--- v0 (2026-05-30)
+++ v1 (2026-07-16)
@@ -7,76 +7,76 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/GUS/os/BS/BS_do_publikacji/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/udostepnianie/bs/BS_do_publikacji/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9E0AE1BF-18C6-4BE2-943C-82A18DDA03F0}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{015CD489-5B52-41F1-9D32-AF291808AE06}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="21120" windowHeight="11775" xr2:uid="{BAD48A86-6043-4324-9070-A59EEF43EA8E}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{FB95C96C-103E-4544-B393-23436D090C93}"/>
   </bookViews>
   <sheets>
     <sheet name="Kwartalne_Quarterly" sheetId="1" r:id="rId1"/>
     <sheet name="Metadane_Metadata" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="A">Kwartalne_Quarterly!$B$6</definedName>
     <definedName name="B">Kwartalne_Quarterly!$AP$6</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2693" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2694" uniqueCount="115">
   <si>
     <r>
       <t xml:space="preserve">TABL. 4. DYNAMIKA PRODUKTU KRAJOWEGO BRUTTO WYRÓWNANEGO SEZONOWO [1,2] </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">(w cenach stałych przy roku odniesienia 2020)
              </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">   </t>
     </r>
     <r>
@@ -916,50 +916,53 @@
   <si>
     <t>2024 Q1</t>
   </si>
   <si>
     <t>2024 Q2</t>
   </si>
   <si>
     <t>2024 Q3</t>
   </si>
   <si>
     <t>2024 Q4</t>
   </si>
   <si>
     <t>2025 Q1</t>
   </si>
   <si>
     <t>2025 Q2</t>
   </si>
   <si>
     <t>2025 Q3</t>
   </si>
   <si>
     <t>2025 Q4</t>
   </si>
   <si>
+    <t>2026 Q1</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">Nr
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>No.</t>
     </r>
   </si>
   <si>
     <t>Nota informacyjna</t>
   </si>
   <si>
     <t>Information note</t>
   </si>
   <si>
     <t>[1]</t>
   </si>
@@ -990,50 +993,53 @@
 Estimates of the components of distribution of GDP are compiled separately for: final consumption expenditure which includes private consumption expenditure (consumption expenditure of households sector and consumption expenditure of non-profit institutions serving households) and public consumption expenditure of the general government sector as well as gross capital formation (gross fixed capital formation, changes in inventories and changes in valuables). 
 The final work of the estimation of GDP is to achieve the consistency from the generation of GDP and the estimates of the components of distribution, including the net exports. 
 Impact scale is an analytical tool used in defining the impact of each category of gross domestic product on its real change from both sides: generation and distribution. 
 Data for GDP and its elements are presented seasonally unadjusted and adjusted. Seasonal adjustment is carried out with use of the direct method, i.e. separately for each variable.</t>
   </si>
   <si>
     <t>[3]</t>
   </si>
   <si>
     <t>Obejmuje sekcje: górnictwo i wydobywanie; przetwórstwo przemysłowe; wytwarzanie i zaopatrywanie w energię elektryczną, gaz, parę wodną i gorącą wodę ∆ oraz dostawa wody; gospodarowanie ściekami i odpadami; rekultywacja ∆.</t>
   </si>
   <si>
     <t>Include sections: mining and quaring; manufacturing; electricity, gas, steam and air conditioning supply and water supply; sewerage, waste management and remediation activities.</t>
   </si>
   <si>
     <t>∆</t>
   </si>
   <si>
     <t>oznacza, że nazwy zostały skrócone w stosunku do obowiązującej klasyfikacji</t>
   </si>
   <si>
     <t>categories of applied classification are presented in abbreviated form</t>
   </si>
   <si>
     <t/>
+  </si>
+  <si>
+    <t>*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
@@ -1379,101 +1385,74 @@
         <color theme="1" tint="0.34998626667073579"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
@@ -1512,131 +1491,158 @@
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...18 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hiperłącze" xfId="1" builtinId="8"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
-    <cellStyle name="Normalny 2 2" xfId="2" xr:uid="{4D1E7DF6-5B56-4998-9CA1-5B7AF597A55B}"/>
+    <cellStyle name="Normalny 2 2" xfId="2" xr:uid="{E7C33D96-D804-4494-8C6F-EF82D9CF37B2}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1911,21911 +1917,22076 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{60F63876-3BAE-4027-8F42-AA67DD7248F0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0EFA9C4C-D887-4F5B-A35D-54FE6ED45A80}">
   <sheetPr codeName="Arkusz1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:CD83"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="50" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B59" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B63" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="12.7109375" style="14" customWidth="1"/>
-[...5310 lines deleted...]
-    <col min="16169" max="16384" width="9.140625" style="14"/>
+    <col min="1" max="1" width="12.7109375" style="11" customWidth="1"/>
+    <col min="2" max="2" width="12.7109375" style="10" customWidth="1"/>
+    <col min="3" max="3" width="2.140625" style="9" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" style="10" customWidth="1"/>
+    <col min="5" max="5" width="2.140625" style="9" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" style="10" customWidth="1"/>
+    <col min="7" max="7" width="2.140625" style="9" customWidth="1"/>
+    <col min="8" max="8" width="12.7109375" style="10" customWidth="1"/>
+    <col min="9" max="9" width="2.140625" style="9" customWidth="1"/>
+    <col min="10" max="10" width="12.7109375" style="10" customWidth="1"/>
+    <col min="11" max="11" width="2.140625" style="9" customWidth="1"/>
+    <col min="12" max="12" width="12.7109375" style="10" customWidth="1"/>
+    <col min="13" max="13" width="2.140625" style="9" customWidth="1"/>
+    <col min="14" max="14" width="12.7109375" style="10" customWidth="1"/>
+    <col min="15" max="15" width="2.140625" style="9" customWidth="1"/>
+    <col min="16" max="16" width="12.7109375" style="10" customWidth="1"/>
+    <col min="17" max="17" width="2.140625" style="9" customWidth="1"/>
+    <col min="18" max="18" width="12.7109375" style="10" customWidth="1"/>
+    <col min="19" max="19" width="2.140625" style="9" customWidth="1"/>
+    <col min="20" max="20" width="12.7109375" style="10" customWidth="1"/>
+    <col min="21" max="21" width="2.140625" style="9" customWidth="1"/>
+    <col min="22" max="22" width="12.7109375" style="10" customWidth="1"/>
+    <col min="23" max="23" width="2.140625" style="9" customWidth="1"/>
+    <col min="24" max="24" width="12.7109375" style="10" customWidth="1"/>
+    <col min="25" max="25" width="2.140625" style="9" customWidth="1"/>
+    <col min="26" max="26" width="12.7109375" style="10" customWidth="1"/>
+    <col min="27" max="27" width="2.140625" style="9" customWidth="1"/>
+    <col min="28" max="28" width="12.7109375" style="10" customWidth="1"/>
+    <col min="29" max="29" width="2.140625" style="9" customWidth="1"/>
+    <col min="30" max="30" width="12.7109375" style="10" customWidth="1"/>
+    <col min="31" max="31" width="2.140625" style="9" customWidth="1"/>
+    <col min="32" max="32" width="12.7109375" style="10" customWidth="1"/>
+    <col min="33" max="33" width="2.140625" style="9" customWidth="1"/>
+    <col min="34" max="34" width="12.7109375" style="10" customWidth="1"/>
+    <col min="35" max="35" width="2.140625" style="9" customWidth="1"/>
+    <col min="36" max="36" width="12.7109375" style="10" customWidth="1"/>
+    <col min="37" max="37" width="2.140625" style="9" customWidth="1"/>
+    <col min="38" max="38" width="12.7109375" style="10" customWidth="1"/>
+    <col min="39" max="39" width="2.140625" style="9" customWidth="1"/>
+    <col min="40" max="40" width="12.7109375" style="10" customWidth="1"/>
+    <col min="41" max="41" width="2.140625" style="9" customWidth="1"/>
+    <col min="42" max="42" width="12.7109375" style="11" customWidth="1"/>
+    <col min="43" max="43" width="2.140625" style="12" customWidth="1"/>
+    <col min="44" max="44" width="12.7109375" style="11" customWidth="1"/>
+    <col min="45" max="45" width="2.140625" style="12" customWidth="1"/>
+    <col min="46" max="46" width="12.7109375" style="11" customWidth="1"/>
+    <col min="47" max="47" width="2.140625" style="12" customWidth="1"/>
+    <col min="48" max="48" width="12.7109375" style="11" customWidth="1"/>
+    <col min="49" max="49" width="2.140625" style="12" customWidth="1"/>
+    <col min="50" max="50" width="12.7109375" style="11" customWidth="1"/>
+    <col min="51" max="51" width="2.140625" style="12" customWidth="1"/>
+    <col min="52" max="52" width="12.7109375" style="11" customWidth="1"/>
+    <col min="53" max="53" width="2.140625" style="12" customWidth="1"/>
+    <col min="54" max="54" width="12.7109375" style="11" customWidth="1"/>
+    <col min="55" max="55" width="2.140625" style="12" customWidth="1"/>
+    <col min="56" max="56" width="12.7109375" style="11" customWidth="1"/>
+    <col min="57" max="57" width="2.140625" style="12" customWidth="1"/>
+    <col min="58" max="58" width="12.7109375" style="11" customWidth="1"/>
+    <col min="59" max="59" width="2.140625" style="12" customWidth="1"/>
+    <col min="60" max="60" width="12.7109375" style="11" customWidth="1"/>
+    <col min="61" max="61" width="2.140625" style="12" customWidth="1"/>
+    <col min="62" max="62" width="12.7109375" style="11" customWidth="1"/>
+    <col min="63" max="63" width="2.140625" style="12" customWidth="1"/>
+    <col min="64" max="64" width="14.7109375" style="11" customWidth="1"/>
+    <col min="65" max="65" width="2.140625" style="12" customWidth="1"/>
+    <col min="66" max="66" width="12.7109375" style="11" customWidth="1"/>
+    <col min="67" max="67" width="2.140625" style="12" customWidth="1"/>
+    <col min="68" max="68" width="12.7109375" style="11" customWidth="1"/>
+    <col min="69" max="69" width="2.140625" style="12" customWidth="1"/>
+    <col min="70" max="70" width="12.7109375" style="11" customWidth="1"/>
+    <col min="71" max="71" width="2.140625" style="12" customWidth="1"/>
+    <col min="72" max="72" width="12.7109375" style="11" customWidth="1"/>
+    <col min="73" max="73" width="2.140625" style="12" customWidth="1"/>
+    <col min="74" max="74" width="12.7109375" style="11" customWidth="1"/>
+    <col min="75" max="75" width="2.140625" style="12" customWidth="1"/>
+    <col min="76" max="76" width="12.7109375" style="11" customWidth="1"/>
+    <col min="77" max="77" width="2.140625" style="12" customWidth="1"/>
+    <col min="78" max="78" width="12.7109375" style="11" customWidth="1"/>
+    <col min="79" max="79" width="2.140625" style="12" customWidth="1"/>
+    <col min="80" max="80" width="12.7109375" style="11" customWidth="1"/>
+    <col min="81" max="81" width="2.140625" style="12" customWidth="1"/>
+    <col min="82" max="82" width="9.140625" style="10"/>
+    <col min="83" max="214" width="9.140625" style="11"/>
+    <col min="215" max="215" width="2.7109375" style="11" customWidth="1"/>
+    <col min="216" max="216" width="17.85546875" style="11" customWidth="1"/>
+    <col min="217" max="217" width="9.140625" style="11"/>
+    <col min="218" max="218" width="2.140625" style="11" customWidth="1"/>
+    <col min="219" max="219" width="11.140625" style="11" customWidth="1"/>
+    <col min="220" max="220" width="2" style="11" customWidth="1"/>
+    <col min="221" max="221" width="9.140625" style="11"/>
+    <col min="222" max="222" width="2" style="11" customWidth="1"/>
+    <col min="223" max="223" width="11.28515625" style="11" customWidth="1"/>
+    <col min="224" max="224" width="2" style="11" customWidth="1"/>
+    <col min="225" max="225" width="14.85546875" style="11" customWidth="1"/>
+    <col min="226" max="226" width="2" style="11" customWidth="1"/>
+    <col min="227" max="227" width="11.28515625" style="11" customWidth="1"/>
+    <col min="228" max="228" width="2.42578125" style="11" customWidth="1"/>
+    <col min="229" max="229" width="12.7109375" style="11" customWidth="1"/>
+    <col min="230" max="230" width="2.42578125" style="11" customWidth="1"/>
+    <col min="231" max="231" width="12" style="11" customWidth="1"/>
+    <col min="232" max="232" width="2.42578125" style="11" customWidth="1"/>
+    <col min="233" max="233" width="15" style="11" customWidth="1"/>
+    <col min="234" max="234" width="2.42578125" style="11" customWidth="1"/>
+    <col min="235" max="235" width="12.42578125" style="11" customWidth="1"/>
+    <col min="236" max="236" width="2.5703125" style="11" customWidth="1"/>
+    <col min="237" max="237" width="16.7109375" style="11" customWidth="1"/>
+    <col min="238" max="238" width="1.5703125" style="11" customWidth="1"/>
+    <col min="239" max="239" width="19.7109375" style="11" customWidth="1"/>
+    <col min="240" max="240" width="1.42578125" style="11" customWidth="1"/>
+    <col min="241" max="241" width="13.5703125" style="11" customWidth="1"/>
+    <col min="242" max="242" width="1.85546875" style="11" customWidth="1"/>
+    <col min="243" max="243" width="13" style="11" customWidth="1"/>
+    <col min="244" max="244" width="1.5703125" style="11" customWidth="1"/>
+    <col min="245" max="245" width="11.85546875" style="11" customWidth="1"/>
+    <col min="246" max="246" width="2.28515625" style="11" customWidth="1"/>
+    <col min="247" max="247" width="14.7109375" style="11" customWidth="1"/>
+    <col min="248" max="248" width="2.28515625" style="11" customWidth="1"/>
+    <col min="249" max="249" width="9.140625" style="11"/>
+    <col min="250" max="250" width="1.7109375" style="11" customWidth="1"/>
+    <col min="251" max="251" width="13.140625" style="11" customWidth="1"/>
+    <col min="252" max="252" width="2.28515625" style="11" customWidth="1"/>
+    <col min="253" max="253" width="9.140625" style="11"/>
+    <col min="254" max="254" width="1.42578125" style="11" customWidth="1"/>
+    <col min="255" max="255" width="9.140625" style="11"/>
+    <col min="256" max="256" width="1.7109375" style="11" customWidth="1"/>
+    <col min="257" max="257" width="9.140625" style="11"/>
+    <col min="258" max="258" width="1.85546875" style="11" customWidth="1"/>
+    <col min="259" max="259" width="12" style="11" customWidth="1"/>
+    <col min="260" max="260" width="1.7109375" style="11" customWidth="1"/>
+    <col min="261" max="261" width="9.140625" style="11"/>
+    <col min="262" max="262" width="1.85546875" style="11" customWidth="1"/>
+    <col min="263" max="263" width="10.85546875" style="11" customWidth="1"/>
+    <col min="264" max="264" width="2.140625" style="11" customWidth="1"/>
+    <col min="265" max="265" width="13.85546875" style="11" customWidth="1"/>
+    <col min="266" max="266" width="3.28515625" style="11" customWidth="1"/>
+    <col min="267" max="267" width="11.7109375" style="11" customWidth="1"/>
+    <col min="268" max="268" width="2.140625" style="11" customWidth="1"/>
+    <col min="269" max="269" width="13.140625" style="11" customWidth="1"/>
+    <col min="270" max="270" width="3.7109375" style="11" customWidth="1"/>
+    <col min="271" max="271" width="12" style="11" customWidth="1"/>
+    <col min="272" max="272" width="3.85546875" style="11" customWidth="1"/>
+    <col min="273" max="273" width="13.5703125" style="11" customWidth="1"/>
+    <col min="274" max="274" width="3" style="11" customWidth="1"/>
+    <col min="275" max="275" width="12.28515625" style="11" customWidth="1"/>
+    <col min="276" max="276" width="3" style="11" customWidth="1"/>
+    <col min="277" max="277" width="14.42578125" style="11" customWidth="1"/>
+    <col min="278" max="278" width="2.85546875" style="11" customWidth="1"/>
+    <col min="279" max="279" width="17.7109375" style="11" customWidth="1"/>
+    <col min="280" max="280" width="2.5703125" style="11" customWidth="1"/>
+    <col min="281" max="281" width="9.140625" style="11"/>
+    <col min="282" max="282" width="1.42578125" style="11" customWidth="1"/>
+    <col min="283" max="283" width="11" style="11" customWidth="1"/>
+    <col min="284" max="284" width="1.7109375" style="11" customWidth="1"/>
+    <col min="285" max="285" width="11.5703125" style="11" customWidth="1"/>
+    <col min="286" max="286" width="2" style="11" customWidth="1"/>
+    <col min="287" max="287" width="12.42578125" style="11" customWidth="1"/>
+    <col min="288" max="288" width="3.7109375" style="11" customWidth="1"/>
+    <col min="289" max="289" width="9.140625" style="11"/>
+    <col min="290" max="290" width="1.7109375" style="11" customWidth="1"/>
+    <col min="291" max="291" width="11.7109375" style="11" customWidth="1"/>
+    <col min="292" max="292" width="1.85546875" style="11" customWidth="1"/>
+    <col min="293" max="293" width="9.140625" style="11"/>
+    <col min="294" max="294" width="1.5703125" style="11" customWidth="1"/>
+    <col min="295" max="295" width="9.140625" style="11"/>
+    <col min="296" max="296" width="1.85546875" style="11" customWidth="1"/>
+    <col min="297" max="470" width="9.140625" style="11"/>
+    <col min="471" max="471" width="2.7109375" style="11" customWidth="1"/>
+    <col min="472" max="472" width="17.85546875" style="11" customWidth="1"/>
+    <col min="473" max="473" width="9.140625" style="11"/>
+    <col min="474" max="474" width="2.140625" style="11" customWidth="1"/>
+    <col min="475" max="475" width="11.140625" style="11" customWidth="1"/>
+    <col min="476" max="476" width="2" style="11" customWidth="1"/>
+    <col min="477" max="477" width="9.140625" style="11"/>
+    <col min="478" max="478" width="2" style="11" customWidth="1"/>
+    <col min="479" max="479" width="11.28515625" style="11" customWidth="1"/>
+    <col min="480" max="480" width="2" style="11" customWidth="1"/>
+    <col min="481" max="481" width="14.85546875" style="11" customWidth="1"/>
+    <col min="482" max="482" width="2" style="11" customWidth="1"/>
+    <col min="483" max="483" width="11.28515625" style="11" customWidth="1"/>
+    <col min="484" max="484" width="2.42578125" style="11" customWidth="1"/>
+    <col min="485" max="485" width="12.7109375" style="11" customWidth="1"/>
+    <col min="486" max="486" width="2.42578125" style="11" customWidth="1"/>
+    <col min="487" max="487" width="12" style="11" customWidth="1"/>
+    <col min="488" max="488" width="2.42578125" style="11" customWidth="1"/>
+    <col min="489" max="489" width="15" style="11" customWidth="1"/>
+    <col min="490" max="490" width="2.42578125" style="11" customWidth="1"/>
+    <col min="491" max="491" width="12.42578125" style="11" customWidth="1"/>
+    <col min="492" max="492" width="2.5703125" style="11" customWidth="1"/>
+    <col min="493" max="493" width="16.7109375" style="11" customWidth="1"/>
+    <col min="494" max="494" width="1.5703125" style="11" customWidth="1"/>
+    <col min="495" max="495" width="19.7109375" style="11" customWidth="1"/>
+    <col min="496" max="496" width="1.42578125" style="11" customWidth="1"/>
+    <col min="497" max="497" width="13.5703125" style="11" customWidth="1"/>
+    <col min="498" max="498" width="1.85546875" style="11" customWidth="1"/>
+    <col min="499" max="499" width="13" style="11" customWidth="1"/>
+    <col min="500" max="500" width="1.5703125" style="11" customWidth="1"/>
+    <col min="501" max="501" width="11.85546875" style="11" customWidth="1"/>
+    <col min="502" max="502" width="2.28515625" style="11" customWidth="1"/>
+    <col min="503" max="503" width="14.7109375" style="11" customWidth="1"/>
+    <col min="504" max="504" width="2.28515625" style="11" customWidth="1"/>
+    <col min="505" max="505" width="9.140625" style="11"/>
+    <col min="506" max="506" width="1.7109375" style="11" customWidth="1"/>
+    <col min="507" max="507" width="13.140625" style="11" customWidth="1"/>
+    <col min="508" max="508" width="2.28515625" style="11" customWidth="1"/>
+    <col min="509" max="509" width="9.140625" style="11"/>
+    <col min="510" max="510" width="1.42578125" style="11" customWidth="1"/>
+    <col min="511" max="511" width="9.140625" style="11"/>
+    <col min="512" max="512" width="1.7109375" style="11" customWidth="1"/>
+    <col min="513" max="513" width="9.140625" style="11"/>
+    <col min="514" max="514" width="1.85546875" style="11" customWidth="1"/>
+    <col min="515" max="515" width="12" style="11" customWidth="1"/>
+    <col min="516" max="516" width="1.7109375" style="11" customWidth="1"/>
+    <col min="517" max="517" width="9.140625" style="11"/>
+    <col min="518" max="518" width="1.85546875" style="11" customWidth="1"/>
+    <col min="519" max="519" width="10.85546875" style="11" customWidth="1"/>
+    <col min="520" max="520" width="2.140625" style="11" customWidth="1"/>
+    <col min="521" max="521" width="13.85546875" style="11" customWidth="1"/>
+    <col min="522" max="522" width="3.28515625" style="11" customWidth="1"/>
+    <col min="523" max="523" width="11.7109375" style="11" customWidth="1"/>
+    <col min="524" max="524" width="2.140625" style="11" customWidth="1"/>
+    <col min="525" max="525" width="13.140625" style="11" customWidth="1"/>
+    <col min="526" max="526" width="3.7109375" style="11" customWidth="1"/>
+    <col min="527" max="527" width="12" style="11" customWidth="1"/>
+    <col min="528" max="528" width="3.85546875" style="11" customWidth="1"/>
+    <col min="529" max="529" width="13.5703125" style="11" customWidth="1"/>
+    <col min="530" max="530" width="3" style="11" customWidth="1"/>
+    <col min="531" max="531" width="12.28515625" style="11" customWidth="1"/>
+    <col min="532" max="532" width="3" style="11" customWidth="1"/>
+    <col min="533" max="533" width="14.42578125" style="11" customWidth="1"/>
+    <col min="534" max="534" width="2.85546875" style="11" customWidth="1"/>
+    <col min="535" max="535" width="17.7109375" style="11" customWidth="1"/>
+    <col min="536" max="536" width="2.5703125" style="11" customWidth="1"/>
+    <col min="537" max="537" width="9.140625" style="11"/>
+    <col min="538" max="538" width="1.42578125" style="11" customWidth="1"/>
+    <col min="539" max="539" width="11" style="11" customWidth="1"/>
+    <col min="540" max="540" width="1.7109375" style="11" customWidth="1"/>
+    <col min="541" max="541" width="11.5703125" style="11" customWidth="1"/>
+    <col min="542" max="542" width="2" style="11" customWidth="1"/>
+    <col min="543" max="543" width="12.42578125" style="11" customWidth="1"/>
+    <col min="544" max="544" width="3.7109375" style="11" customWidth="1"/>
+    <col min="545" max="545" width="9.140625" style="11"/>
+    <col min="546" max="546" width="1.7109375" style="11" customWidth="1"/>
+    <col min="547" max="547" width="11.7109375" style="11" customWidth="1"/>
+    <col min="548" max="548" width="1.85546875" style="11" customWidth="1"/>
+    <col min="549" max="549" width="9.140625" style="11"/>
+    <col min="550" max="550" width="1.5703125" style="11" customWidth="1"/>
+    <col min="551" max="551" width="9.140625" style="11"/>
+    <col min="552" max="552" width="1.85546875" style="11" customWidth="1"/>
+    <col min="553" max="726" width="9.140625" style="11"/>
+    <col min="727" max="727" width="2.7109375" style="11" customWidth="1"/>
+    <col min="728" max="728" width="17.85546875" style="11" customWidth="1"/>
+    <col min="729" max="729" width="9.140625" style="11"/>
+    <col min="730" max="730" width="2.140625" style="11" customWidth="1"/>
+    <col min="731" max="731" width="11.140625" style="11" customWidth="1"/>
+    <col min="732" max="732" width="2" style="11" customWidth="1"/>
+    <col min="733" max="733" width="9.140625" style="11"/>
+    <col min="734" max="734" width="2" style="11" customWidth="1"/>
+    <col min="735" max="735" width="11.28515625" style="11" customWidth="1"/>
+    <col min="736" max="736" width="2" style="11" customWidth="1"/>
+    <col min="737" max="737" width="14.85546875" style="11" customWidth="1"/>
+    <col min="738" max="738" width="2" style="11" customWidth="1"/>
+    <col min="739" max="739" width="11.28515625" style="11" customWidth="1"/>
+    <col min="740" max="740" width="2.42578125" style="11" customWidth="1"/>
+    <col min="741" max="741" width="12.7109375" style="11" customWidth="1"/>
+    <col min="742" max="742" width="2.42578125" style="11" customWidth="1"/>
+    <col min="743" max="743" width="12" style="11" customWidth="1"/>
+    <col min="744" max="744" width="2.42578125" style="11" customWidth="1"/>
+    <col min="745" max="745" width="15" style="11" customWidth="1"/>
+    <col min="746" max="746" width="2.42578125" style="11" customWidth="1"/>
+    <col min="747" max="747" width="12.42578125" style="11" customWidth="1"/>
+    <col min="748" max="748" width="2.5703125" style="11" customWidth="1"/>
+    <col min="749" max="749" width="16.7109375" style="11" customWidth="1"/>
+    <col min="750" max="750" width="1.5703125" style="11" customWidth="1"/>
+    <col min="751" max="751" width="19.7109375" style="11" customWidth="1"/>
+    <col min="752" max="752" width="1.42578125" style="11" customWidth="1"/>
+    <col min="753" max="753" width="13.5703125" style="11" customWidth="1"/>
+    <col min="754" max="754" width="1.85546875" style="11" customWidth="1"/>
+    <col min="755" max="755" width="13" style="11" customWidth="1"/>
+    <col min="756" max="756" width="1.5703125" style="11" customWidth="1"/>
+    <col min="757" max="757" width="11.85546875" style="11" customWidth="1"/>
+    <col min="758" max="758" width="2.28515625" style="11" customWidth="1"/>
+    <col min="759" max="759" width="14.7109375" style="11" customWidth="1"/>
+    <col min="760" max="760" width="2.28515625" style="11" customWidth="1"/>
+    <col min="761" max="761" width="9.140625" style="11"/>
+    <col min="762" max="762" width="1.7109375" style="11" customWidth="1"/>
+    <col min="763" max="763" width="13.140625" style="11" customWidth="1"/>
+    <col min="764" max="764" width="2.28515625" style="11" customWidth="1"/>
+    <col min="765" max="765" width="9.140625" style="11"/>
+    <col min="766" max="766" width="1.42578125" style="11" customWidth="1"/>
+    <col min="767" max="767" width="9.140625" style="11"/>
+    <col min="768" max="768" width="1.7109375" style="11" customWidth="1"/>
+    <col min="769" max="769" width="9.140625" style="11"/>
+    <col min="770" max="770" width="1.85546875" style="11" customWidth="1"/>
+    <col min="771" max="771" width="12" style="11" customWidth="1"/>
+    <col min="772" max="772" width="1.7109375" style="11" customWidth="1"/>
+    <col min="773" max="773" width="9.140625" style="11"/>
+    <col min="774" max="774" width="1.85546875" style="11" customWidth="1"/>
+    <col min="775" max="775" width="10.85546875" style="11" customWidth="1"/>
+    <col min="776" max="776" width="2.140625" style="11" customWidth="1"/>
+    <col min="777" max="777" width="13.85546875" style="11" customWidth="1"/>
+    <col min="778" max="778" width="3.28515625" style="11" customWidth="1"/>
+    <col min="779" max="779" width="11.7109375" style="11" customWidth="1"/>
+    <col min="780" max="780" width="2.140625" style="11" customWidth="1"/>
+    <col min="781" max="781" width="13.140625" style="11" customWidth="1"/>
+    <col min="782" max="782" width="3.7109375" style="11" customWidth="1"/>
+    <col min="783" max="783" width="12" style="11" customWidth="1"/>
+    <col min="784" max="784" width="3.85546875" style="11" customWidth="1"/>
+    <col min="785" max="785" width="13.5703125" style="11" customWidth="1"/>
+    <col min="786" max="786" width="3" style="11" customWidth="1"/>
+    <col min="787" max="787" width="12.28515625" style="11" customWidth="1"/>
+    <col min="788" max="788" width="3" style="11" customWidth="1"/>
+    <col min="789" max="789" width="14.42578125" style="11" customWidth="1"/>
+    <col min="790" max="790" width="2.85546875" style="11" customWidth="1"/>
+    <col min="791" max="791" width="17.7109375" style="11" customWidth="1"/>
+    <col min="792" max="792" width="2.5703125" style="11" customWidth="1"/>
+    <col min="793" max="793" width="9.140625" style="11"/>
+    <col min="794" max="794" width="1.42578125" style="11" customWidth="1"/>
+    <col min="795" max="795" width="11" style="11" customWidth="1"/>
+    <col min="796" max="796" width="1.7109375" style="11" customWidth="1"/>
+    <col min="797" max="797" width="11.5703125" style="11" customWidth="1"/>
+    <col min="798" max="798" width="2" style="11" customWidth="1"/>
+    <col min="799" max="799" width="12.42578125" style="11" customWidth="1"/>
+    <col min="800" max="800" width="3.7109375" style="11" customWidth="1"/>
+    <col min="801" max="801" width="9.140625" style="11"/>
+    <col min="802" max="802" width="1.7109375" style="11" customWidth="1"/>
+    <col min="803" max="803" width="11.7109375" style="11" customWidth="1"/>
+    <col min="804" max="804" width="1.85546875" style="11" customWidth="1"/>
+    <col min="805" max="805" width="9.140625" style="11"/>
+    <col min="806" max="806" width="1.5703125" style="11" customWidth="1"/>
+    <col min="807" max="807" width="9.140625" style="11"/>
+    <col min="808" max="808" width="1.85546875" style="11" customWidth="1"/>
+    <col min="809" max="982" width="9.140625" style="11"/>
+    <col min="983" max="983" width="2.7109375" style="11" customWidth="1"/>
+    <col min="984" max="984" width="17.85546875" style="11" customWidth="1"/>
+    <col min="985" max="985" width="9.140625" style="11"/>
+    <col min="986" max="986" width="2.140625" style="11" customWidth="1"/>
+    <col min="987" max="987" width="11.140625" style="11" customWidth="1"/>
+    <col min="988" max="988" width="2" style="11" customWidth="1"/>
+    <col min="989" max="989" width="9.140625" style="11"/>
+    <col min="990" max="990" width="2" style="11" customWidth="1"/>
+    <col min="991" max="991" width="11.28515625" style="11" customWidth="1"/>
+    <col min="992" max="992" width="2" style="11" customWidth="1"/>
+    <col min="993" max="993" width="14.85546875" style="11" customWidth="1"/>
+    <col min="994" max="994" width="2" style="11" customWidth="1"/>
+    <col min="995" max="995" width="11.28515625" style="11" customWidth="1"/>
+    <col min="996" max="996" width="2.42578125" style="11" customWidth="1"/>
+    <col min="997" max="997" width="12.7109375" style="11" customWidth="1"/>
+    <col min="998" max="998" width="2.42578125" style="11" customWidth="1"/>
+    <col min="999" max="999" width="12" style="11" customWidth="1"/>
+    <col min="1000" max="1000" width="2.42578125" style="11" customWidth="1"/>
+    <col min="1001" max="1001" width="15" style="11" customWidth="1"/>
+    <col min="1002" max="1002" width="2.42578125" style="11" customWidth="1"/>
+    <col min="1003" max="1003" width="12.42578125" style="11" customWidth="1"/>
+    <col min="1004" max="1004" width="2.5703125" style="11" customWidth="1"/>
+    <col min="1005" max="1005" width="16.7109375" style="11" customWidth="1"/>
+    <col min="1006" max="1006" width="1.5703125" style="11" customWidth="1"/>
+    <col min="1007" max="1007" width="19.7109375" style="11" customWidth="1"/>
+    <col min="1008" max="1008" width="1.42578125" style="11" customWidth="1"/>
+    <col min="1009" max="1009" width="13.5703125" style="11" customWidth="1"/>
+    <col min="1010" max="1010" width="1.85546875" style="11" customWidth="1"/>
+    <col min="1011" max="1011" width="13" style="11" customWidth="1"/>
+    <col min="1012" max="1012" width="1.5703125" style="11" customWidth="1"/>
+    <col min="1013" max="1013" width="11.85546875" style="11" customWidth="1"/>
+    <col min="1014" max="1014" width="2.28515625" style="11" customWidth="1"/>
+    <col min="1015" max="1015" width="14.7109375" style="11" customWidth="1"/>
+    <col min="1016" max="1016" width="2.28515625" style="11" customWidth="1"/>
+    <col min="1017" max="1017" width="9.140625" style="11"/>
+    <col min="1018" max="1018" width="1.7109375" style="11" customWidth="1"/>
+    <col min="1019" max="1019" width="13.140625" style="11" customWidth="1"/>
+    <col min="1020" max="1020" width="2.28515625" style="11" customWidth="1"/>
+    <col min="1021" max="1021" width="9.140625" style="11"/>
+    <col min="1022" max="1022" width="1.42578125" style="11" customWidth="1"/>
+    <col min="1023" max="1023" width="9.140625" style="11"/>
+    <col min="1024" max="1024" width="1.7109375" style="11" customWidth="1"/>
+    <col min="1025" max="1025" width="9.140625" style="11"/>
+    <col min="1026" max="1026" width="1.85546875" style="11" customWidth="1"/>
+    <col min="1027" max="1027" width="12" style="11" customWidth="1"/>
+    <col min="1028" max="1028" width="1.7109375" style="11" customWidth="1"/>
+    <col min="1029" max="1029" width="9.140625" style="11"/>
+    <col min="1030" max="1030" width="1.85546875" style="11" customWidth="1"/>
+    <col min="1031" max="1031" width="10.85546875" style="11" customWidth="1"/>
+    <col min="1032" max="1032" width="2.140625" style="11" customWidth="1"/>
+    <col min="1033" max="1033" width="13.85546875" style="11" customWidth="1"/>
+    <col min="1034" max="1034" width="3.28515625" style="11" customWidth="1"/>
+    <col min="1035" max="1035" width="11.7109375" style="11" customWidth="1"/>
+    <col min="1036" max="1036" width="2.140625" style="11" customWidth="1"/>
+    <col min="1037" max="1037" width="13.140625" style="11" customWidth="1"/>
+    <col min="1038" max="1038" width="3.7109375" style="11" customWidth="1"/>
+    <col min="1039" max="1039" width="12" style="11" customWidth="1"/>
+    <col min="1040" max="1040" width="3.85546875" style="11" customWidth="1"/>
+    <col min="1041" max="1041" width="13.5703125" style="11" customWidth="1"/>
+    <col min="1042" max="1042" width="3" style="11" customWidth="1"/>
+    <col min="1043" max="1043" width="12.28515625" style="11" customWidth="1"/>
+    <col min="1044" max="1044" width="3" style="11" customWidth="1"/>
+    <col min="1045" max="1045" width="14.42578125" style="11" customWidth="1"/>
+    <col min="1046" max="1046" width="2.85546875" style="11" customWidth="1"/>
+    <col min="1047" max="1047" width="17.7109375" style="11" customWidth="1"/>
+    <col min="1048" max="1048" width="2.5703125" style="11" customWidth="1"/>
+    <col min="1049" max="1049" width="9.140625" style="11"/>
+    <col min="1050" max="1050" width="1.42578125" style="11" customWidth="1"/>
+    <col min="1051" max="1051" width="11" style="11" customWidth="1"/>
+    <col min="1052" max="1052" width="1.7109375" style="11" customWidth="1"/>
+    <col min="1053" max="1053" width="11.5703125" style="11" customWidth="1"/>
+    <col min="1054" max="1054" width="2" style="11" customWidth="1"/>
+    <col min="1055" max="1055" width="12.42578125" style="11" customWidth="1"/>
+    <col min="1056" max="1056" width="3.7109375" style="11" customWidth="1"/>
+    <col min="1057" max="1057" width="9.140625" style="11"/>
+    <col min="1058" max="1058" width="1.7109375" style="11" customWidth="1"/>
+    <col min="1059" max="1059" width="11.7109375" style="11" customWidth="1"/>
+    <col min="1060" max="1060" width="1.85546875" style="11" customWidth="1"/>
+    <col min="1061" max="1061" width="9.140625" style="11"/>
+    <col min="1062" max="1062" width="1.5703125" style="11" customWidth="1"/>
+    <col min="1063" max="1063" width="9.140625" style="11"/>
+    <col min="1064" max="1064" width="1.85546875" style="11" customWidth="1"/>
+    <col min="1065" max="1238" width="9.140625" style="11"/>
+    <col min="1239" max="1239" width="2.7109375" style="11" customWidth="1"/>
+    <col min="1240" max="1240" width="17.85546875" style="11" customWidth="1"/>
+    <col min="1241" max="1241" width="9.140625" style="11"/>
+    <col min="1242" max="1242" width="2.140625" style="11" customWidth="1"/>
+    <col min="1243" max="1243" width="11.140625" style="11" customWidth="1"/>
+    <col min="1244" max="1244" width="2" style="11" customWidth="1"/>
+    <col min="1245" max="1245" width="9.140625" style="11"/>
+    <col min="1246" max="1246" width="2" style="11" customWidth="1"/>
+    <col min="1247" max="1247" width="11.28515625" style="11" customWidth="1"/>
+    <col min="1248" max="1248" width="2" style="11" customWidth="1"/>
+    <col min="1249" max="1249" width="14.85546875" style="11" customWidth="1"/>
+    <col min="1250" max="1250" width="2" style="11" customWidth="1"/>
+    <col min="1251" max="1251" width="11.28515625" style="11" customWidth="1"/>
+    <col min="1252" max="1252" width="2.42578125" style="11" customWidth="1"/>
+    <col min="1253" max="1253" width="12.7109375" style="11" customWidth="1"/>
+    <col min="1254" max="1254" width="2.42578125" style="11" customWidth="1"/>
+    <col min="1255" max="1255" width="12" style="11" customWidth="1"/>
+    <col min="1256" max="1256" width="2.42578125" style="11" customWidth="1"/>
+    <col min="1257" max="1257" width="15" style="11" customWidth="1"/>
+    <col min="1258" max="1258" width="2.42578125" style="11" customWidth="1"/>
+    <col min="1259" max="1259" width="12.42578125" style="11" customWidth="1"/>
+    <col min="1260" max="1260" width="2.5703125" style="11" customWidth="1"/>
+    <col min="1261" max="1261" width="16.7109375" style="11" customWidth="1"/>
+    <col min="1262" max="1262" width="1.5703125" style="11" customWidth="1"/>
+    <col min="1263" max="1263" width="19.7109375" style="11" customWidth="1"/>
+    <col min="1264" max="1264" width="1.42578125" style="11" customWidth="1"/>
+    <col min="1265" max="1265" width="13.5703125" style="11" customWidth="1"/>
+    <col min="1266" max="1266" width="1.85546875" style="11" customWidth="1"/>
+    <col min="1267" max="1267" width="13" style="11" customWidth="1"/>
+    <col min="1268" max="1268" width="1.5703125" style="11" customWidth="1"/>
+    <col min="1269" max="1269" width="11.85546875" style="11" customWidth="1"/>
+    <col min="1270" max="1270" width="2.28515625" style="11" customWidth="1"/>
+    <col min="1271" max="1271" width="14.7109375" style="11" customWidth="1"/>
+    <col min="1272" max="1272" width="2.28515625" style="11" customWidth="1"/>
+    <col min="1273" max="1273" width="9.140625" style="11"/>
+    <col min="1274" max="1274" width="1.7109375" style="11" customWidth="1"/>
+    <col min="1275" max="1275" width="13.140625" style="11" customWidth="1"/>
+    <col min="1276" max="1276" width="2.28515625" style="11" customWidth="1"/>
+    <col min="1277" max="1277" width="9.140625" style="11"/>
+    <col min="1278" max="1278" width="1.42578125" style="11" customWidth="1"/>
+    <col min="1279" max="1279" width="9.140625" style="11"/>
+    <col min="1280" max="1280" width="1.7109375" style="11" customWidth="1"/>
+    <col min="1281" max="1281" width="9.140625" style="11"/>
+    <col min="1282" max="1282" width="1.85546875" style="11" customWidth="1"/>
+    <col min="1283" max="1283" width="12" style="11" customWidth="1"/>
+    <col min="1284" max="1284" width="1.7109375" style="11" customWidth="1"/>
+    <col min="1285" max="1285" width="9.140625" style="11"/>
+    <col min="1286" max="1286" width="1.85546875" style="11" customWidth="1"/>
+    <col min="1287" max="1287" width="10.85546875" style="11" customWidth="1"/>
+    <col min="1288" max="1288" width="2.140625" style="11" customWidth="1"/>
+    <col min="1289" max="1289" width="13.85546875" style="11" customWidth="1"/>
+    <col min="1290" max="1290" width="3.28515625" style="11" customWidth="1"/>
+    <col min="1291" max="1291" width="11.7109375" style="11" customWidth="1"/>
+    <col min="1292" max="1292" width="2.140625" style="11" customWidth="1"/>
+    <col min="1293" max="1293" width="13.140625" style="11" customWidth="1"/>
+    <col min="1294" max="1294" width="3.7109375" style="11" customWidth="1"/>
+    <col min="1295" max="1295" width="12" style="11" customWidth="1"/>
+    <col min="1296" max="1296" width="3.85546875" style="11" customWidth="1"/>
+    <col min="1297" max="1297" width="13.5703125" style="11" customWidth="1"/>
+    <col min="1298" max="1298" width="3" style="11" customWidth="1"/>
+    <col min="1299" max="1299" width="12.28515625" style="11" customWidth="1"/>
+    <col min="1300" max="1300" width="3" style="11" customWidth="1"/>
+    <col min="1301" max="1301" width="14.42578125" style="11" customWidth="1"/>
+    <col min="1302" max="1302" width="2.85546875" style="11" customWidth="1"/>
+    <col min="1303" max="1303" width="17.7109375" style="11" customWidth="1"/>
+    <col min="1304" max="1304" width="2.5703125" style="11" customWidth="1"/>
+    <col min="1305" max="1305" width="9.140625" style="11"/>
+    <col min="1306" max="1306" width="1.42578125" style="11" customWidth="1"/>
+    <col min="1307" max="1307" width="11" style="11" customWidth="1"/>
+    <col min="1308" max="1308" width="1.7109375" style="11" customWidth="1"/>
+    <col min="1309" max="1309" width="11.5703125" style="11" customWidth="1"/>
+    <col min="1310" max="1310" width="2" style="11" customWidth="1"/>
+    <col min="1311" max="1311" width="12.42578125" style="11" customWidth="1"/>
+    <col min="1312" max="1312" width="3.7109375" style="11" customWidth="1"/>
+    <col min="1313" max="1313" width="9.140625" style="11"/>
+    <col min="1314" max="1314" width="1.7109375" style="11" customWidth="1"/>
+    <col min="1315" max="1315" width="11.7109375" style="11" customWidth="1"/>
+    <col min="1316" max="1316" width="1.85546875" style="11" customWidth="1"/>
+    <col min="1317" max="1317" width="9.140625" style="11"/>
+    <col min="1318" max="1318" width="1.5703125" style="11" customWidth="1"/>
+    <col min="1319" max="1319" width="9.140625" style="11"/>
+    <col min="1320" max="1320" width="1.85546875" style="11" customWidth="1"/>
+    <col min="1321" max="1494" width="9.140625" style="11"/>
+    <col min="1495" max="1495" width="2.7109375" style="11" customWidth="1"/>
+    <col min="1496" max="1496" width="17.85546875" style="11" customWidth="1"/>
+    <col min="1497" max="1497" width="9.140625" style="11"/>
+    <col min="1498" max="1498" width="2.140625" style="11" customWidth="1"/>
+    <col min="1499" max="1499" width="11.140625" style="11" customWidth="1"/>
+    <col min="1500" max="1500" width="2" style="11" customWidth="1"/>
+    <col min="1501" max="1501" width="9.140625" style="11"/>
+    <col min="1502" max="1502" width="2" style="11" customWidth="1"/>
+    <col min="1503" max="1503" width="11.28515625" style="11" customWidth="1"/>
+    <col min="1504" max="1504" width="2" style="11" customWidth="1"/>
+    <col min="1505" max="1505" width="14.85546875" style="11" customWidth="1"/>
+    <col min="1506" max="1506" width="2" style="11" customWidth="1"/>
+    <col min="1507" max="1507" width="11.28515625" style="11" customWidth="1"/>
+    <col min="1508" max="1508" width="2.42578125" style="11" customWidth="1"/>
+    <col min="1509" max="1509" width="12.7109375" style="11" customWidth="1"/>
+    <col min="1510" max="1510" width="2.42578125" style="11" customWidth="1"/>
+    <col min="1511" max="1511" width="12" style="11" customWidth="1"/>
+    <col min="1512" max="1512" width="2.42578125" style="11" customWidth="1"/>
+    <col min="1513" max="1513" width="15" style="11" customWidth="1"/>
+    <col min="1514" max="1514" width="2.42578125" style="11" customWidth="1"/>
+    <col min="1515" max="1515" width="12.42578125" style="11" customWidth="1"/>
+    <col min="1516" max="1516" width="2.5703125" style="11" customWidth="1"/>
+    <col min="1517" max="1517" width="16.7109375" style="11" customWidth="1"/>
+    <col min="1518" max="1518" width="1.5703125" style="11" customWidth="1"/>
+    <col min="1519" max="1519" width="19.7109375" style="11" customWidth="1"/>
+    <col min="1520" max="1520" width="1.42578125" style="11" customWidth="1"/>
+    <col min="1521" max="1521" width="13.5703125" style="11" customWidth="1"/>
+    <col min="1522" max="1522" width="1.85546875" style="11" customWidth="1"/>
+    <col min="1523" max="1523" width="13" style="11" customWidth="1"/>
+    <col min="1524" max="1524" width="1.5703125" style="11" customWidth="1"/>
+    <col min="1525" max="1525" width="11.85546875" style="11" customWidth="1"/>
+    <col min="1526" max="1526" width="2.28515625" style="11" customWidth="1"/>
+    <col min="1527" max="1527" width="14.7109375" style="11" customWidth="1"/>
+    <col min="1528" max="1528" width="2.28515625" style="11" customWidth="1"/>
+    <col min="1529" max="1529" width="9.140625" style="11"/>
+    <col min="1530" max="1530" width="1.7109375" style="11" customWidth="1"/>
+    <col min="1531" max="1531" width="13.140625" style="11" customWidth="1"/>
+    <col min="1532" max="1532" width="2.28515625" style="11" customWidth="1"/>
+    <col min="1533" max="1533" width="9.140625" style="11"/>
+    <col min="1534" max="1534" width="1.42578125" style="11" customWidth="1"/>
+    <col min="1535" max="1535" width="9.140625" style="11"/>
+    <col min="1536" max="1536" width="1.7109375" style="11" customWidth="1"/>
+    <col min="1537" max="1537" width="9.140625" style="11"/>
+    <col min="1538" max="1538" width="1.85546875" style="11" customWidth="1"/>
+    <col min="1539" max="1539" width="12" style="11" customWidth="1"/>
+    <col min="1540" max="1540" width="1.7109375" style="11" customWidth="1"/>
+    <col min="1541" max="1541" width="9.140625" style="11"/>
+    <col min="1542" max="1542" width="1.85546875" style="11" customWidth="1"/>
+    <col min="1543" max="1543" width="10.85546875" style="11" customWidth="1"/>
+    <col min="1544" max="1544" width="2.140625" style="11" customWidth="1"/>
+    <col min="1545" max="1545" width="13.85546875" style="11" customWidth="1"/>
+    <col min="1546" max="1546" width="3.28515625" style="11" customWidth="1"/>
+    <col min="1547" max="1547" width="11.7109375" style="11" customWidth="1"/>
+    <col min="1548" max="1548" width="2.140625" style="11" customWidth="1"/>
+    <col min="1549" max="1549" width="13.140625" style="11" customWidth="1"/>
+    <col min="1550" max="1550" width="3.7109375" style="11" customWidth="1"/>
+    <col min="1551" max="1551" width="12" style="11" customWidth="1"/>
+    <col min="1552" max="1552" width="3.85546875" style="11" customWidth="1"/>
+    <col min="1553" max="1553" width="13.5703125" style="11" customWidth="1"/>
+    <col min="1554" max="1554" width="3" style="11" customWidth="1"/>
+    <col min="1555" max="1555" width="12.28515625" style="11" customWidth="1"/>
+    <col min="1556" max="1556" width="3" style="11" customWidth="1"/>
+    <col min="1557" max="1557" width="14.42578125" style="11" customWidth="1"/>
+    <col min="1558" max="1558" width="2.85546875" style="11" customWidth="1"/>
+    <col min="1559" max="1559" width="17.7109375" style="11" customWidth="1"/>
+    <col min="1560" max="1560" width="2.5703125" style="11" customWidth="1"/>
+    <col min="1561" max="1561" width="9.140625" style="11"/>
+    <col min="1562" max="1562" width="1.42578125" style="11" customWidth="1"/>
+    <col min="1563" max="1563" width="11" style="11" customWidth="1"/>
+    <col min="1564" max="1564" width="1.7109375" style="11" customWidth="1"/>
+    <col min="1565" max="1565" width="11.5703125" style="11" customWidth="1"/>
+    <col min="1566" max="1566" width="2" style="11" customWidth="1"/>
+    <col min="1567" max="1567" width="12.42578125" style="11" customWidth="1"/>
+    <col min="1568" max="1568" width="3.7109375" style="11" customWidth="1"/>
+    <col min="1569" max="1569" width="9.140625" style="11"/>
+    <col min="1570" max="1570" width="1.7109375" style="11" customWidth="1"/>
+    <col min="1571" max="1571" width="11.7109375" style="11" customWidth="1"/>
+    <col min="1572" max="1572" width="1.85546875" style="11" customWidth="1"/>
+    <col min="1573" max="1573" width="9.140625" style="11"/>
+    <col min="1574" max="1574" width="1.5703125" style="11" customWidth="1"/>
+    <col min="1575" max="1575" width="9.140625" style="11"/>
+    <col min="1576" max="1576" width="1.85546875" style="11" customWidth="1"/>
+    <col min="1577" max="1750" width="9.140625" style="11"/>
+    <col min="1751" max="1751" width="2.7109375" style="11" customWidth="1"/>
+    <col min="1752" max="1752" width="17.85546875" style="11" customWidth="1"/>
+    <col min="1753" max="1753" width="9.140625" style="11"/>
+    <col min="1754" max="1754" width="2.140625" style="11" customWidth="1"/>
+    <col min="1755" max="1755" width="11.140625" style="11" customWidth="1"/>
+    <col min="1756" max="1756" width="2" style="11" customWidth="1"/>
+    <col min="1757" max="1757" width="9.140625" style="11"/>
+    <col min="1758" max="1758" width="2" style="11" customWidth="1"/>
+    <col min="1759" max="1759" width="11.28515625" style="11" customWidth="1"/>
+    <col min="1760" max="1760" width="2" style="11" customWidth="1"/>
+    <col min="1761" max="1761" width="14.85546875" style="11" customWidth="1"/>
+    <col min="1762" max="1762" width="2" style="11" customWidth="1"/>
+    <col min="1763" max="1763" width="11.28515625" style="11" customWidth="1"/>
+    <col min="1764" max="1764" width="2.42578125" style="11" customWidth="1"/>
+    <col min="1765" max="1765" width="12.7109375" style="11" customWidth="1"/>
+    <col min="1766" max="1766" width="2.42578125" style="11" customWidth="1"/>
+    <col min="1767" max="1767" width="12" style="11" customWidth="1"/>
+    <col min="1768" max="1768" width="2.42578125" style="11" customWidth="1"/>
+    <col min="1769" max="1769" width="15" style="11" customWidth="1"/>
+    <col min="1770" max="1770" width="2.42578125" style="11" customWidth="1"/>
+    <col min="1771" max="1771" width="12.42578125" style="11" customWidth="1"/>
+    <col min="1772" max="1772" width="2.5703125" style="11" customWidth="1"/>
+    <col min="1773" max="1773" width="16.7109375" style="11" customWidth="1"/>
+    <col min="1774" max="1774" width="1.5703125" style="11" customWidth="1"/>
+    <col min="1775" max="1775" width="19.7109375" style="11" customWidth="1"/>
+    <col min="1776" max="1776" width="1.42578125" style="11" customWidth="1"/>
+    <col min="1777" max="1777" width="13.5703125" style="11" customWidth="1"/>
+    <col min="1778" max="1778" width="1.85546875" style="11" customWidth="1"/>
+    <col min="1779" max="1779" width="13" style="11" customWidth="1"/>
+    <col min="1780" max="1780" width="1.5703125" style="11" customWidth="1"/>
+    <col min="1781" max="1781" width="11.85546875" style="11" customWidth="1"/>
+    <col min="1782" max="1782" width="2.28515625" style="11" customWidth="1"/>
+    <col min="1783" max="1783" width="14.7109375" style="11" customWidth="1"/>
+    <col min="1784" max="1784" width="2.28515625" style="11" customWidth="1"/>
+    <col min="1785" max="1785" width="9.140625" style="11"/>
+    <col min="1786" max="1786" width="1.7109375" style="11" customWidth="1"/>
+    <col min="1787" max="1787" width="13.140625" style="11" customWidth="1"/>
+    <col min="1788" max="1788" width="2.28515625" style="11" customWidth="1"/>
+    <col min="1789" max="1789" width="9.140625" style="11"/>
+    <col min="1790" max="1790" width="1.42578125" style="11" customWidth="1"/>
+    <col min="1791" max="1791" width="9.140625" style="11"/>
+    <col min="1792" max="1792" width="1.7109375" style="11" customWidth="1"/>
+    <col min="1793" max="1793" width="9.140625" style="11"/>
+    <col min="1794" max="1794" width="1.85546875" style="11" customWidth="1"/>
+    <col min="1795" max="1795" width="12" style="11" customWidth="1"/>
+    <col min="1796" max="1796" width="1.7109375" style="11" customWidth="1"/>
+    <col min="1797" max="1797" width="9.140625" style="11"/>
+    <col min="1798" max="1798" width="1.85546875" style="11" customWidth="1"/>
+    <col min="1799" max="1799" width="10.85546875" style="11" customWidth="1"/>
+    <col min="1800" max="1800" width="2.140625" style="11" customWidth="1"/>
+    <col min="1801" max="1801" width="13.85546875" style="11" customWidth="1"/>
+    <col min="1802" max="1802" width="3.28515625" style="11" customWidth="1"/>
+    <col min="1803" max="1803" width="11.7109375" style="11" customWidth="1"/>
+    <col min="1804" max="1804" width="2.140625" style="11" customWidth="1"/>
+    <col min="1805" max="1805" width="13.140625" style="11" customWidth="1"/>
+    <col min="1806" max="1806" width="3.7109375" style="11" customWidth="1"/>
+    <col min="1807" max="1807" width="12" style="11" customWidth="1"/>
+    <col min="1808" max="1808" width="3.85546875" style="11" customWidth="1"/>
+    <col min="1809" max="1809" width="13.5703125" style="11" customWidth="1"/>
+    <col min="1810" max="1810" width="3" style="11" customWidth="1"/>
+    <col min="1811" max="1811" width="12.28515625" style="11" customWidth="1"/>
+    <col min="1812" max="1812" width="3" style="11" customWidth="1"/>
+    <col min="1813" max="1813" width="14.42578125" style="11" customWidth="1"/>
+    <col min="1814" max="1814" width="2.85546875" style="11" customWidth="1"/>
+    <col min="1815" max="1815" width="17.7109375" style="11" customWidth="1"/>
+    <col min="1816" max="1816" width="2.5703125" style="11" customWidth="1"/>
+    <col min="1817" max="1817" width="9.140625" style="11"/>
+    <col min="1818" max="1818" width="1.42578125" style="11" customWidth="1"/>
+    <col min="1819" max="1819" width="11" style="11" customWidth="1"/>
+    <col min="1820" max="1820" width="1.7109375" style="11" customWidth="1"/>
+    <col min="1821" max="1821" width="11.5703125" style="11" customWidth="1"/>
+    <col min="1822" max="1822" width="2" style="11" customWidth="1"/>
+    <col min="1823" max="1823" width="12.42578125" style="11" customWidth="1"/>
+    <col min="1824" max="1824" width="3.7109375" style="11" customWidth="1"/>
+    <col min="1825" max="1825" width="9.140625" style="11"/>
+    <col min="1826" max="1826" width="1.7109375" style="11" customWidth="1"/>
+    <col min="1827" max="1827" width="11.7109375" style="11" customWidth="1"/>
+    <col min="1828" max="1828" width="1.85546875" style="11" customWidth="1"/>
+    <col min="1829" max="1829" width="9.140625" style="11"/>
+    <col min="1830" max="1830" width="1.5703125" style="11" customWidth="1"/>
+    <col min="1831" max="1831" width="9.140625" style="11"/>
+    <col min="1832" max="1832" width="1.85546875" style="11" customWidth="1"/>
+    <col min="1833" max="2006" width="9.140625" style="11"/>
+    <col min="2007" max="2007" width="2.7109375" style="11" customWidth="1"/>
+    <col min="2008" max="2008" width="17.85546875" style="11" customWidth="1"/>
+    <col min="2009" max="2009" width="9.140625" style="11"/>
+    <col min="2010" max="2010" width="2.140625" style="11" customWidth="1"/>
+    <col min="2011" max="2011" width="11.140625" style="11" customWidth="1"/>
+    <col min="2012" max="2012" width="2" style="11" customWidth="1"/>
+    <col min="2013" max="2013" width="9.140625" style="11"/>
+    <col min="2014" max="2014" width="2" style="11" customWidth="1"/>
+    <col min="2015" max="2015" width="11.28515625" style="11" customWidth="1"/>
+    <col min="2016" max="2016" width="2" style="11" customWidth="1"/>
+    <col min="2017" max="2017" width="14.85546875" style="11" customWidth="1"/>
+    <col min="2018" max="2018" width="2" style="11" customWidth="1"/>
+    <col min="2019" max="2019" width="11.28515625" style="11" customWidth="1"/>
+    <col min="2020" max="2020" width="2.42578125" style="11" customWidth="1"/>
+    <col min="2021" max="2021" width="12.7109375" style="11" customWidth="1"/>
+    <col min="2022" max="2022" width="2.42578125" style="11" customWidth="1"/>
+    <col min="2023" max="2023" width="12" style="11" customWidth="1"/>
+    <col min="2024" max="2024" width="2.42578125" style="11" customWidth="1"/>
+    <col min="2025" max="2025" width="15" style="11" customWidth="1"/>
+    <col min="2026" max="2026" width="2.42578125" style="11" customWidth="1"/>
+    <col min="2027" max="2027" width="12.42578125" style="11" customWidth="1"/>
+    <col min="2028" max="2028" width="2.5703125" style="11" customWidth="1"/>
+    <col min="2029" max="2029" width="16.7109375" style="11" customWidth="1"/>
+    <col min="2030" max="2030" width="1.5703125" style="11" customWidth="1"/>
+    <col min="2031" max="2031" width="19.7109375" style="11" customWidth="1"/>
+    <col min="2032" max="2032" width="1.42578125" style="11" customWidth="1"/>
+    <col min="2033" max="2033" width="13.5703125" style="11" customWidth="1"/>
+    <col min="2034" max="2034" width="1.85546875" style="11" customWidth="1"/>
+    <col min="2035" max="2035" width="13" style="11" customWidth="1"/>
+    <col min="2036" max="2036" width="1.5703125" style="11" customWidth="1"/>
+    <col min="2037" max="2037" width="11.85546875" style="11" customWidth="1"/>
+    <col min="2038" max="2038" width="2.28515625" style="11" customWidth="1"/>
+    <col min="2039" max="2039" width="14.7109375" style="11" customWidth="1"/>
+    <col min="2040" max="2040" width="2.28515625" style="11" customWidth="1"/>
+    <col min="2041" max="2041" width="9.140625" style="11"/>
+    <col min="2042" max="2042" width="1.7109375" style="11" customWidth="1"/>
+    <col min="2043" max="2043" width="13.140625" style="11" customWidth="1"/>
+    <col min="2044" max="2044" width="2.28515625" style="11" customWidth="1"/>
+    <col min="2045" max="2045" width="9.140625" style="11"/>
+    <col min="2046" max="2046" width="1.42578125" style="11" customWidth="1"/>
+    <col min="2047" max="2047" width="9.140625" style="11"/>
+    <col min="2048" max="2048" width="1.7109375" style="11" customWidth="1"/>
+    <col min="2049" max="2049" width="9.140625" style="11"/>
+    <col min="2050" max="2050" width="1.85546875" style="11" customWidth="1"/>
+    <col min="2051" max="2051" width="12" style="11" customWidth="1"/>
+    <col min="2052" max="2052" width="1.7109375" style="11" customWidth="1"/>
+    <col min="2053" max="2053" width="9.140625" style="11"/>
+    <col min="2054" max="2054" width="1.85546875" style="11" customWidth="1"/>
+    <col min="2055" max="2055" width="10.85546875" style="11" customWidth="1"/>
+    <col min="2056" max="2056" width="2.140625" style="11" customWidth="1"/>
+    <col min="2057" max="2057" width="13.85546875" style="11" customWidth="1"/>
+    <col min="2058" max="2058" width="3.28515625" style="11" customWidth="1"/>
+    <col min="2059" max="2059" width="11.7109375" style="11" customWidth="1"/>
+    <col min="2060" max="2060" width="2.140625" style="11" customWidth="1"/>
+    <col min="2061" max="2061" width="13.140625" style="11" customWidth="1"/>
+    <col min="2062" max="2062" width="3.7109375" style="11" customWidth="1"/>
+    <col min="2063" max="2063" width="12" style="11" customWidth="1"/>
+    <col min="2064" max="2064" width="3.85546875" style="11" customWidth="1"/>
+    <col min="2065" max="2065" width="13.5703125" style="11" customWidth="1"/>
+    <col min="2066" max="2066" width="3" style="11" customWidth="1"/>
+    <col min="2067" max="2067" width="12.28515625" style="11" customWidth="1"/>
+    <col min="2068" max="2068" width="3" style="11" customWidth="1"/>
+    <col min="2069" max="2069" width="14.42578125" style="11" customWidth="1"/>
+    <col min="2070" max="2070" width="2.85546875" style="11" customWidth="1"/>
+    <col min="2071" max="2071" width="17.7109375" style="11" customWidth="1"/>
+    <col min="2072" max="2072" width="2.5703125" style="11" customWidth="1"/>
+    <col min="2073" max="2073" width="9.140625" style="11"/>
+    <col min="2074" max="2074" width="1.42578125" style="11" customWidth="1"/>
+    <col min="2075" max="2075" width="11" style="11" customWidth="1"/>
+    <col min="2076" max="2076" width="1.7109375" style="11" customWidth="1"/>
+    <col min="2077" max="2077" width="11.5703125" style="11" customWidth="1"/>
+    <col min="2078" max="2078" width="2" style="11" customWidth="1"/>
+    <col min="2079" max="2079" width="12.42578125" style="11" customWidth="1"/>
+    <col min="2080" max="2080" width="3.7109375" style="11" customWidth="1"/>
+    <col min="2081" max="2081" width="9.140625" style="11"/>
+    <col min="2082" max="2082" width="1.7109375" style="11" customWidth="1"/>
+    <col min="2083" max="2083" width="11.7109375" style="11" customWidth="1"/>
+    <col min="2084" max="2084" width="1.85546875" style="11" customWidth="1"/>
+    <col min="2085" max="2085" width="9.140625" style="11"/>
+    <col min="2086" max="2086" width="1.5703125" style="11" customWidth="1"/>
+    <col min="2087" max="2087" width="9.140625" style="11"/>
+    <col min="2088" max="2088" width="1.85546875" style="11" customWidth="1"/>
+    <col min="2089" max="2262" width="9.140625" style="11"/>
+    <col min="2263" max="2263" width="2.7109375" style="11" customWidth="1"/>
+    <col min="2264" max="2264" width="17.85546875" style="11" customWidth="1"/>
+    <col min="2265" max="2265" width="9.140625" style="11"/>
+    <col min="2266" max="2266" width="2.140625" style="11" customWidth="1"/>
+    <col min="2267" max="2267" width="11.140625" style="11" customWidth="1"/>
+    <col min="2268" max="2268" width="2" style="11" customWidth="1"/>
+    <col min="2269" max="2269" width="9.140625" style="11"/>
+    <col min="2270" max="2270" width="2" style="11" customWidth="1"/>
+    <col min="2271" max="2271" width="11.28515625" style="11" customWidth="1"/>
+    <col min="2272" max="2272" width="2" style="11" customWidth="1"/>
+    <col min="2273" max="2273" width="14.85546875" style="11" customWidth="1"/>
+    <col min="2274" max="2274" width="2" style="11" customWidth="1"/>
+    <col min="2275" max="2275" width="11.28515625" style="11" customWidth="1"/>
+    <col min="2276" max="2276" width="2.42578125" style="11" customWidth="1"/>
+    <col min="2277" max="2277" width="12.7109375" style="11" customWidth="1"/>
+    <col min="2278" max="2278" width="2.42578125" style="11" customWidth="1"/>
+    <col min="2279" max="2279" width="12" style="11" customWidth="1"/>
+    <col min="2280" max="2280" width="2.42578125" style="11" customWidth="1"/>
+    <col min="2281" max="2281" width="15" style="11" customWidth="1"/>
+    <col min="2282" max="2282" width="2.42578125" style="11" customWidth="1"/>
+    <col min="2283" max="2283" width="12.42578125" style="11" customWidth="1"/>
+    <col min="2284" max="2284" width="2.5703125" style="11" customWidth="1"/>
+    <col min="2285" max="2285" width="16.7109375" style="11" customWidth="1"/>
+    <col min="2286" max="2286" width="1.5703125" style="11" customWidth="1"/>
+    <col min="2287" max="2287" width="19.7109375" style="11" customWidth="1"/>
+    <col min="2288" max="2288" width="1.42578125" style="11" customWidth="1"/>
+    <col min="2289" max="2289" width="13.5703125" style="11" customWidth="1"/>
+    <col min="2290" max="2290" width="1.85546875" style="11" customWidth="1"/>
+    <col min="2291" max="2291" width="13" style="11" customWidth="1"/>
+    <col min="2292" max="2292" width="1.5703125" style="11" customWidth="1"/>
+    <col min="2293" max="2293" width="11.85546875" style="11" customWidth="1"/>
+    <col min="2294" max="2294" width="2.28515625" style="11" customWidth="1"/>
+    <col min="2295" max="2295" width="14.7109375" style="11" customWidth="1"/>
+    <col min="2296" max="2296" width="2.28515625" style="11" customWidth="1"/>
+    <col min="2297" max="2297" width="9.140625" style="11"/>
+    <col min="2298" max="2298" width="1.7109375" style="11" customWidth="1"/>
+    <col min="2299" max="2299" width="13.140625" style="11" customWidth="1"/>
+    <col min="2300" max="2300" width="2.28515625" style="11" customWidth="1"/>
+    <col min="2301" max="2301" width="9.140625" style="11"/>
+    <col min="2302" max="2302" width="1.42578125" style="11" customWidth="1"/>
+    <col min="2303" max="2303" width="9.140625" style="11"/>
+    <col min="2304" max="2304" width="1.7109375" style="11" customWidth="1"/>
+    <col min="2305" max="2305" width="9.140625" style="11"/>
+    <col min="2306" max="2306" width="1.85546875" style="11" customWidth="1"/>
+    <col min="2307" max="2307" width="12" style="11" customWidth="1"/>
+    <col min="2308" max="2308" width="1.7109375" style="11" customWidth="1"/>
+    <col min="2309" max="2309" width="9.140625" style="11"/>
+    <col min="2310" max="2310" width="1.85546875" style="11" customWidth="1"/>
+    <col min="2311" max="2311" width="10.85546875" style="11" customWidth="1"/>
+    <col min="2312" max="2312" width="2.140625" style="11" customWidth="1"/>
+    <col min="2313" max="2313" width="13.85546875" style="11" customWidth="1"/>
+    <col min="2314" max="2314" width="3.28515625" style="11" customWidth="1"/>
+    <col min="2315" max="2315" width="11.7109375" style="11" customWidth="1"/>
+    <col min="2316" max="2316" width="2.140625" style="11" customWidth="1"/>
+    <col min="2317" max="2317" width="13.140625" style="11" customWidth="1"/>
+    <col min="2318" max="2318" width="3.7109375" style="11" customWidth="1"/>
+    <col min="2319" max="2319" width="12" style="11" customWidth="1"/>
+    <col min="2320" max="2320" width="3.85546875" style="11" customWidth="1"/>
+    <col min="2321" max="2321" width="13.5703125" style="11" customWidth="1"/>
+    <col min="2322" max="2322" width="3" style="11" customWidth="1"/>
+    <col min="2323" max="2323" width="12.28515625" style="11" customWidth="1"/>
+    <col min="2324" max="2324" width="3" style="11" customWidth="1"/>
+    <col min="2325" max="2325" width="14.42578125" style="11" customWidth="1"/>
+    <col min="2326" max="2326" width="2.85546875" style="11" customWidth="1"/>
+    <col min="2327" max="2327" width="17.7109375" style="11" customWidth="1"/>
+    <col min="2328" max="2328" width="2.5703125" style="11" customWidth="1"/>
+    <col min="2329" max="2329" width="9.140625" style="11"/>
+    <col min="2330" max="2330" width="1.42578125" style="11" customWidth="1"/>
+    <col min="2331" max="2331" width="11" style="11" customWidth="1"/>
+    <col min="2332" max="2332" width="1.7109375" style="11" customWidth="1"/>
+    <col min="2333" max="2333" width="11.5703125" style="11" customWidth="1"/>
+    <col min="2334" max="2334" width="2" style="11" customWidth="1"/>
+    <col min="2335" max="2335" width="12.42578125" style="11" customWidth="1"/>
+    <col min="2336" max="2336" width="3.7109375" style="11" customWidth="1"/>
+    <col min="2337" max="2337" width="9.140625" style="11"/>
+    <col min="2338" max="2338" width="1.7109375" style="11" customWidth="1"/>
+    <col min="2339" max="2339" width="11.7109375" style="11" customWidth="1"/>
+    <col min="2340" max="2340" width="1.85546875" style="11" customWidth="1"/>
+    <col min="2341" max="2341" width="9.140625" style="11"/>
+    <col min="2342" max="2342" width="1.5703125" style="11" customWidth="1"/>
+    <col min="2343" max="2343" width="9.140625" style="11"/>
+    <col min="2344" max="2344" width="1.85546875" style="11" customWidth="1"/>
+    <col min="2345" max="2518" width="9.140625" style="11"/>
+    <col min="2519" max="2519" width="2.7109375" style="11" customWidth="1"/>
+    <col min="2520" max="2520" width="17.85546875" style="11" customWidth="1"/>
+    <col min="2521" max="2521" width="9.140625" style="11"/>
+    <col min="2522" max="2522" width="2.140625" style="11" customWidth="1"/>
+    <col min="2523" max="2523" width="11.140625" style="11" customWidth="1"/>
+    <col min="2524" max="2524" width="2" style="11" customWidth="1"/>
+    <col min="2525" max="2525" width="9.140625" style="11"/>
+    <col min="2526" max="2526" width="2" style="11" customWidth="1"/>
+    <col min="2527" max="2527" width="11.28515625" style="11" customWidth="1"/>
+    <col min="2528" max="2528" width="2" style="11" customWidth="1"/>
+    <col min="2529" max="2529" width="14.85546875" style="11" customWidth="1"/>
+    <col min="2530" max="2530" width="2" style="11" customWidth="1"/>
+    <col min="2531" max="2531" width="11.28515625" style="11" customWidth="1"/>
+    <col min="2532" max="2532" width="2.42578125" style="11" customWidth="1"/>
+    <col min="2533" max="2533" width="12.7109375" style="11" customWidth="1"/>
+    <col min="2534" max="2534" width="2.42578125" style="11" customWidth="1"/>
+    <col min="2535" max="2535" width="12" style="11" customWidth="1"/>
+    <col min="2536" max="2536" width="2.42578125" style="11" customWidth="1"/>
+    <col min="2537" max="2537" width="15" style="11" customWidth="1"/>
+    <col min="2538" max="2538" width="2.42578125" style="11" customWidth="1"/>
+    <col min="2539" max="2539" width="12.42578125" style="11" customWidth="1"/>
+    <col min="2540" max="2540" width="2.5703125" style="11" customWidth="1"/>
+    <col min="2541" max="2541" width="16.7109375" style="11" customWidth="1"/>
+    <col min="2542" max="2542" width="1.5703125" style="11" customWidth="1"/>
+    <col min="2543" max="2543" width="19.7109375" style="11" customWidth="1"/>
+    <col min="2544" max="2544" width="1.42578125" style="11" customWidth="1"/>
+    <col min="2545" max="2545" width="13.5703125" style="11" customWidth="1"/>
+    <col min="2546" max="2546" width="1.85546875" style="11" customWidth="1"/>
+    <col min="2547" max="2547" width="13" style="11" customWidth="1"/>
+    <col min="2548" max="2548" width="1.5703125" style="11" customWidth="1"/>
+    <col min="2549" max="2549" width="11.85546875" style="11" customWidth="1"/>
+    <col min="2550" max="2550" width="2.28515625" style="11" customWidth="1"/>
+    <col min="2551" max="2551" width="14.7109375" style="11" customWidth="1"/>
+    <col min="2552" max="2552" width="2.28515625" style="11" customWidth="1"/>
+    <col min="2553" max="2553" width="9.140625" style="11"/>
+    <col min="2554" max="2554" width="1.7109375" style="11" customWidth="1"/>
+    <col min="2555" max="2555" width="13.140625" style="11" customWidth="1"/>
+    <col min="2556" max="2556" width="2.28515625" style="11" customWidth="1"/>
+    <col min="2557" max="2557" width="9.140625" style="11"/>
+    <col min="2558" max="2558" width="1.42578125" style="11" customWidth="1"/>
+    <col min="2559" max="2559" width="9.140625" style="11"/>
+    <col min="2560" max="2560" width="1.7109375" style="11" customWidth="1"/>
+    <col min="2561" max="2561" width="9.140625" style="11"/>
+    <col min="2562" max="2562" width="1.85546875" style="11" customWidth="1"/>
+    <col min="2563" max="2563" width="12" style="11" customWidth="1"/>
+    <col min="2564" max="2564" width="1.7109375" style="11" customWidth="1"/>
+    <col min="2565" max="2565" width="9.140625" style="11"/>
+    <col min="2566" max="2566" width="1.85546875" style="11" customWidth="1"/>
+    <col min="2567" max="2567" width="10.85546875" style="11" customWidth="1"/>
+    <col min="2568" max="2568" width="2.140625" style="11" customWidth="1"/>
+    <col min="2569" max="2569" width="13.85546875" style="11" customWidth="1"/>
+    <col min="2570" max="2570" width="3.28515625" style="11" customWidth="1"/>
+    <col min="2571" max="2571" width="11.7109375" style="11" customWidth="1"/>
+    <col min="2572" max="2572" width="2.140625" style="11" customWidth="1"/>
+    <col min="2573" max="2573" width="13.140625" style="11" customWidth="1"/>
+    <col min="2574" max="2574" width="3.7109375" style="11" customWidth="1"/>
+    <col min="2575" max="2575" width="12" style="11" customWidth="1"/>
+    <col min="2576" max="2576" width="3.85546875" style="11" customWidth="1"/>
+    <col min="2577" max="2577" width="13.5703125" style="11" customWidth="1"/>
+    <col min="2578" max="2578" width="3" style="11" customWidth="1"/>
+    <col min="2579" max="2579" width="12.28515625" style="11" customWidth="1"/>
+    <col min="2580" max="2580" width="3" style="11" customWidth="1"/>
+    <col min="2581" max="2581" width="14.42578125" style="11" customWidth="1"/>
+    <col min="2582" max="2582" width="2.85546875" style="11" customWidth="1"/>
+    <col min="2583" max="2583" width="17.7109375" style="11" customWidth="1"/>
+    <col min="2584" max="2584" width="2.5703125" style="11" customWidth="1"/>
+    <col min="2585" max="2585" width="9.140625" style="11"/>
+    <col min="2586" max="2586" width="1.42578125" style="11" customWidth="1"/>
+    <col min="2587" max="2587" width="11" style="11" customWidth="1"/>
+    <col min="2588" max="2588" width="1.7109375" style="11" customWidth="1"/>
+    <col min="2589" max="2589" width="11.5703125" style="11" customWidth="1"/>
+    <col min="2590" max="2590" width="2" style="11" customWidth="1"/>
+    <col min="2591" max="2591" width="12.42578125" style="11" customWidth="1"/>
+    <col min="2592" max="2592" width="3.7109375" style="11" customWidth="1"/>
+    <col min="2593" max="2593" width="9.140625" style="11"/>
+    <col min="2594" max="2594" width="1.7109375" style="11" customWidth="1"/>
+    <col min="2595" max="2595" width="11.7109375" style="11" customWidth="1"/>
+    <col min="2596" max="2596" width="1.85546875" style="11" customWidth="1"/>
+    <col min="2597" max="2597" width="9.140625" style="11"/>
+    <col min="2598" max="2598" width="1.5703125" style="11" customWidth="1"/>
+    <col min="2599" max="2599" width="9.140625" style="11"/>
+    <col min="2600" max="2600" width="1.85546875" style="11" customWidth="1"/>
+    <col min="2601" max="2774" width="9.140625" style="11"/>
+    <col min="2775" max="2775" width="2.7109375" style="11" customWidth="1"/>
+    <col min="2776" max="2776" width="17.85546875" style="11" customWidth="1"/>
+    <col min="2777" max="2777" width="9.140625" style="11"/>
+    <col min="2778" max="2778" width="2.140625" style="11" customWidth="1"/>
+    <col min="2779" max="2779" width="11.140625" style="11" customWidth="1"/>
+    <col min="2780" max="2780" width="2" style="11" customWidth="1"/>
+    <col min="2781" max="2781" width="9.140625" style="11"/>
+    <col min="2782" max="2782" width="2" style="11" customWidth="1"/>
+    <col min="2783" max="2783" width="11.28515625" style="11" customWidth="1"/>
+    <col min="2784" max="2784" width="2" style="11" customWidth="1"/>
+    <col min="2785" max="2785" width="14.85546875" style="11" customWidth="1"/>
+    <col min="2786" max="2786" width="2" style="11" customWidth="1"/>
+    <col min="2787" max="2787" width="11.28515625" style="11" customWidth="1"/>
+    <col min="2788" max="2788" width="2.42578125" style="11" customWidth="1"/>
+    <col min="2789" max="2789" width="12.7109375" style="11" customWidth="1"/>
+    <col min="2790" max="2790" width="2.42578125" style="11" customWidth="1"/>
+    <col min="2791" max="2791" width="12" style="11" customWidth="1"/>
+    <col min="2792" max="2792" width="2.42578125" style="11" customWidth="1"/>
+    <col min="2793" max="2793" width="15" style="11" customWidth="1"/>
+    <col min="2794" max="2794" width="2.42578125" style="11" customWidth="1"/>
+    <col min="2795" max="2795" width="12.42578125" style="11" customWidth="1"/>
+    <col min="2796" max="2796" width="2.5703125" style="11" customWidth="1"/>
+    <col min="2797" max="2797" width="16.7109375" style="11" customWidth="1"/>
+    <col min="2798" max="2798" width="1.5703125" style="11" customWidth="1"/>
+    <col min="2799" max="2799" width="19.7109375" style="11" customWidth="1"/>
+    <col min="2800" max="2800" width="1.42578125" style="11" customWidth="1"/>
+    <col min="2801" max="2801" width="13.5703125" style="11" customWidth="1"/>
+    <col min="2802" max="2802" width="1.85546875" style="11" customWidth="1"/>
+    <col min="2803" max="2803" width="13" style="11" customWidth="1"/>
+    <col min="2804" max="2804" width="1.5703125" style="11" customWidth="1"/>
+    <col min="2805" max="2805" width="11.85546875" style="11" customWidth="1"/>
+    <col min="2806" max="2806" width="2.28515625" style="11" customWidth="1"/>
+    <col min="2807" max="2807" width="14.7109375" style="11" customWidth="1"/>
+    <col min="2808" max="2808" width="2.28515625" style="11" customWidth="1"/>
+    <col min="2809" max="2809" width="9.140625" style="11"/>
+    <col min="2810" max="2810" width="1.7109375" style="11" customWidth="1"/>
+    <col min="2811" max="2811" width="13.140625" style="11" customWidth="1"/>
+    <col min="2812" max="2812" width="2.28515625" style="11" customWidth="1"/>
+    <col min="2813" max="2813" width="9.140625" style="11"/>
+    <col min="2814" max="2814" width="1.42578125" style="11" customWidth="1"/>
+    <col min="2815" max="2815" width="9.140625" style="11"/>
+    <col min="2816" max="2816" width="1.7109375" style="11" customWidth="1"/>
+    <col min="2817" max="2817" width="9.140625" style="11"/>
+    <col min="2818" max="2818" width="1.85546875" style="11" customWidth="1"/>
+    <col min="2819" max="2819" width="12" style="11" customWidth="1"/>
+    <col min="2820" max="2820" width="1.7109375" style="11" customWidth="1"/>
+    <col min="2821" max="2821" width="9.140625" style="11"/>
+    <col min="2822" max="2822" width="1.85546875" style="11" customWidth="1"/>
+    <col min="2823" max="2823" width="10.85546875" style="11" customWidth="1"/>
+    <col min="2824" max="2824" width="2.140625" style="11" customWidth="1"/>
+    <col min="2825" max="2825" width="13.85546875" style="11" customWidth="1"/>
+    <col min="2826" max="2826" width="3.28515625" style="11" customWidth="1"/>
+    <col min="2827" max="2827" width="11.7109375" style="11" customWidth="1"/>
+    <col min="2828" max="2828" width="2.140625" style="11" customWidth="1"/>
+    <col min="2829" max="2829" width="13.140625" style="11" customWidth="1"/>
+    <col min="2830" max="2830" width="3.7109375" style="11" customWidth="1"/>
+    <col min="2831" max="2831" width="12" style="11" customWidth="1"/>
+    <col min="2832" max="2832" width="3.85546875" style="11" customWidth="1"/>
+    <col min="2833" max="2833" width="13.5703125" style="11" customWidth="1"/>
+    <col min="2834" max="2834" width="3" style="11" customWidth="1"/>
+    <col min="2835" max="2835" width="12.28515625" style="11" customWidth="1"/>
+    <col min="2836" max="2836" width="3" style="11" customWidth="1"/>
+    <col min="2837" max="2837" width="14.42578125" style="11" customWidth="1"/>
+    <col min="2838" max="2838" width="2.85546875" style="11" customWidth="1"/>
+    <col min="2839" max="2839" width="17.7109375" style="11" customWidth="1"/>
+    <col min="2840" max="2840" width="2.5703125" style="11" customWidth="1"/>
+    <col min="2841" max="2841" width="9.140625" style="11"/>
+    <col min="2842" max="2842" width="1.42578125" style="11" customWidth="1"/>
+    <col min="2843" max="2843" width="11" style="11" customWidth="1"/>
+    <col min="2844" max="2844" width="1.7109375" style="11" customWidth="1"/>
+    <col min="2845" max="2845" width="11.5703125" style="11" customWidth="1"/>
+    <col min="2846" max="2846" width="2" style="11" customWidth="1"/>
+    <col min="2847" max="2847" width="12.42578125" style="11" customWidth="1"/>
+    <col min="2848" max="2848" width="3.7109375" style="11" customWidth="1"/>
+    <col min="2849" max="2849" width="9.140625" style="11"/>
+    <col min="2850" max="2850" width="1.7109375" style="11" customWidth="1"/>
+    <col min="2851" max="2851" width="11.7109375" style="11" customWidth="1"/>
+    <col min="2852" max="2852" width="1.85546875" style="11" customWidth="1"/>
+    <col min="2853" max="2853" width="9.140625" style="11"/>
+    <col min="2854" max="2854" width="1.5703125" style="11" customWidth="1"/>
+    <col min="2855" max="2855" width="9.140625" style="11"/>
+    <col min="2856" max="2856" width="1.85546875" style="11" customWidth="1"/>
+    <col min="2857" max="3030" width="9.140625" style="11"/>
+    <col min="3031" max="3031" width="2.7109375" style="11" customWidth="1"/>
+    <col min="3032" max="3032" width="17.85546875" style="11" customWidth="1"/>
+    <col min="3033" max="3033" width="9.140625" style="11"/>
+    <col min="3034" max="3034" width="2.140625" style="11" customWidth="1"/>
+    <col min="3035" max="3035" width="11.140625" style="11" customWidth="1"/>
+    <col min="3036" max="3036" width="2" style="11" customWidth="1"/>
+    <col min="3037" max="3037" width="9.140625" style="11"/>
+    <col min="3038" max="3038" width="2" style="11" customWidth="1"/>
+    <col min="3039" max="3039" width="11.28515625" style="11" customWidth="1"/>
+    <col min="3040" max="3040" width="2" style="11" customWidth="1"/>
+    <col min="3041" max="3041" width="14.85546875" style="11" customWidth="1"/>
+    <col min="3042" max="3042" width="2" style="11" customWidth="1"/>
+    <col min="3043" max="3043" width="11.28515625" style="11" customWidth="1"/>
+    <col min="3044" max="3044" width="2.42578125" style="11" customWidth="1"/>
+    <col min="3045" max="3045" width="12.7109375" style="11" customWidth="1"/>
+    <col min="3046" max="3046" width="2.42578125" style="11" customWidth="1"/>
+    <col min="3047" max="3047" width="12" style="11" customWidth="1"/>
+    <col min="3048" max="3048" width="2.42578125" style="11" customWidth="1"/>
+    <col min="3049" max="3049" width="15" style="11" customWidth="1"/>
+    <col min="3050" max="3050" width="2.42578125" style="11" customWidth="1"/>
+    <col min="3051" max="3051" width="12.42578125" style="11" customWidth="1"/>
+    <col min="3052" max="3052" width="2.5703125" style="11" customWidth="1"/>
+    <col min="3053" max="3053" width="16.7109375" style="11" customWidth="1"/>
+    <col min="3054" max="3054" width="1.5703125" style="11" customWidth="1"/>
+    <col min="3055" max="3055" width="19.7109375" style="11" customWidth="1"/>
+    <col min="3056" max="3056" width="1.42578125" style="11" customWidth="1"/>
+    <col min="3057" max="3057" width="13.5703125" style="11" customWidth="1"/>
+    <col min="3058" max="3058" width="1.85546875" style="11" customWidth="1"/>
+    <col min="3059" max="3059" width="13" style="11" customWidth="1"/>
+    <col min="3060" max="3060" width="1.5703125" style="11" customWidth="1"/>
+    <col min="3061" max="3061" width="11.85546875" style="11" customWidth="1"/>
+    <col min="3062" max="3062" width="2.28515625" style="11" customWidth="1"/>
+    <col min="3063" max="3063" width="14.7109375" style="11" customWidth="1"/>
+    <col min="3064" max="3064" width="2.28515625" style="11" customWidth="1"/>
+    <col min="3065" max="3065" width="9.140625" style="11"/>
+    <col min="3066" max="3066" width="1.7109375" style="11" customWidth="1"/>
+    <col min="3067" max="3067" width="13.140625" style="11" customWidth="1"/>
+    <col min="3068" max="3068" width="2.28515625" style="11" customWidth="1"/>
+    <col min="3069" max="3069" width="9.140625" style="11"/>
+    <col min="3070" max="3070" width="1.42578125" style="11" customWidth="1"/>
+    <col min="3071" max="3071" width="9.140625" style="11"/>
+    <col min="3072" max="3072" width="1.7109375" style="11" customWidth="1"/>
+    <col min="3073" max="3073" width="9.140625" style="11"/>
+    <col min="3074" max="3074" width="1.85546875" style="11" customWidth="1"/>
+    <col min="3075" max="3075" width="12" style="11" customWidth="1"/>
+    <col min="3076" max="3076" width="1.7109375" style="11" customWidth="1"/>
+    <col min="3077" max="3077" width="9.140625" style="11"/>
+    <col min="3078" max="3078" width="1.85546875" style="11" customWidth="1"/>
+    <col min="3079" max="3079" width="10.85546875" style="11" customWidth="1"/>
+    <col min="3080" max="3080" width="2.140625" style="11" customWidth="1"/>
+    <col min="3081" max="3081" width="13.85546875" style="11" customWidth="1"/>
+    <col min="3082" max="3082" width="3.28515625" style="11" customWidth="1"/>
+    <col min="3083" max="3083" width="11.7109375" style="11" customWidth="1"/>
+    <col min="3084" max="3084" width="2.140625" style="11" customWidth="1"/>
+    <col min="3085" max="3085" width="13.140625" style="11" customWidth="1"/>
+    <col min="3086" max="3086" width="3.7109375" style="11" customWidth="1"/>
+    <col min="3087" max="3087" width="12" style="11" customWidth="1"/>
+    <col min="3088" max="3088" width="3.85546875" style="11" customWidth="1"/>
+    <col min="3089" max="3089" width="13.5703125" style="11" customWidth="1"/>
+    <col min="3090" max="3090" width="3" style="11" customWidth="1"/>
+    <col min="3091" max="3091" width="12.28515625" style="11" customWidth="1"/>
+    <col min="3092" max="3092" width="3" style="11" customWidth="1"/>
+    <col min="3093" max="3093" width="14.42578125" style="11" customWidth="1"/>
+    <col min="3094" max="3094" width="2.85546875" style="11" customWidth="1"/>
+    <col min="3095" max="3095" width="17.7109375" style="11" customWidth="1"/>
+    <col min="3096" max="3096" width="2.5703125" style="11" customWidth="1"/>
+    <col min="3097" max="3097" width="9.140625" style="11"/>
+    <col min="3098" max="3098" width="1.42578125" style="11" customWidth="1"/>
+    <col min="3099" max="3099" width="11" style="11" customWidth="1"/>
+    <col min="3100" max="3100" width="1.7109375" style="11" customWidth="1"/>
+    <col min="3101" max="3101" width="11.5703125" style="11" customWidth="1"/>
+    <col min="3102" max="3102" width="2" style="11" customWidth="1"/>
+    <col min="3103" max="3103" width="12.42578125" style="11" customWidth="1"/>
+    <col min="3104" max="3104" width="3.7109375" style="11" customWidth="1"/>
+    <col min="3105" max="3105" width="9.140625" style="11"/>
+    <col min="3106" max="3106" width="1.7109375" style="11" customWidth="1"/>
+    <col min="3107" max="3107" width="11.7109375" style="11" customWidth="1"/>
+    <col min="3108" max="3108" width="1.85546875" style="11" customWidth="1"/>
+    <col min="3109" max="3109" width="9.140625" style="11"/>
+    <col min="3110" max="3110" width="1.5703125" style="11" customWidth="1"/>
+    <col min="3111" max="3111" width="9.140625" style="11"/>
+    <col min="3112" max="3112" width="1.85546875" style="11" customWidth="1"/>
+    <col min="3113" max="3286" width="9.140625" style="11"/>
+    <col min="3287" max="3287" width="2.7109375" style="11" customWidth="1"/>
+    <col min="3288" max="3288" width="17.85546875" style="11" customWidth="1"/>
+    <col min="3289" max="3289" width="9.140625" style="11"/>
+    <col min="3290" max="3290" width="2.140625" style="11" customWidth="1"/>
+    <col min="3291" max="3291" width="11.140625" style="11" customWidth="1"/>
+    <col min="3292" max="3292" width="2" style="11" customWidth="1"/>
+    <col min="3293" max="3293" width="9.140625" style="11"/>
+    <col min="3294" max="3294" width="2" style="11" customWidth="1"/>
+    <col min="3295" max="3295" width="11.28515625" style="11" customWidth="1"/>
+    <col min="3296" max="3296" width="2" style="11" customWidth="1"/>
+    <col min="3297" max="3297" width="14.85546875" style="11" customWidth="1"/>
+    <col min="3298" max="3298" width="2" style="11" customWidth="1"/>
+    <col min="3299" max="3299" width="11.28515625" style="11" customWidth="1"/>
+    <col min="3300" max="3300" width="2.42578125" style="11" customWidth="1"/>
+    <col min="3301" max="3301" width="12.7109375" style="11" customWidth="1"/>
+    <col min="3302" max="3302" width="2.42578125" style="11" customWidth="1"/>
+    <col min="3303" max="3303" width="12" style="11" customWidth="1"/>
+    <col min="3304" max="3304" width="2.42578125" style="11" customWidth="1"/>
+    <col min="3305" max="3305" width="15" style="11" customWidth="1"/>
+    <col min="3306" max="3306" width="2.42578125" style="11" customWidth="1"/>
+    <col min="3307" max="3307" width="12.42578125" style="11" customWidth="1"/>
+    <col min="3308" max="3308" width="2.5703125" style="11" customWidth="1"/>
+    <col min="3309" max="3309" width="16.7109375" style="11" customWidth="1"/>
+    <col min="3310" max="3310" width="1.5703125" style="11" customWidth="1"/>
+    <col min="3311" max="3311" width="19.7109375" style="11" customWidth="1"/>
+    <col min="3312" max="3312" width="1.42578125" style="11" customWidth="1"/>
+    <col min="3313" max="3313" width="13.5703125" style="11" customWidth="1"/>
+    <col min="3314" max="3314" width="1.85546875" style="11" customWidth="1"/>
+    <col min="3315" max="3315" width="13" style="11" customWidth="1"/>
+    <col min="3316" max="3316" width="1.5703125" style="11" customWidth="1"/>
+    <col min="3317" max="3317" width="11.85546875" style="11" customWidth="1"/>
+    <col min="3318" max="3318" width="2.28515625" style="11" customWidth="1"/>
+    <col min="3319" max="3319" width="14.7109375" style="11" customWidth="1"/>
+    <col min="3320" max="3320" width="2.28515625" style="11" customWidth="1"/>
+    <col min="3321" max="3321" width="9.140625" style="11"/>
+    <col min="3322" max="3322" width="1.7109375" style="11" customWidth="1"/>
+    <col min="3323" max="3323" width="13.140625" style="11" customWidth="1"/>
+    <col min="3324" max="3324" width="2.28515625" style="11" customWidth="1"/>
+    <col min="3325" max="3325" width="9.140625" style="11"/>
+    <col min="3326" max="3326" width="1.42578125" style="11" customWidth="1"/>
+    <col min="3327" max="3327" width="9.140625" style="11"/>
+    <col min="3328" max="3328" width="1.7109375" style="11" customWidth="1"/>
+    <col min="3329" max="3329" width="9.140625" style="11"/>
+    <col min="3330" max="3330" width="1.85546875" style="11" customWidth="1"/>
+    <col min="3331" max="3331" width="12" style="11" customWidth="1"/>
+    <col min="3332" max="3332" width="1.7109375" style="11" customWidth="1"/>
+    <col min="3333" max="3333" width="9.140625" style="11"/>
+    <col min="3334" max="3334" width="1.85546875" style="11" customWidth="1"/>
+    <col min="3335" max="3335" width="10.85546875" style="11" customWidth="1"/>
+    <col min="3336" max="3336" width="2.140625" style="11" customWidth="1"/>
+    <col min="3337" max="3337" width="13.85546875" style="11" customWidth="1"/>
+    <col min="3338" max="3338" width="3.28515625" style="11" customWidth="1"/>
+    <col min="3339" max="3339" width="11.7109375" style="11" customWidth="1"/>
+    <col min="3340" max="3340" width="2.140625" style="11" customWidth="1"/>
+    <col min="3341" max="3341" width="13.140625" style="11" customWidth="1"/>
+    <col min="3342" max="3342" width="3.7109375" style="11" customWidth="1"/>
+    <col min="3343" max="3343" width="12" style="11" customWidth="1"/>
+    <col min="3344" max="3344" width="3.85546875" style="11" customWidth="1"/>
+    <col min="3345" max="3345" width="13.5703125" style="11" customWidth="1"/>
+    <col min="3346" max="3346" width="3" style="11" customWidth="1"/>
+    <col min="3347" max="3347" width="12.28515625" style="11" customWidth="1"/>
+    <col min="3348" max="3348" width="3" style="11" customWidth="1"/>
+    <col min="3349" max="3349" width="14.42578125" style="11" customWidth="1"/>
+    <col min="3350" max="3350" width="2.85546875" style="11" customWidth="1"/>
+    <col min="3351" max="3351" width="17.7109375" style="11" customWidth="1"/>
+    <col min="3352" max="3352" width="2.5703125" style="11" customWidth="1"/>
+    <col min="3353" max="3353" width="9.140625" style="11"/>
+    <col min="3354" max="3354" width="1.42578125" style="11" customWidth="1"/>
+    <col min="3355" max="3355" width="11" style="11" customWidth="1"/>
+    <col min="3356" max="3356" width="1.7109375" style="11" customWidth="1"/>
+    <col min="3357" max="3357" width="11.5703125" style="11" customWidth="1"/>
+    <col min="3358" max="3358" width="2" style="11" customWidth="1"/>
+    <col min="3359" max="3359" width="12.42578125" style="11" customWidth="1"/>
+    <col min="3360" max="3360" width="3.7109375" style="11" customWidth="1"/>
+    <col min="3361" max="3361" width="9.140625" style="11"/>
+    <col min="3362" max="3362" width="1.7109375" style="11" customWidth="1"/>
+    <col min="3363" max="3363" width="11.7109375" style="11" customWidth="1"/>
+    <col min="3364" max="3364" width="1.85546875" style="11" customWidth="1"/>
+    <col min="3365" max="3365" width="9.140625" style="11"/>
+    <col min="3366" max="3366" width="1.5703125" style="11" customWidth="1"/>
+    <col min="3367" max="3367" width="9.140625" style="11"/>
+    <col min="3368" max="3368" width="1.85546875" style="11" customWidth="1"/>
+    <col min="3369" max="3542" width="9.140625" style="11"/>
+    <col min="3543" max="3543" width="2.7109375" style="11" customWidth="1"/>
+    <col min="3544" max="3544" width="17.85546875" style="11" customWidth="1"/>
+    <col min="3545" max="3545" width="9.140625" style="11"/>
+    <col min="3546" max="3546" width="2.140625" style="11" customWidth="1"/>
+    <col min="3547" max="3547" width="11.140625" style="11" customWidth="1"/>
+    <col min="3548" max="3548" width="2" style="11" customWidth="1"/>
+    <col min="3549" max="3549" width="9.140625" style="11"/>
+    <col min="3550" max="3550" width="2" style="11" customWidth="1"/>
+    <col min="3551" max="3551" width="11.28515625" style="11" customWidth="1"/>
+    <col min="3552" max="3552" width="2" style="11" customWidth="1"/>
+    <col min="3553" max="3553" width="14.85546875" style="11" customWidth="1"/>
+    <col min="3554" max="3554" width="2" style="11" customWidth="1"/>
+    <col min="3555" max="3555" width="11.28515625" style="11" customWidth="1"/>
+    <col min="3556" max="3556" width="2.42578125" style="11" customWidth="1"/>
+    <col min="3557" max="3557" width="12.7109375" style="11" customWidth="1"/>
+    <col min="3558" max="3558" width="2.42578125" style="11" customWidth="1"/>
+    <col min="3559" max="3559" width="12" style="11" customWidth="1"/>
+    <col min="3560" max="3560" width="2.42578125" style="11" customWidth="1"/>
+    <col min="3561" max="3561" width="15" style="11" customWidth="1"/>
+    <col min="3562" max="3562" width="2.42578125" style="11" customWidth="1"/>
+    <col min="3563" max="3563" width="12.42578125" style="11" customWidth="1"/>
+    <col min="3564" max="3564" width="2.5703125" style="11" customWidth="1"/>
+    <col min="3565" max="3565" width="16.7109375" style="11" customWidth="1"/>
+    <col min="3566" max="3566" width="1.5703125" style="11" customWidth="1"/>
+    <col min="3567" max="3567" width="19.7109375" style="11" customWidth="1"/>
+    <col min="3568" max="3568" width="1.42578125" style="11" customWidth="1"/>
+    <col min="3569" max="3569" width="13.5703125" style="11" customWidth="1"/>
+    <col min="3570" max="3570" width="1.85546875" style="11" customWidth="1"/>
+    <col min="3571" max="3571" width="13" style="11" customWidth="1"/>
+    <col min="3572" max="3572" width="1.5703125" style="11" customWidth="1"/>
+    <col min="3573" max="3573" width="11.85546875" style="11" customWidth="1"/>
+    <col min="3574" max="3574" width="2.28515625" style="11" customWidth="1"/>
+    <col min="3575" max="3575" width="14.7109375" style="11" customWidth="1"/>
+    <col min="3576" max="3576" width="2.28515625" style="11" customWidth="1"/>
+    <col min="3577" max="3577" width="9.140625" style="11"/>
+    <col min="3578" max="3578" width="1.7109375" style="11" customWidth="1"/>
+    <col min="3579" max="3579" width="13.140625" style="11" customWidth="1"/>
+    <col min="3580" max="3580" width="2.28515625" style="11" customWidth="1"/>
+    <col min="3581" max="3581" width="9.140625" style="11"/>
+    <col min="3582" max="3582" width="1.42578125" style="11" customWidth="1"/>
+    <col min="3583" max="3583" width="9.140625" style="11"/>
+    <col min="3584" max="3584" width="1.7109375" style="11" customWidth="1"/>
+    <col min="3585" max="3585" width="9.140625" style="11"/>
+    <col min="3586" max="3586" width="1.85546875" style="11" customWidth="1"/>
+    <col min="3587" max="3587" width="12" style="11" customWidth="1"/>
+    <col min="3588" max="3588" width="1.7109375" style="11" customWidth="1"/>
+    <col min="3589" max="3589" width="9.140625" style="11"/>
+    <col min="3590" max="3590" width="1.85546875" style="11" customWidth="1"/>
+    <col min="3591" max="3591" width="10.85546875" style="11" customWidth="1"/>
+    <col min="3592" max="3592" width="2.140625" style="11" customWidth="1"/>
+    <col min="3593" max="3593" width="13.85546875" style="11" customWidth="1"/>
+    <col min="3594" max="3594" width="3.28515625" style="11" customWidth="1"/>
+    <col min="3595" max="3595" width="11.7109375" style="11" customWidth="1"/>
+    <col min="3596" max="3596" width="2.140625" style="11" customWidth="1"/>
+    <col min="3597" max="3597" width="13.140625" style="11" customWidth="1"/>
+    <col min="3598" max="3598" width="3.7109375" style="11" customWidth="1"/>
+    <col min="3599" max="3599" width="12" style="11" customWidth="1"/>
+    <col min="3600" max="3600" width="3.85546875" style="11" customWidth="1"/>
+    <col min="3601" max="3601" width="13.5703125" style="11" customWidth="1"/>
+    <col min="3602" max="3602" width="3" style="11" customWidth="1"/>
+    <col min="3603" max="3603" width="12.28515625" style="11" customWidth="1"/>
+    <col min="3604" max="3604" width="3" style="11" customWidth="1"/>
+    <col min="3605" max="3605" width="14.42578125" style="11" customWidth="1"/>
+    <col min="3606" max="3606" width="2.85546875" style="11" customWidth="1"/>
+    <col min="3607" max="3607" width="17.7109375" style="11" customWidth="1"/>
+    <col min="3608" max="3608" width="2.5703125" style="11" customWidth="1"/>
+    <col min="3609" max="3609" width="9.140625" style="11"/>
+    <col min="3610" max="3610" width="1.42578125" style="11" customWidth="1"/>
+    <col min="3611" max="3611" width="11" style="11" customWidth="1"/>
+    <col min="3612" max="3612" width="1.7109375" style="11" customWidth="1"/>
+    <col min="3613" max="3613" width="11.5703125" style="11" customWidth="1"/>
+    <col min="3614" max="3614" width="2" style="11" customWidth="1"/>
+    <col min="3615" max="3615" width="12.42578125" style="11" customWidth="1"/>
+    <col min="3616" max="3616" width="3.7109375" style="11" customWidth="1"/>
+    <col min="3617" max="3617" width="9.140625" style="11"/>
+    <col min="3618" max="3618" width="1.7109375" style="11" customWidth="1"/>
+    <col min="3619" max="3619" width="11.7109375" style="11" customWidth="1"/>
+    <col min="3620" max="3620" width="1.85546875" style="11" customWidth="1"/>
+    <col min="3621" max="3621" width="9.140625" style="11"/>
+    <col min="3622" max="3622" width="1.5703125" style="11" customWidth="1"/>
+    <col min="3623" max="3623" width="9.140625" style="11"/>
+    <col min="3624" max="3624" width="1.85546875" style="11" customWidth="1"/>
+    <col min="3625" max="3798" width="9.140625" style="11"/>
+    <col min="3799" max="3799" width="2.7109375" style="11" customWidth="1"/>
+    <col min="3800" max="3800" width="17.85546875" style="11" customWidth="1"/>
+    <col min="3801" max="3801" width="9.140625" style="11"/>
+    <col min="3802" max="3802" width="2.140625" style="11" customWidth="1"/>
+    <col min="3803" max="3803" width="11.140625" style="11" customWidth="1"/>
+    <col min="3804" max="3804" width="2" style="11" customWidth="1"/>
+    <col min="3805" max="3805" width="9.140625" style="11"/>
+    <col min="3806" max="3806" width="2" style="11" customWidth="1"/>
+    <col min="3807" max="3807" width="11.28515625" style="11" customWidth="1"/>
+    <col min="3808" max="3808" width="2" style="11" customWidth="1"/>
+    <col min="3809" max="3809" width="14.85546875" style="11" customWidth="1"/>
+    <col min="3810" max="3810" width="2" style="11" customWidth="1"/>
+    <col min="3811" max="3811" width="11.28515625" style="11" customWidth="1"/>
+    <col min="3812" max="3812" width="2.42578125" style="11" customWidth="1"/>
+    <col min="3813" max="3813" width="12.7109375" style="11" customWidth="1"/>
+    <col min="3814" max="3814" width="2.42578125" style="11" customWidth="1"/>
+    <col min="3815" max="3815" width="12" style="11" customWidth="1"/>
+    <col min="3816" max="3816" width="2.42578125" style="11" customWidth="1"/>
+    <col min="3817" max="3817" width="15" style="11" customWidth="1"/>
+    <col min="3818" max="3818" width="2.42578125" style="11" customWidth="1"/>
+    <col min="3819" max="3819" width="12.42578125" style="11" customWidth="1"/>
+    <col min="3820" max="3820" width="2.5703125" style="11" customWidth="1"/>
+    <col min="3821" max="3821" width="16.7109375" style="11" customWidth="1"/>
+    <col min="3822" max="3822" width="1.5703125" style="11" customWidth="1"/>
+    <col min="3823" max="3823" width="19.7109375" style="11" customWidth="1"/>
+    <col min="3824" max="3824" width="1.42578125" style="11" customWidth="1"/>
+    <col min="3825" max="3825" width="13.5703125" style="11" customWidth="1"/>
+    <col min="3826" max="3826" width="1.85546875" style="11" customWidth="1"/>
+    <col min="3827" max="3827" width="13" style="11" customWidth="1"/>
+    <col min="3828" max="3828" width="1.5703125" style="11" customWidth="1"/>
+    <col min="3829" max="3829" width="11.85546875" style="11" customWidth="1"/>
+    <col min="3830" max="3830" width="2.28515625" style="11" customWidth="1"/>
+    <col min="3831" max="3831" width="14.7109375" style="11" customWidth="1"/>
+    <col min="3832" max="3832" width="2.28515625" style="11" customWidth="1"/>
+    <col min="3833" max="3833" width="9.140625" style="11"/>
+    <col min="3834" max="3834" width="1.7109375" style="11" customWidth="1"/>
+    <col min="3835" max="3835" width="13.140625" style="11" customWidth="1"/>
+    <col min="3836" max="3836" width="2.28515625" style="11" customWidth="1"/>
+    <col min="3837" max="3837" width="9.140625" style="11"/>
+    <col min="3838" max="3838" width="1.42578125" style="11" customWidth="1"/>
+    <col min="3839" max="3839" width="9.140625" style="11"/>
+    <col min="3840" max="3840" width="1.7109375" style="11" customWidth="1"/>
+    <col min="3841" max="3841" width="9.140625" style="11"/>
+    <col min="3842" max="3842" width="1.85546875" style="11" customWidth="1"/>
+    <col min="3843" max="3843" width="12" style="11" customWidth="1"/>
+    <col min="3844" max="3844" width="1.7109375" style="11" customWidth="1"/>
+    <col min="3845" max="3845" width="9.140625" style="11"/>
+    <col min="3846" max="3846" width="1.85546875" style="11" customWidth="1"/>
+    <col min="3847" max="3847" width="10.85546875" style="11" customWidth="1"/>
+    <col min="3848" max="3848" width="2.140625" style="11" customWidth="1"/>
+    <col min="3849" max="3849" width="13.85546875" style="11" customWidth="1"/>
+    <col min="3850" max="3850" width="3.28515625" style="11" customWidth="1"/>
+    <col min="3851" max="3851" width="11.7109375" style="11" customWidth="1"/>
+    <col min="3852" max="3852" width="2.140625" style="11" customWidth="1"/>
+    <col min="3853" max="3853" width="13.140625" style="11" customWidth="1"/>
+    <col min="3854" max="3854" width="3.7109375" style="11" customWidth="1"/>
+    <col min="3855" max="3855" width="12" style="11" customWidth="1"/>
+    <col min="3856" max="3856" width="3.85546875" style="11" customWidth="1"/>
+    <col min="3857" max="3857" width="13.5703125" style="11" customWidth="1"/>
+    <col min="3858" max="3858" width="3" style="11" customWidth="1"/>
+    <col min="3859" max="3859" width="12.28515625" style="11" customWidth="1"/>
+    <col min="3860" max="3860" width="3" style="11" customWidth="1"/>
+    <col min="3861" max="3861" width="14.42578125" style="11" customWidth="1"/>
+    <col min="3862" max="3862" width="2.85546875" style="11" customWidth="1"/>
+    <col min="3863" max="3863" width="17.7109375" style="11" customWidth="1"/>
+    <col min="3864" max="3864" width="2.5703125" style="11" customWidth="1"/>
+    <col min="3865" max="3865" width="9.140625" style="11"/>
+    <col min="3866" max="3866" width="1.42578125" style="11" customWidth="1"/>
+    <col min="3867" max="3867" width="11" style="11" customWidth="1"/>
+    <col min="3868" max="3868" width="1.7109375" style="11" customWidth="1"/>
+    <col min="3869" max="3869" width="11.5703125" style="11" customWidth="1"/>
+    <col min="3870" max="3870" width="2" style="11" customWidth="1"/>
+    <col min="3871" max="3871" width="12.42578125" style="11" customWidth="1"/>
+    <col min="3872" max="3872" width="3.7109375" style="11" customWidth="1"/>
+    <col min="3873" max="3873" width="9.140625" style="11"/>
+    <col min="3874" max="3874" width="1.7109375" style="11" customWidth="1"/>
+    <col min="3875" max="3875" width="11.7109375" style="11" customWidth="1"/>
+    <col min="3876" max="3876" width="1.85546875" style="11" customWidth="1"/>
+    <col min="3877" max="3877" width="9.140625" style="11"/>
+    <col min="3878" max="3878" width="1.5703125" style="11" customWidth="1"/>
+    <col min="3879" max="3879" width="9.140625" style="11"/>
+    <col min="3880" max="3880" width="1.85546875" style="11" customWidth="1"/>
+    <col min="3881" max="4054" width="9.140625" style="11"/>
+    <col min="4055" max="4055" width="2.7109375" style="11" customWidth="1"/>
+    <col min="4056" max="4056" width="17.85546875" style="11" customWidth="1"/>
+    <col min="4057" max="4057" width="9.140625" style="11"/>
+    <col min="4058" max="4058" width="2.140625" style="11" customWidth="1"/>
+    <col min="4059" max="4059" width="11.140625" style="11" customWidth="1"/>
+    <col min="4060" max="4060" width="2" style="11" customWidth="1"/>
+    <col min="4061" max="4061" width="9.140625" style="11"/>
+    <col min="4062" max="4062" width="2" style="11" customWidth="1"/>
+    <col min="4063" max="4063" width="11.28515625" style="11" customWidth="1"/>
+    <col min="4064" max="4064" width="2" style="11" customWidth="1"/>
+    <col min="4065" max="4065" width="14.85546875" style="11" customWidth="1"/>
+    <col min="4066" max="4066" width="2" style="11" customWidth="1"/>
+    <col min="4067" max="4067" width="11.28515625" style="11" customWidth="1"/>
+    <col min="4068" max="4068" width="2.42578125" style="11" customWidth="1"/>
+    <col min="4069" max="4069" width="12.7109375" style="11" customWidth="1"/>
+    <col min="4070" max="4070" width="2.42578125" style="11" customWidth="1"/>
+    <col min="4071" max="4071" width="12" style="11" customWidth="1"/>
+    <col min="4072" max="4072" width="2.42578125" style="11" customWidth="1"/>
+    <col min="4073" max="4073" width="15" style="11" customWidth="1"/>
+    <col min="4074" max="4074" width="2.42578125" style="11" customWidth="1"/>
+    <col min="4075" max="4075" width="12.42578125" style="11" customWidth="1"/>
+    <col min="4076" max="4076" width="2.5703125" style="11" customWidth="1"/>
+    <col min="4077" max="4077" width="16.7109375" style="11" customWidth="1"/>
+    <col min="4078" max="4078" width="1.5703125" style="11" customWidth="1"/>
+    <col min="4079" max="4079" width="19.7109375" style="11" customWidth="1"/>
+    <col min="4080" max="4080" width="1.42578125" style="11" customWidth="1"/>
+    <col min="4081" max="4081" width="13.5703125" style="11" customWidth="1"/>
+    <col min="4082" max="4082" width="1.85546875" style="11" customWidth="1"/>
+    <col min="4083" max="4083" width="13" style="11" customWidth="1"/>
+    <col min="4084" max="4084" width="1.5703125" style="11" customWidth="1"/>
+    <col min="4085" max="4085" width="11.85546875" style="11" customWidth="1"/>
+    <col min="4086" max="4086" width="2.28515625" style="11" customWidth="1"/>
+    <col min="4087" max="4087" width="14.7109375" style="11" customWidth="1"/>
+    <col min="4088" max="4088" width="2.28515625" style="11" customWidth="1"/>
+    <col min="4089" max="4089" width="9.140625" style="11"/>
+    <col min="4090" max="4090" width="1.7109375" style="11" customWidth="1"/>
+    <col min="4091" max="4091" width="13.140625" style="11" customWidth="1"/>
+    <col min="4092" max="4092" width="2.28515625" style="11" customWidth="1"/>
+    <col min="4093" max="4093" width="9.140625" style="11"/>
+    <col min="4094" max="4094" width="1.42578125" style="11" customWidth="1"/>
+    <col min="4095" max="4095" width="9.140625" style="11"/>
+    <col min="4096" max="4096" width="1.7109375" style="11" customWidth="1"/>
+    <col min="4097" max="4097" width="9.140625" style="11"/>
+    <col min="4098" max="4098" width="1.85546875" style="11" customWidth="1"/>
+    <col min="4099" max="4099" width="12" style="11" customWidth="1"/>
+    <col min="4100" max="4100" width="1.7109375" style="11" customWidth="1"/>
+    <col min="4101" max="4101" width="9.140625" style="11"/>
+    <col min="4102" max="4102" width="1.85546875" style="11" customWidth="1"/>
+    <col min="4103" max="4103" width="10.85546875" style="11" customWidth="1"/>
+    <col min="4104" max="4104" width="2.140625" style="11" customWidth="1"/>
+    <col min="4105" max="4105" width="13.85546875" style="11" customWidth="1"/>
+    <col min="4106" max="4106" width="3.28515625" style="11" customWidth="1"/>
+    <col min="4107" max="4107" width="11.7109375" style="11" customWidth="1"/>
+    <col min="4108" max="4108" width="2.140625" style="11" customWidth="1"/>
+    <col min="4109" max="4109" width="13.140625" style="11" customWidth="1"/>
+    <col min="4110" max="4110" width="3.7109375" style="11" customWidth="1"/>
+    <col min="4111" max="4111" width="12" style="11" customWidth="1"/>
+    <col min="4112" max="4112" width="3.85546875" style="11" customWidth="1"/>
+    <col min="4113" max="4113" width="13.5703125" style="11" customWidth="1"/>
+    <col min="4114" max="4114" width="3" style="11" customWidth="1"/>
+    <col min="4115" max="4115" width="12.28515625" style="11" customWidth="1"/>
+    <col min="4116" max="4116" width="3" style="11" customWidth="1"/>
+    <col min="4117" max="4117" width="14.42578125" style="11" customWidth="1"/>
+    <col min="4118" max="4118" width="2.85546875" style="11" customWidth="1"/>
+    <col min="4119" max="4119" width="17.7109375" style="11" customWidth="1"/>
+    <col min="4120" max="4120" width="2.5703125" style="11" customWidth="1"/>
+    <col min="4121" max="4121" width="9.140625" style="11"/>
+    <col min="4122" max="4122" width="1.42578125" style="11" customWidth="1"/>
+    <col min="4123" max="4123" width="11" style="11" customWidth="1"/>
+    <col min="4124" max="4124" width="1.7109375" style="11" customWidth="1"/>
+    <col min="4125" max="4125" width="11.5703125" style="11" customWidth="1"/>
+    <col min="4126" max="4126" width="2" style="11" customWidth="1"/>
+    <col min="4127" max="4127" width="12.42578125" style="11" customWidth="1"/>
+    <col min="4128" max="4128" width="3.7109375" style="11" customWidth="1"/>
+    <col min="4129" max="4129" width="9.140625" style="11"/>
+    <col min="4130" max="4130" width="1.7109375" style="11" customWidth="1"/>
+    <col min="4131" max="4131" width="11.7109375" style="11" customWidth="1"/>
+    <col min="4132" max="4132" width="1.85546875" style="11" customWidth="1"/>
+    <col min="4133" max="4133" width="9.140625" style="11"/>
+    <col min="4134" max="4134" width="1.5703125" style="11" customWidth="1"/>
+    <col min="4135" max="4135" width="9.140625" style="11"/>
+    <col min="4136" max="4136" width="1.85546875" style="11" customWidth="1"/>
+    <col min="4137" max="4310" width="9.140625" style="11"/>
+    <col min="4311" max="4311" width="2.7109375" style="11" customWidth="1"/>
+    <col min="4312" max="4312" width="17.85546875" style="11" customWidth="1"/>
+    <col min="4313" max="4313" width="9.140625" style="11"/>
+    <col min="4314" max="4314" width="2.140625" style="11" customWidth="1"/>
+    <col min="4315" max="4315" width="11.140625" style="11" customWidth="1"/>
+    <col min="4316" max="4316" width="2" style="11" customWidth="1"/>
+    <col min="4317" max="4317" width="9.140625" style="11"/>
+    <col min="4318" max="4318" width="2" style="11" customWidth="1"/>
+    <col min="4319" max="4319" width="11.28515625" style="11" customWidth="1"/>
+    <col min="4320" max="4320" width="2" style="11" customWidth="1"/>
+    <col min="4321" max="4321" width="14.85546875" style="11" customWidth="1"/>
+    <col min="4322" max="4322" width="2" style="11" customWidth="1"/>
+    <col min="4323" max="4323" width="11.28515625" style="11" customWidth="1"/>
+    <col min="4324" max="4324" width="2.42578125" style="11" customWidth="1"/>
+    <col min="4325" max="4325" width="12.7109375" style="11" customWidth="1"/>
+    <col min="4326" max="4326" width="2.42578125" style="11" customWidth="1"/>
+    <col min="4327" max="4327" width="12" style="11" customWidth="1"/>
+    <col min="4328" max="4328" width="2.42578125" style="11" customWidth="1"/>
+    <col min="4329" max="4329" width="15" style="11" customWidth="1"/>
+    <col min="4330" max="4330" width="2.42578125" style="11" customWidth="1"/>
+    <col min="4331" max="4331" width="12.42578125" style="11" customWidth="1"/>
+    <col min="4332" max="4332" width="2.5703125" style="11" customWidth="1"/>
+    <col min="4333" max="4333" width="16.7109375" style="11" customWidth="1"/>
+    <col min="4334" max="4334" width="1.5703125" style="11" customWidth="1"/>
+    <col min="4335" max="4335" width="19.7109375" style="11" customWidth="1"/>
+    <col min="4336" max="4336" width="1.42578125" style="11" customWidth="1"/>
+    <col min="4337" max="4337" width="13.5703125" style="11" customWidth="1"/>
+    <col min="4338" max="4338" width="1.85546875" style="11" customWidth="1"/>
+    <col min="4339" max="4339" width="13" style="11" customWidth="1"/>
+    <col min="4340" max="4340" width="1.5703125" style="11" customWidth="1"/>
+    <col min="4341" max="4341" width="11.85546875" style="11" customWidth="1"/>
+    <col min="4342" max="4342" width="2.28515625" style="11" customWidth="1"/>
+    <col min="4343" max="4343" width="14.7109375" style="11" customWidth="1"/>
+    <col min="4344" max="4344" width="2.28515625" style="11" customWidth="1"/>
+    <col min="4345" max="4345" width="9.140625" style="11"/>
+    <col min="4346" max="4346" width="1.7109375" style="11" customWidth="1"/>
+    <col min="4347" max="4347" width="13.140625" style="11" customWidth="1"/>
+    <col min="4348" max="4348" width="2.28515625" style="11" customWidth="1"/>
+    <col min="4349" max="4349" width="9.140625" style="11"/>
+    <col min="4350" max="4350" width="1.42578125" style="11" customWidth="1"/>
+    <col min="4351" max="4351" width="9.140625" style="11"/>
+    <col min="4352" max="4352" width="1.7109375" style="11" customWidth="1"/>
+    <col min="4353" max="4353" width="9.140625" style="11"/>
+    <col min="4354" max="4354" width="1.85546875" style="11" customWidth="1"/>
+    <col min="4355" max="4355" width="12" style="11" customWidth="1"/>
+    <col min="4356" max="4356" width="1.7109375" style="11" customWidth="1"/>
+    <col min="4357" max="4357" width="9.140625" style="11"/>
+    <col min="4358" max="4358" width="1.85546875" style="11" customWidth="1"/>
+    <col min="4359" max="4359" width="10.85546875" style="11" customWidth="1"/>
+    <col min="4360" max="4360" width="2.140625" style="11" customWidth="1"/>
+    <col min="4361" max="4361" width="13.85546875" style="11" customWidth="1"/>
+    <col min="4362" max="4362" width="3.28515625" style="11" customWidth="1"/>
+    <col min="4363" max="4363" width="11.7109375" style="11" customWidth="1"/>
+    <col min="4364" max="4364" width="2.140625" style="11" customWidth="1"/>
+    <col min="4365" max="4365" width="13.140625" style="11" customWidth="1"/>
+    <col min="4366" max="4366" width="3.7109375" style="11" customWidth="1"/>
+    <col min="4367" max="4367" width="12" style="11" customWidth="1"/>
+    <col min="4368" max="4368" width="3.85546875" style="11" customWidth="1"/>
+    <col min="4369" max="4369" width="13.5703125" style="11" customWidth="1"/>
+    <col min="4370" max="4370" width="3" style="11" customWidth="1"/>
+    <col min="4371" max="4371" width="12.28515625" style="11" customWidth="1"/>
+    <col min="4372" max="4372" width="3" style="11" customWidth="1"/>
+    <col min="4373" max="4373" width="14.42578125" style="11" customWidth="1"/>
+    <col min="4374" max="4374" width="2.85546875" style="11" customWidth="1"/>
+    <col min="4375" max="4375" width="17.7109375" style="11" customWidth="1"/>
+    <col min="4376" max="4376" width="2.5703125" style="11" customWidth="1"/>
+    <col min="4377" max="4377" width="9.140625" style="11"/>
+    <col min="4378" max="4378" width="1.42578125" style="11" customWidth="1"/>
+    <col min="4379" max="4379" width="11" style="11" customWidth="1"/>
+    <col min="4380" max="4380" width="1.7109375" style="11" customWidth="1"/>
+    <col min="4381" max="4381" width="11.5703125" style="11" customWidth="1"/>
+    <col min="4382" max="4382" width="2" style="11" customWidth="1"/>
+    <col min="4383" max="4383" width="12.42578125" style="11" customWidth="1"/>
+    <col min="4384" max="4384" width="3.7109375" style="11" customWidth="1"/>
+    <col min="4385" max="4385" width="9.140625" style="11"/>
+    <col min="4386" max="4386" width="1.7109375" style="11" customWidth="1"/>
+    <col min="4387" max="4387" width="11.7109375" style="11" customWidth="1"/>
+    <col min="4388" max="4388" width="1.85546875" style="11" customWidth="1"/>
+    <col min="4389" max="4389" width="9.140625" style="11"/>
+    <col min="4390" max="4390" width="1.5703125" style="11" customWidth="1"/>
+    <col min="4391" max="4391" width="9.140625" style="11"/>
+    <col min="4392" max="4392" width="1.85546875" style="11" customWidth="1"/>
+    <col min="4393" max="4566" width="9.140625" style="11"/>
+    <col min="4567" max="4567" width="2.7109375" style="11" customWidth="1"/>
+    <col min="4568" max="4568" width="17.85546875" style="11" customWidth="1"/>
+    <col min="4569" max="4569" width="9.140625" style="11"/>
+    <col min="4570" max="4570" width="2.140625" style="11" customWidth="1"/>
+    <col min="4571" max="4571" width="11.140625" style="11" customWidth="1"/>
+    <col min="4572" max="4572" width="2" style="11" customWidth="1"/>
+    <col min="4573" max="4573" width="9.140625" style="11"/>
+    <col min="4574" max="4574" width="2" style="11" customWidth="1"/>
+    <col min="4575" max="4575" width="11.28515625" style="11" customWidth="1"/>
+    <col min="4576" max="4576" width="2" style="11" customWidth="1"/>
+    <col min="4577" max="4577" width="14.85546875" style="11" customWidth="1"/>
+    <col min="4578" max="4578" width="2" style="11" customWidth="1"/>
+    <col min="4579" max="4579" width="11.28515625" style="11" customWidth="1"/>
+    <col min="4580" max="4580" width="2.42578125" style="11" customWidth="1"/>
+    <col min="4581" max="4581" width="12.7109375" style="11" customWidth="1"/>
+    <col min="4582" max="4582" width="2.42578125" style="11" customWidth="1"/>
+    <col min="4583" max="4583" width="12" style="11" customWidth="1"/>
+    <col min="4584" max="4584" width="2.42578125" style="11" customWidth="1"/>
+    <col min="4585" max="4585" width="15" style="11" customWidth="1"/>
+    <col min="4586" max="4586" width="2.42578125" style="11" customWidth="1"/>
+    <col min="4587" max="4587" width="12.42578125" style="11" customWidth="1"/>
+    <col min="4588" max="4588" width="2.5703125" style="11" customWidth="1"/>
+    <col min="4589" max="4589" width="16.7109375" style="11" customWidth="1"/>
+    <col min="4590" max="4590" width="1.5703125" style="11" customWidth="1"/>
+    <col min="4591" max="4591" width="19.7109375" style="11" customWidth="1"/>
+    <col min="4592" max="4592" width="1.42578125" style="11" customWidth="1"/>
+    <col min="4593" max="4593" width="13.5703125" style="11" customWidth="1"/>
+    <col min="4594" max="4594" width="1.85546875" style="11" customWidth="1"/>
+    <col min="4595" max="4595" width="13" style="11" customWidth="1"/>
+    <col min="4596" max="4596" width="1.5703125" style="11" customWidth="1"/>
+    <col min="4597" max="4597" width="11.85546875" style="11" customWidth="1"/>
+    <col min="4598" max="4598" width="2.28515625" style="11" customWidth="1"/>
+    <col min="4599" max="4599" width="14.7109375" style="11" customWidth="1"/>
+    <col min="4600" max="4600" width="2.28515625" style="11" customWidth="1"/>
+    <col min="4601" max="4601" width="9.140625" style="11"/>
+    <col min="4602" max="4602" width="1.7109375" style="11" customWidth="1"/>
+    <col min="4603" max="4603" width="13.140625" style="11" customWidth="1"/>
+    <col min="4604" max="4604" width="2.28515625" style="11" customWidth="1"/>
+    <col min="4605" max="4605" width="9.140625" style="11"/>
+    <col min="4606" max="4606" width="1.42578125" style="11" customWidth="1"/>
+    <col min="4607" max="4607" width="9.140625" style="11"/>
+    <col min="4608" max="4608" width="1.7109375" style="11" customWidth="1"/>
+    <col min="4609" max="4609" width="9.140625" style="11"/>
+    <col min="4610" max="4610" width="1.85546875" style="11" customWidth="1"/>
+    <col min="4611" max="4611" width="12" style="11" customWidth="1"/>
+    <col min="4612" max="4612" width="1.7109375" style="11" customWidth="1"/>
+    <col min="4613" max="4613" width="9.140625" style="11"/>
+    <col min="4614" max="4614" width="1.85546875" style="11" customWidth="1"/>
+    <col min="4615" max="4615" width="10.85546875" style="11" customWidth="1"/>
+    <col min="4616" max="4616" width="2.140625" style="11" customWidth="1"/>
+    <col min="4617" max="4617" width="13.85546875" style="11" customWidth="1"/>
+    <col min="4618" max="4618" width="3.28515625" style="11" customWidth="1"/>
+    <col min="4619" max="4619" width="11.7109375" style="11" customWidth="1"/>
+    <col min="4620" max="4620" width="2.140625" style="11" customWidth="1"/>
+    <col min="4621" max="4621" width="13.140625" style="11" customWidth="1"/>
+    <col min="4622" max="4622" width="3.7109375" style="11" customWidth="1"/>
+    <col min="4623" max="4623" width="12" style="11" customWidth="1"/>
+    <col min="4624" max="4624" width="3.85546875" style="11" customWidth="1"/>
+    <col min="4625" max="4625" width="13.5703125" style="11" customWidth="1"/>
+    <col min="4626" max="4626" width="3" style="11" customWidth="1"/>
+    <col min="4627" max="4627" width="12.28515625" style="11" customWidth="1"/>
+    <col min="4628" max="4628" width="3" style="11" customWidth="1"/>
+    <col min="4629" max="4629" width="14.42578125" style="11" customWidth="1"/>
+    <col min="4630" max="4630" width="2.85546875" style="11" customWidth="1"/>
+    <col min="4631" max="4631" width="17.7109375" style="11" customWidth="1"/>
+    <col min="4632" max="4632" width="2.5703125" style="11" customWidth="1"/>
+    <col min="4633" max="4633" width="9.140625" style="11"/>
+    <col min="4634" max="4634" width="1.42578125" style="11" customWidth="1"/>
+    <col min="4635" max="4635" width="11" style="11" customWidth="1"/>
+    <col min="4636" max="4636" width="1.7109375" style="11" customWidth="1"/>
+    <col min="4637" max="4637" width="11.5703125" style="11" customWidth="1"/>
+    <col min="4638" max="4638" width="2" style="11" customWidth="1"/>
+    <col min="4639" max="4639" width="12.42578125" style="11" customWidth="1"/>
+    <col min="4640" max="4640" width="3.7109375" style="11" customWidth="1"/>
+    <col min="4641" max="4641" width="9.140625" style="11"/>
+    <col min="4642" max="4642" width="1.7109375" style="11" customWidth="1"/>
+    <col min="4643" max="4643" width="11.7109375" style="11" customWidth="1"/>
+    <col min="4644" max="4644" width="1.85546875" style="11" customWidth="1"/>
+    <col min="4645" max="4645" width="9.140625" style="11"/>
+    <col min="4646" max="4646" width="1.5703125" style="11" customWidth="1"/>
+    <col min="4647" max="4647" width="9.140625" style="11"/>
+    <col min="4648" max="4648" width="1.85546875" style="11" customWidth="1"/>
+    <col min="4649" max="4822" width="9.140625" style="11"/>
+    <col min="4823" max="4823" width="2.7109375" style="11" customWidth="1"/>
+    <col min="4824" max="4824" width="17.85546875" style="11" customWidth="1"/>
+    <col min="4825" max="4825" width="9.140625" style="11"/>
+    <col min="4826" max="4826" width="2.140625" style="11" customWidth="1"/>
+    <col min="4827" max="4827" width="11.140625" style="11" customWidth="1"/>
+    <col min="4828" max="4828" width="2" style="11" customWidth="1"/>
+    <col min="4829" max="4829" width="9.140625" style="11"/>
+    <col min="4830" max="4830" width="2" style="11" customWidth="1"/>
+    <col min="4831" max="4831" width="11.28515625" style="11" customWidth="1"/>
+    <col min="4832" max="4832" width="2" style="11" customWidth="1"/>
+    <col min="4833" max="4833" width="14.85546875" style="11" customWidth="1"/>
+    <col min="4834" max="4834" width="2" style="11" customWidth="1"/>
+    <col min="4835" max="4835" width="11.28515625" style="11" customWidth="1"/>
+    <col min="4836" max="4836" width="2.42578125" style="11" customWidth="1"/>
+    <col min="4837" max="4837" width="12.7109375" style="11" customWidth="1"/>
+    <col min="4838" max="4838" width="2.42578125" style="11" customWidth="1"/>
+    <col min="4839" max="4839" width="12" style="11" customWidth="1"/>
+    <col min="4840" max="4840" width="2.42578125" style="11" customWidth="1"/>
+    <col min="4841" max="4841" width="15" style="11" customWidth="1"/>
+    <col min="4842" max="4842" width="2.42578125" style="11" customWidth="1"/>
+    <col min="4843" max="4843" width="12.42578125" style="11" customWidth="1"/>
+    <col min="4844" max="4844" width="2.5703125" style="11" customWidth="1"/>
+    <col min="4845" max="4845" width="16.7109375" style="11" customWidth="1"/>
+    <col min="4846" max="4846" width="1.5703125" style="11" customWidth="1"/>
+    <col min="4847" max="4847" width="19.7109375" style="11" customWidth="1"/>
+    <col min="4848" max="4848" width="1.42578125" style="11" customWidth="1"/>
+    <col min="4849" max="4849" width="13.5703125" style="11" customWidth="1"/>
+    <col min="4850" max="4850" width="1.85546875" style="11" customWidth="1"/>
+    <col min="4851" max="4851" width="13" style="11" customWidth="1"/>
+    <col min="4852" max="4852" width="1.5703125" style="11" customWidth="1"/>
+    <col min="4853" max="4853" width="11.85546875" style="11" customWidth="1"/>
+    <col min="4854" max="4854" width="2.28515625" style="11" customWidth="1"/>
+    <col min="4855" max="4855" width="14.7109375" style="11" customWidth="1"/>
+    <col min="4856" max="4856" width="2.28515625" style="11" customWidth="1"/>
+    <col min="4857" max="4857" width="9.140625" style="11"/>
+    <col min="4858" max="4858" width="1.7109375" style="11" customWidth="1"/>
+    <col min="4859" max="4859" width="13.140625" style="11" customWidth="1"/>
+    <col min="4860" max="4860" width="2.28515625" style="11" customWidth="1"/>
+    <col min="4861" max="4861" width="9.140625" style="11"/>
+    <col min="4862" max="4862" width="1.42578125" style="11" customWidth="1"/>
+    <col min="4863" max="4863" width="9.140625" style="11"/>
+    <col min="4864" max="4864" width="1.7109375" style="11" customWidth="1"/>
+    <col min="4865" max="4865" width="9.140625" style="11"/>
+    <col min="4866" max="4866" width="1.85546875" style="11" customWidth="1"/>
+    <col min="4867" max="4867" width="12" style="11" customWidth="1"/>
+    <col min="4868" max="4868" width="1.7109375" style="11" customWidth="1"/>
+    <col min="4869" max="4869" width="9.140625" style="11"/>
+    <col min="4870" max="4870" width="1.85546875" style="11" customWidth="1"/>
+    <col min="4871" max="4871" width="10.85546875" style="11" customWidth="1"/>
+    <col min="4872" max="4872" width="2.140625" style="11" customWidth="1"/>
+    <col min="4873" max="4873" width="13.85546875" style="11" customWidth="1"/>
+    <col min="4874" max="4874" width="3.28515625" style="11" customWidth="1"/>
+    <col min="4875" max="4875" width="11.7109375" style="11" customWidth="1"/>
+    <col min="4876" max="4876" width="2.140625" style="11" customWidth="1"/>
+    <col min="4877" max="4877" width="13.140625" style="11" customWidth="1"/>
+    <col min="4878" max="4878" width="3.7109375" style="11" customWidth="1"/>
+    <col min="4879" max="4879" width="12" style="11" customWidth="1"/>
+    <col min="4880" max="4880" width="3.85546875" style="11" customWidth="1"/>
+    <col min="4881" max="4881" width="13.5703125" style="11" customWidth="1"/>
+    <col min="4882" max="4882" width="3" style="11" customWidth="1"/>
+    <col min="4883" max="4883" width="12.28515625" style="11" customWidth="1"/>
+    <col min="4884" max="4884" width="3" style="11" customWidth="1"/>
+    <col min="4885" max="4885" width="14.42578125" style="11" customWidth="1"/>
+    <col min="4886" max="4886" width="2.85546875" style="11" customWidth="1"/>
+    <col min="4887" max="4887" width="17.7109375" style="11" customWidth="1"/>
+    <col min="4888" max="4888" width="2.5703125" style="11" customWidth="1"/>
+    <col min="4889" max="4889" width="9.140625" style="11"/>
+    <col min="4890" max="4890" width="1.42578125" style="11" customWidth="1"/>
+    <col min="4891" max="4891" width="11" style="11" customWidth="1"/>
+    <col min="4892" max="4892" width="1.7109375" style="11" customWidth="1"/>
+    <col min="4893" max="4893" width="11.5703125" style="11" customWidth="1"/>
+    <col min="4894" max="4894" width="2" style="11" customWidth="1"/>
+    <col min="4895" max="4895" width="12.42578125" style="11" customWidth="1"/>
+    <col min="4896" max="4896" width="3.7109375" style="11" customWidth="1"/>
+    <col min="4897" max="4897" width="9.140625" style="11"/>
+    <col min="4898" max="4898" width="1.7109375" style="11" customWidth="1"/>
+    <col min="4899" max="4899" width="11.7109375" style="11" customWidth="1"/>
+    <col min="4900" max="4900" width="1.85546875" style="11" customWidth="1"/>
+    <col min="4901" max="4901" width="9.140625" style="11"/>
+    <col min="4902" max="4902" width="1.5703125" style="11" customWidth="1"/>
+    <col min="4903" max="4903" width="9.140625" style="11"/>
+    <col min="4904" max="4904" width="1.85546875" style="11" customWidth="1"/>
+    <col min="4905" max="5078" width="9.140625" style="11"/>
+    <col min="5079" max="5079" width="2.7109375" style="11" customWidth="1"/>
+    <col min="5080" max="5080" width="17.85546875" style="11" customWidth="1"/>
+    <col min="5081" max="5081" width="9.140625" style="11"/>
+    <col min="5082" max="5082" width="2.140625" style="11" customWidth="1"/>
+    <col min="5083" max="5083" width="11.140625" style="11" customWidth="1"/>
+    <col min="5084" max="5084" width="2" style="11" customWidth="1"/>
+    <col min="5085" max="5085" width="9.140625" style="11"/>
+    <col min="5086" max="5086" width="2" style="11" customWidth="1"/>
+    <col min="5087" max="5087" width="11.28515625" style="11" customWidth="1"/>
+    <col min="5088" max="5088" width="2" style="11" customWidth="1"/>
+    <col min="5089" max="5089" width="14.85546875" style="11" customWidth="1"/>
+    <col min="5090" max="5090" width="2" style="11" customWidth="1"/>
+    <col min="5091" max="5091" width="11.28515625" style="11" customWidth="1"/>
+    <col min="5092" max="5092" width="2.42578125" style="11" customWidth="1"/>
+    <col min="5093" max="5093" width="12.7109375" style="11" customWidth="1"/>
+    <col min="5094" max="5094" width="2.42578125" style="11" customWidth="1"/>
+    <col min="5095" max="5095" width="12" style="11" customWidth="1"/>
+    <col min="5096" max="5096" width="2.42578125" style="11" customWidth="1"/>
+    <col min="5097" max="5097" width="15" style="11" customWidth="1"/>
+    <col min="5098" max="5098" width="2.42578125" style="11" customWidth="1"/>
+    <col min="5099" max="5099" width="12.42578125" style="11" customWidth="1"/>
+    <col min="5100" max="5100" width="2.5703125" style="11" customWidth="1"/>
+    <col min="5101" max="5101" width="16.7109375" style="11" customWidth="1"/>
+    <col min="5102" max="5102" width="1.5703125" style="11" customWidth="1"/>
+    <col min="5103" max="5103" width="19.7109375" style="11" customWidth="1"/>
+    <col min="5104" max="5104" width="1.42578125" style="11" customWidth="1"/>
+    <col min="5105" max="5105" width="13.5703125" style="11" customWidth="1"/>
+    <col min="5106" max="5106" width="1.85546875" style="11" customWidth="1"/>
+    <col min="5107" max="5107" width="13" style="11" customWidth="1"/>
+    <col min="5108" max="5108" width="1.5703125" style="11" customWidth="1"/>
+    <col min="5109" max="5109" width="11.85546875" style="11" customWidth="1"/>
+    <col min="5110" max="5110" width="2.28515625" style="11" customWidth="1"/>
+    <col min="5111" max="5111" width="14.7109375" style="11" customWidth="1"/>
+    <col min="5112" max="5112" width="2.28515625" style="11" customWidth="1"/>
+    <col min="5113" max="5113" width="9.140625" style="11"/>
+    <col min="5114" max="5114" width="1.7109375" style="11" customWidth="1"/>
+    <col min="5115" max="5115" width="13.140625" style="11" customWidth="1"/>
+    <col min="5116" max="5116" width="2.28515625" style="11" customWidth="1"/>
+    <col min="5117" max="5117" width="9.140625" style="11"/>
+    <col min="5118" max="5118" width="1.42578125" style="11" customWidth="1"/>
+    <col min="5119" max="5119" width="9.140625" style="11"/>
+    <col min="5120" max="5120" width="1.7109375" style="11" customWidth="1"/>
+    <col min="5121" max="5121" width="9.140625" style="11"/>
+    <col min="5122" max="5122" width="1.85546875" style="11" customWidth="1"/>
+    <col min="5123" max="5123" width="12" style="11" customWidth="1"/>
+    <col min="5124" max="5124" width="1.7109375" style="11" customWidth="1"/>
+    <col min="5125" max="5125" width="9.140625" style="11"/>
+    <col min="5126" max="5126" width="1.85546875" style="11" customWidth="1"/>
+    <col min="5127" max="5127" width="10.85546875" style="11" customWidth="1"/>
+    <col min="5128" max="5128" width="2.140625" style="11" customWidth="1"/>
+    <col min="5129" max="5129" width="13.85546875" style="11" customWidth="1"/>
+    <col min="5130" max="5130" width="3.28515625" style="11" customWidth="1"/>
+    <col min="5131" max="5131" width="11.7109375" style="11" customWidth="1"/>
+    <col min="5132" max="5132" width="2.140625" style="11" customWidth="1"/>
+    <col min="5133" max="5133" width="13.140625" style="11" customWidth="1"/>
+    <col min="5134" max="5134" width="3.7109375" style="11" customWidth="1"/>
+    <col min="5135" max="5135" width="12" style="11" customWidth="1"/>
+    <col min="5136" max="5136" width="3.85546875" style="11" customWidth="1"/>
+    <col min="5137" max="5137" width="13.5703125" style="11" customWidth="1"/>
+    <col min="5138" max="5138" width="3" style="11" customWidth="1"/>
+    <col min="5139" max="5139" width="12.28515625" style="11" customWidth="1"/>
+    <col min="5140" max="5140" width="3" style="11" customWidth="1"/>
+    <col min="5141" max="5141" width="14.42578125" style="11" customWidth="1"/>
+    <col min="5142" max="5142" width="2.85546875" style="11" customWidth="1"/>
+    <col min="5143" max="5143" width="17.7109375" style="11" customWidth="1"/>
+    <col min="5144" max="5144" width="2.5703125" style="11" customWidth="1"/>
+    <col min="5145" max="5145" width="9.140625" style="11"/>
+    <col min="5146" max="5146" width="1.42578125" style="11" customWidth="1"/>
+    <col min="5147" max="5147" width="11" style="11" customWidth="1"/>
+    <col min="5148" max="5148" width="1.7109375" style="11" customWidth="1"/>
+    <col min="5149" max="5149" width="11.5703125" style="11" customWidth="1"/>
+    <col min="5150" max="5150" width="2" style="11" customWidth="1"/>
+    <col min="5151" max="5151" width="12.42578125" style="11" customWidth="1"/>
+    <col min="5152" max="5152" width="3.7109375" style="11" customWidth="1"/>
+    <col min="5153" max="5153" width="9.140625" style="11"/>
+    <col min="5154" max="5154" width="1.7109375" style="11" customWidth="1"/>
+    <col min="5155" max="5155" width="11.7109375" style="11" customWidth="1"/>
+    <col min="5156" max="5156" width="1.85546875" style="11" customWidth="1"/>
+    <col min="5157" max="5157" width="9.140625" style="11"/>
+    <col min="5158" max="5158" width="1.5703125" style="11" customWidth="1"/>
+    <col min="5159" max="5159" width="9.140625" style="11"/>
+    <col min="5160" max="5160" width="1.85546875" style="11" customWidth="1"/>
+    <col min="5161" max="5334" width="9.140625" style="11"/>
+    <col min="5335" max="5335" width="2.7109375" style="11" customWidth="1"/>
+    <col min="5336" max="5336" width="17.85546875" style="11" customWidth="1"/>
+    <col min="5337" max="5337" width="9.140625" style="11"/>
+    <col min="5338" max="5338" width="2.140625" style="11" customWidth="1"/>
+    <col min="5339" max="5339" width="11.140625" style="11" customWidth="1"/>
+    <col min="5340" max="5340" width="2" style="11" customWidth="1"/>
+    <col min="5341" max="5341" width="9.140625" style="11"/>
+    <col min="5342" max="5342" width="2" style="11" customWidth="1"/>
+    <col min="5343" max="5343" width="11.28515625" style="11" customWidth="1"/>
+    <col min="5344" max="5344" width="2" style="11" customWidth="1"/>
+    <col min="5345" max="5345" width="14.85546875" style="11" customWidth="1"/>
+    <col min="5346" max="5346" width="2" style="11" customWidth="1"/>
+    <col min="5347" max="5347" width="11.28515625" style="11" customWidth="1"/>
+    <col min="5348" max="5348" width="2.42578125" style="11" customWidth="1"/>
+    <col min="5349" max="5349" width="12.7109375" style="11" customWidth="1"/>
+    <col min="5350" max="5350" width="2.42578125" style="11" customWidth="1"/>
+    <col min="5351" max="5351" width="12" style="11" customWidth="1"/>
+    <col min="5352" max="5352" width="2.42578125" style="11" customWidth="1"/>
+    <col min="5353" max="5353" width="15" style="11" customWidth="1"/>
+    <col min="5354" max="5354" width="2.42578125" style="11" customWidth="1"/>
+    <col min="5355" max="5355" width="12.42578125" style="11" customWidth="1"/>
+    <col min="5356" max="5356" width="2.5703125" style="11" customWidth="1"/>
+    <col min="5357" max="5357" width="16.7109375" style="11" customWidth="1"/>
+    <col min="5358" max="5358" width="1.5703125" style="11" customWidth="1"/>
+    <col min="5359" max="5359" width="19.7109375" style="11" customWidth="1"/>
+    <col min="5360" max="5360" width="1.42578125" style="11" customWidth="1"/>
+    <col min="5361" max="5361" width="13.5703125" style="11" customWidth="1"/>
+    <col min="5362" max="5362" width="1.85546875" style="11" customWidth="1"/>
+    <col min="5363" max="5363" width="13" style="11" customWidth="1"/>
+    <col min="5364" max="5364" width="1.5703125" style="11" customWidth="1"/>
+    <col min="5365" max="5365" width="11.85546875" style="11" customWidth="1"/>
+    <col min="5366" max="5366" width="2.28515625" style="11" customWidth="1"/>
+    <col min="5367" max="5367" width="14.7109375" style="11" customWidth="1"/>
+    <col min="5368" max="5368" width="2.28515625" style="11" customWidth="1"/>
+    <col min="5369" max="5369" width="9.140625" style="11"/>
+    <col min="5370" max="5370" width="1.7109375" style="11" customWidth="1"/>
+    <col min="5371" max="5371" width="13.140625" style="11" customWidth="1"/>
+    <col min="5372" max="5372" width="2.28515625" style="11" customWidth="1"/>
+    <col min="5373" max="5373" width="9.140625" style="11"/>
+    <col min="5374" max="5374" width="1.42578125" style="11" customWidth="1"/>
+    <col min="5375" max="5375" width="9.140625" style="11"/>
+    <col min="5376" max="5376" width="1.7109375" style="11" customWidth="1"/>
+    <col min="5377" max="5377" width="9.140625" style="11"/>
+    <col min="5378" max="5378" width="1.85546875" style="11" customWidth="1"/>
+    <col min="5379" max="5379" width="12" style="11" customWidth="1"/>
+    <col min="5380" max="5380" width="1.7109375" style="11" customWidth="1"/>
+    <col min="5381" max="5381" width="9.140625" style="11"/>
+    <col min="5382" max="5382" width="1.85546875" style="11" customWidth="1"/>
+    <col min="5383" max="5383" width="10.85546875" style="11" customWidth="1"/>
+    <col min="5384" max="5384" width="2.140625" style="11" customWidth="1"/>
+    <col min="5385" max="5385" width="13.85546875" style="11" customWidth="1"/>
+    <col min="5386" max="5386" width="3.28515625" style="11" customWidth="1"/>
+    <col min="5387" max="5387" width="11.7109375" style="11" customWidth="1"/>
+    <col min="5388" max="5388" width="2.140625" style="11" customWidth="1"/>
+    <col min="5389" max="5389" width="13.140625" style="11" customWidth="1"/>
+    <col min="5390" max="5390" width="3.7109375" style="11" customWidth="1"/>
+    <col min="5391" max="5391" width="12" style="11" customWidth="1"/>
+    <col min="5392" max="5392" width="3.85546875" style="11" customWidth="1"/>
+    <col min="5393" max="5393" width="13.5703125" style="11" customWidth="1"/>
+    <col min="5394" max="5394" width="3" style="11" customWidth="1"/>
+    <col min="5395" max="5395" width="12.28515625" style="11" customWidth="1"/>
+    <col min="5396" max="5396" width="3" style="11" customWidth="1"/>
+    <col min="5397" max="5397" width="14.42578125" style="11" customWidth="1"/>
+    <col min="5398" max="5398" width="2.85546875" style="11" customWidth="1"/>
+    <col min="5399" max="5399" width="17.7109375" style="11" customWidth="1"/>
+    <col min="5400" max="5400" width="2.5703125" style="11" customWidth="1"/>
+    <col min="5401" max="5401" width="9.140625" style="11"/>
+    <col min="5402" max="5402" width="1.42578125" style="11" customWidth="1"/>
+    <col min="5403" max="5403" width="11" style="11" customWidth="1"/>
+    <col min="5404" max="5404" width="1.7109375" style="11" customWidth="1"/>
+    <col min="5405" max="5405" width="11.5703125" style="11" customWidth="1"/>
+    <col min="5406" max="5406" width="2" style="11" customWidth="1"/>
+    <col min="5407" max="5407" width="12.42578125" style="11" customWidth="1"/>
+    <col min="5408" max="5408" width="3.7109375" style="11" customWidth="1"/>
+    <col min="5409" max="5409" width="9.140625" style="11"/>
+    <col min="5410" max="5410" width="1.7109375" style="11" customWidth="1"/>
+    <col min="5411" max="5411" width="11.7109375" style="11" customWidth="1"/>
+    <col min="5412" max="5412" width="1.85546875" style="11" customWidth="1"/>
+    <col min="5413" max="5413" width="9.140625" style="11"/>
+    <col min="5414" max="5414" width="1.5703125" style="11" customWidth="1"/>
+    <col min="5415" max="5415" width="9.140625" style="11"/>
+    <col min="5416" max="5416" width="1.85546875" style="11" customWidth="1"/>
+    <col min="5417" max="5590" width="9.140625" style="11"/>
+    <col min="5591" max="5591" width="2.7109375" style="11" customWidth="1"/>
+    <col min="5592" max="5592" width="17.85546875" style="11" customWidth="1"/>
+    <col min="5593" max="5593" width="9.140625" style="11"/>
+    <col min="5594" max="5594" width="2.140625" style="11" customWidth="1"/>
+    <col min="5595" max="5595" width="11.140625" style="11" customWidth="1"/>
+    <col min="5596" max="5596" width="2" style="11" customWidth="1"/>
+    <col min="5597" max="5597" width="9.140625" style="11"/>
+    <col min="5598" max="5598" width="2" style="11" customWidth="1"/>
+    <col min="5599" max="5599" width="11.28515625" style="11" customWidth="1"/>
+    <col min="5600" max="5600" width="2" style="11" customWidth="1"/>
+    <col min="5601" max="5601" width="14.85546875" style="11" customWidth="1"/>
+    <col min="5602" max="5602" width="2" style="11" customWidth="1"/>
+    <col min="5603" max="5603" width="11.28515625" style="11" customWidth="1"/>
+    <col min="5604" max="5604" width="2.42578125" style="11" customWidth="1"/>
+    <col min="5605" max="5605" width="12.7109375" style="11" customWidth="1"/>
+    <col min="5606" max="5606" width="2.42578125" style="11" customWidth="1"/>
+    <col min="5607" max="5607" width="12" style="11" customWidth="1"/>
+    <col min="5608" max="5608" width="2.42578125" style="11" customWidth="1"/>
+    <col min="5609" max="5609" width="15" style="11" customWidth="1"/>
+    <col min="5610" max="5610" width="2.42578125" style="11" customWidth="1"/>
+    <col min="5611" max="5611" width="12.42578125" style="11" customWidth="1"/>
+    <col min="5612" max="5612" width="2.5703125" style="11" customWidth="1"/>
+    <col min="5613" max="5613" width="16.7109375" style="11" customWidth="1"/>
+    <col min="5614" max="5614" width="1.5703125" style="11" customWidth="1"/>
+    <col min="5615" max="5615" width="19.7109375" style="11" customWidth="1"/>
+    <col min="5616" max="5616" width="1.42578125" style="11" customWidth="1"/>
+    <col min="5617" max="5617" width="13.5703125" style="11" customWidth="1"/>
+    <col min="5618" max="5618" width="1.85546875" style="11" customWidth="1"/>
+    <col min="5619" max="5619" width="13" style="11" customWidth="1"/>
+    <col min="5620" max="5620" width="1.5703125" style="11" customWidth="1"/>
+    <col min="5621" max="5621" width="11.85546875" style="11" customWidth="1"/>
+    <col min="5622" max="5622" width="2.28515625" style="11" customWidth="1"/>
+    <col min="5623" max="5623" width="14.7109375" style="11" customWidth="1"/>
+    <col min="5624" max="5624" width="2.28515625" style="11" customWidth="1"/>
+    <col min="5625" max="5625" width="9.140625" style="11"/>
+    <col min="5626" max="5626" width="1.7109375" style="11" customWidth="1"/>
+    <col min="5627" max="5627" width="13.140625" style="11" customWidth="1"/>
+    <col min="5628" max="5628" width="2.28515625" style="11" customWidth="1"/>
+    <col min="5629" max="5629" width="9.140625" style="11"/>
+    <col min="5630" max="5630" width="1.42578125" style="11" customWidth="1"/>
+    <col min="5631" max="5631" width="9.140625" style="11"/>
+    <col min="5632" max="5632" width="1.7109375" style="11" customWidth="1"/>
+    <col min="5633" max="5633" width="9.140625" style="11"/>
+    <col min="5634" max="5634" width="1.85546875" style="11" customWidth="1"/>
+    <col min="5635" max="5635" width="12" style="11" customWidth="1"/>
+    <col min="5636" max="5636" width="1.7109375" style="11" customWidth="1"/>
+    <col min="5637" max="5637" width="9.140625" style="11"/>
+    <col min="5638" max="5638" width="1.85546875" style="11" customWidth="1"/>
+    <col min="5639" max="5639" width="10.85546875" style="11" customWidth="1"/>
+    <col min="5640" max="5640" width="2.140625" style="11" customWidth="1"/>
+    <col min="5641" max="5641" width="13.85546875" style="11" customWidth="1"/>
+    <col min="5642" max="5642" width="3.28515625" style="11" customWidth="1"/>
+    <col min="5643" max="5643" width="11.7109375" style="11" customWidth="1"/>
+    <col min="5644" max="5644" width="2.140625" style="11" customWidth="1"/>
+    <col min="5645" max="5645" width="13.140625" style="11" customWidth="1"/>
+    <col min="5646" max="5646" width="3.7109375" style="11" customWidth="1"/>
+    <col min="5647" max="5647" width="12" style="11" customWidth="1"/>
+    <col min="5648" max="5648" width="3.85546875" style="11" customWidth="1"/>
+    <col min="5649" max="5649" width="13.5703125" style="11" customWidth="1"/>
+    <col min="5650" max="5650" width="3" style="11" customWidth="1"/>
+    <col min="5651" max="5651" width="12.28515625" style="11" customWidth="1"/>
+    <col min="5652" max="5652" width="3" style="11" customWidth="1"/>
+    <col min="5653" max="5653" width="14.42578125" style="11" customWidth="1"/>
+    <col min="5654" max="5654" width="2.85546875" style="11" customWidth="1"/>
+    <col min="5655" max="5655" width="17.7109375" style="11" customWidth="1"/>
+    <col min="5656" max="5656" width="2.5703125" style="11" customWidth="1"/>
+    <col min="5657" max="5657" width="9.140625" style="11"/>
+    <col min="5658" max="5658" width="1.42578125" style="11" customWidth="1"/>
+    <col min="5659" max="5659" width="11" style="11" customWidth="1"/>
+    <col min="5660" max="5660" width="1.7109375" style="11" customWidth="1"/>
+    <col min="5661" max="5661" width="11.5703125" style="11" customWidth="1"/>
+    <col min="5662" max="5662" width="2" style="11" customWidth="1"/>
+    <col min="5663" max="5663" width="12.42578125" style="11" customWidth="1"/>
+    <col min="5664" max="5664" width="3.7109375" style="11" customWidth="1"/>
+    <col min="5665" max="5665" width="9.140625" style="11"/>
+    <col min="5666" max="5666" width="1.7109375" style="11" customWidth="1"/>
+    <col min="5667" max="5667" width="11.7109375" style="11" customWidth="1"/>
+    <col min="5668" max="5668" width="1.85546875" style="11" customWidth="1"/>
+    <col min="5669" max="5669" width="9.140625" style="11"/>
+    <col min="5670" max="5670" width="1.5703125" style="11" customWidth="1"/>
+    <col min="5671" max="5671" width="9.140625" style="11"/>
+    <col min="5672" max="5672" width="1.85546875" style="11" customWidth="1"/>
+    <col min="5673" max="5846" width="9.140625" style="11"/>
+    <col min="5847" max="5847" width="2.7109375" style="11" customWidth="1"/>
+    <col min="5848" max="5848" width="17.85546875" style="11" customWidth="1"/>
+    <col min="5849" max="5849" width="9.140625" style="11"/>
+    <col min="5850" max="5850" width="2.140625" style="11" customWidth="1"/>
+    <col min="5851" max="5851" width="11.140625" style="11" customWidth="1"/>
+    <col min="5852" max="5852" width="2" style="11" customWidth="1"/>
+    <col min="5853" max="5853" width="9.140625" style="11"/>
+    <col min="5854" max="5854" width="2" style="11" customWidth="1"/>
+    <col min="5855" max="5855" width="11.28515625" style="11" customWidth="1"/>
+    <col min="5856" max="5856" width="2" style="11" customWidth="1"/>
+    <col min="5857" max="5857" width="14.85546875" style="11" customWidth="1"/>
+    <col min="5858" max="5858" width="2" style="11" customWidth="1"/>
+    <col min="5859" max="5859" width="11.28515625" style="11" customWidth="1"/>
+    <col min="5860" max="5860" width="2.42578125" style="11" customWidth="1"/>
+    <col min="5861" max="5861" width="12.7109375" style="11" customWidth="1"/>
+    <col min="5862" max="5862" width="2.42578125" style="11" customWidth="1"/>
+    <col min="5863" max="5863" width="12" style="11" customWidth="1"/>
+    <col min="5864" max="5864" width="2.42578125" style="11" customWidth="1"/>
+    <col min="5865" max="5865" width="15" style="11" customWidth="1"/>
+    <col min="5866" max="5866" width="2.42578125" style="11" customWidth="1"/>
+    <col min="5867" max="5867" width="12.42578125" style="11" customWidth="1"/>
+    <col min="5868" max="5868" width="2.5703125" style="11" customWidth="1"/>
+    <col min="5869" max="5869" width="16.7109375" style="11" customWidth="1"/>
+    <col min="5870" max="5870" width="1.5703125" style="11" customWidth="1"/>
+    <col min="5871" max="5871" width="19.7109375" style="11" customWidth="1"/>
+    <col min="5872" max="5872" width="1.42578125" style="11" customWidth="1"/>
+    <col min="5873" max="5873" width="13.5703125" style="11" customWidth="1"/>
+    <col min="5874" max="5874" width="1.85546875" style="11" customWidth="1"/>
+    <col min="5875" max="5875" width="13" style="11" customWidth="1"/>
+    <col min="5876" max="5876" width="1.5703125" style="11" customWidth="1"/>
+    <col min="5877" max="5877" width="11.85546875" style="11" customWidth="1"/>
+    <col min="5878" max="5878" width="2.28515625" style="11" customWidth="1"/>
+    <col min="5879" max="5879" width="14.7109375" style="11" customWidth="1"/>
+    <col min="5880" max="5880" width="2.28515625" style="11" customWidth="1"/>
+    <col min="5881" max="5881" width="9.140625" style="11"/>
+    <col min="5882" max="5882" width="1.7109375" style="11" customWidth="1"/>
+    <col min="5883" max="5883" width="13.140625" style="11" customWidth="1"/>
+    <col min="5884" max="5884" width="2.28515625" style="11" customWidth="1"/>
+    <col min="5885" max="5885" width="9.140625" style="11"/>
+    <col min="5886" max="5886" width="1.42578125" style="11" customWidth="1"/>
+    <col min="5887" max="5887" width="9.140625" style="11"/>
+    <col min="5888" max="5888" width="1.7109375" style="11" customWidth="1"/>
+    <col min="5889" max="5889" width="9.140625" style="11"/>
+    <col min="5890" max="5890" width="1.85546875" style="11" customWidth="1"/>
+    <col min="5891" max="5891" width="12" style="11" customWidth="1"/>
+    <col min="5892" max="5892" width="1.7109375" style="11" customWidth="1"/>
+    <col min="5893" max="5893" width="9.140625" style="11"/>
+    <col min="5894" max="5894" width="1.85546875" style="11" customWidth="1"/>
+    <col min="5895" max="5895" width="10.85546875" style="11" customWidth="1"/>
+    <col min="5896" max="5896" width="2.140625" style="11" customWidth="1"/>
+    <col min="5897" max="5897" width="13.85546875" style="11" customWidth="1"/>
+    <col min="5898" max="5898" width="3.28515625" style="11" customWidth="1"/>
+    <col min="5899" max="5899" width="11.7109375" style="11" customWidth="1"/>
+    <col min="5900" max="5900" width="2.140625" style="11" customWidth="1"/>
+    <col min="5901" max="5901" width="13.140625" style="11" customWidth="1"/>
+    <col min="5902" max="5902" width="3.7109375" style="11" customWidth="1"/>
+    <col min="5903" max="5903" width="12" style="11" customWidth="1"/>
+    <col min="5904" max="5904" width="3.85546875" style="11" customWidth="1"/>
+    <col min="5905" max="5905" width="13.5703125" style="11" customWidth="1"/>
+    <col min="5906" max="5906" width="3" style="11" customWidth="1"/>
+    <col min="5907" max="5907" width="12.28515625" style="11" customWidth="1"/>
+    <col min="5908" max="5908" width="3" style="11" customWidth="1"/>
+    <col min="5909" max="5909" width="14.42578125" style="11" customWidth="1"/>
+    <col min="5910" max="5910" width="2.85546875" style="11" customWidth="1"/>
+    <col min="5911" max="5911" width="17.7109375" style="11" customWidth="1"/>
+    <col min="5912" max="5912" width="2.5703125" style="11" customWidth="1"/>
+    <col min="5913" max="5913" width="9.140625" style="11"/>
+    <col min="5914" max="5914" width="1.42578125" style="11" customWidth="1"/>
+    <col min="5915" max="5915" width="11" style="11" customWidth="1"/>
+    <col min="5916" max="5916" width="1.7109375" style="11" customWidth="1"/>
+    <col min="5917" max="5917" width="11.5703125" style="11" customWidth="1"/>
+    <col min="5918" max="5918" width="2" style="11" customWidth="1"/>
+    <col min="5919" max="5919" width="12.42578125" style="11" customWidth="1"/>
+    <col min="5920" max="5920" width="3.7109375" style="11" customWidth="1"/>
+    <col min="5921" max="5921" width="9.140625" style="11"/>
+    <col min="5922" max="5922" width="1.7109375" style="11" customWidth="1"/>
+    <col min="5923" max="5923" width="11.7109375" style="11" customWidth="1"/>
+    <col min="5924" max="5924" width="1.85546875" style="11" customWidth="1"/>
+    <col min="5925" max="5925" width="9.140625" style="11"/>
+    <col min="5926" max="5926" width="1.5703125" style="11" customWidth="1"/>
+    <col min="5927" max="5927" width="9.140625" style="11"/>
+    <col min="5928" max="5928" width="1.85546875" style="11" customWidth="1"/>
+    <col min="5929" max="6102" width="9.140625" style="11"/>
+    <col min="6103" max="6103" width="2.7109375" style="11" customWidth="1"/>
+    <col min="6104" max="6104" width="17.85546875" style="11" customWidth="1"/>
+    <col min="6105" max="6105" width="9.140625" style="11"/>
+    <col min="6106" max="6106" width="2.140625" style="11" customWidth="1"/>
+    <col min="6107" max="6107" width="11.140625" style="11" customWidth="1"/>
+    <col min="6108" max="6108" width="2" style="11" customWidth="1"/>
+    <col min="6109" max="6109" width="9.140625" style="11"/>
+    <col min="6110" max="6110" width="2" style="11" customWidth="1"/>
+    <col min="6111" max="6111" width="11.28515625" style="11" customWidth="1"/>
+    <col min="6112" max="6112" width="2" style="11" customWidth="1"/>
+    <col min="6113" max="6113" width="14.85546875" style="11" customWidth="1"/>
+    <col min="6114" max="6114" width="2" style="11" customWidth="1"/>
+    <col min="6115" max="6115" width="11.28515625" style="11" customWidth="1"/>
+    <col min="6116" max="6116" width="2.42578125" style="11" customWidth="1"/>
+    <col min="6117" max="6117" width="12.7109375" style="11" customWidth="1"/>
+    <col min="6118" max="6118" width="2.42578125" style="11" customWidth="1"/>
+    <col min="6119" max="6119" width="12" style="11" customWidth="1"/>
+    <col min="6120" max="6120" width="2.42578125" style="11" customWidth="1"/>
+    <col min="6121" max="6121" width="15" style="11" customWidth="1"/>
+    <col min="6122" max="6122" width="2.42578125" style="11" customWidth="1"/>
+    <col min="6123" max="6123" width="12.42578125" style="11" customWidth="1"/>
+    <col min="6124" max="6124" width="2.5703125" style="11" customWidth="1"/>
+    <col min="6125" max="6125" width="16.7109375" style="11" customWidth="1"/>
+    <col min="6126" max="6126" width="1.5703125" style="11" customWidth="1"/>
+    <col min="6127" max="6127" width="19.7109375" style="11" customWidth="1"/>
+    <col min="6128" max="6128" width="1.42578125" style="11" customWidth="1"/>
+    <col min="6129" max="6129" width="13.5703125" style="11" customWidth="1"/>
+    <col min="6130" max="6130" width="1.85546875" style="11" customWidth="1"/>
+    <col min="6131" max="6131" width="13" style="11" customWidth="1"/>
+    <col min="6132" max="6132" width="1.5703125" style="11" customWidth="1"/>
+    <col min="6133" max="6133" width="11.85546875" style="11" customWidth="1"/>
+    <col min="6134" max="6134" width="2.28515625" style="11" customWidth="1"/>
+    <col min="6135" max="6135" width="14.7109375" style="11" customWidth="1"/>
+    <col min="6136" max="6136" width="2.28515625" style="11" customWidth="1"/>
+    <col min="6137" max="6137" width="9.140625" style="11"/>
+    <col min="6138" max="6138" width="1.7109375" style="11" customWidth="1"/>
+    <col min="6139" max="6139" width="13.140625" style="11" customWidth="1"/>
+    <col min="6140" max="6140" width="2.28515625" style="11" customWidth="1"/>
+    <col min="6141" max="6141" width="9.140625" style="11"/>
+    <col min="6142" max="6142" width="1.42578125" style="11" customWidth="1"/>
+    <col min="6143" max="6143" width="9.140625" style="11"/>
+    <col min="6144" max="6144" width="1.7109375" style="11" customWidth="1"/>
+    <col min="6145" max="6145" width="9.140625" style="11"/>
+    <col min="6146" max="6146" width="1.85546875" style="11" customWidth="1"/>
+    <col min="6147" max="6147" width="12" style="11" customWidth="1"/>
+    <col min="6148" max="6148" width="1.7109375" style="11" customWidth="1"/>
+    <col min="6149" max="6149" width="9.140625" style="11"/>
+    <col min="6150" max="6150" width="1.85546875" style="11" customWidth="1"/>
+    <col min="6151" max="6151" width="10.85546875" style="11" customWidth="1"/>
+    <col min="6152" max="6152" width="2.140625" style="11" customWidth="1"/>
+    <col min="6153" max="6153" width="13.85546875" style="11" customWidth="1"/>
+    <col min="6154" max="6154" width="3.28515625" style="11" customWidth="1"/>
+    <col min="6155" max="6155" width="11.7109375" style="11" customWidth="1"/>
+    <col min="6156" max="6156" width="2.140625" style="11" customWidth="1"/>
+    <col min="6157" max="6157" width="13.140625" style="11" customWidth="1"/>
+    <col min="6158" max="6158" width="3.7109375" style="11" customWidth="1"/>
+    <col min="6159" max="6159" width="12" style="11" customWidth="1"/>
+    <col min="6160" max="6160" width="3.85546875" style="11" customWidth="1"/>
+    <col min="6161" max="6161" width="13.5703125" style="11" customWidth="1"/>
+    <col min="6162" max="6162" width="3" style="11" customWidth="1"/>
+    <col min="6163" max="6163" width="12.28515625" style="11" customWidth="1"/>
+    <col min="6164" max="6164" width="3" style="11" customWidth="1"/>
+    <col min="6165" max="6165" width="14.42578125" style="11" customWidth="1"/>
+    <col min="6166" max="6166" width="2.85546875" style="11" customWidth="1"/>
+    <col min="6167" max="6167" width="17.7109375" style="11" customWidth="1"/>
+    <col min="6168" max="6168" width="2.5703125" style="11" customWidth="1"/>
+    <col min="6169" max="6169" width="9.140625" style="11"/>
+    <col min="6170" max="6170" width="1.42578125" style="11" customWidth="1"/>
+    <col min="6171" max="6171" width="11" style="11" customWidth="1"/>
+    <col min="6172" max="6172" width="1.7109375" style="11" customWidth="1"/>
+    <col min="6173" max="6173" width="11.5703125" style="11" customWidth="1"/>
+    <col min="6174" max="6174" width="2" style="11" customWidth="1"/>
+    <col min="6175" max="6175" width="12.42578125" style="11" customWidth="1"/>
+    <col min="6176" max="6176" width="3.7109375" style="11" customWidth="1"/>
+    <col min="6177" max="6177" width="9.140625" style="11"/>
+    <col min="6178" max="6178" width="1.7109375" style="11" customWidth="1"/>
+    <col min="6179" max="6179" width="11.7109375" style="11" customWidth="1"/>
+    <col min="6180" max="6180" width="1.85546875" style="11" customWidth="1"/>
+    <col min="6181" max="6181" width="9.140625" style="11"/>
+    <col min="6182" max="6182" width="1.5703125" style="11" customWidth="1"/>
+    <col min="6183" max="6183" width="9.140625" style="11"/>
+    <col min="6184" max="6184" width="1.85546875" style="11" customWidth="1"/>
+    <col min="6185" max="6358" width="9.140625" style="11"/>
+    <col min="6359" max="6359" width="2.7109375" style="11" customWidth="1"/>
+    <col min="6360" max="6360" width="17.85546875" style="11" customWidth="1"/>
+    <col min="6361" max="6361" width="9.140625" style="11"/>
+    <col min="6362" max="6362" width="2.140625" style="11" customWidth="1"/>
+    <col min="6363" max="6363" width="11.140625" style="11" customWidth="1"/>
+    <col min="6364" max="6364" width="2" style="11" customWidth="1"/>
+    <col min="6365" max="6365" width="9.140625" style="11"/>
+    <col min="6366" max="6366" width="2" style="11" customWidth="1"/>
+    <col min="6367" max="6367" width="11.28515625" style="11" customWidth="1"/>
+    <col min="6368" max="6368" width="2" style="11" customWidth="1"/>
+    <col min="6369" max="6369" width="14.85546875" style="11" customWidth="1"/>
+    <col min="6370" max="6370" width="2" style="11" customWidth="1"/>
+    <col min="6371" max="6371" width="11.28515625" style="11" customWidth="1"/>
+    <col min="6372" max="6372" width="2.42578125" style="11" customWidth="1"/>
+    <col min="6373" max="6373" width="12.7109375" style="11" customWidth="1"/>
+    <col min="6374" max="6374" width="2.42578125" style="11" customWidth="1"/>
+    <col min="6375" max="6375" width="12" style="11" customWidth="1"/>
+    <col min="6376" max="6376" width="2.42578125" style="11" customWidth="1"/>
+    <col min="6377" max="6377" width="15" style="11" customWidth="1"/>
+    <col min="6378" max="6378" width="2.42578125" style="11" customWidth="1"/>
+    <col min="6379" max="6379" width="12.42578125" style="11" customWidth="1"/>
+    <col min="6380" max="6380" width="2.5703125" style="11" customWidth="1"/>
+    <col min="6381" max="6381" width="16.7109375" style="11" customWidth="1"/>
+    <col min="6382" max="6382" width="1.5703125" style="11" customWidth="1"/>
+    <col min="6383" max="6383" width="19.7109375" style="11" customWidth="1"/>
+    <col min="6384" max="6384" width="1.42578125" style="11" customWidth="1"/>
+    <col min="6385" max="6385" width="13.5703125" style="11" customWidth="1"/>
+    <col min="6386" max="6386" width="1.85546875" style="11" customWidth="1"/>
+    <col min="6387" max="6387" width="13" style="11" customWidth="1"/>
+    <col min="6388" max="6388" width="1.5703125" style="11" customWidth="1"/>
+    <col min="6389" max="6389" width="11.85546875" style="11" customWidth="1"/>
+    <col min="6390" max="6390" width="2.28515625" style="11" customWidth="1"/>
+    <col min="6391" max="6391" width="14.7109375" style="11" customWidth="1"/>
+    <col min="6392" max="6392" width="2.28515625" style="11" customWidth="1"/>
+    <col min="6393" max="6393" width="9.140625" style="11"/>
+    <col min="6394" max="6394" width="1.7109375" style="11" customWidth="1"/>
+    <col min="6395" max="6395" width="13.140625" style="11" customWidth="1"/>
+    <col min="6396" max="6396" width="2.28515625" style="11" customWidth="1"/>
+    <col min="6397" max="6397" width="9.140625" style="11"/>
+    <col min="6398" max="6398" width="1.42578125" style="11" customWidth="1"/>
+    <col min="6399" max="6399" width="9.140625" style="11"/>
+    <col min="6400" max="6400" width="1.7109375" style="11" customWidth="1"/>
+    <col min="6401" max="6401" width="9.140625" style="11"/>
+    <col min="6402" max="6402" width="1.85546875" style="11" customWidth="1"/>
+    <col min="6403" max="6403" width="12" style="11" customWidth="1"/>
+    <col min="6404" max="6404" width="1.7109375" style="11" customWidth="1"/>
+    <col min="6405" max="6405" width="9.140625" style="11"/>
+    <col min="6406" max="6406" width="1.85546875" style="11" customWidth="1"/>
+    <col min="6407" max="6407" width="10.85546875" style="11" customWidth="1"/>
+    <col min="6408" max="6408" width="2.140625" style="11" customWidth="1"/>
+    <col min="6409" max="6409" width="13.85546875" style="11" customWidth="1"/>
+    <col min="6410" max="6410" width="3.28515625" style="11" customWidth="1"/>
+    <col min="6411" max="6411" width="11.7109375" style="11" customWidth="1"/>
+    <col min="6412" max="6412" width="2.140625" style="11" customWidth="1"/>
+    <col min="6413" max="6413" width="13.140625" style="11" customWidth="1"/>
+    <col min="6414" max="6414" width="3.7109375" style="11" customWidth="1"/>
+    <col min="6415" max="6415" width="12" style="11" customWidth="1"/>
+    <col min="6416" max="6416" width="3.85546875" style="11" customWidth="1"/>
+    <col min="6417" max="6417" width="13.5703125" style="11" customWidth="1"/>
+    <col min="6418" max="6418" width="3" style="11" customWidth="1"/>
+    <col min="6419" max="6419" width="12.28515625" style="11" customWidth="1"/>
+    <col min="6420" max="6420" width="3" style="11" customWidth="1"/>
+    <col min="6421" max="6421" width="14.42578125" style="11" customWidth="1"/>
+    <col min="6422" max="6422" width="2.85546875" style="11" customWidth="1"/>
+    <col min="6423" max="6423" width="17.7109375" style="11" customWidth="1"/>
+    <col min="6424" max="6424" width="2.5703125" style="11" customWidth="1"/>
+    <col min="6425" max="6425" width="9.140625" style="11"/>
+    <col min="6426" max="6426" width="1.42578125" style="11" customWidth="1"/>
+    <col min="6427" max="6427" width="11" style="11" customWidth="1"/>
+    <col min="6428" max="6428" width="1.7109375" style="11" customWidth="1"/>
+    <col min="6429" max="6429" width="11.5703125" style="11" customWidth="1"/>
+    <col min="6430" max="6430" width="2" style="11" customWidth="1"/>
+    <col min="6431" max="6431" width="12.42578125" style="11" customWidth="1"/>
+    <col min="6432" max="6432" width="3.7109375" style="11" customWidth="1"/>
+    <col min="6433" max="6433" width="9.140625" style="11"/>
+    <col min="6434" max="6434" width="1.7109375" style="11" customWidth="1"/>
+    <col min="6435" max="6435" width="11.7109375" style="11" customWidth="1"/>
+    <col min="6436" max="6436" width="1.85546875" style="11" customWidth="1"/>
+    <col min="6437" max="6437" width="9.140625" style="11"/>
+    <col min="6438" max="6438" width="1.5703125" style="11" customWidth="1"/>
+    <col min="6439" max="6439" width="9.140625" style="11"/>
+    <col min="6440" max="6440" width="1.85546875" style="11" customWidth="1"/>
+    <col min="6441" max="6614" width="9.140625" style="11"/>
+    <col min="6615" max="6615" width="2.7109375" style="11" customWidth="1"/>
+    <col min="6616" max="6616" width="17.85546875" style="11" customWidth="1"/>
+    <col min="6617" max="6617" width="9.140625" style="11"/>
+    <col min="6618" max="6618" width="2.140625" style="11" customWidth="1"/>
+    <col min="6619" max="6619" width="11.140625" style="11" customWidth="1"/>
+    <col min="6620" max="6620" width="2" style="11" customWidth="1"/>
+    <col min="6621" max="6621" width="9.140625" style="11"/>
+    <col min="6622" max="6622" width="2" style="11" customWidth="1"/>
+    <col min="6623" max="6623" width="11.28515625" style="11" customWidth="1"/>
+    <col min="6624" max="6624" width="2" style="11" customWidth="1"/>
+    <col min="6625" max="6625" width="14.85546875" style="11" customWidth="1"/>
+    <col min="6626" max="6626" width="2" style="11" customWidth="1"/>
+    <col min="6627" max="6627" width="11.28515625" style="11" customWidth="1"/>
+    <col min="6628" max="6628" width="2.42578125" style="11" customWidth="1"/>
+    <col min="6629" max="6629" width="12.7109375" style="11" customWidth="1"/>
+    <col min="6630" max="6630" width="2.42578125" style="11" customWidth="1"/>
+    <col min="6631" max="6631" width="12" style="11" customWidth="1"/>
+    <col min="6632" max="6632" width="2.42578125" style="11" customWidth="1"/>
+    <col min="6633" max="6633" width="15" style="11" customWidth="1"/>
+    <col min="6634" max="6634" width="2.42578125" style="11" customWidth="1"/>
+    <col min="6635" max="6635" width="12.42578125" style="11" customWidth="1"/>
+    <col min="6636" max="6636" width="2.5703125" style="11" customWidth="1"/>
+    <col min="6637" max="6637" width="16.7109375" style="11" customWidth="1"/>
+    <col min="6638" max="6638" width="1.5703125" style="11" customWidth="1"/>
+    <col min="6639" max="6639" width="19.7109375" style="11" customWidth="1"/>
+    <col min="6640" max="6640" width="1.42578125" style="11" customWidth="1"/>
+    <col min="6641" max="6641" width="13.5703125" style="11" customWidth="1"/>
+    <col min="6642" max="6642" width="1.85546875" style="11" customWidth="1"/>
+    <col min="6643" max="6643" width="13" style="11" customWidth="1"/>
+    <col min="6644" max="6644" width="1.5703125" style="11" customWidth="1"/>
+    <col min="6645" max="6645" width="11.85546875" style="11" customWidth="1"/>
+    <col min="6646" max="6646" width="2.28515625" style="11" customWidth="1"/>
+    <col min="6647" max="6647" width="14.7109375" style="11" customWidth="1"/>
+    <col min="6648" max="6648" width="2.28515625" style="11" customWidth="1"/>
+    <col min="6649" max="6649" width="9.140625" style="11"/>
+    <col min="6650" max="6650" width="1.7109375" style="11" customWidth="1"/>
+    <col min="6651" max="6651" width="13.140625" style="11" customWidth="1"/>
+    <col min="6652" max="6652" width="2.28515625" style="11" customWidth="1"/>
+    <col min="6653" max="6653" width="9.140625" style="11"/>
+    <col min="6654" max="6654" width="1.42578125" style="11" customWidth="1"/>
+    <col min="6655" max="6655" width="9.140625" style="11"/>
+    <col min="6656" max="6656" width="1.7109375" style="11" customWidth="1"/>
+    <col min="6657" max="6657" width="9.140625" style="11"/>
+    <col min="6658" max="6658" width="1.85546875" style="11" customWidth="1"/>
+    <col min="6659" max="6659" width="12" style="11" customWidth="1"/>
+    <col min="6660" max="6660" width="1.7109375" style="11" customWidth="1"/>
+    <col min="6661" max="6661" width="9.140625" style="11"/>
+    <col min="6662" max="6662" width="1.85546875" style="11" customWidth="1"/>
+    <col min="6663" max="6663" width="10.85546875" style="11" customWidth="1"/>
+    <col min="6664" max="6664" width="2.140625" style="11" customWidth="1"/>
+    <col min="6665" max="6665" width="13.85546875" style="11" customWidth="1"/>
+    <col min="6666" max="6666" width="3.28515625" style="11" customWidth="1"/>
+    <col min="6667" max="6667" width="11.7109375" style="11" customWidth="1"/>
+    <col min="6668" max="6668" width="2.140625" style="11" customWidth="1"/>
+    <col min="6669" max="6669" width="13.140625" style="11" customWidth="1"/>
+    <col min="6670" max="6670" width="3.7109375" style="11" customWidth="1"/>
+    <col min="6671" max="6671" width="12" style="11" customWidth="1"/>
+    <col min="6672" max="6672" width="3.85546875" style="11" customWidth="1"/>
+    <col min="6673" max="6673" width="13.5703125" style="11" customWidth="1"/>
+    <col min="6674" max="6674" width="3" style="11" customWidth="1"/>
+    <col min="6675" max="6675" width="12.28515625" style="11" customWidth="1"/>
+    <col min="6676" max="6676" width="3" style="11" customWidth="1"/>
+    <col min="6677" max="6677" width="14.42578125" style="11" customWidth="1"/>
+    <col min="6678" max="6678" width="2.85546875" style="11" customWidth="1"/>
+    <col min="6679" max="6679" width="17.7109375" style="11" customWidth="1"/>
+    <col min="6680" max="6680" width="2.5703125" style="11" customWidth="1"/>
+    <col min="6681" max="6681" width="9.140625" style="11"/>
+    <col min="6682" max="6682" width="1.42578125" style="11" customWidth="1"/>
+    <col min="6683" max="6683" width="11" style="11" customWidth="1"/>
+    <col min="6684" max="6684" width="1.7109375" style="11" customWidth="1"/>
+    <col min="6685" max="6685" width="11.5703125" style="11" customWidth="1"/>
+    <col min="6686" max="6686" width="2" style="11" customWidth="1"/>
+    <col min="6687" max="6687" width="12.42578125" style="11" customWidth="1"/>
+    <col min="6688" max="6688" width="3.7109375" style="11" customWidth="1"/>
+    <col min="6689" max="6689" width="9.140625" style="11"/>
+    <col min="6690" max="6690" width="1.7109375" style="11" customWidth="1"/>
+    <col min="6691" max="6691" width="11.7109375" style="11" customWidth="1"/>
+    <col min="6692" max="6692" width="1.85546875" style="11" customWidth="1"/>
+    <col min="6693" max="6693" width="9.140625" style="11"/>
+    <col min="6694" max="6694" width="1.5703125" style="11" customWidth="1"/>
+    <col min="6695" max="6695" width="9.140625" style="11"/>
+    <col min="6696" max="6696" width="1.85546875" style="11" customWidth="1"/>
+    <col min="6697" max="6870" width="9.140625" style="11"/>
+    <col min="6871" max="6871" width="2.7109375" style="11" customWidth="1"/>
+    <col min="6872" max="6872" width="17.85546875" style="11" customWidth="1"/>
+    <col min="6873" max="6873" width="9.140625" style="11"/>
+    <col min="6874" max="6874" width="2.140625" style="11" customWidth="1"/>
+    <col min="6875" max="6875" width="11.140625" style="11" customWidth="1"/>
+    <col min="6876" max="6876" width="2" style="11" customWidth="1"/>
+    <col min="6877" max="6877" width="9.140625" style="11"/>
+    <col min="6878" max="6878" width="2" style="11" customWidth="1"/>
+    <col min="6879" max="6879" width="11.28515625" style="11" customWidth="1"/>
+    <col min="6880" max="6880" width="2" style="11" customWidth="1"/>
+    <col min="6881" max="6881" width="14.85546875" style="11" customWidth="1"/>
+    <col min="6882" max="6882" width="2" style="11" customWidth="1"/>
+    <col min="6883" max="6883" width="11.28515625" style="11" customWidth="1"/>
+    <col min="6884" max="6884" width="2.42578125" style="11" customWidth="1"/>
+    <col min="6885" max="6885" width="12.7109375" style="11" customWidth="1"/>
+    <col min="6886" max="6886" width="2.42578125" style="11" customWidth="1"/>
+    <col min="6887" max="6887" width="12" style="11" customWidth="1"/>
+    <col min="6888" max="6888" width="2.42578125" style="11" customWidth="1"/>
+    <col min="6889" max="6889" width="15" style="11" customWidth="1"/>
+    <col min="6890" max="6890" width="2.42578125" style="11" customWidth="1"/>
+    <col min="6891" max="6891" width="12.42578125" style="11" customWidth="1"/>
+    <col min="6892" max="6892" width="2.5703125" style="11" customWidth="1"/>
+    <col min="6893" max="6893" width="16.7109375" style="11" customWidth="1"/>
+    <col min="6894" max="6894" width="1.5703125" style="11" customWidth="1"/>
+    <col min="6895" max="6895" width="19.7109375" style="11" customWidth="1"/>
+    <col min="6896" max="6896" width="1.42578125" style="11" customWidth="1"/>
+    <col min="6897" max="6897" width="13.5703125" style="11" customWidth="1"/>
+    <col min="6898" max="6898" width="1.85546875" style="11" customWidth="1"/>
+    <col min="6899" max="6899" width="13" style="11" customWidth="1"/>
+    <col min="6900" max="6900" width="1.5703125" style="11" customWidth="1"/>
+    <col min="6901" max="6901" width="11.85546875" style="11" customWidth="1"/>
+    <col min="6902" max="6902" width="2.28515625" style="11" customWidth="1"/>
+    <col min="6903" max="6903" width="14.7109375" style="11" customWidth="1"/>
+    <col min="6904" max="6904" width="2.28515625" style="11" customWidth="1"/>
+    <col min="6905" max="6905" width="9.140625" style="11"/>
+    <col min="6906" max="6906" width="1.7109375" style="11" customWidth="1"/>
+    <col min="6907" max="6907" width="13.140625" style="11" customWidth="1"/>
+    <col min="6908" max="6908" width="2.28515625" style="11" customWidth="1"/>
+    <col min="6909" max="6909" width="9.140625" style="11"/>
+    <col min="6910" max="6910" width="1.42578125" style="11" customWidth="1"/>
+    <col min="6911" max="6911" width="9.140625" style="11"/>
+    <col min="6912" max="6912" width="1.7109375" style="11" customWidth="1"/>
+    <col min="6913" max="6913" width="9.140625" style="11"/>
+    <col min="6914" max="6914" width="1.85546875" style="11" customWidth="1"/>
+    <col min="6915" max="6915" width="12" style="11" customWidth="1"/>
+    <col min="6916" max="6916" width="1.7109375" style="11" customWidth="1"/>
+    <col min="6917" max="6917" width="9.140625" style="11"/>
+    <col min="6918" max="6918" width="1.85546875" style="11" customWidth="1"/>
+    <col min="6919" max="6919" width="10.85546875" style="11" customWidth="1"/>
+    <col min="6920" max="6920" width="2.140625" style="11" customWidth="1"/>
+    <col min="6921" max="6921" width="13.85546875" style="11" customWidth="1"/>
+    <col min="6922" max="6922" width="3.28515625" style="11" customWidth="1"/>
+    <col min="6923" max="6923" width="11.7109375" style="11" customWidth="1"/>
+    <col min="6924" max="6924" width="2.140625" style="11" customWidth="1"/>
+    <col min="6925" max="6925" width="13.140625" style="11" customWidth="1"/>
+    <col min="6926" max="6926" width="3.7109375" style="11" customWidth="1"/>
+    <col min="6927" max="6927" width="12" style="11" customWidth="1"/>
+    <col min="6928" max="6928" width="3.85546875" style="11" customWidth="1"/>
+    <col min="6929" max="6929" width="13.5703125" style="11" customWidth="1"/>
+    <col min="6930" max="6930" width="3" style="11" customWidth="1"/>
+    <col min="6931" max="6931" width="12.28515625" style="11" customWidth="1"/>
+    <col min="6932" max="6932" width="3" style="11" customWidth="1"/>
+    <col min="6933" max="6933" width="14.42578125" style="11" customWidth="1"/>
+    <col min="6934" max="6934" width="2.85546875" style="11" customWidth="1"/>
+    <col min="6935" max="6935" width="17.7109375" style="11" customWidth="1"/>
+    <col min="6936" max="6936" width="2.5703125" style="11" customWidth="1"/>
+    <col min="6937" max="6937" width="9.140625" style="11"/>
+    <col min="6938" max="6938" width="1.42578125" style="11" customWidth="1"/>
+    <col min="6939" max="6939" width="11" style="11" customWidth="1"/>
+    <col min="6940" max="6940" width="1.7109375" style="11" customWidth="1"/>
+    <col min="6941" max="6941" width="11.5703125" style="11" customWidth="1"/>
+    <col min="6942" max="6942" width="2" style="11" customWidth="1"/>
+    <col min="6943" max="6943" width="12.42578125" style="11" customWidth="1"/>
+    <col min="6944" max="6944" width="3.7109375" style="11" customWidth="1"/>
+    <col min="6945" max="6945" width="9.140625" style="11"/>
+    <col min="6946" max="6946" width="1.7109375" style="11" customWidth="1"/>
+    <col min="6947" max="6947" width="11.7109375" style="11" customWidth="1"/>
+    <col min="6948" max="6948" width="1.85546875" style="11" customWidth="1"/>
+    <col min="6949" max="6949" width="9.140625" style="11"/>
+    <col min="6950" max="6950" width="1.5703125" style="11" customWidth="1"/>
+    <col min="6951" max="6951" width="9.140625" style="11"/>
+    <col min="6952" max="6952" width="1.85546875" style="11" customWidth="1"/>
+    <col min="6953" max="7126" width="9.140625" style="11"/>
+    <col min="7127" max="7127" width="2.7109375" style="11" customWidth="1"/>
+    <col min="7128" max="7128" width="17.85546875" style="11" customWidth="1"/>
+    <col min="7129" max="7129" width="9.140625" style="11"/>
+    <col min="7130" max="7130" width="2.140625" style="11" customWidth="1"/>
+    <col min="7131" max="7131" width="11.140625" style="11" customWidth="1"/>
+    <col min="7132" max="7132" width="2" style="11" customWidth="1"/>
+    <col min="7133" max="7133" width="9.140625" style="11"/>
+    <col min="7134" max="7134" width="2" style="11" customWidth="1"/>
+    <col min="7135" max="7135" width="11.28515625" style="11" customWidth="1"/>
+    <col min="7136" max="7136" width="2" style="11" customWidth="1"/>
+    <col min="7137" max="7137" width="14.85546875" style="11" customWidth="1"/>
+    <col min="7138" max="7138" width="2" style="11" customWidth="1"/>
+    <col min="7139" max="7139" width="11.28515625" style="11" customWidth="1"/>
+    <col min="7140" max="7140" width="2.42578125" style="11" customWidth="1"/>
+    <col min="7141" max="7141" width="12.7109375" style="11" customWidth="1"/>
+    <col min="7142" max="7142" width="2.42578125" style="11" customWidth="1"/>
+    <col min="7143" max="7143" width="12" style="11" customWidth="1"/>
+    <col min="7144" max="7144" width="2.42578125" style="11" customWidth="1"/>
+    <col min="7145" max="7145" width="15" style="11" customWidth="1"/>
+    <col min="7146" max="7146" width="2.42578125" style="11" customWidth="1"/>
+    <col min="7147" max="7147" width="12.42578125" style="11" customWidth="1"/>
+    <col min="7148" max="7148" width="2.5703125" style="11" customWidth="1"/>
+    <col min="7149" max="7149" width="16.7109375" style="11" customWidth="1"/>
+    <col min="7150" max="7150" width="1.5703125" style="11" customWidth="1"/>
+    <col min="7151" max="7151" width="19.7109375" style="11" customWidth="1"/>
+    <col min="7152" max="7152" width="1.42578125" style="11" customWidth="1"/>
+    <col min="7153" max="7153" width="13.5703125" style="11" customWidth="1"/>
+    <col min="7154" max="7154" width="1.85546875" style="11" customWidth="1"/>
+    <col min="7155" max="7155" width="13" style="11" customWidth="1"/>
+    <col min="7156" max="7156" width="1.5703125" style="11" customWidth="1"/>
+    <col min="7157" max="7157" width="11.85546875" style="11" customWidth="1"/>
+    <col min="7158" max="7158" width="2.28515625" style="11" customWidth="1"/>
+    <col min="7159" max="7159" width="14.7109375" style="11" customWidth="1"/>
+    <col min="7160" max="7160" width="2.28515625" style="11" customWidth="1"/>
+    <col min="7161" max="7161" width="9.140625" style="11"/>
+    <col min="7162" max="7162" width="1.7109375" style="11" customWidth="1"/>
+    <col min="7163" max="7163" width="13.140625" style="11" customWidth="1"/>
+    <col min="7164" max="7164" width="2.28515625" style="11" customWidth="1"/>
+    <col min="7165" max="7165" width="9.140625" style="11"/>
+    <col min="7166" max="7166" width="1.42578125" style="11" customWidth="1"/>
+    <col min="7167" max="7167" width="9.140625" style="11"/>
+    <col min="7168" max="7168" width="1.7109375" style="11" customWidth="1"/>
+    <col min="7169" max="7169" width="9.140625" style="11"/>
+    <col min="7170" max="7170" width="1.85546875" style="11" customWidth="1"/>
+    <col min="7171" max="7171" width="12" style="11" customWidth="1"/>
+    <col min="7172" max="7172" width="1.7109375" style="11" customWidth="1"/>
+    <col min="7173" max="7173" width="9.140625" style="11"/>
+    <col min="7174" max="7174" width="1.85546875" style="11" customWidth="1"/>
+    <col min="7175" max="7175" width="10.85546875" style="11" customWidth="1"/>
+    <col min="7176" max="7176" width="2.140625" style="11" customWidth="1"/>
+    <col min="7177" max="7177" width="13.85546875" style="11" customWidth="1"/>
+    <col min="7178" max="7178" width="3.28515625" style="11" customWidth="1"/>
+    <col min="7179" max="7179" width="11.7109375" style="11" customWidth="1"/>
+    <col min="7180" max="7180" width="2.140625" style="11" customWidth="1"/>
+    <col min="7181" max="7181" width="13.140625" style="11" customWidth="1"/>
+    <col min="7182" max="7182" width="3.7109375" style="11" customWidth="1"/>
+    <col min="7183" max="7183" width="12" style="11" customWidth="1"/>
+    <col min="7184" max="7184" width="3.85546875" style="11" customWidth="1"/>
+    <col min="7185" max="7185" width="13.5703125" style="11" customWidth="1"/>
+    <col min="7186" max="7186" width="3" style="11" customWidth="1"/>
+    <col min="7187" max="7187" width="12.28515625" style="11" customWidth="1"/>
+    <col min="7188" max="7188" width="3" style="11" customWidth="1"/>
+    <col min="7189" max="7189" width="14.42578125" style="11" customWidth="1"/>
+    <col min="7190" max="7190" width="2.85546875" style="11" customWidth="1"/>
+    <col min="7191" max="7191" width="17.7109375" style="11" customWidth="1"/>
+    <col min="7192" max="7192" width="2.5703125" style="11" customWidth="1"/>
+    <col min="7193" max="7193" width="9.140625" style="11"/>
+    <col min="7194" max="7194" width="1.42578125" style="11" customWidth="1"/>
+    <col min="7195" max="7195" width="11" style="11" customWidth="1"/>
+    <col min="7196" max="7196" width="1.7109375" style="11" customWidth="1"/>
+    <col min="7197" max="7197" width="11.5703125" style="11" customWidth="1"/>
+    <col min="7198" max="7198" width="2" style="11" customWidth="1"/>
+    <col min="7199" max="7199" width="12.42578125" style="11" customWidth="1"/>
+    <col min="7200" max="7200" width="3.7109375" style="11" customWidth="1"/>
+    <col min="7201" max="7201" width="9.140625" style="11"/>
+    <col min="7202" max="7202" width="1.7109375" style="11" customWidth="1"/>
+    <col min="7203" max="7203" width="11.7109375" style="11" customWidth="1"/>
+    <col min="7204" max="7204" width="1.85546875" style="11" customWidth="1"/>
+    <col min="7205" max="7205" width="9.140625" style="11"/>
+    <col min="7206" max="7206" width="1.5703125" style="11" customWidth="1"/>
+    <col min="7207" max="7207" width="9.140625" style="11"/>
+    <col min="7208" max="7208" width="1.85546875" style="11" customWidth="1"/>
+    <col min="7209" max="7382" width="9.140625" style="11"/>
+    <col min="7383" max="7383" width="2.7109375" style="11" customWidth="1"/>
+    <col min="7384" max="7384" width="17.85546875" style="11" customWidth="1"/>
+    <col min="7385" max="7385" width="9.140625" style="11"/>
+    <col min="7386" max="7386" width="2.140625" style="11" customWidth="1"/>
+    <col min="7387" max="7387" width="11.140625" style="11" customWidth="1"/>
+    <col min="7388" max="7388" width="2" style="11" customWidth="1"/>
+    <col min="7389" max="7389" width="9.140625" style="11"/>
+    <col min="7390" max="7390" width="2" style="11" customWidth="1"/>
+    <col min="7391" max="7391" width="11.28515625" style="11" customWidth="1"/>
+    <col min="7392" max="7392" width="2" style="11" customWidth="1"/>
+    <col min="7393" max="7393" width="14.85546875" style="11" customWidth="1"/>
+    <col min="7394" max="7394" width="2" style="11" customWidth="1"/>
+    <col min="7395" max="7395" width="11.28515625" style="11" customWidth="1"/>
+    <col min="7396" max="7396" width="2.42578125" style="11" customWidth="1"/>
+    <col min="7397" max="7397" width="12.7109375" style="11" customWidth="1"/>
+    <col min="7398" max="7398" width="2.42578125" style="11" customWidth="1"/>
+    <col min="7399" max="7399" width="12" style="11" customWidth="1"/>
+    <col min="7400" max="7400" width="2.42578125" style="11" customWidth="1"/>
+    <col min="7401" max="7401" width="15" style="11" customWidth="1"/>
+    <col min="7402" max="7402" width="2.42578125" style="11" customWidth="1"/>
+    <col min="7403" max="7403" width="12.42578125" style="11" customWidth="1"/>
+    <col min="7404" max="7404" width="2.5703125" style="11" customWidth="1"/>
+    <col min="7405" max="7405" width="16.7109375" style="11" customWidth="1"/>
+    <col min="7406" max="7406" width="1.5703125" style="11" customWidth="1"/>
+    <col min="7407" max="7407" width="19.7109375" style="11" customWidth="1"/>
+    <col min="7408" max="7408" width="1.42578125" style="11" customWidth="1"/>
+    <col min="7409" max="7409" width="13.5703125" style="11" customWidth="1"/>
+    <col min="7410" max="7410" width="1.85546875" style="11" customWidth="1"/>
+    <col min="7411" max="7411" width="13" style="11" customWidth="1"/>
+    <col min="7412" max="7412" width="1.5703125" style="11" customWidth="1"/>
+    <col min="7413" max="7413" width="11.85546875" style="11" customWidth="1"/>
+    <col min="7414" max="7414" width="2.28515625" style="11" customWidth="1"/>
+    <col min="7415" max="7415" width="14.7109375" style="11" customWidth="1"/>
+    <col min="7416" max="7416" width="2.28515625" style="11" customWidth="1"/>
+    <col min="7417" max="7417" width="9.140625" style="11"/>
+    <col min="7418" max="7418" width="1.7109375" style="11" customWidth="1"/>
+    <col min="7419" max="7419" width="13.140625" style="11" customWidth="1"/>
+    <col min="7420" max="7420" width="2.28515625" style="11" customWidth="1"/>
+    <col min="7421" max="7421" width="9.140625" style="11"/>
+    <col min="7422" max="7422" width="1.42578125" style="11" customWidth="1"/>
+    <col min="7423" max="7423" width="9.140625" style="11"/>
+    <col min="7424" max="7424" width="1.7109375" style="11" customWidth="1"/>
+    <col min="7425" max="7425" width="9.140625" style="11"/>
+    <col min="7426" max="7426" width="1.85546875" style="11" customWidth="1"/>
+    <col min="7427" max="7427" width="12" style="11" customWidth="1"/>
+    <col min="7428" max="7428" width="1.7109375" style="11" customWidth="1"/>
+    <col min="7429" max="7429" width="9.140625" style="11"/>
+    <col min="7430" max="7430" width="1.85546875" style="11" customWidth="1"/>
+    <col min="7431" max="7431" width="10.85546875" style="11" customWidth="1"/>
+    <col min="7432" max="7432" width="2.140625" style="11" customWidth="1"/>
+    <col min="7433" max="7433" width="13.85546875" style="11" customWidth="1"/>
+    <col min="7434" max="7434" width="3.28515625" style="11" customWidth="1"/>
+    <col min="7435" max="7435" width="11.7109375" style="11" customWidth="1"/>
+    <col min="7436" max="7436" width="2.140625" style="11" customWidth="1"/>
+    <col min="7437" max="7437" width="13.140625" style="11" customWidth="1"/>
+    <col min="7438" max="7438" width="3.7109375" style="11" customWidth="1"/>
+    <col min="7439" max="7439" width="12" style="11" customWidth="1"/>
+    <col min="7440" max="7440" width="3.85546875" style="11" customWidth="1"/>
+    <col min="7441" max="7441" width="13.5703125" style="11" customWidth="1"/>
+    <col min="7442" max="7442" width="3" style="11" customWidth="1"/>
+    <col min="7443" max="7443" width="12.28515625" style="11" customWidth="1"/>
+    <col min="7444" max="7444" width="3" style="11" customWidth="1"/>
+    <col min="7445" max="7445" width="14.42578125" style="11" customWidth="1"/>
+    <col min="7446" max="7446" width="2.85546875" style="11" customWidth="1"/>
+    <col min="7447" max="7447" width="17.7109375" style="11" customWidth="1"/>
+    <col min="7448" max="7448" width="2.5703125" style="11" customWidth="1"/>
+    <col min="7449" max="7449" width="9.140625" style="11"/>
+    <col min="7450" max="7450" width="1.42578125" style="11" customWidth="1"/>
+    <col min="7451" max="7451" width="11" style="11" customWidth="1"/>
+    <col min="7452" max="7452" width="1.7109375" style="11" customWidth="1"/>
+    <col min="7453" max="7453" width="11.5703125" style="11" customWidth="1"/>
+    <col min="7454" max="7454" width="2" style="11" customWidth="1"/>
+    <col min="7455" max="7455" width="12.42578125" style="11" customWidth="1"/>
+    <col min="7456" max="7456" width="3.7109375" style="11" customWidth="1"/>
+    <col min="7457" max="7457" width="9.140625" style="11"/>
+    <col min="7458" max="7458" width="1.7109375" style="11" customWidth="1"/>
+    <col min="7459" max="7459" width="11.7109375" style="11" customWidth="1"/>
+    <col min="7460" max="7460" width="1.85546875" style="11" customWidth="1"/>
+    <col min="7461" max="7461" width="9.140625" style="11"/>
+    <col min="7462" max="7462" width="1.5703125" style="11" customWidth="1"/>
+    <col min="7463" max="7463" width="9.140625" style="11"/>
+    <col min="7464" max="7464" width="1.85546875" style="11" customWidth="1"/>
+    <col min="7465" max="7638" width="9.140625" style="11"/>
+    <col min="7639" max="7639" width="2.7109375" style="11" customWidth="1"/>
+    <col min="7640" max="7640" width="17.85546875" style="11" customWidth="1"/>
+    <col min="7641" max="7641" width="9.140625" style="11"/>
+    <col min="7642" max="7642" width="2.140625" style="11" customWidth="1"/>
+    <col min="7643" max="7643" width="11.140625" style="11" customWidth="1"/>
+    <col min="7644" max="7644" width="2" style="11" customWidth="1"/>
+    <col min="7645" max="7645" width="9.140625" style="11"/>
+    <col min="7646" max="7646" width="2" style="11" customWidth="1"/>
+    <col min="7647" max="7647" width="11.28515625" style="11" customWidth="1"/>
+    <col min="7648" max="7648" width="2" style="11" customWidth="1"/>
+    <col min="7649" max="7649" width="14.85546875" style="11" customWidth="1"/>
+    <col min="7650" max="7650" width="2" style="11" customWidth="1"/>
+    <col min="7651" max="7651" width="11.28515625" style="11" customWidth="1"/>
+    <col min="7652" max="7652" width="2.42578125" style="11" customWidth="1"/>
+    <col min="7653" max="7653" width="12.7109375" style="11" customWidth="1"/>
+    <col min="7654" max="7654" width="2.42578125" style="11" customWidth="1"/>
+    <col min="7655" max="7655" width="12" style="11" customWidth="1"/>
+    <col min="7656" max="7656" width="2.42578125" style="11" customWidth="1"/>
+    <col min="7657" max="7657" width="15" style="11" customWidth="1"/>
+    <col min="7658" max="7658" width="2.42578125" style="11" customWidth="1"/>
+    <col min="7659" max="7659" width="12.42578125" style="11" customWidth="1"/>
+    <col min="7660" max="7660" width="2.5703125" style="11" customWidth="1"/>
+    <col min="7661" max="7661" width="16.7109375" style="11" customWidth="1"/>
+    <col min="7662" max="7662" width="1.5703125" style="11" customWidth="1"/>
+    <col min="7663" max="7663" width="19.7109375" style="11" customWidth="1"/>
+    <col min="7664" max="7664" width="1.42578125" style="11" customWidth="1"/>
+    <col min="7665" max="7665" width="13.5703125" style="11" customWidth="1"/>
+    <col min="7666" max="7666" width="1.85546875" style="11" customWidth="1"/>
+    <col min="7667" max="7667" width="13" style="11" customWidth="1"/>
+    <col min="7668" max="7668" width="1.5703125" style="11" customWidth="1"/>
+    <col min="7669" max="7669" width="11.85546875" style="11" customWidth="1"/>
+    <col min="7670" max="7670" width="2.28515625" style="11" customWidth="1"/>
+    <col min="7671" max="7671" width="14.7109375" style="11" customWidth="1"/>
+    <col min="7672" max="7672" width="2.28515625" style="11" customWidth="1"/>
+    <col min="7673" max="7673" width="9.140625" style="11"/>
+    <col min="7674" max="7674" width="1.7109375" style="11" customWidth="1"/>
+    <col min="7675" max="7675" width="13.140625" style="11" customWidth="1"/>
+    <col min="7676" max="7676" width="2.28515625" style="11" customWidth="1"/>
+    <col min="7677" max="7677" width="9.140625" style="11"/>
+    <col min="7678" max="7678" width="1.42578125" style="11" customWidth="1"/>
+    <col min="7679" max="7679" width="9.140625" style="11"/>
+    <col min="7680" max="7680" width="1.7109375" style="11" customWidth="1"/>
+    <col min="7681" max="7681" width="9.140625" style="11"/>
+    <col min="7682" max="7682" width="1.85546875" style="11" customWidth="1"/>
+    <col min="7683" max="7683" width="12" style="11" customWidth="1"/>
+    <col min="7684" max="7684" width="1.7109375" style="11" customWidth="1"/>
+    <col min="7685" max="7685" width="9.140625" style="11"/>
+    <col min="7686" max="7686" width="1.85546875" style="11" customWidth="1"/>
+    <col min="7687" max="7687" width="10.85546875" style="11" customWidth="1"/>
+    <col min="7688" max="7688" width="2.140625" style="11" customWidth="1"/>
+    <col min="7689" max="7689" width="13.85546875" style="11" customWidth="1"/>
+    <col min="7690" max="7690" width="3.28515625" style="11" customWidth="1"/>
+    <col min="7691" max="7691" width="11.7109375" style="11" customWidth="1"/>
+    <col min="7692" max="7692" width="2.140625" style="11" customWidth="1"/>
+    <col min="7693" max="7693" width="13.140625" style="11" customWidth="1"/>
+    <col min="7694" max="7694" width="3.7109375" style="11" customWidth="1"/>
+    <col min="7695" max="7695" width="12" style="11" customWidth="1"/>
+    <col min="7696" max="7696" width="3.85546875" style="11" customWidth="1"/>
+    <col min="7697" max="7697" width="13.5703125" style="11" customWidth="1"/>
+    <col min="7698" max="7698" width="3" style="11" customWidth="1"/>
+    <col min="7699" max="7699" width="12.28515625" style="11" customWidth="1"/>
+    <col min="7700" max="7700" width="3" style="11" customWidth="1"/>
+    <col min="7701" max="7701" width="14.42578125" style="11" customWidth="1"/>
+    <col min="7702" max="7702" width="2.85546875" style="11" customWidth="1"/>
+    <col min="7703" max="7703" width="17.7109375" style="11" customWidth="1"/>
+    <col min="7704" max="7704" width="2.5703125" style="11" customWidth="1"/>
+    <col min="7705" max="7705" width="9.140625" style="11"/>
+    <col min="7706" max="7706" width="1.42578125" style="11" customWidth="1"/>
+    <col min="7707" max="7707" width="11" style="11" customWidth="1"/>
+    <col min="7708" max="7708" width="1.7109375" style="11" customWidth="1"/>
+    <col min="7709" max="7709" width="11.5703125" style="11" customWidth="1"/>
+    <col min="7710" max="7710" width="2" style="11" customWidth="1"/>
+    <col min="7711" max="7711" width="12.42578125" style="11" customWidth="1"/>
+    <col min="7712" max="7712" width="3.7109375" style="11" customWidth="1"/>
+    <col min="7713" max="7713" width="9.140625" style="11"/>
+    <col min="7714" max="7714" width="1.7109375" style="11" customWidth="1"/>
+    <col min="7715" max="7715" width="11.7109375" style="11" customWidth="1"/>
+    <col min="7716" max="7716" width="1.85546875" style="11" customWidth="1"/>
+    <col min="7717" max="7717" width="9.140625" style="11"/>
+    <col min="7718" max="7718" width="1.5703125" style="11" customWidth="1"/>
+    <col min="7719" max="7719" width="9.140625" style="11"/>
+    <col min="7720" max="7720" width="1.85546875" style="11" customWidth="1"/>
+    <col min="7721" max="7894" width="9.140625" style="11"/>
+    <col min="7895" max="7895" width="2.7109375" style="11" customWidth="1"/>
+    <col min="7896" max="7896" width="17.85546875" style="11" customWidth="1"/>
+    <col min="7897" max="7897" width="9.140625" style="11"/>
+    <col min="7898" max="7898" width="2.140625" style="11" customWidth="1"/>
+    <col min="7899" max="7899" width="11.140625" style="11" customWidth="1"/>
+    <col min="7900" max="7900" width="2" style="11" customWidth="1"/>
+    <col min="7901" max="7901" width="9.140625" style="11"/>
+    <col min="7902" max="7902" width="2" style="11" customWidth="1"/>
+    <col min="7903" max="7903" width="11.28515625" style="11" customWidth="1"/>
+    <col min="7904" max="7904" width="2" style="11" customWidth="1"/>
+    <col min="7905" max="7905" width="14.85546875" style="11" customWidth="1"/>
+    <col min="7906" max="7906" width="2" style="11" customWidth="1"/>
+    <col min="7907" max="7907" width="11.28515625" style="11" customWidth="1"/>
+    <col min="7908" max="7908" width="2.42578125" style="11" customWidth="1"/>
+    <col min="7909" max="7909" width="12.7109375" style="11" customWidth="1"/>
+    <col min="7910" max="7910" width="2.42578125" style="11" customWidth="1"/>
+    <col min="7911" max="7911" width="12" style="11" customWidth="1"/>
+    <col min="7912" max="7912" width="2.42578125" style="11" customWidth="1"/>
+    <col min="7913" max="7913" width="15" style="11" customWidth="1"/>
+    <col min="7914" max="7914" width="2.42578125" style="11" customWidth="1"/>
+    <col min="7915" max="7915" width="12.42578125" style="11" customWidth="1"/>
+    <col min="7916" max="7916" width="2.5703125" style="11" customWidth="1"/>
+    <col min="7917" max="7917" width="16.7109375" style="11" customWidth="1"/>
+    <col min="7918" max="7918" width="1.5703125" style="11" customWidth="1"/>
+    <col min="7919" max="7919" width="19.7109375" style="11" customWidth="1"/>
+    <col min="7920" max="7920" width="1.42578125" style="11" customWidth="1"/>
+    <col min="7921" max="7921" width="13.5703125" style="11" customWidth="1"/>
+    <col min="7922" max="7922" width="1.85546875" style="11" customWidth="1"/>
+    <col min="7923" max="7923" width="13" style="11" customWidth="1"/>
+    <col min="7924" max="7924" width="1.5703125" style="11" customWidth="1"/>
+    <col min="7925" max="7925" width="11.85546875" style="11" customWidth="1"/>
+    <col min="7926" max="7926" width="2.28515625" style="11" customWidth="1"/>
+    <col min="7927" max="7927" width="14.7109375" style="11" customWidth="1"/>
+    <col min="7928" max="7928" width="2.28515625" style="11" customWidth="1"/>
+    <col min="7929" max="7929" width="9.140625" style="11"/>
+    <col min="7930" max="7930" width="1.7109375" style="11" customWidth="1"/>
+    <col min="7931" max="7931" width="13.140625" style="11" customWidth="1"/>
+    <col min="7932" max="7932" width="2.28515625" style="11" customWidth="1"/>
+    <col min="7933" max="7933" width="9.140625" style="11"/>
+    <col min="7934" max="7934" width="1.42578125" style="11" customWidth="1"/>
+    <col min="7935" max="7935" width="9.140625" style="11"/>
+    <col min="7936" max="7936" width="1.7109375" style="11" customWidth="1"/>
+    <col min="7937" max="7937" width="9.140625" style="11"/>
+    <col min="7938" max="7938" width="1.85546875" style="11" customWidth="1"/>
+    <col min="7939" max="7939" width="12" style="11" customWidth="1"/>
+    <col min="7940" max="7940" width="1.7109375" style="11" customWidth="1"/>
+    <col min="7941" max="7941" width="9.140625" style="11"/>
+    <col min="7942" max="7942" width="1.85546875" style="11" customWidth="1"/>
+    <col min="7943" max="7943" width="10.85546875" style="11" customWidth="1"/>
+    <col min="7944" max="7944" width="2.140625" style="11" customWidth="1"/>
+    <col min="7945" max="7945" width="13.85546875" style="11" customWidth="1"/>
+    <col min="7946" max="7946" width="3.28515625" style="11" customWidth="1"/>
+    <col min="7947" max="7947" width="11.7109375" style="11" customWidth="1"/>
+    <col min="7948" max="7948" width="2.140625" style="11" customWidth="1"/>
+    <col min="7949" max="7949" width="13.140625" style="11" customWidth="1"/>
+    <col min="7950" max="7950" width="3.7109375" style="11" customWidth="1"/>
+    <col min="7951" max="7951" width="12" style="11" customWidth="1"/>
+    <col min="7952" max="7952" width="3.85546875" style="11" customWidth="1"/>
+    <col min="7953" max="7953" width="13.5703125" style="11" customWidth="1"/>
+    <col min="7954" max="7954" width="3" style="11" customWidth="1"/>
+    <col min="7955" max="7955" width="12.28515625" style="11" customWidth="1"/>
+    <col min="7956" max="7956" width="3" style="11" customWidth="1"/>
+    <col min="7957" max="7957" width="14.42578125" style="11" customWidth="1"/>
+    <col min="7958" max="7958" width="2.85546875" style="11" customWidth="1"/>
+    <col min="7959" max="7959" width="17.7109375" style="11" customWidth="1"/>
+    <col min="7960" max="7960" width="2.5703125" style="11" customWidth="1"/>
+    <col min="7961" max="7961" width="9.140625" style="11"/>
+    <col min="7962" max="7962" width="1.42578125" style="11" customWidth="1"/>
+    <col min="7963" max="7963" width="11" style="11" customWidth="1"/>
+    <col min="7964" max="7964" width="1.7109375" style="11" customWidth="1"/>
+    <col min="7965" max="7965" width="11.5703125" style="11" customWidth="1"/>
+    <col min="7966" max="7966" width="2" style="11" customWidth="1"/>
+    <col min="7967" max="7967" width="12.42578125" style="11" customWidth="1"/>
+    <col min="7968" max="7968" width="3.7109375" style="11" customWidth="1"/>
+    <col min="7969" max="7969" width="9.140625" style="11"/>
+    <col min="7970" max="7970" width="1.7109375" style="11" customWidth="1"/>
+    <col min="7971" max="7971" width="11.7109375" style="11" customWidth="1"/>
+    <col min="7972" max="7972" width="1.85546875" style="11" customWidth="1"/>
+    <col min="7973" max="7973" width="9.140625" style="11"/>
+    <col min="7974" max="7974" width="1.5703125" style="11" customWidth="1"/>
+    <col min="7975" max="7975" width="9.140625" style="11"/>
+    <col min="7976" max="7976" width="1.85546875" style="11" customWidth="1"/>
+    <col min="7977" max="8150" width="9.140625" style="11"/>
+    <col min="8151" max="8151" width="2.7109375" style="11" customWidth="1"/>
+    <col min="8152" max="8152" width="17.85546875" style="11" customWidth="1"/>
+    <col min="8153" max="8153" width="9.140625" style="11"/>
+    <col min="8154" max="8154" width="2.140625" style="11" customWidth="1"/>
+    <col min="8155" max="8155" width="11.140625" style="11" customWidth="1"/>
+    <col min="8156" max="8156" width="2" style="11" customWidth="1"/>
+    <col min="8157" max="8157" width="9.140625" style="11"/>
+    <col min="8158" max="8158" width="2" style="11" customWidth="1"/>
+    <col min="8159" max="8159" width="11.28515625" style="11" customWidth="1"/>
+    <col min="8160" max="8160" width="2" style="11" customWidth="1"/>
+    <col min="8161" max="8161" width="14.85546875" style="11" customWidth="1"/>
+    <col min="8162" max="8162" width="2" style="11" customWidth="1"/>
+    <col min="8163" max="8163" width="11.28515625" style="11" customWidth="1"/>
+    <col min="8164" max="8164" width="2.42578125" style="11" customWidth="1"/>
+    <col min="8165" max="8165" width="12.7109375" style="11" customWidth="1"/>
+    <col min="8166" max="8166" width="2.42578125" style="11" customWidth="1"/>
+    <col min="8167" max="8167" width="12" style="11" customWidth="1"/>
+    <col min="8168" max="8168" width="2.42578125" style="11" customWidth="1"/>
+    <col min="8169" max="8169" width="15" style="11" customWidth="1"/>
+    <col min="8170" max="8170" width="2.42578125" style="11" customWidth="1"/>
+    <col min="8171" max="8171" width="12.42578125" style="11" customWidth="1"/>
+    <col min="8172" max="8172" width="2.5703125" style="11" customWidth="1"/>
+    <col min="8173" max="8173" width="16.7109375" style="11" customWidth="1"/>
+    <col min="8174" max="8174" width="1.5703125" style="11" customWidth="1"/>
+    <col min="8175" max="8175" width="19.7109375" style="11" customWidth="1"/>
+    <col min="8176" max="8176" width="1.42578125" style="11" customWidth="1"/>
+    <col min="8177" max="8177" width="13.5703125" style="11" customWidth="1"/>
+    <col min="8178" max="8178" width="1.85546875" style="11" customWidth="1"/>
+    <col min="8179" max="8179" width="13" style="11" customWidth="1"/>
+    <col min="8180" max="8180" width="1.5703125" style="11" customWidth="1"/>
+    <col min="8181" max="8181" width="11.85546875" style="11" customWidth="1"/>
+    <col min="8182" max="8182" width="2.28515625" style="11" customWidth="1"/>
+    <col min="8183" max="8183" width="14.7109375" style="11" customWidth="1"/>
+    <col min="8184" max="8184" width="2.28515625" style="11" customWidth="1"/>
+    <col min="8185" max="8185" width="9.140625" style="11"/>
+    <col min="8186" max="8186" width="1.7109375" style="11" customWidth="1"/>
+    <col min="8187" max="8187" width="13.140625" style="11" customWidth="1"/>
+    <col min="8188" max="8188" width="2.28515625" style="11" customWidth="1"/>
+    <col min="8189" max="8189" width="9.140625" style="11"/>
+    <col min="8190" max="8190" width="1.42578125" style="11" customWidth="1"/>
+    <col min="8191" max="8191" width="9.140625" style="11"/>
+    <col min="8192" max="8192" width="1.7109375" style="11" customWidth="1"/>
+    <col min="8193" max="8193" width="9.140625" style="11"/>
+    <col min="8194" max="8194" width="1.85546875" style="11" customWidth="1"/>
+    <col min="8195" max="8195" width="12" style="11" customWidth="1"/>
+    <col min="8196" max="8196" width="1.7109375" style="11" customWidth="1"/>
+    <col min="8197" max="8197" width="9.140625" style="11"/>
+    <col min="8198" max="8198" width="1.85546875" style="11" customWidth="1"/>
+    <col min="8199" max="8199" width="10.85546875" style="11" customWidth="1"/>
+    <col min="8200" max="8200" width="2.140625" style="11" customWidth="1"/>
+    <col min="8201" max="8201" width="13.85546875" style="11" customWidth="1"/>
+    <col min="8202" max="8202" width="3.28515625" style="11" customWidth="1"/>
+    <col min="8203" max="8203" width="11.7109375" style="11" customWidth="1"/>
+    <col min="8204" max="8204" width="2.140625" style="11" customWidth="1"/>
+    <col min="8205" max="8205" width="13.140625" style="11" customWidth="1"/>
+    <col min="8206" max="8206" width="3.7109375" style="11" customWidth="1"/>
+    <col min="8207" max="8207" width="12" style="11" customWidth="1"/>
+    <col min="8208" max="8208" width="3.85546875" style="11" customWidth="1"/>
+    <col min="8209" max="8209" width="13.5703125" style="11" customWidth="1"/>
+    <col min="8210" max="8210" width="3" style="11" customWidth="1"/>
+    <col min="8211" max="8211" width="12.28515625" style="11" customWidth="1"/>
+    <col min="8212" max="8212" width="3" style="11" customWidth="1"/>
+    <col min="8213" max="8213" width="14.42578125" style="11" customWidth="1"/>
+    <col min="8214" max="8214" width="2.85546875" style="11" customWidth="1"/>
+    <col min="8215" max="8215" width="17.7109375" style="11" customWidth="1"/>
+    <col min="8216" max="8216" width="2.5703125" style="11" customWidth="1"/>
+    <col min="8217" max="8217" width="9.140625" style="11"/>
+    <col min="8218" max="8218" width="1.42578125" style="11" customWidth="1"/>
+    <col min="8219" max="8219" width="11" style="11" customWidth="1"/>
+    <col min="8220" max="8220" width="1.7109375" style="11" customWidth="1"/>
+    <col min="8221" max="8221" width="11.5703125" style="11" customWidth="1"/>
+    <col min="8222" max="8222" width="2" style="11" customWidth="1"/>
+    <col min="8223" max="8223" width="12.42578125" style="11" customWidth="1"/>
+    <col min="8224" max="8224" width="3.7109375" style="11" customWidth="1"/>
+    <col min="8225" max="8225" width="9.140625" style="11"/>
+    <col min="8226" max="8226" width="1.7109375" style="11" customWidth="1"/>
+    <col min="8227" max="8227" width="11.7109375" style="11" customWidth="1"/>
+    <col min="8228" max="8228" width="1.85546875" style="11" customWidth="1"/>
+    <col min="8229" max="8229" width="9.140625" style="11"/>
+    <col min="8230" max="8230" width="1.5703125" style="11" customWidth="1"/>
+    <col min="8231" max="8231" width="9.140625" style="11"/>
+    <col min="8232" max="8232" width="1.85546875" style="11" customWidth="1"/>
+    <col min="8233" max="8406" width="9.140625" style="11"/>
+    <col min="8407" max="8407" width="2.7109375" style="11" customWidth="1"/>
+    <col min="8408" max="8408" width="17.85546875" style="11" customWidth="1"/>
+    <col min="8409" max="8409" width="9.140625" style="11"/>
+    <col min="8410" max="8410" width="2.140625" style="11" customWidth="1"/>
+    <col min="8411" max="8411" width="11.140625" style="11" customWidth="1"/>
+    <col min="8412" max="8412" width="2" style="11" customWidth="1"/>
+    <col min="8413" max="8413" width="9.140625" style="11"/>
+    <col min="8414" max="8414" width="2" style="11" customWidth="1"/>
+    <col min="8415" max="8415" width="11.28515625" style="11" customWidth="1"/>
+    <col min="8416" max="8416" width="2" style="11" customWidth="1"/>
+    <col min="8417" max="8417" width="14.85546875" style="11" customWidth="1"/>
+    <col min="8418" max="8418" width="2" style="11" customWidth="1"/>
+    <col min="8419" max="8419" width="11.28515625" style="11" customWidth="1"/>
+    <col min="8420" max="8420" width="2.42578125" style="11" customWidth="1"/>
+    <col min="8421" max="8421" width="12.7109375" style="11" customWidth="1"/>
+    <col min="8422" max="8422" width="2.42578125" style="11" customWidth="1"/>
+    <col min="8423" max="8423" width="12" style="11" customWidth="1"/>
+    <col min="8424" max="8424" width="2.42578125" style="11" customWidth="1"/>
+    <col min="8425" max="8425" width="15" style="11" customWidth="1"/>
+    <col min="8426" max="8426" width="2.42578125" style="11" customWidth="1"/>
+    <col min="8427" max="8427" width="12.42578125" style="11" customWidth="1"/>
+    <col min="8428" max="8428" width="2.5703125" style="11" customWidth="1"/>
+    <col min="8429" max="8429" width="16.7109375" style="11" customWidth="1"/>
+    <col min="8430" max="8430" width="1.5703125" style="11" customWidth="1"/>
+    <col min="8431" max="8431" width="19.7109375" style="11" customWidth="1"/>
+    <col min="8432" max="8432" width="1.42578125" style="11" customWidth="1"/>
+    <col min="8433" max="8433" width="13.5703125" style="11" customWidth="1"/>
+    <col min="8434" max="8434" width="1.85546875" style="11" customWidth="1"/>
+    <col min="8435" max="8435" width="13" style="11" customWidth="1"/>
+    <col min="8436" max="8436" width="1.5703125" style="11" customWidth="1"/>
+    <col min="8437" max="8437" width="11.85546875" style="11" customWidth="1"/>
+    <col min="8438" max="8438" width="2.28515625" style="11" customWidth="1"/>
+    <col min="8439" max="8439" width="14.7109375" style="11" customWidth="1"/>
+    <col min="8440" max="8440" width="2.28515625" style="11" customWidth="1"/>
+    <col min="8441" max="8441" width="9.140625" style="11"/>
+    <col min="8442" max="8442" width="1.7109375" style="11" customWidth="1"/>
+    <col min="8443" max="8443" width="13.140625" style="11" customWidth="1"/>
+    <col min="8444" max="8444" width="2.28515625" style="11" customWidth="1"/>
+    <col min="8445" max="8445" width="9.140625" style="11"/>
+    <col min="8446" max="8446" width="1.42578125" style="11" customWidth="1"/>
+    <col min="8447" max="8447" width="9.140625" style="11"/>
+    <col min="8448" max="8448" width="1.7109375" style="11" customWidth="1"/>
+    <col min="8449" max="8449" width="9.140625" style="11"/>
+    <col min="8450" max="8450" width="1.85546875" style="11" customWidth="1"/>
+    <col min="8451" max="8451" width="12" style="11" customWidth="1"/>
+    <col min="8452" max="8452" width="1.7109375" style="11" customWidth="1"/>
+    <col min="8453" max="8453" width="9.140625" style="11"/>
+    <col min="8454" max="8454" width="1.85546875" style="11" customWidth="1"/>
+    <col min="8455" max="8455" width="10.85546875" style="11" customWidth="1"/>
+    <col min="8456" max="8456" width="2.140625" style="11" customWidth="1"/>
+    <col min="8457" max="8457" width="13.85546875" style="11" customWidth="1"/>
+    <col min="8458" max="8458" width="3.28515625" style="11" customWidth="1"/>
+    <col min="8459" max="8459" width="11.7109375" style="11" customWidth="1"/>
+    <col min="8460" max="8460" width="2.140625" style="11" customWidth="1"/>
+    <col min="8461" max="8461" width="13.140625" style="11" customWidth="1"/>
+    <col min="8462" max="8462" width="3.7109375" style="11" customWidth="1"/>
+    <col min="8463" max="8463" width="12" style="11" customWidth="1"/>
+    <col min="8464" max="8464" width="3.85546875" style="11" customWidth="1"/>
+    <col min="8465" max="8465" width="13.5703125" style="11" customWidth="1"/>
+    <col min="8466" max="8466" width="3" style="11" customWidth="1"/>
+    <col min="8467" max="8467" width="12.28515625" style="11" customWidth="1"/>
+    <col min="8468" max="8468" width="3" style="11" customWidth="1"/>
+    <col min="8469" max="8469" width="14.42578125" style="11" customWidth="1"/>
+    <col min="8470" max="8470" width="2.85546875" style="11" customWidth="1"/>
+    <col min="8471" max="8471" width="17.7109375" style="11" customWidth="1"/>
+    <col min="8472" max="8472" width="2.5703125" style="11" customWidth="1"/>
+    <col min="8473" max="8473" width="9.140625" style="11"/>
+    <col min="8474" max="8474" width="1.42578125" style="11" customWidth="1"/>
+    <col min="8475" max="8475" width="11" style="11" customWidth="1"/>
+    <col min="8476" max="8476" width="1.7109375" style="11" customWidth="1"/>
+    <col min="8477" max="8477" width="11.5703125" style="11" customWidth="1"/>
+    <col min="8478" max="8478" width="2" style="11" customWidth="1"/>
+    <col min="8479" max="8479" width="12.42578125" style="11" customWidth="1"/>
+    <col min="8480" max="8480" width="3.7109375" style="11" customWidth="1"/>
+    <col min="8481" max="8481" width="9.140625" style="11"/>
+    <col min="8482" max="8482" width="1.7109375" style="11" customWidth="1"/>
+    <col min="8483" max="8483" width="11.7109375" style="11" customWidth="1"/>
+    <col min="8484" max="8484" width="1.85546875" style="11" customWidth="1"/>
+    <col min="8485" max="8485" width="9.140625" style="11"/>
+    <col min="8486" max="8486" width="1.5703125" style="11" customWidth="1"/>
+    <col min="8487" max="8487" width="9.140625" style="11"/>
+    <col min="8488" max="8488" width="1.85546875" style="11" customWidth="1"/>
+    <col min="8489" max="8662" width="9.140625" style="11"/>
+    <col min="8663" max="8663" width="2.7109375" style="11" customWidth="1"/>
+    <col min="8664" max="8664" width="17.85546875" style="11" customWidth="1"/>
+    <col min="8665" max="8665" width="9.140625" style="11"/>
+    <col min="8666" max="8666" width="2.140625" style="11" customWidth="1"/>
+    <col min="8667" max="8667" width="11.140625" style="11" customWidth="1"/>
+    <col min="8668" max="8668" width="2" style="11" customWidth="1"/>
+    <col min="8669" max="8669" width="9.140625" style="11"/>
+    <col min="8670" max="8670" width="2" style="11" customWidth="1"/>
+    <col min="8671" max="8671" width="11.28515625" style="11" customWidth="1"/>
+    <col min="8672" max="8672" width="2" style="11" customWidth="1"/>
+    <col min="8673" max="8673" width="14.85546875" style="11" customWidth="1"/>
+    <col min="8674" max="8674" width="2" style="11" customWidth="1"/>
+    <col min="8675" max="8675" width="11.28515625" style="11" customWidth="1"/>
+    <col min="8676" max="8676" width="2.42578125" style="11" customWidth="1"/>
+    <col min="8677" max="8677" width="12.7109375" style="11" customWidth="1"/>
+    <col min="8678" max="8678" width="2.42578125" style="11" customWidth="1"/>
+    <col min="8679" max="8679" width="12" style="11" customWidth="1"/>
+    <col min="8680" max="8680" width="2.42578125" style="11" customWidth="1"/>
+    <col min="8681" max="8681" width="15" style="11" customWidth="1"/>
+    <col min="8682" max="8682" width="2.42578125" style="11" customWidth="1"/>
+    <col min="8683" max="8683" width="12.42578125" style="11" customWidth="1"/>
+    <col min="8684" max="8684" width="2.5703125" style="11" customWidth="1"/>
+    <col min="8685" max="8685" width="16.7109375" style="11" customWidth="1"/>
+    <col min="8686" max="8686" width="1.5703125" style="11" customWidth="1"/>
+    <col min="8687" max="8687" width="19.7109375" style="11" customWidth="1"/>
+    <col min="8688" max="8688" width="1.42578125" style="11" customWidth="1"/>
+    <col min="8689" max="8689" width="13.5703125" style="11" customWidth="1"/>
+    <col min="8690" max="8690" width="1.85546875" style="11" customWidth="1"/>
+    <col min="8691" max="8691" width="13" style="11" customWidth="1"/>
+    <col min="8692" max="8692" width="1.5703125" style="11" customWidth="1"/>
+    <col min="8693" max="8693" width="11.85546875" style="11" customWidth="1"/>
+    <col min="8694" max="8694" width="2.28515625" style="11" customWidth="1"/>
+    <col min="8695" max="8695" width="14.7109375" style="11" customWidth="1"/>
+    <col min="8696" max="8696" width="2.28515625" style="11" customWidth="1"/>
+    <col min="8697" max="8697" width="9.140625" style="11"/>
+    <col min="8698" max="8698" width="1.7109375" style="11" customWidth="1"/>
+    <col min="8699" max="8699" width="13.140625" style="11" customWidth="1"/>
+    <col min="8700" max="8700" width="2.28515625" style="11" customWidth="1"/>
+    <col min="8701" max="8701" width="9.140625" style="11"/>
+    <col min="8702" max="8702" width="1.42578125" style="11" customWidth="1"/>
+    <col min="8703" max="8703" width="9.140625" style="11"/>
+    <col min="8704" max="8704" width="1.7109375" style="11" customWidth="1"/>
+    <col min="8705" max="8705" width="9.140625" style="11"/>
+    <col min="8706" max="8706" width="1.85546875" style="11" customWidth="1"/>
+    <col min="8707" max="8707" width="12" style="11" customWidth="1"/>
+    <col min="8708" max="8708" width="1.7109375" style="11" customWidth="1"/>
+    <col min="8709" max="8709" width="9.140625" style="11"/>
+    <col min="8710" max="8710" width="1.85546875" style="11" customWidth="1"/>
+    <col min="8711" max="8711" width="10.85546875" style="11" customWidth="1"/>
+    <col min="8712" max="8712" width="2.140625" style="11" customWidth="1"/>
+    <col min="8713" max="8713" width="13.85546875" style="11" customWidth="1"/>
+    <col min="8714" max="8714" width="3.28515625" style="11" customWidth="1"/>
+    <col min="8715" max="8715" width="11.7109375" style="11" customWidth="1"/>
+    <col min="8716" max="8716" width="2.140625" style="11" customWidth="1"/>
+    <col min="8717" max="8717" width="13.140625" style="11" customWidth="1"/>
+    <col min="8718" max="8718" width="3.7109375" style="11" customWidth="1"/>
+    <col min="8719" max="8719" width="12" style="11" customWidth="1"/>
+    <col min="8720" max="8720" width="3.85546875" style="11" customWidth="1"/>
+    <col min="8721" max="8721" width="13.5703125" style="11" customWidth="1"/>
+    <col min="8722" max="8722" width="3" style="11" customWidth="1"/>
+    <col min="8723" max="8723" width="12.28515625" style="11" customWidth="1"/>
+    <col min="8724" max="8724" width="3" style="11" customWidth="1"/>
+    <col min="8725" max="8725" width="14.42578125" style="11" customWidth="1"/>
+    <col min="8726" max="8726" width="2.85546875" style="11" customWidth="1"/>
+    <col min="8727" max="8727" width="17.7109375" style="11" customWidth="1"/>
+    <col min="8728" max="8728" width="2.5703125" style="11" customWidth="1"/>
+    <col min="8729" max="8729" width="9.140625" style="11"/>
+    <col min="8730" max="8730" width="1.42578125" style="11" customWidth="1"/>
+    <col min="8731" max="8731" width="11" style="11" customWidth="1"/>
+    <col min="8732" max="8732" width="1.7109375" style="11" customWidth="1"/>
+    <col min="8733" max="8733" width="11.5703125" style="11" customWidth="1"/>
+    <col min="8734" max="8734" width="2" style="11" customWidth="1"/>
+    <col min="8735" max="8735" width="12.42578125" style="11" customWidth="1"/>
+    <col min="8736" max="8736" width="3.7109375" style="11" customWidth="1"/>
+    <col min="8737" max="8737" width="9.140625" style="11"/>
+    <col min="8738" max="8738" width="1.7109375" style="11" customWidth="1"/>
+    <col min="8739" max="8739" width="11.7109375" style="11" customWidth="1"/>
+    <col min="8740" max="8740" width="1.85546875" style="11" customWidth="1"/>
+    <col min="8741" max="8741" width="9.140625" style="11"/>
+    <col min="8742" max="8742" width="1.5703125" style="11" customWidth="1"/>
+    <col min="8743" max="8743" width="9.140625" style="11"/>
+    <col min="8744" max="8744" width="1.85546875" style="11" customWidth="1"/>
+    <col min="8745" max="8918" width="9.140625" style="11"/>
+    <col min="8919" max="8919" width="2.7109375" style="11" customWidth="1"/>
+    <col min="8920" max="8920" width="17.85546875" style="11" customWidth="1"/>
+    <col min="8921" max="8921" width="9.140625" style="11"/>
+    <col min="8922" max="8922" width="2.140625" style="11" customWidth="1"/>
+    <col min="8923" max="8923" width="11.140625" style="11" customWidth="1"/>
+    <col min="8924" max="8924" width="2" style="11" customWidth="1"/>
+    <col min="8925" max="8925" width="9.140625" style="11"/>
+    <col min="8926" max="8926" width="2" style="11" customWidth="1"/>
+    <col min="8927" max="8927" width="11.28515625" style="11" customWidth="1"/>
+    <col min="8928" max="8928" width="2" style="11" customWidth="1"/>
+    <col min="8929" max="8929" width="14.85546875" style="11" customWidth="1"/>
+    <col min="8930" max="8930" width="2" style="11" customWidth="1"/>
+    <col min="8931" max="8931" width="11.28515625" style="11" customWidth="1"/>
+    <col min="8932" max="8932" width="2.42578125" style="11" customWidth="1"/>
+    <col min="8933" max="8933" width="12.7109375" style="11" customWidth="1"/>
+    <col min="8934" max="8934" width="2.42578125" style="11" customWidth="1"/>
+    <col min="8935" max="8935" width="12" style="11" customWidth="1"/>
+    <col min="8936" max="8936" width="2.42578125" style="11" customWidth="1"/>
+    <col min="8937" max="8937" width="15" style="11" customWidth="1"/>
+    <col min="8938" max="8938" width="2.42578125" style="11" customWidth="1"/>
+    <col min="8939" max="8939" width="12.42578125" style="11" customWidth="1"/>
+    <col min="8940" max="8940" width="2.5703125" style="11" customWidth="1"/>
+    <col min="8941" max="8941" width="16.7109375" style="11" customWidth="1"/>
+    <col min="8942" max="8942" width="1.5703125" style="11" customWidth="1"/>
+    <col min="8943" max="8943" width="19.7109375" style="11" customWidth="1"/>
+    <col min="8944" max="8944" width="1.42578125" style="11" customWidth="1"/>
+    <col min="8945" max="8945" width="13.5703125" style="11" customWidth="1"/>
+    <col min="8946" max="8946" width="1.85546875" style="11" customWidth="1"/>
+    <col min="8947" max="8947" width="13" style="11" customWidth="1"/>
+    <col min="8948" max="8948" width="1.5703125" style="11" customWidth="1"/>
+    <col min="8949" max="8949" width="11.85546875" style="11" customWidth="1"/>
+    <col min="8950" max="8950" width="2.28515625" style="11" customWidth="1"/>
+    <col min="8951" max="8951" width="14.7109375" style="11" customWidth="1"/>
+    <col min="8952" max="8952" width="2.28515625" style="11" customWidth="1"/>
+    <col min="8953" max="8953" width="9.140625" style="11"/>
+    <col min="8954" max="8954" width="1.7109375" style="11" customWidth="1"/>
+    <col min="8955" max="8955" width="13.140625" style="11" customWidth="1"/>
+    <col min="8956" max="8956" width="2.28515625" style="11" customWidth="1"/>
+    <col min="8957" max="8957" width="9.140625" style="11"/>
+    <col min="8958" max="8958" width="1.42578125" style="11" customWidth="1"/>
+    <col min="8959" max="8959" width="9.140625" style="11"/>
+    <col min="8960" max="8960" width="1.7109375" style="11" customWidth="1"/>
+    <col min="8961" max="8961" width="9.140625" style="11"/>
+    <col min="8962" max="8962" width="1.85546875" style="11" customWidth="1"/>
+    <col min="8963" max="8963" width="12" style="11" customWidth="1"/>
+    <col min="8964" max="8964" width="1.7109375" style="11" customWidth="1"/>
+    <col min="8965" max="8965" width="9.140625" style="11"/>
+    <col min="8966" max="8966" width="1.85546875" style="11" customWidth="1"/>
+    <col min="8967" max="8967" width="10.85546875" style="11" customWidth="1"/>
+    <col min="8968" max="8968" width="2.140625" style="11" customWidth="1"/>
+    <col min="8969" max="8969" width="13.85546875" style="11" customWidth="1"/>
+    <col min="8970" max="8970" width="3.28515625" style="11" customWidth="1"/>
+    <col min="8971" max="8971" width="11.7109375" style="11" customWidth="1"/>
+    <col min="8972" max="8972" width="2.140625" style="11" customWidth="1"/>
+    <col min="8973" max="8973" width="13.140625" style="11" customWidth="1"/>
+    <col min="8974" max="8974" width="3.7109375" style="11" customWidth="1"/>
+    <col min="8975" max="8975" width="12" style="11" customWidth="1"/>
+    <col min="8976" max="8976" width="3.85546875" style="11" customWidth="1"/>
+    <col min="8977" max="8977" width="13.5703125" style="11" customWidth="1"/>
+    <col min="8978" max="8978" width="3" style="11" customWidth="1"/>
+    <col min="8979" max="8979" width="12.28515625" style="11" customWidth="1"/>
+    <col min="8980" max="8980" width="3" style="11" customWidth="1"/>
+    <col min="8981" max="8981" width="14.42578125" style="11" customWidth="1"/>
+    <col min="8982" max="8982" width="2.85546875" style="11" customWidth="1"/>
+    <col min="8983" max="8983" width="17.7109375" style="11" customWidth="1"/>
+    <col min="8984" max="8984" width="2.5703125" style="11" customWidth="1"/>
+    <col min="8985" max="8985" width="9.140625" style="11"/>
+    <col min="8986" max="8986" width="1.42578125" style="11" customWidth="1"/>
+    <col min="8987" max="8987" width="11" style="11" customWidth="1"/>
+    <col min="8988" max="8988" width="1.7109375" style="11" customWidth="1"/>
+    <col min="8989" max="8989" width="11.5703125" style="11" customWidth="1"/>
+    <col min="8990" max="8990" width="2" style="11" customWidth="1"/>
+    <col min="8991" max="8991" width="12.42578125" style="11" customWidth="1"/>
+    <col min="8992" max="8992" width="3.7109375" style="11" customWidth="1"/>
+    <col min="8993" max="8993" width="9.140625" style="11"/>
+    <col min="8994" max="8994" width="1.7109375" style="11" customWidth="1"/>
+    <col min="8995" max="8995" width="11.7109375" style="11" customWidth="1"/>
+    <col min="8996" max="8996" width="1.85546875" style="11" customWidth="1"/>
+    <col min="8997" max="8997" width="9.140625" style="11"/>
+    <col min="8998" max="8998" width="1.5703125" style="11" customWidth="1"/>
+    <col min="8999" max="8999" width="9.140625" style="11"/>
+    <col min="9000" max="9000" width="1.85546875" style="11" customWidth="1"/>
+    <col min="9001" max="9174" width="9.140625" style="11"/>
+    <col min="9175" max="9175" width="2.7109375" style="11" customWidth="1"/>
+    <col min="9176" max="9176" width="17.85546875" style="11" customWidth="1"/>
+    <col min="9177" max="9177" width="9.140625" style="11"/>
+    <col min="9178" max="9178" width="2.140625" style="11" customWidth="1"/>
+    <col min="9179" max="9179" width="11.140625" style="11" customWidth="1"/>
+    <col min="9180" max="9180" width="2" style="11" customWidth="1"/>
+    <col min="9181" max="9181" width="9.140625" style="11"/>
+    <col min="9182" max="9182" width="2" style="11" customWidth="1"/>
+    <col min="9183" max="9183" width="11.28515625" style="11" customWidth="1"/>
+    <col min="9184" max="9184" width="2" style="11" customWidth="1"/>
+    <col min="9185" max="9185" width="14.85546875" style="11" customWidth="1"/>
+    <col min="9186" max="9186" width="2" style="11" customWidth="1"/>
+    <col min="9187" max="9187" width="11.28515625" style="11" customWidth="1"/>
+    <col min="9188" max="9188" width="2.42578125" style="11" customWidth="1"/>
+    <col min="9189" max="9189" width="12.7109375" style="11" customWidth="1"/>
+    <col min="9190" max="9190" width="2.42578125" style="11" customWidth="1"/>
+    <col min="9191" max="9191" width="12" style="11" customWidth="1"/>
+    <col min="9192" max="9192" width="2.42578125" style="11" customWidth="1"/>
+    <col min="9193" max="9193" width="15" style="11" customWidth="1"/>
+    <col min="9194" max="9194" width="2.42578125" style="11" customWidth="1"/>
+    <col min="9195" max="9195" width="12.42578125" style="11" customWidth="1"/>
+    <col min="9196" max="9196" width="2.5703125" style="11" customWidth="1"/>
+    <col min="9197" max="9197" width="16.7109375" style="11" customWidth="1"/>
+    <col min="9198" max="9198" width="1.5703125" style="11" customWidth="1"/>
+    <col min="9199" max="9199" width="19.7109375" style="11" customWidth="1"/>
+    <col min="9200" max="9200" width="1.42578125" style="11" customWidth="1"/>
+    <col min="9201" max="9201" width="13.5703125" style="11" customWidth="1"/>
+    <col min="9202" max="9202" width="1.85546875" style="11" customWidth="1"/>
+    <col min="9203" max="9203" width="13" style="11" customWidth="1"/>
+    <col min="9204" max="9204" width="1.5703125" style="11" customWidth="1"/>
+    <col min="9205" max="9205" width="11.85546875" style="11" customWidth="1"/>
+    <col min="9206" max="9206" width="2.28515625" style="11" customWidth="1"/>
+    <col min="9207" max="9207" width="14.7109375" style="11" customWidth="1"/>
+    <col min="9208" max="9208" width="2.28515625" style="11" customWidth="1"/>
+    <col min="9209" max="9209" width="9.140625" style="11"/>
+    <col min="9210" max="9210" width="1.7109375" style="11" customWidth="1"/>
+    <col min="9211" max="9211" width="13.140625" style="11" customWidth="1"/>
+    <col min="9212" max="9212" width="2.28515625" style="11" customWidth="1"/>
+    <col min="9213" max="9213" width="9.140625" style="11"/>
+    <col min="9214" max="9214" width="1.42578125" style="11" customWidth="1"/>
+    <col min="9215" max="9215" width="9.140625" style="11"/>
+    <col min="9216" max="9216" width="1.7109375" style="11" customWidth="1"/>
+    <col min="9217" max="9217" width="9.140625" style="11"/>
+    <col min="9218" max="9218" width="1.85546875" style="11" customWidth="1"/>
+    <col min="9219" max="9219" width="12" style="11" customWidth="1"/>
+    <col min="9220" max="9220" width="1.7109375" style="11" customWidth="1"/>
+    <col min="9221" max="9221" width="9.140625" style="11"/>
+    <col min="9222" max="9222" width="1.85546875" style="11" customWidth="1"/>
+    <col min="9223" max="9223" width="10.85546875" style="11" customWidth="1"/>
+    <col min="9224" max="9224" width="2.140625" style="11" customWidth="1"/>
+    <col min="9225" max="9225" width="13.85546875" style="11" customWidth="1"/>
+    <col min="9226" max="9226" width="3.28515625" style="11" customWidth="1"/>
+    <col min="9227" max="9227" width="11.7109375" style="11" customWidth="1"/>
+    <col min="9228" max="9228" width="2.140625" style="11" customWidth="1"/>
+    <col min="9229" max="9229" width="13.140625" style="11" customWidth="1"/>
+    <col min="9230" max="9230" width="3.7109375" style="11" customWidth="1"/>
+    <col min="9231" max="9231" width="12" style="11" customWidth="1"/>
+    <col min="9232" max="9232" width="3.85546875" style="11" customWidth="1"/>
+    <col min="9233" max="9233" width="13.5703125" style="11" customWidth="1"/>
+    <col min="9234" max="9234" width="3" style="11" customWidth="1"/>
+    <col min="9235" max="9235" width="12.28515625" style="11" customWidth="1"/>
+    <col min="9236" max="9236" width="3" style="11" customWidth="1"/>
+    <col min="9237" max="9237" width="14.42578125" style="11" customWidth="1"/>
+    <col min="9238" max="9238" width="2.85546875" style="11" customWidth="1"/>
+    <col min="9239" max="9239" width="17.7109375" style="11" customWidth="1"/>
+    <col min="9240" max="9240" width="2.5703125" style="11" customWidth="1"/>
+    <col min="9241" max="9241" width="9.140625" style="11"/>
+    <col min="9242" max="9242" width="1.42578125" style="11" customWidth="1"/>
+    <col min="9243" max="9243" width="11" style="11" customWidth="1"/>
+    <col min="9244" max="9244" width="1.7109375" style="11" customWidth="1"/>
+    <col min="9245" max="9245" width="11.5703125" style="11" customWidth="1"/>
+    <col min="9246" max="9246" width="2" style="11" customWidth="1"/>
+    <col min="9247" max="9247" width="12.42578125" style="11" customWidth="1"/>
+    <col min="9248" max="9248" width="3.7109375" style="11" customWidth="1"/>
+    <col min="9249" max="9249" width="9.140625" style="11"/>
+    <col min="9250" max="9250" width="1.7109375" style="11" customWidth="1"/>
+    <col min="9251" max="9251" width="11.7109375" style="11" customWidth="1"/>
+    <col min="9252" max="9252" width="1.85546875" style="11" customWidth="1"/>
+    <col min="9253" max="9253" width="9.140625" style="11"/>
+    <col min="9254" max="9254" width="1.5703125" style="11" customWidth="1"/>
+    <col min="9255" max="9255" width="9.140625" style="11"/>
+    <col min="9256" max="9256" width="1.85546875" style="11" customWidth="1"/>
+    <col min="9257" max="9430" width="9.140625" style="11"/>
+    <col min="9431" max="9431" width="2.7109375" style="11" customWidth="1"/>
+    <col min="9432" max="9432" width="17.85546875" style="11" customWidth="1"/>
+    <col min="9433" max="9433" width="9.140625" style="11"/>
+    <col min="9434" max="9434" width="2.140625" style="11" customWidth="1"/>
+    <col min="9435" max="9435" width="11.140625" style="11" customWidth="1"/>
+    <col min="9436" max="9436" width="2" style="11" customWidth="1"/>
+    <col min="9437" max="9437" width="9.140625" style="11"/>
+    <col min="9438" max="9438" width="2" style="11" customWidth="1"/>
+    <col min="9439" max="9439" width="11.28515625" style="11" customWidth="1"/>
+    <col min="9440" max="9440" width="2" style="11" customWidth="1"/>
+    <col min="9441" max="9441" width="14.85546875" style="11" customWidth="1"/>
+    <col min="9442" max="9442" width="2" style="11" customWidth="1"/>
+    <col min="9443" max="9443" width="11.28515625" style="11" customWidth="1"/>
+    <col min="9444" max="9444" width="2.42578125" style="11" customWidth="1"/>
+    <col min="9445" max="9445" width="12.7109375" style="11" customWidth="1"/>
+    <col min="9446" max="9446" width="2.42578125" style="11" customWidth="1"/>
+    <col min="9447" max="9447" width="12" style="11" customWidth="1"/>
+    <col min="9448" max="9448" width="2.42578125" style="11" customWidth="1"/>
+    <col min="9449" max="9449" width="15" style="11" customWidth="1"/>
+    <col min="9450" max="9450" width="2.42578125" style="11" customWidth="1"/>
+    <col min="9451" max="9451" width="12.42578125" style="11" customWidth="1"/>
+    <col min="9452" max="9452" width="2.5703125" style="11" customWidth="1"/>
+    <col min="9453" max="9453" width="16.7109375" style="11" customWidth="1"/>
+    <col min="9454" max="9454" width="1.5703125" style="11" customWidth="1"/>
+    <col min="9455" max="9455" width="19.7109375" style="11" customWidth="1"/>
+    <col min="9456" max="9456" width="1.42578125" style="11" customWidth="1"/>
+    <col min="9457" max="9457" width="13.5703125" style="11" customWidth="1"/>
+    <col min="9458" max="9458" width="1.85546875" style="11" customWidth="1"/>
+    <col min="9459" max="9459" width="13" style="11" customWidth="1"/>
+    <col min="9460" max="9460" width="1.5703125" style="11" customWidth="1"/>
+    <col min="9461" max="9461" width="11.85546875" style="11" customWidth="1"/>
+    <col min="9462" max="9462" width="2.28515625" style="11" customWidth="1"/>
+    <col min="9463" max="9463" width="14.7109375" style="11" customWidth="1"/>
+    <col min="9464" max="9464" width="2.28515625" style="11" customWidth="1"/>
+    <col min="9465" max="9465" width="9.140625" style="11"/>
+    <col min="9466" max="9466" width="1.7109375" style="11" customWidth="1"/>
+    <col min="9467" max="9467" width="13.140625" style="11" customWidth="1"/>
+    <col min="9468" max="9468" width="2.28515625" style="11" customWidth="1"/>
+    <col min="9469" max="9469" width="9.140625" style="11"/>
+    <col min="9470" max="9470" width="1.42578125" style="11" customWidth="1"/>
+    <col min="9471" max="9471" width="9.140625" style="11"/>
+    <col min="9472" max="9472" width="1.7109375" style="11" customWidth="1"/>
+    <col min="9473" max="9473" width="9.140625" style="11"/>
+    <col min="9474" max="9474" width="1.85546875" style="11" customWidth="1"/>
+    <col min="9475" max="9475" width="12" style="11" customWidth="1"/>
+    <col min="9476" max="9476" width="1.7109375" style="11" customWidth="1"/>
+    <col min="9477" max="9477" width="9.140625" style="11"/>
+    <col min="9478" max="9478" width="1.85546875" style="11" customWidth="1"/>
+    <col min="9479" max="9479" width="10.85546875" style="11" customWidth="1"/>
+    <col min="9480" max="9480" width="2.140625" style="11" customWidth="1"/>
+    <col min="9481" max="9481" width="13.85546875" style="11" customWidth="1"/>
+    <col min="9482" max="9482" width="3.28515625" style="11" customWidth="1"/>
+    <col min="9483" max="9483" width="11.7109375" style="11" customWidth="1"/>
+    <col min="9484" max="9484" width="2.140625" style="11" customWidth="1"/>
+    <col min="9485" max="9485" width="13.140625" style="11" customWidth="1"/>
+    <col min="9486" max="9486" width="3.7109375" style="11" customWidth="1"/>
+    <col min="9487" max="9487" width="12" style="11" customWidth="1"/>
+    <col min="9488" max="9488" width="3.85546875" style="11" customWidth="1"/>
+    <col min="9489" max="9489" width="13.5703125" style="11" customWidth="1"/>
+    <col min="9490" max="9490" width="3" style="11" customWidth="1"/>
+    <col min="9491" max="9491" width="12.28515625" style="11" customWidth="1"/>
+    <col min="9492" max="9492" width="3" style="11" customWidth="1"/>
+    <col min="9493" max="9493" width="14.42578125" style="11" customWidth="1"/>
+    <col min="9494" max="9494" width="2.85546875" style="11" customWidth="1"/>
+    <col min="9495" max="9495" width="17.7109375" style="11" customWidth="1"/>
+    <col min="9496" max="9496" width="2.5703125" style="11" customWidth="1"/>
+    <col min="9497" max="9497" width="9.140625" style="11"/>
+    <col min="9498" max="9498" width="1.42578125" style="11" customWidth="1"/>
+    <col min="9499" max="9499" width="11" style="11" customWidth="1"/>
+    <col min="9500" max="9500" width="1.7109375" style="11" customWidth="1"/>
+    <col min="9501" max="9501" width="11.5703125" style="11" customWidth="1"/>
+    <col min="9502" max="9502" width="2" style="11" customWidth="1"/>
+    <col min="9503" max="9503" width="12.42578125" style="11" customWidth="1"/>
+    <col min="9504" max="9504" width="3.7109375" style="11" customWidth="1"/>
+    <col min="9505" max="9505" width="9.140625" style="11"/>
+    <col min="9506" max="9506" width="1.7109375" style="11" customWidth="1"/>
+    <col min="9507" max="9507" width="11.7109375" style="11" customWidth="1"/>
+    <col min="9508" max="9508" width="1.85546875" style="11" customWidth="1"/>
+    <col min="9509" max="9509" width="9.140625" style="11"/>
+    <col min="9510" max="9510" width="1.5703125" style="11" customWidth="1"/>
+    <col min="9511" max="9511" width="9.140625" style="11"/>
+    <col min="9512" max="9512" width="1.85546875" style="11" customWidth="1"/>
+    <col min="9513" max="9686" width="9.140625" style="11"/>
+    <col min="9687" max="9687" width="2.7109375" style="11" customWidth="1"/>
+    <col min="9688" max="9688" width="17.85546875" style="11" customWidth="1"/>
+    <col min="9689" max="9689" width="9.140625" style="11"/>
+    <col min="9690" max="9690" width="2.140625" style="11" customWidth="1"/>
+    <col min="9691" max="9691" width="11.140625" style="11" customWidth="1"/>
+    <col min="9692" max="9692" width="2" style="11" customWidth="1"/>
+    <col min="9693" max="9693" width="9.140625" style="11"/>
+    <col min="9694" max="9694" width="2" style="11" customWidth="1"/>
+    <col min="9695" max="9695" width="11.28515625" style="11" customWidth="1"/>
+    <col min="9696" max="9696" width="2" style="11" customWidth="1"/>
+    <col min="9697" max="9697" width="14.85546875" style="11" customWidth="1"/>
+    <col min="9698" max="9698" width="2" style="11" customWidth="1"/>
+    <col min="9699" max="9699" width="11.28515625" style="11" customWidth="1"/>
+    <col min="9700" max="9700" width="2.42578125" style="11" customWidth="1"/>
+    <col min="9701" max="9701" width="12.7109375" style="11" customWidth="1"/>
+    <col min="9702" max="9702" width="2.42578125" style="11" customWidth="1"/>
+    <col min="9703" max="9703" width="12" style="11" customWidth="1"/>
+    <col min="9704" max="9704" width="2.42578125" style="11" customWidth="1"/>
+    <col min="9705" max="9705" width="15" style="11" customWidth="1"/>
+    <col min="9706" max="9706" width="2.42578125" style="11" customWidth="1"/>
+    <col min="9707" max="9707" width="12.42578125" style="11" customWidth="1"/>
+    <col min="9708" max="9708" width="2.5703125" style="11" customWidth="1"/>
+    <col min="9709" max="9709" width="16.7109375" style="11" customWidth="1"/>
+    <col min="9710" max="9710" width="1.5703125" style="11" customWidth="1"/>
+    <col min="9711" max="9711" width="19.7109375" style="11" customWidth="1"/>
+    <col min="9712" max="9712" width="1.42578125" style="11" customWidth="1"/>
+    <col min="9713" max="9713" width="13.5703125" style="11" customWidth="1"/>
+    <col min="9714" max="9714" width="1.85546875" style="11" customWidth="1"/>
+    <col min="9715" max="9715" width="13" style="11" customWidth="1"/>
+    <col min="9716" max="9716" width="1.5703125" style="11" customWidth="1"/>
+    <col min="9717" max="9717" width="11.85546875" style="11" customWidth="1"/>
+    <col min="9718" max="9718" width="2.28515625" style="11" customWidth="1"/>
+    <col min="9719" max="9719" width="14.7109375" style="11" customWidth="1"/>
+    <col min="9720" max="9720" width="2.28515625" style="11" customWidth="1"/>
+    <col min="9721" max="9721" width="9.140625" style="11"/>
+    <col min="9722" max="9722" width="1.7109375" style="11" customWidth="1"/>
+    <col min="9723" max="9723" width="13.140625" style="11" customWidth="1"/>
+    <col min="9724" max="9724" width="2.28515625" style="11" customWidth="1"/>
+    <col min="9725" max="9725" width="9.140625" style="11"/>
+    <col min="9726" max="9726" width="1.42578125" style="11" customWidth="1"/>
+    <col min="9727" max="9727" width="9.140625" style="11"/>
+    <col min="9728" max="9728" width="1.7109375" style="11" customWidth="1"/>
+    <col min="9729" max="9729" width="9.140625" style="11"/>
+    <col min="9730" max="9730" width="1.85546875" style="11" customWidth="1"/>
+    <col min="9731" max="9731" width="12" style="11" customWidth="1"/>
+    <col min="9732" max="9732" width="1.7109375" style="11" customWidth="1"/>
+    <col min="9733" max="9733" width="9.140625" style="11"/>
+    <col min="9734" max="9734" width="1.85546875" style="11" customWidth="1"/>
+    <col min="9735" max="9735" width="10.85546875" style="11" customWidth="1"/>
+    <col min="9736" max="9736" width="2.140625" style="11" customWidth="1"/>
+    <col min="9737" max="9737" width="13.85546875" style="11" customWidth="1"/>
+    <col min="9738" max="9738" width="3.28515625" style="11" customWidth="1"/>
+    <col min="9739" max="9739" width="11.7109375" style="11" customWidth="1"/>
+    <col min="9740" max="9740" width="2.140625" style="11" customWidth="1"/>
+    <col min="9741" max="9741" width="13.140625" style="11" customWidth="1"/>
+    <col min="9742" max="9742" width="3.7109375" style="11" customWidth="1"/>
+    <col min="9743" max="9743" width="12" style="11" customWidth="1"/>
+    <col min="9744" max="9744" width="3.85546875" style="11" customWidth="1"/>
+    <col min="9745" max="9745" width="13.5703125" style="11" customWidth="1"/>
+    <col min="9746" max="9746" width="3" style="11" customWidth="1"/>
+    <col min="9747" max="9747" width="12.28515625" style="11" customWidth="1"/>
+    <col min="9748" max="9748" width="3" style="11" customWidth="1"/>
+    <col min="9749" max="9749" width="14.42578125" style="11" customWidth="1"/>
+    <col min="9750" max="9750" width="2.85546875" style="11" customWidth="1"/>
+    <col min="9751" max="9751" width="17.7109375" style="11" customWidth="1"/>
+    <col min="9752" max="9752" width="2.5703125" style="11" customWidth="1"/>
+    <col min="9753" max="9753" width="9.140625" style="11"/>
+    <col min="9754" max="9754" width="1.42578125" style="11" customWidth="1"/>
+    <col min="9755" max="9755" width="11" style="11" customWidth="1"/>
+    <col min="9756" max="9756" width="1.7109375" style="11" customWidth="1"/>
+    <col min="9757" max="9757" width="11.5703125" style="11" customWidth="1"/>
+    <col min="9758" max="9758" width="2" style="11" customWidth="1"/>
+    <col min="9759" max="9759" width="12.42578125" style="11" customWidth="1"/>
+    <col min="9760" max="9760" width="3.7109375" style="11" customWidth="1"/>
+    <col min="9761" max="9761" width="9.140625" style="11"/>
+    <col min="9762" max="9762" width="1.7109375" style="11" customWidth="1"/>
+    <col min="9763" max="9763" width="11.7109375" style="11" customWidth="1"/>
+    <col min="9764" max="9764" width="1.85546875" style="11" customWidth="1"/>
+    <col min="9765" max="9765" width="9.140625" style="11"/>
+    <col min="9766" max="9766" width="1.5703125" style="11" customWidth="1"/>
+    <col min="9767" max="9767" width="9.140625" style="11"/>
+    <col min="9768" max="9768" width="1.85546875" style="11" customWidth="1"/>
+    <col min="9769" max="9942" width="9.140625" style="11"/>
+    <col min="9943" max="9943" width="2.7109375" style="11" customWidth="1"/>
+    <col min="9944" max="9944" width="17.85546875" style="11" customWidth="1"/>
+    <col min="9945" max="9945" width="9.140625" style="11"/>
+    <col min="9946" max="9946" width="2.140625" style="11" customWidth="1"/>
+    <col min="9947" max="9947" width="11.140625" style="11" customWidth="1"/>
+    <col min="9948" max="9948" width="2" style="11" customWidth="1"/>
+    <col min="9949" max="9949" width="9.140625" style="11"/>
+    <col min="9950" max="9950" width="2" style="11" customWidth="1"/>
+    <col min="9951" max="9951" width="11.28515625" style="11" customWidth="1"/>
+    <col min="9952" max="9952" width="2" style="11" customWidth="1"/>
+    <col min="9953" max="9953" width="14.85546875" style="11" customWidth="1"/>
+    <col min="9954" max="9954" width="2" style="11" customWidth="1"/>
+    <col min="9955" max="9955" width="11.28515625" style="11" customWidth="1"/>
+    <col min="9956" max="9956" width="2.42578125" style="11" customWidth="1"/>
+    <col min="9957" max="9957" width="12.7109375" style="11" customWidth="1"/>
+    <col min="9958" max="9958" width="2.42578125" style="11" customWidth="1"/>
+    <col min="9959" max="9959" width="12" style="11" customWidth="1"/>
+    <col min="9960" max="9960" width="2.42578125" style="11" customWidth="1"/>
+    <col min="9961" max="9961" width="15" style="11" customWidth="1"/>
+    <col min="9962" max="9962" width="2.42578125" style="11" customWidth="1"/>
+    <col min="9963" max="9963" width="12.42578125" style="11" customWidth="1"/>
+    <col min="9964" max="9964" width="2.5703125" style="11" customWidth="1"/>
+    <col min="9965" max="9965" width="16.7109375" style="11" customWidth="1"/>
+    <col min="9966" max="9966" width="1.5703125" style="11" customWidth="1"/>
+    <col min="9967" max="9967" width="19.7109375" style="11" customWidth="1"/>
+    <col min="9968" max="9968" width="1.42578125" style="11" customWidth="1"/>
+    <col min="9969" max="9969" width="13.5703125" style="11" customWidth="1"/>
+    <col min="9970" max="9970" width="1.85546875" style="11" customWidth="1"/>
+    <col min="9971" max="9971" width="13" style="11" customWidth="1"/>
+    <col min="9972" max="9972" width="1.5703125" style="11" customWidth="1"/>
+    <col min="9973" max="9973" width="11.85546875" style="11" customWidth="1"/>
+    <col min="9974" max="9974" width="2.28515625" style="11" customWidth="1"/>
+    <col min="9975" max="9975" width="14.7109375" style="11" customWidth="1"/>
+    <col min="9976" max="9976" width="2.28515625" style="11" customWidth="1"/>
+    <col min="9977" max="9977" width="9.140625" style="11"/>
+    <col min="9978" max="9978" width="1.7109375" style="11" customWidth="1"/>
+    <col min="9979" max="9979" width="13.140625" style="11" customWidth="1"/>
+    <col min="9980" max="9980" width="2.28515625" style="11" customWidth="1"/>
+    <col min="9981" max="9981" width="9.140625" style="11"/>
+    <col min="9982" max="9982" width="1.42578125" style="11" customWidth="1"/>
+    <col min="9983" max="9983" width="9.140625" style="11"/>
+    <col min="9984" max="9984" width="1.7109375" style="11" customWidth="1"/>
+    <col min="9985" max="9985" width="9.140625" style="11"/>
+    <col min="9986" max="9986" width="1.85546875" style="11" customWidth="1"/>
+    <col min="9987" max="9987" width="12" style="11" customWidth="1"/>
+    <col min="9988" max="9988" width="1.7109375" style="11" customWidth="1"/>
+    <col min="9989" max="9989" width="9.140625" style="11"/>
+    <col min="9990" max="9990" width="1.85546875" style="11" customWidth="1"/>
+    <col min="9991" max="9991" width="10.85546875" style="11" customWidth="1"/>
+    <col min="9992" max="9992" width="2.140625" style="11" customWidth="1"/>
+    <col min="9993" max="9993" width="13.85546875" style="11" customWidth="1"/>
+    <col min="9994" max="9994" width="3.28515625" style="11" customWidth="1"/>
+    <col min="9995" max="9995" width="11.7109375" style="11" customWidth="1"/>
+    <col min="9996" max="9996" width="2.140625" style="11" customWidth="1"/>
+    <col min="9997" max="9997" width="13.140625" style="11" customWidth="1"/>
+    <col min="9998" max="9998" width="3.7109375" style="11" customWidth="1"/>
+    <col min="9999" max="9999" width="12" style="11" customWidth="1"/>
+    <col min="10000" max="10000" width="3.85546875" style="11" customWidth="1"/>
+    <col min="10001" max="10001" width="13.5703125" style="11" customWidth="1"/>
+    <col min="10002" max="10002" width="3" style="11" customWidth="1"/>
+    <col min="10003" max="10003" width="12.28515625" style="11" customWidth="1"/>
+    <col min="10004" max="10004" width="3" style="11" customWidth="1"/>
+    <col min="10005" max="10005" width="14.42578125" style="11" customWidth="1"/>
+    <col min="10006" max="10006" width="2.85546875" style="11" customWidth="1"/>
+    <col min="10007" max="10007" width="17.7109375" style="11" customWidth="1"/>
+    <col min="10008" max="10008" width="2.5703125" style="11" customWidth="1"/>
+    <col min="10009" max="10009" width="9.140625" style="11"/>
+    <col min="10010" max="10010" width="1.42578125" style="11" customWidth="1"/>
+    <col min="10011" max="10011" width="11" style="11" customWidth="1"/>
+    <col min="10012" max="10012" width="1.7109375" style="11" customWidth="1"/>
+    <col min="10013" max="10013" width="11.5703125" style="11" customWidth="1"/>
+    <col min="10014" max="10014" width="2" style="11" customWidth="1"/>
+    <col min="10015" max="10015" width="12.42578125" style="11" customWidth="1"/>
+    <col min="10016" max="10016" width="3.7109375" style="11" customWidth="1"/>
+    <col min="10017" max="10017" width="9.140625" style="11"/>
+    <col min="10018" max="10018" width="1.7109375" style="11" customWidth="1"/>
+    <col min="10019" max="10019" width="11.7109375" style="11" customWidth="1"/>
+    <col min="10020" max="10020" width="1.85546875" style="11" customWidth="1"/>
+    <col min="10021" max="10021" width="9.140625" style="11"/>
+    <col min="10022" max="10022" width="1.5703125" style="11" customWidth="1"/>
+    <col min="10023" max="10023" width="9.140625" style="11"/>
+    <col min="10024" max="10024" width="1.85546875" style="11" customWidth="1"/>
+    <col min="10025" max="10198" width="9.140625" style="11"/>
+    <col min="10199" max="10199" width="2.7109375" style="11" customWidth="1"/>
+    <col min="10200" max="10200" width="17.85546875" style="11" customWidth="1"/>
+    <col min="10201" max="10201" width="9.140625" style="11"/>
+    <col min="10202" max="10202" width="2.140625" style="11" customWidth="1"/>
+    <col min="10203" max="10203" width="11.140625" style="11" customWidth="1"/>
+    <col min="10204" max="10204" width="2" style="11" customWidth="1"/>
+    <col min="10205" max="10205" width="9.140625" style="11"/>
+    <col min="10206" max="10206" width="2" style="11" customWidth="1"/>
+    <col min="10207" max="10207" width="11.28515625" style="11" customWidth="1"/>
+    <col min="10208" max="10208" width="2" style="11" customWidth="1"/>
+    <col min="10209" max="10209" width="14.85546875" style="11" customWidth="1"/>
+    <col min="10210" max="10210" width="2" style="11" customWidth="1"/>
+    <col min="10211" max="10211" width="11.28515625" style="11" customWidth="1"/>
+    <col min="10212" max="10212" width="2.42578125" style="11" customWidth="1"/>
+    <col min="10213" max="10213" width="12.7109375" style="11" customWidth="1"/>
+    <col min="10214" max="10214" width="2.42578125" style="11" customWidth="1"/>
+    <col min="10215" max="10215" width="12" style="11" customWidth="1"/>
+    <col min="10216" max="10216" width="2.42578125" style="11" customWidth="1"/>
+    <col min="10217" max="10217" width="15" style="11" customWidth="1"/>
+    <col min="10218" max="10218" width="2.42578125" style="11" customWidth="1"/>
+    <col min="10219" max="10219" width="12.42578125" style="11" customWidth="1"/>
+    <col min="10220" max="10220" width="2.5703125" style="11" customWidth="1"/>
+    <col min="10221" max="10221" width="16.7109375" style="11" customWidth="1"/>
+    <col min="10222" max="10222" width="1.5703125" style="11" customWidth="1"/>
+    <col min="10223" max="10223" width="19.7109375" style="11" customWidth="1"/>
+    <col min="10224" max="10224" width="1.42578125" style="11" customWidth="1"/>
+    <col min="10225" max="10225" width="13.5703125" style="11" customWidth="1"/>
+    <col min="10226" max="10226" width="1.85546875" style="11" customWidth="1"/>
+    <col min="10227" max="10227" width="13" style="11" customWidth="1"/>
+    <col min="10228" max="10228" width="1.5703125" style="11" customWidth="1"/>
+    <col min="10229" max="10229" width="11.85546875" style="11" customWidth="1"/>
+    <col min="10230" max="10230" width="2.28515625" style="11" customWidth="1"/>
+    <col min="10231" max="10231" width="14.7109375" style="11" customWidth="1"/>
+    <col min="10232" max="10232" width="2.28515625" style="11" customWidth="1"/>
+    <col min="10233" max="10233" width="9.140625" style="11"/>
+    <col min="10234" max="10234" width="1.7109375" style="11" customWidth="1"/>
+    <col min="10235" max="10235" width="13.140625" style="11" customWidth="1"/>
+    <col min="10236" max="10236" width="2.28515625" style="11" customWidth="1"/>
+    <col min="10237" max="10237" width="9.140625" style="11"/>
+    <col min="10238" max="10238" width="1.42578125" style="11" customWidth="1"/>
+    <col min="10239" max="10239" width="9.140625" style="11"/>
+    <col min="10240" max="10240" width="1.7109375" style="11" customWidth="1"/>
+    <col min="10241" max="10241" width="9.140625" style="11"/>
+    <col min="10242" max="10242" width="1.85546875" style="11" customWidth="1"/>
+    <col min="10243" max="10243" width="12" style="11" customWidth="1"/>
+    <col min="10244" max="10244" width="1.7109375" style="11" customWidth="1"/>
+    <col min="10245" max="10245" width="9.140625" style="11"/>
+    <col min="10246" max="10246" width="1.85546875" style="11" customWidth="1"/>
+    <col min="10247" max="10247" width="10.85546875" style="11" customWidth="1"/>
+    <col min="10248" max="10248" width="2.140625" style="11" customWidth="1"/>
+    <col min="10249" max="10249" width="13.85546875" style="11" customWidth="1"/>
+    <col min="10250" max="10250" width="3.28515625" style="11" customWidth="1"/>
+    <col min="10251" max="10251" width="11.7109375" style="11" customWidth="1"/>
+    <col min="10252" max="10252" width="2.140625" style="11" customWidth="1"/>
+    <col min="10253" max="10253" width="13.140625" style="11" customWidth="1"/>
+    <col min="10254" max="10254" width="3.7109375" style="11" customWidth="1"/>
+    <col min="10255" max="10255" width="12" style="11" customWidth="1"/>
+    <col min="10256" max="10256" width="3.85546875" style="11" customWidth="1"/>
+    <col min="10257" max="10257" width="13.5703125" style="11" customWidth="1"/>
+    <col min="10258" max="10258" width="3" style="11" customWidth="1"/>
+    <col min="10259" max="10259" width="12.28515625" style="11" customWidth="1"/>
+    <col min="10260" max="10260" width="3" style="11" customWidth="1"/>
+    <col min="10261" max="10261" width="14.42578125" style="11" customWidth="1"/>
+    <col min="10262" max="10262" width="2.85546875" style="11" customWidth="1"/>
+    <col min="10263" max="10263" width="17.7109375" style="11" customWidth="1"/>
+    <col min="10264" max="10264" width="2.5703125" style="11" customWidth="1"/>
+    <col min="10265" max="10265" width="9.140625" style="11"/>
+    <col min="10266" max="10266" width="1.42578125" style="11" customWidth="1"/>
+    <col min="10267" max="10267" width="11" style="11" customWidth="1"/>
+    <col min="10268" max="10268" width="1.7109375" style="11" customWidth="1"/>
+    <col min="10269" max="10269" width="11.5703125" style="11" customWidth="1"/>
+    <col min="10270" max="10270" width="2" style="11" customWidth="1"/>
+    <col min="10271" max="10271" width="12.42578125" style="11" customWidth="1"/>
+    <col min="10272" max="10272" width="3.7109375" style="11" customWidth="1"/>
+    <col min="10273" max="10273" width="9.140625" style="11"/>
+    <col min="10274" max="10274" width="1.7109375" style="11" customWidth="1"/>
+    <col min="10275" max="10275" width="11.7109375" style="11" customWidth="1"/>
+    <col min="10276" max="10276" width="1.85546875" style="11" customWidth="1"/>
+    <col min="10277" max="10277" width="9.140625" style="11"/>
+    <col min="10278" max="10278" width="1.5703125" style="11" customWidth="1"/>
+    <col min="10279" max="10279" width="9.140625" style="11"/>
+    <col min="10280" max="10280" width="1.85546875" style="11" customWidth="1"/>
+    <col min="10281" max="10454" width="9.140625" style="11"/>
+    <col min="10455" max="10455" width="2.7109375" style="11" customWidth="1"/>
+    <col min="10456" max="10456" width="17.85546875" style="11" customWidth="1"/>
+    <col min="10457" max="10457" width="9.140625" style="11"/>
+    <col min="10458" max="10458" width="2.140625" style="11" customWidth="1"/>
+    <col min="10459" max="10459" width="11.140625" style="11" customWidth="1"/>
+    <col min="10460" max="10460" width="2" style="11" customWidth="1"/>
+    <col min="10461" max="10461" width="9.140625" style="11"/>
+    <col min="10462" max="10462" width="2" style="11" customWidth="1"/>
+    <col min="10463" max="10463" width="11.28515625" style="11" customWidth="1"/>
+    <col min="10464" max="10464" width="2" style="11" customWidth="1"/>
+    <col min="10465" max="10465" width="14.85546875" style="11" customWidth="1"/>
+    <col min="10466" max="10466" width="2" style="11" customWidth="1"/>
+    <col min="10467" max="10467" width="11.28515625" style="11" customWidth="1"/>
+    <col min="10468" max="10468" width="2.42578125" style="11" customWidth="1"/>
+    <col min="10469" max="10469" width="12.7109375" style="11" customWidth="1"/>
+    <col min="10470" max="10470" width="2.42578125" style="11" customWidth="1"/>
+    <col min="10471" max="10471" width="12" style="11" customWidth="1"/>
+    <col min="10472" max="10472" width="2.42578125" style="11" customWidth="1"/>
+    <col min="10473" max="10473" width="15" style="11" customWidth="1"/>
+    <col min="10474" max="10474" width="2.42578125" style="11" customWidth="1"/>
+    <col min="10475" max="10475" width="12.42578125" style="11" customWidth="1"/>
+    <col min="10476" max="10476" width="2.5703125" style="11" customWidth="1"/>
+    <col min="10477" max="10477" width="16.7109375" style="11" customWidth="1"/>
+    <col min="10478" max="10478" width="1.5703125" style="11" customWidth="1"/>
+    <col min="10479" max="10479" width="19.7109375" style="11" customWidth="1"/>
+    <col min="10480" max="10480" width="1.42578125" style="11" customWidth="1"/>
+    <col min="10481" max="10481" width="13.5703125" style="11" customWidth="1"/>
+    <col min="10482" max="10482" width="1.85546875" style="11" customWidth="1"/>
+    <col min="10483" max="10483" width="13" style="11" customWidth="1"/>
+    <col min="10484" max="10484" width="1.5703125" style="11" customWidth="1"/>
+    <col min="10485" max="10485" width="11.85546875" style="11" customWidth="1"/>
+    <col min="10486" max="10486" width="2.28515625" style="11" customWidth="1"/>
+    <col min="10487" max="10487" width="14.7109375" style="11" customWidth="1"/>
+    <col min="10488" max="10488" width="2.28515625" style="11" customWidth="1"/>
+    <col min="10489" max="10489" width="9.140625" style="11"/>
+    <col min="10490" max="10490" width="1.7109375" style="11" customWidth="1"/>
+    <col min="10491" max="10491" width="13.140625" style="11" customWidth="1"/>
+    <col min="10492" max="10492" width="2.28515625" style="11" customWidth="1"/>
+    <col min="10493" max="10493" width="9.140625" style="11"/>
+    <col min="10494" max="10494" width="1.42578125" style="11" customWidth="1"/>
+    <col min="10495" max="10495" width="9.140625" style="11"/>
+    <col min="10496" max="10496" width="1.7109375" style="11" customWidth="1"/>
+    <col min="10497" max="10497" width="9.140625" style="11"/>
+    <col min="10498" max="10498" width="1.85546875" style="11" customWidth="1"/>
+    <col min="10499" max="10499" width="12" style="11" customWidth="1"/>
+    <col min="10500" max="10500" width="1.7109375" style="11" customWidth="1"/>
+    <col min="10501" max="10501" width="9.140625" style="11"/>
+    <col min="10502" max="10502" width="1.85546875" style="11" customWidth="1"/>
+    <col min="10503" max="10503" width="10.85546875" style="11" customWidth="1"/>
+    <col min="10504" max="10504" width="2.140625" style="11" customWidth="1"/>
+    <col min="10505" max="10505" width="13.85546875" style="11" customWidth="1"/>
+    <col min="10506" max="10506" width="3.28515625" style="11" customWidth="1"/>
+    <col min="10507" max="10507" width="11.7109375" style="11" customWidth="1"/>
+    <col min="10508" max="10508" width="2.140625" style="11" customWidth="1"/>
+    <col min="10509" max="10509" width="13.140625" style="11" customWidth="1"/>
+    <col min="10510" max="10510" width="3.7109375" style="11" customWidth="1"/>
+    <col min="10511" max="10511" width="12" style="11" customWidth="1"/>
+    <col min="10512" max="10512" width="3.85546875" style="11" customWidth="1"/>
+    <col min="10513" max="10513" width="13.5703125" style="11" customWidth="1"/>
+    <col min="10514" max="10514" width="3" style="11" customWidth="1"/>
+    <col min="10515" max="10515" width="12.28515625" style="11" customWidth="1"/>
+    <col min="10516" max="10516" width="3" style="11" customWidth="1"/>
+    <col min="10517" max="10517" width="14.42578125" style="11" customWidth="1"/>
+    <col min="10518" max="10518" width="2.85546875" style="11" customWidth="1"/>
+    <col min="10519" max="10519" width="17.7109375" style="11" customWidth="1"/>
+    <col min="10520" max="10520" width="2.5703125" style="11" customWidth="1"/>
+    <col min="10521" max="10521" width="9.140625" style="11"/>
+    <col min="10522" max="10522" width="1.42578125" style="11" customWidth="1"/>
+    <col min="10523" max="10523" width="11" style="11" customWidth="1"/>
+    <col min="10524" max="10524" width="1.7109375" style="11" customWidth="1"/>
+    <col min="10525" max="10525" width="11.5703125" style="11" customWidth="1"/>
+    <col min="10526" max="10526" width="2" style="11" customWidth="1"/>
+    <col min="10527" max="10527" width="12.42578125" style="11" customWidth="1"/>
+    <col min="10528" max="10528" width="3.7109375" style="11" customWidth="1"/>
+    <col min="10529" max="10529" width="9.140625" style="11"/>
+    <col min="10530" max="10530" width="1.7109375" style="11" customWidth="1"/>
+    <col min="10531" max="10531" width="11.7109375" style="11" customWidth="1"/>
+    <col min="10532" max="10532" width="1.85546875" style="11" customWidth="1"/>
+    <col min="10533" max="10533" width="9.140625" style="11"/>
+    <col min="10534" max="10534" width="1.5703125" style="11" customWidth="1"/>
+    <col min="10535" max="10535" width="9.140625" style="11"/>
+    <col min="10536" max="10536" width="1.85546875" style="11" customWidth="1"/>
+    <col min="10537" max="10710" width="9.140625" style="11"/>
+    <col min="10711" max="10711" width="2.7109375" style="11" customWidth="1"/>
+    <col min="10712" max="10712" width="17.85546875" style="11" customWidth="1"/>
+    <col min="10713" max="10713" width="9.140625" style="11"/>
+    <col min="10714" max="10714" width="2.140625" style="11" customWidth="1"/>
+    <col min="10715" max="10715" width="11.140625" style="11" customWidth="1"/>
+    <col min="10716" max="10716" width="2" style="11" customWidth="1"/>
+    <col min="10717" max="10717" width="9.140625" style="11"/>
+    <col min="10718" max="10718" width="2" style="11" customWidth="1"/>
+    <col min="10719" max="10719" width="11.28515625" style="11" customWidth="1"/>
+    <col min="10720" max="10720" width="2" style="11" customWidth="1"/>
+    <col min="10721" max="10721" width="14.85546875" style="11" customWidth="1"/>
+    <col min="10722" max="10722" width="2" style="11" customWidth="1"/>
+    <col min="10723" max="10723" width="11.28515625" style="11" customWidth="1"/>
+    <col min="10724" max="10724" width="2.42578125" style="11" customWidth="1"/>
+    <col min="10725" max="10725" width="12.7109375" style="11" customWidth="1"/>
+    <col min="10726" max="10726" width="2.42578125" style="11" customWidth="1"/>
+    <col min="10727" max="10727" width="12" style="11" customWidth="1"/>
+    <col min="10728" max="10728" width="2.42578125" style="11" customWidth="1"/>
+    <col min="10729" max="10729" width="15" style="11" customWidth="1"/>
+    <col min="10730" max="10730" width="2.42578125" style="11" customWidth="1"/>
+    <col min="10731" max="10731" width="12.42578125" style="11" customWidth="1"/>
+    <col min="10732" max="10732" width="2.5703125" style="11" customWidth="1"/>
+    <col min="10733" max="10733" width="16.7109375" style="11" customWidth="1"/>
+    <col min="10734" max="10734" width="1.5703125" style="11" customWidth="1"/>
+    <col min="10735" max="10735" width="19.7109375" style="11" customWidth="1"/>
+    <col min="10736" max="10736" width="1.42578125" style="11" customWidth="1"/>
+    <col min="10737" max="10737" width="13.5703125" style="11" customWidth="1"/>
+    <col min="10738" max="10738" width="1.85546875" style="11" customWidth="1"/>
+    <col min="10739" max="10739" width="13" style="11" customWidth="1"/>
+    <col min="10740" max="10740" width="1.5703125" style="11" customWidth="1"/>
+    <col min="10741" max="10741" width="11.85546875" style="11" customWidth="1"/>
+    <col min="10742" max="10742" width="2.28515625" style="11" customWidth="1"/>
+    <col min="10743" max="10743" width="14.7109375" style="11" customWidth="1"/>
+    <col min="10744" max="10744" width="2.28515625" style="11" customWidth="1"/>
+    <col min="10745" max="10745" width="9.140625" style="11"/>
+    <col min="10746" max="10746" width="1.7109375" style="11" customWidth="1"/>
+    <col min="10747" max="10747" width="13.140625" style="11" customWidth="1"/>
+    <col min="10748" max="10748" width="2.28515625" style="11" customWidth="1"/>
+    <col min="10749" max="10749" width="9.140625" style="11"/>
+    <col min="10750" max="10750" width="1.42578125" style="11" customWidth="1"/>
+    <col min="10751" max="10751" width="9.140625" style="11"/>
+    <col min="10752" max="10752" width="1.7109375" style="11" customWidth="1"/>
+    <col min="10753" max="10753" width="9.140625" style="11"/>
+    <col min="10754" max="10754" width="1.85546875" style="11" customWidth="1"/>
+    <col min="10755" max="10755" width="12" style="11" customWidth="1"/>
+    <col min="10756" max="10756" width="1.7109375" style="11" customWidth="1"/>
+    <col min="10757" max="10757" width="9.140625" style="11"/>
+    <col min="10758" max="10758" width="1.85546875" style="11" customWidth="1"/>
+    <col min="10759" max="10759" width="10.85546875" style="11" customWidth="1"/>
+    <col min="10760" max="10760" width="2.140625" style="11" customWidth="1"/>
+    <col min="10761" max="10761" width="13.85546875" style="11" customWidth="1"/>
+    <col min="10762" max="10762" width="3.28515625" style="11" customWidth="1"/>
+    <col min="10763" max="10763" width="11.7109375" style="11" customWidth="1"/>
+    <col min="10764" max="10764" width="2.140625" style="11" customWidth="1"/>
+    <col min="10765" max="10765" width="13.140625" style="11" customWidth="1"/>
+    <col min="10766" max="10766" width="3.7109375" style="11" customWidth="1"/>
+    <col min="10767" max="10767" width="12" style="11" customWidth="1"/>
+    <col min="10768" max="10768" width="3.85546875" style="11" customWidth="1"/>
+    <col min="10769" max="10769" width="13.5703125" style="11" customWidth="1"/>
+    <col min="10770" max="10770" width="3" style="11" customWidth="1"/>
+    <col min="10771" max="10771" width="12.28515625" style="11" customWidth="1"/>
+    <col min="10772" max="10772" width="3" style="11" customWidth="1"/>
+    <col min="10773" max="10773" width="14.42578125" style="11" customWidth="1"/>
+    <col min="10774" max="10774" width="2.85546875" style="11" customWidth="1"/>
+    <col min="10775" max="10775" width="17.7109375" style="11" customWidth="1"/>
+    <col min="10776" max="10776" width="2.5703125" style="11" customWidth="1"/>
+    <col min="10777" max="10777" width="9.140625" style="11"/>
+    <col min="10778" max="10778" width="1.42578125" style="11" customWidth="1"/>
+    <col min="10779" max="10779" width="11" style="11" customWidth="1"/>
+    <col min="10780" max="10780" width="1.7109375" style="11" customWidth="1"/>
+    <col min="10781" max="10781" width="11.5703125" style="11" customWidth="1"/>
+    <col min="10782" max="10782" width="2" style="11" customWidth="1"/>
+    <col min="10783" max="10783" width="12.42578125" style="11" customWidth="1"/>
+    <col min="10784" max="10784" width="3.7109375" style="11" customWidth="1"/>
+    <col min="10785" max="10785" width="9.140625" style="11"/>
+    <col min="10786" max="10786" width="1.7109375" style="11" customWidth="1"/>
+    <col min="10787" max="10787" width="11.7109375" style="11" customWidth="1"/>
+    <col min="10788" max="10788" width="1.85546875" style="11" customWidth="1"/>
+    <col min="10789" max="10789" width="9.140625" style="11"/>
+    <col min="10790" max="10790" width="1.5703125" style="11" customWidth="1"/>
+    <col min="10791" max="10791" width="9.140625" style="11"/>
+    <col min="10792" max="10792" width="1.85546875" style="11" customWidth="1"/>
+    <col min="10793" max="10966" width="9.140625" style="11"/>
+    <col min="10967" max="10967" width="2.7109375" style="11" customWidth="1"/>
+    <col min="10968" max="10968" width="17.85546875" style="11" customWidth="1"/>
+    <col min="10969" max="10969" width="9.140625" style="11"/>
+    <col min="10970" max="10970" width="2.140625" style="11" customWidth="1"/>
+    <col min="10971" max="10971" width="11.140625" style="11" customWidth="1"/>
+    <col min="10972" max="10972" width="2" style="11" customWidth="1"/>
+    <col min="10973" max="10973" width="9.140625" style="11"/>
+    <col min="10974" max="10974" width="2" style="11" customWidth="1"/>
+    <col min="10975" max="10975" width="11.28515625" style="11" customWidth="1"/>
+    <col min="10976" max="10976" width="2" style="11" customWidth="1"/>
+    <col min="10977" max="10977" width="14.85546875" style="11" customWidth="1"/>
+    <col min="10978" max="10978" width="2" style="11" customWidth="1"/>
+    <col min="10979" max="10979" width="11.28515625" style="11" customWidth="1"/>
+    <col min="10980" max="10980" width="2.42578125" style="11" customWidth="1"/>
+    <col min="10981" max="10981" width="12.7109375" style="11" customWidth="1"/>
+    <col min="10982" max="10982" width="2.42578125" style="11" customWidth="1"/>
+    <col min="10983" max="10983" width="12" style="11" customWidth="1"/>
+    <col min="10984" max="10984" width="2.42578125" style="11" customWidth="1"/>
+    <col min="10985" max="10985" width="15" style="11" customWidth="1"/>
+    <col min="10986" max="10986" width="2.42578125" style="11" customWidth="1"/>
+    <col min="10987" max="10987" width="12.42578125" style="11" customWidth="1"/>
+    <col min="10988" max="10988" width="2.5703125" style="11" customWidth="1"/>
+    <col min="10989" max="10989" width="16.7109375" style="11" customWidth="1"/>
+    <col min="10990" max="10990" width="1.5703125" style="11" customWidth="1"/>
+    <col min="10991" max="10991" width="19.7109375" style="11" customWidth="1"/>
+    <col min="10992" max="10992" width="1.42578125" style="11" customWidth="1"/>
+    <col min="10993" max="10993" width="13.5703125" style="11" customWidth="1"/>
+    <col min="10994" max="10994" width="1.85546875" style="11" customWidth="1"/>
+    <col min="10995" max="10995" width="13" style="11" customWidth="1"/>
+    <col min="10996" max="10996" width="1.5703125" style="11" customWidth="1"/>
+    <col min="10997" max="10997" width="11.85546875" style="11" customWidth="1"/>
+    <col min="10998" max="10998" width="2.28515625" style="11" customWidth="1"/>
+    <col min="10999" max="10999" width="14.7109375" style="11" customWidth="1"/>
+    <col min="11000" max="11000" width="2.28515625" style="11" customWidth="1"/>
+    <col min="11001" max="11001" width="9.140625" style="11"/>
+    <col min="11002" max="11002" width="1.7109375" style="11" customWidth="1"/>
+    <col min="11003" max="11003" width="13.140625" style="11" customWidth="1"/>
+    <col min="11004" max="11004" width="2.28515625" style="11" customWidth="1"/>
+    <col min="11005" max="11005" width="9.140625" style="11"/>
+    <col min="11006" max="11006" width="1.42578125" style="11" customWidth="1"/>
+    <col min="11007" max="11007" width="9.140625" style="11"/>
+    <col min="11008" max="11008" width="1.7109375" style="11" customWidth="1"/>
+    <col min="11009" max="11009" width="9.140625" style="11"/>
+    <col min="11010" max="11010" width="1.85546875" style="11" customWidth="1"/>
+    <col min="11011" max="11011" width="12" style="11" customWidth="1"/>
+    <col min="11012" max="11012" width="1.7109375" style="11" customWidth="1"/>
+    <col min="11013" max="11013" width="9.140625" style="11"/>
+    <col min="11014" max="11014" width="1.85546875" style="11" customWidth="1"/>
+    <col min="11015" max="11015" width="10.85546875" style="11" customWidth="1"/>
+    <col min="11016" max="11016" width="2.140625" style="11" customWidth="1"/>
+    <col min="11017" max="11017" width="13.85546875" style="11" customWidth="1"/>
+    <col min="11018" max="11018" width="3.28515625" style="11" customWidth="1"/>
+    <col min="11019" max="11019" width="11.7109375" style="11" customWidth="1"/>
+    <col min="11020" max="11020" width="2.140625" style="11" customWidth="1"/>
+    <col min="11021" max="11021" width="13.140625" style="11" customWidth="1"/>
+    <col min="11022" max="11022" width="3.7109375" style="11" customWidth="1"/>
+    <col min="11023" max="11023" width="12" style="11" customWidth="1"/>
+    <col min="11024" max="11024" width="3.85546875" style="11" customWidth="1"/>
+    <col min="11025" max="11025" width="13.5703125" style="11" customWidth="1"/>
+    <col min="11026" max="11026" width="3" style="11" customWidth="1"/>
+    <col min="11027" max="11027" width="12.28515625" style="11" customWidth="1"/>
+    <col min="11028" max="11028" width="3" style="11" customWidth="1"/>
+    <col min="11029" max="11029" width="14.42578125" style="11" customWidth="1"/>
+    <col min="11030" max="11030" width="2.85546875" style="11" customWidth="1"/>
+    <col min="11031" max="11031" width="17.7109375" style="11" customWidth="1"/>
+    <col min="11032" max="11032" width="2.5703125" style="11" customWidth="1"/>
+    <col min="11033" max="11033" width="9.140625" style="11"/>
+    <col min="11034" max="11034" width="1.42578125" style="11" customWidth="1"/>
+    <col min="11035" max="11035" width="11" style="11" customWidth="1"/>
+    <col min="11036" max="11036" width="1.7109375" style="11" customWidth="1"/>
+    <col min="11037" max="11037" width="11.5703125" style="11" customWidth="1"/>
+    <col min="11038" max="11038" width="2" style="11" customWidth="1"/>
+    <col min="11039" max="11039" width="12.42578125" style="11" customWidth="1"/>
+    <col min="11040" max="11040" width="3.7109375" style="11" customWidth="1"/>
+    <col min="11041" max="11041" width="9.140625" style="11"/>
+    <col min="11042" max="11042" width="1.7109375" style="11" customWidth="1"/>
+    <col min="11043" max="11043" width="11.7109375" style="11" customWidth="1"/>
+    <col min="11044" max="11044" width="1.85546875" style="11" customWidth="1"/>
+    <col min="11045" max="11045" width="9.140625" style="11"/>
+    <col min="11046" max="11046" width="1.5703125" style="11" customWidth="1"/>
+    <col min="11047" max="11047" width="9.140625" style="11"/>
+    <col min="11048" max="11048" width="1.85546875" style="11" customWidth="1"/>
+    <col min="11049" max="11222" width="9.140625" style="11"/>
+    <col min="11223" max="11223" width="2.7109375" style="11" customWidth="1"/>
+    <col min="11224" max="11224" width="17.85546875" style="11" customWidth="1"/>
+    <col min="11225" max="11225" width="9.140625" style="11"/>
+    <col min="11226" max="11226" width="2.140625" style="11" customWidth="1"/>
+    <col min="11227" max="11227" width="11.140625" style="11" customWidth="1"/>
+    <col min="11228" max="11228" width="2" style="11" customWidth="1"/>
+    <col min="11229" max="11229" width="9.140625" style="11"/>
+    <col min="11230" max="11230" width="2" style="11" customWidth="1"/>
+    <col min="11231" max="11231" width="11.28515625" style="11" customWidth="1"/>
+    <col min="11232" max="11232" width="2" style="11" customWidth="1"/>
+    <col min="11233" max="11233" width="14.85546875" style="11" customWidth="1"/>
+    <col min="11234" max="11234" width="2" style="11" customWidth="1"/>
+    <col min="11235" max="11235" width="11.28515625" style="11" customWidth="1"/>
+    <col min="11236" max="11236" width="2.42578125" style="11" customWidth="1"/>
+    <col min="11237" max="11237" width="12.7109375" style="11" customWidth="1"/>
+    <col min="11238" max="11238" width="2.42578125" style="11" customWidth="1"/>
+    <col min="11239" max="11239" width="12" style="11" customWidth="1"/>
+    <col min="11240" max="11240" width="2.42578125" style="11" customWidth="1"/>
+    <col min="11241" max="11241" width="15" style="11" customWidth="1"/>
+    <col min="11242" max="11242" width="2.42578125" style="11" customWidth="1"/>
+    <col min="11243" max="11243" width="12.42578125" style="11" customWidth="1"/>
+    <col min="11244" max="11244" width="2.5703125" style="11" customWidth="1"/>
+    <col min="11245" max="11245" width="16.7109375" style="11" customWidth="1"/>
+    <col min="11246" max="11246" width="1.5703125" style="11" customWidth="1"/>
+    <col min="11247" max="11247" width="19.7109375" style="11" customWidth="1"/>
+    <col min="11248" max="11248" width="1.42578125" style="11" customWidth="1"/>
+    <col min="11249" max="11249" width="13.5703125" style="11" customWidth="1"/>
+    <col min="11250" max="11250" width="1.85546875" style="11" customWidth="1"/>
+    <col min="11251" max="11251" width="13" style="11" customWidth="1"/>
+    <col min="11252" max="11252" width="1.5703125" style="11" customWidth="1"/>
+    <col min="11253" max="11253" width="11.85546875" style="11" customWidth="1"/>
+    <col min="11254" max="11254" width="2.28515625" style="11" customWidth="1"/>
+    <col min="11255" max="11255" width="14.7109375" style="11" customWidth="1"/>
+    <col min="11256" max="11256" width="2.28515625" style="11" customWidth="1"/>
+    <col min="11257" max="11257" width="9.140625" style="11"/>
+    <col min="11258" max="11258" width="1.7109375" style="11" customWidth="1"/>
+    <col min="11259" max="11259" width="13.140625" style="11" customWidth="1"/>
+    <col min="11260" max="11260" width="2.28515625" style="11" customWidth="1"/>
+    <col min="11261" max="11261" width="9.140625" style="11"/>
+    <col min="11262" max="11262" width="1.42578125" style="11" customWidth="1"/>
+    <col min="11263" max="11263" width="9.140625" style="11"/>
+    <col min="11264" max="11264" width="1.7109375" style="11" customWidth="1"/>
+    <col min="11265" max="11265" width="9.140625" style="11"/>
+    <col min="11266" max="11266" width="1.85546875" style="11" customWidth="1"/>
+    <col min="11267" max="11267" width="12" style="11" customWidth="1"/>
+    <col min="11268" max="11268" width="1.7109375" style="11" customWidth="1"/>
+    <col min="11269" max="11269" width="9.140625" style="11"/>
+    <col min="11270" max="11270" width="1.85546875" style="11" customWidth="1"/>
+    <col min="11271" max="11271" width="10.85546875" style="11" customWidth="1"/>
+    <col min="11272" max="11272" width="2.140625" style="11" customWidth="1"/>
+    <col min="11273" max="11273" width="13.85546875" style="11" customWidth="1"/>
+    <col min="11274" max="11274" width="3.28515625" style="11" customWidth="1"/>
+    <col min="11275" max="11275" width="11.7109375" style="11" customWidth="1"/>
+    <col min="11276" max="11276" width="2.140625" style="11" customWidth="1"/>
+    <col min="11277" max="11277" width="13.140625" style="11" customWidth="1"/>
+    <col min="11278" max="11278" width="3.7109375" style="11" customWidth="1"/>
+    <col min="11279" max="11279" width="12" style="11" customWidth="1"/>
+    <col min="11280" max="11280" width="3.85546875" style="11" customWidth="1"/>
+    <col min="11281" max="11281" width="13.5703125" style="11" customWidth="1"/>
+    <col min="11282" max="11282" width="3" style="11" customWidth="1"/>
+    <col min="11283" max="11283" width="12.28515625" style="11" customWidth="1"/>
+    <col min="11284" max="11284" width="3" style="11" customWidth="1"/>
+    <col min="11285" max="11285" width="14.42578125" style="11" customWidth="1"/>
+    <col min="11286" max="11286" width="2.85546875" style="11" customWidth="1"/>
+    <col min="11287" max="11287" width="17.7109375" style="11" customWidth="1"/>
+    <col min="11288" max="11288" width="2.5703125" style="11" customWidth="1"/>
+    <col min="11289" max="11289" width="9.140625" style="11"/>
+    <col min="11290" max="11290" width="1.42578125" style="11" customWidth="1"/>
+    <col min="11291" max="11291" width="11" style="11" customWidth="1"/>
+    <col min="11292" max="11292" width="1.7109375" style="11" customWidth="1"/>
+    <col min="11293" max="11293" width="11.5703125" style="11" customWidth="1"/>
+    <col min="11294" max="11294" width="2" style="11" customWidth="1"/>
+    <col min="11295" max="11295" width="12.42578125" style="11" customWidth="1"/>
+    <col min="11296" max="11296" width="3.7109375" style="11" customWidth="1"/>
+    <col min="11297" max="11297" width="9.140625" style="11"/>
+    <col min="11298" max="11298" width="1.7109375" style="11" customWidth="1"/>
+    <col min="11299" max="11299" width="11.7109375" style="11" customWidth="1"/>
+    <col min="11300" max="11300" width="1.85546875" style="11" customWidth="1"/>
+    <col min="11301" max="11301" width="9.140625" style="11"/>
+    <col min="11302" max="11302" width="1.5703125" style="11" customWidth="1"/>
+    <col min="11303" max="11303" width="9.140625" style="11"/>
+    <col min="11304" max="11304" width="1.85546875" style="11" customWidth="1"/>
+    <col min="11305" max="11478" width="9.140625" style="11"/>
+    <col min="11479" max="11479" width="2.7109375" style="11" customWidth="1"/>
+    <col min="11480" max="11480" width="17.85546875" style="11" customWidth="1"/>
+    <col min="11481" max="11481" width="9.140625" style="11"/>
+    <col min="11482" max="11482" width="2.140625" style="11" customWidth="1"/>
+    <col min="11483" max="11483" width="11.140625" style="11" customWidth="1"/>
+    <col min="11484" max="11484" width="2" style="11" customWidth="1"/>
+    <col min="11485" max="11485" width="9.140625" style="11"/>
+    <col min="11486" max="11486" width="2" style="11" customWidth="1"/>
+    <col min="11487" max="11487" width="11.28515625" style="11" customWidth="1"/>
+    <col min="11488" max="11488" width="2" style="11" customWidth="1"/>
+    <col min="11489" max="11489" width="14.85546875" style="11" customWidth="1"/>
+    <col min="11490" max="11490" width="2" style="11" customWidth="1"/>
+    <col min="11491" max="11491" width="11.28515625" style="11" customWidth="1"/>
+    <col min="11492" max="11492" width="2.42578125" style="11" customWidth="1"/>
+    <col min="11493" max="11493" width="12.7109375" style="11" customWidth="1"/>
+    <col min="11494" max="11494" width="2.42578125" style="11" customWidth="1"/>
+    <col min="11495" max="11495" width="12" style="11" customWidth="1"/>
+    <col min="11496" max="11496" width="2.42578125" style="11" customWidth="1"/>
+    <col min="11497" max="11497" width="15" style="11" customWidth="1"/>
+    <col min="11498" max="11498" width="2.42578125" style="11" customWidth="1"/>
+    <col min="11499" max="11499" width="12.42578125" style="11" customWidth="1"/>
+    <col min="11500" max="11500" width="2.5703125" style="11" customWidth="1"/>
+    <col min="11501" max="11501" width="16.7109375" style="11" customWidth="1"/>
+    <col min="11502" max="11502" width="1.5703125" style="11" customWidth="1"/>
+    <col min="11503" max="11503" width="19.7109375" style="11" customWidth="1"/>
+    <col min="11504" max="11504" width="1.42578125" style="11" customWidth="1"/>
+    <col min="11505" max="11505" width="13.5703125" style="11" customWidth="1"/>
+    <col min="11506" max="11506" width="1.85546875" style="11" customWidth="1"/>
+    <col min="11507" max="11507" width="13" style="11" customWidth="1"/>
+    <col min="11508" max="11508" width="1.5703125" style="11" customWidth="1"/>
+    <col min="11509" max="11509" width="11.85546875" style="11" customWidth="1"/>
+    <col min="11510" max="11510" width="2.28515625" style="11" customWidth="1"/>
+    <col min="11511" max="11511" width="14.7109375" style="11" customWidth="1"/>
+    <col min="11512" max="11512" width="2.28515625" style="11" customWidth="1"/>
+    <col min="11513" max="11513" width="9.140625" style="11"/>
+    <col min="11514" max="11514" width="1.7109375" style="11" customWidth="1"/>
+    <col min="11515" max="11515" width="13.140625" style="11" customWidth="1"/>
+    <col min="11516" max="11516" width="2.28515625" style="11" customWidth="1"/>
+    <col min="11517" max="11517" width="9.140625" style="11"/>
+    <col min="11518" max="11518" width="1.42578125" style="11" customWidth="1"/>
+    <col min="11519" max="11519" width="9.140625" style="11"/>
+    <col min="11520" max="11520" width="1.7109375" style="11" customWidth="1"/>
+    <col min="11521" max="11521" width="9.140625" style="11"/>
+    <col min="11522" max="11522" width="1.85546875" style="11" customWidth="1"/>
+    <col min="11523" max="11523" width="12" style="11" customWidth="1"/>
+    <col min="11524" max="11524" width="1.7109375" style="11" customWidth="1"/>
+    <col min="11525" max="11525" width="9.140625" style="11"/>
+    <col min="11526" max="11526" width="1.85546875" style="11" customWidth="1"/>
+    <col min="11527" max="11527" width="10.85546875" style="11" customWidth="1"/>
+    <col min="11528" max="11528" width="2.140625" style="11" customWidth="1"/>
+    <col min="11529" max="11529" width="13.85546875" style="11" customWidth="1"/>
+    <col min="11530" max="11530" width="3.28515625" style="11" customWidth="1"/>
+    <col min="11531" max="11531" width="11.7109375" style="11" customWidth="1"/>
+    <col min="11532" max="11532" width="2.140625" style="11" customWidth="1"/>
+    <col min="11533" max="11533" width="13.140625" style="11" customWidth="1"/>
+    <col min="11534" max="11534" width="3.7109375" style="11" customWidth="1"/>
+    <col min="11535" max="11535" width="12" style="11" customWidth="1"/>
+    <col min="11536" max="11536" width="3.85546875" style="11" customWidth="1"/>
+    <col min="11537" max="11537" width="13.5703125" style="11" customWidth="1"/>
+    <col min="11538" max="11538" width="3" style="11" customWidth="1"/>
+    <col min="11539" max="11539" width="12.28515625" style="11" customWidth="1"/>
+    <col min="11540" max="11540" width="3" style="11" customWidth="1"/>
+    <col min="11541" max="11541" width="14.42578125" style="11" customWidth="1"/>
+    <col min="11542" max="11542" width="2.85546875" style="11" customWidth="1"/>
+    <col min="11543" max="11543" width="17.7109375" style="11" customWidth="1"/>
+    <col min="11544" max="11544" width="2.5703125" style="11" customWidth="1"/>
+    <col min="11545" max="11545" width="9.140625" style="11"/>
+    <col min="11546" max="11546" width="1.42578125" style="11" customWidth="1"/>
+    <col min="11547" max="11547" width="11" style="11" customWidth="1"/>
+    <col min="11548" max="11548" width="1.7109375" style="11" customWidth="1"/>
+    <col min="11549" max="11549" width="11.5703125" style="11" customWidth="1"/>
+    <col min="11550" max="11550" width="2" style="11" customWidth="1"/>
+    <col min="11551" max="11551" width="12.42578125" style="11" customWidth="1"/>
+    <col min="11552" max="11552" width="3.7109375" style="11" customWidth="1"/>
+    <col min="11553" max="11553" width="9.140625" style="11"/>
+    <col min="11554" max="11554" width="1.7109375" style="11" customWidth="1"/>
+    <col min="11555" max="11555" width="11.7109375" style="11" customWidth="1"/>
+    <col min="11556" max="11556" width="1.85546875" style="11" customWidth="1"/>
+    <col min="11557" max="11557" width="9.140625" style="11"/>
+    <col min="11558" max="11558" width="1.5703125" style="11" customWidth="1"/>
+    <col min="11559" max="11559" width="9.140625" style="11"/>
+    <col min="11560" max="11560" width="1.85546875" style="11" customWidth="1"/>
+    <col min="11561" max="11734" width="9.140625" style="11"/>
+    <col min="11735" max="11735" width="2.7109375" style="11" customWidth="1"/>
+    <col min="11736" max="11736" width="17.85546875" style="11" customWidth="1"/>
+    <col min="11737" max="11737" width="9.140625" style="11"/>
+    <col min="11738" max="11738" width="2.140625" style="11" customWidth="1"/>
+    <col min="11739" max="11739" width="11.140625" style="11" customWidth="1"/>
+    <col min="11740" max="11740" width="2" style="11" customWidth="1"/>
+    <col min="11741" max="11741" width="9.140625" style="11"/>
+    <col min="11742" max="11742" width="2" style="11" customWidth="1"/>
+    <col min="11743" max="11743" width="11.28515625" style="11" customWidth="1"/>
+    <col min="11744" max="11744" width="2" style="11" customWidth="1"/>
+    <col min="11745" max="11745" width="14.85546875" style="11" customWidth="1"/>
+    <col min="11746" max="11746" width="2" style="11" customWidth="1"/>
+    <col min="11747" max="11747" width="11.28515625" style="11" customWidth="1"/>
+    <col min="11748" max="11748" width="2.42578125" style="11" customWidth="1"/>
+    <col min="11749" max="11749" width="12.7109375" style="11" customWidth="1"/>
+    <col min="11750" max="11750" width="2.42578125" style="11" customWidth="1"/>
+    <col min="11751" max="11751" width="12" style="11" customWidth="1"/>
+    <col min="11752" max="11752" width="2.42578125" style="11" customWidth="1"/>
+    <col min="11753" max="11753" width="15" style="11" customWidth="1"/>
+    <col min="11754" max="11754" width="2.42578125" style="11" customWidth="1"/>
+    <col min="11755" max="11755" width="12.42578125" style="11" customWidth="1"/>
+    <col min="11756" max="11756" width="2.5703125" style="11" customWidth="1"/>
+    <col min="11757" max="11757" width="16.7109375" style="11" customWidth="1"/>
+    <col min="11758" max="11758" width="1.5703125" style="11" customWidth="1"/>
+    <col min="11759" max="11759" width="19.7109375" style="11" customWidth="1"/>
+    <col min="11760" max="11760" width="1.42578125" style="11" customWidth="1"/>
+    <col min="11761" max="11761" width="13.5703125" style="11" customWidth="1"/>
+    <col min="11762" max="11762" width="1.85546875" style="11" customWidth="1"/>
+    <col min="11763" max="11763" width="13" style="11" customWidth="1"/>
+    <col min="11764" max="11764" width="1.5703125" style="11" customWidth="1"/>
+    <col min="11765" max="11765" width="11.85546875" style="11" customWidth="1"/>
+    <col min="11766" max="11766" width="2.28515625" style="11" customWidth="1"/>
+    <col min="11767" max="11767" width="14.7109375" style="11" customWidth="1"/>
+    <col min="11768" max="11768" width="2.28515625" style="11" customWidth="1"/>
+    <col min="11769" max="11769" width="9.140625" style="11"/>
+    <col min="11770" max="11770" width="1.7109375" style="11" customWidth="1"/>
+    <col min="11771" max="11771" width="13.140625" style="11" customWidth="1"/>
+    <col min="11772" max="11772" width="2.28515625" style="11" customWidth="1"/>
+    <col min="11773" max="11773" width="9.140625" style="11"/>
+    <col min="11774" max="11774" width="1.42578125" style="11" customWidth="1"/>
+    <col min="11775" max="11775" width="9.140625" style="11"/>
+    <col min="11776" max="11776" width="1.7109375" style="11" customWidth="1"/>
+    <col min="11777" max="11777" width="9.140625" style="11"/>
+    <col min="11778" max="11778" width="1.85546875" style="11" customWidth="1"/>
+    <col min="11779" max="11779" width="12" style="11" customWidth="1"/>
+    <col min="11780" max="11780" width="1.7109375" style="11" customWidth="1"/>
+    <col min="11781" max="11781" width="9.140625" style="11"/>
+    <col min="11782" max="11782" width="1.85546875" style="11" customWidth="1"/>
+    <col min="11783" max="11783" width="10.85546875" style="11" customWidth="1"/>
+    <col min="11784" max="11784" width="2.140625" style="11" customWidth="1"/>
+    <col min="11785" max="11785" width="13.85546875" style="11" customWidth="1"/>
+    <col min="11786" max="11786" width="3.28515625" style="11" customWidth="1"/>
+    <col min="11787" max="11787" width="11.7109375" style="11" customWidth="1"/>
+    <col min="11788" max="11788" width="2.140625" style="11" customWidth="1"/>
+    <col min="11789" max="11789" width="13.140625" style="11" customWidth="1"/>
+    <col min="11790" max="11790" width="3.7109375" style="11" customWidth="1"/>
+    <col min="11791" max="11791" width="12" style="11" customWidth="1"/>
+    <col min="11792" max="11792" width="3.85546875" style="11" customWidth="1"/>
+    <col min="11793" max="11793" width="13.5703125" style="11" customWidth="1"/>
+    <col min="11794" max="11794" width="3" style="11" customWidth="1"/>
+    <col min="11795" max="11795" width="12.28515625" style="11" customWidth="1"/>
+    <col min="11796" max="11796" width="3" style="11" customWidth="1"/>
+    <col min="11797" max="11797" width="14.42578125" style="11" customWidth="1"/>
+    <col min="11798" max="11798" width="2.85546875" style="11" customWidth="1"/>
+    <col min="11799" max="11799" width="17.7109375" style="11" customWidth="1"/>
+    <col min="11800" max="11800" width="2.5703125" style="11" customWidth="1"/>
+    <col min="11801" max="11801" width="9.140625" style="11"/>
+    <col min="11802" max="11802" width="1.42578125" style="11" customWidth="1"/>
+    <col min="11803" max="11803" width="11" style="11" customWidth="1"/>
+    <col min="11804" max="11804" width="1.7109375" style="11" customWidth="1"/>
+    <col min="11805" max="11805" width="11.5703125" style="11" customWidth="1"/>
+    <col min="11806" max="11806" width="2" style="11" customWidth="1"/>
+    <col min="11807" max="11807" width="12.42578125" style="11" customWidth="1"/>
+    <col min="11808" max="11808" width="3.7109375" style="11" customWidth="1"/>
+    <col min="11809" max="11809" width="9.140625" style="11"/>
+    <col min="11810" max="11810" width="1.7109375" style="11" customWidth="1"/>
+    <col min="11811" max="11811" width="11.7109375" style="11" customWidth="1"/>
+    <col min="11812" max="11812" width="1.85546875" style="11" customWidth="1"/>
+    <col min="11813" max="11813" width="9.140625" style="11"/>
+    <col min="11814" max="11814" width="1.5703125" style="11" customWidth="1"/>
+    <col min="11815" max="11815" width="9.140625" style="11"/>
+    <col min="11816" max="11816" width="1.85546875" style="11" customWidth="1"/>
+    <col min="11817" max="11990" width="9.140625" style="11"/>
+    <col min="11991" max="11991" width="2.7109375" style="11" customWidth="1"/>
+    <col min="11992" max="11992" width="17.85546875" style="11" customWidth="1"/>
+    <col min="11993" max="11993" width="9.140625" style="11"/>
+    <col min="11994" max="11994" width="2.140625" style="11" customWidth="1"/>
+    <col min="11995" max="11995" width="11.140625" style="11" customWidth="1"/>
+    <col min="11996" max="11996" width="2" style="11" customWidth="1"/>
+    <col min="11997" max="11997" width="9.140625" style="11"/>
+    <col min="11998" max="11998" width="2" style="11" customWidth="1"/>
+    <col min="11999" max="11999" width="11.28515625" style="11" customWidth="1"/>
+    <col min="12000" max="12000" width="2" style="11" customWidth="1"/>
+    <col min="12001" max="12001" width="14.85546875" style="11" customWidth="1"/>
+    <col min="12002" max="12002" width="2" style="11" customWidth="1"/>
+    <col min="12003" max="12003" width="11.28515625" style="11" customWidth="1"/>
+    <col min="12004" max="12004" width="2.42578125" style="11" customWidth="1"/>
+    <col min="12005" max="12005" width="12.7109375" style="11" customWidth="1"/>
+    <col min="12006" max="12006" width="2.42578125" style="11" customWidth="1"/>
+    <col min="12007" max="12007" width="12" style="11" customWidth="1"/>
+    <col min="12008" max="12008" width="2.42578125" style="11" customWidth="1"/>
+    <col min="12009" max="12009" width="15" style="11" customWidth="1"/>
+    <col min="12010" max="12010" width="2.42578125" style="11" customWidth="1"/>
+    <col min="12011" max="12011" width="12.42578125" style="11" customWidth="1"/>
+    <col min="12012" max="12012" width="2.5703125" style="11" customWidth="1"/>
+    <col min="12013" max="12013" width="16.7109375" style="11" customWidth="1"/>
+    <col min="12014" max="12014" width="1.5703125" style="11" customWidth="1"/>
+    <col min="12015" max="12015" width="19.7109375" style="11" customWidth="1"/>
+    <col min="12016" max="12016" width="1.42578125" style="11" customWidth="1"/>
+    <col min="12017" max="12017" width="13.5703125" style="11" customWidth="1"/>
+    <col min="12018" max="12018" width="1.85546875" style="11" customWidth="1"/>
+    <col min="12019" max="12019" width="13" style="11" customWidth="1"/>
+    <col min="12020" max="12020" width="1.5703125" style="11" customWidth="1"/>
+    <col min="12021" max="12021" width="11.85546875" style="11" customWidth="1"/>
+    <col min="12022" max="12022" width="2.28515625" style="11" customWidth="1"/>
+    <col min="12023" max="12023" width="14.7109375" style="11" customWidth="1"/>
+    <col min="12024" max="12024" width="2.28515625" style="11" customWidth="1"/>
+    <col min="12025" max="12025" width="9.140625" style="11"/>
+    <col min="12026" max="12026" width="1.7109375" style="11" customWidth="1"/>
+    <col min="12027" max="12027" width="13.140625" style="11" customWidth="1"/>
+    <col min="12028" max="12028" width="2.28515625" style="11" customWidth="1"/>
+    <col min="12029" max="12029" width="9.140625" style="11"/>
+    <col min="12030" max="12030" width="1.42578125" style="11" customWidth="1"/>
+    <col min="12031" max="12031" width="9.140625" style="11"/>
+    <col min="12032" max="12032" width="1.7109375" style="11" customWidth="1"/>
+    <col min="12033" max="12033" width="9.140625" style="11"/>
+    <col min="12034" max="12034" width="1.85546875" style="11" customWidth="1"/>
+    <col min="12035" max="12035" width="12" style="11" customWidth="1"/>
+    <col min="12036" max="12036" width="1.7109375" style="11" customWidth="1"/>
+    <col min="12037" max="12037" width="9.140625" style="11"/>
+    <col min="12038" max="12038" width="1.85546875" style="11" customWidth="1"/>
+    <col min="12039" max="12039" width="10.85546875" style="11" customWidth="1"/>
+    <col min="12040" max="12040" width="2.140625" style="11" customWidth="1"/>
+    <col min="12041" max="12041" width="13.85546875" style="11" customWidth="1"/>
+    <col min="12042" max="12042" width="3.28515625" style="11" customWidth="1"/>
+    <col min="12043" max="12043" width="11.7109375" style="11" customWidth="1"/>
+    <col min="12044" max="12044" width="2.140625" style="11" customWidth="1"/>
+    <col min="12045" max="12045" width="13.140625" style="11" customWidth="1"/>
+    <col min="12046" max="12046" width="3.7109375" style="11" customWidth="1"/>
+    <col min="12047" max="12047" width="12" style="11" customWidth="1"/>
+    <col min="12048" max="12048" width="3.85546875" style="11" customWidth="1"/>
+    <col min="12049" max="12049" width="13.5703125" style="11" customWidth="1"/>
+    <col min="12050" max="12050" width="3" style="11" customWidth="1"/>
+    <col min="12051" max="12051" width="12.28515625" style="11" customWidth="1"/>
+    <col min="12052" max="12052" width="3" style="11" customWidth="1"/>
+    <col min="12053" max="12053" width="14.42578125" style="11" customWidth="1"/>
+    <col min="12054" max="12054" width="2.85546875" style="11" customWidth="1"/>
+    <col min="12055" max="12055" width="17.7109375" style="11" customWidth="1"/>
+    <col min="12056" max="12056" width="2.5703125" style="11" customWidth="1"/>
+    <col min="12057" max="12057" width="9.140625" style="11"/>
+    <col min="12058" max="12058" width="1.42578125" style="11" customWidth="1"/>
+    <col min="12059" max="12059" width="11" style="11" customWidth="1"/>
+    <col min="12060" max="12060" width="1.7109375" style="11" customWidth="1"/>
+    <col min="12061" max="12061" width="11.5703125" style="11" customWidth="1"/>
+    <col min="12062" max="12062" width="2" style="11" customWidth="1"/>
+    <col min="12063" max="12063" width="12.42578125" style="11" customWidth="1"/>
+    <col min="12064" max="12064" width="3.7109375" style="11" customWidth="1"/>
+    <col min="12065" max="12065" width="9.140625" style="11"/>
+    <col min="12066" max="12066" width="1.7109375" style="11" customWidth="1"/>
+    <col min="12067" max="12067" width="11.7109375" style="11" customWidth="1"/>
+    <col min="12068" max="12068" width="1.85546875" style="11" customWidth="1"/>
+    <col min="12069" max="12069" width="9.140625" style="11"/>
+    <col min="12070" max="12070" width="1.5703125" style="11" customWidth="1"/>
+    <col min="12071" max="12071" width="9.140625" style="11"/>
+    <col min="12072" max="12072" width="1.85546875" style="11" customWidth="1"/>
+    <col min="12073" max="12246" width="9.140625" style="11"/>
+    <col min="12247" max="12247" width="2.7109375" style="11" customWidth="1"/>
+    <col min="12248" max="12248" width="17.85546875" style="11" customWidth="1"/>
+    <col min="12249" max="12249" width="9.140625" style="11"/>
+    <col min="12250" max="12250" width="2.140625" style="11" customWidth="1"/>
+    <col min="12251" max="12251" width="11.140625" style="11" customWidth="1"/>
+    <col min="12252" max="12252" width="2" style="11" customWidth="1"/>
+    <col min="12253" max="12253" width="9.140625" style="11"/>
+    <col min="12254" max="12254" width="2" style="11" customWidth="1"/>
+    <col min="12255" max="12255" width="11.28515625" style="11" customWidth="1"/>
+    <col min="12256" max="12256" width="2" style="11" customWidth="1"/>
+    <col min="12257" max="12257" width="14.85546875" style="11" customWidth="1"/>
+    <col min="12258" max="12258" width="2" style="11" customWidth="1"/>
+    <col min="12259" max="12259" width="11.28515625" style="11" customWidth="1"/>
+    <col min="12260" max="12260" width="2.42578125" style="11" customWidth="1"/>
+    <col min="12261" max="12261" width="12.7109375" style="11" customWidth="1"/>
+    <col min="12262" max="12262" width="2.42578125" style="11" customWidth="1"/>
+    <col min="12263" max="12263" width="12" style="11" customWidth="1"/>
+    <col min="12264" max="12264" width="2.42578125" style="11" customWidth="1"/>
+    <col min="12265" max="12265" width="15" style="11" customWidth="1"/>
+    <col min="12266" max="12266" width="2.42578125" style="11" customWidth="1"/>
+    <col min="12267" max="12267" width="12.42578125" style="11" customWidth="1"/>
+    <col min="12268" max="12268" width="2.5703125" style="11" customWidth="1"/>
+    <col min="12269" max="12269" width="16.7109375" style="11" customWidth="1"/>
+    <col min="12270" max="12270" width="1.5703125" style="11" customWidth="1"/>
+    <col min="12271" max="12271" width="19.7109375" style="11" customWidth="1"/>
+    <col min="12272" max="12272" width="1.42578125" style="11" customWidth="1"/>
+    <col min="12273" max="12273" width="13.5703125" style="11" customWidth="1"/>
+    <col min="12274" max="12274" width="1.85546875" style="11" customWidth="1"/>
+    <col min="12275" max="12275" width="13" style="11" customWidth="1"/>
+    <col min="12276" max="12276" width="1.5703125" style="11" customWidth="1"/>
+    <col min="12277" max="12277" width="11.85546875" style="11" customWidth="1"/>
+    <col min="12278" max="12278" width="2.28515625" style="11" customWidth="1"/>
+    <col min="12279" max="12279" width="14.7109375" style="11" customWidth="1"/>
+    <col min="12280" max="12280" width="2.28515625" style="11" customWidth="1"/>
+    <col min="12281" max="12281" width="9.140625" style="11"/>
+    <col min="12282" max="12282" width="1.7109375" style="11" customWidth="1"/>
+    <col min="12283" max="12283" width="13.140625" style="11" customWidth="1"/>
+    <col min="12284" max="12284" width="2.28515625" style="11" customWidth="1"/>
+    <col min="12285" max="12285" width="9.140625" style="11"/>
+    <col min="12286" max="12286" width="1.42578125" style="11" customWidth="1"/>
+    <col min="12287" max="12287" width="9.140625" style="11"/>
+    <col min="12288" max="12288" width="1.7109375" style="11" customWidth="1"/>
+    <col min="12289" max="12289" width="9.140625" style="11"/>
+    <col min="12290" max="12290" width="1.85546875" style="11" customWidth="1"/>
+    <col min="12291" max="12291" width="12" style="11" customWidth="1"/>
+    <col min="12292" max="12292" width="1.7109375" style="11" customWidth="1"/>
+    <col min="12293" max="12293" width="9.140625" style="11"/>
+    <col min="12294" max="12294" width="1.85546875" style="11" customWidth="1"/>
+    <col min="12295" max="12295" width="10.85546875" style="11" customWidth="1"/>
+    <col min="12296" max="12296" width="2.140625" style="11" customWidth="1"/>
+    <col min="12297" max="12297" width="13.85546875" style="11" customWidth="1"/>
+    <col min="12298" max="12298" width="3.28515625" style="11" customWidth="1"/>
+    <col min="12299" max="12299" width="11.7109375" style="11" customWidth="1"/>
+    <col min="12300" max="12300" width="2.140625" style="11" customWidth="1"/>
+    <col min="12301" max="12301" width="13.140625" style="11" customWidth="1"/>
+    <col min="12302" max="12302" width="3.7109375" style="11" customWidth="1"/>
+    <col min="12303" max="12303" width="12" style="11" customWidth="1"/>
+    <col min="12304" max="12304" width="3.85546875" style="11" customWidth="1"/>
+    <col min="12305" max="12305" width="13.5703125" style="11" customWidth="1"/>
+    <col min="12306" max="12306" width="3" style="11" customWidth="1"/>
+    <col min="12307" max="12307" width="12.28515625" style="11" customWidth="1"/>
+    <col min="12308" max="12308" width="3" style="11" customWidth="1"/>
+    <col min="12309" max="12309" width="14.42578125" style="11" customWidth="1"/>
+    <col min="12310" max="12310" width="2.85546875" style="11" customWidth="1"/>
+    <col min="12311" max="12311" width="17.7109375" style="11" customWidth="1"/>
+    <col min="12312" max="12312" width="2.5703125" style="11" customWidth="1"/>
+    <col min="12313" max="12313" width="9.140625" style="11"/>
+    <col min="12314" max="12314" width="1.42578125" style="11" customWidth="1"/>
+    <col min="12315" max="12315" width="11" style="11" customWidth="1"/>
+    <col min="12316" max="12316" width="1.7109375" style="11" customWidth="1"/>
+    <col min="12317" max="12317" width="11.5703125" style="11" customWidth="1"/>
+    <col min="12318" max="12318" width="2" style="11" customWidth="1"/>
+    <col min="12319" max="12319" width="12.42578125" style="11" customWidth="1"/>
+    <col min="12320" max="12320" width="3.7109375" style="11" customWidth="1"/>
+    <col min="12321" max="12321" width="9.140625" style="11"/>
+    <col min="12322" max="12322" width="1.7109375" style="11" customWidth="1"/>
+    <col min="12323" max="12323" width="11.7109375" style="11" customWidth="1"/>
+    <col min="12324" max="12324" width="1.85546875" style="11" customWidth="1"/>
+    <col min="12325" max="12325" width="9.140625" style="11"/>
+    <col min="12326" max="12326" width="1.5703125" style="11" customWidth="1"/>
+    <col min="12327" max="12327" width="9.140625" style="11"/>
+    <col min="12328" max="12328" width="1.85546875" style="11" customWidth="1"/>
+    <col min="12329" max="12502" width="9.140625" style="11"/>
+    <col min="12503" max="12503" width="2.7109375" style="11" customWidth="1"/>
+    <col min="12504" max="12504" width="17.85546875" style="11" customWidth="1"/>
+    <col min="12505" max="12505" width="9.140625" style="11"/>
+    <col min="12506" max="12506" width="2.140625" style="11" customWidth="1"/>
+    <col min="12507" max="12507" width="11.140625" style="11" customWidth="1"/>
+    <col min="12508" max="12508" width="2" style="11" customWidth="1"/>
+    <col min="12509" max="12509" width="9.140625" style="11"/>
+    <col min="12510" max="12510" width="2" style="11" customWidth="1"/>
+    <col min="12511" max="12511" width="11.28515625" style="11" customWidth="1"/>
+    <col min="12512" max="12512" width="2" style="11" customWidth="1"/>
+    <col min="12513" max="12513" width="14.85546875" style="11" customWidth="1"/>
+    <col min="12514" max="12514" width="2" style="11" customWidth="1"/>
+    <col min="12515" max="12515" width="11.28515625" style="11" customWidth="1"/>
+    <col min="12516" max="12516" width="2.42578125" style="11" customWidth="1"/>
+    <col min="12517" max="12517" width="12.7109375" style="11" customWidth="1"/>
+    <col min="12518" max="12518" width="2.42578125" style="11" customWidth="1"/>
+    <col min="12519" max="12519" width="12" style="11" customWidth="1"/>
+    <col min="12520" max="12520" width="2.42578125" style="11" customWidth="1"/>
+    <col min="12521" max="12521" width="15" style="11" customWidth="1"/>
+    <col min="12522" max="12522" width="2.42578125" style="11" customWidth="1"/>
+    <col min="12523" max="12523" width="12.42578125" style="11" customWidth="1"/>
+    <col min="12524" max="12524" width="2.5703125" style="11" customWidth="1"/>
+    <col min="12525" max="12525" width="16.7109375" style="11" customWidth="1"/>
+    <col min="12526" max="12526" width="1.5703125" style="11" customWidth="1"/>
+    <col min="12527" max="12527" width="19.7109375" style="11" customWidth="1"/>
+    <col min="12528" max="12528" width="1.42578125" style="11" customWidth="1"/>
+    <col min="12529" max="12529" width="13.5703125" style="11" customWidth="1"/>
+    <col min="12530" max="12530" width="1.85546875" style="11" customWidth="1"/>
+    <col min="12531" max="12531" width="13" style="11" customWidth="1"/>
+    <col min="12532" max="12532" width="1.5703125" style="11" customWidth="1"/>
+    <col min="12533" max="12533" width="11.85546875" style="11" customWidth="1"/>
+    <col min="12534" max="12534" width="2.28515625" style="11" customWidth="1"/>
+    <col min="12535" max="12535" width="14.7109375" style="11" customWidth="1"/>
+    <col min="12536" max="12536" width="2.28515625" style="11" customWidth="1"/>
+    <col min="12537" max="12537" width="9.140625" style="11"/>
+    <col min="12538" max="12538" width="1.7109375" style="11" customWidth="1"/>
+    <col min="12539" max="12539" width="13.140625" style="11" customWidth="1"/>
+    <col min="12540" max="12540" width="2.28515625" style="11" customWidth="1"/>
+    <col min="12541" max="12541" width="9.140625" style="11"/>
+    <col min="12542" max="12542" width="1.42578125" style="11" customWidth="1"/>
+    <col min="12543" max="12543" width="9.140625" style="11"/>
+    <col min="12544" max="12544" width="1.7109375" style="11" customWidth="1"/>
+    <col min="12545" max="12545" width="9.140625" style="11"/>
+    <col min="12546" max="12546" width="1.85546875" style="11" customWidth="1"/>
+    <col min="12547" max="12547" width="12" style="11" customWidth="1"/>
+    <col min="12548" max="12548" width="1.7109375" style="11" customWidth="1"/>
+    <col min="12549" max="12549" width="9.140625" style="11"/>
+    <col min="12550" max="12550" width="1.85546875" style="11" customWidth="1"/>
+    <col min="12551" max="12551" width="10.85546875" style="11" customWidth="1"/>
+    <col min="12552" max="12552" width="2.140625" style="11" customWidth="1"/>
+    <col min="12553" max="12553" width="13.85546875" style="11" customWidth="1"/>
+    <col min="12554" max="12554" width="3.28515625" style="11" customWidth="1"/>
+    <col min="12555" max="12555" width="11.7109375" style="11" customWidth="1"/>
+    <col min="12556" max="12556" width="2.140625" style="11" customWidth="1"/>
+    <col min="12557" max="12557" width="13.140625" style="11" customWidth="1"/>
+    <col min="12558" max="12558" width="3.7109375" style="11" customWidth="1"/>
+    <col min="12559" max="12559" width="12" style="11" customWidth="1"/>
+    <col min="12560" max="12560" width="3.85546875" style="11" customWidth="1"/>
+    <col min="12561" max="12561" width="13.5703125" style="11" customWidth="1"/>
+    <col min="12562" max="12562" width="3" style="11" customWidth="1"/>
+    <col min="12563" max="12563" width="12.28515625" style="11" customWidth="1"/>
+    <col min="12564" max="12564" width="3" style="11" customWidth="1"/>
+    <col min="12565" max="12565" width="14.42578125" style="11" customWidth="1"/>
+    <col min="12566" max="12566" width="2.85546875" style="11" customWidth="1"/>
+    <col min="12567" max="12567" width="17.7109375" style="11" customWidth="1"/>
+    <col min="12568" max="12568" width="2.5703125" style="11" customWidth="1"/>
+    <col min="12569" max="12569" width="9.140625" style="11"/>
+    <col min="12570" max="12570" width="1.42578125" style="11" customWidth="1"/>
+    <col min="12571" max="12571" width="11" style="11" customWidth="1"/>
+    <col min="12572" max="12572" width="1.7109375" style="11" customWidth="1"/>
+    <col min="12573" max="12573" width="11.5703125" style="11" customWidth="1"/>
+    <col min="12574" max="12574" width="2" style="11" customWidth="1"/>
+    <col min="12575" max="12575" width="12.42578125" style="11" customWidth="1"/>
+    <col min="12576" max="12576" width="3.7109375" style="11" customWidth="1"/>
+    <col min="12577" max="12577" width="9.140625" style="11"/>
+    <col min="12578" max="12578" width="1.7109375" style="11" customWidth="1"/>
+    <col min="12579" max="12579" width="11.7109375" style="11" customWidth="1"/>
+    <col min="12580" max="12580" width="1.85546875" style="11" customWidth="1"/>
+    <col min="12581" max="12581" width="9.140625" style="11"/>
+    <col min="12582" max="12582" width="1.5703125" style="11" customWidth="1"/>
+    <col min="12583" max="12583" width="9.140625" style="11"/>
+    <col min="12584" max="12584" width="1.85546875" style="11" customWidth="1"/>
+    <col min="12585" max="12758" width="9.140625" style="11"/>
+    <col min="12759" max="12759" width="2.7109375" style="11" customWidth="1"/>
+    <col min="12760" max="12760" width="17.85546875" style="11" customWidth="1"/>
+    <col min="12761" max="12761" width="9.140625" style="11"/>
+    <col min="12762" max="12762" width="2.140625" style="11" customWidth="1"/>
+    <col min="12763" max="12763" width="11.140625" style="11" customWidth="1"/>
+    <col min="12764" max="12764" width="2" style="11" customWidth="1"/>
+    <col min="12765" max="12765" width="9.140625" style="11"/>
+    <col min="12766" max="12766" width="2" style="11" customWidth="1"/>
+    <col min="12767" max="12767" width="11.28515625" style="11" customWidth="1"/>
+    <col min="12768" max="12768" width="2" style="11" customWidth="1"/>
+    <col min="12769" max="12769" width="14.85546875" style="11" customWidth="1"/>
+    <col min="12770" max="12770" width="2" style="11" customWidth="1"/>
+    <col min="12771" max="12771" width="11.28515625" style="11" customWidth="1"/>
+    <col min="12772" max="12772" width="2.42578125" style="11" customWidth="1"/>
+    <col min="12773" max="12773" width="12.7109375" style="11" customWidth="1"/>
+    <col min="12774" max="12774" width="2.42578125" style="11" customWidth="1"/>
+    <col min="12775" max="12775" width="12" style="11" customWidth="1"/>
+    <col min="12776" max="12776" width="2.42578125" style="11" customWidth="1"/>
+    <col min="12777" max="12777" width="15" style="11" customWidth="1"/>
+    <col min="12778" max="12778" width="2.42578125" style="11" customWidth="1"/>
+    <col min="12779" max="12779" width="12.42578125" style="11" customWidth="1"/>
+    <col min="12780" max="12780" width="2.5703125" style="11" customWidth="1"/>
+    <col min="12781" max="12781" width="16.7109375" style="11" customWidth="1"/>
+    <col min="12782" max="12782" width="1.5703125" style="11" customWidth="1"/>
+    <col min="12783" max="12783" width="19.7109375" style="11" customWidth="1"/>
+    <col min="12784" max="12784" width="1.42578125" style="11" customWidth="1"/>
+    <col min="12785" max="12785" width="13.5703125" style="11" customWidth="1"/>
+    <col min="12786" max="12786" width="1.85546875" style="11" customWidth="1"/>
+    <col min="12787" max="12787" width="13" style="11" customWidth="1"/>
+    <col min="12788" max="12788" width="1.5703125" style="11" customWidth="1"/>
+    <col min="12789" max="12789" width="11.85546875" style="11" customWidth="1"/>
+    <col min="12790" max="12790" width="2.28515625" style="11" customWidth="1"/>
+    <col min="12791" max="12791" width="14.7109375" style="11" customWidth="1"/>
+    <col min="12792" max="12792" width="2.28515625" style="11" customWidth="1"/>
+    <col min="12793" max="12793" width="9.140625" style="11"/>
+    <col min="12794" max="12794" width="1.7109375" style="11" customWidth="1"/>
+    <col min="12795" max="12795" width="13.140625" style="11" customWidth="1"/>
+    <col min="12796" max="12796" width="2.28515625" style="11" customWidth="1"/>
+    <col min="12797" max="12797" width="9.140625" style="11"/>
+    <col min="12798" max="12798" width="1.42578125" style="11" customWidth="1"/>
+    <col min="12799" max="12799" width="9.140625" style="11"/>
+    <col min="12800" max="12800" width="1.7109375" style="11" customWidth="1"/>
+    <col min="12801" max="12801" width="9.140625" style="11"/>
+    <col min="12802" max="12802" width="1.85546875" style="11" customWidth="1"/>
+    <col min="12803" max="12803" width="12" style="11" customWidth="1"/>
+    <col min="12804" max="12804" width="1.7109375" style="11" customWidth="1"/>
+    <col min="12805" max="12805" width="9.140625" style="11"/>
+    <col min="12806" max="12806" width="1.85546875" style="11" customWidth="1"/>
+    <col min="12807" max="12807" width="10.85546875" style="11" customWidth="1"/>
+    <col min="12808" max="12808" width="2.140625" style="11" customWidth="1"/>
+    <col min="12809" max="12809" width="13.85546875" style="11" customWidth="1"/>
+    <col min="12810" max="12810" width="3.28515625" style="11" customWidth="1"/>
+    <col min="12811" max="12811" width="11.7109375" style="11" customWidth="1"/>
+    <col min="12812" max="12812" width="2.140625" style="11" customWidth="1"/>
+    <col min="12813" max="12813" width="13.140625" style="11" customWidth="1"/>
+    <col min="12814" max="12814" width="3.7109375" style="11" customWidth="1"/>
+    <col min="12815" max="12815" width="12" style="11" customWidth="1"/>
+    <col min="12816" max="12816" width="3.85546875" style="11" customWidth="1"/>
+    <col min="12817" max="12817" width="13.5703125" style="11" customWidth="1"/>
+    <col min="12818" max="12818" width="3" style="11" customWidth="1"/>
+    <col min="12819" max="12819" width="12.28515625" style="11" customWidth="1"/>
+    <col min="12820" max="12820" width="3" style="11" customWidth="1"/>
+    <col min="12821" max="12821" width="14.42578125" style="11" customWidth="1"/>
+    <col min="12822" max="12822" width="2.85546875" style="11" customWidth="1"/>
+    <col min="12823" max="12823" width="17.7109375" style="11" customWidth="1"/>
+    <col min="12824" max="12824" width="2.5703125" style="11" customWidth="1"/>
+    <col min="12825" max="12825" width="9.140625" style="11"/>
+    <col min="12826" max="12826" width="1.42578125" style="11" customWidth="1"/>
+    <col min="12827" max="12827" width="11" style="11" customWidth="1"/>
+    <col min="12828" max="12828" width="1.7109375" style="11" customWidth="1"/>
+    <col min="12829" max="12829" width="11.5703125" style="11" customWidth="1"/>
+    <col min="12830" max="12830" width="2" style="11" customWidth="1"/>
+    <col min="12831" max="12831" width="12.42578125" style="11" customWidth="1"/>
+    <col min="12832" max="12832" width="3.7109375" style="11" customWidth="1"/>
+    <col min="12833" max="12833" width="9.140625" style="11"/>
+    <col min="12834" max="12834" width="1.7109375" style="11" customWidth="1"/>
+    <col min="12835" max="12835" width="11.7109375" style="11" customWidth="1"/>
+    <col min="12836" max="12836" width="1.85546875" style="11" customWidth="1"/>
+    <col min="12837" max="12837" width="9.140625" style="11"/>
+    <col min="12838" max="12838" width="1.5703125" style="11" customWidth="1"/>
+    <col min="12839" max="12839" width="9.140625" style="11"/>
+    <col min="12840" max="12840" width="1.85546875" style="11" customWidth="1"/>
+    <col min="12841" max="13014" width="9.140625" style="11"/>
+    <col min="13015" max="13015" width="2.7109375" style="11" customWidth="1"/>
+    <col min="13016" max="13016" width="17.85546875" style="11" customWidth="1"/>
+    <col min="13017" max="13017" width="9.140625" style="11"/>
+    <col min="13018" max="13018" width="2.140625" style="11" customWidth="1"/>
+    <col min="13019" max="13019" width="11.140625" style="11" customWidth="1"/>
+    <col min="13020" max="13020" width="2" style="11" customWidth="1"/>
+    <col min="13021" max="13021" width="9.140625" style="11"/>
+    <col min="13022" max="13022" width="2" style="11" customWidth="1"/>
+    <col min="13023" max="13023" width="11.28515625" style="11" customWidth="1"/>
+    <col min="13024" max="13024" width="2" style="11" customWidth="1"/>
+    <col min="13025" max="13025" width="14.85546875" style="11" customWidth="1"/>
+    <col min="13026" max="13026" width="2" style="11" customWidth="1"/>
+    <col min="13027" max="13027" width="11.28515625" style="11" customWidth="1"/>
+    <col min="13028" max="13028" width="2.42578125" style="11" customWidth="1"/>
+    <col min="13029" max="13029" width="12.7109375" style="11" customWidth="1"/>
+    <col min="13030" max="13030" width="2.42578125" style="11" customWidth="1"/>
+    <col min="13031" max="13031" width="12" style="11" customWidth="1"/>
+    <col min="13032" max="13032" width="2.42578125" style="11" customWidth="1"/>
+    <col min="13033" max="13033" width="15" style="11" customWidth="1"/>
+    <col min="13034" max="13034" width="2.42578125" style="11" customWidth="1"/>
+    <col min="13035" max="13035" width="12.42578125" style="11" customWidth="1"/>
+    <col min="13036" max="13036" width="2.5703125" style="11" customWidth="1"/>
+    <col min="13037" max="13037" width="16.7109375" style="11" customWidth="1"/>
+    <col min="13038" max="13038" width="1.5703125" style="11" customWidth="1"/>
+    <col min="13039" max="13039" width="19.7109375" style="11" customWidth="1"/>
+    <col min="13040" max="13040" width="1.42578125" style="11" customWidth="1"/>
+    <col min="13041" max="13041" width="13.5703125" style="11" customWidth="1"/>
+    <col min="13042" max="13042" width="1.85546875" style="11" customWidth="1"/>
+    <col min="13043" max="13043" width="13" style="11" customWidth="1"/>
+    <col min="13044" max="13044" width="1.5703125" style="11" customWidth="1"/>
+    <col min="13045" max="13045" width="11.85546875" style="11" customWidth="1"/>
+    <col min="13046" max="13046" width="2.28515625" style="11" customWidth="1"/>
+    <col min="13047" max="13047" width="14.7109375" style="11" customWidth="1"/>
+    <col min="13048" max="13048" width="2.28515625" style="11" customWidth="1"/>
+    <col min="13049" max="13049" width="9.140625" style="11"/>
+    <col min="13050" max="13050" width="1.7109375" style="11" customWidth="1"/>
+    <col min="13051" max="13051" width="13.140625" style="11" customWidth="1"/>
+    <col min="13052" max="13052" width="2.28515625" style="11" customWidth="1"/>
+    <col min="13053" max="13053" width="9.140625" style="11"/>
+    <col min="13054" max="13054" width="1.42578125" style="11" customWidth="1"/>
+    <col min="13055" max="13055" width="9.140625" style="11"/>
+    <col min="13056" max="13056" width="1.7109375" style="11" customWidth="1"/>
+    <col min="13057" max="13057" width="9.140625" style="11"/>
+    <col min="13058" max="13058" width="1.85546875" style="11" customWidth="1"/>
+    <col min="13059" max="13059" width="12" style="11" customWidth="1"/>
+    <col min="13060" max="13060" width="1.7109375" style="11" customWidth="1"/>
+    <col min="13061" max="13061" width="9.140625" style="11"/>
+    <col min="13062" max="13062" width="1.85546875" style="11" customWidth="1"/>
+    <col min="13063" max="13063" width="10.85546875" style="11" customWidth="1"/>
+    <col min="13064" max="13064" width="2.140625" style="11" customWidth="1"/>
+    <col min="13065" max="13065" width="13.85546875" style="11" customWidth="1"/>
+    <col min="13066" max="13066" width="3.28515625" style="11" customWidth="1"/>
+    <col min="13067" max="13067" width="11.7109375" style="11" customWidth="1"/>
+    <col min="13068" max="13068" width="2.140625" style="11" customWidth="1"/>
+    <col min="13069" max="13069" width="13.140625" style="11" customWidth="1"/>
+    <col min="13070" max="13070" width="3.7109375" style="11" customWidth="1"/>
+    <col min="13071" max="13071" width="12" style="11" customWidth="1"/>
+    <col min="13072" max="13072" width="3.85546875" style="11" customWidth="1"/>
+    <col min="13073" max="13073" width="13.5703125" style="11" customWidth="1"/>
+    <col min="13074" max="13074" width="3" style="11" customWidth="1"/>
+    <col min="13075" max="13075" width="12.28515625" style="11" customWidth="1"/>
+    <col min="13076" max="13076" width="3" style="11" customWidth="1"/>
+    <col min="13077" max="13077" width="14.42578125" style="11" customWidth="1"/>
+    <col min="13078" max="13078" width="2.85546875" style="11" customWidth="1"/>
+    <col min="13079" max="13079" width="17.7109375" style="11" customWidth="1"/>
+    <col min="13080" max="13080" width="2.5703125" style="11" customWidth="1"/>
+    <col min="13081" max="13081" width="9.140625" style="11"/>
+    <col min="13082" max="13082" width="1.42578125" style="11" customWidth="1"/>
+    <col min="13083" max="13083" width="11" style="11" customWidth="1"/>
+    <col min="13084" max="13084" width="1.7109375" style="11" customWidth="1"/>
+    <col min="13085" max="13085" width="11.5703125" style="11" customWidth="1"/>
+    <col min="13086" max="13086" width="2" style="11" customWidth="1"/>
+    <col min="13087" max="13087" width="12.42578125" style="11" customWidth="1"/>
+    <col min="13088" max="13088" width="3.7109375" style="11" customWidth="1"/>
+    <col min="13089" max="13089" width="9.140625" style="11"/>
+    <col min="13090" max="13090" width="1.7109375" style="11" customWidth="1"/>
+    <col min="13091" max="13091" width="11.7109375" style="11" customWidth="1"/>
+    <col min="13092" max="13092" width="1.85546875" style="11" customWidth="1"/>
+    <col min="13093" max="13093" width="9.140625" style="11"/>
+    <col min="13094" max="13094" width="1.5703125" style="11" customWidth="1"/>
+    <col min="13095" max="13095" width="9.140625" style="11"/>
+    <col min="13096" max="13096" width="1.85546875" style="11" customWidth="1"/>
+    <col min="13097" max="13270" width="9.140625" style="11"/>
+    <col min="13271" max="13271" width="2.7109375" style="11" customWidth="1"/>
+    <col min="13272" max="13272" width="17.85546875" style="11" customWidth="1"/>
+    <col min="13273" max="13273" width="9.140625" style="11"/>
+    <col min="13274" max="13274" width="2.140625" style="11" customWidth="1"/>
+    <col min="13275" max="13275" width="11.140625" style="11" customWidth="1"/>
+    <col min="13276" max="13276" width="2" style="11" customWidth="1"/>
+    <col min="13277" max="13277" width="9.140625" style="11"/>
+    <col min="13278" max="13278" width="2" style="11" customWidth="1"/>
+    <col min="13279" max="13279" width="11.28515625" style="11" customWidth="1"/>
+    <col min="13280" max="13280" width="2" style="11" customWidth="1"/>
+    <col min="13281" max="13281" width="14.85546875" style="11" customWidth="1"/>
+    <col min="13282" max="13282" width="2" style="11" customWidth="1"/>
+    <col min="13283" max="13283" width="11.28515625" style="11" customWidth="1"/>
+    <col min="13284" max="13284" width="2.42578125" style="11" customWidth="1"/>
+    <col min="13285" max="13285" width="12.7109375" style="11" customWidth="1"/>
+    <col min="13286" max="13286" width="2.42578125" style="11" customWidth="1"/>
+    <col min="13287" max="13287" width="12" style="11" customWidth="1"/>
+    <col min="13288" max="13288" width="2.42578125" style="11" customWidth="1"/>
+    <col min="13289" max="13289" width="15" style="11" customWidth="1"/>
+    <col min="13290" max="13290" width="2.42578125" style="11" customWidth="1"/>
+    <col min="13291" max="13291" width="12.42578125" style="11" customWidth="1"/>
+    <col min="13292" max="13292" width="2.5703125" style="11" customWidth="1"/>
+    <col min="13293" max="13293" width="16.7109375" style="11" customWidth="1"/>
+    <col min="13294" max="13294" width="1.5703125" style="11" customWidth="1"/>
+    <col min="13295" max="13295" width="19.7109375" style="11" customWidth="1"/>
+    <col min="13296" max="13296" width="1.42578125" style="11" customWidth="1"/>
+    <col min="13297" max="13297" width="13.5703125" style="11" customWidth="1"/>
+    <col min="13298" max="13298" width="1.85546875" style="11" customWidth="1"/>
+    <col min="13299" max="13299" width="13" style="11" customWidth="1"/>
+    <col min="13300" max="13300" width="1.5703125" style="11" customWidth="1"/>
+    <col min="13301" max="13301" width="11.85546875" style="11" customWidth="1"/>
+    <col min="13302" max="13302" width="2.28515625" style="11" customWidth="1"/>
+    <col min="13303" max="13303" width="14.7109375" style="11" customWidth="1"/>
+    <col min="13304" max="13304" width="2.28515625" style="11" customWidth="1"/>
+    <col min="13305" max="13305" width="9.140625" style="11"/>
+    <col min="13306" max="13306" width="1.7109375" style="11" customWidth="1"/>
+    <col min="13307" max="13307" width="13.140625" style="11" customWidth="1"/>
+    <col min="13308" max="13308" width="2.28515625" style="11" customWidth="1"/>
+    <col min="13309" max="13309" width="9.140625" style="11"/>
+    <col min="13310" max="13310" width="1.42578125" style="11" customWidth="1"/>
+    <col min="13311" max="13311" width="9.140625" style="11"/>
+    <col min="13312" max="13312" width="1.7109375" style="11" customWidth="1"/>
+    <col min="13313" max="13313" width="9.140625" style="11"/>
+    <col min="13314" max="13314" width="1.85546875" style="11" customWidth="1"/>
+    <col min="13315" max="13315" width="12" style="11" customWidth="1"/>
+    <col min="13316" max="13316" width="1.7109375" style="11" customWidth="1"/>
+    <col min="13317" max="13317" width="9.140625" style="11"/>
+    <col min="13318" max="13318" width="1.85546875" style="11" customWidth="1"/>
+    <col min="13319" max="13319" width="10.85546875" style="11" customWidth="1"/>
+    <col min="13320" max="13320" width="2.140625" style="11" customWidth="1"/>
+    <col min="13321" max="13321" width="13.85546875" style="11" customWidth="1"/>
+    <col min="13322" max="13322" width="3.28515625" style="11" customWidth="1"/>
+    <col min="13323" max="13323" width="11.7109375" style="11" customWidth="1"/>
+    <col min="13324" max="13324" width="2.140625" style="11" customWidth="1"/>
+    <col min="13325" max="13325" width="13.140625" style="11" customWidth="1"/>
+    <col min="13326" max="13326" width="3.7109375" style="11" customWidth="1"/>
+    <col min="13327" max="13327" width="12" style="11" customWidth="1"/>
+    <col min="13328" max="13328" width="3.85546875" style="11" customWidth="1"/>
+    <col min="13329" max="13329" width="13.5703125" style="11" customWidth="1"/>
+    <col min="13330" max="13330" width="3" style="11" customWidth="1"/>
+    <col min="13331" max="13331" width="12.28515625" style="11" customWidth="1"/>
+    <col min="13332" max="13332" width="3" style="11" customWidth="1"/>
+    <col min="13333" max="13333" width="14.42578125" style="11" customWidth="1"/>
+    <col min="13334" max="13334" width="2.85546875" style="11" customWidth="1"/>
+    <col min="13335" max="13335" width="17.7109375" style="11" customWidth="1"/>
+    <col min="13336" max="13336" width="2.5703125" style="11" customWidth="1"/>
+    <col min="13337" max="13337" width="9.140625" style="11"/>
+    <col min="13338" max="13338" width="1.42578125" style="11" customWidth="1"/>
+    <col min="13339" max="13339" width="11" style="11" customWidth="1"/>
+    <col min="13340" max="13340" width="1.7109375" style="11" customWidth="1"/>
+    <col min="13341" max="13341" width="11.5703125" style="11" customWidth="1"/>
+    <col min="13342" max="13342" width="2" style="11" customWidth="1"/>
+    <col min="13343" max="13343" width="12.42578125" style="11" customWidth="1"/>
+    <col min="13344" max="13344" width="3.7109375" style="11" customWidth="1"/>
+    <col min="13345" max="13345" width="9.140625" style="11"/>
+    <col min="13346" max="13346" width="1.7109375" style="11" customWidth="1"/>
+    <col min="13347" max="13347" width="11.7109375" style="11" customWidth="1"/>
+    <col min="13348" max="13348" width="1.85546875" style="11" customWidth="1"/>
+    <col min="13349" max="13349" width="9.140625" style="11"/>
+    <col min="13350" max="13350" width="1.5703125" style="11" customWidth="1"/>
+    <col min="13351" max="13351" width="9.140625" style="11"/>
+    <col min="13352" max="13352" width="1.85546875" style="11" customWidth="1"/>
+    <col min="13353" max="13526" width="9.140625" style="11"/>
+    <col min="13527" max="13527" width="2.7109375" style="11" customWidth="1"/>
+    <col min="13528" max="13528" width="17.85546875" style="11" customWidth="1"/>
+    <col min="13529" max="13529" width="9.140625" style="11"/>
+    <col min="13530" max="13530" width="2.140625" style="11" customWidth="1"/>
+    <col min="13531" max="13531" width="11.140625" style="11" customWidth="1"/>
+    <col min="13532" max="13532" width="2" style="11" customWidth="1"/>
+    <col min="13533" max="13533" width="9.140625" style="11"/>
+    <col min="13534" max="13534" width="2" style="11" customWidth="1"/>
+    <col min="13535" max="13535" width="11.28515625" style="11" customWidth="1"/>
+    <col min="13536" max="13536" width="2" style="11" customWidth="1"/>
+    <col min="13537" max="13537" width="14.85546875" style="11" customWidth="1"/>
+    <col min="13538" max="13538" width="2" style="11" customWidth="1"/>
+    <col min="13539" max="13539" width="11.28515625" style="11" customWidth="1"/>
+    <col min="13540" max="13540" width="2.42578125" style="11" customWidth="1"/>
+    <col min="13541" max="13541" width="12.7109375" style="11" customWidth="1"/>
+    <col min="13542" max="13542" width="2.42578125" style="11" customWidth="1"/>
+    <col min="13543" max="13543" width="12" style="11" customWidth="1"/>
+    <col min="13544" max="13544" width="2.42578125" style="11" customWidth="1"/>
+    <col min="13545" max="13545" width="15" style="11" customWidth="1"/>
+    <col min="13546" max="13546" width="2.42578125" style="11" customWidth="1"/>
+    <col min="13547" max="13547" width="12.42578125" style="11" customWidth="1"/>
+    <col min="13548" max="13548" width="2.5703125" style="11" customWidth="1"/>
+    <col min="13549" max="13549" width="16.7109375" style="11" customWidth="1"/>
+    <col min="13550" max="13550" width="1.5703125" style="11" customWidth="1"/>
+    <col min="13551" max="13551" width="19.7109375" style="11" customWidth="1"/>
+    <col min="13552" max="13552" width="1.42578125" style="11" customWidth="1"/>
+    <col min="13553" max="13553" width="13.5703125" style="11" customWidth="1"/>
+    <col min="13554" max="13554" width="1.85546875" style="11" customWidth="1"/>
+    <col min="13555" max="13555" width="13" style="11" customWidth="1"/>
+    <col min="13556" max="13556" width="1.5703125" style="11" customWidth="1"/>
+    <col min="13557" max="13557" width="11.85546875" style="11" customWidth="1"/>
+    <col min="13558" max="13558" width="2.28515625" style="11" customWidth="1"/>
+    <col min="13559" max="13559" width="14.7109375" style="11" customWidth="1"/>
+    <col min="13560" max="13560" width="2.28515625" style="11" customWidth="1"/>
+    <col min="13561" max="13561" width="9.140625" style="11"/>
+    <col min="13562" max="13562" width="1.7109375" style="11" customWidth="1"/>
+    <col min="13563" max="13563" width="13.140625" style="11" customWidth="1"/>
+    <col min="13564" max="13564" width="2.28515625" style="11" customWidth="1"/>
+    <col min="13565" max="13565" width="9.140625" style="11"/>
+    <col min="13566" max="13566" width="1.42578125" style="11" customWidth="1"/>
+    <col min="13567" max="13567" width="9.140625" style="11"/>
+    <col min="13568" max="13568" width="1.7109375" style="11" customWidth="1"/>
+    <col min="13569" max="13569" width="9.140625" style="11"/>
+    <col min="13570" max="13570" width="1.85546875" style="11" customWidth="1"/>
+    <col min="13571" max="13571" width="12" style="11" customWidth="1"/>
+    <col min="13572" max="13572" width="1.7109375" style="11" customWidth="1"/>
+    <col min="13573" max="13573" width="9.140625" style="11"/>
+    <col min="13574" max="13574" width="1.85546875" style="11" customWidth="1"/>
+    <col min="13575" max="13575" width="10.85546875" style="11" customWidth="1"/>
+    <col min="13576" max="13576" width="2.140625" style="11" customWidth="1"/>
+    <col min="13577" max="13577" width="13.85546875" style="11" customWidth="1"/>
+    <col min="13578" max="13578" width="3.28515625" style="11" customWidth="1"/>
+    <col min="13579" max="13579" width="11.7109375" style="11" customWidth="1"/>
+    <col min="13580" max="13580" width="2.140625" style="11" customWidth="1"/>
+    <col min="13581" max="13581" width="13.140625" style="11" customWidth="1"/>
+    <col min="13582" max="13582" width="3.7109375" style="11" customWidth="1"/>
+    <col min="13583" max="13583" width="12" style="11" customWidth="1"/>
+    <col min="13584" max="13584" width="3.85546875" style="11" customWidth="1"/>
+    <col min="13585" max="13585" width="13.5703125" style="11" customWidth="1"/>
+    <col min="13586" max="13586" width="3" style="11" customWidth="1"/>
+    <col min="13587" max="13587" width="12.28515625" style="11" customWidth="1"/>
+    <col min="13588" max="13588" width="3" style="11" customWidth="1"/>
+    <col min="13589" max="13589" width="14.42578125" style="11" customWidth="1"/>
+    <col min="13590" max="13590" width="2.85546875" style="11" customWidth="1"/>
+    <col min="13591" max="13591" width="17.7109375" style="11" customWidth="1"/>
+    <col min="13592" max="13592" width="2.5703125" style="11" customWidth="1"/>
+    <col min="13593" max="13593" width="9.140625" style="11"/>
+    <col min="13594" max="13594" width="1.42578125" style="11" customWidth="1"/>
+    <col min="13595" max="13595" width="11" style="11" customWidth="1"/>
+    <col min="13596" max="13596" width="1.7109375" style="11" customWidth="1"/>
+    <col min="13597" max="13597" width="11.5703125" style="11" customWidth="1"/>
+    <col min="13598" max="13598" width="2" style="11" customWidth="1"/>
+    <col min="13599" max="13599" width="12.42578125" style="11" customWidth="1"/>
+    <col min="13600" max="13600" width="3.7109375" style="11" customWidth="1"/>
+    <col min="13601" max="13601" width="9.140625" style="11"/>
+    <col min="13602" max="13602" width="1.7109375" style="11" customWidth="1"/>
+    <col min="13603" max="13603" width="11.7109375" style="11" customWidth="1"/>
+    <col min="13604" max="13604" width="1.85546875" style="11" customWidth="1"/>
+    <col min="13605" max="13605" width="9.140625" style="11"/>
+    <col min="13606" max="13606" width="1.5703125" style="11" customWidth="1"/>
+    <col min="13607" max="13607" width="9.140625" style="11"/>
+    <col min="13608" max="13608" width="1.85546875" style="11" customWidth="1"/>
+    <col min="13609" max="13782" width="9.140625" style="11"/>
+    <col min="13783" max="13783" width="2.7109375" style="11" customWidth="1"/>
+    <col min="13784" max="13784" width="17.85546875" style="11" customWidth="1"/>
+    <col min="13785" max="13785" width="9.140625" style="11"/>
+    <col min="13786" max="13786" width="2.140625" style="11" customWidth="1"/>
+    <col min="13787" max="13787" width="11.140625" style="11" customWidth="1"/>
+    <col min="13788" max="13788" width="2" style="11" customWidth="1"/>
+    <col min="13789" max="13789" width="9.140625" style="11"/>
+    <col min="13790" max="13790" width="2" style="11" customWidth="1"/>
+    <col min="13791" max="13791" width="11.28515625" style="11" customWidth="1"/>
+    <col min="13792" max="13792" width="2" style="11" customWidth="1"/>
+    <col min="13793" max="13793" width="14.85546875" style="11" customWidth="1"/>
+    <col min="13794" max="13794" width="2" style="11" customWidth="1"/>
+    <col min="13795" max="13795" width="11.28515625" style="11" customWidth="1"/>
+    <col min="13796" max="13796" width="2.42578125" style="11" customWidth="1"/>
+    <col min="13797" max="13797" width="12.7109375" style="11" customWidth="1"/>
+    <col min="13798" max="13798" width="2.42578125" style="11" customWidth="1"/>
+    <col min="13799" max="13799" width="12" style="11" customWidth="1"/>
+    <col min="13800" max="13800" width="2.42578125" style="11" customWidth="1"/>
+    <col min="13801" max="13801" width="15" style="11" customWidth="1"/>
+    <col min="13802" max="13802" width="2.42578125" style="11" customWidth="1"/>
+    <col min="13803" max="13803" width="12.42578125" style="11" customWidth="1"/>
+    <col min="13804" max="13804" width="2.5703125" style="11" customWidth="1"/>
+    <col min="13805" max="13805" width="16.7109375" style="11" customWidth="1"/>
+    <col min="13806" max="13806" width="1.5703125" style="11" customWidth="1"/>
+    <col min="13807" max="13807" width="19.7109375" style="11" customWidth="1"/>
+    <col min="13808" max="13808" width="1.42578125" style="11" customWidth="1"/>
+    <col min="13809" max="13809" width="13.5703125" style="11" customWidth="1"/>
+    <col min="13810" max="13810" width="1.85546875" style="11" customWidth="1"/>
+    <col min="13811" max="13811" width="13" style="11" customWidth="1"/>
+    <col min="13812" max="13812" width="1.5703125" style="11" customWidth="1"/>
+    <col min="13813" max="13813" width="11.85546875" style="11" customWidth="1"/>
+    <col min="13814" max="13814" width="2.28515625" style="11" customWidth="1"/>
+    <col min="13815" max="13815" width="14.7109375" style="11" customWidth="1"/>
+    <col min="13816" max="13816" width="2.28515625" style="11" customWidth="1"/>
+    <col min="13817" max="13817" width="9.140625" style="11"/>
+    <col min="13818" max="13818" width="1.7109375" style="11" customWidth="1"/>
+    <col min="13819" max="13819" width="13.140625" style="11" customWidth="1"/>
+    <col min="13820" max="13820" width="2.28515625" style="11" customWidth="1"/>
+    <col min="13821" max="13821" width="9.140625" style="11"/>
+    <col min="13822" max="13822" width="1.42578125" style="11" customWidth="1"/>
+    <col min="13823" max="13823" width="9.140625" style="11"/>
+    <col min="13824" max="13824" width="1.7109375" style="11" customWidth="1"/>
+    <col min="13825" max="13825" width="9.140625" style="11"/>
+    <col min="13826" max="13826" width="1.85546875" style="11" customWidth="1"/>
+    <col min="13827" max="13827" width="12" style="11" customWidth="1"/>
+    <col min="13828" max="13828" width="1.7109375" style="11" customWidth="1"/>
+    <col min="13829" max="13829" width="9.140625" style="11"/>
+    <col min="13830" max="13830" width="1.85546875" style="11" customWidth="1"/>
+    <col min="13831" max="13831" width="10.85546875" style="11" customWidth="1"/>
+    <col min="13832" max="13832" width="2.140625" style="11" customWidth="1"/>
+    <col min="13833" max="13833" width="13.85546875" style="11" customWidth="1"/>
+    <col min="13834" max="13834" width="3.28515625" style="11" customWidth="1"/>
+    <col min="13835" max="13835" width="11.7109375" style="11" customWidth="1"/>
+    <col min="13836" max="13836" width="2.140625" style="11" customWidth="1"/>
+    <col min="13837" max="13837" width="13.140625" style="11" customWidth="1"/>
+    <col min="13838" max="13838" width="3.7109375" style="11" customWidth="1"/>
+    <col min="13839" max="13839" width="12" style="11" customWidth="1"/>
+    <col min="13840" max="13840" width="3.85546875" style="11" customWidth="1"/>
+    <col min="13841" max="13841" width="13.5703125" style="11" customWidth="1"/>
+    <col min="13842" max="13842" width="3" style="11" customWidth="1"/>
+    <col min="13843" max="13843" width="12.28515625" style="11" customWidth="1"/>
+    <col min="13844" max="13844" width="3" style="11" customWidth="1"/>
+    <col min="13845" max="13845" width="14.42578125" style="11" customWidth="1"/>
+    <col min="13846" max="13846" width="2.85546875" style="11" customWidth="1"/>
+    <col min="13847" max="13847" width="17.7109375" style="11" customWidth="1"/>
+    <col min="13848" max="13848" width="2.5703125" style="11" customWidth="1"/>
+    <col min="13849" max="13849" width="9.140625" style="11"/>
+    <col min="13850" max="13850" width="1.42578125" style="11" customWidth="1"/>
+    <col min="13851" max="13851" width="11" style="11" customWidth="1"/>
+    <col min="13852" max="13852" width="1.7109375" style="11" customWidth="1"/>
+    <col min="13853" max="13853" width="11.5703125" style="11" customWidth="1"/>
+    <col min="13854" max="13854" width="2" style="11" customWidth="1"/>
+    <col min="13855" max="13855" width="12.42578125" style="11" customWidth="1"/>
+    <col min="13856" max="13856" width="3.7109375" style="11" customWidth="1"/>
+    <col min="13857" max="13857" width="9.140625" style="11"/>
+    <col min="13858" max="13858" width="1.7109375" style="11" customWidth="1"/>
+    <col min="13859" max="13859" width="11.7109375" style="11" customWidth="1"/>
+    <col min="13860" max="13860" width="1.85546875" style="11" customWidth="1"/>
+    <col min="13861" max="13861" width="9.140625" style="11"/>
+    <col min="13862" max="13862" width="1.5703125" style="11" customWidth="1"/>
+    <col min="13863" max="13863" width="9.140625" style="11"/>
+    <col min="13864" max="13864" width="1.85546875" style="11" customWidth="1"/>
+    <col min="13865" max="14038" width="9.140625" style="11"/>
+    <col min="14039" max="14039" width="2.7109375" style="11" customWidth="1"/>
+    <col min="14040" max="14040" width="17.85546875" style="11" customWidth="1"/>
+    <col min="14041" max="14041" width="9.140625" style="11"/>
+    <col min="14042" max="14042" width="2.140625" style="11" customWidth="1"/>
+    <col min="14043" max="14043" width="11.140625" style="11" customWidth="1"/>
+    <col min="14044" max="14044" width="2" style="11" customWidth="1"/>
+    <col min="14045" max="14045" width="9.140625" style="11"/>
+    <col min="14046" max="14046" width="2" style="11" customWidth="1"/>
+    <col min="14047" max="14047" width="11.28515625" style="11" customWidth="1"/>
+    <col min="14048" max="14048" width="2" style="11" customWidth="1"/>
+    <col min="14049" max="14049" width="14.85546875" style="11" customWidth="1"/>
+    <col min="14050" max="14050" width="2" style="11" customWidth="1"/>
+    <col min="14051" max="14051" width="11.28515625" style="11" customWidth="1"/>
+    <col min="14052" max="14052" width="2.42578125" style="11" customWidth="1"/>
+    <col min="14053" max="14053" width="12.7109375" style="11" customWidth="1"/>
+    <col min="14054" max="14054" width="2.42578125" style="11" customWidth="1"/>
+    <col min="14055" max="14055" width="12" style="11" customWidth="1"/>
+    <col min="14056" max="14056" width="2.42578125" style="11" customWidth="1"/>
+    <col min="14057" max="14057" width="15" style="11" customWidth="1"/>
+    <col min="14058" max="14058" width="2.42578125" style="11" customWidth="1"/>
+    <col min="14059" max="14059" width="12.42578125" style="11" customWidth="1"/>
+    <col min="14060" max="14060" width="2.5703125" style="11" customWidth="1"/>
+    <col min="14061" max="14061" width="16.7109375" style="11" customWidth="1"/>
+    <col min="14062" max="14062" width="1.5703125" style="11" customWidth="1"/>
+    <col min="14063" max="14063" width="19.7109375" style="11" customWidth="1"/>
+    <col min="14064" max="14064" width="1.42578125" style="11" customWidth="1"/>
+    <col min="14065" max="14065" width="13.5703125" style="11" customWidth="1"/>
+    <col min="14066" max="14066" width="1.85546875" style="11" customWidth="1"/>
+    <col min="14067" max="14067" width="13" style="11" customWidth="1"/>
+    <col min="14068" max="14068" width="1.5703125" style="11" customWidth="1"/>
+    <col min="14069" max="14069" width="11.85546875" style="11" customWidth="1"/>
+    <col min="14070" max="14070" width="2.28515625" style="11" customWidth="1"/>
+    <col min="14071" max="14071" width="14.7109375" style="11" customWidth="1"/>
+    <col min="14072" max="14072" width="2.28515625" style="11" customWidth="1"/>
+    <col min="14073" max="14073" width="9.140625" style="11"/>
+    <col min="14074" max="14074" width="1.7109375" style="11" customWidth="1"/>
+    <col min="14075" max="14075" width="13.140625" style="11" customWidth="1"/>
+    <col min="14076" max="14076" width="2.28515625" style="11" customWidth="1"/>
+    <col min="14077" max="14077" width="9.140625" style="11"/>
+    <col min="14078" max="14078" width="1.42578125" style="11" customWidth="1"/>
+    <col min="14079" max="14079" width="9.140625" style="11"/>
+    <col min="14080" max="14080" width="1.7109375" style="11" customWidth="1"/>
+    <col min="14081" max="14081" width="9.140625" style="11"/>
+    <col min="14082" max="14082" width="1.85546875" style="11" customWidth="1"/>
+    <col min="14083" max="14083" width="12" style="11" customWidth="1"/>
+    <col min="14084" max="14084" width="1.7109375" style="11" customWidth="1"/>
+    <col min="14085" max="14085" width="9.140625" style="11"/>
+    <col min="14086" max="14086" width="1.85546875" style="11" customWidth="1"/>
+    <col min="14087" max="14087" width="10.85546875" style="11" customWidth="1"/>
+    <col min="14088" max="14088" width="2.140625" style="11" customWidth="1"/>
+    <col min="14089" max="14089" width="13.85546875" style="11" customWidth="1"/>
+    <col min="14090" max="14090" width="3.28515625" style="11" customWidth="1"/>
+    <col min="14091" max="14091" width="11.7109375" style="11" customWidth="1"/>
+    <col min="14092" max="14092" width="2.140625" style="11" customWidth="1"/>
+    <col min="14093" max="14093" width="13.140625" style="11" customWidth="1"/>
+    <col min="14094" max="14094" width="3.7109375" style="11" customWidth="1"/>
+    <col min="14095" max="14095" width="12" style="11" customWidth="1"/>
+    <col min="14096" max="14096" width="3.85546875" style="11" customWidth="1"/>
+    <col min="14097" max="14097" width="13.5703125" style="11" customWidth="1"/>
+    <col min="14098" max="14098" width="3" style="11" customWidth="1"/>
+    <col min="14099" max="14099" width="12.28515625" style="11" customWidth="1"/>
+    <col min="14100" max="14100" width="3" style="11" customWidth="1"/>
+    <col min="14101" max="14101" width="14.42578125" style="11" customWidth="1"/>
+    <col min="14102" max="14102" width="2.85546875" style="11" customWidth="1"/>
+    <col min="14103" max="14103" width="17.7109375" style="11" customWidth="1"/>
+    <col min="14104" max="14104" width="2.5703125" style="11" customWidth="1"/>
+    <col min="14105" max="14105" width="9.140625" style="11"/>
+    <col min="14106" max="14106" width="1.42578125" style="11" customWidth="1"/>
+    <col min="14107" max="14107" width="11" style="11" customWidth="1"/>
+    <col min="14108" max="14108" width="1.7109375" style="11" customWidth="1"/>
+    <col min="14109" max="14109" width="11.5703125" style="11" customWidth="1"/>
+    <col min="14110" max="14110" width="2" style="11" customWidth="1"/>
+    <col min="14111" max="14111" width="12.42578125" style="11" customWidth="1"/>
+    <col min="14112" max="14112" width="3.7109375" style="11" customWidth="1"/>
+    <col min="14113" max="14113" width="9.140625" style="11"/>
+    <col min="14114" max="14114" width="1.7109375" style="11" customWidth="1"/>
+    <col min="14115" max="14115" width="11.7109375" style="11" customWidth="1"/>
+    <col min="14116" max="14116" width="1.85546875" style="11" customWidth="1"/>
+    <col min="14117" max="14117" width="9.140625" style="11"/>
+    <col min="14118" max="14118" width="1.5703125" style="11" customWidth="1"/>
+    <col min="14119" max="14119" width="9.140625" style="11"/>
+    <col min="14120" max="14120" width="1.85546875" style="11" customWidth="1"/>
+    <col min="14121" max="14294" width="9.140625" style="11"/>
+    <col min="14295" max="14295" width="2.7109375" style="11" customWidth="1"/>
+    <col min="14296" max="14296" width="17.85546875" style="11" customWidth="1"/>
+    <col min="14297" max="14297" width="9.140625" style="11"/>
+    <col min="14298" max="14298" width="2.140625" style="11" customWidth="1"/>
+    <col min="14299" max="14299" width="11.140625" style="11" customWidth="1"/>
+    <col min="14300" max="14300" width="2" style="11" customWidth="1"/>
+    <col min="14301" max="14301" width="9.140625" style="11"/>
+    <col min="14302" max="14302" width="2" style="11" customWidth="1"/>
+    <col min="14303" max="14303" width="11.28515625" style="11" customWidth="1"/>
+    <col min="14304" max="14304" width="2" style="11" customWidth="1"/>
+    <col min="14305" max="14305" width="14.85546875" style="11" customWidth="1"/>
+    <col min="14306" max="14306" width="2" style="11" customWidth="1"/>
+    <col min="14307" max="14307" width="11.28515625" style="11" customWidth="1"/>
+    <col min="14308" max="14308" width="2.42578125" style="11" customWidth="1"/>
+    <col min="14309" max="14309" width="12.7109375" style="11" customWidth="1"/>
+    <col min="14310" max="14310" width="2.42578125" style="11" customWidth="1"/>
+    <col min="14311" max="14311" width="12" style="11" customWidth="1"/>
+    <col min="14312" max="14312" width="2.42578125" style="11" customWidth="1"/>
+    <col min="14313" max="14313" width="15" style="11" customWidth="1"/>
+    <col min="14314" max="14314" width="2.42578125" style="11" customWidth="1"/>
+    <col min="14315" max="14315" width="12.42578125" style="11" customWidth="1"/>
+    <col min="14316" max="14316" width="2.5703125" style="11" customWidth="1"/>
+    <col min="14317" max="14317" width="16.7109375" style="11" customWidth="1"/>
+    <col min="14318" max="14318" width="1.5703125" style="11" customWidth="1"/>
+    <col min="14319" max="14319" width="19.7109375" style="11" customWidth="1"/>
+    <col min="14320" max="14320" width="1.42578125" style="11" customWidth="1"/>
+    <col min="14321" max="14321" width="13.5703125" style="11" customWidth="1"/>
+    <col min="14322" max="14322" width="1.85546875" style="11" customWidth="1"/>
+    <col min="14323" max="14323" width="13" style="11" customWidth="1"/>
+    <col min="14324" max="14324" width="1.5703125" style="11" customWidth="1"/>
+    <col min="14325" max="14325" width="11.85546875" style="11" customWidth="1"/>
+    <col min="14326" max="14326" width="2.28515625" style="11" customWidth="1"/>
+    <col min="14327" max="14327" width="14.7109375" style="11" customWidth="1"/>
+    <col min="14328" max="14328" width="2.28515625" style="11" customWidth="1"/>
+    <col min="14329" max="14329" width="9.140625" style="11"/>
+    <col min="14330" max="14330" width="1.7109375" style="11" customWidth="1"/>
+    <col min="14331" max="14331" width="13.140625" style="11" customWidth="1"/>
+    <col min="14332" max="14332" width="2.28515625" style="11" customWidth="1"/>
+    <col min="14333" max="14333" width="9.140625" style="11"/>
+    <col min="14334" max="14334" width="1.42578125" style="11" customWidth="1"/>
+    <col min="14335" max="14335" width="9.140625" style="11"/>
+    <col min="14336" max="14336" width="1.7109375" style="11" customWidth="1"/>
+    <col min="14337" max="14337" width="9.140625" style="11"/>
+    <col min="14338" max="14338" width="1.85546875" style="11" customWidth="1"/>
+    <col min="14339" max="14339" width="12" style="11" customWidth="1"/>
+    <col min="14340" max="14340" width="1.7109375" style="11" customWidth="1"/>
+    <col min="14341" max="14341" width="9.140625" style="11"/>
+    <col min="14342" max="14342" width="1.85546875" style="11" customWidth="1"/>
+    <col min="14343" max="14343" width="10.85546875" style="11" customWidth="1"/>
+    <col min="14344" max="14344" width="2.140625" style="11" customWidth="1"/>
+    <col min="14345" max="14345" width="13.85546875" style="11" customWidth="1"/>
+    <col min="14346" max="14346" width="3.28515625" style="11" customWidth="1"/>
+    <col min="14347" max="14347" width="11.7109375" style="11" customWidth="1"/>
+    <col min="14348" max="14348" width="2.140625" style="11" customWidth="1"/>
+    <col min="14349" max="14349" width="13.140625" style="11" customWidth="1"/>
+    <col min="14350" max="14350" width="3.7109375" style="11" customWidth="1"/>
+    <col min="14351" max="14351" width="12" style="11" customWidth="1"/>
+    <col min="14352" max="14352" width="3.85546875" style="11" customWidth="1"/>
+    <col min="14353" max="14353" width="13.5703125" style="11" customWidth="1"/>
+    <col min="14354" max="14354" width="3" style="11" customWidth="1"/>
+    <col min="14355" max="14355" width="12.28515625" style="11" customWidth="1"/>
+    <col min="14356" max="14356" width="3" style="11" customWidth="1"/>
+    <col min="14357" max="14357" width="14.42578125" style="11" customWidth="1"/>
+    <col min="14358" max="14358" width="2.85546875" style="11" customWidth="1"/>
+    <col min="14359" max="14359" width="17.7109375" style="11" customWidth="1"/>
+    <col min="14360" max="14360" width="2.5703125" style="11" customWidth="1"/>
+    <col min="14361" max="14361" width="9.140625" style="11"/>
+    <col min="14362" max="14362" width="1.42578125" style="11" customWidth="1"/>
+    <col min="14363" max="14363" width="11" style="11" customWidth="1"/>
+    <col min="14364" max="14364" width="1.7109375" style="11" customWidth="1"/>
+    <col min="14365" max="14365" width="11.5703125" style="11" customWidth="1"/>
+    <col min="14366" max="14366" width="2" style="11" customWidth="1"/>
+    <col min="14367" max="14367" width="12.42578125" style="11" customWidth="1"/>
+    <col min="14368" max="14368" width="3.7109375" style="11" customWidth="1"/>
+    <col min="14369" max="14369" width="9.140625" style="11"/>
+    <col min="14370" max="14370" width="1.7109375" style="11" customWidth="1"/>
+    <col min="14371" max="14371" width="11.7109375" style="11" customWidth="1"/>
+    <col min="14372" max="14372" width="1.85546875" style="11" customWidth="1"/>
+    <col min="14373" max="14373" width="9.140625" style="11"/>
+    <col min="14374" max="14374" width="1.5703125" style="11" customWidth="1"/>
+    <col min="14375" max="14375" width="9.140625" style="11"/>
+    <col min="14376" max="14376" width="1.85546875" style="11" customWidth="1"/>
+    <col min="14377" max="14550" width="9.140625" style="11"/>
+    <col min="14551" max="14551" width="2.7109375" style="11" customWidth="1"/>
+    <col min="14552" max="14552" width="17.85546875" style="11" customWidth="1"/>
+    <col min="14553" max="14553" width="9.140625" style="11"/>
+    <col min="14554" max="14554" width="2.140625" style="11" customWidth="1"/>
+    <col min="14555" max="14555" width="11.140625" style="11" customWidth="1"/>
+    <col min="14556" max="14556" width="2" style="11" customWidth="1"/>
+    <col min="14557" max="14557" width="9.140625" style="11"/>
+    <col min="14558" max="14558" width="2" style="11" customWidth="1"/>
+    <col min="14559" max="14559" width="11.28515625" style="11" customWidth="1"/>
+    <col min="14560" max="14560" width="2" style="11" customWidth="1"/>
+    <col min="14561" max="14561" width="14.85546875" style="11" customWidth="1"/>
+    <col min="14562" max="14562" width="2" style="11" customWidth="1"/>
+    <col min="14563" max="14563" width="11.28515625" style="11" customWidth="1"/>
+    <col min="14564" max="14564" width="2.42578125" style="11" customWidth="1"/>
+    <col min="14565" max="14565" width="12.7109375" style="11" customWidth="1"/>
+    <col min="14566" max="14566" width="2.42578125" style="11" customWidth="1"/>
+    <col min="14567" max="14567" width="12" style="11" customWidth="1"/>
+    <col min="14568" max="14568" width="2.42578125" style="11" customWidth="1"/>
+    <col min="14569" max="14569" width="15" style="11" customWidth="1"/>
+    <col min="14570" max="14570" width="2.42578125" style="11" customWidth="1"/>
+    <col min="14571" max="14571" width="12.42578125" style="11" customWidth="1"/>
+    <col min="14572" max="14572" width="2.5703125" style="11" customWidth="1"/>
+    <col min="14573" max="14573" width="16.7109375" style="11" customWidth="1"/>
+    <col min="14574" max="14574" width="1.5703125" style="11" customWidth="1"/>
+    <col min="14575" max="14575" width="19.7109375" style="11" customWidth="1"/>
+    <col min="14576" max="14576" width="1.42578125" style="11" customWidth="1"/>
+    <col min="14577" max="14577" width="13.5703125" style="11" customWidth="1"/>
+    <col min="14578" max="14578" width="1.85546875" style="11" customWidth="1"/>
+    <col min="14579" max="14579" width="13" style="11" customWidth="1"/>
+    <col min="14580" max="14580" width="1.5703125" style="11" customWidth="1"/>
+    <col min="14581" max="14581" width="11.85546875" style="11" customWidth="1"/>
+    <col min="14582" max="14582" width="2.28515625" style="11" customWidth="1"/>
+    <col min="14583" max="14583" width="14.7109375" style="11" customWidth="1"/>
+    <col min="14584" max="14584" width="2.28515625" style="11" customWidth="1"/>
+    <col min="14585" max="14585" width="9.140625" style="11"/>
+    <col min="14586" max="14586" width="1.7109375" style="11" customWidth="1"/>
+    <col min="14587" max="14587" width="13.140625" style="11" customWidth="1"/>
+    <col min="14588" max="14588" width="2.28515625" style="11" customWidth="1"/>
+    <col min="14589" max="14589" width="9.140625" style="11"/>
+    <col min="14590" max="14590" width="1.42578125" style="11" customWidth="1"/>
+    <col min="14591" max="14591" width="9.140625" style="11"/>
+    <col min="14592" max="14592" width="1.7109375" style="11" customWidth="1"/>
+    <col min="14593" max="14593" width="9.140625" style="11"/>
+    <col min="14594" max="14594" width="1.85546875" style="11" customWidth="1"/>
+    <col min="14595" max="14595" width="12" style="11" customWidth="1"/>
+    <col min="14596" max="14596" width="1.7109375" style="11" customWidth="1"/>
+    <col min="14597" max="14597" width="9.140625" style="11"/>
+    <col min="14598" max="14598" width="1.85546875" style="11" customWidth="1"/>
+    <col min="14599" max="14599" width="10.85546875" style="11" customWidth="1"/>
+    <col min="14600" max="14600" width="2.140625" style="11" customWidth="1"/>
+    <col min="14601" max="14601" width="13.85546875" style="11" customWidth="1"/>
+    <col min="14602" max="14602" width="3.28515625" style="11" customWidth="1"/>
+    <col min="14603" max="14603" width="11.7109375" style="11" customWidth="1"/>
+    <col min="14604" max="14604" width="2.140625" style="11" customWidth="1"/>
+    <col min="14605" max="14605" width="13.140625" style="11" customWidth="1"/>
+    <col min="14606" max="14606" width="3.7109375" style="11" customWidth="1"/>
+    <col min="14607" max="14607" width="12" style="11" customWidth="1"/>
+    <col min="14608" max="14608" width="3.85546875" style="11" customWidth="1"/>
+    <col min="14609" max="14609" width="13.5703125" style="11" customWidth="1"/>
+    <col min="14610" max="14610" width="3" style="11" customWidth="1"/>
+    <col min="14611" max="14611" width="12.28515625" style="11" customWidth="1"/>
+    <col min="14612" max="14612" width="3" style="11" customWidth="1"/>
+    <col min="14613" max="14613" width="14.42578125" style="11" customWidth="1"/>
+    <col min="14614" max="14614" width="2.85546875" style="11" customWidth="1"/>
+    <col min="14615" max="14615" width="17.7109375" style="11" customWidth="1"/>
+    <col min="14616" max="14616" width="2.5703125" style="11" customWidth="1"/>
+    <col min="14617" max="14617" width="9.140625" style="11"/>
+    <col min="14618" max="14618" width="1.42578125" style="11" customWidth="1"/>
+    <col min="14619" max="14619" width="11" style="11" customWidth="1"/>
+    <col min="14620" max="14620" width="1.7109375" style="11" customWidth="1"/>
+    <col min="14621" max="14621" width="11.5703125" style="11" customWidth="1"/>
+    <col min="14622" max="14622" width="2" style="11" customWidth="1"/>
+    <col min="14623" max="14623" width="12.42578125" style="11" customWidth="1"/>
+    <col min="14624" max="14624" width="3.7109375" style="11" customWidth="1"/>
+    <col min="14625" max="14625" width="9.140625" style="11"/>
+    <col min="14626" max="14626" width="1.7109375" style="11" customWidth="1"/>
+    <col min="14627" max="14627" width="11.7109375" style="11" customWidth="1"/>
+    <col min="14628" max="14628" width="1.85546875" style="11" customWidth="1"/>
+    <col min="14629" max="14629" width="9.140625" style="11"/>
+    <col min="14630" max="14630" width="1.5703125" style="11" customWidth="1"/>
+    <col min="14631" max="14631" width="9.140625" style="11"/>
+    <col min="14632" max="14632" width="1.85546875" style="11" customWidth="1"/>
+    <col min="14633" max="14806" width="9.140625" style="11"/>
+    <col min="14807" max="14807" width="2.7109375" style="11" customWidth="1"/>
+    <col min="14808" max="14808" width="17.85546875" style="11" customWidth="1"/>
+    <col min="14809" max="14809" width="9.140625" style="11"/>
+    <col min="14810" max="14810" width="2.140625" style="11" customWidth="1"/>
+    <col min="14811" max="14811" width="11.140625" style="11" customWidth="1"/>
+    <col min="14812" max="14812" width="2" style="11" customWidth="1"/>
+    <col min="14813" max="14813" width="9.140625" style="11"/>
+    <col min="14814" max="14814" width="2" style="11" customWidth="1"/>
+    <col min="14815" max="14815" width="11.28515625" style="11" customWidth="1"/>
+    <col min="14816" max="14816" width="2" style="11" customWidth="1"/>
+    <col min="14817" max="14817" width="14.85546875" style="11" customWidth="1"/>
+    <col min="14818" max="14818" width="2" style="11" customWidth="1"/>
+    <col min="14819" max="14819" width="11.28515625" style="11" customWidth="1"/>
+    <col min="14820" max="14820" width="2.42578125" style="11" customWidth="1"/>
+    <col min="14821" max="14821" width="12.7109375" style="11" customWidth="1"/>
+    <col min="14822" max="14822" width="2.42578125" style="11" customWidth="1"/>
+    <col min="14823" max="14823" width="12" style="11" customWidth="1"/>
+    <col min="14824" max="14824" width="2.42578125" style="11" customWidth="1"/>
+    <col min="14825" max="14825" width="15" style="11" customWidth="1"/>
+    <col min="14826" max="14826" width="2.42578125" style="11" customWidth="1"/>
+    <col min="14827" max="14827" width="12.42578125" style="11" customWidth="1"/>
+    <col min="14828" max="14828" width="2.5703125" style="11" customWidth="1"/>
+    <col min="14829" max="14829" width="16.7109375" style="11" customWidth="1"/>
+    <col min="14830" max="14830" width="1.5703125" style="11" customWidth="1"/>
+    <col min="14831" max="14831" width="19.7109375" style="11" customWidth="1"/>
+    <col min="14832" max="14832" width="1.42578125" style="11" customWidth="1"/>
+    <col min="14833" max="14833" width="13.5703125" style="11" customWidth="1"/>
+    <col min="14834" max="14834" width="1.85546875" style="11" customWidth="1"/>
+    <col min="14835" max="14835" width="13" style="11" customWidth="1"/>
+    <col min="14836" max="14836" width="1.5703125" style="11" customWidth="1"/>
+    <col min="14837" max="14837" width="11.85546875" style="11" customWidth="1"/>
+    <col min="14838" max="14838" width="2.28515625" style="11" customWidth="1"/>
+    <col min="14839" max="14839" width="14.7109375" style="11" customWidth="1"/>
+    <col min="14840" max="14840" width="2.28515625" style="11" customWidth="1"/>
+    <col min="14841" max="14841" width="9.140625" style="11"/>
+    <col min="14842" max="14842" width="1.7109375" style="11" customWidth="1"/>
+    <col min="14843" max="14843" width="13.140625" style="11" customWidth="1"/>
+    <col min="14844" max="14844" width="2.28515625" style="11" customWidth="1"/>
+    <col min="14845" max="14845" width="9.140625" style="11"/>
+    <col min="14846" max="14846" width="1.42578125" style="11" customWidth="1"/>
+    <col min="14847" max="14847" width="9.140625" style="11"/>
+    <col min="14848" max="14848" width="1.7109375" style="11" customWidth="1"/>
+    <col min="14849" max="14849" width="9.140625" style="11"/>
+    <col min="14850" max="14850" width="1.85546875" style="11" customWidth="1"/>
+    <col min="14851" max="14851" width="12" style="11" customWidth="1"/>
+    <col min="14852" max="14852" width="1.7109375" style="11" customWidth="1"/>
+    <col min="14853" max="14853" width="9.140625" style="11"/>
+    <col min="14854" max="14854" width="1.85546875" style="11" customWidth="1"/>
+    <col min="14855" max="14855" width="10.85546875" style="11" customWidth="1"/>
+    <col min="14856" max="14856" width="2.140625" style="11" customWidth="1"/>
+    <col min="14857" max="14857" width="13.85546875" style="11" customWidth="1"/>
+    <col min="14858" max="14858" width="3.28515625" style="11" customWidth="1"/>
+    <col min="14859" max="14859" width="11.7109375" style="11" customWidth="1"/>
+    <col min="14860" max="14860" width="2.140625" style="11" customWidth="1"/>
+    <col min="14861" max="14861" width="13.140625" style="11" customWidth="1"/>
+    <col min="14862" max="14862" width="3.7109375" style="11" customWidth="1"/>
+    <col min="14863" max="14863" width="12" style="11" customWidth="1"/>
+    <col min="14864" max="14864" width="3.85546875" style="11" customWidth="1"/>
+    <col min="14865" max="14865" width="13.5703125" style="11" customWidth="1"/>
+    <col min="14866" max="14866" width="3" style="11" customWidth="1"/>
+    <col min="14867" max="14867" width="12.28515625" style="11" customWidth="1"/>
+    <col min="14868" max="14868" width="3" style="11" customWidth="1"/>
+    <col min="14869" max="14869" width="14.42578125" style="11" customWidth="1"/>
+    <col min="14870" max="14870" width="2.85546875" style="11" customWidth="1"/>
+    <col min="14871" max="14871" width="17.7109375" style="11" customWidth="1"/>
+    <col min="14872" max="14872" width="2.5703125" style="11" customWidth="1"/>
+    <col min="14873" max="14873" width="9.140625" style="11"/>
+    <col min="14874" max="14874" width="1.42578125" style="11" customWidth="1"/>
+    <col min="14875" max="14875" width="11" style="11" customWidth="1"/>
+    <col min="14876" max="14876" width="1.7109375" style="11" customWidth="1"/>
+    <col min="14877" max="14877" width="11.5703125" style="11" customWidth="1"/>
+    <col min="14878" max="14878" width="2" style="11" customWidth="1"/>
+    <col min="14879" max="14879" width="12.42578125" style="11" customWidth="1"/>
+    <col min="14880" max="14880" width="3.7109375" style="11" customWidth="1"/>
+    <col min="14881" max="14881" width="9.140625" style="11"/>
+    <col min="14882" max="14882" width="1.7109375" style="11" customWidth="1"/>
+    <col min="14883" max="14883" width="11.7109375" style="11" customWidth="1"/>
+    <col min="14884" max="14884" width="1.85546875" style="11" customWidth="1"/>
+    <col min="14885" max="14885" width="9.140625" style="11"/>
+    <col min="14886" max="14886" width="1.5703125" style="11" customWidth="1"/>
+    <col min="14887" max="14887" width="9.140625" style="11"/>
+    <col min="14888" max="14888" width="1.85546875" style="11" customWidth="1"/>
+    <col min="14889" max="15062" width="9.140625" style="11"/>
+    <col min="15063" max="15063" width="2.7109375" style="11" customWidth="1"/>
+    <col min="15064" max="15064" width="17.85546875" style="11" customWidth="1"/>
+    <col min="15065" max="15065" width="9.140625" style="11"/>
+    <col min="15066" max="15066" width="2.140625" style="11" customWidth="1"/>
+    <col min="15067" max="15067" width="11.140625" style="11" customWidth="1"/>
+    <col min="15068" max="15068" width="2" style="11" customWidth="1"/>
+    <col min="15069" max="15069" width="9.140625" style="11"/>
+    <col min="15070" max="15070" width="2" style="11" customWidth="1"/>
+    <col min="15071" max="15071" width="11.28515625" style="11" customWidth="1"/>
+    <col min="15072" max="15072" width="2" style="11" customWidth="1"/>
+    <col min="15073" max="15073" width="14.85546875" style="11" customWidth="1"/>
+    <col min="15074" max="15074" width="2" style="11" customWidth="1"/>
+    <col min="15075" max="15075" width="11.28515625" style="11" customWidth="1"/>
+    <col min="15076" max="15076" width="2.42578125" style="11" customWidth="1"/>
+    <col min="15077" max="15077" width="12.7109375" style="11" customWidth="1"/>
+    <col min="15078" max="15078" width="2.42578125" style="11" customWidth="1"/>
+    <col min="15079" max="15079" width="12" style="11" customWidth="1"/>
+    <col min="15080" max="15080" width="2.42578125" style="11" customWidth="1"/>
+    <col min="15081" max="15081" width="15" style="11" customWidth="1"/>
+    <col min="15082" max="15082" width="2.42578125" style="11" customWidth="1"/>
+    <col min="15083" max="15083" width="12.42578125" style="11" customWidth="1"/>
+    <col min="15084" max="15084" width="2.5703125" style="11" customWidth="1"/>
+    <col min="15085" max="15085" width="16.7109375" style="11" customWidth="1"/>
+    <col min="15086" max="15086" width="1.5703125" style="11" customWidth="1"/>
+    <col min="15087" max="15087" width="19.7109375" style="11" customWidth="1"/>
+    <col min="15088" max="15088" width="1.42578125" style="11" customWidth="1"/>
+    <col min="15089" max="15089" width="13.5703125" style="11" customWidth="1"/>
+    <col min="15090" max="15090" width="1.85546875" style="11" customWidth="1"/>
+    <col min="15091" max="15091" width="13" style="11" customWidth="1"/>
+    <col min="15092" max="15092" width="1.5703125" style="11" customWidth="1"/>
+    <col min="15093" max="15093" width="11.85546875" style="11" customWidth="1"/>
+    <col min="15094" max="15094" width="2.28515625" style="11" customWidth="1"/>
+    <col min="15095" max="15095" width="14.7109375" style="11" customWidth="1"/>
+    <col min="15096" max="15096" width="2.28515625" style="11" customWidth="1"/>
+    <col min="15097" max="15097" width="9.140625" style="11"/>
+    <col min="15098" max="15098" width="1.7109375" style="11" customWidth="1"/>
+    <col min="15099" max="15099" width="13.140625" style="11" customWidth="1"/>
+    <col min="15100" max="15100" width="2.28515625" style="11" customWidth="1"/>
+    <col min="15101" max="15101" width="9.140625" style="11"/>
+    <col min="15102" max="15102" width="1.42578125" style="11" customWidth="1"/>
+    <col min="15103" max="15103" width="9.140625" style="11"/>
+    <col min="15104" max="15104" width="1.7109375" style="11" customWidth="1"/>
+    <col min="15105" max="15105" width="9.140625" style="11"/>
+    <col min="15106" max="15106" width="1.85546875" style="11" customWidth="1"/>
+    <col min="15107" max="15107" width="12" style="11" customWidth="1"/>
+    <col min="15108" max="15108" width="1.7109375" style="11" customWidth="1"/>
+    <col min="15109" max="15109" width="9.140625" style="11"/>
+    <col min="15110" max="15110" width="1.85546875" style="11" customWidth="1"/>
+    <col min="15111" max="15111" width="10.85546875" style="11" customWidth="1"/>
+    <col min="15112" max="15112" width="2.140625" style="11" customWidth="1"/>
+    <col min="15113" max="15113" width="13.85546875" style="11" customWidth="1"/>
+    <col min="15114" max="15114" width="3.28515625" style="11" customWidth="1"/>
+    <col min="15115" max="15115" width="11.7109375" style="11" customWidth="1"/>
+    <col min="15116" max="15116" width="2.140625" style="11" customWidth="1"/>
+    <col min="15117" max="15117" width="13.140625" style="11" customWidth="1"/>
+    <col min="15118" max="15118" width="3.7109375" style="11" customWidth="1"/>
+    <col min="15119" max="15119" width="12" style="11" customWidth="1"/>
+    <col min="15120" max="15120" width="3.85546875" style="11" customWidth="1"/>
+    <col min="15121" max="15121" width="13.5703125" style="11" customWidth="1"/>
+    <col min="15122" max="15122" width="3" style="11" customWidth="1"/>
+    <col min="15123" max="15123" width="12.28515625" style="11" customWidth="1"/>
+    <col min="15124" max="15124" width="3" style="11" customWidth="1"/>
+    <col min="15125" max="15125" width="14.42578125" style="11" customWidth="1"/>
+    <col min="15126" max="15126" width="2.85546875" style="11" customWidth="1"/>
+    <col min="15127" max="15127" width="17.7109375" style="11" customWidth="1"/>
+    <col min="15128" max="15128" width="2.5703125" style="11" customWidth="1"/>
+    <col min="15129" max="15129" width="9.140625" style="11"/>
+    <col min="15130" max="15130" width="1.42578125" style="11" customWidth="1"/>
+    <col min="15131" max="15131" width="11" style="11" customWidth="1"/>
+    <col min="15132" max="15132" width="1.7109375" style="11" customWidth="1"/>
+    <col min="15133" max="15133" width="11.5703125" style="11" customWidth="1"/>
+    <col min="15134" max="15134" width="2" style="11" customWidth="1"/>
+    <col min="15135" max="15135" width="12.42578125" style="11" customWidth="1"/>
+    <col min="15136" max="15136" width="3.7109375" style="11" customWidth="1"/>
+    <col min="15137" max="15137" width="9.140625" style="11"/>
+    <col min="15138" max="15138" width="1.7109375" style="11" customWidth="1"/>
+    <col min="15139" max="15139" width="11.7109375" style="11" customWidth="1"/>
+    <col min="15140" max="15140" width="1.85546875" style="11" customWidth="1"/>
+    <col min="15141" max="15141" width="9.140625" style="11"/>
+    <col min="15142" max="15142" width="1.5703125" style="11" customWidth="1"/>
+    <col min="15143" max="15143" width="9.140625" style="11"/>
+    <col min="15144" max="15144" width="1.85546875" style="11" customWidth="1"/>
+    <col min="15145" max="15318" width="9.140625" style="11"/>
+    <col min="15319" max="15319" width="2.7109375" style="11" customWidth="1"/>
+    <col min="15320" max="15320" width="17.85546875" style="11" customWidth="1"/>
+    <col min="15321" max="15321" width="9.140625" style="11"/>
+    <col min="15322" max="15322" width="2.140625" style="11" customWidth="1"/>
+    <col min="15323" max="15323" width="11.140625" style="11" customWidth="1"/>
+    <col min="15324" max="15324" width="2" style="11" customWidth="1"/>
+    <col min="15325" max="15325" width="9.140625" style="11"/>
+    <col min="15326" max="15326" width="2" style="11" customWidth="1"/>
+    <col min="15327" max="15327" width="11.28515625" style="11" customWidth="1"/>
+    <col min="15328" max="15328" width="2" style="11" customWidth="1"/>
+    <col min="15329" max="15329" width="14.85546875" style="11" customWidth="1"/>
+    <col min="15330" max="15330" width="2" style="11" customWidth="1"/>
+    <col min="15331" max="15331" width="11.28515625" style="11" customWidth="1"/>
+    <col min="15332" max="15332" width="2.42578125" style="11" customWidth="1"/>
+    <col min="15333" max="15333" width="12.7109375" style="11" customWidth="1"/>
+    <col min="15334" max="15334" width="2.42578125" style="11" customWidth="1"/>
+    <col min="15335" max="15335" width="12" style="11" customWidth="1"/>
+    <col min="15336" max="15336" width="2.42578125" style="11" customWidth="1"/>
+    <col min="15337" max="15337" width="15" style="11" customWidth="1"/>
+    <col min="15338" max="15338" width="2.42578125" style="11" customWidth="1"/>
+    <col min="15339" max="15339" width="12.42578125" style="11" customWidth="1"/>
+    <col min="15340" max="15340" width="2.5703125" style="11" customWidth="1"/>
+    <col min="15341" max="15341" width="16.7109375" style="11" customWidth="1"/>
+    <col min="15342" max="15342" width="1.5703125" style="11" customWidth="1"/>
+    <col min="15343" max="15343" width="19.7109375" style="11" customWidth="1"/>
+    <col min="15344" max="15344" width="1.42578125" style="11" customWidth="1"/>
+    <col min="15345" max="15345" width="13.5703125" style="11" customWidth="1"/>
+    <col min="15346" max="15346" width="1.85546875" style="11" customWidth="1"/>
+    <col min="15347" max="15347" width="13" style="11" customWidth="1"/>
+    <col min="15348" max="15348" width="1.5703125" style="11" customWidth="1"/>
+    <col min="15349" max="15349" width="11.85546875" style="11" customWidth="1"/>
+    <col min="15350" max="15350" width="2.28515625" style="11" customWidth="1"/>
+    <col min="15351" max="15351" width="14.7109375" style="11" customWidth="1"/>
+    <col min="15352" max="15352" width="2.28515625" style="11" customWidth="1"/>
+    <col min="15353" max="15353" width="9.140625" style="11"/>
+    <col min="15354" max="15354" width="1.7109375" style="11" customWidth="1"/>
+    <col min="15355" max="15355" width="13.140625" style="11" customWidth="1"/>
+    <col min="15356" max="15356" width="2.28515625" style="11" customWidth="1"/>
+    <col min="15357" max="15357" width="9.140625" style="11"/>
+    <col min="15358" max="15358" width="1.42578125" style="11" customWidth="1"/>
+    <col min="15359" max="15359" width="9.140625" style="11"/>
+    <col min="15360" max="15360" width="1.7109375" style="11" customWidth="1"/>
+    <col min="15361" max="15361" width="9.140625" style="11"/>
+    <col min="15362" max="15362" width="1.85546875" style="11" customWidth="1"/>
+    <col min="15363" max="15363" width="12" style="11" customWidth="1"/>
+    <col min="15364" max="15364" width="1.7109375" style="11" customWidth="1"/>
+    <col min="15365" max="15365" width="9.140625" style="11"/>
+    <col min="15366" max="15366" width="1.85546875" style="11" customWidth="1"/>
+    <col min="15367" max="15367" width="10.85546875" style="11" customWidth="1"/>
+    <col min="15368" max="15368" width="2.140625" style="11" customWidth="1"/>
+    <col min="15369" max="15369" width="13.85546875" style="11" customWidth="1"/>
+    <col min="15370" max="15370" width="3.28515625" style="11" customWidth="1"/>
+    <col min="15371" max="15371" width="11.7109375" style="11" customWidth="1"/>
+    <col min="15372" max="15372" width="2.140625" style="11" customWidth="1"/>
+    <col min="15373" max="15373" width="13.140625" style="11" customWidth="1"/>
+    <col min="15374" max="15374" width="3.7109375" style="11" customWidth="1"/>
+    <col min="15375" max="15375" width="12" style="11" customWidth="1"/>
+    <col min="15376" max="15376" width="3.85546875" style="11" customWidth="1"/>
+    <col min="15377" max="15377" width="13.5703125" style="11" customWidth="1"/>
+    <col min="15378" max="15378" width="3" style="11" customWidth="1"/>
+    <col min="15379" max="15379" width="12.28515625" style="11" customWidth="1"/>
+    <col min="15380" max="15380" width="3" style="11" customWidth="1"/>
+    <col min="15381" max="15381" width="14.42578125" style="11" customWidth="1"/>
+    <col min="15382" max="15382" width="2.85546875" style="11" customWidth="1"/>
+    <col min="15383" max="15383" width="17.7109375" style="11" customWidth="1"/>
+    <col min="15384" max="15384" width="2.5703125" style="11" customWidth="1"/>
+    <col min="15385" max="15385" width="9.140625" style="11"/>
+    <col min="15386" max="15386" width="1.42578125" style="11" customWidth="1"/>
+    <col min="15387" max="15387" width="11" style="11" customWidth="1"/>
+    <col min="15388" max="15388" width="1.7109375" style="11" customWidth="1"/>
+    <col min="15389" max="15389" width="11.5703125" style="11" customWidth="1"/>
+    <col min="15390" max="15390" width="2" style="11" customWidth="1"/>
+    <col min="15391" max="15391" width="12.42578125" style="11" customWidth="1"/>
+    <col min="15392" max="15392" width="3.7109375" style="11" customWidth="1"/>
+    <col min="15393" max="15393" width="9.140625" style="11"/>
+    <col min="15394" max="15394" width="1.7109375" style="11" customWidth="1"/>
+    <col min="15395" max="15395" width="11.7109375" style="11" customWidth="1"/>
+    <col min="15396" max="15396" width="1.85546875" style="11" customWidth="1"/>
+    <col min="15397" max="15397" width="9.140625" style="11"/>
+    <col min="15398" max="15398" width="1.5703125" style="11" customWidth="1"/>
+    <col min="15399" max="15399" width="9.140625" style="11"/>
+    <col min="15400" max="15400" width="1.85546875" style="11" customWidth="1"/>
+    <col min="15401" max="15574" width="9.140625" style="11"/>
+    <col min="15575" max="15575" width="2.7109375" style="11" customWidth="1"/>
+    <col min="15576" max="15576" width="17.85546875" style="11" customWidth="1"/>
+    <col min="15577" max="15577" width="9.140625" style="11"/>
+    <col min="15578" max="15578" width="2.140625" style="11" customWidth="1"/>
+    <col min="15579" max="15579" width="11.140625" style="11" customWidth="1"/>
+    <col min="15580" max="15580" width="2" style="11" customWidth="1"/>
+    <col min="15581" max="15581" width="9.140625" style="11"/>
+    <col min="15582" max="15582" width="2" style="11" customWidth="1"/>
+    <col min="15583" max="15583" width="11.28515625" style="11" customWidth="1"/>
+    <col min="15584" max="15584" width="2" style="11" customWidth="1"/>
+    <col min="15585" max="15585" width="14.85546875" style="11" customWidth="1"/>
+    <col min="15586" max="15586" width="2" style="11" customWidth="1"/>
+    <col min="15587" max="15587" width="11.28515625" style="11" customWidth="1"/>
+    <col min="15588" max="15588" width="2.42578125" style="11" customWidth="1"/>
+    <col min="15589" max="15589" width="12.7109375" style="11" customWidth="1"/>
+    <col min="15590" max="15590" width="2.42578125" style="11" customWidth="1"/>
+    <col min="15591" max="15591" width="12" style="11" customWidth="1"/>
+    <col min="15592" max="15592" width="2.42578125" style="11" customWidth="1"/>
+    <col min="15593" max="15593" width="15" style="11" customWidth="1"/>
+    <col min="15594" max="15594" width="2.42578125" style="11" customWidth="1"/>
+    <col min="15595" max="15595" width="12.42578125" style="11" customWidth="1"/>
+    <col min="15596" max="15596" width="2.5703125" style="11" customWidth="1"/>
+    <col min="15597" max="15597" width="16.7109375" style="11" customWidth="1"/>
+    <col min="15598" max="15598" width="1.5703125" style="11" customWidth="1"/>
+    <col min="15599" max="15599" width="19.7109375" style="11" customWidth="1"/>
+    <col min="15600" max="15600" width="1.42578125" style="11" customWidth="1"/>
+    <col min="15601" max="15601" width="13.5703125" style="11" customWidth="1"/>
+    <col min="15602" max="15602" width="1.85546875" style="11" customWidth="1"/>
+    <col min="15603" max="15603" width="13" style="11" customWidth="1"/>
+    <col min="15604" max="15604" width="1.5703125" style="11" customWidth="1"/>
+    <col min="15605" max="15605" width="11.85546875" style="11" customWidth="1"/>
+    <col min="15606" max="15606" width="2.28515625" style="11" customWidth="1"/>
+    <col min="15607" max="15607" width="14.7109375" style="11" customWidth="1"/>
+    <col min="15608" max="15608" width="2.28515625" style="11" customWidth="1"/>
+    <col min="15609" max="15609" width="9.140625" style="11"/>
+    <col min="15610" max="15610" width="1.7109375" style="11" customWidth="1"/>
+    <col min="15611" max="15611" width="13.140625" style="11" customWidth="1"/>
+    <col min="15612" max="15612" width="2.28515625" style="11" customWidth="1"/>
+    <col min="15613" max="15613" width="9.140625" style="11"/>
+    <col min="15614" max="15614" width="1.42578125" style="11" customWidth="1"/>
+    <col min="15615" max="15615" width="9.140625" style="11"/>
+    <col min="15616" max="15616" width="1.7109375" style="11" customWidth="1"/>
+    <col min="15617" max="15617" width="9.140625" style="11"/>
+    <col min="15618" max="15618" width="1.85546875" style="11" customWidth="1"/>
+    <col min="15619" max="15619" width="12" style="11" customWidth="1"/>
+    <col min="15620" max="15620" width="1.7109375" style="11" customWidth="1"/>
+    <col min="15621" max="15621" width="9.140625" style="11"/>
+    <col min="15622" max="15622" width="1.85546875" style="11" customWidth="1"/>
+    <col min="15623" max="15623" width="10.85546875" style="11" customWidth="1"/>
+    <col min="15624" max="15624" width="2.140625" style="11" customWidth="1"/>
+    <col min="15625" max="15625" width="13.85546875" style="11" customWidth="1"/>
+    <col min="15626" max="15626" width="3.28515625" style="11" customWidth="1"/>
+    <col min="15627" max="15627" width="11.7109375" style="11" customWidth="1"/>
+    <col min="15628" max="15628" width="2.140625" style="11" customWidth="1"/>
+    <col min="15629" max="15629" width="13.140625" style="11" customWidth="1"/>
+    <col min="15630" max="15630" width="3.7109375" style="11" customWidth="1"/>
+    <col min="15631" max="15631" width="12" style="11" customWidth="1"/>
+    <col min="15632" max="15632" width="3.85546875" style="11" customWidth="1"/>
+    <col min="15633" max="15633" width="13.5703125" style="11" customWidth="1"/>
+    <col min="15634" max="15634" width="3" style="11" customWidth="1"/>
+    <col min="15635" max="15635" width="12.28515625" style="11" customWidth="1"/>
+    <col min="15636" max="15636" width="3" style="11" customWidth="1"/>
+    <col min="15637" max="15637" width="14.42578125" style="11" customWidth="1"/>
+    <col min="15638" max="15638" width="2.85546875" style="11" customWidth="1"/>
+    <col min="15639" max="15639" width="17.7109375" style="11" customWidth="1"/>
+    <col min="15640" max="15640" width="2.5703125" style="11" customWidth="1"/>
+    <col min="15641" max="15641" width="9.140625" style="11"/>
+    <col min="15642" max="15642" width="1.42578125" style="11" customWidth="1"/>
+    <col min="15643" max="15643" width="11" style="11" customWidth="1"/>
+    <col min="15644" max="15644" width="1.7109375" style="11" customWidth="1"/>
+    <col min="15645" max="15645" width="11.5703125" style="11" customWidth="1"/>
+    <col min="15646" max="15646" width="2" style="11" customWidth="1"/>
+    <col min="15647" max="15647" width="12.42578125" style="11" customWidth="1"/>
+    <col min="15648" max="15648" width="3.7109375" style="11" customWidth="1"/>
+    <col min="15649" max="15649" width="9.140625" style="11"/>
+    <col min="15650" max="15650" width="1.7109375" style="11" customWidth="1"/>
+    <col min="15651" max="15651" width="11.7109375" style="11" customWidth="1"/>
+    <col min="15652" max="15652" width="1.85546875" style="11" customWidth="1"/>
+    <col min="15653" max="15653" width="9.140625" style="11"/>
+    <col min="15654" max="15654" width="1.5703125" style="11" customWidth="1"/>
+    <col min="15655" max="15655" width="9.140625" style="11"/>
+    <col min="15656" max="15656" width="1.85546875" style="11" customWidth="1"/>
+    <col min="15657" max="15830" width="9.140625" style="11"/>
+    <col min="15831" max="15831" width="2.7109375" style="11" customWidth="1"/>
+    <col min="15832" max="15832" width="17.85546875" style="11" customWidth="1"/>
+    <col min="15833" max="15833" width="9.140625" style="11"/>
+    <col min="15834" max="15834" width="2.140625" style="11" customWidth="1"/>
+    <col min="15835" max="15835" width="11.140625" style="11" customWidth="1"/>
+    <col min="15836" max="15836" width="2" style="11" customWidth="1"/>
+    <col min="15837" max="15837" width="9.140625" style="11"/>
+    <col min="15838" max="15838" width="2" style="11" customWidth="1"/>
+    <col min="15839" max="15839" width="11.28515625" style="11" customWidth="1"/>
+    <col min="15840" max="15840" width="2" style="11" customWidth="1"/>
+    <col min="15841" max="15841" width="14.85546875" style="11" customWidth="1"/>
+    <col min="15842" max="15842" width="2" style="11" customWidth="1"/>
+    <col min="15843" max="15843" width="11.28515625" style="11" customWidth="1"/>
+    <col min="15844" max="15844" width="2.42578125" style="11" customWidth="1"/>
+    <col min="15845" max="15845" width="12.7109375" style="11" customWidth="1"/>
+    <col min="15846" max="15846" width="2.42578125" style="11" customWidth="1"/>
+    <col min="15847" max="15847" width="12" style="11" customWidth="1"/>
+    <col min="15848" max="15848" width="2.42578125" style="11" customWidth="1"/>
+    <col min="15849" max="15849" width="15" style="11" customWidth="1"/>
+    <col min="15850" max="15850" width="2.42578125" style="11" customWidth="1"/>
+    <col min="15851" max="15851" width="12.42578125" style="11" customWidth="1"/>
+    <col min="15852" max="15852" width="2.5703125" style="11" customWidth="1"/>
+    <col min="15853" max="15853" width="16.7109375" style="11" customWidth="1"/>
+    <col min="15854" max="15854" width="1.5703125" style="11" customWidth="1"/>
+    <col min="15855" max="15855" width="19.7109375" style="11" customWidth="1"/>
+    <col min="15856" max="15856" width="1.42578125" style="11" customWidth="1"/>
+    <col min="15857" max="15857" width="13.5703125" style="11" customWidth="1"/>
+    <col min="15858" max="15858" width="1.85546875" style="11" customWidth="1"/>
+    <col min="15859" max="15859" width="13" style="11" customWidth="1"/>
+    <col min="15860" max="15860" width="1.5703125" style="11" customWidth="1"/>
+    <col min="15861" max="15861" width="11.85546875" style="11" customWidth="1"/>
+    <col min="15862" max="15862" width="2.28515625" style="11" customWidth="1"/>
+    <col min="15863" max="15863" width="14.7109375" style="11" customWidth="1"/>
+    <col min="15864" max="15864" width="2.28515625" style="11" customWidth="1"/>
+    <col min="15865" max="15865" width="9.140625" style="11"/>
+    <col min="15866" max="15866" width="1.7109375" style="11" customWidth="1"/>
+    <col min="15867" max="15867" width="13.140625" style="11" customWidth="1"/>
+    <col min="15868" max="15868" width="2.28515625" style="11" customWidth="1"/>
+    <col min="15869" max="15869" width="9.140625" style="11"/>
+    <col min="15870" max="15870" width="1.42578125" style="11" customWidth="1"/>
+    <col min="15871" max="15871" width="9.140625" style="11"/>
+    <col min="15872" max="15872" width="1.7109375" style="11" customWidth="1"/>
+    <col min="15873" max="15873" width="9.140625" style="11"/>
+    <col min="15874" max="15874" width="1.85546875" style="11" customWidth="1"/>
+    <col min="15875" max="15875" width="12" style="11" customWidth="1"/>
+    <col min="15876" max="15876" width="1.7109375" style="11" customWidth="1"/>
+    <col min="15877" max="15877" width="9.140625" style="11"/>
+    <col min="15878" max="15878" width="1.85546875" style="11" customWidth="1"/>
+    <col min="15879" max="15879" width="10.85546875" style="11" customWidth="1"/>
+    <col min="15880" max="15880" width="2.140625" style="11" customWidth="1"/>
+    <col min="15881" max="15881" width="13.85546875" style="11" customWidth="1"/>
+    <col min="15882" max="15882" width="3.28515625" style="11" customWidth="1"/>
+    <col min="15883" max="15883" width="11.7109375" style="11" customWidth="1"/>
+    <col min="15884" max="15884" width="2.140625" style="11" customWidth="1"/>
+    <col min="15885" max="15885" width="13.140625" style="11" customWidth="1"/>
+    <col min="15886" max="15886" width="3.7109375" style="11" customWidth="1"/>
+    <col min="15887" max="15887" width="12" style="11" customWidth="1"/>
+    <col min="15888" max="15888" width="3.85546875" style="11" customWidth="1"/>
+    <col min="15889" max="15889" width="13.5703125" style="11" customWidth="1"/>
+    <col min="15890" max="15890" width="3" style="11" customWidth="1"/>
+    <col min="15891" max="15891" width="12.28515625" style="11" customWidth="1"/>
+    <col min="15892" max="15892" width="3" style="11" customWidth="1"/>
+    <col min="15893" max="15893" width="14.42578125" style="11" customWidth="1"/>
+    <col min="15894" max="15894" width="2.85546875" style="11" customWidth="1"/>
+    <col min="15895" max="15895" width="17.7109375" style="11" customWidth="1"/>
+    <col min="15896" max="15896" width="2.5703125" style="11" customWidth="1"/>
+    <col min="15897" max="15897" width="9.140625" style="11"/>
+    <col min="15898" max="15898" width="1.42578125" style="11" customWidth="1"/>
+    <col min="15899" max="15899" width="11" style="11" customWidth="1"/>
+    <col min="15900" max="15900" width="1.7109375" style="11" customWidth="1"/>
+    <col min="15901" max="15901" width="11.5703125" style="11" customWidth="1"/>
+    <col min="15902" max="15902" width="2" style="11" customWidth="1"/>
+    <col min="15903" max="15903" width="12.42578125" style="11" customWidth="1"/>
+    <col min="15904" max="15904" width="3.7109375" style="11" customWidth="1"/>
+    <col min="15905" max="15905" width="9.140625" style="11"/>
+    <col min="15906" max="15906" width="1.7109375" style="11" customWidth="1"/>
+    <col min="15907" max="15907" width="11.7109375" style="11" customWidth="1"/>
+    <col min="15908" max="15908" width="1.85546875" style="11" customWidth="1"/>
+    <col min="15909" max="15909" width="9.140625" style="11"/>
+    <col min="15910" max="15910" width="1.5703125" style="11" customWidth="1"/>
+    <col min="15911" max="15911" width="9.140625" style="11"/>
+    <col min="15912" max="15912" width="1.85546875" style="11" customWidth="1"/>
+    <col min="15913" max="16086" width="9.140625" style="11"/>
+    <col min="16087" max="16087" width="2.7109375" style="11" customWidth="1"/>
+    <col min="16088" max="16088" width="17.85546875" style="11" customWidth="1"/>
+    <col min="16089" max="16089" width="9.140625" style="11"/>
+    <col min="16090" max="16090" width="2.140625" style="11" customWidth="1"/>
+    <col min="16091" max="16091" width="11.140625" style="11" customWidth="1"/>
+    <col min="16092" max="16092" width="2" style="11" customWidth="1"/>
+    <col min="16093" max="16093" width="9.140625" style="11"/>
+    <col min="16094" max="16094" width="2" style="11" customWidth="1"/>
+    <col min="16095" max="16095" width="11.28515625" style="11" customWidth="1"/>
+    <col min="16096" max="16096" width="2" style="11" customWidth="1"/>
+    <col min="16097" max="16097" width="14.85546875" style="11" customWidth="1"/>
+    <col min="16098" max="16098" width="2" style="11" customWidth="1"/>
+    <col min="16099" max="16099" width="11.28515625" style="11" customWidth="1"/>
+    <col min="16100" max="16100" width="2.42578125" style="11" customWidth="1"/>
+    <col min="16101" max="16101" width="12.7109375" style="11" customWidth="1"/>
+    <col min="16102" max="16102" width="2.42578125" style="11" customWidth="1"/>
+    <col min="16103" max="16103" width="12" style="11" customWidth="1"/>
+    <col min="16104" max="16104" width="2.42578125" style="11" customWidth="1"/>
+    <col min="16105" max="16105" width="15" style="11" customWidth="1"/>
+    <col min="16106" max="16106" width="2.42578125" style="11" customWidth="1"/>
+    <col min="16107" max="16107" width="12.42578125" style="11" customWidth="1"/>
+    <col min="16108" max="16108" width="2.5703125" style="11" customWidth="1"/>
+    <col min="16109" max="16109" width="16.7109375" style="11" customWidth="1"/>
+    <col min="16110" max="16110" width="1.5703125" style="11" customWidth="1"/>
+    <col min="16111" max="16111" width="19.7109375" style="11" customWidth="1"/>
+    <col min="16112" max="16112" width="1.42578125" style="11" customWidth="1"/>
+    <col min="16113" max="16113" width="13.5703125" style="11" customWidth="1"/>
+    <col min="16114" max="16114" width="1.85546875" style="11" customWidth="1"/>
+    <col min="16115" max="16115" width="13" style="11" customWidth="1"/>
+    <col min="16116" max="16116" width="1.5703125" style="11" customWidth="1"/>
+    <col min="16117" max="16117" width="11.85546875" style="11" customWidth="1"/>
+    <col min="16118" max="16118" width="2.28515625" style="11" customWidth="1"/>
+    <col min="16119" max="16119" width="14.7109375" style="11" customWidth="1"/>
+    <col min="16120" max="16120" width="2.28515625" style="11" customWidth="1"/>
+    <col min="16121" max="16121" width="9.140625" style="11"/>
+    <col min="16122" max="16122" width="1.7109375" style="11" customWidth="1"/>
+    <col min="16123" max="16123" width="13.140625" style="11" customWidth="1"/>
+    <col min="16124" max="16124" width="2.28515625" style="11" customWidth="1"/>
+    <col min="16125" max="16125" width="9.140625" style="11"/>
+    <col min="16126" max="16126" width="1.42578125" style="11" customWidth="1"/>
+    <col min="16127" max="16127" width="9.140625" style="11"/>
+    <col min="16128" max="16128" width="1.7109375" style="11" customWidth="1"/>
+    <col min="16129" max="16129" width="9.140625" style="11"/>
+    <col min="16130" max="16130" width="1.85546875" style="11" customWidth="1"/>
+    <col min="16131" max="16131" width="12" style="11" customWidth="1"/>
+    <col min="16132" max="16132" width="1.7109375" style="11" customWidth="1"/>
+    <col min="16133" max="16133" width="9.140625" style="11"/>
+    <col min="16134" max="16134" width="1.85546875" style="11" customWidth="1"/>
+    <col min="16135" max="16135" width="10.85546875" style="11" customWidth="1"/>
+    <col min="16136" max="16136" width="2.140625" style="11" customWidth="1"/>
+    <col min="16137" max="16137" width="13.85546875" style="11" customWidth="1"/>
+    <col min="16138" max="16138" width="3.28515625" style="11" customWidth="1"/>
+    <col min="16139" max="16139" width="11.7109375" style="11" customWidth="1"/>
+    <col min="16140" max="16140" width="2.140625" style="11" customWidth="1"/>
+    <col min="16141" max="16141" width="13.140625" style="11" customWidth="1"/>
+    <col min="16142" max="16142" width="3.7109375" style="11" customWidth="1"/>
+    <col min="16143" max="16143" width="12" style="11" customWidth="1"/>
+    <col min="16144" max="16144" width="3.85546875" style="11" customWidth="1"/>
+    <col min="16145" max="16145" width="13.5703125" style="11" customWidth="1"/>
+    <col min="16146" max="16146" width="3" style="11" customWidth="1"/>
+    <col min="16147" max="16147" width="12.28515625" style="11" customWidth="1"/>
+    <col min="16148" max="16148" width="3" style="11" customWidth="1"/>
+    <col min="16149" max="16149" width="14.42578125" style="11" customWidth="1"/>
+    <col min="16150" max="16150" width="2.85546875" style="11" customWidth="1"/>
+    <col min="16151" max="16151" width="17.7109375" style="11" customWidth="1"/>
+    <col min="16152" max="16152" width="2.5703125" style="11" customWidth="1"/>
+    <col min="16153" max="16153" width="9.140625" style="11"/>
+    <col min="16154" max="16154" width="1.42578125" style="11" customWidth="1"/>
+    <col min="16155" max="16155" width="11" style="11" customWidth="1"/>
+    <col min="16156" max="16156" width="1.7109375" style="11" customWidth="1"/>
+    <col min="16157" max="16157" width="11.5703125" style="11" customWidth="1"/>
+    <col min="16158" max="16158" width="2" style="11" customWidth="1"/>
+    <col min="16159" max="16159" width="12.42578125" style="11" customWidth="1"/>
+    <col min="16160" max="16160" width="3.7109375" style="11" customWidth="1"/>
+    <col min="16161" max="16161" width="9.140625" style="11"/>
+    <col min="16162" max="16162" width="1.7109375" style="11" customWidth="1"/>
+    <col min="16163" max="16163" width="11.7109375" style="11" customWidth="1"/>
+    <col min="16164" max="16164" width="1.85546875" style="11" customWidth="1"/>
+    <col min="16165" max="16165" width="9.140625" style="11"/>
+    <col min="16166" max="16166" width="1.5703125" style="11" customWidth="1"/>
+    <col min="16167" max="16167" width="9.140625" style="11"/>
+    <col min="16168" max="16168" width="1.85546875" style="11" customWidth="1"/>
+    <col min="16169" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:82" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:82" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1"/>
-[...15 lines deleted...]
-      <c r="R1" s="2" t="s">
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
+      <c r="N1" s="72"/>
+      <c r="O1" s="72"/>
+      <c r="P1" s="72"/>
+      <c r="Q1" s="72"/>
+      <c r="R1" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="S1" s="2"/>
-[...22 lines deleted...]
-      <c r="AP1" s="4" t="s">
+      <c r="S1" s="73"/>
+      <c r="T1" s="73"/>
+      <c r="U1" s="73"/>
+      <c r="V1" s="73"/>
+      <c r="W1" s="73"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="1"/>
+      <c r="AA1" s="1"/>
+      <c r="AB1" s="1"/>
+      <c r="AC1" s="1"/>
+      <c r="AD1" s="1"/>
+      <c r="AE1" s="1"/>
+      <c r="AF1" s="1"/>
+      <c r="AG1" s="1"/>
+      <c r="AH1" s="1"/>
+      <c r="AI1" s="1"/>
+      <c r="AJ1" s="1"/>
+      <c r="AK1" s="1"/>
+      <c r="AL1" s="1"/>
+      <c r="AM1" s="1"/>
+      <c r="AN1" s="1"/>
+      <c r="AO1" s="1"/>
+      <c r="AP1" s="74" t="s">
         <v>2</v>
       </c>
-      <c r="AQ1" s="4"/>
-[...32 lines deleted...]
-      <c r="BX1" s="4" t="s">
+      <c r="AQ1" s="74"/>
+      <c r="AR1" s="74"/>
+      <c r="AS1" s="74"/>
+      <c r="AT1" s="74"/>
+      <c r="AU1" s="74"/>
+      <c r="AV1" s="2"/>
+      <c r="AW1" s="3"/>
+      <c r="AX1" s="2"/>
+      <c r="AY1" s="3"/>
+      <c r="AZ1" s="2"/>
+      <c r="BA1" s="3"/>
+      <c r="BB1" s="2"/>
+      <c r="BC1" s="3"/>
+      <c r="BD1" s="2"/>
+      <c r="BE1" s="3"/>
+      <c r="BF1" s="2"/>
+      <c r="BG1" s="3"/>
+      <c r="BH1" s="2"/>
+      <c r="BI1" s="3"/>
+      <c r="BJ1" s="2"/>
+      <c r="BK1" s="3"/>
+      <c r="BL1" s="2"/>
+      <c r="BM1" s="3"/>
+      <c r="BN1" s="2"/>
+      <c r="BO1" s="3"/>
+      <c r="BP1" s="2"/>
+      <c r="BQ1" s="3"/>
+      <c r="BR1" s="2"/>
+      <c r="BS1" s="3"/>
+      <c r="BT1" s="2"/>
+      <c r="BU1" s="3"/>
+      <c r="BV1" s="2"/>
+      <c r="BW1" s="3"/>
+      <c r="BX1" s="74" t="s">
         <v>2</v>
       </c>
-      <c r="BY1" s="4"/>
-[...4 lines deleted...]
-      <c r="CD1" s="7"/>
+      <c r="BY1" s="74"/>
+      <c r="BZ1" s="74"/>
+      <c r="CA1" s="74"/>
+      <c r="CB1" s="74"/>
+      <c r="CC1" s="74"/>
+      <c r="CD1" s="4"/>
     </row>
     <row r="2" spans="1:82" x14ac:dyDescent="0.2">
-      <c r="A2" s="9"/>
-[...19 lines deleted...]
-      <c r="CC2" s="12" t="s">
+      <c r="A2" s="6"/>
+      <c r="B2" s="7"/>
+      <c r="C2" s="8"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="8"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="8"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="8"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="8"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="8"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="8"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="8"/>
+      <c r="T2" s="7"/>
+      <c r="CC2" s="9" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:82" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B3" s="16">
+    <row r="3" spans="1:82" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="48"/>
+      <c r="B3" s="66">
         <v>1</v>
       </c>
-      <c r="C3" s="17"/>
-      <c r="D3" s="16">
+      <c r="C3" s="67"/>
+      <c r="D3" s="66">
         <v>2</v>
       </c>
-      <c r="E3" s="17"/>
-      <c r="F3" s="16">
+      <c r="E3" s="67"/>
+      <c r="F3" s="66">
         <v>3</v>
       </c>
-      <c r="G3" s="17"/>
-      <c r="H3" s="16">
+      <c r="G3" s="67"/>
+      <c r="H3" s="66">
         <v>4</v>
       </c>
-      <c r="I3" s="17"/>
-      <c r="J3" s="16">
+      <c r="I3" s="67"/>
+      <c r="J3" s="66">
         <v>5</v>
       </c>
-      <c r="K3" s="17"/>
-      <c r="L3" s="16">
+      <c r="K3" s="67"/>
+      <c r="L3" s="66">
         <v>6</v>
       </c>
-      <c r="M3" s="17"/>
-      <c r="N3" s="16">
+      <c r="M3" s="67"/>
+      <c r="N3" s="66">
         <v>7</v>
       </c>
-      <c r="O3" s="17"/>
-      <c r="P3" s="16">
+      <c r="O3" s="67"/>
+      <c r="P3" s="66">
         <v>8</v>
       </c>
-      <c r="Q3" s="17"/>
-      <c r="R3" s="16">
+      <c r="Q3" s="67"/>
+      <c r="R3" s="66">
         <v>9</v>
       </c>
-      <c r="S3" s="17"/>
-      <c r="T3" s="16">
+      <c r="S3" s="67"/>
+      <c r="T3" s="66">
         <v>10</v>
       </c>
-      <c r="U3" s="17"/>
-      <c r="V3" s="16">
+      <c r="U3" s="67"/>
+      <c r="V3" s="66">
         <v>11</v>
       </c>
-      <c r="W3" s="17"/>
-      <c r="X3" s="16">
+      <c r="W3" s="67"/>
+      <c r="X3" s="66">
         <v>12</v>
       </c>
-      <c r="Y3" s="17"/>
-      <c r="Z3" s="16">
+      <c r="Y3" s="67"/>
+      <c r="Z3" s="66">
         <v>13</v>
       </c>
-      <c r="AA3" s="17"/>
-      <c r="AB3" s="16">
+      <c r="AA3" s="67"/>
+      <c r="AB3" s="66">
         <v>14</v>
       </c>
-      <c r="AC3" s="17"/>
-      <c r="AD3" s="16">
+      <c r="AC3" s="67"/>
+      <c r="AD3" s="66">
         <v>15</v>
       </c>
-      <c r="AE3" s="17"/>
-      <c r="AF3" s="16">
+      <c r="AE3" s="67"/>
+      <c r="AF3" s="66">
         <v>16</v>
       </c>
-      <c r="AG3" s="17"/>
-      <c r="AH3" s="16">
+      <c r="AG3" s="67"/>
+      <c r="AH3" s="66">
         <v>17</v>
       </c>
-      <c r="AI3" s="17"/>
-      <c r="AJ3" s="16">
+      <c r="AI3" s="67"/>
+      <c r="AJ3" s="66">
         <v>18</v>
       </c>
-      <c r="AK3" s="17"/>
-      <c r="AL3" s="16">
+      <c r="AK3" s="67"/>
+      <c r="AL3" s="66">
         <v>19</v>
       </c>
-      <c r="AM3" s="17"/>
-      <c r="AN3" s="16">
+      <c r="AM3" s="67"/>
+      <c r="AN3" s="66">
         <v>20</v>
       </c>
-      <c r="AO3" s="18"/>
-      <c r="AP3" s="19">
+      <c r="AO3" s="70"/>
+      <c r="AP3" s="71">
         <v>21</v>
       </c>
-      <c r="AQ3" s="17"/>
-      <c r="AR3" s="16">
+      <c r="AQ3" s="67"/>
+      <c r="AR3" s="66">
         <v>22</v>
       </c>
-      <c r="AS3" s="17"/>
-      <c r="AT3" s="16">
+      <c r="AS3" s="67"/>
+      <c r="AT3" s="66">
         <v>23</v>
       </c>
-      <c r="AU3" s="17"/>
-      <c r="AV3" s="16">
+      <c r="AU3" s="67"/>
+      <c r="AV3" s="66">
         <v>24</v>
       </c>
-      <c r="AW3" s="17"/>
-      <c r="AX3" s="16">
+      <c r="AW3" s="67"/>
+      <c r="AX3" s="66">
         <v>25</v>
       </c>
-      <c r="AY3" s="17"/>
-      <c r="AZ3" s="16">
+      <c r="AY3" s="67"/>
+      <c r="AZ3" s="66">
         <v>26</v>
       </c>
-      <c r="BA3" s="17"/>
-      <c r="BB3" s="16">
+      <c r="BA3" s="67"/>
+      <c r="BB3" s="66">
         <v>27</v>
       </c>
-      <c r="BC3" s="17"/>
-      <c r="BD3" s="16">
+      <c r="BC3" s="67"/>
+      <c r="BD3" s="66">
         <v>28</v>
       </c>
-      <c r="BE3" s="17"/>
-      <c r="BF3" s="16">
+      <c r="BE3" s="67"/>
+      <c r="BF3" s="66">
         <v>29</v>
       </c>
-      <c r="BG3" s="17"/>
-      <c r="BH3" s="16">
+      <c r="BG3" s="67"/>
+      <c r="BH3" s="66">
         <v>30</v>
       </c>
-      <c r="BI3" s="17"/>
-      <c r="BJ3" s="16">
+      <c r="BI3" s="67"/>
+      <c r="BJ3" s="66">
         <v>31</v>
       </c>
-      <c r="BK3" s="17"/>
-      <c r="BL3" s="16">
+      <c r="BK3" s="67"/>
+      <c r="BL3" s="66">
         <v>32</v>
       </c>
-      <c r="BM3" s="17"/>
-      <c r="BN3" s="16">
+      <c r="BM3" s="67"/>
+      <c r="BN3" s="66">
         <v>33</v>
       </c>
-      <c r="BO3" s="17"/>
-      <c r="BP3" s="16">
+      <c r="BO3" s="67"/>
+      <c r="BP3" s="66">
         <v>34</v>
       </c>
-      <c r="BQ3" s="17"/>
-      <c r="BR3" s="16">
+      <c r="BQ3" s="67"/>
+      <c r="BR3" s="66">
         <v>35</v>
       </c>
-      <c r="BS3" s="17"/>
-      <c r="BT3" s="16">
+      <c r="BS3" s="67"/>
+      <c r="BT3" s="66">
         <v>36</v>
       </c>
-      <c r="BU3" s="17"/>
-      <c r="BV3" s="16">
+      <c r="BU3" s="67"/>
+      <c r="BV3" s="66">
         <v>37</v>
       </c>
-      <c r="BW3" s="17"/>
-      <c r="BX3" s="16">
+      <c r="BW3" s="67"/>
+      <c r="BX3" s="66">
         <v>38</v>
       </c>
-      <c r="BY3" s="17"/>
-      <c r="BZ3" s="20">
+      <c r="BY3" s="67"/>
+      <c r="BZ3" s="68">
         <v>39</v>
       </c>
-      <c r="CA3" s="20"/>
-      <c r="CB3" s="16">
+      <c r="CA3" s="68"/>
+      <c r="CB3" s="66">
         <v>40</v>
       </c>
-      <c r="CC3" s="21"/>
-      <c r="CD3" s="22"/>
+      <c r="CC3" s="56"/>
+      <c r="CD3" s="13"/>
     </row>
-    <row r="4" spans="1:82" s="25" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="59" t="s">
+    <row r="4" spans="1:82" s="16" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="69" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="61"/>
-      <c r="D4" s="62" t="s">
+      <c r="C4" s="63"/>
+      <c r="D4" s="58" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="62"/>
-[...19 lines deleted...]
-      <c r="Y4" s="62"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="58"/>
+      <c r="N4" s="58"/>
+      <c r="O4" s="58"/>
+      <c r="P4" s="58"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="58"/>
+      <c r="S4" s="58"/>
+      <c r="T4" s="58"/>
+      <c r="U4" s="58"/>
+      <c r="V4" s="58"/>
+      <c r="W4" s="58"/>
+      <c r="X4" s="58"/>
+      <c r="Y4" s="58"/>
       <c r="Z4" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="AA4" s="61"/>
-      <c r="AB4" s="62" t="s">
+      <c r="AA4" s="63"/>
+      <c r="AB4" s="58" t="s">
         <v>8</v>
       </c>
-      <c r="AC4" s="62"/>
-[...10 lines deleted...]
-      <c r="AN4" s="63"/>
+      <c r="AC4" s="58"/>
+      <c r="AD4" s="58"/>
+      <c r="AE4" s="58"/>
+      <c r="AF4" s="58"/>
+      <c r="AG4" s="58"/>
+      <c r="AH4" s="59"/>
+      <c r="AI4" s="59"/>
+      <c r="AJ4" s="59"/>
+      <c r="AK4" s="59"/>
+      <c r="AL4" s="59"/>
+      <c r="AM4" s="59"/>
+      <c r="AN4" s="59"/>
       <c r="AO4" s="60"/>
-      <c r="AP4" s="64" t="s">
+      <c r="AP4" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="AQ4" s="61"/>
-      <c r="AR4" s="62" t="s">
+      <c r="AQ4" s="63"/>
+      <c r="AR4" s="58" t="s">
         <v>6</v>
       </c>
-      <c r="AS4" s="62"/>
-[...19 lines deleted...]
-      <c r="BM4" s="62"/>
+      <c r="AS4" s="58"/>
+      <c r="AT4" s="58"/>
+      <c r="AU4" s="58"/>
+      <c r="AV4" s="58"/>
+      <c r="AW4" s="58"/>
+      <c r="AX4" s="58"/>
+      <c r="AY4" s="58"/>
+      <c r="AZ4" s="58"/>
+      <c r="BA4" s="58"/>
+      <c r="BB4" s="58"/>
+      <c r="BC4" s="58"/>
+      <c r="BD4" s="58"/>
+      <c r="BE4" s="58"/>
+      <c r="BF4" s="58"/>
+      <c r="BG4" s="58"/>
+      <c r="BH4" s="58"/>
+      <c r="BI4" s="58"/>
+      <c r="BJ4" s="58"/>
+      <c r="BK4" s="58"/>
+      <c r="BL4" s="58"/>
+      <c r="BM4" s="58"/>
       <c r="BN4" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="BO4" s="61"/>
-      <c r="BP4" s="62" t="s">
+      <c r="BO4" s="63"/>
+      <c r="BP4" s="58" t="s">
         <v>8</v>
       </c>
-      <c r="BQ4" s="62"/>
-[...4 lines deleted...]
-      <c r="BV4" s="63" t="s">
+      <c r="BQ4" s="58"/>
+      <c r="BR4" s="58"/>
+      <c r="BS4" s="58"/>
+      <c r="BT4" s="58"/>
+      <c r="BU4" s="58"/>
+      <c r="BV4" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="BW4" s="63"/>
-      <c r="BX4" s="63" t="s">
+      <c r="BW4" s="59"/>
+      <c r="BX4" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="BY4" s="63"/>
-      <c r="BZ4" s="63" t="s">
+      <c r="BY4" s="59"/>
+      <c r="BZ4" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="CA4" s="63"/>
-      <c r="CB4" s="63" t="s">
+      <c r="CA4" s="59"/>
+      <c r="CB4" s="59" t="s">
         <v>12</v>
       </c>
       <c r="CC4" s="60"/>
-      <c r="CD4" s="24"/>
+      <c r="CD4" s="15"/>
     </row>
-    <row r="5" spans="1:82" s="25" customFormat="1" ht="213.75" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D5" s="67" t="s">
+    <row r="5" spans="1:82" s="16" customFormat="1" ht="213.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="69"/>
+      <c r="B5" s="61"/>
+      <c r="C5" s="65"/>
+      <c r="D5" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="E5" s="67"/>
-      <c r="F5" s="67" t="s">
+      <c r="E5" s="51"/>
+      <c r="F5" s="51" t="s">
         <v>14</v>
       </c>
-      <c r="G5" s="67"/>
-      <c r="H5" s="67" t="s">
+      <c r="G5" s="51"/>
+      <c r="H5" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="I5" s="67"/>
-      <c r="J5" s="67" t="s">
+      <c r="I5" s="51"/>
+      <c r="J5" s="51" t="s">
         <v>16</v>
       </c>
-      <c r="K5" s="67"/>
-      <c r="L5" s="67" t="s">
+      <c r="K5" s="51"/>
+      <c r="L5" s="51" t="s">
         <v>17</v>
       </c>
-      <c r="M5" s="67"/>
-      <c r="N5" s="67" t="s">
+      <c r="M5" s="51"/>
+      <c r="N5" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="O5" s="67"/>
-      <c r="P5" s="67" t="s">
+      <c r="O5" s="51"/>
+      <c r="P5" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="Q5" s="67"/>
-      <c r="R5" s="67" t="s">
+      <c r="Q5" s="51"/>
+      <c r="R5" s="51" t="s">
         <v>20</v>
       </c>
-      <c r="S5" s="67"/>
-      <c r="T5" s="67" t="s">
+      <c r="S5" s="51"/>
+      <c r="T5" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="U5" s="67"/>
-      <c r="V5" s="67" t="s">
+      <c r="U5" s="51"/>
+      <c r="V5" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="W5" s="67"/>
-      <c r="X5" s="67" t="s">
+      <c r="W5" s="51"/>
+      <c r="X5" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="Y5" s="67"/>
-[...2 lines deleted...]
-      <c r="AB5" s="67" t="s">
+      <c r="Y5" s="51"/>
+      <c r="Z5" s="61"/>
+      <c r="AA5" s="65"/>
+      <c r="AB5" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="AC5" s="67"/>
-      <c r="AD5" s="67" t="s">
+      <c r="AC5" s="51"/>
+      <c r="AD5" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="AE5" s="67"/>
-      <c r="AF5" s="67" t="s">
+      <c r="AE5" s="51"/>
+      <c r="AF5" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="AG5" s="67"/>
-      <c r="AH5" s="68" t="s">
+      <c r="AG5" s="51"/>
+      <c r="AH5" s="57" t="s">
         <v>26</v>
       </c>
-      <c r="AI5" s="68"/>
-      <c r="AJ5" s="68" t="s">
+      <c r="AI5" s="57"/>
+      <c r="AJ5" s="57" t="s">
         <v>27</v>
       </c>
-      <c r="AK5" s="68"/>
-      <c r="AL5" s="68" t="s">
+      <c r="AK5" s="57"/>
+      <c r="AL5" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="AM5" s="68"/>
-      <c r="AN5" s="68" t="s">
+      <c r="AM5" s="57"/>
+      <c r="AN5" s="57" t="s">
         <v>29</v>
       </c>
-      <c r="AO5" s="65"/>
-[...2 lines deleted...]
-      <c r="AR5" s="67" t="s">
+      <c r="AO5" s="61"/>
+      <c r="AP5" s="64"/>
+      <c r="AQ5" s="65"/>
+      <c r="AR5" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="AS5" s="67"/>
-      <c r="AT5" s="67" t="s">
+      <c r="AS5" s="51"/>
+      <c r="AT5" s="51" t="s">
         <v>14</v>
       </c>
-      <c r="AU5" s="67"/>
-      <c r="AV5" s="67" t="s">
+      <c r="AU5" s="51"/>
+      <c r="AV5" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="AW5" s="67"/>
-      <c r="AX5" s="67" t="s">
+      <c r="AW5" s="51"/>
+      <c r="AX5" s="51" t="s">
         <v>16</v>
       </c>
-      <c r="AY5" s="67"/>
-      <c r="AZ5" s="67" t="s">
+      <c r="AY5" s="51"/>
+      <c r="AZ5" s="51" t="s">
         <v>17</v>
       </c>
-      <c r="BA5" s="67"/>
-      <c r="BB5" s="67" t="s">
+      <c r="BA5" s="51"/>
+      <c r="BB5" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="BC5" s="67"/>
-      <c r="BD5" s="67" t="s">
+      <c r="BC5" s="51"/>
+      <c r="BD5" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="BE5" s="67"/>
-      <c r="BF5" s="67" t="s">
+      <c r="BE5" s="51"/>
+      <c r="BF5" s="51" t="s">
         <v>20</v>
       </c>
-      <c r="BG5" s="67"/>
-      <c r="BH5" s="67" t="s">
+      <c r="BG5" s="51"/>
+      <c r="BH5" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="BI5" s="67"/>
-      <c r="BJ5" s="67" t="s">
+      <c r="BI5" s="51"/>
+      <c r="BJ5" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="BK5" s="67"/>
-      <c r="BL5" s="67" t="s">
+      <c r="BK5" s="51"/>
+      <c r="BL5" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="BM5" s="67"/>
-[...2 lines deleted...]
-      <c r="BP5" s="67" t="s">
+      <c r="BM5" s="51"/>
+      <c r="BN5" s="61"/>
+      <c r="BO5" s="65"/>
+      <c r="BP5" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="BQ5" s="67"/>
-      <c r="BR5" s="67" t="s">
+      <c r="BQ5" s="51"/>
+      <c r="BR5" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="BS5" s="67"/>
-      <c r="BT5" s="67" t="s">
+      <c r="BS5" s="51"/>
+      <c r="BT5" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="BU5" s="67"/>
-[...8 lines deleted...]
-      <c r="CD5" s="24"/>
+      <c r="BU5" s="51"/>
+      <c r="BV5" s="57"/>
+      <c r="BW5" s="57"/>
+      <c r="BX5" s="57"/>
+      <c r="BY5" s="57"/>
+      <c r="BZ5" s="57"/>
+      <c r="CA5" s="57"/>
+      <c r="CB5" s="57"/>
+      <c r="CC5" s="61"/>
+      <c r="CD5" s="15"/>
     </row>
-    <row r="6" spans="1:82" s="27" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="71" t="s">
+    <row r="6" spans="1:82" s="18" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="49"/>
+      <c r="B6" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="C6" s="72"/>
-[...18 lines deleted...]
-      <c r="V6" s="71" t="s">
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="53"/>
+      <c r="N6" s="53"/>
+      <c r="O6" s="53"/>
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="53"/>
+      <c r="U6" s="54"/>
+      <c r="V6" s="52" t="s">
         <v>31</v>
       </c>
-      <c r="W6" s="72"/>
-[...18 lines deleted...]
-      <c r="AP6" s="74" t="s">
+      <c r="W6" s="53"/>
+      <c r="X6" s="53"/>
+      <c r="Y6" s="53"/>
+      <c r="Z6" s="53"/>
+      <c r="AA6" s="53"/>
+      <c r="AB6" s="53"/>
+      <c r="AC6" s="53"/>
+      <c r="AD6" s="53"/>
+      <c r="AE6" s="53"/>
+      <c r="AF6" s="53"/>
+      <c r="AG6" s="53"/>
+      <c r="AH6" s="53"/>
+      <c r="AI6" s="53"/>
+      <c r="AJ6" s="53"/>
+      <c r="AK6" s="53"/>
+      <c r="AL6" s="53"/>
+      <c r="AM6" s="53"/>
+      <c r="AN6" s="53"/>
+      <c r="AO6" s="54"/>
+      <c r="AP6" s="55" t="s">
         <v>32</v>
       </c>
-      <c r="AQ6" s="72"/>
-[...18 lines deleted...]
-      <c r="BJ6" s="71" t="s">
+      <c r="AQ6" s="53"/>
+      <c r="AR6" s="53"/>
+      <c r="AS6" s="53"/>
+      <c r="AT6" s="53"/>
+      <c r="AU6" s="53"/>
+      <c r="AV6" s="53"/>
+      <c r="AW6" s="53"/>
+      <c r="AX6" s="53"/>
+      <c r="AY6" s="53"/>
+      <c r="AZ6" s="53"/>
+      <c r="BA6" s="53"/>
+      <c r="BB6" s="53"/>
+      <c r="BC6" s="53"/>
+      <c r="BD6" s="53"/>
+      <c r="BE6" s="53"/>
+      <c r="BF6" s="53"/>
+      <c r="BG6" s="53"/>
+      <c r="BH6" s="53"/>
+      <c r="BI6" s="54"/>
+      <c r="BJ6" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="BK6" s="21"/>
-[...18 lines deleted...]
-      <c r="CD6" s="26"/>
+      <c r="BK6" s="56"/>
+      <c r="BL6" s="56"/>
+      <c r="BM6" s="56"/>
+      <c r="BN6" s="56"/>
+      <c r="BO6" s="56"/>
+      <c r="BP6" s="56"/>
+      <c r="BQ6" s="56"/>
+      <c r="BR6" s="56"/>
+      <c r="BS6" s="56"/>
+      <c r="BT6" s="56"/>
+      <c r="BU6" s="56"/>
+      <c r="BV6" s="56"/>
+      <c r="BW6" s="56"/>
+      <c r="BX6" s="56"/>
+      <c r="BY6" s="56"/>
+      <c r="BZ6" s="56"/>
+      <c r="CA6" s="56"/>
+      <c r="CB6" s="56"/>
+      <c r="CC6" s="56"/>
+      <c r="CD6" s="17"/>
     </row>
     <row r="7" spans="1:82" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="75" t="s">
+      <c r="A7" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="B7" s="28">
+      <c r="B7" s="19">
         <v>102.3</v>
       </c>
-      <c r="C7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="30">
+      <c r="C7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="D7" s="21">
         <v>103.1</v>
       </c>
-      <c r="E7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="30">
+      <c r="E7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="F7" s="21">
         <v>113.3</v>
       </c>
-      <c r="G7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="30">
+      <c r="G7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="H7" s="21">
         <v>94.2</v>
       </c>
-      <c r="I7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="30">
+      <c r="I7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="J7" s="21">
         <v>97.2</v>
       </c>
-      <c r="K7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="L7" s="30">
+      <c r="K7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="L7" s="21">
         <v>107.1</v>
       </c>
-      <c r="M7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="N7" s="30">
+      <c r="M7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="N7" s="21">
         <v>101.8</v>
       </c>
-      <c r="O7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="P7" s="30">
+      <c r="O7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="P7" s="21">
         <v>92.7</v>
       </c>
-      <c r="Q7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="R7" s="30">
+      <c r="Q7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="R7" s="21">
         <v>78.099999999999994</v>
       </c>
-      <c r="S7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="T7" s="30">
+      <c r="S7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="T7" s="21">
         <v>109.3</v>
       </c>
-      <c r="U7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="V7" s="30">
+      <c r="U7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="V7" s="21">
         <v>100.5</v>
       </c>
-      <c r="W7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="X7" s="30">
+      <c r="W7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="X7" s="21">
         <v>102.7</v>
       </c>
-      <c r="Y7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="Z7" s="30">
+      <c r="Y7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z7" s="21">
         <v>102</v>
       </c>
-      <c r="AA7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AB7" s="30">
+      <c r="AA7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB7" s="21">
         <v>102.9</v>
       </c>
-      <c r="AC7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AD7" s="30">
+      <c r="AC7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD7" s="21">
         <v>103.3</v>
       </c>
-      <c r="AE7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AF7" s="30">
+      <c r="AE7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF7" s="21">
         <v>100.9</v>
       </c>
-      <c r="AG7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AH7" s="30">
+      <c r="AG7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH7" s="21">
         <v>99.1</v>
       </c>
-      <c r="AI7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AJ7" s="30">
+      <c r="AI7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ7" s="21">
         <v>87.5</v>
       </c>
-      <c r="AK7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AL7" s="30">
+      <c r="AK7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL7" s="21">
         <v>110.9</v>
       </c>
-      <c r="AM7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AN7" s="30">
+      <c r="AM7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN7" s="21">
         <v>110.3</v>
       </c>
-      <c r="AO7" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AP7" s="32">
+      <c r="AO7" s="22" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP7" s="23">
         <v>99.7</v>
       </c>
-      <c r="AQ7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AR7" s="30">
+      <c r="AQ7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR7" s="21">
         <v>100.4</v>
       </c>
-      <c r="AS7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AT7" s="30">
+      <c r="AS7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT7" s="21">
         <v>102.8</v>
       </c>
-      <c r="AU7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AV7" s="30">
+      <c r="AU7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV7" s="21">
         <v>99.8</v>
       </c>
-      <c r="AW7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AX7" s="30">
+      <c r="AW7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX7" s="21">
         <v>96.9</v>
       </c>
-      <c r="AY7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AZ7" s="30">
+      <c r="AY7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ7" s="21">
         <v>102.7</v>
       </c>
-      <c r="BA7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="BB7" s="30">
+      <c r="BA7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB7" s="21">
         <v>100.8</v>
       </c>
-      <c r="BC7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="BD7" s="30">
+      <c r="BC7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD7" s="21">
         <v>86.8</v>
       </c>
-      <c r="BE7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="BF7" s="30">
+      <c r="BE7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF7" s="21">
         <v>97.7</v>
       </c>
-      <c r="BG7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="BH7" s="30">
+      <c r="BG7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH7" s="21">
         <v>104.1</v>
       </c>
-      <c r="BI7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="BJ7" s="30">
+      <c r="BI7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ7" s="21">
         <v>98.9</v>
       </c>
-      <c r="BK7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="BL7" s="30">
+      <c r="BK7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL7" s="21">
         <v>102.6</v>
       </c>
-      <c r="BM7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="BN7" s="30">
+      <c r="BM7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN7" s="21">
         <v>100</v>
       </c>
-      <c r="BO7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="BP7" s="30">
+      <c r="BO7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP7" s="21">
         <v>100.9</v>
       </c>
-      <c r="BQ7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="BR7" s="30">
+      <c r="BQ7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR7" s="21">
         <v>101.4</v>
       </c>
-      <c r="BS7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="BT7" s="30">
+      <c r="BS7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT7" s="21">
         <v>100.1</v>
       </c>
-      <c r="BU7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="BV7" s="30">
+      <c r="BU7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV7" s="21">
         <v>94</v>
       </c>
-      <c r="BW7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="BX7" s="30">
+      <c r="BW7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX7" s="21">
         <v>94.6</v>
       </c>
-      <c r="BY7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="BZ7" s="30">
+      <c r="BY7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ7" s="21">
         <v>102.5</v>
       </c>
-      <c r="CA7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="CB7" s="28">
+      <c r="CA7" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB7" s="19">
         <v>102.6</v>
       </c>
-      <c r="CC7" s="31" t="s">
-        <v>112</v>
+      <c r="CC7" s="22" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="8" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="75" t="s">
+      <c r="A8" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="B8" s="33">
+      <c r="B8" s="24">
         <v>103.6</v>
       </c>
-      <c r="C8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="33">
+      <c r="C8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D8" s="24">
         <v>103.5</v>
       </c>
-      <c r="E8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="33">
+      <c r="E8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F8" s="24">
         <v>112.8</v>
       </c>
-      <c r="G8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H8" s="33">
+      <c r="G8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H8" s="24">
         <v>101.6</v>
       </c>
-      <c r="I8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="33">
+      <c r="I8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J8" s="24">
         <v>98.1</v>
       </c>
-      <c r="K8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L8" s="33">
+      <c r="K8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L8" s="24">
         <v>113.9</v>
       </c>
-      <c r="M8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N8" s="33">
+      <c r="M8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N8" s="24">
         <v>103.9</v>
       </c>
-      <c r="O8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P8" s="33">
+      <c r="O8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P8" s="24">
         <v>91</v>
       </c>
-      <c r="Q8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R8" s="33">
+      <c r="Q8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R8" s="24">
         <v>91</v>
       </c>
-      <c r="S8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T8" s="33">
+      <c r="S8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T8" s="24">
         <v>106.9</v>
       </c>
-      <c r="U8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V8" s="33">
+      <c r="U8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V8" s="24">
         <v>99.1</v>
       </c>
-      <c r="W8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X8" s="33">
+      <c r="W8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X8" s="24">
         <v>101.8</v>
       </c>
-      <c r="Y8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z8" s="33">
+      <c r="Y8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z8" s="24">
         <v>105</v>
       </c>
-      <c r="AA8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB8" s="33">
+      <c r="AA8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB8" s="24">
         <v>103.8</v>
       </c>
-      <c r="AC8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD8" s="33">
+      <c r="AC8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD8" s="24">
         <v>104</v>
       </c>
-      <c r="AE8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF8" s="33">
+      <c r="AE8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF8" s="24">
         <v>103.2</v>
       </c>
-      <c r="AG8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH8" s="33">
+      <c r="AG8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH8" s="24">
         <v>108.9</v>
       </c>
-      <c r="AI8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ8" s="33">
+      <c r="AI8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ8" s="24">
         <v>93.1</v>
       </c>
-      <c r="AK8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL8" s="33">
+      <c r="AK8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL8" s="24">
         <v>116.2</v>
       </c>
-      <c r="AM8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN8" s="33">
+      <c r="AM8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN8" s="24">
         <v>121.3</v>
       </c>
-      <c r="AO8" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP8" s="36">
+      <c r="AO8" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP8" s="27">
         <v>101.5</v>
       </c>
-      <c r="AQ8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR8" s="33">
+      <c r="AQ8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR8" s="24">
         <v>100.8</v>
       </c>
-      <c r="AS8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT8" s="33">
+      <c r="AS8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT8" s="24">
         <v>101.6</v>
       </c>
-      <c r="AU8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV8" s="33">
+      <c r="AU8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV8" s="24">
         <v>102.6</v>
       </c>
-      <c r="AW8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX8" s="33">
+      <c r="AW8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX8" s="24">
         <v>99.7</v>
       </c>
-      <c r="AY8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ8" s="33">
+      <c r="AY8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ8" s="24">
         <v>105.7</v>
       </c>
-      <c r="BA8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB8" s="33">
+      <c r="BA8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB8" s="24">
         <v>101.2</v>
       </c>
-      <c r="BC8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD8" s="33">
+      <c r="BC8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD8" s="24">
         <v>100.4</v>
       </c>
-      <c r="BE8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF8" s="33">
+      <c r="BE8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF8" s="24">
         <v>101.4</v>
       </c>
-      <c r="BG8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH8" s="33">
+      <c r="BG8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH8" s="24">
         <v>99.4</v>
       </c>
-      <c r="BI8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ8" s="33">
+      <c r="BI8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ8" s="24">
         <v>99.6</v>
       </c>
-      <c r="BK8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL8" s="33">
+      <c r="BK8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL8" s="24">
         <v>99.5</v>
       </c>
-      <c r="BM8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN8" s="33">
+      <c r="BM8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN8" s="24">
         <v>101.6</v>
       </c>
-      <c r="BO8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP8" s="33">
+      <c r="BO8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP8" s="24">
         <v>100.9</v>
       </c>
-      <c r="BQ8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR8" s="33">
+      <c r="BQ8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR8" s="24">
         <v>100.6</v>
       </c>
-      <c r="BS8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT8" s="33">
+      <c r="BS8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT8" s="24">
         <v>101.3</v>
       </c>
-      <c r="BU8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV8" s="33">
+      <c r="BU8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV8" s="24">
         <v>108</v>
       </c>
-      <c r="BW8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX8" s="33">
+      <c r="BW8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX8" s="24">
         <v>102.3</v>
       </c>
-      <c r="BY8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ8" s="33">
+      <c r="BY8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ8" s="24">
         <v>106.9</v>
       </c>
-      <c r="CA8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB8" s="33">
+      <c r="CA8" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB8" s="24">
         <v>107.3</v>
       </c>
-      <c r="CC8" s="35" t="s">
-        <v>112</v>
+      <c r="CC8" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="9" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="75" t="s">
+      <c r="A9" s="50" t="s">
         <v>35</v>
       </c>
-      <c r="B9" s="33">
+      <c r="B9" s="24">
         <v>104.1</v>
       </c>
-      <c r="C9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="33">
+      <c r="C9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D9" s="24">
         <v>103</v>
       </c>
-      <c r="E9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="33">
+      <c r="E9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F9" s="24">
         <v>110.9</v>
       </c>
-      <c r="G9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H9" s="33">
+      <c r="G9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H9" s="24">
         <v>101.3</v>
       </c>
-      <c r="I9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="33">
+      <c r="I9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J9" s="24">
         <v>97.7</v>
       </c>
-      <c r="K9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L9" s="33">
+      <c r="K9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L9" s="24">
         <v>110.3</v>
       </c>
-      <c r="M9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N9" s="33">
+      <c r="M9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N9" s="24">
         <v>102.8</v>
       </c>
-      <c r="O9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P9" s="33">
+      <c r="O9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P9" s="24">
         <v>88.6</v>
       </c>
-      <c r="Q9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R9" s="33">
+      <c r="Q9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R9" s="24">
         <v>117.1</v>
       </c>
-      <c r="S9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T9" s="33">
+      <c r="S9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T9" s="24">
         <v>106.1</v>
       </c>
-      <c r="U9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V9" s="33">
+      <c r="U9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V9" s="24">
         <v>97.7</v>
       </c>
-      <c r="W9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X9" s="33">
+      <c r="W9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X9" s="24">
         <v>100.1</v>
       </c>
-      <c r="Y9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z9" s="33">
+      <c r="Y9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z9" s="24">
         <v>105.4</v>
       </c>
-      <c r="AA9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB9" s="33">
+      <c r="AA9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB9" s="24">
         <v>104.4</v>
       </c>
-      <c r="AC9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD9" s="33">
+      <c r="AC9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD9" s="24">
         <v>104.3</v>
       </c>
-      <c r="AE9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF9" s="33">
+      <c r="AE9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF9" s="24">
         <v>105.1</v>
       </c>
-      <c r="AG9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH9" s="33">
+      <c r="AG9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH9" s="24">
         <v>107</v>
       </c>
-      <c r="AI9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ9" s="33">
+      <c r="AI9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ9" s="24">
         <v>94.8</v>
       </c>
-      <c r="AK9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL9" s="33">
+      <c r="AK9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL9" s="24">
         <v>111.1</v>
       </c>
-      <c r="AM9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN9" s="33">
+      <c r="AM9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN9" s="24">
         <v>113.7</v>
       </c>
-      <c r="AO9" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP9" s="36">
+      <c r="AO9" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP9" s="27">
         <v>101.2</v>
       </c>
-      <c r="AQ9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR9" s="33">
+      <c r="AQ9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR9" s="24">
         <v>100.8</v>
       </c>
-      <c r="AS9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT9" s="33">
+      <c r="AS9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT9" s="24">
         <v>101.4</v>
       </c>
-      <c r="AU9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV9" s="33">
+      <c r="AU9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV9" s="24">
         <v>101.4</v>
       </c>
-      <c r="AW9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX9" s="33">
+      <c r="AW9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX9" s="24">
         <v>100.8</v>
       </c>
-      <c r="AY9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ9" s="33">
+      <c r="AY9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ9" s="24">
         <v>98.6</v>
       </c>
-      <c r="BA9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB9" s="33">
+      <c r="BA9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB9" s="24">
         <v>100.1</v>
       </c>
-      <c r="BC9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD9" s="33">
+      <c r="BC9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD9" s="24">
         <v>99.8</v>
       </c>
-      <c r="BE9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF9" s="33">
+      <c r="BE9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF9" s="24">
         <v>113.1</v>
       </c>
-      <c r="BG9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH9" s="33">
+      <c r="BG9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH9" s="24">
         <v>100.2</v>
       </c>
-      <c r="BI9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ9" s="33">
+      <c r="BI9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ9" s="24">
         <v>99</v>
       </c>
-      <c r="BK9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL9" s="33">
+      <c r="BK9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL9" s="24">
         <v>100.2</v>
       </c>
-      <c r="BM9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN9" s="33">
+      <c r="BM9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN9" s="24">
         <v>101.6</v>
       </c>
-      <c r="BO9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP9" s="33">
+      <c r="BO9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP9" s="24">
         <v>101.3</v>
       </c>
-      <c r="BQ9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR9" s="33">
+      <c r="BQ9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR9" s="24">
         <v>101.3</v>
       </c>
-      <c r="BS9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT9" s="33">
+      <c r="BS9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT9" s="24">
         <v>101.7</v>
       </c>
-      <c r="BU9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV9" s="33">
+      <c r="BU9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV9" s="24">
         <v>100.5</v>
       </c>
-      <c r="BW9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX9" s="33">
+      <c r="BW9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX9" s="24">
         <v>100.3</v>
       </c>
-      <c r="BY9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ9" s="33">
+      <c r="BY9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ9" s="24">
         <v>99.8</v>
       </c>
-      <c r="CA9" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB9" s="33">
+      <c r="CA9" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB9" s="24">
         <v>100.3</v>
       </c>
-      <c r="CC9" s="35" t="s">
-        <v>112</v>
+      <c r="CC9" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="10" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="75" t="s">
+      <c r="A10" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="B10" s="33">
+      <c r="B10" s="24">
         <v>103.1</v>
       </c>
-      <c r="C10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="33">
+      <c r="C10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D10" s="24">
         <v>103.4</v>
       </c>
-      <c r="E10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="33">
+      <c r="E10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F10" s="24">
         <v>105.7</v>
       </c>
-      <c r="G10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="33">
+      <c r="G10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H10" s="24">
         <v>109.8</v>
       </c>
-      <c r="I10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="33">
+      <c r="I10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J10" s="24">
         <v>100</v>
       </c>
-      <c r="K10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L10" s="33">
+      <c r="K10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L10" s="24">
         <v>107.9</v>
       </c>
-      <c r="M10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N10" s="33">
+      <c r="M10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N10" s="24">
         <v>103.1</v>
       </c>
-      <c r="O10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P10" s="33">
+      <c r="O10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P10" s="24">
         <v>87.7</v>
       </c>
-      <c r="Q10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R10" s="33">
+      <c r="Q10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R10" s="24">
         <v>113.2</v>
       </c>
-      <c r="S10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T10" s="33">
+      <c r="S10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T10" s="24">
         <v>105.6</v>
       </c>
-      <c r="U10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V10" s="33">
+      <c r="U10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V10" s="24">
         <v>98.9</v>
       </c>
-      <c r="W10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X10" s="33">
+      <c r="W10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X10" s="24">
         <v>103.7</v>
       </c>
-      <c r="Y10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z10" s="33">
+      <c r="Y10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z10" s="24">
         <v>103.8</v>
       </c>
-      <c r="AA10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB10" s="33">
+      <c r="AA10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB10" s="24">
         <v>103.2</v>
       </c>
-      <c r="AC10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD10" s="33">
+      <c r="AC10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD10" s="24">
         <v>103.5</v>
       </c>
-      <c r="AE10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF10" s="33">
+      <c r="AE10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF10" s="24">
         <v>102</v>
       </c>
-      <c r="AG10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH10" s="33">
+      <c r="AG10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH10" s="24">
         <v>106.3</v>
       </c>
-      <c r="AI10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ10" s="33">
+      <c r="AI10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ10" s="24">
         <v>99.7</v>
       </c>
-      <c r="AK10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL10" s="33">
+      <c r="AK10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL10" s="24">
         <v>112.2</v>
       </c>
-      <c r="AM10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN10" s="33">
+      <c r="AM10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN10" s="24">
         <v>113.8</v>
       </c>
-      <c r="AO10" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP10" s="36">
+      <c r="AO10" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP10" s="27">
         <v>100.8</v>
       </c>
-      <c r="AQ10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR10" s="33">
+      <c r="AQ10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR10" s="24">
         <v>101.3</v>
       </c>
-      <c r="AS10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT10" s="33">
+      <c r="AS10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT10" s="24">
         <v>99.8</v>
       </c>
-      <c r="AU10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV10" s="33">
+      <c r="AU10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV10" s="24">
         <v>105.7</v>
       </c>
-      <c r="AW10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX10" s="33">
+      <c r="AW10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX10" s="24">
         <v>102.8</v>
       </c>
-      <c r="AY10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ10" s="33">
+      <c r="AY10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ10" s="24">
         <v>100.8</v>
       </c>
-      <c r="BA10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB10" s="33">
+      <c r="BA10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB10" s="24">
         <v>101.1</v>
       </c>
-      <c r="BC10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD10" s="33">
+      <c r="BC10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD10" s="24">
         <v>100.8</v>
       </c>
-      <c r="BE10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF10" s="33">
+      <c r="BE10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF10" s="24">
         <v>100.9</v>
       </c>
-      <c r="BG10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH10" s="33">
+      <c r="BG10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH10" s="24">
         <v>101.8</v>
       </c>
-      <c r="BI10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ10" s="33">
+      <c r="BI10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ10" s="24">
         <v>101.5</v>
       </c>
-      <c r="BK10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL10" s="33">
+      <c r="BK10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL10" s="24">
         <v>101.4</v>
       </c>
-      <c r="BM10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN10" s="33">
+      <c r="BM10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN10" s="24">
         <v>100.7</v>
       </c>
-      <c r="BO10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP10" s="33">
+      <c r="BO10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP10" s="24">
         <v>100.1</v>
       </c>
-      <c r="BQ10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR10" s="33">
+      <c r="BQ10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR10" s="24">
         <v>100.1</v>
       </c>
-      <c r="BS10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT10" s="33">
+      <c r="BS10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT10" s="24">
         <v>99</v>
       </c>
-      <c r="BU10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV10" s="33">
+      <c r="BU10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV10" s="24">
         <v>104.2</v>
       </c>
-      <c r="BW10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX10" s="33">
+      <c r="BW10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX10" s="24">
         <v>102.7</v>
       </c>
-      <c r="BY10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ10" s="33">
+      <c r="BY10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ10" s="24">
         <v>102.7</v>
       </c>
-      <c r="CA10" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB10" s="33">
+      <c r="CA10" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB10" s="24">
         <v>103</v>
       </c>
-      <c r="CC10" s="35" t="s">
-        <v>112</v>
+      <c r="CC10" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="11" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="75" t="s">
+      <c r="A11" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="B11" s="33">
+      <c r="B11" s="24">
         <v>105.4</v>
       </c>
-      <c r="C11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="33">
+      <c r="C11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D11" s="24">
         <v>104.5</v>
       </c>
-      <c r="E11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="33">
+      <c r="E11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F11" s="24">
         <v>105</v>
       </c>
-      <c r="G11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H11" s="33">
+      <c r="G11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H11" s="24">
         <v>119.2</v>
       </c>
-      <c r="I11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="33">
+      <c r="I11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J11" s="24">
         <v>99.1</v>
       </c>
-      <c r="K11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L11" s="33">
+      <c r="K11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L11" s="24">
         <v>108.3</v>
       </c>
-      <c r="M11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N11" s="33">
+      <c r="M11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N11" s="24">
         <v>104.9</v>
       </c>
-      <c r="O11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P11" s="33">
+      <c r="O11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P11" s="24">
         <v>103.1</v>
       </c>
-      <c r="Q11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R11" s="33">
+      <c r="Q11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R11" s="24">
         <v>114</v>
       </c>
-      <c r="S11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T11" s="33">
+      <c r="S11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T11" s="24">
         <v>104</v>
       </c>
-      <c r="U11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V11" s="33">
+      <c r="U11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V11" s="24">
         <v>101.4</v>
       </c>
-      <c r="W11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X11" s="33">
+      <c r="W11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X11" s="24">
         <v>101.2</v>
       </c>
-      <c r="Y11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z11" s="33">
+      <c r="Y11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z11" s="24">
         <v>104.7</v>
       </c>
-      <c r="AA11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB11" s="33">
+      <c r="AA11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB11" s="24">
         <v>102.7</v>
       </c>
-      <c r="AC11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD11" s="33">
+      <c r="AC11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD11" s="24">
         <v>102.8</v>
       </c>
-      <c r="AE11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF11" s="33">
+      <c r="AE11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF11" s="24">
         <v>101.2</v>
       </c>
-      <c r="AG11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH11" s="33">
+      <c r="AG11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH11" s="24">
         <v>119</v>
       </c>
-      <c r="AI11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ11" s="33">
+      <c r="AI11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ11" s="24">
         <v>108.7</v>
       </c>
-      <c r="AK11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL11" s="33">
+      <c r="AK11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL11" s="24">
         <v>111.6</v>
       </c>
-      <c r="AM11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN11" s="33">
+      <c r="AM11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN11" s="24">
         <v>110.9</v>
       </c>
-      <c r="AO11" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP11" s="36">
+      <c r="AO11" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP11" s="27">
         <v>101.9</v>
       </c>
-      <c r="AQ11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR11" s="33">
+      <c r="AQ11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR11" s="24">
         <v>101.5</v>
       </c>
-      <c r="AS11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT11" s="33">
+      <c r="AS11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT11" s="24">
         <v>102.1</v>
       </c>
-      <c r="AU11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV11" s="33">
+      <c r="AU11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV11" s="24">
         <v>108.4</v>
       </c>
-      <c r="AW11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX11" s="33">
+      <c r="AW11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX11" s="24">
         <v>95.9</v>
       </c>
-      <c r="AY11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ11" s="33">
+      <c r="AY11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ11" s="24">
         <v>103.1</v>
       </c>
-      <c r="BA11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB11" s="33">
+      <c r="BA11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB11" s="24">
         <v>102.5</v>
       </c>
-      <c r="BC11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD11" s="33">
+      <c r="BC11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD11" s="24">
         <v>102</v>
       </c>
-      <c r="BE11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF11" s="33">
+      <c r="BE11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF11" s="24">
         <v>98.4</v>
       </c>
-      <c r="BG11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH11" s="33">
+      <c r="BG11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH11" s="24">
         <v>102.6</v>
       </c>
-      <c r="BI11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ11" s="33">
+      <c r="BI11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ11" s="24">
         <v>101.4</v>
       </c>
-      <c r="BK11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL11" s="33">
+      <c r="BK11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL11" s="24">
         <v>100.1</v>
       </c>
-      <c r="BM11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN11" s="33">
+      <c r="BM11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN11" s="24">
         <v>100.8</v>
       </c>
-      <c r="BO11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP11" s="33">
+      <c r="BO11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP11" s="24">
         <v>100.4</v>
       </c>
-      <c r="BQ11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR11" s="33">
+      <c r="BQ11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR11" s="24">
         <v>100.8</v>
       </c>
-      <c r="BS11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT11" s="33">
+      <c r="BS11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT11" s="24">
         <v>99.3</v>
       </c>
-      <c r="BU11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV11" s="33">
+      <c r="BU11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV11" s="24">
         <v>105.2</v>
       </c>
-      <c r="BW11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX11" s="33">
+      <c r="BW11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX11" s="24">
         <v>103.1</v>
       </c>
-      <c r="BY11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ11" s="33">
+      <c r="BY11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ11" s="24">
         <v>101.9</v>
       </c>
-      <c r="CA11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB11" s="33">
+      <c r="CA11" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB11" s="24">
         <v>100</v>
       </c>
-      <c r="CC11" s="35" t="s">
-        <v>112</v>
+      <c r="CC11" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="12" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="75" t="s">
+      <c r="A12" s="50" t="s">
         <v>38</v>
       </c>
-      <c r="B12" s="33">
+      <c r="B12" s="24">
         <v>105.2</v>
       </c>
-      <c r="C12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="33">
+      <c r="C12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D12" s="24">
         <v>105.2</v>
       </c>
-      <c r="E12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F12" s="33">
+      <c r="E12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F12" s="24">
         <v>105.6</v>
       </c>
-      <c r="G12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="33">
+      <c r="G12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H12" s="24">
         <v>120.1</v>
       </c>
-      <c r="I12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J12" s="33">
+      <c r="I12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J12" s="24">
         <v>100.9</v>
       </c>
-      <c r="K12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L12" s="33">
+      <c r="K12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L12" s="24">
         <v>100.7</v>
       </c>
-      <c r="M12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N12" s="33">
+      <c r="M12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N12" s="24">
         <v>106</v>
       </c>
-      <c r="O12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P12" s="33">
+      <c r="O12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P12" s="24">
         <v>104.1</v>
       </c>
-      <c r="Q12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R12" s="33">
+      <c r="Q12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R12" s="24">
         <v>120</v>
       </c>
-      <c r="S12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T12" s="33">
+      <c r="S12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T12" s="24">
         <v>105</v>
       </c>
-      <c r="U12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V12" s="33">
+      <c r="U12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V12" s="24">
         <v>102.2</v>
       </c>
-      <c r="W12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X12" s="33">
+      <c r="W12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X12" s="24">
         <v>101.8</v>
       </c>
-      <c r="Y12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z12" s="33">
+      <c r="Y12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z12" s="24">
         <v>105</v>
       </c>
-      <c r="AA12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB12" s="33">
+      <c r="AA12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB12" s="24">
         <v>102.4</v>
       </c>
-      <c r="AC12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD12" s="33">
+      <c r="AC12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD12" s="24">
         <v>103.5</v>
       </c>
-      <c r="AE12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF12" s="33">
+      <c r="AE12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF12" s="24">
         <v>99.2</v>
       </c>
-      <c r="AG12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH12" s="33">
+      <c r="AG12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH12" s="24">
         <v>115.6</v>
       </c>
-      <c r="AI12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ12" s="33">
+      <c r="AI12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ12" s="24">
         <v>110.1</v>
       </c>
-      <c r="AK12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL12" s="33">
+      <c r="AK12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL12" s="24">
         <v>106.8</v>
       </c>
-      <c r="AM12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN12" s="33">
+      <c r="AM12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN12" s="24">
         <v>105.6</v>
       </c>
-      <c r="AO12" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP12" s="36">
+      <c r="AO12" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP12" s="27">
         <v>101.2</v>
       </c>
-      <c r="AQ12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR12" s="33">
+      <c r="AQ12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR12" s="24">
         <v>101.5</v>
       </c>
-      <c r="AS12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT12" s="33">
+      <c r="AS12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT12" s="24">
         <v>102.2</v>
       </c>
-      <c r="AU12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV12" s="33">
+      <c r="AU12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV12" s="24">
         <v>103.3</v>
       </c>
-      <c r="AW12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX12" s="33">
+      <c r="AW12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX12" s="24">
         <v>101.6</v>
       </c>
-      <c r="AY12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ12" s="33">
+      <c r="AY12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ12" s="24">
         <v>98.2</v>
       </c>
-      <c r="BA12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB12" s="33">
+      <c r="BA12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB12" s="24">
         <v>102.2</v>
       </c>
-      <c r="BC12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD12" s="33">
+      <c r="BC12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD12" s="24">
         <v>101.4</v>
       </c>
-      <c r="BE12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF12" s="33">
+      <c r="BE12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF12" s="24">
         <v>106.8</v>
       </c>
-      <c r="BG12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH12" s="33">
+      <c r="BG12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH12" s="24">
         <v>100.3</v>
       </c>
-      <c r="BI12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ12" s="33">
+      <c r="BI12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ12" s="24">
         <v>100.4</v>
       </c>
-      <c r="BK12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL12" s="33">
+      <c r="BK12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL12" s="24">
         <v>100.1</v>
       </c>
-      <c r="BM12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN12" s="33">
+      <c r="BM12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN12" s="24">
         <v>101.8</v>
       </c>
-      <c r="BO12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP12" s="33">
+      <c r="BO12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP12" s="24">
         <v>100.6</v>
       </c>
-      <c r="BQ12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR12" s="33">
+      <c r="BQ12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR12" s="24">
         <v>101.2</v>
       </c>
-      <c r="BS12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT12" s="33">
+      <c r="BS12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT12" s="24">
         <v>99.3</v>
       </c>
-      <c r="BU12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV12" s="33">
+      <c r="BU12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV12" s="24">
         <v>104.9</v>
       </c>
-      <c r="BW12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX12" s="33">
+      <c r="BW12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX12" s="24">
         <v>103.6</v>
       </c>
-      <c r="BY12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ12" s="33">
+      <c r="BY12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ12" s="24">
         <v>102.3</v>
       </c>
-      <c r="CA12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB12" s="33">
+      <c r="CA12" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB12" s="24">
         <v>102.2</v>
       </c>
-      <c r="CC12" s="35" t="s">
-        <v>112</v>
+      <c r="CC12" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="13" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="75" t="s">
+      <c r="A13" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="B13" s="33">
+      <c r="B13" s="24">
         <v>105.2</v>
       </c>
-      <c r="C13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="33">
+      <c r="C13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D13" s="24">
         <v>105.6</v>
       </c>
-      <c r="E13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="33">
+      <c r="E13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F13" s="24">
         <v>104.5</v>
       </c>
-      <c r="G13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="33">
+      <c r="G13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H13" s="24">
         <v>123.1</v>
       </c>
-      <c r="I13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="33">
+      <c r="I13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J13" s="24">
         <v>100.9</v>
       </c>
-      <c r="K13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="33">
+      <c r="K13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L13" s="24">
         <v>102.6</v>
       </c>
-      <c r="M13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="33">
+      <c r="M13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N13" s="24">
         <v>108.1</v>
       </c>
-      <c r="O13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P13" s="33">
+      <c r="O13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P13" s="24">
         <v>106.8</v>
       </c>
-      <c r="Q13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R13" s="33">
+      <c r="Q13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R13" s="24">
         <v>105.2</v>
       </c>
-      <c r="S13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T13" s="33">
+      <c r="S13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T13" s="24">
         <v>107.7</v>
       </c>
-      <c r="U13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V13" s="33">
+      <c r="U13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V13" s="24">
         <v>106.4</v>
       </c>
-      <c r="W13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X13" s="33">
+      <c r="W13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X13" s="24">
         <v>102.5</v>
       </c>
-      <c r="Y13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z13" s="33">
+      <c r="Y13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z13" s="24">
         <v>104</v>
       </c>
-      <c r="AA13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB13" s="33">
+      <c r="AA13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB13" s="24">
         <v>101.1</v>
       </c>
-      <c r="AC13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD13" s="33">
+      <c r="AC13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD13" s="24">
         <v>102.9</v>
       </c>
-      <c r="AE13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF13" s="33">
+      <c r="AE13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF13" s="24">
         <v>96.3</v>
       </c>
-      <c r="AG13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH13" s="33">
+      <c r="AG13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH13" s="24">
         <v>117</v>
       </c>
-      <c r="AI13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ13" s="33">
+      <c r="AI13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ13" s="24">
         <v>112.3</v>
       </c>
-      <c r="AK13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL13" s="33">
+      <c r="AK13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL13" s="24">
         <v>107.9</v>
       </c>
-      <c r="AM13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN13" s="33">
+      <c r="AM13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN13" s="24">
         <v>104.6</v>
       </c>
-      <c r="AO13" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP13" s="36">
+      <c r="AO13" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP13" s="27">
         <v>101.2</v>
       </c>
-      <c r="AQ13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR13" s="33">
+      <c r="AQ13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR13" s="24">
         <v>101.1</v>
       </c>
-      <c r="AS13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT13" s="33">
+      <c r="AS13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT13" s="24">
         <v>100.3</v>
       </c>
-      <c r="AU13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV13" s="33">
+      <c r="AU13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV13" s="24">
         <v>104</v>
       </c>
-      <c r="AW13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX13" s="33">
+      <c r="AW13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX13" s="24">
         <v>100.7</v>
       </c>
-      <c r="AY13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ13" s="33">
+      <c r="AY13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ13" s="24">
         <v>100.5</v>
       </c>
-      <c r="BA13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB13" s="33">
+      <c r="BA13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB13" s="24">
         <v>102.1</v>
       </c>
-      <c r="BC13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD13" s="33">
+      <c r="BC13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD13" s="24">
         <v>102.4</v>
       </c>
-      <c r="BE13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF13" s="33">
+      <c r="BE13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF13" s="24">
         <v>99.2</v>
       </c>
-      <c r="BG13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH13" s="33">
+      <c r="BG13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH13" s="24">
         <v>102.7</v>
       </c>
-      <c r="BI13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ13" s="33">
+      <c r="BI13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ13" s="24">
         <v>103</v>
       </c>
-      <c r="BK13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL13" s="33">
+      <c r="BK13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL13" s="24">
         <v>100.9</v>
       </c>
-      <c r="BM13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN13" s="33">
+      <c r="BM13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN13" s="24">
         <v>100.6</v>
       </c>
-      <c r="BO13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP13" s="33">
+      <c r="BO13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP13" s="24">
         <v>100.1</v>
       </c>
-      <c r="BQ13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR13" s="33">
+      <c r="BQ13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR13" s="24">
         <v>100.8</v>
       </c>
-      <c r="BS13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT13" s="33">
+      <c r="BS13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT13" s="24">
         <v>98.7</v>
       </c>
-      <c r="BU13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV13" s="33">
+      <c r="BU13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV13" s="24">
         <v>101.7</v>
       </c>
-      <c r="BW13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX13" s="33">
+      <c r="BW13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX13" s="24">
         <v>102.4</v>
       </c>
-      <c r="BY13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ13" s="33">
+      <c r="BY13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ13" s="24">
         <v>100.8</v>
       </c>
-      <c r="CA13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB13" s="33">
+      <c r="CA13" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB13" s="24">
         <v>99.3</v>
       </c>
-      <c r="CC13" s="35" t="s">
-        <v>112</v>
+      <c r="CC13" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="14" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="75" t="s">
+      <c r="A14" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="B14" s="33">
+      <c r="B14" s="24">
         <v>105.4</v>
       </c>
-      <c r="C14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="33">
+      <c r="C14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D14" s="24">
         <v>104.9</v>
       </c>
-      <c r="E14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="33">
+      <c r="E14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F14" s="24">
         <v>107.4</v>
       </c>
-      <c r="G14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H14" s="33">
+      <c r="G14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H14" s="24">
         <v>114.8</v>
       </c>
-      <c r="I14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="33">
+      <c r="I14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J14" s="24">
         <v>99.2</v>
       </c>
-      <c r="K14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L14" s="33">
+      <c r="K14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L14" s="24">
         <v>104.7</v>
       </c>
-      <c r="M14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N14" s="33">
+      <c r="M14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N14" s="24">
         <v>108.5</v>
       </c>
-      <c r="O14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P14" s="33">
+      <c r="O14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P14" s="24">
         <v>107.9</v>
       </c>
-      <c r="Q14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R14" s="33">
+      <c r="Q14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R14" s="24">
         <v>96.8</v>
       </c>
-      <c r="S14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T14" s="33">
+      <c r="S14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T14" s="24">
         <v>106.8</v>
       </c>
-      <c r="U14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V14" s="33">
+      <c r="U14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V14" s="24">
         <v>106.2</v>
       </c>
-      <c r="W14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X14" s="33">
+      <c r="W14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X14" s="24">
         <v>102.6</v>
       </c>
-      <c r="Y14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z14" s="33">
+      <c r="Y14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z14" s="24">
         <v>103.8</v>
       </c>
-      <c r="AA14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB14" s="33">
+      <c r="AA14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB14" s="24">
         <v>101.2</v>
       </c>
-      <c r="AC14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD14" s="33">
+      <c r="AC14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD14" s="24">
         <v>102.4</v>
       </c>
-      <c r="AE14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF14" s="33">
+      <c r="AE14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF14" s="24">
         <v>97.8</v>
       </c>
-      <c r="AG14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH14" s="33">
+      <c r="AG14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH14" s="24">
         <v>111.1</v>
       </c>
-      <c r="AI14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ14" s="33">
+      <c r="AI14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ14" s="24">
         <v>111.6</v>
       </c>
-      <c r="AK14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL14" s="33">
+      <c r="AK14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL14" s="24">
         <v>104.9</v>
       </c>
-      <c r="AM14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN14" s="33">
+      <c r="AM14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN14" s="24">
         <v>101.3</v>
       </c>
-      <c r="AO14" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP14" s="36">
+      <c r="AO14" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP14" s="27">
         <v>101</v>
       </c>
-      <c r="AQ14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR14" s="33">
+      <c r="AQ14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR14" s="24">
         <v>100.7</v>
       </c>
-      <c r="AS14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT14" s="33">
+      <c r="AS14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT14" s="24">
         <v>102.6</v>
       </c>
-      <c r="AU14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV14" s="33">
+      <c r="AU14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV14" s="24">
         <v>98.6</v>
       </c>
-      <c r="AW14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX14" s="33">
+      <c r="AW14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX14" s="24">
         <v>101</v>
       </c>
-      <c r="AY14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ14" s="33">
+      <c r="AY14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ14" s="24">
         <v>102.9</v>
       </c>
-      <c r="BA14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB14" s="33">
+      <c r="BA14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB14" s="24">
         <v>101.4</v>
       </c>
-      <c r="BC14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD14" s="33">
+      <c r="BC14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD14" s="24">
         <v>101.8</v>
       </c>
-      <c r="BE14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF14" s="33">
+      <c r="BE14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF14" s="24">
         <v>92.9</v>
       </c>
-      <c r="BG14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH14" s="33">
+      <c r="BG14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH14" s="24">
         <v>101</v>
       </c>
-      <c r="BI14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ14" s="33">
+      <c r="BI14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ14" s="24">
         <v>101.3</v>
       </c>
-      <c r="BK14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL14" s="33">
+      <c r="BK14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL14" s="24">
         <v>101.5</v>
       </c>
-      <c r="BM14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN14" s="33">
+      <c r="BM14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN14" s="24">
         <v>100.5</v>
       </c>
-      <c r="BO14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP14" s="33">
+      <c r="BO14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP14" s="24">
         <v>100.2</v>
       </c>
-      <c r="BQ14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR14" s="33">
+      <c r="BQ14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR14" s="24">
         <v>99.7</v>
       </c>
-      <c r="BS14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT14" s="33">
+      <c r="BS14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT14" s="24">
         <v>100.5</v>
       </c>
-      <c r="BU14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV14" s="33">
+      <c r="BU14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV14" s="24">
         <v>99</v>
       </c>
-      <c r="BW14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX14" s="33">
+      <c r="BW14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX14" s="24">
         <v>102.1</v>
       </c>
-      <c r="BY14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ14" s="33">
+      <c r="BY14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ14" s="24">
         <v>99.9</v>
       </c>
-      <c r="CA14" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB14" s="33">
+      <c r="CA14" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB14" s="24">
         <v>99.8</v>
       </c>
-      <c r="CC14" s="35" t="s">
-        <v>112</v>
+      <c r="CC14" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="15" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="75" t="s">
+      <c r="A15" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="B15" s="33">
+      <c r="B15" s="24">
         <v>103.5</v>
       </c>
-      <c r="C15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="33">
+      <c r="C15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D15" s="24">
         <v>103.7</v>
       </c>
-      <c r="E15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="33">
+      <c r="E15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F15" s="24">
         <v>106.7</v>
       </c>
-      <c r="G15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H15" s="33">
+      <c r="G15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H15" s="24">
         <v>102.3</v>
       </c>
-      <c r="I15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="33">
+      <c r="I15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J15" s="24">
         <v>105.4</v>
       </c>
-      <c r="K15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L15" s="33">
+      <c r="K15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L15" s="24">
         <v>104.3</v>
       </c>
-      <c r="M15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="33">
+      <c r="M15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N15" s="24">
         <v>107.1</v>
       </c>
-      <c r="O15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P15" s="33">
+      <c r="O15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P15" s="24">
         <v>119.3</v>
       </c>
-      <c r="Q15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R15" s="33">
+      <c r="Q15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R15" s="24">
         <v>96.7</v>
       </c>
-      <c r="S15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T15" s="33">
+      <c r="S15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T15" s="24">
         <v>106</v>
       </c>
-      <c r="U15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V15" s="33">
+      <c r="U15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V15" s="24">
         <v>106.1</v>
       </c>
-      <c r="W15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X15" s="33">
+      <c r="W15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X15" s="24">
         <v>95.5</v>
       </c>
-      <c r="Y15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z15" s="33">
+      <c r="Y15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z15" s="24">
         <v>102.3</v>
       </c>
-      <c r="AA15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB15" s="33">
+      <c r="AA15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB15" s="24">
         <v>101.1</v>
       </c>
-      <c r="AC15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD15" s="33">
+      <c r="AC15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD15" s="24">
         <v>102</v>
       </c>
-      <c r="AE15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF15" s="33">
+      <c r="AE15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF15" s="24">
         <v>98.2</v>
       </c>
-      <c r="AG15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH15" s="33">
+      <c r="AG15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH15" s="24">
         <v>106.6</v>
       </c>
-      <c r="AI15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ15" s="33">
+      <c r="AI15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ15" s="24">
         <v>105.9</v>
       </c>
-      <c r="AK15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL15" s="33">
+      <c r="AK15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL15" s="24">
         <v>105.2</v>
       </c>
-      <c r="AM15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN15" s="33">
+      <c r="AM15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN15" s="24">
         <v>102.3</v>
       </c>
-      <c r="AO15" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP15" s="36">
+      <c r="AO15" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP15" s="27">
         <v>100.1</v>
       </c>
-      <c r="AQ15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR15" s="33">
+      <c r="AQ15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR15" s="24">
         <v>100.2</v>
       </c>
-      <c r="AS15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT15" s="33">
+      <c r="AS15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT15" s="24">
         <v>101.4</v>
       </c>
-      <c r="AU15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV15" s="33">
+      <c r="AU15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV15" s="24">
         <v>96.6</v>
       </c>
-      <c r="AW15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX15" s="33">
+      <c r="AW15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX15" s="24">
         <v>101.9</v>
       </c>
-      <c r="AY15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ15" s="33">
+      <c r="AY15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ15" s="24">
         <v>102.7</v>
       </c>
-      <c r="BA15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB15" s="33">
+      <c r="BA15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB15" s="24">
         <v>101.2</v>
       </c>
-      <c r="BC15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD15" s="33">
+      <c r="BC15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD15" s="24">
         <v>112.9</v>
       </c>
-      <c r="BE15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF15" s="33">
+      <c r="BE15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF15" s="24">
         <v>98.3</v>
       </c>
-      <c r="BG15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH15" s="33">
+      <c r="BG15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH15" s="24">
         <v>101.8</v>
       </c>
-      <c r="BI15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ15" s="33">
+      <c r="BI15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ15" s="24">
         <v>101.2</v>
       </c>
-      <c r="BK15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL15" s="33">
+      <c r="BK15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL15" s="24">
         <v>93.2</v>
       </c>
-      <c r="BM15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN15" s="33">
+      <c r="BM15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN15" s="24">
         <v>99.4</v>
       </c>
-      <c r="BO15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP15" s="33">
+      <c r="BO15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP15" s="24">
         <v>100.3</v>
       </c>
-      <c r="BQ15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR15" s="33">
+      <c r="BQ15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR15" s="24">
         <v>100.4</v>
       </c>
-      <c r="BS15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT15" s="33">
+      <c r="BS15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT15" s="24">
         <v>99.8</v>
       </c>
-      <c r="BU15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV15" s="33">
+      <c r="BU15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV15" s="24">
         <v>100.9</v>
       </c>
-      <c r="BW15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX15" s="33">
+      <c r="BW15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX15" s="24">
         <v>97.8</v>
       </c>
-      <c r="BY15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ15" s="33">
+      <c r="BY15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ15" s="24">
         <v>102.3</v>
       </c>
-      <c r="CA15" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB15" s="33">
+      <c r="CA15" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB15" s="24">
         <v>101</v>
       </c>
-      <c r="CC15" s="35" t="s">
-        <v>112</v>
+      <c r="CC15" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="16" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="75" t="s">
+      <c r="A16" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="B16" s="33">
+      <c r="B16" s="24">
         <v>102.2</v>
       </c>
-      <c r="C16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="33">
+      <c r="C16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D16" s="24">
         <v>101.8</v>
       </c>
-      <c r="E16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="33">
+      <c r="E16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F16" s="24">
         <v>100.5</v>
       </c>
-      <c r="G16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="33">
+      <c r="G16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H16" s="24">
         <v>100.1</v>
       </c>
-      <c r="I16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="33">
+      <c r="I16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J16" s="24">
         <v>103.6</v>
       </c>
-      <c r="K16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L16" s="33">
+      <c r="K16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L16" s="24">
         <v>109.2</v>
       </c>
-      <c r="M16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N16" s="33">
+      <c r="M16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N16" s="24">
         <v>105.4</v>
       </c>
-      <c r="O16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P16" s="33">
+      <c r="O16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P16" s="24">
         <v>115.8</v>
       </c>
-      <c r="Q16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R16" s="33">
+      <c r="Q16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R16" s="24">
         <v>89.7</v>
       </c>
-      <c r="S16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T16" s="33">
+      <c r="S16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T16" s="24">
         <v>107.6</v>
       </c>
-      <c r="U16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V16" s="33">
+      <c r="U16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V16" s="24">
         <v>108</v>
       </c>
-      <c r="W16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X16" s="33">
+      <c r="W16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X16" s="24">
         <v>97.2</v>
       </c>
-      <c r="Y16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z16" s="33">
+      <c r="Y16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z16" s="24">
         <v>99.6</v>
       </c>
-      <c r="AA16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB16" s="33">
+      <c r="AA16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB16" s="24">
         <v>100.4</v>
       </c>
-      <c r="AC16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD16" s="33">
+      <c r="AC16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD16" s="24">
         <v>100.9</v>
       </c>
-      <c r="AE16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF16" s="33">
+      <c r="AE16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF16" s="24">
         <v>98.8</v>
       </c>
-      <c r="AG16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH16" s="33">
+      <c r="AG16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH16" s="24">
         <v>96.9</v>
       </c>
-      <c r="AI16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ16" s="33">
+      <c r="AI16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ16" s="24">
         <v>101.9</v>
       </c>
-      <c r="AK16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL16" s="33">
+      <c r="AK16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL16" s="24">
         <v>104.2</v>
       </c>
-      <c r="AM16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN16" s="33">
+      <c r="AM16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN16" s="24">
         <v>98.6</v>
       </c>
-      <c r="AO16" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP16" s="36">
+      <c r="AO16" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP16" s="27">
         <v>99.9</v>
       </c>
-      <c r="AQ16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR16" s="33">
+      <c r="AQ16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR16" s="24">
         <v>99.7</v>
       </c>
-      <c r="AS16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT16" s="33">
+      <c r="AS16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT16" s="24">
         <v>96.3</v>
       </c>
-      <c r="AU16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV16" s="33">
+      <c r="AU16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV16" s="24">
         <v>101.2</v>
       </c>
-      <c r="AW16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX16" s="33">
+      <c r="AW16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX16" s="24">
         <v>99.9</v>
       </c>
-      <c r="AY16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ16" s="33">
+      <c r="AY16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ16" s="24">
         <v>102.8</v>
       </c>
-      <c r="BA16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB16" s="33">
+      <c r="BA16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB16" s="24">
         <v>100.6</v>
       </c>
-      <c r="BC16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD16" s="33">
+      <c r="BC16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD16" s="24">
         <v>98.5</v>
       </c>
-      <c r="BE16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF16" s="33">
+      <c r="BE16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF16" s="24">
         <v>99</v>
       </c>
-      <c r="BG16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH16" s="33">
+      <c r="BG16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH16" s="24">
         <v>101.8</v>
       </c>
-      <c r="BI16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ16" s="33">
+      <c r="BI16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ16" s="24">
         <v>102.2</v>
       </c>
-      <c r="BK16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL16" s="33">
+      <c r="BK16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL16" s="24">
         <v>101.9</v>
       </c>
-      <c r="BM16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN16" s="33">
+      <c r="BM16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN16" s="24">
         <v>99.2</v>
       </c>
-      <c r="BO16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP16" s="33">
+      <c r="BO16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP16" s="24">
         <v>99.9</v>
       </c>
-      <c r="BQ16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR16" s="33">
+      <c r="BQ16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR16" s="24">
         <v>100.1</v>
       </c>
-      <c r="BS16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT16" s="33">
+      <c r="BS16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT16" s="24">
         <v>99.9</v>
       </c>
-      <c r="BU16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV16" s="33">
+      <c r="BU16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV16" s="24">
         <v>95.4</v>
       </c>
-      <c r="BW16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX16" s="33">
+      <c r="BW16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX16" s="24">
         <v>99.6</v>
       </c>
-      <c r="BY16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ16" s="33">
+      <c r="BY16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ16" s="24">
         <v>101.2</v>
       </c>
-      <c r="CA16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB16" s="33">
+      <c r="CA16" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB16" s="24">
         <v>98.5</v>
       </c>
-      <c r="CC16" s="35" t="s">
-        <v>112</v>
+      <c r="CC16" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="17" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="75" t="s">
+      <c r="A17" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="B17" s="33">
+      <c r="B17" s="24">
         <v>101</v>
       </c>
-      <c r="C17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="33">
+      <c r="C17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D17" s="24">
         <v>100.8</v>
       </c>
-      <c r="E17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="33">
+      <c r="E17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F17" s="24">
         <v>102.7</v>
       </c>
-      <c r="G17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="33">
+      <c r="G17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H17" s="24">
         <v>89.8</v>
       </c>
-      <c r="I17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="33">
+      <c r="I17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J17" s="24">
         <v>102.9</v>
       </c>
-      <c r="K17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L17" s="33">
+      <c r="K17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L17" s="24">
         <v>111.1</v>
       </c>
-      <c r="M17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N17" s="33">
+      <c r="M17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N17" s="24">
         <v>104.1</v>
       </c>
-      <c r="O17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P17" s="33">
+      <c r="O17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P17" s="24">
         <v>112.7</v>
       </c>
-      <c r="Q17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R17" s="33">
+      <c r="Q17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R17" s="24">
         <v>84.8</v>
       </c>
-      <c r="S17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T17" s="33">
+      <c r="S17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T17" s="24">
         <v>105.3</v>
       </c>
-      <c r="U17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V17" s="33">
+      <c r="U17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V17" s="24">
         <v>106.4</v>
       </c>
-      <c r="W17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X17" s="33">
+      <c r="W17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X17" s="24">
         <v>97.6</v>
       </c>
-      <c r="Y17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z17" s="33">
+      <c r="Y17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z17" s="24">
         <v>98.6</v>
       </c>
-      <c r="AA17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB17" s="33">
+      <c r="AA17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB17" s="24">
         <v>100.3</v>
       </c>
-      <c r="AC17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD17" s="33">
+      <c r="AC17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD17" s="24">
         <v>99.9</v>
       </c>
-      <c r="AE17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF17" s="33">
+      <c r="AE17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF17" s="24">
         <v>100.8</v>
       </c>
-      <c r="AG17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH17" s="33">
+      <c r="AG17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH17" s="24">
         <v>92.7</v>
       </c>
-      <c r="AI17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ17" s="33">
+      <c r="AI17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ17" s="24">
         <v>97.3</v>
       </c>
-      <c r="AK17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL17" s="33">
+      <c r="AK17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL17" s="24">
         <v>103.1</v>
       </c>
-      <c r="AM17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN17" s="33">
+      <c r="AM17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN17" s="24">
         <v>97.2</v>
       </c>
-      <c r="AO17" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP17" s="36">
+      <c r="AO17" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP17" s="27">
         <v>100.1</v>
       </c>
-      <c r="AQ17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR17" s="33">
+      <c r="AQ17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR17" s="24">
         <v>100.2</v>
       </c>
-      <c r="AS17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT17" s="33">
+      <c r="AS17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT17" s="24">
         <v>102.6</v>
       </c>
-      <c r="AU17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV17" s="33">
+      <c r="AU17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV17" s="24">
         <v>93.3</v>
       </c>
-      <c r="AW17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX17" s="33">
+      <c r="AW17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX17" s="24">
         <v>100</v>
       </c>
-      <c r="AY17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ17" s="33">
+      <c r="AY17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ17" s="24">
         <v>102.3</v>
       </c>
-      <c r="BA17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB17" s="33">
+      <c r="BA17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB17" s="24">
         <v>100.9</v>
       </c>
-      <c r="BC17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD17" s="33">
+      <c r="BC17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD17" s="24">
         <v>99.7</v>
       </c>
-      <c r="BE17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF17" s="33">
+      <c r="BE17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF17" s="24">
         <v>93.8</v>
       </c>
-      <c r="BG17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH17" s="33">
+      <c r="BG17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH17" s="24">
         <v>100.5</v>
       </c>
-      <c r="BI17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ17" s="33">
+      <c r="BI17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ17" s="24">
         <v>101.6</v>
       </c>
-      <c r="BK17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL17" s="33">
+      <c r="BK17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL17" s="24">
         <v>101.3</v>
       </c>
-      <c r="BM17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN17" s="33">
+      <c r="BM17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN17" s="24">
         <v>99.5</v>
       </c>
-      <c r="BO17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP17" s="33">
+      <c r="BO17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP17" s="24">
         <v>99.9</v>
       </c>
-      <c r="BQ17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR17" s="33">
+      <c r="BQ17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR17" s="24">
         <v>99.8</v>
       </c>
-      <c r="BS17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT17" s="33">
+      <c r="BS17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT17" s="24">
         <v>100.6</v>
       </c>
-      <c r="BU17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV17" s="33">
+      <c r="BU17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV17" s="24">
         <v>97.3</v>
       </c>
-      <c r="BW17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX17" s="33">
+      <c r="BW17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX17" s="24">
         <v>97.7</v>
       </c>
-      <c r="BY17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ17" s="33">
+      <c r="BY17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ17" s="24">
         <v>99.7</v>
       </c>
-      <c r="CA17" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB17" s="33">
+      <c r="CA17" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB17" s="24">
         <v>97.9</v>
       </c>
-      <c r="CC17" s="35" t="s">
-        <v>112</v>
+      <c r="CC17" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="18" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="75" t="s">
+      <c r="A18" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="B18" s="33">
+      <c r="B18" s="24">
         <v>99.9</v>
       </c>
-      <c r="C18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="33">
+      <c r="C18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D18" s="24">
         <v>100.2</v>
       </c>
-      <c r="E18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="33">
+      <c r="E18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F18" s="24">
         <v>101</v>
       </c>
-      <c r="G18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="33">
+      <c r="G18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H18" s="24">
         <v>90.5</v>
       </c>
-      <c r="I18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="33">
+      <c r="I18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J18" s="24">
         <v>100.6</v>
       </c>
-      <c r="K18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L18" s="33">
+      <c r="K18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L18" s="24">
         <v>106.7</v>
       </c>
-      <c r="M18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N18" s="33">
+      <c r="M18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N18" s="24">
         <v>103.4</v>
       </c>
-      <c r="O18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P18" s="33">
+      <c r="O18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P18" s="24">
         <v>111.1</v>
       </c>
-      <c r="Q18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R18" s="33">
+      <c r="Q18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R18" s="24">
         <v>90.4</v>
       </c>
-      <c r="S18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T18" s="33">
+      <c r="S18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T18" s="24">
         <v>104.2</v>
       </c>
-      <c r="U18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V18" s="33">
+      <c r="U18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V18" s="24">
         <v>106</v>
       </c>
-      <c r="W18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X18" s="33">
+      <c r="W18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X18" s="24">
         <v>96.9</v>
       </c>
-      <c r="Y18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z18" s="33">
+      <c r="Y18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z18" s="24">
         <v>97.9</v>
       </c>
-      <c r="AA18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB18" s="33">
+      <c r="AA18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB18" s="24">
         <v>100.3</v>
       </c>
-      <c r="AC18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD18" s="33">
+      <c r="AC18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD18" s="24">
         <v>100.8</v>
       </c>
-      <c r="AE18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF18" s="33">
+      <c r="AE18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF18" s="24">
         <v>100.6</v>
       </c>
-      <c r="AG18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH18" s="33">
+      <c r="AG18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH18" s="24">
         <v>92.1</v>
       </c>
-      <c r="AI18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ18" s="33">
+      <c r="AI18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ18" s="24">
         <v>95.2</v>
       </c>
-      <c r="AK18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL18" s="33">
+      <c r="AK18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL18" s="24">
         <v>103.1</v>
       </c>
-      <c r="AM18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN18" s="33">
+      <c r="AM18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN18" s="24">
         <v>98.4</v>
       </c>
-      <c r="AO18" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP18" s="36">
+      <c r="AO18" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP18" s="27">
         <v>99.8</v>
       </c>
-      <c r="AQ18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR18" s="33">
+      <c r="AQ18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR18" s="24">
         <v>100.1</v>
       </c>
-      <c r="AS18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT18" s="33">
+      <c r="AS18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT18" s="24">
         <v>101</v>
       </c>
-      <c r="AU18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV18" s="33">
+      <c r="AU18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV18" s="24">
         <v>99.3</v>
       </c>
-      <c r="AW18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX18" s="33">
+      <c r="AW18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX18" s="24">
         <v>98.8</v>
       </c>
-      <c r="AY18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ18" s="33">
+      <c r="AY18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ18" s="24">
         <v>98.8</v>
       </c>
-      <c r="BA18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB18" s="33">
+      <c r="BA18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB18" s="24">
         <v>100.7</v>
       </c>
-      <c r="BC18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD18" s="33">
+      <c r="BC18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD18" s="24">
         <v>100.3</v>
       </c>
-      <c r="BE18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF18" s="33">
+      <c r="BE18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF18" s="24">
         <v>99</v>
       </c>
-      <c r="BG18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH18" s="33">
+      <c r="BG18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH18" s="24">
         <v>100</v>
       </c>
-      <c r="BI18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ18" s="33">
+      <c r="BI18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ18" s="24">
         <v>100.9</v>
       </c>
-      <c r="BK18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL18" s="33">
+      <c r="BK18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL18" s="24">
         <v>100.7</v>
       </c>
-      <c r="BM18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN18" s="33">
+      <c r="BM18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN18" s="24">
         <v>99.8</v>
       </c>
-      <c r="BO18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP18" s="33">
+      <c r="BO18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP18" s="24">
         <v>100.3</v>
       </c>
-      <c r="BQ18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR18" s="33">
+      <c r="BQ18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR18" s="24">
         <v>100.5</v>
       </c>
-      <c r="BS18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT18" s="33">
+      <c r="BS18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT18" s="24">
         <v>100.3</v>
       </c>
-      <c r="BU18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV18" s="33">
+      <c r="BU18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV18" s="24">
         <v>98.4</v>
       </c>
-      <c r="BW18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX18" s="33">
+      <c r="BW18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX18" s="24">
         <v>99.9</v>
       </c>
-      <c r="BY18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ18" s="33">
+      <c r="BY18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ18" s="24">
         <v>100</v>
       </c>
-      <c r="CA18" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB18" s="33">
+      <c r="CA18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB18" s="24">
         <v>101</v>
       </c>
-      <c r="CC18" s="35" t="s">
-        <v>112</v>
+      <c r="CC18" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="19" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="75" t="s">
+      <c r="A19" s="50" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="33">
+      <c r="B19" s="24">
         <v>99.6</v>
       </c>
-      <c r="C19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="33">
+      <c r="C19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D19" s="24">
         <v>99.4</v>
       </c>
-      <c r="E19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="33">
+      <c r="E19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F19" s="24">
         <v>95.2</v>
       </c>
-      <c r="G19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="33">
+      <c r="G19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H19" s="24">
         <v>90.9</v>
       </c>
-      <c r="I19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="33">
+      <c r="I19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J19" s="24">
         <v>98.5</v>
       </c>
-      <c r="K19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L19" s="33">
+      <c r="K19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L19" s="24">
         <v>103.2</v>
       </c>
-      <c r="M19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N19" s="33">
+      <c r="M19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N19" s="24">
         <v>102.3</v>
       </c>
-      <c r="O19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P19" s="33">
+      <c r="O19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P19" s="24">
         <v>99.3</v>
       </c>
-      <c r="Q19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R19" s="33">
+      <c r="Q19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R19" s="24">
         <v>100.1</v>
       </c>
-      <c r="S19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T19" s="33">
+      <c r="S19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T19" s="24">
         <v>97.8</v>
       </c>
-      <c r="U19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V19" s="33">
+      <c r="U19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V19" s="24">
         <v>105.7</v>
       </c>
-      <c r="W19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X19" s="33">
+      <c r="W19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X19" s="24">
         <v>105.2</v>
       </c>
-      <c r="Y19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z19" s="33">
+      <c r="Y19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z19" s="24">
         <v>97.8</v>
       </c>
-      <c r="AA19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB19" s="33">
+      <c r="AA19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB19" s="24">
         <v>100.1</v>
       </c>
-      <c r="AC19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD19" s="33">
+      <c r="AC19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD19" s="24">
         <v>99.4</v>
       </c>
-      <c r="AE19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF19" s="33">
+      <c r="AE19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF19" s="24">
         <v>102.4</v>
       </c>
-      <c r="AG19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH19" s="33">
+      <c r="AG19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH19" s="24">
         <v>84.2</v>
       </c>
-      <c r="AI19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ19" s="33">
+      <c r="AI19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ19" s="24">
         <v>95.7</v>
       </c>
-      <c r="AK19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL19" s="33">
+      <c r="AK19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL19" s="24">
         <v>102.7</v>
       </c>
-      <c r="AM19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN19" s="33">
+      <c r="AM19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN19" s="24">
         <v>97.7</v>
       </c>
-      <c r="AO19" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP19" s="36">
+      <c r="AO19" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP19" s="27">
         <v>99.8</v>
       </c>
-      <c r="AQ19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR19" s="33">
+      <c r="AQ19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR19" s="24">
         <v>99.4</v>
       </c>
-      <c r="AS19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT19" s="33">
+      <c r="AS19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT19" s="24">
         <v>95.5</v>
       </c>
-      <c r="AU19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV19" s="33">
+      <c r="AU19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV19" s="24">
         <v>97</v>
       </c>
-      <c r="AW19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX19" s="33">
+      <c r="AW19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX19" s="24">
         <v>99.8</v>
       </c>
-      <c r="AY19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ19" s="33">
+      <c r="AY19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ19" s="24">
         <v>99.3</v>
       </c>
-      <c r="BA19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB19" s="33">
+      <c r="BA19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB19" s="24">
         <v>100.1</v>
       </c>
-      <c r="BC19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD19" s="33">
+      <c r="BC19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD19" s="24">
         <v>100.8</v>
       </c>
-      <c r="BE19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF19" s="33">
+      <c r="BE19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF19" s="24">
         <v>108.9</v>
       </c>
-      <c r="BG19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH19" s="33">
+      <c r="BG19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH19" s="24">
         <v>95.6</v>
       </c>
-      <c r="BI19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ19" s="33">
+      <c r="BI19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ19" s="24">
         <v>100.9</v>
       </c>
-      <c r="BK19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL19" s="33">
+      <c r="BK19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL19" s="24">
         <v>101.1</v>
       </c>
-      <c r="BM19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN19" s="33">
+      <c r="BM19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN19" s="24">
         <v>99.3</v>
       </c>
-      <c r="BO19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP19" s="33">
+      <c r="BO19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP19" s="24">
         <v>100</v>
       </c>
-      <c r="BQ19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR19" s="33">
+      <c r="BQ19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR19" s="24">
         <v>99.1</v>
       </c>
-      <c r="BS19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT19" s="33">
+      <c r="BS19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT19" s="24">
         <v>101.5</v>
       </c>
-      <c r="BU19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV19" s="33">
+      <c r="BU19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV19" s="24">
         <v>92.2</v>
       </c>
-      <c r="BW19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX19" s="33">
+      <c r="BW19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX19" s="24">
         <v>98.4</v>
       </c>
-      <c r="BY19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ19" s="33">
+      <c r="BY19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ19" s="24">
         <v>101.8</v>
       </c>
-      <c r="CA19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB19" s="33">
+      <c r="CA19" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB19" s="24">
         <v>100.3</v>
       </c>
-      <c r="CC19" s="35" t="s">
-        <v>112</v>
+      <c r="CC19" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="20" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="75" t="s">
+      <c r="A20" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="B20" s="33">
+      <c r="B20" s="24">
         <v>100.4</v>
       </c>
-      <c r="C20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="33">
+      <c r="C20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D20" s="24">
         <v>100.8</v>
       </c>
-      <c r="E20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="33">
+      <c r="E20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F20" s="24">
         <v>101.2</v>
       </c>
-      <c r="G20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H20" s="33">
+      <c r="G20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H20" s="24">
         <v>89.2</v>
       </c>
-      <c r="I20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J20" s="33">
+      <c r="I20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J20" s="24">
         <v>99.4</v>
       </c>
-      <c r="K20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L20" s="33">
+      <c r="K20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L20" s="24">
         <v>102.1</v>
       </c>
-      <c r="M20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N20" s="33">
+      <c r="M20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N20" s="24">
         <v>101.7</v>
       </c>
-      <c r="O20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P20" s="33">
+      <c r="O20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P20" s="24">
         <v>101.2</v>
       </c>
-      <c r="Q20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R20" s="33">
+      <c r="Q20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R20" s="24">
         <v>103.5</v>
       </c>
-      <c r="S20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T20" s="33">
+      <c r="S20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T20" s="24">
         <v>96.6</v>
       </c>
-      <c r="U20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V20" s="33">
+      <c r="U20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V20" s="24">
         <v>105.5</v>
       </c>
-      <c r="W20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X20" s="33">
+      <c r="W20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X20" s="24">
         <v>103.7</v>
       </c>
-      <c r="Y20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z20" s="33">
+      <c r="Y20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z20" s="24">
         <v>98.2</v>
       </c>
-      <c r="AA20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB20" s="33">
+      <c r="AA20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB20" s="24">
         <v>99.8</v>
       </c>
-      <c r="AC20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD20" s="33">
+      <c r="AC20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD20" s="24">
         <v>99.2</v>
       </c>
-      <c r="AE20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF20" s="33">
+      <c r="AE20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF20" s="24">
         <v>101.8</v>
       </c>
-      <c r="AG20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH20" s="33">
+      <c r="AG20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH20" s="24">
         <v>91.3</v>
       </c>
-      <c r="AI20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ20" s="33">
+      <c r="AI20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ20" s="24">
         <v>97.3</v>
       </c>
-      <c r="AK20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL20" s="33">
+      <c r="AK20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL20" s="24">
         <v>102.4</v>
       </c>
-      <c r="AM20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN20" s="33">
+      <c r="AM20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN20" s="24">
         <v>98.5</v>
       </c>
-      <c r="AO20" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP20" s="36">
+      <c r="AO20" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP20" s="27">
         <v>100.8</v>
       </c>
-      <c r="AQ20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR20" s="33">
+      <c r="AQ20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR20" s="24">
         <v>101.1</v>
       </c>
-      <c r="AS20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT20" s="33">
+      <c r="AS20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT20" s="24">
         <v>102.4</v>
       </c>
-      <c r="AU20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV20" s="33">
+      <c r="AU20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV20" s="24">
         <v>99.3</v>
       </c>
-      <c r="AW20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX20" s="33">
+      <c r="AW20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX20" s="24">
         <v>100.9</v>
       </c>
-      <c r="AY20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ20" s="33">
+      <c r="AY20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ20" s="24">
         <v>101.7</v>
       </c>
-      <c r="BA20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB20" s="33">
+      <c r="BA20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB20" s="24">
         <v>100.1</v>
       </c>
-      <c r="BC20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD20" s="33">
+      <c r="BC20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD20" s="24">
         <v>100.4</v>
       </c>
-      <c r="BE20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF20" s="33">
+      <c r="BE20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF20" s="24">
         <v>102.4</v>
       </c>
-      <c r="BG20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH20" s="33">
+      <c r="BG20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH20" s="24">
         <v>100.6</v>
       </c>
-      <c r="BI20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ20" s="33">
+      <c r="BI20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ20" s="24">
         <v>102.1</v>
       </c>
-      <c r="BK20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL20" s="33">
+      <c r="BK20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL20" s="24">
         <v>100.5</v>
       </c>
-      <c r="BM20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN20" s="33">
+      <c r="BM20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN20" s="24">
         <v>99.6</v>
       </c>
-      <c r="BO20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP20" s="33">
+      <c r="BO20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP20" s="24">
         <v>99.7</v>
       </c>
-      <c r="BQ20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR20" s="33">
+      <c r="BQ20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR20" s="24">
         <v>99.8</v>
       </c>
-      <c r="BS20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT20" s="33">
+      <c r="BS20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT20" s="24">
         <v>99.4</v>
       </c>
-      <c r="BU20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV20" s="33">
+      <c r="BU20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV20" s="24">
         <v>103.4</v>
       </c>
-      <c r="BW20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX20" s="33">
+      <c r="BW20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX20" s="24">
         <v>101.2</v>
       </c>
-      <c r="BY20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ20" s="33">
+      <c r="BY20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ20" s="24">
         <v>100.9</v>
       </c>
-      <c r="CA20" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB20" s="33">
+      <c r="CA20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB20" s="24">
         <v>99.2</v>
       </c>
-      <c r="CC20" s="35" t="s">
-        <v>112</v>
+      <c r="CC20" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="75" t="s">
+      <c r="A21" s="50" t="s">
         <v>47</v>
       </c>
-      <c r="B21" s="33">
+      <c r="B21" s="24">
         <v>101.1</v>
       </c>
-      <c r="C21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="33">
+      <c r="C21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D21" s="24">
         <v>101</v>
       </c>
-      <c r="E21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="33">
+      <c r="E21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F21" s="24">
         <v>99.5</v>
       </c>
-      <c r="G21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H21" s="33">
+      <c r="G21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H21" s="24">
         <v>100.1</v>
       </c>
-      <c r="I21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J21" s="33">
+      <c r="I21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J21" s="24">
         <v>99.9</v>
       </c>
-      <c r="K21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L21" s="33">
+      <c r="K21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L21" s="24">
         <v>99.5</v>
       </c>
-      <c r="M21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N21" s="33">
+      <c r="M21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N21" s="24">
         <v>101</v>
       </c>
-      <c r="O21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P21" s="33">
+      <c r="O21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P21" s="24">
         <v>101.6</v>
       </c>
-      <c r="Q21" s="34" t="s">
-[...8 lines deleted...]
-      <c r="T21" s="33">
+      <c r="Q21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R21" s="24">
+        <v>113</v>
+      </c>
+      <c r="S21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T21" s="24">
         <v>95.6</v>
       </c>
-      <c r="U21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V21" s="33">
+      <c r="U21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V21" s="24">
         <v>104.3</v>
       </c>
-      <c r="W21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X21" s="33">
+      <c r="W21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X21" s="24">
         <v>102.1</v>
       </c>
-      <c r="Y21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z21" s="33">
+      <c r="Y21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z21" s="24">
         <v>99.7</v>
       </c>
-      <c r="AA21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB21" s="33">
+      <c r="AA21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB21" s="24">
         <v>100.8</v>
       </c>
-      <c r="AC21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD21" s="33">
+      <c r="AC21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD21" s="24">
         <v>100.4</v>
       </c>
-      <c r="AE21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF21" s="33">
+      <c r="AE21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF21" s="24">
         <v>101.8</v>
       </c>
-      <c r="AG21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH21" s="33">
+      <c r="AG21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH21" s="24">
         <v>95.3</v>
       </c>
-      <c r="AI21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ21" s="33">
+      <c r="AI21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ21" s="24">
         <v>103.1</v>
       </c>
-      <c r="AK21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL21" s="33">
+      <c r="AK21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL21" s="24">
         <v>108.5</v>
       </c>
-      <c r="AM21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN21" s="33">
+      <c r="AM21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN21" s="24">
         <v>105.2</v>
       </c>
-      <c r="AO21" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP21" s="36">
+      <c r="AO21" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP21" s="27">
         <v>100.7</v>
       </c>
-      <c r="AQ21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR21" s="33">
+      <c r="AQ21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR21" s="24">
         <v>100.4</v>
       </c>
-      <c r="AS21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT21" s="33">
+      <c r="AS21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT21" s="24">
         <v>100.8</v>
       </c>
-      <c r="AU21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV21" s="33">
+      <c r="AU21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV21" s="24">
         <v>104.6</v>
       </c>
-      <c r="AW21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX21" s="33">
+      <c r="AW21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX21" s="24">
         <v>100.4</v>
       </c>
-      <c r="AY21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ21" s="33">
+      <c r="AY21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ21" s="24">
         <v>99.7</v>
       </c>
-      <c r="BA21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB21" s="33">
+      <c r="BA21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB21" s="24">
         <v>100.1</v>
       </c>
-      <c r="BC21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD21" s="33">
+      <c r="BC21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD21" s="24">
         <v>100</v>
       </c>
-      <c r="BE21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF21" s="33">
+      <c r="BE21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF21" s="24">
         <v>102.4</v>
       </c>
-      <c r="BG21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH21" s="33">
+      <c r="BG21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH21" s="24">
         <v>99.6</v>
       </c>
-      <c r="BI21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ21" s="33">
+      <c r="BI21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ21" s="24">
         <v>100.4</v>
       </c>
-      <c r="BK21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL21" s="33">
+      <c r="BK21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL21" s="24">
         <v>99.8</v>
       </c>
-      <c r="BM21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN21" s="33">
+      <c r="BM21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN21" s="24">
         <v>101.1</v>
       </c>
-      <c r="BO21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP21" s="33">
+      <c r="BO21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP21" s="24">
         <v>100.8</v>
       </c>
-      <c r="BQ21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR21" s="33">
+      <c r="BQ21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR21" s="24">
         <v>101</v>
       </c>
-      <c r="BS21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT21" s="33">
+      <c r="BS21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT21" s="24">
         <v>100.6</v>
       </c>
-      <c r="BU21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV21" s="33">
+      <c r="BU21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV21" s="24">
         <v>101.6</v>
       </c>
-      <c r="BW21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX21" s="33">
+      <c r="BW21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX21" s="24">
         <v>103.6</v>
       </c>
-      <c r="BY21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ21" s="33">
+      <c r="BY21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ21" s="24">
         <v>105.6</v>
       </c>
-      <c r="CA21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB21" s="33">
+      <c r="CA21" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB21" s="24">
         <v>104.7</v>
       </c>
-      <c r="CC21" s="35" t="s">
-        <v>112</v>
+      <c r="CC21" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="22" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="75" t="s">
+      <c r="A22" s="50" t="s">
         <v>48</v>
       </c>
-      <c r="B22" s="33">
+      <c r="B22" s="24">
         <v>101.8</v>
       </c>
-      <c r="C22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="33">
+      <c r="C22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D22" s="24">
         <v>101.5</v>
       </c>
-      <c r="E22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F22" s="33">
+      <c r="E22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F22" s="24">
         <v>97.7</v>
       </c>
-      <c r="G22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H22" s="33">
+      <c r="G22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H22" s="24">
         <v>102.3</v>
       </c>
-      <c r="I22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J22" s="33">
+      <c r="I22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J22" s="24">
         <v>100.6</v>
       </c>
-      <c r="K22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L22" s="33">
+      <c r="K22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L22" s="24">
         <v>104.5</v>
       </c>
-      <c r="M22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N22" s="33">
+      <c r="M22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N22" s="24">
         <v>100.7</v>
       </c>
-      <c r="O22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P22" s="33">
+      <c r="O22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P22" s="24">
         <v>103.1</v>
       </c>
-      <c r="Q22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R22" s="33">
+      <c r="Q22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R22" s="24">
         <v>120.7</v>
       </c>
-      <c r="S22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T22" s="33">
+      <c r="S22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T22" s="24">
         <v>95.9</v>
       </c>
-      <c r="U22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V22" s="33">
+      <c r="U22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V22" s="24">
         <v>105.7</v>
       </c>
-      <c r="W22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X22" s="33">
+      <c r="W22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X22" s="24">
         <v>101.7</v>
       </c>
-      <c r="Y22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z22" s="33">
+      <c r="Y22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z22" s="24">
         <v>101.1</v>
       </c>
-      <c r="AA22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB22" s="33">
+      <c r="AA22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB22" s="24">
         <v>100.7</v>
       </c>
-      <c r="AC22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD22" s="33">
+      <c r="AC22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD22" s="24">
         <v>100.1</v>
       </c>
-      <c r="AE22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF22" s="33">
+      <c r="AE22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF22" s="24">
         <v>101.9</v>
       </c>
-      <c r="AG22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH22" s="33">
+      <c r="AG22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH22" s="24">
         <v>103.7</v>
       </c>
-      <c r="AI22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ22" s="33">
+      <c r="AI22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ22" s="24">
         <v>104.5</v>
       </c>
-      <c r="AK22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL22" s="33">
+      <c r="AK22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL22" s="24">
         <v>106.7</v>
       </c>
-      <c r="AM22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN22" s="33">
+      <c r="AM22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN22" s="24">
         <v>105.6</v>
       </c>
-      <c r="AO22" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP22" s="36">
+      <c r="AO22" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP22" s="27">
         <v>100.6</v>
       </c>
-      <c r="AQ22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR22" s="33">
+      <c r="AQ22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR22" s="24">
         <v>100.6</v>
       </c>
-      <c r="AS22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT22" s="33">
+      <c r="AS22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT22" s="24">
         <v>99.1</v>
       </c>
-      <c r="AU22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV22" s="33">
+      <c r="AU22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV22" s="24">
         <v>101.5</v>
       </c>
-      <c r="AW22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX22" s="33">
+      <c r="AW22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX22" s="24">
         <v>99.5</v>
       </c>
-      <c r="AY22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ22" s="33">
+      <c r="AY22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ22" s="24">
         <v>103.7</v>
       </c>
-      <c r="BA22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB22" s="33">
+      <c r="BA22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB22" s="24">
         <v>100.4</v>
       </c>
-      <c r="BC22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD22" s="33">
+      <c r="BC22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD22" s="24">
         <v>101.8</v>
       </c>
-      <c r="BE22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF22" s="33">
+      <c r="BE22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF22" s="24">
         <v>105.7</v>
       </c>
-      <c r="BG22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH22" s="33">
+      <c r="BG22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH22" s="24">
         <v>100.3</v>
       </c>
-      <c r="BI22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ22" s="33">
+      <c r="BI22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ22" s="24">
         <v>102.2</v>
       </c>
-      <c r="BK22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL22" s="33">
+      <c r="BK22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL22" s="24">
         <v>100.2</v>
       </c>
-      <c r="BM22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN22" s="33">
+      <c r="BM22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN22" s="24">
         <v>101.1</v>
       </c>
-      <c r="BO22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP22" s="33">
+      <c r="BO22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP22" s="24">
         <v>100.2</v>
       </c>
-      <c r="BQ22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR22" s="33">
+      <c r="BQ22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR22" s="24">
         <v>100.2</v>
       </c>
-      <c r="BS22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT22" s="33">
+      <c r="BS22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT22" s="24">
         <v>100.4</v>
       </c>
-      <c r="BU22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV22" s="33">
+      <c r="BU22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV22" s="24">
         <v>107</v>
       </c>
-      <c r="BW22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX22" s="33">
+      <c r="BW22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX22" s="24">
         <v>101.3</v>
       </c>
-      <c r="BY22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ22" s="33">
+      <c r="BY22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ22" s="24">
         <v>98.4</v>
       </c>
-      <c r="CA22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB22" s="33">
+      <c r="CA22" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB22" s="24">
         <v>101.3</v>
       </c>
-      <c r="CC22" s="35" t="s">
-        <v>112</v>
+      <c r="CC22" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="23" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="75" t="s">
+      <c r="A23" s="50" t="s">
         <v>49</v>
       </c>
-      <c r="B23" s="33">
+      <c r="B23" s="24">
         <v>103.4</v>
       </c>
-      <c r="C23" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="33">
+      <c r="C23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D23" s="24">
         <v>103.8</v>
       </c>
-      <c r="E23" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F23" s="33">
+      <c r="E23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F23" s="24">
         <v>108.3</v>
       </c>
-      <c r="G23" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H23" s="33">
+      <c r="G23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H23" s="24">
         <v>109.4</v>
       </c>
-      <c r="I23" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J23" s="33">
+      <c r="I23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J23" s="24">
         <v>95.9</v>
       </c>
-      <c r="K23" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L23" s="33">
+      <c r="K23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L23" s="24">
         <v>103.5</v>
       </c>
-      <c r="M23" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N23" s="33">
+      <c r="M23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N23" s="24">
         <v>128.19999999999999</v>
       </c>
-      <c r="O23" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P23" s="33">
+      <c r="O23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P23" s="24">
         <v>104.7</v>
       </c>
-      <c r="Q23" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R23" s="33">
+      <c r="Q23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R23" s="24">
         <v>110.7</v>
       </c>
-      <c r="S23" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T23" s="33">
+      <c r="S23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T23" s="24">
         <v>103.4</v>
       </c>
-      <c r="U23" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V23" s="33">
+      <c r="U23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V23" s="24">
         <v>104.9</v>
       </c>
-      <c r="W23" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X23" s="33">
+      <c r="W23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X23" s="24">
         <v>102.1</v>
       </c>
-      <c r="Y23" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z23" s="33">
+      <c r="Y23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z23" s="24">
         <v>104.1</v>
       </c>
-      <c r="AA23" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB23" s="33">
+      <c r="AA23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB23" s="24">
         <v>101.8</v>
       </c>
-      <c r="AC23" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD23" s="33">
+      <c r="AC23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD23" s="24">
         <v>102.3</v>
       </c>
-      <c r="AE23" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF23" s="33">
+      <c r="AE23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF23" s="24">
         <v>101.2</v>
       </c>
-      <c r="AG23" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH23" s="33">
+      <c r="AG23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH23" s="24">
         <v>121.2</v>
       </c>
-      <c r="AI23" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ23" s="33">
+      <c r="AI23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ23" s="24">
         <v>111.6</v>
       </c>
-      <c r="AK23" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL23" s="33">
+      <c r="AK23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL23" s="24">
         <v>105.2</v>
       </c>
-      <c r="AM23" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN23" s="33">
+      <c r="AM23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN23" s="24">
+        <v>107.8</v>
+      </c>
+      <c r="AO23" s="26" t="s">
+        <v>114</v>
+      </c>
+      <c r="AP23" s="27">
+        <v>101.3</v>
+      </c>
+      <c r="AQ23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR23" s="24">
+        <v>101.6</v>
+      </c>
+      <c r="AS23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT23" s="24">
+        <v>105.9</v>
+      </c>
+      <c r="AU23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV23" s="24">
+        <v>103.7</v>
+      </c>
+      <c r="AW23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX23" s="24">
+        <v>95.1</v>
+      </c>
+      <c r="AY23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ23" s="24">
+        <v>98.4</v>
+      </c>
+      <c r="BA23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB23" s="24">
+        <v>127.4</v>
+      </c>
+      <c r="BC23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD23" s="24">
+        <v>102.5</v>
+      </c>
+      <c r="BE23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF23" s="24">
+        <v>99.9</v>
+      </c>
+      <c r="BG23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH23" s="24">
+        <v>103</v>
+      </c>
+      <c r="BI23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ23" s="24">
+        <v>100.1</v>
+      </c>
+      <c r="BK23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL23" s="24">
+        <v>101.5</v>
+      </c>
+      <c r="BM23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN23" s="24">
+        <v>102.3</v>
+      </c>
+      <c r="BO23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP23" s="24">
+        <v>101</v>
+      </c>
+      <c r="BQ23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR23" s="24">
+        <v>101.2</v>
+      </c>
+      <c r="BS23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT23" s="24">
+        <v>100.9</v>
+      </c>
+      <c r="BU23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV23" s="24">
         <v>107.7</v>
       </c>
-      <c r="AO23" s="35" t="s">
-[...104 lines deleted...]
-      <c r="BX23" s="33">
+      <c r="BW23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX23" s="24">
         <v>105</v>
       </c>
-      <c r="BY23" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ23" s="33">
+      <c r="BY23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ23" s="24">
         <v>100.3</v>
       </c>
-      <c r="CA23" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB23" s="33">
+      <c r="CA23" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB23" s="24">
         <v>102.4</v>
       </c>
-      <c r="CC23" s="35" t="s">
-        <v>112</v>
+      <c r="CC23" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="24" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="75" t="s">
+      <c r="A24" s="50" t="s">
         <v>50</v>
       </c>
-      <c r="B24" s="33">
+      <c r="B24" s="24">
         <v>103.8</v>
       </c>
-      <c r="C24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="33">
+      <c r="C24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D24" s="24">
         <v>103.2</v>
       </c>
-      <c r="E24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="33">
+      <c r="E24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F24" s="24">
         <v>106.9</v>
       </c>
-      <c r="G24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H24" s="33">
+      <c r="G24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H24" s="24">
         <v>111.9</v>
       </c>
-      <c r="I24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J24" s="33">
+      <c r="I24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J24" s="24">
         <v>95.6</v>
       </c>
-      <c r="K24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L24" s="33">
+      <c r="K24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L24" s="24">
         <v>100.3</v>
       </c>
-      <c r="M24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N24" s="33">
+      <c r="M24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N24" s="24">
         <v>128.69999999999999</v>
       </c>
-      <c r="O24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P24" s="33">
+      <c r="O24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P24" s="24">
         <v>107</v>
       </c>
-      <c r="Q24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R24" s="33">
+      <c r="Q24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R24" s="24">
         <v>110.1</v>
       </c>
-      <c r="S24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T24" s="33">
+      <c r="S24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T24" s="24">
         <v>102.3</v>
       </c>
-      <c r="U24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V24" s="33">
+      <c r="U24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V24" s="24">
         <v>104.1</v>
       </c>
-      <c r="W24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X24" s="33">
+      <c r="W24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X24" s="24">
         <v>102.1</v>
       </c>
-      <c r="Y24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z24" s="33">
+      <c r="Y24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z24" s="24">
         <v>106.5</v>
       </c>
-      <c r="AA24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB24" s="33">
+      <c r="AA24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB24" s="24">
         <v>103.5</v>
       </c>
-      <c r="AC24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD24" s="33">
+      <c r="AC24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD24" s="24">
         <v>103.6</v>
       </c>
-      <c r="AE24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF24" s="33">
+      <c r="AE24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF24" s="24">
         <v>104.2</v>
       </c>
-      <c r="AG24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH24" s="33">
+      <c r="AG24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH24" s="24">
         <v>118.2</v>
       </c>
-      <c r="AI24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ24" s="33">
+      <c r="AI24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ24" s="24">
         <v>113.8</v>
       </c>
-      <c r="AK24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL24" s="33">
+      <c r="AK24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL24" s="24">
         <v>106.9</v>
       </c>
-      <c r="AM24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN24" s="33">
+      <c r="AM24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN24" s="24">
         <v>111.3</v>
       </c>
-      <c r="AO24" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP24" s="36">
+      <c r="AO24" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP24" s="27">
         <v>101.1</v>
       </c>
-      <c r="AQ24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR24" s="33">
+      <c r="AQ24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR24" s="24">
         <v>100.6</v>
       </c>
-      <c r="AS24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT24" s="33">
+      <c r="AS24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT24" s="24">
         <v>101.1</v>
       </c>
-      <c r="AU24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV24" s="33">
+      <c r="AU24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV24" s="24">
         <v>101.6</v>
       </c>
-      <c r="AW24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX24" s="33">
+      <c r="AW24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX24" s="24">
         <v>100.6</v>
       </c>
-      <c r="AY24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ24" s="33">
+      <c r="AY24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ24" s="24">
         <v>98.6</v>
       </c>
-      <c r="BA24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB24" s="33">
+      <c r="BA24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB24" s="24">
         <v>100.5</v>
       </c>
-      <c r="BC24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD24" s="33">
+      <c r="BC24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD24" s="24">
         <v>102.5</v>
       </c>
-      <c r="BE24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF24" s="33">
+      <c r="BE24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF24" s="24">
         <v>101.8</v>
       </c>
-      <c r="BG24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH24" s="33">
+      <c r="BG24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH24" s="24">
         <v>99.5</v>
       </c>
-      <c r="BI24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ24" s="33">
+      <c r="BI24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ24" s="24">
         <v>101.4</v>
       </c>
-      <c r="BK24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL24" s="33">
+      <c r="BK24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL24" s="24">
         <v>100.5</v>
       </c>
-      <c r="BM24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN24" s="33">
+      <c r="BM24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN24" s="24">
         <v>101.8</v>
       </c>
-      <c r="BO24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP24" s="33">
+      <c r="BO24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP24" s="24">
         <v>101.4</v>
       </c>
-      <c r="BQ24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR24" s="33">
+      <c r="BQ24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR24" s="24">
         <v>101.1</v>
       </c>
-      <c r="BS24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT24" s="33">
+      <c r="BS24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT24" s="24">
         <v>102.4</v>
       </c>
-      <c r="BU24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV24" s="33">
+      <c r="BU24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV24" s="24">
         <v>100.9</v>
       </c>
-      <c r="BW24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX24" s="33">
+      <c r="BW24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX24" s="24">
         <v>103.3</v>
       </c>
-      <c r="BY24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ24" s="33">
+      <c r="BY24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ24" s="24">
         <v>102.6</v>
       </c>
-      <c r="CA24" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB24" s="33">
+      <c r="CA24" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB24" s="24">
         <v>102.5</v>
       </c>
-      <c r="CC24" s="35" t="s">
-        <v>112</v>
+      <c r="CC24" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="25" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="75" t="s">
+      <c r="A25" s="50" t="s">
         <v>51</v>
       </c>
-      <c r="B25" s="33">
+      <c r="B25" s="24">
         <v>103.9</v>
       </c>
-      <c r="C25" s="34" t="s">
+      <c r="C25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D25" s="24">
+        <v>103.7</v>
+      </c>
+      <c r="E25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F25" s="24">
+        <v>103.8</v>
+      </c>
+      <c r="G25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H25" s="24">
+        <v>108.3</v>
+      </c>
+      <c r="I25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J25" s="24">
+        <v>96.1</v>
+      </c>
+      <c r="K25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L25" s="24">
+        <v>101.8</v>
+      </c>
+      <c r="M25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N25" s="24">
+        <v>129.5</v>
+      </c>
+      <c r="O25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P25" s="24">
+        <v>110.9</v>
+      </c>
+      <c r="Q25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R25" s="24">
+        <v>114.3</v>
+      </c>
+      <c r="S25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T25" s="24">
+        <v>103.6</v>
+      </c>
+      <c r="U25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V25" s="24">
+        <v>106.3</v>
+      </c>
+      <c r="W25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X25" s="24">
+        <v>103.3</v>
+      </c>
+      <c r="Y25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z25" s="24">
+        <v>106.1</v>
+      </c>
+      <c r="AA25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB25" s="24">
+        <v>103.5</v>
+      </c>
+      <c r="AC25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD25" s="24">
+        <v>103</v>
+      </c>
+      <c r="AE25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF25" s="24">
+        <v>104.5</v>
+      </c>
+      <c r="AG25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH25" s="24">
+        <v>118.2</v>
+      </c>
+      <c r="AI25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ25" s="24">
         <v>112</v>
       </c>
-      <c r="D25" s="33">
-[...47 lines deleted...]
-      <c r="T25" s="33">
+      <c r="AK25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL25" s="24">
+        <v>104.5</v>
+      </c>
+      <c r="AM25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN25" s="24">
+        <v>109.6</v>
+      </c>
+      <c r="AO25" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP25" s="27">
+        <v>100.8</v>
+      </c>
+      <c r="AQ25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR25" s="24">
+        <v>101</v>
+      </c>
+      <c r="AS25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT25" s="24">
+        <v>97.8</v>
+      </c>
+      <c r="AU25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV25" s="24">
+        <v>101.2</v>
+      </c>
+      <c r="AW25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX25" s="24">
+        <v>101</v>
+      </c>
+      <c r="AY25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ25" s="24">
+        <v>101.2</v>
+      </c>
+      <c r="BA25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB25" s="24">
+        <v>100.7</v>
+      </c>
+      <c r="BC25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD25" s="24">
         <v>103.6</v>
       </c>
-      <c r="U25" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V25" s="33">
+      <c r="BE25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF25" s="24">
         <v>106.3</v>
       </c>
-      <c r="W25" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X25" s="33">
+      <c r="BG25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH25" s="24">
+        <v>100.8</v>
+      </c>
+      <c r="BI25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ25" s="24">
+        <v>102.6</v>
+      </c>
+      <c r="BK25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL25" s="24">
+        <v>101</v>
+      </c>
+      <c r="BM25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN25" s="24">
+        <v>100.7</v>
+      </c>
+      <c r="BO25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP25" s="24">
+        <v>100.8</v>
+      </c>
+      <c r="BQ25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR25" s="24">
+        <v>100.5</v>
+      </c>
+      <c r="BS25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT25" s="24">
+        <v>100.9</v>
+      </c>
+      <c r="BU25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV25" s="24">
+        <v>101.6</v>
+      </c>
+      <c r="BW25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX25" s="24">
+        <v>101.9</v>
+      </c>
+      <c r="BY25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ25" s="24">
         <v>103.3</v>
       </c>
-      <c r="Y25" s="34" t="s">
-[...14 lines deleted...]
-      <c r="AD25" s="33">
+      <c r="CA25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB25" s="24">
         <v>103</v>
       </c>
-      <c r="AE25" s="34" t="s">
-[...150 lines deleted...]
-        <v>112</v>
+      <c r="CC25" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="75" t="s">
+      <c r="A26" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="B26" s="33">
+      <c r="B26" s="24">
         <v>104.1</v>
       </c>
-      <c r="C26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="33">
+      <c r="C26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D26" s="24">
         <v>103.9</v>
       </c>
-      <c r="E26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F26" s="33">
+      <c r="E26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F26" s="24">
         <v>107.3</v>
       </c>
-      <c r="G26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H26" s="33">
+      <c r="G26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H26" s="24">
         <v>107.6</v>
       </c>
-      <c r="I26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J26" s="33">
+      <c r="I26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J26" s="24">
         <v>95.6</v>
       </c>
-      <c r="K26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L26" s="33">
+      <c r="K26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L26" s="24">
         <v>95.7</v>
       </c>
-      <c r="M26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N26" s="33">
+      <c r="M26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N26" s="24">
         <v>129.5</v>
       </c>
-      <c r="O26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P26" s="33">
+      <c r="O26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P26" s="24">
         <v>110.6</v>
       </c>
-      <c r="Q26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R26" s="33">
+      <c r="Q26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R26" s="24">
         <v>111</v>
       </c>
-      <c r="S26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T26" s="33">
+      <c r="S26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T26" s="24">
         <v>103.3</v>
       </c>
-      <c r="U26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V26" s="33">
+      <c r="U26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V26" s="24">
         <v>104.9</v>
       </c>
-      <c r="W26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X26" s="33">
+      <c r="W26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X26" s="24">
         <v>103.1</v>
       </c>
-      <c r="Y26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z26" s="33">
+      <c r="Y26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z26" s="24">
         <v>105.4</v>
       </c>
-      <c r="AA26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB26" s="33">
+      <c r="AA26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB26" s="24">
         <v>104.3</v>
       </c>
-      <c r="AC26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD26" s="33">
+      <c r="AC26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD26" s="24">
         <v>104.4</v>
       </c>
-      <c r="AE26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF26" s="33">
+      <c r="AE26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF26" s="24">
         <v>104</v>
       </c>
-      <c r="AG26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH26" s="33">
+      <c r="AG26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH26" s="24">
         <v>109.4</v>
       </c>
-      <c r="AI26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ26" s="33">
+      <c r="AI26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ26" s="24">
         <v>112.8</v>
       </c>
-      <c r="AK26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL26" s="33">
+      <c r="AK26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL26" s="24">
         <v>105.6</v>
       </c>
-      <c r="AM26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN26" s="33">
+      <c r="AM26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN26" s="24">
         <v>108.2</v>
       </c>
-      <c r="AO26" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP26" s="36">
+      <c r="AO26" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP26" s="27">
         <v>100.8</v>
       </c>
-      <c r="AQ26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR26" s="33">
+      <c r="AQ26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR26" s="24">
         <v>100.7</v>
       </c>
-      <c r="AS26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT26" s="33">
+      <c r="AS26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT26" s="24">
         <v>102.5</v>
       </c>
-      <c r="AU26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV26" s="33">
+      <c r="AU26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV26" s="24">
         <v>100.9</v>
       </c>
-      <c r="AW26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX26" s="33">
+      <c r="AW26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX26" s="24">
         <v>98.9</v>
       </c>
-      <c r="AY26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ26" s="33">
+      <c r="AY26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ26" s="24">
         <v>97.5</v>
       </c>
-      <c r="BA26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB26" s="33">
+      <c r="BA26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB26" s="24">
         <v>100.4</v>
       </c>
-      <c r="BC26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD26" s="33">
+      <c r="BC26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD26" s="24">
         <v>101.6</v>
       </c>
-      <c r="BE26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF26" s="33">
+      <c r="BE26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF26" s="24">
         <v>102.7</v>
       </c>
-      <c r="BG26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH26" s="33">
+      <c r="BG26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH26" s="24">
         <v>100</v>
       </c>
-      <c r="BI26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ26" s="33">
+      <c r="BI26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ26" s="24">
         <v>100.9</v>
       </c>
-      <c r="BK26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL26" s="33">
+      <c r="BK26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL26" s="24">
         <v>100</v>
       </c>
-      <c r="BM26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN26" s="33">
+      <c r="BM26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN26" s="24">
         <v>100.5</v>
       </c>
-      <c r="BO26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP26" s="33">
+      <c r="BO26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP26" s="24">
         <v>101</v>
       </c>
-      <c r="BQ26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR26" s="33">
+      <c r="BQ26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR26" s="24">
         <v>101.5</v>
       </c>
-      <c r="BS26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT26" s="33">
+      <c r="BS26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT26" s="24">
         <v>99.9</v>
       </c>
-      <c r="BU26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV26" s="33">
+      <c r="BU26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV26" s="24">
         <v>99</v>
       </c>
-      <c r="BW26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX26" s="33">
+      <c r="BW26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX26" s="24">
         <v>102.1</v>
       </c>
-      <c r="BY26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ26" s="33">
+      <c r="BY26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ26" s="24">
         <v>99.3</v>
       </c>
-      <c r="CA26" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB26" s="33">
+      <c r="CA26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB26" s="24">
         <v>100.1</v>
       </c>
-      <c r="CC26" s="35" t="s">
-        <v>112</v>
+      <c r="CC26" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="75" t="s">
+      <c r="A27" s="50" t="s">
         <v>53</v>
       </c>
-      <c r="B27" s="33">
+      <c r="B27" s="24">
         <v>104.5</v>
       </c>
-      <c r="C27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="33">
+      <c r="C27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D27" s="24">
         <v>103.9</v>
       </c>
-      <c r="E27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F27" s="33">
+      <c r="E27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F27" s="24">
         <v>102.4</v>
       </c>
-      <c r="G27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H27" s="33">
+      <c r="G27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H27" s="24">
         <v>110.1</v>
       </c>
-      <c r="I27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J27" s="33">
+      <c r="I27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J27" s="24">
         <v>105.6</v>
       </c>
-      <c r="K27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L27" s="33">
+      <c r="K27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L27" s="24">
         <v>97.4</v>
       </c>
-      <c r="M27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N27" s="33">
+      <c r="M27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N27" s="24">
         <v>101.7</v>
       </c>
-      <c r="O27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P27" s="33">
+      <c r="O27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P27" s="24">
         <v>109.7</v>
       </c>
-      <c r="Q27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R27" s="33">
+      <c r="Q27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R27" s="24">
         <v>116.9</v>
       </c>
-      <c r="S27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T27" s="33">
+      <c r="S27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T27" s="24">
         <v>99.1</v>
       </c>
-      <c r="U27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V27" s="33">
+      <c r="U27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V27" s="24">
         <v>108.8</v>
       </c>
-      <c r="W27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X27" s="33">
+      <c r="W27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X27" s="24">
         <v>100.8</v>
       </c>
-      <c r="Y27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z27" s="33">
+      <c r="Y27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z27" s="24">
         <v>104.1</v>
       </c>
-      <c r="AA27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB27" s="33">
+      <c r="AA27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB27" s="24">
         <v>104.1</v>
       </c>
-      <c r="AC27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD27" s="33">
+      <c r="AC27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD27" s="24">
         <v>104.5</v>
       </c>
-      <c r="AE27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF27" s="33">
+      <c r="AE27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF27" s="24">
         <v>103.4</v>
       </c>
-      <c r="AG27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH27" s="33">
+      <c r="AG27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH27" s="24">
         <v>104</v>
       </c>
-      <c r="AI27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ27" s="33">
+      <c r="AI27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ27" s="24">
         <v>111.8</v>
       </c>
-      <c r="AK27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL27" s="33">
+      <c r="AK27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL27" s="24">
         <v>107.6</v>
       </c>
-      <c r="AM27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN27" s="33">
+      <c r="AM27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN27" s="24">
         <v>106.2</v>
       </c>
-      <c r="AO27" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP27" s="36">
+      <c r="AO27" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP27" s="27">
         <v>101.7</v>
       </c>
-      <c r="AQ27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR27" s="33">
+      <c r="AQ27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR27" s="24">
         <v>101.6</v>
       </c>
-      <c r="AS27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT27" s="33">
+      <c r="AS27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT27" s="24">
         <v>101</v>
       </c>
-      <c r="AU27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV27" s="33">
+      <c r="AU27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV27" s="24">
         <v>106.1</v>
       </c>
-      <c r="AW27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX27" s="33">
+      <c r="AW27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX27" s="24">
         <v>105.1</v>
       </c>
-      <c r="AY27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ27" s="33">
+      <c r="AY27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ27" s="24">
         <v>100.1</v>
       </c>
-      <c r="BA27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB27" s="33">
+      <c r="BA27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB27" s="24">
         <v>100</v>
       </c>
-      <c r="BC27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD27" s="33">
+      <c r="BC27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD27" s="24">
         <v>101.6</v>
       </c>
-      <c r="BE27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF27" s="33">
+      <c r="BE27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF27" s="24">
         <v>105.2</v>
       </c>
-      <c r="BG27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH27" s="33">
+      <c r="BG27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH27" s="24">
         <v>98.8</v>
       </c>
-      <c r="BI27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ27" s="33">
+      <c r="BI27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ27" s="24">
         <v>103.7</v>
       </c>
-      <c r="BK27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL27" s="33">
+      <c r="BK27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL27" s="24">
         <v>99.3</v>
       </c>
-      <c r="BM27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN27" s="33">
+      <c r="BM27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN27" s="24">
         <v>101</v>
       </c>
-      <c r="BO27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP27" s="33">
+      <c r="BO27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP27" s="24">
         <v>100.9</v>
       </c>
-      <c r="BQ27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR27" s="33">
+      <c r="BQ27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR27" s="24">
         <v>101.3</v>
       </c>
-      <c r="BS27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT27" s="33">
+      <c r="BS27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT27" s="24">
         <v>100.2</v>
       </c>
-      <c r="BU27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV27" s="33">
+      <c r="BU27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV27" s="24">
         <v>102.5</v>
       </c>
-      <c r="BW27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX27" s="33">
+      <c r="BW27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX27" s="24">
         <v>104</v>
       </c>
-      <c r="BY27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ27" s="33">
+      <c r="BY27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ27" s="24">
         <v>102.2</v>
       </c>
-      <c r="CA27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB27" s="33">
+      <c r="CA27" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB27" s="24">
         <v>100.5</v>
       </c>
-      <c r="CC27" s="35" t="s">
-        <v>112</v>
+      <c r="CC27" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="75" t="s">
+      <c r="A28" s="50" t="s">
         <v>54</v>
       </c>
-      <c r="B28" s="33">
+      <c r="B28" s="24">
         <v>103.9</v>
       </c>
-      <c r="C28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D28" s="33">
+      <c r="C28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D28" s="24">
         <v>104.1</v>
       </c>
-      <c r="E28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F28" s="33">
+      <c r="E28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F28" s="24">
         <v>101.7</v>
       </c>
-      <c r="G28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H28" s="33">
+      <c r="G28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H28" s="24">
         <v>107.8</v>
       </c>
-      <c r="I28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J28" s="33">
+      <c r="I28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J28" s="24">
         <v>105.3</v>
       </c>
-      <c r="K28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L28" s="33">
+      <c r="K28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L28" s="24">
         <v>97.6</v>
       </c>
-      <c r="M28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N28" s="33">
+      <c r="M28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N28" s="24">
         <v>101.3</v>
       </c>
-      <c r="O28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P28" s="33">
+      <c r="O28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P28" s="24">
         <v>110.7</v>
       </c>
-      <c r="Q28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R28" s="33">
+      <c r="Q28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R28" s="24">
         <v>121.1</v>
       </c>
-      <c r="S28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T28" s="33">
+      <c r="S28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T28" s="24">
         <v>101.1</v>
       </c>
-      <c r="U28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V28" s="33">
+      <c r="U28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V28" s="24">
         <v>110.8</v>
       </c>
-      <c r="W28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X28" s="33">
+      <c r="W28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X28" s="24">
         <v>100.5</v>
       </c>
-      <c r="Y28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z28" s="33">
+      <c r="Y28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z28" s="24">
         <v>103.9</v>
       </c>
-      <c r="AA28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB28" s="33">
+      <c r="AA28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB28" s="24">
         <v>103.7</v>
       </c>
-      <c r="AC28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD28" s="33">
+      <c r="AC28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD28" s="24">
         <v>104.4</v>
       </c>
-      <c r="AE28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF28" s="33">
+      <c r="AE28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF28" s="24">
         <v>101.7</v>
       </c>
-      <c r="AG28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH28" s="33">
+      <c r="AG28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH28" s="24">
         <v>105.7</v>
       </c>
-      <c r="AI28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ28" s="33">
+      <c r="AI28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ28" s="24">
         <v>106</v>
       </c>
-      <c r="AK28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL28" s="33">
+      <c r="AK28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL28" s="24">
         <v>104.4</v>
       </c>
-      <c r="AM28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN28" s="33">
+      <c r="AM28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN28" s="24">
         <v>105.1</v>
       </c>
-      <c r="AO28" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP28" s="36">
+      <c r="AO28" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP28" s="27">
         <v>100.5</v>
       </c>
-      <c r="AQ28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR28" s="33">
+      <c r="AQ28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR28" s="24">
         <v>100.8</v>
       </c>
-      <c r="AS28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT28" s="33">
+      <c r="AS28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT28" s="24">
         <v>100.5</v>
       </c>
-      <c r="AU28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV28" s="33">
+      <c r="AU28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV28" s="24">
         <v>99.5</v>
       </c>
-      <c r="AW28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX28" s="33">
+      <c r="AW28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX28" s="24">
         <v>100.3</v>
       </c>
-      <c r="AY28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ28" s="33">
+      <c r="AY28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ28" s="24">
         <v>98.7</v>
       </c>
-      <c r="BA28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB28" s="33">
+      <c r="BA28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB28" s="24">
         <v>100.1</v>
       </c>
-      <c r="BC28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD28" s="33">
+      <c r="BC28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD28" s="24">
         <v>103.5</v>
       </c>
-      <c r="BE28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF28" s="33">
+      <c r="BE28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF28" s="24">
         <v>105.5</v>
       </c>
-      <c r="BG28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH28" s="33">
+      <c r="BG28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH28" s="24">
         <v>101.5</v>
       </c>
-      <c r="BI28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ28" s="33">
+      <c r="BI28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ28" s="24">
         <v>103.2</v>
       </c>
-      <c r="BK28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL28" s="33">
+      <c r="BK28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL28" s="24">
         <v>100.2</v>
       </c>
-      <c r="BM28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN28" s="33">
+      <c r="BM28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN28" s="24">
         <v>101.7</v>
       </c>
-      <c r="BO28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP28" s="33">
+      <c r="BO28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP28" s="24">
         <v>100.9</v>
       </c>
-      <c r="BQ28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR28" s="33">
+      <c r="BQ28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR28" s="24">
         <v>101</v>
       </c>
-      <c r="BS28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT28" s="33">
+      <c r="BS28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT28" s="24">
         <v>100.7</v>
       </c>
-      <c r="BU28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV28" s="33">
+      <c r="BU28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV28" s="24">
         <v>102.5</v>
       </c>
-      <c r="BW28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX28" s="33">
+      <c r="BW28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX28" s="24">
         <v>98</v>
       </c>
-      <c r="BY28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ28" s="33">
+      <c r="BY28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ28" s="24">
         <v>99.6</v>
       </c>
-      <c r="CA28" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB28" s="33">
+      <c r="CA28" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB28" s="24">
         <v>101.5</v>
       </c>
-      <c r="CC28" s="35" t="s">
-        <v>112</v>
+      <c r="CC28" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="29" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="75" t="s">
+      <c r="A29" s="50" t="s">
         <v>55</v>
       </c>
-      <c r="B29" s="33">
+      <c r="B29" s="24">
         <v>104.4</v>
       </c>
-      <c r="C29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D29" s="33">
+      <c r="C29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D29" s="24">
         <v>104.7</v>
       </c>
-      <c r="E29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F29" s="33">
+      <c r="E29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F29" s="24">
         <v>107.2</v>
       </c>
-      <c r="G29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H29" s="33">
+      <c r="G29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H29" s="24">
         <v>111</v>
       </c>
-      <c r="I29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J29" s="33">
+      <c r="I29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J29" s="24">
         <v>105.2</v>
       </c>
-      <c r="K29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L29" s="33">
+      <c r="K29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L29" s="24">
         <v>98.9</v>
       </c>
-      <c r="M29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N29" s="33">
+      <c r="M29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N29" s="24">
         <v>100.2</v>
       </c>
-      <c r="O29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P29" s="33">
+      <c r="O29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P29" s="24">
         <v>109.1</v>
       </c>
-      <c r="Q29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R29" s="33">
+      <c r="Q29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R29" s="24">
         <v>111</v>
       </c>
-      <c r="S29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T29" s="33">
+      <c r="S29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T29" s="24">
         <v>101.2</v>
       </c>
-      <c r="U29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V29" s="33">
+      <c r="U29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V29" s="24">
         <v>110.1</v>
       </c>
-      <c r="W29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X29" s="33">
+      <c r="W29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X29" s="24">
         <v>99.1</v>
       </c>
-      <c r="Y29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z29" s="33">
+      <c r="Y29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z29" s="24">
         <v>103.5</v>
       </c>
-      <c r="AA29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB29" s="33">
+      <c r="AA29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB29" s="24">
         <v>103.2</v>
       </c>
-      <c r="AC29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD29" s="33">
+      <c r="AC29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD29" s="24">
         <v>103.7</v>
       </c>
-      <c r="AE29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF29" s="33">
+      <c r="AE29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF29" s="24">
         <v>101.5</v>
       </c>
-      <c r="AG29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH29" s="33">
+      <c r="AG29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH29" s="24">
         <v>106</v>
       </c>
-      <c r="AI29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ29" s="33">
+      <c r="AI29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ29" s="24">
         <v>106</v>
       </c>
-      <c r="AK29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL29" s="33">
+      <c r="AK29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL29" s="24">
         <v>105.7</v>
       </c>
-      <c r="AM29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN29" s="33">
+      <c r="AM29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN29" s="24">
         <v>104.2</v>
       </c>
-      <c r="AO29" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP29" s="36">
+      <c r="AO29" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP29" s="27">
         <v>101.3</v>
       </c>
-      <c r="AQ29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR29" s="33">
+      <c r="AQ29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR29" s="24">
         <v>101.5</v>
       </c>
-      <c r="AS29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT29" s="33">
+      <c r="AS29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT29" s="24">
         <v>103.1</v>
       </c>
-      <c r="AU29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV29" s="33">
+      <c r="AU29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV29" s="24">
         <v>104.2</v>
       </c>
-      <c r="AW29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX29" s="33">
+      <c r="AW29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX29" s="24">
         <v>100.9</v>
       </c>
-      <c r="AY29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ29" s="33">
+      <c r="AY29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ29" s="24">
         <v>102.6</v>
       </c>
-      <c r="BA29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB29" s="33">
+      <c r="BA29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB29" s="24">
         <v>99.7</v>
       </c>
-      <c r="BC29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD29" s="33">
+      <c r="BC29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD29" s="24">
         <v>102.1</v>
       </c>
-      <c r="BE29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF29" s="33">
+      <c r="BE29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF29" s="24">
         <v>97.5</v>
       </c>
-      <c r="BG29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH29" s="33">
+      <c r="BG29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH29" s="24">
         <v>100.9</v>
       </c>
-      <c r="BI29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ29" s="33">
+      <c r="BI29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ29" s="24">
         <v>101.9</v>
       </c>
-      <c r="BK29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL29" s="33">
+      <c r="BK29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL29" s="24">
         <v>99.6</v>
       </c>
-      <c r="BM29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN29" s="33">
+      <c r="BM29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN29" s="24">
         <v>100.3</v>
       </c>
-      <c r="BO29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP29" s="33">
+      <c r="BO29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP29" s="24">
         <v>100.3</v>
       </c>
-      <c r="BQ29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR29" s="33">
+      <c r="BQ29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR29" s="24">
         <v>99.8</v>
       </c>
-      <c r="BS29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT29" s="33">
+      <c r="BS29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT29" s="24">
         <v>100.7</v>
       </c>
-      <c r="BU29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV29" s="33">
+      <c r="BU29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV29" s="24">
         <v>101.9</v>
       </c>
-      <c r="BW29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX29" s="33">
+      <c r="BW29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX29" s="24">
         <v>101.9</v>
       </c>
-      <c r="BY29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ29" s="33">
+      <c r="BY29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ29" s="24">
         <v>104.6</v>
       </c>
-      <c r="CA29" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB29" s="33">
+      <c r="CA29" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB29" s="24">
         <v>102.1</v>
       </c>
-      <c r="CC29" s="35" t="s">
-        <v>112</v>
+      <c r="CC29" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="30" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="75" t="s">
+      <c r="A30" s="50" t="s">
         <v>56</v>
       </c>
-      <c r="B30" s="33">
+      <c r="B30" s="24">
         <v>104.4</v>
       </c>
-      <c r="C30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="33">
+      <c r="C30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D30" s="24">
         <v>104.9</v>
       </c>
-      <c r="E30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F30" s="33">
+      <c r="E30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F30" s="24">
         <v>105.4</v>
       </c>
-      <c r="G30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H30" s="33">
+      <c r="G30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H30" s="24">
         <v>107.5</v>
       </c>
-      <c r="I30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J30" s="33">
+      <c r="I30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J30" s="24">
         <v>107.7</v>
       </c>
-      <c r="K30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L30" s="33">
+      <c r="K30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L30" s="24">
         <v>101.3</v>
       </c>
-      <c r="M30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N30" s="33">
+      <c r="M30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N30" s="24">
         <v>99.8</v>
       </c>
-      <c r="O30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P30" s="33">
+      <c r="O30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P30" s="24">
         <v>111.3</v>
       </c>
-      <c r="Q30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R30" s="33">
+      <c r="Q30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R30" s="24">
         <v>111.8</v>
       </c>
-      <c r="S30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T30" s="33">
+      <c r="S30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T30" s="24">
         <v>102.9</v>
       </c>
-      <c r="U30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V30" s="33">
+      <c r="U30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V30" s="24">
         <v>112.6</v>
       </c>
-      <c r="W30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X30" s="33">
+      <c r="W30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X30" s="24">
         <v>100.7</v>
       </c>
-      <c r="Y30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z30" s="33">
+      <c r="Y30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z30" s="24">
         <v>104.2</v>
       </c>
-      <c r="AA30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB30" s="33">
+      <c r="AA30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB30" s="24">
         <v>103.5</v>
       </c>
-      <c r="AC30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD30" s="33">
+      <c r="AC30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD30" s="24">
         <v>103</v>
       </c>
-      <c r="AE30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF30" s="33">
+      <c r="AE30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF30" s="24">
         <v>103.9</v>
       </c>
-      <c r="AG30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH30" s="33">
+      <c r="AG30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH30" s="24">
         <v>105.5</v>
       </c>
-      <c r="AI30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ30" s="33">
+      <c r="AI30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ30" s="24">
         <v>105.2</v>
       </c>
-      <c r="AK30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL30" s="33">
+      <c r="AK30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL30" s="24">
         <v>108.9</v>
       </c>
-      <c r="AM30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN30" s="33">
+      <c r="AM30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN30" s="24">
         <v>107</v>
       </c>
-      <c r="AO30" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP30" s="36">
+      <c r="AO30" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP30" s="27">
         <v>100.8</v>
       </c>
-      <c r="AQ30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR30" s="33">
+      <c r="AQ30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR30" s="24">
         <v>101</v>
       </c>
-      <c r="AS30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT30" s="33">
+      <c r="AS30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT30" s="24">
         <v>100.8</v>
       </c>
-      <c r="AU30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV30" s="33">
+      <c r="AU30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV30" s="24">
         <v>97.7</v>
       </c>
-      <c r="AW30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX30" s="33">
+      <c r="AW30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX30" s="24">
         <v>101.3</v>
       </c>
-      <c r="AY30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ30" s="33">
+      <c r="AY30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ30" s="24">
         <v>99.9</v>
       </c>
-      <c r="BA30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB30" s="33">
+      <c r="BA30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB30" s="24">
         <v>100</v>
       </c>
-      <c r="BC30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD30" s="33">
+      <c r="BC30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD30" s="24">
         <v>103.6</v>
       </c>
-      <c r="BE30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF30" s="33">
+      <c r="BE30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF30" s="24">
         <v>103.4</v>
       </c>
-      <c r="BG30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH30" s="33">
+      <c r="BG30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH30" s="24">
         <v>101.7</v>
       </c>
-      <c r="BI30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ30" s="33">
+      <c r="BI30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ30" s="24">
         <v>103.2</v>
       </c>
-      <c r="BK30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL30" s="33">
+      <c r="BK30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL30" s="24">
         <v>101.6</v>
       </c>
-      <c r="BM30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN30" s="33">
+      <c r="BM30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN30" s="24">
         <v>101.2</v>
       </c>
-      <c r="BO30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP30" s="33">
+      <c r="BO30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP30" s="24">
         <v>101.3</v>
       </c>
-      <c r="BQ30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR30" s="33">
+      <c r="BQ30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR30" s="24">
         <v>100.8</v>
       </c>
-      <c r="BS30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT30" s="33">
+      <c r="BS30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT30" s="24">
         <v>102.2</v>
       </c>
-      <c r="BU30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV30" s="33">
+      <c r="BU30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV30" s="24">
         <v>98.6</v>
       </c>
-      <c r="BW30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX30" s="33">
+      <c r="BW30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX30" s="24">
         <v>101.3</v>
       </c>
-      <c r="BY30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ30" s="33">
+      <c r="BY30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ30" s="24">
         <v>102.3</v>
       </c>
-      <c r="CA30" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB30" s="33">
+      <c r="CA30" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB30" s="24">
         <v>102.8</v>
       </c>
-      <c r="CC30" s="35" t="s">
-        <v>112</v>
+      <c r="CC30" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
-    <row r="31" spans="1:82" s="40" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="75" t="s">
+    <row r="31" spans="1:82" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="50" t="s">
         <v>57</v>
       </c>
-      <c r="B31" s="28">
+      <c r="B31" s="19">
         <v>102.5</v>
       </c>
-      <c r="C31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="28">
+      <c r="C31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="D31" s="19">
         <v>102.9</v>
       </c>
-      <c r="E31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="F31" s="28">
+      <c r="E31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="F31" s="19">
         <v>104.1</v>
       </c>
-      <c r="G31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="H31" s="28">
+      <c r="G31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="H31" s="19">
         <v>99.2</v>
       </c>
-      <c r="I31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="J31" s="28">
+      <c r="I31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="J31" s="19">
         <v>102.2</v>
       </c>
-      <c r="K31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="L31" s="28">
+      <c r="K31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="L31" s="19">
         <v>98.5</v>
       </c>
-      <c r="M31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="N31" s="28">
+      <c r="M31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="N31" s="19">
         <v>99.9</v>
       </c>
-      <c r="O31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="P31" s="28">
+      <c r="O31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="P31" s="19">
         <v>113.8</v>
       </c>
-      <c r="Q31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="R31" s="28">
+      <c r="Q31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="R31" s="19">
         <v>108.9</v>
       </c>
-      <c r="S31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="T31" s="28">
+      <c r="S31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="T31" s="19">
         <v>106.6</v>
       </c>
-      <c r="U31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="V31" s="28">
+      <c r="U31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="V31" s="19">
         <v>100.4</v>
       </c>
-      <c r="W31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="X31" s="28">
+      <c r="W31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="X31" s="19">
         <v>100.3</v>
       </c>
-      <c r="Y31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="Z31" s="28">
+      <c r="Y31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z31" s="19">
         <v>102.4</v>
       </c>
-      <c r="AA31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="AB31" s="28">
+      <c r="AA31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB31" s="19">
         <v>103.1</v>
       </c>
-      <c r="AC31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="AD31" s="28">
+      <c r="AC31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD31" s="19">
         <v>103</v>
       </c>
-      <c r="AE31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="AF31" s="28">
+      <c r="AE31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF31" s="19">
         <v>103.5</v>
       </c>
-      <c r="AG31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="AH31" s="28">
+      <c r="AG31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH31" s="19">
         <v>97.3</v>
       </c>
-      <c r="AI31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="AJ31" s="28">
+      <c r="AI31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ31" s="19">
         <v>89.6</v>
       </c>
-      <c r="AK31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="AL31" s="28">
+      <c r="AK31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL31" s="19">
         <v>108.6</v>
       </c>
-      <c r="AM31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="AN31" s="28">
+      <c r="AM31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN31" s="19">
         <v>107.9</v>
       </c>
-      <c r="AO31" s="38" t="s">
-[...2 lines deleted...]
-      <c r="AP31" s="32">
+      <c r="AO31" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP31" s="23">
         <v>99.9</v>
       </c>
-      <c r="AQ31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="AR31" s="28">
+      <c r="AQ31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR31" s="19">
         <v>99.6</v>
       </c>
-      <c r="AS31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="AT31" s="28">
+      <c r="AS31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT31" s="19">
         <v>99.8</v>
       </c>
-      <c r="AU31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="AV31" s="28">
+      <c r="AU31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV31" s="19">
         <v>98</v>
       </c>
-      <c r="AW31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="AX31" s="28">
+      <c r="AW31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX31" s="19">
         <v>99.7</v>
       </c>
-      <c r="AY31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="AZ31" s="28">
+      <c r="AY31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ31" s="19">
         <v>97.4</v>
       </c>
-      <c r="BA31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="BB31" s="28">
+      <c r="BA31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB31" s="19">
         <v>100.2</v>
       </c>
-      <c r="BC31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="BD31" s="28">
+      <c r="BC31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD31" s="19">
         <v>103.9</v>
       </c>
-      <c r="BE31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="BF31" s="28">
+      <c r="BE31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF31" s="19">
         <v>102.5</v>
       </c>
-      <c r="BG31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="BH31" s="28">
+      <c r="BG31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH31" s="19">
         <v>102.4</v>
       </c>
-      <c r="BI31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="BJ31" s="28">
+      <c r="BI31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ31" s="19">
         <v>92.5</v>
       </c>
-      <c r="BK31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="BL31" s="28">
+      <c r="BK31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL31" s="19">
         <v>99</v>
       </c>
-      <c r="BM31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="BN31" s="28">
+      <c r="BM31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN31" s="19">
         <v>99.2</v>
       </c>
-      <c r="BO31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="BP31" s="28">
+      <c r="BO31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP31" s="19">
         <v>100.5</v>
       </c>
-      <c r="BQ31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="BR31" s="28">
+      <c r="BQ31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR31" s="19">
         <v>101.4</v>
       </c>
-      <c r="BS31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="BT31" s="28">
+      <c r="BS31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT31" s="19">
         <v>99.9</v>
       </c>
-      <c r="BU31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="BV31" s="28">
+      <c r="BU31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV31" s="19">
         <v>94.5</v>
       </c>
-      <c r="BW31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="BX31" s="28">
+      <c r="BW31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX31" s="19">
         <v>88.6</v>
       </c>
-      <c r="BY31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="BZ31" s="28">
+      <c r="BY31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ31" s="19">
         <v>101.9</v>
       </c>
-      <c r="CA31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="CB31" s="28">
+      <c r="CA31" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB31" s="19">
         <v>101.3</v>
       </c>
-      <c r="CC31" s="38" t="s">
-[...2 lines deleted...]
-      <c r="CD31" s="39"/>
+      <c r="CC31" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD31" s="30"/>
     </row>
     <row r="32" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="75" t="s">
+      <c r="A32" s="50" t="s">
         <v>58</v>
       </c>
-      <c r="B32" s="33">
+      <c r="B32" s="24">
         <v>103.5</v>
       </c>
-      <c r="C32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D32" s="33">
+      <c r="C32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D32" s="24">
         <v>103.8</v>
       </c>
-      <c r="E32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F32" s="33">
+      <c r="E32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F32" s="24">
         <v>107</v>
       </c>
-      <c r="G32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H32" s="33">
+      <c r="G32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H32" s="24">
         <v>98.9</v>
       </c>
-      <c r="I32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J32" s="33">
+      <c r="I32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J32" s="24">
         <v>105</v>
       </c>
-      <c r="K32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L32" s="33">
+      <c r="K32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L32" s="24">
         <v>104.9</v>
       </c>
-      <c r="M32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N32" s="33">
+      <c r="M32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N32" s="24">
         <v>99.9</v>
       </c>
-      <c r="O32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P32" s="33">
+      <c r="O32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P32" s="24">
         <v>111.9</v>
       </c>
-      <c r="Q32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R32" s="33">
+      <c r="Q32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R32" s="24">
         <v>98.4</v>
       </c>
-      <c r="S32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T32" s="33">
+      <c r="S32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T32" s="24">
         <v>106.6</v>
       </c>
-      <c r="U32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V32" s="28">
+      <c r="U32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V32" s="19">
         <v>100.7</v>
       </c>
-      <c r="W32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X32" s="33">
+      <c r="W32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X32" s="24">
         <v>101.4</v>
       </c>
-      <c r="Y32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z32" s="33">
+      <c r="Y32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z32" s="24">
         <v>101.3</v>
       </c>
-      <c r="AA32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB32" s="33">
+      <c r="AA32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB32" s="24">
         <v>102.9</v>
       </c>
-      <c r="AC32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD32" s="33">
+      <c r="AC32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD32" s="24">
         <v>102.6</v>
       </c>
-      <c r="AE32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF32" s="33">
+      <c r="AE32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF32" s="24">
         <v>102.9</v>
       </c>
-      <c r="AG32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH32" s="33">
+      <c r="AG32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH32" s="24">
         <v>96.6</v>
       </c>
-      <c r="AI32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ32" s="33">
+      <c r="AI32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ32" s="24">
         <v>94.6</v>
       </c>
-      <c r="AK32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL32" s="33">
+      <c r="AK32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL32" s="24">
         <v>113.5</v>
       </c>
-      <c r="AM32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN32" s="33">
+      <c r="AM32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN32" s="24">
         <v>110</v>
       </c>
-      <c r="AO32" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP32" s="36">
+      <c r="AO32" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP32" s="27">
         <v>101.4</v>
       </c>
-      <c r="AQ32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR32" s="33">
+      <c r="AQ32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR32" s="24">
         <v>101.7</v>
       </c>
-      <c r="AS32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT32" s="33">
+      <c r="AS32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT32" s="24">
         <v>103.2</v>
       </c>
-      <c r="AU32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV32" s="33">
+      <c r="AU32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV32" s="24">
         <v>99.2</v>
       </c>
-      <c r="AW32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX32" s="33">
+      <c r="AW32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX32" s="24">
         <v>103.1</v>
       </c>
-      <c r="AY32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ32" s="33">
+      <c r="AY32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ32" s="24">
         <v>105.1</v>
       </c>
-      <c r="BA32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB32" s="33">
+      <c r="BA32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB32" s="24">
         <v>100.1</v>
       </c>
-      <c r="BC32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD32" s="33">
+      <c r="BC32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD32" s="24">
         <v>101.8</v>
       </c>
-      <c r="BE32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF32" s="33">
+      <c r="BE32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF32" s="24">
         <v>95.3</v>
       </c>
-      <c r="BG32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH32" s="33">
+      <c r="BG32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH32" s="24">
         <v>101.4</v>
       </c>
-      <c r="BI32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ32" s="28">
+      <c r="BI32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ32" s="19">
         <v>103.5</v>
       </c>
-      <c r="BK32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL32" s="33">
+      <c r="BK32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL32" s="24">
         <v>101.3</v>
       </c>
-      <c r="BM32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN32" s="33">
+      <c r="BM32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN32" s="24">
         <v>100.6</v>
       </c>
-      <c r="BO32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP32" s="33">
+      <c r="BO32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP32" s="24">
         <v>100.7</v>
       </c>
-      <c r="BQ32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR32" s="33">
+      <c r="BQ32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR32" s="24">
         <v>100.6</v>
       </c>
-      <c r="BS32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT32" s="33">
+      <c r="BS32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT32" s="24">
         <v>100.2</v>
       </c>
-      <c r="BU32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV32" s="33">
+      <c r="BU32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV32" s="24">
         <v>101.8</v>
       </c>
-      <c r="BW32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX32" s="33">
+      <c r="BW32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX32" s="24">
         <v>103.4</v>
       </c>
-      <c r="BY32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ32" s="33">
+      <c r="BY32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ32" s="24">
         <v>104.1</v>
       </c>
-      <c r="CA32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB32" s="33">
+      <c r="CA32" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB32" s="24">
         <v>103.4</v>
       </c>
-      <c r="CC32" s="35" t="s">
-        <v>112</v>
+      <c r="CC32" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="33" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="75" t="s">
+      <c r="A33" s="50" t="s">
         <v>59</v>
       </c>
-      <c r="B33" s="33">
+      <c r="B33" s="24">
         <v>102.8</v>
       </c>
-      <c r="C33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="33">
+      <c r="C33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D33" s="24">
         <v>102.7</v>
       </c>
-      <c r="E33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F33" s="33">
+      <c r="E33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F33" s="24">
         <v>103.3</v>
       </c>
-      <c r="G33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H33" s="33">
+      <c r="G33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H33" s="24">
         <v>90.4</v>
       </c>
-      <c r="I33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J33" s="33">
+      <c r="I33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J33" s="24">
         <v>104.4</v>
       </c>
-      <c r="K33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L33" s="33">
+      <c r="K33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L33" s="24">
         <v>102.2</v>
       </c>
-      <c r="M33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N33" s="33">
+      <c r="M33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N33" s="24">
         <v>100.6</v>
       </c>
-      <c r="O33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P33" s="33">
+      <c r="O33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P33" s="24">
         <v>113.2</v>
       </c>
-      <c r="Q33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R33" s="33">
+      <c r="Q33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R33" s="24">
         <v>103.5</v>
       </c>
-      <c r="S33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T33" s="33">
+      <c r="S33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T33" s="24">
         <v>106.7</v>
       </c>
-      <c r="U33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V33" s="28">
+      <c r="U33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V33" s="19">
         <v>103.1</v>
       </c>
-      <c r="W33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X33" s="33">
+      <c r="W33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X33" s="24">
         <v>102.3</v>
       </c>
-      <c r="Y33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z33" s="33">
+      <c r="Y33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z33" s="24">
         <v>102.9</v>
       </c>
-      <c r="AA33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB33" s="33">
+      <c r="AA33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB33" s="24">
         <v>104.1</v>
       </c>
-      <c r="AC33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD33" s="33">
+      <c r="AC33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD33" s="24">
         <v>104.5</v>
       </c>
-      <c r="AE33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF33" s="33">
+      <c r="AE33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF33" s="24">
         <v>102.7</v>
       </c>
-      <c r="AG33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH33" s="33">
+      <c r="AG33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH33" s="24">
         <v>98.6</v>
       </c>
-      <c r="AI33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ33" s="33">
+      <c r="AI33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ33" s="24">
         <v>92.8</v>
       </c>
-      <c r="AK33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL33" s="33">
+      <c r="AK33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL33" s="24">
         <v>106.5</v>
       </c>
-      <c r="AM33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN33" s="33">
+      <c r="AM33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN33" s="24">
         <v>108</v>
       </c>
-      <c r="AO33" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP33" s="36">
+      <c r="AO33" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP33" s="27">
         <v>100.6</v>
       </c>
-      <c r="AQ33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR33" s="33">
+      <c r="AQ33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR33" s="24">
         <v>100.3</v>
       </c>
-      <c r="AS33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT33" s="33">
+      <c r="AS33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT33" s="24">
         <v>99.6</v>
       </c>
-      <c r="AU33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV33" s="33">
+      <c r="AU33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV33" s="24">
         <v>95.3</v>
       </c>
-      <c r="AW33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX33" s="33">
+      <c r="AW33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX33" s="24">
         <v>100.3</v>
       </c>
-      <c r="AY33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ33" s="33">
+      <c r="AY33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ33" s="24">
         <v>99.9</v>
       </c>
-      <c r="BA33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB33" s="33">
+      <c r="BA33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB33" s="24">
         <v>100.4</v>
       </c>
-      <c r="BC33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD33" s="33">
+      <c r="BC33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD33" s="24">
         <v>103.3</v>
       </c>
-      <c r="BE33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF33" s="33">
+      <c r="BE33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF33" s="24">
         <v>102.5</v>
       </c>
-      <c r="BG33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH33" s="33">
+      <c r="BG33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH33" s="24">
         <v>101.1</v>
       </c>
-      <c r="BI33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ33" s="28">
+      <c r="BI33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ33" s="19">
         <v>104.4</v>
       </c>
-      <c r="BK33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL33" s="33">
+      <c r="BK33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL33" s="24">
         <v>100.5</v>
       </c>
-      <c r="BM33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN33" s="33">
+      <c r="BM33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN33" s="24">
         <v>101.8</v>
       </c>
-      <c r="BO33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP33" s="33">
+      <c r="BO33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP33" s="24">
         <v>101.4</v>
       </c>
-      <c r="BQ33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR33" s="33">
+      <c r="BQ33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR33" s="24">
         <v>101.7</v>
       </c>
-      <c r="BS33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT33" s="33">
+      <c r="BS33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT33" s="24">
         <v>100.4</v>
       </c>
-      <c r="BU33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV33" s="33">
+      <c r="BU33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV33" s="24">
         <v>103.9</v>
       </c>
-      <c r="BW33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX33" s="33">
+      <c r="BW33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX33" s="24">
         <v>100</v>
       </c>
-      <c r="BY33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ33" s="33">
+      <c r="BY33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ33" s="24">
         <v>98.2</v>
       </c>
-      <c r="CA33" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB33" s="33">
+      <c r="CA33" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB33" s="24">
         <v>100.3</v>
       </c>
-      <c r="CC33" s="35" t="s">
-        <v>112</v>
+      <c r="CC33" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="34" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="75" t="s">
+      <c r="A34" s="50" t="s">
         <v>60</v>
       </c>
-      <c r="B34" s="33">
+      <c r="B34" s="24">
         <v>104</v>
       </c>
-      <c r="C34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D34" s="33">
+      <c r="C34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D34" s="24">
         <v>103.6</v>
       </c>
-      <c r="E34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F34" s="33">
+      <c r="E34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F34" s="24">
         <v>104.2</v>
       </c>
-      <c r="G34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H34" s="33">
+      <c r="G34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H34" s="24">
         <v>98.6</v>
       </c>
-      <c r="I34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J34" s="33">
+      <c r="I34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J34" s="24">
         <v>105.1</v>
       </c>
-      <c r="K34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L34" s="33">
+      <c r="K34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L34" s="24">
         <v>105.7</v>
       </c>
-      <c r="M34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N34" s="33">
+      <c r="M34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N34" s="24">
         <v>100.7</v>
       </c>
-      <c r="O34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P34" s="33">
+      <c r="O34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P34" s="24">
         <v>111.8</v>
       </c>
-      <c r="Q34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R34" s="33">
+      <c r="Q34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R34" s="24">
         <v>101.5</v>
       </c>
-      <c r="S34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T34" s="33">
+      <c r="S34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T34" s="24">
         <v>105.8</v>
       </c>
-      <c r="U34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V34" s="28">
+      <c r="U34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V34" s="19">
         <v>102.3</v>
       </c>
-      <c r="W34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X34" s="33">
+      <c r="W34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X34" s="24">
         <v>100.7</v>
       </c>
-      <c r="Y34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z34" s="33">
+      <c r="Y34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z34" s="24">
         <v>102.9</v>
       </c>
-      <c r="AA34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB34" s="33">
+      <c r="AA34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB34" s="24">
         <v>103.5</v>
       </c>
-      <c r="AC34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD34" s="33">
+      <c r="AC34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD34" s="24">
         <v>104.5</v>
       </c>
-      <c r="AE34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF34" s="33">
+      <c r="AE34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF34" s="24">
         <v>100.6</v>
       </c>
-      <c r="AG34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH34" s="33">
+      <c r="AG34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH34" s="24">
         <v>102.4</v>
       </c>
-      <c r="AI34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ34" s="33">
+      <c r="AI34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ34" s="24">
         <v>92</v>
       </c>
-      <c r="AK34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL34" s="33">
+      <c r="AK34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL34" s="24">
         <v>107.5</v>
       </c>
-      <c r="AM34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN34" s="33">
+      <c r="AM34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN34" s="24">
         <v>105.2</v>
       </c>
-      <c r="AO34" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP34" s="36">
+      <c r="AO34" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP34" s="27">
         <v>102</v>
       </c>
-      <c r="AQ34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR34" s="33">
+      <c r="AQ34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR34" s="24">
         <v>101.9</v>
       </c>
-      <c r="AS34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT34" s="33">
+      <c r="AS34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT34" s="24">
         <v>101.6</v>
       </c>
-      <c r="AU34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV34" s="33">
+      <c r="AU34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV34" s="24">
         <v>106.5</v>
       </c>
-      <c r="AW34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX34" s="33">
+      <c r="AW34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX34" s="24">
         <v>101.9</v>
       </c>
-      <c r="AY34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ34" s="33">
+      <c r="AY34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ34" s="24">
         <v>103.3</v>
       </c>
-      <c r="BA34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB34" s="33">
+      <c r="BA34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB34" s="24">
         <v>100</v>
       </c>
-      <c r="BC34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD34" s="33">
+      <c r="BC34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD34" s="24">
         <v>102.3</v>
       </c>
-      <c r="BE34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF34" s="33">
+      <c r="BE34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF34" s="24">
         <v>101.4</v>
       </c>
-      <c r="BG34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH34" s="33">
+      <c r="BG34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH34" s="24">
         <v>100.8</v>
       </c>
-      <c r="BI34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ34" s="28">
+      <c r="BI34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ34" s="19">
         <v>102.4</v>
       </c>
-      <c r="BK34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL34" s="33">
+      <c r="BK34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL34" s="24">
         <v>100</v>
       </c>
-      <c r="BM34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN34" s="33">
+      <c r="BM34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN34" s="24">
         <v>101.2</v>
       </c>
-      <c r="BO34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP34" s="33">
+      <c r="BO34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP34" s="24">
         <v>100.8</v>
       </c>
-      <c r="BQ34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR34" s="33">
+      <c r="BQ34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR34" s="24">
         <v>100.8</v>
       </c>
-      <c r="BS34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT34" s="33">
+      <c r="BS34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT34" s="24">
         <v>100.1</v>
       </c>
-      <c r="BU34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV34" s="33">
+      <c r="BU34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV34" s="24">
         <v>102.4</v>
       </c>
-      <c r="BW34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX34" s="33">
+      <c r="BW34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX34" s="24">
         <v>100.5</v>
       </c>
-      <c r="BY34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ34" s="33">
+      <c r="BY34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ34" s="24">
         <v>103.3</v>
       </c>
-      <c r="CA34" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB34" s="33">
+      <c r="CA34" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB34" s="24">
         <v>100.1</v>
       </c>
-      <c r="CC34" s="35" t="s">
-        <v>112</v>
+      <c r="CC34" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="35" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="75" t="s">
+      <c r="A35" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="B35" s="33">
+      <c r="B35" s="24">
         <v>105.3</v>
       </c>
-      <c r="C35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D35" s="33">
+      <c r="C35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D35" s="24">
         <v>105.3</v>
       </c>
-      <c r="E35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F35" s="33">
+      <c r="E35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F35" s="24">
         <v>104.5</v>
       </c>
-      <c r="G35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H35" s="33">
+      <c r="G35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H35" s="24">
         <v>94</v>
       </c>
-      <c r="I35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J35" s="33">
+      <c r="I35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J35" s="24">
         <v>109.9</v>
       </c>
-      <c r="K35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L35" s="33">
+      <c r="K35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L35" s="24">
         <v>114.9</v>
       </c>
-      <c r="M35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N35" s="33">
+      <c r="M35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N35" s="24">
         <v>124</v>
       </c>
-      <c r="O35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P35" s="33">
+      <c r="O35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P35" s="24">
         <v>109.8</v>
       </c>
-      <c r="Q35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R35" s="33">
+      <c r="Q35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R35" s="24">
         <v>95</v>
       </c>
-      <c r="S35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T35" s="33">
+      <c r="S35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T35" s="24">
         <v>102.2</v>
       </c>
-      <c r="U35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V35" s="28">
+      <c r="U35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V35" s="19">
         <v>114.7</v>
       </c>
-      <c r="W35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X35" s="33">
+      <c r="W35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X35" s="24">
         <v>102.9</v>
       </c>
-      <c r="Y35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z35" s="33">
+      <c r="Y35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z35" s="24">
         <v>105</v>
       </c>
-      <c r="AA35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB35" s="33">
+      <c r="AA35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB35" s="24">
         <v>104.8</v>
       </c>
-      <c r="AC35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD35" s="33">
+      <c r="AC35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD35" s="24">
         <v>105.9</v>
       </c>
-      <c r="AE35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF35" s="33">
+      <c r="AE35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF35" s="24">
         <v>101.7</v>
       </c>
-      <c r="AG35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH35" s="33">
+      <c r="AG35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH35" s="24">
         <v>105.5</v>
       </c>
-      <c r="AI35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ35" s="33">
+      <c r="AI35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ35" s="24">
         <v>101.2</v>
       </c>
-      <c r="AK35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL35" s="33">
+      <c r="AK35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL35" s="24">
         <v>110.1</v>
       </c>
-      <c r="AM35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN35" s="33">
+      <c r="AM35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN35" s="24">
         <v>110.5</v>
       </c>
-      <c r="AO35" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP35" s="36">
+      <c r="AO35" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP35" s="27">
         <v>101.1</v>
       </c>
-      <c r="AQ35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR35" s="33">
+      <c r="AQ35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR35" s="24">
         <v>101.3</v>
       </c>
-      <c r="AS35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT35" s="33">
+      <c r="AS35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT35" s="24">
         <v>100.1</v>
       </c>
-      <c r="AU35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV35" s="33">
+      <c r="AU35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV35" s="24">
         <v>93.5</v>
       </c>
-      <c r="AW35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX35" s="33">
+      <c r="AW35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX35" s="24">
         <v>104.3</v>
       </c>
-      <c r="AY35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ35" s="33">
+      <c r="AY35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ35" s="24">
         <v>105.9</v>
       </c>
-      <c r="BA35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB35" s="33">
+      <c r="BA35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB35" s="24">
         <v>123.4</v>
       </c>
-      <c r="BC35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD35" s="33">
+      <c r="BC35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD35" s="24">
         <v>102</v>
       </c>
-      <c r="BE35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF35" s="33">
+      <c r="BE35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF35" s="24">
         <v>96</v>
       </c>
-      <c r="BG35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH35" s="33">
+      <c r="BG35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH35" s="24">
         <v>98.9</v>
       </c>
-      <c r="BI35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ35" s="28">
+      <c r="BI35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ35" s="19">
         <v>103.6</v>
       </c>
-      <c r="BK35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL35" s="33">
+      <c r="BK35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL35" s="24">
         <v>101.2</v>
       </c>
-      <c r="BM35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN35" s="33">
+      <c r="BM35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN35" s="24">
         <v>101.3</v>
       </c>
-      <c r="BO35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP35" s="33">
+      <c r="BO35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP35" s="24">
         <v>101.8</v>
       </c>
-      <c r="BQ35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR35" s="33">
+      <c r="BQ35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR35" s="24">
         <v>102.7</v>
       </c>
-      <c r="BS35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT35" s="33">
+      <c r="BS35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT35" s="24">
         <v>100.9</v>
       </c>
-      <c r="BU35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV35" s="33">
+      <c r="BU35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV35" s="24">
         <v>97.4</v>
       </c>
-      <c r="BW35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX35" s="33">
+      <c r="BW35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX35" s="24">
         <v>97.4</v>
       </c>
-      <c r="BY35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ35" s="33">
+      <c r="BY35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ35" s="24">
         <v>104.4</v>
       </c>
-      <c r="CA35" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB35" s="33">
+      <c r="CA35" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB35" s="24">
         <v>106.5</v>
       </c>
-      <c r="CC35" s="35" t="s">
-        <v>112</v>
+      <c r="CC35" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="75" t="s">
+      <c r="A36" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="B36" s="33">
+      <c r="B36" s="24">
         <v>104.9</v>
       </c>
-      <c r="C36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D36" s="33">
+      <c r="C36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D36" s="24">
         <v>104.3</v>
       </c>
-      <c r="E36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F36" s="33">
+      <c r="E36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F36" s="24">
         <v>100.6</v>
       </c>
-      <c r="G36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H36" s="33">
+      <c r="G36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H36" s="24">
         <v>98.9</v>
       </c>
-      <c r="I36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J36" s="33">
+      <c r="I36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J36" s="24">
         <v>107.6</v>
       </c>
-      <c r="K36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L36" s="33">
+      <c r="K36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L36" s="24">
         <v>109.2</v>
       </c>
-      <c r="M36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N36" s="33">
+      <c r="M36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N36" s="24">
         <v>123.4</v>
       </c>
-      <c r="O36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P36" s="33">
+      <c r="O36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P36" s="24">
         <v>111.6</v>
       </c>
-      <c r="Q36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R36" s="33">
+      <c r="Q36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R36" s="24">
         <v>103.7</v>
       </c>
-      <c r="S36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T36" s="33">
+      <c r="S36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T36" s="24">
         <v>101</v>
       </c>
-      <c r="U36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V36" s="28">
+      <c r="U36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V36" s="19">
         <v>113.4</v>
       </c>
-      <c r="W36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X36" s="33">
+      <c r="W36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X36" s="24">
         <v>102.1</v>
       </c>
-      <c r="Y36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z36" s="33">
+      <c r="Y36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z36" s="24">
         <v>106.1</v>
       </c>
-      <c r="AA36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB36" s="33">
+      <c r="AA36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB36" s="24">
         <v>105.3</v>
       </c>
-      <c r="AC36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD36" s="33">
+      <c r="AC36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD36" s="24">
         <v>106.3</v>
       </c>
-      <c r="AE36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF36" s="33">
+      <c r="AE36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF36" s="24">
         <v>102.4</v>
       </c>
-      <c r="AG36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH36" s="33">
+      <c r="AG36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH36" s="24">
         <v>109.5</v>
       </c>
-      <c r="AI36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ36" s="33">
+      <c r="AI36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ36" s="24">
         <v>100.9</v>
       </c>
-      <c r="AK36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL36" s="33">
+      <c r="AK36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL36" s="24">
         <v>106.4</v>
       </c>
-      <c r="AM36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN36" s="33">
+      <c r="AM36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN36" s="24">
         <v>107.7</v>
       </c>
-      <c r="AO36" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP36" s="36">
+      <c r="AO36" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP36" s="27">
         <v>101</v>
       </c>
-      <c r="AQ36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR36" s="33">
+      <c r="AQ36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR36" s="24">
         <v>100.7</v>
       </c>
-      <c r="AS36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT36" s="33">
+      <c r="AS36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT36" s="24">
         <v>99.3</v>
       </c>
-      <c r="AU36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV36" s="33">
+      <c r="AU36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV36" s="24">
         <v>104.3</v>
       </c>
-      <c r="AW36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX36" s="33">
+      <c r="AW36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX36" s="24">
         <v>100.9</v>
       </c>
-      <c r="AY36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ36" s="33">
+      <c r="AY36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ36" s="24">
         <v>99.9</v>
       </c>
-      <c r="BA36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB36" s="33">
+      <c r="BA36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB36" s="24">
         <v>99.6</v>
       </c>
-      <c r="BC36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD36" s="33">
+      <c r="BC36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD36" s="24">
         <v>103.5</v>
       </c>
-      <c r="BE36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF36" s="33">
+      <c r="BE36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF36" s="24">
         <v>104.1</v>
       </c>
-      <c r="BG36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH36" s="33">
+      <c r="BG36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH36" s="24">
         <v>100.2</v>
       </c>
-      <c r="BI36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ36" s="28">
+      <c r="BI36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ36" s="19">
         <v>102.3</v>
       </c>
-      <c r="BK36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL36" s="33">
+      <c r="BK36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL36" s="24">
         <v>100.5</v>
       </c>
-      <c r="BM36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN36" s="33">
+      <c r="BM36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN36" s="24">
         <v>101.7</v>
       </c>
-      <c r="BO36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP36" s="33">
+      <c r="BO36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP36" s="24">
         <v>101.1</v>
       </c>
-      <c r="BQ36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR36" s="33">
+      <c r="BQ36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR36" s="24">
         <v>101</v>
       </c>
-      <c r="BS36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT36" s="33">
+      <c r="BS36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT36" s="24">
         <v>100.9</v>
       </c>
-      <c r="BU36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV36" s="33">
+      <c r="BU36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV36" s="24">
         <v>105.7</v>
       </c>
-      <c r="BW36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX36" s="33">
+      <c r="BW36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX36" s="24">
         <v>103.1</v>
       </c>
-      <c r="BY36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ36" s="33">
+      <c r="BY36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ36" s="24">
         <v>100.6</v>
       </c>
-      <c r="CA36" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB36" s="33">
+      <c r="CA36" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB36" s="24">
         <v>100.7</v>
       </c>
-      <c r="CC36" s="35" t="s">
-        <v>112</v>
+      <c r="CC36" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="37" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="75" t="s">
+      <c r="A37" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B37" s="33">
+      <c r="B37" s="24">
         <v>105.8</v>
       </c>
-      <c r="C37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D37" s="33">
+      <c r="C37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D37" s="24">
         <v>105.7</v>
       </c>
-      <c r="E37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F37" s="33">
+      <c r="E37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F37" s="24">
         <v>101.8</v>
       </c>
-      <c r="G37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H37" s="33">
+      <c r="G37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H37" s="24">
         <v>107.9</v>
       </c>
-      <c r="I37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J37" s="33">
+      <c r="I37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J37" s="24">
         <v>108.4</v>
       </c>
-      <c r="K37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L37" s="33">
+      <c r="K37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L37" s="24">
         <v>112.5</v>
       </c>
-      <c r="M37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N37" s="33">
+      <c r="M37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N37" s="24">
         <v>122</v>
       </c>
-      <c r="O37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P37" s="33">
+      <c r="O37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P37" s="24">
         <v>108.7</v>
       </c>
-      <c r="Q37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R37" s="33">
+      <c r="Q37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R37" s="24">
         <v>107.7</v>
       </c>
-      <c r="S37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T37" s="33">
+      <c r="S37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T37" s="24">
         <v>100.5</v>
       </c>
-      <c r="U37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V37" s="28">
+      <c r="U37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V37" s="19">
         <v>110.5</v>
       </c>
-      <c r="W37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X37" s="33">
+      <c r="W37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X37" s="24">
         <v>102.7</v>
       </c>
-      <c r="Y37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z37" s="33">
+      <c r="Y37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z37" s="24">
         <v>104.7</v>
       </c>
-      <c r="AA37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB37" s="33">
+      <c r="AA37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB37" s="24">
         <v>105</v>
       </c>
-      <c r="AC37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD37" s="33">
+      <c r="AC37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD37" s="24">
         <v>105.9</v>
       </c>
-      <c r="AE37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF37" s="33">
+      <c r="AE37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF37" s="24">
         <v>102.5</v>
       </c>
-      <c r="AG37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH37" s="33">
+      <c r="AG37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH37" s="24">
         <v>104.4</v>
       </c>
-      <c r="AI37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ37" s="33">
+      <c r="AI37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ37" s="24">
         <v>102.4</v>
       </c>
-      <c r="AK37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL37" s="33">
+      <c r="AK37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL37" s="24">
         <v>110.5</v>
       </c>
-      <c r="AM37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN37" s="33">
+      <c r="AM37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN37" s="24">
         <v>108.7</v>
       </c>
-      <c r="AO37" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP37" s="36">
+      <c r="AO37" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP37" s="27">
         <v>101.5</v>
       </c>
-      <c r="AQ37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR37" s="33">
+      <c r="AQ37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR37" s="24">
         <v>101.6</v>
       </c>
-      <c r="AS37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT37" s="33">
+      <c r="AS37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT37" s="24">
         <v>100.8</v>
       </c>
-      <c r="AU37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV37" s="33">
+      <c r="AU37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV37" s="24">
         <v>104</v>
       </c>
-      <c r="AW37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX37" s="33">
+      <c r="AW37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX37" s="24">
         <v>101.1</v>
       </c>
-      <c r="AY37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ37" s="33">
+      <c r="AY37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ37" s="24">
         <v>102.9</v>
       </c>
-      <c r="BA37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB37" s="33">
+      <c r="BA37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB37" s="24">
         <v>99.3</v>
       </c>
-      <c r="BC37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD37" s="33">
+      <c r="BC37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD37" s="24">
         <v>100.7</v>
       </c>
-      <c r="BE37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF37" s="33">
+      <c r="BE37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF37" s="24">
         <v>106.3</v>
       </c>
-      <c r="BG37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH37" s="33">
+      <c r="BG37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH37" s="24">
         <v>100.5</v>
       </c>
-      <c r="BI37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ37" s="28">
+      <c r="BI37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ37" s="19">
         <v>101.8</v>
       </c>
-      <c r="BK37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL37" s="33">
+      <c r="BK37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL37" s="24">
         <v>101.1</v>
       </c>
-      <c r="BM37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN37" s="33">
+      <c r="BM37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN37" s="24">
         <v>100.4</v>
       </c>
-      <c r="BO37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP37" s="33">
+      <c r="BO37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP37" s="24">
         <v>101.2</v>
       </c>
-      <c r="BQ37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR37" s="33">
+      <c r="BQ37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR37" s="24">
         <v>101.3</v>
       </c>
-      <c r="BS37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT37" s="33">
+      <c r="BS37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT37" s="24">
         <v>100.6</v>
       </c>
-      <c r="BU37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV37" s="33">
+      <c r="BU37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV37" s="24">
         <v>99</v>
       </c>
-      <c r="BW37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX37" s="33">
+      <c r="BW37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX37" s="24">
         <v>101.4</v>
       </c>
-      <c r="BY37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ37" s="33">
+      <c r="BY37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ37" s="24">
         <v>101.9</v>
       </c>
-      <c r="CA37" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB37" s="33">
+      <c r="CA37" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB37" s="24">
         <v>101.3</v>
       </c>
-      <c r="CC37" s="35" t="s">
-        <v>112</v>
+      <c r="CC37" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="38" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="75" t="s">
+      <c r="A38" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="B38" s="33">
+      <c r="B38" s="24">
         <v>105.2</v>
       </c>
-      <c r="C38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D38" s="33">
+      <c r="C38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D38" s="24">
         <v>104.9</v>
       </c>
-      <c r="E38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F38" s="33">
+      <c r="E38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F38" s="24">
         <v>100.8</v>
       </c>
-      <c r="G38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H38" s="33">
+      <c r="G38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H38" s="24">
         <v>100.1</v>
       </c>
-      <c r="I38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J38" s="33">
+      <c r="I38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J38" s="24">
         <v>107.6</v>
       </c>
-      <c r="K38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L38" s="33">
+      <c r="K38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L38" s="24">
         <v>113.5</v>
       </c>
-      <c r="M38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N38" s="33">
+      <c r="M38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N38" s="24">
         <v>121.2</v>
       </c>
-      <c r="O38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P38" s="33">
+      <c r="O38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P38" s="24">
         <v>108.3</v>
       </c>
-      <c r="Q38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R38" s="33">
+      <c r="Q38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R38" s="24">
         <v>109.2</v>
       </c>
-      <c r="S38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T38" s="33">
+      <c r="S38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T38" s="24">
         <v>100.7</v>
       </c>
-      <c r="U38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V38" s="28">
+      <c r="U38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V38" s="19">
         <v>110.4</v>
       </c>
-      <c r="W38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X38" s="33">
+      <c r="W38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X38" s="24">
         <v>103.9</v>
       </c>
-      <c r="Y38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z38" s="33">
+      <c r="Y38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z38" s="24">
         <v>105.8</v>
       </c>
-      <c r="AA38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB38" s="33">
+      <c r="AA38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB38" s="24">
         <v>105.5</v>
       </c>
-      <c r="AC38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD38" s="33">
+      <c r="AC38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD38" s="24">
         <v>106.3</v>
       </c>
-      <c r="AE38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF38" s="33">
+      <c r="AE38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF38" s="24">
         <v>103.4</v>
       </c>
-      <c r="AG38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH38" s="33">
+      <c r="AG38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH38" s="24">
         <v>107.6</v>
       </c>
-      <c r="AI38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ38" s="33">
+      <c r="AI38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ38" s="24">
         <v>105.3</v>
       </c>
-      <c r="AK38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL38" s="33">
+      <c r="AK38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL38" s="24">
         <v>109.2</v>
       </c>
-      <c r="AM38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN38" s="33">
+      <c r="AM38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN38" s="24">
         <v>112.1</v>
       </c>
-      <c r="AO38" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP38" s="36">
+      <c r="AO38" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP38" s="27">
         <v>101.4</v>
       </c>
-      <c r="AQ38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR38" s="33">
+      <c r="AQ38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR38" s="24">
         <v>101.1</v>
       </c>
-      <c r="AS38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT38" s="33">
+      <c r="AS38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT38" s="24">
         <v>100.6</v>
       </c>
-      <c r="AU38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV38" s="33">
+      <c r="AU38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV38" s="24">
         <v>98.8</v>
       </c>
-      <c r="AW38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX38" s="33">
+      <c r="AW38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX38" s="24">
         <v>101.1</v>
       </c>
-      <c r="AY38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ38" s="33">
+      <c r="AY38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ38" s="24">
         <v>104.3</v>
       </c>
-      <c r="BA38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB38" s="33">
+      <c r="BA38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB38" s="24">
         <v>99.3</v>
       </c>
-      <c r="BC38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD38" s="33">
+      <c r="BC38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD38" s="24">
         <v>102</v>
       </c>
-      <c r="BE38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF38" s="33">
+      <c r="BE38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF38" s="24">
         <v>102.8</v>
       </c>
-      <c r="BG38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH38" s="33">
+      <c r="BG38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH38" s="24">
         <v>101</v>
       </c>
-      <c r="BI38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ38" s="28">
+      <c r="BI38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ38" s="19">
         <v>102.3</v>
       </c>
-      <c r="BK38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL38" s="33">
+      <c r="BK38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL38" s="24">
         <v>101.1</v>
       </c>
-      <c r="BM38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN38" s="33">
+      <c r="BM38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN38" s="24">
         <v>102.2</v>
       </c>
-      <c r="BO38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP38" s="33">
+      <c r="BO38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP38" s="24">
         <v>101.2</v>
       </c>
-      <c r="BQ38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR38" s="33">
+      <c r="BQ38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR38" s="24">
         <v>101.2</v>
       </c>
-      <c r="BS38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT38" s="33">
+      <c r="BS38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT38" s="24">
         <v>101</v>
       </c>
-      <c r="BU38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV38" s="33">
+      <c r="BU38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV38" s="24">
         <v>105.6</v>
       </c>
-      <c r="BW38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX38" s="33">
+      <c r="BW38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX38" s="24">
         <v>103.4</v>
       </c>
-      <c r="BY38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ38" s="33">
+      <c r="BY38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ38" s="24">
         <v>102.1</v>
       </c>
-      <c r="CA38" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB38" s="33">
+      <c r="CA38" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB38" s="24">
         <v>103.3</v>
       </c>
-      <c r="CC38" s="35" t="s">
-        <v>112</v>
+      <c r="CC38" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="75" t="s">
+      <c r="A39" s="50" t="s">
         <v>65</v>
       </c>
-      <c r="B39" s="33">
+      <c r="B39" s="24">
         <v>106</v>
       </c>
-      <c r="C39" s="34" t="s">
+      <c r="C39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D39" s="24">
+        <v>105.6</v>
+      </c>
+      <c r="E39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F39" s="24">
+        <v>103.1</v>
+      </c>
+      <c r="G39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H39" s="24">
+        <v>116.4</v>
+      </c>
+      <c r="I39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J39" s="24">
+        <v>104.5</v>
+      </c>
+      <c r="K39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L39" s="24">
+        <v>111</v>
+      </c>
+      <c r="M39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N39" s="24">
+        <v>97.4</v>
+      </c>
+      <c r="O39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P39" s="24">
+        <v>108.3</v>
+      </c>
+      <c r="Q39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R39" s="24">
+        <v>122.1</v>
+      </c>
+      <c r="S39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T39" s="24">
+        <v>102.4</v>
+      </c>
+      <c r="U39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V39" s="19">
+        <v>108.2</v>
+      </c>
+      <c r="W39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X39" s="24">
+        <v>104.6</v>
+      </c>
+      <c r="Y39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z39" s="24">
+        <v>107.6</v>
+      </c>
+      <c r="AA39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB39" s="24">
+        <v>104.6</v>
+      </c>
+      <c r="AC39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD39" s="24">
+        <v>104.7</v>
+      </c>
+      <c r="AE39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF39" s="24">
+        <v>102.7</v>
+      </c>
+      <c r="AG39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH39" s="24">
+        <v>123.8</v>
+      </c>
+      <c r="AI39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ39" s="24">
+        <v>115.3</v>
+      </c>
+      <c r="AK39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL39" s="24">
+        <v>105.2</v>
+      </c>
+      <c r="AM39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN39" s="24">
+        <v>106.7</v>
+      </c>
+      <c r="AO39" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP39" s="27">
+        <v>102</v>
+      </c>
+      <c r="AQ39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR39" s="24">
+        <v>102</v>
+      </c>
+      <c r="AS39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT39" s="24">
+        <v>102.4</v>
+      </c>
+      <c r="AU39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV39" s="24">
+        <v>108.7</v>
+      </c>
+      <c r="AW39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX39" s="24">
+        <v>101.3</v>
+      </c>
+      <c r="AY39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ39" s="24">
+        <v>103.6</v>
+      </c>
+      <c r="BA39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB39" s="24">
+        <v>99.1</v>
+      </c>
+      <c r="BC39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD39" s="24">
+        <v>102</v>
+      </c>
+      <c r="BE39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF39" s="24">
+        <v>107.3</v>
+      </c>
+      <c r="BG39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH39" s="24">
+        <v>100.7</v>
+      </c>
+      <c r="BI39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ39" s="19">
+        <v>101.5</v>
+      </c>
+      <c r="BK39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL39" s="24">
+        <v>101.9</v>
+      </c>
+      <c r="BM39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN39" s="24">
+        <v>103.1</v>
+      </c>
+      <c r="BO39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP39" s="24">
+        <v>100.9</v>
+      </c>
+      <c r="BQ39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR39" s="24">
+        <v>101.2</v>
+      </c>
+      <c r="BS39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT39" s="24">
+        <v>100.2</v>
+      </c>
+      <c r="BU39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV39" s="24">
         <v>112</v>
       </c>
-      <c r="D39" s="33">
-[...107 lines deleted...]
-      <c r="AN39" s="33">
+      <c r="BW39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX39" s="24">
         <v>106.7</v>
       </c>
-      <c r="AO39" s="35" t="s">
-[...26 lines deleted...]
-      <c r="AX39" s="33">
+      <c r="BY39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ39" s="24">
+        <v>100.6</v>
+      </c>
+      <c r="CA39" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB39" s="24">
         <v>101.3</v>
       </c>
-      <c r="AY39" s="34" t="s">
-[...90 lines deleted...]
-        <v>112</v>
+      <c r="CC39" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="75" t="s">
+      <c r="A40" s="50" t="s">
         <v>66</v>
       </c>
-      <c r="B40" s="33">
+      <c r="B40" s="24">
         <v>106.5</v>
       </c>
-      <c r="C40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D40" s="33">
+      <c r="C40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D40" s="24">
         <v>106.3</v>
       </c>
-      <c r="E40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F40" s="33">
+      <c r="E40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F40" s="24">
         <v>105.4</v>
       </c>
-      <c r="G40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H40" s="33">
+      <c r="G40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H40" s="24">
         <v>112.5</v>
       </c>
-      <c r="I40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J40" s="33">
+      <c r="I40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J40" s="24">
         <v>102.5</v>
       </c>
-      <c r="K40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L40" s="33">
+      <c r="K40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L40" s="24">
         <v>115.6</v>
       </c>
-      <c r="M40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N40" s="33">
+      <c r="M40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N40" s="24">
         <v>97.3</v>
       </c>
-      <c r="O40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P40" s="33">
+      <c r="O40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P40" s="24">
         <v>105</v>
       </c>
-      <c r="Q40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R40" s="33">
+      <c r="Q40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R40" s="24">
         <v>123.8</v>
       </c>
-      <c r="S40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T40" s="33">
+      <c r="S40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T40" s="24">
         <v>102.9</v>
       </c>
-      <c r="U40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V40" s="28">
+      <c r="U40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V40" s="19">
         <v>107.3</v>
       </c>
-      <c r="W40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X40" s="33">
+      <c r="W40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X40" s="24">
         <v>105.3</v>
       </c>
-      <c r="Y40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z40" s="33">
+      <c r="Y40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z40" s="24">
         <v>106</v>
       </c>
-      <c r="AA40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB40" s="33">
+      <c r="AA40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB40" s="24">
         <v>104.7</v>
       </c>
-      <c r="AC40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD40" s="33">
+      <c r="AC40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD40" s="24">
         <v>104.8</v>
       </c>
-      <c r="AE40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF40" s="33">
+      <c r="AE40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF40" s="24">
         <v>103.5</v>
       </c>
-      <c r="AG40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH40" s="33">
+      <c r="AG40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH40" s="24">
         <v>112.6</v>
       </c>
-      <c r="AI40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ40" s="33">
+      <c r="AI40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ40" s="24">
         <v>111.9</v>
       </c>
-      <c r="AK40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL40" s="33">
+      <c r="AK40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL40" s="24">
         <v>108.3</v>
       </c>
-      <c r="AM40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN40" s="33">
+      <c r="AM40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN40" s="24">
         <v>108.2</v>
       </c>
-      <c r="AO40" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP40" s="36">
+      <c r="AO40" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP40" s="27">
         <v>101.5</v>
       </c>
-      <c r="AQ40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR40" s="33">
+      <c r="AQ40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR40" s="24">
         <v>101.4</v>
       </c>
-      <c r="AS40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT40" s="33">
+      <c r="AS40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT40" s="24">
         <v>101.6</v>
       </c>
-      <c r="AU40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV40" s="33">
+      <c r="AU40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV40" s="24">
         <v>100.8</v>
       </c>
-      <c r="AW40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX40" s="33">
+      <c r="AW40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX40" s="24">
         <v>98.9</v>
       </c>
-      <c r="AY40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ40" s="33">
+      <c r="AY40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ40" s="24">
         <v>104</v>
       </c>
-      <c r="BA40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB40" s="33">
+      <c r="BA40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB40" s="24">
         <v>99.6</v>
       </c>
-      <c r="BC40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD40" s="33">
+      <c r="BC40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD40" s="24">
         <v>100.3</v>
       </c>
-      <c r="BE40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF40" s="33">
+      <c r="BE40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF40" s="24">
         <v>105.6</v>
       </c>
-      <c r="BG40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH40" s="33">
+      <c r="BG40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH40" s="24">
         <v>100.7</v>
       </c>
-      <c r="BI40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ40" s="28">
+      <c r="BI40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ40" s="19">
         <v>101.5</v>
       </c>
-      <c r="BK40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL40" s="33">
+      <c r="BK40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL40" s="24">
         <v>101.1</v>
       </c>
-      <c r="BM40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN40" s="33">
+      <c r="BM40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN40" s="24">
         <v>100.2</v>
       </c>
-      <c r="BO40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP40" s="33">
+      <c r="BO40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP40" s="24">
         <v>101.3</v>
       </c>
-      <c r="BQ40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR40" s="33">
+      <c r="BQ40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR40" s="24">
         <v>101</v>
       </c>
-      <c r="BS40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT40" s="33">
+      <c r="BS40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT40" s="24">
         <v>101.6</v>
       </c>
-      <c r="BU40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV40" s="33">
+      <c r="BU40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV40" s="24">
         <v>96.2</v>
       </c>
-      <c r="BW40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX40" s="33">
+      <c r="BW40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX40" s="24">
         <v>100.1</v>
       </c>
-      <c r="BY40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ40" s="33">
+      <c r="BY40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ40" s="24">
         <v>103.5</v>
       </c>
-      <c r="CA40" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB40" s="33">
+      <c r="CA40" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB40" s="24">
         <v>102.2</v>
       </c>
-      <c r="CC40" s="35" t="s">
-        <v>112</v>
+      <c r="CC40" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="41" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="75" t="s">
+      <c r="A41" s="50" t="s">
         <v>67</v>
       </c>
-      <c r="B41" s="33">
+      <c r="B41" s="24">
         <v>106.3</v>
       </c>
-      <c r="C41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D41" s="33">
+      <c r="C41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D41" s="24">
         <v>106.1</v>
       </c>
-      <c r="E41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F41" s="33">
+      <c r="E41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F41" s="24">
         <v>105.5</v>
       </c>
-      <c r="G41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H41" s="33">
+      <c r="G41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H41" s="24">
         <v>109.2</v>
       </c>
-      <c r="I41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J41" s="33">
+      <c r="I41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J41" s="24">
         <v>102</v>
       </c>
-      <c r="K41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L41" s="33">
+      <c r="K41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L41" s="24">
         <v>113.2</v>
       </c>
-      <c r="M41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N41" s="33">
+      <c r="M41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N41" s="24">
         <v>97.8</v>
       </c>
-      <c r="O41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P41" s="33">
+      <c r="O41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P41" s="24">
         <v>107.6</v>
       </c>
-      <c r="Q41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R41" s="33">
+      <c r="Q41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R41" s="24">
         <v>122.8</v>
       </c>
-      <c r="S41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T41" s="33">
+      <c r="S41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T41" s="24">
         <v>102.9</v>
       </c>
-      <c r="U41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V41" s="28">
+      <c r="U41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V41" s="19">
         <v>107.1</v>
       </c>
-      <c r="W41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X41" s="33">
+      <c r="W41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X41" s="24">
         <v>105.4</v>
       </c>
-      <c r="Y41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z41" s="33">
+      <c r="Y41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z41" s="24">
         <v>106.9</v>
       </c>
-      <c r="AA41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB41" s="33">
+      <c r="AA41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB41" s="24">
         <v>104.5</v>
       </c>
-      <c r="AC41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD41" s="33">
+      <c r="AC41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD41" s="24">
         <v>104.2</v>
       </c>
-      <c r="AE41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF41" s="33">
+      <c r="AE41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF41" s="24">
         <v>104.2</v>
       </c>
-      <c r="AG41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH41" s="33">
+      <c r="AG41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH41" s="24">
         <v>117.7</v>
       </c>
-      <c r="AI41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ41" s="33">
+      <c r="AI41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ41" s="24">
         <v>115.3</v>
       </c>
-      <c r="AK41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL41" s="33">
+      <c r="AK41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL41" s="24">
         <v>107</v>
       </c>
-      <c r="AM41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN41" s="33">
+      <c r="AM41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN41" s="24">
         <v>107.9</v>
       </c>
-      <c r="AO41" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP41" s="36">
+      <c r="AO41" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP41" s="27">
         <v>101.3</v>
       </c>
-      <c r="AQ41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR41" s="33">
+      <c r="AQ41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR41" s="24">
         <v>101.4</v>
       </c>
-      <c r="AS41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT41" s="33">
+      <c r="AS41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT41" s="24">
         <v>100.9</v>
       </c>
-      <c r="AU41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV41" s="33">
+      <c r="AU41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV41" s="24">
         <v>100.9</v>
       </c>
-      <c r="AW41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX41" s="33">
+      <c r="AW41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX41" s="24">
         <v>100.6</v>
       </c>
-      <c r="AY41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ41" s="33">
+      <c r="AY41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ41" s="24">
         <v>100.8</v>
       </c>
-      <c r="BA41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB41" s="33">
+      <c r="BA41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB41" s="24">
         <v>99.7</v>
       </c>
-      <c r="BC41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD41" s="33">
+      <c r="BC41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD41" s="24">
         <v>103.1</v>
       </c>
-      <c r="BE41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF41" s="33">
+      <c r="BE41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF41" s="24">
         <v>105.4</v>
       </c>
-      <c r="BG41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH41" s="33">
+      <c r="BG41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH41" s="24">
         <v>100.5</v>
       </c>
-      <c r="BI41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ41" s="28">
+      <c r="BI41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ41" s="19">
         <v>101.6</v>
       </c>
-      <c r="BK41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL41" s="33">
+      <c r="BK41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL41" s="24">
         <v>101.1</v>
       </c>
-      <c r="BM41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN41" s="33">
+      <c r="BM41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN41" s="24">
         <v>101.3</v>
       </c>
-      <c r="BO41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP41" s="33">
+      <c r="BO41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP41" s="24">
         <v>101</v>
       </c>
-      <c r="BQ41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR41" s="33">
+      <c r="BQ41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR41" s="24">
         <v>100.7</v>
       </c>
-      <c r="BS41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT41" s="33">
+      <c r="BS41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT41" s="24">
         <v>101.3</v>
       </c>
-      <c r="BU41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV41" s="33">
+      <c r="BU41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV41" s="24">
         <v>103.5</v>
       </c>
-      <c r="BW41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX41" s="33">
+      <c r="BW41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX41" s="24">
         <v>104.5</v>
       </c>
-      <c r="BY41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ41" s="33">
+      <c r="BY41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ41" s="24">
         <v>100.7</v>
       </c>
-      <c r="CA41" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB41" s="33">
+      <c r="CA41" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB41" s="24">
         <v>100.9</v>
       </c>
-      <c r="CC41" s="35" t="s">
-        <v>112</v>
+      <c r="CC41" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="42" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="75" t="s">
+      <c r="A42" s="50" t="s">
         <v>68</v>
       </c>
-      <c r="B42" s="33">
+      <c r="B42" s="24">
         <v>105.8</v>
       </c>
-      <c r="C42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D42" s="33">
+      <c r="C42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D42" s="24">
         <v>106.2</v>
       </c>
-      <c r="E42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F42" s="33">
+      <c r="E42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F42" s="24">
         <v>105.1</v>
       </c>
-      <c r="G42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H42" s="33">
+      <c r="G42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H42" s="24">
         <v>113.3</v>
       </c>
-      <c r="I42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J42" s="33">
+      <c r="I42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J42" s="24">
         <v>101.9</v>
       </c>
-      <c r="K42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L42" s="33">
+      <c r="K42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L42" s="24">
         <v>107.4</v>
       </c>
-      <c r="M42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N42" s="33">
+      <c r="M42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N42" s="24">
         <v>98.7</v>
       </c>
-      <c r="O42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P42" s="33">
+      <c r="O42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P42" s="24">
         <v>107.6</v>
       </c>
-      <c r="Q42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R42" s="33">
+      <c r="Q42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R42" s="24">
         <v>123.2</v>
       </c>
-      <c r="S42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T42" s="33">
+      <c r="S42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T42" s="24">
         <v>101.8</v>
       </c>
-      <c r="U42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V42" s="28">
+      <c r="U42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V42" s="19">
         <v>105.7</v>
       </c>
-      <c r="W42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X42" s="33">
+      <c r="W42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X42" s="24">
         <v>105.4</v>
       </c>
-      <c r="Y42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z42" s="33">
+      <c r="Y42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z42" s="24">
         <v>105.9</v>
       </c>
-      <c r="AA42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB42" s="33">
+      <c r="AA42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB42" s="24">
         <v>104.5</v>
       </c>
-      <c r="AC42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD42" s="33">
+      <c r="AC42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD42" s="24">
         <v>104.7</v>
       </c>
-      <c r="AE42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF42" s="33">
+      <c r="AE42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF42" s="24">
         <v>104.9</v>
       </c>
-      <c r="AG42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH42" s="33">
+      <c r="AG42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH42" s="24">
         <v>110.4</v>
       </c>
-      <c r="AI42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ42" s="33">
+      <c r="AI42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ42" s="24">
         <v>112.6</v>
       </c>
-      <c r="AK42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL42" s="33">
+      <c r="AK42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL42" s="24">
         <v>106.5</v>
       </c>
-      <c r="AM42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN42" s="33">
+      <c r="AM42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN42" s="24">
         <v>107.3</v>
       </c>
-      <c r="AO42" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP42" s="36">
+      <c r="AO42" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP42" s="27">
         <v>100.9</v>
       </c>
-      <c r="AQ42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR42" s="33">
+      <c r="AQ42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR42" s="24">
         <v>101.2</v>
       </c>
-      <c r="AS42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT42" s="33">
+      <c r="AS42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT42" s="24">
         <v>100.2</v>
       </c>
-      <c r="AU42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV42" s="33">
+      <c r="AU42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV42" s="24">
         <v>102.5</v>
       </c>
-      <c r="AW42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX42" s="33">
+      <c r="AW42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX42" s="24">
         <v>101.1</v>
       </c>
-      <c r="AY42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ42" s="33">
+      <c r="AY42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ42" s="24">
         <v>98.9</v>
       </c>
-      <c r="BA42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB42" s="33">
+      <c r="BA42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB42" s="24">
         <v>100.3</v>
       </c>
-      <c r="BC42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD42" s="33">
+      <c r="BC42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD42" s="24">
         <v>101.9</v>
       </c>
-      <c r="BE42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF42" s="33">
+      <c r="BE42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF42" s="24">
         <v>103.2</v>
       </c>
-      <c r="BG42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH42" s="33">
+      <c r="BG42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH42" s="24">
         <v>99.9</v>
       </c>
-      <c r="BI42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ42" s="28">
+      <c r="BI42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ42" s="19">
         <v>101</v>
       </c>
-      <c r="BK42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL42" s="33">
+      <c r="BK42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL42" s="24">
         <v>101.1</v>
       </c>
-      <c r="BM42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN42" s="33">
+      <c r="BM42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN42" s="24">
         <v>101.3</v>
       </c>
-      <c r="BO42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP42" s="33">
+      <c r="BO42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP42" s="24">
         <v>101.2</v>
       </c>
-      <c r="BQ42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR42" s="33">
+      <c r="BQ42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR42" s="24">
         <v>101.7</v>
       </c>
-      <c r="BS42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT42" s="33">
+      <c r="BS42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT42" s="24">
         <v>101.7</v>
       </c>
-      <c r="BU42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV42" s="33">
+      <c r="BU42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV42" s="24">
         <v>99</v>
       </c>
-      <c r="BW42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX42" s="33">
+      <c r="BW42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX42" s="24">
         <v>100.9</v>
       </c>
-      <c r="BY42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ42" s="33">
+      <c r="BY42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ42" s="24">
         <v>101.6</v>
       </c>
-      <c r="CA42" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB42" s="33">
+      <c r="CA42" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB42" s="24">
         <v>102.7</v>
       </c>
-      <c r="CC42" s="35" t="s">
-        <v>112</v>
+      <c r="CC42" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="43" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="75" t="s">
+      <c r="A43" s="50" t="s">
         <v>69</v>
       </c>
-      <c r="B43" s="33">
+      <c r="B43" s="24">
         <v>105.3</v>
       </c>
-      <c r="C43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D43" s="33">
+      <c r="C43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D43" s="24">
         <v>105.2</v>
       </c>
-      <c r="E43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F43" s="33">
+      <c r="E43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F43" s="24">
         <v>106.1</v>
       </c>
-      <c r="G43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H43" s="33">
+      <c r="G43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H43" s="24">
         <v>102.8</v>
       </c>
-      <c r="I43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J43" s="33">
+      <c r="I43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J43" s="24">
         <v>102.1</v>
       </c>
-      <c r="K43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L43" s="33">
+      <c r="K43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L43" s="24">
         <v>105.5</v>
       </c>
-      <c r="M43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N43" s="33">
+      <c r="M43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N43" s="24">
         <v>100.4</v>
       </c>
-      <c r="O43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P43" s="33">
+      <c r="O43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P43" s="24">
         <v>107</v>
       </c>
-      <c r="Q43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R43" s="33">
+      <c r="Q43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R43" s="24">
         <v>115</v>
       </c>
-      <c r="S43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T43" s="33">
+      <c r="S43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T43" s="24">
         <v>113.8</v>
       </c>
-      <c r="U43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V43" s="28">
+      <c r="U43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V43" s="19">
         <v>105.9</v>
       </c>
-      <c r="W43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X43" s="33">
+      <c r="W43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X43" s="24">
         <v>103.3</v>
       </c>
-      <c r="Y43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z43" s="33">
+      <c r="Y43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z43" s="24">
         <v>103.4</v>
       </c>
-      <c r="AA43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB43" s="33">
+      <c r="AA43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB43" s="24">
         <v>104.8</v>
       </c>
-      <c r="AC43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD43" s="33">
+      <c r="AC43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD43" s="24">
         <v>103.8</v>
       </c>
-      <c r="AE43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF43" s="33">
+      <c r="AE43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF43" s="24">
         <v>107.1</v>
       </c>
-      <c r="AG43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH43" s="33">
+      <c r="AG43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH43" s="24">
         <v>97.1</v>
       </c>
-      <c r="AI43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ43" s="33">
+      <c r="AI43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ43" s="24">
         <v>106.8</v>
       </c>
-      <c r="AK43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL43" s="33">
+      <c r="AK43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL43" s="24">
         <v>107.8</v>
       </c>
-      <c r="AM43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN43" s="33">
+      <c r="AM43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN43" s="24">
         <v>106</v>
       </c>
-      <c r="AO43" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP43" s="36">
+      <c r="AO43" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP43" s="27">
         <v>101.5</v>
       </c>
-      <c r="AQ43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR43" s="33">
+      <c r="AQ43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR43" s="24">
         <v>101.1</v>
       </c>
-      <c r="AS43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT43" s="33">
+      <c r="AS43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT43" s="24">
         <v>103.4</v>
       </c>
-      <c r="AU43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV43" s="33">
+      <c r="AU43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV43" s="24">
         <v>98.6</v>
       </c>
-      <c r="AW43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX43" s="33">
+      <c r="AW43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX43" s="24">
         <v>101.5</v>
       </c>
-      <c r="AY43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ43" s="33">
+      <c r="AY43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ43" s="24">
         <v>101.7</v>
       </c>
-      <c r="BA43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB43" s="33">
+      <c r="BA43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB43" s="24">
         <v>100.8</v>
       </c>
-      <c r="BC43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD43" s="33">
+      <c r="BC43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD43" s="24">
         <v>101.5</v>
       </c>
-      <c r="BE43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF43" s="33">
+      <c r="BE43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF43" s="24">
         <v>100.1</v>
       </c>
-      <c r="BG43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH43" s="33">
+      <c r="BG43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH43" s="24">
         <v>112.6</v>
       </c>
-      <c r="BI43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ43" s="28">
+      <c r="BI43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ43" s="19">
         <v>101.7</v>
       </c>
-      <c r="BK43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL43" s="33">
+      <c r="BK43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL43" s="24">
         <v>99.9</v>
       </c>
-      <c r="BM43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN43" s="33">
+      <c r="BM43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN43" s="24">
         <v>100.7</v>
       </c>
-      <c r="BO43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP43" s="33">
+      <c r="BO43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP43" s="24">
         <v>101.2</v>
       </c>
-      <c r="BQ43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR43" s="33">
+      <c r="BQ43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR43" s="24">
         <v>100.3</v>
       </c>
-      <c r="BS43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT43" s="33">
+      <c r="BS43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT43" s="24">
         <v>102.3</v>
       </c>
-      <c r="BU43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV43" s="33">
+      <c r="BU43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV43" s="24">
         <v>98.5</v>
       </c>
-      <c r="BW43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX43" s="33">
+      <c r="BW43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX43" s="24">
         <v>101.2</v>
       </c>
-      <c r="BY43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ43" s="33">
+      <c r="BY43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ43" s="24">
         <v>101.8</v>
       </c>
-      <c r="CA43" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB43" s="33">
+      <c r="CA43" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB43" s="24">
         <v>100</v>
       </c>
-      <c r="CC43" s="35" t="s">
-        <v>112</v>
+      <c r="CC43" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="44" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="75" t="s">
+      <c r="A44" s="50" t="s">
         <v>70</v>
       </c>
-      <c r="B44" s="33">
+      <c r="B44" s="24">
         <v>104.7</v>
       </c>
-      <c r="C44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D44" s="33">
+      <c r="C44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D44" s="24">
         <v>104.9</v>
       </c>
-      <c r="E44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F44" s="33">
+      <c r="E44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F44" s="24">
         <v>105.1</v>
       </c>
-      <c r="G44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H44" s="33">
+      <c r="G44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H44" s="24">
         <v>102.4</v>
       </c>
-      <c r="I44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J44" s="33">
+      <c r="I44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J44" s="24">
         <v>104.8</v>
       </c>
-      <c r="K44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L44" s="33">
+      <c r="K44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L44" s="24">
         <v>101.5</v>
       </c>
-      <c r="M44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N44" s="33">
+      <c r="M44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N44" s="24">
         <v>101.4</v>
       </c>
-      <c r="O44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P44" s="33">
+      <c r="O44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P44" s="24">
         <v>109.9</v>
       </c>
-      <c r="Q44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R44" s="33">
+      <c r="Q44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R44" s="24">
         <v>114.5</v>
       </c>
-      <c r="S44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T44" s="33">
+      <c r="S44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T44" s="24">
         <v>115.9</v>
       </c>
-      <c r="U44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V44" s="28">
+      <c r="U44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V44" s="19">
         <v>106.2</v>
       </c>
-      <c r="W44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X44" s="33">
+      <c r="W44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X44" s="24">
         <v>103.3</v>
       </c>
-      <c r="Y44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z44" s="33">
+      <c r="Y44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z44" s="24">
         <v>104.9</v>
       </c>
-      <c r="AA44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB44" s="33">
+      <c r="AA44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB44" s="24">
         <v>103.9</v>
       </c>
-      <c r="AC44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD44" s="33">
+      <c r="AC44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD44" s="24">
         <v>103.3</v>
       </c>
-      <c r="AE44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF44" s="33">
+      <c r="AE44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF44" s="24">
         <v>106.2</v>
       </c>
-      <c r="AG44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH44" s="33">
+      <c r="AG44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH44" s="24">
         <v>109.9</v>
       </c>
-      <c r="AI44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ44" s="33">
+      <c r="AI44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ44" s="24">
         <v>109.9</v>
       </c>
-      <c r="AK44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL44" s="33">
+      <c r="AK44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL44" s="24">
         <v>104.6</v>
       </c>
-      <c r="AM44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN44" s="33">
+      <c r="AM44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN44" s="24">
         <v>103.6</v>
       </c>
-      <c r="AO44" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP44" s="36">
+      <c r="AO44" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP44" s="27">
         <v>100.9</v>
       </c>
-      <c r="AQ44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR44" s="33">
+      <c r="AQ44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR44" s="24">
         <v>101.1</v>
       </c>
-      <c r="AS44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT44" s="33">
+      <c r="AS44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT44" s="24">
         <v>100.6</v>
       </c>
-      <c r="AU44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV44" s="33">
+      <c r="AU44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV44" s="24">
         <v>100.4</v>
       </c>
-      <c r="AW44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX44" s="33">
+      <c r="AW44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX44" s="24">
         <v>101.6</v>
       </c>
-      <c r="AY44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ44" s="33">
+      <c r="AY44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ44" s="24">
         <v>100.1</v>
       </c>
-      <c r="BA44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB44" s="33">
+      <c r="BA44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB44" s="24">
         <v>100.6</v>
       </c>
-      <c r="BC44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD44" s="33">
+      <c r="BC44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD44" s="24">
         <v>103</v>
       </c>
-      <c r="BE44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF44" s="33">
+      <c r="BE44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF44" s="24">
         <v>105</v>
       </c>
-      <c r="BG44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH44" s="33">
+      <c r="BG44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH44" s="24">
         <v>102.6</v>
       </c>
-      <c r="BI44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ44" s="28">
+      <c r="BI44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ44" s="19">
         <v>101.7</v>
       </c>
-      <c r="BK44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL44" s="33">
+      <c r="BK44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL44" s="24">
         <v>101.1</v>
       </c>
-      <c r="BM44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN44" s="33">
+      <c r="BM44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN44" s="24">
         <v>101.6</v>
       </c>
-      <c r="BO44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP44" s="33">
+      <c r="BO44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP44" s="24">
         <v>100.4</v>
       </c>
-      <c r="BQ44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR44" s="33">
+      <c r="BQ44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR44" s="24">
         <v>100.6</v>
       </c>
-      <c r="BS44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT44" s="33">
+      <c r="BS44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT44" s="24">
         <v>100.8</v>
       </c>
-      <c r="BU44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV44" s="33">
+      <c r="BU44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV44" s="24">
         <v>108.8</v>
       </c>
-      <c r="BW44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX44" s="33">
+      <c r="BW44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX44" s="24">
         <v>103</v>
       </c>
-      <c r="BY44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ44" s="33">
+      <c r="BY44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ44" s="24">
         <v>100.4</v>
       </c>
-      <c r="CA44" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB44" s="33">
+      <c r="CA44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB44" s="24">
         <v>99.9</v>
       </c>
-      <c r="CC44" s="35" t="s">
-        <v>112</v>
+      <c r="CC44" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="45" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="75" t="s">
+      <c r="A45" s="50" t="s">
         <v>71</v>
       </c>
-      <c r="B45" s="33">
+      <c r="B45" s="24">
         <v>104.2</v>
       </c>
-      <c r="C45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D45" s="33">
+      <c r="C45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D45" s="24">
         <v>104.2</v>
       </c>
-      <c r="E45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F45" s="33">
+      <c r="E45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F45" s="24">
         <v>104.9</v>
       </c>
-      <c r="G45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H45" s="33">
+      <c r="G45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H45" s="24">
         <v>103.8</v>
       </c>
-      <c r="I45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J45" s="33">
+      <c r="I45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J45" s="24">
         <v>103.6</v>
       </c>
-      <c r="K45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L45" s="33">
+      <c r="K45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L45" s="24">
         <v>101</v>
       </c>
-      <c r="M45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N45" s="33">
+      <c r="M45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N45" s="24">
         <v>101.7</v>
       </c>
-      <c r="O45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P45" s="33">
+      <c r="O45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P45" s="24">
         <v>108.9</v>
       </c>
-      <c r="Q45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R45" s="33">
+      <c r="Q45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R45" s="24">
         <v>107</v>
       </c>
-      <c r="S45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T45" s="33">
+      <c r="S45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T45" s="24">
         <v>117.4</v>
       </c>
-      <c r="U45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V45" s="28">
+      <c r="U45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V45" s="19">
         <v>106.1</v>
       </c>
-      <c r="W45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X45" s="33">
+      <c r="W45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X45" s="24">
         <v>103.3</v>
       </c>
-      <c r="Y45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z45" s="33">
+      <c r="Y45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z45" s="24">
         <v>103.5</v>
       </c>
-      <c r="AA45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB45" s="33">
+      <c r="AA45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB45" s="24">
         <v>103.7</v>
       </c>
-      <c r="AC45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD45" s="33">
+      <c r="AC45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD45" s="24">
         <v>103.2</v>
       </c>
-      <c r="AE45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF45" s="33">
+      <c r="AE45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF45" s="24">
         <v>106.5</v>
       </c>
-      <c r="AG45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH45" s="33">
+      <c r="AG45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH45" s="24">
         <v>102.2</v>
       </c>
-      <c r="AI45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ45" s="33">
+      <c r="AI45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ45" s="24">
         <v>105.3</v>
       </c>
-      <c r="AK45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL45" s="33">
+      <c r="AK45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL45" s="24">
         <v>105.7</v>
       </c>
-      <c r="AM45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN45" s="33">
+      <c r="AM45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN45" s="24">
         <v>104.3</v>
       </c>
-      <c r="AO45" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP45" s="36">
+      <c r="AO45" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP45" s="27">
         <v>100.8</v>
       </c>
-      <c r="AQ45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR45" s="33">
+      <c r="AQ45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR45" s="24">
         <v>100.7</v>
       </c>
-      <c r="AS45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT45" s="33">
+      <c r="AS45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT45" s="24">
         <v>100.7</v>
       </c>
-      <c r="AU45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV45" s="33">
+      <c r="AU45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV45" s="24">
         <v>102.3</v>
       </c>
-      <c r="AW45" s="34" t="s">
-[...8 lines deleted...]
-      <c r="AZ45" s="33">
+      <c r="AW45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX45" s="24">
+        <v>99.4</v>
+      </c>
+      <c r="AY45" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ45" s="24">
         <v>100.3</v>
       </c>
-      <c r="BA45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB45" s="33">
+      <c r="BA45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB45" s="24">
         <v>100</v>
       </c>
-      <c r="BC45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD45" s="33">
+      <c r="BC45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD45" s="24">
         <v>102.1</v>
       </c>
-      <c r="BE45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF45" s="33">
+      <c r="BE45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF45" s="24">
         <v>98.6</v>
       </c>
-      <c r="BG45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH45" s="33">
+      <c r="BG45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH45" s="24">
         <v>101.8</v>
       </c>
-      <c r="BI45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ45" s="28">
+      <c r="BI45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ45" s="19">
         <v>101.6</v>
       </c>
-      <c r="BK45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL45" s="33">
+      <c r="BK45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL45" s="24">
         <v>101.2</v>
       </c>
-      <c r="BM45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN45" s="33">
+      <c r="BM45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN45" s="24">
         <v>99.9</v>
       </c>
-      <c r="BO45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP45" s="33">
+      <c r="BO45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP45" s="24">
         <v>100.8</v>
       </c>
-      <c r="BQ45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR45" s="33">
+      <c r="BQ45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR45" s="24">
         <v>100.6</v>
       </c>
-      <c r="BS45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT45" s="33">
+      <c r="BS45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT45" s="24">
         <v>101.5</v>
       </c>
-      <c r="BU45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV45" s="33">
+      <c r="BU45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV45" s="24">
         <v>96.2</v>
       </c>
-      <c r="BW45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX45" s="33">
+      <c r="BW45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX45" s="24">
         <v>100.1</v>
       </c>
-      <c r="BY45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ45" s="33">
+      <c r="BY45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ45" s="24">
         <v>101.7</v>
       </c>
-      <c r="CA45" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB45" s="33">
+      <c r="CA45" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB45" s="24">
         <v>101.5</v>
       </c>
-      <c r="CC45" s="35" t="s">
-        <v>112</v>
+      <c r="CC45" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="46" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="75" t="s">
+      <c r="A46" s="50" t="s">
         <v>72</v>
       </c>
-      <c r="B46" s="41">
+      <c r="B46" s="32">
         <v>104</v>
       </c>
-      <c r="C46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D46" s="41">
+      <c r="C46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D46" s="32">
         <v>103.4</v>
       </c>
-      <c r="E46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F46" s="41">
+      <c r="E46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F46" s="32">
         <v>102.5</v>
       </c>
-      <c r="G46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H46" s="41">
+      <c r="G46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H46" s="32">
         <v>97</v>
       </c>
-      <c r="I46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J46" s="41">
+      <c r="I46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J46" s="32">
         <v>103.8</v>
       </c>
-      <c r="K46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L46" s="41">
+      <c r="K46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L46" s="32">
         <v>102.2</v>
       </c>
-      <c r="M46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N46" s="41">
+      <c r="M46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N46" s="32">
         <v>98.8</v>
       </c>
-      <c r="O46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P46" s="41">
+      <c r="O46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P46" s="32">
         <v>108.9</v>
       </c>
-      <c r="Q46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R46" s="41">
+      <c r="Q46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R46" s="32">
         <v>98.1</v>
       </c>
-      <c r="S46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T46" s="41">
+      <c r="S46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T46" s="32">
         <v>116.6</v>
       </c>
-      <c r="U46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V46" s="42">
+      <c r="U46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V46" s="33">
         <v>104.6</v>
       </c>
-      <c r="W46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X46" s="41">
+      <c r="W46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X46" s="32">
         <v>102.3</v>
       </c>
-      <c r="Y46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z46" s="41">
+      <c r="Y46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z46" s="32">
         <v>102.2</v>
       </c>
-      <c r="AA46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB46" s="41">
+      <c r="AA46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB46" s="32">
         <v>103.5</v>
       </c>
-      <c r="AC46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD46" s="41">
+      <c r="AC46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD46" s="32">
         <v>103.1</v>
       </c>
-      <c r="AE46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF46" s="41">
+      <c r="AE46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF46" s="32">
         <v>105</v>
       </c>
-      <c r="AG46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH46" s="41">
+      <c r="AG46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH46" s="32">
         <v>98.7</v>
       </c>
-      <c r="AI46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ46" s="41">
+      <c r="AI46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ46" s="32">
         <v>108.7</v>
       </c>
-      <c r="AK46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL46" s="41">
+      <c r="AK46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL46" s="32">
         <v>103.3</v>
       </c>
-      <c r="AM46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN46" s="41">
+      <c r="AM46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN46" s="32">
         <v>99.3</v>
       </c>
-      <c r="AO46" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP46" s="43">
+      <c r="AO46" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP46" s="34">
         <v>100.8</v>
       </c>
-      <c r="AQ46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR46" s="41">
+      <c r="AQ46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR46" s="32">
         <v>100.5</v>
       </c>
-      <c r="AS46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT46" s="41">
+      <c r="AS46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT46" s="32">
         <v>97.9</v>
       </c>
-      <c r="AU46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV46" s="41">
+      <c r="AU46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV46" s="32">
         <v>95.8</v>
       </c>
-      <c r="AW46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX46" s="41">
+      <c r="AW46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX46" s="32">
         <v>101.3</v>
       </c>
-      <c r="AY46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ46" s="41">
+      <c r="AY46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ46" s="32">
         <v>100.1</v>
       </c>
-      <c r="BA46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB46" s="41">
+      <c r="BA46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB46" s="32">
         <v>97.4</v>
       </c>
-      <c r="BC46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD46" s="41">
+      <c r="BC46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD46" s="32">
         <v>102</v>
       </c>
-      <c r="BE46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF46" s="41">
+      <c r="BE46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF46" s="32">
         <v>94.6</v>
       </c>
-      <c r="BG46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH46" s="41">
+      <c r="BG46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH46" s="32">
         <v>99.2</v>
       </c>
-      <c r="BI46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ46" s="42">
+      <c r="BI46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ46" s="33">
         <v>99.5</v>
       </c>
-      <c r="BK46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL46" s="41">
+      <c r="BK46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL46" s="32">
         <v>100.1</v>
       </c>
-      <c r="BM46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN46" s="41">
+      <c r="BM46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN46" s="32">
         <v>99.9</v>
       </c>
-      <c r="BO46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP46" s="41">
+      <c r="BO46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP46" s="32">
         <v>101</v>
       </c>
-      <c r="BQ46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR46" s="41">
+      <c r="BQ46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR46" s="32">
         <v>101.6</v>
       </c>
-      <c r="BS46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT46" s="41">
+      <c r="BS46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT46" s="32">
         <v>100.3</v>
       </c>
-      <c r="BU46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV46" s="41">
+      <c r="BU46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV46" s="32">
         <v>95.6</v>
       </c>
-      <c r="BW46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX46" s="41">
+      <c r="BW46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX46" s="32">
         <v>104.1</v>
       </c>
-      <c r="BY46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ46" s="41">
+      <c r="BY46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ46" s="32">
         <v>99.4</v>
       </c>
-      <c r="CA46" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB46" s="41">
+      <c r="CA46" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB46" s="32">
         <v>97.9</v>
       </c>
-      <c r="CC46" s="35" t="s">
-        <v>112</v>
+      <c r="CC46" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="47" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="75" t="s">
+      <c r="A47" s="50" t="s">
         <v>73</v>
       </c>
-      <c r="B47" s="41">
+      <c r="B47" s="32">
         <v>102.9</v>
       </c>
-      <c r="C47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D47" s="41">
+      <c r="C47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D47" s="32">
         <v>102.9</v>
       </c>
-      <c r="E47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F47" s="41">
+      <c r="E47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F47" s="32">
         <v>99.7</v>
       </c>
-      <c r="G47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H47" s="41">
+      <c r="G47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H47" s="32">
         <v>98.9</v>
       </c>
-      <c r="I47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J47" s="41">
+      <c r="I47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J47" s="32">
         <v>98.4</v>
       </c>
-      <c r="K47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L47" s="41">
+      <c r="K47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L47" s="32">
         <v>99.1</v>
       </c>
-      <c r="M47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N47" s="41">
+      <c r="M47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N47" s="32">
         <v>132.4</v>
       </c>
-      <c r="O47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P47" s="41">
+      <c r="O47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P47" s="32">
         <v>109.1</v>
       </c>
-      <c r="Q47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R47" s="41">
+      <c r="Q47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R47" s="32">
         <v>99.6</v>
       </c>
-      <c r="S47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T47" s="41">
+      <c r="S47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T47" s="32">
         <v>105.4</v>
       </c>
-      <c r="U47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V47" s="41">
+      <c r="U47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V47" s="32">
         <v>102.5</v>
       </c>
-      <c r="W47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X47" s="41">
+      <c r="W47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X47" s="32">
         <v>104.2</v>
       </c>
-      <c r="Y47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z47" s="41">
+      <c r="Y47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z47" s="32">
         <v>102.2</v>
       </c>
-      <c r="AA47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB47" s="41">
+      <c r="AA47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB47" s="32">
         <v>102.4</v>
       </c>
-      <c r="AC47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD47" s="41">
+      <c r="AC47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD47" s="32">
         <v>101.2</v>
       </c>
-      <c r="AE47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF47" s="41">
+      <c r="AE47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF47" s="32">
         <v>104.2</v>
       </c>
-      <c r="AG47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH47" s="41">
+      <c r="AG47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH47" s="32">
         <v>102.1</v>
       </c>
-      <c r="AI47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ47" s="41">
+      <c r="AI47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ47" s="32">
         <v>108.2</v>
       </c>
-      <c r="AK47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL47" s="41">
+      <c r="AK47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL47" s="32">
         <v>102.5</v>
       </c>
-      <c r="AM47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN47" s="41">
+      <c r="AM47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN47" s="32">
         <v>101.5</v>
       </c>
-      <c r="AO47" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP47" s="43">
+      <c r="AO47" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP47" s="34">
         <v>100.5</v>
       </c>
-      <c r="AQ47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR47" s="41">
+      <c r="AQ47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR47" s="32">
         <v>100.6</v>
       </c>
-      <c r="AS47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT47" s="41">
+      <c r="AS47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT47" s="32">
         <v>100.5</v>
       </c>
-      <c r="AU47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV47" s="41">
+      <c r="AU47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV47" s="32">
         <v>100.5</v>
       </c>
-      <c r="AW47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX47" s="41">
+      <c r="AW47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX47" s="32">
         <v>96.2</v>
       </c>
-      <c r="AY47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ47" s="41">
+      <c r="AY47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ47" s="32">
         <v>98.7</v>
       </c>
-      <c r="BA47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB47" s="41">
+      <c r="BA47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB47" s="32">
         <v>135.19999999999999</v>
       </c>
-      <c r="BC47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD47" s="41">
+      <c r="BC47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD47" s="32">
         <v>101.6</v>
       </c>
-      <c r="BE47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF47" s="41">
+      <c r="BE47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF47" s="32">
         <v>101.7</v>
       </c>
-      <c r="BG47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH47" s="41">
+      <c r="BG47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH47" s="32">
         <v>101.7</v>
       </c>
-      <c r="BI47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ47" s="41">
+      <c r="BI47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ47" s="32">
         <v>99.7</v>
       </c>
-      <c r="BK47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL47" s="41">
+      <c r="BK47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL47" s="32">
         <v>101.8</v>
       </c>
-      <c r="BM47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN47" s="41">
+      <c r="BM47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN47" s="32">
         <v>100.7</v>
       </c>
-      <c r="BO47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP47" s="41">
+      <c r="BO47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP47" s="32">
         <v>100.1</v>
       </c>
-      <c r="BQ47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR47" s="41">
+      <c r="BQ47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR47" s="32">
         <v>98.5</v>
       </c>
-      <c r="BS47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT47" s="41">
+      <c r="BS47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT47" s="32">
         <v>101.5</v>
       </c>
-      <c r="BU47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV47" s="41">
+      <c r="BU47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV47" s="32">
         <v>101.9</v>
       </c>
-      <c r="BW47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX47" s="41">
+      <c r="BW47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX47" s="32">
         <v>100.8</v>
       </c>
-      <c r="BY47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ47" s="41">
+      <c r="BY47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ47" s="32">
         <v>100.9</v>
       </c>
-      <c r="CA47" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB47" s="41">
+      <c r="CA47" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB47" s="32">
         <v>102.2</v>
       </c>
-      <c r="CC47" s="35" t="s">
-        <v>112</v>
+      <c r="CC47" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="48" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="75" t="s">
+      <c r="A48" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B48" s="41">
+      <c r="B48" s="32">
         <v>92.9</v>
       </c>
-      <c r="C48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D48" s="41">
+      <c r="C48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D48" s="32">
         <v>92.7</v>
       </c>
-      <c r="E48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F48" s="41">
+      <c r="E48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F48" s="32">
         <v>86.3</v>
       </c>
-      <c r="G48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H48" s="41">
+      <c r="G48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H48" s="32">
         <v>93.9</v>
       </c>
-      <c r="I48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J48" s="41">
+      <c r="I48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J48" s="32">
         <v>85.2</v>
       </c>
-      <c r="K48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L48" s="41">
+      <c r="K48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L48" s="32">
         <v>81.599999999999994</v>
       </c>
-      <c r="M48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N48" s="41">
+      <c r="M48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N48" s="32">
         <v>30.1</v>
       </c>
-      <c r="O48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P48" s="41">
+      <c r="O48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P48" s="32">
         <v>108</v>
       </c>
-      <c r="Q48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R48" s="41">
+      <c r="Q48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R48" s="32">
         <v>87.2</v>
       </c>
-      <c r="S48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T48" s="41">
+      <c r="S48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T48" s="32">
         <v>104.3</v>
       </c>
-      <c r="U48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V48" s="41">
+      <c r="U48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V48" s="32">
         <v>95.9</v>
       </c>
-      <c r="W48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X48" s="41">
+      <c r="W48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X48" s="32">
         <v>103.3</v>
       </c>
-      <c r="Y48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z48" s="41">
+      <c r="Y48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z48" s="32">
         <v>91.7</v>
       </c>
-      <c r="AA48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB48" s="41">
+      <c r="AA48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB48" s="32">
         <v>93</v>
       </c>
-      <c r="AC48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD48" s="41">
+      <c r="AC48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD48" s="32">
         <v>89.3</v>
       </c>
-      <c r="AE48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF48" s="41">
+      <c r="AE48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF48" s="32">
         <v>104.4</v>
       </c>
-      <c r="AG48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH48" s="41">
+      <c r="AG48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH48" s="32">
         <v>88.9</v>
       </c>
-      <c r="AI48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ48" s="41">
+      <c r="AI48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ48" s="32">
         <v>97.2</v>
       </c>
-      <c r="AK48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL48" s="41">
+      <c r="AK48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL48" s="32">
         <v>85.2</v>
       </c>
-      <c r="AM48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN48" s="41">
+      <c r="AM48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN48" s="32">
         <v>82.2</v>
       </c>
-      <c r="AO48" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP48" s="43">
+      <c r="AO48" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP48" s="34">
         <v>91</v>
       </c>
-      <c r="AQ48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR48" s="41">
+      <c r="AQ48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR48" s="32">
         <v>91.1</v>
       </c>
-      <c r="AS48" s="34" t="s">
-[...8 lines deleted...]
-      <c r="AV48" s="41">
+      <c r="AS48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT48" s="32">
+        <v>87.1</v>
+      </c>
+      <c r="AU48" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV48" s="32">
         <v>95.3</v>
       </c>
-      <c r="AW48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX48" s="41">
+      <c r="AW48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX48" s="32">
         <v>87.9</v>
       </c>
-      <c r="AY48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ48" s="41">
+      <c r="AY48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ48" s="32">
         <v>82.4</v>
       </c>
-      <c r="BA48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB48" s="41">
+      <c r="BA48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB48" s="32">
         <v>22.8</v>
       </c>
-      <c r="BC48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD48" s="41">
+      <c r="BC48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD48" s="32">
         <v>102</v>
       </c>
-      <c r="BE48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF48" s="41">
+      <c r="BE48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF48" s="32">
         <v>92</v>
       </c>
-      <c r="BG48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH48" s="41">
+      <c r="BG48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH48" s="32">
         <v>101.5</v>
       </c>
-      <c r="BI48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ48" s="41">
+      <c r="BI48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ48" s="32">
         <v>95.1</v>
       </c>
-      <c r="BK48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL48" s="41">
+      <c r="BK48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL48" s="32">
         <v>100.3</v>
       </c>
-      <c r="BM48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN48" s="41">
+      <c r="BM48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN48" s="32">
         <v>91.2</v>
       </c>
-      <c r="BO48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP48" s="41">
+      <c r="BO48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP48" s="32">
         <v>91.2</v>
       </c>
-      <c r="BQ48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR48" s="41">
+      <c r="BQ48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR48" s="32">
         <v>88.7</v>
       </c>
-      <c r="BS48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT48" s="41">
+      <c r="BS48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT48" s="32">
         <v>101</v>
       </c>
-      <c r="BU48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV48" s="41">
+      <c r="BU48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV48" s="32">
         <v>94.7</v>
       </c>
-      <c r="BW48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX48" s="41">
+      <c r="BW48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX48" s="32">
         <v>92.5</v>
       </c>
-      <c r="BY48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ48" s="41">
+      <c r="BY48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ48" s="32">
         <v>83.5</v>
       </c>
-      <c r="CA48" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB48" s="41">
+      <c r="CA48" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB48" s="32">
         <v>80.900000000000006</v>
       </c>
-      <c r="CC48" s="35" t="s">
-        <v>112</v>
+      <c r="CC48" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="49" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="75" t="s">
+      <c r="A49" s="50" t="s">
         <v>75</v>
       </c>
-      <c r="B49" s="33">
+      <c r="B49" s="24">
         <v>98.2</v>
       </c>
-      <c r="C49" s="34" t="s">
+      <c r="C49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D49" s="24">
+        <v>98.4</v>
+      </c>
+      <c r="E49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F49" s="24">
+        <v>96.6</v>
+      </c>
+      <c r="G49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H49" s="24">
+        <v>87.9</v>
+      </c>
+      <c r="I49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J49" s="24">
+        <v>114.9</v>
+      </c>
+      <c r="K49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L49" s="24">
+        <v>89.1</v>
+      </c>
+      <c r="M49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N49" s="24">
+        <v>101.7</v>
+      </c>
+      <c r="O49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P49" s="24">
+        <v>107.8</v>
+      </c>
+      <c r="Q49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R49" s="24">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="S49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T49" s="24">
+        <v>100.3</v>
+      </c>
+      <c r="U49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V49" s="19">
+        <v>98.9</v>
+      </c>
+      <c r="W49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X49" s="24">
+        <v>101.9</v>
+      </c>
+      <c r="Y49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z49" s="24">
+        <v>97.4</v>
+      </c>
+      <c r="AA49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB49" s="24">
+        <v>100.1</v>
+      </c>
+      <c r="AC49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD49" s="24">
+        <v>99.4</v>
+      </c>
+      <c r="AE49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF49" s="24">
+        <v>104</v>
+      </c>
+      <c r="AG49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH49" s="24">
+        <v>85.8</v>
+      </c>
+      <c r="AI49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ49" s="24">
+        <v>97</v>
+      </c>
+      <c r="AK49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL49" s="24">
+        <v>101.3</v>
+      </c>
+      <c r="AM49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN49" s="24">
+        <v>99.5</v>
+      </c>
+      <c r="AO49" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP49" s="27">
+        <v>106.6</v>
+      </c>
+      <c r="AQ49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR49" s="24">
+        <v>106.9</v>
+      </c>
+      <c r="AS49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT49" s="24">
+        <v>112.6</v>
+      </c>
+      <c r="AU49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV49" s="24">
+        <v>95.8</v>
+      </c>
+      <c r="AW49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX49" s="24">
+        <v>134.1</v>
+      </c>
+      <c r="AY49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ49" s="24">
+        <v>109.4</v>
+      </c>
+      <c r="BA49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB49" s="24">
+        <v>338.2</v>
+      </c>
+      <c r="BC49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD49" s="24">
+        <v>101.8</v>
+      </c>
+      <c r="BE49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF49" s="24">
+        <v>89.4</v>
+      </c>
+      <c r="BG49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH49" s="24">
+        <v>97.9</v>
+      </c>
+      <c r="BI49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ49" s="19">
+        <v>104.8</v>
+      </c>
+      <c r="BK49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL49" s="24">
+        <v>99.8</v>
+      </c>
+      <c r="BM49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN49" s="24">
+        <v>106.1</v>
+      </c>
+      <c r="BO49" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BP49" s="24">
+        <v>108.5</v>
+      </c>
+      <c r="BQ49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR49" s="24">
         <v>112</v>
       </c>
-      <c r="D49" s="33">
-[...29 lines deleted...]
-      <c r="N49" s="33">
+      <c r="BS49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT49" s="24">
+        <v>101.2</v>
+      </c>
+      <c r="BU49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV49" s="24">
+        <v>92.9</v>
+      </c>
+      <c r="BW49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX49" s="24">
+        <v>99.9</v>
+      </c>
+      <c r="BY49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ49" s="24">
+        <v>121</v>
+      </c>
+      <c r="CA49" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB49" s="24">
+        <v>122.8</v>
+      </c>
+      <c r="CC49" s="26" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="50" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="50" t="s">
+        <v>76</v>
+      </c>
+      <c r="B50" s="24">
+        <v>97.6</v>
+      </c>
+      <c r="C50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D50" s="24">
+        <v>97.9</v>
+      </c>
+      <c r="E50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F50" s="24">
+        <v>100.4</v>
+      </c>
+      <c r="G50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H50" s="24">
+        <v>94.4</v>
+      </c>
+      <c r="I50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J50" s="24">
+        <v>91.5</v>
+      </c>
+      <c r="K50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L50" s="24">
+        <v>94.2</v>
+      </c>
+      <c r="M50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N50" s="24">
+        <v>96.3</v>
+      </c>
+      <c r="O50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P50" s="24">
+        <v>107.9</v>
+      </c>
+      <c r="Q50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R50" s="24">
+        <v>84.7</v>
+      </c>
+      <c r="S50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T50" s="24">
+        <v>103.5</v>
+      </c>
+      <c r="U50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V50" s="19">
+        <v>102.1</v>
+      </c>
+      <c r="W50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X50" s="24">
+        <v>103.3</v>
+      </c>
+      <c r="Y50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z50" s="24">
+        <v>97.7</v>
+      </c>
+      <c r="AA50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB50" s="24">
+        <v>99.3</v>
+      </c>
+      <c r="AC50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD50" s="24">
+        <v>96.4</v>
+      </c>
+      <c r="AE50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF50" s="24">
+        <v>105.4</v>
+      </c>
+      <c r="AG50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH50" s="24">
+        <v>92.6</v>
+      </c>
+      <c r="AI50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ50" s="24">
+        <v>92.1</v>
+      </c>
+      <c r="AK50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL50" s="24">
+        <v>106.7</v>
+      </c>
+      <c r="AM50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN50" s="24">
+        <v>106.6</v>
+      </c>
+      <c r="AO50" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP50" s="27">
+        <v>100.1</v>
+      </c>
+      <c r="AQ50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR50" s="24">
+        <v>100</v>
+      </c>
+      <c r="AS50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT50" s="24">
         <v>101.7</v>
       </c>
-      <c r="O49" s="34" t="s">
-[...14 lines deleted...]
-      <c r="T49" s="33">
+      <c r="AU50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV50" s="24">
+        <v>102.8</v>
+      </c>
+      <c r="AW50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX50" s="24">
+        <v>80.7</v>
+      </c>
+      <c r="AY50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ50" s="24">
+        <v>105.9</v>
+      </c>
+      <c r="BA50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB50" s="24">
+        <v>92.2</v>
+      </c>
+      <c r="BC50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD50" s="24">
+        <v>102.1</v>
+      </c>
+      <c r="BE50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF50" s="24">
+        <v>101.2</v>
+      </c>
+      <c r="BG50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH50" s="24">
+        <v>102.3</v>
+      </c>
+      <c r="BI50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ50" s="19">
+        <v>102.8</v>
+      </c>
+      <c r="BK50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL50" s="24">
+        <v>101.4</v>
+      </c>
+      <c r="BM50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN50" s="24">
+        <v>100.2</v>
+      </c>
+      <c r="BO50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP50" s="24">
         <v>100.3</v>
       </c>
-      <c r="U49" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V49" s="28">
+      <c r="BQ50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR50" s="24">
+        <v>98.5</v>
+      </c>
+      <c r="BS50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT50" s="24">
+        <v>101.6</v>
+      </c>
+      <c r="BU50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV50" s="24">
+        <v>103.2</v>
+      </c>
+      <c r="BW50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX50" s="24">
         <v>98.9</v>
       </c>
-      <c r="W49" s="34" t="s">
-[...409 lines deleted...]
-      <c r="BZ50" s="33">
+      <c r="BY50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ50" s="24">
         <v>104.6</v>
       </c>
-      <c r="CA50" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB50" s="33">
+      <c r="CA50" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB50" s="24">
         <v>104.9</v>
       </c>
-      <c r="CC50" s="35" t="s">
-[...2 lines deleted...]
-      <c r="CD50" s="44"/>
+      <c r="CC50" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD50" s="35"/>
     </row>
     <row r="51" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="75" t="s">
+      <c r="A51" s="50" t="s">
         <v>77</v>
       </c>
-      <c r="B51" s="33">
+      <c r="B51" s="24">
         <v>99.5</v>
       </c>
-      <c r="C51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D51" s="33">
+      <c r="C51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D51" s="24">
         <v>99.7</v>
       </c>
-      <c r="E51" s="34" t="s">
-[...8 lines deleted...]
-      <c r="H51" s="33">
+      <c r="E51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F51" s="24">
+        <v>95.1</v>
+      </c>
+      <c r="G51" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="H51" s="24">
         <v>94.3</v>
       </c>
-      <c r="I51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J51" s="33">
+      <c r="I51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J51" s="24">
         <v>109.7</v>
       </c>
-      <c r="K51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L51" s="33">
+      <c r="K51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L51" s="24">
         <v>97.9</v>
       </c>
-      <c r="M51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N51" s="33">
+      <c r="M51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N51" s="24">
         <v>66.900000000000006</v>
       </c>
-      <c r="O51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P51" s="33">
+      <c r="O51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P51" s="24">
         <v>130.30000000000001</v>
       </c>
-      <c r="Q51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R51" s="33">
+      <c r="Q51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R51" s="24">
         <v>78.3</v>
       </c>
-      <c r="S51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T51" s="33">
+      <c r="S51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T51" s="24">
         <v>101.5</v>
       </c>
-      <c r="U51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V51" s="28">
+      <c r="U51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V51" s="19">
         <v>109.6</v>
       </c>
-      <c r="W51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X51" s="33">
+      <c r="W51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X51" s="24">
         <v>107.5</v>
       </c>
-      <c r="Y51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z51" s="33">
+      <c r="Y51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z51" s="24">
         <v>99.1</v>
       </c>
-      <c r="AA51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB51" s="33">
+      <c r="AA51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB51" s="24">
         <v>100.8</v>
       </c>
-      <c r="AC51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD51" s="33">
+      <c r="AC51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD51" s="24">
         <v>99.8</v>
       </c>
-      <c r="AE51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF51" s="33">
+      <c r="AE51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF51" s="24">
         <v>104.9</v>
       </c>
-      <c r="AG51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH51" s="33">
+      <c r="AG51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH51" s="24">
         <v>89</v>
       </c>
-      <c r="AI51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ51" s="33">
+      <c r="AI51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ51" s="24">
         <v>92.4</v>
       </c>
-      <c r="AK51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL51" s="33">
+      <c r="AK51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL51" s="24">
         <v>106.8</v>
       </c>
-      <c r="AM51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN51" s="33">
+      <c r="AM51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN51" s="24">
         <v>107.4</v>
       </c>
-      <c r="AO51" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP51" s="36">
+      <c r="AO51" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP51" s="27">
         <v>102.4</v>
       </c>
-      <c r="AQ51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR51" s="33">
+      <c r="AQ51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR51" s="24">
         <v>102.5</v>
       </c>
-      <c r="AS51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT51" s="33">
+      <c r="AS51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT51" s="24">
         <v>95.2</v>
       </c>
-      <c r="AU51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV51" s="33">
+      <c r="AU51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV51" s="24">
         <v>100.4</v>
       </c>
-      <c r="AW51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX51" s="33">
+      <c r="AW51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX51" s="24">
         <v>115.3</v>
       </c>
-      <c r="AY51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ51" s="33">
+      <c r="AY51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ51" s="24">
         <v>102.5</v>
       </c>
-      <c r="BA51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB51" s="33">
+      <c r="BA51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB51" s="24">
         <v>93.9</v>
       </c>
-      <c r="BC51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD51" s="33">
+      <c r="BC51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD51" s="24">
         <v>122.8</v>
       </c>
-      <c r="BE51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF51" s="33">
+      <c r="BE51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF51" s="24">
         <v>94</v>
       </c>
-      <c r="BG51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH51" s="33">
+      <c r="BG51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH51" s="24">
         <v>99.8</v>
       </c>
-      <c r="BI51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ51" s="28">
+      <c r="BI51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ51" s="19">
         <v>106.9</v>
       </c>
-      <c r="BK51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL51" s="33">
+      <c r="BK51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL51" s="24">
         <v>105.9</v>
       </c>
-      <c r="BM51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN51" s="33">
+      <c r="BM51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN51" s="24">
         <v>102.2</v>
       </c>
-      <c r="BO51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP51" s="33">
+      <c r="BO51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP51" s="24">
         <v>101.6</v>
       </c>
-      <c r="BQ51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR51" s="33">
+      <c r="BQ51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR51" s="24">
         <v>102</v>
       </c>
-      <c r="BS51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT51" s="33">
+      <c r="BS51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT51" s="24">
         <v>101</v>
       </c>
-      <c r="BU51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV51" s="33">
+      <c r="BU51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV51" s="24">
         <v>98</v>
       </c>
-      <c r="BW51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX51" s="33">
+      <c r="BW51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX51" s="24">
         <v>101.1</v>
       </c>
-      <c r="BY51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ51" s="33">
+      <c r="BY51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ51" s="24">
         <v>101.1</v>
       </c>
-      <c r="CA51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB51" s="33">
+      <c r="CA51" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB51" s="24">
         <v>103</v>
       </c>
-      <c r="CC51" s="35" t="s">
-        <v>112</v>
+      <c r="CC51" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="52" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="75" t="s">
+      <c r="A52" s="50" t="s">
         <v>78</v>
       </c>
-      <c r="B52" s="41">
+      <c r="B52" s="32">
         <v>112</v>
       </c>
-      <c r="C52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D52" s="41">
+      <c r="C52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D52" s="32">
         <v>111.9</v>
       </c>
-      <c r="E52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F52" s="41">
+      <c r="E52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F52" s="32">
         <v>111.4</v>
       </c>
-      <c r="G52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H52" s="41">
+      <c r="G52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H52" s="32">
         <v>104.4</v>
       </c>
-      <c r="I52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J52" s="41">
+      <c r="I52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J52" s="32">
         <v>124.8</v>
       </c>
-      <c r="K52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L52" s="41">
+      <c r="K52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L52" s="32">
         <v>122.9</v>
       </c>
-      <c r="M52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N52" s="41">
+      <c r="M52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N52" s="32">
         <v>275.2</v>
       </c>
-      <c r="O52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P52" s="41">
+      <c r="O52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P52" s="32">
         <v>128</v>
       </c>
-      <c r="Q52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R52" s="41">
+      <c r="Q52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R52" s="32">
         <v>84</v>
       </c>
-      <c r="S52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T52" s="41">
+      <c r="S52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T52" s="32">
         <v>99.5</v>
       </c>
-      <c r="U52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V52" s="42">
+      <c r="U52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V52" s="33">
         <v>117.5</v>
       </c>
-      <c r="W52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X52" s="41">
+      <c r="W52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X52" s="32">
         <v>108.1</v>
       </c>
-      <c r="Y52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z52" s="41">
+      <c r="Y52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z52" s="32">
         <v>112.8</v>
       </c>
-      <c r="AA52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB52" s="41">
+      <c r="AA52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB52" s="32">
         <v>111.8</v>
       </c>
-      <c r="AC52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD52" s="41">
+      <c r="AC52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD52" s="32">
         <v>113.8</v>
       </c>
-      <c r="AE52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF52" s="41">
+      <c r="AE52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF52" s="32">
         <v>105.2</v>
       </c>
-      <c r="AG52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH52" s="41">
+      <c r="AG52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH52" s="32">
         <v>120.1</v>
       </c>
-      <c r="AI52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ52" s="41">
+      <c r="AI52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ52" s="32">
         <v>100.8</v>
       </c>
-      <c r="AK52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL52" s="41">
+      <c r="AK52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL52" s="32">
         <v>130.80000000000001</v>
       </c>
-      <c r="AM52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN52" s="41">
+      <c r="AM52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN52" s="32">
         <v>136.30000000000001</v>
       </c>
-      <c r="AO52" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP52" s="43">
+      <c r="AO52" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP52" s="34">
         <v>102.5</v>
       </c>
-      <c r="AQ52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR52" s="41">
+      <c r="AQ52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR52" s="32">
         <v>102.2</v>
       </c>
-      <c r="AS52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT52" s="41">
+      <c r="AS52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT52" s="32">
         <v>102.2</v>
       </c>
-      <c r="AU52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV52" s="41">
+      <c r="AU52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV52" s="32">
         <v>105.5</v>
       </c>
-      <c r="AW52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX52" s="41">
+      <c r="AW52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX52" s="32">
         <v>100.1</v>
       </c>
-      <c r="AY52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ52" s="41">
+      <c r="AY52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ52" s="32">
         <v>103.5</v>
       </c>
-      <c r="BA52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB52" s="41">
+      <c r="BA52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB52" s="32">
         <v>94</v>
       </c>
-      <c r="BC52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD52" s="41">
+      <c r="BC52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD52" s="32">
         <v>100.2</v>
       </c>
-      <c r="BE52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF52" s="41">
+      <c r="BE52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF52" s="32">
         <v>98.7</v>
       </c>
-      <c r="BG52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH52" s="41">
+      <c r="BG52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH52" s="32">
         <v>99.5</v>
       </c>
-      <c r="BI52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ52" s="42">
+      <c r="BI52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ52" s="33">
         <v>102</v>
       </c>
-      <c r="BK52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL52" s="41">
+      <c r="BK52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL52" s="32">
         <v>100.9</v>
       </c>
-      <c r="BM52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN52" s="41">
+      <c r="BM52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN52" s="32">
         <v>103.8</v>
       </c>
-      <c r="BO52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP52" s="41">
+      <c r="BO52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP52" s="32">
         <v>101.1</v>
       </c>
-      <c r="BQ52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR52" s="41">
+      <c r="BQ52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR52" s="32">
         <v>101.1</v>
       </c>
-      <c r="BS52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT52" s="41">
+      <c r="BS52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT52" s="32">
         <v>101.2</v>
       </c>
-      <c r="BU52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV52" s="41">
+      <c r="BU52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV52" s="32">
         <v>127.9</v>
       </c>
-      <c r="BW52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX52" s="41">
+      <c r="BW52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX52" s="32">
         <v>100.9</v>
       </c>
-      <c r="BY52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ52" s="41">
+      <c r="BY52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ52" s="32">
         <v>102.2</v>
       </c>
-      <c r="CA52" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB52" s="41">
+      <c r="CA52" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB52" s="32">
         <v>102.7</v>
       </c>
-      <c r="CC52" s="35" t="s">
-        <v>112</v>
+      <c r="CC52" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="53" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="75" t="s">
+      <c r="A53" s="50" t="s">
         <v>79</v>
       </c>
-      <c r="B53" s="41">
+      <c r="B53" s="32">
         <v>107.3</v>
       </c>
-      <c r="C53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D53" s="41">
+      <c r="C53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D53" s="32">
         <v>106.5</v>
       </c>
-      <c r="E53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F53" s="41">
+      <c r="E53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F53" s="32">
         <v>99.2</v>
       </c>
-      <c r="G53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H53" s="41">
+      <c r="G53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H53" s="32">
         <v>112.9</v>
       </c>
-      <c r="I53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J53" s="41">
+      <c r="I53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J53" s="32">
         <v>96.3</v>
       </c>
-      <c r="K53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L53" s="41">
+      <c r="K53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L53" s="32">
         <v>114.6</v>
       </c>
-      <c r="M53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N53" s="41">
+      <c r="M53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N53" s="32">
         <v>77.599999999999994</v>
       </c>
-      <c r="O53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P53" s="41">
+      <c r="O53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P53" s="32">
         <v>124.9</v>
       </c>
-      <c r="Q53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R53" s="41">
+      <c r="Q53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R53" s="32">
         <v>104.3</v>
       </c>
-      <c r="S53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T53" s="41">
+      <c r="S53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T53" s="32">
         <v>104.9</v>
       </c>
-      <c r="U53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V53" s="41">
+      <c r="U53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V53" s="32">
         <v>112.5</v>
       </c>
-      <c r="W53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X53" s="41">
+      <c r="W53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X53" s="32">
         <v>108.5</v>
       </c>
-      <c r="Y53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z53" s="41">
+      <c r="Y53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z53" s="32">
         <v>110</v>
       </c>
-      <c r="AA53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB53" s="41">
+      <c r="AA53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB53" s="32">
         <v>105.4</v>
       </c>
-      <c r="AC53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD53" s="41">
+      <c r="AC53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD53" s="32">
         <v>104.7</v>
       </c>
-      <c r="AE53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF53" s="41">
+      <c r="AE53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF53" s="32">
         <v>105.1</v>
       </c>
-      <c r="AG53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH53" s="41">
+      <c r="AG53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH53" s="32">
         <v>133.1</v>
       </c>
-      <c r="AI53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ53" s="41">
+      <c r="AI53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ53" s="32">
         <v>103.9</v>
       </c>
-      <c r="AK53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL53" s="41">
+      <c r="AK53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL53" s="32">
         <v>107.9</v>
       </c>
-      <c r="AM53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN53" s="41">
+      <c r="AM53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN53" s="32">
         <v>113.3</v>
       </c>
-      <c r="AO53" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP53" s="43">
+      <c r="AO53" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP53" s="34">
         <v>102</v>
       </c>
-      <c r="AQ53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR53" s="41">
+      <c r="AQ53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR53" s="32">
         <v>101.7</v>
       </c>
-      <c r="AS53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT53" s="41">
+      <c r="AS53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT53" s="32">
         <v>100.3</v>
       </c>
-      <c r="AU53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV53" s="41">
+      <c r="AU53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV53" s="32">
         <v>103.6</v>
       </c>
-      <c r="AW53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX53" s="41">
+      <c r="AW53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX53" s="32">
         <v>103.4</v>
       </c>
-      <c r="AY53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ53" s="41">
+      <c r="AY53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ53" s="32">
         <v>102</v>
       </c>
-      <c r="BA53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB53" s="41">
+      <c r="BA53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB53" s="32">
         <v>95.3</v>
       </c>
-      <c r="BC53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD53" s="41">
+      <c r="BC53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD53" s="32">
         <v>99.4</v>
       </c>
-      <c r="BE53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BF53" s="41">
+      <c r="BE53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF53" s="32">
         <v>111</v>
       </c>
-      <c r="BG53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BH53" s="41">
+      <c r="BG53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH53" s="32">
         <v>103.2</v>
       </c>
-      <c r="BI53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ53" s="41">
+      <c r="BI53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ53" s="32">
         <v>100.3</v>
       </c>
-      <c r="BK53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL53" s="41">
+      <c r="BK53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL53" s="32">
         <v>100.1</v>
       </c>
-      <c r="BM53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN53" s="41">
+      <c r="BM53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN53" s="32">
         <v>103.5</v>
       </c>
-      <c r="BO53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP53" s="41">
+      <c r="BO53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP53" s="32">
         <v>102.3</v>
       </c>
-      <c r="BQ53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR53" s="41">
+      <c r="BQ53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR53" s="32">
         <v>103.1</v>
       </c>
-      <c r="BS53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT53" s="41">
+      <c r="BS53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT53" s="32">
         <v>101.2</v>
       </c>
-      <c r="BU53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV53" s="41">
+      <c r="BU53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV53" s="32">
         <v>103</v>
       </c>
-      <c r="BW53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX53" s="41">
+      <c r="BW53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX53" s="32">
         <v>103</v>
       </c>
-      <c r="BY53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ53" s="41">
+      <c r="BY53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ53" s="32">
         <v>99.8</v>
       </c>
-      <c r="CA53" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB53" s="41">
+      <c r="CA53" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB53" s="32">
         <v>102.1</v>
       </c>
-      <c r="CC53" s="35" t="s">
-        <v>112</v>
+      <c r="CC53" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="54" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="75" t="s">
+      <c r="A54" s="50" t="s">
         <v>80</v>
       </c>
-      <c r="B54" s="41">
+      <c r="B54" s="32">
         <v>109.2</v>
       </c>
-      <c r="C54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="D54" s="41">
+      <c r="C54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D54" s="32">
         <v>108.7</v>
       </c>
-      <c r="E54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F54" s="41">
+      <c r="E54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F54" s="32">
         <v>101.8</v>
       </c>
-      <c r="G54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H54" s="41">
+      <c r="G54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H54" s="32">
         <v>111.5</v>
       </c>
-      <c r="I54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="J54" s="41">
+      <c r="I54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J54" s="32">
         <v>121.6</v>
       </c>
-      <c r="K54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="L54" s="41">
+      <c r="K54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L54" s="32">
         <v>115</v>
       </c>
-      <c r="M54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="N54" s="41">
+      <c r="M54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N54" s="32">
         <v>81.599999999999994</v>
       </c>
-      <c r="O54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="P54" s="41">
+      <c r="O54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P54" s="32">
         <v>122.4</v>
       </c>
-      <c r="Q54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="R54" s="41">
+      <c r="Q54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R54" s="32">
         <v>112.2</v>
       </c>
-      <c r="S54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="T54" s="41">
+      <c r="S54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T54" s="32">
         <v>103.9</v>
       </c>
-      <c r="U54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="V54" s="41">
+      <c r="U54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V54" s="32">
         <v>110.9</v>
       </c>
-      <c r="W54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="X54" s="41">
+      <c r="W54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X54" s="32">
         <v>108.1</v>
       </c>
-      <c r="Y54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="Z54" s="41">
+      <c r="Y54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z54" s="32">
         <v>112.1</v>
       </c>
-      <c r="AA54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB54" s="41">
+      <c r="AA54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB54" s="32">
         <v>107</v>
       </c>
-      <c r="AC54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AD54" s="41">
+      <c r="AC54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD54" s="32">
         <v>108.1</v>
       </c>
-      <c r="AE54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AF54" s="41">
+      <c r="AE54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF54" s="32">
         <v>104.8</v>
       </c>
-      <c r="AG54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AH54" s="41">
+      <c r="AG54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH54" s="32">
         <v>127.4</v>
       </c>
-      <c r="AI54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AJ54" s="41">
+      <c r="AI54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ54" s="32">
         <v>104.9</v>
       </c>
-      <c r="AK54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AL54" s="41">
+      <c r="AK54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL54" s="32">
         <v>107</v>
       </c>
-      <c r="AM54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AN54" s="41">
+      <c r="AM54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN54" s="32">
         <v>112.3</v>
       </c>
-      <c r="AO54" s="35" t="s">
-[...2 lines deleted...]
-      <c r="AP54" s="43">
+      <c r="AO54" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP54" s="34">
         <v>102</v>
       </c>
-      <c r="AQ54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AR54" s="41">
+      <c r="AQ54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR54" s="32">
         <v>102.1</v>
       </c>
-      <c r="AS54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AT54" s="41">
+      <c r="AS54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT54" s="32">
         <v>104.4</v>
       </c>
-      <c r="AU54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AV54" s="41">
+      <c r="AU54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV54" s="32">
         <v>101.5</v>
       </c>
-      <c r="AW54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX54" s="41">
+      <c r="AW54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX54" s="32">
         <v>101.9</v>
       </c>
-      <c r="AY54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AZ54" s="41">
+      <c r="AY54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ54" s="32">
         <v>106.3</v>
       </c>
-      <c r="BA54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BB54" s="41">
+      <c r="BA54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB54" s="32">
         <v>97</v>
       </c>
-      <c r="BC54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BD54" s="41">
+      <c r="BC54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD54" s="32">
         <v>100</v>
       </c>
-      <c r="BE54" s="34" t="s">
-[...8 lines deleted...]
-      <c r="BH54" s="41">
+      <c r="BE54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF54" s="32">
+        <v>108.9</v>
+      </c>
+      <c r="BG54" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BH54" s="32">
         <v>101.4</v>
       </c>
-      <c r="BI54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BJ54" s="41">
+      <c r="BI54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ54" s="32">
         <v>101.3</v>
       </c>
-      <c r="BK54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BL54" s="41">
+      <c r="BK54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL54" s="32">
         <v>101</v>
       </c>
-      <c r="BM54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BN54" s="41">
+      <c r="BM54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN54" s="32">
         <v>102.1</v>
       </c>
-      <c r="BO54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BP54" s="41">
+      <c r="BO54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP54" s="32">
         <v>101.8</v>
       </c>
-      <c r="BQ54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BR54" s="41">
+      <c r="BQ54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR54" s="32">
         <v>101.7</v>
       </c>
-      <c r="BS54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BT54" s="41">
+      <c r="BS54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT54" s="32">
         <v>101.3</v>
       </c>
-      <c r="BU54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BV54" s="41">
+      <c r="BU54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV54" s="32">
         <v>98.7</v>
       </c>
-      <c r="BW54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BX54" s="41">
+      <c r="BW54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX54" s="32">
         <v>99.8</v>
       </c>
-      <c r="BY54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="BZ54" s="41">
+      <c r="BY54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ54" s="32">
         <v>103.8</v>
       </c>
-      <c r="CA54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="CB54" s="41">
+      <c r="CA54" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB54" s="32">
         <v>104</v>
       </c>
-      <c r="CC54" s="35" t="s">
-        <v>112</v>
+      <c r="CC54" s="26" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="55" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="75" t="s">
+      <c r="A55" s="50" t="s">
         <v>81</v>
       </c>
-      <c r="B55" s="33">
+      <c r="B55" s="24">
         <v>110.2</v>
       </c>
-      <c r="C55" s="34" t="s">
+      <c r="C55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D55" s="24">
+        <v>108.9</v>
+      </c>
+      <c r="E55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F55" s="24">
+        <v>111.6</v>
+      </c>
+      <c r="G55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H55" s="24">
+        <v>111.9</v>
+      </c>
+      <c r="I55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J55" s="24">
+        <v>106.4</v>
+      </c>
+      <c r="K55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L55" s="24">
+        <v>113.2</v>
+      </c>
+      <c r="M55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N55" s="24">
+        <v>84.3</v>
+      </c>
+      <c r="O55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P55" s="24">
+        <v>101.5</v>
+      </c>
+      <c r="Q55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R55" s="24">
+        <v>129.4</v>
+      </c>
+      <c r="S55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T55" s="24">
+        <v>104.8</v>
+      </c>
+      <c r="U55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V55" s="19">
+        <v>105.2</v>
+      </c>
+      <c r="W55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X55" s="24">
+        <v>100.6</v>
+      </c>
+      <c r="Y55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z55" s="24">
+        <v>112.6</v>
+      </c>
+      <c r="AA55" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB55" s="24">
+        <v>106.5</v>
+      </c>
+      <c r="AC55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD55" s="24">
+        <v>108.1</v>
+      </c>
+      <c r="AE55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF55" s="24">
+        <v>104.5</v>
+      </c>
+      <c r="AG55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH55" s="24">
+        <v>143.30000000000001</v>
+      </c>
+      <c r="AI55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ55" s="24">
+        <v>105.2</v>
+      </c>
+      <c r="AK55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL55" s="24">
+        <v>105.7</v>
+      </c>
+      <c r="AM55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN55" s="24">
+        <v>109.5</v>
+      </c>
+      <c r="AO55" s="26" t="s">
+        <v>114</v>
+      </c>
+      <c r="AP55" s="27">
+        <v>103.4</v>
+      </c>
+      <c r="AQ55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR55" s="24">
+        <v>102.7</v>
+      </c>
+      <c r="AS55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT55" s="24">
+        <v>104.4</v>
+      </c>
+      <c r="AU55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV55" s="24">
+        <v>100.8</v>
+      </c>
+      <c r="AW55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX55" s="24">
+        <v>100.9</v>
+      </c>
+      <c r="AY55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ55" s="24">
+        <v>100.9</v>
+      </c>
+      <c r="BA55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB55" s="24">
+        <v>97.1</v>
+      </c>
+      <c r="BC55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD55" s="24">
+        <v>101.8</v>
+      </c>
+      <c r="BE55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF55" s="24">
+        <v>108.4</v>
+      </c>
+      <c r="BG55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH55" s="24">
+        <v>100.7</v>
+      </c>
+      <c r="BI55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ55" s="19">
+        <v>101.4</v>
+      </c>
+      <c r="BK55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL55" s="24">
+        <v>98.6</v>
+      </c>
+      <c r="BM55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN55" s="24">
+        <v>102.7</v>
+      </c>
+      <c r="BO55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP55" s="24">
+        <v>101.1</v>
+      </c>
+      <c r="BQ55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR55" s="24">
+        <v>102.1</v>
+      </c>
+      <c r="BS55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT55" s="24">
+        <v>100.7</v>
+      </c>
+      <c r="BU55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV55" s="24">
+        <v>110.2</v>
+      </c>
+      <c r="BW55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX55" s="24">
+        <v>101.4</v>
+      </c>
+      <c r="BY55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ55" s="24">
+        <v>99.9</v>
+      </c>
+      <c r="CA55" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB55" s="24">
+        <v>100.4</v>
+      </c>
+      <c r="CC55" s="26" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="56" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="50" t="s">
+        <v>82</v>
+      </c>
+      <c r="B56" s="24">
+        <v>106.3</v>
+      </c>
+      <c r="C56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D56" s="24">
+        <v>106.5</v>
+      </c>
+      <c r="E56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F56" s="24">
+        <v>107.9</v>
+      </c>
+      <c r="G56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H56" s="24">
+        <v>105.2</v>
+      </c>
+      <c r="I56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J56" s="24">
+        <v>107.6</v>
+      </c>
+      <c r="K56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L56" s="24">
         <v>112</v>
       </c>
-      <c r="D55" s="33">
+      <c r="M56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N56" s="24">
+        <v>101.9</v>
+      </c>
+      <c r="O56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P56" s="24">
+        <v>102.2</v>
+      </c>
+      <c r="Q56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R56" s="24">
+        <v>139.9</v>
+      </c>
+      <c r="S56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T56" s="24">
+        <v>105</v>
+      </c>
+      <c r="U56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V56" s="19">
+        <v>102.4</v>
+      </c>
+      <c r="W56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X56" s="24">
+        <v>99.5</v>
+      </c>
+      <c r="Y56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z56" s="24">
+        <v>105.9</v>
+      </c>
+      <c r="AA56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB56" s="24">
+        <v>106.7</v>
+      </c>
+      <c r="AC56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD56" s="24">
+        <v>108.1</v>
+      </c>
+      <c r="AE56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF56" s="24">
+        <v>104</v>
+      </c>
+      <c r="AG56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH56" s="24">
+        <v>100.4</v>
+      </c>
+      <c r="AI56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ56" s="24">
+        <v>101.8</v>
+      </c>
+      <c r="AK56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL56" s="24">
+        <v>108.8</v>
+      </c>
+      <c r="AM56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN56" s="24">
+        <v>108.5</v>
+      </c>
+      <c r="AO56" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP56" s="27">
+        <v>98.8</v>
+      </c>
+      <c r="AQ56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR56" s="24">
+        <v>99.9</v>
+      </c>
+      <c r="AS56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT56" s="24">
+        <v>98.7</v>
+      </c>
+      <c r="AU56" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV56" s="24">
+        <v>99.2</v>
+      </c>
+      <c r="AW56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX56" s="24">
+        <v>101.2</v>
+      </c>
+      <c r="AY56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ56" s="24">
+        <v>102.4</v>
+      </c>
+      <c r="BA56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB56" s="24">
+        <v>113.5</v>
+      </c>
+      <c r="BC56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD56" s="24">
+        <v>100.9</v>
+      </c>
+      <c r="BE56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF56" s="24">
+        <v>106.7</v>
+      </c>
+      <c r="BG56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH56" s="24">
+        <v>99.7</v>
+      </c>
+      <c r="BI56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ56" s="19">
+        <v>99.3</v>
+      </c>
+      <c r="BK56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL56" s="24">
+        <v>99.8</v>
+      </c>
+      <c r="BM56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN56" s="24">
+        <v>97.7</v>
+      </c>
+      <c r="BO56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP56" s="24">
+        <v>101.3</v>
+      </c>
+      <c r="BQ56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR56" s="24">
+        <v>101</v>
+      </c>
+      <c r="BS56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT56" s="24">
+        <v>100.7</v>
+      </c>
+      <c r="BU56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV56" s="24">
+        <v>89.6</v>
+      </c>
+      <c r="BW56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX56" s="24">
+        <v>97.7</v>
+      </c>
+      <c r="BY56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ56" s="24">
+        <v>105.2</v>
+      </c>
+      <c r="CA56" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB56" s="24">
+        <v>101.8</v>
+      </c>
+      <c r="CC56" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD56" s="35"/>
+    </row>
+    <row r="57" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="50" t="s">
+        <v>83</v>
+      </c>
+      <c r="B57" s="24">
+        <v>104.8</v>
+      </c>
+      <c r="C57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D57" s="24">
+        <v>105.7</v>
+      </c>
+      <c r="E57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F57" s="24">
+        <v>110.6</v>
+      </c>
+      <c r="G57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H57" s="24">
+        <v>101.3</v>
+      </c>
+      <c r="I57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J57" s="24">
+        <v>101.7</v>
+      </c>
+      <c r="K57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L57" s="24">
+        <v>110.7</v>
+      </c>
+      <c r="M57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N57" s="24">
+        <v>105.5</v>
+      </c>
+      <c r="O57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P57" s="24">
+        <v>105.3</v>
+      </c>
+      <c r="Q57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R57" s="24">
+        <v>131.1</v>
+      </c>
+      <c r="S57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T57" s="24">
+        <v>101.4</v>
+      </c>
+      <c r="U57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V57" s="19">
+        <v>103.3</v>
+      </c>
+      <c r="W57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X57" s="24">
+        <v>100.1</v>
+      </c>
+      <c r="Y57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z57" s="24">
+        <v>103.7</v>
+      </c>
+      <c r="AA57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB57" s="24">
+        <v>103.7</v>
+      </c>
+      <c r="AC57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD57" s="24">
+        <v>103.1</v>
+      </c>
+      <c r="AE57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF57" s="24">
+        <v>103.1</v>
+      </c>
+      <c r="AG57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH57" s="24">
+        <v>104.1</v>
+      </c>
+      <c r="AI57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ57" s="24">
+        <v>100.1</v>
+      </c>
+      <c r="AK57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL57" s="24">
+        <v>109.9</v>
+      </c>
+      <c r="AM57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN57" s="24">
+        <v>107.6</v>
+      </c>
+      <c r="AO57" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP57" s="27">
+        <v>100.6</v>
+      </c>
+      <c r="AQ57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR57" s="24">
+        <v>101</v>
+      </c>
+      <c r="AS57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT57" s="24">
+        <v>102.8</v>
+      </c>
+      <c r="AU57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV57" s="24">
+        <v>99.7</v>
+      </c>
+      <c r="AW57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX57" s="24">
+        <v>97.7</v>
+      </c>
+      <c r="AY57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ57" s="24">
+        <v>100.8</v>
+      </c>
+      <c r="BA57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB57" s="24">
+        <v>98.7</v>
+      </c>
+      <c r="BC57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD57" s="24">
+        <v>102.4</v>
+      </c>
+      <c r="BE57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF57" s="24">
+        <v>104</v>
+      </c>
+      <c r="BG57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH57" s="24">
+        <v>99.7</v>
+      </c>
+      <c r="BI57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ57" s="19">
+        <v>101.2</v>
+      </c>
+      <c r="BK57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL57" s="24">
+        <v>100.7</v>
+      </c>
+      <c r="BM57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN57" s="24">
+        <v>101.3</v>
+      </c>
+      <c r="BO57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP57" s="24">
+        <v>99.5</v>
+      </c>
+      <c r="BQ57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR57" s="24">
+        <v>98.3</v>
+      </c>
+      <c r="BS57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT57" s="24">
+        <v>100.3</v>
+      </c>
+      <c r="BU57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV57" s="24">
+        <v>106.8</v>
+      </c>
+      <c r="BW57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX57" s="24">
+        <v>101.2</v>
+      </c>
+      <c r="BY57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ57" s="24">
+        <v>100.8</v>
+      </c>
+      <c r="CA57" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB57" s="24">
+        <v>101.3</v>
+      </c>
+      <c r="CC57" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD57" s="35"/>
+    </row>
+    <row r="58" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="50" t="s">
+        <v>84</v>
+      </c>
+      <c r="B58" s="24">
+        <v>101.1</v>
+      </c>
+      <c r="C58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D58" s="24">
+        <v>101.3</v>
+      </c>
+      <c r="E58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F58" s="24">
+        <v>101.2</v>
+      </c>
+      <c r="G58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H58" s="24">
+        <v>97</v>
+      </c>
+      <c r="I58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J58" s="24">
+        <v>94.9</v>
+      </c>
+      <c r="K58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L58" s="24">
+        <v>100.8</v>
+      </c>
+      <c r="M58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N58" s="24">
+        <v>107.2</v>
+      </c>
+      <c r="O58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P58" s="24">
+        <v>106.3</v>
+      </c>
+      <c r="Q58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R58" s="24">
+        <v>140</v>
+      </c>
+      <c r="S58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T58" s="24">
+        <v>99.3</v>
+      </c>
+      <c r="U58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V58" s="19">
+        <v>101.7</v>
+      </c>
+      <c r="W58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X58" s="24">
+        <v>97.9</v>
+      </c>
+      <c r="Y58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z58" s="24">
+        <v>99.1</v>
+      </c>
+      <c r="AA58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB58" s="24">
+        <v>99.4</v>
+      </c>
+      <c r="AC58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD58" s="24">
+        <v>100.8</v>
+      </c>
+      <c r="AE58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF58" s="24">
+        <v>93.3</v>
+      </c>
+      <c r="AG58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH58" s="24">
+        <v>97.6</v>
+      </c>
+      <c r="AI58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ58" s="24">
+        <v>101</v>
+      </c>
+      <c r="AK58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL58" s="24">
+        <v>105.3</v>
+      </c>
+      <c r="AM58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN58" s="24">
+        <v>102.2</v>
+      </c>
+      <c r="AO58" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP58" s="27">
+        <v>98.4</v>
+      </c>
+      <c r="AQ58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR58" s="24">
+        <v>97.8</v>
+      </c>
+      <c r="AS58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT58" s="24">
+        <v>95.4</v>
+      </c>
+      <c r="AU58" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV58" s="24">
+        <v>97.2</v>
+      </c>
+      <c r="AW58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX58" s="24">
+        <v>95.1</v>
+      </c>
+      <c r="AY58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ58" s="24">
+        <v>96.8</v>
+      </c>
+      <c r="BA58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB58" s="24">
+        <v>98.5</v>
+      </c>
+      <c r="BC58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD58" s="24">
+        <v>101</v>
+      </c>
+      <c r="BE58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF58" s="24">
+        <v>116.4</v>
+      </c>
+      <c r="BG58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH58" s="24">
+        <v>99.2</v>
+      </c>
+      <c r="BI58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ58" s="19">
+        <v>99.8</v>
+      </c>
+      <c r="BK58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL58" s="24">
+        <v>98.8</v>
+      </c>
+      <c r="BM58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN58" s="24">
+        <v>97.5</v>
+      </c>
+      <c r="BO58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP58" s="24">
+        <v>97.5</v>
+      </c>
+      <c r="BQ58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR58" s="24">
+        <v>99.5</v>
+      </c>
+      <c r="BS58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT58" s="24">
+        <v>91.8</v>
+      </c>
+      <c r="BU58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV58" s="24">
+        <v>92.6</v>
+      </c>
+      <c r="BW58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX58" s="24">
+        <v>100.7</v>
+      </c>
+      <c r="BY58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ58" s="24">
+        <v>99.4</v>
+      </c>
+      <c r="CA58" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB58" s="24">
+        <v>98.7</v>
+      </c>
+      <c r="CC58" s="26" t="s">
+        <v>114</v>
+      </c>
+      <c r="CD58" s="35"/>
+    </row>
+    <row r="59" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="50" t="s">
+        <v>85</v>
+      </c>
+      <c r="B59" s="24">
+        <v>98.8</v>
+      </c>
+      <c r="C59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D59" s="24">
+        <v>100.2</v>
+      </c>
+      <c r="E59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F59" s="24">
+        <v>98.5</v>
+      </c>
+      <c r="G59" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="H59" s="24">
+        <v>99.7</v>
+      </c>
+      <c r="I59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J59" s="24">
+        <v>97.5</v>
+      </c>
+      <c r="K59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L59" s="24">
+        <v>104.5</v>
+      </c>
+      <c r="M59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N59" s="24">
+        <v>109</v>
+      </c>
+      <c r="O59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P59" s="24">
+        <v>104.1</v>
+      </c>
+      <c r="Q59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R59" s="24">
+        <v>110.4</v>
+      </c>
+      <c r="S59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T59" s="24">
+        <v>100.2</v>
+      </c>
+      <c r="U59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V59" s="19">
+        <v>102.1</v>
+      </c>
+      <c r="W59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X59" s="24">
+        <v>101</v>
+      </c>
+      <c r="Y59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z59" s="24">
+        <v>95.5</v>
+      </c>
+      <c r="AA59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB59" s="24">
+        <v>99</v>
+      </c>
+      <c r="AC59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD59" s="24">
+        <v>98.3</v>
+      </c>
+      <c r="AE59" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF59" s="24">
+        <v>101</v>
+      </c>
+      <c r="AG59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH59" s="24">
+        <v>84</v>
+      </c>
+      <c r="AI59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ59" s="24">
+        <v>103.5</v>
+      </c>
+      <c r="AK59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL59" s="24">
+        <v>105.7</v>
+      </c>
+      <c r="AM59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN59" s="24">
+        <v>100</v>
+      </c>
+      <c r="AO59" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP59" s="27">
+        <v>100.9</v>
+      </c>
+      <c r="AQ59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR59" s="24">
+        <v>101.6</v>
+      </c>
+      <c r="AS59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT59" s="24">
+        <v>101.6</v>
+      </c>
+      <c r="AU59" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV59" s="24">
+        <v>103.6</v>
+      </c>
+      <c r="AW59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX59" s="24">
+        <v>103.6</v>
+      </c>
+      <c r="AY59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ59" s="24">
+        <v>104.6</v>
+      </c>
+      <c r="BA59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB59" s="24">
+        <v>98.7</v>
+      </c>
+      <c r="BC59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD59" s="24">
+        <v>99.7</v>
+      </c>
+      <c r="BE59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF59" s="24">
+        <v>85.5</v>
+      </c>
+      <c r="BG59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH59" s="24">
+        <v>101.6</v>
+      </c>
+      <c r="BI59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ59" s="19">
+        <v>101.7</v>
+      </c>
+      <c r="BK59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL59" s="24">
+        <v>101.8</v>
+      </c>
+      <c r="BM59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN59" s="24">
+        <v>99.1</v>
+      </c>
+      <c r="BO59" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BP59" s="24">
+        <v>100.8</v>
+      </c>
+      <c r="BQ59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR59" s="24">
+        <v>99.5</v>
+      </c>
+      <c r="BS59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT59" s="24">
         <v>108.9</v>
       </c>
-      <c r="E55" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F55" s="33">
+      <c r="BU59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV59" s="24">
+        <v>94.9</v>
+      </c>
+      <c r="BW59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX59" s="24">
+        <v>103.9</v>
+      </c>
+      <c r="BY59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ59" s="24">
+        <v>100.3</v>
+      </c>
+      <c r="CA59" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB59" s="24">
+        <v>98.2</v>
+      </c>
+      <c r="CC59" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD59" s="35"/>
+    </row>
+    <row r="60" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="50" t="s">
+        <v>86</v>
+      </c>
+      <c r="B60" s="24">
+        <v>99.3</v>
+      </c>
+      <c r="C60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D60" s="24">
+        <v>100.1</v>
+      </c>
+      <c r="E60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F60" s="24">
+        <v>96.6</v>
+      </c>
+      <c r="G60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H60" s="24">
+        <v>98.1</v>
+      </c>
+      <c r="I60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J60" s="24">
+        <v>95.8</v>
+      </c>
+      <c r="K60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L60" s="24">
+        <v>96.9</v>
+      </c>
+      <c r="M60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N60" s="24">
+        <v>95.9</v>
+      </c>
+      <c r="O60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P60" s="24">
+        <v>103.3</v>
+      </c>
+      <c r="Q60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R60" s="24">
+        <v>107.2</v>
+      </c>
+      <c r="S60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T60" s="24">
+        <v>100.8</v>
+      </c>
+      <c r="U60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V60" s="19">
+        <v>103.7</v>
+      </c>
+      <c r="W60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X60" s="24">
+        <v>101.5</v>
+      </c>
+      <c r="Y60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z60" s="24">
+        <v>96.9</v>
+      </c>
+      <c r="AA60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB60" s="24">
+        <v>98.5</v>
+      </c>
+      <c r="AC60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD60" s="24">
+        <v>97.5</v>
+      </c>
+      <c r="AE60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF60" s="24">
+        <v>101.3</v>
+      </c>
+      <c r="AG60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH60" s="24">
+        <v>87.9</v>
+      </c>
+      <c r="AI60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ60" s="24">
+        <v>110.8</v>
+      </c>
+      <c r="AK60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL60" s="24">
+        <v>99.7</v>
+      </c>
+      <c r="AM60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN60" s="24">
+        <v>96.6</v>
+      </c>
+      <c r="AO60" s="26" t="s">
+        <v>114</v>
+      </c>
+      <c r="AP60" s="27">
+        <v>99.4</v>
+      </c>
+      <c r="AQ60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR60" s="24">
+        <v>99.7</v>
+      </c>
+      <c r="AS60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT60" s="24">
+        <v>96.9</v>
+      </c>
+      <c r="AU60" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV60" s="24">
+        <v>97.6</v>
+      </c>
+      <c r="AW60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX60" s="24">
+        <v>99.5</v>
+      </c>
+      <c r="AY60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ60" s="24">
+        <v>94.9</v>
+      </c>
+      <c r="BA60" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BB60" s="24">
+        <v>99.9</v>
+      </c>
+      <c r="BC60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD60" s="24">
+        <v>100.2</v>
+      </c>
+      <c r="BE60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF60" s="24">
+        <v>103.6</v>
+      </c>
+      <c r="BG60" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BH60" s="24">
+        <v>100.3</v>
+      </c>
+      <c r="BI60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ60" s="19">
+        <v>100.9</v>
+      </c>
+      <c r="BK60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL60" s="24">
+        <v>100.2</v>
+      </c>
+      <c r="BM60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN60" s="24">
+        <v>99</v>
+      </c>
+      <c r="BO60" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BP60" s="24">
+        <v>100.8</v>
+      </c>
+      <c r="BQ60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR60" s="24">
+        <v>100.2</v>
+      </c>
+      <c r="BS60" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BT60" s="24">
+        <v>101.1</v>
+      </c>
+      <c r="BU60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV60" s="24">
+        <v>93.8</v>
+      </c>
+      <c r="BW60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX60" s="24">
+        <v>104.5</v>
+      </c>
+      <c r="BY60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ60" s="24">
+        <v>99.2</v>
+      </c>
+      <c r="CA60" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB60" s="24">
+        <v>98.3</v>
+      </c>
+      <c r="CC60" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD60" s="35"/>
+    </row>
+    <row r="61" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="50" t="s">
+        <v>87</v>
+      </c>
+      <c r="B61" s="24">
+        <v>100.7</v>
+      </c>
+      <c r="C61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D61" s="24">
+        <v>101.2</v>
+      </c>
+      <c r="E61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F61" s="24">
+        <v>97.1</v>
+      </c>
+      <c r="G61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H61" s="24">
+        <v>97.3</v>
+      </c>
+      <c r="I61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J61" s="24">
+        <v>103.4</v>
+      </c>
+      <c r="K61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L61" s="24">
+        <v>98.9</v>
+      </c>
+      <c r="M61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N61" s="24">
+        <v>97.5</v>
+      </c>
+      <c r="O61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P61" s="24">
+        <v>99.8</v>
+      </c>
+      <c r="Q61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R61" s="24">
+        <v>103.2</v>
+      </c>
+      <c r="S61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T61" s="24">
+        <v>102.3</v>
+      </c>
+      <c r="U61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V61" s="19">
+        <v>104.2</v>
+      </c>
+      <c r="W61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X61" s="24">
+        <v>101.2</v>
+      </c>
+      <c r="Y61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z61" s="24">
+        <v>96.3</v>
+      </c>
+      <c r="AA61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB61" s="24">
+        <v>101.6</v>
+      </c>
+      <c r="AC61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD61" s="24">
+        <v>102</v>
+      </c>
+      <c r="AE61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF61" s="24">
+        <v>103.1</v>
+      </c>
+      <c r="AG61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH61" s="24">
+        <v>74.8</v>
+      </c>
+      <c r="AI61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ61" s="24">
+        <v>112.8</v>
+      </c>
+      <c r="AK61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL61" s="24">
+        <v>105.3</v>
+      </c>
+      <c r="AM61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN61" s="24">
+        <v>97.9</v>
+      </c>
+      <c r="AO61" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP61" s="27">
+        <v>101.9</v>
+      </c>
+      <c r="AQ61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR61" s="24">
+        <v>102.1</v>
+      </c>
+      <c r="AS61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT61" s="24">
+        <v>103.3</v>
+      </c>
+      <c r="AU61" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV61" s="24">
+        <v>99</v>
+      </c>
+      <c r="AW61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX61" s="24">
+        <v>105.5</v>
+      </c>
+      <c r="AY61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ61" s="24">
+        <v>102.9</v>
+      </c>
+      <c r="BA61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB61" s="24">
+        <v>100.3</v>
+      </c>
+      <c r="BC61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD61" s="24">
+        <v>99</v>
+      </c>
+      <c r="BE61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF61" s="24">
+        <v>100.1</v>
+      </c>
+      <c r="BG61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH61" s="24">
+        <v>101.2</v>
+      </c>
+      <c r="BI61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ61" s="19">
+        <v>101.7</v>
+      </c>
+      <c r="BK61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL61" s="24">
+        <v>100.5</v>
+      </c>
+      <c r="BM61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN61" s="24">
+        <v>100.6</v>
+      </c>
+      <c r="BO61" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BP61" s="24">
+        <v>102.6</v>
+      </c>
+      <c r="BQ61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR61" s="24">
+        <v>102.9</v>
+      </c>
+      <c r="BS61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT61" s="24">
+        <v>102.1</v>
+      </c>
+      <c r="BU61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV61" s="24">
+        <v>90.8</v>
+      </c>
+      <c r="BW61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX61" s="24">
+        <v>103.1</v>
+      </c>
+      <c r="BY61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ61" s="24">
+        <v>106.5</v>
+      </c>
+      <c r="CA61" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB61" s="24">
+        <v>102.7</v>
+      </c>
+      <c r="CC61" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD61" s="35"/>
+    </row>
+    <row r="62" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="50" t="s">
+        <v>88</v>
+      </c>
+      <c r="B62" s="24">
+        <v>101.9</v>
+      </c>
+      <c r="C62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D62" s="24">
+        <v>103.2</v>
+      </c>
+      <c r="E62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F62" s="24">
+        <v>102.5</v>
+      </c>
+      <c r="G62" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="H62" s="24">
+        <v>101.5</v>
+      </c>
+      <c r="I62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J62" s="24">
+        <v>104.4</v>
+      </c>
+      <c r="K62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L62" s="24">
+        <v>101.6</v>
+      </c>
+      <c r="M62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N62" s="24">
+        <v>99.2</v>
+      </c>
+      <c r="O62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P62" s="24">
+        <v>99</v>
+      </c>
+      <c r="Q62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R62" s="24">
+        <v>87.8</v>
+      </c>
+      <c r="S62" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="T62" s="24">
+        <v>105.2</v>
+      </c>
+      <c r="U62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V62" s="19">
+        <v>104.7</v>
+      </c>
+      <c r="W62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X62" s="24">
+        <v>103.3</v>
+      </c>
+      <c r="Y62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z62" s="24">
+        <v>99</v>
+      </c>
+      <c r="AA62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB62" s="24">
+        <v>104</v>
+      </c>
+      <c r="AC62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD62" s="24">
+        <v>101.2</v>
+      </c>
+      <c r="AE62" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF62" s="24">
+        <v>113.7</v>
+      </c>
+      <c r="AG62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH62" s="24">
+        <v>86.2</v>
+      </c>
+      <c r="AI62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ62" s="24">
+        <v>116</v>
+      </c>
+      <c r="AK62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL62" s="24">
+        <v>104.3</v>
+      </c>
+      <c r="AM62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN62" s="24">
+        <v>99.8</v>
+      </c>
+      <c r="AO62" s="26" t="s">
+        <v>114</v>
+      </c>
+      <c r="AP62" s="27">
+        <v>99.7</v>
+      </c>
+      <c r="AQ62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR62" s="24">
+        <v>99.8</v>
+      </c>
+      <c r="AS62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT62" s="24">
+        <v>100.8</v>
+      </c>
+      <c r="AU62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV62" s="24">
+        <v>101.4</v>
+      </c>
+      <c r="AW62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX62" s="24">
+        <v>96</v>
+      </c>
+      <c r="AY62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ62" s="24">
+        <v>99.4</v>
+      </c>
+      <c r="BA62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB62" s="24">
+        <v>100.3</v>
+      </c>
+      <c r="BC62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD62" s="24">
+        <v>100.2</v>
+      </c>
+      <c r="BE62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF62" s="24">
+        <v>99</v>
+      </c>
+      <c r="BG62" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BH62" s="24">
+        <v>102.1</v>
+      </c>
+      <c r="BI62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ62" s="19">
+        <v>100.3</v>
+      </c>
+      <c r="BK62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL62" s="24">
+        <v>100.8</v>
+      </c>
+      <c r="BM62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN62" s="24">
+        <v>100.2</v>
+      </c>
+      <c r="BO62" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BP62" s="24">
+        <v>99.9</v>
+      </c>
+      <c r="BQ62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR62" s="24">
+        <v>98.7</v>
+      </c>
+      <c r="BS62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT62" s="24">
+        <v>101.2</v>
+      </c>
+      <c r="BU62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV62" s="24">
+        <v>106.8</v>
+      </c>
+      <c r="BW62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX62" s="24">
+        <v>103.6</v>
+      </c>
+      <c r="BY62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ62" s="24">
+        <v>98.5</v>
+      </c>
+      <c r="CA62" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB62" s="24">
+        <v>100.7</v>
+      </c>
+      <c r="CC62" s="26" t="s">
+        <v>114</v>
+      </c>
+      <c r="CD62" s="35"/>
+    </row>
+    <row r="63" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="50" t="s">
+        <v>89</v>
+      </c>
+      <c r="B63" s="24">
+        <v>102</v>
+      </c>
+      <c r="C63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D63" s="24">
+        <v>102</v>
+      </c>
+      <c r="E63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F63" s="24">
+        <v>100.4</v>
+      </c>
+      <c r="G63" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="H63" s="24">
+        <v>91.7</v>
+      </c>
+      <c r="I63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J63" s="24">
+        <v>104.2</v>
+      </c>
+      <c r="K63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L63" s="24">
+        <v>97.1</v>
+      </c>
+      <c r="M63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N63" s="24">
+        <v>101.6</v>
+      </c>
+      <c r="O63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P63" s="24">
+        <v>99.8</v>
+      </c>
+      <c r="Q63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R63" s="24">
+        <v>104.6</v>
+      </c>
+      <c r="S63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="T63" s="24">
+        <v>103.6</v>
+      </c>
+      <c r="U63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V63" s="19">
+        <v>102.4</v>
+      </c>
+      <c r="W63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X63" s="24">
+        <v>107.6</v>
+      </c>
+      <c r="Y63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z63" s="24">
+        <v>101.7</v>
+      </c>
+      <c r="AA63" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB63" s="24">
+        <v>105</v>
+      </c>
+      <c r="AC63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD63" s="24">
+        <v>103.4</v>
+      </c>
+      <c r="AE63" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF63" s="24">
+        <v>108.2</v>
+      </c>
+      <c r="AG63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH63" s="24">
+        <v>85.9</v>
+      </c>
+      <c r="AI63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ63" s="24">
+        <v>108.5</v>
+      </c>
+      <c r="AK63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL63" s="24">
+        <v>103.9</v>
+      </c>
+      <c r="AM63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN63" s="24">
+        <v>102.5</v>
+      </c>
+      <c r="AO63" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP63" s="27">
+        <v>101</v>
+      </c>
+      <c r="AQ63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR63" s="24">
+        <v>100.4</v>
+      </c>
+      <c r="AS63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT63" s="24">
+        <v>99.5</v>
+      </c>
+      <c r="AU63" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV63" s="24">
+        <v>93.6</v>
+      </c>
+      <c r="AW63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX63" s="24">
+        <v>103.4</v>
+      </c>
+      <c r="AY63" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ63" s="24">
+        <v>99.9</v>
+      </c>
+      <c r="BA63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB63" s="24">
+        <v>101.1</v>
+      </c>
+      <c r="BC63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD63" s="24">
+        <v>100.4</v>
+      </c>
+      <c r="BE63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF63" s="24">
+        <v>101.8</v>
+      </c>
+      <c r="BG63" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BH63" s="24">
+        <v>100</v>
+      </c>
+      <c r="BI63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ63" s="19">
+        <v>99.4</v>
+      </c>
+      <c r="BK63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL63" s="24">
+        <v>106</v>
+      </c>
+      <c r="BM63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN63" s="24">
+        <v>101.8</v>
+      </c>
+      <c r="BO63" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BP63" s="24">
+        <v>101.7</v>
+      </c>
+      <c r="BQ63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR63" s="24">
+        <v>101.6</v>
+      </c>
+      <c r="BS63" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BT63" s="24">
+        <v>103.6</v>
+      </c>
+      <c r="BU63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV63" s="24">
+        <v>94.5</v>
+      </c>
+      <c r="BW63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX63" s="24">
+        <v>97.2</v>
+      </c>
+      <c r="BY63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ63" s="24">
+        <v>99.9</v>
+      </c>
+      <c r="CA63" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB63" s="24">
+        <v>100.9</v>
+      </c>
+      <c r="CC63" s="26" t="s">
+        <v>114</v>
+      </c>
+      <c r="CD63" s="35"/>
+    </row>
+    <row r="64" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="50" t="s">
+        <v>90</v>
+      </c>
+      <c r="B64" s="24">
+        <v>104.2</v>
+      </c>
+      <c r="C64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D64" s="24">
+        <v>103.7</v>
+      </c>
+      <c r="E64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F64" s="24">
+        <v>106.5</v>
+      </c>
+      <c r="G64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="H64" s="24">
+        <v>96.7</v>
+      </c>
+      <c r="I64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J64" s="24">
+        <v>103.8</v>
+      </c>
+      <c r="K64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L64" s="24">
+        <v>105</v>
+      </c>
+      <c r="M64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N64" s="24">
+        <v>102.9</v>
+      </c>
+      <c r="O64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P64" s="24">
+        <v>100.6</v>
+      </c>
+      <c r="Q64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R64" s="24">
+        <v>99.6</v>
+      </c>
+      <c r="S64" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="T64" s="24">
+        <v>104.3</v>
+      </c>
+      <c r="U64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V64" s="19">
+        <v>103.2</v>
+      </c>
+      <c r="W64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X64" s="24">
+        <v>108.7</v>
+      </c>
+      <c r="Y64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z64" s="24">
+        <v>105.2</v>
+      </c>
+      <c r="AA64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB64" s="24">
+        <v>105.1</v>
+      </c>
+      <c r="AC64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD64" s="24">
+        <v>103.6</v>
+      </c>
+      <c r="AE64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF64" s="24">
+        <v>108.8</v>
+      </c>
+      <c r="AG64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH64" s="24">
+        <v>103.5</v>
+      </c>
+      <c r="AI64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ64" s="24">
+        <v>105.5</v>
+      </c>
+      <c r="AK64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL64" s="24">
+        <v>104.9</v>
+      </c>
+      <c r="AM64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN64" s="24">
+        <v>107</v>
+      </c>
+      <c r="AO64" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP64" s="27">
+        <v>101.6</v>
+      </c>
+      <c r="AQ64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR64" s="24">
+        <v>101.4</v>
+      </c>
+      <c r="AS64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT64" s="24">
+        <v>102.8</v>
+      </c>
+      <c r="AU64" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV64" s="24">
+        <v>102.9</v>
+      </c>
+      <c r="AW64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX64" s="24">
+        <v>99.1</v>
+      </c>
+      <c r="AY64" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ64" s="24">
+        <v>102.7</v>
+      </c>
+      <c r="BA64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB64" s="24">
+        <v>101.2</v>
+      </c>
+      <c r="BC64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD64" s="24">
+        <v>101</v>
+      </c>
+      <c r="BE64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF64" s="24">
+        <v>98.7</v>
+      </c>
+      <c r="BG64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH64" s="24">
+        <v>101</v>
+      </c>
+      <c r="BI64" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BJ64" s="19">
+        <v>101.8</v>
+      </c>
+      <c r="BK64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL64" s="24">
+        <v>101.3</v>
+      </c>
+      <c r="BM64" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BN64" s="24">
+        <v>102.5</v>
+      </c>
+      <c r="BO64" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BP64" s="24">
+        <v>100.9</v>
+      </c>
+      <c r="BQ64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR64" s="24">
+        <v>100.4</v>
+      </c>
+      <c r="BS64" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BT64" s="24">
+        <v>101.6</v>
+      </c>
+      <c r="BU64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV64" s="24">
+        <v>113.1</v>
+      </c>
+      <c r="BW64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX64" s="24">
+        <v>101.6</v>
+      </c>
+      <c r="BY64" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ64" s="24">
+        <v>100.2</v>
+      </c>
+      <c r="CA64" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="CB64" s="24">
+        <v>102.6</v>
+      </c>
+      <c r="CC64" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD64" s="35"/>
+    </row>
+    <row r="65" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="50" t="s">
+        <v>91</v>
+      </c>
+      <c r="B65" s="24">
+        <v>102.2</v>
+      </c>
+      <c r="C65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D65" s="24">
+        <v>100.8</v>
+      </c>
+      <c r="E65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F65" s="24">
+        <v>98.6</v>
+      </c>
+      <c r="G65" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="H65" s="24">
+        <v>96.1</v>
+      </c>
+      <c r="I65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J65" s="24">
+        <v>98.9</v>
+      </c>
+      <c r="K65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L65" s="24">
+        <v>100.8</v>
+      </c>
+      <c r="M65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N65" s="24">
+        <v>103.6</v>
+      </c>
+      <c r="O65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P65" s="24">
+        <v>102.1</v>
+      </c>
+      <c r="Q65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R65" s="24">
+        <v>100.4</v>
+      </c>
+      <c r="S65" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="T65" s="24">
+        <v>102.5</v>
+      </c>
+      <c r="U65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V65" s="19">
+        <v>101.9</v>
+      </c>
+      <c r="W65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X65" s="24">
+        <v>108.5</v>
+      </c>
+      <c r="Y65" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z65" s="24">
+        <v>105.5</v>
+      </c>
+      <c r="AA65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB65" s="24">
+        <v>102.7</v>
+      </c>
+      <c r="AC65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD65" s="24">
+        <v>101.1</v>
+      </c>
+      <c r="AE65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF65" s="24">
+        <v>106.9</v>
+      </c>
+      <c r="AG65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH65" s="24">
+        <v>120</v>
+      </c>
+      <c r="AI65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ65" s="24">
+        <v>99.5</v>
+      </c>
+      <c r="AK65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL65" s="24">
+        <v>98.7</v>
+      </c>
+      <c r="AM65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN65" s="24">
+        <v>104.9</v>
+      </c>
+      <c r="AO65" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP65" s="27">
+        <v>99.9</v>
+      </c>
+      <c r="AQ65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR65" s="24">
+        <v>99.2</v>
+      </c>
+      <c r="AS65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT65" s="24">
+        <v>95.7</v>
+      </c>
+      <c r="AU65" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV65" s="24">
+        <v>98.3</v>
+      </c>
+      <c r="AW65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX65" s="24">
+        <v>100.5</v>
+      </c>
+      <c r="AY65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ65" s="24">
+        <v>98.7</v>
+      </c>
+      <c r="BA65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB65" s="24">
+        <v>100.9</v>
+      </c>
+      <c r="BC65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD65" s="24">
+        <v>100.5</v>
+      </c>
+      <c r="BE65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF65" s="24">
+        <v>100.9</v>
+      </c>
+      <c r="BG65" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BH65" s="24">
+        <v>99.5</v>
+      </c>
+      <c r="BI65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ65" s="19">
+        <v>100.4</v>
+      </c>
+      <c r="BK65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL65" s="24">
+        <v>100.3</v>
+      </c>
+      <c r="BM65" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BN65" s="24">
+        <v>100.9</v>
+      </c>
+      <c r="BO65" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BP65" s="24">
+        <v>100.3</v>
+      </c>
+      <c r="BQ65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR65" s="24">
+        <v>100.4</v>
+      </c>
+      <c r="BS65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT65" s="24">
+        <v>100.3</v>
+      </c>
+      <c r="BU65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV65" s="24">
+        <v>105.2</v>
+      </c>
+      <c r="BW65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX65" s="24">
+        <v>97.2</v>
+      </c>
+      <c r="BY65" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BZ65" s="24">
+        <v>100.2</v>
+      </c>
+      <c r="CA65" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB65" s="24">
+        <v>100.7</v>
+      </c>
+      <c r="CC65" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD65" s="35"/>
+    </row>
+    <row r="66" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="50" t="s">
+        <v>92</v>
+      </c>
+      <c r="B66" s="24">
+        <v>104</v>
+      </c>
+      <c r="C66" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D66" s="24">
+        <v>102.4</v>
+      </c>
+      <c r="E66" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F66" s="24">
+        <v>99.7</v>
+      </c>
+      <c r="G66" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="H66" s="24">
+        <v>92.4</v>
+      </c>
+      <c r="I66" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="J66" s="24">
+        <v>104.2</v>
+      </c>
+      <c r="K66" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L66" s="24">
+        <v>103.6</v>
+      </c>
+      <c r="M66" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="N66" s="24">
+        <v>104.3</v>
+      </c>
+      <c r="O66" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P66" s="24">
+        <v>101.6</v>
+      </c>
+      <c r="Q66" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="R66" s="24">
+        <v>103.4</v>
+      </c>
+      <c r="S66" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="T66" s="24">
+        <v>99.6</v>
+      </c>
+      <c r="U66" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V66" s="19">
+        <v>103.2</v>
+      </c>
+      <c r="W66" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X66" s="24">
+        <v>109.2</v>
+      </c>
+      <c r="Y66" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z66" s="24">
+        <v>106.4</v>
+      </c>
+      <c r="AA66" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB66" s="24">
+        <v>104.4</v>
+      </c>
+      <c r="AC66" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD66" s="24">
+        <v>103.4</v>
+      </c>
+      <c r="AE66" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF66" s="24">
+        <v>107.5</v>
+      </c>
+      <c r="AG66" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH66" s="24">
         <v>111.6</v>
       </c>
-      <c r="G55" s="34" t="s">
-[...8 lines deleted...]
-      <c r="J55" s="33">
+      <c r="AI66" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ66" s="24">
+        <v>96.6</v>
+      </c>
+      <c r="AK66" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL66" s="24">
+        <v>100.3</v>
+      </c>
+      <c r="AM66" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN66" s="24">
+        <v>104.1</v>
+      </c>
+      <c r="AO66" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP66" s="27">
+        <v>101.4</v>
+      </c>
+      <c r="AQ66" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR66" s="24">
+        <v>101.3</v>
+      </c>
+      <c r="AS66" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AT66" s="24">
+        <v>101.9</v>
+      </c>
+      <c r="AU66" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV66" s="24">
+        <v>97.5</v>
+      </c>
+      <c r="AW66" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AX66" s="24">
+        <v>101.2</v>
+      </c>
+      <c r="AY66" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ66" s="24">
+        <v>102.3</v>
+      </c>
+      <c r="BA66" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB66" s="24">
+        <v>101</v>
+      </c>
+      <c r="BC66" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD66" s="24">
+        <v>99.7</v>
+      </c>
+      <c r="BE66" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF66" s="24">
+        <v>102</v>
+      </c>
+      <c r="BG66" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BH66" s="24">
+        <v>99.2</v>
+      </c>
+      <c r="BI66" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ66" s="19">
+        <v>101.6</v>
+      </c>
+      <c r="BK66" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL66" s="24">
+        <v>101.4</v>
+      </c>
+      <c r="BM66" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BN66" s="24">
+        <v>101.1</v>
+      </c>
+      <c r="BO66" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BP66" s="24">
+        <v>101.5</v>
+      </c>
+      <c r="BQ66" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BR66" s="24">
+        <v>101</v>
+      </c>
+      <c r="BS66" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT66" s="24">
+        <v>101.9</v>
+      </c>
+      <c r="BU66" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV66" s="24">
+        <v>99.3</v>
+      </c>
+      <c r="BW66" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX66" s="24">
+        <v>100.6</v>
+      </c>
+      <c r="BY66" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ66" s="24">
+        <v>100</v>
+      </c>
+      <c r="CA66" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB66" s="24">
+        <v>99.9</v>
+      </c>
+      <c r="CC66" s="26" t="s">
+        <v>114</v>
+      </c>
+      <c r="CD66" s="35"/>
+    </row>
+    <row r="67" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="B67" s="24">
+        <v>103.7</v>
+      </c>
+      <c r="C67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="D67" s="24">
+        <v>102.6</v>
+      </c>
+      <c r="E67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="F67" s="24">
+        <v>100.6</v>
+      </c>
+      <c r="G67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="H67" s="24">
+        <v>102.7</v>
+      </c>
+      <c r="I67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="J67" s="24">
+        <v>101.7</v>
+      </c>
+      <c r="K67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="L67" s="24">
+        <v>104.5</v>
+      </c>
+      <c r="M67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="N67" s="24">
+        <v>104.1</v>
+      </c>
+      <c r="O67" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P67" s="24">
+        <v>100.9</v>
+      </c>
+      <c r="Q67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="R67" s="24">
+        <v>99.6</v>
+      </c>
+      <c r="S67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="T67" s="24">
+        <v>100.9</v>
+      </c>
+      <c r="U67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="V67" s="19">
+        <v>105.7</v>
+      </c>
+      <c r="W67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="X67" s="24">
+        <v>104.1</v>
+      </c>
+      <c r="Y67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z67" s="24">
+        <v>104.9</v>
+      </c>
+      <c r="AA67" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB67" s="24">
+        <v>103.4</v>
+      </c>
+      <c r="AC67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD67" s="24">
+        <v>103</v>
+      </c>
+      <c r="AE67" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF67" s="24">
+        <v>104.6</v>
+      </c>
+      <c r="AG67" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH67" s="24">
+        <v>119</v>
+      </c>
+      <c r="AI67" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ67" s="24">
+        <v>102.5</v>
+      </c>
+      <c r="AK67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL67" s="24">
+        <v>103.2</v>
+      </c>
+      <c r="AM67" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN67" s="24">
         <v>106.4</v>
       </c>
-      <c r="K55" s="34" t="s">
-[...14 lines deleted...]
-      <c r="P55" s="33">
+      <c r="AO67" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP67" s="27">
+        <v>100.8</v>
+      </c>
+      <c r="AQ67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR67" s="24">
+        <v>100.6</v>
+      </c>
+      <c r="AS67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AT67" s="24">
+        <v>100.3</v>
+      </c>
+      <c r="AU67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV67" s="24">
+        <v>104.1</v>
+      </c>
+      <c r="AW67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AX67" s="24">
+        <v>100.9</v>
+      </c>
+      <c r="AY67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ67" s="24">
+        <v>100.8</v>
+      </c>
+      <c r="BA67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BB67" s="24">
+        <v>100.9</v>
+      </c>
+      <c r="BC67" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD67" s="24">
+        <v>99.7</v>
+      </c>
+      <c r="BE67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BF67" s="24">
+        <v>98</v>
+      </c>
+      <c r="BG67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BH67" s="24">
+        <v>101.3</v>
+      </c>
+      <c r="BI67" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ67" s="19">
+        <v>101.8</v>
+      </c>
+      <c r="BK67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BL67" s="24">
+        <v>101.1</v>
+      </c>
+      <c r="BM67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BN67" s="24">
+        <v>100.4</v>
+      </c>
+      <c r="BO67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BP67" s="24">
+        <v>100.7</v>
+      </c>
+      <c r="BQ67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BR67" s="24">
+        <v>101.2</v>
+      </c>
+      <c r="BS67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BT67" s="24">
+        <v>100.7</v>
+      </c>
+      <c r="BU67" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV67" s="24">
+        <v>100.7</v>
+      </c>
+      <c r="BW67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BX67" s="24">
+        <v>103.1</v>
+      </c>
+      <c r="BY67" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BZ67" s="24">
+        <v>102.9</v>
+      </c>
+      <c r="CA67" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB67" s="24">
+        <v>103.1</v>
+      </c>
+      <c r="CC67" s="26" t="s">
+        <v>114</v>
+      </c>
+      <c r="CD67" s="35"/>
+    </row>
+    <row r="68" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="50" t="s">
+        <v>94</v>
+      </c>
+      <c r="B68" s="24">
+        <v>102.9</v>
+      </c>
+      <c r="C68" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D68" s="24">
+        <v>101.9</v>
+      </c>
+      <c r="E68" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="F68" s="24">
+        <v>99.2</v>
+      </c>
+      <c r="G68" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="H68" s="24">
+        <v>97.9</v>
+      </c>
+      <c r="I68" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="J68" s="24">
+        <v>104.4</v>
+      </c>
+      <c r="K68" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="L68" s="24">
+        <v>103.1</v>
+      </c>
+      <c r="M68" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N68" s="24">
+        <v>103.9</v>
+      </c>
+      <c r="O68" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="P68" s="24">
+        <v>100.1</v>
+      </c>
+      <c r="Q68" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="R68" s="24">
+        <v>100</v>
+      </c>
+      <c r="S68" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="T68" s="24">
+        <v>100.9</v>
+      </c>
+      <c r="U68" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V68" s="19">
+        <v>104.7</v>
+      </c>
+      <c r="W68" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="X68" s="24">
+        <v>103.7</v>
+      </c>
+      <c r="Y68" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z68" s="24">
+        <v>104.1</v>
+      </c>
+      <c r="AA68" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB68" s="24">
+        <v>103.8</v>
+      </c>
+      <c r="AC68" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD68" s="24">
+        <v>104.1</v>
+      </c>
+      <c r="AE68" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF68" s="24">
+        <v>104.5</v>
+      </c>
+      <c r="AG68" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH68" s="24">
+        <v>105</v>
+      </c>
+      <c r="AI68" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ68" s="24">
+        <v>100.4</v>
+      </c>
+      <c r="AK68" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL68" s="24">
+        <v>104.6</v>
+      </c>
+      <c r="AM68" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN68" s="24">
+        <v>106</v>
+      </c>
+      <c r="AO68" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP68" s="27">
+        <v>100.8</v>
+      </c>
+      <c r="AQ68" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR68" s="24">
+        <v>100.7</v>
+      </c>
+      <c r="AS68" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AT68" s="24">
+        <v>101.4</v>
+      </c>
+      <c r="AU68" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV68" s="24">
+        <v>98</v>
+      </c>
+      <c r="AW68" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AX68" s="24">
+        <v>101.8</v>
+      </c>
+      <c r="AY68" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ68" s="24">
+        <v>101.4</v>
+      </c>
+      <c r="BA68" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BB68" s="24">
+        <v>101.1</v>
+      </c>
+      <c r="BC68" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BD68" s="24">
+        <v>100.2</v>
+      </c>
+      <c r="BE68" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BF68" s="24">
+        <v>99.1</v>
+      </c>
+      <c r="BG68" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BH68" s="24">
+        <v>100.9</v>
+      </c>
+      <c r="BI68" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ68" s="19">
+        <v>100.8</v>
+      </c>
+      <c r="BK68" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BL68" s="24">
+        <v>100.9</v>
+      </c>
+      <c r="BM68" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BN68" s="24">
+        <v>101.7</v>
+      </c>
+      <c r="BO68" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BP68" s="24">
+        <v>101.2</v>
+      </c>
+      <c r="BQ68" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BR68" s="24">
         <v>101.5</v>
       </c>
-      <c r="Q55" s="34" t="s">
-[...8 lines deleted...]
-      <c r="T55" s="33">
+      <c r="BS68" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BT68" s="24">
+        <v>101.6</v>
+      </c>
+      <c r="BU68" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BV68" s="24">
+        <v>99.8</v>
+      </c>
+      <c r="BW68" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX68" s="24">
+        <v>99.5</v>
+      </c>
+      <c r="BY68" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BZ68" s="24">
+        <v>101.5</v>
+      </c>
+      <c r="CA68" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="CB68" s="24">
+        <v>102.2</v>
+      </c>
+      <c r="CC68" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD68" s="35"/>
+    </row>
+    <row r="69" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="50" t="s">
+        <v>95</v>
+      </c>
+      <c r="B69" s="24">
+        <v>104.1</v>
+      </c>
+      <c r="C69" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="D69" s="24">
+        <v>104</v>
+      </c>
+      <c r="E69" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="F69" s="24">
+        <v>105.4</v>
+      </c>
+      <c r="G69" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="H69" s="24">
+        <v>100.4</v>
+      </c>
+      <c r="I69" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="J69" s="24">
+        <v>104.4</v>
+      </c>
+      <c r="K69" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L69" s="24">
+        <v>105.2</v>
+      </c>
+      <c r="M69" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="N69" s="24">
+        <v>103.9</v>
+      </c>
+      <c r="O69" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="P69" s="24">
+        <v>100.4</v>
+      </c>
+      <c r="Q69" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="R69" s="24">
+        <v>96.6</v>
+      </c>
+      <c r="S69" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="T69" s="24">
+        <v>102.8</v>
+      </c>
+      <c r="U69" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V69" s="19">
+        <v>105.4</v>
+      </c>
+      <c r="W69" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="X69" s="24">
+        <v>105.1</v>
+      </c>
+      <c r="Y69" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z69" s="24">
+        <v>103.9</v>
+      </c>
+      <c r="AA69" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB69" s="24">
+        <v>104.6</v>
+      </c>
+      <c r="AC69" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD69" s="24">
+        <v>103.6</v>
+      </c>
+      <c r="AE69" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF69" s="24">
+        <v>106.4</v>
+      </c>
+      <c r="AG69" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH69" s="24">
+        <v>101.5</v>
+      </c>
+      <c r="AI69" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ69" s="24">
+        <v>105.9</v>
+      </c>
+      <c r="AK69" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL69" s="24">
+        <v>105.9</v>
+      </c>
+      <c r="AM69" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN69" s="24">
+        <v>106.2</v>
+      </c>
+      <c r="AO69" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP69" s="27">
+        <v>101.1</v>
+      </c>
+      <c r="AQ69" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR69" s="24">
+        <v>101.3</v>
+      </c>
+      <c r="AS69" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AT69" s="24">
+        <v>101.7</v>
+      </c>
+      <c r="AU69" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV69" s="24">
+        <v>100.9</v>
+      </c>
+      <c r="AW69" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AX69" s="24">
+        <v>100.4</v>
+      </c>
+      <c r="AY69" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ69" s="24">
+        <v>100.7</v>
+      </c>
+      <c r="BA69" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB69" s="24">
+        <v>100.9</v>
+      </c>
+      <c r="BC69" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BD69" s="24">
+        <v>100.8</v>
+      </c>
+      <c r="BE69" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BF69" s="24">
+        <v>97.5</v>
+      </c>
+      <c r="BG69" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BH69" s="24">
+        <v>101.4</v>
+      </c>
+      <c r="BI69" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BJ69" s="19">
+        <v>101</v>
+      </c>
+      <c r="BK69" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL69" s="24">
+        <v>101.6</v>
+      </c>
+      <c r="BM69" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BN69" s="24">
+        <v>100.7</v>
+      </c>
+      <c r="BO69" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BP69" s="24">
+        <v>101</v>
+      </c>
+      <c r="BQ69" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BR69" s="24">
+        <v>100</v>
+      </c>
+      <c r="BS69" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT69" s="24">
+        <v>102.1</v>
+      </c>
+      <c r="BU69" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV69" s="24">
+        <v>101.7</v>
+      </c>
+      <c r="BW69" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BX69" s="24">
+        <v>102.6</v>
+      </c>
+      <c r="BY69" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BZ69" s="24">
+        <v>101.4</v>
+      </c>
+      <c r="CA69" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB69" s="24">
+        <v>100.9</v>
+      </c>
+      <c r="CC69" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD69" s="35"/>
+    </row>
+    <row r="70" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="50" t="s">
+        <v>96</v>
+      </c>
+      <c r="B70" s="24">
+        <v>103.7</v>
+      </c>
+      <c r="C70" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="D70" s="24">
+        <v>103.6</v>
+      </c>
+      <c r="E70" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="F70" s="24">
+        <v>105.5</v>
+      </c>
+      <c r="G70" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="H70" s="24">
+        <v>104.7</v>
+      </c>
+      <c r="I70" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="J70" s="24">
+        <v>106.6</v>
+      </c>
+      <c r="K70" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="L70" s="24">
+        <v>104.1</v>
+      </c>
+      <c r="M70" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="N70" s="24">
+        <v>103.8</v>
+      </c>
+      <c r="O70" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="P70" s="24">
+        <v>101.7</v>
+      </c>
+      <c r="Q70" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="R70" s="24">
+        <v>92.1</v>
+      </c>
+      <c r="S70" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="T70" s="24">
         <v>104.8</v>
       </c>
-      <c r="U55" s="34" t="s">
-[...8 lines deleted...]
-      <c r="X55" s="33">
+      <c r="U70" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="V70" s="19">
+        <v>104.4</v>
+      </c>
+      <c r="W70" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="X70" s="24">
+        <v>104.3</v>
+      </c>
+      <c r="Y70" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z70" s="24">
+        <v>104.1</v>
+      </c>
+      <c r="AA70" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB70" s="24">
+        <v>104.5</v>
+      </c>
+      <c r="AC70" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD70" s="24">
+        <v>104.2</v>
+      </c>
+      <c r="AE70" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF70" s="24">
+        <v>105.8</v>
+      </c>
+      <c r="AG70" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH70" s="24">
+        <v>101.8</v>
+      </c>
+      <c r="AI70" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ70" s="24">
+        <v>105.9</v>
+      </c>
+      <c r="AK70" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL70" s="24">
+        <v>108.1</v>
+      </c>
+      <c r="AM70" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN70" s="24">
+        <v>108.5</v>
+      </c>
+      <c r="AO70" s="26" t="s">
+        <v>114</v>
+      </c>
+      <c r="AP70" s="27">
+        <v>101</v>
+      </c>
+      <c r="AQ70" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR70" s="24">
+        <v>100.9</v>
+      </c>
+      <c r="AS70" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AT70" s="24">
+        <v>102</v>
+      </c>
+      <c r="AU70" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV70" s="24">
+        <v>101.8</v>
+      </c>
+      <c r="AW70" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="AX70" s="24">
+        <v>103.3</v>
+      </c>
+      <c r="AY70" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ70" s="24">
+        <v>101.2</v>
+      </c>
+      <c r="BA70" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BB70" s="24">
+        <v>100.9</v>
+      </c>
+      <c r="BC70" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BD70" s="24">
+        <v>101</v>
+      </c>
+      <c r="BE70" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BF70" s="24">
+        <v>97.3</v>
+      </c>
+      <c r="BG70" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BH70" s="24">
+        <v>101.1</v>
+      </c>
+      <c r="BI70" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ70" s="19">
         <v>100.6</v>
       </c>
-      <c r="Y55" s="34" t="s">
-[...68 lines deleted...]
-      <c r="AV55" s="33">
+      <c r="BK70" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL70" s="24">
+        <v>100.6</v>
+      </c>
+      <c r="BM70" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BN70" s="24">
+        <v>101.2</v>
+      </c>
+      <c r="BO70" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BP70" s="24">
+        <v>101.4</v>
+      </c>
+      <c r="BQ70" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BR70" s="24">
+        <v>101.6</v>
+      </c>
+      <c r="BS70" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT70" s="24">
+        <v>101.3</v>
+      </c>
+      <c r="BU70" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV70" s="24">
+        <v>99.6</v>
+      </c>
+      <c r="BW70" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX70" s="24">
+        <v>100.6</v>
+      </c>
+      <c r="BY70" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BZ70" s="24">
+        <v>102.2</v>
+      </c>
+      <c r="CA70" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB70" s="24">
+        <v>102.1</v>
+      </c>
+      <c r="CC70" s="26" t="s">
+        <v>114</v>
+      </c>
+      <c r="CD70" s="35"/>
+    </row>
+    <row r="71" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="50" t="s">
+        <v>97</v>
+      </c>
+      <c r="B71" s="24">
+        <v>103.5</v>
+      </c>
+      <c r="C71" s="25"/>
+      <c r="D71" s="24">
+        <v>103.5</v>
+      </c>
+      <c r="E71" s="25"/>
+      <c r="F71" s="24">
+        <v>103</v>
+      </c>
+      <c r="G71" s="25"/>
+      <c r="H71" s="24">
+        <v>98.5</v>
+      </c>
+      <c r="I71" s="25"/>
+      <c r="J71" s="24">
+        <v>105.4</v>
+      </c>
+      <c r="K71" s="25"/>
+      <c r="L71" s="24">
+        <v>104.1</v>
+      </c>
+      <c r="M71" s="25"/>
+      <c r="N71" s="24">
+        <v>103.7</v>
+      </c>
+      <c r="O71" s="25"/>
+      <c r="P71" s="24">
+        <v>102.2</v>
+      </c>
+      <c r="Q71" s="25"/>
+      <c r="R71" s="24">
+        <v>93.5</v>
+      </c>
+      <c r="S71" s="25"/>
+      <c r="T71" s="24">
+        <v>104</v>
+      </c>
+      <c r="U71" s="25"/>
+      <c r="V71" s="19">
+        <v>103.5</v>
+      </c>
+      <c r="W71" s="25"/>
+      <c r="X71" s="24">
+        <v>104.1</v>
+      </c>
+      <c r="Y71" s="25"/>
+      <c r="Z71" s="24">
+        <v>103.7</v>
+      </c>
+      <c r="AA71" s="25"/>
+      <c r="AB71" s="24">
+        <v>104.1</v>
+      </c>
+      <c r="AC71" s="25"/>
+      <c r="AD71" s="24">
+        <v>103.2</v>
+      </c>
+      <c r="AE71" s="25"/>
+      <c r="AF71" s="24">
+        <v>106.3</v>
+      </c>
+      <c r="AG71" s="25"/>
+      <c r="AH71" s="24">
+        <v>102.3</v>
+      </c>
+      <c r="AI71" s="25"/>
+      <c r="AJ71" s="24">
+        <v>103</v>
+      </c>
+      <c r="AK71" s="25"/>
+      <c r="AL71" s="24">
+        <v>105.8</v>
+      </c>
+      <c r="AM71" s="25"/>
+      <c r="AN71" s="24">
+        <v>106</v>
+      </c>
+      <c r="AO71" s="26"/>
+      <c r="AP71" s="27">
+        <v>100.6</v>
+      </c>
+      <c r="AQ71" s="25"/>
+      <c r="AR71" s="24">
+        <v>100.6</v>
+      </c>
+      <c r="AS71" s="25"/>
+      <c r="AT71" s="24">
+        <v>98</v>
+      </c>
+      <c r="AU71" s="25"/>
+      <c r="AV71" s="24">
+        <v>97.9</v>
+      </c>
+      <c r="AW71" s="25"/>
+      <c r="AX71" s="24">
+        <v>99.8</v>
+      </c>
+      <c r="AY71" s="25"/>
+      <c r="AZ71" s="24">
+        <v>100.7</v>
+      </c>
+      <c r="BA71" s="25"/>
+      <c r="BB71" s="24">
         <v>100.8</v>
       </c>
-      <c r="AW55" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AX55" s="33">
+      <c r="BC71" s="25"/>
+      <c r="BD71" s="24">
+        <v>100.3</v>
+      </c>
+      <c r="BE71" s="25"/>
+      <c r="BF71" s="24">
+        <v>99.4</v>
+      </c>
+      <c r="BG71" s="25"/>
+      <c r="BH71" s="24">
+        <v>100.5</v>
+      </c>
+      <c r="BI71" s="25"/>
+      <c r="BJ71" s="19">
         <v>100.9</v>
       </c>
-      <c r="AY55" s="34" t="s">
-[...26 lines deleted...]
-      <c r="BH55" s="33">
+      <c r="BK71" s="25"/>
+      <c r="BL71" s="24">
+        <v>101</v>
+      </c>
+      <c r="BM71" s="25"/>
+      <c r="BN71" s="24">
+        <v>100.1</v>
+      </c>
+      <c r="BO71" s="25"/>
+      <c r="BP71" s="24">
+        <v>100.3</v>
+      </c>
+      <c r="BQ71" s="25"/>
+      <c r="BR71" s="24">
+        <v>100.2</v>
+      </c>
+      <c r="BS71" s="25"/>
+      <c r="BT71" s="24">
+        <v>101.2</v>
+      </c>
+      <c r="BU71" s="25"/>
+      <c r="BV71" s="24">
+        <v>101.2</v>
+      </c>
+      <c r="BW71" s="25"/>
+      <c r="BX71" s="24">
+        <v>100.3</v>
+      </c>
+      <c r="BY71" s="25"/>
+      <c r="BZ71" s="24">
         <v>100.7</v>
       </c>
-      <c r="BI55" s="34" t="s">
-[...32 lines deleted...]
-      <c r="BT55" s="33">
+      <c r="CA71" s="25"/>
+      <c r="CB71" s="24">
         <v>100.7</v>
       </c>
-      <c r="BU55" s="34" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="CC71" s="26"/>
+      <c r="CD71" s="35"/>
     </row>
-    <row r="56" spans="1:82" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...3689 lines deleted...]
-    <row r="71" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="72" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="73" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="74" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="75" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="76" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="77" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="78" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="79" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="80" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="81" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="83" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="97">
-    <mergeCell ref="BJ5:BK5"/>
-[...3 lines deleted...]
-    <mergeCell ref="BT5:BU5"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="R1:W1"/>
+    <mergeCell ref="AP1:AU1"/>
+    <mergeCell ref="BX1:CC1"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="Z3:AA3"/>
+    <mergeCell ref="AB3:AC3"/>
+    <mergeCell ref="AD3:AE3"/>
+    <mergeCell ref="AF3:AG3"/>
+    <mergeCell ref="AH3:AI3"/>
+    <mergeCell ref="BH3:BI3"/>
+    <mergeCell ref="AL3:AM3"/>
+    <mergeCell ref="AN3:AO3"/>
+    <mergeCell ref="AP3:AQ3"/>
+    <mergeCell ref="AR3:AS3"/>
+    <mergeCell ref="AT3:AU3"/>
+    <mergeCell ref="AV3:AW3"/>
+    <mergeCell ref="AX3:AY3"/>
+    <mergeCell ref="AZ3:BA3"/>
+    <mergeCell ref="BB3:BC3"/>
+    <mergeCell ref="BD3:BE3"/>
+    <mergeCell ref="BF3:BG3"/>
+    <mergeCell ref="BV3:BW3"/>
+    <mergeCell ref="BX3:BY3"/>
+    <mergeCell ref="BZ3:CA3"/>
+    <mergeCell ref="CB3:CC3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C5"/>
+    <mergeCell ref="D4:Y4"/>
+    <mergeCell ref="Z4:AA5"/>
+    <mergeCell ref="AB4:AG4"/>
+    <mergeCell ref="AH4:AI4"/>
+    <mergeCell ref="BJ3:BK3"/>
+    <mergeCell ref="BL3:BM3"/>
+    <mergeCell ref="BN3:BO3"/>
+    <mergeCell ref="BP3:BQ3"/>
+    <mergeCell ref="BR3:BS3"/>
+    <mergeCell ref="BT3:BU3"/>
+    <mergeCell ref="CB4:CC5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="AJ4:AK4"/>
+    <mergeCell ref="AL4:AM4"/>
+    <mergeCell ref="AN4:AO4"/>
+    <mergeCell ref="AP4:AQ5"/>
+    <mergeCell ref="AR4:BM4"/>
+    <mergeCell ref="BN4:BO5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="BP4:BU4"/>
+    <mergeCell ref="BV4:BW5"/>
+    <mergeCell ref="BX4:BY5"/>
+    <mergeCell ref="BZ4:CA5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="V6:AO6"/>
     <mergeCell ref="AP6:BI6"/>
     <mergeCell ref="BJ6:CC6"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
     <mergeCell ref="BB5:BC5"/>
     <mergeCell ref="BD5:BE5"/>
     <mergeCell ref="BF5:BG5"/>
     <mergeCell ref="BH5:BI5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="AL5:AM5"/>
-    <mergeCell ref="N5:O5"/>
-[...74 lines deleted...]
-    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="BJ5:BK5"/>
+    <mergeCell ref="BL5:BM5"/>
+    <mergeCell ref="BP5:BQ5"/>
+    <mergeCell ref="BR5:BS5"/>
+    <mergeCell ref="BT5:BU5"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="R1:W1" location="B" display="B" xr:uid="{D40ECD0B-7430-44B7-AAF6-D215266CA6B6}"/>
-[...1 lines deleted...]
-    <hyperlink ref="BX1:CC1" location="A" display="A" xr:uid="{F482EEBA-8033-4FF2-AD49-5101CA7DCF2B}"/>
+    <hyperlink ref="R1:W1" location="B" display="B" xr:uid="{ECDBF8A9-09F3-4905-9AB4-6FD03501FFCE}"/>
+    <hyperlink ref="AP1:AU1" location="A" display="A" xr:uid="{3A6F4E40-E491-44CF-8D69-662DB6E0B454}"/>
+    <hyperlink ref="BX1:CC1" location="A" display="A" xr:uid="{645FF19D-0C77-4B1D-B7B0-058B8E35DC4E}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="23" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CD7ECC36-7059-4A45-9351-5519BB97D16C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CBD868E8-E25E-45A2-85FF-EB7453A75701}">
   <sheetPr codeName="Arkusz5"/>
   <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.7109375" style="56" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="4.7109375" style="46" customWidth="1"/>
+    <col min="2" max="3" width="115.7109375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="3.7109375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="10.7109375" style="2" customWidth="1"/>
+    <col min="6" max="7" width="40.7109375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="3.7109375" style="2" customWidth="1"/>
+    <col min="9" max="9" width="10.7109375" style="2" customWidth="1"/>
+    <col min="10" max="11" width="40.7109375" style="2" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="34.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="46" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="47" t="s">
+      <c r="A1" s="37" t="s">
         <v>98</v>
       </c>
-      <c r="C1" s="48" t="s">
+      <c r="B1" s="38" t="s">
         <v>99</v>
       </c>
-      <c r="E1" s="49"/>
-[...1 lines deleted...]
-      <c r="I1" s="50"/>
+      <c r="C1" s="39" t="s">
+        <v>100</v>
+      </c>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+      <c r="I1" s="40"/>
     </row>
     <row r="2" spans="1:9" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="47" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="51" t="s">
+      <c r="A2" s="38" t="s">
         <v>101</v>
       </c>
-      <c r="C2" s="52" t="s">
+      <c r="B2" s="41" t="s">
         <v>102</v>
+      </c>
+      <c r="C2" s="42" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="251.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="47" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="51" t="s">
+      <c r="A3" s="38" t="s">
         <v>104</v>
       </c>
-      <c r="C3" s="52" t="s">
+      <c r="B3" s="41" t="s">
         <v>105</v>
+      </c>
+      <c r="C3" s="42" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="47" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="51" t="s">
+      <c r="A4" s="38" t="s">
         <v>107</v>
       </c>
-      <c r="C4" s="52" t="s">
+      <c r="B4" s="41" t="s">
         <v>108</v>
+      </c>
+      <c r="C4" s="42" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="53" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="54" t="s">
+      <c r="A5" s="43" t="s">
         <v>110</v>
       </c>
-      <c r="C5" s="55" t="s">
+      <c r="B5" s="44" t="s">
         <v>111</v>
+      </c>
+      <c r="C5" s="45" t="s">
+        <v>112</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="C6" s="57"/>
+      <c r="C6" s="47"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="1">
     <mergeCell ref="E1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010021C46080551799478E82C9F006110887" ma:contentTypeVersion="0" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6b89905c94771729a0de27fa7468e115">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b2fdb080088ddf1bdd98b8e55b33ddcf">
@@ -23909,131 +24080,131 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB2247C6-17BC-4DB8-BD69-303F35F65F3E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19944F12-3607-4524-8A2D-2DE3412BCB24}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9960B941-D527-48BC-BC91-9FB9A0829B1C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E79587D-0917-4E2F-A9F4-635128E7873C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{002ED4BD-851C-43EA-8C83-431066A46FE7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{850951F9-1B2D-44C8-A6BB-A407C5738601}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nazwane zakresy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Kwartalne_Quarterly</vt:lpstr>
       <vt:lpstr>Metadane_Metadata</vt:lpstr>
       <vt:lpstr>A</vt:lpstr>
       <vt:lpstr>B</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Mikulska Anna</dc:creator>
+  <dc:creator>Latoszek Daria</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010021C46080551799478E82C9F006110887</vt:lpwstr>
   </property>
 </Properties>
 </file>