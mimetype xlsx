--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -10,73 +10,73 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/udostepnianie/bs/BS_do_publikacji/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{015CD489-5B52-41F1-9D32-AF291808AE06}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A68590B9-5AFB-46A6-8FEC-0A849BDACBDA}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{FB95C96C-103E-4544-B393-23436D090C93}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11775" xr2:uid="{91A3B100-3531-486B-94E7-A78329220A71}"/>
   </bookViews>
   <sheets>
     <sheet name="Kwartalne_Quarterly" sheetId="1" r:id="rId1"/>
     <sheet name="Metadane_Metadata" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="A">Kwartalne_Quarterly!$B$6</definedName>
     <definedName name="B">Kwartalne_Quarterly!$AP$6</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2694" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2734" uniqueCount="114">
   <si>
     <r>
       <t xml:space="preserve">TABL. 4. DYNAMIKA PRODUKTU KRAJOWEGO BRUTTO WYRÓWNANEGO SEZONOWO [1,2] </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">(w cenach stałych przy roku odniesienia 2020)
              </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">   </t>
     </r>
     <r>
@@ -994,53 +994,50 @@
 The final work of the estimation of GDP is to achieve the consistency from the generation of GDP and the estimates of the components of distribution, including the net exports. 
 Impact scale is an analytical tool used in defining the impact of each category of gross domestic product on its real change from both sides: generation and distribution. 
 Data for GDP and its elements are presented seasonally unadjusted and adjusted. Seasonal adjustment is carried out with use of the direct method, i.e. separately for each variable.</t>
   </si>
   <si>
     <t>[3]</t>
   </si>
   <si>
     <t>Obejmuje sekcje: górnictwo i wydobywanie; przetwórstwo przemysłowe; wytwarzanie i zaopatrywanie w energię elektryczną, gaz, parę wodną i gorącą wodę ∆ oraz dostawa wody; gospodarowanie ściekami i odpadami; rekultywacja ∆.</t>
   </si>
   <si>
     <t>Include sections: mining and quaring; manufacturing; electricity, gas, steam and air conditioning supply and water supply; sewerage, waste management and remediation activities.</t>
   </si>
   <si>
     <t>∆</t>
   </si>
   <si>
     <t>oznacza, że nazwy zostały skrócone w stosunku do obowiązującej klasyfikacji</t>
   </si>
   <si>
     <t>categories of applied classification are presented in abbreviated form</t>
   </si>
   <si>
     <t/>
   </si>
-  <si>
-[...1 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
@@ -1385,74 +1382,101 @@
         <color theme="1" tint="0.34998626667073579"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
@@ -1491,158 +1515,131 @@
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...57 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hiperłącze" xfId="1" builtinId="8"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
-    <cellStyle name="Normalny 2 2" xfId="2" xr:uid="{E7C33D96-D804-4494-8C6F-EF82D9CF37B2}"/>
+    <cellStyle name="Normalny 2 2" xfId="2" xr:uid="{9012C767-7B4D-4885-9609-CB7B718E6C8E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1917,22076 +1914,22155 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0EFA9C4C-D887-4F5B-A35D-54FE6ED45A80}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C04969F-0B95-4EDC-87C5-42A7FA32E17E}">
   <sheetPr codeName="Arkusz1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:CD83"/>
+  <dimension ref="A1:CD82"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="50" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B63" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="12.7109375" style="11" customWidth="1"/>
-[...5310 lines deleted...]
-    <col min="16169" max="16384" width="9.140625" style="11"/>
+    <col min="1" max="1" width="12.7109375" style="14" customWidth="1"/>
+    <col min="2" max="2" width="12.7109375" style="13" customWidth="1"/>
+    <col min="3" max="3" width="2.140625" style="12" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" style="13" customWidth="1"/>
+    <col min="5" max="5" width="2.140625" style="12" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" style="13" customWidth="1"/>
+    <col min="7" max="7" width="2.140625" style="12" customWidth="1"/>
+    <col min="8" max="8" width="12.7109375" style="13" customWidth="1"/>
+    <col min="9" max="9" width="2.140625" style="12" customWidth="1"/>
+    <col min="10" max="10" width="12.7109375" style="13" customWidth="1"/>
+    <col min="11" max="11" width="2.140625" style="12" customWidth="1"/>
+    <col min="12" max="12" width="12.7109375" style="13" customWidth="1"/>
+    <col min="13" max="13" width="2.140625" style="12" customWidth="1"/>
+    <col min="14" max="14" width="12.7109375" style="13" customWidth="1"/>
+    <col min="15" max="15" width="2.140625" style="12" customWidth="1"/>
+    <col min="16" max="16" width="12.7109375" style="13" customWidth="1"/>
+    <col min="17" max="17" width="2.140625" style="12" customWidth="1"/>
+    <col min="18" max="18" width="12.7109375" style="13" customWidth="1"/>
+    <col min="19" max="19" width="2.140625" style="12" customWidth="1"/>
+    <col min="20" max="20" width="12.7109375" style="13" customWidth="1"/>
+    <col min="21" max="21" width="2.140625" style="12" customWidth="1"/>
+    <col min="22" max="22" width="12.7109375" style="13" customWidth="1"/>
+    <col min="23" max="23" width="2.140625" style="12" customWidth="1"/>
+    <col min="24" max="24" width="12.7109375" style="13" customWidth="1"/>
+    <col min="25" max="25" width="2.140625" style="12" customWidth="1"/>
+    <col min="26" max="26" width="12.7109375" style="13" customWidth="1"/>
+    <col min="27" max="27" width="2.140625" style="12" customWidth="1"/>
+    <col min="28" max="28" width="12.7109375" style="13" customWidth="1"/>
+    <col min="29" max="29" width="2.140625" style="12" customWidth="1"/>
+    <col min="30" max="30" width="12.7109375" style="13" customWidth="1"/>
+    <col min="31" max="31" width="2.140625" style="12" customWidth="1"/>
+    <col min="32" max="32" width="12.7109375" style="13" customWidth="1"/>
+    <col min="33" max="33" width="2.140625" style="12" customWidth="1"/>
+    <col min="34" max="34" width="12.7109375" style="13" customWidth="1"/>
+    <col min="35" max="35" width="2.140625" style="12" customWidth="1"/>
+    <col min="36" max="36" width="12.7109375" style="13" customWidth="1"/>
+    <col min="37" max="37" width="2.140625" style="12" customWidth="1"/>
+    <col min="38" max="38" width="12.7109375" style="13" customWidth="1"/>
+    <col min="39" max="39" width="2.140625" style="12" customWidth="1"/>
+    <col min="40" max="40" width="12.7109375" style="13" customWidth="1"/>
+    <col min="41" max="41" width="2.140625" style="12" customWidth="1"/>
+    <col min="42" max="42" width="12.7109375" style="14" customWidth="1"/>
+    <col min="43" max="43" width="2.140625" style="15" customWidth="1"/>
+    <col min="44" max="44" width="12.7109375" style="14" customWidth="1"/>
+    <col min="45" max="45" width="2.140625" style="15" customWidth="1"/>
+    <col min="46" max="46" width="12.7109375" style="14" customWidth="1"/>
+    <col min="47" max="47" width="2.140625" style="15" customWidth="1"/>
+    <col min="48" max="48" width="12.7109375" style="14" customWidth="1"/>
+    <col min="49" max="49" width="2.140625" style="15" customWidth="1"/>
+    <col min="50" max="50" width="12.7109375" style="14" customWidth="1"/>
+    <col min="51" max="51" width="2.140625" style="15" customWidth="1"/>
+    <col min="52" max="52" width="12.7109375" style="14" customWidth="1"/>
+    <col min="53" max="53" width="2.140625" style="15" customWidth="1"/>
+    <col min="54" max="54" width="12.7109375" style="14" customWidth="1"/>
+    <col min="55" max="55" width="2.140625" style="15" customWidth="1"/>
+    <col min="56" max="56" width="12.7109375" style="14" customWidth="1"/>
+    <col min="57" max="57" width="2.140625" style="15" customWidth="1"/>
+    <col min="58" max="58" width="12.7109375" style="14" customWidth="1"/>
+    <col min="59" max="59" width="2.140625" style="15" customWidth="1"/>
+    <col min="60" max="60" width="12.7109375" style="14" customWidth="1"/>
+    <col min="61" max="61" width="2.140625" style="15" customWidth="1"/>
+    <col min="62" max="62" width="12.7109375" style="14" customWidth="1"/>
+    <col min="63" max="63" width="2.140625" style="15" customWidth="1"/>
+    <col min="64" max="64" width="14.7109375" style="14" customWidth="1"/>
+    <col min="65" max="65" width="2.140625" style="15" customWidth="1"/>
+    <col min="66" max="66" width="12.7109375" style="14" customWidth="1"/>
+    <col min="67" max="67" width="2.140625" style="15" customWidth="1"/>
+    <col min="68" max="68" width="12.7109375" style="14" customWidth="1"/>
+    <col min="69" max="69" width="2.140625" style="15" customWidth="1"/>
+    <col min="70" max="70" width="12.7109375" style="14" customWidth="1"/>
+    <col min="71" max="71" width="2.140625" style="15" customWidth="1"/>
+    <col min="72" max="72" width="12.7109375" style="14" customWidth="1"/>
+    <col min="73" max="73" width="2.140625" style="15" customWidth="1"/>
+    <col min="74" max="74" width="12.7109375" style="14" customWidth="1"/>
+    <col min="75" max="75" width="2.140625" style="15" customWidth="1"/>
+    <col min="76" max="76" width="12.7109375" style="14" customWidth="1"/>
+    <col min="77" max="77" width="2.140625" style="15" customWidth="1"/>
+    <col min="78" max="78" width="12.7109375" style="14" customWidth="1"/>
+    <col min="79" max="79" width="2.140625" style="15" customWidth="1"/>
+    <col min="80" max="80" width="12.7109375" style="14" customWidth="1"/>
+    <col min="81" max="81" width="2.140625" style="15" customWidth="1"/>
+    <col min="82" max="82" width="9.140625" style="13"/>
+    <col min="83" max="214" width="9.140625" style="14"/>
+    <col min="215" max="215" width="2.7109375" style="14" customWidth="1"/>
+    <col min="216" max="216" width="17.85546875" style="14" customWidth="1"/>
+    <col min="217" max="217" width="9.140625" style="14"/>
+    <col min="218" max="218" width="2.140625" style="14" customWidth="1"/>
+    <col min="219" max="219" width="11.140625" style="14" customWidth="1"/>
+    <col min="220" max="220" width="2" style="14" customWidth="1"/>
+    <col min="221" max="221" width="9.140625" style="14"/>
+    <col min="222" max="222" width="2" style="14" customWidth="1"/>
+    <col min="223" max="223" width="11.28515625" style="14" customWidth="1"/>
+    <col min="224" max="224" width="2" style="14" customWidth="1"/>
+    <col min="225" max="225" width="14.85546875" style="14" customWidth="1"/>
+    <col min="226" max="226" width="2" style="14" customWidth="1"/>
+    <col min="227" max="227" width="11.28515625" style="14" customWidth="1"/>
+    <col min="228" max="228" width="2.42578125" style="14" customWidth="1"/>
+    <col min="229" max="229" width="12.7109375" style="14" customWidth="1"/>
+    <col min="230" max="230" width="2.42578125" style="14" customWidth="1"/>
+    <col min="231" max="231" width="12" style="14" customWidth="1"/>
+    <col min="232" max="232" width="2.42578125" style="14" customWidth="1"/>
+    <col min="233" max="233" width="15" style="14" customWidth="1"/>
+    <col min="234" max="234" width="2.42578125" style="14" customWidth="1"/>
+    <col min="235" max="235" width="12.42578125" style="14" customWidth="1"/>
+    <col min="236" max="236" width="2.5703125" style="14" customWidth="1"/>
+    <col min="237" max="237" width="16.7109375" style="14" customWidth="1"/>
+    <col min="238" max="238" width="1.5703125" style="14" customWidth="1"/>
+    <col min="239" max="239" width="19.7109375" style="14" customWidth="1"/>
+    <col min="240" max="240" width="1.42578125" style="14" customWidth="1"/>
+    <col min="241" max="241" width="13.5703125" style="14" customWidth="1"/>
+    <col min="242" max="242" width="1.85546875" style="14" customWidth="1"/>
+    <col min="243" max="243" width="13" style="14" customWidth="1"/>
+    <col min="244" max="244" width="1.5703125" style="14" customWidth="1"/>
+    <col min="245" max="245" width="11.85546875" style="14" customWidth="1"/>
+    <col min="246" max="246" width="2.28515625" style="14" customWidth="1"/>
+    <col min="247" max="247" width="14.7109375" style="14" customWidth="1"/>
+    <col min="248" max="248" width="2.28515625" style="14" customWidth="1"/>
+    <col min="249" max="249" width="9.140625" style="14"/>
+    <col min="250" max="250" width="1.7109375" style="14" customWidth="1"/>
+    <col min="251" max="251" width="13.140625" style="14" customWidth="1"/>
+    <col min="252" max="252" width="2.28515625" style="14" customWidth="1"/>
+    <col min="253" max="253" width="9.140625" style="14"/>
+    <col min="254" max="254" width="1.42578125" style="14" customWidth="1"/>
+    <col min="255" max="255" width="9.140625" style="14"/>
+    <col min="256" max="256" width="1.7109375" style="14" customWidth="1"/>
+    <col min="257" max="257" width="9.140625" style="14"/>
+    <col min="258" max="258" width="1.85546875" style="14" customWidth="1"/>
+    <col min="259" max="259" width="12" style="14" customWidth="1"/>
+    <col min="260" max="260" width="1.7109375" style="14" customWidth="1"/>
+    <col min="261" max="261" width="9.140625" style="14"/>
+    <col min="262" max="262" width="1.85546875" style="14" customWidth="1"/>
+    <col min="263" max="263" width="10.85546875" style="14" customWidth="1"/>
+    <col min="264" max="264" width="2.140625" style="14" customWidth="1"/>
+    <col min="265" max="265" width="13.85546875" style="14" customWidth="1"/>
+    <col min="266" max="266" width="3.28515625" style="14" customWidth="1"/>
+    <col min="267" max="267" width="11.7109375" style="14" customWidth="1"/>
+    <col min="268" max="268" width="2.140625" style="14" customWidth="1"/>
+    <col min="269" max="269" width="13.140625" style="14" customWidth="1"/>
+    <col min="270" max="270" width="3.7109375" style="14" customWidth="1"/>
+    <col min="271" max="271" width="12" style="14" customWidth="1"/>
+    <col min="272" max="272" width="3.85546875" style="14" customWidth="1"/>
+    <col min="273" max="273" width="13.5703125" style="14" customWidth="1"/>
+    <col min="274" max="274" width="3" style="14" customWidth="1"/>
+    <col min="275" max="275" width="12.28515625" style="14" customWidth="1"/>
+    <col min="276" max="276" width="3" style="14" customWidth="1"/>
+    <col min="277" max="277" width="14.42578125" style="14" customWidth="1"/>
+    <col min="278" max="278" width="2.85546875" style="14" customWidth="1"/>
+    <col min="279" max="279" width="17.7109375" style="14" customWidth="1"/>
+    <col min="280" max="280" width="2.5703125" style="14" customWidth="1"/>
+    <col min="281" max="281" width="9.140625" style="14"/>
+    <col min="282" max="282" width="1.42578125" style="14" customWidth="1"/>
+    <col min="283" max="283" width="11" style="14" customWidth="1"/>
+    <col min="284" max="284" width="1.7109375" style="14" customWidth="1"/>
+    <col min="285" max="285" width="11.5703125" style="14" customWidth="1"/>
+    <col min="286" max="286" width="2" style="14" customWidth="1"/>
+    <col min="287" max="287" width="12.42578125" style="14" customWidth="1"/>
+    <col min="288" max="288" width="3.7109375" style="14" customWidth="1"/>
+    <col min="289" max="289" width="9.140625" style="14"/>
+    <col min="290" max="290" width="1.7109375" style="14" customWidth="1"/>
+    <col min="291" max="291" width="11.7109375" style="14" customWidth="1"/>
+    <col min="292" max="292" width="1.85546875" style="14" customWidth="1"/>
+    <col min="293" max="293" width="9.140625" style="14"/>
+    <col min="294" max="294" width="1.5703125" style="14" customWidth="1"/>
+    <col min="295" max="295" width="9.140625" style="14"/>
+    <col min="296" max="296" width="1.85546875" style="14" customWidth="1"/>
+    <col min="297" max="470" width="9.140625" style="14"/>
+    <col min="471" max="471" width="2.7109375" style="14" customWidth="1"/>
+    <col min="472" max="472" width="17.85546875" style="14" customWidth="1"/>
+    <col min="473" max="473" width="9.140625" style="14"/>
+    <col min="474" max="474" width="2.140625" style="14" customWidth="1"/>
+    <col min="475" max="475" width="11.140625" style="14" customWidth="1"/>
+    <col min="476" max="476" width="2" style="14" customWidth="1"/>
+    <col min="477" max="477" width="9.140625" style="14"/>
+    <col min="478" max="478" width="2" style="14" customWidth="1"/>
+    <col min="479" max="479" width="11.28515625" style="14" customWidth="1"/>
+    <col min="480" max="480" width="2" style="14" customWidth="1"/>
+    <col min="481" max="481" width="14.85546875" style="14" customWidth="1"/>
+    <col min="482" max="482" width="2" style="14" customWidth="1"/>
+    <col min="483" max="483" width="11.28515625" style="14" customWidth="1"/>
+    <col min="484" max="484" width="2.42578125" style="14" customWidth="1"/>
+    <col min="485" max="485" width="12.7109375" style="14" customWidth="1"/>
+    <col min="486" max="486" width="2.42578125" style="14" customWidth="1"/>
+    <col min="487" max="487" width="12" style="14" customWidth="1"/>
+    <col min="488" max="488" width="2.42578125" style="14" customWidth="1"/>
+    <col min="489" max="489" width="15" style="14" customWidth="1"/>
+    <col min="490" max="490" width="2.42578125" style="14" customWidth="1"/>
+    <col min="491" max="491" width="12.42578125" style="14" customWidth="1"/>
+    <col min="492" max="492" width="2.5703125" style="14" customWidth="1"/>
+    <col min="493" max="493" width="16.7109375" style="14" customWidth="1"/>
+    <col min="494" max="494" width="1.5703125" style="14" customWidth="1"/>
+    <col min="495" max="495" width="19.7109375" style="14" customWidth="1"/>
+    <col min="496" max="496" width="1.42578125" style="14" customWidth="1"/>
+    <col min="497" max="497" width="13.5703125" style="14" customWidth="1"/>
+    <col min="498" max="498" width="1.85546875" style="14" customWidth="1"/>
+    <col min="499" max="499" width="13" style="14" customWidth="1"/>
+    <col min="500" max="500" width="1.5703125" style="14" customWidth="1"/>
+    <col min="501" max="501" width="11.85546875" style="14" customWidth="1"/>
+    <col min="502" max="502" width="2.28515625" style="14" customWidth="1"/>
+    <col min="503" max="503" width="14.7109375" style="14" customWidth="1"/>
+    <col min="504" max="504" width="2.28515625" style="14" customWidth="1"/>
+    <col min="505" max="505" width="9.140625" style="14"/>
+    <col min="506" max="506" width="1.7109375" style="14" customWidth="1"/>
+    <col min="507" max="507" width="13.140625" style="14" customWidth="1"/>
+    <col min="508" max="508" width="2.28515625" style="14" customWidth="1"/>
+    <col min="509" max="509" width="9.140625" style="14"/>
+    <col min="510" max="510" width="1.42578125" style="14" customWidth="1"/>
+    <col min="511" max="511" width="9.140625" style="14"/>
+    <col min="512" max="512" width="1.7109375" style="14" customWidth="1"/>
+    <col min="513" max="513" width="9.140625" style="14"/>
+    <col min="514" max="514" width="1.85546875" style="14" customWidth="1"/>
+    <col min="515" max="515" width="12" style="14" customWidth="1"/>
+    <col min="516" max="516" width="1.7109375" style="14" customWidth="1"/>
+    <col min="517" max="517" width="9.140625" style="14"/>
+    <col min="518" max="518" width="1.85546875" style="14" customWidth="1"/>
+    <col min="519" max="519" width="10.85546875" style="14" customWidth="1"/>
+    <col min="520" max="520" width="2.140625" style="14" customWidth="1"/>
+    <col min="521" max="521" width="13.85546875" style="14" customWidth="1"/>
+    <col min="522" max="522" width="3.28515625" style="14" customWidth="1"/>
+    <col min="523" max="523" width="11.7109375" style="14" customWidth="1"/>
+    <col min="524" max="524" width="2.140625" style="14" customWidth="1"/>
+    <col min="525" max="525" width="13.140625" style="14" customWidth="1"/>
+    <col min="526" max="526" width="3.7109375" style="14" customWidth="1"/>
+    <col min="527" max="527" width="12" style="14" customWidth="1"/>
+    <col min="528" max="528" width="3.85546875" style="14" customWidth="1"/>
+    <col min="529" max="529" width="13.5703125" style="14" customWidth="1"/>
+    <col min="530" max="530" width="3" style="14" customWidth="1"/>
+    <col min="531" max="531" width="12.28515625" style="14" customWidth="1"/>
+    <col min="532" max="532" width="3" style="14" customWidth="1"/>
+    <col min="533" max="533" width="14.42578125" style="14" customWidth="1"/>
+    <col min="534" max="534" width="2.85546875" style="14" customWidth="1"/>
+    <col min="535" max="535" width="17.7109375" style="14" customWidth="1"/>
+    <col min="536" max="536" width="2.5703125" style="14" customWidth="1"/>
+    <col min="537" max="537" width="9.140625" style="14"/>
+    <col min="538" max="538" width="1.42578125" style="14" customWidth="1"/>
+    <col min="539" max="539" width="11" style="14" customWidth="1"/>
+    <col min="540" max="540" width="1.7109375" style="14" customWidth="1"/>
+    <col min="541" max="541" width="11.5703125" style="14" customWidth="1"/>
+    <col min="542" max="542" width="2" style="14" customWidth="1"/>
+    <col min="543" max="543" width="12.42578125" style="14" customWidth="1"/>
+    <col min="544" max="544" width="3.7109375" style="14" customWidth="1"/>
+    <col min="545" max="545" width="9.140625" style="14"/>
+    <col min="546" max="546" width="1.7109375" style="14" customWidth="1"/>
+    <col min="547" max="547" width="11.7109375" style="14" customWidth="1"/>
+    <col min="548" max="548" width="1.85546875" style="14" customWidth="1"/>
+    <col min="549" max="549" width="9.140625" style="14"/>
+    <col min="550" max="550" width="1.5703125" style="14" customWidth="1"/>
+    <col min="551" max="551" width="9.140625" style="14"/>
+    <col min="552" max="552" width="1.85546875" style="14" customWidth="1"/>
+    <col min="553" max="726" width="9.140625" style="14"/>
+    <col min="727" max="727" width="2.7109375" style="14" customWidth="1"/>
+    <col min="728" max="728" width="17.85546875" style="14" customWidth="1"/>
+    <col min="729" max="729" width="9.140625" style="14"/>
+    <col min="730" max="730" width="2.140625" style="14" customWidth="1"/>
+    <col min="731" max="731" width="11.140625" style="14" customWidth="1"/>
+    <col min="732" max="732" width="2" style="14" customWidth="1"/>
+    <col min="733" max="733" width="9.140625" style="14"/>
+    <col min="734" max="734" width="2" style="14" customWidth="1"/>
+    <col min="735" max="735" width="11.28515625" style="14" customWidth="1"/>
+    <col min="736" max="736" width="2" style="14" customWidth="1"/>
+    <col min="737" max="737" width="14.85546875" style="14" customWidth="1"/>
+    <col min="738" max="738" width="2" style="14" customWidth="1"/>
+    <col min="739" max="739" width="11.28515625" style="14" customWidth="1"/>
+    <col min="740" max="740" width="2.42578125" style="14" customWidth="1"/>
+    <col min="741" max="741" width="12.7109375" style="14" customWidth="1"/>
+    <col min="742" max="742" width="2.42578125" style="14" customWidth="1"/>
+    <col min="743" max="743" width="12" style="14" customWidth="1"/>
+    <col min="744" max="744" width="2.42578125" style="14" customWidth="1"/>
+    <col min="745" max="745" width="15" style="14" customWidth="1"/>
+    <col min="746" max="746" width="2.42578125" style="14" customWidth="1"/>
+    <col min="747" max="747" width="12.42578125" style="14" customWidth="1"/>
+    <col min="748" max="748" width="2.5703125" style="14" customWidth="1"/>
+    <col min="749" max="749" width="16.7109375" style="14" customWidth="1"/>
+    <col min="750" max="750" width="1.5703125" style="14" customWidth="1"/>
+    <col min="751" max="751" width="19.7109375" style="14" customWidth="1"/>
+    <col min="752" max="752" width="1.42578125" style="14" customWidth="1"/>
+    <col min="753" max="753" width="13.5703125" style="14" customWidth="1"/>
+    <col min="754" max="754" width="1.85546875" style="14" customWidth="1"/>
+    <col min="755" max="755" width="13" style="14" customWidth="1"/>
+    <col min="756" max="756" width="1.5703125" style="14" customWidth="1"/>
+    <col min="757" max="757" width="11.85546875" style="14" customWidth="1"/>
+    <col min="758" max="758" width="2.28515625" style="14" customWidth="1"/>
+    <col min="759" max="759" width="14.7109375" style="14" customWidth="1"/>
+    <col min="760" max="760" width="2.28515625" style="14" customWidth="1"/>
+    <col min="761" max="761" width="9.140625" style="14"/>
+    <col min="762" max="762" width="1.7109375" style="14" customWidth="1"/>
+    <col min="763" max="763" width="13.140625" style="14" customWidth="1"/>
+    <col min="764" max="764" width="2.28515625" style="14" customWidth="1"/>
+    <col min="765" max="765" width="9.140625" style="14"/>
+    <col min="766" max="766" width="1.42578125" style="14" customWidth="1"/>
+    <col min="767" max="767" width="9.140625" style="14"/>
+    <col min="768" max="768" width="1.7109375" style="14" customWidth="1"/>
+    <col min="769" max="769" width="9.140625" style="14"/>
+    <col min="770" max="770" width="1.85546875" style="14" customWidth="1"/>
+    <col min="771" max="771" width="12" style="14" customWidth="1"/>
+    <col min="772" max="772" width="1.7109375" style="14" customWidth="1"/>
+    <col min="773" max="773" width="9.140625" style="14"/>
+    <col min="774" max="774" width="1.85546875" style="14" customWidth="1"/>
+    <col min="775" max="775" width="10.85546875" style="14" customWidth="1"/>
+    <col min="776" max="776" width="2.140625" style="14" customWidth="1"/>
+    <col min="777" max="777" width="13.85546875" style="14" customWidth="1"/>
+    <col min="778" max="778" width="3.28515625" style="14" customWidth="1"/>
+    <col min="779" max="779" width="11.7109375" style="14" customWidth="1"/>
+    <col min="780" max="780" width="2.140625" style="14" customWidth="1"/>
+    <col min="781" max="781" width="13.140625" style="14" customWidth="1"/>
+    <col min="782" max="782" width="3.7109375" style="14" customWidth="1"/>
+    <col min="783" max="783" width="12" style="14" customWidth="1"/>
+    <col min="784" max="784" width="3.85546875" style="14" customWidth="1"/>
+    <col min="785" max="785" width="13.5703125" style="14" customWidth="1"/>
+    <col min="786" max="786" width="3" style="14" customWidth="1"/>
+    <col min="787" max="787" width="12.28515625" style="14" customWidth="1"/>
+    <col min="788" max="788" width="3" style="14" customWidth="1"/>
+    <col min="789" max="789" width="14.42578125" style="14" customWidth="1"/>
+    <col min="790" max="790" width="2.85546875" style="14" customWidth="1"/>
+    <col min="791" max="791" width="17.7109375" style="14" customWidth="1"/>
+    <col min="792" max="792" width="2.5703125" style="14" customWidth="1"/>
+    <col min="793" max="793" width="9.140625" style="14"/>
+    <col min="794" max="794" width="1.42578125" style="14" customWidth="1"/>
+    <col min="795" max="795" width="11" style="14" customWidth="1"/>
+    <col min="796" max="796" width="1.7109375" style="14" customWidth="1"/>
+    <col min="797" max="797" width="11.5703125" style="14" customWidth="1"/>
+    <col min="798" max="798" width="2" style="14" customWidth="1"/>
+    <col min="799" max="799" width="12.42578125" style="14" customWidth="1"/>
+    <col min="800" max="800" width="3.7109375" style="14" customWidth="1"/>
+    <col min="801" max="801" width="9.140625" style="14"/>
+    <col min="802" max="802" width="1.7109375" style="14" customWidth="1"/>
+    <col min="803" max="803" width="11.7109375" style="14" customWidth="1"/>
+    <col min="804" max="804" width="1.85546875" style="14" customWidth="1"/>
+    <col min="805" max="805" width="9.140625" style="14"/>
+    <col min="806" max="806" width="1.5703125" style="14" customWidth="1"/>
+    <col min="807" max="807" width="9.140625" style="14"/>
+    <col min="808" max="808" width="1.85546875" style="14" customWidth="1"/>
+    <col min="809" max="982" width="9.140625" style="14"/>
+    <col min="983" max="983" width="2.7109375" style="14" customWidth="1"/>
+    <col min="984" max="984" width="17.85546875" style="14" customWidth="1"/>
+    <col min="985" max="985" width="9.140625" style="14"/>
+    <col min="986" max="986" width="2.140625" style="14" customWidth="1"/>
+    <col min="987" max="987" width="11.140625" style="14" customWidth="1"/>
+    <col min="988" max="988" width="2" style="14" customWidth="1"/>
+    <col min="989" max="989" width="9.140625" style="14"/>
+    <col min="990" max="990" width="2" style="14" customWidth="1"/>
+    <col min="991" max="991" width="11.28515625" style="14" customWidth="1"/>
+    <col min="992" max="992" width="2" style="14" customWidth="1"/>
+    <col min="993" max="993" width="14.85546875" style="14" customWidth="1"/>
+    <col min="994" max="994" width="2" style="14" customWidth="1"/>
+    <col min="995" max="995" width="11.28515625" style="14" customWidth="1"/>
+    <col min="996" max="996" width="2.42578125" style="14" customWidth="1"/>
+    <col min="997" max="997" width="12.7109375" style="14" customWidth="1"/>
+    <col min="998" max="998" width="2.42578125" style="14" customWidth="1"/>
+    <col min="999" max="999" width="12" style="14" customWidth="1"/>
+    <col min="1000" max="1000" width="2.42578125" style="14" customWidth="1"/>
+    <col min="1001" max="1001" width="15" style="14" customWidth="1"/>
+    <col min="1002" max="1002" width="2.42578125" style="14" customWidth="1"/>
+    <col min="1003" max="1003" width="12.42578125" style="14" customWidth="1"/>
+    <col min="1004" max="1004" width="2.5703125" style="14" customWidth="1"/>
+    <col min="1005" max="1005" width="16.7109375" style="14" customWidth="1"/>
+    <col min="1006" max="1006" width="1.5703125" style="14" customWidth="1"/>
+    <col min="1007" max="1007" width="19.7109375" style="14" customWidth="1"/>
+    <col min="1008" max="1008" width="1.42578125" style="14" customWidth="1"/>
+    <col min="1009" max="1009" width="13.5703125" style="14" customWidth="1"/>
+    <col min="1010" max="1010" width="1.85546875" style="14" customWidth="1"/>
+    <col min="1011" max="1011" width="13" style="14" customWidth="1"/>
+    <col min="1012" max="1012" width="1.5703125" style="14" customWidth="1"/>
+    <col min="1013" max="1013" width="11.85546875" style="14" customWidth="1"/>
+    <col min="1014" max="1014" width="2.28515625" style="14" customWidth="1"/>
+    <col min="1015" max="1015" width="14.7109375" style="14" customWidth="1"/>
+    <col min="1016" max="1016" width="2.28515625" style="14" customWidth="1"/>
+    <col min="1017" max="1017" width="9.140625" style="14"/>
+    <col min="1018" max="1018" width="1.7109375" style="14" customWidth="1"/>
+    <col min="1019" max="1019" width="13.140625" style="14" customWidth="1"/>
+    <col min="1020" max="1020" width="2.28515625" style="14" customWidth="1"/>
+    <col min="1021" max="1021" width="9.140625" style="14"/>
+    <col min="1022" max="1022" width="1.42578125" style="14" customWidth="1"/>
+    <col min="1023" max="1023" width="9.140625" style="14"/>
+    <col min="1024" max="1024" width="1.7109375" style="14" customWidth="1"/>
+    <col min="1025" max="1025" width="9.140625" style="14"/>
+    <col min="1026" max="1026" width="1.85546875" style="14" customWidth="1"/>
+    <col min="1027" max="1027" width="12" style="14" customWidth="1"/>
+    <col min="1028" max="1028" width="1.7109375" style="14" customWidth="1"/>
+    <col min="1029" max="1029" width="9.140625" style="14"/>
+    <col min="1030" max="1030" width="1.85546875" style="14" customWidth="1"/>
+    <col min="1031" max="1031" width="10.85546875" style="14" customWidth="1"/>
+    <col min="1032" max="1032" width="2.140625" style="14" customWidth="1"/>
+    <col min="1033" max="1033" width="13.85546875" style="14" customWidth="1"/>
+    <col min="1034" max="1034" width="3.28515625" style="14" customWidth="1"/>
+    <col min="1035" max="1035" width="11.7109375" style="14" customWidth="1"/>
+    <col min="1036" max="1036" width="2.140625" style="14" customWidth="1"/>
+    <col min="1037" max="1037" width="13.140625" style="14" customWidth="1"/>
+    <col min="1038" max="1038" width="3.7109375" style="14" customWidth="1"/>
+    <col min="1039" max="1039" width="12" style="14" customWidth="1"/>
+    <col min="1040" max="1040" width="3.85546875" style="14" customWidth="1"/>
+    <col min="1041" max="1041" width="13.5703125" style="14" customWidth="1"/>
+    <col min="1042" max="1042" width="3" style="14" customWidth="1"/>
+    <col min="1043" max="1043" width="12.28515625" style="14" customWidth="1"/>
+    <col min="1044" max="1044" width="3" style="14" customWidth="1"/>
+    <col min="1045" max="1045" width="14.42578125" style="14" customWidth="1"/>
+    <col min="1046" max="1046" width="2.85546875" style="14" customWidth="1"/>
+    <col min="1047" max="1047" width="17.7109375" style="14" customWidth="1"/>
+    <col min="1048" max="1048" width="2.5703125" style="14" customWidth="1"/>
+    <col min="1049" max="1049" width="9.140625" style="14"/>
+    <col min="1050" max="1050" width="1.42578125" style="14" customWidth="1"/>
+    <col min="1051" max="1051" width="11" style="14" customWidth="1"/>
+    <col min="1052" max="1052" width="1.7109375" style="14" customWidth="1"/>
+    <col min="1053" max="1053" width="11.5703125" style="14" customWidth="1"/>
+    <col min="1054" max="1054" width="2" style="14" customWidth="1"/>
+    <col min="1055" max="1055" width="12.42578125" style="14" customWidth="1"/>
+    <col min="1056" max="1056" width="3.7109375" style="14" customWidth="1"/>
+    <col min="1057" max="1057" width="9.140625" style="14"/>
+    <col min="1058" max="1058" width="1.7109375" style="14" customWidth="1"/>
+    <col min="1059" max="1059" width="11.7109375" style="14" customWidth="1"/>
+    <col min="1060" max="1060" width="1.85546875" style="14" customWidth="1"/>
+    <col min="1061" max="1061" width="9.140625" style="14"/>
+    <col min="1062" max="1062" width="1.5703125" style="14" customWidth="1"/>
+    <col min="1063" max="1063" width="9.140625" style="14"/>
+    <col min="1064" max="1064" width="1.85546875" style="14" customWidth="1"/>
+    <col min="1065" max="1238" width="9.140625" style="14"/>
+    <col min="1239" max="1239" width="2.7109375" style="14" customWidth="1"/>
+    <col min="1240" max="1240" width="17.85546875" style="14" customWidth="1"/>
+    <col min="1241" max="1241" width="9.140625" style="14"/>
+    <col min="1242" max="1242" width="2.140625" style="14" customWidth="1"/>
+    <col min="1243" max="1243" width="11.140625" style="14" customWidth="1"/>
+    <col min="1244" max="1244" width="2" style="14" customWidth="1"/>
+    <col min="1245" max="1245" width="9.140625" style="14"/>
+    <col min="1246" max="1246" width="2" style="14" customWidth="1"/>
+    <col min="1247" max="1247" width="11.28515625" style="14" customWidth="1"/>
+    <col min="1248" max="1248" width="2" style="14" customWidth="1"/>
+    <col min="1249" max="1249" width="14.85546875" style="14" customWidth="1"/>
+    <col min="1250" max="1250" width="2" style="14" customWidth="1"/>
+    <col min="1251" max="1251" width="11.28515625" style="14" customWidth="1"/>
+    <col min="1252" max="1252" width="2.42578125" style="14" customWidth="1"/>
+    <col min="1253" max="1253" width="12.7109375" style="14" customWidth="1"/>
+    <col min="1254" max="1254" width="2.42578125" style="14" customWidth="1"/>
+    <col min="1255" max="1255" width="12" style="14" customWidth="1"/>
+    <col min="1256" max="1256" width="2.42578125" style="14" customWidth="1"/>
+    <col min="1257" max="1257" width="15" style="14" customWidth="1"/>
+    <col min="1258" max="1258" width="2.42578125" style="14" customWidth="1"/>
+    <col min="1259" max="1259" width="12.42578125" style="14" customWidth="1"/>
+    <col min="1260" max="1260" width="2.5703125" style="14" customWidth="1"/>
+    <col min="1261" max="1261" width="16.7109375" style="14" customWidth="1"/>
+    <col min="1262" max="1262" width="1.5703125" style="14" customWidth="1"/>
+    <col min="1263" max="1263" width="19.7109375" style="14" customWidth="1"/>
+    <col min="1264" max="1264" width="1.42578125" style="14" customWidth="1"/>
+    <col min="1265" max="1265" width="13.5703125" style="14" customWidth="1"/>
+    <col min="1266" max="1266" width="1.85546875" style="14" customWidth="1"/>
+    <col min="1267" max="1267" width="13" style="14" customWidth="1"/>
+    <col min="1268" max="1268" width="1.5703125" style="14" customWidth="1"/>
+    <col min="1269" max="1269" width="11.85546875" style="14" customWidth="1"/>
+    <col min="1270" max="1270" width="2.28515625" style="14" customWidth="1"/>
+    <col min="1271" max="1271" width="14.7109375" style="14" customWidth="1"/>
+    <col min="1272" max="1272" width="2.28515625" style="14" customWidth="1"/>
+    <col min="1273" max="1273" width="9.140625" style="14"/>
+    <col min="1274" max="1274" width="1.7109375" style="14" customWidth="1"/>
+    <col min="1275" max="1275" width="13.140625" style="14" customWidth="1"/>
+    <col min="1276" max="1276" width="2.28515625" style="14" customWidth="1"/>
+    <col min="1277" max="1277" width="9.140625" style="14"/>
+    <col min="1278" max="1278" width="1.42578125" style="14" customWidth="1"/>
+    <col min="1279" max="1279" width="9.140625" style="14"/>
+    <col min="1280" max="1280" width="1.7109375" style="14" customWidth="1"/>
+    <col min="1281" max="1281" width="9.140625" style="14"/>
+    <col min="1282" max="1282" width="1.85546875" style="14" customWidth="1"/>
+    <col min="1283" max="1283" width="12" style="14" customWidth="1"/>
+    <col min="1284" max="1284" width="1.7109375" style="14" customWidth="1"/>
+    <col min="1285" max="1285" width="9.140625" style="14"/>
+    <col min="1286" max="1286" width="1.85546875" style="14" customWidth="1"/>
+    <col min="1287" max="1287" width="10.85546875" style="14" customWidth="1"/>
+    <col min="1288" max="1288" width="2.140625" style="14" customWidth="1"/>
+    <col min="1289" max="1289" width="13.85546875" style="14" customWidth="1"/>
+    <col min="1290" max="1290" width="3.28515625" style="14" customWidth="1"/>
+    <col min="1291" max="1291" width="11.7109375" style="14" customWidth="1"/>
+    <col min="1292" max="1292" width="2.140625" style="14" customWidth="1"/>
+    <col min="1293" max="1293" width="13.140625" style="14" customWidth="1"/>
+    <col min="1294" max="1294" width="3.7109375" style="14" customWidth="1"/>
+    <col min="1295" max="1295" width="12" style="14" customWidth="1"/>
+    <col min="1296" max="1296" width="3.85546875" style="14" customWidth="1"/>
+    <col min="1297" max="1297" width="13.5703125" style="14" customWidth="1"/>
+    <col min="1298" max="1298" width="3" style="14" customWidth="1"/>
+    <col min="1299" max="1299" width="12.28515625" style="14" customWidth="1"/>
+    <col min="1300" max="1300" width="3" style="14" customWidth="1"/>
+    <col min="1301" max="1301" width="14.42578125" style="14" customWidth="1"/>
+    <col min="1302" max="1302" width="2.85546875" style="14" customWidth="1"/>
+    <col min="1303" max="1303" width="17.7109375" style="14" customWidth="1"/>
+    <col min="1304" max="1304" width="2.5703125" style="14" customWidth="1"/>
+    <col min="1305" max="1305" width="9.140625" style="14"/>
+    <col min="1306" max="1306" width="1.42578125" style="14" customWidth="1"/>
+    <col min="1307" max="1307" width="11" style="14" customWidth="1"/>
+    <col min="1308" max="1308" width="1.7109375" style="14" customWidth="1"/>
+    <col min="1309" max="1309" width="11.5703125" style="14" customWidth="1"/>
+    <col min="1310" max="1310" width="2" style="14" customWidth="1"/>
+    <col min="1311" max="1311" width="12.42578125" style="14" customWidth="1"/>
+    <col min="1312" max="1312" width="3.7109375" style="14" customWidth="1"/>
+    <col min="1313" max="1313" width="9.140625" style="14"/>
+    <col min="1314" max="1314" width="1.7109375" style="14" customWidth="1"/>
+    <col min="1315" max="1315" width="11.7109375" style="14" customWidth="1"/>
+    <col min="1316" max="1316" width="1.85546875" style="14" customWidth="1"/>
+    <col min="1317" max="1317" width="9.140625" style="14"/>
+    <col min="1318" max="1318" width="1.5703125" style="14" customWidth="1"/>
+    <col min="1319" max="1319" width="9.140625" style="14"/>
+    <col min="1320" max="1320" width="1.85546875" style="14" customWidth="1"/>
+    <col min="1321" max="1494" width="9.140625" style="14"/>
+    <col min="1495" max="1495" width="2.7109375" style="14" customWidth="1"/>
+    <col min="1496" max="1496" width="17.85546875" style="14" customWidth="1"/>
+    <col min="1497" max="1497" width="9.140625" style="14"/>
+    <col min="1498" max="1498" width="2.140625" style="14" customWidth="1"/>
+    <col min="1499" max="1499" width="11.140625" style="14" customWidth="1"/>
+    <col min="1500" max="1500" width="2" style="14" customWidth="1"/>
+    <col min="1501" max="1501" width="9.140625" style="14"/>
+    <col min="1502" max="1502" width="2" style="14" customWidth="1"/>
+    <col min="1503" max="1503" width="11.28515625" style="14" customWidth="1"/>
+    <col min="1504" max="1504" width="2" style="14" customWidth="1"/>
+    <col min="1505" max="1505" width="14.85546875" style="14" customWidth="1"/>
+    <col min="1506" max="1506" width="2" style="14" customWidth="1"/>
+    <col min="1507" max="1507" width="11.28515625" style="14" customWidth="1"/>
+    <col min="1508" max="1508" width="2.42578125" style="14" customWidth="1"/>
+    <col min="1509" max="1509" width="12.7109375" style="14" customWidth="1"/>
+    <col min="1510" max="1510" width="2.42578125" style="14" customWidth="1"/>
+    <col min="1511" max="1511" width="12" style="14" customWidth="1"/>
+    <col min="1512" max="1512" width="2.42578125" style="14" customWidth="1"/>
+    <col min="1513" max="1513" width="15" style="14" customWidth="1"/>
+    <col min="1514" max="1514" width="2.42578125" style="14" customWidth="1"/>
+    <col min="1515" max="1515" width="12.42578125" style="14" customWidth="1"/>
+    <col min="1516" max="1516" width="2.5703125" style="14" customWidth="1"/>
+    <col min="1517" max="1517" width="16.7109375" style="14" customWidth="1"/>
+    <col min="1518" max="1518" width="1.5703125" style="14" customWidth="1"/>
+    <col min="1519" max="1519" width="19.7109375" style="14" customWidth="1"/>
+    <col min="1520" max="1520" width="1.42578125" style="14" customWidth="1"/>
+    <col min="1521" max="1521" width="13.5703125" style="14" customWidth="1"/>
+    <col min="1522" max="1522" width="1.85546875" style="14" customWidth="1"/>
+    <col min="1523" max="1523" width="13" style="14" customWidth="1"/>
+    <col min="1524" max="1524" width="1.5703125" style="14" customWidth="1"/>
+    <col min="1525" max="1525" width="11.85546875" style="14" customWidth="1"/>
+    <col min="1526" max="1526" width="2.28515625" style="14" customWidth="1"/>
+    <col min="1527" max="1527" width="14.7109375" style="14" customWidth="1"/>
+    <col min="1528" max="1528" width="2.28515625" style="14" customWidth="1"/>
+    <col min="1529" max="1529" width="9.140625" style="14"/>
+    <col min="1530" max="1530" width="1.7109375" style="14" customWidth="1"/>
+    <col min="1531" max="1531" width="13.140625" style="14" customWidth="1"/>
+    <col min="1532" max="1532" width="2.28515625" style="14" customWidth="1"/>
+    <col min="1533" max="1533" width="9.140625" style="14"/>
+    <col min="1534" max="1534" width="1.42578125" style="14" customWidth="1"/>
+    <col min="1535" max="1535" width="9.140625" style="14"/>
+    <col min="1536" max="1536" width="1.7109375" style="14" customWidth="1"/>
+    <col min="1537" max="1537" width="9.140625" style="14"/>
+    <col min="1538" max="1538" width="1.85546875" style="14" customWidth="1"/>
+    <col min="1539" max="1539" width="12" style="14" customWidth="1"/>
+    <col min="1540" max="1540" width="1.7109375" style="14" customWidth="1"/>
+    <col min="1541" max="1541" width="9.140625" style="14"/>
+    <col min="1542" max="1542" width="1.85546875" style="14" customWidth="1"/>
+    <col min="1543" max="1543" width="10.85546875" style="14" customWidth="1"/>
+    <col min="1544" max="1544" width="2.140625" style="14" customWidth="1"/>
+    <col min="1545" max="1545" width="13.85546875" style="14" customWidth="1"/>
+    <col min="1546" max="1546" width="3.28515625" style="14" customWidth="1"/>
+    <col min="1547" max="1547" width="11.7109375" style="14" customWidth="1"/>
+    <col min="1548" max="1548" width="2.140625" style="14" customWidth="1"/>
+    <col min="1549" max="1549" width="13.140625" style="14" customWidth="1"/>
+    <col min="1550" max="1550" width="3.7109375" style="14" customWidth="1"/>
+    <col min="1551" max="1551" width="12" style="14" customWidth="1"/>
+    <col min="1552" max="1552" width="3.85546875" style="14" customWidth="1"/>
+    <col min="1553" max="1553" width="13.5703125" style="14" customWidth="1"/>
+    <col min="1554" max="1554" width="3" style="14" customWidth="1"/>
+    <col min="1555" max="1555" width="12.28515625" style="14" customWidth="1"/>
+    <col min="1556" max="1556" width="3" style="14" customWidth="1"/>
+    <col min="1557" max="1557" width="14.42578125" style="14" customWidth="1"/>
+    <col min="1558" max="1558" width="2.85546875" style="14" customWidth="1"/>
+    <col min="1559" max="1559" width="17.7109375" style="14" customWidth="1"/>
+    <col min="1560" max="1560" width="2.5703125" style="14" customWidth="1"/>
+    <col min="1561" max="1561" width="9.140625" style="14"/>
+    <col min="1562" max="1562" width="1.42578125" style="14" customWidth="1"/>
+    <col min="1563" max="1563" width="11" style="14" customWidth="1"/>
+    <col min="1564" max="1564" width="1.7109375" style="14" customWidth="1"/>
+    <col min="1565" max="1565" width="11.5703125" style="14" customWidth="1"/>
+    <col min="1566" max="1566" width="2" style="14" customWidth="1"/>
+    <col min="1567" max="1567" width="12.42578125" style="14" customWidth="1"/>
+    <col min="1568" max="1568" width="3.7109375" style="14" customWidth="1"/>
+    <col min="1569" max="1569" width="9.140625" style="14"/>
+    <col min="1570" max="1570" width="1.7109375" style="14" customWidth="1"/>
+    <col min="1571" max="1571" width="11.7109375" style="14" customWidth="1"/>
+    <col min="1572" max="1572" width="1.85546875" style="14" customWidth="1"/>
+    <col min="1573" max="1573" width="9.140625" style="14"/>
+    <col min="1574" max="1574" width="1.5703125" style="14" customWidth="1"/>
+    <col min="1575" max="1575" width="9.140625" style="14"/>
+    <col min="1576" max="1576" width="1.85546875" style="14" customWidth="1"/>
+    <col min="1577" max="1750" width="9.140625" style="14"/>
+    <col min="1751" max="1751" width="2.7109375" style="14" customWidth="1"/>
+    <col min="1752" max="1752" width="17.85546875" style="14" customWidth="1"/>
+    <col min="1753" max="1753" width="9.140625" style="14"/>
+    <col min="1754" max="1754" width="2.140625" style="14" customWidth="1"/>
+    <col min="1755" max="1755" width="11.140625" style="14" customWidth="1"/>
+    <col min="1756" max="1756" width="2" style="14" customWidth="1"/>
+    <col min="1757" max="1757" width="9.140625" style="14"/>
+    <col min="1758" max="1758" width="2" style="14" customWidth="1"/>
+    <col min="1759" max="1759" width="11.28515625" style="14" customWidth="1"/>
+    <col min="1760" max="1760" width="2" style="14" customWidth="1"/>
+    <col min="1761" max="1761" width="14.85546875" style="14" customWidth="1"/>
+    <col min="1762" max="1762" width="2" style="14" customWidth="1"/>
+    <col min="1763" max="1763" width="11.28515625" style="14" customWidth="1"/>
+    <col min="1764" max="1764" width="2.42578125" style="14" customWidth="1"/>
+    <col min="1765" max="1765" width="12.7109375" style="14" customWidth="1"/>
+    <col min="1766" max="1766" width="2.42578125" style="14" customWidth="1"/>
+    <col min="1767" max="1767" width="12" style="14" customWidth="1"/>
+    <col min="1768" max="1768" width="2.42578125" style="14" customWidth="1"/>
+    <col min="1769" max="1769" width="15" style="14" customWidth="1"/>
+    <col min="1770" max="1770" width="2.42578125" style="14" customWidth="1"/>
+    <col min="1771" max="1771" width="12.42578125" style="14" customWidth="1"/>
+    <col min="1772" max="1772" width="2.5703125" style="14" customWidth="1"/>
+    <col min="1773" max="1773" width="16.7109375" style="14" customWidth="1"/>
+    <col min="1774" max="1774" width="1.5703125" style="14" customWidth="1"/>
+    <col min="1775" max="1775" width="19.7109375" style="14" customWidth="1"/>
+    <col min="1776" max="1776" width="1.42578125" style="14" customWidth="1"/>
+    <col min="1777" max="1777" width="13.5703125" style="14" customWidth="1"/>
+    <col min="1778" max="1778" width="1.85546875" style="14" customWidth="1"/>
+    <col min="1779" max="1779" width="13" style="14" customWidth="1"/>
+    <col min="1780" max="1780" width="1.5703125" style="14" customWidth="1"/>
+    <col min="1781" max="1781" width="11.85546875" style="14" customWidth="1"/>
+    <col min="1782" max="1782" width="2.28515625" style="14" customWidth="1"/>
+    <col min="1783" max="1783" width="14.7109375" style="14" customWidth="1"/>
+    <col min="1784" max="1784" width="2.28515625" style="14" customWidth="1"/>
+    <col min="1785" max="1785" width="9.140625" style="14"/>
+    <col min="1786" max="1786" width="1.7109375" style="14" customWidth="1"/>
+    <col min="1787" max="1787" width="13.140625" style="14" customWidth="1"/>
+    <col min="1788" max="1788" width="2.28515625" style="14" customWidth="1"/>
+    <col min="1789" max="1789" width="9.140625" style="14"/>
+    <col min="1790" max="1790" width="1.42578125" style="14" customWidth="1"/>
+    <col min="1791" max="1791" width="9.140625" style="14"/>
+    <col min="1792" max="1792" width="1.7109375" style="14" customWidth="1"/>
+    <col min="1793" max="1793" width="9.140625" style="14"/>
+    <col min="1794" max="1794" width="1.85546875" style="14" customWidth="1"/>
+    <col min="1795" max="1795" width="12" style="14" customWidth="1"/>
+    <col min="1796" max="1796" width="1.7109375" style="14" customWidth="1"/>
+    <col min="1797" max="1797" width="9.140625" style="14"/>
+    <col min="1798" max="1798" width="1.85546875" style="14" customWidth="1"/>
+    <col min="1799" max="1799" width="10.85546875" style="14" customWidth="1"/>
+    <col min="1800" max="1800" width="2.140625" style="14" customWidth="1"/>
+    <col min="1801" max="1801" width="13.85546875" style="14" customWidth="1"/>
+    <col min="1802" max="1802" width="3.28515625" style="14" customWidth="1"/>
+    <col min="1803" max="1803" width="11.7109375" style="14" customWidth="1"/>
+    <col min="1804" max="1804" width="2.140625" style="14" customWidth="1"/>
+    <col min="1805" max="1805" width="13.140625" style="14" customWidth="1"/>
+    <col min="1806" max="1806" width="3.7109375" style="14" customWidth="1"/>
+    <col min="1807" max="1807" width="12" style="14" customWidth="1"/>
+    <col min="1808" max="1808" width="3.85546875" style="14" customWidth="1"/>
+    <col min="1809" max="1809" width="13.5703125" style="14" customWidth="1"/>
+    <col min="1810" max="1810" width="3" style="14" customWidth="1"/>
+    <col min="1811" max="1811" width="12.28515625" style="14" customWidth="1"/>
+    <col min="1812" max="1812" width="3" style="14" customWidth="1"/>
+    <col min="1813" max="1813" width="14.42578125" style="14" customWidth="1"/>
+    <col min="1814" max="1814" width="2.85546875" style="14" customWidth="1"/>
+    <col min="1815" max="1815" width="17.7109375" style="14" customWidth="1"/>
+    <col min="1816" max="1816" width="2.5703125" style="14" customWidth="1"/>
+    <col min="1817" max="1817" width="9.140625" style="14"/>
+    <col min="1818" max="1818" width="1.42578125" style="14" customWidth="1"/>
+    <col min="1819" max="1819" width="11" style="14" customWidth="1"/>
+    <col min="1820" max="1820" width="1.7109375" style="14" customWidth="1"/>
+    <col min="1821" max="1821" width="11.5703125" style="14" customWidth="1"/>
+    <col min="1822" max="1822" width="2" style="14" customWidth="1"/>
+    <col min="1823" max="1823" width="12.42578125" style="14" customWidth="1"/>
+    <col min="1824" max="1824" width="3.7109375" style="14" customWidth="1"/>
+    <col min="1825" max="1825" width="9.140625" style="14"/>
+    <col min="1826" max="1826" width="1.7109375" style="14" customWidth="1"/>
+    <col min="1827" max="1827" width="11.7109375" style="14" customWidth="1"/>
+    <col min="1828" max="1828" width="1.85546875" style="14" customWidth="1"/>
+    <col min="1829" max="1829" width="9.140625" style="14"/>
+    <col min="1830" max="1830" width="1.5703125" style="14" customWidth="1"/>
+    <col min="1831" max="1831" width="9.140625" style="14"/>
+    <col min="1832" max="1832" width="1.85546875" style="14" customWidth="1"/>
+    <col min="1833" max="2006" width="9.140625" style="14"/>
+    <col min="2007" max="2007" width="2.7109375" style="14" customWidth="1"/>
+    <col min="2008" max="2008" width="17.85546875" style="14" customWidth="1"/>
+    <col min="2009" max="2009" width="9.140625" style="14"/>
+    <col min="2010" max="2010" width="2.140625" style="14" customWidth="1"/>
+    <col min="2011" max="2011" width="11.140625" style="14" customWidth="1"/>
+    <col min="2012" max="2012" width="2" style="14" customWidth="1"/>
+    <col min="2013" max="2013" width="9.140625" style="14"/>
+    <col min="2014" max="2014" width="2" style="14" customWidth="1"/>
+    <col min="2015" max="2015" width="11.28515625" style="14" customWidth="1"/>
+    <col min="2016" max="2016" width="2" style="14" customWidth="1"/>
+    <col min="2017" max="2017" width="14.85546875" style="14" customWidth="1"/>
+    <col min="2018" max="2018" width="2" style="14" customWidth="1"/>
+    <col min="2019" max="2019" width="11.28515625" style="14" customWidth="1"/>
+    <col min="2020" max="2020" width="2.42578125" style="14" customWidth="1"/>
+    <col min="2021" max="2021" width="12.7109375" style="14" customWidth="1"/>
+    <col min="2022" max="2022" width="2.42578125" style="14" customWidth="1"/>
+    <col min="2023" max="2023" width="12" style="14" customWidth="1"/>
+    <col min="2024" max="2024" width="2.42578125" style="14" customWidth="1"/>
+    <col min="2025" max="2025" width="15" style="14" customWidth="1"/>
+    <col min="2026" max="2026" width="2.42578125" style="14" customWidth="1"/>
+    <col min="2027" max="2027" width="12.42578125" style="14" customWidth="1"/>
+    <col min="2028" max="2028" width="2.5703125" style="14" customWidth="1"/>
+    <col min="2029" max="2029" width="16.7109375" style="14" customWidth="1"/>
+    <col min="2030" max="2030" width="1.5703125" style="14" customWidth="1"/>
+    <col min="2031" max="2031" width="19.7109375" style="14" customWidth="1"/>
+    <col min="2032" max="2032" width="1.42578125" style="14" customWidth="1"/>
+    <col min="2033" max="2033" width="13.5703125" style="14" customWidth="1"/>
+    <col min="2034" max="2034" width="1.85546875" style="14" customWidth="1"/>
+    <col min="2035" max="2035" width="13" style="14" customWidth="1"/>
+    <col min="2036" max="2036" width="1.5703125" style="14" customWidth="1"/>
+    <col min="2037" max="2037" width="11.85546875" style="14" customWidth="1"/>
+    <col min="2038" max="2038" width="2.28515625" style="14" customWidth="1"/>
+    <col min="2039" max="2039" width="14.7109375" style="14" customWidth="1"/>
+    <col min="2040" max="2040" width="2.28515625" style="14" customWidth="1"/>
+    <col min="2041" max="2041" width="9.140625" style="14"/>
+    <col min="2042" max="2042" width="1.7109375" style="14" customWidth="1"/>
+    <col min="2043" max="2043" width="13.140625" style="14" customWidth="1"/>
+    <col min="2044" max="2044" width="2.28515625" style="14" customWidth="1"/>
+    <col min="2045" max="2045" width="9.140625" style="14"/>
+    <col min="2046" max="2046" width="1.42578125" style="14" customWidth="1"/>
+    <col min="2047" max="2047" width="9.140625" style="14"/>
+    <col min="2048" max="2048" width="1.7109375" style="14" customWidth="1"/>
+    <col min="2049" max="2049" width="9.140625" style="14"/>
+    <col min="2050" max="2050" width="1.85546875" style="14" customWidth="1"/>
+    <col min="2051" max="2051" width="12" style="14" customWidth="1"/>
+    <col min="2052" max="2052" width="1.7109375" style="14" customWidth="1"/>
+    <col min="2053" max="2053" width="9.140625" style="14"/>
+    <col min="2054" max="2054" width="1.85546875" style="14" customWidth="1"/>
+    <col min="2055" max="2055" width="10.85546875" style="14" customWidth="1"/>
+    <col min="2056" max="2056" width="2.140625" style="14" customWidth="1"/>
+    <col min="2057" max="2057" width="13.85546875" style="14" customWidth="1"/>
+    <col min="2058" max="2058" width="3.28515625" style="14" customWidth="1"/>
+    <col min="2059" max="2059" width="11.7109375" style="14" customWidth="1"/>
+    <col min="2060" max="2060" width="2.140625" style="14" customWidth="1"/>
+    <col min="2061" max="2061" width="13.140625" style="14" customWidth="1"/>
+    <col min="2062" max="2062" width="3.7109375" style="14" customWidth="1"/>
+    <col min="2063" max="2063" width="12" style="14" customWidth="1"/>
+    <col min="2064" max="2064" width="3.85546875" style="14" customWidth="1"/>
+    <col min="2065" max="2065" width="13.5703125" style="14" customWidth="1"/>
+    <col min="2066" max="2066" width="3" style="14" customWidth="1"/>
+    <col min="2067" max="2067" width="12.28515625" style="14" customWidth="1"/>
+    <col min="2068" max="2068" width="3" style="14" customWidth="1"/>
+    <col min="2069" max="2069" width="14.42578125" style="14" customWidth="1"/>
+    <col min="2070" max="2070" width="2.85546875" style="14" customWidth="1"/>
+    <col min="2071" max="2071" width="17.7109375" style="14" customWidth="1"/>
+    <col min="2072" max="2072" width="2.5703125" style="14" customWidth="1"/>
+    <col min="2073" max="2073" width="9.140625" style="14"/>
+    <col min="2074" max="2074" width="1.42578125" style="14" customWidth="1"/>
+    <col min="2075" max="2075" width="11" style="14" customWidth="1"/>
+    <col min="2076" max="2076" width="1.7109375" style="14" customWidth="1"/>
+    <col min="2077" max="2077" width="11.5703125" style="14" customWidth="1"/>
+    <col min="2078" max="2078" width="2" style="14" customWidth="1"/>
+    <col min="2079" max="2079" width="12.42578125" style="14" customWidth="1"/>
+    <col min="2080" max="2080" width="3.7109375" style="14" customWidth="1"/>
+    <col min="2081" max="2081" width="9.140625" style="14"/>
+    <col min="2082" max="2082" width="1.7109375" style="14" customWidth="1"/>
+    <col min="2083" max="2083" width="11.7109375" style="14" customWidth="1"/>
+    <col min="2084" max="2084" width="1.85546875" style="14" customWidth="1"/>
+    <col min="2085" max="2085" width="9.140625" style="14"/>
+    <col min="2086" max="2086" width="1.5703125" style="14" customWidth="1"/>
+    <col min="2087" max="2087" width="9.140625" style="14"/>
+    <col min="2088" max="2088" width="1.85546875" style="14" customWidth="1"/>
+    <col min="2089" max="2262" width="9.140625" style="14"/>
+    <col min="2263" max="2263" width="2.7109375" style="14" customWidth="1"/>
+    <col min="2264" max="2264" width="17.85546875" style="14" customWidth="1"/>
+    <col min="2265" max="2265" width="9.140625" style="14"/>
+    <col min="2266" max="2266" width="2.140625" style="14" customWidth="1"/>
+    <col min="2267" max="2267" width="11.140625" style="14" customWidth="1"/>
+    <col min="2268" max="2268" width="2" style="14" customWidth="1"/>
+    <col min="2269" max="2269" width="9.140625" style="14"/>
+    <col min="2270" max="2270" width="2" style="14" customWidth="1"/>
+    <col min="2271" max="2271" width="11.28515625" style="14" customWidth="1"/>
+    <col min="2272" max="2272" width="2" style="14" customWidth="1"/>
+    <col min="2273" max="2273" width="14.85546875" style="14" customWidth="1"/>
+    <col min="2274" max="2274" width="2" style="14" customWidth="1"/>
+    <col min="2275" max="2275" width="11.28515625" style="14" customWidth="1"/>
+    <col min="2276" max="2276" width="2.42578125" style="14" customWidth="1"/>
+    <col min="2277" max="2277" width="12.7109375" style="14" customWidth="1"/>
+    <col min="2278" max="2278" width="2.42578125" style="14" customWidth="1"/>
+    <col min="2279" max="2279" width="12" style="14" customWidth="1"/>
+    <col min="2280" max="2280" width="2.42578125" style="14" customWidth="1"/>
+    <col min="2281" max="2281" width="15" style="14" customWidth="1"/>
+    <col min="2282" max="2282" width="2.42578125" style="14" customWidth="1"/>
+    <col min="2283" max="2283" width="12.42578125" style="14" customWidth="1"/>
+    <col min="2284" max="2284" width="2.5703125" style="14" customWidth="1"/>
+    <col min="2285" max="2285" width="16.7109375" style="14" customWidth="1"/>
+    <col min="2286" max="2286" width="1.5703125" style="14" customWidth="1"/>
+    <col min="2287" max="2287" width="19.7109375" style="14" customWidth="1"/>
+    <col min="2288" max="2288" width="1.42578125" style="14" customWidth="1"/>
+    <col min="2289" max="2289" width="13.5703125" style="14" customWidth="1"/>
+    <col min="2290" max="2290" width="1.85546875" style="14" customWidth="1"/>
+    <col min="2291" max="2291" width="13" style="14" customWidth="1"/>
+    <col min="2292" max="2292" width="1.5703125" style="14" customWidth="1"/>
+    <col min="2293" max="2293" width="11.85546875" style="14" customWidth="1"/>
+    <col min="2294" max="2294" width="2.28515625" style="14" customWidth="1"/>
+    <col min="2295" max="2295" width="14.7109375" style="14" customWidth="1"/>
+    <col min="2296" max="2296" width="2.28515625" style="14" customWidth="1"/>
+    <col min="2297" max="2297" width="9.140625" style="14"/>
+    <col min="2298" max="2298" width="1.7109375" style="14" customWidth="1"/>
+    <col min="2299" max="2299" width="13.140625" style="14" customWidth="1"/>
+    <col min="2300" max="2300" width="2.28515625" style="14" customWidth="1"/>
+    <col min="2301" max="2301" width="9.140625" style="14"/>
+    <col min="2302" max="2302" width="1.42578125" style="14" customWidth="1"/>
+    <col min="2303" max="2303" width="9.140625" style="14"/>
+    <col min="2304" max="2304" width="1.7109375" style="14" customWidth="1"/>
+    <col min="2305" max="2305" width="9.140625" style="14"/>
+    <col min="2306" max="2306" width="1.85546875" style="14" customWidth="1"/>
+    <col min="2307" max="2307" width="12" style="14" customWidth="1"/>
+    <col min="2308" max="2308" width="1.7109375" style="14" customWidth="1"/>
+    <col min="2309" max="2309" width="9.140625" style="14"/>
+    <col min="2310" max="2310" width="1.85546875" style="14" customWidth="1"/>
+    <col min="2311" max="2311" width="10.85546875" style="14" customWidth="1"/>
+    <col min="2312" max="2312" width="2.140625" style="14" customWidth="1"/>
+    <col min="2313" max="2313" width="13.85546875" style="14" customWidth="1"/>
+    <col min="2314" max="2314" width="3.28515625" style="14" customWidth="1"/>
+    <col min="2315" max="2315" width="11.7109375" style="14" customWidth="1"/>
+    <col min="2316" max="2316" width="2.140625" style="14" customWidth="1"/>
+    <col min="2317" max="2317" width="13.140625" style="14" customWidth="1"/>
+    <col min="2318" max="2318" width="3.7109375" style="14" customWidth="1"/>
+    <col min="2319" max="2319" width="12" style="14" customWidth="1"/>
+    <col min="2320" max="2320" width="3.85546875" style="14" customWidth="1"/>
+    <col min="2321" max="2321" width="13.5703125" style="14" customWidth="1"/>
+    <col min="2322" max="2322" width="3" style="14" customWidth="1"/>
+    <col min="2323" max="2323" width="12.28515625" style="14" customWidth="1"/>
+    <col min="2324" max="2324" width="3" style="14" customWidth="1"/>
+    <col min="2325" max="2325" width="14.42578125" style="14" customWidth="1"/>
+    <col min="2326" max="2326" width="2.85546875" style="14" customWidth="1"/>
+    <col min="2327" max="2327" width="17.7109375" style="14" customWidth="1"/>
+    <col min="2328" max="2328" width="2.5703125" style="14" customWidth="1"/>
+    <col min="2329" max="2329" width="9.140625" style="14"/>
+    <col min="2330" max="2330" width="1.42578125" style="14" customWidth="1"/>
+    <col min="2331" max="2331" width="11" style="14" customWidth="1"/>
+    <col min="2332" max="2332" width="1.7109375" style="14" customWidth="1"/>
+    <col min="2333" max="2333" width="11.5703125" style="14" customWidth="1"/>
+    <col min="2334" max="2334" width="2" style="14" customWidth="1"/>
+    <col min="2335" max="2335" width="12.42578125" style="14" customWidth="1"/>
+    <col min="2336" max="2336" width="3.7109375" style="14" customWidth="1"/>
+    <col min="2337" max="2337" width="9.140625" style="14"/>
+    <col min="2338" max="2338" width="1.7109375" style="14" customWidth="1"/>
+    <col min="2339" max="2339" width="11.7109375" style="14" customWidth="1"/>
+    <col min="2340" max="2340" width="1.85546875" style="14" customWidth="1"/>
+    <col min="2341" max="2341" width="9.140625" style="14"/>
+    <col min="2342" max="2342" width="1.5703125" style="14" customWidth="1"/>
+    <col min="2343" max="2343" width="9.140625" style="14"/>
+    <col min="2344" max="2344" width="1.85546875" style="14" customWidth="1"/>
+    <col min="2345" max="2518" width="9.140625" style="14"/>
+    <col min="2519" max="2519" width="2.7109375" style="14" customWidth="1"/>
+    <col min="2520" max="2520" width="17.85546875" style="14" customWidth="1"/>
+    <col min="2521" max="2521" width="9.140625" style="14"/>
+    <col min="2522" max="2522" width="2.140625" style="14" customWidth="1"/>
+    <col min="2523" max="2523" width="11.140625" style="14" customWidth="1"/>
+    <col min="2524" max="2524" width="2" style="14" customWidth="1"/>
+    <col min="2525" max="2525" width="9.140625" style="14"/>
+    <col min="2526" max="2526" width="2" style="14" customWidth="1"/>
+    <col min="2527" max="2527" width="11.28515625" style="14" customWidth="1"/>
+    <col min="2528" max="2528" width="2" style="14" customWidth="1"/>
+    <col min="2529" max="2529" width="14.85546875" style="14" customWidth="1"/>
+    <col min="2530" max="2530" width="2" style="14" customWidth="1"/>
+    <col min="2531" max="2531" width="11.28515625" style="14" customWidth="1"/>
+    <col min="2532" max="2532" width="2.42578125" style="14" customWidth="1"/>
+    <col min="2533" max="2533" width="12.7109375" style="14" customWidth="1"/>
+    <col min="2534" max="2534" width="2.42578125" style="14" customWidth="1"/>
+    <col min="2535" max="2535" width="12" style="14" customWidth="1"/>
+    <col min="2536" max="2536" width="2.42578125" style="14" customWidth="1"/>
+    <col min="2537" max="2537" width="15" style="14" customWidth="1"/>
+    <col min="2538" max="2538" width="2.42578125" style="14" customWidth="1"/>
+    <col min="2539" max="2539" width="12.42578125" style="14" customWidth="1"/>
+    <col min="2540" max="2540" width="2.5703125" style="14" customWidth="1"/>
+    <col min="2541" max="2541" width="16.7109375" style="14" customWidth="1"/>
+    <col min="2542" max="2542" width="1.5703125" style="14" customWidth="1"/>
+    <col min="2543" max="2543" width="19.7109375" style="14" customWidth="1"/>
+    <col min="2544" max="2544" width="1.42578125" style="14" customWidth="1"/>
+    <col min="2545" max="2545" width="13.5703125" style="14" customWidth="1"/>
+    <col min="2546" max="2546" width="1.85546875" style="14" customWidth="1"/>
+    <col min="2547" max="2547" width="13" style="14" customWidth="1"/>
+    <col min="2548" max="2548" width="1.5703125" style="14" customWidth="1"/>
+    <col min="2549" max="2549" width="11.85546875" style="14" customWidth="1"/>
+    <col min="2550" max="2550" width="2.28515625" style="14" customWidth="1"/>
+    <col min="2551" max="2551" width="14.7109375" style="14" customWidth="1"/>
+    <col min="2552" max="2552" width="2.28515625" style="14" customWidth="1"/>
+    <col min="2553" max="2553" width="9.140625" style="14"/>
+    <col min="2554" max="2554" width="1.7109375" style="14" customWidth="1"/>
+    <col min="2555" max="2555" width="13.140625" style="14" customWidth="1"/>
+    <col min="2556" max="2556" width="2.28515625" style="14" customWidth="1"/>
+    <col min="2557" max="2557" width="9.140625" style="14"/>
+    <col min="2558" max="2558" width="1.42578125" style="14" customWidth="1"/>
+    <col min="2559" max="2559" width="9.140625" style="14"/>
+    <col min="2560" max="2560" width="1.7109375" style="14" customWidth="1"/>
+    <col min="2561" max="2561" width="9.140625" style="14"/>
+    <col min="2562" max="2562" width="1.85546875" style="14" customWidth="1"/>
+    <col min="2563" max="2563" width="12" style="14" customWidth="1"/>
+    <col min="2564" max="2564" width="1.7109375" style="14" customWidth="1"/>
+    <col min="2565" max="2565" width="9.140625" style="14"/>
+    <col min="2566" max="2566" width="1.85546875" style="14" customWidth="1"/>
+    <col min="2567" max="2567" width="10.85546875" style="14" customWidth="1"/>
+    <col min="2568" max="2568" width="2.140625" style="14" customWidth="1"/>
+    <col min="2569" max="2569" width="13.85546875" style="14" customWidth="1"/>
+    <col min="2570" max="2570" width="3.28515625" style="14" customWidth="1"/>
+    <col min="2571" max="2571" width="11.7109375" style="14" customWidth="1"/>
+    <col min="2572" max="2572" width="2.140625" style="14" customWidth="1"/>
+    <col min="2573" max="2573" width="13.140625" style="14" customWidth="1"/>
+    <col min="2574" max="2574" width="3.7109375" style="14" customWidth="1"/>
+    <col min="2575" max="2575" width="12" style="14" customWidth="1"/>
+    <col min="2576" max="2576" width="3.85546875" style="14" customWidth="1"/>
+    <col min="2577" max="2577" width="13.5703125" style="14" customWidth="1"/>
+    <col min="2578" max="2578" width="3" style="14" customWidth="1"/>
+    <col min="2579" max="2579" width="12.28515625" style="14" customWidth="1"/>
+    <col min="2580" max="2580" width="3" style="14" customWidth="1"/>
+    <col min="2581" max="2581" width="14.42578125" style="14" customWidth="1"/>
+    <col min="2582" max="2582" width="2.85546875" style="14" customWidth="1"/>
+    <col min="2583" max="2583" width="17.7109375" style="14" customWidth="1"/>
+    <col min="2584" max="2584" width="2.5703125" style="14" customWidth="1"/>
+    <col min="2585" max="2585" width="9.140625" style="14"/>
+    <col min="2586" max="2586" width="1.42578125" style="14" customWidth="1"/>
+    <col min="2587" max="2587" width="11" style="14" customWidth="1"/>
+    <col min="2588" max="2588" width="1.7109375" style="14" customWidth="1"/>
+    <col min="2589" max="2589" width="11.5703125" style="14" customWidth="1"/>
+    <col min="2590" max="2590" width="2" style="14" customWidth="1"/>
+    <col min="2591" max="2591" width="12.42578125" style="14" customWidth="1"/>
+    <col min="2592" max="2592" width="3.7109375" style="14" customWidth="1"/>
+    <col min="2593" max="2593" width="9.140625" style="14"/>
+    <col min="2594" max="2594" width="1.7109375" style="14" customWidth="1"/>
+    <col min="2595" max="2595" width="11.7109375" style="14" customWidth="1"/>
+    <col min="2596" max="2596" width="1.85546875" style="14" customWidth="1"/>
+    <col min="2597" max="2597" width="9.140625" style="14"/>
+    <col min="2598" max="2598" width="1.5703125" style="14" customWidth="1"/>
+    <col min="2599" max="2599" width="9.140625" style="14"/>
+    <col min="2600" max="2600" width="1.85546875" style="14" customWidth="1"/>
+    <col min="2601" max="2774" width="9.140625" style="14"/>
+    <col min="2775" max="2775" width="2.7109375" style="14" customWidth="1"/>
+    <col min="2776" max="2776" width="17.85546875" style="14" customWidth="1"/>
+    <col min="2777" max="2777" width="9.140625" style="14"/>
+    <col min="2778" max="2778" width="2.140625" style="14" customWidth="1"/>
+    <col min="2779" max="2779" width="11.140625" style="14" customWidth="1"/>
+    <col min="2780" max="2780" width="2" style="14" customWidth="1"/>
+    <col min="2781" max="2781" width="9.140625" style="14"/>
+    <col min="2782" max="2782" width="2" style="14" customWidth="1"/>
+    <col min="2783" max="2783" width="11.28515625" style="14" customWidth="1"/>
+    <col min="2784" max="2784" width="2" style="14" customWidth="1"/>
+    <col min="2785" max="2785" width="14.85546875" style="14" customWidth="1"/>
+    <col min="2786" max="2786" width="2" style="14" customWidth="1"/>
+    <col min="2787" max="2787" width="11.28515625" style="14" customWidth="1"/>
+    <col min="2788" max="2788" width="2.42578125" style="14" customWidth="1"/>
+    <col min="2789" max="2789" width="12.7109375" style="14" customWidth="1"/>
+    <col min="2790" max="2790" width="2.42578125" style="14" customWidth="1"/>
+    <col min="2791" max="2791" width="12" style="14" customWidth="1"/>
+    <col min="2792" max="2792" width="2.42578125" style="14" customWidth="1"/>
+    <col min="2793" max="2793" width="15" style="14" customWidth="1"/>
+    <col min="2794" max="2794" width="2.42578125" style="14" customWidth="1"/>
+    <col min="2795" max="2795" width="12.42578125" style="14" customWidth="1"/>
+    <col min="2796" max="2796" width="2.5703125" style="14" customWidth="1"/>
+    <col min="2797" max="2797" width="16.7109375" style="14" customWidth="1"/>
+    <col min="2798" max="2798" width="1.5703125" style="14" customWidth="1"/>
+    <col min="2799" max="2799" width="19.7109375" style="14" customWidth="1"/>
+    <col min="2800" max="2800" width="1.42578125" style="14" customWidth="1"/>
+    <col min="2801" max="2801" width="13.5703125" style="14" customWidth="1"/>
+    <col min="2802" max="2802" width="1.85546875" style="14" customWidth="1"/>
+    <col min="2803" max="2803" width="13" style="14" customWidth="1"/>
+    <col min="2804" max="2804" width="1.5703125" style="14" customWidth="1"/>
+    <col min="2805" max="2805" width="11.85546875" style="14" customWidth="1"/>
+    <col min="2806" max="2806" width="2.28515625" style="14" customWidth="1"/>
+    <col min="2807" max="2807" width="14.7109375" style="14" customWidth="1"/>
+    <col min="2808" max="2808" width="2.28515625" style="14" customWidth="1"/>
+    <col min="2809" max="2809" width="9.140625" style="14"/>
+    <col min="2810" max="2810" width="1.7109375" style="14" customWidth="1"/>
+    <col min="2811" max="2811" width="13.140625" style="14" customWidth="1"/>
+    <col min="2812" max="2812" width="2.28515625" style="14" customWidth="1"/>
+    <col min="2813" max="2813" width="9.140625" style="14"/>
+    <col min="2814" max="2814" width="1.42578125" style="14" customWidth="1"/>
+    <col min="2815" max="2815" width="9.140625" style="14"/>
+    <col min="2816" max="2816" width="1.7109375" style="14" customWidth="1"/>
+    <col min="2817" max="2817" width="9.140625" style="14"/>
+    <col min="2818" max="2818" width="1.85546875" style="14" customWidth="1"/>
+    <col min="2819" max="2819" width="12" style="14" customWidth="1"/>
+    <col min="2820" max="2820" width="1.7109375" style="14" customWidth="1"/>
+    <col min="2821" max="2821" width="9.140625" style="14"/>
+    <col min="2822" max="2822" width="1.85546875" style="14" customWidth="1"/>
+    <col min="2823" max="2823" width="10.85546875" style="14" customWidth="1"/>
+    <col min="2824" max="2824" width="2.140625" style="14" customWidth="1"/>
+    <col min="2825" max="2825" width="13.85546875" style="14" customWidth="1"/>
+    <col min="2826" max="2826" width="3.28515625" style="14" customWidth="1"/>
+    <col min="2827" max="2827" width="11.7109375" style="14" customWidth="1"/>
+    <col min="2828" max="2828" width="2.140625" style="14" customWidth="1"/>
+    <col min="2829" max="2829" width="13.140625" style="14" customWidth="1"/>
+    <col min="2830" max="2830" width="3.7109375" style="14" customWidth="1"/>
+    <col min="2831" max="2831" width="12" style="14" customWidth="1"/>
+    <col min="2832" max="2832" width="3.85546875" style="14" customWidth="1"/>
+    <col min="2833" max="2833" width="13.5703125" style="14" customWidth="1"/>
+    <col min="2834" max="2834" width="3" style="14" customWidth="1"/>
+    <col min="2835" max="2835" width="12.28515625" style="14" customWidth="1"/>
+    <col min="2836" max="2836" width="3" style="14" customWidth="1"/>
+    <col min="2837" max="2837" width="14.42578125" style="14" customWidth="1"/>
+    <col min="2838" max="2838" width="2.85546875" style="14" customWidth="1"/>
+    <col min="2839" max="2839" width="17.7109375" style="14" customWidth="1"/>
+    <col min="2840" max="2840" width="2.5703125" style="14" customWidth="1"/>
+    <col min="2841" max="2841" width="9.140625" style="14"/>
+    <col min="2842" max="2842" width="1.42578125" style="14" customWidth="1"/>
+    <col min="2843" max="2843" width="11" style="14" customWidth="1"/>
+    <col min="2844" max="2844" width="1.7109375" style="14" customWidth="1"/>
+    <col min="2845" max="2845" width="11.5703125" style="14" customWidth="1"/>
+    <col min="2846" max="2846" width="2" style="14" customWidth="1"/>
+    <col min="2847" max="2847" width="12.42578125" style="14" customWidth="1"/>
+    <col min="2848" max="2848" width="3.7109375" style="14" customWidth="1"/>
+    <col min="2849" max="2849" width="9.140625" style="14"/>
+    <col min="2850" max="2850" width="1.7109375" style="14" customWidth="1"/>
+    <col min="2851" max="2851" width="11.7109375" style="14" customWidth="1"/>
+    <col min="2852" max="2852" width="1.85546875" style="14" customWidth="1"/>
+    <col min="2853" max="2853" width="9.140625" style="14"/>
+    <col min="2854" max="2854" width="1.5703125" style="14" customWidth="1"/>
+    <col min="2855" max="2855" width="9.140625" style="14"/>
+    <col min="2856" max="2856" width="1.85546875" style="14" customWidth="1"/>
+    <col min="2857" max="3030" width="9.140625" style="14"/>
+    <col min="3031" max="3031" width="2.7109375" style="14" customWidth="1"/>
+    <col min="3032" max="3032" width="17.85546875" style="14" customWidth="1"/>
+    <col min="3033" max="3033" width="9.140625" style="14"/>
+    <col min="3034" max="3034" width="2.140625" style="14" customWidth="1"/>
+    <col min="3035" max="3035" width="11.140625" style="14" customWidth="1"/>
+    <col min="3036" max="3036" width="2" style="14" customWidth="1"/>
+    <col min="3037" max="3037" width="9.140625" style="14"/>
+    <col min="3038" max="3038" width="2" style="14" customWidth="1"/>
+    <col min="3039" max="3039" width="11.28515625" style="14" customWidth="1"/>
+    <col min="3040" max="3040" width="2" style="14" customWidth="1"/>
+    <col min="3041" max="3041" width="14.85546875" style="14" customWidth="1"/>
+    <col min="3042" max="3042" width="2" style="14" customWidth="1"/>
+    <col min="3043" max="3043" width="11.28515625" style="14" customWidth="1"/>
+    <col min="3044" max="3044" width="2.42578125" style="14" customWidth="1"/>
+    <col min="3045" max="3045" width="12.7109375" style="14" customWidth="1"/>
+    <col min="3046" max="3046" width="2.42578125" style="14" customWidth="1"/>
+    <col min="3047" max="3047" width="12" style="14" customWidth="1"/>
+    <col min="3048" max="3048" width="2.42578125" style="14" customWidth="1"/>
+    <col min="3049" max="3049" width="15" style="14" customWidth="1"/>
+    <col min="3050" max="3050" width="2.42578125" style="14" customWidth="1"/>
+    <col min="3051" max="3051" width="12.42578125" style="14" customWidth="1"/>
+    <col min="3052" max="3052" width="2.5703125" style="14" customWidth="1"/>
+    <col min="3053" max="3053" width="16.7109375" style="14" customWidth="1"/>
+    <col min="3054" max="3054" width="1.5703125" style="14" customWidth="1"/>
+    <col min="3055" max="3055" width="19.7109375" style="14" customWidth="1"/>
+    <col min="3056" max="3056" width="1.42578125" style="14" customWidth="1"/>
+    <col min="3057" max="3057" width="13.5703125" style="14" customWidth="1"/>
+    <col min="3058" max="3058" width="1.85546875" style="14" customWidth="1"/>
+    <col min="3059" max="3059" width="13" style="14" customWidth="1"/>
+    <col min="3060" max="3060" width="1.5703125" style="14" customWidth="1"/>
+    <col min="3061" max="3061" width="11.85546875" style="14" customWidth="1"/>
+    <col min="3062" max="3062" width="2.28515625" style="14" customWidth="1"/>
+    <col min="3063" max="3063" width="14.7109375" style="14" customWidth="1"/>
+    <col min="3064" max="3064" width="2.28515625" style="14" customWidth="1"/>
+    <col min="3065" max="3065" width="9.140625" style="14"/>
+    <col min="3066" max="3066" width="1.7109375" style="14" customWidth="1"/>
+    <col min="3067" max="3067" width="13.140625" style="14" customWidth="1"/>
+    <col min="3068" max="3068" width="2.28515625" style="14" customWidth="1"/>
+    <col min="3069" max="3069" width="9.140625" style="14"/>
+    <col min="3070" max="3070" width="1.42578125" style="14" customWidth="1"/>
+    <col min="3071" max="3071" width="9.140625" style="14"/>
+    <col min="3072" max="3072" width="1.7109375" style="14" customWidth="1"/>
+    <col min="3073" max="3073" width="9.140625" style="14"/>
+    <col min="3074" max="3074" width="1.85546875" style="14" customWidth="1"/>
+    <col min="3075" max="3075" width="12" style="14" customWidth="1"/>
+    <col min="3076" max="3076" width="1.7109375" style="14" customWidth="1"/>
+    <col min="3077" max="3077" width="9.140625" style="14"/>
+    <col min="3078" max="3078" width="1.85546875" style="14" customWidth="1"/>
+    <col min="3079" max="3079" width="10.85546875" style="14" customWidth="1"/>
+    <col min="3080" max="3080" width="2.140625" style="14" customWidth="1"/>
+    <col min="3081" max="3081" width="13.85546875" style="14" customWidth="1"/>
+    <col min="3082" max="3082" width="3.28515625" style="14" customWidth="1"/>
+    <col min="3083" max="3083" width="11.7109375" style="14" customWidth="1"/>
+    <col min="3084" max="3084" width="2.140625" style="14" customWidth="1"/>
+    <col min="3085" max="3085" width="13.140625" style="14" customWidth="1"/>
+    <col min="3086" max="3086" width="3.7109375" style="14" customWidth="1"/>
+    <col min="3087" max="3087" width="12" style="14" customWidth="1"/>
+    <col min="3088" max="3088" width="3.85546875" style="14" customWidth="1"/>
+    <col min="3089" max="3089" width="13.5703125" style="14" customWidth="1"/>
+    <col min="3090" max="3090" width="3" style="14" customWidth="1"/>
+    <col min="3091" max="3091" width="12.28515625" style="14" customWidth="1"/>
+    <col min="3092" max="3092" width="3" style="14" customWidth="1"/>
+    <col min="3093" max="3093" width="14.42578125" style="14" customWidth="1"/>
+    <col min="3094" max="3094" width="2.85546875" style="14" customWidth="1"/>
+    <col min="3095" max="3095" width="17.7109375" style="14" customWidth="1"/>
+    <col min="3096" max="3096" width="2.5703125" style="14" customWidth="1"/>
+    <col min="3097" max="3097" width="9.140625" style="14"/>
+    <col min="3098" max="3098" width="1.42578125" style="14" customWidth="1"/>
+    <col min="3099" max="3099" width="11" style="14" customWidth="1"/>
+    <col min="3100" max="3100" width="1.7109375" style="14" customWidth="1"/>
+    <col min="3101" max="3101" width="11.5703125" style="14" customWidth="1"/>
+    <col min="3102" max="3102" width="2" style="14" customWidth="1"/>
+    <col min="3103" max="3103" width="12.42578125" style="14" customWidth="1"/>
+    <col min="3104" max="3104" width="3.7109375" style="14" customWidth="1"/>
+    <col min="3105" max="3105" width="9.140625" style="14"/>
+    <col min="3106" max="3106" width="1.7109375" style="14" customWidth="1"/>
+    <col min="3107" max="3107" width="11.7109375" style="14" customWidth="1"/>
+    <col min="3108" max="3108" width="1.85546875" style="14" customWidth="1"/>
+    <col min="3109" max="3109" width="9.140625" style="14"/>
+    <col min="3110" max="3110" width="1.5703125" style="14" customWidth="1"/>
+    <col min="3111" max="3111" width="9.140625" style="14"/>
+    <col min="3112" max="3112" width="1.85546875" style="14" customWidth="1"/>
+    <col min="3113" max="3286" width="9.140625" style="14"/>
+    <col min="3287" max="3287" width="2.7109375" style="14" customWidth="1"/>
+    <col min="3288" max="3288" width="17.85546875" style="14" customWidth="1"/>
+    <col min="3289" max="3289" width="9.140625" style="14"/>
+    <col min="3290" max="3290" width="2.140625" style="14" customWidth="1"/>
+    <col min="3291" max="3291" width="11.140625" style="14" customWidth="1"/>
+    <col min="3292" max="3292" width="2" style="14" customWidth="1"/>
+    <col min="3293" max="3293" width="9.140625" style="14"/>
+    <col min="3294" max="3294" width="2" style="14" customWidth="1"/>
+    <col min="3295" max="3295" width="11.28515625" style="14" customWidth="1"/>
+    <col min="3296" max="3296" width="2" style="14" customWidth="1"/>
+    <col min="3297" max="3297" width="14.85546875" style="14" customWidth="1"/>
+    <col min="3298" max="3298" width="2" style="14" customWidth="1"/>
+    <col min="3299" max="3299" width="11.28515625" style="14" customWidth="1"/>
+    <col min="3300" max="3300" width="2.42578125" style="14" customWidth="1"/>
+    <col min="3301" max="3301" width="12.7109375" style="14" customWidth="1"/>
+    <col min="3302" max="3302" width="2.42578125" style="14" customWidth="1"/>
+    <col min="3303" max="3303" width="12" style="14" customWidth="1"/>
+    <col min="3304" max="3304" width="2.42578125" style="14" customWidth="1"/>
+    <col min="3305" max="3305" width="15" style="14" customWidth="1"/>
+    <col min="3306" max="3306" width="2.42578125" style="14" customWidth="1"/>
+    <col min="3307" max="3307" width="12.42578125" style="14" customWidth="1"/>
+    <col min="3308" max="3308" width="2.5703125" style="14" customWidth="1"/>
+    <col min="3309" max="3309" width="16.7109375" style="14" customWidth="1"/>
+    <col min="3310" max="3310" width="1.5703125" style="14" customWidth="1"/>
+    <col min="3311" max="3311" width="19.7109375" style="14" customWidth="1"/>
+    <col min="3312" max="3312" width="1.42578125" style="14" customWidth="1"/>
+    <col min="3313" max="3313" width="13.5703125" style="14" customWidth="1"/>
+    <col min="3314" max="3314" width="1.85546875" style="14" customWidth="1"/>
+    <col min="3315" max="3315" width="13" style="14" customWidth="1"/>
+    <col min="3316" max="3316" width="1.5703125" style="14" customWidth="1"/>
+    <col min="3317" max="3317" width="11.85546875" style="14" customWidth="1"/>
+    <col min="3318" max="3318" width="2.28515625" style="14" customWidth="1"/>
+    <col min="3319" max="3319" width="14.7109375" style="14" customWidth="1"/>
+    <col min="3320" max="3320" width="2.28515625" style="14" customWidth="1"/>
+    <col min="3321" max="3321" width="9.140625" style="14"/>
+    <col min="3322" max="3322" width="1.7109375" style="14" customWidth="1"/>
+    <col min="3323" max="3323" width="13.140625" style="14" customWidth="1"/>
+    <col min="3324" max="3324" width="2.28515625" style="14" customWidth="1"/>
+    <col min="3325" max="3325" width="9.140625" style="14"/>
+    <col min="3326" max="3326" width="1.42578125" style="14" customWidth="1"/>
+    <col min="3327" max="3327" width="9.140625" style="14"/>
+    <col min="3328" max="3328" width="1.7109375" style="14" customWidth="1"/>
+    <col min="3329" max="3329" width="9.140625" style="14"/>
+    <col min="3330" max="3330" width="1.85546875" style="14" customWidth="1"/>
+    <col min="3331" max="3331" width="12" style="14" customWidth="1"/>
+    <col min="3332" max="3332" width="1.7109375" style="14" customWidth="1"/>
+    <col min="3333" max="3333" width="9.140625" style="14"/>
+    <col min="3334" max="3334" width="1.85546875" style="14" customWidth="1"/>
+    <col min="3335" max="3335" width="10.85546875" style="14" customWidth="1"/>
+    <col min="3336" max="3336" width="2.140625" style="14" customWidth="1"/>
+    <col min="3337" max="3337" width="13.85546875" style="14" customWidth="1"/>
+    <col min="3338" max="3338" width="3.28515625" style="14" customWidth="1"/>
+    <col min="3339" max="3339" width="11.7109375" style="14" customWidth="1"/>
+    <col min="3340" max="3340" width="2.140625" style="14" customWidth="1"/>
+    <col min="3341" max="3341" width="13.140625" style="14" customWidth="1"/>
+    <col min="3342" max="3342" width="3.7109375" style="14" customWidth="1"/>
+    <col min="3343" max="3343" width="12" style="14" customWidth="1"/>
+    <col min="3344" max="3344" width="3.85546875" style="14" customWidth="1"/>
+    <col min="3345" max="3345" width="13.5703125" style="14" customWidth="1"/>
+    <col min="3346" max="3346" width="3" style="14" customWidth="1"/>
+    <col min="3347" max="3347" width="12.28515625" style="14" customWidth="1"/>
+    <col min="3348" max="3348" width="3" style="14" customWidth="1"/>
+    <col min="3349" max="3349" width="14.42578125" style="14" customWidth="1"/>
+    <col min="3350" max="3350" width="2.85546875" style="14" customWidth="1"/>
+    <col min="3351" max="3351" width="17.7109375" style="14" customWidth="1"/>
+    <col min="3352" max="3352" width="2.5703125" style="14" customWidth="1"/>
+    <col min="3353" max="3353" width="9.140625" style="14"/>
+    <col min="3354" max="3354" width="1.42578125" style="14" customWidth="1"/>
+    <col min="3355" max="3355" width="11" style="14" customWidth="1"/>
+    <col min="3356" max="3356" width="1.7109375" style="14" customWidth="1"/>
+    <col min="3357" max="3357" width="11.5703125" style="14" customWidth="1"/>
+    <col min="3358" max="3358" width="2" style="14" customWidth="1"/>
+    <col min="3359" max="3359" width="12.42578125" style="14" customWidth="1"/>
+    <col min="3360" max="3360" width="3.7109375" style="14" customWidth="1"/>
+    <col min="3361" max="3361" width="9.140625" style="14"/>
+    <col min="3362" max="3362" width="1.7109375" style="14" customWidth="1"/>
+    <col min="3363" max="3363" width="11.7109375" style="14" customWidth="1"/>
+    <col min="3364" max="3364" width="1.85546875" style="14" customWidth="1"/>
+    <col min="3365" max="3365" width="9.140625" style="14"/>
+    <col min="3366" max="3366" width="1.5703125" style="14" customWidth="1"/>
+    <col min="3367" max="3367" width="9.140625" style="14"/>
+    <col min="3368" max="3368" width="1.85546875" style="14" customWidth="1"/>
+    <col min="3369" max="3542" width="9.140625" style="14"/>
+    <col min="3543" max="3543" width="2.7109375" style="14" customWidth="1"/>
+    <col min="3544" max="3544" width="17.85546875" style="14" customWidth="1"/>
+    <col min="3545" max="3545" width="9.140625" style="14"/>
+    <col min="3546" max="3546" width="2.140625" style="14" customWidth="1"/>
+    <col min="3547" max="3547" width="11.140625" style="14" customWidth="1"/>
+    <col min="3548" max="3548" width="2" style="14" customWidth="1"/>
+    <col min="3549" max="3549" width="9.140625" style="14"/>
+    <col min="3550" max="3550" width="2" style="14" customWidth="1"/>
+    <col min="3551" max="3551" width="11.28515625" style="14" customWidth="1"/>
+    <col min="3552" max="3552" width="2" style="14" customWidth="1"/>
+    <col min="3553" max="3553" width="14.85546875" style="14" customWidth="1"/>
+    <col min="3554" max="3554" width="2" style="14" customWidth="1"/>
+    <col min="3555" max="3555" width="11.28515625" style="14" customWidth="1"/>
+    <col min="3556" max="3556" width="2.42578125" style="14" customWidth="1"/>
+    <col min="3557" max="3557" width="12.7109375" style="14" customWidth="1"/>
+    <col min="3558" max="3558" width="2.42578125" style="14" customWidth="1"/>
+    <col min="3559" max="3559" width="12" style="14" customWidth="1"/>
+    <col min="3560" max="3560" width="2.42578125" style="14" customWidth="1"/>
+    <col min="3561" max="3561" width="15" style="14" customWidth="1"/>
+    <col min="3562" max="3562" width="2.42578125" style="14" customWidth="1"/>
+    <col min="3563" max="3563" width="12.42578125" style="14" customWidth="1"/>
+    <col min="3564" max="3564" width="2.5703125" style="14" customWidth="1"/>
+    <col min="3565" max="3565" width="16.7109375" style="14" customWidth="1"/>
+    <col min="3566" max="3566" width="1.5703125" style="14" customWidth="1"/>
+    <col min="3567" max="3567" width="19.7109375" style="14" customWidth="1"/>
+    <col min="3568" max="3568" width="1.42578125" style="14" customWidth="1"/>
+    <col min="3569" max="3569" width="13.5703125" style="14" customWidth="1"/>
+    <col min="3570" max="3570" width="1.85546875" style="14" customWidth="1"/>
+    <col min="3571" max="3571" width="13" style="14" customWidth="1"/>
+    <col min="3572" max="3572" width="1.5703125" style="14" customWidth="1"/>
+    <col min="3573" max="3573" width="11.85546875" style="14" customWidth="1"/>
+    <col min="3574" max="3574" width="2.28515625" style="14" customWidth="1"/>
+    <col min="3575" max="3575" width="14.7109375" style="14" customWidth="1"/>
+    <col min="3576" max="3576" width="2.28515625" style="14" customWidth="1"/>
+    <col min="3577" max="3577" width="9.140625" style="14"/>
+    <col min="3578" max="3578" width="1.7109375" style="14" customWidth="1"/>
+    <col min="3579" max="3579" width="13.140625" style="14" customWidth="1"/>
+    <col min="3580" max="3580" width="2.28515625" style="14" customWidth="1"/>
+    <col min="3581" max="3581" width="9.140625" style="14"/>
+    <col min="3582" max="3582" width="1.42578125" style="14" customWidth="1"/>
+    <col min="3583" max="3583" width="9.140625" style="14"/>
+    <col min="3584" max="3584" width="1.7109375" style="14" customWidth="1"/>
+    <col min="3585" max="3585" width="9.140625" style="14"/>
+    <col min="3586" max="3586" width="1.85546875" style="14" customWidth="1"/>
+    <col min="3587" max="3587" width="12" style="14" customWidth="1"/>
+    <col min="3588" max="3588" width="1.7109375" style="14" customWidth="1"/>
+    <col min="3589" max="3589" width="9.140625" style="14"/>
+    <col min="3590" max="3590" width="1.85546875" style="14" customWidth="1"/>
+    <col min="3591" max="3591" width="10.85546875" style="14" customWidth="1"/>
+    <col min="3592" max="3592" width="2.140625" style="14" customWidth="1"/>
+    <col min="3593" max="3593" width="13.85546875" style="14" customWidth="1"/>
+    <col min="3594" max="3594" width="3.28515625" style="14" customWidth="1"/>
+    <col min="3595" max="3595" width="11.7109375" style="14" customWidth="1"/>
+    <col min="3596" max="3596" width="2.140625" style="14" customWidth="1"/>
+    <col min="3597" max="3597" width="13.140625" style="14" customWidth="1"/>
+    <col min="3598" max="3598" width="3.7109375" style="14" customWidth="1"/>
+    <col min="3599" max="3599" width="12" style="14" customWidth="1"/>
+    <col min="3600" max="3600" width="3.85546875" style="14" customWidth="1"/>
+    <col min="3601" max="3601" width="13.5703125" style="14" customWidth="1"/>
+    <col min="3602" max="3602" width="3" style="14" customWidth="1"/>
+    <col min="3603" max="3603" width="12.28515625" style="14" customWidth="1"/>
+    <col min="3604" max="3604" width="3" style="14" customWidth="1"/>
+    <col min="3605" max="3605" width="14.42578125" style="14" customWidth="1"/>
+    <col min="3606" max="3606" width="2.85546875" style="14" customWidth="1"/>
+    <col min="3607" max="3607" width="17.7109375" style="14" customWidth="1"/>
+    <col min="3608" max="3608" width="2.5703125" style="14" customWidth="1"/>
+    <col min="3609" max="3609" width="9.140625" style="14"/>
+    <col min="3610" max="3610" width="1.42578125" style="14" customWidth="1"/>
+    <col min="3611" max="3611" width="11" style="14" customWidth="1"/>
+    <col min="3612" max="3612" width="1.7109375" style="14" customWidth="1"/>
+    <col min="3613" max="3613" width="11.5703125" style="14" customWidth="1"/>
+    <col min="3614" max="3614" width="2" style="14" customWidth="1"/>
+    <col min="3615" max="3615" width="12.42578125" style="14" customWidth="1"/>
+    <col min="3616" max="3616" width="3.7109375" style="14" customWidth="1"/>
+    <col min="3617" max="3617" width="9.140625" style="14"/>
+    <col min="3618" max="3618" width="1.7109375" style="14" customWidth="1"/>
+    <col min="3619" max="3619" width="11.7109375" style="14" customWidth="1"/>
+    <col min="3620" max="3620" width="1.85546875" style="14" customWidth="1"/>
+    <col min="3621" max="3621" width="9.140625" style="14"/>
+    <col min="3622" max="3622" width="1.5703125" style="14" customWidth="1"/>
+    <col min="3623" max="3623" width="9.140625" style="14"/>
+    <col min="3624" max="3624" width="1.85546875" style="14" customWidth="1"/>
+    <col min="3625" max="3798" width="9.140625" style="14"/>
+    <col min="3799" max="3799" width="2.7109375" style="14" customWidth="1"/>
+    <col min="3800" max="3800" width="17.85546875" style="14" customWidth="1"/>
+    <col min="3801" max="3801" width="9.140625" style="14"/>
+    <col min="3802" max="3802" width="2.140625" style="14" customWidth="1"/>
+    <col min="3803" max="3803" width="11.140625" style="14" customWidth="1"/>
+    <col min="3804" max="3804" width="2" style="14" customWidth="1"/>
+    <col min="3805" max="3805" width="9.140625" style="14"/>
+    <col min="3806" max="3806" width="2" style="14" customWidth="1"/>
+    <col min="3807" max="3807" width="11.28515625" style="14" customWidth="1"/>
+    <col min="3808" max="3808" width="2" style="14" customWidth="1"/>
+    <col min="3809" max="3809" width="14.85546875" style="14" customWidth="1"/>
+    <col min="3810" max="3810" width="2" style="14" customWidth="1"/>
+    <col min="3811" max="3811" width="11.28515625" style="14" customWidth="1"/>
+    <col min="3812" max="3812" width="2.42578125" style="14" customWidth="1"/>
+    <col min="3813" max="3813" width="12.7109375" style="14" customWidth="1"/>
+    <col min="3814" max="3814" width="2.42578125" style="14" customWidth="1"/>
+    <col min="3815" max="3815" width="12" style="14" customWidth="1"/>
+    <col min="3816" max="3816" width="2.42578125" style="14" customWidth="1"/>
+    <col min="3817" max="3817" width="15" style="14" customWidth="1"/>
+    <col min="3818" max="3818" width="2.42578125" style="14" customWidth="1"/>
+    <col min="3819" max="3819" width="12.42578125" style="14" customWidth="1"/>
+    <col min="3820" max="3820" width="2.5703125" style="14" customWidth="1"/>
+    <col min="3821" max="3821" width="16.7109375" style="14" customWidth="1"/>
+    <col min="3822" max="3822" width="1.5703125" style="14" customWidth="1"/>
+    <col min="3823" max="3823" width="19.7109375" style="14" customWidth="1"/>
+    <col min="3824" max="3824" width="1.42578125" style="14" customWidth="1"/>
+    <col min="3825" max="3825" width="13.5703125" style="14" customWidth="1"/>
+    <col min="3826" max="3826" width="1.85546875" style="14" customWidth="1"/>
+    <col min="3827" max="3827" width="13" style="14" customWidth="1"/>
+    <col min="3828" max="3828" width="1.5703125" style="14" customWidth="1"/>
+    <col min="3829" max="3829" width="11.85546875" style="14" customWidth="1"/>
+    <col min="3830" max="3830" width="2.28515625" style="14" customWidth="1"/>
+    <col min="3831" max="3831" width="14.7109375" style="14" customWidth="1"/>
+    <col min="3832" max="3832" width="2.28515625" style="14" customWidth="1"/>
+    <col min="3833" max="3833" width="9.140625" style="14"/>
+    <col min="3834" max="3834" width="1.7109375" style="14" customWidth="1"/>
+    <col min="3835" max="3835" width="13.140625" style="14" customWidth="1"/>
+    <col min="3836" max="3836" width="2.28515625" style="14" customWidth="1"/>
+    <col min="3837" max="3837" width="9.140625" style="14"/>
+    <col min="3838" max="3838" width="1.42578125" style="14" customWidth="1"/>
+    <col min="3839" max="3839" width="9.140625" style="14"/>
+    <col min="3840" max="3840" width="1.7109375" style="14" customWidth="1"/>
+    <col min="3841" max="3841" width="9.140625" style="14"/>
+    <col min="3842" max="3842" width="1.85546875" style="14" customWidth="1"/>
+    <col min="3843" max="3843" width="12" style="14" customWidth="1"/>
+    <col min="3844" max="3844" width="1.7109375" style="14" customWidth="1"/>
+    <col min="3845" max="3845" width="9.140625" style="14"/>
+    <col min="3846" max="3846" width="1.85546875" style="14" customWidth="1"/>
+    <col min="3847" max="3847" width="10.85546875" style="14" customWidth="1"/>
+    <col min="3848" max="3848" width="2.140625" style="14" customWidth="1"/>
+    <col min="3849" max="3849" width="13.85546875" style="14" customWidth="1"/>
+    <col min="3850" max="3850" width="3.28515625" style="14" customWidth="1"/>
+    <col min="3851" max="3851" width="11.7109375" style="14" customWidth="1"/>
+    <col min="3852" max="3852" width="2.140625" style="14" customWidth="1"/>
+    <col min="3853" max="3853" width="13.140625" style="14" customWidth="1"/>
+    <col min="3854" max="3854" width="3.7109375" style="14" customWidth="1"/>
+    <col min="3855" max="3855" width="12" style="14" customWidth="1"/>
+    <col min="3856" max="3856" width="3.85546875" style="14" customWidth="1"/>
+    <col min="3857" max="3857" width="13.5703125" style="14" customWidth="1"/>
+    <col min="3858" max="3858" width="3" style="14" customWidth="1"/>
+    <col min="3859" max="3859" width="12.28515625" style="14" customWidth="1"/>
+    <col min="3860" max="3860" width="3" style="14" customWidth="1"/>
+    <col min="3861" max="3861" width="14.42578125" style="14" customWidth="1"/>
+    <col min="3862" max="3862" width="2.85546875" style="14" customWidth="1"/>
+    <col min="3863" max="3863" width="17.7109375" style="14" customWidth="1"/>
+    <col min="3864" max="3864" width="2.5703125" style="14" customWidth="1"/>
+    <col min="3865" max="3865" width="9.140625" style="14"/>
+    <col min="3866" max="3866" width="1.42578125" style="14" customWidth="1"/>
+    <col min="3867" max="3867" width="11" style="14" customWidth="1"/>
+    <col min="3868" max="3868" width="1.7109375" style="14" customWidth="1"/>
+    <col min="3869" max="3869" width="11.5703125" style="14" customWidth="1"/>
+    <col min="3870" max="3870" width="2" style="14" customWidth="1"/>
+    <col min="3871" max="3871" width="12.42578125" style="14" customWidth="1"/>
+    <col min="3872" max="3872" width="3.7109375" style="14" customWidth="1"/>
+    <col min="3873" max="3873" width="9.140625" style="14"/>
+    <col min="3874" max="3874" width="1.7109375" style="14" customWidth="1"/>
+    <col min="3875" max="3875" width="11.7109375" style="14" customWidth="1"/>
+    <col min="3876" max="3876" width="1.85546875" style="14" customWidth="1"/>
+    <col min="3877" max="3877" width="9.140625" style="14"/>
+    <col min="3878" max="3878" width="1.5703125" style="14" customWidth="1"/>
+    <col min="3879" max="3879" width="9.140625" style="14"/>
+    <col min="3880" max="3880" width="1.85546875" style="14" customWidth="1"/>
+    <col min="3881" max="4054" width="9.140625" style="14"/>
+    <col min="4055" max="4055" width="2.7109375" style="14" customWidth="1"/>
+    <col min="4056" max="4056" width="17.85546875" style="14" customWidth="1"/>
+    <col min="4057" max="4057" width="9.140625" style="14"/>
+    <col min="4058" max="4058" width="2.140625" style="14" customWidth="1"/>
+    <col min="4059" max="4059" width="11.140625" style="14" customWidth="1"/>
+    <col min="4060" max="4060" width="2" style="14" customWidth="1"/>
+    <col min="4061" max="4061" width="9.140625" style="14"/>
+    <col min="4062" max="4062" width="2" style="14" customWidth="1"/>
+    <col min="4063" max="4063" width="11.28515625" style="14" customWidth="1"/>
+    <col min="4064" max="4064" width="2" style="14" customWidth="1"/>
+    <col min="4065" max="4065" width="14.85546875" style="14" customWidth="1"/>
+    <col min="4066" max="4066" width="2" style="14" customWidth="1"/>
+    <col min="4067" max="4067" width="11.28515625" style="14" customWidth="1"/>
+    <col min="4068" max="4068" width="2.42578125" style="14" customWidth="1"/>
+    <col min="4069" max="4069" width="12.7109375" style="14" customWidth="1"/>
+    <col min="4070" max="4070" width="2.42578125" style="14" customWidth="1"/>
+    <col min="4071" max="4071" width="12" style="14" customWidth="1"/>
+    <col min="4072" max="4072" width="2.42578125" style="14" customWidth="1"/>
+    <col min="4073" max="4073" width="15" style="14" customWidth="1"/>
+    <col min="4074" max="4074" width="2.42578125" style="14" customWidth="1"/>
+    <col min="4075" max="4075" width="12.42578125" style="14" customWidth="1"/>
+    <col min="4076" max="4076" width="2.5703125" style="14" customWidth="1"/>
+    <col min="4077" max="4077" width="16.7109375" style="14" customWidth="1"/>
+    <col min="4078" max="4078" width="1.5703125" style="14" customWidth="1"/>
+    <col min="4079" max="4079" width="19.7109375" style="14" customWidth="1"/>
+    <col min="4080" max="4080" width="1.42578125" style="14" customWidth="1"/>
+    <col min="4081" max="4081" width="13.5703125" style="14" customWidth="1"/>
+    <col min="4082" max="4082" width="1.85546875" style="14" customWidth="1"/>
+    <col min="4083" max="4083" width="13" style="14" customWidth="1"/>
+    <col min="4084" max="4084" width="1.5703125" style="14" customWidth="1"/>
+    <col min="4085" max="4085" width="11.85546875" style="14" customWidth="1"/>
+    <col min="4086" max="4086" width="2.28515625" style="14" customWidth="1"/>
+    <col min="4087" max="4087" width="14.7109375" style="14" customWidth="1"/>
+    <col min="4088" max="4088" width="2.28515625" style="14" customWidth="1"/>
+    <col min="4089" max="4089" width="9.140625" style="14"/>
+    <col min="4090" max="4090" width="1.7109375" style="14" customWidth="1"/>
+    <col min="4091" max="4091" width="13.140625" style="14" customWidth="1"/>
+    <col min="4092" max="4092" width="2.28515625" style="14" customWidth="1"/>
+    <col min="4093" max="4093" width="9.140625" style="14"/>
+    <col min="4094" max="4094" width="1.42578125" style="14" customWidth="1"/>
+    <col min="4095" max="4095" width="9.140625" style="14"/>
+    <col min="4096" max="4096" width="1.7109375" style="14" customWidth="1"/>
+    <col min="4097" max="4097" width="9.140625" style="14"/>
+    <col min="4098" max="4098" width="1.85546875" style="14" customWidth="1"/>
+    <col min="4099" max="4099" width="12" style="14" customWidth="1"/>
+    <col min="4100" max="4100" width="1.7109375" style="14" customWidth="1"/>
+    <col min="4101" max="4101" width="9.140625" style="14"/>
+    <col min="4102" max="4102" width="1.85546875" style="14" customWidth="1"/>
+    <col min="4103" max="4103" width="10.85546875" style="14" customWidth="1"/>
+    <col min="4104" max="4104" width="2.140625" style="14" customWidth="1"/>
+    <col min="4105" max="4105" width="13.85546875" style="14" customWidth="1"/>
+    <col min="4106" max="4106" width="3.28515625" style="14" customWidth="1"/>
+    <col min="4107" max="4107" width="11.7109375" style="14" customWidth="1"/>
+    <col min="4108" max="4108" width="2.140625" style="14" customWidth="1"/>
+    <col min="4109" max="4109" width="13.140625" style="14" customWidth="1"/>
+    <col min="4110" max="4110" width="3.7109375" style="14" customWidth="1"/>
+    <col min="4111" max="4111" width="12" style="14" customWidth="1"/>
+    <col min="4112" max="4112" width="3.85546875" style="14" customWidth="1"/>
+    <col min="4113" max="4113" width="13.5703125" style="14" customWidth="1"/>
+    <col min="4114" max="4114" width="3" style="14" customWidth="1"/>
+    <col min="4115" max="4115" width="12.28515625" style="14" customWidth="1"/>
+    <col min="4116" max="4116" width="3" style="14" customWidth="1"/>
+    <col min="4117" max="4117" width="14.42578125" style="14" customWidth="1"/>
+    <col min="4118" max="4118" width="2.85546875" style="14" customWidth="1"/>
+    <col min="4119" max="4119" width="17.7109375" style="14" customWidth="1"/>
+    <col min="4120" max="4120" width="2.5703125" style="14" customWidth="1"/>
+    <col min="4121" max="4121" width="9.140625" style="14"/>
+    <col min="4122" max="4122" width="1.42578125" style="14" customWidth="1"/>
+    <col min="4123" max="4123" width="11" style="14" customWidth="1"/>
+    <col min="4124" max="4124" width="1.7109375" style="14" customWidth="1"/>
+    <col min="4125" max="4125" width="11.5703125" style="14" customWidth="1"/>
+    <col min="4126" max="4126" width="2" style="14" customWidth="1"/>
+    <col min="4127" max="4127" width="12.42578125" style="14" customWidth="1"/>
+    <col min="4128" max="4128" width="3.7109375" style="14" customWidth="1"/>
+    <col min="4129" max="4129" width="9.140625" style="14"/>
+    <col min="4130" max="4130" width="1.7109375" style="14" customWidth="1"/>
+    <col min="4131" max="4131" width="11.7109375" style="14" customWidth="1"/>
+    <col min="4132" max="4132" width="1.85546875" style="14" customWidth="1"/>
+    <col min="4133" max="4133" width="9.140625" style="14"/>
+    <col min="4134" max="4134" width="1.5703125" style="14" customWidth="1"/>
+    <col min="4135" max="4135" width="9.140625" style="14"/>
+    <col min="4136" max="4136" width="1.85546875" style="14" customWidth="1"/>
+    <col min="4137" max="4310" width="9.140625" style="14"/>
+    <col min="4311" max="4311" width="2.7109375" style="14" customWidth="1"/>
+    <col min="4312" max="4312" width="17.85546875" style="14" customWidth="1"/>
+    <col min="4313" max="4313" width="9.140625" style="14"/>
+    <col min="4314" max="4314" width="2.140625" style="14" customWidth="1"/>
+    <col min="4315" max="4315" width="11.140625" style="14" customWidth="1"/>
+    <col min="4316" max="4316" width="2" style="14" customWidth="1"/>
+    <col min="4317" max="4317" width="9.140625" style="14"/>
+    <col min="4318" max="4318" width="2" style="14" customWidth="1"/>
+    <col min="4319" max="4319" width="11.28515625" style="14" customWidth="1"/>
+    <col min="4320" max="4320" width="2" style="14" customWidth="1"/>
+    <col min="4321" max="4321" width="14.85546875" style="14" customWidth="1"/>
+    <col min="4322" max="4322" width="2" style="14" customWidth="1"/>
+    <col min="4323" max="4323" width="11.28515625" style="14" customWidth="1"/>
+    <col min="4324" max="4324" width="2.42578125" style="14" customWidth="1"/>
+    <col min="4325" max="4325" width="12.7109375" style="14" customWidth="1"/>
+    <col min="4326" max="4326" width="2.42578125" style="14" customWidth="1"/>
+    <col min="4327" max="4327" width="12" style="14" customWidth="1"/>
+    <col min="4328" max="4328" width="2.42578125" style="14" customWidth="1"/>
+    <col min="4329" max="4329" width="15" style="14" customWidth="1"/>
+    <col min="4330" max="4330" width="2.42578125" style="14" customWidth="1"/>
+    <col min="4331" max="4331" width="12.42578125" style="14" customWidth="1"/>
+    <col min="4332" max="4332" width="2.5703125" style="14" customWidth="1"/>
+    <col min="4333" max="4333" width="16.7109375" style="14" customWidth="1"/>
+    <col min="4334" max="4334" width="1.5703125" style="14" customWidth="1"/>
+    <col min="4335" max="4335" width="19.7109375" style="14" customWidth="1"/>
+    <col min="4336" max="4336" width="1.42578125" style="14" customWidth="1"/>
+    <col min="4337" max="4337" width="13.5703125" style="14" customWidth="1"/>
+    <col min="4338" max="4338" width="1.85546875" style="14" customWidth="1"/>
+    <col min="4339" max="4339" width="13" style="14" customWidth="1"/>
+    <col min="4340" max="4340" width="1.5703125" style="14" customWidth="1"/>
+    <col min="4341" max="4341" width="11.85546875" style="14" customWidth="1"/>
+    <col min="4342" max="4342" width="2.28515625" style="14" customWidth="1"/>
+    <col min="4343" max="4343" width="14.7109375" style="14" customWidth="1"/>
+    <col min="4344" max="4344" width="2.28515625" style="14" customWidth="1"/>
+    <col min="4345" max="4345" width="9.140625" style="14"/>
+    <col min="4346" max="4346" width="1.7109375" style="14" customWidth="1"/>
+    <col min="4347" max="4347" width="13.140625" style="14" customWidth="1"/>
+    <col min="4348" max="4348" width="2.28515625" style="14" customWidth="1"/>
+    <col min="4349" max="4349" width="9.140625" style="14"/>
+    <col min="4350" max="4350" width="1.42578125" style="14" customWidth="1"/>
+    <col min="4351" max="4351" width="9.140625" style="14"/>
+    <col min="4352" max="4352" width="1.7109375" style="14" customWidth="1"/>
+    <col min="4353" max="4353" width="9.140625" style="14"/>
+    <col min="4354" max="4354" width="1.85546875" style="14" customWidth="1"/>
+    <col min="4355" max="4355" width="12" style="14" customWidth="1"/>
+    <col min="4356" max="4356" width="1.7109375" style="14" customWidth="1"/>
+    <col min="4357" max="4357" width="9.140625" style="14"/>
+    <col min="4358" max="4358" width="1.85546875" style="14" customWidth="1"/>
+    <col min="4359" max="4359" width="10.85546875" style="14" customWidth="1"/>
+    <col min="4360" max="4360" width="2.140625" style="14" customWidth="1"/>
+    <col min="4361" max="4361" width="13.85546875" style="14" customWidth="1"/>
+    <col min="4362" max="4362" width="3.28515625" style="14" customWidth="1"/>
+    <col min="4363" max="4363" width="11.7109375" style="14" customWidth="1"/>
+    <col min="4364" max="4364" width="2.140625" style="14" customWidth="1"/>
+    <col min="4365" max="4365" width="13.140625" style="14" customWidth="1"/>
+    <col min="4366" max="4366" width="3.7109375" style="14" customWidth="1"/>
+    <col min="4367" max="4367" width="12" style="14" customWidth="1"/>
+    <col min="4368" max="4368" width="3.85546875" style="14" customWidth="1"/>
+    <col min="4369" max="4369" width="13.5703125" style="14" customWidth="1"/>
+    <col min="4370" max="4370" width="3" style="14" customWidth="1"/>
+    <col min="4371" max="4371" width="12.28515625" style="14" customWidth="1"/>
+    <col min="4372" max="4372" width="3" style="14" customWidth="1"/>
+    <col min="4373" max="4373" width="14.42578125" style="14" customWidth="1"/>
+    <col min="4374" max="4374" width="2.85546875" style="14" customWidth="1"/>
+    <col min="4375" max="4375" width="17.7109375" style="14" customWidth="1"/>
+    <col min="4376" max="4376" width="2.5703125" style="14" customWidth="1"/>
+    <col min="4377" max="4377" width="9.140625" style="14"/>
+    <col min="4378" max="4378" width="1.42578125" style="14" customWidth="1"/>
+    <col min="4379" max="4379" width="11" style="14" customWidth="1"/>
+    <col min="4380" max="4380" width="1.7109375" style="14" customWidth="1"/>
+    <col min="4381" max="4381" width="11.5703125" style="14" customWidth="1"/>
+    <col min="4382" max="4382" width="2" style="14" customWidth="1"/>
+    <col min="4383" max="4383" width="12.42578125" style="14" customWidth="1"/>
+    <col min="4384" max="4384" width="3.7109375" style="14" customWidth="1"/>
+    <col min="4385" max="4385" width="9.140625" style="14"/>
+    <col min="4386" max="4386" width="1.7109375" style="14" customWidth="1"/>
+    <col min="4387" max="4387" width="11.7109375" style="14" customWidth="1"/>
+    <col min="4388" max="4388" width="1.85546875" style="14" customWidth="1"/>
+    <col min="4389" max="4389" width="9.140625" style="14"/>
+    <col min="4390" max="4390" width="1.5703125" style="14" customWidth="1"/>
+    <col min="4391" max="4391" width="9.140625" style="14"/>
+    <col min="4392" max="4392" width="1.85546875" style="14" customWidth="1"/>
+    <col min="4393" max="4566" width="9.140625" style="14"/>
+    <col min="4567" max="4567" width="2.7109375" style="14" customWidth="1"/>
+    <col min="4568" max="4568" width="17.85546875" style="14" customWidth="1"/>
+    <col min="4569" max="4569" width="9.140625" style="14"/>
+    <col min="4570" max="4570" width="2.140625" style="14" customWidth="1"/>
+    <col min="4571" max="4571" width="11.140625" style="14" customWidth="1"/>
+    <col min="4572" max="4572" width="2" style="14" customWidth="1"/>
+    <col min="4573" max="4573" width="9.140625" style="14"/>
+    <col min="4574" max="4574" width="2" style="14" customWidth="1"/>
+    <col min="4575" max="4575" width="11.28515625" style="14" customWidth="1"/>
+    <col min="4576" max="4576" width="2" style="14" customWidth="1"/>
+    <col min="4577" max="4577" width="14.85546875" style="14" customWidth="1"/>
+    <col min="4578" max="4578" width="2" style="14" customWidth="1"/>
+    <col min="4579" max="4579" width="11.28515625" style="14" customWidth="1"/>
+    <col min="4580" max="4580" width="2.42578125" style="14" customWidth="1"/>
+    <col min="4581" max="4581" width="12.7109375" style="14" customWidth="1"/>
+    <col min="4582" max="4582" width="2.42578125" style="14" customWidth="1"/>
+    <col min="4583" max="4583" width="12" style="14" customWidth="1"/>
+    <col min="4584" max="4584" width="2.42578125" style="14" customWidth="1"/>
+    <col min="4585" max="4585" width="15" style="14" customWidth="1"/>
+    <col min="4586" max="4586" width="2.42578125" style="14" customWidth="1"/>
+    <col min="4587" max="4587" width="12.42578125" style="14" customWidth="1"/>
+    <col min="4588" max="4588" width="2.5703125" style="14" customWidth="1"/>
+    <col min="4589" max="4589" width="16.7109375" style="14" customWidth="1"/>
+    <col min="4590" max="4590" width="1.5703125" style="14" customWidth="1"/>
+    <col min="4591" max="4591" width="19.7109375" style="14" customWidth="1"/>
+    <col min="4592" max="4592" width="1.42578125" style="14" customWidth="1"/>
+    <col min="4593" max="4593" width="13.5703125" style="14" customWidth="1"/>
+    <col min="4594" max="4594" width="1.85546875" style="14" customWidth="1"/>
+    <col min="4595" max="4595" width="13" style="14" customWidth="1"/>
+    <col min="4596" max="4596" width="1.5703125" style="14" customWidth="1"/>
+    <col min="4597" max="4597" width="11.85546875" style="14" customWidth="1"/>
+    <col min="4598" max="4598" width="2.28515625" style="14" customWidth="1"/>
+    <col min="4599" max="4599" width="14.7109375" style="14" customWidth="1"/>
+    <col min="4600" max="4600" width="2.28515625" style="14" customWidth="1"/>
+    <col min="4601" max="4601" width="9.140625" style="14"/>
+    <col min="4602" max="4602" width="1.7109375" style="14" customWidth="1"/>
+    <col min="4603" max="4603" width="13.140625" style="14" customWidth="1"/>
+    <col min="4604" max="4604" width="2.28515625" style="14" customWidth="1"/>
+    <col min="4605" max="4605" width="9.140625" style="14"/>
+    <col min="4606" max="4606" width="1.42578125" style="14" customWidth="1"/>
+    <col min="4607" max="4607" width="9.140625" style="14"/>
+    <col min="4608" max="4608" width="1.7109375" style="14" customWidth="1"/>
+    <col min="4609" max="4609" width="9.140625" style="14"/>
+    <col min="4610" max="4610" width="1.85546875" style="14" customWidth="1"/>
+    <col min="4611" max="4611" width="12" style="14" customWidth="1"/>
+    <col min="4612" max="4612" width="1.7109375" style="14" customWidth="1"/>
+    <col min="4613" max="4613" width="9.140625" style="14"/>
+    <col min="4614" max="4614" width="1.85546875" style="14" customWidth="1"/>
+    <col min="4615" max="4615" width="10.85546875" style="14" customWidth="1"/>
+    <col min="4616" max="4616" width="2.140625" style="14" customWidth="1"/>
+    <col min="4617" max="4617" width="13.85546875" style="14" customWidth="1"/>
+    <col min="4618" max="4618" width="3.28515625" style="14" customWidth="1"/>
+    <col min="4619" max="4619" width="11.7109375" style="14" customWidth="1"/>
+    <col min="4620" max="4620" width="2.140625" style="14" customWidth="1"/>
+    <col min="4621" max="4621" width="13.140625" style="14" customWidth="1"/>
+    <col min="4622" max="4622" width="3.7109375" style="14" customWidth="1"/>
+    <col min="4623" max="4623" width="12" style="14" customWidth="1"/>
+    <col min="4624" max="4624" width="3.85546875" style="14" customWidth="1"/>
+    <col min="4625" max="4625" width="13.5703125" style="14" customWidth="1"/>
+    <col min="4626" max="4626" width="3" style="14" customWidth="1"/>
+    <col min="4627" max="4627" width="12.28515625" style="14" customWidth="1"/>
+    <col min="4628" max="4628" width="3" style="14" customWidth="1"/>
+    <col min="4629" max="4629" width="14.42578125" style="14" customWidth="1"/>
+    <col min="4630" max="4630" width="2.85546875" style="14" customWidth="1"/>
+    <col min="4631" max="4631" width="17.7109375" style="14" customWidth="1"/>
+    <col min="4632" max="4632" width="2.5703125" style="14" customWidth="1"/>
+    <col min="4633" max="4633" width="9.140625" style="14"/>
+    <col min="4634" max="4634" width="1.42578125" style="14" customWidth="1"/>
+    <col min="4635" max="4635" width="11" style="14" customWidth="1"/>
+    <col min="4636" max="4636" width="1.7109375" style="14" customWidth="1"/>
+    <col min="4637" max="4637" width="11.5703125" style="14" customWidth="1"/>
+    <col min="4638" max="4638" width="2" style="14" customWidth="1"/>
+    <col min="4639" max="4639" width="12.42578125" style="14" customWidth="1"/>
+    <col min="4640" max="4640" width="3.7109375" style="14" customWidth="1"/>
+    <col min="4641" max="4641" width="9.140625" style="14"/>
+    <col min="4642" max="4642" width="1.7109375" style="14" customWidth="1"/>
+    <col min="4643" max="4643" width="11.7109375" style="14" customWidth="1"/>
+    <col min="4644" max="4644" width="1.85546875" style="14" customWidth="1"/>
+    <col min="4645" max="4645" width="9.140625" style="14"/>
+    <col min="4646" max="4646" width="1.5703125" style="14" customWidth="1"/>
+    <col min="4647" max="4647" width="9.140625" style="14"/>
+    <col min="4648" max="4648" width="1.85546875" style="14" customWidth="1"/>
+    <col min="4649" max="4822" width="9.140625" style="14"/>
+    <col min="4823" max="4823" width="2.7109375" style="14" customWidth="1"/>
+    <col min="4824" max="4824" width="17.85546875" style="14" customWidth="1"/>
+    <col min="4825" max="4825" width="9.140625" style="14"/>
+    <col min="4826" max="4826" width="2.140625" style="14" customWidth="1"/>
+    <col min="4827" max="4827" width="11.140625" style="14" customWidth="1"/>
+    <col min="4828" max="4828" width="2" style="14" customWidth="1"/>
+    <col min="4829" max="4829" width="9.140625" style="14"/>
+    <col min="4830" max="4830" width="2" style="14" customWidth="1"/>
+    <col min="4831" max="4831" width="11.28515625" style="14" customWidth="1"/>
+    <col min="4832" max="4832" width="2" style="14" customWidth="1"/>
+    <col min="4833" max="4833" width="14.85546875" style="14" customWidth="1"/>
+    <col min="4834" max="4834" width="2" style="14" customWidth="1"/>
+    <col min="4835" max="4835" width="11.28515625" style="14" customWidth="1"/>
+    <col min="4836" max="4836" width="2.42578125" style="14" customWidth="1"/>
+    <col min="4837" max="4837" width="12.7109375" style="14" customWidth="1"/>
+    <col min="4838" max="4838" width="2.42578125" style="14" customWidth="1"/>
+    <col min="4839" max="4839" width="12" style="14" customWidth="1"/>
+    <col min="4840" max="4840" width="2.42578125" style="14" customWidth="1"/>
+    <col min="4841" max="4841" width="15" style="14" customWidth="1"/>
+    <col min="4842" max="4842" width="2.42578125" style="14" customWidth="1"/>
+    <col min="4843" max="4843" width="12.42578125" style="14" customWidth="1"/>
+    <col min="4844" max="4844" width="2.5703125" style="14" customWidth="1"/>
+    <col min="4845" max="4845" width="16.7109375" style="14" customWidth="1"/>
+    <col min="4846" max="4846" width="1.5703125" style="14" customWidth="1"/>
+    <col min="4847" max="4847" width="19.7109375" style="14" customWidth="1"/>
+    <col min="4848" max="4848" width="1.42578125" style="14" customWidth="1"/>
+    <col min="4849" max="4849" width="13.5703125" style="14" customWidth="1"/>
+    <col min="4850" max="4850" width="1.85546875" style="14" customWidth="1"/>
+    <col min="4851" max="4851" width="13" style="14" customWidth="1"/>
+    <col min="4852" max="4852" width="1.5703125" style="14" customWidth="1"/>
+    <col min="4853" max="4853" width="11.85546875" style="14" customWidth="1"/>
+    <col min="4854" max="4854" width="2.28515625" style="14" customWidth="1"/>
+    <col min="4855" max="4855" width="14.7109375" style="14" customWidth="1"/>
+    <col min="4856" max="4856" width="2.28515625" style="14" customWidth="1"/>
+    <col min="4857" max="4857" width="9.140625" style="14"/>
+    <col min="4858" max="4858" width="1.7109375" style="14" customWidth="1"/>
+    <col min="4859" max="4859" width="13.140625" style="14" customWidth="1"/>
+    <col min="4860" max="4860" width="2.28515625" style="14" customWidth="1"/>
+    <col min="4861" max="4861" width="9.140625" style="14"/>
+    <col min="4862" max="4862" width="1.42578125" style="14" customWidth="1"/>
+    <col min="4863" max="4863" width="9.140625" style="14"/>
+    <col min="4864" max="4864" width="1.7109375" style="14" customWidth="1"/>
+    <col min="4865" max="4865" width="9.140625" style="14"/>
+    <col min="4866" max="4866" width="1.85546875" style="14" customWidth="1"/>
+    <col min="4867" max="4867" width="12" style="14" customWidth="1"/>
+    <col min="4868" max="4868" width="1.7109375" style="14" customWidth="1"/>
+    <col min="4869" max="4869" width="9.140625" style="14"/>
+    <col min="4870" max="4870" width="1.85546875" style="14" customWidth="1"/>
+    <col min="4871" max="4871" width="10.85546875" style="14" customWidth="1"/>
+    <col min="4872" max="4872" width="2.140625" style="14" customWidth="1"/>
+    <col min="4873" max="4873" width="13.85546875" style="14" customWidth="1"/>
+    <col min="4874" max="4874" width="3.28515625" style="14" customWidth="1"/>
+    <col min="4875" max="4875" width="11.7109375" style="14" customWidth="1"/>
+    <col min="4876" max="4876" width="2.140625" style="14" customWidth="1"/>
+    <col min="4877" max="4877" width="13.140625" style="14" customWidth="1"/>
+    <col min="4878" max="4878" width="3.7109375" style="14" customWidth="1"/>
+    <col min="4879" max="4879" width="12" style="14" customWidth="1"/>
+    <col min="4880" max="4880" width="3.85546875" style="14" customWidth="1"/>
+    <col min="4881" max="4881" width="13.5703125" style="14" customWidth="1"/>
+    <col min="4882" max="4882" width="3" style="14" customWidth="1"/>
+    <col min="4883" max="4883" width="12.28515625" style="14" customWidth="1"/>
+    <col min="4884" max="4884" width="3" style="14" customWidth="1"/>
+    <col min="4885" max="4885" width="14.42578125" style="14" customWidth="1"/>
+    <col min="4886" max="4886" width="2.85546875" style="14" customWidth="1"/>
+    <col min="4887" max="4887" width="17.7109375" style="14" customWidth="1"/>
+    <col min="4888" max="4888" width="2.5703125" style="14" customWidth="1"/>
+    <col min="4889" max="4889" width="9.140625" style="14"/>
+    <col min="4890" max="4890" width="1.42578125" style="14" customWidth="1"/>
+    <col min="4891" max="4891" width="11" style="14" customWidth="1"/>
+    <col min="4892" max="4892" width="1.7109375" style="14" customWidth="1"/>
+    <col min="4893" max="4893" width="11.5703125" style="14" customWidth="1"/>
+    <col min="4894" max="4894" width="2" style="14" customWidth="1"/>
+    <col min="4895" max="4895" width="12.42578125" style="14" customWidth="1"/>
+    <col min="4896" max="4896" width="3.7109375" style="14" customWidth="1"/>
+    <col min="4897" max="4897" width="9.140625" style="14"/>
+    <col min="4898" max="4898" width="1.7109375" style="14" customWidth="1"/>
+    <col min="4899" max="4899" width="11.7109375" style="14" customWidth="1"/>
+    <col min="4900" max="4900" width="1.85546875" style="14" customWidth="1"/>
+    <col min="4901" max="4901" width="9.140625" style="14"/>
+    <col min="4902" max="4902" width="1.5703125" style="14" customWidth="1"/>
+    <col min="4903" max="4903" width="9.140625" style="14"/>
+    <col min="4904" max="4904" width="1.85546875" style="14" customWidth="1"/>
+    <col min="4905" max="5078" width="9.140625" style="14"/>
+    <col min="5079" max="5079" width="2.7109375" style="14" customWidth="1"/>
+    <col min="5080" max="5080" width="17.85546875" style="14" customWidth="1"/>
+    <col min="5081" max="5081" width="9.140625" style="14"/>
+    <col min="5082" max="5082" width="2.140625" style="14" customWidth="1"/>
+    <col min="5083" max="5083" width="11.140625" style="14" customWidth="1"/>
+    <col min="5084" max="5084" width="2" style="14" customWidth="1"/>
+    <col min="5085" max="5085" width="9.140625" style="14"/>
+    <col min="5086" max="5086" width="2" style="14" customWidth="1"/>
+    <col min="5087" max="5087" width="11.28515625" style="14" customWidth="1"/>
+    <col min="5088" max="5088" width="2" style="14" customWidth="1"/>
+    <col min="5089" max="5089" width="14.85546875" style="14" customWidth="1"/>
+    <col min="5090" max="5090" width="2" style="14" customWidth="1"/>
+    <col min="5091" max="5091" width="11.28515625" style="14" customWidth="1"/>
+    <col min="5092" max="5092" width="2.42578125" style="14" customWidth="1"/>
+    <col min="5093" max="5093" width="12.7109375" style="14" customWidth="1"/>
+    <col min="5094" max="5094" width="2.42578125" style="14" customWidth="1"/>
+    <col min="5095" max="5095" width="12" style="14" customWidth="1"/>
+    <col min="5096" max="5096" width="2.42578125" style="14" customWidth="1"/>
+    <col min="5097" max="5097" width="15" style="14" customWidth="1"/>
+    <col min="5098" max="5098" width="2.42578125" style="14" customWidth="1"/>
+    <col min="5099" max="5099" width="12.42578125" style="14" customWidth="1"/>
+    <col min="5100" max="5100" width="2.5703125" style="14" customWidth="1"/>
+    <col min="5101" max="5101" width="16.7109375" style="14" customWidth="1"/>
+    <col min="5102" max="5102" width="1.5703125" style="14" customWidth="1"/>
+    <col min="5103" max="5103" width="19.7109375" style="14" customWidth="1"/>
+    <col min="5104" max="5104" width="1.42578125" style="14" customWidth="1"/>
+    <col min="5105" max="5105" width="13.5703125" style="14" customWidth="1"/>
+    <col min="5106" max="5106" width="1.85546875" style="14" customWidth="1"/>
+    <col min="5107" max="5107" width="13" style="14" customWidth="1"/>
+    <col min="5108" max="5108" width="1.5703125" style="14" customWidth="1"/>
+    <col min="5109" max="5109" width="11.85546875" style="14" customWidth="1"/>
+    <col min="5110" max="5110" width="2.28515625" style="14" customWidth="1"/>
+    <col min="5111" max="5111" width="14.7109375" style="14" customWidth="1"/>
+    <col min="5112" max="5112" width="2.28515625" style="14" customWidth="1"/>
+    <col min="5113" max="5113" width="9.140625" style="14"/>
+    <col min="5114" max="5114" width="1.7109375" style="14" customWidth="1"/>
+    <col min="5115" max="5115" width="13.140625" style="14" customWidth="1"/>
+    <col min="5116" max="5116" width="2.28515625" style="14" customWidth="1"/>
+    <col min="5117" max="5117" width="9.140625" style="14"/>
+    <col min="5118" max="5118" width="1.42578125" style="14" customWidth="1"/>
+    <col min="5119" max="5119" width="9.140625" style="14"/>
+    <col min="5120" max="5120" width="1.7109375" style="14" customWidth="1"/>
+    <col min="5121" max="5121" width="9.140625" style="14"/>
+    <col min="5122" max="5122" width="1.85546875" style="14" customWidth="1"/>
+    <col min="5123" max="5123" width="12" style="14" customWidth="1"/>
+    <col min="5124" max="5124" width="1.7109375" style="14" customWidth="1"/>
+    <col min="5125" max="5125" width="9.140625" style="14"/>
+    <col min="5126" max="5126" width="1.85546875" style="14" customWidth="1"/>
+    <col min="5127" max="5127" width="10.85546875" style="14" customWidth="1"/>
+    <col min="5128" max="5128" width="2.140625" style="14" customWidth="1"/>
+    <col min="5129" max="5129" width="13.85546875" style="14" customWidth="1"/>
+    <col min="5130" max="5130" width="3.28515625" style="14" customWidth="1"/>
+    <col min="5131" max="5131" width="11.7109375" style="14" customWidth="1"/>
+    <col min="5132" max="5132" width="2.140625" style="14" customWidth="1"/>
+    <col min="5133" max="5133" width="13.140625" style="14" customWidth="1"/>
+    <col min="5134" max="5134" width="3.7109375" style="14" customWidth="1"/>
+    <col min="5135" max="5135" width="12" style="14" customWidth="1"/>
+    <col min="5136" max="5136" width="3.85546875" style="14" customWidth="1"/>
+    <col min="5137" max="5137" width="13.5703125" style="14" customWidth="1"/>
+    <col min="5138" max="5138" width="3" style="14" customWidth="1"/>
+    <col min="5139" max="5139" width="12.28515625" style="14" customWidth="1"/>
+    <col min="5140" max="5140" width="3" style="14" customWidth="1"/>
+    <col min="5141" max="5141" width="14.42578125" style="14" customWidth="1"/>
+    <col min="5142" max="5142" width="2.85546875" style="14" customWidth="1"/>
+    <col min="5143" max="5143" width="17.7109375" style="14" customWidth="1"/>
+    <col min="5144" max="5144" width="2.5703125" style="14" customWidth="1"/>
+    <col min="5145" max="5145" width="9.140625" style="14"/>
+    <col min="5146" max="5146" width="1.42578125" style="14" customWidth="1"/>
+    <col min="5147" max="5147" width="11" style="14" customWidth="1"/>
+    <col min="5148" max="5148" width="1.7109375" style="14" customWidth="1"/>
+    <col min="5149" max="5149" width="11.5703125" style="14" customWidth="1"/>
+    <col min="5150" max="5150" width="2" style="14" customWidth="1"/>
+    <col min="5151" max="5151" width="12.42578125" style="14" customWidth="1"/>
+    <col min="5152" max="5152" width="3.7109375" style="14" customWidth="1"/>
+    <col min="5153" max="5153" width="9.140625" style="14"/>
+    <col min="5154" max="5154" width="1.7109375" style="14" customWidth="1"/>
+    <col min="5155" max="5155" width="11.7109375" style="14" customWidth="1"/>
+    <col min="5156" max="5156" width="1.85546875" style="14" customWidth="1"/>
+    <col min="5157" max="5157" width="9.140625" style="14"/>
+    <col min="5158" max="5158" width="1.5703125" style="14" customWidth="1"/>
+    <col min="5159" max="5159" width="9.140625" style="14"/>
+    <col min="5160" max="5160" width="1.85546875" style="14" customWidth="1"/>
+    <col min="5161" max="5334" width="9.140625" style="14"/>
+    <col min="5335" max="5335" width="2.7109375" style="14" customWidth="1"/>
+    <col min="5336" max="5336" width="17.85546875" style="14" customWidth="1"/>
+    <col min="5337" max="5337" width="9.140625" style="14"/>
+    <col min="5338" max="5338" width="2.140625" style="14" customWidth="1"/>
+    <col min="5339" max="5339" width="11.140625" style="14" customWidth="1"/>
+    <col min="5340" max="5340" width="2" style="14" customWidth="1"/>
+    <col min="5341" max="5341" width="9.140625" style="14"/>
+    <col min="5342" max="5342" width="2" style="14" customWidth="1"/>
+    <col min="5343" max="5343" width="11.28515625" style="14" customWidth="1"/>
+    <col min="5344" max="5344" width="2" style="14" customWidth="1"/>
+    <col min="5345" max="5345" width="14.85546875" style="14" customWidth="1"/>
+    <col min="5346" max="5346" width="2" style="14" customWidth="1"/>
+    <col min="5347" max="5347" width="11.28515625" style="14" customWidth="1"/>
+    <col min="5348" max="5348" width="2.42578125" style="14" customWidth="1"/>
+    <col min="5349" max="5349" width="12.7109375" style="14" customWidth="1"/>
+    <col min="5350" max="5350" width="2.42578125" style="14" customWidth="1"/>
+    <col min="5351" max="5351" width="12" style="14" customWidth="1"/>
+    <col min="5352" max="5352" width="2.42578125" style="14" customWidth="1"/>
+    <col min="5353" max="5353" width="15" style="14" customWidth="1"/>
+    <col min="5354" max="5354" width="2.42578125" style="14" customWidth="1"/>
+    <col min="5355" max="5355" width="12.42578125" style="14" customWidth="1"/>
+    <col min="5356" max="5356" width="2.5703125" style="14" customWidth="1"/>
+    <col min="5357" max="5357" width="16.7109375" style="14" customWidth="1"/>
+    <col min="5358" max="5358" width="1.5703125" style="14" customWidth="1"/>
+    <col min="5359" max="5359" width="19.7109375" style="14" customWidth="1"/>
+    <col min="5360" max="5360" width="1.42578125" style="14" customWidth="1"/>
+    <col min="5361" max="5361" width="13.5703125" style="14" customWidth="1"/>
+    <col min="5362" max="5362" width="1.85546875" style="14" customWidth="1"/>
+    <col min="5363" max="5363" width="13" style="14" customWidth="1"/>
+    <col min="5364" max="5364" width="1.5703125" style="14" customWidth="1"/>
+    <col min="5365" max="5365" width="11.85546875" style="14" customWidth="1"/>
+    <col min="5366" max="5366" width="2.28515625" style="14" customWidth="1"/>
+    <col min="5367" max="5367" width="14.7109375" style="14" customWidth="1"/>
+    <col min="5368" max="5368" width="2.28515625" style="14" customWidth="1"/>
+    <col min="5369" max="5369" width="9.140625" style="14"/>
+    <col min="5370" max="5370" width="1.7109375" style="14" customWidth="1"/>
+    <col min="5371" max="5371" width="13.140625" style="14" customWidth="1"/>
+    <col min="5372" max="5372" width="2.28515625" style="14" customWidth="1"/>
+    <col min="5373" max="5373" width="9.140625" style="14"/>
+    <col min="5374" max="5374" width="1.42578125" style="14" customWidth="1"/>
+    <col min="5375" max="5375" width="9.140625" style="14"/>
+    <col min="5376" max="5376" width="1.7109375" style="14" customWidth="1"/>
+    <col min="5377" max="5377" width="9.140625" style="14"/>
+    <col min="5378" max="5378" width="1.85546875" style="14" customWidth="1"/>
+    <col min="5379" max="5379" width="12" style="14" customWidth="1"/>
+    <col min="5380" max="5380" width="1.7109375" style="14" customWidth="1"/>
+    <col min="5381" max="5381" width="9.140625" style="14"/>
+    <col min="5382" max="5382" width="1.85546875" style="14" customWidth="1"/>
+    <col min="5383" max="5383" width="10.85546875" style="14" customWidth="1"/>
+    <col min="5384" max="5384" width="2.140625" style="14" customWidth="1"/>
+    <col min="5385" max="5385" width="13.85546875" style="14" customWidth="1"/>
+    <col min="5386" max="5386" width="3.28515625" style="14" customWidth="1"/>
+    <col min="5387" max="5387" width="11.7109375" style="14" customWidth="1"/>
+    <col min="5388" max="5388" width="2.140625" style="14" customWidth="1"/>
+    <col min="5389" max="5389" width="13.140625" style="14" customWidth="1"/>
+    <col min="5390" max="5390" width="3.7109375" style="14" customWidth="1"/>
+    <col min="5391" max="5391" width="12" style="14" customWidth="1"/>
+    <col min="5392" max="5392" width="3.85546875" style="14" customWidth="1"/>
+    <col min="5393" max="5393" width="13.5703125" style="14" customWidth="1"/>
+    <col min="5394" max="5394" width="3" style="14" customWidth="1"/>
+    <col min="5395" max="5395" width="12.28515625" style="14" customWidth="1"/>
+    <col min="5396" max="5396" width="3" style="14" customWidth="1"/>
+    <col min="5397" max="5397" width="14.42578125" style="14" customWidth="1"/>
+    <col min="5398" max="5398" width="2.85546875" style="14" customWidth="1"/>
+    <col min="5399" max="5399" width="17.7109375" style="14" customWidth="1"/>
+    <col min="5400" max="5400" width="2.5703125" style="14" customWidth="1"/>
+    <col min="5401" max="5401" width="9.140625" style="14"/>
+    <col min="5402" max="5402" width="1.42578125" style="14" customWidth="1"/>
+    <col min="5403" max="5403" width="11" style="14" customWidth="1"/>
+    <col min="5404" max="5404" width="1.7109375" style="14" customWidth="1"/>
+    <col min="5405" max="5405" width="11.5703125" style="14" customWidth="1"/>
+    <col min="5406" max="5406" width="2" style="14" customWidth="1"/>
+    <col min="5407" max="5407" width="12.42578125" style="14" customWidth="1"/>
+    <col min="5408" max="5408" width="3.7109375" style="14" customWidth="1"/>
+    <col min="5409" max="5409" width="9.140625" style="14"/>
+    <col min="5410" max="5410" width="1.7109375" style="14" customWidth="1"/>
+    <col min="5411" max="5411" width="11.7109375" style="14" customWidth="1"/>
+    <col min="5412" max="5412" width="1.85546875" style="14" customWidth="1"/>
+    <col min="5413" max="5413" width="9.140625" style="14"/>
+    <col min="5414" max="5414" width="1.5703125" style="14" customWidth="1"/>
+    <col min="5415" max="5415" width="9.140625" style="14"/>
+    <col min="5416" max="5416" width="1.85546875" style="14" customWidth="1"/>
+    <col min="5417" max="5590" width="9.140625" style="14"/>
+    <col min="5591" max="5591" width="2.7109375" style="14" customWidth="1"/>
+    <col min="5592" max="5592" width="17.85546875" style="14" customWidth="1"/>
+    <col min="5593" max="5593" width="9.140625" style="14"/>
+    <col min="5594" max="5594" width="2.140625" style="14" customWidth="1"/>
+    <col min="5595" max="5595" width="11.140625" style="14" customWidth="1"/>
+    <col min="5596" max="5596" width="2" style="14" customWidth="1"/>
+    <col min="5597" max="5597" width="9.140625" style="14"/>
+    <col min="5598" max="5598" width="2" style="14" customWidth="1"/>
+    <col min="5599" max="5599" width="11.28515625" style="14" customWidth="1"/>
+    <col min="5600" max="5600" width="2" style="14" customWidth="1"/>
+    <col min="5601" max="5601" width="14.85546875" style="14" customWidth="1"/>
+    <col min="5602" max="5602" width="2" style="14" customWidth="1"/>
+    <col min="5603" max="5603" width="11.28515625" style="14" customWidth="1"/>
+    <col min="5604" max="5604" width="2.42578125" style="14" customWidth="1"/>
+    <col min="5605" max="5605" width="12.7109375" style="14" customWidth="1"/>
+    <col min="5606" max="5606" width="2.42578125" style="14" customWidth="1"/>
+    <col min="5607" max="5607" width="12" style="14" customWidth="1"/>
+    <col min="5608" max="5608" width="2.42578125" style="14" customWidth="1"/>
+    <col min="5609" max="5609" width="15" style="14" customWidth="1"/>
+    <col min="5610" max="5610" width="2.42578125" style="14" customWidth="1"/>
+    <col min="5611" max="5611" width="12.42578125" style="14" customWidth="1"/>
+    <col min="5612" max="5612" width="2.5703125" style="14" customWidth="1"/>
+    <col min="5613" max="5613" width="16.7109375" style="14" customWidth="1"/>
+    <col min="5614" max="5614" width="1.5703125" style="14" customWidth="1"/>
+    <col min="5615" max="5615" width="19.7109375" style="14" customWidth="1"/>
+    <col min="5616" max="5616" width="1.42578125" style="14" customWidth="1"/>
+    <col min="5617" max="5617" width="13.5703125" style="14" customWidth="1"/>
+    <col min="5618" max="5618" width="1.85546875" style="14" customWidth="1"/>
+    <col min="5619" max="5619" width="13" style="14" customWidth="1"/>
+    <col min="5620" max="5620" width="1.5703125" style="14" customWidth="1"/>
+    <col min="5621" max="5621" width="11.85546875" style="14" customWidth="1"/>
+    <col min="5622" max="5622" width="2.28515625" style="14" customWidth="1"/>
+    <col min="5623" max="5623" width="14.7109375" style="14" customWidth="1"/>
+    <col min="5624" max="5624" width="2.28515625" style="14" customWidth="1"/>
+    <col min="5625" max="5625" width="9.140625" style="14"/>
+    <col min="5626" max="5626" width="1.7109375" style="14" customWidth="1"/>
+    <col min="5627" max="5627" width="13.140625" style="14" customWidth="1"/>
+    <col min="5628" max="5628" width="2.28515625" style="14" customWidth="1"/>
+    <col min="5629" max="5629" width="9.140625" style="14"/>
+    <col min="5630" max="5630" width="1.42578125" style="14" customWidth="1"/>
+    <col min="5631" max="5631" width="9.140625" style="14"/>
+    <col min="5632" max="5632" width="1.7109375" style="14" customWidth="1"/>
+    <col min="5633" max="5633" width="9.140625" style="14"/>
+    <col min="5634" max="5634" width="1.85546875" style="14" customWidth="1"/>
+    <col min="5635" max="5635" width="12" style="14" customWidth="1"/>
+    <col min="5636" max="5636" width="1.7109375" style="14" customWidth="1"/>
+    <col min="5637" max="5637" width="9.140625" style="14"/>
+    <col min="5638" max="5638" width="1.85546875" style="14" customWidth="1"/>
+    <col min="5639" max="5639" width="10.85546875" style="14" customWidth="1"/>
+    <col min="5640" max="5640" width="2.140625" style="14" customWidth="1"/>
+    <col min="5641" max="5641" width="13.85546875" style="14" customWidth="1"/>
+    <col min="5642" max="5642" width="3.28515625" style="14" customWidth="1"/>
+    <col min="5643" max="5643" width="11.7109375" style="14" customWidth="1"/>
+    <col min="5644" max="5644" width="2.140625" style="14" customWidth="1"/>
+    <col min="5645" max="5645" width="13.140625" style="14" customWidth="1"/>
+    <col min="5646" max="5646" width="3.7109375" style="14" customWidth="1"/>
+    <col min="5647" max="5647" width="12" style="14" customWidth="1"/>
+    <col min="5648" max="5648" width="3.85546875" style="14" customWidth="1"/>
+    <col min="5649" max="5649" width="13.5703125" style="14" customWidth="1"/>
+    <col min="5650" max="5650" width="3" style="14" customWidth="1"/>
+    <col min="5651" max="5651" width="12.28515625" style="14" customWidth="1"/>
+    <col min="5652" max="5652" width="3" style="14" customWidth="1"/>
+    <col min="5653" max="5653" width="14.42578125" style="14" customWidth="1"/>
+    <col min="5654" max="5654" width="2.85546875" style="14" customWidth="1"/>
+    <col min="5655" max="5655" width="17.7109375" style="14" customWidth="1"/>
+    <col min="5656" max="5656" width="2.5703125" style="14" customWidth="1"/>
+    <col min="5657" max="5657" width="9.140625" style="14"/>
+    <col min="5658" max="5658" width="1.42578125" style="14" customWidth="1"/>
+    <col min="5659" max="5659" width="11" style="14" customWidth="1"/>
+    <col min="5660" max="5660" width="1.7109375" style="14" customWidth="1"/>
+    <col min="5661" max="5661" width="11.5703125" style="14" customWidth="1"/>
+    <col min="5662" max="5662" width="2" style="14" customWidth="1"/>
+    <col min="5663" max="5663" width="12.42578125" style="14" customWidth="1"/>
+    <col min="5664" max="5664" width="3.7109375" style="14" customWidth="1"/>
+    <col min="5665" max="5665" width="9.140625" style="14"/>
+    <col min="5666" max="5666" width="1.7109375" style="14" customWidth="1"/>
+    <col min="5667" max="5667" width="11.7109375" style="14" customWidth="1"/>
+    <col min="5668" max="5668" width="1.85546875" style="14" customWidth="1"/>
+    <col min="5669" max="5669" width="9.140625" style="14"/>
+    <col min="5670" max="5670" width="1.5703125" style="14" customWidth="1"/>
+    <col min="5671" max="5671" width="9.140625" style="14"/>
+    <col min="5672" max="5672" width="1.85546875" style="14" customWidth="1"/>
+    <col min="5673" max="5846" width="9.140625" style="14"/>
+    <col min="5847" max="5847" width="2.7109375" style="14" customWidth="1"/>
+    <col min="5848" max="5848" width="17.85546875" style="14" customWidth="1"/>
+    <col min="5849" max="5849" width="9.140625" style="14"/>
+    <col min="5850" max="5850" width="2.140625" style="14" customWidth="1"/>
+    <col min="5851" max="5851" width="11.140625" style="14" customWidth="1"/>
+    <col min="5852" max="5852" width="2" style="14" customWidth="1"/>
+    <col min="5853" max="5853" width="9.140625" style="14"/>
+    <col min="5854" max="5854" width="2" style="14" customWidth="1"/>
+    <col min="5855" max="5855" width="11.28515625" style="14" customWidth="1"/>
+    <col min="5856" max="5856" width="2" style="14" customWidth="1"/>
+    <col min="5857" max="5857" width="14.85546875" style="14" customWidth="1"/>
+    <col min="5858" max="5858" width="2" style="14" customWidth="1"/>
+    <col min="5859" max="5859" width="11.28515625" style="14" customWidth="1"/>
+    <col min="5860" max="5860" width="2.42578125" style="14" customWidth="1"/>
+    <col min="5861" max="5861" width="12.7109375" style="14" customWidth="1"/>
+    <col min="5862" max="5862" width="2.42578125" style="14" customWidth="1"/>
+    <col min="5863" max="5863" width="12" style="14" customWidth="1"/>
+    <col min="5864" max="5864" width="2.42578125" style="14" customWidth="1"/>
+    <col min="5865" max="5865" width="15" style="14" customWidth="1"/>
+    <col min="5866" max="5866" width="2.42578125" style="14" customWidth="1"/>
+    <col min="5867" max="5867" width="12.42578125" style="14" customWidth="1"/>
+    <col min="5868" max="5868" width="2.5703125" style="14" customWidth="1"/>
+    <col min="5869" max="5869" width="16.7109375" style="14" customWidth="1"/>
+    <col min="5870" max="5870" width="1.5703125" style="14" customWidth="1"/>
+    <col min="5871" max="5871" width="19.7109375" style="14" customWidth="1"/>
+    <col min="5872" max="5872" width="1.42578125" style="14" customWidth="1"/>
+    <col min="5873" max="5873" width="13.5703125" style="14" customWidth="1"/>
+    <col min="5874" max="5874" width="1.85546875" style="14" customWidth="1"/>
+    <col min="5875" max="5875" width="13" style="14" customWidth="1"/>
+    <col min="5876" max="5876" width="1.5703125" style="14" customWidth="1"/>
+    <col min="5877" max="5877" width="11.85546875" style="14" customWidth="1"/>
+    <col min="5878" max="5878" width="2.28515625" style="14" customWidth="1"/>
+    <col min="5879" max="5879" width="14.7109375" style="14" customWidth="1"/>
+    <col min="5880" max="5880" width="2.28515625" style="14" customWidth="1"/>
+    <col min="5881" max="5881" width="9.140625" style="14"/>
+    <col min="5882" max="5882" width="1.7109375" style="14" customWidth="1"/>
+    <col min="5883" max="5883" width="13.140625" style="14" customWidth="1"/>
+    <col min="5884" max="5884" width="2.28515625" style="14" customWidth="1"/>
+    <col min="5885" max="5885" width="9.140625" style="14"/>
+    <col min="5886" max="5886" width="1.42578125" style="14" customWidth="1"/>
+    <col min="5887" max="5887" width="9.140625" style="14"/>
+    <col min="5888" max="5888" width="1.7109375" style="14" customWidth="1"/>
+    <col min="5889" max="5889" width="9.140625" style="14"/>
+    <col min="5890" max="5890" width="1.85546875" style="14" customWidth="1"/>
+    <col min="5891" max="5891" width="12" style="14" customWidth="1"/>
+    <col min="5892" max="5892" width="1.7109375" style="14" customWidth="1"/>
+    <col min="5893" max="5893" width="9.140625" style="14"/>
+    <col min="5894" max="5894" width="1.85546875" style="14" customWidth="1"/>
+    <col min="5895" max="5895" width="10.85546875" style="14" customWidth="1"/>
+    <col min="5896" max="5896" width="2.140625" style="14" customWidth="1"/>
+    <col min="5897" max="5897" width="13.85546875" style="14" customWidth="1"/>
+    <col min="5898" max="5898" width="3.28515625" style="14" customWidth="1"/>
+    <col min="5899" max="5899" width="11.7109375" style="14" customWidth="1"/>
+    <col min="5900" max="5900" width="2.140625" style="14" customWidth="1"/>
+    <col min="5901" max="5901" width="13.140625" style="14" customWidth="1"/>
+    <col min="5902" max="5902" width="3.7109375" style="14" customWidth="1"/>
+    <col min="5903" max="5903" width="12" style="14" customWidth="1"/>
+    <col min="5904" max="5904" width="3.85546875" style="14" customWidth="1"/>
+    <col min="5905" max="5905" width="13.5703125" style="14" customWidth="1"/>
+    <col min="5906" max="5906" width="3" style="14" customWidth="1"/>
+    <col min="5907" max="5907" width="12.28515625" style="14" customWidth="1"/>
+    <col min="5908" max="5908" width="3" style="14" customWidth="1"/>
+    <col min="5909" max="5909" width="14.42578125" style="14" customWidth="1"/>
+    <col min="5910" max="5910" width="2.85546875" style="14" customWidth="1"/>
+    <col min="5911" max="5911" width="17.7109375" style="14" customWidth="1"/>
+    <col min="5912" max="5912" width="2.5703125" style="14" customWidth="1"/>
+    <col min="5913" max="5913" width="9.140625" style="14"/>
+    <col min="5914" max="5914" width="1.42578125" style="14" customWidth="1"/>
+    <col min="5915" max="5915" width="11" style="14" customWidth="1"/>
+    <col min="5916" max="5916" width="1.7109375" style="14" customWidth="1"/>
+    <col min="5917" max="5917" width="11.5703125" style="14" customWidth="1"/>
+    <col min="5918" max="5918" width="2" style="14" customWidth="1"/>
+    <col min="5919" max="5919" width="12.42578125" style="14" customWidth="1"/>
+    <col min="5920" max="5920" width="3.7109375" style="14" customWidth="1"/>
+    <col min="5921" max="5921" width="9.140625" style="14"/>
+    <col min="5922" max="5922" width="1.7109375" style="14" customWidth="1"/>
+    <col min="5923" max="5923" width="11.7109375" style="14" customWidth="1"/>
+    <col min="5924" max="5924" width="1.85546875" style="14" customWidth="1"/>
+    <col min="5925" max="5925" width="9.140625" style="14"/>
+    <col min="5926" max="5926" width="1.5703125" style="14" customWidth="1"/>
+    <col min="5927" max="5927" width="9.140625" style="14"/>
+    <col min="5928" max="5928" width="1.85546875" style="14" customWidth="1"/>
+    <col min="5929" max="6102" width="9.140625" style="14"/>
+    <col min="6103" max="6103" width="2.7109375" style="14" customWidth="1"/>
+    <col min="6104" max="6104" width="17.85546875" style="14" customWidth="1"/>
+    <col min="6105" max="6105" width="9.140625" style="14"/>
+    <col min="6106" max="6106" width="2.140625" style="14" customWidth="1"/>
+    <col min="6107" max="6107" width="11.140625" style="14" customWidth="1"/>
+    <col min="6108" max="6108" width="2" style="14" customWidth="1"/>
+    <col min="6109" max="6109" width="9.140625" style="14"/>
+    <col min="6110" max="6110" width="2" style="14" customWidth="1"/>
+    <col min="6111" max="6111" width="11.28515625" style="14" customWidth="1"/>
+    <col min="6112" max="6112" width="2" style="14" customWidth="1"/>
+    <col min="6113" max="6113" width="14.85546875" style="14" customWidth="1"/>
+    <col min="6114" max="6114" width="2" style="14" customWidth="1"/>
+    <col min="6115" max="6115" width="11.28515625" style="14" customWidth="1"/>
+    <col min="6116" max="6116" width="2.42578125" style="14" customWidth="1"/>
+    <col min="6117" max="6117" width="12.7109375" style="14" customWidth="1"/>
+    <col min="6118" max="6118" width="2.42578125" style="14" customWidth="1"/>
+    <col min="6119" max="6119" width="12" style="14" customWidth="1"/>
+    <col min="6120" max="6120" width="2.42578125" style="14" customWidth="1"/>
+    <col min="6121" max="6121" width="15" style="14" customWidth="1"/>
+    <col min="6122" max="6122" width="2.42578125" style="14" customWidth="1"/>
+    <col min="6123" max="6123" width="12.42578125" style="14" customWidth="1"/>
+    <col min="6124" max="6124" width="2.5703125" style="14" customWidth="1"/>
+    <col min="6125" max="6125" width="16.7109375" style="14" customWidth="1"/>
+    <col min="6126" max="6126" width="1.5703125" style="14" customWidth="1"/>
+    <col min="6127" max="6127" width="19.7109375" style="14" customWidth="1"/>
+    <col min="6128" max="6128" width="1.42578125" style="14" customWidth="1"/>
+    <col min="6129" max="6129" width="13.5703125" style="14" customWidth="1"/>
+    <col min="6130" max="6130" width="1.85546875" style="14" customWidth="1"/>
+    <col min="6131" max="6131" width="13" style="14" customWidth="1"/>
+    <col min="6132" max="6132" width="1.5703125" style="14" customWidth="1"/>
+    <col min="6133" max="6133" width="11.85546875" style="14" customWidth="1"/>
+    <col min="6134" max="6134" width="2.28515625" style="14" customWidth="1"/>
+    <col min="6135" max="6135" width="14.7109375" style="14" customWidth="1"/>
+    <col min="6136" max="6136" width="2.28515625" style="14" customWidth="1"/>
+    <col min="6137" max="6137" width="9.140625" style="14"/>
+    <col min="6138" max="6138" width="1.7109375" style="14" customWidth="1"/>
+    <col min="6139" max="6139" width="13.140625" style="14" customWidth="1"/>
+    <col min="6140" max="6140" width="2.28515625" style="14" customWidth="1"/>
+    <col min="6141" max="6141" width="9.140625" style="14"/>
+    <col min="6142" max="6142" width="1.42578125" style="14" customWidth="1"/>
+    <col min="6143" max="6143" width="9.140625" style="14"/>
+    <col min="6144" max="6144" width="1.7109375" style="14" customWidth="1"/>
+    <col min="6145" max="6145" width="9.140625" style="14"/>
+    <col min="6146" max="6146" width="1.85546875" style="14" customWidth="1"/>
+    <col min="6147" max="6147" width="12" style="14" customWidth="1"/>
+    <col min="6148" max="6148" width="1.7109375" style="14" customWidth="1"/>
+    <col min="6149" max="6149" width="9.140625" style="14"/>
+    <col min="6150" max="6150" width="1.85546875" style="14" customWidth="1"/>
+    <col min="6151" max="6151" width="10.85546875" style="14" customWidth="1"/>
+    <col min="6152" max="6152" width="2.140625" style="14" customWidth="1"/>
+    <col min="6153" max="6153" width="13.85546875" style="14" customWidth="1"/>
+    <col min="6154" max="6154" width="3.28515625" style="14" customWidth="1"/>
+    <col min="6155" max="6155" width="11.7109375" style="14" customWidth="1"/>
+    <col min="6156" max="6156" width="2.140625" style="14" customWidth="1"/>
+    <col min="6157" max="6157" width="13.140625" style="14" customWidth="1"/>
+    <col min="6158" max="6158" width="3.7109375" style="14" customWidth="1"/>
+    <col min="6159" max="6159" width="12" style="14" customWidth="1"/>
+    <col min="6160" max="6160" width="3.85546875" style="14" customWidth="1"/>
+    <col min="6161" max="6161" width="13.5703125" style="14" customWidth="1"/>
+    <col min="6162" max="6162" width="3" style="14" customWidth="1"/>
+    <col min="6163" max="6163" width="12.28515625" style="14" customWidth="1"/>
+    <col min="6164" max="6164" width="3" style="14" customWidth="1"/>
+    <col min="6165" max="6165" width="14.42578125" style="14" customWidth="1"/>
+    <col min="6166" max="6166" width="2.85546875" style="14" customWidth="1"/>
+    <col min="6167" max="6167" width="17.7109375" style="14" customWidth="1"/>
+    <col min="6168" max="6168" width="2.5703125" style="14" customWidth="1"/>
+    <col min="6169" max="6169" width="9.140625" style="14"/>
+    <col min="6170" max="6170" width="1.42578125" style="14" customWidth="1"/>
+    <col min="6171" max="6171" width="11" style="14" customWidth="1"/>
+    <col min="6172" max="6172" width="1.7109375" style="14" customWidth="1"/>
+    <col min="6173" max="6173" width="11.5703125" style="14" customWidth="1"/>
+    <col min="6174" max="6174" width="2" style="14" customWidth="1"/>
+    <col min="6175" max="6175" width="12.42578125" style="14" customWidth="1"/>
+    <col min="6176" max="6176" width="3.7109375" style="14" customWidth="1"/>
+    <col min="6177" max="6177" width="9.140625" style="14"/>
+    <col min="6178" max="6178" width="1.7109375" style="14" customWidth="1"/>
+    <col min="6179" max="6179" width="11.7109375" style="14" customWidth="1"/>
+    <col min="6180" max="6180" width="1.85546875" style="14" customWidth="1"/>
+    <col min="6181" max="6181" width="9.140625" style="14"/>
+    <col min="6182" max="6182" width="1.5703125" style="14" customWidth="1"/>
+    <col min="6183" max="6183" width="9.140625" style="14"/>
+    <col min="6184" max="6184" width="1.85546875" style="14" customWidth="1"/>
+    <col min="6185" max="6358" width="9.140625" style="14"/>
+    <col min="6359" max="6359" width="2.7109375" style="14" customWidth="1"/>
+    <col min="6360" max="6360" width="17.85546875" style="14" customWidth="1"/>
+    <col min="6361" max="6361" width="9.140625" style="14"/>
+    <col min="6362" max="6362" width="2.140625" style="14" customWidth="1"/>
+    <col min="6363" max="6363" width="11.140625" style="14" customWidth="1"/>
+    <col min="6364" max="6364" width="2" style="14" customWidth="1"/>
+    <col min="6365" max="6365" width="9.140625" style="14"/>
+    <col min="6366" max="6366" width="2" style="14" customWidth="1"/>
+    <col min="6367" max="6367" width="11.28515625" style="14" customWidth="1"/>
+    <col min="6368" max="6368" width="2" style="14" customWidth="1"/>
+    <col min="6369" max="6369" width="14.85546875" style="14" customWidth="1"/>
+    <col min="6370" max="6370" width="2" style="14" customWidth="1"/>
+    <col min="6371" max="6371" width="11.28515625" style="14" customWidth="1"/>
+    <col min="6372" max="6372" width="2.42578125" style="14" customWidth="1"/>
+    <col min="6373" max="6373" width="12.7109375" style="14" customWidth="1"/>
+    <col min="6374" max="6374" width="2.42578125" style="14" customWidth="1"/>
+    <col min="6375" max="6375" width="12" style="14" customWidth="1"/>
+    <col min="6376" max="6376" width="2.42578125" style="14" customWidth="1"/>
+    <col min="6377" max="6377" width="15" style="14" customWidth="1"/>
+    <col min="6378" max="6378" width="2.42578125" style="14" customWidth="1"/>
+    <col min="6379" max="6379" width="12.42578125" style="14" customWidth="1"/>
+    <col min="6380" max="6380" width="2.5703125" style="14" customWidth="1"/>
+    <col min="6381" max="6381" width="16.7109375" style="14" customWidth="1"/>
+    <col min="6382" max="6382" width="1.5703125" style="14" customWidth="1"/>
+    <col min="6383" max="6383" width="19.7109375" style="14" customWidth="1"/>
+    <col min="6384" max="6384" width="1.42578125" style="14" customWidth="1"/>
+    <col min="6385" max="6385" width="13.5703125" style="14" customWidth="1"/>
+    <col min="6386" max="6386" width="1.85546875" style="14" customWidth="1"/>
+    <col min="6387" max="6387" width="13" style="14" customWidth="1"/>
+    <col min="6388" max="6388" width="1.5703125" style="14" customWidth="1"/>
+    <col min="6389" max="6389" width="11.85546875" style="14" customWidth="1"/>
+    <col min="6390" max="6390" width="2.28515625" style="14" customWidth="1"/>
+    <col min="6391" max="6391" width="14.7109375" style="14" customWidth="1"/>
+    <col min="6392" max="6392" width="2.28515625" style="14" customWidth="1"/>
+    <col min="6393" max="6393" width="9.140625" style="14"/>
+    <col min="6394" max="6394" width="1.7109375" style="14" customWidth="1"/>
+    <col min="6395" max="6395" width="13.140625" style="14" customWidth="1"/>
+    <col min="6396" max="6396" width="2.28515625" style="14" customWidth="1"/>
+    <col min="6397" max="6397" width="9.140625" style="14"/>
+    <col min="6398" max="6398" width="1.42578125" style="14" customWidth="1"/>
+    <col min="6399" max="6399" width="9.140625" style="14"/>
+    <col min="6400" max="6400" width="1.7109375" style="14" customWidth="1"/>
+    <col min="6401" max="6401" width="9.140625" style="14"/>
+    <col min="6402" max="6402" width="1.85546875" style="14" customWidth="1"/>
+    <col min="6403" max="6403" width="12" style="14" customWidth="1"/>
+    <col min="6404" max="6404" width="1.7109375" style="14" customWidth="1"/>
+    <col min="6405" max="6405" width="9.140625" style="14"/>
+    <col min="6406" max="6406" width="1.85546875" style="14" customWidth="1"/>
+    <col min="6407" max="6407" width="10.85546875" style="14" customWidth="1"/>
+    <col min="6408" max="6408" width="2.140625" style="14" customWidth="1"/>
+    <col min="6409" max="6409" width="13.85546875" style="14" customWidth="1"/>
+    <col min="6410" max="6410" width="3.28515625" style="14" customWidth="1"/>
+    <col min="6411" max="6411" width="11.7109375" style="14" customWidth="1"/>
+    <col min="6412" max="6412" width="2.140625" style="14" customWidth="1"/>
+    <col min="6413" max="6413" width="13.140625" style="14" customWidth="1"/>
+    <col min="6414" max="6414" width="3.7109375" style="14" customWidth="1"/>
+    <col min="6415" max="6415" width="12" style="14" customWidth="1"/>
+    <col min="6416" max="6416" width="3.85546875" style="14" customWidth="1"/>
+    <col min="6417" max="6417" width="13.5703125" style="14" customWidth="1"/>
+    <col min="6418" max="6418" width="3" style="14" customWidth="1"/>
+    <col min="6419" max="6419" width="12.28515625" style="14" customWidth="1"/>
+    <col min="6420" max="6420" width="3" style="14" customWidth="1"/>
+    <col min="6421" max="6421" width="14.42578125" style="14" customWidth="1"/>
+    <col min="6422" max="6422" width="2.85546875" style="14" customWidth="1"/>
+    <col min="6423" max="6423" width="17.7109375" style="14" customWidth="1"/>
+    <col min="6424" max="6424" width="2.5703125" style="14" customWidth="1"/>
+    <col min="6425" max="6425" width="9.140625" style="14"/>
+    <col min="6426" max="6426" width="1.42578125" style="14" customWidth="1"/>
+    <col min="6427" max="6427" width="11" style="14" customWidth="1"/>
+    <col min="6428" max="6428" width="1.7109375" style="14" customWidth="1"/>
+    <col min="6429" max="6429" width="11.5703125" style="14" customWidth="1"/>
+    <col min="6430" max="6430" width="2" style="14" customWidth="1"/>
+    <col min="6431" max="6431" width="12.42578125" style="14" customWidth="1"/>
+    <col min="6432" max="6432" width="3.7109375" style="14" customWidth="1"/>
+    <col min="6433" max="6433" width="9.140625" style="14"/>
+    <col min="6434" max="6434" width="1.7109375" style="14" customWidth="1"/>
+    <col min="6435" max="6435" width="11.7109375" style="14" customWidth="1"/>
+    <col min="6436" max="6436" width="1.85546875" style="14" customWidth="1"/>
+    <col min="6437" max="6437" width="9.140625" style="14"/>
+    <col min="6438" max="6438" width="1.5703125" style="14" customWidth="1"/>
+    <col min="6439" max="6439" width="9.140625" style="14"/>
+    <col min="6440" max="6440" width="1.85546875" style="14" customWidth="1"/>
+    <col min="6441" max="6614" width="9.140625" style="14"/>
+    <col min="6615" max="6615" width="2.7109375" style="14" customWidth="1"/>
+    <col min="6616" max="6616" width="17.85546875" style="14" customWidth="1"/>
+    <col min="6617" max="6617" width="9.140625" style="14"/>
+    <col min="6618" max="6618" width="2.140625" style="14" customWidth="1"/>
+    <col min="6619" max="6619" width="11.140625" style="14" customWidth="1"/>
+    <col min="6620" max="6620" width="2" style="14" customWidth="1"/>
+    <col min="6621" max="6621" width="9.140625" style="14"/>
+    <col min="6622" max="6622" width="2" style="14" customWidth="1"/>
+    <col min="6623" max="6623" width="11.28515625" style="14" customWidth="1"/>
+    <col min="6624" max="6624" width="2" style="14" customWidth="1"/>
+    <col min="6625" max="6625" width="14.85546875" style="14" customWidth="1"/>
+    <col min="6626" max="6626" width="2" style="14" customWidth="1"/>
+    <col min="6627" max="6627" width="11.28515625" style="14" customWidth="1"/>
+    <col min="6628" max="6628" width="2.42578125" style="14" customWidth="1"/>
+    <col min="6629" max="6629" width="12.7109375" style="14" customWidth="1"/>
+    <col min="6630" max="6630" width="2.42578125" style="14" customWidth="1"/>
+    <col min="6631" max="6631" width="12" style="14" customWidth="1"/>
+    <col min="6632" max="6632" width="2.42578125" style="14" customWidth="1"/>
+    <col min="6633" max="6633" width="15" style="14" customWidth="1"/>
+    <col min="6634" max="6634" width="2.42578125" style="14" customWidth="1"/>
+    <col min="6635" max="6635" width="12.42578125" style="14" customWidth="1"/>
+    <col min="6636" max="6636" width="2.5703125" style="14" customWidth="1"/>
+    <col min="6637" max="6637" width="16.7109375" style="14" customWidth="1"/>
+    <col min="6638" max="6638" width="1.5703125" style="14" customWidth="1"/>
+    <col min="6639" max="6639" width="19.7109375" style="14" customWidth="1"/>
+    <col min="6640" max="6640" width="1.42578125" style="14" customWidth="1"/>
+    <col min="6641" max="6641" width="13.5703125" style="14" customWidth="1"/>
+    <col min="6642" max="6642" width="1.85546875" style="14" customWidth="1"/>
+    <col min="6643" max="6643" width="13" style="14" customWidth="1"/>
+    <col min="6644" max="6644" width="1.5703125" style="14" customWidth="1"/>
+    <col min="6645" max="6645" width="11.85546875" style="14" customWidth="1"/>
+    <col min="6646" max="6646" width="2.28515625" style="14" customWidth="1"/>
+    <col min="6647" max="6647" width="14.7109375" style="14" customWidth="1"/>
+    <col min="6648" max="6648" width="2.28515625" style="14" customWidth="1"/>
+    <col min="6649" max="6649" width="9.140625" style="14"/>
+    <col min="6650" max="6650" width="1.7109375" style="14" customWidth="1"/>
+    <col min="6651" max="6651" width="13.140625" style="14" customWidth="1"/>
+    <col min="6652" max="6652" width="2.28515625" style="14" customWidth="1"/>
+    <col min="6653" max="6653" width="9.140625" style="14"/>
+    <col min="6654" max="6654" width="1.42578125" style="14" customWidth="1"/>
+    <col min="6655" max="6655" width="9.140625" style="14"/>
+    <col min="6656" max="6656" width="1.7109375" style="14" customWidth="1"/>
+    <col min="6657" max="6657" width="9.140625" style="14"/>
+    <col min="6658" max="6658" width="1.85546875" style="14" customWidth="1"/>
+    <col min="6659" max="6659" width="12" style="14" customWidth="1"/>
+    <col min="6660" max="6660" width="1.7109375" style="14" customWidth="1"/>
+    <col min="6661" max="6661" width="9.140625" style="14"/>
+    <col min="6662" max="6662" width="1.85546875" style="14" customWidth="1"/>
+    <col min="6663" max="6663" width="10.85546875" style="14" customWidth="1"/>
+    <col min="6664" max="6664" width="2.140625" style="14" customWidth="1"/>
+    <col min="6665" max="6665" width="13.85546875" style="14" customWidth="1"/>
+    <col min="6666" max="6666" width="3.28515625" style="14" customWidth="1"/>
+    <col min="6667" max="6667" width="11.7109375" style="14" customWidth="1"/>
+    <col min="6668" max="6668" width="2.140625" style="14" customWidth="1"/>
+    <col min="6669" max="6669" width="13.140625" style="14" customWidth="1"/>
+    <col min="6670" max="6670" width="3.7109375" style="14" customWidth="1"/>
+    <col min="6671" max="6671" width="12" style="14" customWidth="1"/>
+    <col min="6672" max="6672" width="3.85546875" style="14" customWidth="1"/>
+    <col min="6673" max="6673" width="13.5703125" style="14" customWidth="1"/>
+    <col min="6674" max="6674" width="3" style="14" customWidth="1"/>
+    <col min="6675" max="6675" width="12.28515625" style="14" customWidth="1"/>
+    <col min="6676" max="6676" width="3" style="14" customWidth="1"/>
+    <col min="6677" max="6677" width="14.42578125" style="14" customWidth="1"/>
+    <col min="6678" max="6678" width="2.85546875" style="14" customWidth="1"/>
+    <col min="6679" max="6679" width="17.7109375" style="14" customWidth="1"/>
+    <col min="6680" max="6680" width="2.5703125" style="14" customWidth="1"/>
+    <col min="6681" max="6681" width="9.140625" style="14"/>
+    <col min="6682" max="6682" width="1.42578125" style="14" customWidth="1"/>
+    <col min="6683" max="6683" width="11" style="14" customWidth="1"/>
+    <col min="6684" max="6684" width="1.7109375" style="14" customWidth="1"/>
+    <col min="6685" max="6685" width="11.5703125" style="14" customWidth="1"/>
+    <col min="6686" max="6686" width="2" style="14" customWidth="1"/>
+    <col min="6687" max="6687" width="12.42578125" style="14" customWidth="1"/>
+    <col min="6688" max="6688" width="3.7109375" style="14" customWidth="1"/>
+    <col min="6689" max="6689" width="9.140625" style="14"/>
+    <col min="6690" max="6690" width="1.7109375" style="14" customWidth="1"/>
+    <col min="6691" max="6691" width="11.7109375" style="14" customWidth="1"/>
+    <col min="6692" max="6692" width="1.85546875" style="14" customWidth="1"/>
+    <col min="6693" max="6693" width="9.140625" style="14"/>
+    <col min="6694" max="6694" width="1.5703125" style="14" customWidth="1"/>
+    <col min="6695" max="6695" width="9.140625" style="14"/>
+    <col min="6696" max="6696" width="1.85546875" style="14" customWidth="1"/>
+    <col min="6697" max="6870" width="9.140625" style="14"/>
+    <col min="6871" max="6871" width="2.7109375" style="14" customWidth="1"/>
+    <col min="6872" max="6872" width="17.85546875" style="14" customWidth="1"/>
+    <col min="6873" max="6873" width="9.140625" style="14"/>
+    <col min="6874" max="6874" width="2.140625" style="14" customWidth="1"/>
+    <col min="6875" max="6875" width="11.140625" style="14" customWidth="1"/>
+    <col min="6876" max="6876" width="2" style="14" customWidth="1"/>
+    <col min="6877" max="6877" width="9.140625" style="14"/>
+    <col min="6878" max="6878" width="2" style="14" customWidth="1"/>
+    <col min="6879" max="6879" width="11.28515625" style="14" customWidth="1"/>
+    <col min="6880" max="6880" width="2" style="14" customWidth="1"/>
+    <col min="6881" max="6881" width="14.85546875" style="14" customWidth="1"/>
+    <col min="6882" max="6882" width="2" style="14" customWidth="1"/>
+    <col min="6883" max="6883" width="11.28515625" style="14" customWidth="1"/>
+    <col min="6884" max="6884" width="2.42578125" style="14" customWidth="1"/>
+    <col min="6885" max="6885" width="12.7109375" style="14" customWidth="1"/>
+    <col min="6886" max="6886" width="2.42578125" style="14" customWidth="1"/>
+    <col min="6887" max="6887" width="12" style="14" customWidth="1"/>
+    <col min="6888" max="6888" width="2.42578125" style="14" customWidth="1"/>
+    <col min="6889" max="6889" width="15" style="14" customWidth="1"/>
+    <col min="6890" max="6890" width="2.42578125" style="14" customWidth="1"/>
+    <col min="6891" max="6891" width="12.42578125" style="14" customWidth="1"/>
+    <col min="6892" max="6892" width="2.5703125" style="14" customWidth="1"/>
+    <col min="6893" max="6893" width="16.7109375" style="14" customWidth="1"/>
+    <col min="6894" max="6894" width="1.5703125" style="14" customWidth="1"/>
+    <col min="6895" max="6895" width="19.7109375" style="14" customWidth="1"/>
+    <col min="6896" max="6896" width="1.42578125" style="14" customWidth="1"/>
+    <col min="6897" max="6897" width="13.5703125" style="14" customWidth="1"/>
+    <col min="6898" max="6898" width="1.85546875" style="14" customWidth="1"/>
+    <col min="6899" max="6899" width="13" style="14" customWidth="1"/>
+    <col min="6900" max="6900" width="1.5703125" style="14" customWidth="1"/>
+    <col min="6901" max="6901" width="11.85546875" style="14" customWidth="1"/>
+    <col min="6902" max="6902" width="2.28515625" style="14" customWidth="1"/>
+    <col min="6903" max="6903" width="14.7109375" style="14" customWidth="1"/>
+    <col min="6904" max="6904" width="2.28515625" style="14" customWidth="1"/>
+    <col min="6905" max="6905" width="9.140625" style="14"/>
+    <col min="6906" max="6906" width="1.7109375" style="14" customWidth="1"/>
+    <col min="6907" max="6907" width="13.140625" style="14" customWidth="1"/>
+    <col min="6908" max="6908" width="2.28515625" style="14" customWidth="1"/>
+    <col min="6909" max="6909" width="9.140625" style="14"/>
+    <col min="6910" max="6910" width="1.42578125" style="14" customWidth="1"/>
+    <col min="6911" max="6911" width="9.140625" style="14"/>
+    <col min="6912" max="6912" width="1.7109375" style="14" customWidth="1"/>
+    <col min="6913" max="6913" width="9.140625" style="14"/>
+    <col min="6914" max="6914" width="1.85546875" style="14" customWidth="1"/>
+    <col min="6915" max="6915" width="12" style="14" customWidth="1"/>
+    <col min="6916" max="6916" width="1.7109375" style="14" customWidth="1"/>
+    <col min="6917" max="6917" width="9.140625" style="14"/>
+    <col min="6918" max="6918" width="1.85546875" style="14" customWidth="1"/>
+    <col min="6919" max="6919" width="10.85546875" style="14" customWidth="1"/>
+    <col min="6920" max="6920" width="2.140625" style="14" customWidth="1"/>
+    <col min="6921" max="6921" width="13.85546875" style="14" customWidth="1"/>
+    <col min="6922" max="6922" width="3.28515625" style="14" customWidth="1"/>
+    <col min="6923" max="6923" width="11.7109375" style="14" customWidth="1"/>
+    <col min="6924" max="6924" width="2.140625" style="14" customWidth="1"/>
+    <col min="6925" max="6925" width="13.140625" style="14" customWidth="1"/>
+    <col min="6926" max="6926" width="3.7109375" style="14" customWidth="1"/>
+    <col min="6927" max="6927" width="12" style="14" customWidth="1"/>
+    <col min="6928" max="6928" width="3.85546875" style="14" customWidth="1"/>
+    <col min="6929" max="6929" width="13.5703125" style="14" customWidth="1"/>
+    <col min="6930" max="6930" width="3" style="14" customWidth="1"/>
+    <col min="6931" max="6931" width="12.28515625" style="14" customWidth="1"/>
+    <col min="6932" max="6932" width="3" style="14" customWidth="1"/>
+    <col min="6933" max="6933" width="14.42578125" style="14" customWidth="1"/>
+    <col min="6934" max="6934" width="2.85546875" style="14" customWidth="1"/>
+    <col min="6935" max="6935" width="17.7109375" style="14" customWidth="1"/>
+    <col min="6936" max="6936" width="2.5703125" style="14" customWidth="1"/>
+    <col min="6937" max="6937" width="9.140625" style="14"/>
+    <col min="6938" max="6938" width="1.42578125" style="14" customWidth="1"/>
+    <col min="6939" max="6939" width="11" style="14" customWidth="1"/>
+    <col min="6940" max="6940" width="1.7109375" style="14" customWidth="1"/>
+    <col min="6941" max="6941" width="11.5703125" style="14" customWidth="1"/>
+    <col min="6942" max="6942" width="2" style="14" customWidth="1"/>
+    <col min="6943" max="6943" width="12.42578125" style="14" customWidth="1"/>
+    <col min="6944" max="6944" width="3.7109375" style="14" customWidth="1"/>
+    <col min="6945" max="6945" width="9.140625" style="14"/>
+    <col min="6946" max="6946" width="1.7109375" style="14" customWidth="1"/>
+    <col min="6947" max="6947" width="11.7109375" style="14" customWidth="1"/>
+    <col min="6948" max="6948" width="1.85546875" style="14" customWidth="1"/>
+    <col min="6949" max="6949" width="9.140625" style="14"/>
+    <col min="6950" max="6950" width="1.5703125" style="14" customWidth="1"/>
+    <col min="6951" max="6951" width="9.140625" style="14"/>
+    <col min="6952" max="6952" width="1.85546875" style="14" customWidth="1"/>
+    <col min="6953" max="7126" width="9.140625" style="14"/>
+    <col min="7127" max="7127" width="2.7109375" style="14" customWidth="1"/>
+    <col min="7128" max="7128" width="17.85546875" style="14" customWidth="1"/>
+    <col min="7129" max="7129" width="9.140625" style="14"/>
+    <col min="7130" max="7130" width="2.140625" style="14" customWidth="1"/>
+    <col min="7131" max="7131" width="11.140625" style="14" customWidth="1"/>
+    <col min="7132" max="7132" width="2" style="14" customWidth="1"/>
+    <col min="7133" max="7133" width="9.140625" style="14"/>
+    <col min="7134" max="7134" width="2" style="14" customWidth="1"/>
+    <col min="7135" max="7135" width="11.28515625" style="14" customWidth="1"/>
+    <col min="7136" max="7136" width="2" style="14" customWidth="1"/>
+    <col min="7137" max="7137" width="14.85546875" style="14" customWidth="1"/>
+    <col min="7138" max="7138" width="2" style="14" customWidth="1"/>
+    <col min="7139" max="7139" width="11.28515625" style="14" customWidth="1"/>
+    <col min="7140" max="7140" width="2.42578125" style="14" customWidth="1"/>
+    <col min="7141" max="7141" width="12.7109375" style="14" customWidth="1"/>
+    <col min="7142" max="7142" width="2.42578125" style="14" customWidth="1"/>
+    <col min="7143" max="7143" width="12" style="14" customWidth="1"/>
+    <col min="7144" max="7144" width="2.42578125" style="14" customWidth="1"/>
+    <col min="7145" max="7145" width="15" style="14" customWidth="1"/>
+    <col min="7146" max="7146" width="2.42578125" style="14" customWidth="1"/>
+    <col min="7147" max="7147" width="12.42578125" style="14" customWidth="1"/>
+    <col min="7148" max="7148" width="2.5703125" style="14" customWidth="1"/>
+    <col min="7149" max="7149" width="16.7109375" style="14" customWidth="1"/>
+    <col min="7150" max="7150" width="1.5703125" style="14" customWidth="1"/>
+    <col min="7151" max="7151" width="19.7109375" style="14" customWidth="1"/>
+    <col min="7152" max="7152" width="1.42578125" style="14" customWidth="1"/>
+    <col min="7153" max="7153" width="13.5703125" style="14" customWidth="1"/>
+    <col min="7154" max="7154" width="1.85546875" style="14" customWidth="1"/>
+    <col min="7155" max="7155" width="13" style="14" customWidth="1"/>
+    <col min="7156" max="7156" width="1.5703125" style="14" customWidth="1"/>
+    <col min="7157" max="7157" width="11.85546875" style="14" customWidth="1"/>
+    <col min="7158" max="7158" width="2.28515625" style="14" customWidth="1"/>
+    <col min="7159" max="7159" width="14.7109375" style="14" customWidth="1"/>
+    <col min="7160" max="7160" width="2.28515625" style="14" customWidth="1"/>
+    <col min="7161" max="7161" width="9.140625" style="14"/>
+    <col min="7162" max="7162" width="1.7109375" style="14" customWidth="1"/>
+    <col min="7163" max="7163" width="13.140625" style="14" customWidth="1"/>
+    <col min="7164" max="7164" width="2.28515625" style="14" customWidth="1"/>
+    <col min="7165" max="7165" width="9.140625" style="14"/>
+    <col min="7166" max="7166" width="1.42578125" style="14" customWidth="1"/>
+    <col min="7167" max="7167" width="9.140625" style="14"/>
+    <col min="7168" max="7168" width="1.7109375" style="14" customWidth="1"/>
+    <col min="7169" max="7169" width="9.140625" style="14"/>
+    <col min="7170" max="7170" width="1.85546875" style="14" customWidth="1"/>
+    <col min="7171" max="7171" width="12" style="14" customWidth="1"/>
+    <col min="7172" max="7172" width="1.7109375" style="14" customWidth="1"/>
+    <col min="7173" max="7173" width="9.140625" style="14"/>
+    <col min="7174" max="7174" width="1.85546875" style="14" customWidth="1"/>
+    <col min="7175" max="7175" width="10.85546875" style="14" customWidth="1"/>
+    <col min="7176" max="7176" width="2.140625" style="14" customWidth="1"/>
+    <col min="7177" max="7177" width="13.85546875" style="14" customWidth="1"/>
+    <col min="7178" max="7178" width="3.28515625" style="14" customWidth="1"/>
+    <col min="7179" max="7179" width="11.7109375" style="14" customWidth="1"/>
+    <col min="7180" max="7180" width="2.140625" style="14" customWidth="1"/>
+    <col min="7181" max="7181" width="13.140625" style="14" customWidth="1"/>
+    <col min="7182" max="7182" width="3.7109375" style="14" customWidth="1"/>
+    <col min="7183" max="7183" width="12" style="14" customWidth="1"/>
+    <col min="7184" max="7184" width="3.85546875" style="14" customWidth="1"/>
+    <col min="7185" max="7185" width="13.5703125" style="14" customWidth="1"/>
+    <col min="7186" max="7186" width="3" style="14" customWidth="1"/>
+    <col min="7187" max="7187" width="12.28515625" style="14" customWidth="1"/>
+    <col min="7188" max="7188" width="3" style="14" customWidth="1"/>
+    <col min="7189" max="7189" width="14.42578125" style="14" customWidth="1"/>
+    <col min="7190" max="7190" width="2.85546875" style="14" customWidth="1"/>
+    <col min="7191" max="7191" width="17.7109375" style="14" customWidth="1"/>
+    <col min="7192" max="7192" width="2.5703125" style="14" customWidth="1"/>
+    <col min="7193" max="7193" width="9.140625" style="14"/>
+    <col min="7194" max="7194" width="1.42578125" style="14" customWidth="1"/>
+    <col min="7195" max="7195" width="11" style="14" customWidth="1"/>
+    <col min="7196" max="7196" width="1.7109375" style="14" customWidth="1"/>
+    <col min="7197" max="7197" width="11.5703125" style="14" customWidth="1"/>
+    <col min="7198" max="7198" width="2" style="14" customWidth="1"/>
+    <col min="7199" max="7199" width="12.42578125" style="14" customWidth="1"/>
+    <col min="7200" max="7200" width="3.7109375" style="14" customWidth="1"/>
+    <col min="7201" max="7201" width="9.140625" style="14"/>
+    <col min="7202" max="7202" width="1.7109375" style="14" customWidth="1"/>
+    <col min="7203" max="7203" width="11.7109375" style="14" customWidth="1"/>
+    <col min="7204" max="7204" width="1.85546875" style="14" customWidth="1"/>
+    <col min="7205" max="7205" width="9.140625" style="14"/>
+    <col min="7206" max="7206" width="1.5703125" style="14" customWidth="1"/>
+    <col min="7207" max="7207" width="9.140625" style="14"/>
+    <col min="7208" max="7208" width="1.85546875" style="14" customWidth="1"/>
+    <col min="7209" max="7382" width="9.140625" style="14"/>
+    <col min="7383" max="7383" width="2.7109375" style="14" customWidth="1"/>
+    <col min="7384" max="7384" width="17.85546875" style="14" customWidth="1"/>
+    <col min="7385" max="7385" width="9.140625" style="14"/>
+    <col min="7386" max="7386" width="2.140625" style="14" customWidth="1"/>
+    <col min="7387" max="7387" width="11.140625" style="14" customWidth="1"/>
+    <col min="7388" max="7388" width="2" style="14" customWidth="1"/>
+    <col min="7389" max="7389" width="9.140625" style="14"/>
+    <col min="7390" max="7390" width="2" style="14" customWidth="1"/>
+    <col min="7391" max="7391" width="11.28515625" style="14" customWidth="1"/>
+    <col min="7392" max="7392" width="2" style="14" customWidth="1"/>
+    <col min="7393" max="7393" width="14.85546875" style="14" customWidth="1"/>
+    <col min="7394" max="7394" width="2" style="14" customWidth="1"/>
+    <col min="7395" max="7395" width="11.28515625" style="14" customWidth="1"/>
+    <col min="7396" max="7396" width="2.42578125" style="14" customWidth="1"/>
+    <col min="7397" max="7397" width="12.7109375" style="14" customWidth="1"/>
+    <col min="7398" max="7398" width="2.42578125" style="14" customWidth="1"/>
+    <col min="7399" max="7399" width="12" style="14" customWidth="1"/>
+    <col min="7400" max="7400" width="2.42578125" style="14" customWidth="1"/>
+    <col min="7401" max="7401" width="15" style="14" customWidth="1"/>
+    <col min="7402" max="7402" width="2.42578125" style="14" customWidth="1"/>
+    <col min="7403" max="7403" width="12.42578125" style="14" customWidth="1"/>
+    <col min="7404" max="7404" width="2.5703125" style="14" customWidth="1"/>
+    <col min="7405" max="7405" width="16.7109375" style="14" customWidth="1"/>
+    <col min="7406" max="7406" width="1.5703125" style="14" customWidth="1"/>
+    <col min="7407" max="7407" width="19.7109375" style="14" customWidth="1"/>
+    <col min="7408" max="7408" width="1.42578125" style="14" customWidth="1"/>
+    <col min="7409" max="7409" width="13.5703125" style="14" customWidth="1"/>
+    <col min="7410" max="7410" width="1.85546875" style="14" customWidth="1"/>
+    <col min="7411" max="7411" width="13" style="14" customWidth="1"/>
+    <col min="7412" max="7412" width="1.5703125" style="14" customWidth="1"/>
+    <col min="7413" max="7413" width="11.85546875" style="14" customWidth="1"/>
+    <col min="7414" max="7414" width="2.28515625" style="14" customWidth="1"/>
+    <col min="7415" max="7415" width="14.7109375" style="14" customWidth="1"/>
+    <col min="7416" max="7416" width="2.28515625" style="14" customWidth="1"/>
+    <col min="7417" max="7417" width="9.140625" style="14"/>
+    <col min="7418" max="7418" width="1.7109375" style="14" customWidth="1"/>
+    <col min="7419" max="7419" width="13.140625" style="14" customWidth="1"/>
+    <col min="7420" max="7420" width="2.28515625" style="14" customWidth="1"/>
+    <col min="7421" max="7421" width="9.140625" style="14"/>
+    <col min="7422" max="7422" width="1.42578125" style="14" customWidth="1"/>
+    <col min="7423" max="7423" width="9.140625" style="14"/>
+    <col min="7424" max="7424" width="1.7109375" style="14" customWidth="1"/>
+    <col min="7425" max="7425" width="9.140625" style="14"/>
+    <col min="7426" max="7426" width="1.85546875" style="14" customWidth="1"/>
+    <col min="7427" max="7427" width="12" style="14" customWidth="1"/>
+    <col min="7428" max="7428" width="1.7109375" style="14" customWidth="1"/>
+    <col min="7429" max="7429" width="9.140625" style="14"/>
+    <col min="7430" max="7430" width="1.85546875" style="14" customWidth="1"/>
+    <col min="7431" max="7431" width="10.85546875" style="14" customWidth="1"/>
+    <col min="7432" max="7432" width="2.140625" style="14" customWidth="1"/>
+    <col min="7433" max="7433" width="13.85546875" style="14" customWidth="1"/>
+    <col min="7434" max="7434" width="3.28515625" style="14" customWidth="1"/>
+    <col min="7435" max="7435" width="11.7109375" style="14" customWidth="1"/>
+    <col min="7436" max="7436" width="2.140625" style="14" customWidth="1"/>
+    <col min="7437" max="7437" width="13.140625" style="14" customWidth="1"/>
+    <col min="7438" max="7438" width="3.7109375" style="14" customWidth="1"/>
+    <col min="7439" max="7439" width="12" style="14" customWidth="1"/>
+    <col min="7440" max="7440" width="3.85546875" style="14" customWidth="1"/>
+    <col min="7441" max="7441" width="13.5703125" style="14" customWidth="1"/>
+    <col min="7442" max="7442" width="3" style="14" customWidth="1"/>
+    <col min="7443" max="7443" width="12.28515625" style="14" customWidth="1"/>
+    <col min="7444" max="7444" width="3" style="14" customWidth="1"/>
+    <col min="7445" max="7445" width="14.42578125" style="14" customWidth="1"/>
+    <col min="7446" max="7446" width="2.85546875" style="14" customWidth="1"/>
+    <col min="7447" max="7447" width="17.7109375" style="14" customWidth="1"/>
+    <col min="7448" max="7448" width="2.5703125" style="14" customWidth="1"/>
+    <col min="7449" max="7449" width="9.140625" style="14"/>
+    <col min="7450" max="7450" width="1.42578125" style="14" customWidth="1"/>
+    <col min="7451" max="7451" width="11" style="14" customWidth="1"/>
+    <col min="7452" max="7452" width="1.7109375" style="14" customWidth="1"/>
+    <col min="7453" max="7453" width="11.5703125" style="14" customWidth="1"/>
+    <col min="7454" max="7454" width="2" style="14" customWidth="1"/>
+    <col min="7455" max="7455" width="12.42578125" style="14" customWidth="1"/>
+    <col min="7456" max="7456" width="3.7109375" style="14" customWidth="1"/>
+    <col min="7457" max="7457" width="9.140625" style="14"/>
+    <col min="7458" max="7458" width="1.7109375" style="14" customWidth="1"/>
+    <col min="7459" max="7459" width="11.7109375" style="14" customWidth="1"/>
+    <col min="7460" max="7460" width="1.85546875" style="14" customWidth="1"/>
+    <col min="7461" max="7461" width="9.140625" style="14"/>
+    <col min="7462" max="7462" width="1.5703125" style="14" customWidth="1"/>
+    <col min="7463" max="7463" width="9.140625" style="14"/>
+    <col min="7464" max="7464" width="1.85546875" style="14" customWidth="1"/>
+    <col min="7465" max="7638" width="9.140625" style="14"/>
+    <col min="7639" max="7639" width="2.7109375" style="14" customWidth="1"/>
+    <col min="7640" max="7640" width="17.85546875" style="14" customWidth="1"/>
+    <col min="7641" max="7641" width="9.140625" style="14"/>
+    <col min="7642" max="7642" width="2.140625" style="14" customWidth="1"/>
+    <col min="7643" max="7643" width="11.140625" style="14" customWidth="1"/>
+    <col min="7644" max="7644" width="2" style="14" customWidth="1"/>
+    <col min="7645" max="7645" width="9.140625" style="14"/>
+    <col min="7646" max="7646" width="2" style="14" customWidth="1"/>
+    <col min="7647" max="7647" width="11.28515625" style="14" customWidth="1"/>
+    <col min="7648" max="7648" width="2" style="14" customWidth="1"/>
+    <col min="7649" max="7649" width="14.85546875" style="14" customWidth="1"/>
+    <col min="7650" max="7650" width="2" style="14" customWidth="1"/>
+    <col min="7651" max="7651" width="11.28515625" style="14" customWidth="1"/>
+    <col min="7652" max="7652" width="2.42578125" style="14" customWidth="1"/>
+    <col min="7653" max="7653" width="12.7109375" style="14" customWidth="1"/>
+    <col min="7654" max="7654" width="2.42578125" style="14" customWidth="1"/>
+    <col min="7655" max="7655" width="12" style="14" customWidth="1"/>
+    <col min="7656" max="7656" width="2.42578125" style="14" customWidth="1"/>
+    <col min="7657" max="7657" width="15" style="14" customWidth="1"/>
+    <col min="7658" max="7658" width="2.42578125" style="14" customWidth="1"/>
+    <col min="7659" max="7659" width="12.42578125" style="14" customWidth="1"/>
+    <col min="7660" max="7660" width="2.5703125" style="14" customWidth="1"/>
+    <col min="7661" max="7661" width="16.7109375" style="14" customWidth="1"/>
+    <col min="7662" max="7662" width="1.5703125" style="14" customWidth="1"/>
+    <col min="7663" max="7663" width="19.7109375" style="14" customWidth="1"/>
+    <col min="7664" max="7664" width="1.42578125" style="14" customWidth="1"/>
+    <col min="7665" max="7665" width="13.5703125" style="14" customWidth="1"/>
+    <col min="7666" max="7666" width="1.85546875" style="14" customWidth="1"/>
+    <col min="7667" max="7667" width="13" style="14" customWidth="1"/>
+    <col min="7668" max="7668" width="1.5703125" style="14" customWidth="1"/>
+    <col min="7669" max="7669" width="11.85546875" style="14" customWidth="1"/>
+    <col min="7670" max="7670" width="2.28515625" style="14" customWidth="1"/>
+    <col min="7671" max="7671" width="14.7109375" style="14" customWidth="1"/>
+    <col min="7672" max="7672" width="2.28515625" style="14" customWidth="1"/>
+    <col min="7673" max="7673" width="9.140625" style="14"/>
+    <col min="7674" max="7674" width="1.7109375" style="14" customWidth="1"/>
+    <col min="7675" max="7675" width="13.140625" style="14" customWidth="1"/>
+    <col min="7676" max="7676" width="2.28515625" style="14" customWidth="1"/>
+    <col min="7677" max="7677" width="9.140625" style="14"/>
+    <col min="7678" max="7678" width="1.42578125" style="14" customWidth="1"/>
+    <col min="7679" max="7679" width="9.140625" style="14"/>
+    <col min="7680" max="7680" width="1.7109375" style="14" customWidth="1"/>
+    <col min="7681" max="7681" width="9.140625" style="14"/>
+    <col min="7682" max="7682" width="1.85546875" style="14" customWidth="1"/>
+    <col min="7683" max="7683" width="12" style="14" customWidth="1"/>
+    <col min="7684" max="7684" width="1.7109375" style="14" customWidth="1"/>
+    <col min="7685" max="7685" width="9.140625" style="14"/>
+    <col min="7686" max="7686" width="1.85546875" style="14" customWidth="1"/>
+    <col min="7687" max="7687" width="10.85546875" style="14" customWidth="1"/>
+    <col min="7688" max="7688" width="2.140625" style="14" customWidth="1"/>
+    <col min="7689" max="7689" width="13.85546875" style="14" customWidth="1"/>
+    <col min="7690" max="7690" width="3.28515625" style="14" customWidth="1"/>
+    <col min="7691" max="7691" width="11.7109375" style="14" customWidth="1"/>
+    <col min="7692" max="7692" width="2.140625" style="14" customWidth="1"/>
+    <col min="7693" max="7693" width="13.140625" style="14" customWidth="1"/>
+    <col min="7694" max="7694" width="3.7109375" style="14" customWidth="1"/>
+    <col min="7695" max="7695" width="12" style="14" customWidth="1"/>
+    <col min="7696" max="7696" width="3.85546875" style="14" customWidth="1"/>
+    <col min="7697" max="7697" width="13.5703125" style="14" customWidth="1"/>
+    <col min="7698" max="7698" width="3" style="14" customWidth="1"/>
+    <col min="7699" max="7699" width="12.28515625" style="14" customWidth="1"/>
+    <col min="7700" max="7700" width="3" style="14" customWidth="1"/>
+    <col min="7701" max="7701" width="14.42578125" style="14" customWidth="1"/>
+    <col min="7702" max="7702" width="2.85546875" style="14" customWidth="1"/>
+    <col min="7703" max="7703" width="17.7109375" style="14" customWidth="1"/>
+    <col min="7704" max="7704" width="2.5703125" style="14" customWidth="1"/>
+    <col min="7705" max="7705" width="9.140625" style="14"/>
+    <col min="7706" max="7706" width="1.42578125" style="14" customWidth="1"/>
+    <col min="7707" max="7707" width="11" style="14" customWidth="1"/>
+    <col min="7708" max="7708" width="1.7109375" style="14" customWidth="1"/>
+    <col min="7709" max="7709" width="11.5703125" style="14" customWidth="1"/>
+    <col min="7710" max="7710" width="2" style="14" customWidth="1"/>
+    <col min="7711" max="7711" width="12.42578125" style="14" customWidth="1"/>
+    <col min="7712" max="7712" width="3.7109375" style="14" customWidth="1"/>
+    <col min="7713" max="7713" width="9.140625" style="14"/>
+    <col min="7714" max="7714" width="1.7109375" style="14" customWidth="1"/>
+    <col min="7715" max="7715" width="11.7109375" style="14" customWidth="1"/>
+    <col min="7716" max="7716" width="1.85546875" style="14" customWidth="1"/>
+    <col min="7717" max="7717" width="9.140625" style="14"/>
+    <col min="7718" max="7718" width="1.5703125" style="14" customWidth="1"/>
+    <col min="7719" max="7719" width="9.140625" style="14"/>
+    <col min="7720" max="7720" width="1.85546875" style="14" customWidth="1"/>
+    <col min="7721" max="7894" width="9.140625" style="14"/>
+    <col min="7895" max="7895" width="2.7109375" style="14" customWidth="1"/>
+    <col min="7896" max="7896" width="17.85546875" style="14" customWidth="1"/>
+    <col min="7897" max="7897" width="9.140625" style="14"/>
+    <col min="7898" max="7898" width="2.140625" style="14" customWidth="1"/>
+    <col min="7899" max="7899" width="11.140625" style="14" customWidth="1"/>
+    <col min="7900" max="7900" width="2" style="14" customWidth="1"/>
+    <col min="7901" max="7901" width="9.140625" style="14"/>
+    <col min="7902" max="7902" width="2" style="14" customWidth="1"/>
+    <col min="7903" max="7903" width="11.28515625" style="14" customWidth="1"/>
+    <col min="7904" max="7904" width="2" style="14" customWidth="1"/>
+    <col min="7905" max="7905" width="14.85546875" style="14" customWidth="1"/>
+    <col min="7906" max="7906" width="2" style="14" customWidth="1"/>
+    <col min="7907" max="7907" width="11.28515625" style="14" customWidth="1"/>
+    <col min="7908" max="7908" width="2.42578125" style="14" customWidth="1"/>
+    <col min="7909" max="7909" width="12.7109375" style="14" customWidth="1"/>
+    <col min="7910" max="7910" width="2.42578125" style="14" customWidth="1"/>
+    <col min="7911" max="7911" width="12" style="14" customWidth="1"/>
+    <col min="7912" max="7912" width="2.42578125" style="14" customWidth="1"/>
+    <col min="7913" max="7913" width="15" style="14" customWidth="1"/>
+    <col min="7914" max="7914" width="2.42578125" style="14" customWidth="1"/>
+    <col min="7915" max="7915" width="12.42578125" style="14" customWidth="1"/>
+    <col min="7916" max="7916" width="2.5703125" style="14" customWidth="1"/>
+    <col min="7917" max="7917" width="16.7109375" style="14" customWidth="1"/>
+    <col min="7918" max="7918" width="1.5703125" style="14" customWidth="1"/>
+    <col min="7919" max="7919" width="19.7109375" style="14" customWidth="1"/>
+    <col min="7920" max="7920" width="1.42578125" style="14" customWidth="1"/>
+    <col min="7921" max="7921" width="13.5703125" style="14" customWidth="1"/>
+    <col min="7922" max="7922" width="1.85546875" style="14" customWidth="1"/>
+    <col min="7923" max="7923" width="13" style="14" customWidth="1"/>
+    <col min="7924" max="7924" width="1.5703125" style="14" customWidth="1"/>
+    <col min="7925" max="7925" width="11.85546875" style="14" customWidth="1"/>
+    <col min="7926" max="7926" width="2.28515625" style="14" customWidth="1"/>
+    <col min="7927" max="7927" width="14.7109375" style="14" customWidth="1"/>
+    <col min="7928" max="7928" width="2.28515625" style="14" customWidth="1"/>
+    <col min="7929" max="7929" width="9.140625" style="14"/>
+    <col min="7930" max="7930" width="1.7109375" style="14" customWidth="1"/>
+    <col min="7931" max="7931" width="13.140625" style="14" customWidth="1"/>
+    <col min="7932" max="7932" width="2.28515625" style="14" customWidth="1"/>
+    <col min="7933" max="7933" width="9.140625" style="14"/>
+    <col min="7934" max="7934" width="1.42578125" style="14" customWidth="1"/>
+    <col min="7935" max="7935" width="9.140625" style="14"/>
+    <col min="7936" max="7936" width="1.7109375" style="14" customWidth="1"/>
+    <col min="7937" max="7937" width="9.140625" style="14"/>
+    <col min="7938" max="7938" width="1.85546875" style="14" customWidth="1"/>
+    <col min="7939" max="7939" width="12" style="14" customWidth="1"/>
+    <col min="7940" max="7940" width="1.7109375" style="14" customWidth="1"/>
+    <col min="7941" max="7941" width="9.140625" style="14"/>
+    <col min="7942" max="7942" width="1.85546875" style="14" customWidth="1"/>
+    <col min="7943" max="7943" width="10.85546875" style="14" customWidth="1"/>
+    <col min="7944" max="7944" width="2.140625" style="14" customWidth="1"/>
+    <col min="7945" max="7945" width="13.85546875" style="14" customWidth="1"/>
+    <col min="7946" max="7946" width="3.28515625" style="14" customWidth="1"/>
+    <col min="7947" max="7947" width="11.7109375" style="14" customWidth="1"/>
+    <col min="7948" max="7948" width="2.140625" style="14" customWidth="1"/>
+    <col min="7949" max="7949" width="13.140625" style="14" customWidth="1"/>
+    <col min="7950" max="7950" width="3.7109375" style="14" customWidth="1"/>
+    <col min="7951" max="7951" width="12" style="14" customWidth="1"/>
+    <col min="7952" max="7952" width="3.85546875" style="14" customWidth="1"/>
+    <col min="7953" max="7953" width="13.5703125" style="14" customWidth="1"/>
+    <col min="7954" max="7954" width="3" style="14" customWidth="1"/>
+    <col min="7955" max="7955" width="12.28515625" style="14" customWidth="1"/>
+    <col min="7956" max="7956" width="3" style="14" customWidth="1"/>
+    <col min="7957" max="7957" width="14.42578125" style="14" customWidth="1"/>
+    <col min="7958" max="7958" width="2.85546875" style="14" customWidth="1"/>
+    <col min="7959" max="7959" width="17.7109375" style="14" customWidth="1"/>
+    <col min="7960" max="7960" width="2.5703125" style="14" customWidth="1"/>
+    <col min="7961" max="7961" width="9.140625" style="14"/>
+    <col min="7962" max="7962" width="1.42578125" style="14" customWidth="1"/>
+    <col min="7963" max="7963" width="11" style="14" customWidth="1"/>
+    <col min="7964" max="7964" width="1.7109375" style="14" customWidth="1"/>
+    <col min="7965" max="7965" width="11.5703125" style="14" customWidth="1"/>
+    <col min="7966" max="7966" width="2" style="14" customWidth="1"/>
+    <col min="7967" max="7967" width="12.42578125" style="14" customWidth="1"/>
+    <col min="7968" max="7968" width="3.7109375" style="14" customWidth="1"/>
+    <col min="7969" max="7969" width="9.140625" style="14"/>
+    <col min="7970" max="7970" width="1.7109375" style="14" customWidth="1"/>
+    <col min="7971" max="7971" width="11.7109375" style="14" customWidth="1"/>
+    <col min="7972" max="7972" width="1.85546875" style="14" customWidth="1"/>
+    <col min="7973" max="7973" width="9.140625" style="14"/>
+    <col min="7974" max="7974" width="1.5703125" style="14" customWidth="1"/>
+    <col min="7975" max="7975" width="9.140625" style="14"/>
+    <col min="7976" max="7976" width="1.85546875" style="14" customWidth="1"/>
+    <col min="7977" max="8150" width="9.140625" style="14"/>
+    <col min="8151" max="8151" width="2.7109375" style="14" customWidth="1"/>
+    <col min="8152" max="8152" width="17.85546875" style="14" customWidth="1"/>
+    <col min="8153" max="8153" width="9.140625" style="14"/>
+    <col min="8154" max="8154" width="2.140625" style="14" customWidth="1"/>
+    <col min="8155" max="8155" width="11.140625" style="14" customWidth="1"/>
+    <col min="8156" max="8156" width="2" style="14" customWidth="1"/>
+    <col min="8157" max="8157" width="9.140625" style="14"/>
+    <col min="8158" max="8158" width="2" style="14" customWidth="1"/>
+    <col min="8159" max="8159" width="11.28515625" style="14" customWidth="1"/>
+    <col min="8160" max="8160" width="2" style="14" customWidth="1"/>
+    <col min="8161" max="8161" width="14.85546875" style="14" customWidth="1"/>
+    <col min="8162" max="8162" width="2" style="14" customWidth="1"/>
+    <col min="8163" max="8163" width="11.28515625" style="14" customWidth="1"/>
+    <col min="8164" max="8164" width="2.42578125" style="14" customWidth="1"/>
+    <col min="8165" max="8165" width="12.7109375" style="14" customWidth="1"/>
+    <col min="8166" max="8166" width="2.42578125" style="14" customWidth="1"/>
+    <col min="8167" max="8167" width="12" style="14" customWidth="1"/>
+    <col min="8168" max="8168" width="2.42578125" style="14" customWidth="1"/>
+    <col min="8169" max="8169" width="15" style="14" customWidth="1"/>
+    <col min="8170" max="8170" width="2.42578125" style="14" customWidth="1"/>
+    <col min="8171" max="8171" width="12.42578125" style="14" customWidth="1"/>
+    <col min="8172" max="8172" width="2.5703125" style="14" customWidth="1"/>
+    <col min="8173" max="8173" width="16.7109375" style="14" customWidth="1"/>
+    <col min="8174" max="8174" width="1.5703125" style="14" customWidth="1"/>
+    <col min="8175" max="8175" width="19.7109375" style="14" customWidth="1"/>
+    <col min="8176" max="8176" width="1.42578125" style="14" customWidth="1"/>
+    <col min="8177" max="8177" width="13.5703125" style="14" customWidth="1"/>
+    <col min="8178" max="8178" width="1.85546875" style="14" customWidth="1"/>
+    <col min="8179" max="8179" width="13" style="14" customWidth="1"/>
+    <col min="8180" max="8180" width="1.5703125" style="14" customWidth="1"/>
+    <col min="8181" max="8181" width="11.85546875" style="14" customWidth="1"/>
+    <col min="8182" max="8182" width="2.28515625" style="14" customWidth="1"/>
+    <col min="8183" max="8183" width="14.7109375" style="14" customWidth="1"/>
+    <col min="8184" max="8184" width="2.28515625" style="14" customWidth="1"/>
+    <col min="8185" max="8185" width="9.140625" style="14"/>
+    <col min="8186" max="8186" width="1.7109375" style="14" customWidth="1"/>
+    <col min="8187" max="8187" width="13.140625" style="14" customWidth="1"/>
+    <col min="8188" max="8188" width="2.28515625" style="14" customWidth="1"/>
+    <col min="8189" max="8189" width="9.140625" style="14"/>
+    <col min="8190" max="8190" width="1.42578125" style="14" customWidth="1"/>
+    <col min="8191" max="8191" width="9.140625" style="14"/>
+    <col min="8192" max="8192" width="1.7109375" style="14" customWidth="1"/>
+    <col min="8193" max="8193" width="9.140625" style="14"/>
+    <col min="8194" max="8194" width="1.85546875" style="14" customWidth="1"/>
+    <col min="8195" max="8195" width="12" style="14" customWidth="1"/>
+    <col min="8196" max="8196" width="1.7109375" style="14" customWidth="1"/>
+    <col min="8197" max="8197" width="9.140625" style="14"/>
+    <col min="8198" max="8198" width="1.85546875" style="14" customWidth="1"/>
+    <col min="8199" max="8199" width="10.85546875" style="14" customWidth="1"/>
+    <col min="8200" max="8200" width="2.140625" style="14" customWidth="1"/>
+    <col min="8201" max="8201" width="13.85546875" style="14" customWidth="1"/>
+    <col min="8202" max="8202" width="3.28515625" style="14" customWidth="1"/>
+    <col min="8203" max="8203" width="11.7109375" style="14" customWidth="1"/>
+    <col min="8204" max="8204" width="2.140625" style="14" customWidth="1"/>
+    <col min="8205" max="8205" width="13.140625" style="14" customWidth="1"/>
+    <col min="8206" max="8206" width="3.7109375" style="14" customWidth="1"/>
+    <col min="8207" max="8207" width="12" style="14" customWidth="1"/>
+    <col min="8208" max="8208" width="3.85546875" style="14" customWidth="1"/>
+    <col min="8209" max="8209" width="13.5703125" style="14" customWidth="1"/>
+    <col min="8210" max="8210" width="3" style="14" customWidth="1"/>
+    <col min="8211" max="8211" width="12.28515625" style="14" customWidth="1"/>
+    <col min="8212" max="8212" width="3" style="14" customWidth="1"/>
+    <col min="8213" max="8213" width="14.42578125" style="14" customWidth="1"/>
+    <col min="8214" max="8214" width="2.85546875" style="14" customWidth="1"/>
+    <col min="8215" max="8215" width="17.7109375" style="14" customWidth="1"/>
+    <col min="8216" max="8216" width="2.5703125" style="14" customWidth="1"/>
+    <col min="8217" max="8217" width="9.140625" style="14"/>
+    <col min="8218" max="8218" width="1.42578125" style="14" customWidth="1"/>
+    <col min="8219" max="8219" width="11" style="14" customWidth="1"/>
+    <col min="8220" max="8220" width="1.7109375" style="14" customWidth="1"/>
+    <col min="8221" max="8221" width="11.5703125" style="14" customWidth="1"/>
+    <col min="8222" max="8222" width="2" style="14" customWidth="1"/>
+    <col min="8223" max="8223" width="12.42578125" style="14" customWidth="1"/>
+    <col min="8224" max="8224" width="3.7109375" style="14" customWidth="1"/>
+    <col min="8225" max="8225" width="9.140625" style="14"/>
+    <col min="8226" max="8226" width="1.7109375" style="14" customWidth="1"/>
+    <col min="8227" max="8227" width="11.7109375" style="14" customWidth="1"/>
+    <col min="8228" max="8228" width="1.85546875" style="14" customWidth="1"/>
+    <col min="8229" max="8229" width="9.140625" style="14"/>
+    <col min="8230" max="8230" width="1.5703125" style="14" customWidth="1"/>
+    <col min="8231" max="8231" width="9.140625" style="14"/>
+    <col min="8232" max="8232" width="1.85546875" style="14" customWidth="1"/>
+    <col min="8233" max="8406" width="9.140625" style="14"/>
+    <col min="8407" max="8407" width="2.7109375" style="14" customWidth="1"/>
+    <col min="8408" max="8408" width="17.85546875" style="14" customWidth="1"/>
+    <col min="8409" max="8409" width="9.140625" style="14"/>
+    <col min="8410" max="8410" width="2.140625" style="14" customWidth="1"/>
+    <col min="8411" max="8411" width="11.140625" style="14" customWidth="1"/>
+    <col min="8412" max="8412" width="2" style="14" customWidth="1"/>
+    <col min="8413" max="8413" width="9.140625" style="14"/>
+    <col min="8414" max="8414" width="2" style="14" customWidth="1"/>
+    <col min="8415" max="8415" width="11.28515625" style="14" customWidth="1"/>
+    <col min="8416" max="8416" width="2" style="14" customWidth="1"/>
+    <col min="8417" max="8417" width="14.85546875" style="14" customWidth="1"/>
+    <col min="8418" max="8418" width="2" style="14" customWidth="1"/>
+    <col min="8419" max="8419" width="11.28515625" style="14" customWidth="1"/>
+    <col min="8420" max="8420" width="2.42578125" style="14" customWidth="1"/>
+    <col min="8421" max="8421" width="12.7109375" style="14" customWidth="1"/>
+    <col min="8422" max="8422" width="2.42578125" style="14" customWidth="1"/>
+    <col min="8423" max="8423" width="12" style="14" customWidth="1"/>
+    <col min="8424" max="8424" width="2.42578125" style="14" customWidth="1"/>
+    <col min="8425" max="8425" width="15" style="14" customWidth="1"/>
+    <col min="8426" max="8426" width="2.42578125" style="14" customWidth="1"/>
+    <col min="8427" max="8427" width="12.42578125" style="14" customWidth="1"/>
+    <col min="8428" max="8428" width="2.5703125" style="14" customWidth="1"/>
+    <col min="8429" max="8429" width="16.7109375" style="14" customWidth="1"/>
+    <col min="8430" max="8430" width="1.5703125" style="14" customWidth="1"/>
+    <col min="8431" max="8431" width="19.7109375" style="14" customWidth="1"/>
+    <col min="8432" max="8432" width="1.42578125" style="14" customWidth="1"/>
+    <col min="8433" max="8433" width="13.5703125" style="14" customWidth="1"/>
+    <col min="8434" max="8434" width="1.85546875" style="14" customWidth="1"/>
+    <col min="8435" max="8435" width="13" style="14" customWidth="1"/>
+    <col min="8436" max="8436" width="1.5703125" style="14" customWidth="1"/>
+    <col min="8437" max="8437" width="11.85546875" style="14" customWidth="1"/>
+    <col min="8438" max="8438" width="2.28515625" style="14" customWidth="1"/>
+    <col min="8439" max="8439" width="14.7109375" style="14" customWidth="1"/>
+    <col min="8440" max="8440" width="2.28515625" style="14" customWidth="1"/>
+    <col min="8441" max="8441" width="9.140625" style="14"/>
+    <col min="8442" max="8442" width="1.7109375" style="14" customWidth="1"/>
+    <col min="8443" max="8443" width="13.140625" style="14" customWidth="1"/>
+    <col min="8444" max="8444" width="2.28515625" style="14" customWidth="1"/>
+    <col min="8445" max="8445" width="9.140625" style="14"/>
+    <col min="8446" max="8446" width="1.42578125" style="14" customWidth="1"/>
+    <col min="8447" max="8447" width="9.140625" style="14"/>
+    <col min="8448" max="8448" width="1.7109375" style="14" customWidth="1"/>
+    <col min="8449" max="8449" width="9.140625" style="14"/>
+    <col min="8450" max="8450" width="1.85546875" style="14" customWidth="1"/>
+    <col min="8451" max="8451" width="12" style="14" customWidth="1"/>
+    <col min="8452" max="8452" width="1.7109375" style="14" customWidth="1"/>
+    <col min="8453" max="8453" width="9.140625" style="14"/>
+    <col min="8454" max="8454" width="1.85546875" style="14" customWidth="1"/>
+    <col min="8455" max="8455" width="10.85546875" style="14" customWidth="1"/>
+    <col min="8456" max="8456" width="2.140625" style="14" customWidth="1"/>
+    <col min="8457" max="8457" width="13.85546875" style="14" customWidth="1"/>
+    <col min="8458" max="8458" width="3.28515625" style="14" customWidth="1"/>
+    <col min="8459" max="8459" width="11.7109375" style="14" customWidth="1"/>
+    <col min="8460" max="8460" width="2.140625" style="14" customWidth="1"/>
+    <col min="8461" max="8461" width="13.140625" style="14" customWidth="1"/>
+    <col min="8462" max="8462" width="3.7109375" style="14" customWidth="1"/>
+    <col min="8463" max="8463" width="12" style="14" customWidth="1"/>
+    <col min="8464" max="8464" width="3.85546875" style="14" customWidth="1"/>
+    <col min="8465" max="8465" width="13.5703125" style="14" customWidth="1"/>
+    <col min="8466" max="8466" width="3" style="14" customWidth="1"/>
+    <col min="8467" max="8467" width="12.28515625" style="14" customWidth="1"/>
+    <col min="8468" max="8468" width="3" style="14" customWidth="1"/>
+    <col min="8469" max="8469" width="14.42578125" style="14" customWidth="1"/>
+    <col min="8470" max="8470" width="2.85546875" style="14" customWidth="1"/>
+    <col min="8471" max="8471" width="17.7109375" style="14" customWidth="1"/>
+    <col min="8472" max="8472" width="2.5703125" style="14" customWidth="1"/>
+    <col min="8473" max="8473" width="9.140625" style="14"/>
+    <col min="8474" max="8474" width="1.42578125" style="14" customWidth="1"/>
+    <col min="8475" max="8475" width="11" style="14" customWidth="1"/>
+    <col min="8476" max="8476" width="1.7109375" style="14" customWidth="1"/>
+    <col min="8477" max="8477" width="11.5703125" style="14" customWidth="1"/>
+    <col min="8478" max="8478" width="2" style="14" customWidth="1"/>
+    <col min="8479" max="8479" width="12.42578125" style="14" customWidth="1"/>
+    <col min="8480" max="8480" width="3.7109375" style="14" customWidth="1"/>
+    <col min="8481" max="8481" width="9.140625" style="14"/>
+    <col min="8482" max="8482" width="1.7109375" style="14" customWidth="1"/>
+    <col min="8483" max="8483" width="11.7109375" style="14" customWidth="1"/>
+    <col min="8484" max="8484" width="1.85546875" style="14" customWidth="1"/>
+    <col min="8485" max="8485" width="9.140625" style="14"/>
+    <col min="8486" max="8486" width="1.5703125" style="14" customWidth="1"/>
+    <col min="8487" max="8487" width="9.140625" style="14"/>
+    <col min="8488" max="8488" width="1.85546875" style="14" customWidth="1"/>
+    <col min="8489" max="8662" width="9.140625" style="14"/>
+    <col min="8663" max="8663" width="2.7109375" style="14" customWidth="1"/>
+    <col min="8664" max="8664" width="17.85546875" style="14" customWidth="1"/>
+    <col min="8665" max="8665" width="9.140625" style="14"/>
+    <col min="8666" max="8666" width="2.140625" style="14" customWidth="1"/>
+    <col min="8667" max="8667" width="11.140625" style="14" customWidth="1"/>
+    <col min="8668" max="8668" width="2" style="14" customWidth="1"/>
+    <col min="8669" max="8669" width="9.140625" style="14"/>
+    <col min="8670" max="8670" width="2" style="14" customWidth="1"/>
+    <col min="8671" max="8671" width="11.28515625" style="14" customWidth="1"/>
+    <col min="8672" max="8672" width="2" style="14" customWidth="1"/>
+    <col min="8673" max="8673" width="14.85546875" style="14" customWidth="1"/>
+    <col min="8674" max="8674" width="2" style="14" customWidth="1"/>
+    <col min="8675" max="8675" width="11.28515625" style="14" customWidth="1"/>
+    <col min="8676" max="8676" width="2.42578125" style="14" customWidth="1"/>
+    <col min="8677" max="8677" width="12.7109375" style="14" customWidth="1"/>
+    <col min="8678" max="8678" width="2.42578125" style="14" customWidth="1"/>
+    <col min="8679" max="8679" width="12" style="14" customWidth="1"/>
+    <col min="8680" max="8680" width="2.42578125" style="14" customWidth="1"/>
+    <col min="8681" max="8681" width="15" style="14" customWidth="1"/>
+    <col min="8682" max="8682" width="2.42578125" style="14" customWidth="1"/>
+    <col min="8683" max="8683" width="12.42578125" style="14" customWidth="1"/>
+    <col min="8684" max="8684" width="2.5703125" style="14" customWidth="1"/>
+    <col min="8685" max="8685" width="16.7109375" style="14" customWidth="1"/>
+    <col min="8686" max="8686" width="1.5703125" style="14" customWidth="1"/>
+    <col min="8687" max="8687" width="19.7109375" style="14" customWidth="1"/>
+    <col min="8688" max="8688" width="1.42578125" style="14" customWidth="1"/>
+    <col min="8689" max="8689" width="13.5703125" style="14" customWidth="1"/>
+    <col min="8690" max="8690" width="1.85546875" style="14" customWidth="1"/>
+    <col min="8691" max="8691" width="13" style="14" customWidth="1"/>
+    <col min="8692" max="8692" width="1.5703125" style="14" customWidth="1"/>
+    <col min="8693" max="8693" width="11.85546875" style="14" customWidth="1"/>
+    <col min="8694" max="8694" width="2.28515625" style="14" customWidth="1"/>
+    <col min="8695" max="8695" width="14.7109375" style="14" customWidth="1"/>
+    <col min="8696" max="8696" width="2.28515625" style="14" customWidth="1"/>
+    <col min="8697" max="8697" width="9.140625" style="14"/>
+    <col min="8698" max="8698" width="1.7109375" style="14" customWidth="1"/>
+    <col min="8699" max="8699" width="13.140625" style="14" customWidth="1"/>
+    <col min="8700" max="8700" width="2.28515625" style="14" customWidth="1"/>
+    <col min="8701" max="8701" width="9.140625" style="14"/>
+    <col min="8702" max="8702" width="1.42578125" style="14" customWidth="1"/>
+    <col min="8703" max="8703" width="9.140625" style="14"/>
+    <col min="8704" max="8704" width="1.7109375" style="14" customWidth="1"/>
+    <col min="8705" max="8705" width="9.140625" style="14"/>
+    <col min="8706" max="8706" width="1.85546875" style="14" customWidth="1"/>
+    <col min="8707" max="8707" width="12" style="14" customWidth="1"/>
+    <col min="8708" max="8708" width="1.7109375" style="14" customWidth="1"/>
+    <col min="8709" max="8709" width="9.140625" style="14"/>
+    <col min="8710" max="8710" width="1.85546875" style="14" customWidth="1"/>
+    <col min="8711" max="8711" width="10.85546875" style="14" customWidth="1"/>
+    <col min="8712" max="8712" width="2.140625" style="14" customWidth="1"/>
+    <col min="8713" max="8713" width="13.85546875" style="14" customWidth="1"/>
+    <col min="8714" max="8714" width="3.28515625" style="14" customWidth="1"/>
+    <col min="8715" max="8715" width="11.7109375" style="14" customWidth="1"/>
+    <col min="8716" max="8716" width="2.140625" style="14" customWidth="1"/>
+    <col min="8717" max="8717" width="13.140625" style="14" customWidth="1"/>
+    <col min="8718" max="8718" width="3.7109375" style="14" customWidth="1"/>
+    <col min="8719" max="8719" width="12" style="14" customWidth="1"/>
+    <col min="8720" max="8720" width="3.85546875" style="14" customWidth="1"/>
+    <col min="8721" max="8721" width="13.5703125" style="14" customWidth="1"/>
+    <col min="8722" max="8722" width="3" style="14" customWidth="1"/>
+    <col min="8723" max="8723" width="12.28515625" style="14" customWidth="1"/>
+    <col min="8724" max="8724" width="3" style="14" customWidth="1"/>
+    <col min="8725" max="8725" width="14.42578125" style="14" customWidth="1"/>
+    <col min="8726" max="8726" width="2.85546875" style="14" customWidth="1"/>
+    <col min="8727" max="8727" width="17.7109375" style="14" customWidth="1"/>
+    <col min="8728" max="8728" width="2.5703125" style="14" customWidth="1"/>
+    <col min="8729" max="8729" width="9.140625" style="14"/>
+    <col min="8730" max="8730" width="1.42578125" style="14" customWidth="1"/>
+    <col min="8731" max="8731" width="11" style="14" customWidth="1"/>
+    <col min="8732" max="8732" width="1.7109375" style="14" customWidth="1"/>
+    <col min="8733" max="8733" width="11.5703125" style="14" customWidth="1"/>
+    <col min="8734" max="8734" width="2" style="14" customWidth="1"/>
+    <col min="8735" max="8735" width="12.42578125" style="14" customWidth="1"/>
+    <col min="8736" max="8736" width="3.7109375" style="14" customWidth="1"/>
+    <col min="8737" max="8737" width="9.140625" style="14"/>
+    <col min="8738" max="8738" width="1.7109375" style="14" customWidth="1"/>
+    <col min="8739" max="8739" width="11.7109375" style="14" customWidth="1"/>
+    <col min="8740" max="8740" width="1.85546875" style="14" customWidth="1"/>
+    <col min="8741" max="8741" width="9.140625" style="14"/>
+    <col min="8742" max="8742" width="1.5703125" style="14" customWidth="1"/>
+    <col min="8743" max="8743" width="9.140625" style="14"/>
+    <col min="8744" max="8744" width="1.85546875" style="14" customWidth="1"/>
+    <col min="8745" max="8918" width="9.140625" style="14"/>
+    <col min="8919" max="8919" width="2.7109375" style="14" customWidth="1"/>
+    <col min="8920" max="8920" width="17.85546875" style="14" customWidth="1"/>
+    <col min="8921" max="8921" width="9.140625" style="14"/>
+    <col min="8922" max="8922" width="2.140625" style="14" customWidth="1"/>
+    <col min="8923" max="8923" width="11.140625" style="14" customWidth="1"/>
+    <col min="8924" max="8924" width="2" style="14" customWidth="1"/>
+    <col min="8925" max="8925" width="9.140625" style="14"/>
+    <col min="8926" max="8926" width="2" style="14" customWidth="1"/>
+    <col min="8927" max="8927" width="11.28515625" style="14" customWidth="1"/>
+    <col min="8928" max="8928" width="2" style="14" customWidth="1"/>
+    <col min="8929" max="8929" width="14.85546875" style="14" customWidth="1"/>
+    <col min="8930" max="8930" width="2" style="14" customWidth="1"/>
+    <col min="8931" max="8931" width="11.28515625" style="14" customWidth="1"/>
+    <col min="8932" max="8932" width="2.42578125" style="14" customWidth="1"/>
+    <col min="8933" max="8933" width="12.7109375" style="14" customWidth="1"/>
+    <col min="8934" max="8934" width="2.42578125" style="14" customWidth="1"/>
+    <col min="8935" max="8935" width="12" style="14" customWidth="1"/>
+    <col min="8936" max="8936" width="2.42578125" style="14" customWidth="1"/>
+    <col min="8937" max="8937" width="15" style="14" customWidth="1"/>
+    <col min="8938" max="8938" width="2.42578125" style="14" customWidth="1"/>
+    <col min="8939" max="8939" width="12.42578125" style="14" customWidth="1"/>
+    <col min="8940" max="8940" width="2.5703125" style="14" customWidth="1"/>
+    <col min="8941" max="8941" width="16.7109375" style="14" customWidth="1"/>
+    <col min="8942" max="8942" width="1.5703125" style="14" customWidth="1"/>
+    <col min="8943" max="8943" width="19.7109375" style="14" customWidth="1"/>
+    <col min="8944" max="8944" width="1.42578125" style="14" customWidth="1"/>
+    <col min="8945" max="8945" width="13.5703125" style="14" customWidth="1"/>
+    <col min="8946" max="8946" width="1.85546875" style="14" customWidth="1"/>
+    <col min="8947" max="8947" width="13" style="14" customWidth="1"/>
+    <col min="8948" max="8948" width="1.5703125" style="14" customWidth="1"/>
+    <col min="8949" max="8949" width="11.85546875" style="14" customWidth="1"/>
+    <col min="8950" max="8950" width="2.28515625" style="14" customWidth="1"/>
+    <col min="8951" max="8951" width="14.7109375" style="14" customWidth="1"/>
+    <col min="8952" max="8952" width="2.28515625" style="14" customWidth="1"/>
+    <col min="8953" max="8953" width="9.140625" style="14"/>
+    <col min="8954" max="8954" width="1.7109375" style="14" customWidth="1"/>
+    <col min="8955" max="8955" width="13.140625" style="14" customWidth="1"/>
+    <col min="8956" max="8956" width="2.28515625" style="14" customWidth="1"/>
+    <col min="8957" max="8957" width="9.140625" style="14"/>
+    <col min="8958" max="8958" width="1.42578125" style="14" customWidth="1"/>
+    <col min="8959" max="8959" width="9.140625" style="14"/>
+    <col min="8960" max="8960" width="1.7109375" style="14" customWidth="1"/>
+    <col min="8961" max="8961" width="9.140625" style="14"/>
+    <col min="8962" max="8962" width="1.85546875" style="14" customWidth="1"/>
+    <col min="8963" max="8963" width="12" style="14" customWidth="1"/>
+    <col min="8964" max="8964" width="1.7109375" style="14" customWidth="1"/>
+    <col min="8965" max="8965" width="9.140625" style="14"/>
+    <col min="8966" max="8966" width="1.85546875" style="14" customWidth="1"/>
+    <col min="8967" max="8967" width="10.85546875" style="14" customWidth="1"/>
+    <col min="8968" max="8968" width="2.140625" style="14" customWidth="1"/>
+    <col min="8969" max="8969" width="13.85546875" style="14" customWidth="1"/>
+    <col min="8970" max="8970" width="3.28515625" style="14" customWidth="1"/>
+    <col min="8971" max="8971" width="11.7109375" style="14" customWidth="1"/>
+    <col min="8972" max="8972" width="2.140625" style="14" customWidth="1"/>
+    <col min="8973" max="8973" width="13.140625" style="14" customWidth="1"/>
+    <col min="8974" max="8974" width="3.7109375" style="14" customWidth="1"/>
+    <col min="8975" max="8975" width="12" style="14" customWidth="1"/>
+    <col min="8976" max="8976" width="3.85546875" style="14" customWidth="1"/>
+    <col min="8977" max="8977" width="13.5703125" style="14" customWidth="1"/>
+    <col min="8978" max="8978" width="3" style="14" customWidth="1"/>
+    <col min="8979" max="8979" width="12.28515625" style="14" customWidth="1"/>
+    <col min="8980" max="8980" width="3" style="14" customWidth="1"/>
+    <col min="8981" max="8981" width="14.42578125" style="14" customWidth="1"/>
+    <col min="8982" max="8982" width="2.85546875" style="14" customWidth="1"/>
+    <col min="8983" max="8983" width="17.7109375" style="14" customWidth="1"/>
+    <col min="8984" max="8984" width="2.5703125" style="14" customWidth="1"/>
+    <col min="8985" max="8985" width="9.140625" style="14"/>
+    <col min="8986" max="8986" width="1.42578125" style="14" customWidth="1"/>
+    <col min="8987" max="8987" width="11" style="14" customWidth="1"/>
+    <col min="8988" max="8988" width="1.7109375" style="14" customWidth="1"/>
+    <col min="8989" max="8989" width="11.5703125" style="14" customWidth="1"/>
+    <col min="8990" max="8990" width="2" style="14" customWidth="1"/>
+    <col min="8991" max="8991" width="12.42578125" style="14" customWidth="1"/>
+    <col min="8992" max="8992" width="3.7109375" style="14" customWidth="1"/>
+    <col min="8993" max="8993" width="9.140625" style="14"/>
+    <col min="8994" max="8994" width="1.7109375" style="14" customWidth="1"/>
+    <col min="8995" max="8995" width="11.7109375" style="14" customWidth="1"/>
+    <col min="8996" max="8996" width="1.85546875" style="14" customWidth="1"/>
+    <col min="8997" max="8997" width="9.140625" style="14"/>
+    <col min="8998" max="8998" width="1.5703125" style="14" customWidth="1"/>
+    <col min="8999" max="8999" width="9.140625" style="14"/>
+    <col min="9000" max="9000" width="1.85546875" style="14" customWidth="1"/>
+    <col min="9001" max="9174" width="9.140625" style="14"/>
+    <col min="9175" max="9175" width="2.7109375" style="14" customWidth="1"/>
+    <col min="9176" max="9176" width="17.85546875" style="14" customWidth="1"/>
+    <col min="9177" max="9177" width="9.140625" style="14"/>
+    <col min="9178" max="9178" width="2.140625" style="14" customWidth="1"/>
+    <col min="9179" max="9179" width="11.140625" style="14" customWidth="1"/>
+    <col min="9180" max="9180" width="2" style="14" customWidth="1"/>
+    <col min="9181" max="9181" width="9.140625" style="14"/>
+    <col min="9182" max="9182" width="2" style="14" customWidth="1"/>
+    <col min="9183" max="9183" width="11.28515625" style="14" customWidth="1"/>
+    <col min="9184" max="9184" width="2" style="14" customWidth="1"/>
+    <col min="9185" max="9185" width="14.85546875" style="14" customWidth="1"/>
+    <col min="9186" max="9186" width="2" style="14" customWidth="1"/>
+    <col min="9187" max="9187" width="11.28515625" style="14" customWidth="1"/>
+    <col min="9188" max="9188" width="2.42578125" style="14" customWidth="1"/>
+    <col min="9189" max="9189" width="12.7109375" style="14" customWidth="1"/>
+    <col min="9190" max="9190" width="2.42578125" style="14" customWidth="1"/>
+    <col min="9191" max="9191" width="12" style="14" customWidth="1"/>
+    <col min="9192" max="9192" width="2.42578125" style="14" customWidth="1"/>
+    <col min="9193" max="9193" width="15" style="14" customWidth="1"/>
+    <col min="9194" max="9194" width="2.42578125" style="14" customWidth="1"/>
+    <col min="9195" max="9195" width="12.42578125" style="14" customWidth="1"/>
+    <col min="9196" max="9196" width="2.5703125" style="14" customWidth="1"/>
+    <col min="9197" max="9197" width="16.7109375" style="14" customWidth="1"/>
+    <col min="9198" max="9198" width="1.5703125" style="14" customWidth="1"/>
+    <col min="9199" max="9199" width="19.7109375" style="14" customWidth="1"/>
+    <col min="9200" max="9200" width="1.42578125" style="14" customWidth="1"/>
+    <col min="9201" max="9201" width="13.5703125" style="14" customWidth="1"/>
+    <col min="9202" max="9202" width="1.85546875" style="14" customWidth="1"/>
+    <col min="9203" max="9203" width="13" style="14" customWidth="1"/>
+    <col min="9204" max="9204" width="1.5703125" style="14" customWidth="1"/>
+    <col min="9205" max="9205" width="11.85546875" style="14" customWidth="1"/>
+    <col min="9206" max="9206" width="2.28515625" style="14" customWidth="1"/>
+    <col min="9207" max="9207" width="14.7109375" style="14" customWidth="1"/>
+    <col min="9208" max="9208" width="2.28515625" style="14" customWidth="1"/>
+    <col min="9209" max="9209" width="9.140625" style="14"/>
+    <col min="9210" max="9210" width="1.7109375" style="14" customWidth="1"/>
+    <col min="9211" max="9211" width="13.140625" style="14" customWidth="1"/>
+    <col min="9212" max="9212" width="2.28515625" style="14" customWidth="1"/>
+    <col min="9213" max="9213" width="9.140625" style="14"/>
+    <col min="9214" max="9214" width="1.42578125" style="14" customWidth="1"/>
+    <col min="9215" max="9215" width="9.140625" style="14"/>
+    <col min="9216" max="9216" width="1.7109375" style="14" customWidth="1"/>
+    <col min="9217" max="9217" width="9.140625" style="14"/>
+    <col min="9218" max="9218" width="1.85546875" style="14" customWidth="1"/>
+    <col min="9219" max="9219" width="12" style="14" customWidth="1"/>
+    <col min="9220" max="9220" width="1.7109375" style="14" customWidth="1"/>
+    <col min="9221" max="9221" width="9.140625" style="14"/>
+    <col min="9222" max="9222" width="1.85546875" style="14" customWidth="1"/>
+    <col min="9223" max="9223" width="10.85546875" style="14" customWidth="1"/>
+    <col min="9224" max="9224" width="2.140625" style="14" customWidth="1"/>
+    <col min="9225" max="9225" width="13.85546875" style="14" customWidth="1"/>
+    <col min="9226" max="9226" width="3.28515625" style="14" customWidth="1"/>
+    <col min="9227" max="9227" width="11.7109375" style="14" customWidth="1"/>
+    <col min="9228" max="9228" width="2.140625" style="14" customWidth="1"/>
+    <col min="9229" max="9229" width="13.140625" style="14" customWidth="1"/>
+    <col min="9230" max="9230" width="3.7109375" style="14" customWidth="1"/>
+    <col min="9231" max="9231" width="12" style="14" customWidth="1"/>
+    <col min="9232" max="9232" width="3.85546875" style="14" customWidth="1"/>
+    <col min="9233" max="9233" width="13.5703125" style="14" customWidth="1"/>
+    <col min="9234" max="9234" width="3" style="14" customWidth="1"/>
+    <col min="9235" max="9235" width="12.28515625" style="14" customWidth="1"/>
+    <col min="9236" max="9236" width="3" style="14" customWidth="1"/>
+    <col min="9237" max="9237" width="14.42578125" style="14" customWidth="1"/>
+    <col min="9238" max="9238" width="2.85546875" style="14" customWidth="1"/>
+    <col min="9239" max="9239" width="17.7109375" style="14" customWidth="1"/>
+    <col min="9240" max="9240" width="2.5703125" style="14" customWidth="1"/>
+    <col min="9241" max="9241" width="9.140625" style="14"/>
+    <col min="9242" max="9242" width="1.42578125" style="14" customWidth="1"/>
+    <col min="9243" max="9243" width="11" style="14" customWidth="1"/>
+    <col min="9244" max="9244" width="1.7109375" style="14" customWidth="1"/>
+    <col min="9245" max="9245" width="11.5703125" style="14" customWidth="1"/>
+    <col min="9246" max="9246" width="2" style="14" customWidth="1"/>
+    <col min="9247" max="9247" width="12.42578125" style="14" customWidth="1"/>
+    <col min="9248" max="9248" width="3.7109375" style="14" customWidth="1"/>
+    <col min="9249" max="9249" width="9.140625" style="14"/>
+    <col min="9250" max="9250" width="1.7109375" style="14" customWidth="1"/>
+    <col min="9251" max="9251" width="11.7109375" style="14" customWidth="1"/>
+    <col min="9252" max="9252" width="1.85546875" style="14" customWidth="1"/>
+    <col min="9253" max="9253" width="9.140625" style="14"/>
+    <col min="9254" max="9254" width="1.5703125" style="14" customWidth="1"/>
+    <col min="9255" max="9255" width="9.140625" style="14"/>
+    <col min="9256" max="9256" width="1.85546875" style="14" customWidth="1"/>
+    <col min="9257" max="9430" width="9.140625" style="14"/>
+    <col min="9431" max="9431" width="2.7109375" style="14" customWidth="1"/>
+    <col min="9432" max="9432" width="17.85546875" style="14" customWidth="1"/>
+    <col min="9433" max="9433" width="9.140625" style="14"/>
+    <col min="9434" max="9434" width="2.140625" style="14" customWidth="1"/>
+    <col min="9435" max="9435" width="11.140625" style="14" customWidth="1"/>
+    <col min="9436" max="9436" width="2" style="14" customWidth="1"/>
+    <col min="9437" max="9437" width="9.140625" style="14"/>
+    <col min="9438" max="9438" width="2" style="14" customWidth="1"/>
+    <col min="9439" max="9439" width="11.28515625" style="14" customWidth="1"/>
+    <col min="9440" max="9440" width="2" style="14" customWidth="1"/>
+    <col min="9441" max="9441" width="14.85546875" style="14" customWidth="1"/>
+    <col min="9442" max="9442" width="2" style="14" customWidth="1"/>
+    <col min="9443" max="9443" width="11.28515625" style="14" customWidth="1"/>
+    <col min="9444" max="9444" width="2.42578125" style="14" customWidth="1"/>
+    <col min="9445" max="9445" width="12.7109375" style="14" customWidth="1"/>
+    <col min="9446" max="9446" width="2.42578125" style="14" customWidth="1"/>
+    <col min="9447" max="9447" width="12" style="14" customWidth="1"/>
+    <col min="9448" max="9448" width="2.42578125" style="14" customWidth="1"/>
+    <col min="9449" max="9449" width="15" style="14" customWidth="1"/>
+    <col min="9450" max="9450" width="2.42578125" style="14" customWidth="1"/>
+    <col min="9451" max="9451" width="12.42578125" style="14" customWidth="1"/>
+    <col min="9452" max="9452" width="2.5703125" style="14" customWidth="1"/>
+    <col min="9453" max="9453" width="16.7109375" style="14" customWidth="1"/>
+    <col min="9454" max="9454" width="1.5703125" style="14" customWidth="1"/>
+    <col min="9455" max="9455" width="19.7109375" style="14" customWidth="1"/>
+    <col min="9456" max="9456" width="1.42578125" style="14" customWidth="1"/>
+    <col min="9457" max="9457" width="13.5703125" style="14" customWidth="1"/>
+    <col min="9458" max="9458" width="1.85546875" style="14" customWidth="1"/>
+    <col min="9459" max="9459" width="13" style="14" customWidth="1"/>
+    <col min="9460" max="9460" width="1.5703125" style="14" customWidth="1"/>
+    <col min="9461" max="9461" width="11.85546875" style="14" customWidth="1"/>
+    <col min="9462" max="9462" width="2.28515625" style="14" customWidth="1"/>
+    <col min="9463" max="9463" width="14.7109375" style="14" customWidth="1"/>
+    <col min="9464" max="9464" width="2.28515625" style="14" customWidth="1"/>
+    <col min="9465" max="9465" width="9.140625" style="14"/>
+    <col min="9466" max="9466" width="1.7109375" style="14" customWidth="1"/>
+    <col min="9467" max="9467" width="13.140625" style="14" customWidth="1"/>
+    <col min="9468" max="9468" width="2.28515625" style="14" customWidth="1"/>
+    <col min="9469" max="9469" width="9.140625" style="14"/>
+    <col min="9470" max="9470" width="1.42578125" style="14" customWidth="1"/>
+    <col min="9471" max="9471" width="9.140625" style="14"/>
+    <col min="9472" max="9472" width="1.7109375" style="14" customWidth="1"/>
+    <col min="9473" max="9473" width="9.140625" style="14"/>
+    <col min="9474" max="9474" width="1.85546875" style="14" customWidth="1"/>
+    <col min="9475" max="9475" width="12" style="14" customWidth="1"/>
+    <col min="9476" max="9476" width="1.7109375" style="14" customWidth="1"/>
+    <col min="9477" max="9477" width="9.140625" style="14"/>
+    <col min="9478" max="9478" width="1.85546875" style="14" customWidth="1"/>
+    <col min="9479" max="9479" width="10.85546875" style="14" customWidth="1"/>
+    <col min="9480" max="9480" width="2.140625" style="14" customWidth="1"/>
+    <col min="9481" max="9481" width="13.85546875" style="14" customWidth="1"/>
+    <col min="9482" max="9482" width="3.28515625" style="14" customWidth="1"/>
+    <col min="9483" max="9483" width="11.7109375" style="14" customWidth="1"/>
+    <col min="9484" max="9484" width="2.140625" style="14" customWidth="1"/>
+    <col min="9485" max="9485" width="13.140625" style="14" customWidth="1"/>
+    <col min="9486" max="9486" width="3.7109375" style="14" customWidth="1"/>
+    <col min="9487" max="9487" width="12" style="14" customWidth="1"/>
+    <col min="9488" max="9488" width="3.85546875" style="14" customWidth="1"/>
+    <col min="9489" max="9489" width="13.5703125" style="14" customWidth="1"/>
+    <col min="9490" max="9490" width="3" style="14" customWidth="1"/>
+    <col min="9491" max="9491" width="12.28515625" style="14" customWidth="1"/>
+    <col min="9492" max="9492" width="3" style="14" customWidth="1"/>
+    <col min="9493" max="9493" width="14.42578125" style="14" customWidth="1"/>
+    <col min="9494" max="9494" width="2.85546875" style="14" customWidth="1"/>
+    <col min="9495" max="9495" width="17.7109375" style="14" customWidth="1"/>
+    <col min="9496" max="9496" width="2.5703125" style="14" customWidth="1"/>
+    <col min="9497" max="9497" width="9.140625" style="14"/>
+    <col min="9498" max="9498" width="1.42578125" style="14" customWidth="1"/>
+    <col min="9499" max="9499" width="11" style="14" customWidth="1"/>
+    <col min="9500" max="9500" width="1.7109375" style="14" customWidth="1"/>
+    <col min="9501" max="9501" width="11.5703125" style="14" customWidth="1"/>
+    <col min="9502" max="9502" width="2" style="14" customWidth="1"/>
+    <col min="9503" max="9503" width="12.42578125" style="14" customWidth="1"/>
+    <col min="9504" max="9504" width="3.7109375" style="14" customWidth="1"/>
+    <col min="9505" max="9505" width="9.140625" style="14"/>
+    <col min="9506" max="9506" width="1.7109375" style="14" customWidth="1"/>
+    <col min="9507" max="9507" width="11.7109375" style="14" customWidth="1"/>
+    <col min="9508" max="9508" width="1.85546875" style="14" customWidth="1"/>
+    <col min="9509" max="9509" width="9.140625" style="14"/>
+    <col min="9510" max="9510" width="1.5703125" style="14" customWidth="1"/>
+    <col min="9511" max="9511" width="9.140625" style="14"/>
+    <col min="9512" max="9512" width="1.85546875" style="14" customWidth="1"/>
+    <col min="9513" max="9686" width="9.140625" style="14"/>
+    <col min="9687" max="9687" width="2.7109375" style="14" customWidth="1"/>
+    <col min="9688" max="9688" width="17.85546875" style="14" customWidth="1"/>
+    <col min="9689" max="9689" width="9.140625" style="14"/>
+    <col min="9690" max="9690" width="2.140625" style="14" customWidth="1"/>
+    <col min="9691" max="9691" width="11.140625" style="14" customWidth="1"/>
+    <col min="9692" max="9692" width="2" style="14" customWidth="1"/>
+    <col min="9693" max="9693" width="9.140625" style="14"/>
+    <col min="9694" max="9694" width="2" style="14" customWidth="1"/>
+    <col min="9695" max="9695" width="11.28515625" style="14" customWidth="1"/>
+    <col min="9696" max="9696" width="2" style="14" customWidth="1"/>
+    <col min="9697" max="9697" width="14.85546875" style="14" customWidth="1"/>
+    <col min="9698" max="9698" width="2" style="14" customWidth="1"/>
+    <col min="9699" max="9699" width="11.28515625" style="14" customWidth="1"/>
+    <col min="9700" max="9700" width="2.42578125" style="14" customWidth="1"/>
+    <col min="9701" max="9701" width="12.7109375" style="14" customWidth="1"/>
+    <col min="9702" max="9702" width="2.42578125" style="14" customWidth="1"/>
+    <col min="9703" max="9703" width="12" style="14" customWidth="1"/>
+    <col min="9704" max="9704" width="2.42578125" style="14" customWidth="1"/>
+    <col min="9705" max="9705" width="15" style="14" customWidth="1"/>
+    <col min="9706" max="9706" width="2.42578125" style="14" customWidth="1"/>
+    <col min="9707" max="9707" width="12.42578125" style="14" customWidth="1"/>
+    <col min="9708" max="9708" width="2.5703125" style="14" customWidth="1"/>
+    <col min="9709" max="9709" width="16.7109375" style="14" customWidth="1"/>
+    <col min="9710" max="9710" width="1.5703125" style="14" customWidth="1"/>
+    <col min="9711" max="9711" width="19.7109375" style="14" customWidth="1"/>
+    <col min="9712" max="9712" width="1.42578125" style="14" customWidth="1"/>
+    <col min="9713" max="9713" width="13.5703125" style="14" customWidth="1"/>
+    <col min="9714" max="9714" width="1.85546875" style="14" customWidth="1"/>
+    <col min="9715" max="9715" width="13" style="14" customWidth="1"/>
+    <col min="9716" max="9716" width="1.5703125" style="14" customWidth="1"/>
+    <col min="9717" max="9717" width="11.85546875" style="14" customWidth="1"/>
+    <col min="9718" max="9718" width="2.28515625" style="14" customWidth="1"/>
+    <col min="9719" max="9719" width="14.7109375" style="14" customWidth="1"/>
+    <col min="9720" max="9720" width="2.28515625" style="14" customWidth="1"/>
+    <col min="9721" max="9721" width="9.140625" style="14"/>
+    <col min="9722" max="9722" width="1.7109375" style="14" customWidth="1"/>
+    <col min="9723" max="9723" width="13.140625" style="14" customWidth="1"/>
+    <col min="9724" max="9724" width="2.28515625" style="14" customWidth="1"/>
+    <col min="9725" max="9725" width="9.140625" style="14"/>
+    <col min="9726" max="9726" width="1.42578125" style="14" customWidth="1"/>
+    <col min="9727" max="9727" width="9.140625" style="14"/>
+    <col min="9728" max="9728" width="1.7109375" style="14" customWidth="1"/>
+    <col min="9729" max="9729" width="9.140625" style="14"/>
+    <col min="9730" max="9730" width="1.85546875" style="14" customWidth="1"/>
+    <col min="9731" max="9731" width="12" style="14" customWidth="1"/>
+    <col min="9732" max="9732" width="1.7109375" style="14" customWidth="1"/>
+    <col min="9733" max="9733" width="9.140625" style="14"/>
+    <col min="9734" max="9734" width="1.85546875" style="14" customWidth="1"/>
+    <col min="9735" max="9735" width="10.85546875" style="14" customWidth="1"/>
+    <col min="9736" max="9736" width="2.140625" style="14" customWidth="1"/>
+    <col min="9737" max="9737" width="13.85546875" style="14" customWidth="1"/>
+    <col min="9738" max="9738" width="3.28515625" style="14" customWidth="1"/>
+    <col min="9739" max="9739" width="11.7109375" style="14" customWidth="1"/>
+    <col min="9740" max="9740" width="2.140625" style="14" customWidth="1"/>
+    <col min="9741" max="9741" width="13.140625" style="14" customWidth="1"/>
+    <col min="9742" max="9742" width="3.7109375" style="14" customWidth="1"/>
+    <col min="9743" max="9743" width="12" style="14" customWidth="1"/>
+    <col min="9744" max="9744" width="3.85546875" style="14" customWidth="1"/>
+    <col min="9745" max="9745" width="13.5703125" style="14" customWidth="1"/>
+    <col min="9746" max="9746" width="3" style="14" customWidth="1"/>
+    <col min="9747" max="9747" width="12.28515625" style="14" customWidth="1"/>
+    <col min="9748" max="9748" width="3" style="14" customWidth="1"/>
+    <col min="9749" max="9749" width="14.42578125" style="14" customWidth="1"/>
+    <col min="9750" max="9750" width="2.85546875" style="14" customWidth="1"/>
+    <col min="9751" max="9751" width="17.7109375" style="14" customWidth="1"/>
+    <col min="9752" max="9752" width="2.5703125" style="14" customWidth="1"/>
+    <col min="9753" max="9753" width="9.140625" style="14"/>
+    <col min="9754" max="9754" width="1.42578125" style="14" customWidth="1"/>
+    <col min="9755" max="9755" width="11" style="14" customWidth="1"/>
+    <col min="9756" max="9756" width="1.7109375" style="14" customWidth="1"/>
+    <col min="9757" max="9757" width="11.5703125" style="14" customWidth="1"/>
+    <col min="9758" max="9758" width="2" style="14" customWidth="1"/>
+    <col min="9759" max="9759" width="12.42578125" style="14" customWidth="1"/>
+    <col min="9760" max="9760" width="3.7109375" style="14" customWidth="1"/>
+    <col min="9761" max="9761" width="9.140625" style="14"/>
+    <col min="9762" max="9762" width="1.7109375" style="14" customWidth="1"/>
+    <col min="9763" max="9763" width="11.7109375" style="14" customWidth="1"/>
+    <col min="9764" max="9764" width="1.85546875" style="14" customWidth="1"/>
+    <col min="9765" max="9765" width="9.140625" style="14"/>
+    <col min="9766" max="9766" width="1.5703125" style="14" customWidth="1"/>
+    <col min="9767" max="9767" width="9.140625" style="14"/>
+    <col min="9768" max="9768" width="1.85546875" style="14" customWidth="1"/>
+    <col min="9769" max="9942" width="9.140625" style="14"/>
+    <col min="9943" max="9943" width="2.7109375" style="14" customWidth="1"/>
+    <col min="9944" max="9944" width="17.85546875" style="14" customWidth="1"/>
+    <col min="9945" max="9945" width="9.140625" style="14"/>
+    <col min="9946" max="9946" width="2.140625" style="14" customWidth="1"/>
+    <col min="9947" max="9947" width="11.140625" style="14" customWidth="1"/>
+    <col min="9948" max="9948" width="2" style="14" customWidth="1"/>
+    <col min="9949" max="9949" width="9.140625" style="14"/>
+    <col min="9950" max="9950" width="2" style="14" customWidth="1"/>
+    <col min="9951" max="9951" width="11.28515625" style="14" customWidth="1"/>
+    <col min="9952" max="9952" width="2" style="14" customWidth="1"/>
+    <col min="9953" max="9953" width="14.85546875" style="14" customWidth="1"/>
+    <col min="9954" max="9954" width="2" style="14" customWidth="1"/>
+    <col min="9955" max="9955" width="11.28515625" style="14" customWidth="1"/>
+    <col min="9956" max="9956" width="2.42578125" style="14" customWidth="1"/>
+    <col min="9957" max="9957" width="12.7109375" style="14" customWidth="1"/>
+    <col min="9958" max="9958" width="2.42578125" style="14" customWidth="1"/>
+    <col min="9959" max="9959" width="12" style="14" customWidth="1"/>
+    <col min="9960" max="9960" width="2.42578125" style="14" customWidth="1"/>
+    <col min="9961" max="9961" width="15" style="14" customWidth="1"/>
+    <col min="9962" max="9962" width="2.42578125" style="14" customWidth="1"/>
+    <col min="9963" max="9963" width="12.42578125" style="14" customWidth="1"/>
+    <col min="9964" max="9964" width="2.5703125" style="14" customWidth="1"/>
+    <col min="9965" max="9965" width="16.7109375" style="14" customWidth="1"/>
+    <col min="9966" max="9966" width="1.5703125" style="14" customWidth="1"/>
+    <col min="9967" max="9967" width="19.7109375" style="14" customWidth="1"/>
+    <col min="9968" max="9968" width="1.42578125" style="14" customWidth="1"/>
+    <col min="9969" max="9969" width="13.5703125" style="14" customWidth="1"/>
+    <col min="9970" max="9970" width="1.85546875" style="14" customWidth="1"/>
+    <col min="9971" max="9971" width="13" style="14" customWidth="1"/>
+    <col min="9972" max="9972" width="1.5703125" style="14" customWidth="1"/>
+    <col min="9973" max="9973" width="11.85546875" style="14" customWidth="1"/>
+    <col min="9974" max="9974" width="2.28515625" style="14" customWidth="1"/>
+    <col min="9975" max="9975" width="14.7109375" style="14" customWidth="1"/>
+    <col min="9976" max="9976" width="2.28515625" style="14" customWidth="1"/>
+    <col min="9977" max="9977" width="9.140625" style="14"/>
+    <col min="9978" max="9978" width="1.7109375" style="14" customWidth="1"/>
+    <col min="9979" max="9979" width="13.140625" style="14" customWidth="1"/>
+    <col min="9980" max="9980" width="2.28515625" style="14" customWidth="1"/>
+    <col min="9981" max="9981" width="9.140625" style="14"/>
+    <col min="9982" max="9982" width="1.42578125" style="14" customWidth="1"/>
+    <col min="9983" max="9983" width="9.140625" style="14"/>
+    <col min="9984" max="9984" width="1.7109375" style="14" customWidth="1"/>
+    <col min="9985" max="9985" width="9.140625" style="14"/>
+    <col min="9986" max="9986" width="1.85546875" style="14" customWidth="1"/>
+    <col min="9987" max="9987" width="12" style="14" customWidth="1"/>
+    <col min="9988" max="9988" width="1.7109375" style="14" customWidth="1"/>
+    <col min="9989" max="9989" width="9.140625" style="14"/>
+    <col min="9990" max="9990" width="1.85546875" style="14" customWidth="1"/>
+    <col min="9991" max="9991" width="10.85546875" style="14" customWidth="1"/>
+    <col min="9992" max="9992" width="2.140625" style="14" customWidth="1"/>
+    <col min="9993" max="9993" width="13.85546875" style="14" customWidth="1"/>
+    <col min="9994" max="9994" width="3.28515625" style="14" customWidth="1"/>
+    <col min="9995" max="9995" width="11.7109375" style="14" customWidth="1"/>
+    <col min="9996" max="9996" width="2.140625" style="14" customWidth="1"/>
+    <col min="9997" max="9997" width="13.140625" style="14" customWidth="1"/>
+    <col min="9998" max="9998" width="3.7109375" style="14" customWidth="1"/>
+    <col min="9999" max="9999" width="12" style="14" customWidth="1"/>
+    <col min="10000" max="10000" width="3.85546875" style="14" customWidth="1"/>
+    <col min="10001" max="10001" width="13.5703125" style="14" customWidth="1"/>
+    <col min="10002" max="10002" width="3" style="14" customWidth="1"/>
+    <col min="10003" max="10003" width="12.28515625" style="14" customWidth="1"/>
+    <col min="10004" max="10004" width="3" style="14" customWidth="1"/>
+    <col min="10005" max="10005" width="14.42578125" style="14" customWidth="1"/>
+    <col min="10006" max="10006" width="2.85546875" style="14" customWidth="1"/>
+    <col min="10007" max="10007" width="17.7109375" style="14" customWidth="1"/>
+    <col min="10008" max="10008" width="2.5703125" style="14" customWidth="1"/>
+    <col min="10009" max="10009" width="9.140625" style="14"/>
+    <col min="10010" max="10010" width="1.42578125" style="14" customWidth="1"/>
+    <col min="10011" max="10011" width="11" style="14" customWidth="1"/>
+    <col min="10012" max="10012" width="1.7109375" style="14" customWidth="1"/>
+    <col min="10013" max="10013" width="11.5703125" style="14" customWidth="1"/>
+    <col min="10014" max="10014" width="2" style="14" customWidth="1"/>
+    <col min="10015" max="10015" width="12.42578125" style="14" customWidth="1"/>
+    <col min="10016" max="10016" width="3.7109375" style="14" customWidth="1"/>
+    <col min="10017" max="10017" width="9.140625" style="14"/>
+    <col min="10018" max="10018" width="1.7109375" style="14" customWidth="1"/>
+    <col min="10019" max="10019" width="11.7109375" style="14" customWidth="1"/>
+    <col min="10020" max="10020" width="1.85546875" style="14" customWidth="1"/>
+    <col min="10021" max="10021" width="9.140625" style="14"/>
+    <col min="10022" max="10022" width="1.5703125" style="14" customWidth="1"/>
+    <col min="10023" max="10023" width="9.140625" style="14"/>
+    <col min="10024" max="10024" width="1.85546875" style="14" customWidth="1"/>
+    <col min="10025" max="10198" width="9.140625" style="14"/>
+    <col min="10199" max="10199" width="2.7109375" style="14" customWidth="1"/>
+    <col min="10200" max="10200" width="17.85546875" style="14" customWidth="1"/>
+    <col min="10201" max="10201" width="9.140625" style="14"/>
+    <col min="10202" max="10202" width="2.140625" style="14" customWidth="1"/>
+    <col min="10203" max="10203" width="11.140625" style="14" customWidth="1"/>
+    <col min="10204" max="10204" width="2" style="14" customWidth="1"/>
+    <col min="10205" max="10205" width="9.140625" style="14"/>
+    <col min="10206" max="10206" width="2" style="14" customWidth="1"/>
+    <col min="10207" max="10207" width="11.28515625" style="14" customWidth="1"/>
+    <col min="10208" max="10208" width="2" style="14" customWidth="1"/>
+    <col min="10209" max="10209" width="14.85546875" style="14" customWidth="1"/>
+    <col min="10210" max="10210" width="2" style="14" customWidth="1"/>
+    <col min="10211" max="10211" width="11.28515625" style="14" customWidth="1"/>
+    <col min="10212" max="10212" width="2.42578125" style="14" customWidth="1"/>
+    <col min="10213" max="10213" width="12.7109375" style="14" customWidth="1"/>
+    <col min="10214" max="10214" width="2.42578125" style="14" customWidth="1"/>
+    <col min="10215" max="10215" width="12" style="14" customWidth="1"/>
+    <col min="10216" max="10216" width="2.42578125" style="14" customWidth="1"/>
+    <col min="10217" max="10217" width="15" style="14" customWidth="1"/>
+    <col min="10218" max="10218" width="2.42578125" style="14" customWidth="1"/>
+    <col min="10219" max="10219" width="12.42578125" style="14" customWidth="1"/>
+    <col min="10220" max="10220" width="2.5703125" style="14" customWidth="1"/>
+    <col min="10221" max="10221" width="16.7109375" style="14" customWidth="1"/>
+    <col min="10222" max="10222" width="1.5703125" style="14" customWidth="1"/>
+    <col min="10223" max="10223" width="19.7109375" style="14" customWidth="1"/>
+    <col min="10224" max="10224" width="1.42578125" style="14" customWidth="1"/>
+    <col min="10225" max="10225" width="13.5703125" style="14" customWidth="1"/>
+    <col min="10226" max="10226" width="1.85546875" style="14" customWidth="1"/>
+    <col min="10227" max="10227" width="13" style="14" customWidth="1"/>
+    <col min="10228" max="10228" width="1.5703125" style="14" customWidth="1"/>
+    <col min="10229" max="10229" width="11.85546875" style="14" customWidth="1"/>
+    <col min="10230" max="10230" width="2.28515625" style="14" customWidth="1"/>
+    <col min="10231" max="10231" width="14.7109375" style="14" customWidth="1"/>
+    <col min="10232" max="10232" width="2.28515625" style="14" customWidth="1"/>
+    <col min="10233" max="10233" width="9.140625" style="14"/>
+    <col min="10234" max="10234" width="1.7109375" style="14" customWidth="1"/>
+    <col min="10235" max="10235" width="13.140625" style="14" customWidth="1"/>
+    <col min="10236" max="10236" width="2.28515625" style="14" customWidth="1"/>
+    <col min="10237" max="10237" width="9.140625" style="14"/>
+    <col min="10238" max="10238" width="1.42578125" style="14" customWidth="1"/>
+    <col min="10239" max="10239" width="9.140625" style="14"/>
+    <col min="10240" max="10240" width="1.7109375" style="14" customWidth="1"/>
+    <col min="10241" max="10241" width="9.140625" style="14"/>
+    <col min="10242" max="10242" width="1.85546875" style="14" customWidth="1"/>
+    <col min="10243" max="10243" width="12" style="14" customWidth="1"/>
+    <col min="10244" max="10244" width="1.7109375" style="14" customWidth="1"/>
+    <col min="10245" max="10245" width="9.140625" style="14"/>
+    <col min="10246" max="10246" width="1.85546875" style="14" customWidth="1"/>
+    <col min="10247" max="10247" width="10.85546875" style="14" customWidth="1"/>
+    <col min="10248" max="10248" width="2.140625" style="14" customWidth="1"/>
+    <col min="10249" max="10249" width="13.85546875" style="14" customWidth="1"/>
+    <col min="10250" max="10250" width="3.28515625" style="14" customWidth="1"/>
+    <col min="10251" max="10251" width="11.7109375" style="14" customWidth="1"/>
+    <col min="10252" max="10252" width="2.140625" style="14" customWidth="1"/>
+    <col min="10253" max="10253" width="13.140625" style="14" customWidth="1"/>
+    <col min="10254" max="10254" width="3.7109375" style="14" customWidth="1"/>
+    <col min="10255" max="10255" width="12" style="14" customWidth="1"/>
+    <col min="10256" max="10256" width="3.85546875" style="14" customWidth="1"/>
+    <col min="10257" max="10257" width="13.5703125" style="14" customWidth="1"/>
+    <col min="10258" max="10258" width="3" style="14" customWidth="1"/>
+    <col min="10259" max="10259" width="12.28515625" style="14" customWidth="1"/>
+    <col min="10260" max="10260" width="3" style="14" customWidth="1"/>
+    <col min="10261" max="10261" width="14.42578125" style="14" customWidth="1"/>
+    <col min="10262" max="10262" width="2.85546875" style="14" customWidth="1"/>
+    <col min="10263" max="10263" width="17.7109375" style="14" customWidth="1"/>
+    <col min="10264" max="10264" width="2.5703125" style="14" customWidth="1"/>
+    <col min="10265" max="10265" width="9.140625" style="14"/>
+    <col min="10266" max="10266" width="1.42578125" style="14" customWidth="1"/>
+    <col min="10267" max="10267" width="11" style="14" customWidth="1"/>
+    <col min="10268" max="10268" width="1.7109375" style="14" customWidth="1"/>
+    <col min="10269" max="10269" width="11.5703125" style="14" customWidth="1"/>
+    <col min="10270" max="10270" width="2" style="14" customWidth="1"/>
+    <col min="10271" max="10271" width="12.42578125" style="14" customWidth="1"/>
+    <col min="10272" max="10272" width="3.7109375" style="14" customWidth="1"/>
+    <col min="10273" max="10273" width="9.140625" style="14"/>
+    <col min="10274" max="10274" width="1.7109375" style="14" customWidth="1"/>
+    <col min="10275" max="10275" width="11.7109375" style="14" customWidth="1"/>
+    <col min="10276" max="10276" width="1.85546875" style="14" customWidth="1"/>
+    <col min="10277" max="10277" width="9.140625" style="14"/>
+    <col min="10278" max="10278" width="1.5703125" style="14" customWidth="1"/>
+    <col min="10279" max="10279" width="9.140625" style="14"/>
+    <col min="10280" max="10280" width="1.85546875" style="14" customWidth="1"/>
+    <col min="10281" max="10454" width="9.140625" style="14"/>
+    <col min="10455" max="10455" width="2.7109375" style="14" customWidth="1"/>
+    <col min="10456" max="10456" width="17.85546875" style="14" customWidth="1"/>
+    <col min="10457" max="10457" width="9.140625" style="14"/>
+    <col min="10458" max="10458" width="2.140625" style="14" customWidth="1"/>
+    <col min="10459" max="10459" width="11.140625" style="14" customWidth="1"/>
+    <col min="10460" max="10460" width="2" style="14" customWidth="1"/>
+    <col min="10461" max="10461" width="9.140625" style="14"/>
+    <col min="10462" max="10462" width="2" style="14" customWidth="1"/>
+    <col min="10463" max="10463" width="11.28515625" style="14" customWidth="1"/>
+    <col min="10464" max="10464" width="2" style="14" customWidth="1"/>
+    <col min="10465" max="10465" width="14.85546875" style="14" customWidth="1"/>
+    <col min="10466" max="10466" width="2" style="14" customWidth="1"/>
+    <col min="10467" max="10467" width="11.28515625" style="14" customWidth="1"/>
+    <col min="10468" max="10468" width="2.42578125" style="14" customWidth="1"/>
+    <col min="10469" max="10469" width="12.7109375" style="14" customWidth="1"/>
+    <col min="10470" max="10470" width="2.42578125" style="14" customWidth="1"/>
+    <col min="10471" max="10471" width="12" style="14" customWidth="1"/>
+    <col min="10472" max="10472" width="2.42578125" style="14" customWidth="1"/>
+    <col min="10473" max="10473" width="15" style="14" customWidth="1"/>
+    <col min="10474" max="10474" width="2.42578125" style="14" customWidth="1"/>
+    <col min="10475" max="10475" width="12.42578125" style="14" customWidth="1"/>
+    <col min="10476" max="10476" width="2.5703125" style="14" customWidth="1"/>
+    <col min="10477" max="10477" width="16.7109375" style="14" customWidth="1"/>
+    <col min="10478" max="10478" width="1.5703125" style="14" customWidth="1"/>
+    <col min="10479" max="10479" width="19.7109375" style="14" customWidth="1"/>
+    <col min="10480" max="10480" width="1.42578125" style="14" customWidth="1"/>
+    <col min="10481" max="10481" width="13.5703125" style="14" customWidth="1"/>
+    <col min="10482" max="10482" width="1.85546875" style="14" customWidth="1"/>
+    <col min="10483" max="10483" width="13" style="14" customWidth="1"/>
+    <col min="10484" max="10484" width="1.5703125" style="14" customWidth="1"/>
+    <col min="10485" max="10485" width="11.85546875" style="14" customWidth="1"/>
+    <col min="10486" max="10486" width="2.28515625" style="14" customWidth="1"/>
+    <col min="10487" max="10487" width="14.7109375" style="14" customWidth="1"/>
+    <col min="10488" max="10488" width="2.28515625" style="14" customWidth="1"/>
+    <col min="10489" max="10489" width="9.140625" style="14"/>
+    <col min="10490" max="10490" width="1.7109375" style="14" customWidth="1"/>
+    <col min="10491" max="10491" width="13.140625" style="14" customWidth="1"/>
+    <col min="10492" max="10492" width="2.28515625" style="14" customWidth="1"/>
+    <col min="10493" max="10493" width="9.140625" style="14"/>
+    <col min="10494" max="10494" width="1.42578125" style="14" customWidth="1"/>
+    <col min="10495" max="10495" width="9.140625" style="14"/>
+    <col min="10496" max="10496" width="1.7109375" style="14" customWidth="1"/>
+    <col min="10497" max="10497" width="9.140625" style="14"/>
+    <col min="10498" max="10498" width="1.85546875" style="14" customWidth="1"/>
+    <col min="10499" max="10499" width="12" style="14" customWidth="1"/>
+    <col min="10500" max="10500" width="1.7109375" style="14" customWidth="1"/>
+    <col min="10501" max="10501" width="9.140625" style="14"/>
+    <col min="10502" max="10502" width="1.85546875" style="14" customWidth="1"/>
+    <col min="10503" max="10503" width="10.85546875" style="14" customWidth="1"/>
+    <col min="10504" max="10504" width="2.140625" style="14" customWidth="1"/>
+    <col min="10505" max="10505" width="13.85546875" style="14" customWidth="1"/>
+    <col min="10506" max="10506" width="3.28515625" style="14" customWidth="1"/>
+    <col min="10507" max="10507" width="11.7109375" style="14" customWidth="1"/>
+    <col min="10508" max="10508" width="2.140625" style="14" customWidth="1"/>
+    <col min="10509" max="10509" width="13.140625" style="14" customWidth="1"/>
+    <col min="10510" max="10510" width="3.7109375" style="14" customWidth="1"/>
+    <col min="10511" max="10511" width="12" style="14" customWidth="1"/>
+    <col min="10512" max="10512" width="3.85546875" style="14" customWidth="1"/>
+    <col min="10513" max="10513" width="13.5703125" style="14" customWidth="1"/>
+    <col min="10514" max="10514" width="3" style="14" customWidth="1"/>
+    <col min="10515" max="10515" width="12.28515625" style="14" customWidth="1"/>
+    <col min="10516" max="10516" width="3" style="14" customWidth="1"/>
+    <col min="10517" max="10517" width="14.42578125" style="14" customWidth="1"/>
+    <col min="10518" max="10518" width="2.85546875" style="14" customWidth="1"/>
+    <col min="10519" max="10519" width="17.7109375" style="14" customWidth="1"/>
+    <col min="10520" max="10520" width="2.5703125" style="14" customWidth="1"/>
+    <col min="10521" max="10521" width="9.140625" style="14"/>
+    <col min="10522" max="10522" width="1.42578125" style="14" customWidth="1"/>
+    <col min="10523" max="10523" width="11" style="14" customWidth="1"/>
+    <col min="10524" max="10524" width="1.7109375" style="14" customWidth="1"/>
+    <col min="10525" max="10525" width="11.5703125" style="14" customWidth="1"/>
+    <col min="10526" max="10526" width="2" style="14" customWidth="1"/>
+    <col min="10527" max="10527" width="12.42578125" style="14" customWidth="1"/>
+    <col min="10528" max="10528" width="3.7109375" style="14" customWidth="1"/>
+    <col min="10529" max="10529" width="9.140625" style="14"/>
+    <col min="10530" max="10530" width="1.7109375" style="14" customWidth="1"/>
+    <col min="10531" max="10531" width="11.7109375" style="14" customWidth="1"/>
+    <col min="10532" max="10532" width="1.85546875" style="14" customWidth="1"/>
+    <col min="10533" max="10533" width="9.140625" style="14"/>
+    <col min="10534" max="10534" width="1.5703125" style="14" customWidth="1"/>
+    <col min="10535" max="10535" width="9.140625" style="14"/>
+    <col min="10536" max="10536" width="1.85546875" style="14" customWidth="1"/>
+    <col min="10537" max="10710" width="9.140625" style="14"/>
+    <col min="10711" max="10711" width="2.7109375" style="14" customWidth="1"/>
+    <col min="10712" max="10712" width="17.85546875" style="14" customWidth="1"/>
+    <col min="10713" max="10713" width="9.140625" style="14"/>
+    <col min="10714" max="10714" width="2.140625" style="14" customWidth="1"/>
+    <col min="10715" max="10715" width="11.140625" style="14" customWidth="1"/>
+    <col min="10716" max="10716" width="2" style="14" customWidth="1"/>
+    <col min="10717" max="10717" width="9.140625" style="14"/>
+    <col min="10718" max="10718" width="2" style="14" customWidth="1"/>
+    <col min="10719" max="10719" width="11.28515625" style="14" customWidth="1"/>
+    <col min="10720" max="10720" width="2" style="14" customWidth="1"/>
+    <col min="10721" max="10721" width="14.85546875" style="14" customWidth="1"/>
+    <col min="10722" max="10722" width="2" style="14" customWidth="1"/>
+    <col min="10723" max="10723" width="11.28515625" style="14" customWidth="1"/>
+    <col min="10724" max="10724" width="2.42578125" style="14" customWidth="1"/>
+    <col min="10725" max="10725" width="12.7109375" style="14" customWidth="1"/>
+    <col min="10726" max="10726" width="2.42578125" style="14" customWidth="1"/>
+    <col min="10727" max="10727" width="12" style="14" customWidth="1"/>
+    <col min="10728" max="10728" width="2.42578125" style="14" customWidth="1"/>
+    <col min="10729" max="10729" width="15" style="14" customWidth="1"/>
+    <col min="10730" max="10730" width="2.42578125" style="14" customWidth="1"/>
+    <col min="10731" max="10731" width="12.42578125" style="14" customWidth="1"/>
+    <col min="10732" max="10732" width="2.5703125" style="14" customWidth="1"/>
+    <col min="10733" max="10733" width="16.7109375" style="14" customWidth="1"/>
+    <col min="10734" max="10734" width="1.5703125" style="14" customWidth="1"/>
+    <col min="10735" max="10735" width="19.7109375" style="14" customWidth="1"/>
+    <col min="10736" max="10736" width="1.42578125" style="14" customWidth="1"/>
+    <col min="10737" max="10737" width="13.5703125" style="14" customWidth="1"/>
+    <col min="10738" max="10738" width="1.85546875" style="14" customWidth="1"/>
+    <col min="10739" max="10739" width="13" style="14" customWidth="1"/>
+    <col min="10740" max="10740" width="1.5703125" style="14" customWidth="1"/>
+    <col min="10741" max="10741" width="11.85546875" style="14" customWidth="1"/>
+    <col min="10742" max="10742" width="2.28515625" style="14" customWidth="1"/>
+    <col min="10743" max="10743" width="14.7109375" style="14" customWidth="1"/>
+    <col min="10744" max="10744" width="2.28515625" style="14" customWidth="1"/>
+    <col min="10745" max="10745" width="9.140625" style="14"/>
+    <col min="10746" max="10746" width="1.7109375" style="14" customWidth="1"/>
+    <col min="10747" max="10747" width="13.140625" style="14" customWidth="1"/>
+    <col min="10748" max="10748" width="2.28515625" style="14" customWidth="1"/>
+    <col min="10749" max="10749" width="9.140625" style="14"/>
+    <col min="10750" max="10750" width="1.42578125" style="14" customWidth="1"/>
+    <col min="10751" max="10751" width="9.140625" style="14"/>
+    <col min="10752" max="10752" width="1.7109375" style="14" customWidth="1"/>
+    <col min="10753" max="10753" width="9.140625" style="14"/>
+    <col min="10754" max="10754" width="1.85546875" style="14" customWidth="1"/>
+    <col min="10755" max="10755" width="12" style="14" customWidth="1"/>
+    <col min="10756" max="10756" width="1.7109375" style="14" customWidth="1"/>
+    <col min="10757" max="10757" width="9.140625" style="14"/>
+    <col min="10758" max="10758" width="1.85546875" style="14" customWidth="1"/>
+    <col min="10759" max="10759" width="10.85546875" style="14" customWidth="1"/>
+    <col min="10760" max="10760" width="2.140625" style="14" customWidth="1"/>
+    <col min="10761" max="10761" width="13.85546875" style="14" customWidth="1"/>
+    <col min="10762" max="10762" width="3.28515625" style="14" customWidth="1"/>
+    <col min="10763" max="10763" width="11.7109375" style="14" customWidth="1"/>
+    <col min="10764" max="10764" width="2.140625" style="14" customWidth="1"/>
+    <col min="10765" max="10765" width="13.140625" style="14" customWidth="1"/>
+    <col min="10766" max="10766" width="3.7109375" style="14" customWidth="1"/>
+    <col min="10767" max="10767" width="12" style="14" customWidth="1"/>
+    <col min="10768" max="10768" width="3.85546875" style="14" customWidth="1"/>
+    <col min="10769" max="10769" width="13.5703125" style="14" customWidth="1"/>
+    <col min="10770" max="10770" width="3" style="14" customWidth="1"/>
+    <col min="10771" max="10771" width="12.28515625" style="14" customWidth="1"/>
+    <col min="10772" max="10772" width="3" style="14" customWidth="1"/>
+    <col min="10773" max="10773" width="14.42578125" style="14" customWidth="1"/>
+    <col min="10774" max="10774" width="2.85546875" style="14" customWidth="1"/>
+    <col min="10775" max="10775" width="17.7109375" style="14" customWidth="1"/>
+    <col min="10776" max="10776" width="2.5703125" style="14" customWidth="1"/>
+    <col min="10777" max="10777" width="9.140625" style="14"/>
+    <col min="10778" max="10778" width="1.42578125" style="14" customWidth="1"/>
+    <col min="10779" max="10779" width="11" style="14" customWidth="1"/>
+    <col min="10780" max="10780" width="1.7109375" style="14" customWidth="1"/>
+    <col min="10781" max="10781" width="11.5703125" style="14" customWidth="1"/>
+    <col min="10782" max="10782" width="2" style="14" customWidth="1"/>
+    <col min="10783" max="10783" width="12.42578125" style="14" customWidth="1"/>
+    <col min="10784" max="10784" width="3.7109375" style="14" customWidth="1"/>
+    <col min="10785" max="10785" width="9.140625" style="14"/>
+    <col min="10786" max="10786" width="1.7109375" style="14" customWidth="1"/>
+    <col min="10787" max="10787" width="11.7109375" style="14" customWidth="1"/>
+    <col min="10788" max="10788" width="1.85546875" style="14" customWidth="1"/>
+    <col min="10789" max="10789" width="9.140625" style="14"/>
+    <col min="10790" max="10790" width="1.5703125" style="14" customWidth="1"/>
+    <col min="10791" max="10791" width="9.140625" style="14"/>
+    <col min="10792" max="10792" width="1.85546875" style="14" customWidth="1"/>
+    <col min="10793" max="10966" width="9.140625" style="14"/>
+    <col min="10967" max="10967" width="2.7109375" style="14" customWidth="1"/>
+    <col min="10968" max="10968" width="17.85546875" style="14" customWidth="1"/>
+    <col min="10969" max="10969" width="9.140625" style="14"/>
+    <col min="10970" max="10970" width="2.140625" style="14" customWidth="1"/>
+    <col min="10971" max="10971" width="11.140625" style="14" customWidth="1"/>
+    <col min="10972" max="10972" width="2" style="14" customWidth="1"/>
+    <col min="10973" max="10973" width="9.140625" style="14"/>
+    <col min="10974" max="10974" width="2" style="14" customWidth="1"/>
+    <col min="10975" max="10975" width="11.28515625" style="14" customWidth="1"/>
+    <col min="10976" max="10976" width="2" style="14" customWidth="1"/>
+    <col min="10977" max="10977" width="14.85546875" style="14" customWidth="1"/>
+    <col min="10978" max="10978" width="2" style="14" customWidth="1"/>
+    <col min="10979" max="10979" width="11.28515625" style="14" customWidth="1"/>
+    <col min="10980" max="10980" width="2.42578125" style="14" customWidth="1"/>
+    <col min="10981" max="10981" width="12.7109375" style="14" customWidth="1"/>
+    <col min="10982" max="10982" width="2.42578125" style="14" customWidth="1"/>
+    <col min="10983" max="10983" width="12" style="14" customWidth="1"/>
+    <col min="10984" max="10984" width="2.42578125" style="14" customWidth="1"/>
+    <col min="10985" max="10985" width="15" style="14" customWidth="1"/>
+    <col min="10986" max="10986" width="2.42578125" style="14" customWidth="1"/>
+    <col min="10987" max="10987" width="12.42578125" style="14" customWidth="1"/>
+    <col min="10988" max="10988" width="2.5703125" style="14" customWidth="1"/>
+    <col min="10989" max="10989" width="16.7109375" style="14" customWidth="1"/>
+    <col min="10990" max="10990" width="1.5703125" style="14" customWidth="1"/>
+    <col min="10991" max="10991" width="19.7109375" style="14" customWidth="1"/>
+    <col min="10992" max="10992" width="1.42578125" style="14" customWidth="1"/>
+    <col min="10993" max="10993" width="13.5703125" style="14" customWidth="1"/>
+    <col min="10994" max="10994" width="1.85546875" style="14" customWidth="1"/>
+    <col min="10995" max="10995" width="13" style="14" customWidth="1"/>
+    <col min="10996" max="10996" width="1.5703125" style="14" customWidth="1"/>
+    <col min="10997" max="10997" width="11.85546875" style="14" customWidth="1"/>
+    <col min="10998" max="10998" width="2.28515625" style="14" customWidth="1"/>
+    <col min="10999" max="10999" width="14.7109375" style="14" customWidth="1"/>
+    <col min="11000" max="11000" width="2.28515625" style="14" customWidth="1"/>
+    <col min="11001" max="11001" width="9.140625" style="14"/>
+    <col min="11002" max="11002" width="1.7109375" style="14" customWidth="1"/>
+    <col min="11003" max="11003" width="13.140625" style="14" customWidth="1"/>
+    <col min="11004" max="11004" width="2.28515625" style="14" customWidth="1"/>
+    <col min="11005" max="11005" width="9.140625" style="14"/>
+    <col min="11006" max="11006" width="1.42578125" style="14" customWidth="1"/>
+    <col min="11007" max="11007" width="9.140625" style="14"/>
+    <col min="11008" max="11008" width="1.7109375" style="14" customWidth="1"/>
+    <col min="11009" max="11009" width="9.140625" style="14"/>
+    <col min="11010" max="11010" width="1.85546875" style="14" customWidth="1"/>
+    <col min="11011" max="11011" width="12" style="14" customWidth="1"/>
+    <col min="11012" max="11012" width="1.7109375" style="14" customWidth="1"/>
+    <col min="11013" max="11013" width="9.140625" style="14"/>
+    <col min="11014" max="11014" width="1.85546875" style="14" customWidth="1"/>
+    <col min="11015" max="11015" width="10.85546875" style="14" customWidth="1"/>
+    <col min="11016" max="11016" width="2.140625" style="14" customWidth="1"/>
+    <col min="11017" max="11017" width="13.85546875" style="14" customWidth="1"/>
+    <col min="11018" max="11018" width="3.28515625" style="14" customWidth="1"/>
+    <col min="11019" max="11019" width="11.7109375" style="14" customWidth="1"/>
+    <col min="11020" max="11020" width="2.140625" style="14" customWidth="1"/>
+    <col min="11021" max="11021" width="13.140625" style="14" customWidth="1"/>
+    <col min="11022" max="11022" width="3.7109375" style="14" customWidth="1"/>
+    <col min="11023" max="11023" width="12" style="14" customWidth="1"/>
+    <col min="11024" max="11024" width="3.85546875" style="14" customWidth="1"/>
+    <col min="11025" max="11025" width="13.5703125" style="14" customWidth="1"/>
+    <col min="11026" max="11026" width="3" style="14" customWidth="1"/>
+    <col min="11027" max="11027" width="12.28515625" style="14" customWidth="1"/>
+    <col min="11028" max="11028" width="3" style="14" customWidth="1"/>
+    <col min="11029" max="11029" width="14.42578125" style="14" customWidth="1"/>
+    <col min="11030" max="11030" width="2.85546875" style="14" customWidth="1"/>
+    <col min="11031" max="11031" width="17.7109375" style="14" customWidth="1"/>
+    <col min="11032" max="11032" width="2.5703125" style="14" customWidth="1"/>
+    <col min="11033" max="11033" width="9.140625" style="14"/>
+    <col min="11034" max="11034" width="1.42578125" style="14" customWidth="1"/>
+    <col min="11035" max="11035" width="11" style="14" customWidth="1"/>
+    <col min="11036" max="11036" width="1.7109375" style="14" customWidth="1"/>
+    <col min="11037" max="11037" width="11.5703125" style="14" customWidth="1"/>
+    <col min="11038" max="11038" width="2" style="14" customWidth="1"/>
+    <col min="11039" max="11039" width="12.42578125" style="14" customWidth="1"/>
+    <col min="11040" max="11040" width="3.7109375" style="14" customWidth="1"/>
+    <col min="11041" max="11041" width="9.140625" style="14"/>
+    <col min="11042" max="11042" width="1.7109375" style="14" customWidth="1"/>
+    <col min="11043" max="11043" width="11.7109375" style="14" customWidth="1"/>
+    <col min="11044" max="11044" width="1.85546875" style="14" customWidth="1"/>
+    <col min="11045" max="11045" width="9.140625" style="14"/>
+    <col min="11046" max="11046" width="1.5703125" style="14" customWidth="1"/>
+    <col min="11047" max="11047" width="9.140625" style="14"/>
+    <col min="11048" max="11048" width="1.85546875" style="14" customWidth="1"/>
+    <col min="11049" max="11222" width="9.140625" style="14"/>
+    <col min="11223" max="11223" width="2.7109375" style="14" customWidth="1"/>
+    <col min="11224" max="11224" width="17.85546875" style="14" customWidth="1"/>
+    <col min="11225" max="11225" width="9.140625" style="14"/>
+    <col min="11226" max="11226" width="2.140625" style="14" customWidth="1"/>
+    <col min="11227" max="11227" width="11.140625" style="14" customWidth="1"/>
+    <col min="11228" max="11228" width="2" style="14" customWidth="1"/>
+    <col min="11229" max="11229" width="9.140625" style="14"/>
+    <col min="11230" max="11230" width="2" style="14" customWidth="1"/>
+    <col min="11231" max="11231" width="11.28515625" style="14" customWidth="1"/>
+    <col min="11232" max="11232" width="2" style="14" customWidth="1"/>
+    <col min="11233" max="11233" width="14.85546875" style="14" customWidth="1"/>
+    <col min="11234" max="11234" width="2" style="14" customWidth="1"/>
+    <col min="11235" max="11235" width="11.28515625" style="14" customWidth="1"/>
+    <col min="11236" max="11236" width="2.42578125" style="14" customWidth="1"/>
+    <col min="11237" max="11237" width="12.7109375" style="14" customWidth="1"/>
+    <col min="11238" max="11238" width="2.42578125" style="14" customWidth="1"/>
+    <col min="11239" max="11239" width="12" style="14" customWidth="1"/>
+    <col min="11240" max="11240" width="2.42578125" style="14" customWidth="1"/>
+    <col min="11241" max="11241" width="15" style="14" customWidth="1"/>
+    <col min="11242" max="11242" width="2.42578125" style="14" customWidth="1"/>
+    <col min="11243" max="11243" width="12.42578125" style="14" customWidth="1"/>
+    <col min="11244" max="11244" width="2.5703125" style="14" customWidth="1"/>
+    <col min="11245" max="11245" width="16.7109375" style="14" customWidth="1"/>
+    <col min="11246" max="11246" width="1.5703125" style="14" customWidth="1"/>
+    <col min="11247" max="11247" width="19.7109375" style="14" customWidth="1"/>
+    <col min="11248" max="11248" width="1.42578125" style="14" customWidth="1"/>
+    <col min="11249" max="11249" width="13.5703125" style="14" customWidth="1"/>
+    <col min="11250" max="11250" width="1.85546875" style="14" customWidth="1"/>
+    <col min="11251" max="11251" width="13" style="14" customWidth="1"/>
+    <col min="11252" max="11252" width="1.5703125" style="14" customWidth="1"/>
+    <col min="11253" max="11253" width="11.85546875" style="14" customWidth="1"/>
+    <col min="11254" max="11254" width="2.28515625" style="14" customWidth="1"/>
+    <col min="11255" max="11255" width="14.7109375" style="14" customWidth="1"/>
+    <col min="11256" max="11256" width="2.28515625" style="14" customWidth="1"/>
+    <col min="11257" max="11257" width="9.140625" style="14"/>
+    <col min="11258" max="11258" width="1.7109375" style="14" customWidth="1"/>
+    <col min="11259" max="11259" width="13.140625" style="14" customWidth="1"/>
+    <col min="11260" max="11260" width="2.28515625" style="14" customWidth="1"/>
+    <col min="11261" max="11261" width="9.140625" style="14"/>
+    <col min="11262" max="11262" width="1.42578125" style="14" customWidth="1"/>
+    <col min="11263" max="11263" width="9.140625" style="14"/>
+    <col min="11264" max="11264" width="1.7109375" style="14" customWidth="1"/>
+    <col min="11265" max="11265" width="9.140625" style="14"/>
+    <col min="11266" max="11266" width="1.85546875" style="14" customWidth="1"/>
+    <col min="11267" max="11267" width="12" style="14" customWidth="1"/>
+    <col min="11268" max="11268" width="1.7109375" style="14" customWidth="1"/>
+    <col min="11269" max="11269" width="9.140625" style="14"/>
+    <col min="11270" max="11270" width="1.85546875" style="14" customWidth="1"/>
+    <col min="11271" max="11271" width="10.85546875" style="14" customWidth="1"/>
+    <col min="11272" max="11272" width="2.140625" style="14" customWidth="1"/>
+    <col min="11273" max="11273" width="13.85546875" style="14" customWidth="1"/>
+    <col min="11274" max="11274" width="3.28515625" style="14" customWidth="1"/>
+    <col min="11275" max="11275" width="11.7109375" style="14" customWidth="1"/>
+    <col min="11276" max="11276" width="2.140625" style="14" customWidth="1"/>
+    <col min="11277" max="11277" width="13.140625" style="14" customWidth="1"/>
+    <col min="11278" max="11278" width="3.7109375" style="14" customWidth="1"/>
+    <col min="11279" max="11279" width="12" style="14" customWidth="1"/>
+    <col min="11280" max="11280" width="3.85546875" style="14" customWidth="1"/>
+    <col min="11281" max="11281" width="13.5703125" style="14" customWidth="1"/>
+    <col min="11282" max="11282" width="3" style="14" customWidth="1"/>
+    <col min="11283" max="11283" width="12.28515625" style="14" customWidth="1"/>
+    <col min="11284" max="11284" width="3" style="14" customWidth="1"/>
+    <col min="11285" max="11285" width="14.42578125" style="14" customWidth="1"/>
+    <col min="11286" max="11286" width="2.85546875" style="14" customWidth="1"/>
+    <col min="11287" max="11287" width="17.7109375" style="14" customWidth="1"/>
+    <col min="11288" max="11288" width="2.5703125" style="14" customWidth="1"/>
+    <col min="11289" max="11289" width="9.140625" style="14"/>
+    <col min="11290" max="11290" width="1.42578125" style="14" customWidth="1"/>
+    <col min="11291" max="11291" width="11" style="14" customWidth="1"/>
+    <col min="11292" max="11292" width="1.7109375" style="14" customWidth="1"/>
+    <col min="11293" max="11293" width="11.5703125" style="14" customWidth="1"/>
+    <col min="11294" max="11294" width="2" style="14" customWidth="1"/>
+    <col min="11295" max="11295" width="12.42578125" style="14" customWidth="1"/>
+    <col min="11296" max="11296" width="3.7109375" style="14" customWidth="1"/>
+    <col min="11297" max="11297" width="9.140625" style="14"/>
+    <col min="11298" max="11298" width="1.7109375" style="14" customWidth="1"/>
+    <col min="11299" max="11299" width="11.7109375" style="14" customWidth="1"/>
+    <col min="11300" max="11300" width="1.85546875" style="14" customWidth="1"/>
+    <col min="11301" max="11301" width="9.140625" style="14"/>
+    <col min="11302" max="11302" width="1.5703125" style="14" customWidth="1"/>
+    <col min="11303" max="11303" width="9.140625" style="14"/>
+    <col min="11304" max="11304" width="1.85546875" style="14" customWidth="1"/>
+    <col min="11305" max="11478" width="9.140625" style="14"/>
+    <col min="11479" max="11479" width="2.7109375" style="14" customWidth="1"/>
+    <col min="11480" max="11480" width="17.85546875" style="14" customWidth="1"/>
+    <col min="11481" max="11481" width="9.140625" style="14"/>
+    <col min="11482" max="11482" width="2.140625" style="14" customWidth="1"/>
+    <col min="11483" max="11483" width="11.140625" style="14" customWidth="1"/>
+    <col min="11484" max="11484" width="2" style="14" customWidth="1"/>
+    <col min="11485" max="11485" width="9.140625" style="14"/>
+    <col min="11486" max="11486" width="2" style="14" customWidth="1"/>
+    <col min="11487" max="11487" width="11.28515625" style="14" customWidth="1"/>
+    <col min="11488" max="11488" width="2" style="14" customWidth="1"/>
+    <col min="11489" max="11489" width="14.85546875" style="14" customWidth="1"/>
+    <col min="11490" max="11490" width="2" style="14" customWidth="1"/>
+    <col min="11491" max="11491" width="11.28515625" style="14" customWidth="1"/>
+    <col min="11492" max="11492" width="2.42578125" style="14" customWidth="1"/>
+    <col min="11493" max="11493" width="12.7109375" style="14" customWidth="1"/>
+    <col min="11494" max="11494" width="2.42578125" style="14" customWidth="1"/>
+    <col min="11495" max="11495" width="12" style="14" customWidth="1"/>
+    <col min="11496" max="11496" width="2.42578125" style="14" customWidth="1"/>
+    <col min="11497" max="11497" width="15" style="14" customWidth="1"/>
+    <col min="11498" max="11498" width="2.42578125" style="14" customWidth="1"/>
+    <col min="11499" max="11499" width="12.42578125" style="14" customWidth="1"/>
+    <col min="11500" max="11500" width="2.5703125" style="14" customWidth="1"/>
+    <col min="11501" max="11501" width="16.7109375" style="14" customWidth="1"/>
+    <col min="11502" max="11502" width="1.5703125" style="14" customWidth="1"/>
+    <col min="11503" max="11503" width="19.7109375" style="14" customWidth="1"/>
+    <col min="11504" max="11504" width="1.42578125" style="14" customWidth="1"/>
+    <col min="11505" max="11505" width="13.5703125" style="14" customWidth="1"/>
+    <col min="11506" max="11506" width="1.85546875" style="14" customWidth="1"/>
+    <col min="11507" max="11507" width="13" style="14" customWidth="1"/>
+    <col min="11508" max="11508" width="1.5703125" style="14" customWidth="1"/>
+    <col min="11509" max="11509" width="11.85546875" style="14" customWidth="1"/>
+    <col min="11510" max="11510" width="2.28515625" style="14" customWidth="1"/>
+    <col min="11511" max="11511" width="14.7109375" style="14" customWidth="1"/>
+    <col min="11512" max="11512" width="2.28515625" style="14" customWidth="1"/>
+    <col min="11513" max="11513" width="9.140625" style="14"/>
+    <col min="11514" max="11514" width="1.7109375" style="14" customWidth="1"/>
+    <col min="11515" max="11515" width="13.140625" style="14" customWidth="1"/>
+    <col min="11516" max="11516" width="2.28515625" style="14" customWidth="1"/>
+    <col min="11517" max="11517" width="9.140625" style="14"/>
+    <col min="11518" max="11518" width="1.42578125" style="14" customWidth="1"/>
+    <col min="11519" max="11519" width="9.140625" style="14"/>
+    <col min="11520" max="11520" width="1.7109375" style="14" customWidth="1"/>
+    <col min="11521" max="11521" width="9.140625" style="14"/>
+    <col min="11522" max="11522" width="1.85546875" style="14" customWidth="1"/>
+    <col min="11523" max="11523" width="12" style="14" customWidth="1"/>
+    <col min="11524" max="11524" width="1.7109375" style="14" customWidth="1"/>
+    <col min="11525" max="11525" width="9.140625" style="14"/>
+    <col min="11526" max="11526" width="1.85546875" style="14" customWidth="1"/>
+    <col min="11527" max="11527" width="10.85546875" style="14" customWidth="1"/>
+    <col min="11528" max="11528" width="2.140625" style="14" customWidth="1"/>
+    <col min="11529" max="11529" width="13.85546875" style="14" customWidth="1"/>
+    <col min="11530" max="11530" width="3.28515625" style="14" customWidth="1"/>
+    <col min="11531" max="11531" width="11.7109375" style="14" customWidth="1"/>
+    <col min="11532" max="11532" width="2.140625" style="14" customWidth="1"/>
+    <col min="11533" max="11533" width="13.140625" style="14" customWidth="1"/>
+    <col min="11534" max="11534" width="3.7109375" style="14" customWidth="1"/>
+    <col min="11535" max="11535" width="12" style="14" customWidth="1"/>
+    <col min="11536" max="11536" width="3.85546875" style="14" customWidth="1"/>
+    <col min="11537" max="11537" width="13.5703125" style="14" customWidth="1"/>
+    <col min="11538" max="11538" width="3" style="14" customWidth="1"/>
+    <col min="11539" max="11539" width="12.28515625" style="14" customWidth="1"/>
+    <col min="11540" max="11540" width="3" style="14" customWidth="1"/>
+    <col min="11541" max="11541" width="14.42578125" style="14" customWidth="1"/>
+    <col min="11542" max="11542" width="2.85546875" style="14" customWidth="1"/>
+    <col min="11543" max="11543" width="17.7109375" style="14" customWidth="1"/>
+    <col min="11544" max="11544" width="2.5703125" style="14" customWidth="1"/>
+    <col min="11545" max="11545" width="9.140625" style="14"/>
+    <col min="11546" max="11546" width="1.42578125" style="14" customWidth="1"/>
+    <col min="11547" max="11547" width="11" style="14" customWidth="1"/>
+    <col min="11548" max="11548" width="1.7109375" style="14" customWidth="1"/>
+    <col min="11549" max="11549" width="11.5703125" style="14" customWidth="1"/>
+    <col min="11550" max="11550" width="2" style="14" customWidth="1"/>
+    <col min="11551" max="11551" width="12.42578125" style="14" customWidth="1"/>
+    <col min="11552" max="11552" width="3.7109375" style="14" customWidth="1"/>
+    <col min="11553" max="11553" width="9.140625" style="14"/>
+    <col min="11554" max="11554" width="1.7109375" style="14" customWidth="1"/>
+    <col min="11555" max="11555" width="11.7109375" style="14" customWidth="1"/>
+    <col min="11556" max="11556" width="1.85546875" style="14" customWidth="1"/>
+    <col min="11557" max="11557" width="9.140625" style="14"/>
+    <col min="11558" max="11558" width="1.5703125" style="14" customWidth="1"/>
+    <col min="11559" max="11559" width="9.140625" style="14"/>
+    <col min="11560" max="11560" width="1.85546875" style="14" customWidth="1"/>
+    <col min="11561" max="11734" width="9.140625" style="14"/>
+    <col min="11735" max="11735" width="2.7109375" style="14" customWidth="1"/>
+    <col min="11736" max="11736" width="17.85546875" style="14" customWidth="1"/>
+    <col min="11737" max="11737" width="9.140625" style="14"/>
+    <col min="11738" max="11738" width="2.140625" style="14" customWidth="1"/>
+    <col min="11739" max="11739" width="11.140625" style="14" customWidth="1"/>
+    <col min="11740" max="11740" width="2" style="14" customWidth="1"/>
+    <col min="11741" max="11741" width="9.140625" style="14"/>
+    <col min="11742" max="11742" width="2" style="14" customWidth="1"/>
+    <col min="11743" max="11743" width="11.28515625" style="14" customWidth="1"/>
+    <col min="11744" max="11744" width="2" style="14" customWidth="1"/>
+    <col min="11745" max="11745" width="14.85546875" style="14" customWidth="1"/>
+    <col min="11746" max="11746" width="2" style="14" customWidth="1"/>
+    <col min="11747" max="11747" width="11.28515625" style="14" customWidth="1"/>
+    <col min="11748" max="11748" width="2.42578125" style="14" customWidth="1"/>
+    <col min="11749" max="11749" width="12.7109375" style="14" customWidth="1"/>
+    <col min="11750" max="11750" width="2.42578125" style="14" customWidth="1"/>
+    <col min="11751" max="11751" width="12" style="14" customWidth="1"/>
+    <col min="11752" max="11752" width="2.42578125" style="14" customWidth="1"/>
+    <col min="11753" max="11753" width="15" style="14" customWidth="1"/>
+    <col min="11754" max="11754" width="2.42578125" style="14" customWidth="1"/>
+    <col min="11755" max="11755" width="12.42578125" style="14" customWidth="1"/>
+    <col min="11756" max="11756" width="2.5703125" style="14" customWidth="1"/>
+    <col min="11757" max="11757" width="16.7109375" style="14" customWidth="1"/>
+    <col min="11758" max="11758" width="1.5703125" style="14" customWidth="1"/>
+    <col min="11759" max="11759" width="19.7109375" style="14" customWidth="1"/>
+    <col min="11760" max="11760" width="1.42578125" style="14" customWidth="1"/>
+    <col min="11761" max="11761" width="13.5703125" style="14" customWidth="1"/>
+    <col min="11762" max="11762" width="1.85546875" style="14" customWidth="1"/>
+    <col min="11763" max="11763" width="13" style="14" customWidth="1"/>
+    <col min="11764" max="11764" width="1.5703125" style="14" customWidth="1"/>
+    <col min="11765" max="11765" width="11.85546875" style="14" customWidth="1"/>
+    <col min="11766" max="11766" width="2.28515625" style="14" customWidth="1"/>
+    <col min="11767" max="11767" width="14.7109375" style="14" customWidth="1"/>
+    <col min="11768" max="11768" width="2.28515625" style="14" customWidth="1"/>
+    <col min="11769" max="11769" width="9.140625" style="14"/>
+    <col min="11770" max="11770" width="1.7109375" style="14" customWidth="1"/>
+    <col min="11771" max="11771" width="13.140625" style="14" customWidth="1"/>
+    <col min="11772" max="11772" width="2.28515625" style="14" customWidth="1"/>
+    <col min="11773" max="11773" width="9.140625" style="14"/>
+    <col min="11774" max="11774" width="1.42578125" style="14" customWidth="1"/>
+    <col min="11775" max="11775" width="9.140625" style="14"/>
+    <col min="11776" max="11776" width="1.7109375" style="14" customWidth="1"/>
+    <col min="11777" max="11777" width="9.140625" style="14"/>
+    <col min="11778" max="11778" width="1.85546875" style="14" customWidth="1"/>
+    <col min="11779" max="11779" width="12" style="14" customWidth="1"/>
+    <col min="11780" max="11780" width="1.7109375" style="14" customWidth="1"/>
+    <col min="11781" max="11781" width="9.140625" style="14"/>
+    <col min="11782" max="11782" width="1.85546875" style="14" customWidth="1"/>
+    <col min="11783" max="11783" width="10.85546875" style="14" customWidth="1"/>
+    <col min="11784" max="11784" width="2.140625" style="14" customWidth="1"/>
+    <col min="11785" max="11785" width="13.85546875" style="14" customWidth="1"/>
+    <col min="11786" max="11786" width="3.28515625" style="14" customWidth="1"/>
+    <col min="11787" max="11787" width="11.7109375" style="14" customWidth="1"/>
+    <col min="11788" max="11788" width="2.140625" style="14" customWidth="1"/>
+    <col min="11789" max="11789" width="13.140625" style="14" customWidth="1"/>
+    <col min="11790" max="11790" width="3.7109375" style="14" customWidth="1"/>
+    <col min="11791" max="11791" width="12" style="14" customWidth="1"/>
+    <col min="11792" max="11792" width="3.85546875" style="14" customWidth="1"/>
+    <col min="11793" max="11793" width="13.5703125" style="14" customWidth="1"/>
+    <col min="11794" max="11794" width="3" style="14" customWidth="1"/>
+    <col min="11795" max="11795" width="12.28515625" style="14" customWidth="1"/>
+    <col min="11796" max="11796" width="3" style="14" customWidth="1"/>
+    <col min="11797" max="11797" width="14.42578125" style="14" customWidth="1"/>
+    <col min="11798" max="11798" width="2.85546875" style="14" customWidth="1"/>
+    <col min="11799" max="11799" width="17.7109375" style="14" customWidth="1"/>
+    <col min="11800" max="11800" width="2.5703125" style="14" customWidth="1"/>
+    <col min="11801" max="11801" width="9.140625" style="14"/>
+    <col min="11802" max="11802" width="1.42578125" style="14" customWidth="1"/>
+    <col min="11803" max="11803" width="11" style="14" customWidth="1"/>
+    <col min="11804" max="11804" width="1.7109375" style="14" customWidth="1"/>
+    <col min="11805" max="11805" width="11.5703125" style="14" customWidth="1"/>
+    <col min="11806" max="11806" width="2" style="14" customWidth="1"/>
+    <col min="11807" max="11807" width="12.42578125" style="14" customWidth="1"/>
+    <col min="11808" max="11808" width="3.7109375" style="14" customWidth="1"/>
+    <col min="11809" max="11809" width="9.140625" style="14"/>
+    <col min="11810" max="11810" width="1.7109375" style="14" customWidth="1"/>
+    <col min="11811" max="11811" width="11.7109375" style="14" customWidth="1"/>
+    <col min="11812" max="11812" width="1.85546875" style="14" customWidth="1"/>
+    <col min="11813" max="11813" width="9.140625" style="14"/>
+    <col min="11814" max="11814" width="1.5703125" style="14" customWidth="1"/>
+    <col min="11815" max="11815" width="9.140625" style="14"/>
+    <col min="11816" max="11816" width="1.85546875" style="14" customWidth="1"/>
+    <col min="11817" max="11990" width="9.140625" style="14"/>
+    <col min="11991" max="11991" width="2.7109375" style="14" customWidth="1"/>
+    <col min="11992" max="11992" width="17.85546875" style="14" customWidth="1"/>
+    <col min="11993" max="11993" width="9.140625" style="14"/>
+    <col min="11994" max="11994" width="2.140625" style="14" customWidth="1"/>
+    <col min="11995" max="11995" width="11.140625" style="14" customWidth="1"/>
+    <col min="11996" max="11996" width="2" style="14" customWidth="1"/>
+    <col min="11997" max="11997" width="9.140625" style="14"/>
+    <col min="11998" max="11998" width="2" style="14" customWidth="1"/>
+    <col min="11999" max="11999" width="11.28515625" style="14" customWidth="1"/>
+    <col min="12000" max="12000" width="2" style="14" customWidth="1"/>
+    <col min="12001" max="12001" width="14.85546875" style="14" customWidth="1"/>
+    <col min="12002" max="12002" width="2" style="14" customWidth="1"/>
+    <col min="12003" max="12003" width="11.28515625" style="14" customWidth="1"/>
+    <col min="12004" max="12004" width="2.42578125" style="14" customWidth="1"/>
+    <col min="12005" max="12005" width="12.7109375" style="14" customWidth="1"/>
+    <col min="12006" max="12006" width="2.42578125" style="14" customWidth="1"/>
+    <col min="12007" max="12007" width="12" style="14" customWidth="1"/>
+    <col min="12008" max="12008" width="2.42578125" style="14" customWidth="1"/>
+    <col min="12009" max="12009" width="15" style="14" customWidth="1"/>
+    <col min="12010" max="12010" width="2.42578125" style="14" customWidth="1"/>
+    <col min="12011" max="12011" width="12.42578125" style="14" customWidth="1"/>
+    <col min="12012" max="12012" width="2.5703125" style="14" customWidth="1"/>
+    <col min="12013" max="12013" width="16.7109375" style="14" customWidth="1"/>
+    <col min="12014" max="12014" width="1.5703125" style="14" customWidth="1"/>
+    <col min="12015" max="12015" width="19.7109375" style="14" customWidth="1"/>
+    <col min="12016" max="12016" width="1.42578125" style="14" customWidth="1"/>
+    <col min="12017" max="12017" width="13.5703125" style="14" customWidth="1"/>
+    <col min="12018" max="12018" width="1.85546875" style="14" customWidth="1"/>
+    <col min="12019" max="12019" width="13" style="14" customWidth="1"/>
+    <col min="12020" max="12020" width="1.5703125" style="14" customWidth="1"/>
+    <col min="12021" max="12021" width="11.85546875" style="14" customWidth="1"/>
+    <col min="12022" max="12022" width="2.28515625" style="14" customWidth="1"/>
+    <col min="12023" max="12023" width="14.7109375" style="14" customWidth="1"/>
+    <col min="12024" max="12024" width="2.28515625" style="14" customWidth="1"/>
+    <col min="12025" max="12025" width="9.140625" style="14"/>
+    <col min="12026" max="12026" width="1.7109375" style="14" customWidth="1"/>
+    <col min="12027" max="12027" width="13.140625" style="14" customWidth="1"/>
+    <col min="12028" max="12028" width="2.28515625" style="14" customWidth="1"/>
+    <col min="12029" max="12029" width="9.140625" style="14"/>
+    <col min="12030" max="12030" width="1.42578125" style="14" customWidth="1"/>
+    <col min="12031" max="12031" width="9.140625" style="14"/>
+    <col min="12032" max="12032" width="1.7109375" style="14" customWidth="1"/>
+    <col min="12033" max="12033" width="9.140625" style="14"/>
+    <col min="12034" max="12034" width="1.85546875" style="14" customWidth="1"/>
+    <col min="12035" max="12035" width="12" style="14" customWidth="1"/>
+    <col min="12036" max="12036" width="1.7109375" style="14" customWidth="1"/>
+    <col min="12037" max="12037" width="9.140625" style="14"/>
+    <col min="12038" max="12038" width="1.85546875" style="14" customWidth="1"/>
+    <col min="12039" max="12039" width="10.85546875" style="14" customWidth="1"/>
+    <col min="12040" max="12040" width="2.140625" style="14" customWidth="1"/>
+    <col min="12041" max="12041" width="13.85546875" style="14" customWidth="1"/>
+    <col min="12042" max="12042" width="3.28515625" style="14" customWidth="1"/>
+    <col min="12043" max="12043" width="11.7109375" style="14" customWidth="1"/>
+    <col min="12044" max="12044" width="2.140625" style="14" customWidth="1"/>
+    <col min="12045" max="12045" width="13.140625" style="14" customWidth="1"/>
+    <col min="12046" max="12046" width="3.7109375" style="14" customWidth="1"/>
+    <col min="12047" max="12047" width="12" style="14" customWidth="1"/>
+    <col min="12048" max="12048" width="3.85546875" style="14" customWidth="1"/>
+    <col min="12049" max="12049" width="13.5703125" style="14" customWidth="1"/>
+    <col min="12050" max="12050" width="3" style="14" customWidth="1"/>
+    <col min="12051" max="12051" width="12.28515625" style="14" customWidth="1"/>
+    <col min="12052" max="12052" width="3" style="14" customWidth="1"/>
+    <col min="12053" max="12053" width="14.42578125" style="14" customWidth="1"/>
+    <col min="12054" max="12054" width="2.85546875" style="14" customWidth="1"/>
+    <col min="12055" max="12055" width="17.7109375" style="14" customWidth="1"/>
+    <col min="12056" max="12056" width="2.5703125" style="14" customWidth="1"/>
+    <col min="12057" max="12057" width="9.140625" style="14"/>
+    <col min="12058" max="12058" width="1.42578125" style="14" customWidth="1"/>
+    <col min="12059" max="12059" width="11" style="14" customWidth="1"/>
+    <col min="12060" max="12060" width="1.7109375" style="14" customWidth="1"/>
+    <col min="12061" max="12061" width="11.5703125" style="14" customWidth="1"/>
+    <col min="12062" max="12062" width="2" style="14" customWidth="1"/>
+    <col min="12063" max="12063" width="12.42578125" style="14" customWidth="1"/>
+    <col min="12064" max="12064" width="3.7109375" style="14" customWidth="1"/>
+    <col min="12065" max="12065" width="9.140625" style="14"/>
+    <col min="12066" max="12066" width="1.7109375" style="14" customWidth="1"/>
+    <col min="12067" max="12067" width="11.7109375" style="14" customWidth="1"/>
+    <col min="12068" max="12068" width="1.85546875" style="14" customWidth="1"/>
+    <col min="12069" max="12069" width="9.140625" style="14"/>
+    <col min="12070" max="12070" width="1.5703125" style="14" customWidth="1"/>
+    <col min="12071" max="12071" width="9.140625" style="14"/>
+    <col min="12072" max="12072" width="1.85546875" style="14" customWidth="1"/>
+    <col min="12073" max="12246" width="9.140625" style="14"/>
+    <col min="12247" max="12247" width="2.7109375" style="14" customWidth="1"/>
+    <col min="12248" max="12248" width="17.85546875" style="14" customWidth="1"/>
+    <col min="12249" max="12249" width="9.140625" style="14"/>
+    <col min="12250" max="12250" width="2.140625" style="14" customWidth="1"/>
+    <col min="12251" max="12251" width="11.140625" style="14" customWidth="1"/>
+    <col min="12252" max="12252" width="2" style="14" customWidth="1"/>
+    <col min="12253" max="12253" width="9.140625" style="14"/>
+    <col min="12254" max="12254" width="2" style="14" customWidth="1"/>
+    <col min="12255" max="12255" width="11.28515625" style="14" customWidth="1"/>
+    <col min="12256" max="12256" width="2" style="14" customWidth="1"/>
+    <col min="12257" max="12257" width="14.85546875" style="14" customWidth="1"/>
+    <col min="12258" max="12258" width="2" style="14" customWidth="1"/>
+    <col min="12259" max="12259" width="11.28515625" style="14" customWidth="1"/>
+    <col min="12260" max="12260" width="2.42578125" style="14" customWidth="1"/>
+    <col min="12261" max="12261" width="12.7109375" style="14" customWidth="1"/>
+    <col min="12262" max="12262" width="2.42578125" style="14" customWidth="1"/>
+    <col min="12263" max="12263" width="12" style="14" customWidth="1"/>
+    <col min="12264" max="12264" width="2.42578125" style="14" customWidth="1"/>
+    <col min="12265" max="12265" width="15" style="14" customWidth="1"/>
+    <col min="12266" max="12266" width="2.42578125" style="14" customWidth="1"/>
+    <col min="12267" max="12267" width="12.42578125" style="14" customWidth="1"/>
+    <col min="12268" max="12268" width="2.5703125" style="14" customWidth="1"/>
+    <col min="12269" max="12269" width="16.7109375" style="14" customWidth="1"/>
+    <col min="12270" max="12270" width="1.5703125" style="14" customWidth="1"/>
+    <col min="12271" max="12271" width="19.7109375" style="14" customWidth="1"/>
+    <col min="12272" max="12272" width="1.42578125" style="14" customWidth="1"/>
+    <col min="12273" max="12273" width="13.5703125" style="14" customWidth="1"/>
+    <col min="12274" max="12274" width="1.85546875" style="14" customWidth="1"/>
+    <col min="12275" max="12275" width="13" style="14" customWidth="1"/>
+    <col min="12276" max="12276" width="1.5703125" style="14" customWidth="1"/>
+    <col min="12277" max="12277" width="11.85546875" style="14" customWidth="1"/>
+    <col min="12278" max="12278" width="2.28515625" style="14" customWidth="1"/>
+    <col min="12279" max="12279" width="14.7109375" style="14" customWidth="1"/>
+    <col min="12280" max="12280" width="2.28515625" style="14" customWidth="1"/>
+    <col min="12281" max="12281" width="9.140625" style="14"/>
+    <col min="12282" max="12282" width="1.7109375" style="14" customWidth="1"/>
+    <col min="12283" max="12283" width="13.140625" style="14" customWidth="1"/>
+    <col min="12284" max="12284" width="2.28515625" style="14" customWidth="1"/>
+    <col min="12285" max="12285" width="9.140625" style="14"/>
+    <col min="12286" max="12286" width="1.42578125" style="14" customWidth="1"/>
+    <col min="12287" max="12287" width="9.140625" style="14"/>
+    <col min="12288" max="12288" width="1.7109375" style="14" customWidth="1"/>
+    <col min="12289" max="12289" width="9.140625" style="14"/>
+    <col min="12290" max="12290" width="1.85546875" style="14" customWidth="1"/>
+    <col min="12291" max="12291" width="12" style="14" customWidth="1"/>
+    <col min="12292" max="12292" width="1.7109375" style="14" customWidth="1"/>
+    <col min="12293" max="12293" width="9.140625" style="14"/>
+    <col min="12294" max="12294" width="1.85546875" style="14" customWidth="1"/>
+    <col min="12295" max="12295" width="10.85546875" style="14" customWidth="1"/>
+    <col min="12296" max="12296" width="2.140625" style="14" customWidth="1"/>
+    <col min="12297" max="12297" width="13.85546875" style="14" customWidth="1"/>
+    <col min="12298" max="12298" width="3.28515625" style="14" customWidth="1"/>
+    <col min="12299" max="12299" width="11.7109375" style="14" customWidth="1"/>
+    <col min="12300" max="12300" width="2.140625" style="14" customWidth="1"/>
+    <col min="12301" max="12301" width="13.140625" style="14" customWidth="1"/>
+    <col min="12302" max="12302" width="3.7109375" style="14" customWidth="1"/>
+    <col min="12303" max="12303" width="12" style="14" customWidth="1"/>
+    <col min="12304" max="12304" width="3.85546875" style="14" customWidth="1"/>
+    <col min="12305" max="12305" width="13.5703125" style="14" customWidth="1"/>
+    <col min="12306" max="12306" width="3" style="14" customWidth="1"/>
+    <col min="12307" max="12307" width="12.28515625" style="14" customWidth="1"/>
+    <col min="12308" max="12308" width="3" style="14" customWidth="1"/>
+    <col min="12309" max="12309" width="14.42578125" style="14" customWidth="1"/>
+    <col min="12310" max="12310" width="2.85546875" style="14" customWidth="1"/>
+    <col min="12311" max="12311" width="17.7109375" style="14" customWidth="1"/>
+    <col min="12312" max="12312" width="2.5703125" style="14" customWidth="1"/>
+    <col min="12313" max="12313" width="9.140625" style="14"/>
+    <col min="12314" max="12314" width="1.42578125" style="14" customWidth="1"/>
+    <col min="12315" max="12315" width="11" style="14" customWidth="1"/>
+    <col min="12316" max="12316" width="1.7109375" style="14" customWidth="1"/>
+    <col min="12317" max="12317" width="11.5703125" style="14" customWidth="1"/>
+    <col min="12318" max="12318" width="2" style="14" customWidth="1"/>
+    <col min="12319" max="12319" width="12.42578125" style="14" customWidth="1"/>
+    <col min="12320" max="12320" width="3.7109375" style="14" customWidth="1"/>
+    <col min="12321" max="12321" width="9.140625" style="14"/>
+    <col min="12322" max="12322" width="1.7109375" style="14" customWidth="1"/>
+    <col min="12323" max="12323" width="11.7109375" style="14" customWidth="1"/>
+    <col min="12324" max="12324" width="1.85546875" style="14" customWidth="1"/>
+    <col min="12325" max="12325" width="9.140625" style="14"/>
+    <col min="12326" max="12326" width="1.5703125" style="14" customWidth="1"/>
+    <col min="12327" max="12327" width="9.140625" style="14"/>
+    <col min="12328" max="12328" width="1.85546875" style="14" customWidth="1"/>
+    <col min="12329" max="12502" width="9.140625" style="14"/>
+    <col min="12503" max="12503" width="2.7109375" style="14" customWidth="1"/>
+    <col min="12504" max="12504" width="17.85546875" style="14" customWidth="1"/>
+    <col min="12505" max="12505" width="9.140625" style="14"/>
+    <col min="12506" max="12506" width="2.140625" style="14" customWidth="1"/>
+    <col min="12507" max="12507" width="11.140625" style="14" customWidth="1"/>
+    <col min="12508" max="12508" width="2" style="14" customWidth="1"/>
+    <col min="12509" max="12509" width="9.140625" style="14"/>
+    <col min="12510" max="12510" width="2" style="14" customWidth="1"/>
+    <col min="12511" max="12511" width="11.28515625" style="14" customWidth="1"/>
+    <col min="12512" max="12512" width="2" style="14" customWidth="1"/>
+    <col min="12513" max="12513" width="14.85546875" style="14" customWidth="1"/>
+    <col min="12514" max="12514" width="2" style="14" customWidth="1"/>
+    <col min="12515" max="12515" width="11.28515625" style="14" customWidth="1"/>
+    <col min="12516" max="12516" width="2.42578125" style="14" customWidth="1"/>
+    <col min="12517" max="12517" width="12.7109375" style="14" customWidth="1"/>
+    <col min="12518" max="12518" width="2.42578125" style="14" customWidth="1"/>
+    <col min="12519" max="12519" width="12" style="14" customWidth="1"/>
+    <col min="12520" max="12520" width="2.42578125" style="14" customWidth="1"/>
+    <col min="12521" max="12521" width="15" style="14" customWidth="1"/>
+    <col min="12522" max="12522" width="2.42578125" style="14" customWidth="1"/>
+    <col min="12523" max="12523" width="12.42578125" style="14" customWidth="1"/>
+    <col min="12524" max="12524" width="2.5703125" style="14" customWidth="1"/>
+    <col min="12525" max="12525" width="16.7109375" style="14" customWidth="1"/>
+    <col min="12526" max="12526" width="1.5703125" style="14" customWidth="1"/>
+    <col min="12527" max="12527" width="19.7109375" style="14" customWidth="1"/>
+    <col min="12528" max="12528" width="1.42578125" style="14" customWidth="1"/>
+    <col min="12529" max="12529" width="13.5703125" style="14" customWidth="1"/>
+    <col min="12530" max="12530" width="1.85546875" style="14" customWidth="1"/>
+    <col min="12531" max="12531" width="13" style="14" customWidth="1"/>
+    <col min="12532" max="12532" width="1.5703125" style="14" customWidth="1"/>
+    <col min="12533" max="12533" width="11.85546875" style="14" customWidth="1"/>
+    <col min="12534" max="12534" width="2.28515625" style="14" customWidth="1"/>
+    <col min="12535" max="12535" width="14.7109375" style="14" customWidth="1"/>
+    <col min="12536" max="12536" width="2.28515625" style="14" customWidth="1"/>
+    <col min="12537" max="12537" width="9.140625" style="14"/>
+    <col min="12538" max="12538" width="1.7109375" style="14" customWidth="1"/>
+    <col min="12539" max="12539" width="13.140625" style="14" customWidth="1"/>
+    <col min="12540" max="12540" width="2.28515625" style="14" customWidth="1"/>
+    <col min="12541" max="12541" width="9.140625" style="14"/>
+    <col min="12542" max="12542" width="1.42578125" style="14" customWidth="1"/>
+    <col min="12543" max="12543" width="9.140625" style="14"/>
+    <col min="12544" max="12544" width="1.7109375" style="14" customWidth="1"/>
+    <col min="12545" max="12545" width="9.140625" style="14"/>
+    <col min="12546" max="12546" width="1.85546875" style="14" customWidth="1"/>
+    <col min="12547" max="12547" width="12" style="14" customWidth="1"/>
+    <col min="12548" max="12548" width="1.7109375" style="14" customWidth="1"/>
+    <col min="12549" max="12549" width="9.140625" style="14"/>
+    <col min="12550" max="12550" width="1.85546875" style="14" customWidth="1"/>
+    <col min="12551" max="12551" width="10.85546875" style="14" customWidth="1"/>
+    <col min="12552" max="12552" width="2.140625" style="14" customWidth="1"/>
+    <col min="12553" max="12553" width="13.85546875" style="14" customWidth="1"/>
+    <col min="12554" max="12554" width="3.28515625" style="14" customWidth="1"/>
+    <col min="12555" max="12555" width="11.7109375" style="14" customWidth="1"/>
+    <col min="12556" max="12556" width="2.140625" style="14" customWidth="1"/>
+    <col min="12557" max="12557" width="13.140625" style="14" customWidth="1"/>
+    <col min="12558" max="12558" width="3.7109375" style="14" customWidth="1"/>
+    <col min="12559" max="12559" width="12" style="14" customWidth="1"/>
+    <col min="12560" max="12560" width="3.85546875" style="14" customWidth="1"/>
+    <col min="12561" max="12561" width="13.5703125" style="14" customWidth="1"/>
+    <col min="12562" max="12562" width="3" style="14" customWidth="1"/>
+    <col min="12563" max="12563" width="12.28515625" style="14" customWidth="1"/>
+    <col min="12564" max="12564" width="3" style="14" customWidth="1"/>
+    <col min="12565" max="12565" width="14.42578125" style="14" customWidth="1"/>
+    <col min="12566" max="12566" width="2.85546875" style="14" customWidth="1"/>
+    <col min="12567" max="12567" width="17.7109375" style="14" customWidth="1"/>
+    <col min="12568" max="12568" width="2.5703125" style="14" customWidth="1"/>
+    <col min="12569" max="12569" width="9.140625" style="14"/>
+    <col min="12570" max="12570" width="1.42578125" style="14" customWidth="1"/>
+    <col min="12571" max="12571" width="11" style="14" customWidth="1"/>
+    <col min="12572" max="12572" width="1.7109375" style="14" customWidth="1"/>
+    <col min="12573" max="12573" width="11.5703125" style="14" customWidth="1"/>
+    <col min="12574" max="12574" width="2" style="14" customWidth="1"/>
+    <col min="12575" max="12575" width="12.42578125" style="14" customWidth="1"/>
+    <col min="12576" max="12576" width="3.7109375" style="14" customWidth="1"/>
+    <col min="12577" max="12577" width="9.140625" style="14"/>
+    <col min="12578" max="12578" width="1.7109375" style="14" customWidth="1"/>
+    <col min="12579" max="12579" width="11.7109375" style="14" customWidth="1"/>
+    <col min="12580" max="12580" width="1.85546875" style="14" customWidth="1"/>
+    <col min="12581" max="12581" width="9.140625" style="14"/>
+    <col min="12582" max="12582" width="1.5703125" style="14" customWidth="1"/>
+    <col min="12583" max="12583" width="9.140625" style="14"/>
+    <col min="12584" max="12584" width="1.85546875" style="14" customWidth="1"/>
+    <col min="12585" max="12758" width="9.140625" style="14"/>
+    <col min="12759" max="12759" width="2.7109375" style="14" customWidth="1"/>
+    <col min="12760" max="12760" width="17.85546875" style="14" customWidth="1"/>
+    <col min="12761" max="12761" width="9.140625" style="14"/>
+    <col min="12762" max="12762" width="2.140625" style="14" customWidth="1"/>
+    <col min="12763" max="12763" width="11.140625" style="14" customWidth="1"/>
+    <col min="12764" max="12764" width="2" style="14" customWidth="1"/>
+    <col min="12765" max="12765" width="9.140625" style="14"/>
+    <col min="12766" max="12766" width="2" style="14" customWidth="1"/>
+    <col min="12767" max="12767" width="11.28515625" style="14" customWidth="1"/>
+    <col min="12768" max="12768" width="2" style="14" customWidth="1"/>
+    <col min="12769" max="12769" width="14.85546875" style="14" customWidth="1"/>
+    <col min="12770" max="12770" width="2" style="14" customWidth="1"/>
+    <col min="12771" max="12771" width="11.28515625" style="14" customWidth="1"/>
+    <col min="12772" max="12772" width="2.42578125" style="14" customWidth="1"/>
+    <col min="12773" max="12773" width="12.7109375" style="14" customWidth="1"/>
+    <col min="12774" max="12774" width="2.42578125" style="14" customWidth="1"/>
+    <col min="12775" max="12775" width="12" style="14" customWidth="1"/>
+    <col min="12776" max="12776" width="2.42578125" style="14" customWidth="1"/>
+    <col min="12777" max="12777" width="15" style="14" customWidth="1"/>
+    <col min="12778" max="12778" width="2.42578125" style="14" customWidth="1"/>
+    <col min="12779" max="12779" width="12.42578125" style="14" customWidth="1"/>
+    <col min="12780" max="12780" width="2.5703125" style="14" customWidth="1"/>
+    <col min="12781" max="12781" width="16.7109375" style="14" customWidth="1"/>
+    <col min="12782" max="12782" width="1.5703125" style="14" customWidth="1"/>
+    <col min="12783" max="12783" width="19.7109375" style="14" customWidth="1"/>
+    <col min="12784" max="12784" width="1.42578125" style="14" customWidth="1"/>
+    <col min="12785" max="12785" width="13.5703125" style="14" customWidth="1"/>
+    <col min="12786" max="12786" width="1.85546875" style="14" customWidth="1"/>
+    <col min="12787" max="12787" width="13" style="14" customWidth="1"/>
+    <col min="12788" max="12788" width="1.5703125" style="14" customWidth="1"/>
+    <col min="12789" max="12789" width="11.85546875" style="14" customWidth="1"/>
+    <col min="12790" max="12790" width="2.28515625" style="14" customWidth="1"/>
+    <col min="12791" max="12791" width="14.7109375" style="14" customWidth="1"/>
+    <col min="12792" max="12792" width="2.28515625" style="14" customWidth="1"/>
+    <col min="12793" max="12793" width="9.140625" style="14"/>
+    <col min="12794" max="12794" width="1.7109375" style="14" customWidth="1"/>
+    <col min="12795" max="12795" width="13.140625" style="14" customWidth="1"/>
+    <col min="12796" max="12796" width="2.28515625" style="14" customWidth="1"/>
+    <col min="12797" max="12797" width="9.140625" style="14"/>
+    <col min="12798" max="12798" width="1.42578125" style="14" customWidth="1"/>
+    <col min="12799" max="12799" width="9.140625" style="14"/>
+    <col min="12800" max="12800" width="1.7109375" style="14" customWidth="1"/>
+    <col min="12801" max="12801" width="9.140625" style="14"/>
+    <col min="12802" max="12802" width="1.85546875" style="14" customWidth="1"/>
+    <col min="12803" max="12803" width="12" style="14" customWidth="1"/>
+    <col min="12804" max="12804" width="1.7109375" style="14" customWidth="1"/>
+    <col min="12805" max="12805" width="9.140625" style="14"/>
+    <col min="12806" max="12806" width="1.85546875" style="14" customWidth="1"/>
+    <col min="12807" max="12807" width="10.85546875" style="14" customWidth="1"/>
+    <col min="12808" max="12808" width="2.140625" style="14" customWidth="1"/>
+    <col min="12809" max="12809" width="13.85546875" style="14" customWidth="1"/>
+    <col min="12810" max="12810" width="3.28515625" style="14" customWidth="1"/>
+    <col min="12811" max="12811" width="11.7109375" style="14" customWidth="1"/>
+    <col min="12812" max="12812" width="2.140625" style="14" customWidth="1"/>
+    <col min="12813" max="12813" width="13.140625" style="14" customWidth="1"/>
+    <col min="12814" max="12814" width="3.7109375" style="14" customWidth="1"/>
+    <col min="12815" max="12815" width="12" style="14" customWidth="1"/>
+    <col min="12816" max="12816" width="3.85546875" style="14" customWidth="1"/>
+    <col min="12817" max="12817" width="13.5703125" style="14" customWidth="1"/>
+    <col min="12818" max="12818" width="3" style="14" customWidth="1"/>
+    <col min="12819" max="12819" width="12.28515625" style="14" customWidth="1"/>
+    <col min="12820" max="12820" width="3" style="14" customWidth="1"/>
+    <col min="12821" max="12821" width="14.42578125" style="14" customWidth="1"/>
+    <col min="12822" max="12822" width="2.85546875" style="14" customWidth="1"/>
+    <col min="12823" max="12823" width="17.7109375" style="14" customWidth="1"/>
+    <col min="12824" max="12824" width="2.5703125" style="14" customWidth="1"/>
+    <col min="12825" max="12825" width="9.140625" style="14"/>
+    <col min="12826" max="12826" width="1.42578125" style="14" customWidth="1"/>
+    <col min="12827" max="12827" width="11" style="14" customWidth="1"/>
+    <col min="12828" max="12828" width="1.7109375" style="14" customWidth="1"/>
+    <col min="12829" max="12829" width="11.5703125" style="14" customWidth="1"/>
+    <col min="12830" max="12830" width="2" style="14" customWidth="1"/>
+    <col min="12831" max="12831" width="12.42578125" style="14" customWidth="1"/>
+    <col min="12832" max="12832" width="3.7109375" style="14" customWidth="1"/>
+    <col min="12833" max="12833" width="9.140625" style="14"/>
+    <col min="12834" max="12834" width="1.7109375" style="14" customWidth="1"/>
+    <col min="12835" max="12835" width="11.7109375" style="14" customWidth="1"/>
+    <col min="12836" max="12836" width="1.85546875" style="14" customWidth="1"/>
+    <col min="12837" max="12837" width="9.140625" style="14"/>
+    <col min="12838" max="12838" width="1.5703125" style="14" customWidth="1"/>
+    <col min="12839" max="12839" width="9.140625" style="14"/>
+    <col min="12840" max="12840" width="1.85546875" style="14" customWidth="1"/>
+    <col min="12841" max="13014" width="9.140625" style="14"/>
+    <col min="13015" max="13015" width="2.7109375" style="14" customWidth="1"/>
+    <col min="13016" max="13016" width="17.85546875" style="14" customWidth="1"/>
+    <col min="13017" max="13017" width="9.140625" style="14"/>
+    <col min="13018" max="13018" width="2.140625" style="14" customWidth="1"/>
+    <col min="13019" max="13019" width="11.140625" style="14" customWidth="1"/>
+    <col min="13020" max="13020" width="2" style="14" customWidth="1"/>
+    <col min="13021" max="13021" width="9.140625" style="14"/>
+    <col min="13022" max="13022" width="2" style="14" customWidth="1"/>
+    <col min="13023" max="13023" width="11.28515625" style="14" customWidth="1"/>
+    <col min="13024" max="13024" width="2" style="14" customWidth="1"/>
+    <col min="13025" max="13025" width="14.85546875" style="14" customWidth="1"/>
+    <col min="13026" max="13026" width="2" style="14" customWidth="1"/>
+    <col min="13027" max="13027" width="11.28515625" style="14" customWidth="1"/>
+    <col min="13028" max="13028" width="2.42578125" style="14" customWidth="1"/>
+    <col min="13029" max="13029" width="12.7109375" style="14" customWidth="1"/>
+    <col min="13030" max="13030" width="2.42578125" style="14" customWidth="1"/>
+    <col min="13031" max="13031" width="12" style="14" customWidth="1"/>
+    <col min="13032" max="13032" width="2.42578125" style="14" customWidth="1"/>
+    <col min="13033" max="13033" width="15" style="14" customWidth="1"/>
+    <col min="13034" max="13034" width="2.42578125" style="14" customWidth="1"/>
+    <col min="13035" max="13035" width="12.42578125" style="14" customWidth="1"/>
+    <col min="13036" max="13036" width="2.5703125" style="14" customWidth="1"/>
+    <col min="13037" max="13037" width="16.7109375" style="14" customWidth="1"/>
+    <col min="13038" max="13038" width="1.5703125" style="14" customWidth="1"/>
+    <col min="13039" max="13039" width="19.7109375" style="14" customWidth="1"/>
+    <col min="13040" max="13040" width="1.42578125" style="14" customWidth="1"/>
+    <col min="13041" max="13041" width="13.5703125" style="14" customWidth="1"/>
+    <col min="13042" max="13042" width="1.85546875" style="14" customWidth="1"/>
+    <col min="13043" max="13043" width="13" style="14" customWidth="1"/>
+    <col min="13044" max="13044" width="1.5703125" style="14" customWidth="1"/>
+    <col min="13045" max="13045" width="11.85546875" style="14" customWidth="1"/>
+    <col min="13046" max="13046" width="2.28515625" style="14" customWidth="1"/>
+    <col min="13047" max="13047" width="14.7109375" style="14" customWidth="1"/>
+    <col min="13048" max="13048" width="2.28515625" style="14" customWidth="1"/>
+    <col min="13049" max="13049" width="9.140625" style="14"/>
+    <col min="13050" max="13050" width="1.7109375" style="14" customWidth="1"/>
+    <col min="13051" max="13051" width="13.140625" style="14" customWidth="1"/>
+    <col min="13052" max="13052" width="2.28515625" style="14" customWidth="1"/>
+    <col min="13053" max="13053" width="9.140625" style="14"/>
+    <col min="13054" max="13054" width="1.42578125" style="14" customWidth="1"/>
+    <col min="13055" max="13055" width="9.140625" style="14"/>
+    <col min="13056" max="13056" width="1.7109375" style="14" customWidth="1"/>
+    <col min="13057" max="13057" width="9.140625" style="14"/>
+    <col min="13058" max="13058" width="1.85546875" style="14" customWidth="1"/>
+    <col min="13059" max="13059" width="12" style="14" customWidth="1"/>
+    <col min="13060" max="13060" width="1.7109375" style="14" customWidth="1"/>
+    <col min="13061" max="13061" width="9.140625" style="14"/>
+    <col min="13062" max="13062" width="1.85546875" style="14" customWidth="1"/>
+    <col min="13063" max="13063" width="10.85546875" style="14" customWidth="1"/>
+    <col min="13064" max="13064" width="2.140625" style="14" customWidth="1"/>
+    <col min="13065" max="13065" width="13.85546875" style="14" customWidth="1"/>
+    <col min="13066" max="13066" width="3.28515625" style="14" customWidth="1"/>
+    <col min="13067" max="13067" width="11.7109375" style="14" customWidth="1"/>
+    <col min="13068" max="13068" width="2.140625" style="14" customWidth="1"/>
+    <col min="13069" max="13069" width="13.140625" style="14" customWidth="1"/>
+    <col min="13070" max="13070" width="3.7109375" style="14" customWidth="1"/>
+    <col min="13071" max="13071" width="12" style="14" customWidth="1"/>
+    <col min="13072" max="13072" width="3.85546875" style="14" customWidth="1"/>
+    <col min="13073" max="13073" width="13.5703125" style="14" customWidth="1"/>
+    <col min="13074" max="13074" width="3" style="14" customWidth="1"/>
+    <col min="13075" max="13075" width="12.28515625" style="14" customWidth="1"/>
+    <col min="13076" max="13076" width="3" style="14" customWidth="1"/>
+    <col min="13077" max="13077" width="14.42578125" style="14" customWidth="1"/>
+    <col min="13078" max="13078" width="2.85546875" style="14" customWidth="1"/>
+    <col min="13079" max="13079" width="17.7109375" style="14" customWidth="1"/>
+    <col min="13080" max="13080" width="2.5703125" style="14" customWidth="1"/>
+    <col min="13081" max="13081" width="9.140625" style="14"/>
+    <col min="13082" max="13082" width="1.42578125" style="14" customWidth="1"/>
+    <col min="13083" max="13083" width="11" style="14" customWidth="1"/>
+    <col min="13084" max="13084" width="1.7109375" style="14" customWidth="1"/>
+    <col min="13085" max="13085" width="11.5703125" style="14" customWidth="1"/>
+    <col min="13086" max="13086" width="2" style="14" customWidth="1"/>
+    <col min="13087" max="13087" width="12.42578125" style="14" customWidth="1"/>
+    <col min="13088" max="13088" width="3.7109375" style="14" customWidth="1"/>
+    <col min="13089" max="13089" width="9.140625" style="14"/>
+    <col min="13090" max="13090" width="1.7109375" style="14" customWidth="1"/>
+    <col min="13091" max="13091" width="11.7109375" style="14" customWidth="1"/>
+    <col min="13092" max="13092" width="1.85546875" style="14" customWidth="1"/>
+    <col min="13093" max="13093" width="9.140625" style="14"/>
+    <col min="13094" max="13094" width="1.5703125" style="14" customWidth="1"/>
+    <col min="13095" max="13095" width="9.140625" style="14"/>
+    <col min="13096" max="13096" width="1.85546875" style="14" customWidth="1"/>
+    <col min="13097" max="13270" width="9.140625" style="14"/>
+    <col min="13271" max="13271" width="2.7109375" style="14" customWidth="1"/>
+    <col min="13272" max="13272" width="17.85546875" style="14" customWidth="1"/>
+    <col min="13273" max="13273" width="9.140625" style="14"/>
+    <col min="13274" max="13274" width="2.140625" style="14" customWidth="1"/>
+    <col min="13275" max="13275" width="11.140625" style="14" customWidth="1"/>
+    <col min="13276" max="13276" width="2" style="14" customWidth="1"/>
+    <col min="13277" max="13277" width="9.140625" style="14"/>
+    <col min="13278" max="13278" width="2" style="14" customWidth="1"/>
+    <col min="13279" max="13279" width="11.28515625" style="14" customWidth="1"/>
+    <col min="13280" max="13280" width="2" style="14" customWidth="1"/>
+    <col min="13281" max="13281" width="14.85546875" style="14" customWidth="1"/>
+    <col min="13282" max="13282" width="2" style="14" customWidth="1"/>
+    <col min="13283" max="13283" width="11.28515625" style="14" customWidth="1"/>
+    <col min="13284" max="13284" width="2.42578125" style="14" customWidth="1"/>
+    <col min="13285" max="13285" width="12.7109375" style="14" customWidth="1"/>
+    <col min="13286" max="13286" width="2.42578125" style="14" customWidth="1"/>
+    <col min="13287" max="13287" width="12" style="14" customWidth="1"/>
+    <col min="13288" max="13288" width="2.42578125" style="14" customWidth="1"/>
+    <col min="13289" max="13289" width="15" style="14" customWidth="1"/>
+    <col min="13290" max="13290" width="2.42578125" style="14" customWidth="1"/>
+    <col min="13291" max="13291" width="12.42578125" style="14" customWidth="1"/>
+    <col min="13292" max="13292" width="2.5703125" style="14" customWidth="1"/>
+    <col min="13293" max="13293" width="16.7109375" style="14" customWidth="1"/>
+    <col min="13294" max="13294" width="1.5703125" style="14" customWidth="1"/>
+    <col min="13295" max="13295" width="19.7109375" style="14" customWidth="1"/>
+    <col min="13296" max="13296" width="1.42578125" style="14" customWidth="1"/>
+    <col min="13297" max="13297" width="13.5703125" style="14" customWidth="1"/>
+    <col min="13298" max="13298" width="1.85546875" style="14" customWidth="1"/>
+    <col min="13299" max="13299" width="13" style="14" customWidth="1"/>
+    <col min="13300" max="13300" width="1.5703125" style="14" customWidth="1"/>
+    <col min="13301" max="13301" width="11.85546875" style="14" customWidth="1"/>
+    <col min="13302" max="13302" width="2.28515625" style="14" customWidth="1"/>
+    <col min="13303" max="13303" width="14.7109375" style="14" customWidth="1"/>
+    <col min="13304" max="13304" width="2.28515625" style="14" customWidth="1"/>
+    <col min="13305" max="13305" width="9.140625" style="14"/>
+    <col min="13306" max="13306" width="1.7109375" style="14" customWidth="1"/>
+    <col min="13307" max="13307" width="13.140625" style="14" customWidth="1"/>
+    <col min="13308" max="13308" width="2.28515625" style="14" customWidth="1"/>
+    <col min="13309" max="13309" width="9.140625" style="14"/>
+    <col min="13310" max="13310" width="1.42578125" style="14" customWidth="1"/>
+    <col min="13311" max="13311" width="9.140625" style="14"/>
+    <col min="13312" max="13312" width="1.7109375" style="14" customWidth="1"/>
+    <col min="13313" max="13313" width="9.140625" style="14"/>
+    <col min="13314" max="13314" width="1.85546875" style="14" customWidth="1"/>
+    <col min="13315" max="13315" width="12" style="14" customWidth="1"/>
+    <col min="13316" max="13316" width="1.7109375" style="14" customWidth="1"/>
+    <col min="13317" max="13317" width="9.140625" style="14"/>
+    <col min="13318" max="13318" width="1.85546875" style="14" customWidth="1"/>
+    <col min="13319" max="13319" width="10.85546875" style="14" customWidth="1"/>
+    <col min="13320" max="13320" width="2.140625" style="14" customWidth="1"/>
+    <col min="13321" max="13321" width="13.85546875" style="14" customWidth="1"/>
+    <col min="13322" max="13322" width="3.28515625" style="14" customWidth="1"/>
+    <col min="13323" max="13323" width="11.7109375" style="14" customWidth="1"/>
+    <col min="13324" max="13324" width="2.140625" style="14" customWidth="1"/>
+    <col min="13325" max="13325" width="13.140625" style="14" customWidth="1"/>
+    <col min="13326" max="13326" width="3.7109375" style="14" customWidth="1"/>
+    <col min="13327" max="13327" width="12" style="14" customWidth="1"/>
+    <col min="13328" max="13328" width="3.85546875" style="14" customWidth="1"/>
+    <col min="13329" max="13329" width="13.5703125" style="14" customWidth="1"/>
+    <col min="13330" max="13330" width="3" style="14" customWidth="1"/>
+    <col min="13331" max="13331" width="12.28515625" style="14" customWidth="1"/>
+    <col min="13332" max="13332" width="3" style="14" customWidth="1"/>
+    <col min="13333" max="13333" width="14.42578125" style="14" customWidth="1"/>
+    <col min="13334" max="13334" width="2.85546875" style="14" customWidth="1"/>
+    <col min="13335" max="13335" width="17.7109375" style="14" customWidth="1"/>
+    <col min="13336" max="13336" width="2.5703125" style="14" customWidth="1"/>
+    <col min="13337" max="13337" width="9.140625" style="14"/>
+    <col min="13338" max="13338" width="1.42578125" style="14" customWidth="1"/>
+    <col min="13339" max="13339" width="11" style="14" customWidth="1"/>
+    <col min="13340" max="13340" width="1.7109375" style="14" customWidth="1"/>
+    <col min="13341" max="13341" width="11.5703125" style="14" customWidth="1"/>
+    <col min="13342" max="13342" width="2" style="14" customWidth="1"/>
+    <col min="13343" max="13343" width="12.42578125" style="14" customWidth="1"/>
+    <col min="13344" max="13344" width="3.7109375" style="14" customWidth="1"/>
+    <col min="13345" max="13345" width="9.140625" style="14"/>
+    <col min="13346" max="13346" width="1.7109375" style="14" customWidth="1"/>
+    <col min="13347" max="13347" width="11.7109375" style="14" customWidth="1"/>
+    <col min="13348" max="13348" width="1.85546875" style="14" customWidth="1"/>
+    <col min="13349" max="13349" width="9.140625" style="14"/>
+    <col min="13350" max="13350" width="1.5703125" style="14" customWidth="1"/>
+    <col min="13351" max="13351" width="9.140625" style="14"/>
+    <col min="13352" max="13352" width="1.85546875" style="14" customWidth="1"/>
+    <col min="13353" max="13526" width="9.140625" style="14"/>
+    <col min="13527" max="13527" width="2.7109375" style="14" customWidth="1"/>
+    <col min="13528" max="13528" width="17.85546875" style="14" customWidth="1"/>
+    <col min="13529" max="13529" width="9.140625" style="14"/>
+    <col min="13530" max="13530" width="2.140625" style="14" customWidth="1"/>
+    <col min="13531" max="13531" width="11.140625" style="14" customWidth="1"/>
+    <col min="13532" max="13532" width="2" style="14" customWidth="1"/>
+    <col min="13533" max="13533" width="9.140625" style="14"/>
+    <col min="13534" max="13534" width="2" style="14" customWidth="1"/>
+    <col min="13535" max="13535" width="11.28515625" style="14" customWidth="1"/>
+    <col min="13536" max="13536" width="2" style="14" customWidth="1"/>
+    <col min="13537" max="13537" width="14.85546875" style="14" customWidth="1"/>
+    <col min="13538" max="13538" width="2" style="14" customWidth="1"/>
+    <col min="13539" max="13539" width="11.28515625" style="14" customWidth="1"/>
+    <col min="13540" max="13540" width="2.42578125" style="14" customWidth="1"/>
+    <col min="13541" max="13541" width="12.7109375" style="14" customWidth="1"/>
+    <col min="13542" max="13542" width="2.42578125" style="14" customWidth="1"/>
+    <col min="13543" max="13543" width="12" style="14" customWidth="1"/>
+    <col min="13544" max="13544" width="2.42578125" style="14" customWidth="1"/>
+    <col min="13545" max="13545" width="15" style="14" customWidth="1"/>
+    <col min="13546" max="13546" width="2.42578125" style="14" customWidth="1"/>
+    <col min="13547" max="13547" width="12.42578125" style="14" customWidth="1"/>
+    <col min="13548" max="13548" width="2.5703125" style="14" customWidth="1"/>
+    <col min="13549" max="13549" width="16.7109375" style="14" customWidth="1"/>
+    <col min="13550" max="13550" width="1.5703125" style="14" customWidth="1"/>
+    <col min="13551" max="13551" width="19.7109375" style="14" customWidth="1"/>
+    <col min="13552" max="13552" width="1.42578125" style="14" customWidth="1"/>
+    <col min="13553" max="13553" width="13.5703125" style="14" customWidth="1"/>
+    <col min="13554" max="13554" width="1.85546875" style="14" customWidth="1"/>
+    <col min="13555" max="13555" width="13" style="14" customWidth="1"/>
+    <col min="13556" max="13556" width="1.5703125" style="14" customWidth="1"/>
+    <col min="13557" max="13557" width="11.85546875" style="14" customWidth="1"/>
+    <col min="13558" max="13558" width="2.28515625" style="14" customWidth="1"/>
+    <col min="13559" max="13559" width="14.7109375" style="14" customWidth="1"/>
+    <col min="13560" max="13560" width="2.28515625" style="14" customWidth="1"/>
+    <col min="13561" max="13561" width="9.140625" style="14"/>
+    <col min="13562" max="13562" width="1.7109375" style="14" customWidth="1"/>
+    <col min="13563" max="13563" width="13.140625" style="14" customWidth="1"/>
+    <col min="13564" max="13564" width="2.28515625" style="14" customWidth="1"/>
+    <col min="13565" max="13565" width="9.140625" style="14"/>
+    <col min="13566" max="13566" width="1.42578125" style="14" customWidth="1"/>
+    <col min="13567" max="13567" width="9.140625" style="14"/>
+    <col min="13568" max="13568" width="1.7109375" style="14" customWidth="1"/>
+    <col min="13569" max="13569" width="9.140625" style="14"/>
+    <col min="13570" max="13570" width="1.85546875" style="14" customWidth="1"/>
+    <col min="13571" max="13571" width="12" style="14" customWidth="1"/>
+    <col min="13572" max="13572" width="1.7109375" style="14" customWidth="1"/>
+    <col min="13573" max="13573" width="9.140625" style="14"/>
+    <col min="13574" max="13574" width="1.85546875" style="14" customWidth="1"/>
+    <col min="13575" max="13575" width="10.85546875" style="14" customWidth="1"/>
+    <col min="13576" max="13576" width="2.140625" style="14" customWidth="1"/>
+    <col min="13577" max="13577" width="13.85546875" style="14" customWidth="1"/>
+    <col min="13578" max="13578" width="3.28515625" style="14" customWidth="1"/>
+    <col min="13579" max="13579" width="11.7109375" style="14" customWidth="1"/>
+    <col min="13580" max="13580" width="2.140625" style="14" customWidth="1"/>
+    <col min="13581" max="13581" width="13.140625" style="14" customWidth="1"/>
+    <col min="13582" max="13582" width="3.7109375" style="14" customWidth="1"/>
+    <col min="13583" max="13583" width="12" style="14" customWidth="1"/>
+    <col min="13584" max="13584" width="3.85546875" style="14" customWidth="1"/>
+    <col min="13585" max="13585" width="13.5703125" style="14" customWidth="1"/>
+    <col min="13586" max="13586" width="3" style="14" customWidth="1"/>
+    <col min="13587" max="13587" width="12.28515625" style="14" customWidth="1"/>
+    <col min="13588" max="13588" width="3" style="14" customWidth="1"/>
+    <col min="13589" max="13589" width="14.42578125" style="14" customWidth="1"/>
+    <col min="13590" max="13590" width="2.85546875" style="14" customWidth="1"/>
+    <col min="13591" max="13591" width="17.7109375" style="14" customWidth="1"/>
+    <col min="13592" max="13592" width="2.5703125" style="14" customWidth="1"/>
+    <col min="13593" max="13593" width="9.140625" style="14"/>
+    <col min="13594" max="13594" width="1.42578125" style="14" customWidth="1"/>
+    <col min="13595" max="13595" width="11" style="14" customWidth="1"/>
+    <col min="13596" max="13596" width="1.7109375" style="14" customWidth="1"/>
+    <col min="13597" max="13597" width="11.5703125" style="14" customWidth="1"/>
+    <col min="13598" max="13598" width="2" style="14" customWidth="1"/>
+    <col min="13599" max="13599" width="12.42578125" style="14" customWidth="1"/>
+    <col min="13600" max="13600" width="3.7109375" style="14" customWidth="1"/>
+    <col min="13601" max="13601" width="9.140625" style="14"/>
+    <col min="13602" max="13602" width="1.7109375" style="14" customWidth="1"/>
+    <col min="13603" max="13603" width="11.7109375" style="14" customWidth="1"/>
+    <col min="13604" max="13604" width="1.85546875" style="14" customWidth="1"/>
+    <col min="13605" max="13605" width="9.140625" style="14"/>
+    <col min="13606" max="13606" width="1.5703125" style="14" customWidth="1"/>
+    <col min="13607" max="13607" width="9.140625" style="14"/>
+    <col min="13608" max="13608" width="1.85546875" style="14" customWidth="1"/>
+    <col min="13609" max="13782" width="9.140625" style="14"/>
+    <col min="13783" max="13783" width="2.7109375" style="14" customWidth="1"/>
+    <col min="13784" max="13784" width="17.85546875" style="14" customWidth="1"/>
+    <col min="13785" max="13785" width="9.140625" style="14"/>
+    <col min="13786" max="13786" width="2.140625" style="14" customWidth="1"/>
+    <col min="13787" max="13787" width="11.140625" style="14" customWidth="1"/>
+    <col min="13788" max="13788" width="2" style="14" customWidth="1"/>
+    <col min="13789" max="13789" width="9.140625" style="14"/>
+    <col min="13790" max="13790" width="2" style="14" customWidth="1"/>
+    <col min="13791" max="13791" width="11.28515625" style="14" customWidth="1"/>
+    <col min="13792" max="13792" width="2" style="14" customWidth="1"/>
+    <col min="13793" max="13793" width="14.85546875" style="14" customWidth="1"/>
+    <col min="13794" max="13794" width="2" style="14" customWidth="1"/>
+    <col min="13795" max="13795" width="11.28515625" style="14" customWidth="1"/>
+    <col min="13796" max="13796" width="2.42578125" style="14" customWidth="1"/>
+    <col min="13797" max="13797" width="12.7109375" style="14" customWidth="1"/>
+    <col min="13798" max="13798" width="2.42578125" style="14" customWidth="1"/>
+    <col min="13799" max="13799" width="12" style="14" customWidth="1"/>
+    <col min="13800" max="13800" width="2.42578125" style="14" customWidth="1"/>
+    <col min="13801" max="13801" width="15" style="14" customWidth="1"/>
+    <col min="13802" max="13802" width="2.42578125" style="14" customWidth="1"/>
+    <col min="13803" max="13803" width="12.42578125" style="14" customWidth="1"/>
+    <col min="13804" max="13804" width="2.5703125" style="14" customWidth="1"/>
+    <col min="13805" max="13805" width="16.7109375" style="14" customWidth="1"/>
+    <col min="13806" max="13806" width="1.5703125" style="14" customWidth="1"/>
+    <col min="13807" max="13807" width="19.7109375" style="14" customWidth="1"/>
+    <col min="13808" max="13808" width="1.42578125" style="14" customWidth="1"/>
+    <col min="13809" max="13809" width="13.5703125" style="14" customWidth="1"/>
+    <col min="13810" max="13810" width="1.85546875" style="14" customWidth="1"/>
+    <col min="13811" max="13811" width="13" style="14" customWidth="1"/>
+    <col min="13812" max="13812" width="1.5703125" style="14" customWidth="1"/>
+    <col min="13813" max="13813" width="11.85546875" style="14" customWidth="1"/>
+    <col min="13814" max="13814" width="2.28515625" style="14" customWidth="1"/>
+    <col min="13815" max="13815" width="14.7109375" style="14" customWidth="1"/>
+    <col min="13816" max="13816" width="2.28515625" style="14" customWidth="1"/>
+    <col min="13817" max="13817" width="9.140625" style="14"/>
+    <col min="13818" max="13818" width="1.7109375" style="14" customWidth="1"/>
+    <col min="13819" max="13819" width="13.140625" style="14" customWidth="1"/>
+    <col min="13820" max="13820" width="2.28515625" style="14" customWidth="1"/>
+    <col min="13821" max="13821" width="9.140625" style="14"/>
+    <col min="13822" max="13822" width="1.42578125" style="14" customWidth="1"/>
+    <col min="13823" max="13823" width="9.140625" style="14"/>
+    <col min="13824" max="13824" width="1.7109375" style="14" customWidth="1"/>
+    <col min="13825" max="13825" width="9.140625" style="14"/>
+    <col min="13826" max="13826" width="1.85546875" style="14" customWidth="1"/>
+    <col min="13827" max="13827" width="12" style="14" customWidth="1"/>
+    <col min="13828" max="13828" width="1.7109375" style="14" customWidth="1"/>
+    <col min="13829" max="13829" width="9.140625" style="14"/>
+    <col min="13830" max="13830" width="1.85546875" style="14" customWidth="1"/>
+    <col min="13831" max="13831" width="10.85546875" style="14" customWidth="1"/>
+    <col min="13832" max="13832" width="2.140625" style="14" customWidth="1"/>
+    <col min="13833" max="13833" width="13.85546875" style="14" customWidth="1"/>
+    <col min="13834" max="13834" width="3.28515625" style="14" customWidth="1"/>
+    <col min="13835" max="13835" width="11.7109375" style="14" customWidth="1"/>
+    <col min="13836" max="13836" width="2.140625" style="14" customWidth="1"/>
+    <col min="13837" max="13837" width="13.140625" style="14" customWidth="1"/>
+    <col min="13838" max="13838" width="3.7109375" style="14" customWidth="1"/>
+    <col min="13839" max="13839" width="12" style="14" customWidth="1"/>
+    <col min="13840" max="13840" width="3.85546875" style="14" customWidth="1"/>
+    <col min="13841" max="13841" width="13.5703125" style="14" customWidth="1"/>
+    <col min="13842" max="13842" width="3" style="14" customWidth="1"/>
+    <col min="13843" max="13843" width="12.28515625" style="14" customWidth="1"/>
+    <col min="13844" max="13844" width="3" style="14" customWidth="1"/>
+    <col min="13845" max="13845" width="14.42578125" style="14" customWidth="1"/>
+    <col min="13846" max="13846" width="2.85546875" style="14" customWidth="1"/>
+    <col min="13847" max="13847" width="17.7109375" style="14" customWidth="1"/>
+    <col min="13848" max="13848" width="2.5703125" style="14" customWidth="1"/>
+    <col min="13849" max="13849" width="9.140625" style="14"/>
+    <col min="13850" max="13850" width="1.42578125" style="14" customWidth="1"/>
+    <col min="13851" max="13851" width="11" style="14" customWidth="1"/>
+    <col min="13852" max="13852" width="1.7109375" style="14" customWidth="1"/>
+    <col min="13853" max="13853" width="11.5703125" style="14" customWidth="1"/>
+    <col min="13854" max="13854" width="2" style="14" customWidth="1"/>
+    <col min="13855" max="13855" width="12.42578125" style="14" customWidth="1"/>
+    <col min="13856" max="13856" width="3.7109375" style="14" customWidth="1"/>
+    <col min="13857" max="13857" width="9.140625" style="14"/>
+    <col min="13858" max="13858" width="1.7109375" style="14" customWidth="1"/>
+    <col min="13859" max="13859" width="11.7109375" style="14" customWidth="1"/>
+    <col min="13860" max="13860" width="1.85546875" style="14" customWidth="1"/>
+    <col min="13861" max="13861" width="9.140625" style="14"/>
+    <col min="13862" max="13862" width="1.5703125" style="14" customWidth="1"/>
+    <col min="13863" max="13863" width="9.140625" style="14"/>
+    <col min="13864" max="13864" width="1.85546875" style="14" customWidth="1"/>
+    <col min="13865" max="14038" width="9.140625" style="14"/>
+    <col min="14039" max="14039" width="2.7109375" style="14" customWidth="1"/>
+    <col min="14040" max="14040" width="17.85546875" style="14" customWidth="1"/>
+    <col min="14041" max="14041" width="9.140625" style="14"/>
+    <col min="14042" max="14042" width="2.140625" style="14" customWidth="1"/>
+    <col min="14043" max="14043" width="11.140625" style="14" customWidth="1"/>
+    <col min="14044" max="14044" width="2" style="14" customWidth="1"/>
+    <col min="14045" max="14045" width="9.140625" style="14"/>
+    <col min="14046" max="14046" width="2" style="14" customWidth="1"/>
+    <col min="14047" max="14047" width="11.28515625" style="14" customWidth="1"/>
+    <col min="14048" max="14048" width="2" style="14" customWidth="1"/>
+    <col min="14049" max="14049" width="14.85546875" style="14" customWidth="1"/>
+    <col min="14050" max="14050" width="2" style="14" customWidth="1"/>
+    <col min="14051" max="14051" width="11.28515625" style="14" customWidth="1"/>
+    <col min="14052" max="14052" width="2.42578125" style="14" customWidth="1"/>
+    <col min="14053" max="14053" width="12.7109375" style="14" customWidth="1"/>
+    <col min="14054" max="14054" width="2.42578125" style="14" customWidth="1"/>
+    <col min="14055" max="14055" width="12" style="14" customWidth="1"/>
+    <col min="14056" max="14056" width="2.42578125" style="14" customWidth="1"/>
+    <col min="14057" max="14057" width="15" style="14" customWidth="1"/>
+    <col min="14058" max="14058" width="2.42578125" style="14" customWidth="1"/>
+    <col min="14059" max="14059" width="12.42578125" style="14" customWidth="1"/>
+    <col min="14060" max="14060" width="2.5703125" style="14" customWidth="1"/>
+    <col min="14061" max="14061" width="16.7109375" style="14" customWidth="1"/>
+    <col min="14062" max="14062" width="1.5703125" style="14" customWidth="1"/>
+    <col min="14063" max="14063" width="19.7109375" style="14" customWidth="1"/>
+    <col min="14064" max="14064" width="1.42578125" style="14" customWidth="1"/>
+    <col min="14065" max="14065" width="13.5703125" style="14" customWidth="1"/>
+    <col min="14066" max="14066" width="1.85546875" style="14" customWidth="1"/>
+    <col min="14067" max="14067" width="13" style="14" customWidth="1"/>
+    <col min="14068" max="14068" width="1.5703125" style="14" customWidth="1"/>
+    <col min="14069" max="14069" width="11.85546875" style="14" customWidth="1"/>
+    <col min="14070" max="14070" width="2.28515625" style="14" customWidth="1"/>
+    <col min="14071" max="14071" width="14.7109375" style="14" customWidth="1"/>
+    <col min="14072" max="14072" width="2.28515625" style="14" customWidth="1"/>
+    <col min="14073" max="14073" width="9.140625" style="14"/>
+    <col min="14074" max="14074" width="1.7109375" style="14" customWidth="1"/>
+    <col min="14075" max="14075" width="13.140625" style="14" customWidth="1"/>
+    <col min="14076" max="14076" width="2.28515625" style="14" customWidth="1"/>
+    <col min="14077" max="14077" width="9.140625" style="14"/>
+    <col min="14078" max="14078" width="1.42578125" style="14" customWidth="1"/>
+    <col min="14079" max="14079" width="9.140625" style="14"/>
+    <col min="14080" max="14080" width="1.7109375" style="14" customWidth="1"/>
+    <col min="14081" max="14081" width="9.140625" style="14"/>
+    <col min="14082" max="14082" width="1.85546875" style="14" customWidth="1"/>
+    <col min="14083" max="14083" width="12" style="14" customWidth="1"/>
+    <col min="14084" max="14084" width="1.7109375" style="14" customWidth="1"/>
+    <col min="14085" max="14085" width="9.140625" style="14"/>
+    <col min="14086" max="14086" width="1.85546875" style="14" customWidth="1"/>
+    <col min="14087" max="14087" width="10.85546875" style="14" customWidth="1"/>
+    <col min="14088" max="14088" width="2.140625" style="14" customWidth="1"/>
+    <col min="14089" max="14089" width="13.85546875" style="14" customWidth="1"/>
+    <col min="14090" max="14090" width="3.28515625" style="14" customWidth="1"/>
+    <col min="14091" max="14091" width="11.7109375" style="14" customWidth="1"/>
+    <col min="14092" max="14092" width="2.140625" style="14" customWidth="1"/>
+    <col min="14093" max="14093" width="13.140625" style="14" customWidth="1"/>
+    <col min="14094" max="14094" width="3.7109375" style="14" customWidth="1"/>
+    <col min="14095" max="14095" width="12" style="14" customWidth="1"/>
+    <col min="14096" max="14096" width="3.85546875" style="14" customWidth="1"/>
+    <col min="14097" max="14097" width="13.5703125" style="14" customWidth="1"/>
+    <col min="14098" max="14098" width="3" style="14" customWidth="1"/>
+    <col min="14099" max="14099" width="12.28515625" style="14" customWidth="1"/>
+    <col min="14100" max="14100" width="3" style="14" customWidth="1"/>
+    <col min="14101" max="14101" width="14.42578125" style="14" customWidth="1"/>
+    <col min="14102" max="14102" width="2.85546875" style="14" customWidth="1"/>
+    <col min="14103" max="14103" width="17.7109375" style="14" customWidth="1"/>
+    <col min="14104" max="14104" width="2.5703125" style="14" customWidth="1"/>
+    <col min="14105" max="14105" width="9.140625" style="14"/>
+    <col min="14106" max="14106" width="1.42578125" style="14" customWidth="1"/>
+    <col min="14107" max="14107" width="11" style="14" customWidth="1"/>
+    <col min="14108" max="14108" width="1.7109375" style="14" customWidth="1"/>
+    <col min="14109" max="14109" width="11.5703125" style="14" customWidth="1"/>
+    <col min="14110" max="14110" width="2" style="14" customWidth="1"/>
+    <col min="14111" max="14111" width="12.42578125" style="14" customWidth="1"/>
+    <col min="14112" max="14112" width="3.7109375" style="14" customWidth="1"/>
+    <col min="14113" max="14113" width="9.140625" style="14"/>
+    <col min="14114" max="14114" width="1.7109375" style="14" customWidth="1"/>
+    <col min="14115" max="14115" width="11.7109375" style="14" customWidth="1"/>
+    <col min="14116" max="14116" width="1.85546875" style="14" customWidth="1"/>
+    <col min="14117" max="14117" width="9.140625" style="14"/>
+    <col min="14118" max="14118" width="1.5703125" style="14" customWidth="1"/>
+    <col min="14119" max="14119" width="9.140625" style="14"/>
+    <col min="14120" max="14120" width="1.85546875" style="14" customWidth="1"/>
+    <col min="14121" max="14294" width="9.140625" style="14"/>
+    <col min="14295" max="14295" width="2.7109375" style="14" customWidth="1"/>
+    <col min="14296" max="14296" width="17.85546875" style="14" customWidth="1"/>
+    <col min="14297" max="14297" width="9.140625" style="14"/>
+    <col min="14298" max="14298" width="2.140625" style="14" customWidth="1"/>
+    <col min="14299" max="14299" width="11.140625" style="14" customWidth="1"/>
+    <col min="14300" max="14300" width="2" style="14" customWidth="1"/>
+    <col min="14301" max="14301" width="9.140625" style="14"/>
+    <col min="14302" max="14302" width="2" style="14" customWidth="1"/>
+    <col min="14303" max="14303" width="11.28515625" style="14" customWidth="1"/>
+    <col min="14304" max="14304" width="2" style="14" customWidth="1"/>
+    <col min="14305" max="14305" width="14.85546875" style="14" customWidth="1"/>
+    <col min="14306" max="14306" width="2" style="14" customWidth="1"/>
+    <col min="14307" max="14307" width="11.28515625" style="14" customWidth="1"/>
+    <col min="14308" max="14308" width="2.42578125" style="14" customWidth="1"/>
+    <col min="14309" max="14309" width="12.7109375" style="14" customWidth="1"/>
+    <col min="14310" max="14310" width="2.42578125" style="14" customWidth="1"/>
+    <col min="14311" max="14311" width="12" style="14" customWidth="1"/>
+    <col min="14312" max="14312" width="2.42578125" style="14" customWidth="1"/>
+    <col min="14313" max="14313" width="15" style="14" customWidth="1"/>
+    <col min="14314" max="14314" width="2.42578125" style="14" customWidth="1"/>
+    <col min="14315" max="14315" width="12.42578125" style="14" customWidth="1"/>
+    <col min="14316" max="14316" width="2.5703125" style="14" customWidth="1"/>
+    <col min="14317" max="14317" width="16.7109375" style="14" customWidth="1"/>
+    <col min="14318" max="14318" width="1.5703125" style="14" customWidth="1"/>
+    <col min="14319" max="14319" width="19.7109375" style="14" customWidth="1"/>
+    <col min="14320" max="14320" width="1.42578125" style="14" customWidth="1"/>
+    <col min="14321" max="14321" width="13.5703125" style="14" customWidth="1"/>
+    <col min="14322" max="14322" width="1.85546875" style="14" customWidth="1"/>
+    <col min="14323" max="14323" width="13" style="14" customWidth="1"/>
+    <col min="14324" max="14324" width="1.5703125" style="14" customWidth="1"/>
+    <col min="14325" max="14325" width="11.85546875" style="14" customWidth="1"/>
+    <col min="14326" max="14326" width="2.28515625" style="14" customWidth="1"/>
+    <col min="14327" max="14327" width="14.7109375" style="14" customWidth="1"/>
+    <col min="14328" max="14328" width="2.28515625" style="14" customWidth="1"/>
+    <col min="14329" max="14329" width="9.140625" style="14"/>
+    <col min="14330" max="14330" width="1.7109375" style="14" customWidth="1"/>
+    <col min="14331" max="14331" width="13.140625" style="14" customWidth="1"/>
+    <col min="14332" max="14332" width="2.28515625" style="14" customWidth="1"/>
+    <col min="14333" max="14333" width="9.140625" style="14"/>
+    <col min="14334" max="14334" width="1.42578125" style="14" customWidth="1"/>
+    <col min="14335" max="14335" width="9.140625" style="14"/>
+    <col min="14336" max="14336" width="1.7109375" style="14" customWidth="1"/>
+    <col min="14337" max="14337" width="9.140625" style="14"/>
+    <col min="14338" max="14338" width="1.85546875" style="14" customWidth="1"/>
+    <col min="14339" max="14339" width="12" style="14" customWidth="1"/>
+    <col min="14340" max="14340" width="1.7109375" style="14" customWidth="1"/>
+    <col min="14341" max="14341" width="9.140625" style="14"/>
+    <col min="14342" max="14342" width="1.85546875" style="14" customWidth="1"/>
+    <col min="14343" max="14343" width="10.85546875" style="14" customWidth="1"/>
+    <col min="14344" max="14344" width="2.140625" style="14" customWidth="1"/>
+    <col min="14345" max="14345" width="13.85546875" style="14" customWidth="1"/>
+    <col min="14346" max="14346" width="3.28515625" style="14" customWidth="1"/>
+    <col min="14347" max="14347" width="11.7109375" style="14" customWidth="1"/>
+    <col min="14348" max="14348" width="2.140625" style="14" customWidth="1"/>
+    <col min="14349" max="14349" width="13.140625" style="14" customWidth="1"/>
+    <col min="14350" max="14350" width="3.7109375" style="14" customWidth="1"/>
+    <col min="14351" max="14351" width="12" style="14" customWidth="1"/>
+    <col min="14352" max="14352" width="3.85546875" style="14" customWidth="1"/>
+    <col min="14353" max="14353" width="13.5703125" style="14" customWidth="1"/>
+    <col min="14354" max="14354" width="3" style="14" customWidth="1"/>
+    <col min="14355" max="14355" width="12.28515625" style="14" customWidth="1"/>
+    <col min="14356" max="14356" width="3" style="14" customWidth="1"/>
+    <col min="14357" max="14357" width="14.42578125" style="14" customWidth="1"/>
+    <col min="14358" max="14358" width="2.85546875" style="14" customWidth="1"/>
+    <col min="14359" max="14359" width="17.7109375" style="14" customWidth="1"/>
+    <col min="14360" max="14360" width="2.5703125" style="14" customWidth="1"/>
+    <col min="14361" max="14361" width="9.140625" style="14"/>
+    <col min="14362" max="14362" width="1.42578125" style="14" customWidth="1"/>
+    <col min="14363" max="14363" width="11" style="14" customWidth="1"/>
+    <col min="14364" max="14364" width="1.7109375" style="14" customWidth="1"/>
+    <col min="14365" max="14365" width="11.5703125" style="14" customWidth="1"/>
+    <col min="14366" max="14366" width="2" style="14" customWidth="1"/>
+    <col min="14367" max="14367" width="12.42578125" style="14" customWidth="1"/>
+    <col min="14368" max="14368" width="3.7109375" style="14" customWidth="1"/>
+    <col min="14369" max="14369" width="9.140625" style="14"/>
+    <col min="14370" max="14370" width="1.7109375" style="14" customWidth="1"/>
+    <col min="14371" max="14371" width="11.7109375" style="14" customWidth="1"/>
+    <col min="14372" max="14372" width="1.85546875" style="14" customWidth="1"/>
+    <col min="14373" max="14373" width="9.140625" style="14"/>
+    <col min="14374" max="14374" width="1.5703125" style="14" customWidth="1"/>
+    <col min="14375" max="14375" width="9.140625" style="14"/>
+    <col min="14376" max="14376" width="1.85546875" style="14" customWidth="1"/>
+    <col min="14377" max="14550" width="9.140625" style="14"/>
+    <col min="14551" max="14551" width="2.7109375" style="14" customWidth="1"/>
+    <col min="14552" max="14552" width="17.85546875" style="14" customWidth="1"/>
+    <col min="14553" max="14553" width="9.140625" style="14"/>
+    <col min="14554" max="14554" width="2.140625" style="14" customWidth="1"/>
+    <col min="14555" max="14555" width="11.140625" style="14" customWidth="1"/>
+    <col min="14556" max="14556" width="2" style="14" customWidth="1"/>
+    <col min="14557" max="14557" width="9.140625" style="14"/>
+    <col min="14558" max="14558" width="2" style="14" customWidth="1"/>
+    <col min="14559" max="14559" width="11.28515625" style="14" customWidth="1"/>
+    <col min="14560" max="14560" width="2" style="14" customWidth="1"/>
+    <col min="14561" max="14561" width="14.85546875" style="14" customWidth="1"/>
+    <col min="14562" max="14562" width="2" style="14" customWidth="1"/>
+    <col min="14563" max="14563" width="11.28515625" style="14" customWidth="1"/>
+    <col min="14564" max="14564" width="2.42578125" style="14" customWidth="1"/>
+    <col min="14565" max="14565" width="12.7109375" style="14" customWidth="1"/>
+    <col min="14566" max="14566" width="2.42578125" style="14" customWidth="1"/>
+    <col min="14567" max="14567" width="12" style="14" customWidth="1"/>
+    <col min="14568" max="14568" width="2.42578125" style="14" customWidth="1"/>
+    <col min="14569" max="14569" width="15" style="14" customWidth="1"/>
+    <col min="14570" max="14570" width="2.42578125" style="14" customWidth="1"/>
+    <col min="14571" max="14571" width="12.42578125" style="14" customWidth="1"/>
+    <col min="14572" max="14572" width="2.5703125" style="14" customWidth="1"/>
+    <col min="14573" max="14573" width="16.7109375" style="14" customWidth="1"/>
+    <col min="14574" max="14574" width="1.5703125" style="14" customWidth="1"/>
+    <col min="14575" max="14575" width="19.7109375" style="14" customWidth="1"/>
+    <col min="14576" max="14576" width="1.42578125" style="14" customWidth="1"/>
+    <col min="14577" max="14577" width="13.5703125" style="14" customWidth="1"/>
+    <col min="14578" max="14578" width="1.85546875" style="14" customWidth="1"/>
+    <col min="14579" max="14579" width="13" style="14" customWidth="1"/>
+    <col min="14580" max="14580" width="1.5703125" style="14" customWidth="1"/>
+    <col min="14581" max="14581" width="11.85546875" style="14" customWidth="1"/>
+    <col min="14582" max="14582" width="2.28515625" style="14" customWidth="1"/>
+    <col min="14583" max="14583" width="14.7109375" style="14" customWidth="1"/>
+    <col min="14584" max="14584" width="2.28515625" style="14" customWidth="1"/>
+    <col min="14585" max="14585" width="9.140625" style="14"/>
+    <col min="14586" max="14586" width="1.7109375" style="14" customWidth="1"/>
+    <col min="14587" max="14587" width="13.140625" style="14" customWidth="1"/>
+    <col min="14588" max="14588" width="2.28515625" style="14" customWidth="1"/>
+    <col min="14589" max="14589" width="9.140625" style="14"/>
+    <col min="14590" max="14590" width="1.42578125" style="14" customWidth="1"/>
+    <col min="14591" max="14591" width="9.140625" style="14"/>
+    <col min="14592" max="14592" width="1.7109375" style="14" customWidth="1"/>
+    <col min="14593" max="14593" width="9.140625" style="14"/>
+    <col min="14594" max="14594" width="1.85546875" style="14" customWidth="1"/>
+    <col min="14595" max="14595" width="12" style="14" customWidth="1"/>
+    <col min="14596" max="14596" width="1.7109375" style="14" customWidth="1"/>
+    <col min="14597" max="14597" width="9.140625" style="14"/>
+    <col min="14598" max="14598" width="1.85546875" style="14" customWidth="1"/>
+    <col min="14599" max="14599" width="10.85546875" style="14" customWidth="1"/>
+    <col min="14600" max="14600" width="2.140625" style="14" customWidth="1"/>
+    <col min="14601" max="14601" width="13.85546875" style="14" customWidth="1"/>
+    <col min="14602" max="14602" width="3.28515625" style="14" customWidth="1"/>
+    <col min="14603" max="14603" width="11.7109375" style="14" customWidth="1"/>
+    <col min="14604" max="14604" width="2.140625" style="14" customWidth="1"/>
+    <col min="14605" max="14605" width="13.140625" style="14" customWidth="1"/>
+    <col min="14606" max="14606" width="3.7109375" style="14" customWidth="1"/>
+    <col min="14607" max="14607" width="12" style="14" customWidth="1"/>
+    <col min="14608" max="14608" width="3.85546875" style="14" customWidth="1"/>
+    <col min="14609" max="14609" width="13.5703125" style="14" customWidth="1"/>
+    <col min="14610" max="14610" width="3" style="14" customWidth="1"/>
+    <col min="14611" max="14611" width="12.28515625" style="14" customWidth="1"/>
+    <col min="14612" max="14612" width="3" style="14" customWidth="1"/>
+    <col min="14613" max="14613" width="14.42578125" style="14" customWidth="1"/>
+    <col min="14614" max="14614" width="2.85546875" style="14" customWidth="1"/>
+    <col min="14615" max="14615" width="17.7109375" style="14" customWidth="1"/>
+    <col min="14616" max="14616" width="2.5703125" style="14" customWidth="1"/>
+    <col min="14617" max="14617" width="9.140625" style="14"/>
+    <col min="14618" max="14618" width="1.42578125" style="14" customWidth="1"/>
+    <col min="14619" max="14619" width="11" style="14" customWidth="1"/>
+    <col min="14620" max="14620" width="1.7109375" style="14" customWidth="1"/>
+    <col min="14621" max="14621" width="11.5703125" style="14" customWidth="1"/>
+    <col min="14622" max="14622" width="2" style="14" customWidth="1"/>
+    <col min="14623" max="14623" width="12.42578125" style="14" customWidth="1"/>
+    <col min="14624" max="14624" width="3.7109375" style="14" customWidth="1"/>
+    <col min="14625" max="14625" width="9.140625" style="14"/>
+    <col min="14626" max="14626" width="1.7109375" style="14" customWidth="1"/>
+    <col min="14627" max="14627" width="11.7109375" style="14" customWidth="1"/>
+    <col min="14628" max="14628" width="1.85546875" style="14" customWidth="1"/>
+    <col min="14629" max="14629" width="9.140625" style="14"/>
+    <col min="14630" max="14630" width="1.5703125" style="14" customWidth="1"/>
+    <col min="14631" max="14631" width="9.140625" style="14"/>
+    <col min="14632" max="14632" width="1.85546875" style="14" customWidth="1"/>
+    <col min="14633" max="14806" width="9.140625" style="14"/>
+    <col min="14807" max="14807" width="2.7109375" style="14" customWidth="1"/>
+    <col min="14808" max="14808" width="17.85546875" style="14" customWidth="1"/>
+    <col min="14809" max="14809" width="9.140625" style="14"/>
+    <col min="14810" max="14810" width="2.140625" style="14" customWidth="1"/>
+    <col min="14811" max="14811" width="11.140625" style="14" customWidth="1"/>
+    <col min="14812" max="14812" width="2" style="14" customWidth="1"/>
+    <col min="14813" max="14813" width="9.140625" style="14"/>
+    <col min="14814" max="14814" width="2" style="14" customWidth="1"/>
+    <col min="14815" max="14815" width="11.28515625" style="14" customWidth="1"/>
+    <col min="14816" max="14816" width="2" style="14" customWidth="1"/>
+    <col min="14817" max="14817" width="14.85546875" style="14" customWidth="1"/>
+    <col min="14818" max="14818" width="2" style="14" customWidth="1"/>
+    <col min="14819" max="14819" width="11.28515625" style="14" customWidth="1"/>
+    <col min="14820" max="14820" width="2.42578125" style="14" customWidth="1"/>
+    <col min="14821" max="14821" width="12.7109375" style="14" customWidth="1"/>
+    <col min="14822" max="14822" width="2.42578125" style="14" customWidth="1"/>
+    <col min="14823" max="14823" width="12" style="14" customWidth="1"/>
+    <col min="14824" max="14824" width="2.42578125" style="14" customWidth="1"/>
+    <col min="14825" max="14825" width="15" style="14" customWidth="1"/>
+    <col min="14826" max="14826" width="2.42578125" style="14" customWidth="1"/>
+    <col min="14827" max="14827" width="12.42578125" style="14" customWidth="1"/>
+    <col min="14828" max="14828" width="2.5703125" style="14" customWidth="1"/>
+    <col min="14829" max="14829" width="16.7109375" style="14" customWidth="1"/>
+    <col min="14830" max="14830" width="1.5703125" style="14" customWidth="1"/>
+    <col min="14831" max="14831" width="19.7109375" style="14" customWidth="1"/>
+    <col min="14832" max="14832" width="1.42578125" style="14" customWidth="1"/>
+    <col min="14833" max="14833" width="13.5703125" style="14" customWidth="1"/>
+    <col min="14834" max="14834" width="1.85546875" style="14" customWidth="1"/>
+    <col min="14835" max="14835" width="13" style="14" customWidth="1"/>
+    <col min="14836" max="14836" width="1.5703125" style="14" customWidth="1"/>
+    <col min="14837" max="14837" width="11.85546875" style="14" customWidth="1"/>
+    <col min="14838" max="14838" width="2.28515625" style="14" customWidth="1"/>
+    <col min="14839" max="14839" width="14.7109375" style="14" customWidth="1"/>
+    <col min="14840" max="14840" width="2.28515625" style="14" customWidth="1"/>
+    <col min="14841" max="14841" width="9.140625" style="14"/>
+    <col min="14842" max="14842" width="1.7109375" style="14" customWidth="1"/>
+    <col min="14843" max="14843" width="13.140625" style="14" customWidth="1"/>
+    <col min="14844" max="14844" width="2.28515625" style="14" customWidth="1"/>
+    <col min="14845" max="14845" width="9.140625" style="14"/>
+    <col min="14846" max="14846" width="1.42578125" style="14" customWidth="1"/>
+    <col min="14847" max="14847" width="9.140625" style="14"/>
+    <col min="14848" max="14848" width="1.7109375" style="14" customWidth="1"/>
+    <col min="14849" max="14849" width="9.140625" style="14"/>
+    <col min="14850" max="14850" width="1.85546875" style="14" customWidth="1"/>
+    <col min="14851" max="14851" width="12" style="14" customWidth="1"/>
+    <col min="14852" max="14852" width="1.7109375" style="14" customWidth="1"/>
+    <col min="14853" max="14853" width="9.140625" style="14"/>
+    <col min="14854" max="14854" width="1.85546875" style="14" customWidth="1"/>
+    <col min="14855" max="14855" width="10.85546875" style="14" customWidth="1"/>
+    <col min="14856" max="14856" width="2.140625" style="14" customWidth="1"/>
+    <col min="14857" max="14857" width="13.85546875" style="14" customWidth="1"/>
+    <col min="14858" max="14858" width="3.28515625" style="14" customWidth="1"/>
+    <col min="14859" max="14859" width="11.7109375" style="14" customWidth="1"/>
+    <col min="14860" max="14860" width="2.140625" style="14" customWidth="1"/>
+    <col min="14861" max="14861" width="13.140625" style="14" customWidth="1"/>
+    <col min="14862" max="14862" width="3.7109375" style="14" customWidth="1"/>
+    <col min="14863" max="14863" width="12" style="14" customWidth="1"/>
+    <col min="14864" max="14864" width="3.85546875" style="14" customWidth="1"/>
+    <col min="14865" max="14865" width="13.5703125" style="14" customWidth="1"/>
+    <col min="14866" max="14866" width="3" style="14" customWidth="1"/>
+    <col min="14867" max="14867" width="12.28515625" style="14" customWidth="1"/>
+    <col min="14868" max="14868" width="3" style="14" customWidth="1"/>
+    <col min="14869" max="14869" width="14.42578125" style="14" customWidth="1"/>
+    <col min="14870" max="14870" width="2.85546875" style="14" customWidth="1"/>
+    <col min="14871" max="14871" width="17.7109375" style="14" customWidth="1"/>
+    <col min="14872" max="14872" width="2.5703125" style="14" customWidth="1"/>
+    <col min="14873" max="14873" width="9.140625" style="14"/>
+    <col min="14874" max="14874" width="1.42578125" style="14" customWidth="1"/>
+    <col min="14875" max="14875" width="11" style="14" customWidth="1"/>
+    <col min="14876" max="14876" width="1.7109375" style="14" customWidth="1"/>
+    <col min="14877" max="14877" width="11.5703125" style="14" customWidth="1"/>
+    <col min="14878" max="14878" width="2" style="14" customWidth="1"/>
+    <col min="14879" max="14879" width="12.42578125" style="14" customWidth="1"/>
+    <col min="14880" max="14880" width="3.7109375" style="14" customWidth="1"/>
+    <col min="14881" max="14881" width="9.140625" style="14"/>
+    <col min="14882" max="14882" width="1.7109375" style="14" customWidth="1"/>
+    <col min="14883" max="14883" width="11.7109375" style="14" customWidth="1"/>
+    <col min="14884" max="14884" width="1.85546875" style="14" customWidth="1"/>
+    <col min="14885" max="14885" width="9.140625" style="14"/>
+    <col min="14886" max="14886" width="1.5703125" style="14" customWidth="1"/>
+    <col min="14887" max="14887" width="9.140625" style="14"/>
+    <col min="14888" max="14888" width="1.85546875" style="14" customWidth="1"/>
+    <col min="14889" max="15062" width="9.140625" style="14"/>
+    <col min="15063" max="15063" width="2.7109375" style="14" customWidth="1"/>
+    <col min="15064" max="15064" width="17.85546875" style="14" customWidth="1"/>
+    <col min="15065" max="15065" width="9.140625" style="14"/>
+    <col min="15066" max="15066" width="2.140625" style="14" customWidth="1"/>
+    <col min="15067" max="15067" width="11.140625" style="14" customWidth="1"/>
+    <col min="15068" max="15068" width="2" style="14" customWidth="1"/>
+    <col min="15069" max="15069" width="9.140625" style="14"/>
+    <col min="15070" max="15070" width="2" style="14" customWidth="1"/>
+    <col min="15071" max="15071" width="11.28515625" style="14" customWidth="1"/>
+    <col min="15072" max="15072" width="2" style="14" customWidth="1"/>
+    <col min="15073" max="15073" width="14.85546875" style="14" customWidth="1"/>
+    <col min="15074" max="15074" width="2" style="14" customWidth="1"/>
+    <col min="15075" max="15075" width="11.28515625" style="14" customWidth="1"/>
+    <col min="15076" max="15076" width="2.42578125" style="14" customWidth="1"/>
+    <col min="15077" max="15077" width="12.7109375" style="14" customWidth="1"/>
+    <col min="15078" max="15078" width="2.42578125" style="14" customWidth="1"/>
+    <col min="15079" max="15079" width="12" style="14" customWidth="1"/>
+    <col min="15080" max="15080" width="2.42578125" style="14" customWidth="1"/>
+    <col min="15081" max="15081" width="15" style="14" customWidth="1"/>
+    <col min="15082" max="15082" width="2.42578125" style="14" customWidth="1"/>
+    <col min="15083" max="15083" width="12.42578125" style="14" customWidth="1"/>
+    <col min="15084" max="15084" width="2.5703125" style="14" customWidth="1"/>
+    <col min="15085" max="15085" width="16.7109375" style="14" customWidth="1"/>
+    <col min="15086" max="15086" width="1.5703125" style="14" customWidth="1"/>
+    <col min="15087" max="15087" width="19.7109375" style="14" customWidth="1"/>
+    <col min="15088" max="15088" width="1.42578125" style="14" customWidth="1"/>
+    <col min="15089" max="15089" width="13.5703125" style="14" customWidth="1"/>
+    <col min="15090" max="15090" width="1.85546875" style="14" customWidth="1"/>
+    <col min="15091" max="15091" width="13" style="14" customWidth="1"/>
+    <col min="15092" max="15092" width="1.5703125" style="14" customWidth="1"/>
+    <col min="15093" max="15093" width="11.85546875" style="14" customWidth="1"/>
+    <col min="15094" max="15094" width="2.28515625" style="14" customWidth="1"/>
+    <col min="15095" max="15095" width="14.7109375" style="14" customWidth="1"/>
+    <col min="15096" max="15096" width="2.28515625" style="14" customWidth="1"/>
+    <col min="15097" max="15097" width="9.140625" style="14"/>
+    <col min="15098" max="15098" width="1.7109375" style="14" customWidth="1"/>
+    <col min="15099" max="15099" width="13.140625" style="14" customWidth="1"/>
+    <col min="15100" max="15100" width="2.28515625" style="14" customWidth="1"/>
+    <col min="15101" max="15101" width="9.140625" style="14"/>
+    <col min="15102" max="15102" width="1.42578125" style="14" customWidth="1"/>
+    <col min="15103" max="15103" width="9.140625" style="14"/>
+    <col min="15104" max="15104" width="1.7109375" style="14" customWidth="1"/>
+    <col min="15105" max="15105" width="9.140625" style="14"/>
+    <col min="15106" max="15106" width="1.85546875" style="14" customWidth="1"/>
+    <col min="15107" max="15107" width="12" style="14" customWidth="1"/>
+    <col min="15108" max="15108" width="1.7109375" style="14" customWidth="1"/>
+    <col min="15109" max="15109" width="9.140625" style="14"/>
+    <col min="15110" max="15110" width="1.85546875" style="14" customWidth="1"/>
+    <col min="15111" max="15111" width="10.85546875" style="14" customWidth="1"/>
+    <col min="15112" max="15112" width="2.140625" style="14" customWidth="1"/>
+    <col min="15113" max="15113" width="13.85546875" style="14" customWidth="1"/>
+    <col min="15114" max="15114" width="3.28515625" style="14" customWidth="1"/>
+    <col min="15115" max="15115" width="11.7109375" style="14" customWidth="1"/>
+    <col min="15116" max="15116" width="2.140625" style="14" customWidth="1"/>
+    <col min="15117" max="15117" width="13.140625" style="14" customWidth="1"/>
+    <col min="15118" max="15118" width="3.7109375" style="14" customWidth="1"/>
+    <col min="15119" max="15119" width="12" style="14" customWidth="1"/>
+    <col min="15120" max="15120" width="3.85546875" style="14" customWidth="1"/>
+    <col min="15121" max="15121" width="13.5703125" style="14" customWidth="1"/>
+    <col min="15122" max="15122" width="3" style="14" customWidth="1"/>
+    <col min="15123" max="15123" width="12.28515625" style="14" customWidth="1"/>
+    <col min="15124" max="15124" width="3" style="14" customWidth="1"/>
+    <col min="15125" max="15125" width="14.42578125" style="14" customWidth="1"/>
+    <col min="15126" max="15126" width="2.85546875" style="14" customWidth="1"/>
+    <col min="15127" max="15127" width="17.7109375" style="14" customWidth="1"/>
+    <col min="15128" max="15128" width="2.5703125" style="14" customWidth="1"/>
+    <col min="15129" max="15129" width="9.140625" style="14"/>
+    <col min="15130" max="15130" width="1.42578125" style="14" customWidth="1"/>
+    <col min="15131" max="15131" width="11" style="14" customWidth="1"/>
+    <col min="15132" max="15132" width="1.7109375" style="14" customWidth="1"/>
+    <col min="15133" max="15133" width="11.5703125" style="14" customWidth="1"/>
+    <col min="15134" max="15134" width="2" style="14" customWidth="1"/>
+    <col min="15135" max="15135" width="12.42578125" style="14" customWidth="1"/>
+    <col min="15136" max="15136" width="3.7109375" style="14" customWidth="1"/>
+    <col min="15137" max="15137" width="9.140625" style="14"/>
+    <col min="15138" max="15138" width="1.7109375" style="14" customWidth="1"/>
+    <col min="15139" max="15139" width="11.7109375" style="14" customWidth="1"/>
+    <col min="15140" max="15140" width="1.85546875" style="14" customWidth="1"/>
+    <col min="15141" max="15141" width="9.140625" style="14"/>
+    <col min="15142" max="15142" width="1.5703125" style="14" customWidth="1"/>
+    <col min="15143" max="15143" width="9.140625" style="14"/>
+    <col min="15144" max="15144" width="1.85546875" style="14" customWidth="1"/>
+    <col min="15145" max="15318" width="9.140625" style="14"/>
+    <col min="15319" max="15319" width="2.7109375" style="14" customWidth="1"/>
+    <col min="15320" max="15320" width="17.85546875" style="14" customWidth="1"/>
+    <col min="15321" max="15321" width="9.140625" style="14"/>
+    <col min="15322" max="15322" width="2.140625" style="14" customWidth="1"/>
+    <col min="15323" max="15323" width="11.140625" style="14" customWidth="1"/>
+    <col min="15324" max="15324" width="2" style="14" customWidth="1"/>
+    <col min="15325" max="15325" width="9.140625" style="14"/>
+    <col min="15326" max="15326" width="2" style="14" customWidth="1"/>
+    <col min="15327" max="15327" width="11.28515625" style="14" customWidth="1"/>
+    <col min="15328" max="15328" width="2" style="14" customWidth="1"/>
+    <col min="15329" max="15329" width="14.85546875" style="14" customWidth="1"/>
+    <col min="15330" max="15330" width="2" style="14" customWidth="1"/>
+    <col min="15331" max="15331" width="11.28515625" style="14" customWidth="1"/>
+    <col min="15332" max="15332" width="2.42578125" style="14" customWidth="1"/>
+    <col min="15333" max="15333" width="12.7109375" style="14" customWidth="1"/>
+    <col min="15334" max="15334" width="2.42578125" style="14" customWidth="1"/>
+    <col min="15335" max="15335" width="12" style="14" customWidth="1"/>
+    <col min="15336" max="15336" width="2.42578125" style="14" customWidth="1"/>
+    <col min="15337" max="15337" width="15" style="14" customWidth="1"/>
+    <col min="15338" max="15338" width="2.42578125" style="14" customWidth="1"/>
+    <col min="15339" max="15339" width="12.42578125" style="14" customWidth="1"/>
+    <col min="15340" max="15340" width="2.5703125" style="14" customWidth="1"/>
+    <col min="15341" max="15341" width="16.7109375" style="14" customWidth="1"/>
+    <col min="15342" max="15342" width="1.5703125" style="14" customWidth="1"/>
+    <col min="15343" max="15343" width="19.7109375" style="14" customWidth="1"/>
+    <col min="15344" max="15344" width="1.42578125" style="14" customWidth="1"/>
+    <col min="15345" max="15345" width="13.5703125" style="14" customWidth="1"/>
+    <col min="15346" max="15346" width="1.85546875" style="14" customWidth="1"/>
+    <col min="15347" max="15347" width="13" style="14" customWidth="1"/>
+    <col min="15348" max="15348" width="1.5703125" style="14" customWidth="1"/>
+    <col min="15349" max="15349" width="11.85546875" style="14" customWidth="1"/>
+    <col min="15350" max="15350" width="2.28515625" style="14" customWidth="1"/>
+    <col min="15351" max="15351" width="14.7109375" style="14" customWidth="1"/>
+    <col min="15352" max="15352" width="2.28515625" style="14" customWidth="1"/>
+    <col min="15353" max="15353" width="9.140625" style="14"/>
+    <col min="15354" max="15354" width="1.7109375" style="14" customWidth="1"/>
+    <col min="15355" max="15355" width="13.140625" style="14" customWidth="1"/>
+    <col min="15356" max="15356" width="2.28515625" style="14" customWidth="1"/>
+    <col min="15357" max="15357" width="9.140625" style="14"/>
+    <col min="15358" max="15358" width="1.42578125" style="14" customWidth="1"/>
+    <col min="15359" max="15359" width="9.140625" style="14"/>
+    <col min="15360" max="15360" width="1.7109375" style="14" customWidth="1"/>
+    <col min="15361" max="15361" width="9.140625" style="14"/>
+    <col min="15362" max="15362" width="1.85546875" style="14" customWidth="1"/>
+    <col min="15363" max="15363" width="12" style="14" customWidth="1"/>
+    <col min="15364" max="15364" width="1.7109375" style="14" customWidth="1"/>
+    <col min="15365" max="15365" width="9.140625" style="14"/>
+    <col min="15366" max="15366" width="1.85546875" style="14" customWidth="1"/>
+    <col min="15367" max="15367" width="10.85546875" style="14" customWidth="1"/>
+    <col min="15368" max="15368" width="2.140625" style="14" customWidth="1"/>
+    <col min="15369" max="15369" width="13.85546875" style="14" customWidth="1"/>
+    <col min="15370" max="15370" width="3.28515625" style="14" customWidth="1"/>
+    <col min="15371" max="15371" width="11.7109375" style="14" customWidth="1"/>
+    <col min="15372" max="15372" width="2.140625" style="14" customWidth="1"/>
+    <col min="15373" max="15373" width="13.140625" style="14" customWidth="1"/>
+    <col min="15374" max="15374" width="3.7109375" style="14" customWidth="1"/>
+    <col min="15375" max="15375" width="12" style="14" customWidth="1"/>
+    <col min="15376" max="15376" width="3.85546875" style="14" customWidth="1"/>
+    <col min="15377" max="15377" width="13.5703125" style="14" customWidth="1"/>
+    <col min="15378" max="15378" width="3" style="14" customWidth="1"/>
+    <col min="15379" max="15379" width="12.28515625" style="14" customWidth="1"/>
+    <col min="15380" max="15380" width="3" style="14" customWidth="1"/>
+    <col min="15381" max="15381" width="14.42578125" style="14" customWidth="1"/>
+    <col min="15382" max="15382" width="2.85546875" style="14" customWidth="1"/>
+    <col min="15383" max="15383" width="17.7109375" style="14" customWidth="1"/>
+    <col min="15384" max="15384" width="2.5703125" style="14" customWidth="1"/>
+    <col min="15385" max="15385" width="9.140625" style="14"/>
+    <col min="15386" max="15386" width="1.42578125" style="14" customWidth="1"/>
+    <col min="15387" max="15387" width="11" style="14" customWidth="1"/>
+    <col min="15388" max="15388" width="1.7109375" style="14" customWidth="1"/>
+    <col min="15389" max="15389" width="11.5703125" style="14" customWidth="1"/>
+    <col min="15390" max="15390" width="2" style="14" customWidth="1"/>
+    <col min="15391" max="15391" width="12.42578125" style="14" customWidth="1"/>
+    <col min="15392" max="15392" width="3.7109375" style="14" customWidth="1"/>
+    <col min="15393" max="15393" width="9.140625" style="14"/>
+    <col min="15394" max="15394" width="1.7109375" style="14" customWidth="1"/>
+    <col min="15395" max="15395" width="11.7109375" style="14" customWidth="1"/>
+    <col min="15396" max="15396" width="1.85546875" style="14" customWidth="1"/>
+    <col min="15397" max="15397" width="9.140625" style="14"/>
+    <col min="15398" max="15398" width="1.5703125" style="14" customWidth="1"/>
+    <col min="15399" max="15399" width="9.140625" style="14"/>
+    <col min="15400" max="15400" width="1.85546875" style="14" customWidth="1"/>
+    <col min="15401" max="15574" width="9.140625" style="14"/>
+    <col min="15575" max="15575" width="2.7109375" style="14" customWidth="1"/>
+    <col min="15576" max="15576" width="17.85546875" style="14" customWidth="1"/>
+    <col min="15577" max="15577" width="9.140625" style="14"/>
+    <col min="15578" max="15578" width="2.140625" style="14" customWidth="1"/>
+    <col min="15579" max="15579" width="11.140625" style="14" customWidth="1"/>
+    <col min="15580" max="15580" width="2" style="14" customWidth="1"/>
+    <col min="15581" max="15581" width="9.140625" style="14"/>
+    <col min="15582" max="15582" width="2" style="14" customWidth="1"/>
+    <col min="15583" max="15583" width="11.28515625" style="14" customWidth="1"/>
+    <col min="15584" max="15584" width="2" style="14" customWidth="1"/>
+    <col min="15585" max="15585" width="14.85546875" style="14" customWidth="1"/>
+    <col min="15586" max="15586" width="2" style="14" customWidth="1"/>
+    <col min="15587" max="15587" width="11.28515625" style="14" customWidth="1"/>
+    <col min="15588" max="15588" width="2.42578125" style="14" customWidth="1"/>
+    <col min="15589" max="15589" width="12.7109375" style="14" customWidth="1"/>
+    <col min="15590" max="15590" width="2.42578125" style="14" customWidth="1"/>
+    <col min="15591" max="15591" width="12" style="14" customWidth="1"/>
+    <col min="15592" max="15592" width="2.42578125" style="14" customWidth="1"/>
+    <col min="15593" max="15593" width="15" style="14" customWidth="1"/>
+    <col min="15594" max="15594" width="2.42578125" style="14" customWidth="1"/>
+    <col min="15595" max="15595" width="12.42578125" style="14" customWidth="1"/>
+    <col min="15596" max="15596" width="2.5703125" style="14" customWidth="1"/>
+    <col min="15597" max="15597" width="16.7109375" style="14" customWidth="1"/>
+    <col min="15598" max="15598" width="1.5703125" style="14" customWidth="1"/>
+    <col min="15599" max="15599" width="19.7109375" style="14" customWidth="1"/>
+    <col min="15600" max="15600" width="1.42578125" style="14" customWidth="1"/>
+    <col min="15601" max="15601" width="13.5703125" style="14" customWidth="1"/>
+    <col min="15602" max="15602" width="1.85546875" style="14" customWidth="1"/>
+    <col min="15603" max="15603" width="13" style="14" customWidth="1"/>
+    <col min="15604" max="15604" width="1.5703125" style="14" customWidth="1"/>
+    <col min="15605" max="15605" width="11.85546875" style="14" customWidth="1"/>
+    <col min="15606" max="15606" width="2.28515625" style="14" customWidth="1"/>
+    <col min="15607" max="15607" width="14.7109375" style="14" customWidth="1"/>
+    <col min="15608" max="15608" width="2.28515625" style="14" customWidth="1"/>
+    <col min="15609" max="15609" width="9.140625" style="14"/>
+    <col min="15610" max="15610" width="1.7109375" style="14" customWidth="1"/>
+    <col min="15611" max="15611" width="13.140625" style="14" customWidth="1"/>
+    <col min="15612" max="15612" width="2.28515625" style="14" customWidth="1"/>
+    <col min="15613" max="15613" width="9.140625" style="14"/>
+    <col min="15614" max="15614" width="1.42578125" style="14" customWidth="1"/>
+    <col min="15615" max="15615" width="9.140625" style="14"/>
+    <col min="15616" max="15616" width="1.7109375" style="14" customWidth="1"/>
+    <col min="15617" max="15617" width="9.140625" style="14"/>
+    <col min="15618" max="15618" width="1.85546875" style="14" customWidth="1"/>
+    <col min="15619" max="15619" width="12" style="14" customWidth="1"/>
+    <col min="15620" max="15620" width="1.7109375" style="14" customWidth="1"/>
+    <col min="15621" max="15621" width="9.140625" style="14"/>
+    <col min="15622" max="15622" width="1.85546875" style="14" customWidth="1"/>
+    <col min="15623" max="15623" width="10.85546875" style="14" customWidth="1"/>
+    <col min="15624" max="15624" width="2.140625" style="14" customWidth="1"/>
+    <col min="15625" max="15625" width="13.85546875" style="14" customWidth="1"/>
+    <col min="15626" max="15626" width="3.28515625" style="14" customWidth="1"/>
+    <col min="15627" max="15627" width="11.7109375" style="14" customWidth="1"/>
+    <col min="15628" max="15628" width="2.140625" style="14" customWidth="1"/>
+    <col min="15629" max="15629" width="13.140625" style="14" customWidth="1"/>
+    <col min="15630" max="15630" width="3.7109375" style="14" customWidth="1"/>
+    <col min="15631" max="15631" width="12" style="14" customWidth="1"/>
+    <col min="15632" max="15632" width="3.85546875" style="14" customWidth="1"/>
+    <col min="15633" max="15633" width="13.5703125" style="14" customWidth="1"/>
+    <col min="15634" max="15634" width="3" style="14" customWidth="1"/>
+    <col min="15635" max="15635" width="12.28515625" style="14" customWidth="1"/>
+    <col min="15636" max="15636" width="3" style="14" customWidth="1"/>
+    <col min="15637" max="15637" width="14.42578125" style="14" customWidth="1"/>
+    <col min="15638" max="15638" width="2.85546875" style="14" customWidth="1"/>
+    <col min="15639" max="15639" width="17.7109375" style="14" customWidth="1"/>
+    <col min="15640" max="15640" width="2.5703125" style="14" customWidth="1"/>
+    <col min="15641" max="15641" width="9.140625" style="14"/>
+    <col min="15642" max="15642" width="1.42578125" style="14" customWidth="1"/>
+    <col min="15643" max="15643" width="11" style="14" customWidth="1"/>
+    <col min="15644" max="15644" width="1.7109375" style="14" customWidth="1"/>
+    <col min="15645" max="15645" width="11.5703125" style="14" customWidth="1"/>
+    <col min="15646" max="15646" width="2" style="14" customWidth="1"/>
+    <col min="15647" max="15647" width="12.42578125" style="14" customWidth="1"/>
+    <col min="15648" max="15648" width="3.7109375" style="14" customWidth="1"/>
+    <col min="15649" max="15649" width="9.140625" style="14"/>
+    <col min="15650" max="15650" width="1.7109375" style="14" customWidth="1"/>
+    <col min="15651" max="15651" width="11.7109375" style="14" customWidth="1"/>
+    <col min="15652" max="15652" width="1.85546875" style="14" customWidth="1"/>
+    <col min="15653" max="15653" width="9.140625" style="14"/>
+    <col min="15654" max="15654" width="1.5703125" style="14" customWidth="1"/>
+    <col min="15655" max="15655" width="9.140625" style="14"/>
+    <col min="15656" max="15656" width="1.85546875" style="14" customWidth="1"/>
+    <col min="15657" max="15830" width="9.140625" style="14"/>
+    <col min="15831" max="15831" width="2.7109375" style="14" customWidth="1"/>
+    <col min="15832" max="15832" width="17.85546875" style="14" customWidth="1"/>
+    <col min="15833" max="15833" width="9.140625" style="14"/>
+    <col min="15834" max="15834" width="2.140625" style="14" customWidth="1"/>
+    <col min="15835" max="15835" width="11.140625" style="14" customWidth="1"/>
+    <col min="15836" max="15836" width="2" style="14" customWidth="1"/>
+    <col min="15837" max="15837" width="9.140625" style="14"/>
+    <col min="15838" max="15838" width="2" style="14" customWidth="1"/>
+    <col min="15839" max="15839" width="11.28515625" style="14" customWidth="1"/>
+    <col min="15840" max="15840" width="2" style="14" customWidth="1"/>
+    <col min="15841" max="15841" width="14.85546875" style="14" customWidth="1"/>
+    <col min="15842" max="15842" width="2" style="14" customWidth="1"/>
+    <col min="15843" max="15843" width="11.28515625" style="14" customWidth="1"/>
+    <col min="15844" max="15844" width="2.42578125" style="14" customWidth="1"/>
+    <col min="15845" max="15845" width="12.7109375" style="14" customWidth="1"/>
+    <col min="15846" max="15846" width="2.42578125" style="14" customWidth="1"/>
+    <col min="15847" max="15847" width="12" style="14" customWidth="1"/>
+    <col min="15848" max="15848" width="2.42578125" style="14" customWidth="1"/>
+    <col min="15849" max="15849" width="15" style="14" customWidth="1"/>
+    <col min="15850" max="15850" width="2.42578125" style="14" customWidth="1"/>
+    <col min="15851" max="15851" width="12.42578125" style="14" customWidth="1"/>
+    <col min="15852" max="15852" width="2.5703125" style="14" customWidth="1"/>
+    <col min="15853" max="15853" width="16.7109375" style="14" customWidth="1"/>
+    <col min="15854" max="15854" width="1.5703125" style="14" customWidth="1"/>
+    <col min="15855" max="15855" width="19.7109375" style="14" customWidth="1"/>
+    <col min="15856" max="15856" width="1.42578125" style="14" customWidth="1"/>
+    <col min="15857" max="15857" width="13.5703125" style="14" customWidth="1"/>
+    <col min="15858" max="15858" width="1.85546875" style="14" customWidth="1"/>
+    <col min="15859" max="15859" width="13" style="14" customWidth="1"/>
+    <col min="15860" max="15860" width="1.5703125" style="14" customWidth="1"/>
+    <col min="15861" max="15861" width="11.85546875" style="14" customWidth="1"/>
+    <col min="15862" max="15862" width="2.28515625" style="14" customWidth="1"/>
+    <col min="15863" max="15863" width="14.7109375" style="14" customWidth="1"/>
+    <col min="15864" max="15864" width="2.28515625" style="14" customWidth="1"/>
+    <col min="15865" max="15865" width="9.140625" style="14"/>
+    <col min="15866" max="15866" width="1.7109375" style="14" customWidth="1"/>
+    <col min="15867" max="15867" width="13.140625" style="14" customWidth="1"/>
+    <col min="15868" max="15868" width="2.28515625" style="14" customWidth="1"/>
+    <col min="15869" max="15869" width="9.140625" style="14"/>
+    <col min="15870" max="15870" width="1.42578125" style="14" customWidth="1"/>
+    <col min="15871" max="15871" width="9.140625" style="14"/>
+    <col min="15872" max="15872" width="1.7109375" style="14" customWidth="1"/>
+    <col min="15873" max="15873" width="9.140625" style="14"/>
+    <col min="15874" max="15874" width="1.85546875" style="14" customWidth="1"/>
+    <col min="15875" max="15875" width="12" style="14" customWidth="1"/>
+    <col min="15876" max="15876" width="1.7109375" style="14" customWidth="1"/>
+    <col min="15877" max="15877" width="9.140625" style="14"/>
+    <col min="15878" max="15878" width="1.85546875" style="14" customWidth="1"/>
+    <col min="15879" max="15879" width="10.85546875" style="14" customWidth="1"/>
+    <col min="15880" max="15880" width="2.140625" style="14" customWidth="1"/>
+    <col min="15881" max="15881" width="13.85546875" style="14" customWidth="1"/>
+    <col min="15882" max="15882" width="3.28515625" style="14" customWidth="1"/>
+    <col min="15883" max="15883" width="11.7109375" style="14" customWidth="1"/>
+    <col min="15884" max="15884" width="2.140625" style="14" customWidth="1"/>
+    <col min="15885" max="15885" width="13.140625" style="14" customWidth="1"/>
+    <col min="15886" max="15886" width="3.7109375" style="14" customWidth="1"/>
+    <col min="15887" max="15887" width="12" style="14" customWidth="1"/>
+    <col min="15888" max="15888" width="3.85546875" style="14" customWidth="1"/>
+    <col min="15889" max="15889" width="13.5703125" style="14" customWidth="1"/>
+    <col min="15890" max="15890" width="3" style="14" customWidth="1"/>
+    <col min="15891" max="15891" width="12.28515625" style="14" customWidth="1"/>
+    <col min="15892" max="15892" width="3" style="14" customWidth="1"/>
+    <col min="15893" max="15893" width="14.42578125" style="14" customWidth="1"/>
+    <col min="15894" max="15894" width="2.85546875" style="14" customWidth="1"/>
+    <col min="15895" max="15895" width="17.7109375" style="14" customWidth="1"/>
+    <col min="15896" max="15896" width="2.5703125" style="14" customWidth="1"/>
+    <col min="15897" max="15897" width="9.140625" style="14"/>
+    <col min="15898" max="15898" width="1.42578125" style="14" customWidth="1"/>
+    <col min="15899" max="15899" width="11" style="14" customWidth="1"/>
+    <col min="15900" max="15900" width="1.7109375" style="14" customWidth="1"/>
+    <col min="15901" max="15901" width="11.5703125" style="14" customWidth="1"/>
+    <col min="15902" max="15902" width="2" style="14" customWidth="1"/>
+    <col min="15903" max="15903" width="12.42578125" style="14" customWidth="1"/>
+    <col min="15904" max="15904" width="3.7109375" style="14" customWidth="1"/>
+    <col min="15905" max="15905" width="9.140625" style="14"/>
+    <col min="15906" max="15906" width="1.7109375" style="14" customWidth="1"/>
+    <col min="15907" max="15907" width="11.7109375" style="14" customWidth="1"/>
+    <col min="15908" max="15908" width="1.85546875" style="14" customWidth="1"/>
+    <col min="15909" max="15909" width="9.140625" style="14"/>
+    <col min="15910" max="15910" width="1.5703125" style="14" customWidth="1"/>
+    <col min="15911" max="15911" width="9.140625" style="14"/>
+    <col min="15912" max="15912" width="1.85546875" style="14" customWidth="1"/>
+    <col min="15913" max="16086" width="9.140625" style="14"/>
+    <col min="16087" max="16087" width="2.7109375" style="14" customWidth="1"/>
+    <col min="16088" max="16088" width="17.85546875" style="14" customWidth="1"/>
+    <col min="16089" max="16089" width="9.140625" style="14"/>
+    <col min="16090" max="16090" width="2.140625" style="14" customWidth="1"/>
+    <col min="16091" max="16091" width="11.140625" style="14" customWidth="1"/>
+    <col min="16092" max="16092" width="2" style="14" customWidth="1"/>
+    <col min="16093" max="16093" width="9.140625" style="14"/>
+    <col min="16094" max="16094" width="2" style="14" customWidth="1"/>
+    <col min="16095" max="16095" width="11.28515625" style="14" customWidth="1"/>
+    <col min="16096" max="16096" width="2" style="14" customWidth="1"/>
+    <col min="16097" max="16097" width="14.85546875" style="14" customWidth="1"/>
+    <col min="16098" max="16098" width="2" style="14" customWidth="1"/>
+    <col min="16099" max="16099" width="11.28515625" style="14" customWidth="1"/>
+    <col min="16100" max="16100" width="2.42578125" style="14" customWidth="1"/>
+    <col min="16101" max="16101" width="12.7109375" style="14" customWidth="1"/>
+    <col min="16102" max="16102" width="2.42578125" style="14" customWidth="1"/>
+    <col min="16103" max="16103" width="12" style="14" customWidth="1"/>
+    <col min="16104" max="16104" width="2.42578125" style="14" customWidth="1"/>
+    <col min="16105" max="16105" width="15" style="14" customWidth="1"/>
+    <col min="16106" max="16106" width="2.42578125" style="14" customWidth="1"/>
+    <col min="16107" max="16107" width="12.42578125" style="14" customWidth="1"/>
+    <col min="16108" max="16108" width="2.5703125" style="14" customWidth="1"/>
+    <col min="16109" max="16109" width="16.7109375" style="14" customWidth="1"/>
+    <col min="16110" max="16110" width="1.5703125" style="14" customWidth="1"/>
+    <col min="16111" max="16111" width="19.7109375" style="14" customWidth="1"/>
+    <col min="16112" max="16112" width="1.42578125" style="14" customWidth="1"/>
+    <col min="16113" max="16113" width="13.5703125" style="14" customWidth="1"/>
+    <col min="16114" max="16114" width="1.85546875" style="14" customWidth="1"/>
+    <col min="16115" max="16115" width="13" style="14" customWidth="1"/>
+    <col min="16116" max="16116" width="1.5703125" style="14" customWidth="1"/>
+    <col min="16117" max="16117" width="11.85546875" style="14" customWidth="1"/>
+    <col min="16118" max="16118" width="2.28515625" style="14" customWidth="1"/>
+    <col min="16119" max="16119" width="14.7109375" style="14" customWidth="1"/>
+    <col min="16120" max="16120" width="2.28515625" style="14" customWidth="1"/>
+    <col min="16121" max="16121" width="9.140625" style="14"/>
+    <col min="16122" max="16122" width="1.7109375" style="14" customWidth="1"/>
+    <col min="16123" max="16123" width="13.140625" style="14" customWidth="1"/>
+    <col min="16124" max="16124" width="2.28515625" style="14" customWidth="1"/>
+    <col min="16125" max="16125" width="9.140625" style="14"/>
+    <col min="16126" max="16126" width="1.42578125" style="14" customWidth="1"/>
+    <col min="16127" max="16127" width="9.140625" style="14"/>
+    <col min="16128" max="16128" width="1.7109375" style="14" customWidth="1"/>
+    <col min="16129" max="16129" width="9.140625" style="14"/>
+    <col min="16130" max="16130" width="1.85546875" style="14" customWidth="1"/>
+    <col min="16131" max="16131" width="12" style="14" customWidth="1"/>
+    <col min="16132" max="16132" width="1.7109375" style="14" customWidth="1"/>
+    <col min="16133" max="16133" width="9.140625" style="14"/>
+    <col min="16134" max="16134" width="1.85546875" style="14" customWidth="1"/>
+    <col min="16135" max="16135" width="10.85546875" style="14" customWidth="1"/>
+    <col min="16136" max="16136" width="2.140625" style="14" customWidth="1"/>
+    <col min="16137" max="16137" width="13.85546875" style="14" customWidth="1"/>
+    <col min="16138" max="16138" width="3.28515625" style="14" customWidth="1"/>
+    <col min="16139" max="16139" width="11.7109375" style="14" customWidth="1"/>
+    <col min="16140" max="16140" width="2.140625" style="14" customWidth="1"/>
+    <col min="16141" max="16141" width="13.140625" style="14" customWidth="1"/>
+    <col min="16142" max="16142" width="3.7109375" style="14" customWidth="1"/>
+    <col min="16143" max="16143" width="12" style="14" customWidth="1"/>
+    <col min="16144" max="16144" width="3.85546875" style="14" customWidth="1"/>
+    <col min="16145" max="16145" width="13.5703125" style="14" customWidth="1"/>
+    <col min="16146" max="16146" width="3" style="14" customWidth="1"/>
+    <col min="16147" max="16147" width="12.28515625" style="14" customWidth="1"/>
+    <col min="16148" max="16148" width="3" style="14" customWidth="1"/>
+    <col min="16149" max="16149" width="14.42578125" style="14" customWidth="1"/>
+    <col min="16150" max="16150" width="2.85546875" style="14" customWidth="1"/>
+    <col min="16151" max="16151" width="17.7109375" style="14" customWidth="1"/>
+    <col min="16152" max="16152" width="2.5703125" style="14" customWidth="1"/>
+    <col min="16153" max="16153" width="9.140625" style="14"/>
+    <col min="16154" max="16154" width="1.42578125" style="14" customWidth="1"/>
+    <col min="16155" max="16155" width="11" style="14" customWidth="1"/>
+    <col min="16156" max="16156" width="1.7109375" style="14" customWidth="1"/>
+    <col min="16157" max="16157" width="11.5703125" style="14" customWidth="1"/>
+    <col min="16158" max="16158" width="2" style="14" customWidth="1"/>
+    <col min="16159" max="16159" width="12.42578125" style="14" customWidth="1"/>
+    <col min="16160" max="16160" width="3.7109375" style="14" customWidth="1"/>
+    <col min="16161" max="16161" width="9.140625" style="14"/>
+    <col min="16162" max="16162" width="1.7109375" style="14" customWidth="1"/>
+    <col min="16163" max="16163" width="11.7109375" style="14" customWidth="1"/>
+    <col min="16164" max="16164" width="1.85546875" style="14" customWidth="1"/>
+    <col min="16165" max="16165" width="9.140625" style="14"/>
+    <col min="16166" max="16166" width="1.5703125" style="14" customWidth="1"/>
+    <col min="16167" max="16167" width="9.140625" style="14"/>
+    <col min="16168" max="16168" width="1.85546875" style="14" customWidth="1"/>
+    <col min="16169" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:82" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="72" t="s">
+    <row r="1" spans="1:82" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="72"/>
-[...15 lines deleted...]
-      <c r="R1" s="73" t="s">
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="S1" s="73"/>
-[...22 lines deleted...]
-      <c r="AP1" s="74" t="s">
+      <c r="S1" s="2"/>
+      <c r="T1" s="2"/>
+      <c r="U1" s="2"/>
+      <c r="V1" s="2"/>
+      <c r="W1" s="2"/>
+      <c r="X1" s="3"/>
+      <c r="Y1" s="3"/>
+      <c r="Z1" s="3"/>
+      <c r="AA1" s="3"/>
+      <c r="AB1" s="3"/>
+      <c r="AC1" s="3"/>
+      <c r="AD1" s="3"/>
+      <c r="AE1" s="3"/>
+      <c r="AF1" s="3"/>
+      <c r="AG1" s="3"/>
+      <c r="AH1" s="3"/>
+      <c r="AI1" s="3"/>
+      <c r="AJ1" s="3"/>
+      <c r="AK1" s="3"/>
+      <c r="AL1" s="3"/>
+      <c r="AM1" s="3"/>
+      <c r="AN1" s="3"/>
+      <c r="AO1" s="3"/>
+      <c r="AP1" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="AQ1" s="74"/>
-[...32 lines deleted...]
-      <c r="BX1" s="74" t="s">
+      <c r="AQ1" s="4"/>
+      <c r="AR1" s="4"/>
+      <c r="AS1" s="4"/>
+      <c r="AT1" s="4"/>
+      <c r="AU1" s="4"/>
+      <c r="AV1" s="5"/>
+      <c r="AW1" s="6"/>
+      <c r="AX1" s="5"/>
+      <c r="AY1" s="6"/>
+      <c r="AZ1" s="5"/>
+      <c r="BA1" s="6"/>
+      <c r="BB1" s="5"/>
+      <c r="BC1" s="6"/>
+      <c r="BD1" s="5"/>
+      <c r="BE1" s="6"/>
+      <c r="BF1" s="5"/>
+      <c r="BG1" s="6"/>
+      <c r="BH1" s="5"/>
+      <c r="BI1" s="6"/>
+      <c r="BJ1" s="5"/>
+      <c r="BK1" s="6"/>
+      <c r="BL1" s="5"/>
+      <c r="BM1" s="6"/>
+      <c r="BN1" s="5"/>
+      <c r="BO1" s="6"/>
+      <c r="BP1" s="5"/>
+      <c r="BQ1" s="6"/>
+      <c r="BR1" s="5"/>
+      <c r="BS1" s="6"/>
+      <c r="BT1" s="5"/>
+      <c r="BU1" s="6"/>
+      <c r="BV1" s="5"/>
+      <c r="BW1" s="6"/>
+      <c r="BX1" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="BY1" s="74"/>
-[...4 lines deleted...]
-      <c r="CD1" s="4"/>
+      <c r="BY1" s="4"/>
+      <c r="BZ1" s="4"/>
+      <c r="CA1" s="4"/>
+      <c r="CB1" s="4"/>
+      <c r="CC1" s="4"/>
+      <c r="CD1" s="7"/>
     </row>
     <row r="2" spans="1:82" x14ac:dyDescent="0.2">
-      <c r="A2" s="6"/>
-[...19 lines deleted...]
-      <c r="CC2" s="9" t="s">
+      <c r="A2" s="9"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="10"/>
+      <c r="G2" s="11"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="11"/>
+      <c r="J2" s="10"/>
+      <c r="K2" s="11"/>
+      <c r="L2" s="10"/>
+      <c r="M2" s="11"/>
+      <c r="N2" s="10"/>
+      <c r="O2" s="11"/>
+      <c r="P2" s="10"/>
+      <c r="Q2" s="11"/>
+      <c r="R2" s="10"/>
+      <c r="S2" s="11"/>
+      <c r="T2" s="10"/>
+      <c r="CC2" s="12" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:82" s="14" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B3" s="66">
+    <row r="3" spans="1:82" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="58"/>
+      <c r="B3" s="16">
         <v>1</v>
       </c>
-      <c r="C3" s="67"/>
-      <c r="D3" s="66">
+      <c r="C3" s="17"/>
+      <c r="D3" s="16">
         <v>2</v>
       </c>
-      <c r="E3" s="67"/>
-      <c r="F3" s="66">
+      <c r="E3" s="17"/>
+      <c r="F3" s="16">
         <v>3</v>
       </c>
-      <c r="G3" s="67"/>
-      <c r="H3" s="66">
+      <c r="G3" s="17"/>
+      <c r="H3" s="16">
         <v>4</v>
       </c>
-      <c r="I3" s="67"/>
-      <c r="J3" s="66">
+      <c r="I3" s="17"/>
+      <c r="J3" s="16">
         <v>5</v>
       </c>
-      <c r="K3" s="67"/>
-      <c r="L3" s="66">
+      <c r="K3" s="17"/>
+      <c r="L3" s="16">
         <v>6</v>
       </c>
-      <c r="M3" s="67"/>
-      <c r="N3" s="66">
+      <c r="M3" s="17"/>
+      <c r="N3" s="16">
         <v>7</v>
       </c>
-      <c r="O3" s="67"/>
-      <c r="P3" s="66">
+      <c r="O3" s="17"/>
+      <c r="P3" s="16">
         <v>8</v>
       </c>
-      <c r="Q3" s="67"/>
-      <c r="R3" s="66">
+      <c r="Q3" s="17"/>
+      <c r="R3" s="16">
         <v>9</v>
       </c>
-      <c r="S3" s="67"/>
-      <c r="T3" s="66">
+      <c r="S3" s="17"/>
+      <c r="T3" s="16">
         <v>10</v>
       </c>
-      <c r="U3" s="67"/>
-      <c r="V3" s="66">
+      <c r="U3" s="17"/>
+      <c r="V3" s="16">
         <v>11</v>
       </c>
-      <c r="W3" s="67"/>
-      <c r="X3" s="66">
+      <c r="W3" s="17"/>
+      <c r="X3" s="16">
         <v>12</v>
       </c>
-      <c r="Y3" s="67"/>
-      <c r="Z3" s="66">
+      <c r="Y3" s="17"/>
+      <c r="Z3" s="16">
         <v>13</v>
       </c>
-      <c r="AA3" s="67"/>
-      <c r="AB3" s="66">
+      <c r="AA3" s="17"/>
+      <c r="AB3" s="16">
         <v>14</v>
       </c>
-      <c r="AC3" s="67"/>
-      <c r="AD3" s="66">
+      <c r="AC3" s="17"/>
+      <c r="AD3" s="16">
         <v>15</v>
       </c>
-      <c r="AE3" s="67"/>
-      <c r="AF3" s="66">
+      <c r="AE3" s="17"/>
+      <c r="AF3" s="16">
         <v>16</v>
       </c>
-      <c r="AG3" s="67"/>
-      <c r="AH3" s="66">
+      <c r="AG3" s="17"/>
+      <c r="AH3" s="16">
         <v>17</v>
       </c>
-      <c r="AI3" s="67"/>
-      <c r="AJ3" s="66">
+      <c r="AI3" s="17"/>
+      <c r="AJ3" s="16">
         <v>18</v>
       </c>
-      <c r="AK3" s="67"/>
-      <c r="AL3" s="66">
+      <c r="AK3" s="17"/>
+      <c r="AL3" s="16">
         <v>19</v>
       </c>
-      <c r="AM3" s="67"/>
-      <c r="AN3" s="66">
+      <c r="AM3" s="17"/>
+      <c r="AN3" s="16">
         <v>20</v>
       </c>
-      <c r="AO3" s="70"/>
-      <c r="AP3" s="71">
+      <c r="AO3" s="18"/>
+      <c r="AP3" s="19">
         <v>21</v>
       </c>
-      <c r="AQ3" s="67"/>
-      <c r="AR3" s="66">
+      <c r="AQ3" s="17"/>
+      <c r="AR3" s="16">
         <v>22</v>
       </c>
-      <c r="AS3" s="67"/>
-      <c r="AT3" s="66">
+      <c r="AS3" s="17"/>
+      <c r="AT3" s="16">
         <v>23</v>
       </c>
-      <c r="AU3" s="67"/>
-      <c r="AV3" s="66">
+      <c r="AU3" s="17"/>
+      <c r="AV3" s="16">
         <v>24</v>
       </c>
-      <c r="AW3" s="67"/>
-      <c r="AX3" s="66">
+      <c r="AW3" s="17"/>
+      <c r="AX3" s="16">
         <v>25</v>
       </c>
-      <c r="AY3" s="67"/>
-      <c r="AZ3" s="66">
+      <c r="AY3" s="17"/>
+      <c r="AZ3" s="16">
         <v>26</v>
       </c>
-      <c r="BA3" s="67"/>
-      <c r="BB3" s="66">
+      <c r="BA3" s="17"/>
+      <c r="BB3" s="16">
         <v>27</v>
       </c>
-      <c r="BC3" s="67"/>
-      <c r="BD3" s="66">
+      <c r="BC3" s="17"/>
+      <c r="BD3" s="16">
         <v>28</v>
       </c>
-      <c r="BE3" s="67"/>
-      <c r="BF3" s="66">
+      <c r="BE3" s="17"/>
+      <c r="BF3" s="16">
         <v>29</v>
       </c>
-      <c r="BG3" s="67"/>
-      <c r="BH3" s="66">
+      <c r="BG3" s="17"/>
+      <c r="BH3" s="16">
         <v>30</v>
       </c>
-      <c r="BI3" s="67"/>
-      <c r="BJ3" s="66">
+      <c r="BI3" s="17"/>
+      <c r="BJ3" s="16">
         <v>31</v>
       </c>
-      <c r="BK3" s="67"/>
-      <c r="BL3" s="66">
+      <c r="BK3" s="17"/>
+      <c r="BL3" s="16">
         <v>32</v>
       </c>
-      <c r="BM3" s="67"/>
-      <c r="BN3" s="66">
+      <c r="BM3" s="17"/>
+      <c r="BN3" s="16">
         <v>33</v>
       </c>
-      <c r="BO3" s="67"/>
-      <c r="BP3" s="66">
+      <c r="BO3" s="17"/>
+      <c r="BP3" s="16">
         <v>34</v>
       </c>
-      <c r="BQ3" s="67"/>
-      <c r="BR3" s="66">
+      <c r="BQ3" s="17"/>
+      <c r="BR3" s="16">
         <v>35</v>
       </c>
-      <c r="BS3" s="67"/>
-      <c r="BT3" s="66">
+      <c r="BS3" s="17"/>
+      <c r="BT3" s="16">
         <v>36</v>
       </c>
-      <c r="BU3" s="67"/>
-      <c r="BV3" s="66">
+      <c r="BU3" s="17"/>
+      <c r="BV3" s="16">
         <v>37</v>
       </c>
-      <c r="BW3" s="67"/>
-      <c r="BX3" s="66">
+      <c r="BW3" s="17"/>
+      <c r="BX3" s="16">
         <v>38</v>
       </c>
-      <c r="BY3" s="67"/>
-      <c r="BZ3" s="68">
+      <c r="BY3" s="17"/>
+      <c r="BZ3" s="20">
         <v>39</v>
       </c>
-      <c r="CA3" s="68"/>
-      <c r="CB3" s="66">
+      <c r="CA3" s="20"/>
+      <c r="CB3" s="16">
         <v>40</v>
       </c>
-      <c r="CC3" s="56"/>
-      <c r="CD3" s="13"/>
+      <c r="CC3" s="21"/>
+      <c r="CD3" s="22"/>
     </row>
-    <row r="4" spans="1:82" s="16" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="69" t="s">
+    <row r="4" spans="1:82" s="25" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="59" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="63"/>
-      <c r="D4" s="58" t="s">
+      <c r="C4" s="61"/>
+      <c r="D4" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="58"/>
-[...19 lines deleted...]
-      <c r="Y4" s="58"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="62"/>
+      <c r="N4" s="62"/>
+      <c r="O4" s="62"/>
+      <c r="P4" s="62"/>
+      <c r="Q4" s="62"/>
+      <c r="R4" s="62"/>
+      <c r="S4" s="62"/>
+      <c r="T4" s="62"/>
+      <c r="U4" s="62"/>
+      <c r="V4" s="62"/>
+      <c r="W4" s="62"/>
+      <c r="X4" s="62"/>
+      <c r="Y4" s="62"/>
       <c r="Z4" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="AA4" s="63"/>
-      <c r="AB4" s="58" t="s">
+      <c r="AA4" s="61"/>
+      <c r="AB4" s="62" t="s">
         <v>8</v>
       </c>
-      <c r="AC4" s="58"/>
-[...10 lines deleted...]
-      <c r="AN4" s="59"/>
+      <c r="AC4" s="62"/>
+      <c r="AD4" s="62"/>
+      <c r="AE4" s="62"/>
+      <c r="AF4" s="62"/>
+      <c r="AG4" s="62"/>
+      <c r="AH4" s="63"/>
+      <c r="AI4" s="63"/>
+      <c r="AJ4" s="63"/>
+      <c r="AK4" s="63"/>
+      <c r="AL4" s="63"/>
+      <c r="AM4" s="63"/>
+      <c r="AN4" s="63"/>
       <c r="AO4" s="60"/>
-      <c r="AP4" s="62" t="s">
+      <c r="AP4" s="64" t="s">
         <v>5</v>
       </c>
-      <c r="AQ4" s="63"/>
-      <c r="AR4" s="58" t="s">
+      <c r="AQ4" s="61"/>
+      <c r="AR4" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="AS4" s="58"/>
-[...19 lines deleted...]
-      <c r="BM4" s="58"/>
+      <c r="AS4" s="62"/>
+      <c r="AT4" s="62"/>
+      <c r="AU4" s="62"/>
+      <c r="AV4" s="62"/>
+      <c r="AW4" s="62"/>
+      <c r="AX4" s="62"/>
+      <c r="AY4" s="62"/>
+      <c r="AZ4" s="62"/>
+      <c r="BA4" s="62"/>
+      <c r="BB4" s="62"/>
+      <c r="BC4" s="62"/>
+      <c r="BD4" s="62"/>
+      <c r="BE4" s="62"/>
+      <c r="BF4" s="62"/>
+      <c r="BG4" s="62"/>
+      <c r="BH4" s="62"/>
+      <c r="BI4" s="62"/>
+      <c r="BJ4" s="62"/>
+      <c r="BK4" s="62"/>
+      <c r="BL4" s="62"/>
+      <c r="BM4" s="62"/>
       <c r="BN4" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="BO4" s="63"/>
-      <c r="BP4" s="58" t="s">
+      <c r="BO4" s="61"/>
+      <c r="BP4" s="62" t="s">
         <v>8</v>
       </c>
-      <c r="BQ4" s="58"/>
-[...4 lines deleted...]
-      <c r="BV4" s="59" t="s">
+      <c r="BQ4" s="62"/>
+      <c r="BR4" s="62"/>
+      <c r="BS4" s="62"/>
+      <c r="BT4" s="62"/>
+      <c r="BU4" s="62"/>
+      <c r="BV4" s="63" t="s">
         <v>9</v>
       </c>
-      <c r="BW4" s="59"/>
-      <c r="BX4" s="59" t="s">
+      <c r="BW4" s="63"/>
+      <c r="BX4" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="BY4" s="59"/>
-      <c r="BZ4" s="59" t="s">
+      <c r="BY4" s="63"/>
+      <c r="BZ4" s="63" t="s">
         <v>11</v>
       </c>
-      <c r="CA4" s="59"/>
-      <c r="CB4" s="59" t="s">
+      <c r="CA4" s="63"/>
+      <c r="CB4" s="63" t="s">
         <v>12</v>
       </c>
       <c r="CC4" s="60"/>
-      <c r="CD4" s="15"/>
+      <c r="CD4" s="24"/>
     </row>
-    <row r="5" spans="1:82" s="16" customFormat="1" ht="213.75" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D5" s="51" t="s">
+    <row r="5" spans="1:82" s="25" customFormat="1" ht="213.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="59"/>
+      <c r="B5" s="65"/>
+      <c r="C5" s="66"/>
+      <c r="D5" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="E5" s="51"/>
-      <c r="F5" s="51" t="s">
+      <c r="E5" s="67"/>
+      <c r="F5" s="67" t="s">
         <v>14</v>
       </c>
-      <c r="G5" s="51"/>
-      <c r="H5" s="51" t="s">
+      <c r="G5" s="67"/>
+      <c r="H5" s="67" t="s">
         <v>15</v>
       </c>
-      <c r="I5" s="51"/>
-      <c r="J5" s="51" t="s">
+      <c r="I5" s="67"/>
+      <c r="J5" s="67" t="s">
         <v>16</v>
       </c>
-      <c r="K5" s="51"/>
-      <c r="L5" s="51" t="s">
+      <c r="K5" s="67"/>
+      <c r="L5" s="67" t="s">
         <v>17</v>
       </c>
-      <c r="M5" s="51"/>
-      <c r="N5" s="51" t="s">
+      <c r="M5" s="67"/>
+      <c r="N5" s="67" t="s">
         <v>18</v>
       </c>
-      <c r="O5" s="51"/>
-      <c r="P5" s="51" t="s">
+      <c r="O5" s="67"/>
+      <c r="P5" s="67" t="s">
         <v>19</v>
       </c>
-      <c r="Q5" s="51"/>
-      <c r="R5" s="51" t="s">
+      <c r="Q5" s="67"/>
+      <c r="R5" s="67" t="s">
         <v>20</v>
       </c>
-      <c r="S5" s="51"/>
-      <c r="T5" s="51" t="s">
+      <c r="S5" s="67"/>
+      <c r="T5" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="U5" s="51"/>
-      <c r="V5" s="51" t="s">
+      <c r="U5" s="67"/>
+      <c r="V5" s="67" t="s">
         <v>22</v>
       </c>
-      <c r="W5" s="51"/>
-      <c r="X5" s="51" t="s">
+      <c r="W5" s="67"/>
+      <c r="X5" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="Y5" s="51"/>
-[...2 lines deleted...]
-      <c r="AB5" s="51" t="s">
+      <c r="Y5" s="67"/>
+      <c r="Z5" s="65"/>
+      <c r="AA5" s="66"/>
+      <c r="AB5" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="AC5" s="51"/>
-      <c r="AD5" s="51" t="s">
+      <c r="AC5" s="67"/>
+      <c r="AD5" s="67" t="s">
         <v>24</v>
       </c>
-      <c r="AE5" s="51"/>
-      <c r="AF5" s="51" t="s">
+      <c r="AE5" s="67"/>
+      <c r="AF5" s="67" t="s">
         <v>25</v>
       </c>
-      <c r="AG5" s="51"/>
-      <c r="AH5" s="57" t="s">
+      <c r="AG5" s="67"/>
+      <c r="AH5" s="68" t="s">
         <v>26</v>
       </c>
-      <c r="AI5" s="57"/>
-      <c r="AJ5" s="57" t="s">
+      <c r="AI5" s="68"/>
+      <c r="AJ5" s="68" t="s">
         <v>27</v>
       </c>
-      <c r="AK5" s="57"/>
-      <c r="AL5" s="57" t="s">
+      <c r="AK5" s="68"/>
+      <c r="AL5" s="68" t="s">
         <v>28</v>
       </c>
-      <c r="AM5" s="57"/>
-      <c r="AN5" s="57" t="s">
+      <c r="AM5" s="68"/>
+      <c r="AN5" s="68" t="s">
         <v>29</v>
       </c>
-      <c r="AO5" s="61"/>
-[...2 lines deleted...]
-      <c r="AR5" s="51" t="s">
+      <c r="AO5" s="65"/>
+      <c r="AP5" s="69"/>
+      <c r="AQ5" s="66"/>
+      <c r="AR5" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="AS5" s="51"/>
-      <c r="AT5" s="51" t="s">
+      <c r="AS5" s="67"/>
+      <c r="AT5" s="67" t="s">
         <v>14</v>
       </c>
-      <c r="AU5" s="51"/>
-      <c r="AV5" s="51" t="s">
+      <c r="AU5" s="67"/>
+      <c r="AV5" s="67" t="s">
         <v>15</v>
       </c>
-      <c r="AW5" s="51"/>
-      <c r="AX5" s="51" t="s">
+      <c r="AW5" s="67"/>
+      <c r="AX5" s="67" t="s">
         <v>16</v>
       </c>
-      <c r="AY5" s="51"/>
-      <c r="AZ5" s="51" t="s">
+      <c r="AY5" s="67"/>
+      <c r="AZ5" s="67" t="s">
         <v>17</v>
       </c>
-      <c r="BA5" s="51"/>
-      <c r="BB5" s="51" t="s">
+      <c r="BA5" s="67"/>
+      <c r="BB5" s="67" t="s">
         <v>18</v>
       </c>
-      <c r="BC5" s="51"/>
-      <c r="BD5" s="51" t="s">
+      <c r="BC5" s="67"/>
+      <c r="BD5" s="67" t="s">
         <v>19</v>
       </c>
-      <c r="BE5" s="51"/>
-      <c r="BF5" s="51" t="s">
+      <c r="BE5" s="67"/>
+      <c r="BF5" s="67" t="s">
         <v>20</v>
       </c>
-      <c r="BG5" s="51"/>
-      <c r="BH5" s="51" t="s">
+      <c r="BG5" s="67"/>
+      <c r="BH5" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="BI5" s="51"/>
-      <c r="BJ5" s="51" t="s">
+      <c r="BI5" s="67"/>
+      <c r="BJ5" s="67" t="s">
         <v>22</v>
       </c>
-      <c r="BK5" s="51"/>
-      <c r="BL5" s="51" t="s">
+      <c r="BK5" s="67"/>
+      <c r="BL5" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="BM5" s="51"/>
-[...2 lines deleted...]
-      <c r="BP5" s="51" t="s">
+      <c r="BM5" s="67"/>
+      <c r="BN5" s="65"/>
+      <c r="BO5" s="66"/>
+      <c r="BP5" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="BQ5" s="51"/>
-      <c r="BR5" s="51" t="s">
+      <c r="BQ5" s="67"/>
+      <c r="BR5" s="67" t="s">
         <v>24</v>
       </c>
-      <c r="BS5" s="51"/>
-      <c r="BT5" s="51" t="s">
+      <c r="BS5" s="67"/>
+      <c r="BT5" s="67" t="s">
         <v>25</v>
       </c>
-      <c r="BU5" s="51"/>
-[...8 lines deleted...]
-      <c r="CD5" s="15"/>
+      <c r="BU5" s="67"/>
+      <c r="BV5" s="68"/>
+      <c r="BW5" s="68"/>
+      <c r="BX5" s="68"/>
+      <c r="BY5" s="68"/>
+      <c r="BZ5" s="68"/>
+      <c r="CA5" s="68"/>
+      <c r="CB5" s="68"/>
+      <c r="CC5" s="65"/>
+      <c r="CD5" s="24"/>
     </row>
-    <row r="6" spans="1:82" s="18" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="52" t="s">
+    <row r="6" spans="1:82" s="27" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="70"/>
+      <c r="B6" s="71" t="s">
         <v>30</v>
       </c>
-      <c r="C6" s="53"/>
-[...18 lines deleted...]
-      <c r="V6" s="52" t="s">
+      <c r="C6" s="72"/>
+      <c r="D6" s="72"/>
+      <c r="E6" s="72"/>
+      <c r="F6" s="72"/>
+      <c r="G6" s="72"/>
+      <c r="H6" s="72"/>
+      <c r="I6" s="72"/>
+      <c r="J6" s="72"/>
+      <c r="K6" s="72"/>
+      <c r="L6" s="72"/>
+      <c r="M6" s="72"/>
+      <c r="N6" s="72"/>
+      <c r="O6" s="72"/>
+      <c r="P6" s="72"/>
+      <c r="Q6" s="72"/>
+      <c r="R6" s="72"/>
+      <c r="S6" s="72"/>
+      <c r="T6" s="72"/>
+      <c r="U6" s="73"/>
+      <c r="V6" s="71" t="s">
         <v>31</v>
       </c>
-      <c r="W6" s="53"/>
-[...18 lines deleted...]
-      <c r="AP6" s="55" t="s">
+      <c r="W6" s="72"/>
+      <c r="X6" s="72"/>
+      <c r="Y6" s="72"/>
+      <c r="Z6" s="72"/>
+      <c r="AA6" s="72"/>
+      <c r="AB6" s="72"/>
+      <c r="AC6" s="72"/>
+      <c r="AD6" s="72"/>
+      <c r="AE6" s="72"/>
+      <c r="AF6" s="72"/>
+      <c r="AG6" s="72"/>
+      <c r="AH6" s="72"/>
+      <c r="AI6" s="72"/>
+      <c r="AJ6" s="72"/>
+      <c r="AK6" s="72"/>
+      <c r="AL6" s="72"/>
+      <c r="AM6" s="72"/>
+      <c r="AN6" s="72"/>
+      <c r="AO6" s="73"/>
+      <c r="AP6" s="74" t="s">
         <v>32</v>
       </c>
-      <c r="AQ6" s="53"/>
-[...18 lines deleted...]
-      <c r="BJ6" s="52" t="s">
+      <c r="AQ6" s="72"/>
+      <c r="AR6" s="72"/>
+      <c r="AS6" s="72"/>
+      <c r="AT6" s="72"/>
+      <c r="AU6" s="72"/>
+      <c r="AV6" s="72"/>
+      <c r="AW6" s="72"/>
+      <c r="AX6" s="72"/>
+      <c r="AY6" s="72"/>
+      <c r="AZ6" s="72"/>
+      <c r="BA6" s="72"/>
+      <c r="BB6" s="72"/>
+      <c r="BC6" s="72"/>
+      <c r="BD6" s="72"/>
+      <c r="BE6" s="72"/>
+      <c r="BF6" s="72"/>
+      <c r="BG6" s="72"/>
+      <c r="BH6" s="72"/>
+      <c r="BI6" s="73"/>
+      <c r="BJ6" s="71" t="s">
         <v>32</v>
       </c>
-      <c r="BK6" s="56"/>
-[...18 lines deleted...]
-      <c r="CD6" s="17"/>
+      <c r="BK6" s="21"/>
+      <c r="BL6" s="21"/>
+      <c r="BM6" s="21"/>
+      <c r="BN6" s="21"/>
+      <c r="BO6" s="21"/>
+      <c r="BP6" s="21"/>
+      <c r="BQ6" s="21"/>
+      <c r="BR6" s="21"/>
+      <c r="BS6" s="21"/>
+      <c r="BT6" s="21"/>
+      <c r="BU6" s="21"/>
+      <c r="BV6" s="21"/>
+      <c r="BW6" s="21"/>
+      <c r="BX6" s="21"/>
+      <c r="BY6" s="21"/>
+      <c r="BZ6" s="21"/>
+      <c r="CA6" s="21"/>
+      <c r="CB6" s="21"/>
+      <c r="CC6" s="21"/>
+      <c r="CD6" s="26"/>
     </row>
     <row r="7" spans="1:82" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="50" t="s">
+      <c r="A7" s="75" t="s">
         <v>33</v>
       </c>
-      <c r="B7" s="19">
+      <c r="B7" s="28">
         <v>102.3</v>
       </c>
-      <c r="C7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="21">
+      <c r="C7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="D7" s="30">
         <v>103.1</v>
       </c>
-      <c r="E7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="21">
+      <c r="E7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="F7" s="30">
         <v>113.3</v>
       </c>
-      <c r="G7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="21">
+      <c r="G7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="H7" s="30">
         <v>94.2</v>
       </c>
-      <c r="I7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="21">
+      <c r="I7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="J7" s="30">
         <v>97.2</v>
       </c>
-      <c r="K7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="L7" s="21">
+      <c r="K7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="L7" s="30">
         <v>107.1</v>
       </c>
-      <c r="M7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="N7" s="21">
+      <c r="M7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="N7" s="30">
         <v>101.8</v>
       </c>
-      <c r="O7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="P7" s="21">
+      <c r="O7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="P7" s="30">
         <v>92.7</v>
       </c>
-      <c r="Q7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="R7" s="21">
+      <c r="Q7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="R7" s="30">
         <v>78.099999999999994</v>
       </c>
-      <c r="S7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="T7" s="21">
+      <c r="S7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="T7" s="30">
         <v>109.3</v>
       </c>
-      <c r="U7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="V7" s="21">
+      <c r="U7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="V7" s="30">
         <v>100.5</v>
       </c>
-      <c r="W7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="X7" s="21">
+      <c r="W7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="X7" s="30">
         <v>102.7</v>
       </c>
-      <c r="Y7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="Z7" s="21">
+      <c r="Y7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z7" s="30">
         <v>102</v>
       </c>
-      <c r="AA7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="AB7" s="21">
+      <c r="AA7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB7" s="30">
         <v>102.9</v>
       </c>
-      <c r="AC7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="AD7" s="21">
+      <c r="AC7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD7" s="30">
         <v>103.3</v>
       </c>
-      <c r="AE7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="AF7" s="21">
+      <c r="AE7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF7" s="30">
         <v>100.9</v>
       </c>
-      <c r="AG7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="AH7" s="21">
+      <c r="AG7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH7" s="30">
         <v>99.1</v>
       </c>
-      <c r="AI7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="AJ7" s="21">
+      <c r="AI7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ7" s="30">
         <v>87.5</v>
       </c>
-      <c r="AK7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="AL7" s="21">
+      <c r="AK7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL7" s="30">
         <v>110.9</v>
       </c>
-      <c r="AM7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="AN7" s="21">
+      <c r="AM7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN7" s="30">
         <v>110.3</v>
       </c>
-      <c r="AO7" s="22" t="s">
-[...2 lines deleted...]
-      <c r="AP7" s="23">
+      <c r="AO7" s="31" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP7" s="32">
         <v>99.7</v>
       </c>
-      <c r="AQ7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="AR7" s="21">
+      <c r="AQ7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR7" s="30">
         <v>100.4</v>
       </c>
-      <c r="AS7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="AT7" s="21">
+      <c r="AS7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT7" s="30">
         <v>102.8</v>
       </c>
-      <c r="AU7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="AV7" s="21">
+      <c r="AU7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV7" s="30">
         <v>99.8</v>
       </c>
-      <c r="AW7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="AX7" s="21">
+      <c r="AW7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX7" s="30">
         <v>96.9</v>
       </c>
-      <c r="AY7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="AZ7" s="21">
+      <c r="AY7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ7" s="30">
         <v>102.7</v>
       </c>
-      <c r="BA7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="BB7" s="21">
+      <c r="BA7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB7" s="30">
         <v>100.8</v>
       </c>
-      <c r="BC7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="BD7" s="21">
+      <c r="BC7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD7" s="30">
         <v>86.8</v>
       </c>
-      <c r="BE7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="BF7" s="21">
+      <c r="BE7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF7" s="30">
         <v>97.7</v>
       </c>
-      <c r="BG7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="BH7" s="21">
+      <c r="BG7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH7" s="30">
         <v>104.1</v>
       </c>
-      <c r="BI7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="BJ7" s="21">
+      <c r="BI7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ7" s="30">
         <v>98.9</v>
       </c>
-      <c r="BK7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="BL7" s="21">
+      <c r="BK7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL7" s="30">
         <v>102.6</v>
       </c>
-      <c r="BM7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="BN7" s="21">
+      <c r="BM7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN7" s="30">
         <v>100</v>
       </c>
-      <c r="BO7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="BP7" s="21">
+      <c r="BO7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP7" s="30">
         <v>100.9</v>
       </c>
-      <c r="BQ7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="BR7" s="21">
+      <c r="BQ7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR7" s="30">
         <v>101.4</v>
       </c>
-      <c r="BS7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="BT7" s="21">
+      <c r="BS7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT7" s="30">
         <v>100.1</v>
       </c>
-      <c r="BU7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="BV7" s="21">
+      <c r="BU7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV7" s="30">
         <v>94</v>
       </c>
-      <c r="BW7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="BX7" s="21">
+      <c r="BW7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX7" s="30">
         <v>94.6</v>
       </c>
-      <c r="BY7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="BZ7" s="21">
+      <c r="BY7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ7" s="30">
         <v>102.5</v>
       </c>
-      <c r="CA7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="CB7" s="19">
+      <c r="CA7" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB7" s="28">
         <v>102.6</v>
       </c>
-      <c r="CC7" s="22" t="s">
+      <c r="CC7" s="31" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="8" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="50" t="s">
+      <c r="A8" s="75" t="s">
         <v>34</v>
       </c>
-      <c r="B8" s="24">
+      <c r="B8" s="33">
         <v>103.6</v>
       </c>
-      <c r="C8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="24">
+      <c r="C8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D8" s="33">
         <v>103.5</v>
       </c>
-      <c r="E8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="24">
+      <c r="E8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F8" s="33">
         <v>112.8</v>
       </c>
-      <c r="G8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H8" s="24">
+      <c r="G8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H8" s="33">
         <v>101.6</v>
       </c>
-      <c r="I8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="24">
+      <c r="I8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J8" s="33">
         <v>98.1</v>
       </c>
-      <c r="K8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L8" s="24">
+      <c r="K8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L8" s="33">
         <v>113.9</v>
       </c>
-      <c r="M8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N8" s="24">
+      <c r="M8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N8" s="33">
         <v>103.9</v>
       </c>
-      <c r="O8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P8" s="24">
+      <c r="O8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P8" s="33">
         <v>91</v>
       </c>
-      <c r="Q8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R8" s="24">
+      <c r="Q8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R8" s="33">
         <v>91</v>
       </c>
-      <c r="S8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T8" s="24">
+      <c r="S8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T8" s="33">
         <v>106.9</v>
       </c>
-      <c r="U8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V8" s="24">
+      <c r="U8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V8" s="33">
         <v>99.1</v>
       </c>
-      <c r="W8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X8" s="24">
+      <c r="W8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X8" s="33">
         <v>101.8</v>
       </c>
-      <c r="Y8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z8" s="24">
+      <c r="Y8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z8" s="33">
         <v>105</v>
       </c>
-      <c r="AA8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB8" s="24">
+      <c r="AA8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB8" s="33">
         <v>103.8</v>
       </c>
-      <c r="AC8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD8" s="24">
+      <c r="AC8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD8" s="33">
         <v>104</v>
       </c>
-      <c r="AE8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF8" s="24">
+      <c r="AE8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF8" s="33">
         <v>103.2</v>
       </c>
-      <c r="AG8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH8" s="24">
+      <c r="AG8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH8" s="33">
         <v>108.9</v>
       </c>
-      <c r="AI8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ8" s="24">
+      <c r="AI8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ8" s="33">
         <v>93.1</v>
       </c>
-      <c r="AK8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL8" s="24">
+      <c r="AK8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL8" s="33">
         <v>116.2</v>
       </c>
-      <c r="AM8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN8" s="24">
+      <c r="AM8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN8" s="33">
         <v>121.3</v>
       </c>
-      <c r="AO8" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP8" s="27">
+      <c r="AO8" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP8" s="36">
         <v>101.5</v>
       </c>
-      <c r="AQ8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR8" s="24">
+      <c r="AQ8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR8" s="33">
         <v>100.8</v>
       </c>
-      <c r="AS8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT8" s="24">
+      <c r="AS8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT8" s="33">
         <v>101.6</v>
       </c>
-      <c r="AU8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV8" s="24">
+      <c r="AU8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV8" s="33">
         <v>102.6</v>
       </c>
-      <c r="AW8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX8" s="24">
+      <c r="AW8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX8" s="33">
         <v>99.7</v>
       </c>
-      <c r="AY8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ8" s="24">
+      <c r="AY8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ8" s="33">
         <v>105.7</v>
       </c>
-      <c r="BA8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB8" s="24">
+      <c r="BA8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB8" s="33">
         <v>101.2</v>
       </c>
-      <c r="BC8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD8" s="24">
+      <c r="BC8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD8" s="33">
         <v>100.4</v>
       </c>
-      <c r="BE8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF8" s="24">
+      <c r="BE8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF8" s="33">
         <v>101.4</v>
       </c>
-      <c r="BG8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH8" s="24">
+      <c r="BG8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH8" s="33">
         <v>99.4</v>
       </c>
-      <c r="BI8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ8" s="24">
+      <c r="BI8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ8" s="33">
         <v>99.6</v>
       </c>
-      <c r="BK8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL8" s="24">
+      <c r="BK8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL8" s="33">
         <v>99.5</v>
       </c>
-      <c r="BM8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN8" s="24">
+      <c r="BM8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN8" s="33">
         <v>101.6</v>
       </c>
-      <c r="BO8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP8" s="24">
+      <c r="BO8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP8" s="33">
         <v>100.9</v>
       </c>
-      <c r="BQ8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR8" s="24">
+      <c r="BQ8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR8" s="33">
         <v>100.6</v>
       </c>
-      <c r="BS8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT8" s="24">
+      <c r="BS8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT8" s="33">
         <v>101.3</v>
       </c>
-      <c r="BU8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV8" s="24">
+      <c r="BU8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV8" s="33">
         <v>108</v>
       </c>
-      <c r="BW8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX8" s="24">
+      <c r="BW8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX8" s="33">
         <v>102.3</v>
       </c>
-      <c r="BY8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ8" s="24">
+      <c r="BY8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ8" s="33">
         <v>106.9</v>
       </c>
-      <c r="CA8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB8" s="24">
+      <c r="CA8" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB8" s="33">
         <v>107.3</v>
       </c>
-      <c r="CC8" s="26" t="s">
+      <c r="CC8" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="9" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="50" t="s">
+      <c r="A9" s="75" t="s">
         <v>35</v>
       </c>
-      <c r="B9" s="24">
+      <c r="B9" s="33">
         <v>104.1</v>
       </c>
-      <c r="C9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="24">
+      <c r="C9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D9" s="33">
         <v>103</v>
       </c>
-      <c r="E9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="24">
+      <c r="E9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F9" s="33">
         <v>110.9</v>
       </c>
-      <c r="G9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H9" s="24">
+      <c r="G9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H9" s="33">
         <v>101.3</v>
       </c>
-      <c r="I9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="24">
+      <c r="I9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J9" s="33">
         <v>97.7</v>
       </c>
-      <c r="K9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L9" s="24">
+      <c r="K9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L9" s="33">
         <v>110.3</v>
       </c>
-      <c r="M9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N9" s="24">
+      <c r="M9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N9" s="33">
         <v>102.8</v>
       </c>
-      <c r="O9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P9" s="24">
+      <c r="O9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P9" s="33">
         <v>88.6</v>
       </c>
-      <c r="Q9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R9" s="24">
+      <c r="Q9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R9" s="33">
         <v>117.1</v>
       </c>
-      <c r="S9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T9" s="24">
+      <c r="S9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T9" s="33">
         <v>106.1</v>
       </c>
-      <c r="U9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V9" s="24">
+      <c r="U9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V9" s="33">
         <v>97.7</v>
       </c>
-      <c r="W9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X9" s="24">
+      <c r="W9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X9" s="33">
         <v>100.1</v>
       </c>
-      <c r="Y9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z9" s="24">
+      <c r="Y9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z9" s="33">
         <v>105.4</v>
       </c>
-      <c r="AA9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB9" s="24">
+      <c r="AA9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB9" s="33">
         <v>104.4</v>
       </c>
-      <c r="AC9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD9" s="24">
+      <c r="AC9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD9" s="33">
         <v>104.3</v>
       </c>
-      <c r="AE9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF9" s="24">
+      <c r="AE9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF9" s="33">
         <v>105.1</v>
       </c>
-      <c r="AG9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH9" s="24">
+      <c r="AG9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH9" s="33">
         <v>107</v>
       </c>
-      <c r="AI9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ9" s="24">
+      <c r="AI9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ9" s="33">
         <v>94.8</v>
       </c>
-      <c r="AK9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL9" s="24">
+      <c r="AK9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL9" s="33">
         <v>111.1</v>
       </c>
-      <c r="AM9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN9" s="24">
+      <c r="AM9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN9" s="33">
         <v>113.7</v>
       </c>
-      <c r="AO9" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP9" s="27">
+      <c r="AO9" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP9" s="36">
         <v>101.2</v>
       </c>
-      <c r="AQ9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR9" s="24">
+      <c r="AQ9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR9" s="33">
         <v>100.8</v>
       </c>
-      <c r="AS9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT9" s="24">
+      <c r="AS9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT9" s="33">
         <v>101.4</v>
       </c>
-      <c r="AU9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV9" s="24">
+      <c r="AU9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV9" s="33">
         <v>101.4</v>
       </c>
-      <c r="AW9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX9" s="24">
+      <c r="AW9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX9" s="33">
         <v>100.8</v>
       </c>
-      <c r="AY9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ9" s="24">
+      <c r="AY9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ9" s="33">
         <v>98.6</v>
       </c>
-      <c r="BA9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB9" s="24">
+      <c r="BA9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB9" s="33">
         <v>100.1</v>
       </c>
-      <c r="BC9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD9" s="24">
+      <c r="BC9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD9" s="33">
         <v>99.8</v>
       </c>
-      <c r="BE9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF9" s="24">
+      <c r="BE9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF9" s="33">
         <v>113.1</v>
       </c>
-      <c r="BG9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH9" s="24">
+      <c r="BG9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH9" s="33">
         <v>100.2</v>
       </c>
-      <c r="BI9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ9" s="24">
+      <c r="BI9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ9" s="33">
         <v>99</v>
       </c>
-      <c r="BK9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL9" s="24">
+      <c r="BK9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL9" s="33">
         <v>100.2</v>
       </c>
-      <c r="BM9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN9" s="24">
+      <c r="BM9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN9" s="33">
         <v>101.6</v>
       </c>
-      <c r="BO9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP9" s="24">
+      <c r="BO9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP9" s="33">
         <v>101.3</v>
       </c>
-      <c r="BQ9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR9" s="24">
+      <c r="BQ9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR9" s="33">
         <v>101.3</v>
       </c>
-      <c r="BS9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT9" s="24">
+      <c r="BS9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT9" s="33">
         <v>101.7</v>
       </c>
-      <c r="BU9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV9" s="24">
+      <c r="BU9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV9" s="33">
         <v>100.5</v>
       </c>
-      <c r="BW9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX9" s="24">
+      <c r="BW9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX9" s="33">
         <v>100.3</v>
       </c>
-      <c r="BY9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ9" s="24">
+      <c r="BY9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ9" s="33">
         <v>99.8</v>
       </c>
-      <c r="CA9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB9" s="24">
+      <c r="CA9" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB9" s="33">
         <v>100.3</v>
       </c>
-      <c r="CC9" s="26" t="s">
+      <c r="CC9" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="10" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="50" t="s">
+      <c r="A10" s="75" t="s">
         <v>36</v>
       </c>
-      <c r="B10" s="24">
+      <c r="B10" s="33">
         <v>103.1</v>
       </c>
-      <c r="C10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="24">
+      <c r="C10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D10" s="33">
         <v>103.4</v>
       </c>
-      <c r="E10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="24">
+      <c r="E10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F10" s="33">
         <v>105.7</v>
       </c>
-      <c r="G10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="24">
+      <c r="G10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H10" s="33">
         <v>109.8</v>
       </c>
-      <c r="I10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="24">
+      <c r="I10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J10" s="33">
         <v>100</v>
       </c>
-      <c r="K10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L10" s="24">
+      <c r="K10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L10" s="33">
         <v>107.9</v>
       </c>
-      <c r="M10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N10" s="24">
+      <c r="M10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N10" s="33">
         <v>103.1</v>
       </c>
-      <c r="O10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P10" s="24">
+      <c r="O10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P10" s="33">
         <v>87.7</v>
       </c>
-      <c r="Q10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R10" s="24">
+      <c r="Q10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R10" s="33">
         <v>113.2</v>
       </c>
-      <c r="S10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T10" s="24">
+      <c r="S10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T10" s="33">
         <v>105.6</v>
       </c>
-      <c r="U10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V10" s="24">
+      <c r="U10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V10" s="33">
         <v>98.9</v>
       </c>
-      <c r="W10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X10" s="24">
+      <c r="W10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X10" s="33">
         <v>103.7</v>
       </c>
-      <c r="Y10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z10" s="24">
+      <c r="Y10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z10" s="33">
         <v>103.8</v>
       </c>
-      <c r="AA10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB10" s="24">
+      <c r="AA10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB10" s="33">
         <v>103.2</v>
       </c>
-      <c r="AC10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD10" s="24">
+      <c r="AC10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD10" s="33">
         <v>103.5</v>
       </c>
-      <c r="AE10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF10" s="24">
+      <c r="AE10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF10" s="33">
         <v>102</v>
       </c>
-      <c r="AG10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH10" s="24">
+      <c r="AG10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH10" s="33">
         <v>106.3</v>
       </c>
-      <c r="AI10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ10" s="24">
+      <c r="AI10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ10" s="33">
         <v>99.7</v>
       </c>
-      <c r="AK10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL10" s="24">
+      <c r="AK10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL10" s="33">
         <v>112.2</v>
       </c>
-      <c r="AM10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN10" s="24">
+      <c r="AM10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN10" s="33">
         <v>113.8</v>
       </c>
-      <c r="AO10" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP10" s="27">
+      <c r="AO10" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP10" s="36">
         <v>100.8</v>
       </c>
-      <c r="AQ10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR10" s="24">
+      <c r="AQ10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR10" s="33">
         <v>101.3</v>
       </c>
-      <c r="AS10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT10" s="24">
+      <c r="AS10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT10" s="33">
         <v>99.8</v>
       </c>
-      <c r="AU10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV10" s="24">
+      <c r="AU10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV10" s="33">
         <v>105.7</v>
       </c>
-      <c r="AW10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX10" s="24">
+      <c r="AW10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX10" s="33">
         <v>102.8</v>
       </c>
-      <c r="AY10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ10" s="24">
+      <c r="AY10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ10" s="33">
         <v>100.8</v>
       </c>
-      <c r="BA10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB10" s="24">
+      <c r="BA10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB10" s="33">
         <v>101.1</v>
       </c>
-      <c r="BC10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD10" s="24">
+      <c r="BC10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD10" s="33">
         <v>100.8</v>
       </c>
-      <c r="BE10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF10" s="24">
+      <c r="BE10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF10" s="33">
         <v>100.9</v>
       </c>
-      <c r="BG10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH10" s="24">
+      <c r="BG10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH10" s="33">
         <v>101.8</v>
       </c>
-      <c r="BI10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ10" s="24">
+      <c r="BI10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ10" s="33">
         <v>101.5</v>
       </c>
-      <c r="BK10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL10" s="24">
+      <c r="BK10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL10" s="33">
         <v>101.4</v>
       </c>
-      <c r="BM10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN10" s="24">
+      <c r="BM10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN10" s="33">
         <v>100.7</v>
       </c>
-      <c r="BO10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP10" s="24">
+      <c r="BO10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP10" s="33">
         <v>100.1</v>
       </c>
-      <c r="BQ10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR10" s="24">
+      <c r="BQ10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR10" s="33">
         <v>100.1</v>
       </c>
-      <c r="BS10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT10" s="24">
+      <c r="BS10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT10" s="33">
         <v>99</v>
       </c>
-      <c r="BU10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV10" s="24">
+      <c r="BU10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV10" s="33">
         <v>104.2</v>
       </c>
-      <c r="BW10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX10" s="24">
+      <c r="BW10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX10" s="33">
         <v>102.7</v>
       </c>
-      <c r="BY10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ10" s="24">
+      <c r="BY10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ10" s="33">
         <v>102.7</v>
       </c>
-      <c r="CA10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB10" s="24">
+      <c r="CA10" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB10" s="33">
         <v>103</v>
       </c>
-      <c r="CC10" s="26" t="s">
+      <c r="CC10" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="11" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="50" t="s">
+      <c r="A11" s="75" t="s">
         <v>37</v>
       </c>
-      <c r="B11" s="24">
+      <c r="B11" s="33">
         <v>105.4</v>
       </c>
-      <c r="C11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="24">
+      <c r="C11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D11" s="33">
         <v>104.5</v>
       </c>
-      <c r="E11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="24">
+      <c r="E11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F11" s="33">
         <v>105</v>
       </c>
-      <c r="G11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H11" s="24">
+      <c r="G11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H11" s="33">
         <v>119.2</v>
       </c>
-      <c r="I11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="24">
+      <c r="I11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J11" s="33">
         <v>99.1</v>
       </c>
-      <c r="K11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L11" s="24">
+      <c r="K11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L11" s="33">
         <v>108.3</v>
       </c>
-      <c r="M11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N11" s="24">
+      <c r="M11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N11" s="33">
         <v>104.9</v>
       </c>
-      <c r="O11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P11" s="24">
+      <c r="O11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P11" s="33">
         <v>103.1</v>
       </c>
-      <c r="Q11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R11" s="24">
+      <c r="Q11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R11" s="33">
         <v>114</v>
       </c>
-      <c r="S11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T11" s="24">
+      <c r="S11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T11" s="33">
         <v>104</v>
       </c>
-      <c r="U11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V11" s="24">
+      <c r="U11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V11" s="33">
         <v>101.4</v>
       </c>
-      <c r="W11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X11" s="24">
+      <c r="W11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X11" s="33">
         <v>101.2</v>
       </c>
-      <c r="Y11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z11" s="24">
+      <c r="Y11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z11" s="33">
         <v>104.7</v>
       </c>
-      <c r="AA11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB11" s="24">
+      <c r="AA11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB11" s="33">
         <v>102.7</v>
       </c>
-      <c r="AC11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD11" s="24">
+      <c r="AC11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD11" s="33">
         <v>102.8</v>
       </c>
-      <c r="AE11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF11" s="24">
+      <c r="AE11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF11" s="33">
         <v>101.2</v>
       </c>
-      <c r="AG11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH11" s="24">
+      <c r="AG11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH11" s="33">
         <v>119</v>
       </c>
-      <c r="AI11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ11" s="24">
+      <c r="AI11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ11" s="33">
         <v>108.7</v>
       </c>
-      <c r="AK11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL11" s="24">
+      <c r="AK11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL11" s="33">
         <v>111.6</v>
       </c>
-      <c r="AM11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN11" s="24">
+      <c r="AM11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN11" s="33">
         <v>110.9</v>
       </c>
-      <c r="AO11" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP11" s="27">
+      <c r="AO11" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP11" s="36">
         <v>101.9</v>
       </c>
-      <c r="AQ11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR11" s="24">
+      <c r="AQ11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR11" s="33">
         <v>101.5</v>
       </c>
-      <c r="AS11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT11" s="24">
+      <c r="AS11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT11" s="33">
         <v>102.1</v>
       </c>
-      <c r="AU11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV11" s="24">
+      <c r="AU11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV11" s="33">
         <v>108.4</v>
       </c>
-      <c r="AW11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX11" s="24">
+      <c r="AW11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX11" s="33">
         <v>95.9</v>
       </c>
-      <c r="AY11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ11" s="24">
+      <c r="AY11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ11" s="33">
         <v>103.1</v>
       </c>
-      <c r="BA11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB11" s="24">
+      <c r="BA11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB11" s="33">
         <v>102.5</v>
       </c>
-      <c r="BC11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD11" s="24">
+      <c r="BC11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD11" s="33">
         <v>102</v>
       </c>
-      <c r="BE11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF11" s="24">
+      <c r="BE11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF11" s="33">
         <v>98.4</v>
       </c>
-      <c r="BG11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH11" s="24">
+      <c r="BG11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH11" s="33">
         <v>102.6</v>
       </c>
-      <c r="BI11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ11" s="24">
+      <c r="BI11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ11" s="33">
         <v>101.4</v>
       </c>
-      <c r="BK11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL11" s="24">
+      <c r="BK11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL11" s="33">
         <v>100.1</v>
       </c>
-      <c r="BM11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN11" s="24">
+      <c r="BM11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN11" s="33">
         <v>100.8</v>
       </c>
-      <c r="BO11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP11" s="24">
+      <c r="BO11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP11" s="33">
         <v>100.4</v>
       </c>
-      <c r="BQ11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR11" s="24">
+      <c r="BQ11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR11" s="33">
         <v>100.8</v>
       </c>
-      <c r="BS11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT11" s="24">
+      <c r="BS11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT11" s="33">
         <v>99.3</v>
       </c>
-      <c r="BU11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV11" s="24">
+      <c r="BU11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV11" s="33">
         <v>105.2</v>
       </c>
-      <c r="BW11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX11" s="24">
+      <c r="BW11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX11" s="33">
         <v>103.1</v>
       </c>
-      <c r="BY11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ11" s="24">
+      <c r="BY11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ11" s="33">
         <v>101.9</v>
       </c>
-      <c r="CA11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB11" s="24">
+      <c r="CA11" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB11" s="33">
         <v>100</v>
       </c>
-      <c r="CC11" s="26" t="s">
+      <c r="CC11" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="12" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="50" t="s">
+      <c r="A12" s="75" t="s">
         <v>38</v>
       </c>
-      <c r="B12" s="24">
+      <c r="B12" s="33">
         <v>105.2</v>
       </c>
-      <c r="C12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="24">
+      <c r="C12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D12" s="33">
         <v>105.2</v>
       </c>
-      <c r="E12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F12" s="24">
+      <c r="E12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F12" s="33">
         <v>105.6</v>
       </c>
-      <c r="G12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="24">
+      <c r="G12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H12" s="33">
         <v>120.1</v>
       </c>
-      <c r="I12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J12" s="24">
+      <c r="I12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J12" s="33">
         <v>100.9</v>
       </c>
-      <c r="K12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L12" s="24">
+      <c r="K12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L12" s="33">
         <v>100.7</v>
       </c>
-      <c r="M12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N12" s="24">
+      <c r="M12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N12" s="33">
         <v>106</v>
       </c>
-      <c r="O12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P12" s="24">
+      <c r="O12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P12" s="33">
         <v>104.1</v>
       </c>
-      <c r="Q12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R12" s="24">
+      <c r="Q12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R12" s="33">
         <v>120</v>
       </c>
-      <c r="S12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T12" s="24">
+      <c r="S12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T12" s="33">
         <v>105</v>
       </c>
-      <c r="U12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V12" s="24">
+      <c r="U12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V12" s="33">
         <v>102.2</v>
       </c>
-      <c r="W12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X12" s="24">
+      <c r="W12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X12" s="33">
         <v>101.8</v>
       </c>
-      <c r="Y12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z12" s="24">
+      <c r="Y12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z12" s="33">
         <v>105</v>
       </c>
-      <c r="AA12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB12" s="24">
+      <c r="AA12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB12" s="33">
         <v>102.4</v>
       </c>
-      <c r="AC12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD12" s="24">
+      <c r="AC12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD12" s="33">
         <v>103.5</v>
       </c>
-      <c r="AE12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF12" s="24">
+      <c r="AE12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF12" s="33">
         <v>99.2</v>
       </c>
-      <c r="AG12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH12" s="24">
+      <c r="AG12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH12" s="33">
         <v>115.6</v>
       </c>
-      <c r="AI12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ12" s="24">
+      <c r="AI12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ12" s="33">
         <v>110.1</v>
       </c>
-      <c r="AK12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL12" s="24">
+      <c r="AK12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL12" s="33">
         <v>106.8</v>
       </c>
-      <c r="AM12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN12" s="24">
+      <c r="AM12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN12" s="33">
         <v>105.6</v>
       </c>
-      <c r="AO12" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP12" s="27">
+      <c r="AO12" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP12" s="36">
         <v>101.2</v>
       </c>
-      <c r="AQ12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR12" s="24">
+      <c r="AQ12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR12" s="33">
         <v>101.5</v>
       </c>
-      <c r="AS12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT12" s="24">
+      <c r="AS12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT12" s="33">
         <v>102.2</v>
       </c>
-      <c r="AU12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV12" s="24">
+      <c r="AU12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV12" s="33">
         <v>103.3</v>
       </c>
-      <c r="AW12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX12" s="24">
+      <c r="AW12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX12" s="33">
         <v>101.6</v>
       </c>
-      <c r="AY12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ12" s="24">
+      <c r="AY12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ12" s="33">
         <v>98.2</v>
       </c>
-      <c r="BA12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB12" s="24">
+      <c r="BA12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB12" s="33">
         <v>102.2</v>
       </c>
-      <c r="BC12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD12" s="24">
+      <c r="BC12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD12" s="33">
         <v>101.4</v>
       </c>
-      <c r="BE12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF12" s="24">
+      <c r="BE12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF12" s="33">
         <v>106.8</v>
       </c>
-      <c r="BG12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH12" s="24">
+      <c r="BG12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH12" s="33">
         <v>100.3</v>
       </c>
-      <c r="BI12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ12" s="24">
+      <c r="BI12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ12" s="33">
         <v>100.4</v>
       </c>
-      <c r="BK12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL12" s="24">
+      <c r="BK12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL12" s="33">
         <v>100.1</v>
       </c>
-      <c r="BM12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN12" s="24">
+      <c r="BM12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN12" s="33">
         <v>101.8</v>
       </c>
-      <c r="BO12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP12" s="24">
+      <c r="BO12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP12" s="33">
         <v>100.6</v>
       </c>
-      <c r="BQ12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR12" s="24">
+      <c r="BQ12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR12" s="33">
         <v>101.2</v>
       </c>
-      <c r="BS12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT12" s="24">
+      <c r="BS12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT12" s="33">
         <v>99.3</v>
       </c>
-      <c r="BU12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV12" s="24">
+      <c r="BU12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV12" s="33">
         <v>104.9</v>
       </c>
-      <c r="BW12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX12" s="24">
+      <c r="BW12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX12" s="33">
         <v>103.6</v>
       </c>
-      <c r="BY12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ12" s="24">
+      <c r="BY12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ12" s="33">
         <v>102.3</v>
       </c>
-      <c r="CA12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB12" s="24">
+      <c r="CA12" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB12" s="33">
         <v>102.2</v>
       </c>
-      <c r="CC12" s="26" t="s">
+      <c r="CC12" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="13" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="50" t="s">
+      <c r="A13" s="75" t="s">
         <v>39</v>
       </c>
-      <c r="B13" s="24">
+      <c r="B13" s="33">
         <v>105.2</v>
       </c>
-      <c r="C13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="24">
+      <c r="C13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D13" s="33">
         <v>105.6</v>
       </c>
-      <c r="E13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="24">
+      <c r="E13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F13" s="33">
         <v>104.5</v>
       </c>
-      <c r="G13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="24">
+      <c r="G13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H13" s="33">
         <v>123.1</v>
       </c>
-      <c r="I13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="24">
+      <c r="I13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J13" s="33">
         <v>100.9</v>
       </c>
-      <c r="K13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="24">
+      <c r="K13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L13" s="33">
         <v>102.6</v>
       </c>
-      <c r="M13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="24">
+      <c r="M13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N13" s="33">
         <v>108.1</v>
       </c>
-      <c r="O13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P13" s="24">
+      <c r="O13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P13" s="33">
         <v>106.8</v>
       </c>
-      <c r="Q13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R13" s="24">
+      <c r="Q13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R13" s="33">
         <v>105.2</v>
       </c>
-      <c r="S13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T13" s="24">
+      <c r="S13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T13" s="33">
         <v>107.7</v>
       </c>
-      <c r="U13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V13" s="24">
+      <c r="U13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V13" s="33">
         <v>106.4</v>
       </c>
-      <c r="W13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X13" s="24">
+      <c r="W13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X13" s="33">
         <v>102.5</v>
       </c>
-      <c r="Y13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z13" s="24">
+      <c r="Y13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z13" s="33">
         <v>104</v>
       </c>
-      <c r="AA13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB13" s="24">
+      <c r="AA13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB13" s="33">
         <v>101.1</v>
       </c>
-      <c r="AC13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD13" s="24">
+      <c r="AC13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD13" s="33">
         <v>102.9</v>
       </c>
-      <c r="AE13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF13" s="24">
+      <c r="AE13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF13" s="33">
         <v>96.3</v>
       </c>
-      <c r="AG13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH13" s="24">
+      <c r="AG13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH13" s="33">
         <v>117</v>
       </c>
-      <c r="AI13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ13" s="24">
+      <c r="AI13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ13" s="33">
         <v>112.3</v>
       </c>
-      <c r="AK13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL13" s="24">
+      <c r="AK13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL13" s="33">
         <v>107.9</v>
       </c>
-      <c r="AM13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN13" s="24">
+      <c r="AM13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN13" s="33">
         <v>104.6</v>
       </c>
-      <c r="AO13" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP13" s="27">
+      <c r="AO13" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP13" s="36">
         <v>101.2</v>
       </c>
-      <c r="AQ13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR13" s="24">
+      <c r="AQ13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR13" s="33">
         <v>101.1</v>
       </c>
-      <c r="AS13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT13" s="24">
+      <c r="AS13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT13" s="33">
         <v>100.3</v>
       </c>
-      <c r="AU13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV13" s="24">
+      <c r="AU13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV13" s="33">
         <v>104</v>
       </c>
-      <c r="AW13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX13" s="24">
+      <c r="AW13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX13" s="33">
         <v>100.7</v>
       </c>
-      <c r="AY13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ13" s="24">
+      <c r="AY13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ13" s="33">
         <v>100.5</v>
       </c>
-      <c r="BA13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB13" s="24">
+      <c r="BA13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB13" s="33">
         <v>102.1</v>
       </c>
-      <c r="BC13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD13" s="24">
+      <c r="BC13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD13" s="33">
         <v>102.4</v>
       </c>
-      <c r="BE13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF13" s="24">
+      <c r="BE13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF13" s="33">
         <v>99.2</v>
       </c>
-      <c r="BG13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH13" s="24">
+      <c r="BG13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH13" s="33">
         <v>102.7</v>
       </c>
-      <c r="BI13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ13" s="24">
+      <c r="BI13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ13" s="33">
         <v>103</v>
       </c>
-      <c r="BK13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL13" s="24">
+      <c r="BK13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL13" s="33">
         <v>100.9</v>
       </c>
-      <c r="BM13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN13" s="24">
+      <c r="BM13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN13" s="33">
         <v>100.6</v>
       </c>
-      <c r="BO13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP13" s="24">
+      <c r="BO13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP13" s="33">
         <v>100.1</v>
       </c>
-      <c r="BQ13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR13" s="24">
+      <c r="BQ13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR13" s="33">
         <v>100.8</v>
       </c>
-      <c r="BS13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT13" s="24">
+      <c r="BS13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT13" s="33">
         <v>98.7</v>
       </c>
-      <c r="BU13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV13" s="24">
+      <c r="BU13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV13" s="33">
         <v>101.7</v>
       </c>
-      <c r="BW13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX13" s="24">
+      <c r="BW13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX13" s="33">
         <v>102.4</v>
       </c>
-      <c r="BY13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ13" s="24">
+      <c r="BY13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ13" s="33">
         <v>100.8</v>
       </c>
-      <c r="CA13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB13" s="24">
+      <c r="CA13" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB13" s="33">
         <v>99.3</v>
       </c>
-      <c r="CC13" s="26" t="s">
+      <c r="CC13" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="14" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="50" t="s">
+      <c r="A14" s="75" t="s">
         <v>40</v>
       </c>
-      <c r="B14" s="24">
+      <c r="B14" s="33">
         <v>105.4</v>
       </c>
-      <c r="C14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="24">
+      <c r="C14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D14" s="33">
         <v>104.9</v>
       </c>
-      <c r="E14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="24">
+      <c r="E14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F14" s="33">
         <v>107.4</v>
       </c>
-      <c r="G14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H14" s="24">
+      <c r="G14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H14" s="33">
         <v>114.8</v>
       </c>
-      <c r="I14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="24">
+      <c r="I14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J14" s="33">
         <v>99.2</v>
       </c>
-      <c r="K14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L14" s="24">
+      <c r="K14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L14" s="33">
         <v>104.7</v>
       </c>
-      <c r="M14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N14" s="24">
+      <c r="M14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N14" s="33">
         <v>108.5</v>
       </c>
-      <c r="O14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P14" s="24">
+      <c r="O14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P14" s="33">
         <v>107.9</v>
       </c>
-      <c r="Q14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R14" s="24">
+      <c r="Q14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R14" s="33">
         <v>96.8</v>
       </c>
-      <c r="S14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T14" s="24">
+      <c r="S14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T14" s="33">
         <v>106.8</v>
       </c>
-      <c r="U14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V14" s="24">
+      <c r="U14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V14" s="33">
         <v>106.2</v>
       </c>
-      <c r="W14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X14" s="24">
+      <c r="W14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X14" s="33">
         <v>102.6</v>
       </c>
-      <c r="Y14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z14" s="24">
+      <c r="Y14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z14" s="33">
         <v>103.8</v>
       </c>
-      <c r="AA14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB14" s="24">
+      <c r="AA14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB14" s="33">
         <v>101.2</v>
       </c>
-      <c r="AC14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD14" s="24">
+      <c r="AC14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD14" s="33">
         <v>102.4</v>
       </c>
-      <c r="AE14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF14" s="24">
+      <c r="AE14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF14" s="33">
         <v>97.8</v>
       </c>
-      <c r="AG14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH14" s="24">
+      <c r="AG14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH14" s="33">
         <v>111.1</v>
       </c>
-      <c r="AI14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ14" s="24">
+      <c r="AI14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ14" s="33">
         <v>111.6</v>
       </c>
-      <c r="AK14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL14" s="24">
+      <c r="AK14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL14" s="33">
         <v>104.9</v>
       </c>
-      <c r="AM14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN14" s="24">
+      <c r="AM14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN14" s="33">
         <v>101.3</v>
       </c>
-      <c r="AO14" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP14" s="27">
+      <c r="AO14" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP14" s="36">
         <v>101</v>
       </c>
-      <c r="AQ14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR14" s="24">
+      <c r="AQ14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR14" s="33">
         <v>100.7</v>
       </c>
-      <c r="AS14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT14" s="24">
+      <c r="AS14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT14" s="33">
         <v>102.6</v>
       </c>
-      <c r="AU14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV14" s="24">
+      <c r="AU14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV14" s="33">
         <v>98.6</v>
       </c>
-      <c r="AW14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX14" s="24">
+      <c r="AW14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX14" s="33">
         <v>101</v>
       </c>
-      <c r="AY14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ14" s="24">
+      <c r="AY14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ14" s="33">
         <v>102.9</v>
       </c>
-      <c r="BA14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB14" s="24">
+      <c r="BA14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB14" s="33">
         <v>101.4</v>
       </c>
-      <c r="BC14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD14" s="24">
+      <c r="BC14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD14" s="33">
         <v>101.8</v>
       </c>
-      <c r="BE14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF14" s="24">
+      <c r="BE14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF14" s="33">
         <v>92.9</v>
       </c>
-      <c r="BG14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH14" s="24">
+      <c r="BG14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH14" s="33">
         <v>101</v>
       </c>
-      <c r="BI14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ14" s="24">
+      <c r="BI14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ14" s="33">
         <v>101.3</v>
       </c>
-      <c r="BK14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL14" s="24">
+      <c r="BK14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL14" s="33">
         <v>101.5</v>
       </c>
-      <c r="BM14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN14" s="24">
+      <c r="BM14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN14" s="33">
         <v>100.5</v>
       </c>
-      <c r="BO14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP14" s="24">
+      <c r="BO14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP14" s="33">
         <v>100.2</v>
       </c>
-      <c r="BQ14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR14" s="24">
+      <c r="BQ14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR14" s="33">
         <v>99.7</v>
       </c>
-      <c r="BS14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT14" s="24">
+      <c r="BS14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT14" s="33">
         <v>100.5</v>
       </c>
-      <c r="BU14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV14" s="24">
+      <c r="BU14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV14" s="33">
         <v>99</v>
       </c>
-      <c r="BW14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX14" s="24">
+      <c r="BW14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX14" s="33">
         <v>102.1</v>
       </c>
-      <c r="BY14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ14" s="24">
+      <c r="BY14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ14" s="33">
         <v>99.9</v>
       </c>
-      <c r="CA14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB14" s="24">
+      <c r="CA14" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB14" s="33">
         <v>99.8</v>
       </c>
-      <c r="CC14" s="26" t="s">
+      <c r="CC14" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="15" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="50" t="s">
+      <c r="A15" s="75" t="s">
         <v>41</v>
       </c>
-      <c r="B15" s="24">
+      <c r="B15" s="33">
         <v>103.5</v>
       </c>
-      <c r="C15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="24">
+      <c r="C15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D15" s="33">
         <v>103.7</v>
       </c>
-      <c r="E15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="24">
+      <c r="E15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F15" s="33">
         <v>106.7</v>
       </c>
-      <c r="G15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H15" s="24">
+      <c r="G15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H15" s="33">
         <v>102.3</v>
       </c>
-      <c r="I15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="24">
+      <c r="I15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J15" s="33">
         <v>105.4</v>
       </c>
-      <c r="K15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L15" s="24">
+      <c r="K15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L15" s="33">
         <v>104.3</v>
       </c>
-      <c r="M15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="24">
+      <c r="M15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N15" s="33">
         <v>107.1</v>
       </c>
-      <c r="O15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P15" s="24">
+      <c r="O15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P15" s="33">
         <v>119.3</v>
       </c>
-      <c r="Q15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R15" s="24">
+      <c r="Q15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R15" s="33">
         <v>96.7</v>
       </c>
-      <c r="S15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T15" s="24">
+      <c r="S15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T15" s="33">
         <v>106</v>
       </c>
-      <c r="U15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V15" s="24">
+      <c r="U15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V15" s="33">
         <v>106.1</v>
       </c>
-      <c r="W15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X15" s="24">
+      <c r="W15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X15" s="33">
         <v>95.5</v>
       </c>
-      <c r="Y15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z15" s="24">
+      <c r="Y15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z15" s="33">
         <v>102.3</v>
       </c>
-      <c r="AA15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB15" s="24">
+      <c r="AA15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB15" s="33">
         <v>101.1</v>
       </c>
-      <c r="AC15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD15" s="24">
+      <c r="AC15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD15" s="33">
         <v>102</v>
       </c>
-      <c r="AE15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF15" s="24">
+      <c r="AE15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF15" s="33">
         <v>98.2</v>
       </c>
-      <c r="AG15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH15" s="24">
+      <c r="AG15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH15" s="33">
         <v>106.6</v>
       </c>
-      <c r="AI15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ15" s="24">
+      <c r="AI15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ15" s="33">
         <v>105.9</v>
       </c>
-      <c r="AK15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL15" s="24">
+      <c r="AK15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL15" s="33">
         <v>105.2</v>
       </c>
-      <c r="AM15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN15" s="24">
+      <c r="AM15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN15" s="33">
         <v>102.3</v>
       </c>
-      <c r="AO15" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP15" s="27">
+      <c r="AO15" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP15" s="36">
         <v>100.1</v>
       </c>
-      <c r="AQ15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR15" s="24">
+      <c r="AQ15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR15" s="33">
         <v>100.2</v>
       </c>
-      <c r="AS15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT15" s="24">
+      <c r="AS15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT15" s="33">
         <v>101.4</v>
       </c>
-      <c r="AU15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV15" s="24">
+      <c r="AU15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV15" s="33">
         <v>96.6</v>
       </c>
-      <c r="AW15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX15" s="24">
+      <c r="AW15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX15" s="33">
         <v>101.9</v>
       </c>
-      <c r="AY15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ15" s="24">
+      <c r="AY15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ15" s="33">
         <v>102.7</v>
       </c>
-      <c r="BA15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB15" s="24">
+      <c r="BA15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB15" s="33">
         <v>101.2</v>
       </c>
-      <c r="BC15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD15" s="24">
+      <c r="BC15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD15" s="33">
         <v>112.9</v>
       </c>
-      <c r="BE15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF15" s="24">
+      <c r="BE15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF15" s="33">
         <v>98.3</v>
       </c>
-      <c r="BG15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH15" s="24">
+      <c r="BG15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH15" s="33">
         <v>101.8</v>
       </c>
-      <c r="BI15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ15" s="24">
+      <c r="BI15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ15" s="33">
         <v>101.2</v>
       </c>
-      <c r="BK15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL15" s="24">
+      <c r="BK15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL15" s="33">
         <v>93.2</v>
       </c>
-      <c r="BM15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN15" s="24">
+      <c r="BM15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN15" s="33">
         <v>99.4</v>
       </c>
-      <c r="BO15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP15" s="24">
+      <c r="BO15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP15" s="33">
         <v>100.3</v>
       </c>
-      <c r="BQ15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR15" s="24">
+      <c r="BQ15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR15" s="33">
         <v>100.4</v>
       </c>
-      <c r="BS15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT15" s="24">
+      <c r="BS15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT15" s="33">
         <v>99.8</v>
       </c>
-      <c r="BU15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV15" s="24">
+      <c r="BU15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV15" s="33">
         <v>100.9</v>
       </c>
-      <c r="BW15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX15" s="24">
+      <c r="BW15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX15" s="33">
         <v>97.8</v>
       </c>
-      <c r="BY15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ15" s="24">
+      <c r="BY15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ15" s="33">
         <v>102.3</v>
       </c>
-      <c r="CA15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB15" s="24">
+      <c r="CA15" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB15" s="33">
         <v>101</v>
       </c>
-      <c r="CC15" s="26" t="s">
+      <c r="CC15" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="16" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="50" t="s">
+      <c r="A16" s="75" t="s">
         <v>42</v>
       </c>
-      <c r="B16" s="24">
+      <c r="B16" s="33">
         <v>102.2</v>
       </c>
-      <c r="C16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="24">
+      <c r="C16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D16" s="33">
         <v>101.8</v>
       </c>
-      <c r="E16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="24">
+      <c r="E16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F16" s="33">
         <v>100.5</v>
       </c>
-      <c r="G16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="24">
+      <c r="G16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H16" s="33">
         <v>100.1</v>
       </c>
-      <c r="I16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="24">
+      <c r="I16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J16" s="33">
         <v>103.6</v>
       </c>
-      <c r="K16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L16" s="24">
+      <c r="K16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L16" s="33">
         <v>109.2</v>
       </c>
-      <c r="M16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N16" s="24">
+      <c r="M16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N16" s="33">
         <v>105.4</v>
       </c>
-      <c r="O16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P16" s="24">
+      <c r="O16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P16" s="33">
         <v>115.8</v>
       </c>
-      <c r="Q16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R16" s="24">
+      <c r="Q16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R16" s="33">
         <v>89.7</v>
       </c>
-      <c r="S16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T16" s="24">
+      <c r="S16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T16" s="33">
         <v>107.6</v>
       </c>
-      <c r="U16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V16" s="24">
+      <c r="U16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V16" s="33">
         <v>108</v>
       </c>
-      <c r="W16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X16" s="24">
+      <c r="W16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X16" s="33">
         <v>97.2</v>
       </c>
-      <c r="Y16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z16" s="24">
+      <c r="Y16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z16" s="33">
         <v>99.6</v>
       </c>
-      <c r="AA16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB16" s="24">
+      <c r="AA16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB16" s="33">
         <v>100.4</v>
       </c>
-      <c r="AC16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD16" s="24">
+      <c r="AC16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD16" s="33">
         <v>100.9</v>
       </c>
-      <c r="AE16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF16" s="24">
+      <c r="AE16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF16" s="33">
         <v>98.8</v>
       </c>
-      <c r="AG16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH16" s="24">
+      <c r="AG16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH16" s="33">
         <v>96.9</v>
       </c>
-      <c r="AI16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ16" s="24">
+      <c r="AI16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ16" s="33">
         <v>101.9</v>
       </c>
-      <c r="AK16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL16" s="24">
+      <c r="AK16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL16" s="33">
         <v>104.2</v>
       </c>
-      <c r="AM16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN16" s="24">
+      <c r="AM16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN16" s="33">
         <v>98.6</v>
       </c>
-      <c r="AO16" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP16" s="27">
+      <c r="AO16" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP16" s="36">
         <v>99.9</v>
       </c>
-      <c r="AQ16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR16" s="24">
+      <c r="AQ16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR16" s="33">
         <v>99.7</v>
       </c>
-      <c r="AS16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT16" s="24">
+      <c r="AS16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT16" s="33">
         <v>96.3</v>
       </c>
-      <c r="AU16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV16" s="24">
+      <c r="AU16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV16" s="33">
         <v>101.2</v>
       </c>
-      <c r="AW16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX16" s="24">
+      <c r="AW16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX16" s="33">
         <v>99.9</v>
       </c>
-      <c r="AY16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ16" s="24">
+      <c r="AY16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ16" s="33">
         <v>102.8</v>
       </c>
-      <c r="BA16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB16" s="24">
+      <c r="BA16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB16" s="33">
         <v>100.6</v>
       </c>
-      <c r="BC16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD16" s="24">
+      <c r="BC16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD16" s="33">
         <v>98.5</v>
       </c>
-      <c r="BE16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF16" s="24">
+      <c r="BE16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF16" s="33">
         <v>99</v>
       </c>
-      <c r="BG16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH16" s="24">
+      <c r="BG16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH16" s="33">
         <v>101.8</v>
       </c>
-      <c r="BI16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ16" s="24">
+      <c r="BI16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ16" s="33">
         <v>102.2</v>
       </c>
-      <c r="BK16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL16" s="24">
+      <c r="BK16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL16" s="33">
         <v>101.9</v>
       </c>
-      <c r="BM16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN16" s="24">
+      <c r="BM16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN16" s="33">
         <v>99.2</v>
       </c>
-      <c r="BO16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP16" s="24">
+      <c r="BO16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP16" s="33">
         <v>99.9</v>
       </c>
-      <c r="BQ16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR16" s="24">
+      <c r="BQ16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR16" s="33">
         <v>100.1</v>
       </c>
-      <c r="BS16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT16" s="24">
+      <c r="BS16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT16" s="33">
         <v>99.9</v>
       </c>
-      <c r="BU16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV16" s="24">
+      <c r="BU16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV16" s="33">
         <v>95.4</v>
       </c>
-      <c r="BW16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX16" s="24">
+      <c r="BW16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX16" s="33">
         <v>99.6</v>
       </c>
-      <c r="BY16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ16" s="24">
+      <c r="BY16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ16" s="33">
         <v>101.2</v>
       </c>
-      <c r="CA16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB16" s="24">
+      <c r="CA16" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB16" s="33">
         <v>98.5</v>
       </c>
-      <c r="CC16" s="26" t="s">
+      <c r="CC16" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="17" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="50" t="s">
+      <c r="A17" s="75" t="s">
         <v>43</v>
       </c>
-      <c r="B17" s="24">
+      <c r="B17" s="33">
         <v>101</v>
       </c>
-      <c r="C17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="24">
+      <c r="C17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D17" s="33">
         <v>100.8</v>
       </c>
-      <c r="E17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="24">
+      <c r="E17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F17" s="33">
         <v>102.7</v>
       </c>
-      <c r="G17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="24">
+      <c r="G17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H17" s="33">
         <v>89.8</v>
       </c>
-      <c r="I17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="24">
+      <c r="I17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J17" s="33">
         <v>102.9</v>
       </c>
-      <c r="K17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L17" s="24">
+      <c r="K17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L17" s="33">
         <v>111.1</v>
       </c>
-      <c r="M17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N17" s="24">
+      <c r="M17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N17" s="33">
         <v>104.1</v>
       </c>
-      <c r="O17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P17" s="24">
+      <c r="O17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P17" s="33">
         <v>112.7</v>
       </c>
-      <c r="Q17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R17" s="24">
+      <c r="Q17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R17" s="33">
         <v>84.8</v>
       </c>
-      <c r="S17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T17" s="24">
+      <c r="S17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T17" s="33">
         <v>105.3</v>
       </c>
-      <c r="U17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V17" s="24">
+      <c r="U17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V17" s="33">
         <v>106.4</v>
       </c>
-      <c r="W17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X17" s="24">
+      <c r="W17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X17" s="33">
         <v>97.6</v>
       </c>
-      <c r="Y17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z17" s="24">
+      <c r="Y17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z17" s="33">
         <v>98.6</v>
       </c>
-      <c r="AA17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB17" s="24">
+      <c r="AA17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB17" s="33">
         <v>100.3</v>
       </c>
-      <c r="AC17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD17" s="24">
+      <c r="AC17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD17" s="33">
         <v>99.9</v>
       </c>
-      <c r="AE17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF17" s="24">
+      <c r="AE17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF17" s="33">
         <v>100.8</v>
       </c>
-      <c r="AG17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH17" s="24">
+      <c r="AG17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH17" s="33">
         <v>92.7</v>
       </c>
-      <c r="AI17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ17" s="24">
+      <c r="AI17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ17" s="33">
         <v>97.3</v>
       </c>
-      <c r="AK17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL17" s="24">
+      <c r="AK17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL17" s="33">
         <v>103.1</v>
       </c>
-      <c r="AM17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN17" s="24">
+      <c r="AM17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN17" s="33">
         <v>97.2</v>
       </c>
-      <c r="AO17" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP17" s="27">
+      <c r="AO17" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP17" s="36">
         <v>100.1</v>
       </c>
-      <c r="AQ17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR17" s="24">
+      <c r="AQ17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR17" s="33">
         <v>100.2</v>
       </c>
-      <c r="AS17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT17" s="24">
+      <c r="AS17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT17" s="33">
         <v>102.6</v>
       </c>
-      <c r="AU17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV17" s="24">
+      <c r="AU17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV17" s="33">
         <v>93.3</v>
       </c>
-      <c r="AW17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX17" s="24">
+      <c r="AW17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX17" s="33">
         <v>100</v>
       </c>
-      <c r="AY17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ17" s="24">
+      <c r="AY17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ17" s="33">
         <v>102.3</v>
       </c>
-      <c r="BA17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB17" s="24">
+      <c r="BA17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB17" s="33">
         <v>100.9</v>
       </c>
-      <c r="BC17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD17" s="24">
+      <c r="BC17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD17" s="33">
         <v>99.7</v>
       </c>
-      <c r="BE17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF17" s="24">
+      <c r="BE17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF17" s="33">
         <v>93.8</v>
       </c>
-      <c r="BG17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH17" s="24">
+      <c r="BG17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH17" s="33">
         <v>100.5</v>
       </c>
-      <c r="BI17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ17" s="24">
+      <c r="BI17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ17" s="33">
         <v>101.6</v>
       </c>
-      <c r="BK17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL17" s="24">
+      <c r="BK17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL17" s="33">
         <v>101.3</v>
       </c>
-      <c r="BM17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN17" s="24">
+      <c r="BM17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN17" s="33">
         <v>99.5</v>
       </c>
-      <c r="BO17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP17" s="24">
+      <c r="BO17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP17" s="33">
         <v>99.9</v>
       </c>
-      <c r="BQ17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR17" s="24">
+      <c r="BQ17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR17" s="33">
         <v>99.8</v>
       </c>
-      <c r="BS17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT17" s="24">
+      <c r="BS17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT17" s="33">
         <v>100.6</v>
       </c>
-      <c r="BU17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV17" s="24">
+      <c r="BU17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV17" s="33">
         <v>97.3</v>
       </c>
-      <c r="BW17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX17" s="24">
+      <c r="BW17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX17" s="33">
         <v>97.7</v>
       </c>
-      <c r="BY17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ17" s="24">
+      <c r="BY17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ17" s="33">
         <v>99.7</v>
       </c>
-      <c r="CA17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB17" s="24">
+      <c r="CA17" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB17" s="33">
         <v>97.9</v>
       </c>
-      <c r="CC17" s="26" t="s">
+      <c r="CC17" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="18" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="50" t="s">
+      <c r="A18" s="75" t="s">
         <v>44</v>
       </c>
-      <c r="B18" s="24">
+      <c r="B18" s="33">
         <v>99.9</v>
       </c>
-      <c r="C18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="24">
+      <c r="C18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D18" s="33">
         <v>100.2</v>
       </c>
-      <c r="E18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="24">
+      <c r="E18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F18" s="33">
         <v>101</v>
       </c>
-      <c r="G18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="24">
+      <c r="G18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H18" s="33">
         <v>90.5</v>
       </c>
-      <c r="I18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="24">
+      <c r="I18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J18" s="33">
         <v>100.6</v>
       </c>
-      <c r="K18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L18" s="24">
+      <c r="K18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L18" s="33">
         <v>106.7</v>
       </c>
-      <c r="M18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N18" s="24">
+      <c r="M18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N18" s="33">
         <v>103.4</v>
       </c>
-      <c r="O18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P18" s="24">
+      <c r="O18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P18" s="33">
         <v>111.1</v>
       </c>
-      <c r="Q18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R18" s="24">
+      <c r="Q18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R18" s="33">
         <v>90.4</v>
       </c>
-      <c r="S18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T18" s="24">
+      <c r="S18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T18" s="33">
         <v>104.2</v>
       </c>
-      <c r="U18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V18" s="24">
+      <c r="U18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V18" s="33">
         <v>106</v>
       </c>
-      <c r="W18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X18" s="24">
+      <c r="W18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X18" s="33">
         <v>96.9</v>
       </c>
-      <c r="Y18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z18" s="24">
+      <c r="Y18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z18" s="33">
         <v>97.9</v>
       </c>
-      <c r="AA18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB18" s="24">
+      <c r="AA18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB18" s="33">
         <v>100.3</v>
       </c>
-      <c r="AC18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD18" s="24">
+      <c r="AC18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD18" s="33">
         <v>100.8</v>
       </c>
-      <c r="AE18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF18" s="24">
+      <c r="AE18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF18" s="33">
         <v>100.6</v>
       </c>
-      <c r="AG18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH18" s="24">
+      <c r="AG18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH18" s="33">
         <v>92.1</v>
       </c>
-      <c r="AI18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ18" s="24">
+      <c r="AI18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ18" s="33">
         <v>95.2</v>
       </c>
-      <c r="AK18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL18" s="24">
+      <c r="AK18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL18" s="33">
         <v>103.1</v>
       </c>
-      <c r="AM18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN18" s="24">
+      <c r="AM18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN18" s="33">
         <v>98.4</v>
       </c>
-      <c r="AO18" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP18" s="27">
+      <c r="AO18" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP18" s="36">
         <v>99.8</v>
       </c>
-      <c r="AQ18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR18" s="24">
+      <c r="AQ18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR18" s="33">
         <v>100.1</v>
       </c>
-      <c r="AS18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT18" s="24">
+      <c r="AS18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT18" s="33">
         <v>101</v>
       </c>
-      <c r="AU18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV18" s="24">
+      <c r="AU18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV18" s="33">
         <v>99.3</v>
       </c>
-      <c r="AW18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX18" s="24">
+      <c r="AW18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX18" s="33">
         <v>98.8</v>
       </c>
-      <c r="AY18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ18" s="24">
+      <c r="AY18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ18" s="33">
         <v>98.8</v>
       </c>
-      <c r="BA18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB18" s="24">
+      <c r="BA18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB18" s="33">
         <v>100.7</v>
       </c>
-      <c r="BC18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD18" s="24">
+      <c r="BC18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD18" s="33">
         <v>100.3</v>
       </c>
-      <c r="BE18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF18" s="24">
+      <c r="BE18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF18" s="33">
         <v>99</v>
       </c>
-      <c r="BG18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH18" s="24">
+      <c r="BG18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH18" s="33">
         <v>100</v>
       </c>
-      <c r="BI18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ18" s="24">
+      <c r="BI18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ18" s="33">
         <v>100.9</v>
       </c>
-      <c r="BK18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL18" s="24">
+      <c r="BK18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL18" s="33">
         <v>100.7</v>
       </c>
-      <c r="BM18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN18" s="24">
+      <c r="BM18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN18" s="33">
         <v>99.8</v>
       </c>
-      <c r="BO18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP18" s="24">
+      <c r="BO18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP18" s="33">
         <v>100.3</v>
       </c>
-      <c r="BQ18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR18" s="24">
+      <c r="BQ18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR18" s="33">
         <v>100.5</v>
       </c>
-      <c r="BS18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT18" s="24">
+      <c r="BS18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT18" s="33">
         <v>100.3</v>
       </c>
-      <c r="BU18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV18" s="24">
+      <c r="BU18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV18" s="33">
         <v>98.4</v>
       </c>
-      <c r="BW18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX18" s="24">
+      <c r="BW18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX18" s="33">
         <v>99.9</v>
       </c>
-      <c r="BY18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ18" s="24">
+      <c r="BY18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ18" s="33">
         <v>100</v>
       </c>
-      <c r="CA18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB18" s="24">
+      <c r="CA18" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB18" s="33">
         <v>101</v>
       </c>
-      <c r="CC18" s="26" t="s">
+      <c r="CC18" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="19" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="50" t="s">
+      <c r="A19" s="75" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="24">
+      <c r="B19" s="33">
         <v>99.6</v>
       </c>
-      <c r="C19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="24">
+      <c r="C19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D19" s="33">
         <v>99.4</v>
       </c>
-      <c r="E19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="24">
+      <c r="E19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F19" s="33">
         <v>95.2</v>
       </c>
-      <c r="G19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="24">
+      <c r="G19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H19" s="33">
         <v>90.9</v>
       </c>
-      <c r="I19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="24">
+      <c r="I19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J19" s="33">
         <v>98.5</v>
       </c>
-      <c r="K19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L19" s="24">
+      <c r="K19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L19" s="33">
         <v>103.2</v>
       </c>
-      <c r="M19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N19" s="24">
+      <c r="M19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N19" s="33">
         <v>102.3</v>
       </c>
-      <c r="O19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P19" s="24">
+      <c r="O19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P19" s="33">
         <v>99.3</v>
       </c>
-      <c r="Q19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R19" s="24">
+      <c r="Q19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R19" s="33">
         <v>100.1</v>
       </c>
-      <c r="S19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T19" s="24">
+      <c r="S19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T19" s="33">
         <v>97.8</v>
       </c>
-      <c r="U19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V19" s="24">
+      <c r="U19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V19" s="33">
         <v>105.7</v>
       </c>
-      <c r="W19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X19" s="24">
+      <c r="W19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X19" s="33">
         <v>105.2</v>
       </c>
-      <c r="Y19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z19" s="24">
+      <c r="Y19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z19" s="33">
         <v>97.8</v>
       </c>
-      <c r="AA19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB19" s="24">
+      <c r="AA19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB19" s="33">
         <v>100.1</v>
       </c>
-      <c r="AC19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD19" s="24">
+      <c r="AC19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD19" s="33">
         <v>99.4</v>
       </c>
-      <c r="AE19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF19" s="24">
+      <c r="AE19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF19" s="33">
         <v>102.4</v>
       </c>
-      <c r="AG19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH19" s="24">
+      <c r="AG19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH19" s="33">
         <v>84.2</v>
       </c>
-      <c r="AI19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ19" s="24">
+      <c r="AI19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ19" s="33">
         <v>95.7</v>
       </c>
-      <c r="AK19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL19" s="24">
+      <c r="AK19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL19" s="33">
         <v>102.7</v>
       </c>
-      <c r="AM19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN19" s="24">
+      <c r="AM19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN19" s="33">
         <v>97.7</v>
       </c>
-      <c r="AO19" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP19" s="27">
+      <c r="AO19" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP19" s="36">
         <v>99.8</v>
       </c>
-      <c r="AQ19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR19" s="24">
+      <c r="AQ19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR19" s="33">
         <v>99.4</v>
       </c>
-      <c r="AS19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT19" s="24">
+      <c r="AS19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT19" s="33">
         <v>95.5</v>
       </c>
-      <c r="AU19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV19" s="24">
+      <c r="AU19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV19" s="33">
         <v>97</v>
       </c>
-      <c r="AW19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX19" s="24">
+      <c r="AW19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX19" s="33">
         <v>99.8</v>
       </c>
-      <c r="AY19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ19" s="24">
+      <c r="AY19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ19" s="33">
         <v>99.3</v>
       </c>
-      <c r="BA19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB19" s="24">
+      <c r="BA19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB19" s="33">
         <v>100.1</v>
       </c>
-      <c r="BC19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD19" s="24">
+      <c r="BC19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD19" s="33">
         <v>100.8</v>
       </c>
-      <c r="BE19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF19" s="24">
+      <c r="BE19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF19" s="33">
         <v>108.9</v>
       </c>
-      <c r="BG19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH19" s="24">
+      <c r="BG19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH19" s="33">
         <v>95.6</v>
       </c>
-      <c r="BI19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ19" s="24">
+      <c r="BI19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ19" s="33">
         <v>100.9</v>
       </c>
-      <c r="BK19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL19" s="24">
+      <c r="BK19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL19" s="33">
         <v>101.1</v>
       </c>
-      <c r="BM19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN19" s="24">
+      <c r="BM19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN19" s="33">
         <v>99.3</v>
       </c>
-      <c r="BO19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP19" s="24">
+      <c r="BO19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP19" s="33">
         <v>100</v>
       </c>
-      <c r="BQ19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR19" s="24">
+      <c r="BQ19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR19" s="33">
         <v>99.1</v>
       </c>
-      <c r="BS19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT19" s="24">
+      <c r="BS19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT19" s="33">
         <v>101.5</v>
       </c>
-      <c r="BU19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV19" s="24">
+      <c r="BU19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV19" s="33">
         <v>92.2</v>
       </c>
-      <c r="BW19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX19" s="24">
+      <c r="BW19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX19" s="33">
         <v>98.4</v>
       </c>
-      <c r="BY19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ19" s="24">
+      <c r="BY19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ19" s="33">
         <v>101.8</v>
       </c>
-      <c r="CA19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB19" s="24">
+      <c r="CA19" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB19" s="33">
         <v>100.3</v>
       </c>
-      <c r="CC19" s="26" t="s">
+      <c r="CC19" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="20" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="50" t="s">
+      <c r="A20" s="75" t="s">
         <v>46</v>
       </c>
-      <c r="B20" s="24">
+      <c r="B20" s="33">
         <v>100.4</v>
       </c>
-      <c r="C20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="24">
+      <c r="C20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D20" s="33">
         <v>100.8</v>
       </c>
-      <c r="E20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="24">
+      <c r="E20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F20" s="33">
         <v>101.2</v>
       </c>
-      <c r="G20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H20" s="24">
+      <c r="G20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H20" s="33">
         <v>89.2</v>
       </c>
-      <c r="I20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J20" s="24">
+      <c r="I20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J20" s="33">
         <v>99.4</v>
       </c>
-      <c r="K20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L20" s="24">
+      <c r="K20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L20" s="33">
         <v>102.1</v>
       </c>
-      <c r="M20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N20" s="24">
+      <c r="M20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N20" s="33">
         <v>101.7</v>
       </c>
-      <c r="O20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P20" s="24">
+      <c r="O20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P20" s="33">
         <v>101.2</v>
       </c>
-      <c r="Q20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R20" s="24">
+      <c r="Q20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R20" s="33">
         <v>103.5</v>
       </c>
-      <c r="S20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T20" s="24">
+      <c r="S20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T20" s="33">
         <v>96.6</v>
       </c>
-      <c r="U20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V20" s="24">
+      <c r="U20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V20" s="33">
         <v>105.5</v>
       </c>
-      <c r="W20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X20" s="24">
+      <c r="W20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X20" s="33">
         <v>103.7</v>
       </c>
-      <c r="Y20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z20" s="24">
+      <c r="Y20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z20" s="33">
         <v>98.2</v>
       </c>
-      <c r="AA20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB20" s="24">
+      <c r="AA20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB20" s="33">
         <v>99.8</v>
       </c>
-      <c r="AC20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD20" s="24">
+      <c r="AC20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD20" s="33">
         <v>99.2</v>
       </c>
-      <c r="AE20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF20" s="24">
+      <c r="AE20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF20" s="33">
         <v>101.8</v>
       </c>
-      <c r="AG20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH20" s="24">
+      <c r="AG20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH20" s="33">
         <v>91.3</v>
       </c>
-      <c r="AI20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ20" s="24">
+      <c r="AI20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ20" s="33">
         <v>97.3</v>
       </c>
-      <c r="AK20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL20" s="24">
+      <c r="AK20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL20" s="33">
         <v>102.4</v>
       </c>
-      <c r="AM20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN20" s="24">
+      <c r="AM20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN20" s="33">
         <v>98.5</v>
       </c>
-      <c r="AO20" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP20" s="27">
+      <c r="AO20" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP20" s="36">
         <v>100.8</v>
       </c>
-      <c r="AQ20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR20" s="24">
+      <c r="AQ20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR20" s="33">
         <v>101.1</v>
       </c>
-      <c r="AS20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT20" s="24">
+      <c r="AS20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT20" s="33">
         <v>102.4</v>
       </c>
-      <c r="AU20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV20" s="24">
+      <c r="AU20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV20" s="33">
         <v>99.3</v>
       </c>
-      <c r="AW20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX20" s="24">
+      <c r="AW20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX20" s="33">
         <v>100.9</v>
       </c>
-      <c r="AY20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ20" s="24">
+      <c r="AY20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ20" s="33">
         <v>101.7</v>
       </c>
-      <c r="BA20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB20" s="24">
+      <c r="BA20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB20" s="33">
         <v>100.1</v>
       </c>
-      <c r="BC20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD20" s="24">
+      <c r="BC20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD20" s="33">
         <v>100.4</v>
       </c>
-      <c r="BE20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF20" s="24">
+      <c r="BE20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF20" s="33">
         <v>102.4</v>
       </c>
-      <c r="BG20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH20" s="24">
+      <c r="BG20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH20" s="33">
         <v>100.6</v>
       </c>
-      <c r="BI20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ20" s="24">
+      <c r="BI20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ20" s="33">
         <v>102.1</v>
       </c>
-      <c r="BK20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL20" s="24">
+      <c r="BK20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL20" s="33">
         <v>100.5</v>
       </c>
-      <c r="BM20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN20" s="24">
+      <c r="BM20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN20" s="33">
         <v>99.6</v>
       </c>
-      <c r="BO20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP20" s="24">
+      <c r="BO20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP20" s="33">
         <v>99.7</v>
       </c>
-      <c r="BQ20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR20" s="24">
+      <c r="BQ20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR20" s="33">
         <v>99.8</v>
       </c>
-      <c r="BS20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT20" s="24">
+      <c r="BS20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT20" s="33">
         <v>99.4</v>
       </c>
-      <c r="BU20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV20" s="24">
+      <c r="BU20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV20" s="33">
         <v>103.4</v>
       </c>
-      <c r="BW20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX20" s="24">
+      <c r="BW20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX20" s="33">
         <v>101.2</v>
       </c>
-      <c r="BY20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ20" s="24">
+      <c r="BY20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ20" s="33">
         <v>100.9</v>
       </c>
-      <c r="CA20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB20" s="24">
+      <c r="CA20" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB20" s="33">
         <v>99.2</v>
       </c>
-      <c r="CC20" s="26" t="s">
+      <c r="CC20" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="50" t="s">
+      <c r="A21" s="75" t="s">
         <v>47</v>
       </c>
-      <c r="B21" s="24">
+      <c r="B21" s="33">
         <v>101.1</v>
       </c>
-      <c r="C21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="24">
+      <c r="C21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D21" s="33">
         <v>101</v>
       </c>
-      <c r="E21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="24">
+      <c r="E21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F21" s="33">
         <v>99.5</v>
       </c>
-      <c r="G21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H21" s="24">
+      <c r="G21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H21" s="33">
         <v>100.1</v>
       </c>
-      <c r="I21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J21" s="24">
+      <c r="I21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J21" s="33">
         <v>99.9</v>
       </c>
-      <c r="K21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L21" s="24">
+      <c r="K21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L21" s="33">
         <v>99.5</v>
       </c>
-      <c r="M21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N21" s="24">
+      <c r="M21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N21" s="33">
         <v>101</v>
       </c>
-      <c r="O21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P21" s="24">
+      <c r="O21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P21" s="33">
         <v>101.6</v>
       </c>
-      <c r="Q21" s="25" t="s">
-[...8 lines deleted...]
-      <c r="T21" s="24">
+      <c r="Q21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R21" s="33">
+        <v>113</v>
+      </c>
+      <c r="S21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T21" s="33">
         <v>95.6</v>
       </c>
-      <c r="U21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V21" s="24">
+      <c r="U21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V21" s="33">
         <v>104.3</v>
       </c>
-      <c r="W21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X21" s="24">
+      <c r="W21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X21" s="33">
         <v>102.1</v>
       </c>
-      <c r="Y21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z21" s="24">
+      <c r="Y21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z21" s="33">
         <v>99.7</v>
       </c>
-      <c r="AA21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB21" s="24">
+      <c r="AA21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB21" s="33">
         <v>100.8</v>
       </c>
-      <c r="AC21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD21" s="24">
+      <c r="AC21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD21" s="33">
         <v>100.4</v>
       </c>
-      <c r="AE21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF21" s="24">
+      <c r="AE21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF21" s="33">
         <v>101.8</v>
       </c>
-      <c r="AG21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH21" s="24">
+      <c r="AG21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH21" s="33">
         <v>95.3</v>
       </c>
-      <c r="AI21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ21" s="24">
+      <c r="AI21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ21" s="33">
         <v>103.1</v>
       </c>
-      <c r="AK21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL21" s="24">
+      <c r="AK21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL21" s="33">
         <v>108.5</v>
       </c>
-      <c r="AM21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN21" s="24">
+      <c r="AM21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN21" s="33">
         <v>105.2</v>
       </c>
-      <c r="AO21" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP21" s="27">
+      <c r="AO21" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP21" s="36">
         <v>100.7</v>
       </c>
-      <c r="AQ21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR21" s="24">
+      <c r="AQ21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR21" s="33">
         <v>100.4</v>
       </c>
-      <c r="AS21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT21" s="24">
+      <c r="AS21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT21" s="33">
         <v>100.8</v>
       </c>
-      <c r="AU21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV21" s="24">
+      <c r="AU21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV21" s="33">
         <v>104.6</v>
       </c>
-      <c r="AW21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX21" s="24">
+      <c r="AW21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX21" s="33">
         <v>100.4</v>
       </c>
-      <c r="AY21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ21" s="24">
+      <c r="AY21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ21" s="33">
         <v>99.7</v>
       </c>
-      <c r="BA21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB21" s="24">
+      <c r="BA21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB21" s="33">
         <v>100.1</v>
       </c>
-      <c r="BC21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD21" s="24">
+      <c r="BC21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD21" s="33">
         <v>100</v>
       </c>
-      <c r="BE21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF21" s="24">
+      <c r="BE21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF21" s="33">
         <v>102.4</v>
       </c>
-      <c r="BG21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH21" s="24">
+      <c r="BG21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH21" s="33">
         <v>99.6</v>
       </c>
-      <c r="BI21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ21" s="24">
+      <c r="BI21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ21" s="33">
         <v>100.4</v>
       </c>
-      <c r="BK21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL21" s="24">
+      <c r="BK21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL21" s="33">
         <v>99.8</v>
       </c>
-      <c r="BM21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN21" s="24">
+      <c r="BM21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN21" s="33">
         <v>101.1</v>
       </c>
-      <c r="BO21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP21" s="24">
+      <c r="BO21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP21" s="33">
         <v>100.8</v>
       </c>
-      <c r="BQ21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR21" s="24">
+      <c r="BQ21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR21" s="33">
         <v>101</v>
       </c>
-      <c r="BS21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT21" s="24">
+      <c r="BS21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT21" s="33">
         <v>100.6</v>
       </c>
-      <c r="BU21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV21" s="24">
+      <c r="BU21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV21" s="33">
         <v>101.6</v>
       </c>
-      <c r="BW21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX21" s="24">
+      <c r="BW21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX21" s="33">
         <v>103.6</v>
       </c>
-      <c r="BY21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ21" s="24">
+      <c r="BY21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ21" s="33">
         <v>105.6</v>
       </c>
-      <c r="CA21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB21" s="24">
+      <c r="CA21" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB21" s="33">
         <v>104.7</v>
       </c>
-      <c r="CC21" s="26" t="s">
+      <c r="CC21" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="22" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="50" t="s">
+      <c r="A22" s="75" t="s">
         <v>48</v>
       </c>
-      <c r="B22" s="24">
+      <c r="B22" s="33">
         <v>101.8</v>
       </c>
-      <c r="C22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="24">
+      <c r="C22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D22" s="33">
         <v>101.5</v>
       </c>
-      <c r="E22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F22" s="24">
+      <c r="E22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F22" s="33">
         <v>97.7</v>
       </c>
-      <c r="G22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H22" s="24">
+      <c r="G22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H22" s="33">
         <v>102.3</v>
       </c>
-      <c r="I22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J22" s="24">
+      <c r="I22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J22" s="33">
         <v>100.6</v>
       </c>
-      <c r="K22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L22" s="24">
+      <c r="K22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L22" s="33">
         <v>104.5</v>
       </c>
-      <c r="M22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N22" s="24">
+      <c r="M22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N22" s="33">
         <v>100.7</v>
       </c>
-      <c r="O22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P22" s="24">
+      <c r="O22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P22" s="33">
         <v>103.1</v>
       </c>
-      <c r="Q22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R22" s="24">
+      <c r="Q22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R22" s="33">
         <v>120.7</v>
       </c>
-      <c r="S22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T22" s="24">
+      <c r="S22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T22" s="33">
         <v>95.9</v>
       </c>
-      <c r="U22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V22" s="24">
+      <c r="U22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V22" s="33">
         <v>105.7</v>
       </c>
-      <c r="W22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X22" s="24">
+      <c r="W22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X22" s="33">
         <v>101.7</v>
       </c>
-      <c r="Y22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z22" s="24">
+      <c r="Y22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z22" s="33">
         <v>101.1</v>
       </c>
-      <c r="AA22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB22" s="24">
+      <c r="AA22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB22" s="33">
         <v>100.7</v>
       </c>
-      <c r="AC22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD22" s="24">
+      <c r="AC22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD22" s="33">
         <v>100.1</v>
       </c>
-      <c r="AE22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF22" s="24">
+      <c r="AE22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF22" s="33">
         <v>101.9</v>
       </c>
-      <c r="AG22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH22" s="24">
+      <c r="AG22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH22" s="33">
         <v>103.7</v>
       </c>
-      <c r="AI22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ22" s="24">
+      <c r="AI22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ22" s="33">
         <v>104.5</v>
       </c>
-      <c r="AK22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL22" s="24">
+      <c r="AK22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL22" s="33">
         <v>106.7</v>
       </c>
-      <c r="AM22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN22" s="24">
+      <c r="AM22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN22" s="33">
         <v>105.6</v>
       </c>
-      <c r="AO22" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP22" s="27">
+      <c r="AO22" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP22" s="36">
         <v>100.6</v>
       </c>
-      <c r="AQ22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR22" s="24">
+      <c r="AQ22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR22" s="33">
         <v>100.6</v>
       </c>
-      <c r="AS22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT22" s="24">
+      <c r="AS22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT22" s="33">
         <v>99.1</v>
       </c>
-      <c r="AU22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV22" s="24">
+      <c r="AU22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV22" s="33">
         <v>101.5</v>
       </c>
-      <c r="AW22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX22" s="24">
+      <c r="AW22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX22" s="33">
         <v>99.5</v>
       </c>
-      <c r="AY22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ22" s="24">
+      <c r="AY22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ22" s="33">
         <v>103.7</v>
       </c>
-      <c r="BA22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB22" s="24">
+      <c r="BA22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB22" s="33">
         <v>100.4</v>
       </c>
-      <c r="BC22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD22" s="24">
+      <c r="BC22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD22" s="33">
         <v>101.8</v>
       </c>
-      <c r="BE22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF22" s="24">
+      <c r="BE22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF22" s="33">
         <v>105.7</v>
       </c>
-      <c r="BG22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH22" s="24">
+      <c r="BG22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH22" s="33">
         <v>100.3</v>
       </c>
-      <c r="BI22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ22" s="24">
+      <c r="BI22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ22" s="33">
         <v>102.2</v>
       </c>
-      <c r="BK22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL22" s="24">
+      <c r="BK22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL22" s="33">
         <v>100.2</v>
       </c>
-      <c r="BM22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN22" s="24">
+      <c r="BM22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN22" s="33">
         <v>101.1</v>
       </c>
-      <c r="BO22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP22" s="24">
+      <c r="BO22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP22" s="33">
         <v>100.2</v>
       </c>
-      <c r="BQ22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR22" s="24">
+      <c r="BQ22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR22" s="33">
         <v>100.2</v>
       </c>
-      <c r="BS22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT22" s="24">
+      <c r="BS22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT22" s="33">
         <v>100.4</v>
       </c>
-      <c r="BU22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV22" s="24">
+      <c r="BU22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV22" s="33">
         <v>107</v>
       </c>
-      <c r="BW22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX22" s="24">
+      <c r="BW22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX22" s="33">
         <v>101.3</v>
       </c>
-      <c r="BY22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ22" s="24">
+      <c r="BY22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ22" s="33">
         <v>98.4</v>
       </c>
-      <c r="CA22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB22" s="24">
+      <c r="CA22" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB22" s="33">
         <v>101.3</v>
       </c>
-      <c r="CC22" s="26" t="s">
+      <c r="CC22" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="23" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="50" t="s">
+      <c r="A23" s="75" t="s">
         <v>49</v>
       </c>
-      <c r="B23" s="24">
+      <c r="B23" s="33">
         <v>103.4</v>
       </c>
-      <c r="C23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="24">
+      <c r="C23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D23" s="33">
         <v>103.8</v>
       </c>
-      <c r="E23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F23" s="24">
+      <c r="E23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F23" s="33">
         <v>108.3</v>
       </c>
-      <c r="G23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H23" s="24">
+      <c r="G23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H23" s="33">
         <v>109.4</v>
       </c>
-      <c r="I23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J23" s="24">
+      <c r="I23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J23" s="33">
         <v>95.9</v>
       </c>
-      <c r="K23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L23" s="24">
+      <c r="K23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L23" s="33">
         <v>103.5</v>
       </c>
-      <c r="M23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N23" s="24">
+      <c r="M23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N23" s="33">
         <v>128.19999999999999</v>
       </c>
-      <c r="O23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P23" s="24">
+      <c r="O23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P23" s="33">
         <v>104.7</v>
       </c>
-      <c r="Q23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R23" s="24">
+      <c r="Q23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R23" s="33">
         <v>110.7</v>
       </c>
-      <c r="S23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T23" s="24">
+      <c r="S23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T23" s="33">
         <v>103.4</v>
       </c>
-      <c r="U23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V23" s="24">
+      <c r="U23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V23" s="33">
         <v>104.9</v>
       </c>
-      <c r="W23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X23" s="24">
+      <c r="W23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X23" s="33">
         <v>102.1</v>
       </c>
-      <c r="Y23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z23" s="24">
+      <c r="Y23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z23" s="33">
         <v>104.1</v>
       </c>
-      <c r="AA23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB23" s="24">
+      <c r="AA23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB23" s="33">
         <v>101.8</v>
       </c>
-      <c r="AC23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD23" s="24">
+      <c r="AC23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD23" s="33">
         <v>102.3</v>
       </c>
-      <c r="AE23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF23" s="24">
+      <c r="AE23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF23" s="33">
         <v>101.2</v>
       </c>
-      <c r="AG23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH23" s="24">
+      <c r="AG23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH23" s="33">
         <v>121.2</v>
       </c>
-      <c r="AI23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ23" s="24">
+      <c r="AI23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ23" s="33">
         <v>111.6</v>
       </c>
-      <c r="AK23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL23" s="24">
+      <c r="AK23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL23" s="33">
         <v>105.2</v>
       </c>
-      <c r="AM23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN23" s="24">
+      <c r="AM23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN23" s="33">
         <v>107.8</v>
       </c>
-      <c r="AO23" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP23" s="27">
+      <c r="AO23" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP23" s="36">
         <v>101.3</v>
       </c>
-      <c r="AQ23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR23" s="24">
+      <c r="AQ23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR23" s="33">
         <v>101.6</v>
       </c>
-      <c r="AS23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT23" s="24">
+      <c r="AS23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT23" s="33">
         <v>105.9</v>
       </c>
-      <c r="AU23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV23" s="24">
+      <c r="AU23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV23" s="33">
         <v>103.7</v>
       </c>
-      <c r="AW23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX23" s="24">
+      <c r="AW23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX23" s="33">
         <v>95.1</v>
       </c>
-      <c r="AY23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ23" s="24">
+      <c r="AY23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ23" s="33">
         <v>98.4</v>
       </c>
-      <c r="BA23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB23" s="24">
+      <c r="BA23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB23" s="33">
         <v>127.4</v>
       </c>
-      <c r="BC23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD23" s="24">
+      <c r="BC23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD23" s="33">
         <v>102.5</v>
       </c>
-      <c r="BE23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF23" s="24">
+      <c r="BE23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF23" s="33">
         <v>99.9</v>
       </c>
-      <c r="BG23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH23" s="24">
+      <c r="BG23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH23" s="33">
         <v>103</v>
       </c>
-      <c r="BI23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ23" s="24">
+      <c r="BI23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ23" s="33">
         <v>100.1</v>
       </c>
-      <c r="BK23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL23" s="24">
+      <c r="BK23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL23" s="33">
         <v>101.5</v>
       </c>
-      <c r="BM23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN23" s="24">
+      <c r="BM23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN23" s="33">
         <v>102.3</v>
       </c>
-      <c r="BO23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP23" s="24">
+      <c r="BO23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP23" s="33">
         <v>101</v>
       </c>
-      <c r="BQ23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR23" s="24">
+      <c r="BQ23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR23" s="33">
         <v>101.2</v>
       </c>
-      <c r="BS23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT23" s="24">
+      <c r="BS23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT23" s="33">
         <v>100.9</v>
       </c>
-      <c r="BU23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV23" s="24">
+      <c r="BU23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV23" s="33">
         <v>107.7</v>
       </c>
-      <c r="BW23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX23" s="24">
+      <c r="BW23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX23" s="33">
         <v>105</v>
       </c>
-      <c r="BY23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ23" s="24">
+      <c r="BY23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ23" s="33">
         <v>100.3</v>
       </c>
-      <c r="CA23" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB23" s="24">
+      <c r="CA23" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB23" s="33">
         <v>102.4</v>
       </c>
-      <c r="CC23" s="26" t="s">
+      <c r="CC23" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="24" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="50" t="s">
+      <c r="A24" s="75" t="s">
         <v>50</v>
       </c>
-      <c r="B24" s="24">
+      <c r="B24" s="33">
         <v>103.8</v>
       </c>
-      <c r="C24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="24">
+      <c r="C24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D24" s="33">
         <v>103.2</v>
       </c>
-      <c r="E24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="24">
+      <c r="E24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F24" s="33">
         <v>106.9</v>
       </c>
-      <c r="G24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H24" s="24">
+      <c r="G24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H24" s="33">
         <v>111.9</v>
       </c>
-      <c r="I24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J24" s="24">
+      <c r="I24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J24" s="33">
         <v>95.6</v>
       </c>
-      <c r="K24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L24" s="24">
+      <c r="K24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L24" s="33">
         <v>100.3</v>
       </c>
-      <c r="M24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N24" s="24">
+      <c r="M24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N24" s="33">
         <v>128.69999999999999</v>
       </c>
-      <c r="O24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P24" s="24">
+      <c r="O24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P24" s="33">
         <v>107</v>
       </c>
-      <c r="Q24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R24" s="24">
+      <c r="Q24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R24" s="33">
         <v>110.1</v>
       </c>
-      <c r="S24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T24" s="24">
+      <c r="S24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T24" s="33">
         <v>102.3</v>
       </c>
-      <c r="U24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V24" s="24">
+      <c r="U24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V24" s="33">
         <v>104.1</v>
       </c>
-      <c r="W24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X24" s="24">
+      <c r="W24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X24" s="33">
         <v>102.1</v>
       </c>
-      <c r="Y24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z24" s="24">
+      <c r="Y24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z24" s="33">
         <v>106.5</v>
       </c>
-      <c r="AA24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB24" s="24">
+      <c r="AA24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB24" s="33">
         <v>103.5</v>
       </c>
-      <c r="AC24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD24" s="24">
+      <c r="AC24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD24" s="33">
         <v>103.6</v>
       </c>
-      <c r="AE24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF24" s="24">
+      <c r="AE24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF24" s="33">
         <v>104.2</v>
       </c>
-      <c r="AG24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH24" s="24">
+      <c r="AG24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH24" s="33">
         <v>118.2</v>
       </c>
-      <c r="AI24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ24" s="24">
+      <c r="AI24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ24" s="33">
         <v>113.8</v>
       </c>
-      <c r="AK24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL24" s="24">
+      <c r="AK24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL24" s="33">
         <v>106.9</v>
       </c>
-      <c r="AM24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN24" s="24">
+      <c r="AM24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN24" s="33">
         <v>111.3</v>
       </c>
-      <c r="AO24" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP24" s="27">
+      <c r="AO24" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP24" s="36">
         <v>101.1</v>
       </c>
-      <c r="AQ24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR24" s="24">
+      <c r="AQ24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR24" s="33">
         <v>100.6</v>
       </c>
-      <c r="AS24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT24" s="24">
+      <c r="AS24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT24" s="33">
         <v>101.1</v>
       </c>
-      <c r="AU24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV24" s="24">
+      <c r="AU24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV24" s="33">
         <v>101.6</v>
       </c>
-      <c r="AW24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX24" s="24">
+      <c r="AW24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX24" s="33">
         <v>100.6</v>
       </c>
-      <c r="AY24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ24" s="24">
+      <c r="AY24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ24" s="33">
         <v>98.6</v>
       </c>
-      <c r="BA24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB24" s="24">
+      <c r="BA24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB24" s="33">
         <v>100.5</v>
       </c>
-      <c r="BC24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD24" s="24">
+      <c r="BC24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD24" s="33">
         <v>102.5</v>
       </c>
-      <c r="BE24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF24" s="24">
+      <c r="BE24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF24" s="33">
         <v>101.8</v>
       </c>
-      <c r="BG24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH24" s="24">
+      <c r="BG24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH24" s="33">
         <v>99.5</v>
       </c>
-      <c r="BI24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ24" s="24">
+      <c r="BI24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ24" s="33">
         <v>101.4</v>
       </c>
-      <c r="BK24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL24" s="24">
+      <c r="BK24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL24" s="33">
         <v>100.5</v>
       </c>
-      <c r="BM24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN24" s="24">
+      <c r="BM24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN24" s="33">
         <v>101.8</v>
       </c>
-      <c r="BO24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP24" s="24">
+      <c r="BO24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP24" s="33">
         <v>101.4</v>
       </c>
-      <c r="BQ24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR24" s="24">
+      <c r="BQ24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR24" s="33">
         <v>101.1</v>
       </c>
-      <c r="BS24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT24" s="24">
+      <c r="BS24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT24" s="33">
         <v>102.4</v>
       </c>
-      <c r="BU24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV24" s="24">
+      <c r="BU24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV24" s="33">
         <v>100.9</v>
       </c>
-      <c r="BW24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX24" s="24">
+      <c r="BW24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX24" s="33">
         <v>103.3</v>
       </c>
-      <c r="BY24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ24" s="24">
+      <c r="BY24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ24" s="33">
         <v>102.6</v>
       </c>
-      <c r="CA24" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB24" s="24">
+      <c r="CA24" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB24" s="33">
         <v>102.5</v>
       </c>
-      <c r="CC24" s="26" t="s">
+      <c r="CC24" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="25" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="50" t="s">
+      <c r="A25" s="75" t="s">
         <v>51</v>
       </c>
-      <c r="B25" s="24">
+      <c r="B25" s="33">
         <v>103.9</v>
       </c>
-      <c r="C25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D25" s="24">
+      <c r="C25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D25" s="33">
         <v>103.7</v>
       </c>
-      <c r="E25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F25" s="24">
+      <c r="E25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F25" s="33">
         <v>103.8</v>
       </c>
-      <c r="G25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H25" s="24">
+      <c r="G25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H25" s="33">
         <v>108.3</v>
       </c>
-      <c r="I25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J25" s="24">
+      <c r="I25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J25" s="33">
         <v>96.1</v>
       </c>
-      <c r="K25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L25" s="24">
+      <c r="K25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L25" s="33">
         <v>101.8</v>
       </c>
-      <c r="M25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N25" s="24">
+      <c r="M25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N25" s="33">
         <v>129.5</v>
       </c>
-      <c r="O25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P25" s="24">
+      <c r="O25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P25" s="33">
         <v>110.9</v>
       </c>
-      <c r="Q25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R25" s="24">
+      <c r="Q25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R25" s="33">
         <v>114.3</v>
       </c>
-      <c r="S25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T25" s="24">
+      <c r="S25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T25" s="33">
         <v>103.6</v>
       </c>
-      <c r="U25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V25" s="24">
+      <c r="U25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V25" s="33">
         <v>106.3</v>
       </c>
-      <c r="W25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X25" s="24">
+      <c r="W25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X25" s="33">
         <v>103.3</v>
       </c>
-      <c r="Y25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z25" s="24">
+      <c r="Y25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z25" s="33">
         <v>106.1</v>
       </c>
-      <c r="AA25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB25" s="24">
+      <c r="AA25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB25" s="33">
         <v>103.5</v>
       </c>
-      <c r="AC25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD25" s="24">
+      <c r="AC25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD25" s="33">
         <v>103</v>
       </c>
-      <c r="AE25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF25" s="24">
+      <c r="AE25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF25" s="33">
         <v>104.5</v>
       </c>
-      <c r="AG25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH25" s="24">
+      <c r="AG25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH25" s="33">
         <v>118.2</v>
       </c>
-      <c r="AI25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ25" s="24">
+      <c r="AI25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ25" s="33">
         <v>112</v>
       </c>
-      <c r="AK25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL25" s="24">
+      <c r="AK25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL25" s="33">
         <v>104.5</v>
       </c>
-      <c r="AM25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN25" s="24">
+      <c r="AM25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN25" s="33">
         <v>109.6</v>
       </c>
-      <c r="AO25" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP25" s="27">
+      <c r="AO25" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP25" s="36">
         <v>100.8</v>
       </c>
-      <c r="AQ25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR25" s="24">
+      <c r="AQ25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR25" s="33">
         <v>101</v>
       </c>
-      <c r="AS25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT25" s="24">
+      <c r="AS25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT25" s="33">
         <v>97.8</v>
       </c>
-      <c r="AU25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV25" s="24">
+      <c r="AU25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV25" s="33">
         <v>101.2</v>
       </c>
-      <c r="AW25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX25" s="24">
+      <c r="AW25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX25" s="33">
         <v>101</v>
       </c>
-      <c r="AY25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ25" s="24">
+      <c r="AY25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ25" s="33">
         <v>101.2</v>
       </c>
-      <c r="BA25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB25" s="24">
+      <c r="BA25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB25" s="33">
         <v>100.7</v>
       </c>
-      <c r="BC25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD25" s="24">
+      <c r="BC25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD25" s="33">
         <v>103.6</v>
       </c>
-      <c r="BE25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF25" s="24">
+      <c r="BE25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF25" s="33">
         <v>106.3</v>
       </c>
-      <c r="BG25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH25" s="24">
+      <c r="BG25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH25" s="33">
         <v>100.8</v>
       </c>
-      <c r="BI25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ25" s="24">
+      <c r="BI25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ25" s="33">
         <v>102.6</v>
       </c>
-      <c r="BK25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL25" s="24">
+      <c r="BK25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL25" s="33">
         <v>101</v>
       </c>
-      <c r="BM25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN25" s="24">
+      <c r="BM25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN25" s="33">
         <v>100.7</v>
       </c>
-      <c r="BO25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP25" s="24">
+      <c r="BO25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP25" s="33">
         <v>100.8</v>
       </c>
-      <c r="BQ25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR25" s="24">
+      <c r="BQ25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR25" s="33">
         <v>100.5</v>
       </c>
-      <c r="BS25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT25" s="24">
+      <c r="BS25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT25" s="33">
         <v>100.9</v>
       </c>
-      <c r="BU25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV25" s="24">
+      <c r="BU25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV25" s="33">
         <v>101.6</v>
       </c>
-      <c r="BW25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX25" s="24">
+      <c r="BW25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX25" s="33">
         <v>101.9</v>
       </c>
-      <c r="BY25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ25" s="24">
+      <c r="BY25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ25" s="33">
         <v>103.3</v>
       </c>
-      <c r="CA25" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB25" s="24">
+      <c r="CA25" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB25" s="33">
         <v>103</v>
       </c>
-      <c r="CC25" s="26" t="s">
+      <c r="CC25" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="50" t="s">
+      <c r="A26" s="75" t="s">
         <v>52</v>
       </c>
-      <c r="B26" s="24">
+      <c r="B26" s="33">
         <v>104.1</v>
       </c>
-      <c r="C26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="24">
+      <c r="C26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D26" s="33">
         <v>103.9</v>
       </c>
-      <c r="E26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F26" s="24">
+      <c r="E26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F26" s="33">
         <v>107.3</v>
       </c>
-      <c r="G26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H26" s="24">
+      <c r="G26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H26" s="33">
         <v>107.6</v>
       </c>
-      <c r="I26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J26" s="24">
+      <c r="I26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J26" s="33">
         <v>95.6</v>
       </c>
-      <c r="K26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L26" s="24">
+      <c r="K26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L26" s="33">
         <v>95.7</v>
       </c>
-      <c r="M26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N26" s="24">
+      <c r="M26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N26" s="33">
         <v>129.5</v>
       </c>
-      <c r="O26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P26" s="24">
+      <c r="O26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P26" s="33">
         <v>110.6</v>
       </c>
-      <c r="Q26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R26" s="24">
+      <c r="Q26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R26" s="33">
         <v>111</v>
       </c>
-      <c r="S26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T26" s="24">
+      <c r="S26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T26" s="33">
         <v>103.3</v>
       </c>
-      <c r="U26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V26" s="24">
+      <c r="U26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V26" s="33">
         <v>104.9</v>
       </c>
-      <c r="W26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X26" s="24">
+      <c r="W26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X26" s="33">
         <v>103.1</v>
       </c>
-      <c r="Y26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z26" s="24">
+      <c r="Y26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z26" s="33">
         <v>105.4</v>
       </c>
-      <c r="AA26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB26" s="24">
+      <c r="AA26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB26" s="33">
         <v>104.3</v>
       </c>
-      <c r="AC26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD26" s="24">
+      <c r="AC26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD26" s="33">
         <v>104.4</v>
       </c>
-      <c r="AE26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF26" s="24">
+      <c r="AE26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF26" s="33">
         <v>104</v>
       </c>
-      <c r="AG26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH26" s="24">
+      <c r="AG26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH26" s="33">
         <v>109.4</v>
       </c>
-      <c r="AI26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ26" s="24">
+      <c r="AI26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ26" s="33">
         <v>112.8</v>
       </c>
-      <c r="AK26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL26" s="24">
+      <c r="AK26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL26" s="33">
         <v>105.6</v>
       </c>
-      <c r="AM26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN26" s="24">
+      <c r="AM26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN26" s="33">
         <v>108.2</v>
       </c>
-      <c r="AO26" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP26" s="27">
+      <c r="AO26" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP26" s="36">
         <v>100.8</v>
       </c>
-      <c r="AQ26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR26" s="24">
+      <c r="AQ26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR26" s="33">
         <v>100.7</v>
       </c>
-      <c r="AS26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT26" s="24">
+      <c r="AS26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT26" s="33">
         <v>102.5</v>
       </c>
-      <c r="AU26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV26" s="24">
+      <c r="AU26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV26" s="33">
         <v>100.9</v>
       </c>
-      <c r="AW26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX26" s="24">
+      <c r="AW26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX26" s="33">
         <v>98.9</v>
       </c>
-      <c r="AY26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ26" s="24">
+      <c r="AY26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ26" s="33">
         <v>97.5</v>
       </c>
-      <c r="BA26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB26" s="24">
+      <c r="BA26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB26" s="33">
         <v>100.4</v>
       </c>
-      <c r="BC26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD26" s="24">
+      <c r="BC26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD26" s="33">
         <v>101.6</v>
       </c>
-      <c r="BE26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF26" s="24">
+      <c r="BE26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF26" s="33">
         <v>102.7</v>
       </c>
-      <c r="BG26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH26" s="24">
+      <c r="BG26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH26" s="33">
         <v>100</v>
       </c>
-      <c r="BI26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ26" s="24">
+      <c r="BI26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ26" s="33">
         <v>100.9</v>
       </c>
-      <c r="BK26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL26" s="24">
+      <c r="BK26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL26" s="33">
         <v>100</v>
       </c>
-      <c r="BM26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN26" s="24">
+      <c r="BM26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN26" s="33">
         <v>100.5</v>
       </c>
-      <c r="BO26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP26" s="24">
+      <c r="BO26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP26" s="33">
         <v>101</v>
       </c>
-      <c r="BQ26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR26" s="24">
+      <c r="BQ26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR26" s="33">
         <v>101.5</v>
       </c>
-      <c r="BS26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT26" s="24">
+      <c r="BS26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT26" s="33">
         <v>99.9</v>
       </c>
-      <c r="BU26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV26" s="24">
+      <c r="BU26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV26" s="33">
         <v>99</v>
       </c>
-      <c r="BW26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX26" s="24">
+      <c r="BW26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX26" s="33">
         <v>102.1</v>
       </c>
-      <c r="BY26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ26" s="24">
+      <c r="BY26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ26" s="33">
         <v>99.3</v>
       </c>
-      <c r="CA26" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB26" s="24">
+      <c r="CA26" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB26" s="33">
         <v>100.1</v>
       </c>
-      <c r="CC26" s="26" t="s">
+      <c r="CC26" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="50" t="s">
+      <c r="A27" s="75" t="s">
         <v>53</v>
       </c>
-      <c r="B27" s="24">
+      <c r="B27" s="33">
         <v>104.5</v>
       </c>
-      <c r="C27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="24">
+      <c r="C27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D27" s="33">
         <v>103.9</v>
       </c>
-      <c r="E27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F27" s="24">
+      <c r="E27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F27" s="33">
         <v>102.4</v>
       </c>
-      <c r="G27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H27" s="24">
+      <c r="G27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H27" s="33">
         <v>110.1</v>
       </c>
-      <c r="I27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J27" s="24">
+      <c r="I27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J27" s="33">
         <v>105.6</v>
       </c>
-      <c r="K27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L27" s="24">
+      <c r="K27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L27" s="33">
         <v>97.4</v>
       </c>
-      <c r="M27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N27" s="24">
+      <c r="M27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N27" s="33">
         <v>101.7</v>
       </c>
-      <c r="O27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P27" s="24">
+      <c r="O27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P27" s="33">
         <v>109.7</v>
       </c>
-      <c r="Q27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R27" s="24">
+      <c r="Q27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R27" s="33">
         <v>116.9</v>
       </c>
-      <c r="S27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T27" s="24">
+      <c r="S27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T27" s="33">
         <v>99.1</v>
       </c>
-      <c r="U27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V27" s="24">
+      <c r="U27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V27" s="33">
         <v>108.8</v>
       </c>
-      <c r="W27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X27" s="24">
+      <c r="W27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X27" s="33">
         <v>100.8</v>
       </c>
-      <c r="Y27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z27" s="24">
+      <c r="Y27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z27" s="33">
         <v>104.1</v>
       </c>
-      <c r="AA27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB27" s="24">
+      <c r="AA27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB27" s="33">
         <v>104.1</v>
       </c>
-      <c r="AC27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD27" s="24">
+      <c r="AC27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD27" s="33">
         <v>104.5</v>
       </c>
-      <c r="AE27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF27" s="24">
+      <c r="AE27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF27" s="33">
         <v>103.4</v>
       </c>
-      <c r="AG27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH27" s="24">
+      <c r="AG27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH27" s="33">
         <v>104</v>
       </c>
-      <c r="AI27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ27" s="24">
+      <c r="AI27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ27" s="33">
         <v>111.8</v>
       </c>
-      <c r="AK27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL27" s="24">
+      <c r="AK27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL27" s="33">
         <v>107.6</v>
       </c>
-      <c r="AM27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN27" s="24">
+      <c r="AM27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN27" s="33">
         <v>106.2</v>
       </c>
-      <c r="AO27" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP27" s="27">
+      <c r="AO27" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP27" s="36">
         <v>101.7</v>
       </c>
-      <c r="AQ27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR27" s="24">
+      <c r="AQ27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR27" s="33">
         <v>101.6</v>
       </c>
-      <c r="AS27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT27" s="24">
+      <c r="AS27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT27" s="33">
         <v>101</v>
       </c>
-      <c r="AU27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV27" s="24">
+      <c r="AU27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV27" s="33">
         <v>106.1</v>
       </c>
-      <c r="AW27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX27" s="24">
+      <c r="AW27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX27" s="33">
         <v>105.1</v>
       </c>
-      <c r="AY27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ27" s="24">
+      <c r="AY27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ27" s="33">
         <v>100.1</v>
       </c>
-      <c r="BA27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB27" s="24">
+      <c r="BA27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB27" s="33">
         <v>100</v>
       </c>
-      <c r="BC27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD27" s="24">
+      <c r="BC27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD27" s="33">
         <v>101.6</v>
       </c>
-      <c r="BE27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF27" s="24">
+      <c r="BE27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF27" s="33">
         <v>105.2</v>
       </c>
-      <c r="BG27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH27" s="24">
+      <c r="BG27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH27" s="33">
         <v>98.8</v>
       </c>
-      <c r="BI27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ27" s="24">
+      <c r="BI27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ27" s="33">
         <v>103.7</v>
       </c>
-      <c r="BK27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL27" s="24">
+      <c r="BK27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL27" s="33">
         <v>99.3</v>
       </c>
-      <c r="BM27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN27" s="24">
+      <c r="BM27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN27" s="33">
         <v>101</v>
       </c>
-      <c r="BO27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP27" s="24">
+      <c r="BO27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP27" s="33">
         <v>100.9</v>
       </c>
-      <c r="BQ27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR27" s="24">
+      <c r="BQ27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR27" s="33">
         <v>101.3</v>
       </c>
-      <c r="BS27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT27" s="24">
+      <c r="BS27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT27" s="33">
         <v>100.2</v>
       </c>
-      <c r="BU27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV27" s="24">
+      <c r="BU27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV27" s="33">
         <v>102.5</v>
       </c>
-      <c r="BW27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX27" s="24">
+      <c r="BW27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX27" s="33">
         <v>104</v>
       </c>
-      <c r="BY27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ27" s="24">
+      <c r="BY27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ27" s="33">
         <v>102.2</v>
       </c>
-      <c r="CA27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB27" s="24">
+      <c r="CA27" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB27" s="33">
         <v>100.5</v>
       </c>
-      <c r="CC27" s="26" t="s">
+      <c r="CC27" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="50" t="s">
+      <c r="A28" s="75" t="s">
         <v>54</v>
       </c>
-      <c r="B28" s="24">
+      <c r="B28" s="33">
         <v>103.9</v>
       </c>
-      <c r="C28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D28" s="24">
+      <c r="C28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D28" s="33">
         <v>104.1</v>
       </c>
-      <c r="E28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F28" s="24">
+      <c r="E28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F28" s="33">
         <v>101.7</v>
       </c>
-      <c r="G28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H28" s="24">
+      <c r="G28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H28" s="33">
         <v>107.8</v>
       </c>
-      <c r="I28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J28" s="24">
+      <c r="I28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J28" s="33">
         <v>105.3</v>
       </c>
-      <c r="K28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L28" s="24">
+      <c r="K28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L28" s="33">
         <v>97.6</v>
       </c>
-      <c r="M28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N28" s="24">
+      <c r="M28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N28" s="33">
         <v>101.3</v>
       </c>
-      <c r="O28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P28" s="24">
+      <c r="O28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P28" s="33">
         <v>110.7</v>
       </c>
-      <c r="Q28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R28" s="24">
+      <c r="Q28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R28" s="33">
         <v>121.1</v>
       </c>
-      <c r="S28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T28" s="24">
+      <c r="S28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T28" s="33">
         <v>101.1</v>
       </c>
-      <c r="U28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V28" s="24">
+      <c r="U28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V28" s="33">
         <v>110.8</v>
       </c>
-      <c r="W28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X28" s="24">
+      <c r="W28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X28" s="33">
         <v>100.5</v>
       </c>
-      <c r="Y28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z28" s="24">
+      <c r="Y28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z28" s="33">
         <v>103.9</v>
       </c>
-      <c r="AA28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB28" s="24">
+      <c r="AA28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB28" s="33">
         <v>103.7</v>
       </c>
-      <c r="AC28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD28" s="24">
+      <c r="AC28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD28" s="33">
         <v>104.4</v>
       </c>
-      <c r="AE28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF28" s="24">
+      <c r="AE28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF28" s="33">
         <v>101.7</v>
       </c>
-      <c r="AG28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH28" s="24">
+      <c r="AG28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH28" s="33">
         <v>105.7</v>
       </c>
-      <c r="AI28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ28" s="24">
+      <c r="AI28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ28" s="33">
         <v>106</v>
       </c>
-      <c r="AK28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL28" s="24">
+      <c r="AK28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL28" s="33">
         <v>104.4</v>
       </c>
-      <c r="AM28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN28" s="24">
+      <c r="AM28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN28" s="33">
         <v>105.1</v>
       </c>
-      <c r="AO28" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP28" s="27">
+      <c r="AO28" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP28" s="36">
         <v>100.5</v>
       </c>
-      <c r="AQ28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR28" s="24">
+      <c r="AQ28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR28" s="33">
         <v>100.8</v>
       </c>
-      <c r="AS28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT28" s="24">
+      <c r="AS28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT28" s="33">
         <v>100.5</v>
       </c>
-      <c r="AU28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV28" s="24">
+      <c r="AU28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV28" s="33">
         <v>99.5</v>
       </c>
-      <c r="AW28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX28" s="24">
+      <c r="AW28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX28" s="33">
         <v>100.3</v>
       </c>
-      <c r="AY28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ28" s="24">
+      <c r="AY28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ28" s="33">
         <v>98.7</v>
       </c>
-      <c r="BA28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB28" s="24">
+      <c r="BA28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB28" s="33">
         <v>100.1</v>
       </c>
-      <c r="BC28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD28" s="24">
+      <c r="BC28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD28" s="33">
         <v>103.5</v>
       </c>
-      <c r="BE28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF28" s="24">
+      <c r="BE28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF28" s="33">
         <v>105.5</v>
       </c>
-      <c r="BG28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH28" s="24">
+      <c r="BG28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH28" s="33">
         <v>101.5</v>
       </c>
-      <c r="BI28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ28" s="24">
+      <c r="BI28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ28" s="33">
         <v>103.2</v>
       </c>
-      <c r="BK28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL28" s="24">
+      <c r="BK28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL28" s="33">
         <v>100.2</v>
       </c>
-      <c r="BM28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN28" s="24">
+      <c r="BM28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN28" s="33">
         <v>101.7</v>
       </c>
-      <c r="BO28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP28" s="24">
+      <c r="BO28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP28" s="33">
         <v>100.9</v>
       </c>
-      <c r="BQ28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR28" s="24">
+      <c r="BQ28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR28" s="33">
         <v>101</v>
       </c>
-      <c r="BS28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT28" s="24">
+      <c r="BS28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT28" s="33">
         <v>100.7</v>
       </c>
-      <c r="BU28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV28" s="24">
+      <c r="BU28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV28" s="33">
         <v>102.5</v>
       </c>
-      <c r="BW28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX28" s="24">
+      <c r="BW28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX28" s="33">
         <v>98</v>
       </c>
-      <c r="BY28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ28" s="24">
+      <c r="BY28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ28" s="33">
         <v>99.6</v>
       </c>
-      <c r="CA28" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB28" s="24">
+      <c r="CA28" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB28" s="33">
         <v>101.5</v>
       </c>
-      <c r="CC28" s="26" t="s">
+      <c r="CC28" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="29" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="50" t="s">
+      <c r="A29" s="75" t="s">
         <v>55</v>
       </c>
-      <c r="B29" s="24">
+      <c r="B29" s="33">
         <v>104.4</v>
       </c>
-      <c r="C29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D29" s="24">
+      <c r="C29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D29" s="33">
         <v>104.7</v>
       </c>
-      <c r="E29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F29" s="24">
+      <c r="E29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F29" s="33">
         <v>107.2</v>
       </c>
-      <c r="G29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H29" s="24">
+      <c r="G29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H29" s="33">
         <v>111</v>
       </c>
-      <c r="I29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J29" s="24">
+      <c r="I29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J29" s="33">
         <v>105.2</v>
       </c>
-      <c r="K29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L29" s="24">
+      <c r="K29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L29" s="33">
         <v>98.9</v>
       </c>
-      <c r="M29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N29" s="24">
+      <c r="M29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N29" s="33">
         <v>100.2</v>
       </c>
-      <c r="O29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P29" s="24">
+      <c r="O29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P29" s="33">
         <v>109.1</v>
       </c>
-      <c r="Q29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R29" s="24">
+      <c r="Q29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R29" s="33">
         <v>111</v>
       </c>
-      <c r="S29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T29" s="24">
+      <c r="S29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T29" s="33">
         <v>101.2</v>
       </c>
-      <c r="U29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V29" s="24">
+      <c r="U29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V29" s="33">
         <v>110.1</v>
       </c>
-      <c r="W29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X29" s="24">
+      <c r="W29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X29" s="33">
         <v>99.1</v>
       </c>
-      <c r="Y29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z29" s="24">
+      <c r="Y29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z29" s="33">
         <v>103.5</v>
       </c>
-      <c r="AA29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB29" s="24">
+      <c r="AA29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB29" s="33">
         <v>103.2</v>
       </c>
-      <c r="AC29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD29" s="24">
+      <c r="AC29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD29" s="33">
         <v>103.7</v>
       </c>
-      <c r="AE29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF29" s="24">
+      <c r="AE29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF29" s="33">
         <v>101.5</v>
       </c>
-      <c r="AG29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH29" s="24">
+      <c r="AG29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH29" s="33">
         <v>106</v>
       </c>
-      <c r="AI29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ29" s="24">
+      <c r="AI29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ29" s="33">
         <v>106</v>
       </c>
-      <c r="AK29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL29" s="24">
+      <c r="AK29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL29" s="33">
         <v>105.7</v>
       </c>
-      <c r="AM29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN29" s="24">
+      <c r="AM29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN29" s="33">
         <v>104.2</v>
       </c>
-      <c r="AO29" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP29" s="27">
+      <c r="AO29" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP29" s="36">
         <v>101.3</v>
       </c>
-      <c r="AQ29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR29" s="24">
+      <c r="AQ29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR29" s="33">
         <v>101.5</v>
       </c>
-      <c r="AS29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT29" s="24">
+      <c r="AS29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT29" s="33">
         <v>103.1</v>
       </c>
-      <c r="AU29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV29" s="24">
+      <c r="AU29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV29" s="33">
         <v>104.2</v>
       </c>
-      <c r="AW29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX29" s="24">
+      <c r="AW29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX29" s="33">
         <v>100.9</v>
       </c>
-      <c r="AY29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ29" s="24">
+      <c r="AY29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ29" s="33">
         <v>102.6</v>
       </c>
-      <c r="BA29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB29" s="24">
+      <c r="BA29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB29" s="33">
         <v>99.7</v>
       </c>
-      <c r="BC29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD29" s="24">
+      <c r="BC29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD29" s="33">
         <v>102.1</v>
       </c>
-      <c r="BE29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF29" s="24">
+      <c r="BE29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF29" s="33">
         <v>97.5</v>
       </c>
-      <c r="BG29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH29" s="24">
+      <c r="BG29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH29" s="33">
         <v>100.9</v>
       </c>
-      <c r="BI29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ29" s="24">
+      <c r="BI29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ29" s="33">
         <v>101.9</v>
       </c>
-      <c r="BK29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL29" s="24">
+      <c r="BK29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL29" s="33">
         <v>99.6</v>
       </c>
-      <c r="BM29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN29" s="24">
+      <c r="BM29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN29" s="33">
         <v>100.3</v>
       </c>
-      <c r="BO29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP29" s="24">
+      <c r="BO29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP29" s="33">
         <v>100.3</v>
       </c>
-      <c r="BQ29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR29" s="24">
+      <c r="BQ29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR29" s="33">
         <v>99.8</v>
       </c>
-      <c r="BS29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT29" s="24">
+      <c r="BS29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT29" s="33">
         <v>100.7</v>
       </c>
-      <c r="BU29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV29" s="24">
+      <c r="BU29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV29" s="33">
         <v>101.9</v>
       </c>
-      <c r="BW29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX29" s="24">
+      <c r="BW29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX29" s="33">
         <v>101.9</v>
       </c>
-      <c r="BY29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ29" s="24">
+      <c r="BY29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ29" s="33">
         <v>104.6</v>
       </c>
-      <c r="CA29" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB29" s="24">
+      <c r="CA29" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB29" s="33">
         <v>102.1</v>
       </c>
-      <c r="CC29" s="26" t="s">
+      <c r="CC29" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="30" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="50" t="s">
+      <c r="A30" s="75" t="s">
         <v>56</v>
       </c>
-      <c r="B30" s="24">
+      <c r="B30" s="33">
         <v>104.4</v>
       </c>
-      <c r="C30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="24">
+      <c r="C30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D30" s="33">
         <v>104.9</v>
       </c>
-      <c r="E30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F30" s="24">
+      <c r="E30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F30" s="33">
         <v>105.4</v>
       </c>
-      <c r="G30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H30" s="24">
+      <c r="G30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H30" s="33">
         <v>107.5</v>
       </c>
-      <c r="I30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J30" s="24">
+      <c r="I30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J30" s="33">
         <v>107.7</v>
       </c>
-      <c r="K30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L30" s="24">
+      <c r="K30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L30" s="33">
         <v>101.3</v>
       </c>
-      <c r="M30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N30" s="24">
+      <c r="M30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N30" s="33">
         <v>99.8</v>
       </c>
-      <c r="O30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P30" s="24">
+      <c r="O30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P30" s="33">
         <v>111.3</v>
       </c>
-      <c r="Q30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R30" s="24">
+      <c r="Q30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R30" s="33">
         <v>111.8</v>
       </c>
-      <c r="S30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T30" s="24">
+      <c r="S30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T30" s="33">
         <v>102.9</v>
       </c>
-      <c r="U30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V30" s="24">
+      <c r="U30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V30" s="33">
         <v>112.6</v>
       </c>
-      <c r="W30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X30" s="24">
+      <c r="W30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X30" s="33">
         <v>100.7</v>
       </c>
-      <c r="Y30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z30" s="24">
+      <c r="Y30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z30" s="33">
         <v>104.2</v>
       </c>
-      <c r="AA30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB30" s="24">
+      <c r="AA30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB30" s="33">
         <v>103.5</v>
       </c>
-      <c r="AC30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD30" s="24">
+      <c r="AC30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD30" s="33">
         <v>103</v>
       </c>
-      <c r="AE30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF30" s="24">
+      <c r="AE30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF30" s="33">
         <v>103.9</v>
       </c>
-      <c r="AG30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH30" s="24">
+      <c r="AG30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH30" s="33">
         <v>105.5</v>
       </c>
-      <c r="AI30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ30" s="24">
+      <c r="AI30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ30" s="33">
         <v>105.2</v>
       </c>
-      <c r="AK30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL30" s="24">
+      <c r="AK30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL30" s="33">
         <v>108.9</v>
       </c>
-      <c r="AM30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN30" s="24">
+      <c r="AM30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN30" s="33">
         <v>107</v>
       </c>
-      <c r="AO30" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP30" s="27">
+      <c r="AO30" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP30" s="36">
         <v>100.8</v>
       </c>
-      <c r="AQ30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR30" s="24">
+      <c r="AQ30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR30" s="33">
         <v>101</v>
       </c>
-      <c r="AS30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT30" s="24">
+      <c r="AS30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT30" s="33">
         <v>100.8</v>
       </c>
-      <c r="AU30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV30" s="24">
+      <c r="AU30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV30" s="33">
         <v>97.7</v>
       </c>
-      <c r="AW30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX30" s="24">
+      <c r="AW30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX30" s="33">
         <v>101.3</v>
       </c>
-      <c r="AY30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ30" s="24">
+      <c r="AY30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ30" s="33">
         <v>99.9</v>
       </c>
-      <c r="BA30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB30" s="24">
+      <c r="BA30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB30" s="33">
         <v>100</v>
       </c>
-      <c r="BC30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD30" s="24">
+      <c r="BC30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD30" s="33">
         <v>103.6</v>
       </c>
-      <c r="BE30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF30" s="24">
+      <c r="BE30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF30" s="33">
         <v>103.4</v>
       </c>
-      <c r="BG30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH30" s="24">
+      <c r="BG30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH30" s="33">
         <v>101.7</v>
       </c>
-      <c r="BI30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ30" s="24">
+      <c r="BI30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ30" s="33">
         <v>103.2</v>
       </c>
-      <c r="BK30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL30" s="24">
+      <c r="BK30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL30" s="33">
         <v>101.6</v>
       </c>
-      <c r="BM30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN30" s="24">
+      <c r="BM30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN30" s="33">
         <v>101.2</v>
       </c>
-      <c r="BO30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP30" s="24">
+      <c r="BO30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP30" s="33">
         <v>101.3</v>
       </c>
-      <c r="BQ30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR30" s="24">
+      <c r="BQ30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR30" s="33">
         <v>100.8</v>
       </c>
-      <c r="BS30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT30" s="24">
+      <c r="BS30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT30" s="33">
         <v>102.2</v>
       </c>
-      <c r="BU30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV30" s="24">
+      <c r="BU30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV30" s="33">
         <v>98.6</v>
       </c>
-      <c r="BW30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX30" s="24">
+      <c r="BW30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX30" s="33">
         <v>101.3</v>
       </c>
-      <c r="BY30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ30" s="24">
+      <c r="BY30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ30" s="33">
         <v>102.3</v>
       </c>
-      <c r="CA30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB30" s="24">
+      <c r="CA30" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB30" s="33">
         <v>102.8</v>
       </c>
-      <c r="CC30" s="26" t="s">
+      <c r="CC30" s="35" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="31" spans="1:82" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="50" t="s">
+    <row r="31" spans="1:82" s="40" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="75" t="s">
         <v>57</v>
       </c>
-      <c r="B31" s="19">
+      <c r="B31" s="28">
         <v>102.5</v>
       </c>
-      <c r="C31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="19">
+      <c r="C31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="D31" s="28">
         <v>102.9</v>
       </c>
-      <c r="E31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="F31" s="19">
+      <c r="E31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="F31" s="28">
         <v>104.1</v>
       </c>
-      <c r="G31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H31" s="19">
+      <c r="G31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="H31" s="28">
         <v>99.2</v>
       </c>
-      <c r="I31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="J31" s="19">
+      <c r="I31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="J31" s="28">
         <v>102.2</v>
       </c>
-      <c r="K31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="L31" s="19">
+      <c r="K31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="L31" s="28">
         <v>98.5</v>
       </c>
-      <c r="M31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="N31" s="19">
+      <c r="M31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="N31" s="28">
         <v>99.9</v>
       </c>
-      <c r="O31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="P31" s="19">
+      <c r="O31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="P31" s="28">
         <v>113.8</v>
       </c>
-      <c r="Q31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="R31" s="19">
+      <c r="Q31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="R31" s="28">
         <v>108.9</v>
       </c>
-      <c r="S31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="T31" s="19">
+      <c r="S31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="T31" s="28">
         <v>106.6</v>
       </c>
-      <c r="U31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="V31" s="19">
+      <c r="U31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="V31" s="28">
         <v>100.4</v>
       </c>
-      <c r="W31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="X31" s="19">
+      <c r="W31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="X31" s="28">
         <v>100.3</v>
       </c>
-      <c r="Y31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="Z31" s="19">
+      <c r="Y31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z31" s="28">
         <v>102.4</v>
       </c>
-      <c r="AA31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AB31" s="19">
+      <c r="AA31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB31" s="28">
         <v>103.1</v>
       </c>
-      <c r="AC31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AD31" s="19">
+      <c r="AC31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD31" s="28">
         <v>103</v>
       </c>
-      <c r="AE31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AF31" s="19">
+      <c r="AE31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF31" s="28">
         <v>103.5</v>
       </c>
-      <c r="AG31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AH31" s="19">
+      <c r="AG31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH31" s="28">
         <v>97.3</v>
       </c>
-      <c r="AI31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AJ31" s="19">
+      <c r="AI31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ31" s="28">
         <v>89.6</v>
       </c>
-      <c r="AK31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AL31" s="19">
+      <c r="AK31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL31" s="28">
         <v>108.6</v>
       </c>
-      <c r="AM31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AN31" s="19">
+      <c r="AM31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN31" s="28">
         <v>107.9</v>
       </c>
-      <c r="AO31" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AP31" s="23">
+      <c r="AO31" s="38" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP31" s="32">
         <v>99.9</v>
       </c>
-      <c r="AQ31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AR31" s="19">
+      <c r="AQ31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR31" s="28">
         <v>99.6</v>
       </c>
-      <c r="AS31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AT31" s="19">
+      <c r="AS31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT31" s="28">
         <v>99.8</v>
       </c>
-      <c r="AU31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AV31" s="19">
+      <c r="AU31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV31" s="28">
         <v>98</v>
       </c>
-      <c r="AW31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AX31" s="19">
+      <c r="AW31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX31" s="28">
         <v>99.7</v>
       </c>
-      <c r="AY31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AZ31" s="19">
+      <c r="AY31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ31" s="28">
         <v>97.4</v>
       </c>
-      <c r="BA31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BB31" s="19">
+      <c r="BA31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB31" s="28">
         <v>100.2</v>
       </c>
-      <c r="BC31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BD31" s="19">
+      <c r="BC31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD31" s="28">
         <v>103.9</v>
       </c>
-      <c r="BE31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BF31" s="19">
+      <c r="BE31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF31" s="28">
         <v>102.5</v>
       </c>
-      <c r="BG31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BH31" s="19">
+      <c r="BG31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH31" s="28">
         <v>102.4</v>
       </c>
-      <c r="BI31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BJ31" s="19">
+      <c r="BI31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ31" s="28">
         <v>92.5</v>
       </c>
-      <c r="BK31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BL31" s="19">
+      <c r="BK31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL31" s="28">
         <v>99</v>
       </c>
-      <c r="BM31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BN31" s="19">
+      <c r="BM31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN31" s="28">
         <v>99.2</v>
       </c>
-      <c r="BO31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BP31" s="19">
+      <c r="BO31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP31" s="28">
         <v>100.5</v>
       </c>
-      <c r="BQ31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BR31" s="19">
+      <c r="BQ31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR31" s="28">
         <v>101.4</v>
       </c>
-      <c r="BS31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BT31" s="19">
+      <c r="BS31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT31" s="28">
         <v>99.9</v>
       </c>
-      <c r="BU31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BV31" s="19">
+      <c r="BU31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV31" s="28">
         <v>94.5</v>
       </c>
-      <c r="BW31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BX31" s="19">
+      <c r="BW31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX31" s="28">
         <v>88.6</v>
       </c>
-      <c r="BY31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BZ31" s="19">
+      <c r="BY31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ31" s="28">
         <v>101.9</v>
       </c>
-      <c r="CA31" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CB31" s="19">
+      <c r="CA31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB31" s="28">
         <v>101.3</v>
       </c>
-      <c r="CC31" s="29" t="s">
-[...2 lines deleted...]
-      <c r="CD31" s="30"/>
+      <c r="CC31" s="38" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD31" s="39"/>
     </row>
     <row r="32" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="50" t="s">
+      <c r="A32" s="75" t="s">
         <v>58</v>
       </c>
-      <c r="B32" s="24">
+      <c r="B32" s="33">
         <v>103.5</v>
       </c>
-      <c r="C32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D32" s="24">
+      <c r="C32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D32" s="33">
         <v>103.8</v>
       </c>
-      <c r="E32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F32" s="24">
+      <c r="E32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F32" s="33">
         <v>107</v>
       </c>
-      <c r="G32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H32" s="24">
+      <c r="G32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H32" s="33">
         <v>98.9</v>
       </c>
-      <c r="I32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J32" s="24">
+      <c r="I32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J32" s="33">
         <v>105</v>
       </c>
-      <c r="K32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L32" s="24">
+      <c r="K32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L32" s="33">
         <v>104.9</v>
       </c>
-      <c r="M32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N32" s="24">
+      <c r="M32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N32" s="33">
         <v>99.9</v>
       </c>
-      <c r="O32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P32" s="24">
+      <c r="O32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P32" s="33">
         <v>111.9</v>
       </c>
-      <c r="Q32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R32" s="24">
+      <c r="Q32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R32" s="33">
         <v>98.4</v>
       </c>
-      <c r="S32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T32" s="24">
+      <c r="S32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T32" s="33">
         <v>106.6</v>
       </c>
-      <c r="U32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V32" s="19">
+      <c r="U32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V32" s="28">
         <v>100.7</v>
       </c>
-      <c r="W32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X32" s="24">
+      <c r="W32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X32" s="33">
         <v>101.4</v>
       </c>
-      <c r="Y32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z32" s="24">
+      <c r="Y32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z32" s="33">
         <v>101.3</v>
       </c>
-      <c r="AA32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB32" s="24">
+      <c r="AA32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB32" s="33">
         <v>102.9</v>
       </c>
-      <c r="AC32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD32" s="24">
+      <c r="AC32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD32" s="33">
         <v>102.6</v>
       </c>
-      <c r="AE32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF32" s="24">
+      <c r="AE32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF32" s="33">
         <v>102.9</v>
       </c>
-      <c r="AG32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH32" s="24">
+      <c r="AG32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH32" s="33">
         <v>96.6</v>
       </c>
-      <c r="AI32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ32" s="24">
+      <c r="AI32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ32" s="33">
         <v>94.6</v>
       </c>
-      <c r="AK32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL32" s="24">
+      <c r="AK32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL32" s="33">
         <v>113.5</v>
       </c>
-      <c r="AM32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN32" s="24">
+      <c r="AM32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN32" s="33">
         <v>110</v>
       </c>
-      <c r="AO32" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP32" s="27">
+      <c r="AO32" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP32" s="36">
         <v>101.4</v>
       </c>
-      <c r="AQ32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR32" s="24">
+      <c r="AQ32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR32" s="33">
         <v>101.7</v>
       </c>
-      <c r="AS32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT32" s="24">
+      <c r="AS32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT32" s="33">
         <v>103.2</v>
       </c>
-      <c r="AU32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV32" s="24">
+      <c r="AU32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV32" s="33">
         <v>99.2</v>
       </c>
-      <c r="AW32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX32" s="24">
+      <c r="AW32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX32" s="33">
         <v>103.1</v>
       </c>
-      <c r="AY32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ32" s="24">
+      <c r="AY32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ32" s="33">
         <v>105.1</v>
       </c>
-      <c r="BA32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB32" s="24">
+      <c r="BA32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB32" s="33">
         <v>100.1</v>
       </c>
-      <c r="BC32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD32" s="24">
+      <c r="BC32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD32" s="33">
         <v>101.8</v>
       </c>
-      <c r="BE32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF32" s="24">
+      <c r="BE32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF32" s="33">
         <v>95.3</v>
       </c>
-      <c r="BG32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH32" s="24">
+      <c r="BG32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH32" s="33">
         <v>101.4</v>
       </c>
-      <c r="BI32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ32" s="19">
+      <c r="BI32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ32" s="28">
         <v>103.5</v>
       </c>
-      <c r="BK32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL32" s="24">
+      <c r="BK32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL32" s="33">
         <v>101.3</v>
       </c>
-      <c r="BM32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN32" s="24">
+      <c r="BM32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN32" s="33">
         <v>100.6</v>
       </c>
-      <c r="BO32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP32" s="24">
+      <c r="BO32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP32" s="33">
         <v>100.7</v>
       </c>
-      <c r="BQ32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR32" s="24">
+      <c r="BQ32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR32" s="33">
         <v>100.6</v>
       </c>
-      <c r="BS32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT32" s="24">
+      <c r="BS32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT32" s="33">
         <v>100.2</v>
       </c>
-      <c r="BU32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV32" s="24">
+      <c r="BU32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV32" s="33">
         <v>101.8</v>
       </c>
-      <c r="BW32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX32" s="24">
+      <c r="BW32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX32" s="33">
         <v>103.4</v>
       </c>
-      <c r="BY32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ32" s="24">
+      <c r="BY32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ32" s="33">
         <v>104.1</v>
       </c>
-      <c r="CA32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB32" s="24">
+      <c r="CA32" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB32" s="33">
         <v>103.4</v>
       </c>
-      <c r="CC32" s="26" t="s">
+      <c r="CC32" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="33" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="50" t="s">
+      <c r="A33" s="75" t="s">
         <v>59</v>
       </c>
-      <c r="B33" s="24">
+      <c r="B33" s="33">
         <v>102.8</v>
       </c>
-      <c r="C33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="24">
+      <c r="C33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D33" s="33">
         <v>102.7</v>
       </c>
-      <c r="E33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F33" s="24">
+      <c r="E33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F33" s="33">
         <v>103.3</v>
       </c>
-      <c r="G33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H33" s="24">
+      <c r="G33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H33" s="33">
         <v>90.4</v>
       </c>
-      <c r="I33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J33" s="24">
+      <c r="I33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J33" s="33">
         <v>104.4</v>
       </c>
-      <c r="K33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L33" s="24">
+      <c r="K33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L33" s="33">
         <v>102.2</v>
       </c>
-      <c r="M33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N33" s="24">
+      <c r="M33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N33" s="33">
         <v>100.6</v>
       </c>
-      <c r="O33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P33" s="24">
+      <c r="O33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P33" s="33">
         <v>113.2</v>
       </c>
-      <c r="Q33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R33" s="24">
+      <c r="Q33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R33" s="33">
         <v>103.5</v>
       </c>
-      <c r="S33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T33" s="24">
+      <c r="S33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T33" s="33">
         <v>106.7</v>
       </c>
-      <c r="U33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V33" s="19">
+      <c r="U33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V33" s="28">
         <v>103.1</v>
       </c>
-      <c r="W33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X33" s="24">
+      <c r="W33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X33" s="33">
         <v>102.3</v>
       </c>
-      <c r="Y33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z33" s="24">
+      <c r="Y33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z33" s="33">
         <v>102.9</v>
       </c>
-      <c r="AA33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB33" s="24">
+      <c r="AA33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB33" s="33">
         <v>104.1</v>
       </c>
-      <c r="AC33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD33" s="24">
+      <c r="AC33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD33" s="33">
         <v>104.5</v>
       </c>
-      <c r="AE33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF33" s="24">
+      <c r="AE33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF33" s="33">
         <v>102.7</v>
       </c>
-      <c r="AG33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH33" s="24">
+      <c r="AG33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH33" s="33">
         <v>98.6</v>
       </c>
-      <c r="AI33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ33" s="24">
+      <c r="AI33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ33" s="33">
         <v>92.8</v>
       </c>
-      <c r="AK33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL33" s="24">
+      <c r="AK33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL33" s="33">
         <v>106.5</v>
       </c>
-      <c r="AM33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN33" s="24">
+      <c r="AM33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN33" s="33">
         <v>108</v>
       </c>
-      <c r="AO33" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP33" s="27">
+      <c r="AO33" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP33" s="36">
         <v>100.6</v>
       </c>
-      <c r="AQ33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR33" s="24">
+      <c r="AQ33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR33" s="33">
         <v>100.3</v>
       </c>
-      <c r="AS33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT33" s="24">
+      <c r="AS33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT33" s="33">
         <v>99.6</v>
       </c>
-      <c r="AU33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV33" s="24">
+      <c r="AU33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV33" s="33">
         <v>95.3</v>
       </c>
-      <c r="AW33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX33" s="24">
+      <c r="AW33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX33" s="33">
         <v>100.3</v>
       </c>
-      <c r="AY33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ33" s="24">
+      <c r="AY33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ33" s="33">
         <v>99.9</v>
       </c>
-      <c r="BA33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB33" s="24">
+      <c r="BA33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB33" s="33">
         <v>100.4</v>
       </c>
-      <c r="BC33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD33" s="24">
+      <c r="BC33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD33" s="33">
         <v>103.3</v>
       </c>
-      <c r="BE33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF33" s="24">
+      <c r="BE33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF33" s="33">
         <v>102.5</v>
       </c>
-      <c r="BG33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH33" s="24">
+      <c r="BG33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH33" s="33">
         <v>101.1</v>
       </c>
-      <c r="BI33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ33" s="19">
+      <c r="BI33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ33" s="28">
         <v>104.4</v>
       </c>
-      <c r="BK33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL33" s="24">
+      <c r="BK33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL33" s="33">
         <v>100.5</v>
       </c>
-      <c r="BM33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN33" s="24">
+      <c r="BM33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN33" s="33">
         <v>101.8</v>
       </c>
-      <c r="BO33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP33" s="24">
+      <c r="BO33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP33" s="33">
         <v>101.4</v>
       </c>
-      <c r="BQ33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR33" s="24">
+      <c r="BQ33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR33" s="33">
         <v>101.7</v>
       </c>
-      <c r="BS33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT33" s="24">
+      <c r="BS33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT33" s="33">
         <v>100.4</v>
       </c>
-      <c r="BU33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV33" s="24">
+      <c r="BU33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV33" s="33">
         <v>103.9</v>
       </c>
-      <c r="BW33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX33" s="24">
+      <c r="BW33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX33" s="33">
         <v>100</v>
       </c>
-      <c r="BY33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ33" s="24">
+      <c r="BY33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ33" s="33">
         <v>98.2</v>
       </c>
-      <c r="CA33" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB33" s="24">
+      <c r="CA33" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB33" s="33">
         <v>100.3</v>
       </c>
-      <c r="CC33" s="26" t="s">
+      <c r="CC33" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="34" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="50" t="s">
+      <c r="A34" s="75" t="s">
         <v>60</v>
       </c>
-      <c r="B34" s="24">
+      <c r="B34" s="33">
         <v>104</v>
       </c>
-      <c r="C34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D34" s="24">
+      <c r="C34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D34" s="33">
         <v>103.6</v>
       </c>
-      <c r="E34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F34" s="24">
+      <c r="E34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F34" s="33">
         <v>104.2</v>
       </c>
-      <c r="G34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H34" s="24">
+      <c r="G34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H34" s="33">
         <v>98.6</v>
       </c>
-      <c r="I34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J34" s="24">
+      <c r="I34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J34" s="33">
         <v>105.1</v>
       </c>
-      <c r="K34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L34" s="24">
+      <c r="K34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L34" s="33">
         <v>105.7</v>
       </c>
-      <c r="M34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N34" s="24">
+      <c r="M34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N34" s="33">
         <v>100.7</v>
       </c>
-      <c r="O34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P34" s="24">
+      <c r="O34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P34" s="33">
         <v>111.8</v>
       </c>
-      <c r="Q34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R34" s="24">
+      <c r="Q34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R34" s="33">
         <v>101.5</v>
       </c>
-      <c r="S34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T34" s="24">
+      <c r="S34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T34" s="33">
         <v>105.8</v>
       </c>
-      <c r="U34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V34" s="19">
+      <c r="U34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V34" s="28">
         <v>102.3</v>
       </c>
-      <c r="W34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X34" s="24">
+      <c r="W34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X34" s="33">
         <v>100.7</v>
       </c>
-      <c r="Y34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z34" s="24">
+      <c r="Y34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z34" s="33">
         <v>102.9</v>
       </c>
-      <c r="AA34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB34" s="24">
+      <c r="AA34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB34" s="33">
         <v>103.5</v>
       </c>
-      <c r="AC34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD34" s="24">
+      <c r="AC34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD34" s="33">
         <v>104.5</v>
       </c>
-      <c r="AE34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF34" s="24">
+      <c r="AE34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF34" s="33">
         <v>100.6</v>
       </c>
-      <c r="AG34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH34" s="24">
+      <c r="AG34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH34" s="33">
         <v>102.4</v>
       </c>
-      <c r="AI34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ34" s="24">
+      <c r="AI34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ34" s="33">
         <v>92</v>
       </c>
-      <c r="AK34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL34" s="24">
+      <c r="AK34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL34" s="33">
         <v>107.5</v>
       </c>
-      <c r="AM34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN34" s="24">
+      <c r="AM34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN34" s="33">
         <v>105.2</v>
       </c>
-      <c r="AO34" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP34" s="27">
+      <c r="AO34" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP34" s="36">
         <v>102</v>
       </c>
-      <c r="AQ34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR34" s="24">
+      <c r="AQ34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR34" s="33">
         <v>101.9</v>
       </c>
-      <c r="AS34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT34" s="24">
+      <c r="AS34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT34" s="33">
         <v>101.6</v>
       </c>
-      <c r="AU34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV34" s="24">
+      <c r="AU34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV34" s="33">
         <v>106.5</v>
       </c>
-      <c r="AW34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX34" s="24">
+      <c r="AW34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX34" s="33">
         <v>101.9</v>
       </c>
-      <c r="AY34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ34" s="24">
+      <c r="AY34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ34" s="33">
         <v>103.3</v>
       </c>
-      <c r="BA34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB34" s="24">
+      <c r="BA34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB34" s="33">
         <v>100</v>
       </c>
-      <c r="BC34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD34" s="24">
+      <c r="BC34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD34" s="33">
         <v>102.3</v>
       </c>
-      <c r="BE34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF34" s="24">
+      <c r="BE34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF34" s="33">
         <v>101.4</v>
       </c>
-      <c r="BG34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH34" s="24">
+      <c r="BG34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH34" s="33">
         <v>100.8</v>
       </c>
-      <c r="BI34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ34" s="19">
+      <c r="BI34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ34" s="28">
         <v>102.4</v>
       </c>
-      <c r="BK34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL34" s="24">
+      <c r="BK34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL34" s="33">
         <v>100</v>
       </c>
-      <c r="BM34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN34" s="24">
+      <c r="BM34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN34" s="33">
         <v>101.2</v>
       </c>
-      <c r="BO34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP34" s="24">
+      <c r="BO34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP34" s="33">
         <v>100.8</v>
       </c>
-      <c r="BQ34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR34" s="24">
+      <c r="BQ34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR34" s="33">
         <v>100.8</v>
       </c>
-      <c r="BS34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT34" s="24">
+      <c r="BS34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT34" s="33">
         <v>100.1</v>
       </c>
-      <c r="BU34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV34" s="24">
+      <c r="BU34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV34" s="33">
         <v>102.4</v>
       </c>
-      <c r="BW34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX34" s="24">
+      <c r="BW34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX34" s="33">
         <v>100.5</v>
       </c>
-      <c r="BY34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ34" s="24">
+      <c r="BY34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ34" s="33">
         <v>103.3</v>
       </c>
-      <c r="CA34" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB34" s="24">
+      <c r="CA34" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB34" s="33">
         <v>100.1</v>
       </c>
-      <c r="CC34" s="26" t="s">
+      <c r="CC34" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="35" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="50" t="s">
+      <c r="A35" s="75" t="s">
         <v>61</v>
       </c>
-      <c r="B35" s="24">
+      <c r="B35" s="33">
         <v>105.3</v>
       </c>
-      <c r="C35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D35" s="24">
+      <c r="C35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D35" s="33">
         <v>105.3</v>
       </c>
-      <c r="E35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F35" s="24">
+      <c r="E35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F35" s="33">
         <v>104.5</v>
       </c>
-      <c r="G35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H35" s="24">
+      <c r="G35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H35" s="33">
         <v>94</v>
       </c>
-      <c r="I35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J35" s="24">
+      <c r="I35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J35" s="33">
         <v>109.9</v>
       </c>
-      <c r="K35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L35" s="24">
+      <c r="K35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L35" s="33">
         <v>114.9</v>
       </c>
-      <c r="M35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N35" s="24">
+      <c r="M35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N35" s="33">
         <v>124</v>
       </c>
-      <c r="O35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P35" s="24">
+      <c r="O35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P35" s="33">
         <v>109.8</v>
       </c>
-      <c r="Q35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R35" s="24">
+      <c r="Q35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R35" s="33">
         <v>95</v>
       </c>
-      <c r="S35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T35" s="24">
+      <c r="S35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T35" s="33">
         <v>102.2</v>
       </c>
-      <c r="U35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V35" s="19">
+      <c r="U35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V35" s="28">
         <v>114.7</v>
       </c>
-      <c r="W35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X35" s="24">
+      <c r="W35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X35" s="33">
         <v>102.9</v>
       </c>
-      <c r="Y35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z35" s="24">
+      <c r="Y35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z35" s="33">
         <v>105</v>
       </c>
-      <c r="AA35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB35" s="24">
+      <c r="AA35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB35" s="33">
         <v>104.8</v>
       </c>
-      <c r="AC35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD35" s="24">
+      <c r="AC35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD35" s="33">
         <v>105.9</v>
       </c>
-      <c r="AE35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF35" s="24">
+      <c r="AE35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF35" s="33">
         <v>101.7</v>
       </c>
-      <c r="AG35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH35" s="24">
+      <c r="AG35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH35" s="33">
         <v>105.5</v>
       </c>
-      <c r="AI35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ35" s="24">
+      <c r="AI35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ35" s="33">
         <v>101.2</v>
       </c>
-      <c r="AK35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL35" s="24">
+      <c r="AK35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL35" s="33">
         <v>110.1</v>
       </c>
-      <c r="AM35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN35" s="24">
+      <c r="AM35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN35" s="33">
         <v>110.5</v>
       </c>
-      <c r="AO35" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP35" s="27">
+      <c r="AO35" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP35" s="36">
         <v>101.1</v>
       </c>
-      <c r="AQ35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR35" s="24">
+      <c r="AQ35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR35" s="33">
         <v>101.3</v>
       </c>
-      <c r="AS35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT35" s="24">
+      <c r="AS35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT35" s="33">
         <v>100.1</v>
       </c>
-      <c r="AU35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV35" s="24">
+      <c r="AU35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV35" s="33">
         <v>93.5</v>
       </c>
-      <c r="AW35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX35" s="24">
+      <c r="AW35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX35" s="33">
         <v>104.3</v>
       </c>
-      <c r="AY35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ35" s="24">
+      <c r="AY35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ35" s="33">
         <v>105.9</v>
       </c>
-      <c r="BA35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB35" s="24">
+      <c r="BA35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB35" s="33">
         <v>123.4</v>
       </c>
-      <c r="BC35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD35" s="24">
+      <c r="BC35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD35" s="33">
         <v>102</v>
       </c>
-      <c r="BE35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF35" s="24">
+      <c r="BE35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF35" s="33">
         <v>96</v>
       </c>
-      <c r="BG35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH35" s="24">
+      <c r="BG35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH35" s="33">
         <v>98.9</v>
       </c>
-      <c r="BI35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ35" s="19">
+      <c r="BI35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ35" s="28">
         <v>103.6</v>
       </c>
-      <c r="BK35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL35" s="24">
+      <c r="BK35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL35" s="33">
         <v>101.2</v>
       </c>
-      <c r="BM35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN35" s="24">
+      <c r="BM35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN35" s="33">
         <v>101.3</v>
       </c>
-      <c r="BO35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP35" s="24">
+      <c r="BO35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP35" s="33">
         <v>101.8</v>
       </c>
-      <c r="BQ35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR35" s="24">
+      <c r="BQ35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR35" s="33">
         <v>102.7</v>
       </c>
-      <c r="BS35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT35" s="24">
+      <c r="BS35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT35" s="33">
         <v>100.9</v>
       </c>
-      <c r="BU35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV35" s="24">
+      <c r="BU35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV35" s="33">
         <v>97.4</v>
       </c>
-      <c r="BW35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX35" s="24">
+      <c r="BW35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX35" s="33">
         <v>97.4</v>
       </c>
-      <c r="BY35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ35" s="24">
+      <c r="BY35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ35" s="33">
         <v>104.4</v>
       </c>
-      <c r="CA35" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB35" s="24">
+      <c r="CA35" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB35" s="33">
         <v>106.5</v>
       </c>
-      <c r="CC35" s="26" t="s">
+      <c r="CC35" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="50" t="s">
+      <c r="A36" s="75" t="s">
         <v>62</v>
       </c>
-      <c r="B36" s="24">
+      <c r="B36" s="33">
         <v>104.9</v>
       </c>
-      <c r="C36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D36" s="24">
+      <c r="C36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D36" s="33">
         <v>104.3</v>
       </c>
-      <c r="E36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F36" s="24">
+      <c r="E36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F36" s="33">
         <v>100.6</v>
       </c>
-      <c r="G36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H36" s="24">
+      <c r="G36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H36" s="33">
         <v>98.9</v>
       </c>
-      <c r="I36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J36" s="24">
+      <c r="I36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J36" s="33">
         <v>107.6</v>
       </c>
-      <c r="K36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L36" s="24">
+      <c r="K36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L36" s="33">
         <v>109.2</v>
       </c>
-      <c r="M36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N36" s="24">
+      <c r="M36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N36" s="33">
         <v>123.4</v>
       </c>
-      <c r="O36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P36" s="24">
+      <c r="O36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P36" s="33">
         <v>111.6</v>
       </c>
-      <c r="Q36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R36" s="24">
+      <c r="Q36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R36" s="33">
         <v>103.7</v>
       </c>
-      <c r="S36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T36" s="24">
+      <c r="S36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T36" s="33">
         <v>101</v>
       </c>
-      <c r="U36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V36" s="19">
+      <c r="U36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V36" s="28">
         <v>113.4</v>
       </c>
-      <c r="W36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X36" s="24">
+      <c r="W36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X36" s="33">
         <v>102.1</v>
       </c>
-      <c r="Y36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z36" s="24">
+      <c r="Y36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z36" s="33">
         <v>106.1</v>
       </c>
-      <c r="AA36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB36" s="24">
+      <c r="AA36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB36" s="33">
         <v>105.3</v>
       </c>
-      <c r="AC36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD36" s="24">
+      <c r="AC36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD36" s="33">
         <v>106.3</v>
       </c>
-      <c r="AE36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF36" s="24">
+      <c r="AE36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF36" s="33">
         <v>102.4</v>
       </c>
-      <c r="AG36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH36" s="24">
+      <c r="AG36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH36" s="33">
         <v>109.5</v>
       </c>
-      <c r="AI36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ36" s="24">
+      <c r="AI36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ36" s="33">
         <v>100.9</v>
       </c>
-      <c r="AK36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL36" s="24">
+      <c r="AK36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL36" s="33">
         <v>106.4</v>
       </c>
-      <c r="AM36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN36" s="24">
+      <c r="AM36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN36" s="33">
         <v>107.7</v>
       </c>
-      <c r="AO36" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP36" s="27">
+      <c r="AO36" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP36" s="36">
         <v>101</v>
       </c>
-      <c r="AQ36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR36" s="24">
+      <c r="AQ36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR36" s="33">
         <v>100.7</v>
       </c>
-      <c r="AS36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT36" s="24">
+      <c r="AS36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT36" s="33">
         <v>99.3</v>
       </c>
-      <c r="AU36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV36" s="24">
+      <c r="AU36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV36" s="33">
         <v>104.3</v>
       </c>
-      <c r="AW36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX36" s="24">
+      <c r="AW36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX36" s="33">
         <v>100.9</v>
       </c>
-      <c r="AY36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ36" s="24">
+      <c r="AY36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ36" s="33">
         <v>99.9</v>
       </c>
-      <c r="BA36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB36" s="24">
+      <c r="BA36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB36" s="33">
         <v>99.6</v>
       </c>
-      <c r="BC36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD36" s="24">
+      <c r="BC36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD36" s="33">
         <v>103.5</v>
       </c>
-      <c r="BE36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF36" s="24">
+      <c r="BE36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF36" s="33">
         <v>104.1</v>
       </c>
-      <c r="BG36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH36" s="24">
+      <c r="BG36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH36" s="33">
         <v>100.2</v>
       </c>
-      <c r="BI36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ36" s="19">
+      <c r="BI36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ36" s="28">
         <v>102.3</v>
       </c>
-      <c r="BK36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL36" s="24">
+      <c r="BK36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL36" s="33">
         <v>100.5</v>
       </c>
-      <c r="BM36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN36" s="24">
+      <c r="BM36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN36" s="33">
         <v>101.7</v>
       </c>
-      <c r="BO36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP36" s="24">
+      <c r="BO36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP36" s="33">
         <v>101.1</v>
       </c>
-      <c r="BQ36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR36" s="24">
+      <c r="BQ36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR36" s="33">
         <v>101</v>
       </c>
-      <c r="BS36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT36" s="24">
+      <c r="BS36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT36" s="33">
         <v>100.9</v>
       </c>
-      <c r="BU36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV36" s="24">
+      <c r="BU36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV36" s="33">
         <v>105.7</v>
       </c>
-      <c r="BW36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX36" s="24">
+      <c r="BW36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX36" s="33">
         <v>103.1</v>
       </c>
-      <c r="BY36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ36" s="24">
+      <c r="BY36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ36" s="33">
         <v>100.6</v>
       </c>
-      <c r="CA36" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB36" s="24">
+      <c r="CA36" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB36" s="33">
         <v>100.7</v>
       </c>
-      <c r="CC36" s="26" t="s">
+      <c r="CC36" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="37" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="50" t="s">
+      <c r="A37" s="75" t="s">
         <v>63</v>
       </c>
-      <c r="B37" s="24">
+      <c r="B37" s="33">
         <v>105.8</v>
       </c>
-      <c r="C37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D37" s="24">
+      <c r="C37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D37" s="33">
         <v>105.7</v>
       </c>
-      <c r="E37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F37" s="24">
+      <c r="E37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F37" s="33">
         <v>101.8</v>
       </c>
-      <c r="G37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H37" s="24">
+      <c r="G37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H37" s="33">
         <v>107.9</v>
       </c>
-      <c r="I37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J37" s="24">
+      <c r="I37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J37" s="33">
         <v>108.4</v>
       </c>
-      <c r="K37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L37" s="24">
+      <c r="K37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L37" s="33">
         <v>112.5</v>
       </c>
-      <c r="M37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N37" s="24">
+      <c r="M37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N37" s="33">
         <v>122</v>
       </c>
-      <c r="O37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P37" s="24">
+      <c r="O37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P37" s="33">
         <v>108.7</v>
       </c>
-      <c r="Q37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R37" s="24">
+      <c r="Q37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R37" s="33">
         <v>107.7</v>
       </c>
-      <c r="S37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T37" s="24">
+      <c r="S37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T37" s="33">
         <v>100.5</v>
       </c>
-      <c r="U37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V37" s="19">
+      <c r="U37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V37" s="28">
         <v>110.5</v>
       </c>
-      <c r="W37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X37" s="24">
+      <c r="W37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X37" s="33">
         <v>102.7</v>
       </c>
-      <c r="Y37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z37" s="24">
+      <c r="Y37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z37" s="33">
         <v>104.7</v>
       </c>
-      <c r="AA37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB37" s="24">
+      <c r="AA37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB37" s="33">
         <v>105</v>
       </c>
-      <c r="AC37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD37" s="24">
+      <c r="AC37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD37" s="33">
         <v>105.9</v>
       </c>
-      <c r="AE37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF37" s="24">
+      <c r="AE37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF37" s="33">
         <v>102.5</v>
       </c>
-      <c r="AG37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH37" s="24">
+      <c r="AG37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH37" s="33">
         <v>104.4</v>
       </c>
-      <c r="AI37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ37" s="24">
+      <c r="AI37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ37" s="33">
         <v>102.4</v>
       </c>
-      <c r="AK37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL37" s="24">
+      <c r="AK37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL37" s="33">
         <v>110.5</v>
       </c>
-      <c r="AM37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN37" s="24">
+      <c r="AM37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN37" s="33">
         <v>108.7</v>
       </c>
-      <c r="AO37" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP37" s="27">
+      <c r="AO37" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP37" s="36">
         <v>101.5</v>
       </c>
-      <c r="AQ37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR37" s="24">
+      <c r="AQ37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR37" s="33">
         <v>101.6</v>
       </c>
-      <c r="AS37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT37" s="24">
+      <c r="AS37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT37" s="33">
         <v>100.8</v>
       </c>
-      <c r="AU37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV37" s="24">
+      <c r="AU37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV37" s="33">
         <v>104</v>
       </c>
-      <c r="AW37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX37" s="24">
+      <c r="AW37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX37" s="33">
         <v>101.1</v>
       </c>
-      <c r="AY37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ37" s="24">
+      <c r="AY37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ37" s="33">
         <v>102.9</v>
       </c>
-      <c r="BA37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB37" s="24">
+      <c r="BA37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB37" s="33">
         <v>99.3</v>
       </c>
-      <c r="BC37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD37" s="24">
+      <c r="BC37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD37" s="33">
         <v>100.7</v>
       </c>
-      <c r="BE37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF37" s="24">
+      <c r="BE37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF37" s="33">
         <v>106.3</v>
       </c>
-      <c r="BG37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH37" s="24">
+      <c r="BG37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH37" s="33">
         <v>100.5</v>
       </c>
-      <c r="BI37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ37" s="19">
+      <c r="BI37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ37" s="28">
         <v>101.8</v>
       </c>
-      <c r="BK37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL37" s="24">
+      <c r="BK37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL37" s="33">
         <v>101.1</v>
       </c>
-      <c r="BM37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN37" s="24">
+      <c r="BM37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN37" s="33">
         <v>100.4</v>
       </c>
-      <c r="BO37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP37" s="24">
+      <c r="BO37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP37" s="33">
         <v>101.2</v>
       </c>
-      <c r="BQ37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR37" s="24">
+      <c r="BQ37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR37" s="33">
         <v>101.3</v>
       </c>
-      <c r="BS37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT37" s="24">
+      <c r="BS37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT37" s="33">
         <v>100.6</v>
       </c>
-      <c r="BU37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV37" s="24">
+      <c r="BU37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV37" s="33">
         <v>99</v>
       </c>
-      <c r="BW37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX37" s="24">
+      <c r="BW37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX37" s="33">
         <v>101.4</v>
       </c>
-      <c r="BY37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ37" s="24">
+      <c r="BY37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ37" s="33">
         <v>101.9</v>
       </c>
-      <c r="CA37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB37" s="24">
+      <c r="CA37" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB37" s="33">
         <v>101.3</v>
       </c>
-      <c r="CC37" s="26" t="s">
+      <c r="CC37" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="38" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="50" t="s">
+      <c r="A38" s="75" t="s">
         <v>64</v>
       </c>
-      <c r="B38" s="24">
+      <c r="B38" s="33">
         <v>105.2</v>
       </c>
-      <c r="C38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D38" s="24">
+      <c r="C38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D38" s="33">
         <v>104.9</v>
       </c>
-      <c r="E38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F38" s="24">
+      <c r="E38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F38" s="33">
         <v>100.8</v>
       </c>
-      <c r="G38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H38" s="24">
+      <c r="G38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H38" s="33">
         <v>100.1</v>
       </c>
-      <c r="I38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J38" s="24">
+      <c r="I38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J38" s="33">
         <v>107.6</v>
       </c>
-      <c r="K38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L38" s="24">
+      <c r="K38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L38" s="33">
         <v>113.5</v>
       </c>
-      <c r="M38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N38" s="24">
+      <c r="M38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N38" s="33">
         <v>121.2</v>
       </c>
-      <c r="O38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P38" s="24">
+      <c r="O38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P38" s="33">
         <v>108.3</v>
       </c>
-      <c r="Q38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R38" s="24">
+      <c r="Q38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R38" s="33">
         <v>109.2</v>
       </c>
-      <c r="S38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T38" s="24">
+      <c r="S38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T38" s="33">
         <v>100.7</v>
       </c>
-      <c r="U38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V38" s="19">
+      <c r="U38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V38" s="28">
         <v>110.4</v>
       </c>
-      <c r="W38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X38" s="24">
+      <c r="W38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X38" s="33">
         <v>103.9</v>
       </c>
-      <c r="Y38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z38" s="24">
+      <c r="Y38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z38" s="33">
         <v>105.8</v>
       </c>
-      <c r="AA38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB38" s="24">
+      <c r="AA38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB38" s="33">
         <v>105.5</v>
       </c>
-      <c r="AC38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD38" s="24">
+      <c r="AC38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD38" s="33">
         <v>106.3</v>
       </c>
-      <c r="AE38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF38" s="24">
+      <c r="AE38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF38" s="33">
         <v>103.4</v>
       </c>
-      <c r="AG38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH38" s="24">
+      <c r="AG38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH38" s="33">
         <v>107.6</v>
       </c>
-      <c r="AI38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ38" s="24">
+      <c r="AI38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ38" s="33">
         <v>105.3</v>
       </c>
-      <c r="AK38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL38" s="24">
+      <c r="AK38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL38" s="33">
         <v>109.2</v>
       </c>
-      <c r="AM38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN38" s="24">
+      <c r="AM38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN38" s="33">
         <v>112.1</v>
       </c>
-      <c r="AO38" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP38" s="27">
+      <c r="AO38" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP38" s="36">
         <v>101.4</v>
       </c>
-      <c r="AQ38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR38" s="24">
+      <c r="AQ38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR38" s="33">
         <v>101.1</v>
       </c>
-      <c r="AS38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT38" s="24">
+      <c r="AS38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT38" s="33">
         <v>100.6</v>
       </c>
-      <c r="AU38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV38" s="24">
+      <c r="AU38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV38" s="33">
         <v>98.8</v>
       </c>
-      <c r="AW38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX38" s="24">
+      <c r="AW38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX38" s="33">
         <v>101.1</v>
       </c>
-      <c r="AY38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ38" s="24">
+      <c r="AY38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ38" s="33">
         <v>104.3</v>
       </c>
-      <c r="BA38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB38" s="24">
+      <c r="BA38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB38" s="33">
         <v>99.3</v>
       </c>
-      <c r="BC38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD38" s="24">
+      <c r="BC38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD38" s="33">
         <v>102</v>
       </c>
-      <c r="BE38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF38" s="24">
+      <c r="BE38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF38" s="33">
         <v>102.8</v>
       </c>
-      <c r="BG38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH38" s="24">
+      <c r="BG38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH38" s="33">
         <v>101</v>
       </c>
-      <c r="BI38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ38" s="19">
+      <c r="BI38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ38" s="28">
         <v>102.3</v>
       </c>
-      <c r="BK38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL38" s="24">
+      <c r="BK38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL38" s="33">
         <v>101.1</v>
       </c>
-      <c r="BM38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN38" s="24">
+      <c r="BM38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN38" s="33">
         <v>102.2</v>
       </c>
-      <c r="BO38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP38" s="24">
+      <c r="BO38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP38" s="33">
         <v>101.2</v>
       </c>
-      <c r="BQ38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR38" s="24">
+      <c r="BQ38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR38" s="33">
         <v>101.2</v>
       </c>
-      <c r="BS38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT38" s="24">
+      <c r="BS38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT38" s="33">
         <v>101</v>
       </c>
-      <c r="BU38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV38" s="24">
+      <c r="BU38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV38" s="33">
         <v>105.6</v>
       </c>
-      <c r="BW38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX38" s="24">
+      <c r="BW38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX38" s="33">
         <v>103.4</v>
       </c>
-      <c r="BY38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ38" s="24">
+      <c r="BY38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ38" s="33">
         <v>102.1</v>
       </c>
-      <c r="CA38" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB38" s="24">
+      <c r="CA38" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB38" s="33">
         <v>103.3</v>
       </c>
-      <c r="CC38" s="26" t="s">
+      <c r="CC38" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="50" t="s">
+      <c r="A39" s="75" t="s">
         <v>65</v>
       </c>
-      <c r="B39" s="24">
+      <c r="B39" s="33">
         <v>106</v>
       </c>
-      <c r="C39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D39" s="24">
+      <c r="C39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D39" s="33">
         <v>105.6</v>
       </c>
-      <c r="E39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F39" s="24">
+      <c r="E39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F39" s="33">
         <v>103.1</v>
       </c>
-      <c r="G39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H39" s="24">
+      <c r="G39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H39" s="33">
         <v>116.4</v>
       </c>
-      <c r="I39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J39" s="24">
+      <c r="I39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J39" s="33">
         <v>104.5</v>
       </c>
-      <c r="K39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L39" s="24">
+      <c r="K39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L39" s="33">
         <v>111</v>
       </c>
-      <c r="M39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N39" s="24">
+      <c r="M39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N39" s="33">
         <v>97.4</v>
       </c>
-      <c r="O39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P39" s="24">
+      <c r="O39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P39" s="33">
         <v>108.3</v>
       </c>
-      <c r="Q39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R39" s="24">
+      <c r="Q39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R39" s="33">
         <v>122.1</v>
       </c>
-      <c r="S39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T39" s="24">
+      <c r="S39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T39" s="33">
         <v>102.4</v>
       </c>
-      <c r="U39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V39" s="19">
+      <c r="U39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V39" s="28">
         <v>108.2</v>
       </c>
-      <c r="W39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X39" s="24">
+      <c r="W39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X39" s="33">
         <v>104.6</v>
       </c>
-      <c r="Y39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z39" s="24">
+      <c r="Y39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z39" s="33">
         <v>107.6</v>
       </c>
-      <c r="AA39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB39" s="24">
+      <c r="AA39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB39" s="33">
         <v>104.6</v>
       </c>
-      <c r="AC39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD39" s="24">
+      <c r="AC39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD39" s="33">
         <v>104.7</v>
       </c>
-      <c r="AE39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF39" s="24">
+      <c r="AE39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF39" s="33">
         <v>102.7</v>
       </c>
-      <c r="AG39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH39" s="24">
+      <c r="AG39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH39" s="33">
         <v>123.8</v>
       </c>
-      <c r="AI39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ39" s="24">
+      <c r="AI39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ39" s="33">
         <v>115.3</v>
       </c>
-      <c r="AK39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL39" s="24">
+      <c r="AK39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL39" s="33">
         <v>105.2</v>
       </c>
-      <c r="AM39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN39" s="24">
+      <c r="AM39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN39" s="33">
         <v>106.7</v>
       </c>
-      <c r="AO39" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP39" s="27">
+      <c r="AO39" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP39" s="36">
         <v>102</v>
       </c>
-      <c r="AQ39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR39" s="24">
+      <c r="AQ39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR39" s="33">
         <v>102</v>
       </c>
-      <c r="AS39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT39" s="24">
+      <c r="AS39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT39" s="33">
         <v>102.4</v>
       </c>
-      <c r="AU39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV39" s="24">
+      <c r="AU39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV39" s="33">
         <v>108.7</v>
       </c>
-      <c r="AW39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX39" s="24">
+      <c r="AW39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX39" s="33">
         <v>101.3</v>
       </c>
-      <c r="AY39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ39" s="24">
+      <c r="AY39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ39" s="33">
         <v>103.6</v>
       </c>
-      <c r="BA39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB39" s="24">
+      <c r="BA39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB39" s="33">
         <v>99.1</v>
       </c>
-      <c r="BC39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD39" s="24">
+      <c r="BC39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD39" s="33">
         <v>102</v>
       </c>
-      <c r="BE39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF39" s="24">
+      <c r="BE39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF39" s="33">
         <v>107.3</v>
       </c>
-      <c r="BG39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH39" s="24">
+      <c r="BG39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH39" s="33">
         <v>100.7</v>
       </c>
-      <c r="BI39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ39" s="19">
+      <c r="BI39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ39" s="28">
         <v>101.5</v>
       </c>
-      <c r="BK39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL39" s="24">
+      <c r="BK39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL39" s="33">
         <v>101.9</v>
       </c>
-      <c r="BM39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN39" s="24">
+      <c r="BM39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN39" s="33">
         <v>103.1</v>
       </c>
-      <c r="BO39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP39" s="24">
+      <c r="BO39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP39" s="33">
         <v>100.9</v>
       </c>
-      <c r="BQ39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR39" s="24">
+      <c r="BQ39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR39" s="33">
         <v>101.2</v>
       </c>
-      <c r="BS39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT39" s="24">
+      <c r="BS39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT39" s="33">
         <v>100.2</v>
       </c>
-      <c r="BU39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV39" s="24">
+      <c r="BU39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV39" s="33">
         <v>112</v>
       </c>
-      <c r="BW39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX39" s="24">
+      <c r="BW39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX39" s="33">
         <v>106.7</v>
       </c>
-      <c r="BY39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ39" s="24">
+      <c r="BY39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ39" s="33">
         <v>100.6</v>
       </c>
-      <c r="CA39" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB39" s="24">
+      <c r="CA39" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB39" s="33">
         <v>101.3</v>
       </c>
-      <c r="CC39" s="26" t="s">
+      <c r="CC39" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="50" t="s">
+      <c r="A40" s="75" t="s">
         <v>66</v>
       </c>
-      <c r="B40" s="24">
+      <c r="B40" s="33">
         <v>106.5</v>
       </c>
-      <c r="C40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D40" s="24">
+      <c r="C40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D40" s="33">
         <v>106.3</v>
       </c>
-      <c r="E40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F40" s="24">
+      <c r="E40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F40" s="33">
         <v>105.4</v>
       </c>
-      <c r="G40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H40" s="24">
+      <c r="G40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H40" s="33">
         <v>112.5</v>
       </c>
-      <c r="I40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J40" s="24">
+      <c r="I40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J40" s="33">
         <v>102.5</v>
       </c>
-      <c r="K40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L40" s="24">
+      <c r="K40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L40" s="33">
         <v>115.6</v>
       </c>
-      <c r="M40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N40" s="24">
+      <c r="M40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N40" s="33">
         <v>97.3</v>
       </c>
-      <c r="O40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P40" s="24">
+      <c r="O40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P40" s="33">
         <v>105</v>
       </c>
-      <c r="Q40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R40" s="24">
+      <c r="Q40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R40" s="33">
         <v>123.8</v>
       </c>
-      <c r="S40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T40" s="24">
+      <c r="S40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T40" s="33">
         <v>102.9</v>
       </c>
-      <c r="U40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V40" s="19">
+      <c r="U40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V40" s="28">
         <v>107.3</v>
       </c>
-      <c r="W40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X40" s="24">
+      <c r="W40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X40" s="33">
         <v>105.3</v>
       </c>
-      <c r="Y40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z40" s="24">
+      <c r="Y40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z40" s="33">
         <v>106</v>
       </c>
-      <c r="AA40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB40" s="24">
+      <c r="AA40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB40" s="33">
         <v>104.7</v>
       </c>
-      <c r="AC40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD40" s="24">
+      <c r="AC40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD40" s="33">
         <v>104.8</v>
       </c>
-      <c r="AE40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF40" s="24">
+      <c r="AE40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF40" s="33">
         <v>103.5</v>
       </c>
-      <c r="AG40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH40" s="24">
+      <c r="AG40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH40" s="33">
         <v>112.6</v>
       </c>
-      <c r="AI40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ40" s="24">
+      <c r="AI40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ40" s="33">
         <v>111.9</v>
       </c>
-      <c r="AK40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL40" s="24">
+      <c r="AK40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL40" s="33">
         <v>108.3</v>
       </c>
-      <c r="AM40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN40" s="24">
+      <c r="AM40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN40" s="33">
         <v>108.2</v>
       </c>
-      <c r="AO40" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP40" s="27">
+      <c r="AO40" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP40" s="36">
         <v>101.5</v>
       </c>
-      <c r="AQ40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR40" s="24">
+      <c r="AQ40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR40" s="33">
         <v>101.4</v>
       </c>
-      <c r="AS40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT40" s="24">
+      <c r="AS40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT40" s="33">
         <v>101.6</v>
       </c>
-      <c r="AU40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV40" s="24">
+      <c r="AU40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV40" s="33">
         <v>100.8</v>
       </c>
-      <c r="AW40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX40" s="24">
+      <c r="AW40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX40" s="33">
         <v>98.9</v>
       </c>
-      <c r="AY40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ40" s="24">
+      <c r="AY40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ40" s="33">
         <v>104</v>
       </c>
-      <c r="BA40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB40" s="24">
+      <c r="BA40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB40" s="33">
         <v>99.6</v>
       </c>
-      <c r="BC40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD40" s="24">
+      <c r="BC40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD40" s="33">
         <v>100.3</v>
       </c>
-      <c r="BE40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF40" s="24">
+      <c r="BE40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF40" s="33">
         <v>105.6</v>
       </c>
-      <c r="BG40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH40" s="24">
+      <c r="BG40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH40" s="33">
         <v>100.7</v>
       </c>
-      <c r="BI40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ40" s="19">
+      <c r="BI40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ40" s="28">
         <v>101.5</v>
       </c>
-      <c r="BK40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL40" s="24">
+      <c r="BK40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL40" s="33">
         <v>101.1</v>
       </c>
-      <c r="BM40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN40" s="24">
+      <c r="BM40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN40" s="33">
         <v>100.2</v>
       </c>
-      <c r="BO40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP40" s="24">
+      <c r="BO40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP40" s="33">
         <v>101.3</v>
       </c>
-      <c r="BQ40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR40" s="24">
+      <c r="BQ40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR40" s="33">
         <v>101</v>
       </c>
-      <c r="BS40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT40" s="24">
+      <c r="BS40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT40" s="33">
         <v>101.6</v>
       </c>
-      <c r="BU40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV40" s="24">
+      <c r="BU40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV40" s="33">
         <v>96.2</v>
       </c>
-      <c r="BW40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX40" s="24">
+      <c r="BW40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX40" s="33">
         <v>100.1</v>
       </c>
-      <c r="BY40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ40" s="24">
+      <c r="BY40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ40" s="33">
         <v>103.5</v>
       </c>
-      <c r="CA40" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB40" s="24">
+      <c r="CA40" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB40" s="33">
         <v>102.2</v>
       </c>
-      <c r="CC40" s="26" t="s">
+      <c r="CC40" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="41" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="50" t="s">
+      <c r="A41" s="75" t="s">
         <v>67</v>
       </c>
-      <c r="B41" s="24">
+      <c r="B41" s="33">
         <v>106.3</v>
       </c>
-      <c r="C41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D41" s="24">
+      <c r="C41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D41" s="33">
         <v>106.1</v>
       </c>
-      <c r="E41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F41" s="24">
+      <c r="E41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F41" s="33">
         <v>105.5</v>
       </c>
-      <c r="G41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H41" s="24">
+      <c r="G41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H41" s="33">
         <v>109.2</v>
       </c>
-      <c r="I41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J41" s="24">
+      <c r="I41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J41" s="33">
         <v>102</v>
       </c>
-      <c r="K41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L41" s="24">
+      <c r="K41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L41" s="33">
         <v>113.2</v>
       </c>
-      <c r="M41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N41" s="24">
+      <c r="M41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N41" s="33">
         <v>97.8</v>
       </c>
-      <c r="O41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P41" s="24">
+      <c r="O41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P41" s="33">
         <v>107.6</v>
       </c>
-      <c r="Q41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R41" s="24">
+      <c r="Q41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R41" s="33">
         <v>122.8</v>
       </c>
-      <c r="S41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T41" s="24">
+      <c r="S41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T41" s="33">
         <v>102.9</v>
       </c>
-      <c r="U41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V41" s="19">
+      <c r="U41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V41" s="28">
         <v>107.1</v>
       </c>
-      <c r="W41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X41" s="24">
+      <c r="W41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X41" s="33">
         <v>105.4</v>
       </c>
-      <c r="Y41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z41" s="24">
+      <c r="Y41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z41" s="33">
         <v>106.9</v>
       </c>
-      <c r="AA41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB41" s="24">
+      <c r="AA41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB41" s="33">
         <v>104.5</v>
       </c>
-      <c r="AC41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD41" s="24">
+      <c r="AC41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD41" s="33">
         <v>104.2</v>
       </c>
-      <c r="AE41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF41" s="24">
+      <c r="AE41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF41" s="33">
         <v>104.2</v>
       </c>
-      <c r="AG41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH41" s="24">
+      <c r="AG41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH41" s="33">
         <v>117.7</v>
       </c>
-      <c r="AI41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ41" s="24">
+      <c r="AI41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ41" s="33">
         <v>115.3</v>
       </c>
-      <c r="AK41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL41" s="24">
+      <c r="AK41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL41" s="33">
         <v>107</v>
       </c>
-      <c r="AM41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN41" s="24">
+      <c r="AM41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN41" s="33">
         <v>107.9</v>
       </c>
-      <c r="AO41" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP41" s="27">
+      <c r="AO41" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP41" s="36">
         <v>101.3</v>
       </c>
-      <c r="AQ41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR41" s="24">
+      <c r="AQ41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR41" s="33">
         <v>101.4</v>
       </c>
-      <c r="AS41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT41" s="24">
+      <c r="AS41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT41" s="33">
         <v>100.9</v>
       </c>
-      <c r="AU41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV41" s="24">
+      <c r="AU41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV41" s="33">
         <v>100.9</v>
       </c>
-      <c r="AW41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX41" s="24">
+      <c r="AW41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX41" s="33">
         <v>100.6</v>
       </c>
-      <c r="AY41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ41" s="24">
+      <c r="AY41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ41" s="33">
         <v>100.8</v>
       </c>
-      <c r="BA41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB41" s="24">
+      <c r="BA41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB41" s="33">
         <v>99.7</v>
       </c>
-      <c r="BC41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD41" s="24">
+      <c r="BC41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD41" s="33">
         <v>103.1</v>
       </c>
-      <c r="BE41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF41" s="24">
+      <c r="BE41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF41" s="33">
         <v>105.4</v>
       </c>
-      <c r="BG41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH41" s="24">
+      <c r="BG41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH41" s="33">
         <v>100.5</v>
       </c>
-      <c r="BI41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ41" s="19">
+      <c r="BI41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ41" s="28">
         <v>101.6</v>
       </c>
-      <c r="BK41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL41" s="24">
+      <c r="BK41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL41" s="33">
         <v>101.1</v>
       </c>
-      <c r="BM41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN41" s="24">
+      <c r="BM41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN41" s="33">
         <v>101.3</v>
       </c>
-      <c r="BO41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP41" s="24">
+      <c r="BO41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP41" s="33">
         <v>101</v>
       </c>
-      <c r="BQ41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR41" s="24">
+      <c r="BQ41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR41" s="33">
         <v>100.7</v>
       </c>
-      <c r="BS41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT41" s="24">
+      <c r="BS41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT41" s="33">
         <v>101.3</v>
       </c>
-      <c r="BU41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV41" s="24">
+      <c r="BU41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV41" s="33">
         <v>103.5</v>
       </c>
-      <c r="BW41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX41" s="24">
+      <c r="BW41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX41" s="33">
         <v>104.5</v>
       </c>
-      <c r="BY41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ41" s="24">
+      <c r="BY41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ41" s="33">
         <v>100.7</v>
       </c>
-      <c r="CA41" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB41" s="24">
+      <c r="CA41" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB41" s="33">
         <v>100.9</v>
       </c>
-      <c r="CC41" s="26" t="s">
+      <c r="CC41" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="42" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="50" t="s">
+      <c r="A42" s="75" t="s">
         <v>68</v>
       </c>
-      <c r="B42" s="24">
+      <c r="B42" s="33">
         <v>105.8</v>
       </c>
-      <c r="C42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D42" s="24">
+      <c r="C42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D42" s="33">
         <v>106.2</v>
       </c>
-      <c r="E42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F42" s="24">
+      <c r="E42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F42" s="33">
         <v>105.1</v>
       </c>
-      <c r="G42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H42" s="24">
+      <c r="G42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H42" s="33">
         <v>113.3</v>
       </c>
-      <c r="I42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J42" s="24">
+      <c r="I42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J42" s="33">
         <v>101.9</v>
       </c>
-      <c r="K42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L42" s="24">
+      <c r="K42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L42" s="33">
         <v>107.4</v>
       </c>
-      <c r="M42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N42" s="24">
+      <c r="M42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N42" s="33">
         <v>98.7</v>
       </c>
-      <c r="O42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P42" s="24">
+      <c r="O42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P42" s="33">
         <v>107.6</v>
       </c>
-      <c r="Q42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R42" s="24">
+      <c r="Q42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R42" s="33">
         <v>123.2</v>
       </c>
-      <c r="S42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T42" s="24">
+      <c r="S42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T42" s="33">
         <v>101.8</v>
       </c>
-      <c r="U42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V42" s="19">
+      <c r="U42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V42" s="28">
         <v>105.7</v>
       </c>
-      <c r="W42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X42" s="24">
+      <c r="W42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X42" s="33">
         <v>105.4</v>
       </c>
-      <c r="Y42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z42" s="24">
+      <c r="Y42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z42" s="33">
         <v>105.9</v>
       </c>
-      <c r="AA42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB42" s="24">
+      <c r="AA42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB42" s="33">
         <v>104.5</v>
       </c>
-      <c r="AC42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD42" s="24">
+      <c r="AC42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD42" s="33">
         <v>104.7</v>
       </c>
-      <c r="AE42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF42" s="24">
+      <c r="AE42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF42" s="33">
         <v>104.9</v>
       </c>
-      <c r="AG42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH42" s="24">
+      <c r="AG42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH42" s="33">
         <v>110.4</v>
       </c>
-      <c r="AI42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ42" s="24">
+      <c r="AI42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ42" s="33">
         <v>112.6</v>
       </c>
-      <c r="AK42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL42" s="24">
+      <c r="AK42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL42" s="33">
         <v>106.5</v>
       </c>
-      <c r="AM42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN42" s="24">
+      <c r="AM42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN42" s="33">
         <v>107.3</v>
       </c>
-      <c r="AO42" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP42" s="27">
+      <c r="AO42" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP42" s="36">
         <v>100.9</v>
       </c>
-      <c r="AQ42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR42" s="24">
+      <c r="AQ42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR42" s="33">
         <v>101.2</v>
       </c>
-      <c r="AS42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT42" s="24">
+      <c r="AS42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT42" s="33">
         <v>100.2</v>
       </c>
-      <c r="AU42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV42" s="24">
+      <c r="AU42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV42" s="33">
         <v>102.5</v>
       </c>
-      <c r="AW42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX42" s="24">
+      <c r="AW42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX42" s="33">
         <v>101.1</v>
       </c>
-      <c r="AY42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ42" s="24">
+      <c r="AY42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ42" s="33">
         <v>98.9</v>
       </c>
-      <c r="BA42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB42" s="24">
+      <c r="BA42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB42" s="33">
         <v>100.3</v>
       </c>
-      <c r="BC42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD42" s="24">
+      <c r="BC42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD42" s="33">
         <v>101.9</v>
       </c>
-      <c r="BE42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF42" s="24">
+      <c r="BE42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF42" s="33">
         <v>103.2</v>
       </c>
-      <c r="BG42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH42" s="24">
+      <c r="BG42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH42" s="33">
         <v>99.9</v>
       </c>
-      <c r="BI42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ42" s="19">
+      <c r="BI42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ42" s="28">
         <v>101</v>
       </c>
-      <c r="BK42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL42" s="24">
+      <c r="BK42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL42" s="33">
         <v>101.1</v>
       </c>
-      <c r="BM42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN42" s="24">
+      <c r="BM42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN42" s="33">
         <v>101.3</v>
       </c>
-      <c r="BO42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP42" s="24">
+      <c r="BO42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP42" s="33">
         <v>101.2</v>
       </c>
-      <c r="BQ42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR42" s="24">
+      <c r="BQ42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR42" s="33">
         <v>101.7</v>
       </c>
-      <c r="BS42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT42" s="24">
+      <c r="BS42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT42" s="33">
         <v>101.7</v>
       </c>
-      <c r="BU42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV42" s="24">
+      <c r="BU42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV42" s="33">
         <v>99</v>
       </c>
-      <c r="BW42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX42" s="24">
+      <c r="BW42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX42" s="33">
         <v>100.9</v>
       </c>
-      <c r="BY42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ42" s="24">
+      <c r="BY42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ42" s="33">
         <v>101.6</v>
       </c>
-      <c r="CA42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB42" s="24">
+      <c r="CA42" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB42" s="33">
         <v>102.7</v>
       </c>
-      <c r="CC42" s="26" t="s">
+      <c r="CC42" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="43" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="50" t="s">
+      <c r="A43" s="75" t="s">
         <v>69</v>
       </c>
-      <c r="B43" s="24">
+      <c r="B43" s="33">
         <v>105.3</v>
       </c>
-      <c r="C43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D43" s="24">
+      <c r="C43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D43" s="33">
         <v>105.2</v>
       </c>
-      <c r="E43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F43" s="24">
+      <c r="E43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F43" s="33">
         <v>106.1</v>
       </c>
-      <c r="G43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H43" s="24">
+      <c r="G43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H43" s="33">
         <v>102.8</v>
       </c>
-      <c r="I43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J43" s="24">
+      <c r="I43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J43" s="33">
         <v>102.1</v>
       </c>
-      <c r="K43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L43" s="24">
+      <c r="K43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L43" s="33">
         <v>105.5</v>
       </c>
-      <c r="M43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N43" s="24">
+      <c r="M43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N43" s="33">
         <v>100.4</v>
       </c>
-      <c r="O43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P43" s="24">
+      <c r="O43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P43" s="33">
         <v>107</v>
       </c>
-      <c r="Q43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R43" s="24">
+      <c r="Q43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R43" s="33">
         <v>115</v>
       </c>
-      <c r="S43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T43" s="24">
+      <c r="S43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T43" s="33">
         <v>113.8</v>
       </c>
-      <c r="U43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V43" s="19">
+      <c r="U43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V43" s="28">
         <v>105.9</v>
       </c>
-      <c r="W43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X43" s="24">
+      <c r="W43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X43" s="33">
         <v>103.3</v>
       </c>
-      <c r="Y43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z43" s="24">
+      <c r="Y43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z43" s="33">
         <v>103.4</v>
       </c>
-      <c r="AA43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB43" s="24">
+      <c r="AA43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB43" s="33">
         <v>104.8</v>
       </c>
-      <c r="AC43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD43" s="24">
+      <c r="AC43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD43" s="33">
         <v>103.8</v>
       </c>
-      <c r="AE43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF43" s="24">
+      <c r="AE43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF43" s="33">
         <v>107.1</v>
       </c>
-      <c r="AG43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH43" s="24">
+      <c r="AG43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH43" s="33">
         <v>97.1</v>
       </c>
-      <c r="AI43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ43" s="24">
+      <c r="AI43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ43" s="33">
         <v>106.8</v>
       </c>
-      <c r="AK43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL43" s="24">
+      <c r="AK43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL43" s="33">
         <v>107.8</v>
       </c>
-      <c r="AM43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN43" s="24">
+      <c r="AM43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN43" s="33">
         <v>106</v>
       </c>
-      <c r="AO43" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP43" s="27">
+      <c r="AO43" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP43" s="36">
         <v>101.5</v>
       </c>
-      <c r="AQ43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR43" s="24">
+      <c r="AQ43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR43" s="33">
         <v>101.1</v>
       </c>
-      <c r="AS43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT43" s="24">
+      <c r="AS43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT43" s="33">
         <v>103.4</v>
       </c>
-      <c r="AU43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV43" s="24">
+      <c r="AU43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV43" s="33">
         <v>98.6</v>
       </c>
-      <c r="AW43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX43" s="24">
+      <c r="AW43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX43" s="33">
         <v>101.5</v>
       </c>
-      <c r="AY43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ43" s="24">
+      <c r="AY43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ43" s="33">
         <v>101.7</v>
       </c>
-      <c r="BA43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB43" s="24">
+      <c r="BA43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB43" s="33">
         <v>100.8</v>
       </c>
-      <c r="BC43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD43" s="24">
+      <c r="BC43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD43" s="33">
         <v>101.5</v>
       </c>
-      <c r="BE43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF43" s="24">
+      <c r="BE43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF43" s="33">
         <v>100.1</v>
       </c>
-      <c r="BG43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH43" s="24">
+      <c r="BG43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH43" s="33">
         <v>112.6</v>
       </c>
-      <c r="BI43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ43" s="19">
+      <c r="BI43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ43" s="28">
         <v>101.7</v>
       </c>
-      <c r="BK43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL43" s="24">
+      <c r="BK43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL43" s="33">
         <v>99.9</v>
       </c>
-      <c r="BM43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN43" s="24">
+      <c r="BM43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN43" s="33">
         <v>100.7</v>
       </c>
-      <c r="BO43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP43" s="24">
+      <c r="BO43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP43" s="33">
         <v>101.2</v>
       </c>
-      <c r="BQ43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR43" s="24">
+      <c r="BQ43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR43" s="33">
         <v>100.3</v>
       </c>
-      <c r="BS43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT43" s="24">
+      <c r="BS43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT43" s="33">
         <v>102.3</v>
       </c>
-      <c r="BU43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV43" s="24">
+      <c r="BU43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV43" s="33">
         <v>98.5</v>
       </c>
-      <c r="BW43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX43" s="24">
+      <c r="BW43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX43" s="33">
         <v>101.2</v>
       </c>
-      <c r="BY43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ43" s="24">
+      <c r="BY43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ43" s="33">
         <v>101.8</v>
       </c>
-      <c r="CA43" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB43" s="24">
+      <c r="CA43" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB43" s="33">
         <v>100</v>
       </c>
-      <c r="CC43" s="26" t="s">
+      <c r="CC43" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="44" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="50" t="s">
+      <c r="A44" s="75" t="s">
         <v>70</v>
       </c>
-      <c r="B44" s="24">
+      <c r="B44" s="33">
         <v>104.7</v>
       </c>
-      <c r="C44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D44" s="24">
+      <c r="C44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D44" s="33">
         <v>104.9</v>
       </c>
-      <c r="E44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F44" s="24">
+      <c r="E44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F44" s="33">
         <v>105.1</v>
       </c>
-      <c r="G44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H44" s="24">
+      <c r="G44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H44" s="33">
         <v>102.4</v>
       </c>
-      <c r="I44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J44" s="24">
+      <c r="I44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J44" s="33">
         <v>104.8</v>
       </c>
-      <c r="K44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L44" s="24">
+      <c r="K44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L44" s="33">
         <v>101.5</v>
       </c>
-      <c r="M44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N44" s="24">
+      <c r="M44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N44" s="33">
         <v>101.4</v>
       </c>
-      <c r="O44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P44" s="24">
+      <c r="O44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P44" s="33">
         <v>109.9</v>
       </c>
-      <c r="Q44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R44" s="24">
+      <c r="Q44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R44" s="33">
         <v>114.5</v>
       </c>
-      <c r="S44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T44" s="24">
+      <c r="S44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T44" s="33">
         <v>115.9</v>
       </c>
-      <c r="U44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V44" s="19">
+      <c r="U44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V44" s="28">
         <v>106.2</v>
       </c>
-      <c r="W44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X44" s="24">
+      <c r="W44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X44" s="33">
         <v>103.3</v>
       </c>
-      <c r="Y44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z44" s="24">
+      <c r="Y44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z44" s="33">
         <v>104.9</v>
       </c>
-      <c r="AA44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB44" s="24">
+      <c r="AA44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB44" s="33">
         <v>103.9</v>
       </c>
-      <c r="AC44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD44" s="24">
+      <c r="AC44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD44" s="33">
         <v>103.3</v>
       </c>
-      <c r="AE44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF44" s="24">
+      <c r="AE44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF44" s="33">
         <v>106.2</v>
       </c>
-      <c r="AG44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH44" s="24">
+      <c r="AG44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH44" s="33">
         <v>109.9</v>
       </c>
-      <c r="AI44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ44" s="24">
+      <c r="AI44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ44" s="33">
         <v>109.9</v>
       </c>
-      <c r="AK44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL44" s="24">
+      <c r="AK44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL44" s="33">
         <v>104.6</v>
       </c>
-      <c r="AM44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN44" s="24">
+      <c r="AM44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN44" s="33">
         <v>103.6</v>
       </c>
-      <c r="AO44" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP44" s="27">
+      <c r="AO44" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP44" s="36">
         <v>100.9</v>
       </c>
-      <c r="AQ44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR44" s="24">
+      <c r="AQ44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR44" s="33">
         <v>101.1</v>
       </c>
-      <c r="AS44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT44" s="24">
+      <c r="AS44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT44" s="33">
         <v>100.6</v>
       </c>
-      <c r="AU44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV44" s="24">
+      <c r="AU44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV44" s="33">
         <v>100.4</v>
       </c>
-      <c r="AW44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX44" s="24">
+      <c r="AW44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX44" s="33">
         <v>101.6</v>
       </c>
-      <c r="AY44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ44" s="24">
+      <c r="AY44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ44" s="33">
         <v>100.1</v>
       </c>
-      <c r="BA44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB44" s="24">
+      <c r="BA44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB44" s="33">
         <v>100.6</v>
       </c>
-      <c r="BC44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD44" s="24">
+      <c r="BC44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD44" s="33">
         <v>103</v>
       </c>
-      <c r="BE44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF44" s="24">
+      <c r="BE44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF44" s="33">
         <v>105</v>
       </c>
-      <c r="BG44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH44" s="24">
+      <c r="BG44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH44" s="33">
         <v>102.6</v>
       </c>
-      <c r="BI44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ44" s="19">
+      <c r="BI44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ44" s="28">
         <v>101.7</v>
       </c>
-      <c r="BK44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL44" s="24">
+      <c r="BK44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL44" s="33">
         <v>101.1</v>
       </c>
-      <c r="BM44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN44" s="24">
+      <c r="BM44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN44" s="33">
         <v>101.6</v>
       </c>
-      <c r="BO44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP44" s="24">
+      <c r="BO44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP44" s="33">
         <v>100.4</v>
       </c>
-      <c r="BQ44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR44" s="24">
+      <c r="BQ44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR44" s="33">
         <v>100.6</v>
       </c>
-      <c r="BS44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT44" s="24">
+      <c r="BS44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT44" s="33">
         <v>100.8</v>
       </c>
-      <c r="BU44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV44" s="24">
+      <c r="BU44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV44" s="33">
         <v>108.8</v>
       </c>
-      <c r="BW44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX44" s="24">
+      <c r="BW44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX44" s="33">
         <v>103</v>
       </c>
-      <c r="BY44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ44" s="24">
+      <c r="BY44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ44" s="33">
         <v>100.4</v>
       </c>
-      <c r="CA44" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB44" s="24">
+      <c r="CA44" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB44" s="33">
         <v>99.9</v>
       </c>
-      <c r="CC44" s="26" t="s">
+      <c r="CC44" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="45" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="50" t="s">
+      <c r="A45" s="75" t="s">
         <v>71</v>
       </c>
-      <c r="B45" s="24">
+      <c r="B45" s="33">
         <v>104.2</v>
       </c>
-      <c r="C45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D45" s="24">
+      <c r="C45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D45" s="33">
         <v>104.2</v>
       </c>
-      <c r="E45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F45" s="24">
+      <c r="E45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F45" s="33">
         <v>104.9</v>
       </c>
-      <c r="G45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H45" s="24">
+      <c r="G45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H45" s="33">
         <v>103.8</v>
       </c>
-      <c r="I45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J45" s="24">
+      <c r="I45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J45" s="33">
         <v>103.6</v>
       </c>
-      <c r="K45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L45" s="24">
+      <c r="K45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L45" s="33">
         <v>101</v>
       </c>
-      <c r="M45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N45" s="24">
+      <c r="M45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N45" s="33">
         <v>101.7</v>
       </c>
-      <c r="O45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P45" s="24">
+      <c r="O45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P45" s="33">
         <v>108.9</v>
       </c>
-      <c r="Q45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R45" s="24">
+      <c r="Q45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R45" s="33">
         <v>107</v>
       </c>
-      <c r="S45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T45" s="24">
+      <c r="S45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T45" s="33">
         <v>117.4</v>
       </c>
-      <c r="U45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V45" s="19">
+      <c r="U45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V45" s="28">
         <v>106.1</v>
       </c>
-      <c r="W45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X45" s="24">
+      <c r="W45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X45" s="33">
         <v>103.3</v>
       </c>
-      <c r="Y45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z45" s="24">
+      <c r="Y45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z45" s="33">
         <v>103.5</v>
       </c>
-      <c r="AA45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB45" s="24">
+      <c r="AA45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB45" s="33">
         <v>103.7</v>
       </c>
-      <c r="AC45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD45" s="24">
+      <c r="AC45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD45" s="33">
         <v>103.2</v>
       </c>
-      <c r="AE45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF45" s="24">
+      <c r="AE45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF45" s="33">
         <v>106.5</v>
       </c>
-      <c r="AG45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH45" s="24">
+      <c r="AG45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH45" s="33">
         <v>102.2</v>
       </c>
-      <c r="AI45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ45" s="24">
+      <c r="AI45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ45" s="33">
         <v>105.3</v>
       </c>
-      <c r="AK45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL45" s="24">
+      <c r="AK45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL45" s="33">
         <v>105.7</v>
       </c>
-      <c r="AM45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN45" s="24">
+      <c r="AM45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN45" s="33">
         <v>104.3</v>
       </c>
-      <c r="AO45" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP45" s="27">
+      <c r="AO45" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP45" s="36">
         <v>100.8</v>
       </c>
-      <c r="AQ45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR45" s="24">
+      <c r="AQ45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR45" s="33">
         <v>100.7</v>
       </c>
-      <c r="AS45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT45" s="24">
+      <c r="AS45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT45" s="33">
         <v>100.7</v>
       </c>
-      <c r="AU45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV45" s="24">
+      <c r="AU45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV45" s="33">
         <v>102.3</v>
       </c>
-      <c r="AW45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX45" s="24">
+      <c r="AW45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX45" s="33">
         <v>99.4</v>
       </c>
-      <c r="AY45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ45" s="24">
+      <c r="AY45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ45" s="33">
         <v>100.3</v>
       </c>
-      <c r="BA45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB45" s="24">
+      <c r="BA45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB45" s="33">
         <v>100</v>
       </c>
-      <c r="BC45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD45" s="24">
+      <c r="BC45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD45" s="33">
         <v>102.1</v>
       </c>
-      <c r="BE45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF45" s="24">
+      <c r="BE45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF45" s="33">
         <v>98.6</v>
       </c>
-      <c r="BG45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH45" s="24">
+      <c r="BG45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH45" s="33">
         <v>101.8</v>
       </c>
-      <c r="BI45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ45" s="19">
+      <c r="BI45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ45" s="28">
         <v>101.6</v>
       </c>
-      <c r="BK45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL45" s="24">
+      <c r="BK45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL45" s="33">
         <v>101.2</v>
       </c>
-      <c r="BM45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN45" s="24">
+      <c r="BM45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN45" s="33">
         <v>99.9</v>
       </c>
-      <c r="BO45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP45" s="24">
+      <c r="BO45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP45" s="33">
         <v>100.8</v>
       </c>
-      <c r="BQ45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR45" s="24">
+      <c r="BQ45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR45" s="33">
         <v>100.6</v>
       </c>
-      <c r="BS45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT45" s="24">
+      <c r="BS45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT45" s="33">
         <v>101.5</v>
       </c>
-      <c r="BU45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV45" s="24">
+      <c r="BU45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV45" s="33">
         <v>96.2</v>
       </c>
-      <c r="BW45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX45" s="24">
+      <c r="BW45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX45" s="33">
         <v>100.1</v>
       </c>
-      <c r="BY45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ45" s="24">
+      <c r="BY45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ45" s="33">
         <v>101.7</v>
       </c>
-      <c r="CA45" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB45" s="24">
+      <c r="CA45" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB45" s="33">
         <v>101.5</v>
       </c>
-      <c r="CC45" s="26" t="s">
+      <c r="CC45" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="46" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="50" t="s">
+      <c r="A46" s="75" t="s">
         <v>72</v>
       </c>
-      <c r="B46" s="32">
+      <c r="B46" s="41">
         <v>104</v>
       </c>
-      <c r="C46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D46" s="32">
+      <c r="C46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D46" s="41">
         <v>103.4</v>
       </c>
-      <c r="E46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F46" s="32">
+      <c r="E46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F46" s="41">
         <v>102.5</v>
       </c>
-      <c r="G46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H46" s="32">
+      <c r="G46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H46" s="41">
         <v>97</v>
       </c>
-      <c r="I46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J46" s="32">
+      <c r="I46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J46" s="41">
         <v>103.8</v>
       </c>
-      <c r="K46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L46" s="32">
+      <c r="K46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L46" s="41">
         <v>102.2</v>
       </c>
-      <c r="M46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N46" s="32">
+      <c r="M46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N46" s="41">
         <v>98.8</v>
       </c>
-      <c r="O46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P46" s="32">
+      <c r="O46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P46" s="41">
         <v>108.9</v>
       </c>
-      <c r="Q46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R46" s="32">
+      <c r="Q46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R46" s="41">
         <v>98.1</v>
       </c>
-      <c r="S46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T46" s="32">
+      <c r="S46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T46" s="41">
         <v>116.6</v>
       </c>
-      <c r="U46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V46" s="33">
+      <c r="U46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V46" s="42">
         <v>104.6</v>
       </c>
-      <c r="W46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X46" s="32">
+      <c r="W46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X46" s="41">
         <v>102.3</v>
       </c>
-      <c r="Y46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z46" s="32">
+      <c r="Y46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z46" s="41">
         <v>102.2</v>
       </c>
-      <c r="AA46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB46" s="32">
+      <c r="AA46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB46" s="41">
         <v>103.5</v>
       </c>
-      <c r="AC46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD46" s="32">
+      <c r="AC46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD46" s="41">
         <v>103.1</v>
       </c>
-      <c r="AE46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF46" s="32">
+      <c r="AE46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF46" s="41">
         <v>105</v>
       </c>
-      <c r="AG46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH46" s="32">
+      <c r="AG46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH46" s="41">
         <v>98.7</v>
       </c>
-      <c r="AI46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ46" s="32">
+      <c r="AI46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ46" s="41">
         <v>108.7</v>
       </c>
-      <c r="AK46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL46" s="32">
+      <c r="AK46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL46" s="41">
         <v>103.3</v>
       </c>
-      <c r="AM46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN46" s="32">
+      <c r="AM46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN46" s="41">
         <v>99.3</v>
       </c>
-      <c r="AO46" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP46" s="34">
+      <c r="AO46" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP46" s="43">
         <v>100.8</v>
       </c>
-      <c r="AQ46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR46" s="32">
+      <c r="AQ46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR46" s="41">
         <v>100.5</v>
       </c>
-      <c r="AS46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT46" s="32">
+      <c r="AS46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT46" s="41">
         <v>97.9</v>
       </c>
-      <c r="AU46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV46" s="32">
+      <c r="AU46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV46" s="41">
         <v>95.8</v>
       </c>
-      <c r="AW46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX46" s="32">
+      <c r="AW46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX46" s="41">
         <v>101.3</v>
       </c>
-      <c r="AY46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ46" s="32">
+      <c r="AY46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ46" s="41">
         <v>100.1</v>
       </c>
-      <c r="BA46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB46" s="32">
+      <c r="BA46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB46" s="41">
         <v>97.4</v>
       </c>
-      <c r="BC46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD46" s="32">
+      <c r="BC46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD46" s="41">
         <v>102</v>
       </c>
-      <c r="BE46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF46" s="32">
+      <c r="BE46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF46" s="41">
         <v>94.6</v>
       </c>
-      <c r="BG46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH46" s="32">
+      <c r="BG46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH46" s="41">
         <v>99.2</v>
       </c>
-      <c r="BI46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ46" s="33">
+      <c r="BI46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ46" s="42">
         <v>99.5</v>
       </c>
-      <c r="BK46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL46" s="32">
+      <c r="BK46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL46" s="41">
         <v>100.1</v>
       </c>
-      <c r="BM46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN46" s="32">
+      <c r="BM46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN46" s="41">
         <v>99.9</v>
       </c>
-      <c r="BO46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP46" s="32">
+      <c r="BO46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP46" s="41">
         <v>101</v>
       </c>
-      <c r="BQ46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR46" s="32">
+      <c r="BQ46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR46" s="41">
         <v>101.6</v>
       </c>
-      <c r="BS46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT46" s="32">
+      <c r="BS46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT46" s="41">
         <v>100.3</v>
       </c>
-      <c r="BU46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV46" s="32">
+      <c r="BU46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV46" s="41">
         <v>95.6</v>
       </c>
-      <c r="BW46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX46" s="32">
+      <c r="BW46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX46" s="41">
         <v>104.1</v>
       </c>
-      <c r="BY46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ46" s="32">
+      <c r="BY46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ46" s="41">
         <v>99.4</v>
       </c>
-      <c r="CA46" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB46" s="32">
+      <c r="CA46" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB46" s="41">
         <v>97.9</v>
       </c>
-      <c r="CC46" s="26" t="s">
+      <c r="CC46" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="47" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="50" t="s">
+      <c r="A47" s="75" t="s">
         <v>73</v>
       </c>
-      <c r="B47" s="32">
+      <c r="B47" s="41">
         <v>102.9</v>
       </c>
-      <c r="C47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D47" s="32">
+      <c r="C47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D47" s="41">
         <v>102.9</v>
       </c>
-      <c r="E47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F47" s="32">
+      <c r="E47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F47" s="41">
         <v>99.7</v>
       </c>
-      <c r="G47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H47" s="32">
+      <c r="G47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H47" s="41">
         <v>98.9</v>
       </c>
-      <c r="I47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J47" s="32">
+      <c r="I47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J47" s="41">
         <v>98.4</v>
       </c>
-      <c r="K47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L47" s="32">
+      <c r="K47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L47" s="41">
         <v>99.1</v>
       </c>
-      <c r="M47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N47" s="32">
+      <c r="M47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N47" s="41">
         <v>132.4</v>
       </c>
-      <c r="O47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P47" s="32">
+      <c r="O47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P47" s="41">
         <v>109.1</v>
       </c>
-      <c r="Q47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R47" s="32">
+      <c r="Q47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R47" s="41">
         <v>99.6</v>
       </c>
-      <c r="S47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T47" s="32">
+      <c r="S47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T47" s="41">
         <v>105.4</v>
       </c>
-      <c r="U47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V47" s="32">
+      <c r="U47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V47" s="41">
         <v>102.5</v>
       </c>
-      <c r="W47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X47" s="32">
+      <c r="W47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X47" s="41">
         <v>104.2</v>
       </c>
-      <c r="Y47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z47" s="32">
+      <c r="Y47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z47" s="41">
         <v>102.2</v>
       </c>
-      <c r="AA47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB47" s="32">
+      <c r="AA47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB47" s="41">
         <v>102.4</v>
       </c>
-      <c r="AC47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD47" s="32">
+      <c r="AC47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD47" s="41">
         <v>101.2</v>
       </c>
-      <c r="AE47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF47" s="32">
+      <c r="AE47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF47" s="41">
         <v>104.2</v>
       </c>
-      <c r="AG47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH47" s="32">
+      <c r="AG47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH47" s="41">
         <v>102.1</v>
       </c>
-      <c r="AI47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ47" s="32">
+      <c r="AI47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ47" s="41">
         <v>108.2</v>
       </c>
-      <c r="AK47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL47" s="32">
+      <c r="AK47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL47" s="41">
         <v>102.5</v>
       </c>
-      <c r="AM47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN47" s="32">
+      <c r="AM47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN47" s="41">
         <v>101.5</v>
       </c>
-      <c r="AO47" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP47" s="34">
+      <c r="AO47" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP47" s="43">
         <v>100.5</v>
       </c>
-      <c r="AQ47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR47" s="32">
+      <c r="AQ47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR47" s="41">
         <v>100.6</v>
       </c>
-      <c r="AS47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT47" s="32">
+      <c r="AS47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT47" s="41">
         <v>100.5</v>
       </c>
-      <c r="AU47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV47" s="32">
+      <c r="AU47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV47" s="41">
         <v>100.5</v>
       </c>
-      <c r="AW47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX47" s="32">
+      <c r="AW47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX47" s="41">
         <v>96.2</v>
       </c>
-      <c r="AY47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ47" s="32">
+      <c r="AY47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ47" s="41">
         <v>98.7</v>
       </c>
-      <c r="BA47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB47" s="32">
+      <c r="BA47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB47" s="41">
         <v>135.19999999999999</v>
       </c>
-      <c r="BC47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD47" s="32">
+      <c r="BC47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD47" s="41">
         <v>101.6</v>
       </c>
-      <c r="BE47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF47" s="32">
+      <c r="BE47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF47" s="41">
         <v>101.7</v>
       </c>
-      <c r="BG47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH47" s="32">
+      <c r="BG47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH47" s="41">
         <v>101.7</v>
       </c>
-      <c r="BI47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ47" s="32">
+      <c r="BI47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ47" s="41">
         <v>99.7</v>
       </c>
-      <c r="BK47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL47" s="32">
+      <c r="BK47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL47" s="41">
         <v>101.8</v>
       </c>
-      <c r="BM47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN47" s="32">
+      <c r="BM47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN47" s="41">
         <v>100.7</v>
       </c>
-      <c r="BO47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP47" s="32">
+      <c r="BO47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP47" s="41">
         <v>100.1</v>
       </c>
-      <c r="BQ47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR47" s="32">
+      <c r="BQ47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR47" s="41">
         <v>98.5</v>
       </c>
-      <c r="BS47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT47" s="32">
+      <c r="BS47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT47" s="41">
         <v>101.5</v>
       </c>
-      <c r="BU47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV47" s="32">
+      <c r="BU47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV47" s="41">
         <v>101.9</v>
       </c>
-      <c r="BW47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX47" s="32">
+      <c r="BW47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX47" s="41">
         <v>100.8</v>
       </c>
-      <c r="BY47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ47" s="32">
+      <c r="BY47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ47" s="41">
         <v>100.9</v>
       </c>
-      <c r="CA47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB47" s="32">
+      <c r="CA47" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB47" s="41">
         <v>102.2</v>
       </c>
-      <c r="CC47" s="26" t="s">
+      <c r="CC47" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="48" spans="1:81" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="50" t="s">
+      <c r="A48" s="75" t="s">
         <v>74</v>
       </c>
-      <c r="B48" s="32">
+      <c r="B48" s="41">
         <v>92.9</v>
       </c>
-      <c r="C48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D48" s="32">
+      <c r="C48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D48" s="41">
         <v>92.7</v>
       </c>
-      <c r="E48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F48" s="32">
+      <c r="E48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F48" s="41">
         <v>86.3</v>
       </c>
-      <c r="G48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H48" s="32">
+      <c r="G48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H48" s="41">
         <v>93.9</v>
       </c>
-      <c r="I48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J48" s="32">
+      <c r="I48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J48" s="41">
         <v>85.2</v>
       </c>
-      <c r="K48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L48" s="32">
+      <c r="K48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L48" s="41">
         <v>81.599999999999994</v>
       </c>
-      <c r="M48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N48" s="32">
+      <c r="M48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N48" s="41">
         <v>30.1</v>
       </c>
-      <c r="O48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P48" s="32">
+      <c r="O48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P48" s="41">
         <v>108</v>
       </c>
-      <c r="Q48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R48" s="32">
+      <c r="Q48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R48" s="41">
         <v>87.2</v>
       </c>
-      <c r="S48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T48" s="32">
+      <c r="S48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T48" s="41">
         <v>104.3</v>
       </c>
-      <c r="U48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V48" s="32">
+      <c r="U48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V48" s="41">
         <v>95.9</v>
       </c>
-      <c r="W48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X48" s="32">
+      <c r="W48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X48" s="41">
         <v>103.3</v>
       </c>
-      <c r="Y48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z48" s="32">
+      <c r="Y48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z48" s="41">
         <v>91.7</v>
       </c>
-      <c r="AA48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB48" s="32">
+      <c r="AA48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB48" s="41">
         <v>93</v>
       </c>
-      <c r="AC48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD48" s="32">
+      <c r="AC48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD48" s="41">
         <v>89.3</v>
       </c>
-      <c r="AE48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF48" s="32">
+      <c r="AE48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF48" s="41">
         <v>104.4</v>
       </c>
-      <c r="AG48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH48" s="32">
+      <c r="AG48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH48" s="41">
         <v>88.9</v>
       </c>
-      <c r="AI48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ48" s="32">
+      <c r="AI48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ48" s="41">
         <v>97.2</v>
       </c>
-      <c r="AK48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL48" s="32">
+      <c r="AK48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL48" s="41">
         <v>85.2</v>
       </c>
-      <c r="AM48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN48" s="32">
+      <c r="AM48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN48" s="41">
         <v>82.2</v>
       </c>
-      <c r="AO48" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP48" s="34">
+      <c r="AO48" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP48" s="43">
         <v>91</v>
       </c>
-      <c r="AQ48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR48" s="32">
+      <c r="AQ48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR48" s="41">
         <v>91.1</v>
       </c>
-      <c r="AS48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT48" s="32">
+      <c r="AS48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT48" s="41">
         <v>87.1</v>
       </c>
-      <c r="AU48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV48" s="32">
+      <c r="AU48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV48" s="41">
         <v>95.3</v>
       </c>
-      <c r="AW48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX48" s="32">
+      <c r="AW48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX48" s="41">
         <v>87.9</v>
       </c>
-      <c r="AY48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ48" s="32">
+      <c r="AY48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ48" s="41">
         <v>82.4</v>
       </c>
-      <c r="BA48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB48" s="32">
+      <c r="BA48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB48" s="41">
         <v>22.8</v>
       </c>
-      <c r="BC48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD48" s="32">
+      <c r="BC48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD48" s="41">
         <v>102</v>
       </c>
-      <c r="BE48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF48" s="32">
+      <c r="BE48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF48" s="41">
         <v>92</v>
       </c>
-      <c r="BG48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH48" s="32">
+      <c r="BG48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH48" s="41">
         <v>101.5</v>
       </c>
-      <c r="BI48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ48" s="32">
+      <c r="BI48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ48" s="41">
         <v>95.1</v>
       </c>
-      <c r="BK48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL48" s="32">
+      <c r="BK48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL48" s="41">
         <v>100.3</v>
       </c>
-      <c r="BM48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN48" s="32">
+      <c r="BM48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN48" s="41">
         <v>91.2</v>
       </c>
-      <c r="BO48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP48" s="32">
+      <c r="BO48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP48" s="41">
         <v>91.2</v>
       </c>
-      <c r="BQ48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR48" s="32">
+      <c r="BQ48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR48" s="41">
         <v>88.7</v>
       </c>
-      <c r="BS48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT48" s="32">
+      <c r="BS48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT48" s="41">
         <v>101</v>
       </c>
-      <c r="BU48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV48" s="32">
+      <c r="BU48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV48" s="41">
         <v>94.7</v>
       </c>
-      <c r="BW48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX48" s="32">
+      <c r="BW48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX48" s="41">
         <v>92.5</v>
       </c>
-      <c r="BY48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ48" s="32">
+      <c r="BY48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ48" s="41">
         <v>83.5</v>
       </c>
-      <c r="CA48" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB48" s="32">
+      <c r="CA48" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB48" s="41">
         <v>80.900000000000006</v>
       </c>
-      <c r="CC48" s="26" t="s">
+      <c r="CC48" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="49" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="50" t="s">
+      <c r="A49" s="75" t="s">
         <v>75</v>
       </c>
-      <c r="B49" s="24">
+      <c r="B49" s="33">
         <v>98.2</v>
       </c>
-      <c r="C49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D49" s="24">
+      <c r="C49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D49" s="33">
         <v>98.4</v>
       </c>
-      <c r="E49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F49" s="24">
+      <c r="E49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F49" s="33">
         <v>96.6</v>
       </c>
-      <c r="G49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H49" s="24">
+      <c r="G49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H49" s="33">
         <v>87.9</v>
       </c>
-      <c r="I49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J49" s="24">
+      <c r="I49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J49" s="33">
         <v>114.9</v>
       </c>
-      <c r="K49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L49" s="24">
+      <c r="K49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L49" s="33">
         <v>89.1</v>
       </c>
-      <c r="M49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N49" s="24">
+      <c r="M49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N49" s="33">
         <v>101.7</v>
       </c>
-      <c r="O49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P49" s="24">
+      <c r="O49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P49" s="33">
         <v>107.8</v>
       </c>
-      <c r="Q49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R49" s="24">
+      <c r="Q49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R49" s="33">
         <v>79.099999999999994</v>
       </c>
-      <c r="S49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T49" s="24">
+      <c r="S49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T49" s="33">
         <v>100.3</v>
       </c>
-      <c r="U49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V49" s="19">
+      <c r="U49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V49" s="28">
         <v>98.9</v>
       </c>
-      <c r="W49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X49" s="24">
+      <c r="W49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X49" s="33">
         <v>101.9</v>
       </c>
-      <c r="Y49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z49" s="24">
+      <c r="Y49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z49" s="33">
         <v>97.4</v>
       </c>
-      <c r="AA49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB49" s="24">
+      <c r="AA49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB49" s="33">
         <v>100.1</v>
       </c>
-      <c r="AC49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD49" s="24">
+      <c r="AC49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD49" s="33">
         <v>99.4</v>
       </c>
-      <c r="AE49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF49" s="24">
+      <c r="AE49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF49" s="33">
         <v>104</v>
       </c>
-      <c r="AG49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH49" s="24">
+      <c r="AG49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH49" s="33">
         <v>85.8</v>
       </c>
-      <c r="AI49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ49" s="24">
+      <c r="AI49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ49" s="33">
         <v>97</v>
       </c>
-      <c r="AK49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL49" s="24">
+      <c r="AK49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL49" s="33">
         <v>101.3</v>
       </c>
-      <c r="AM49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN49" s="24">
+      <c r="AM49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN49" s="33">
         <v>99.5</v>
       </c>
-      <c r="AO49" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP49" s="27">
+      <c r="AO49" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP49" s="36">
         <v>106.6</v>
       </c>
-      <c r="AQ49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR49" s="24">
+      <c r="AQ49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR49" s="33">
         <v>106.9</v>
       </c>
-      <c r="AS49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT49" s="24">
+      <c r="AS49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT49" s="33">
         <v>112.6</v>
       </c>
-      <c r="AU49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV49" s="24">
+      <c r="AU49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV49" s="33">
         <v>95.8</v>
       </c>
-      <c r="AW49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX49" s="24">
+      <c r="AW49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX49" s="33">
         <v>134.1</v>
       </c>
-      <c r="AY49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ49" s="24">
+      <c r="AY49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ49" s="33">
         <v>109.4</v>
       </c>
-      <c r="BA49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB49" s="24">
+      <c r="BA49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB49" s="33">
         <v>338.2</v>
       </c>
-      <c r="BC49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD49" s="24">
+      <c r="BC49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD49" s="33">
         <v>101.8</v>
       </c>
-      <c r="BE49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF49" s="24">
+      <c r="BE49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF49" s="33">
         <v>89.4</v>
       </c>
-      <c r="BG49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH49" s="24">
+      <c r="BG49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH49" s="33">
         <v>97.9</v>
       </c>
-      <c r="BI49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ49" s="19">
+      <c r="BI49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ49" s="28">
         <v>104.8</v>
       </c>
-      <c r="BK49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL49" s="24">
+      <c r="BK49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL49" s="33">
         <v>99.8</v>
       </c>
-      <c r="BM49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN49" s="24">
+      <c r="BM49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN49" s="33">
         <v>106.1</v>
       </c>
-      <c r="BO49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP49" s="24">
+      <c r="BO49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP49" s="33">
         <v>108.5</v>
       </c>
-      <c r="BQ49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR49" s="24">
+      <c r="BQ49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR49" s="33">
         <v>112</v>
       </c>
-      <c r="BS49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT49" s="24">
+      <c r="BS49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT49" s="33">
         <v>101.2</v>
       </c>
-      <c r="BU49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV49" s="24">
+      <c r="BU49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV49" s="33">
         <v>92.9</v>
       </c>
-      <c r="BW49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX49" s="24">
+      <c r="BW49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX49" s="33">
         <v>99.9</v>
       </c>
-      <c r="BY49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ49" s="24">
+      <c r="BY49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ49" s="33">
         <v>121</v>
       </c>
-      <c r="CA49" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB49" s="24">
+      <c r="CA49" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB49" s="33">
         <v>122.8</v>
       </c>
-      <c r="CC49" s="26" t="s">
+      <c r="CC49" s="35" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="50" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="50" t="s">
+    <row r="50" spans="1:82" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="75" t="s">
         <v>76</v>
       </c>
-      <c r="B50" s="24">
+      <c r="B50" s="33">
         <v>97.6</v>
       </c>
-      <c r="C50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D50" s="24">
+      <c r="C50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D50" s="33">
         <v>97.9</v>
       </c>
-      <c r="E50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F50" s="24">
+      <c r="E50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F50" s="33">
         <v>100.4</v>
       </c>
-      <c r="G50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H50" s="24">
+      <c r="G50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H50" s="33">
         <v>94.4</v>
       </c>
-      <c r="I50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J50" s="24">
+      <c r="I50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J50" s="33">
         <v>91.5</v>
       </c>
-      <c r="K50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L50" s="24">
+      <c r="K50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L50" s="33">
         <v>94.2</v>
       </c>
-      <c r="M50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N50" s="24">
+      <c r="M50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N50" s="33">
         <v>96.3</v>
       </c>
-      <c r="O50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P50" s="24">
+      <c r="O50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P50" s="33">
         <v>107.9</v>
       </c>
-      <c r="Q50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R50" s="24">
+      <c r="Q50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R50" s="33">
         <v>84.7</v>
       </c>
-      <c r="S50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T50" s="24">
+      <c r="S50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T50" s="33">
         <v>103.5</v>
       </c>
-      <c r="U50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V50" s="19">
+      <c r="U50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V50" s="28">
         <v>102.1</v>
       </c>
-      <c r="W50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X50" s="24">
+      <c r="W50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X50" s="33">
         <v>103.3</v>
       </c>
-      <c r="Y50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z50" s="24">
+      <c r="Y50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z50" s="33">
         <v>97.7</v>
       </c>
-      <c r="AA50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB50" s="24">
+      <c r="AA50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB50" s="33">
         <v>99.3</v>
       </c>
-      <c r="AC50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD50" s="24">
+      <c r="AC50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD50" s="33">
         <v>96.4</v>
       </c>
-      <c r="AE50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF50" s="24">
+      <c r="AE50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF50" s="33">
         <v>105.4</v>
       </c>
-      <c r="AG50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH50" s="24">
+      <c r="AG50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH50" s="33">
         <v>92.6</v>
       </c>
-      <c r="AI50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ50" s="24">
+      <c r="AI50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ50" s="33">
         <v>92.1</v>
       </c>
-      <c r="AK50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL50" s="24">
+      <c r="AK50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL50" s="33">
         <v>106.7</v>
       </c>
-      <c r="AM50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN50" s="24">
+      <c r="AM50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN50" s="33">
         <v>106.6</v>
       </c>
-      <c r="AO50" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP50" s="27">
+      <c r="AO50" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP50" s="36">
         <v>100.1</v>
       </c>
-      <c r="AQ50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR50" s="24">
+      <c r="AQ50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR50" s="33">
         <v>100</v>
       </c>
-      <c r="AS50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT50" s="24">
+      <c r="AS50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT50" s="33">
         <v>101.7</v>
       </c>
-      <c r="AU50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV50" s="24">
+      <c r="AU50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV50" s="33">
         <v>102.8</v>
       </c>
-      <c r="AW50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX50" s="24">
+      <c r="AW50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX50" s="33">
         <v>80.7</v>
       </c>
-      <c r="AY50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ50" s="24">
+      <c r="AY50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ50" s="33">
         <v>105.9</v>
       </c>
-      <c r="BA50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB50" s="24">
+      <c r="BA50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB50" s="33">
         <v>92.2</v>
       </c>
-      <c r="BC50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD50" s="24">
+      <c r="BC50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD50" s="33">
         <v>102.1</v>
       </c>
-      <c r="BE50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF50" s="24">
+      <c r="BE50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF50" s="33">
         <v>101.2</v>
       </c>
-      <c r="BG50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH50" s="24">
+      <c r="BG50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH50" s="33">
         <v>102.3</v>
       </c>
-      <c r="BI50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ50" s="19">
+      <c r="BI50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ50" s="28">
         <v>102.8</v>
       </c>
-      <c r="BK50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL50" s="24">
+      <c r="BK50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL50" s="33">
         <v>101.4</v>
       </c>
-      <c r="BM50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN50" s="24">
+      <c r="BM50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN50" s="33">
         <v>100.2</v>
       </c>
-      <c r="BO50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP50" s="24">
+      <c r="BO50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP50" s="33">
         <v>100.3</v>
       </c>
-      <c r="BQ50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR50" s="24">
+      <c r="BQ50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR50" s="33">
         <v>98.5</v>
       </c>
-      <c r="BS50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT50" s="24">
+      <c r="BS50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT50" s="33">
         <v>101.6</v>
       </c>
-      <c r="BU50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV50" s="24">
+      <c r="BU50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV50" s="33">
         <v>103.2</v>
       </c>
-      <c r="BW50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX50" s="24">
+      <c r="BW50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX50" s="33">
         <v>98.9</v>
       </c>
-      <c r="BY50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ50" s="24">
+      <c r="BY50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ50" s="33">
         <v>104.6</v>
       </c>
-      <c r="CA50" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB50" s="24">
+      <c r="CA50" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB50" s="33">
         <v>104.9</v>
       </c>
-      <c r="CC50" s="26" t="s">
-[...2 lines deleted...]
-      <c r="CD50" s="35"/>
+      <c r="CC50" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD50" s="44"/>
     </row>
     <row r="51" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="50" t="s">
+      <c r="A51" s="75" t="s">
         <v>77</v>
       </c>
-      <c r="B51" s="24">
+      <c r="B51" s="33">
         <v>99.5</v>
       </c>
-      <c r="C51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D51" s="24">
+      <c r="C51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D51" s="33">
         <v>99.7</v>
       </c>
-      <c r="E51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F51" s="24">
+      <c r="E51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F51" s="33">
         <v>95.1</v>
       </c>
-      <c r="G51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H51" s="24">
+      <c r="G51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H51" s="33">
         <v>94.3</v>
       </c>
-      <c r="I51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J51" s="24">
+      <c r="I51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J51" s="33">
         <v>109.7</v>
       </c>
-      <c r="K51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L51" s="24">
+      <c r="K51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L51" s="33">
         <v>97.9</v>
       </c>
-      <c r="M51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N51" s="24">
+      <c r="M51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N51" s="33">
         <v>66.900000000000006</v>
       </c>
-      <c r="O51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P51" s="24">
+      <c r="O51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P51" s="33">
         <v>130.30000000000001</v>
       </c>
-      <c r="Q51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R51" s="24">
+      <c r="Q51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R51" s="33">
         <v>78.3</v>
       </c>
-      <c r="S51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T51" s="24">
+      <c r="S51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T51" s="33">
         <v>101.5</v>
       </c>
-      <c r="U51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V51" s="19">
+      <c r="U51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V51" s="28">
         <v>109.6</v>
       </c>
-      <c r="W51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X51" s="24">
+      <c r="W51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X51" s="33">
         <v>107.5</v>
       </c>
-      <c r="Y51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z51" s="24">
+      <c r="Y51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z51" s="33">
         <v>99.1</v>
       </c>
-      <c r="AA51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB51" s="24">
+      <c r="AA51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB51" s="33">
         <v>100.8</v>
       </c>
-      <c r="AC51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD51" s="24">
+      <c r="AC51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD51" s="33">
         <v>99.8</v>
       </c>
-      <c r="AE51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF51" s="24">
+      <c r="AE51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF51" s="33">
         <v>104.9</v>
       </c>
-      <c r="AG51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH51" s="24">
+      <c r="AG51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH51" s="33">
         <v>89</v>
       </c>
-      <c r="AI51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ51" s="24">
+      <c r="AI51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ51" s="33">
         <v>92.4</v>
       </c>
-      <c r="AK51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL51" s="24">
+      <c r="AK51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL51" s="33">
         <v>106.8</v>
       </c>
-      <c r="AM51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN51" s="24">
+      <c r="AM51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN51" s="33">
         <v>107.4</v>
       </c>
-      <c r="AO51" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP51" s="27">
+      <c r="AO51" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP51" s="36">
         <v>102.4</v>
       </c>
-      <c r="AQ51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR51" s="24">
+      <c r="AQ51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR51" s="33">
         <v>102.5</v>
       </c>
-      <c r="AS51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT51" s="24">
+      <c r="AS51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT51" s="33">
         <v>95.2</v>
       </c>
-      <c r="AU51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV51" s="24">
+      <c r="AU51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV51" s="33">
         <v>100.4</v>
       </c>
-      <c r="AW51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX51" s="24">
+      <c r="AW51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX51" s="33">
         <v>115.3</v>
       </c>
-      <c r="AY51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ51" s="24">
+      <c r="AY51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ51" s="33">
         <v>102.5</v>
       </c>
-      <c r="BA51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB51" s="24">
+      <c r="BA51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB51" s="33">
         <v>93.9</v>
       </c>
-      <c r="BC51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD51" s="24">
+      <c r="BC51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD51" s="33">
         <v>122.8</v>
       </c>
-      <c r="BE51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF51" s="24">
+      <c r="BE51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF51" s="33">
         <v>94</v>
       </c>
-      <c r="BG51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH51" s="24">
+      <c r="BG51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH51" s="33">
         <v>99.8</v>
       </c>
-      <c r="BI51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ51" s="19">
+      <c r="BI51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ51" s="28">
         <v>106.9</v>
       </c>
-      <c r="BK51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL51" s="24">
+      <c r="BK51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL51" s="33">
         <v>105.9</v>
       </c>
-      <c r="BM51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN51" s="24">
+      <c r="BM51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN51" s="33">
         <v>102.2</v>
       </c>
-      <c r="BO51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP51" s="24">
+      <c r="BO51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP51" s="33">
         <v>101.6</v>
       </c>
-      <c r="BQ51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR51" s="24">
+      <c r="BQ51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR51" s="33">
         <v>102</v>
       </c>
-      <c r="BS51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT51" s="24">
+      <c r="BS51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT51" s="33">
         <v>101</v>
       </c>
-      <c r="BU51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV51" s="24">
+      <c r="BU51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV51" s="33">
         <v>98</v>
       </c>
-      <c r="BW51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX51" s="24">
+      <c r="BW51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX51" s="33">
         <v>101.1</v>
       </c>
-      <c r="BY51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ51" s="24">
+      <c r="BY51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ51" s="33">
         <v>101.1</v>
       </c>
-      <c r="CA51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB51" s="24">
+      <c r="CA51" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB51" s="33">
         <v>103</v>
       </c>
-      <c r="CC51" s="26" t="s">
+      <c r="CC51" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="52" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="50" t="s">
+      <c r="A52" s="75" t="s">
         <v>78</v>
       </c>
-      <c r="B52" s="32">
+      <c r="B52" s="41">
         <v>112</v>
       </c>
-      <c r="C52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D52" s="32">
+      <c r="C52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D52" s="41">
         <v>111.9</v>
       </c>
-      <c r="E52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F52" s="32">
+      <c r="E52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F52" s="41">
         <v>111.4</v>
       </c>
-      <c r="G52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H52" s="32">
+      <c r="G52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H52" s="41">
         <v>104.4</v>
       </c>
-      <c r="I52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J52" s="32">
+      <c r="I52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J52" s="41">
         <v>124.8</v>
       </c>
-      <c r="K52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L52" s="32">
+      <c r="K52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L52" s="41">
         <v>122.9</v>
       </c>
-      <c r="M52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N52" s="32">
+      <c r="M52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N52" s="41">
         <v>275.2</v>
       </c>
-      <c r="O52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P52" s="32">
+      <c r="O52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P52" s="41">
         <v>128</v>
       </c>
-      <c r="Q52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R52" s="32">
+      <c r="Q52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R52" s="41">
         <v>84</v>
       </c>
-      <c r="S52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T52" s="32">
+      <c r="S52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T52" s="41">
         <v>99.5</v>
       </c>
-      <c r="U52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V52" s="33">
+      <c r="U52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V52" s="42">
         <v>117.5</v>
       </c>
-      <c r="W52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X52" s="32">
+      <c r="W52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X52" s="41">
         <v>108.1</v>
       </c>
-      <c r="Y52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z52" s="32">
+      <c r="Y52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z52" s="41">
         <v>112.8</v>
       </c>
-      <c r="AA52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB52" s="32">
+      <c r="AA52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB52" s="41">
         <v>111.8</v>
       </c>
-      <c r="AC52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD52" s="32">
+      <c r="AC52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD52" s="41">
         <v>113.8</v>
       </c>
-      <c r="AE52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF52" s="32">
+      <c r="AE52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF52" s="41">
         <v>105.2</v>
       </c>
-      <c r="AG52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH52" s="32">
+      <c r="AG52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH52" s="41">
         <v>120.1</v>
       </c>
-      <c r="AI52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ52" s="32">
+      <c r="AI52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ52" s="41">
         <v>100.8</v>
       </c>
-      <c r="AK52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL52" s="32">
+      <c r="AK52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL52" s="41">
         <v>130.80000000000001</v>
       </c>
-      <c r="AM52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN52" s="32">
+      <c r="AM52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN52" s="41">
         <v>136.30000000000001</v>
       </c>
-      <c r="AO52" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP52" s="34">
+      <c r="AO52" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP52" s="43">
         <v>102.5</v>
       </c>
-      <c r="AQ52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR52" s="32">
+      <c r="AQ52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR52" s="41">
         <v>102.2</v>
       </c>
-      <c r="AS52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT52" s="32">
+      <c r="AS52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT52" s="41">
         <v>102.2</v>
       </c>
-      <c r="AU52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV52" s="32">
+      <c r="AU52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV52" s="41">
         <v>105.5</v>
       </c>
-      <c r="AW52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX52" s="32">
+      <c r="AW52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX52" s="41">
         <v>100.1</v>
       </c>
-      <c r="AY52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ52" s="32">
+      <c r="AY52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ52" s="41">
         <v>103.5</v>
       </c>
-      <c r="BA52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB52" s="32">
+      <c r="BA52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB52" s="41">
         <v>94</v>
       </c>
-      <c r="BC52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD52" s="32">
+      <c r="BC52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD52" s="41">
         <v>100.2</v>
       </c>
-      <c r="BE52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF52" s="32">
+      <c r="BE52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF52" s="41">
         <v>98.7</v>
       </c>
-      <c r="BG52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH52" s="32">
+      <c r="BG52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH52" s="41">
         <v>99.5</v>
       </c>
-      <c r="BI52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ52" s="33">
+      <c r="BI52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ52" s="42">
         <v>102</v>
       </c>
-      <c r="BK52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL52" s="32">
+      <c r="BK52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL52" s="41">
         <v>100.9</v>
       </c>
-      <c r="BM52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN52" s="32">
+      <c r="BM52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN52" s="41">
         <v>103.8</v>
       </c>
-      <c r="BO52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP52" s="32">
+      <c r="BO52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP52" s="41">
         <v>101.1</v>
       </c>
-      <c r="BQ52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR52" s="32">
+      <c r="BQ52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR52" s="41">
         <v>101.1</v>
       </c>
-      <c r="BS52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT52" s="32">
+      <c r="BS52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT52" s="41">
         <v>101.2</v>
       </c>
-      <c r="BU52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV52" s="32">
+      <c r="BU52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV52" s="41">
         <v>127.9</v>
       </c>
-      <c r="BW52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX52" s="32">
+      <c r="BW52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX52" s="41">
         <v>100.9</v>
       </c>
-      <c r="BY52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ52" s="32">
+      <c r="BY52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ52" s="41">
         <v>102.2</v>
       </c>
-      <c r="CA52" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB52" s="32">
+      <c r="CA52" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB52" s="41">
         <v>102.7</v>
       </c>
-      <c r="CC52" s="26" t="s">
+      <c r="CC52" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="53" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="50" t="s">
+      <c r="A53" s="75" t="s">
         <v>79</v>
       </c>
-      <c r="B53" s="32">
+      <c r="B53" s="41">
         <v>107.3</v>
       </c>
-      <c r="C53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D53" s="32">
+      <c r="C53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D53" s="41">
         <v>106.5</v>
       </c>
-      <c r="E53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F53" s="32">
+      <c r="E53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F53" s="41">
         <v>99.2</v>
       </c>
-      <c r="G53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H53" s="32">
+      <c r="G53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H53" s="41">
         <v>112.9</v>
       </c>
-      <c r="I53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J53" s="32">
+      <c r="I53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J53" s="41">
         <v>96.3</v>
       </c>
-      <c r="K53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L53" s="32">
+      <c r="K53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L53" s="41">
         <v>114.6</v>
       </c>
-      <c r="M53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N53" s="32">
+      <c r="M53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N53" s="41">
         <v>77.599999999999994</v>
       </c>
-      <c r="O53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P53" s="32">
+      <c r="O53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P53" s="41">
         <v>124.9</v>
       </c>
-      <c r="Q53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R53" s="32">
+      <c r="Q53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R53" s="41">
         <v>104.3</v>
       </c>
-      <c r="S53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T53" s="32">
+      <c r="S53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T53" s="41">
         <v>104.9</v>
       </c>
-      <c r="U53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V53" s="32">
+      <c r="U53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V53" s="41">
         <v>112.5</v>
       </c>
-      <c r="W53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X53" s="32">
+      <c r="W53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X53" s="41">
         <v>108.5</v>
       </c>
-      <c r="Y53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z53" s="32">
+      <c r="Y53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z53" s="41">
         <v>110</v>
       </c>
-      <c r="AA53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB53" s="32">
+      <c r="AA53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB53" s="41">
         <v>105.4</v>
       </c>
-      <c r="AC53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD53" s="32">
+      <c r="AC53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD53" s="41">
         <v>104.7</v>
       </c>
-      <c r="AE53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF53" s="32">
+      <c r="AE53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF53" s="41">
         <v>105.1</v>
       </c>
-      <c r="AG53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH53" s="32">
+      <c r="AG53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH53" s="41">
         <v>133.1</v>
       </c>
-      <c r="AI53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ53" s="32">
+      <c r="AI53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ53" s="41">
         <v>103.9</v>
       </c>
-      <c r="AK53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL53" s="32">
+      <c r="AK53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL53" s="41">
         <v>107.9</v>
       </c>
-      <c r="AM53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN53" s="32">
+      <c r="AM53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN53" s="41">
         <v>113.3</v>
       </c>
-      <c r="AO53" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP53" s="34">
+      <c r="AO53" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP53" s="43">
         <v>102</v>
       </c>
-      <c r="AQ53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR53" s="32">
+      <c r="AQ53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR53" s="41">
         <v>101.7</v>
       </c>
-      <c r="AS53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT53" s="32">
+      <c r="AS53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT53" s="41">
         <v>100.3</v>
       </c>
-      <c r="AU53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV53" s="32">
+      <c r="AU53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV53" s="41">
         <v>103.6</v>
       </c>
-      <c r="AW53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX53" s="32">
+      <c r="AW53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX53" s="41">
         <v>103.4</v>
       </c>
-      <c r="AY53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ53" s="32">
+      <c r="AY53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ53" s="41">
         <v>102</v>
       </c>
-      <c r="BA53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB53" s="32">
+      <c r="BA53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB53" s="41">
         <v>95.3</v>
       </c>
-      <c r="BC53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD53" s="32">
+      <c r="BC53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD53" s="41">
         <v>99.4</v>
       </c>
-      <c r="BE53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF53" s="32">
+      <c r="BE53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF53" s="41">
         <v>111</v>
       </c>
-      <c r="BG53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH53" s="32">
+      <c r="BG53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH53" s="41">
         <v>103.2</v>
       </c>
-      <c r="BI53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ53" s="32">
+      <c r="BI53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ53" s="41">
         <v>100.3</v>
       </c>
-      <c r="BK53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL53" s="32">
+      <c r="BK53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL53" s="41">
         <v>100.1</v>
       </c>
-      <c r="BM53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN53" s="32">
+      <c r="BM53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN53" s="41">
         <v>103.5</v>
       </c>
-      <c r="BO53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP53" s="32">
+      <c r="BO53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP53" s="41">
         <v>102.3</v>
       </c>
-      <c r="BQ53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR53" s="32">
+      <c r="BQ53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR53" s="41">
         <v>103.1</v>
       </c>
-      <c r="BS53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT53" s="32">
+      <c r="BS53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT53" s="41">
         <v>101.2</v>
       </c>
-      <c r="BU53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV53" s="32">
+      <c r="BU53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV53" s="41">
         <v>103</v>
       </c>
-      <c r="BW53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX53" s="32">
+      <c r="BW53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX53" s="41">
         <v>103</v>
       </c>
-      <c r="BY53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ53" s="32">
+      <c r="BY53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ53" s="41">
         <v>99.8</v>
       </c>
-      <c r="CA53" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB53" s="32">
+      <c r="CA53" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB53" s="41">
         <v>102.1</v>
       </c>
-      <c r="CC53" s="26" t="s">
+      <c r="CC53" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="54" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="50" t="s">
+      <c r="A54" s="75" t="s">
         <v>80</v>
       </c>
-      <c r="B54" s="32">
+      <c r="B54" s="41">
         <v>109.2</v>
       </c>
-      <c r="C54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D54" s="32">
+      <c r="C54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D54" s="41">
         <v>108.7</v>
       </c>
-      <c r="E54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F54" s="32">
+      <c r="E54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F54" s="41">
         <v>101.8</v>
       </c>
-      <c r="G54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H54" s="32">
+      <c r="G54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H54" s="41">
         <v>111.5</v>
       </c>
-      <c r="I54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J54" s="32">
+      <c r="I54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J54" s="41">
         <v>121.6</v>
       </c>
-      <c r="K54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L54" s="32">
+      <c r="K54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L54" s="41">
         <v>115</v>
       </c>
-      <c r="M54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N54" s="32">
+      <c r="M54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N54" s="41">
         <v>81.599999999999994</v>
       </c>
-      <c r="O54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P54" s="32">
+      <c r="O54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P54" s="41">
         <v>122.4</v>
       </c>
-      <c r="Q54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R54" s="32">
+      <c r="Q54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R54" s="41">
         <v>112.2</v>
       </c>
-      <c r="S54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T54" s="32">
+      <c r="S54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T54" s="41">
         <v>103.9</v>
       </c>
-      <c r="U54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V54" s="32">
+      <c r="U54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V54" s="41">
         <v>110.9</v>
       </c>
-      <c r="W54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X54" s="32">
+      <c r="W54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X54" s="41">
         <v>108.1</v>
       </c>
-      <c r="Y54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z54" s="32">
+      <c r="Y54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z54" s="41">
         <v>112.1</v>
       </c>
-      <c r="AA54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB54" s="32">
+      <c r="AA54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB54" s="41">
         <v>107</v>
       </c>
-      <c r="AC54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD54" s="32">
+      <c r="AC54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD54" s="41">
         <v>108.1</v>
       </c>
-      <c r="AE54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF54" s="32">
+      <c r="AE54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF54" s="41">
         <v>104.8</v>
       </c>
-      <c r="AG54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH54" s="32">
+      <c r="AG54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH54" s="41">
         <v>127.4</v>
       </c>
-      <c r="AI54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ54" s="32">
+      <c r="AI54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ54" s="41">
         <v>104.9</v>
       </c>
-      <c r="AK54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL54" s="32">
+      <c r="AK54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL54" s="41">
         <v>107</v>
       </c>
-      <c r="AM54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN54" s="32">
+      <c r="AM54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN54" s="41">
         <v>112.3</v>
       </c>
-      <c r="AO54" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP54" s="34">
+      <c r="AO54" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP54" s="43">
         <v>102</v>
       </c>
-      <c r="AQ54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR54" s="32">
+      <c r="AQ54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR54" s="41">
         <v>102.1</v>
       </c>
-      <c r="AS54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT54" s="32">
+      <c r="AS54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT54" s="41">
         <v>104.4</v>
       </c>
-      <c r="AU54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV54" s="32">
+      <c r="AU54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV54" s="41">
         <v>101.5</v>
       </c>
-      <c r="AW54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX54" s="32">
+      <c r="AW54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX54" s="41">
         <v>101.9</v>
       </c>
-      <c r="AY54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ54" s="32">
+      <c r="AY54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ54" s="41">
         <v>106.3</v>
       </c>
-      <c r="BA54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB54" s="32">
+      <c r="BA54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB54" s="41">
         <v>97</v>
       </c>
-      <c r="BC54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD54" s="32">
+      <c r="BC54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD54" s="41">
         <v>100</v>
       </c>
-      <c r="BE54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF54" s="32">
+      <c r="BE54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF54" s="41">
         <v>108.9</v>
       </c>
-      <c r="BG54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH54" s="32">
+      <c r="BG54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH54" s="41">
         <v>101.4</v>
       </c>
-      <c r="BI54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ54" s="32">
+      <c r="BI54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ54" s="41">
         <v>101.3</v>
       </c>
-      <c r="BK54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL54" s="32">
+      <c r="BK54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL54" s="41">
         <v>101</v>
       </c>
-      <c r="BM54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN54" s="32">
+      <c r="BM54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN54" s="41">
         <v>102.1</v>
       </c>
-      <c r="BO54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP54" s="32">
+      <c r="BO54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP54" s="41">
         <v>101.8</v>
       </c>
-      <c r="BQ54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR54" s="32">
+      <c r="BQ54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR54" s="41">
         <v>101.7</v>
       </c>
-      <c r="BS54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT54" s="32">
+      <c r="BS54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT54" s="41">
         <v>101.3</v>
       </c>
-      <c r="BU54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV54" s="32">
+      <c r="BU54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV54" s="41">
         <v>98.7</v>
       </c>
-      <c r="BW54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX54" s="32">
+      <c r="BW54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX54" s="41">
         <v>99.8</v>
       </c>
-      <c r="BY54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ54" s="32">
+      <c r="BY54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ54" s="41">
         <v>103.8</v>
       </c>
-      <c r="CA54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB54" s="32">
+      <c r="CA54" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB54" s="41">
         <v>104</v>
       </c>
-      <c r="CC54" s="26" t="s">
+      <c r="CC54" s="35" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="55" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="50" t="s">
+      <c r="A55" s="75" t="s">
         <v>81</v>
       </c>
-      <c r="B55" s="24">
+      <c r="B55" s="33">
         <v>110.2</v>
       </c>
-      <c r="C55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D55" s="24">
+      <c r="C55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D55" s="33">
         <v>108.9</v>
       </c>
-      <c r="E55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F55" s="24">
+      <c r="E55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F55" s="33">
         <v>111.6</v>
       </c>
-      <c r="G55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H55" s="24">
+      <c r="G55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H55" s="33">
         <v>111.9</v>
       </c>
-      <c r="I55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J55" s="24">
+      <c r="I55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J55" s="33">
         <v>106.4</v>
       </c>
-      <c r="K55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L55" s="24">
+      <c r="K55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L55" s="33">
         <v>113.2</v>
       </c>
-      <c r="M55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N55" s="24">
+      <c r="M55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N55" s="33">
         <v>84.3</v>
       </c>
-      <c r="O55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P55" s="24">
+      <c r="O55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P55" s="33">
         <v>101.5</v>
       </c>
-      <c r="Q55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R55" s="24">
+      <c r="Q55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R55" s="33">
         <v>129.4</v>
       </c>
-      <c r="S55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T55" s="24">
+      <c r="S55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T55" s="33">
         <v>104.8</v>
       </c>
-      <c r="U55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V55" s="19">
+      <c r="U55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V55" s="28">
         <v>105.2</v>
       </c>
-      <c r="W55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X55" s="24">
+      <c r="W55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X55" s="33">
         <v>100.6</v>
       </c>
-      <c r="Y55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z55" s="24">
+      <c r="Y55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z55" s="33">
         <v>112.6</v>
       </c>
-      <c r="AA55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB55" s="24">
+      <c r="AA55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB55" s="33">
         <v>106.5</v>
       </c>
-      <c r="AC55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD55" s="24">
+      <c r="AC55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD55" s="33">
         <v>108.1</v>
       </c>
-      <c r="AE55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF55" s="24">
+      <c r="AE55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF55" s="33">
         <v>104.5</v>
       </c>
-      <c r="AG55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH55" s="24">
+      <c r="AG55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH55" s="33">
         <v>143.30000000000001</v>
       </c>
-      <c r="AI55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ55" s="24">
+      <c r="AI55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ55" s="33">
         <v>105.2</v>
       </c>
-      <c r="AK55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL55" s="24">
+      <c r="AK55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL55" s="33">
         <v>105.7</v>
       </c>
-      <c r="AM55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN55" s="24">
+      <c r="AM55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN55" s="33">
         <v>109.5</v>
       </c>
-      <c r="AO55" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP55" s="27">
+      <c r="AO55" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP55" s="36">
         <v>103.4</v>
       </c>
-      <c r="AQ55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR55" s="24">
+      <c r="AQ55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR55" s="33">
         <v>102.7</v>
       </c>
-      <c r="AS55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT55" s="24">
+      <c r="AS55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT55" s="33">
         <v>104.4</v>
       </c>
-      <c r="AU55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV55" s="24">
+      <c r="AU55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV55" s="33">
         <v>100.8</v>
       </c>
-      <c r="AW55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX55" s="24">
+      <c r="AW55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX55" s="33">
         <v>100.9</v>
       </c>
-      <c r="AY55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ55" s="24">
+      <c r="AY55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ55" s="33">
         <v>100.9</v>
       </c>
-      <c r="BA55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB55" s="24">
+      <c r="BA55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB55" s="33">
         <v>97.1</v>
       </c>
-      <c r="BC55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD55" s="24">
+      <c r="BC55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD55" s="33">
         <v>101.8</v>
       </c>
-      <c r="BE55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF55" s="24">
+      <c r="BE55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF55" s="33">
         <v>108.4</v>
       </c>
-      <c r="BG55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH55" s="24">
+      <c r="BG55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH55" s="33">
         <v>100.7</v>
       </c>
-      <c r="BI55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ55" s="19">
+      <c r="BI55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ55" s="28">
         <v>101.4</v>
       </c>
-      <c r="BK55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL55" s="24">
+      <c r="BK55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL55" s="33">
         <v>98.6</v>
       </c>
-      <c r="BM55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN55" s="24">
+      <c r="BM55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN55" s="33">
         <v>102.7</v>
       </c>
-      <c r="BO55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP55" s="24">
+      <c r="BO55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP55" s="33">
         <v>101.1</v>
       </c>
-      <c r="BQ55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR55" s="24">
+      <c r="BQ55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR55" s="33">
         <v>102.1</v>
       </c>
-      <c r="BS55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT55" s="24">
+      <c r="BS55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT55" s="33">
         <v>100.7</v>
       </c>
-      <c r="BU55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV55" s="24">
+      <c r="BU55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV55" s="33">
         <v>110.2</v>
       </c>
-      <c r="BW55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX55" s="24">
+      <c r="BW55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX55" s="33">
         <v>101.4</v>
       </c>
-      <c r="BY55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ55" s="24">
+      <c r="BY55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ55" s="33">
         <v>99.9</v>
       </c>
-      <c r="CA55" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB55" s="24">
+      <c r="CA55" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB55" s="33">
         <v>100.4</v>
       </c>
-      <c r="CC55" s="26" t="s">
+      <c r="CC55" s="35" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="56" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="50" t="s">
+    <row r="56" spans="1:82" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="75" t="s">
         <v>82</v>
       </c>
-      <c r="B56" s="24">
+      <c r="B56" s="33">
         <v>106.3</v>
       </c>
-      <c r="C56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D56" s="24">
+      <c r="C56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D56" s="33">
         <v>106.5</v>
       </c>
-      <c r="E56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F56" s="24">
+      <c r="E56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F56" s="33">
         <v>107.9</v>
       </c>
-      <c r="G56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H56" s="24">
+      <c r="G56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H56" s="33">
         <v>105.2</v>
       </c>
-      <c r="I56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J56" s="24">
+      <c r="I56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J56" s="33">
         <v>107.6</v>
       </c>
-      <c r="K56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L56" s="24">
+      <c r="K56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L56" s="33">
         <v>112</v>
       </c>
-      <c r="M56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N56" s="24">
+      <c r="M56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N56" s="33">
         <v>101.9</v>
       </c>
-      <c r="O56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P56" s="24">
+      <c r="O56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P56" s="33">
         <v>102.2</v>
       </c>
-      <c r="Q56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R56" s="24">
+      <c r="Q56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R56" s="33">
         <v>139.9</v>
       </c>
-      <c r="S56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T56" s="24">
+      <c r="S56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T56" s="33">
         <v>105</v>
       </c>
-      <c r="U56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V56" s="19">
+      <c r="U56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V56" s="28">
         <v>102.4</v>
       </c>
-      <c r="W56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X56" s="24">
+      <c r="W56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X56" s="33">
         <v>99.5</v>
       </c>
-      <c r="Y56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z56" s="24">
+      <c r="Y56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z56" s="33">
         <v>105.9</v>
       </c>
-      <c r="AA56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB56" s="24">
+      <c r="AA56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB56" s="33">
         <v>106.7</v>
       </c>
-      <c r="AC56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD56" s="24">
+      <c r="AC56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD56" s="33">
         <v>108.1</v>
       </c>
-      <c r="AE56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF56" s="24">
+      <c r="AE56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF56" s="33">
         <v>104</v>
       </c>
-      <c r="AG56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH56" s="24">
+      <c r="AG56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH56" s="33">
         <v>100.4</v>
       </c>
-      <c r="AI56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ56" s="24">
+      <c r="AI56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ56" s="33">
         <v>101.8</v>
       </c>
-      <c r="AK56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL56" s="24">
+      <c r="AK56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL56" s="33">
         <v>108.8</v>
       </c>
-      <c r="AM56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN56" s="24">
+      <c r="AM56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN56" s="33">
         <v>108.5</v>
       </c>
-      <c r="AO56" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP56" s="27">
+      <c r="AO56" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP56" s="36">
         <v>98.8</v>
       </c>
-      <c r="AQ56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR56" s="24">
+      <c r="AQ56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR56" s="33">
         <v>99.9</v>
       </c>
-      <c r="AS56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT56" s="24">
+      <c r="AS56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT56" s="33">
         <v>98.7</v>
       </c>
-      <c r="AU56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV56" s="24">
+      <c r="AU56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV56" s="33">
         <v>99.2</v>
       </c>
-      <c r="AW56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX56" s="24">
+      <c r="AW56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX56" s="33">
         <v>101.2</v>
       </c>
-      <c r="AY56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ56" s="24">
+      <c r="AY56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ56" s="33">
         <v>102.4</v>
       </c>
-      <c r="BA56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB56" s="24">
+      <c r="BA56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB56" s="33">
         <v>113.5</v>
       </c>
-      <c r="BC56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD56" s="24">
+      <c r="BC56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD56" s="33">
         <v>100.9</v>
       </c>
-      <c r="BE56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF56" s="24">
+      <c r="BE56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF56" s="33">
         <v>106.7</v>
       </c>
-      <c r="BG56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH56" s="24">
+      <c r="BG56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH56" s="33">
         <v>99.7</v>
       </c>
-      <c r="BI56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ56" s="19">
+      <c r="BI56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ56" s="28">
         <v>99.3</v>
       </c>
-      <c r="BK56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL56" s="24">
+      <c r="BK56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL56" s="33">
         <v>99.8</v>
       </c>
-      <c r="BM56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN56" s="24">
+      <c r="BM56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN56" s="33">
         <v>97.7</v>
       </c>
-      <c r="BO56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP56" s="24">
+      <c r="BO56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP56" s="33">
         <v>101.3</v>
       </c>
-      <c r="BQ56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR56" s="24">
+      <c r="BQ56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR56" s="33">
         <v>101</v>
       </c>
-      <c r="BS56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT56" s="24">
+      <c r="BS56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT56" s="33">
         <v>100.7</v>
       </c>
-      <c r="BU56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV56" s="24">
+      <c r="BU56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV56" s="33">
         <v>89.6</v>
       </c>
-      <c r="BW56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX56" s="24">
+      <c r="BW56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX56" s="33">
         <v>97.7</v>
       </c>
-      <c r="BY56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ56" s="24">
+      <c r="BY56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ56" s="33">
         <v>105.2</v>
       </c>
-      <c r="CA56" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB56" s="24">
+      <c r="CA56" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB56" s="33">
         <v>101.8</v>
       </c>
-      <c r="CC56" s="26" t="s">
-[...2 lines deleted...]
-      <c r="CD56" s="35"/>
+      <c r="CC56" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD56" s="44"/>
     </row>
-    <row r="57" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="50" t="s">
+    <row r="57" spans="1:82" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="75" t="s">
         <v>83</v>
       </c>
-      <c r="B57" s="24">
+      <c r="B57" s="33">
         <v>104.8</v>
       </c>
-      <c r="C57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D57" s="24">
+      <c r="C57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D57" s="33">
         <v>105.7</v>
       </c>
-      <c r="E57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F57" s="24">
+      <c r="E57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F57" s="33">
         <v>110.6</v>
       </c>
-      <c r="G57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H57" s="24">
+      <c r="G57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H57" s="33">
         <v>101.3</v>
       </c>
-      <c r="I57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J57" s="24">
+      <c r="I57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J57" s="33">
         <v>101.7</v>
       </c>
-      <c r="K57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L57" s="24">
+      <c r="K57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L57" s="33">
         <v>110.7</v>
       </c>
-      <c r="M57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N57" s="24">
+      <c r="M57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N57" s="33">
         <v>105.5</v>
       </c>
-      <c r="O57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P57" s="24">
+      <c r="O57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P57" s="33">
         <v>105.3</v>
       </c>
-      <c r="Q57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R57" s="24">
+      <c r="Q57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R57" s="33">
         <v>131.1</v>
       </c>
-      <c r="S57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T57" s="24">
+      <c r="S57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T57" s="33">
         <v>101.4</v>
       </c>
-      <c r="U57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V57" s="19">
+      <c r="U57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V57" s="28">
         <v>103.3</v>
       </c>
-      <c r="W57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X57" s="24">
+      <c r="W57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X57" s="33">
         <v>100.1</v>
       </c>
-      <c r="Y57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z57" s="24">
+      <c r="Y57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z57" s="33">
         <v>103.7</v>
       </c>
-      <c r="AA57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB57" s="24">
+      <c r="AA57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB57" s="33">
         <v>103.7</v>
       </c>
-      <c r="AC57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD57" s="24">
+      <c r="AC57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD57" s="33">
         <v>103.1</v>
       </c>
-      <c r="AE57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF57" s="24">
+      <c r="AE57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF57" s="33">
         <v>103.1</v>
       </c>
-      <c r="AG57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH57" s="24">
+      <c r="AG57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH57" s="33">
         <v>104.1</v>
       </c>
-      <c r="AI57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ57" s="24">
+      <c r="AI57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ57" s="33">
         <v>100.1</v>
       </c>
-      <c r="AK57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL57" s="24">
+      <c r="AK57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL57" s="33">
         <v>109.9</v>
       </c>
-      <c r="AM57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN57" s="24">
+      <c r="AM57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN57" s="33">
         <v>107.6</v>
       </c>
-      <c r="AO57" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP57" s="27">
+      <c r="AO57" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP57" s="36">
         <v>100.6</v>
       </c>
-      <c r="AQ57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR57" s="24">
+      <c r="AQ57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR57" s="33">
         <v>101</v>
       </c>
-      <c r="AS57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT57" s="24">
+      <c r="AS57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT57" s="33">
         <v>102.8</v>
       </c>
-      <c r="AU57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV57" s="24">
+      <c r="AU57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV57" s="33">
         <v>99.7</v>
       </c>
-      <c r="AW57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX57" s="24">
+      <c r="AW57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX57" s="33">
         <v>97.7</v>
       </c>
-      <c r="AY57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ57" s="24">
+      <c r="AY57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ57" s="33">
         <v>100.8</v>
       </c>
-      <c r="BA57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB57" s="24">
+      <c r="BA57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB57" s="33">
         <v>98.7</v>
       </c>
-      <c r="BC57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD57" s="24">
+      <c r="BC57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD57" s="33">
         <v>102.4</v>
       </c>
-      <c r="BE57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF57" s="24">
+      <c r="BE57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF57" s="33">
         <v>104</v>
       </c>
-      <c r="BG57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH57" s="24">
+      <c r="BG57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH57" s="33">
         <v>99.7</v>
       </c>
-      <c r="BI57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ57" s="19">
+      <c r="BI57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ57" s="28">
         <v>101.2</v>
       </c>
-      <c r="BK57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL57" s="24">
+      <c r="BK57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL57" s="33">
         <v>100.7</v>
       </c>
-      <c r="BM57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN57" s="24">
+      <c r="BM57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN57" s="33">
         <v>101.3</v>
       </c>
-      <c r="BO57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP57" s="24">
+      <c r="BO57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP57" s="33">
         <v>99.5</v>
       </c>
-      <c r="BQ57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR57" s="24">
+      <c r="BQ57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR57" s="33">
         <v>98.3</v>
       </c>
-      <c r="BS57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT57" s="24">
+      <c r="BS57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT57" s="33">
         <v>100.3</v>
       </c>
-      <c r="BU57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV57" s="24">
+      <c r="BU57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV57" s="33">
         <v>106.8</v>
       </c>
-      <c r="BW57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX57" s="24">
+      <c r="BW57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX57" s="33">
         <v>101.2</v>
       </c>
-      <c r="BY57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ57" s="24">
+      <c r="BY57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ57" s="33">
         <v>100.8</v>
       </c>
-      <c r="CA57" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB57" s="24">
+      <c r="CA57" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB57" s="33">
         <v>101.3</v>
       </c>
-      <c r="CC57" s="26" t="s">
-[...2 lines deleted...]
-      <c r="CD57" s="35"/>
+      <c r="CC57" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD57" s="44"/>
     </row>
-    <row r="58" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="50" t="s">
+    <row r="58" spans="1:82" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="75" t="s">
         <v>84</v>
       </c>
-      <c r="B58" s="24">
+      <c r="B58" s="33">
         <v>101.1</v>
       </c>
-      <c r="C58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D58" s="24">
+      <c r="C58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D58" s="33">
         <v>101.3</v>
       </c>
-      <c r="E58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F58" s="24">
+      <c r="E58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F58" s="33">
         <v>101.2</v>
       </c>
-      <c r="G58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H58" s="24">
+      <c r="G58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H58" s="33">
         <v>97</v>
       </c>
-      <c r="I58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J58" s="24">
+      <c r="I58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J58" s="33">
         <v>94.9</v>
       </c>
-      <c r="K58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L58" s="24">
+      <c r="K58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L58" s="33">
         <v>100.8</v>
       </c>
-      <c r="M58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N58" s="24">
+      <c r="M58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N58" s="33">
         <v>107.2</v>
       </c>
-      <c r="O58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P58" s="24">
+      <c r="O58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P58" s="33">
         <v>106.3</v>
       </c>
-      <c r="Q58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R58" s="24">
+      <c r="Q58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R58" s="33">
         <v>140</v>
       </c>
-      <c r="S58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T58" s="24">
+      <c r="S58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T58" s="33">
         <v>99.3</v>
       </c>
-      <c r="U58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V58" s="19">
+      <c r="U58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V58" s="28">
         <v>101.7</v>
       </c>
-      <c r="W58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X58" s="24">
+      <c r="W58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X58" s="33">
         <v>97.9</v>
       </c>
-      <c r="Y58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z58" s="24">
+      <c r="Y58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z58" s="33">
         <v>99.1</v>
       </c>
-      <c r="AA58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB58" s="24">
+      <c r="AA58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB58" s="33">
         <v>99.4</v>
       </c>
-      <c r="AC58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD58" s="24">
+      <c r="AC58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD58" s="33">
         <v>100.8</v>
       </c>
-      <c r="AE58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF58" s="24">
+      <c r="AE58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF58" s="33">
         <v>93.3</v>
       </c>
-      <c r="AG58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH58" s="24">
+      <c r="AG58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH58" s="33">
         <v>97.6</v>
       </c>
-      <c r="AI58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ58" s="24">
+      <c r="AI58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ58" s="33">
         <v>101</v>
       </c>
-      <c r="AK58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL58" s="24">
+      <c r="AK58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL58" s="33">
         <v>105.3</v>
       </c>
-      <c r="AM58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN58" s="24">
+      <c r="AM58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN58" s="33">
         <v>102.2</v>
       </c>
-      <c r="AO58" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP58" s="27">
+      <c r="AO58" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP58" s="36">
         <v>98.4</v>
       </c>
-      <c r="AQ58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR58" s="24">
+      <c r="AQ58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR58" s="33">
         <v>97.8</v>
       </c>
-      <c r="AS58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT58" s="24">
+      <c r="AS58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT58" s="33">
         <v>95.4</v>
       </c>
-      <c r="AU58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV58" s="24">
+      <c r="AU58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV58" s="33">
         <v>97.2</v>
       </c>
-      <c r="AW58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX58" s="24">
+      <c r="AW58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX58" s="33">
         <v>95.1</v>
       </c>
-      <c r="AY58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ58" s="24">
+      <c r="AY58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ58" s="33">
         <v>96.8</v>
       </c>
-      <c r="BA58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB58" s="24">
+      <c r="BA58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB58" s="33">
         <v>98.5</v>
       </c>
-      <c r="BC58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD58" s="24">
+      <c r="BC58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD58" s="33">
         <v>101</v>
       </c>
-      <c r="BE58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF58" s="24">
+      <c r="BE58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF58" s="33">
         <v>116.4</v>
       </c>
-      <c r="BG58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH58" s="24">
+      <c r="BG58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH58" s="33">
         <v>99.2</v>
       </c>
-      <c r="BI58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ58" s="19">
+      <c r="BI58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ58" s="28">
         <v>99.8</v>
       </c>
-      <c r="BK58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL58" s="24">
+      <c r="BK58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL58" s="33">
         <v>98.8</v>
       </c>
-      <c r="BM58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN58" s="24">
+      <c r="BM58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN58" s="33">
         <v>97.5</v>
       </c>
-      <c r="BO58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP58" s="24">
+      <c r="BO58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP58" s="33">
         <v>97.5</v>
       </c>
-      <c r="BQ58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR58" s="24">
+      <c r="BQ58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR58" s="33">
         <v>99.5</v>
       </c>
-      <c r="BS58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT58" s="24">
+      <c r="BS58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT58" s="33">
         <v>91.8</v>
       </c>
-      <c r="BU58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV58" s="24">
+      <c r="BU58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV58" s="33">
         <v>92.6</v>
       </c>
-      <c r="BW58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX58" s="24">
+      <c r="BW58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX58" s="33">
         <v>100.7</v>
       </c>
-      <c r="BY58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ58" s="24">
+      <c r="BY58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ58" s="33">
         <v>99.4</v>
       </c>
-      <c r="CA58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB58" s="24">
+      <c r="CA58" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB58" s="33">
         <v>98.7</v>
       </c>
-      <c r="CC58" s="26" t="s">
-[...2 lines deleted...]
-      <c r="CD58" s="35"/>
+      <c r="CC58" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD58" s="44"/>
     </row>
-    <row r="59" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="50" t="s">
+    <row r="59" spans="1:82" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="75" t="s">
         <v>85</v>
       </c>
-      <c r="B59" s="24">
+      <c r="B59" s="33">
         <v>98.8</v>
       </c>
-      <c r="C59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D59" s="24">
+      <c r="C59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D59" s="33">
         <v>100.2</v>
       </c>
-      <c r="E59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F59" s="24">
+      <c r="E59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F59" s="33">
         <v>98.5</v>
       </c>
-      <c r="G59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H59" s="24">
+      <c r="G59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H59" s="33">
         <v>99.7</v>
       </c>
-      <c r="I59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J59" s="24">
+      <c r="I59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J59" s="33">
         <v>97.5</v>
       </c>
-      <c r="K59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L59" s="24">
+      <c r="K59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L59" s="33">
         <v>104.5</v>
       </c>
-      <c r="M59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N59" s="24">
+      <c r="M59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N59" s="33">
         <v>109</v>
       </c>
-      <c r="O59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P59" s="24">
+      <c r="O59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P59" s="33">
         <v>104.1</v>
       </c>
-      <c r="Q59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R59" s="24">
+      <c r="Q59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R59" s="33">
         <v>110.4</v>
       </c>
-      <c r="S59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T59" s="24">
+      <c r="S59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T59" s="33">
         <v>100.2</v>
       </c>
-      <c r="U59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V59" s="19">
+      <c r="U59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V59" s="28">
         <v>102.1</v>
       </c>
-      <c r="W59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X59" s="24">
+      <c r="W59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X59" s="33">
         <v>101</v>
       </c>
-      <c r="Y59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z59" s="24">
+      <c r="Y59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z59" s="33">
         <v>95.5</v>
       </c>
-      <c r="AA59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB59" s="24">
+      <c r="AA59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB59" s="33">
         <v>99</v>
       </c>
-      <c r="AC59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD59" s="24">
+      <c r="AC59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD59" s="33">
         <v>98.3</v>
       </c>
-      <c r="AE59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF59" s="24">
+      <c r="AE59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF59" s="33">
         <v>101</v>
       </c>
-      <c r="AG59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH59" s="24">
+      <c r="AG59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH59" s="33">
         <v>84</v>
       </c>
-      <c r="AI59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ59" s="24">
+      <c r="AI59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ59" s="33">
         <v>103.5</v>
       </c>
-      <c r="AK59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL59" s="24">
+      <c r="AK59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL59" s="33">
         <v>105.7</v>
       </c>
-      <c r="AM59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN59" s="24">
+      <c r="AM59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN59" s="33">
         <v>100</v>
       </c>
-      <c r="AO59" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP59" s="27">
+      <c r="AO59" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP59" s="36">
         <v>100.9</v>
       </c>
-      <c r="AQ59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR59" s="24">
+      <c r="AQ59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR59" s="33">
         <v>101.6</v>
       </c>
-      <c r="AS59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT59" s="24">
+      <c r="AS59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT59" s="33">
         <v>101.6</v>
       </c>
-      <c r="AU59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV59" s="24">
+      <c r="AU59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV59" s="33">
         <v>103.6</v>
       </c>
-      <c r="AW59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX59" s="24">
+      <c r="AW59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX59" s="33">
         <v>103.6</v>
       </c>
-      <c r="AY59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ59" s="24">
+      <c r="AY59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ59" s="33">
         <v>104.6</v>
       </c>
-      <c r="BA59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB59" s="24">
+      <c r="BA59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB59" s="33">
         <v>98.7</v>
       </c>
-      <c r="BC59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD59" s="24">
+      <c r="BC59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD59" s="33">
         <v>99.7</v>
       </c>
-      <c r="BE59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF59" s="24">
+      <c r="BE59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF59" s="33">
         <v>85.5</v>
       </c>
-      <c r="BG59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH59" s="24">
+      <c r="BG59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH59" s="33">
         <v>101.6</v>
       </c>
-      <c r="BI59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ59" s="19">
+      <c r="BI59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ59" s="28">
         <v>101.7</v>
       </c>
-      <c r="BK59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL59" s="24">
+      <c r="BK59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL59" s="33">
         <v>101.8</v>
       </c>
-      <c r="BM59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN59" s="24">
+      <c r="BM59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN59" s="33">
         <v>99.1</v>
       </c>
-      <c r="BO59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP59" s="24">
+      <c r="BO59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP59" s="33">
         <v>100.8</v>
       </c>
-      <c r="BQ59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR59" s="24">
+      <c r="BQ59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR59" s="33">
         <v>99.5</v>
       </c>
-      <c r="BS59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT59" s="24">
+      <c r="BS59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT59" s="33">
         <v>108.9</v>
       </c>
-      <c r="BU59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV59" s="24">
+      <c r="BU59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV59" s="33">
         <v>94.9</v>
       </c>
-      <c r="BW59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX59" s="24">
+      <c r="BW59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX59" s="33">
         <v>103.9</v>
       </c>
-      <c r="BY59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ59" s="24">
+      <c r="BY59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ59" s="33">
         <v>100.3</v>
       </c>
-      <c r="CA59" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB59" s="24">
+      <c r="CA59" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB59" s="33">
         <v>98.2</v>
       </c>
-      <c r="CC59" s="26" t="s">
-[...2 lines deleted...]
-      <c r="CD59" s="35"/>
+      <c r="CC59" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD59" s="44"/>
     </row>
-    <row r="60" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="50" t="s">
+    <row r="60" spans="1:82" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="75" t="s">
         <v>86</v>
       </c>
-      <c r="B60" s="24">
+      <c r="B60" s="33">
         <v>99.3</v>
       </c>
-      <c r="C60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D60" s="24">
+      <c r="C60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D60" s="33">
         <v>100.1</v>
       </c>
-      <c r="E60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F60" s="24">
+      <c r="E60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F60" s="33">
         <v>96.6</v>
       </c>
-      <c r="G60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H60" s="24">
+      <c r="G60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H60" s="33">
         <v>98.1</v>
       </c>
-      <c r="I60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J60" s="24">
+      <c r="I60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J60" s="33">
         <v>95.8</v>
       </c>
-      <c r="K60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L60" s="24">
+      <c r="K60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L60" s="33">
         <v>96.9</v>
       </c>
-      <c r="M60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N60" s="24">
+      <c r="M60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N60" s="33">
         <v>95.9</v>
       </c>
-      <c r="O60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P60" s="24">
+      <c r="O60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P60" s="33">
         <v>103.3</v>
       </c>
-      <c r="Q60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R60" s="24">
+      <c r="Q60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R60" s="33">
         <v>107.2</v>
       </c>
-      <c r="S60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T60" s="24">
+      <c r="S60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T60" s="33">
         <v>100.8</v>
       </c>
-      <c r="U60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V60" s="19">
+      <c r="U60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V60" s="28">
         <v>103.7</v>
       </c>
-      <c r="W60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X60" s="24">
+      <c r="W60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X60" s="33">
         <v>101.5</v>
       </c>
-      <c r="Y60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z60" s="24">
+      <c r="Y60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z60" s="33">
         <v>96.9</v>
       </c>
-      <c r="AA60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB60" s="24">
+      <c r="AA60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB60" s="33">
         <v>98.5</v>
       </c>
-      <c r="AC60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD60" s="24">
+      <c r="AC60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD60" s="33">
         <v>97.5</v>
       </c>
-      <c r="AE60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF60" s="24">
+      <c r="AE60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF60" s="33">
         <v>101.3</v>
       </c>
-      <c r="AG60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH60" s="24">
+      <c r="AG60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH60" s="33">
         <v>87.9</v>
       </c>
-      <c r="AI60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ60" s="24">
+      <c r="AI60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ60" s="33">
         <v>110.8</v>
       </c>
-      <c r="AK60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL60" s="24">
+      <c r="AK60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL60" s="33">
         <v>99.7</v>
       </c>
-      <c r="AM60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN60" s="24">
+      <c r="AM60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN60" s="33">
         <v>96.6</v>
       </c>
-      <c r="AO60" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP60" s="27">
+      <c r="AO60" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP60" s="36">
         <v>99.4</v>
       </c>
-      <c r="AQ60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR60" s="24">
+      <c r="AQ60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR60" s="33">
         <v>99.7</v>
       </c>
-      <c r="AS60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT60" s="24">
+      <c r="AS60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT60" s="33">
         <v>96.9</v>
       </c>
-      <c r="AU60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV60" s="24">
+      <c r="AU60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV60" s="33">
         <v>97.6</v>
       </c>
-      <c r="AW60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX60" s="24">
+      <c r="AW60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX60" s="33">
         <v>99.5</v>
       </c>
-      <c r="AY60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ60" s="24">
+      <c r="AY60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ60" s="33">
         <v>94.9</v>
       </c>
-      <c r="BA60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB60" s="24">
+      <c r="BA60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB60" s="33">
         <v>99.9</v>
       </c>
-      <c r="BC60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD60" s="24">
+      <c r="BC60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD60" s="33">
         <v>100.2</v>
       </c>
-      <c r="BE60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF60" s="24">
+      <c r="BE60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF60" s="33">
         <v>103.6</v>
       </c>
-      <c r="BG60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH60" s="24">
+      <c r="BG60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH60" s="33">
         <v>100.3</v>
       </c>
-      <c r="BI60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ60" s="19">
+      <c r="BI60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ60" s="28">
         <v>100.9</v>
       </c>
-      <c r="BK60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL60" s="24">
+      <c r="BK60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL60" s="33">
         <v>100.2</v>
       </c>
-      <c r="BM60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN60" s="24">
+      <c r="BM60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN60" s="33">
         <v>99</v>
       </c>
-      <c r="BO60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP60" s="24">
+      <c r="BO60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP60" s="33">
         <v>100.8</v>
       </c>
-      <c r="BQ60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR60" s="24">
+      <c r="BQ60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR60" s="33">
         <v>100.2</v>
       </c>
-      <c r="BS60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT60" s="24">
+      <c r="BS60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT60" s="33">
         <v>101.1</v>
       </c>
-      <c r="BU60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV60" s="24">
+      <c r="BU60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV60" s="33">
         <v>93.8</v>
       </c>
-      <c r="BW60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX60" s="24">
+      <c r="BW60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX60" s="33">
         <v>104.5</v>
       </c>
-      <c r="BY60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ60" s="24">
+      <c r="BY60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ60" s="33">
         <v>99.2</v>
       </c>
-      <c r="CA60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB60" s="24">
+      <c r="CA60" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB60" s="33">
         <v>98.3</v>
       </c>
-      <c r="CC60" s="26" t="s">
-[...2 lines deleted...]
-      <c r="CD60" s="35"/>
+      <c r="CC60" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD60" s="44"/>
     </row>
-    <row r="61" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="50" t="s">
+    <row r="61" spans="1:82" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="75" t="s">
         <v>87</v>
       </c>
-      <c r="B61" s="24">
+      <c r="B61" s="33">
         <v>100.7</v>
       </c>
-      <c r="C61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D61" s="24">
+      <c r="C61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D61" s="33">
         <v>101.2</v>
       </c>
-      <c r="E61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F61" s="24">
+      <c r="E61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F61" s="33">
         <v>97.1</v>
       </c>
-      <c r="G61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H61" s="24">
+      <c r="G61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H61" s="33">
         <v>97.3</v>
       </c>
-      <c r="I61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J61" s="24">
+      <c r="I61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J61" s="33">
         <v>103.4</v>
       </c>
-      <c r="K61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L61" s="24">
+      <c r="K61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L61" s="33">
         <v>98.9</v>
       </c>
-      <c r="M61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N61" s="24">
+      <c r="M61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N61" s="33">
         <v>97.5</v>
       </c>
-      <c r="O61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P61" s="24">
+      <c r="O61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P61" s="33">
         <v>99.8</v>
       </c>
-      <c r="Q61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R61" s="24">
+      <c r="Q61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R61" s="33">
         <v>103.2</v>
       </c>
-      <c r="S61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T61" s="24">
+      <c r="S61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T61" s="33">
         <v>102.3</v>
       </c>
-      <c r="U61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V61" s="19">
+      <c r="U61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V61" s="28">
         <v>104.2</v>
       </c>
-      <c r="W61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X61" s="24">
+      <c r="W61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X61" s="33">
         <v>101.2</v>
       </c>
-      <c r="Y61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z61" s="24">
+      <c r="Y61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z61" s="33">
         <v>96.3</v>
       </c>
-      <c r="AA61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB61" s="24">
+      <c r="AA61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB61" s="33">
         <v>101.6</v>
       </c>
-      <c r="AC61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD61" s="24">
+      <c r="AC61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD61" s="33">
         <v>102</v>
       </c>
-      <c r="AE61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF61" s="24">
+      <c r="AE61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF61" s="33">
         <v>103.1</v>
       </c>
-      <c r="AG61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH61" s="24">
+      <c r="AG61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH61" s="33">
         <v>74.8</v>
       </c>
-      <c r="AI61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ61" s="24">
+      <c r="AI61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ61" s="33">
         <v>112.8</v>
       </c>
-      <c r="AK61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL61" s="24">
+      <c r="AK61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL61" s="33">
         <v>105.3</v>
       </c>
-      <c r="AM61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN61" s="24">
+      <c r="AM61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN61" s="33">
         <v>97.9</v>
       </c>
-      <c r="AO61" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP61" s="27">
+      <c r="AO61" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP61" s="36">
         <v>101.9</v>
       </c>
-      <c r="AQ61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR61" s="24">
+      <c r="AQ61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR61" s="33">
         <v>102.1</v>
       </c>
-      <c r="AS61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT61" s="24">
+      <c r="AS61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT61" s="33">
         <v>103.3</v>
       </c>
-      <c r="AU61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV61" s="24">
+      <c r="AU61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV61" s="33">
         <v>99</v>
       </c>
-      <c r="AW61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX61" s="24">
+      <c r="AW61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX61" s="33">
         <v>105.5</v>
       </c>
-      <c r="AY61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ61" s="24">
+      <c r="AY61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ61" s="33">
         <v>102.9</v>
       </c>
-      <c r="BA61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB61" s="24">
+      <c r="BA61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB61" s="33">
         <v>100.3</v>
       </c>
-      <c r="BC61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD61" s="24">
+      <c r="BC61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD61" s="33">
         <v>99</v>
       </c>
-      <c r="BE61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF61" s="24">
+      <c r="BE61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF61" s="33">
         <v>100.1</v>
       </c>
-      <c r="BG61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH61" s="24">
+      <c r="BG61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH61" s="33">
         <v>101.2</v>
       </c>
-      <c r="BI61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ61" s="19">
+      <c r="BI61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ61" s="28">
         <v>101.7</v>
       </c>
-      <c r="BK61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL61" s="24">
+      <c r="BK61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL61" s="33">
         <v>100.5</v>
       </c>
-      <c r="BM61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN61" s="24">
+      <c r="BM61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN61" s="33">
         <v>100.6</v>
       </c>
-      <c r="BO61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP61" s="24">
+      <c r="BO61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP61" s="33">
         <v>102.6</v>
       </c>
-      <c r="BQ61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR61" s="24">
+      <c r="BQ61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR61" s="33">
         <v>102.9</v>
       </c>
-      <c r="BS61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT61" s="24">
+      <c r="BS61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT61" s="33">
         <v>102.1</v>
       </c>
-      <c r="BU61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV61" s="24">
+      <c r="BU61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV61" s="33">
         <v>90.8</v>
       </c>
-      <c r="BW61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX61" s="24">
+      <c r="BW61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX61" s="33">
         <v>103.1</v>
       </c>
-      <c r="BY61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ61" s="24">
+      <c r="BY61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ61" s="33">
         <v>106.5</v>
       </c>
-      <c r="CA61" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB61" s="24">
+      <c r="CA61" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB61" s="33">
         <v>102.7</v>
       </c>
-      <c r="CC61" s="26" t="s">
-[...2 lines deleted...]
-      <c r="CD61" s="35"/>
+      <c r="CC61" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD61" s="44"/>
     </row>
-    <row r="62" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="50" t="s">
+    <row r="62" spans="1:82" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="75" t="s">
         <v>88</v>
       </c>
-      <c r="B62" s="24">
+      <c r="B62" s="33">
         <v>101.9</v>
       </c>
-      <c r="C62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D62" s="24">
+      <c r="C62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D62" s="33">
         <v>103.2</v>
       </c>
-      <c r="E62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F62" s="24">
+      <c r="E62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F62" s="33">
         <v>102.5</v>
       </c>
-      <c r="G62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H62" s="24">
+      <c r="G62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H62" s="33">
         <v>101.5</v>
       </c>
-      <c r="I62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J62" s="24">
+      <c r="I62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J62" s="33">
         <v>104.4</v>
       </c>
-      <c r="K62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L62" s="24">
+      <c r="K62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L62" s="33">
         <v>101.6</v>
       </c>
-      <c r="M62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N62" s="24">
+      <c r="M62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N62" s="33">
         <v>99.2</v>
       </c>
-      <c r="O62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P62" s="24">
+      <c r="O62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P62" s="33">
         <v>99</v>
       </c>
-      <c r="Q62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R62" s="24">
+      <c r="Q62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R62" s="33">
         <v>87.8</v>
       </c>
-      <c r="S62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T62" s="24">
+      <c r="S62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T62" s="33">
         <v>105.2</v>
       </c>
-      <c r="U62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V62" s="19">
+      <c r="U62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V62" s="28">
         <v>104.7</v>
       </c>
-      <c r="W62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X62" s="24">
+      <c r="W62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X62" s="33">
         <v>103.3</v>
       </c>
-      <c r="Y62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z62" s="24">
+      <c r="Y62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z62" s="33">
         <v>99</v>
       </c>
-      <c r="AA62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB62" s="24">
+      <c r="AA62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB62" s="33">
         <v>104</v>
       </c>
-      <c r="AC62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD62" s="24">
+      <c r="AC62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD62" s="33">
         <v>101.2</v>
       </c>
-      <c r="AE62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF62" s="24">
+      <c r="AE62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF62" s="33">
         <v>113.7</v>
       </c>
-      <c r="AG62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH62" s="24">
+      <c r="AG62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH62" s="33">
         <v>86.2</v>
       </c>
-      <c r="AI62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ62" s="24">
+      <c r="AI62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ62" s="33">
         <v>116</v>
       </c>
-      <c r="AK62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL62" s="24">
+      <c r="AK62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL62" s="33">
         <v>104.3</v>
       </c>
-      <c r="AM62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN62" s="24">
+      <c r="AM62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN62" s="33">
         <v>99.8</v>
       </c>
-      <c r="AO62" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP62" s="27">
+      <c r="AO62" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP62" s="36">
         <v>99.7</v>
       </c>
-      <c r="AQ62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR62" s="24">
+      <c r="AQ62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR62" s="33">
         <v>99.8</v>
       </c>
-      <c r="AS62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT62" s="24">
+      <c r="AS62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT62" s="33">
         <v>100.8</v>
       </c>
-      <c r="AU62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV62" s="24">
+      <c r="AU62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV62" s="33">
         <v>101.4</v>
       </c>
-      <c r="AW62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX62" s="24">
+      <c r="AW62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX62" s="33">
         <v>96</v>
       </c>
-      <c r="AY62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ62" s="24">
+      <c r="AY62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ62" s="33">
         <v>99.4</v>
       </c>
-      <c r="BA62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB62" s="24">
+      <c r="BA62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB62" s="33">
         <v>100.3</v>
       </c>
-      <c r="BC62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD62" s="24">
+      <c r="BC62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD62" s="33">
         <v>100.2</v>
       </c>
-      <c r="BE62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF62" s="24">
+      <c r="BE62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF62" s="33">
         <v>99</v>
       </c>
-      <c r="BG62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH62" s="24">
+      <c r="BG62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH62" s="33">
         <v>102.1</v>
       </c>
-      <c r="BI62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ62" s="19">
+      <c r="BI62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ62" s="28">
         <v>100.3</v>
       </c>
-      <c r="BK62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL62" s="24">
+      <c r="BK62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL62" s="33">
         <v>100.8</v>
       </c>
-      <c r="BM62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN62" s="24">
+      <c r="BM62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN62" s="33">
         <v>100.2</v>
       </c>
-      <c r="BO62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP62" s="24">
+      <c r="BO62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP62" s="33">
         <v>99.9</v>
       </c>
-      <c r="BQ62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR62" s="24">
+      <c r="BQ62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR62" s="33">
         <v>98.7</v>
       </c>
-      <c r="BS62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT62" s="24">
+      <c r="BS62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT62" s="33">
         <v>101.2</v>
       </c>
-      <c r="BU62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV62" s="24">
+      <c r="BU62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV62" s="33">
         <v>106.8</v>
       </c>
-      <c r="BW62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX62" s="24">
+      <c r="BW62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX62" s="33">
         <v>103.6</v>
       </c>
-      <c r="BY62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ62" s="24">
+      <c r="BY62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ62" s="33">
         <v>98.5</v>
       </c>
-      <c r="CA62" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB62" s="24">
+      <c r="CA62" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB62" s="33">
         <v>100.7</v>
       </c>
-      <c r="CC62" s="26" t="s">
-[...2 lines deleted...]
-      <c r="CD62" s="35"/>
+      <c r="CC62" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD62" s="44"/>
     </row>
-    <row r="63" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="50" t="s">
+    <row r="63" spans="1:82" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="75" t="s">
         <v>89</v>
       </c>
-      <c r="B63" s="24">
+      <c r="B63" s="33">
         <v>102</v>
       </c>
-      <c r="C63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D63" s="24">
+      <c r="C63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D63" s="33">
         <v>102</v>
       </c>
-      <c r="E63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F63" s="24">
+      <c r="E63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F63" s="33">
         <v>100.4</v>
       </c>
-      <c r="G63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H63" s="24">
+      <c r="G63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H63" s="33">
         <v>91.7</v>
       </c>
-      <c r="I63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J63" s="24">
+      <c r="I63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J63" s="33">
         <v>104.2</v>
       </c>
-      <c r="K63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L63" s="24">
+      <c r="K63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L63" s="33">
         <v>97.1</v>
       </c>
-      <c r="M63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N63" s="24">
+      <c r="M63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N63" s="33">
         <v>101.6</v>
       </c>
-      <c r="O63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P63" s="24">
+      <c r="O63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P63" s="33">
         <v>99.8</v>
       </c>
-      <c r="Q63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R63" s="24">
+      <c r="Q63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R63" s="33">
         <v>104.6</v>
       </c>
-      <c r="S63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T63" s="24">
+      <c r="S63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T63" s="33">
         <v>103.6</v>
       </c>
-      <c r="U63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V63" s="19">
+      <c r="U63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V63" s="28">
         <v>102.4</v>
       </c>
-      <c r="W63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X63" s="24">
+      <c r="W63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X63" s="33">
         <v>107.6</v>
       </c>
-      <c r="Y63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z63" s="24">
+      <c r="Y63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z63" s="33">
         <v>101.7</v>
       </c>
-      <c r="AA63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB63" s="24">
+      <c r="AA63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB63" s="33">
         <v>105</v>
       </c>
-      <c r="AC63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD63" s="24">
+      <c r="AC63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD63" s="33">
         <v>103.4</v>
       </c>
-      <c r="AE63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF63" s="24">
+      <c r="AE63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF63" s="33">
         <v>108.2</v>
       </c>
-      <c r="AG63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH63" s="24">
+      <c r="AG63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH63" s="33">
         <v>85.9</v>
       </c>
-      <c r="AI63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ63" s="24">
+      <c r="AI63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ63" s="33">
         <v>108.5</v>
       </c>
-      <c r="AK63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL63" s="24">
+      <c r="AK63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL63" s="33">
         <v>103.9</v>
       </c>
-      <c r="AM63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN63" s="24">
+      <c r="AM63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN63" s="33">
         <v>102.5</v>
       </c>
-      <c r="AO63" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP63" s="27">
+      <c r="AO63" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP63" s="36">
         <v>101</v>
       </c>
-      <c r="AQ63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR63" s="24">
+      <c r="AQ63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR63" s="33">
         <v>100.4</v>
       </c>
-      <c r="AS63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT63" s="24">
+      <c r="AS63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT63" s="33">
         <v>99.5</v>
       </c>
-      <c r="AU63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV63" s="24">
+      <c r="AU63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV63" s="33">
         <v>93.6</v>
       </c>
-      <c r="AW63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX63" s="24">
+      <c r="AW63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX63" s="33">
         <v>103.4</v>
       </c>
-      <c r="AY63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ63" s="24">
+      <c r="AY63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ63" s="33">
         <v>99.9</v>
       </c>
-      <c r="BA63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB63" s="24">
+      <c r="BA63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB63" s="33">
         <v>101.1</v>
       </c>
-      <c r="BC63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD63" s="24">
+      <c r="BC63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD63" s="33">
         <v>100.4</v>
       </c>
-      <c r="BE63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF63" s="24">
+      <c r="BE63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF63" s="33">
         <v>101.8</v>
       </c>
-      <c r="BG63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH63" s="24">
+      <c r="BG63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH63" s="33">
         <v>100</v>
       </c>
-      <c r="BI63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ63" s="19">
+      <c r="BI63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ63" s="28">
         <v>99.4</v>
       </c>
-      <c r="BK63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL63" s="24">
+      <c r="BK63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL63" s="33">
         <v>106</v>
       </c>
-      <c r="BM63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN63" s="24">
+      <c r="BM63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN63" s="33">
         <v>101.8</v>
       </c>
-      <c r="BO63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP63" s="24">
+      <c r="BO63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP63" s="33">
         <v>101.7</v>
       </c>
-      <c r="BQ63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR63" s="24">
+      <c r="BQ63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR63" s="33">
         <v>101.6</v>
       </c>
-      <c r="BS63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT63" s="24">
+      <c r="BS63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT63" s="33">
         <v>103.6</v>
       </c>
-      <c r="BU63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV63" s="24">
+      <c r="BU63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV63" s="33">
         <v>94.5</v>
       </c>
-      <c r="BW63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX63" s="24">
+      <c r="BW63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX63" s="33">
         <v>97.2</v>
       </c>
-      <c r="BY63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ63" s="24">
+      <c r="BY63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ63" s="33">
         <v>99.9</v>
       </c>
-      <c r="CA63" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB63" s="24">
+      <c r="CA63" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB63" s="33">
         <v>100.9</v>
       </c>
-      <c r="CC63" s="26" t="s">
-[...2 lines deleted...]
-      <c r="CD63" s="35"/>
+      <c r="CC63" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD63" s="44"/>
     </row>
-    <row r="64" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="50" t="s">
+    <row r="64" spans="1:82" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="75" t="s">
         <v>90</v>
       </c>
-      <c r="B64" s="24">
+      <c r="B64" s="33">
         <v>104.2</v>
       </c>
-      <c r="C64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D64" s="24">
+      <c r="C64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D64" s="33">
         <v>103.7</v>
       </c>
-      <c r="E64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F64" s="24">
+      <c r="E64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F64" s="33">
         <v>106.5</v>
       </c>
-      <c r="G64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H64" s="24">
+      <c r="G64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H64" s="33">
         <v>96.7</v>
       </c>
-      <c r="I64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J64" s="24">
+      <c r="I64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J64" s="33">
         <v>103.8</v>
       </c>
-      <c r="K64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L64" s="24">
+      <c r="K64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L64" s="33">
         <v>105</v>
       </c>
-      <c r="M64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N64" s="24">
+      <c r="M64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N64" s="33">
         <v>102.9</v>
       </c>
-      <c r="O64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P64" s="24">
+      <c r="O64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P64" s="33">
         <v>100.6</v>
       </c>
-      <c r="Q64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R64" s="24">
+      <c r="Q64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R64" s="33">
         <v>99.6</v>
       </c>
-      <c r="S64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T64" s="24">
+      <c r="S64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T64" s="33">
         <v>104.3</v>
       </c>
-      <c r="U64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V64" s="19">
+      <c r="U64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V64" s="28">
         <v>103.2</v>
       </c>
-      <c r="W64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X64" s="24">
+      <c r="W64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X64" s="33">
         <v>108.7</v>
       </c>
-      <c r="Y64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z64" s="24">
+      <c r="Y64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z64" s="33">
         <v>105.2</v>
       </c>
-      <c r="AA64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB64" s="24">
+      <c r="AA64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB64" s="33">
         <v>105.1</v>
       </c>
-      <c r="AC64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD64" s="24">
+      <c r="AC64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD64" s="33">
         <v>103.6</v>
       </c>
-      <c r="AE64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF64" s="24">
+      <c r="AE64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF64" s="33">
         <v>108.8</v>
       </c>
-      <c r="AG64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH64" s="24">
+      <c r="AG64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH64" s="33">
         <v>103.5</v>
       </c>
-      <c r="AI64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ64" s="24">
+      <c r="AI64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ64" s="33">
         <v>105.5</v>
       </c>
-      <c r="AK64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL64" s="24">
+      <c r="AK64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL64" s="33">
         <v>104.9</v>
       </c>
-      <c r="AM64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN64" s="24">
+      <c r="AM64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN64" s="33">
         <v>107</v>
       </c>
-      <c r="AO64" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP64" s="27">
+      <c r="AO64" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP64" s="36">
         <v>101.6</v>
       </c>
-      <c r="AQ64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR64" s="24">
+      <c r="AQ64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR64" s="33">
         <v>101.4</v>
       </c>
-      <c r="AS64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT64" s="24">
+      <c r="AS64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT64" s="33">
         <v>102.8</v>
       </c>
-      <c r="AU64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV64" s="24">
+      <c r="AU64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV64" s="33">
         <v>102.9</v>
       </c>
-      <c r="AW64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX64" s="24">
+      <c r="AW64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX64" s="33">
         <v>99.1</v>
       </c>
-      <c r="AY64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ64" s="24">
+      <c r="AY64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ64" s="33">
         <v>102.7</v>
       </c>
-      <c r="BA64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB64" s="24">
+      <c r="BA64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB64" s="33">
         <v>101.2</v>
       </c>
-      <c r="BC64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD64" s="24">
+      <c r="BC64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD64" s="33">
         <v>101</v>
       </c>
-      <c r="BE64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF64" s="24">
+      <c r="BE64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF64" s="33">
         <v>98.7</v>
       </c>
-      <c r="BG64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH64" s="24">
+      <c r="BG64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH64" s="33">
         <v>101</v>
       </c>
-      <c r="BI64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ64" s="19">
+      <c r="BI64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ64" s="28">
         <v>101.8</v>
       </c>
-      <c r="BK64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL64" s="24">
+      <c r="BK64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL64" s="33">
         <v>101.3</v>
       </c>
-      <c r="BM64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN64" s="24">
+      <c r="BM64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN64" s="33">
         <v>102.5</v>
       </c>
-      <c r="BO64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP64" s="24">
+      <c r="BO64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP64" s="33">
         <v>100.9</v>
       </c>
-      <c r="BQ64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR64" s="24">
+      <c r="BQ64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR64" s="33">
         <v>100.4</v>
       </c>
-      <c r="BS64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT64" s="24">
+      <c r="BS64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT64" s="33">
         <v>101.6</v>
       </c>
-      <c r="BU64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV64" s="24">
+      <c r="BU64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV64" s="33">
         <v>113.1</v>
       </c>
-      <c r="BW64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX64" s="24">
+      <c r="BW64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX64" s="33">
         <v>101.6</v>
       </c>
-      <c r="BY64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ64" s="24">
+      <c r="BY64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ64" s="33">
         <v>100.2</v>
       </c>
-      <c r="CA64" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB64" s="24">
+      <c r="CA64" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB64" s="33">
         <v>102.6</v>
       </c>
-      <c r="CC64" s="26" t="s">
-[...2 lines deleted...]
-      <c r="CD64" s="35"/>
+      <c r="CC64" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD64" s="44"/>
     </row>
-    <row r="65" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="50" t="s">
+    <row r="65" spans="1:82" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="75" t="s">
         <v>91</v>
       </c>
-      <c r="B65" s="24">
+      <c r="B65" s="33">
         <v>102.2</v>
       </c>
-      <c r="C65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D65" s="24">
+      <c r="C65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D65" s="33">
         <v>100.8</v>
       </c>
-      <c r="E65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F65" s="24">
+      <c r="E65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F65" s="33">
         <v>98.6</v>
       </c>
-      <c r="G65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H65" s="24">
+      <c r="G65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H65" s="33">
         <v>96.1</v>
       </c>
-      <c r="I65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J65" s="24">
+      <c r="I65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J65" s="33">
         <v>98.9</v>
       </c>
-      <c r="K65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L65" s="24">
+      <c r="K65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L65" s="33">
         <v>100.8</v>
       </c>
-      <c r="M65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N65" s="24">
+      <c r="M65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N65" s="33">
         <v>103.6</v>
       </c>
-      <c r="O65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P65" s="24">
+      <c r="O65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P65" s="33">
         <v>102.1</v>
       </c>
-      <c r="Q65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R65" s="24">
+      <c r="Q65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R65" s="33">
         <v>100.4</v>
       </c>
-      <c r="S65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T65" s="24">
+      <c r="S65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T65" s="33">
         <v>102.5</v>
       </c>
-      <c r="U65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V65" s="19">
+      <c r="U65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V65" s="28">
         <v>101.9</v>
       </c>
-      <c r="W65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X65" s="24">
+      <c r="W65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X65" s="33">
         <v>108.5</v>
       </c>
-      <c r="Y65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z65" s="24">
+      <c r="Y65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z65" s="33">
         <v>105.5</v>
       </c>
-      <c r="AA65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB65" s="24">
+      <c r="AA65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB65" s="33">
         <v>102.7</v>
       </c>
-      <c r="AC65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD65" s="24">
+      <c r="AC65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD65" s="33">
         <v>101.1</v>
       </c>
-      <c r="AE65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF65" s="24">
+      <c r="AE65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF65" s="33">
         <v>106.9</v>
       </c>
-      <c r="AG65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH65" s="24">
+      <c r="AG65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH65" s="33">
         <v>120</v>
       </c>
-      <c r="AI65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ65" s="24">
+      <c r="AI65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ65" s="33">
         <v>99.5</v>
       </c>
-      <c r="AK65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL65" s="24">
+      <c r="AK65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL65" s="33">
         <v>98.7</v>
       </c>
-      <c r="AM65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN65" s="24">
+      <c r="AM65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN65" s="33">
         <v>104.9</v>
       </c>
-      <c r="AO65" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP65" s="27">
+      <c r="AO65" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP65" s="36">
         <v>99.9</v>
       </c>
-      <c r="AQ65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR65" s="24">
+      <c r="AQ65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR65" s="33">
         <v>99.2</v>
       </c>
-      <c r="AS65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT65" s="24">
+      <c r="AS65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT65" s="33">
         <v>95.7</v>
       </c>
-      <c r="AU65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV65" s="24">
+      <c r="AU65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV65" s="33">
         <v>98.3</v>
       </c>
-      <c r="AW65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX65" s="24">
+      <c r="AW65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX65" s="33">
         <v>100.5</v>
       </c>
-      <c r="AY65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ65" s="24">
+      <c r="AY65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ65" s="33">
         <v>98.7</v>
       </c>
-      <c r="BA65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB65" s="24">
+      <c r="BA65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB65" s="33">
         <v>100.9</v>
       </c>
-      <c r="BC65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD65" s="24">
+      <c r="BC65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD65" s="33">
         <v>100.5</v>
       </c>
-      <c r="BE65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF65" s="24">
+      <c r="BE65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF65" s="33">
         <v>100.9</v>
       </c>
-      <c r="BG65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH65" s="24">
+      <c r="BG65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH65" s="33">
         <v>99.5</v>
       </c>
-      <c r="BI65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ65" s="19">
+      <c r="BI65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ65" s="28">
         <v>100.4</v>
       </c>
-      <c r="BK65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL65" s="24">
+      <c r="BK65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL65" s="33">
         <v>100.3</v>
       </c>
-      <c r="BM65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN65" s="24">
+      <c r="BM65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN65" s="33">
         <v>100.9</v>
       </c>
-      <c r="BO65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP65" s="24">
+      <c r="BO65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP65" s="33">
         <v>100.3</v>
       </c>
-      <c r="BQ65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR65" s="24">
+      <c r="BQ65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR65" s="33">
         <v>100.4</v>
       </c>
-      <c r="BS65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT65" s="24">
+      <c r="BS65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT65" s="33">
         <v>100.3</v>
       </c>
-      <c r="BU65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV65" s="24">
+      <c r="BU65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV65" s="33">
         <v>105.2</v>
       </c>
-      <c r="BW65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX65" s="24">
+      <c r="BW65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX65" s="33">
         <v>97.2</v>
       </c>
-      <c r="BY65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ65" s="24">
+      <c r="BY65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ65" s="33">
         <v>100.2</v>
       </c>
-      <c r="CA65" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB65" s="24">
+      <c r="CA65" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB65" s="33">
         <v>100.7</v>
       </c>
-      <c r="CC65" s="26" t="s">
-[...2 lines deleted...]
-      <c r="CD65" s="35"/>
+      <c r="CC65" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD65" s="44"/>
     </row>
-    <row r="66" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A66" s="50" t="s">
+    <row r="66" spans="1:82" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="75" t="s">
         <v>92</v>
       </c>
-      <c r="B66" s="24">
+      <c r="B66" s="33">
         <v>104</v>
       </c>
-      <c r="C66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D66" s="24">
+      <c r="C66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D66" s="33">
         <v>102.4</v>
       </c>
-      <c r="E66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F66" s="24">
+      <c r="E66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F66" s="33">
         <v>99.7</v>
       </c>
-      <c r="G66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H66" s="24">
+      <c r="G66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H66" s="33">
         <v>92.4</v>
       </c>
-      <c r="I66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J66" s="24">
+      <c r="I66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J66" s="33">
         <v>104.2</v>
       </c>
-      <c r="K66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L66" s="24">
+      <c r="K66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L66" s="33">
         <v>103.6</v>
       </c>
-      <c r="M66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N66" s="24">
+      <c r="M66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N66" s="33">
         <v>104.3</v>
       </c>
-      <c r="O66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P66" s="24">
+      <c r="O66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P66" s="33">
         <v>101.6</v>
       </c>
-      <c r="Q66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R66" s="24">
+      <c r="Q66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R66" s="33">
         <v>103.4</v>
       </c>
-      <c r="S66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T66" s="24">
+      <c r="S66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T66" s="33">
         <v>99.6</v>
       </c>
-      <c r="U66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V66" s="19">
+      <c r="U66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V66" s="28">
         <v>103.2</v>
       </c>
-      <c r="W66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X66" s="24">
+      <c r="W66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X66" s="33">
         <v>109.2</v>
       </c>
-      <c r="Y66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z66" s="24">
+      <c r="Y66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z66" s="33">
         <v>106.4</v>
       </c>
-      <c r="AA66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB66" s="24">
+      <c r="AA66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB66" s="33">
         <v>104.4</v>
       </c>
-      <c r="AC66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD66" s="24">
+      <c r="AC66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD66" s="33">
         <v>103.4</v>
       </c>
-      <c r="AE66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF66" s="24">
+      <c r="AE66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF66" s="33">
         <v>107.5</v>
       </c>
-      <c r="AG66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH66" s="24">
+      <c r="AG66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH66" s="33">
         <v>111.6</v>
       </c>
-      <c r="AI66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ66" s="24">
+      <c r="AI66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ66" s="33">
         <v>96.6</v>
       </c>
-      <c r="AK66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL66" s="24">
+      <c r="AK66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL66" s="33">
         <v>100.3</v>
       </c>
-      <c r="AM66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN66" s="24">
+      <c r="AM66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN66" s="33">
         <v>104.1</v>
       </c>
-      <c r="AO66" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP66" s="27">
+      <c r="AO66" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP66" s="36">
         <v>101.4</v>
       </c>
-      <c r="AQ66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR66" s="24">
+      <c r="AQ66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR66" s="33">
         <v>101.3</v>
       </c>
-      <c r="AS66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT66" s="24">
+      <c r="AS66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT66" s="33">
         <v>101.9</v>
       </c>
-      <c r="AU66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV66" s="24">
+      <c r="AU66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV66" s="33">
         <v>97.5</v>
       </c>
-      <c r="AW66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX66" s="24">
+      <c r="AW66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX66" s="33">
         <v>101.2</v>
       </c>
-      <c r="AY66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ66" s="24">
+      <c r="AY66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ66" s="33">
         <v>102.3</v>
       </c>
-      <c r="BA66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB66" s="24">
+      <c r="BA66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB66" s="33">
         <v>101</v>
       </c>
-      <c r="BC66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD66" s="24">
+      <c r="BC66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD66" s="33">
         <v>99.7</v>
       </c>
-      <c r="BE66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF66" s="24">
+      <c r="BE66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF66" s="33">
         <v>102</v>
       </c>
-      <c r="BG66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH66" s="24">
+      <c r="BG66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH66" s="33">
         <v>99.2</v>
       </c>
-      <c r="BI66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ66" s="19">
+      <c r="BI66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ66" s="28">
         <v>101.6</v>
       </c>
-      <c r="BK66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL66" s="24">
+      <c r="BK66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL66" s="33">
         <v>101.4</v>
       </c>
-      <c r="BM66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN66" s="24">
+      <c r="BM66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN66" s="33">
         <v>101.1</v>
       </c>
-      <c r="BO66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP66" s="24">
+      <c r="BO66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP66" s="33">
         <v>101.5</v>
       </c>
-      <c r="BQ66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR66" s="24">
+      <c r="BQ66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR66" s="33">
         <v>101</v>
       </c>
-      <c r="BS66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT66" s="24">
+      <c r="BS66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT66" s="33">
         <v>101.9</v>
       </c>
-      <c r="BU66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV66" s="24">
+      <c r="BU66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV66" s="33">
         <v>99.3</v>
       </c>
-      <c r="BW66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX66" s="24">
+      <c r="BW66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX66" s="33">
         <v>100.6</v>
       </c>
-      <c r="BY66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ66" s="24">
+      <c r="BY66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ66" s="33">
         <v>100</v>
       </c>
-      <c r="CA66" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB66" s="24">
+      <c r="CA66" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB66" s="33">
         <v>99.9</v>
       </c>
-      <c r="CC66" s="26" t="s">
-[...2 lines deleted...]
-      <c r="CD66" s="35"/>
+      <c r="CC66" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD66" s="44"/>
     </row>
-    <row r="67" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="50" t="s">
+    <row r="67" spans="1:82" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="75" t="s">
         <v>93</v>
       </c>
-      <c r="B67" s="24">
+      <c r="B67" s="33">
         <v>103.7</v>
       </c>
-      <c r="C67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D67" s="24">
+      <c r="C67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D67" s="33">
         <v>102.6</v>
       </c>
-      <c r="E67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F67" s="24">
+      <c r="E67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F67" s="33">
         <v>100.6</v>
       </c>
-      <c r="G67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H67" s="24">
+      <c r="G67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H67" s="33">
         <v>102.7</v>
       </c>
-      <c r="I67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J67" s="24">
+      <c r="I67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J67" s="33">
         <v>101.7</v>
       </c>
-      <c r="K67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L67" s="24">
+      <c r="K67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L67" s="33">
         <v>104.5</v>
       </c>
-      <c r="M67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N67" s="24">
+      <c r="M67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N67" s="33">
         <v>104.1</v>
       </c>
-      <c r="O67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P67" s="24">
+      <c r="O67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P67" s="33">
         <v>100.9</v>
       </c>
-      <c r="Q67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R67" s="24">
+      <c r="Q67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R67" s="33">
         <v>99.6</v>
       </c>
-      <c r="S67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T67" s="24">
+      <c r="S67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T67" s="33">
         <v>100.9</v>
       </c>
-      <c r="U67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V67" s="19">
+      <c r="U67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V67" s="28">
         <v>105.7</v>
       </c>
-      <c r="W67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X67" s="24">
+      <c r="W67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X67" s="33">
         <v>104.1</v>
       </c>
-      <c r="Y67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z67" s="24">
+      <c r="Y67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z67" s="33">
         <v>104.9</v>
       </c>
-      <c r="AA67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB67" s="24">
+      <c r="AA67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB67" s="33">
         <v>103.4</v>
       </c>
-      <c r="AC67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD67" s="24">
+      <c r="AC67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD67" s="33">
         <v>103</v>
       </c>
-      <c r="AE67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF67" s="24">
+      <c r="AE67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF67" s="33">
         <v>104.6</v>
       </c>
-      <c r="AG67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH67" s="24">
+      <c r="AG67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH67" s="33">
         <v>119</v>
       </c>
-      <c r="AI67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ67" s="24">
+      <c r="AI67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ67" s="33">
         <v>102.5</v>
       </c>
-      <c r="AK67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL67" s="24">
+      <c r="AK67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL67" s="33">
         <v>103.2</v>
       </c>
-      <c r="AM67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN67" s="24">
+      <c r="AM67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN67" s="33">
         <v>106.4</v>
       </c>
-      <c r="AO67" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP67" s="27">
+      <c r="AO67" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP67" s="36">
         <v>100.8</v>
       </c>
-      <c r="AQ67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR67" s="24">
+      <c r="AQ67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR67" s="33">
         <v>100.6</v>
       </c>
-      <c r="AS67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT67" s="24">
+      <c r="AS67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT67" s="33">
         <v>100.3</v>
       </c>
-      <c r="AU67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV67" s="24">
+      <c r="AU67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV67" s="33">
         <v>104.1</v>
       </c>
-      <c r="AW67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX67" s="24">
+      <c r="AW67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX67" s="33">
         <v>100.9</v>
       </c>
-      <c r="AY67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ67" s="24">
+      <c r="AY67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ67" s="33">
         <v>100.8</v>
       </c>
-      <c r="BA67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB67" s="24">
+      <c r="BA67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB67" s="33">
         <v>100.9</v>
       </c>
-      <c r="BC67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD67" s="24">
+      <c r="BC67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD67" s="33">
         <v>99.7</v>
       </c>
-      <c r="BE67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF67" s="24">
+      <c r="BE67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF67" s="33">
         <v>98</v>
       </c>
-      <c r="BG67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH67" s="24">
+      <c r="BG67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH67" s="33">
         <v>101.3</v>
       </c>
-      <c r="BI67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ67" s="19">
+      <c r="BI67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ67" s="28">
         <v>101.8</v>
       </c>
-      <c r="BK67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL67" s="24">
+      <c r="BK67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL67" s="33">
         <v>101.1</v>
       </c>
-      <c r="BM67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN67" s="24">
+      <c r="BM67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN67" s="33">
         <v>100.4</v>
       </c>
-      <c r="BO67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP67" s="24">
+      <c r="BO67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP67" s="33">
         <v>100.7</v>
       </c>
-      <c r="BQ67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR67" s="24">
+      <c r="BQ67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR67" s="33">
         <v>101.2</v>
       </c>
-      <c r="BS67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT67" s="24">
+      <c r="BS67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT67" s="33">
         <v>100.7</v>
       </c>
-      <c r="BU67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV67" s="24">
+      <c r="BU67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV67" s="33">
         <v>100.7</v>
       </c>
-      <c r="BW67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX67" s="24">
+      <c r="BW67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX67" s="33">
         <v>103.1</v>
       </c>
-      <c r="BY67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ67" s="24">
+      <c r="BY67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ67" s="33">
         <v>102.9</v>
       </c>
-      <c r="CA67" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB67" s="24">
+      <c r="CA67" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB67" s="33">
         <v>103.1</v>
       </c>
-      <c r="CC67" s="26" t="s">
-[...2 lines deleted...]
-      <c r="CD67" s="35"/>
+      <c r="CC67" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD67" s="44"/>
     </row>
-    <row r="68" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A68" s="50" t="s">
+    <row r="68" spans="1:82" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="75" t="s">
         <v>94</v>
       </c>
-      <c r="B68" s="24">
+      <c r="B68" s="33">
         <v>102.9</v>
       </c>
-      <c r="C68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D68" s="24">
+      <c r="C68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D68" s="33">
         <v>101.9</v>
       </c>
-      <c r="E68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F68" s="24">
+      <c r="E68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F68" s="33">
         <v>99.2</v>
       </c>
-      <c r="G68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H68" s="24">
+      <c r="G68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H68" s="33">
         <v>97.9</v>
       </c>
-      <c r="I68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J68" s="24">
+      <c r="I68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J68" s="33">
         <v>104.4</v>
       </c>
-      <c r="K68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L68" s="24">
+      <c r="K68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L68" s="33">
         <v>103.1</v>
       </c>
-      <c r="M68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N68" s="24">
+      <c r="M68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N68" s="33">
         <v>103.9</v>
       </c>
-      <c r="O68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P68" s="24">
+      <c r="O68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P68" s="33">
         <v>100.1</v>
       </c>
-      <c r="Q68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R68" s="24">
+      <c r="Q68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R68" s="33">
         <v>100</v>
       </c>
-      <c r="S68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T68" s="24">
+      <c r="S68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T68" s="33">
         <v>100.9</v>
       </c>
-      <c r="U68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V68" s="19">
+      <c r="U68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V68" s="28">
         <v>104.7</v>
       </c>
-      <c r="W68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X68" s="24">
+      <c r="W68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X68" s="33">
         <v>103.7</v>
       </c>
-      <c r="Y68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z68" s="24">
+      <c r="Y68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z68" s="33">
         <v>104.1</v>
       </c>
-      <c r="AA68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB68" s="24">
+      <c r="AA68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB68" s="33">
         <v>103.8</v>
       </c>
-      <c r="AC68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD68" s="24">
+      <c r="AC68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD68" s="33">
         <v>104.1</v>
       </c>
-      <c r="AE68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF68" s="24">
+      <c r="AE68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF68" s="33">
         <v>104.5</v>
       </c>
-      <c r="AG68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH68" s="24">
+      <c r="AG68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH68" s="33">
         <v>105</v>
       </c>
-      <c r="AI68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ68" s="24">
+      <c r="AI68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ68" s="33">
         <v>100.4</v>
       </c>
-      <c r="AK68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL68" s="24">
+      <c r="AK68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL68" s="33">
         <v>104.6</v>
       </c>
-      <c r="AM68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN68" s="24">
+      <c r="AM68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN68" s="33">
         <v>106</v>
       </c>
-      <c r="AO68" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP68" s="27">
+      <c r="AO68" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP68" s="36">
         <v>100.8</v>
       </c>
-      <c r="AQ68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR68" s="24">
+      <c r="AQ68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR68" s="33">
         <v>100.7</v>
       </c>
-      <c r="AS68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT68" s="24">
+      <c r="AS68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT68" s="33">
         <v>101.4</v>
       </c>
-      <c r="AU68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV68" s="24">
+      <c r="AU68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV68" s="33">
         <v>98</v>
       </c>
-      <c r="AW68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX68" s="24">
+      <c r="AW68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX68" s="33">
         <v>101.8</v>
       </c>
-      <c r="AY68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ68" s="24">
+      <c r="AY68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ68" s="33">
         <v>101.4</v>
       </c>
-      <c r="BA68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB68" s="24">
+      <c r="BA68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB68" s="33">
         <v>101.1</v>
       </c>
-      <c r="BC68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD68" s="24">
+      <c r="BC68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD68" s="33">
         <v>100.2</v>
       </c>
-      <c r="BE68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF68" s="24">
+      <c r="BE68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF68" s="33">
         <v>99.1</v>
       </c>
-      <c r="BG68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH68" s="24">
+      <c r="BG68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH68" s="33">
         <v>100.9</v>
       </c>
-      <c r="BI68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ68" s="19">
+      <c r="BI68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ68" s="28">
         <v>100.8</v>
       </c>
-      <c r="BK68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL68" s="24">
+      <c r="BK68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL68" s="33">
         <v>100.9</v>
       </c>
-      <c r="BM68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN68" s="24">
+      <c r="BM68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN68" s="33">
         <v>101.7</v>
       </c>
-      <c r="BO68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP68" s="24">
+      <c r="BO68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP68" s="33">
         <v>101.2</v>
       </c>
-      <c r="BQ68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR68" s="24">
+      <c r="BQ68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR68" s="33">
         <v>101.5</v>
       </c>
-      <c r="BS68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT68" s="24">
+      <c r="BS68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT68" s="33">
         <v>101.6</v>
       </c>
-      <c r="BU68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV68" s="24">
+      <c r="BU68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV68" s="33">
         <v>99.8</v>
       </c>
-      <c r="BW68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX68" s="24">
+      <c r="BW68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX68" s="33">
         <v>99.5</v>
       </c>
-      <c r="BY68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ68" s="24">
+      <c r="BY68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ68" s="33">
         <v>101.5</v>
       </c>
-      <c r="CA68" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB68" s="24">
+      <c r="CA68" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB68" s="33">
         <v>102.2</v>
       </c>
-      <c r="CC68" s="26" t="s">
-[...2 lines deleted...]
-      <c r="CD68" s="35"/>
+      <c r="CC68" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD68" s="44"/>
     </row>
-    <row r="69" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="50" t="s">
+    <row r="69" spans="1:82" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="75" t="s">
         <v>95</v>
       </c>
-      <c r="B69" s="24">
+      <c r="B69" s="33">
         <v>104.1</v>
       </c>
-      <c r="C69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D69" s="24">
+      <c r="C69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D69" s="33">
         <v>104</v>
       </c>
-      <c r="E69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F69" s="24">
+      <c r="E69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F69" s="33">
         <v>105.4</v>
       </c>
-      <c r="G69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H69" s="24">
+      <c r="G69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H69" s="33">
         <v>100.4</v>
       </c>
-      <c r="I69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J69" s="24">
+      <c r="I69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J69" s="33">
         <v>104.4</v>
       </c>
-      <c r="K69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L69" s="24">
+      <c r="K69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L69" s="33">
         <v>105.2</v>
       </c>
-      <c r="M69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N69" s="24">
+      <c r="M69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N69" s="33">
         <v>103.9</v>
       </c>
-      <c r="O69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P69" s="24">
+      <c r="O69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P69" s="33">
         <v>100.4</v>
       </c>
-      <c r="Q69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R69" s="24">
+      <c r="Q69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R69" s="33">
         <v>96.6</v>
       </c>
-      <c r="S69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T69" s="24">
+      <c r="S69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T69" s="33">
         <v>102.8</v>
       </c>
-      <c r="U69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V69" s="19">
+      <c r="U69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V69" s="28">
         <v>105.4</v>
       </c>
-      <c r="W69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X69" s="24">
+      <c r="W69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X69" s="33">
         <v>105.1</v>
       </c>
-      <c r="Y69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z69" s="24">
+      <c r="Y69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z69" s="33">
         <v>103.9</v>
       </c>
-      <c r="AA69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB69" s="24">
+      <c r="AA69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB69" s="33">
         <v>104.6</v>
       </c>
-      <c r="AC69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD69" s="24">
+      <c r="AC69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD69" s="33">
         <v>103.6</v>
       </c>
-      <c r="AE69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF69" s="24">
+      <c r="AE69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF69" s="33">
         <v>106.4</v>
       </c>
-      <c r="AG69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH69" s="24">
+      <c r="AG69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH69" s="33">
         <v>101.5</v>
       </c>
-      <c r="AI69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ69" s="24">
+      <c r="AI69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ69" s="33">
         <v>105.9</v>
       </c>
-      <c r="AK69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL69" s="24">
+      <c r="AK69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL69" s="33">
         <v>105.9</v>
       </c>
-      <c r="AM69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN69" s="24">
+      <c r="AM69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN69" s="33">
         <v>106.2</v>
       </c>
-      <c r="AO69" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP69" s="27">
+      <c r="AO69" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP69" s="36">
         <v>101.1</v>
       </c>
-      <c r="AQ69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR69" s="24">
+      <c r="AQ69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR69" s="33">
         <v>101.3</v>
       </c>
-      <c r="AS69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT69" s="24">
+      <c r="AS69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT69" s="33">
         <v>101.7</v>
       </c>
-      <c r="AU69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV69" s="24">
+      <c r="AU69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV69" s="33">
         <v>100.9</v>
       </c>
-      <c r="AW69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX69" s="24">
+      <c r="AW69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX69" s="33">
         <v>100.4</v>
       </c>
-      <c r="AY69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ69" s="24">
+      <c r="AY69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ69" s="33">
         <v>100.7</v>
       </c>
-      <c r="BA69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB69" s="24">
+      <c r="BA69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB69" s="33">
         <v>100.9</v>
       </c>
-      <c r="BC69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD69" s="24">
+      <c r="BC69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD69" s="33">
         <v>100.8</v>
       </c>
-      <c r="BE69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF69" s="24">
+      <c r="BE69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF69" s="33">
         <v>97.5</v>
       </c>
-      <c r="BG69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH69" s="24">
+      <c r="BG69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH69" s="33">
         <v>101.4</v>
       </c>
-      <c r="BI69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ69" s="19">
+      <c r="BI69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ69" s="28">
         <v>101</v>
       </c>
-      <c r="BK69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL69" s="24">
+      <c r="BK69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL69" s="33">
         <v>101.6</v>
       </c>
-      <c r="BM69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN69" s="24">
+      <c r="BM69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN69" s="33">
         <v>100.7</v>
       </c>
-      <c r="BO69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP69" s="24">
+      <c r="BO69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP69" s="33">
         <v>101</v>
       </c>
-      <c r="BQ69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR69" s="24">
+      <c r="BQ69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR69" s="33">
         <v>100</v>
       </c>
-      <c r="BS69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT69" s="24">
+      <c r="BS69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT69" s="33">
         <v>102.1</v>
       </c>
-      <c r="BU69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV69" s="24">
+      <c r="BU69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV69" s="33">
         <v>101.7</v>
       </c>
-      <c r="BW69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX69" s="24">
+      <c r="BW69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX69" s="33">
         <v>102.6</v>
       </c>
-      <c r="BY69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ69" s="24">
+      <c r="BY69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ69" s="33">
         <v>101.4</v>
       </c>
-      <c r="CA69" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB69" s="24">
+      <c r="CA69" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB69" s="33">
         <v>100.9</v>
       </c>
-      <c r="CC69" s="26" t="s">
-[...2 lines deleted...]
-      <c r="CD69" s="35"/>
+      <c r="CC69" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD69" s="44"/>
     </row>
-    <row r="70" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="50" t="s">
+    <row r="70" spans="1:82" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="75" t="s">
         <v>96</v>
       </c>
-      <c r="B70" s="24">
+      <c r="B70" s="33">
         <v>103.7</v>
       </c>
-      <c r="C70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D70" s="24">
+      <c r="C70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D70" s="33">
         <v>103.6</v>
       </c>
-      <c r="E70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F70" s="24">
+      <c r="E70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F70" s="33">
         <v>105.5</v>
       </c>
-      <c r="G70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="H70" s="24">
+      <c r="G70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H70" s="33">
         <v>104.7</v>
       </c>
-      <c r="I70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="J70" s="24">
+      <c r="I70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J70" s="33">
         <v>106.6</v>
       </c>
-      <c r="K70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="L70" s="24">
+      <c r="K70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L70" s="33">
         <v>104.1</v>
       </c>
-      <c r="M70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="N70" s="24">
+      <c r="M70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N70" s="33">
         <v>103.8</v>
       </c>
-      <c r="O70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P70" s="24">
+      <c r="O70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P70" s="33">
         <v>101.7</v>
       </c>
-      <c r="Q70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R70" s="24">
+      <c r="Q70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R70" s="33">
         <v>92.1</v>
       </c>
-      <c r="S70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="T70" s="24">
+      <c r="S70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T70" s="33">
         <v>104.8</v>
       </c>
-      <c r="U70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="V70" s="19">
+      <c r="U70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V70" s="28">
         <v>104.4</v>
       </c>
-      <c r="W70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="X70" s="24">
+      <c r="W70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X70" s="33">
         <v>104.3</v>
       </c>
-      <c r="Y70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="Z70" s="24">
+      <c r="Y70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z70" s="33">
         <v>104.1</v>
       </c>
-      <c r="AA70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AB70" s="24">
+      <c r="AA70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB70" s="33">
         <v>104.5</v>
       </c>
-      <c r="AC70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AD70" s="24">
+      <c r="AC70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD70" s="33">
         <v>104.2</v>
       </c>
-      <c r="AE70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AF70" s="24">
+      <c r="AE70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF70" s="33">
         <v>105.8</v>
       </c>
-      <c r="AG70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AH70" s="24">
+      <c r="AG70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH70" s="33">
         <v>101.8</v>
       </c>
-      <c r="AI70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AJ70" s="24">
+      <c r="AI70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ70" s="33">
         <v>105.9</v>
       </c>
-      <c r="AK70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AL70" s="24">
+      <c r="AK70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL70" s="33">
         <v>108.1</v>
       </c>
-      <c r="AM70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AN70" s="24">
+      <c r="AM70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN70" s="33">
         <v>108.5</v>
       </c>
-      <c r="AO70" s="26" t="s">
-[...2 lines deleted...]
-      <c r="AP70" s="27">
+      <c r="AO70" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP70" s="36">
         <v>101</v>
       </c>
-      <c r="AQ70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AR70" s="24">
+      <c r="AQ70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR70" s="33">
         <v>100.9</v>
       </c>
-      <c r="AS70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AT70" s="24">
+      <c r="AS70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT70" s="33">
         <v>102</v>
       </c>
-      <c r="AU70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AV70" s="24">
+      <c r="AU70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV70" s="33">
         <v>101.8</v>
       </c>
-      <c r="AW70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AX70" s="24">
+      <c r="AW70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX70" s="33">
         <v>103.3</v>
       </c>
-      <c r="AY70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="AZ70" s="24">
+      <c r="AY70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ70" s="33">
         <v>101.2</v>
       </c>
-      <c r="BA70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BB70" s="24">
+      <c r="BA70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB70" s="33">
         <v>100.9</v>
       </c>
-      <c r="BC70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BD70" s="24">
+      <c r="BC70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD70" s="33">
         <v>101</v>
       </c>
-      <c r="BE70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BF70" s="24">
+      <c r="BE70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF70" s="33">
         <v>97.3</v>
       </c>
-      <c r="BG70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BH70" s="24">
+      <c r="BG70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH70" s="33">
         <v>101.1</v>
       </c>
-      <c r="BI70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BJ70" s="19">
+      <c r="BI70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ70" s="28">
         <v>100.6</v>
       </c>
-      <c r="BK70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BL70" s="24">
+      <c r="BK70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL70" s="33">
         <v>100.6</v>
       </c>
-      <c r="BM70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BN70" s="24">
+      <c r="BM70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN70" s="33">
         <v>101.2</v>
       </c>
-      <c r="BO70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BP70" s="24">
+      <c r="BO70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP70" s="33">
         <v>101.4</v>
       </c>
-      <c r="BQ70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BR70" s="24">
+      <c r="BQ70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR70" s="33">
         <v>101.6</v>
       </c>
-      <c r="BS70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BT70" s="24">
+      <c r="BS70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT70" s="33">
         <v>101.3</v>
       </c>
-      <c r="BU70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BV70" s="24">
+      <c r="BU70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV70" s="33">
         <v>99.6</v>
       </c>
-      <c r="BW70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BX70" s="24">
+      <c r="BW70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX70" s="33">
         <v>100.6</v>
       </c>
-      <c r="BY70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="BZ70" s="24">
+      <c r="BY70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ70" s="33">
         <v>102.2</v>
       </c>
-      <c r="CA70" s="25" t="s">
-[...2 lines deleted...]
-      <c r="CB70" s="24">
+      <c r="CA70" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB70" s="33">
         <v>102.1</v>
       </c>
-      <c r="CC70" s="26" t="s">
-[...2 lines deleted...]
-      <c r="CD70" s="35"/>
+      <c r="CC70" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD70" s="44"/>
     </row>
-    <row r="71" spans="1:82" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="50" t="s">
+    <row r="71" spans="1:82" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="75" t="s">
         <v>97</v>
       </c>
-      <c r="B71" s="24">
+      <c r="B71" s="33">
         <v>103.5</v>
       </c>
-      <c r="C71" s="25"/>
-      <c r="D71" s="24">
+      <c r="C71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="D71" s="33">
         <v>103.5</v>
       </c>
-      <c r="E71" s="25"/>
-      <c r="F71" s="24">
+      <c r="E71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="F71" s="33">
         <v>103</v>
       </c>
-      <c r="G71" s="25"/>
-      <c r="H71" s="24">
+      <c r="G71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="H71" s="33">
         <v>98.5</v>
       </c>
-      <c r="I71" s="25"/>
-      <c r="J71" s="24">
+      <c r="I71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J71" s="33">
         <v>105.4</v>
       </c>
-      <c r="K71" s="25"/>
-      <c r="L71" s="24">
+      <c r="K71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="L71" s="33">
         <v>104.1</v>
       </c>
-      <c r="M71" s="25"/>
-      <c r="N71" s="24">
+      <c r="M71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="N71" s="33">
         <v>103.7</v>
       </c>
-      <c r="O71" s="25"/>
-      <c r="P71" s="24">
+      <c r="O71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="P71" s="33">
         <v>102.2</v>
       </c>
-      <c r="Q71" s="25"/>
-      <c r="R71" s="24">
+      <c r="Q71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="R71" s="33">
         <v>93.5</v>
       </c>
-      <c r="S71" s="25"/>
-      <c r="T71" s="24">
+      <c r="S71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="T71" s="33">
         <v>104</v>
       </c>
-      <c r="U71" s="25"/>
-      <c r="V71" s="19">
+      <c r="U71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="V71" s="28">
         <v>103.5</v>
       </c>
-      <c r="W71" s="25"/>
-      <c r="X71" s="24">
+      <c r="W71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="X71" s="33">
         <v>104.1</v>
       </c>
-      <c r="Y71" s="25"/>
-      <c r="Z71" s="24">
+      <c r="Y71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z71" s="33">
         <v>103.7</v>
       </c>
-      <c r="AA71" s="25"/>
-      <c r="AB71" s="24">
+      <c r="AA71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB71" s="33">
         <v>104.1</v>
       </c>
-      <c r="AC71" s="25"/>
-      <c r="AD71" s="24">
+      <c r="AC71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD71" s="33">
         <v>103.2</v>
       </c>
-      <c r="AE71" s="25"/>
-      <c r="AF71" s="24">
+      <c r="AE71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF71" s="33">
         <v>106.3</v>
       </c>
-      <c r="AG71" s="25"/>
-      <c r="AH71" s="24">
+      <c r="AG71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH71" s="33">
         <v>102.3</v>
       </c>
-      <c r="AI71" s="25"/>
-      <c r="AJ71" s="24">
+      <c r="AI71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ71" s="33">
         <v>103</v>
       </c>
-      <c r="AK71" s="25"/>
-      <c r="AL71" s="24">
+      <c r="AK71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL71" s="33">
         <v>105.8</v>
       </c>
-      <c r="AM71" s="25"/>
-      <c r="AN71" s="24">
+      <c r="AM71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN71" s="33">
         <v>106</v>
       </c>
-      <c r="AO71" s="26"/>
-      <c r="AP71" s="27">
+      <c r="AO71" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP71" s="36">
         <v>100.6</v>
       </c>
-      <c r="AQ71" s="25"/>
-      <c r="AR71" s="24">
+      <c r="AQ71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR71" s="33">
         <v>100.6</v>
       </c>
-      <c r="AS71" s="25"/>
-      <c r="AT71" s="24">
+      <c r="AS71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT71" s="33">
         <v>98</v>
       </c>
-      <c r="AU71" s="25"/>
-      <c r="AV71" s="24">
+      <c r="AU71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV71" s="33">
         <v>97.9</v>
       </c>
-      <c r="AW71" s="25"/>
-      <c r="AX71" s="24">
+      <c r="AW71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX71" s="33">
         <v>99.8</v>
       </c>
-      <c r="AY71" s="25"/>
-      <c r="AZ71" s="24">
+      <c r="AY71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ71" s="33">
         <v>100.7</v>
       </c>
-      <c r="BA71" s="25"/>
-      <c r="BB71" s="24">
+      <c r="BA71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB71" s="33">
         <v>100.8</v>
       </c>
-      <c r="BC71" s="25"/>
-      <c r="BD71" s="24">
+      <c r="BC71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BD71" s="33">
         <v>100.3</v>
       </c>
-      <c r="BE71" s="25"/>
-      <c r="BF71" s="24">
+      <c r="BE71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BF71" s="33">
         <v>99.4</v>
       </c>
-      <c r="BG71" s="25"/>
-      <c r="BH71" s="24">
+      <c r="BG71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BH71" s="33">
         <v>100.5</v>
       </c>
-      <c r="BI71" s="25"/>
-      <c r="BJ71" s="19">
+      <c r="BI71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BJ71" s="28">
         <v>100.9</v>
       </c>
-      <c r="BK71" s="25"/>
-      <c r="BL71" s="24">
+      <c r="BK71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL71" s="33">
         <v>101</v>
       </c>
-      <c r="BM71" s="25"/>
-      <c r="BN71" s="24">
+      <c r="BM71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BN71" s="33">
         <v>100.1</v>
       </c>
-      <c r="BO71" s="25"/>
-      <c r="BP71" s="24">
+      <c r="BO71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BP71" s="33">
         <v>100.3</v>
       </c>
-      <c r="BQ71" s="25"/>
-      <c r="BR71" s="24">
+      <c r="BQ71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BR71" s="33">
         <v>100.2</v>
       </c>
-      <c r="BS71" s="25"/>
-      <c r="BT71" s="24">
+      <c r="BS71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BT71" s="33">
         <v>101.2</v>
       </c>
-      <c r="BU71" s="25"/>
-      <c r="BV71" s="24">
+      <c r="BU71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV71" s="33">
         <v>101.2</v>
       </c>
-      <c r="BW71" s="25"/>
-      <c r="BX71" s="24">
+      <c r="BW71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX71" s="33">
         <v>100.3</v>
       </c>
-      <c r="BY71" s="25"/>
-      <c r="BZ71" s="24">
+      <c r="BY71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ71" s="33">
         <v>100.7</v>
       </c>
-      <c r="CA71" s="25"/>
-      <c r="CB71" s="24">
+      <c r="CA71" s="34" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB71" s="33">
         <v>100.7</v>
       </c>
-      <c r="CC71" s="26"/>
-      <c r="CD71" s="35"/>
+      <c r="CC71" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="CD71" s="44"/>
     </row>
     <row r="72" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="73" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="74" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="75" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="76" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="77" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="78" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="79" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="80" spans="1:82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="81" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="82" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="83" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="97">
-    <mergeCell ref="A1:Q1"/>
-[...32 lines deleted...]
-    <mergeCell ref="BF3:BG3"/>
+    <mergeCell ref="BJ5:BK5"/>
+    <mergeCell ref="BL5:BM5"/>
+    <mergeCell ref="BP5:BQ5"/>
+    <mergeCell ref="BR5:BS5"/>
+    <mergeCell ref="BT5:BU5"/>
+    <mergeCell ref="B6:U6"/>
+    <mergeCell ref="V6:AO6"/>
+    <mergeCell ref="AP6:BI6"/>
+    <mergeCell ref="BJ6:CC6"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="BB5:BC5"/>
+    <mergeCell ref="BD5:BE5"/>
+    <mergeCell ref="BF5:BG5"/>
+    <mergeCell ref="BH5:BI5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="BP4:BU4"/>
+    <mergeCell ref="BV4:BW5"/>
+    <mergeCell ref="BX4:BY5"/>
+    <mergeCell ref="BZ4:CA5"/>
+    <mergeCell ref="CB4:CC5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="AJ4:AK4"/>
+    <mergeCell ref="AL4:AM4"/>
+    <mergeCell ref="AN4:AO4"/>
+    <mergeCell ref="AP4:AQ5"/>
+    <mergeCell ref="AR4:BM4"/>
+    <mergeCell ref="BN4:BO5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="BV3:BW3"/>
     <mergeCell ref="BX3:BY3"/>
     <mergeCell ref="BZ3:CA3"/>
     <mergeCell ref="CB3:CC3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C5"/>
     <mergeCell ref="D4:Y4"/>
     <mergeCell ref="Z4:AA5"/>
     <mergeCell ref="AB4:AG4"/>
     <mergeCell ref="AH4:AI4"/>
     <mergeCell ref="BJ3:BK3"/>
     <mergeCell ref="BL3:BM3"/>
     <mergeCell ref="BN3:BO3"/>
     <mergeCell ref="BP3:BQ3"/>
     <mergeCell ref="BR3:BS3"/>
     <mergeCell ref="BT3:BU3"/>
-    <mergeCell ref="CB4:CC5"/>
-[...45 lines deleted...]
-    <mergeCell ref="BT5:BU5"/>
+    <mergeCell ref="AX3:AY3"/>
+    <mergeCell ref="AZ3:BA3"/>
+    <mergeCell ref="BB3:BC3"/>
+    <mergeCell ref="BD3:BE3"/>
+    <mergeCell ref="BF3:BG3"/>
+    <mergeCell ref="BH3:BI3"/>
+    <mergeCell ref="AL3:AM3"/>
+    <mergeCell ref="AN3:AO3"/>
+    <mergeCell ref="AP3:AQ3"/>
+    <mergeCell ref="AR3:AS3"/>
+    <mergeCell ref="AT3:AU3"/>
+    <mergeCell ref="AV3:AW3"/>
+    <mergeCell ref="Z3:AA3"/>
+    <mergeCell ref="AB3:AC3"/>
+    <mergeCell ref="AD3:AE3"/>
+    <mergeCell ref="AF3:AG3"/>
+    <mergeCell ref="AH3:AI3"/>
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="R1:W1"/>
+    <mergeCell ref="AP1:AU1"/>
+    <mergeCell ref="BX1:CC1"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="L3:M3"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="R1:W1" location="B" display="B" xr:uid="{ECDBF8A9-09F3-4905-9AB4-6FD03501FFCE}"/>
-[...1 lines deleted...]
-    <hyperlink ref="BX1:CC1" location="A" display="A" xr:uid="{645FF19D-0C77-4B1D-B7B0-058B8E35DC4E}"/>
+    <hyperlink ref="R1:W1" location="B" display="B" xr:uid="{25C5BEE6-2108-4139-9850-514C0C675109}"/>
+    <hyperlink ref="AP1:AU1" location="A" display="A" xr:uid="{D367D948-A3DA-43B6-8B5C-AC3E690F5C77}"/>
+    <hyperlink ref="BX1:CC1" location="A" display="A" xr:uid="{74AABA74-D026-4391-971D-9C5A3F8E8328}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="23" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CBD868E8-E25E-45A2-85FF-EB7453A75701}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{37149D57-917F-491D-B36A-275AFB5E8D9F}">
   <sheetPr codeName="Arkusz5"/>
   <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.7109375" style="46" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="4.7109375" style="56" customWidth="1"/>
+    <col min="2" max="3" width="115.7109375" style="5" customWidth="1"/>
+    <col min="4" max="4" width="3.7109375" style="5" customWidth="1"/>
+    <col min="5" max="5" width="10.7109375" style="5" customWidth="1"/>
+    <col min="6" max="7" width="40.7109375" style="5" customWidth="1"/>
+    <col min="8" max="8" width="3.7109375" style="5" customWidth="1"/>
+    <col min="9" max="9" width="10.7109375" style="5" customWidth="1"/>
+    <col min="10" max="11" width="40.7109375" style="5" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="34.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="46" t="s">
         <v>98</v>
       </c>
-      <c r="B1" s="38" t="s">
+      <c r="B1" s="47" t="s">
         <v>99</v>
       </c>
-      <c r="C1" s="39" t="s">
+      <c r="C1" s="48" t="s">
         <v>100</v>
       </c>
-      <c r="E1" s="75"/>
-[...1 lines deleted...]
-      <c r="I1" s="40"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="I1" s="50"/>
     </row>
     <row r="2" spans="1:9" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="47" t="s">
         <v>101</v>
       </c>
-      <c r="B2" s="41" t="s">
+      <c r="B2" s="51" t="s">
         <v>102</v>
       </c>
-      <c r="C2" s="42" t="s">
+      <c r="C2" s="52" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="251.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="47" t="s">
         <v>104</v>
       </c>
-      <c r="B3" s="41" t="s">
+      <c r="B3" s="51" t="s">
         <v>105</v>
       </c>
-      <c r="C3" s="42" t="s">
+      <c r="C3" s="52" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="38" t="s">
+      <c r="A4" s="47" t="s">
         <v>107</v>
       </c>
-      <c r="B4" s="41" t="s">
+      <c r="B4" s="51" t="s">
         <v>108</v>
       </c>
-      <c r="C4" s="42" t="s">
+      <c r="C4" s="52" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="43" t="s">
+      <c r="A5" s="53" t="s">
         <v>110</v>
       </c>
-      <c r="B5" s="44" t="s">
+      <c r="B5" s="54" t="s">
         <v>111</v>
       </c>
-      <c r="C5" s="45" t="s">
+      <c r="C5" s="55" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="C6" s="47"/>
+      <c r="C6" s="57"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="1">
     <mergeCell ref="E1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010021C46080551799478E82C9F006110887" ma:contentTypeVersion="0" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6b89905c94771729a0de27fa7468e115">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b2fdb080088ddf1bdd98b8e55b33ddcf">
@@ -24080,131 +24156,131 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19944F12-3607-4524-8A2D-2DE3412BCB24}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AA1DCF8-A03A-46A2-A829-2FDA64908AC4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E79587D-0917-4E2F-A9F4-635128E7873C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{277EA879-F541-47B8-8201-40237C8BB1ED}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{850951F9-1B2D-44C8-A6BB-A407C5738601}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C553D33-EA5A-409B-B32F-C37E9E04E856}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nazwane zakresy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Kwartalne_Quarterly</vt:lpstr>
       <vt:lpstr>Metadane_Metadata</vt:lpstr>
       <vt:lpstr>A</vt:lpstr>
       <vt:lpstr>B</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Latoszek Daria</dc:creator>
+  <dc:creator>Mikulska Anna</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010021C46080551799478E82C9F006110887</vt:lpwstr>
   </property>
 </Properties>
 </file>