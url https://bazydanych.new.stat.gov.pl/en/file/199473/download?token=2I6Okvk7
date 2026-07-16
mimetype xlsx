--- v0 (2026-05-30)
+++ v1 (2026-07-16)
@@ -8,73 +8,73 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/GUS/os/BS/BS_do_publikacji/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/udostepnianie/bs/BS_do_publikacji/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5EA7ED75-FF2B-4F8C-879F-41408571D93C}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C0BD62E6-C7E4-4EC6-98DA-2CC0FF4D5620}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="21120" windowHeight="11775" xr2:uid="{99E77883-F62B-490A-B2AD-251160568569}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11775" xr2:uid="{037FB195-43BC-4550-8F1C-F59706818781}"/>
   </bookViews>
   <sheets>
     <sheet name="Kwartalne_Quarterly" sheetId="1" r:id="rId1"/>
     <sheet name="Roczne_Annual" sheetId="2" r:id="rId2"/>
     <sheet name="Metadane_Metadata" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="822" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="823" uniqueCount="91">
   <si>
     <r>
       <t xml:space="preserve">TABL. 5.  SKALA WPŁYWU POSZCZEGÓLNYCH KATEGORII NA WZROST REALNY PRODUKTU KRAJOWEGO BRUTTO [1,2,3]
                 </t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>(w cenach stałych średniorocznych roku poprzedniego)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9.5"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">
                </t>
     </r>
@@ -449,50 +449,53 @@
     <t>2023 Q4</t>
   </si>
   <si>
     <t>2024 Q1</t>
   </si>
   <si>
     <t>2024 Q2</t>
   </si>
   <si>
     <t>2024 Q3</t>
   </si>
   <si>
     <t>2024 Q4</t>
   </si>
   <si>
     <t>2025 Q1</t>
   </si>
   <si>
     <t>2025 Q2</t>
   </si>
   <si>
     <t>2025 Q3</t>
   </si>
   <si>
     <t>2025 Q4</t>
+  </si>
+  <si>
+    <t>2026 Q1</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Nr
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>No.</t>
     </r>
   </si>
   <si>
     <t>Nota informacyjna</t>
   </si>
   <si>
     <t>Information note</t>
   </si>
   <si>
@@ -968,51 +971,51 @@
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
-    <cellStyle name="Normalny 2" xfId="1" xr:uid="{0657748F-27FD-475C-A249-0B1D3A22569B}"/>
+    <cellStyle name="Normalny 2" xfId="1" xr:uid="{02845034-894A-4F13-B086-E2A686A12596}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1295,56 +1298,56 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B15E9B85-1A60-4D8E-A13E-5331AD107081}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7AC1B1B2-ADBD-4061-8F59-56A48A6E5740}">
   <sheetPr codeName="Arkusz1"/>
   <dimension ref="A1:AB493"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A59" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="6" topLeftCell="A64" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="2.140625" style="10" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="2.140625" style="10" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="2.140625" style="10" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="2.140625" style="10" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="11" width="2.140625" style="10" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="2.140625" style="10" customWidth="1"/>
     <col min="14" max="14" width="12.7109375" customWidth="1"/>
     <col min="15" max="15" width="2.140625" style="10" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" customWidth="1"/>
     <col min="17" max="17" width="2.140625" style="10" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="2.140625" style="10" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="1"/>
   </cols>
@@ -1505,4350 +1508,4378 @@
       <c r="D6" s="41"/>
       <c r="E6" s="41"/>
       <c r="F6" s="41"/>
       <c r="G6" s="41"/>
       <c r="H6" s="41"/>
       <c r="I6" s="41"/>
       <c r="J6" s="41"/>
       <c r="K6" s="41"/>
       <c r="L6" s="41"/>
       <c r="M6" s="41"/>
       <c r="N6" s="41"/>
       <c r="O6" s="41"/>
       <c r="P6" s="41"/>
       <c r="Q6" s="41"/>
       <c r="R6" s="40"/>
       <c r="S6" s="42"/>
     </row>
     <row r="7" spans="1:28" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="4">
         <v>1.5</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D7" s="6">
         <v>1.5</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F7" s="6">
         <v>1.7</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H7" s="6">
         <v>2.2000000000000002</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J7" s="6">
         <v>2.2999999999999998</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L7" s="6">
         <v>-0.5</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N7" s="6">
         <v>-2.9</v>
       </c>
       <c r="O7" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P7" s="6">
         <v>2.4</v>
       </c>
       <c r="Q7" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R7" s="4">
         <v>-0.2</v>
       </c>
       <c r="S7" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U7" s="6"/>
       <c r="V7" s="6"/>
       <c r="W7" s="6"/>
       <c r="X7" s="6"/>
       <c r="Y7" s="6"/>
       <c r="Z7" s="6"/>
       <c r="AA7" s="6"/>
       <c r="AB7" s="4"/>
     </row>
     <row r="8" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="43" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="4">
         <v>3.2</v>
       </c>
       <c r="C8" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D8" s="4">
         <v>2.8</v>
       </c>
       <c r="E8" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F8" s="4">
         <v>4.5999999999999996</v>
       </c>
       <c r="G8" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H8" s="4">
         <v>3.1</v>
       </c>
       <c r="I8" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J8" s="4">
         <v>2.6</v>
       </c>
       <c r="K8" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L8" s="4">
         <v>1.5</v>
       </c>
       <c r="M8" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N8" s="4">
         <v>-1</v>
       </c>
       <c r="O8" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P8" s="4">
         <v>2.5</v>
       </c>
       <c r="Q8" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R8" s="4">
         <v>-1.4</v>
       </c>
       <c r="S8" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="4"/>
       <c r="X8" s="4"/>
       <c r="Y8" s="4"/>
       <c r="Z8" s="4"/>
       <c r="AA8" s="4"/>
       <c r="AB8" s="4"/>
     </row>
     <row r="9" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="43" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="4">
         <v>3.7</v>
       </c>
       <c r="C9" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D9" s="4">
         <v>3.2</v>
       </c>
       <c r="E9" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F9" s="4">
         <v>4.7</v>
       </c>
       <c r="G9" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H9" s="4">
         <v>4</v>
       </c>
       <c r="I9" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J9" s="4">
         <v>2.6</v>
       </c>
       <c r="K9" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L9" s="4">
         <v>0.7</v>
       </c>
       <c r="M9" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N9" s="4">
         <v>-1.2000000000000002</v>
       </c>
       <c r="O9" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P9" s="4">
         <v>1.9</v>
       </c>
       <c r="Q9" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R9" s="4">
         <v>-1</v>
       </c>
       <c r="S9" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
       <c r="X9" s="4"/>
       <c r="Y9" s="4"/>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
     </row>
     <row r="10" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="43" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="4">
         <v>4.2</v>
       </c>
       <c r="C10" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D10" s="4">
         <v>3.5</v>
       </c>
       <c r="E10" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F10" s="4">
         <v>5.3</v>
       </c>
       <c r="G10" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H10" s="4">
         <v>2.6</v>
       </c>
       <c r="I10" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J10" s="4">
         <v>1.9</v>
       </c>
       <c r="K10" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L10" s="4">
         <v>2.7</v>
       </c>
       <c r="M10" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N10" s="4">
         <v>0.7</v>
       </c>
       <c r="O10" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P10" s="4">
         <v>2</v>
       </c>
       <c r="Q10" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R10" s="4">
         <v>-1.1000000000000001</v>
       </c>
       <c r="S10" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="4"/>
       <c r="X10" s="4"/>
       <c r="Y10" s="4"/>
       <c r="Z10" s="4"/>
       <c r="AA10" s="4"/>
       <c r="AB10" s="4"/>
     </row>
     <row r="11" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="43" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="4">
         <v>5</v>
       </c>
       <c r="C11" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D11" s="4">
         <v>4.3</v>
       </c>
       <c r="E11" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F11" s="4">
         <v>4.5</v>
       </c>
       <c r="G11" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H11" s="4">
         <v>2.5</v>
       </c>
       <c r="I11" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J11" s="4">
         <v>2.2999999999999998</v>
       </c>
       <c r="K11" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L11" s="4">
         <v>2</v>
       </c>
       <c r="M11" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N11" s="4">
         <v>0.9</v>
       </c>
       <c r="O11" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P11" s="4">
         <v>1.1000000000000001</v>
       </c>
       <c r="Q11" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R11" s="4">
         <v>0.5</v>
       </c>
       <c r="S11" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="4"/>
       <c r="X11" s="4"/>
       <c r="Y11" s="4"/>
       <c r="Z11" s="4"/>
       <c r="AA11" s="4"/>
       <c r="AB11" s="4"/>
     </row>
     <row r="12" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="43" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="4">
         <v>4.8</v>
       </c>
       <c r="C12" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D12" s="4">
         <v>4.3</v>
       </c>
       <c r="E12" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F12" s="4">
         <v>4.8</v>
       </c>
       <c r="G12" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H12" s="4">
         <v>1.8</v>
       </c>
       <c r="I12" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J12" s="4">
         <v>2.1</v>
       </c>
       <c r="K12" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L12" s="4">
         <v>3</v>
       </c>
       <c r="M12" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N12" s="4">
         <v>1.6</v>
       </c>
       <c r="O12" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P12" s="4">
         <v>1.4000000000000001</v>
       </c>
       <c r="Q12" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U12" s="4"/>
       <c r="V12" s="4"/>
       <c r="W12" s="4"/>
       <c r="X12" s="4"/>
       <c r="Y12" s="4"/>
       <c r="Z12" s="4"/>
       <c r="AA12" s="4"/>
       <c r="AB12" s="4"/>
     </row>
     <row r="13" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="43" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="4">
         <v>5.2</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D13" s="4">
         <v>4.5999999999999996</v>
       </c>
       <c r="E13" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F13" s="4">
         <v>4</v>
       </c>
       <c r="G13" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H13" s="4">
         <v>0.7</v>
       </c>
       <c r="I13" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J13" s="4">
         <v>1.9</v>
       </c>
       <c r="K13" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L13" s="4">
         <v>3.3</v>
       </c>
       <c r="M13" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4">
         <v>2.1999999999999997</v>
       </c>
       <c r="O13" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
         <v>1.1000000000000001</v>
       </c>
       <c r="Q13" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R13" s="4">
         <v>1.2</v>
       </c>
       <c r="S13" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="4"/>
       <c r="X13" s="4"/>
       <c r="Y13" s="4"/>
       <c r="Z13" s="4"/>
       <c r="AA13" s="4"/>
       <c r="AB13" s="4"/>
     </row>
     <row r="14" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="43" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="4">
         <v>6</v>
       </c>
       <c r="C14" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D14" s="4">
         <v>5.0999999999999996</v>
       </c>
       <c r="E14" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F14" s="4">
         <v>4.5</v>
       </c>
       <c r="G14" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H14" s="4">
         <v>0.7</v>
       </c>
       <c r="I14" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J14" s="4">
         <v>1</v>
       </c>
       <c r="K14" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4">
         <v>3.8</v>
       </c>
       <c r="M14" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N14" s="4">
         <v>3.6</v>
       </c>
       <c r="O14" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P14" s="4">
         <v>0.2</v>
       </c>
       <c r="Q14" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R14" s="4">
         <v>1.5</v>
       </c>
       <c r="S14" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U14" s="4"/>
       <c r="V14" s="4"/>
       <c r="W14" s="4"/>
       <c r="X14" s="4"/>
       <c r="Y14" s="4"/>
       <c r="Z14" s="4"/>
       <c r="AA14" s="4"/>
       <c r="AB14" s="4"/>
     </row>
     <row r="15" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="43" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="4">
         <v>3.4</v>
       </c>
       <c r="C15" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D15" s="4">
         <v>2.8</v>
       </c>
       <c r="E15" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F15" s="4">
         <v>2.2000000000000002</v>
       </c>
       <c r="G15" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H15" s="4">
         <v>1.1000000000000001</v>
       </c>
       <c r="I15" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J15" s="4">
         <v>1.4</v>
       </c>
       <c r="K15" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L15" s="4">
         <v>1.1000000000000001</v>
       </c>
       <c r="M15" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N15" s="4">
         <v>0.79999999999999993</v>
       </c>
       <c r="O15" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P15" s="4">
         <v>0.3</v>
       </c>
       <c r="Q15" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R15" s="4">
         <v>1.2</v>
       </c>
       <c r="S15" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U15" s="4"/>
       <c r="V15" s="4"/>
       <c r="W15" s="4"/>
       <c r="X15" s="4"/>
       <c r="Y15" s="4"/>
       <c r="Z15" s="4"/>
       <c r="AA15" s="4"/>
       <c r="AB15" s="4"/>
     </row>
     <row r="16" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="43" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="4">
         <v>2.2000000000000002</v>
       </c>
       <c r="C16" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D16" s="4">
         <v>1.8</v>
       </c>
       <c r="E16" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F16" s="4">
         <v>-0.6</v>
       </c>
       <c r="G16" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H16" s="4">
         <v>0.4</v>
       </c>
       <c r="I16" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J16" s="4">
         <v>0.6</v>
       </c>
       <c r="K16" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L16" s="4">
         <v>-1</v>
       </c>
       <c r="M16" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N16" s="4">
         <v>0</v>
       </c>
       <c r="O16" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P16" s="4">
         <v>-1</v>
       </c>
       <c r="Q16" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R16" s="4">
         <v>2.8</v>
       </c>
       <c r="S16" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U16" s="4"/>
       <c r="V16" s="4"/>
       <c r="W16" s="4"/>
       <c r="X16" s="4"/>
       <c r="Y16" s="4"/>
       <c r="Z16" s="4"/>
       <c r="AA16" s="4"/>
       <c r="AB16" s="4"/>
     </row>
     <row r="17" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="43" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="4">
         <v>0.9</v>
       </c>
       <c r="C17" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D17" s="4">
         <v>0.7</v>
       </c>
       <c r="E17" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F17" s="4">
         <v>-1.5</v>
       </c>
       <c r="G17" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H17" s="4">
         <v>0.3</v>
       </c>
       <c r="I17" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J17" s="4">
         <v>0.1</v>
       </c>
       <c r="K17" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L17" s="4">
         <v>-1.8</v>
       </c>
       <c r="M17" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N17" s="4">
         <v>-0.6</v>
       </c>
       <c r="O17" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P17" s="4">
         <v>-1.2000000000000002</v>
       </c>
       <c r="Q17" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R17" s="4">
         <v>2.4</v>
       </c>
       <c r="S17" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U17" s="4"/>
       <c r="V17" s="4"/>
       <c r="W17" s="4"/>
       <c r="X17" s="4"/>
       <c r="Y17" s="4"/>
       <c r="Z17" s="4"/>
       <c r="AA17" s="4"/>
       <c r="AB17" s="4"/>
     </row>
     <row r="18" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="43" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="4">
         <v>0</v>
       </c>
       <c r="C18" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D18" s="4">
         <v>0.2</v>
       </c>
       <c r="E18" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F18" s="4">
         <v>1.7</v>
       </c>
       <c r="G18" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H18" s="4">
         <v>-0.1</v>
       </c>
       <c r="I18" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J18" s="4">
         <v>-0.2</v>
       </c>
       <c r="K18" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L18" s="4">
         <v>1.7999999999999998</v>
       </c>
       <c r="M18" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N18" s="4">
         <v>1.6</v>
       </c>
       <c r="O18" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P18" s="4">
         <v>0.19999999999999998</v>
       </c>
       <c r="Q18" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R18" s="4">
         <v>-1.7</v>
       </c>
       <c r="S18" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U18" s="4"/>
       <c r="V18" s="4"/>
       <c r="W18" s="4"/>
       <c r="X18" s="4"/>
       <c r="Y18" s="4"/>
       <c r="Z18" s="4"/>
       <c r="AA18" s="4"/>
       <c r="AB18" s="4"/>
     </row>
     <row r="19" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="43" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="4">
         <v>-0.5</v>
       </c>
       <c r="C19" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D19" s="4">
         <v>-0.5</v>
       </c>
       <c r="E19" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F19" s="4">
         <v>-1.8</v>
       </c>
       <c r="G19" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H19" s="4">
         <v>0</v>
       </c>
       <c r="I19" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J19" s="4">
         <v>-0.2</v>
       </c>
       <c r="K19" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L19" s="4">
         <v>-1.8</v>
       </c>
       <c r="M19" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N19" s="4">
         <v>-0.1</v>
       </c>
       <c r="O19" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P19" s="4">
         <v>-1.7</v>
       </c>
       <c r="Q19" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R19" s="4">
         <v>1.3</v>
       </c>
       <c r="S19" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U19" s="4"/>
       <c r="V19" s="4"/>
       <c r="W19" s="4"/>
       <c r="X19" s="4"/>
       <c r="Y19" s="4"/>
       <c r="Z19" s="4"/>
       <c r="AA19" s="4"/>
       <c r="AB19" s="4"/>
     </row>
     <row r="20" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="43" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="4">
         <v>-0.2</v>
       </c>
       <c r="C20" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D20" s="4">
         <v>-0.2</v>
       </c>
       <c r="E20" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F20" s="4">
         <v>-2.8</v>
       </c>
       <c r="G20" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H20" s="4">
         <v>-0.4</v>
       </c>
       <c r="I20" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J20" s="4">
         <v>-0.8</v>
       </c>
       <c r="K20" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L20" s="4">
         <v>-2.4</v>
       </c>
       <c r="M20" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N20" s="4">
         <v>-0.5</v>
       </c>
       <c r="O20" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P20" s="4">
         <v>-1.9</v>
       </c>
       <c r="Q20" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R20" s="4">
         <v>2.6</v>
       </c>
       <c r="S20" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U20" s="4"/>
       <c r="V20" s="4"/>
       <c r="W20" s="4"/>
       <c r="X20" s="4"/>
       <c r="Y20" s="4"/>
       <c r="Z20" s="4"/>
       <c r="AA20" s="4"/>
       <c r="AB20" s="4"/>
     </row>
     <row r="21" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="43" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="4">
         <v>1</v>
       </c>
       <c r="C21" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D21" s="4">
         <v>0.7</v>
       </c>
       <c r="E21" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F21" s="4">
         <v>-0.4</v>
       </c>
       <c r="G21" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H21" s="4">
         <v>0.8</v>
       </c>
       <c r="I21" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J21" s="4">
         <v>0.3</v>
       </c>
       <c r="K21" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L21" s="4">
         <v>-1.2</v>
       </c>
       <c r="M21" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N21" s="4">
         <v>0.2</v>
       </c>
       <c r="O21" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P21" s="4">
         <v>-1.4</v>
       </c>
       <c r="Q21" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R21" s="4">
         <v>1.4</v>
       </c>
       <c r="S21" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U21" s="4"/>
       <c r="V21" s="4"/>
       <c r="W21" s="4"/>
       <c r="X21" s="4"/>
       <c r="Y21" s="4"/>
       <c r="Z21" s="4"/>
       <c r="AA21" s="4"/>
       <c r="AB21" s="4"/>
     </row>
     <row r="22" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="43" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="4">
         <v>2.2000000000000002</v>
       </c>
       <c r="C22" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D22" s="4">
         <v>1.9</v>
       </c>
       <c r="E22" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F22" s="4">
         <v>1.4</v>
       </c>
       <c r="G22" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H22" s="4">
         <v>0.5</v>
       </c>
       <c r="I22" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J22" s="4">
         <v>0</v>
       </c>
       <c r="K22" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L22" s="4">
         <v>0.9</v>
       </c>
       <c r="M22" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N22" s="4">
         <v>0.4</v>
       </c>
       <c r="O22" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P22" s="4">
         <v>0.6</v>
       </c>
       <c r="Q22" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R22" s="4">
         <v>0.8</v>
       </c>
       <c r="S22" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U22" s="4"/>
       <c r="V22" s="4"/>
       <c r="W22" s="4"/>
       <c r="X22" s="4"/>
       <c r="Y22" s="4"/>
       <c r="Z22" s="4"/>
       <c r="AA22" s="4"/>
       <c r="AB22" s="4"/>
     </row>
     <row r="23" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="43" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="4">
         <v>3.8</v>
       </c>
       <c r="C23" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D23" s="4">
         <v>3.1</v>
       </c>
       <c r="E23" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F23" s="4">
         <v>4.5999999999999996</v>
       </c>
       <c r="G23" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H23" s="4">
         <v>1.6</v>
       </c>
       <c r="I23" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J23" s="4">
         <v>2.2999999999999998</v>
       </c>
       <c r="K23" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L23" s="4">
         <v>3</v>
       </c>
       <c r="M23" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N23" s="4">
         <v>2.2000000000000002</v>
       </c>
       <c r="O23" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P23" s="4">
         <v>0.8</v>
       </c>
       <c r="Q23" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R23" s="4">
         <v>-0.8</v>
       </c>
       <c r="S23" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U23" s="4"/>
       <c r="V23" s="4"/>
       <c r="W23" s="4"/>
       <c r="X23" s="4"/>
       <c r="Y23" s="4"/>
       <c r="Z23" s="4"/>
       <c r="AA23" s="4"/>
       <c r="AB23" s="4"/>
     </row>
     <row r="24" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="43" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="4">
         <v>3.9</v>
       </c>
       <c r="C24" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D24" s="4">
         <v>3.3</v>
       </c>
       <c r="E24" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F24" s="4">
         <v>6.1</v>
       </c>
       <c r="G24" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H24" s="4">
         <v>3.2</v>
       </c>
       <c r="I24" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J24" s="4">
         <v>2.2999999999999998</v>
       </c>
       <c r="K24" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L24" s="4">
         <v>2.9</v>
       </c>
       <c r="M24" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N24" s="4">
         <v>1.9</v>
       </c>
       <c r="O24" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P24" s="4">
         <v>1</v>
       </c>
       <c r="Q24" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R24" s="4">
         <v>-2.2000000000000002</v>
       </c>
       <c r="S24" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U24" s="4"/>
       <c r="V24" s="4"/>
       <c r="W24" s="4"/>
       <c r="X24" s="4"/>
       <c r="Y24" s="4"/>
       <c r="Z24" s="4"/>
       <c r="AA24" s="4"/>
       <c r="AB24" s="4"/>
     </row>
     <row r="25" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="43" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="4">
         <v>4.2</v>
       </c>
       <c r="C25" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D25" s="4">
         <v>3.8</v>
       </c>
       <c r="E25" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F25" s="4">
         <v>6.2</v>
       </c>
       <c r="G25" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H25" s="4">
         <v>2.7</v>
       </c>
       <c r="I25" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J25" s="4">
         <v>1.7</v>
       </c>
       <c r="K25" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L25" s="4">
         <v>3.5</v>
       </c>
       <c r="M25" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N25" s="4">
         <v>2</v>
       </c>
       <c r="O25" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P25" s="4">
         <v>1.5</v>
       </c>
       <c r="Q25" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R25" s="4">
         <v>-2</v>
       </c>
       <c r="S25" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U25" s="4"/>
       <c r="V25" s="4"/>
       <c r="W25" s="4"/>
       <c r="X25" s="4"/>
       <c r="Y25" s="4"/>
       <c r="Z25" s="4"/>
       <c r="AA25" s="4"/>
       <c r="AB25" s="4"/>
     </row>
     <row r="26" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="43" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="4">
         <v>3.9</v>
       </c>
       <c r="C26" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D26" s="4">
         <v>3.4</v>
       </c>
       <c r="E26" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="4">
         <v>5.2</v>
       </c>
       <c r="G26" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H26" s="4">
         <v>3.2</v>
       </c>
       <c r="I26" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J26" s="4">
         <v>1.9</v>
       </c>
       <c r="K26" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L26" s="4">
         <v>2</v>
       </c>
       <c r="M26" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N26" s="4">
         <v>2.8</v>
       </c>
       <c r="O26" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P26" s="4">
         <v>-0.8</v>
       </c>
       <c r="Q26" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R26" s="4">
         <v>-1.3</v>
       </c>
       <c r="S26" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U26" s="4"/>
       <c r="V26" s="4"/>
       <c r="W26" s="4"/>
       <c r="X26" s="4"/>
       <c r="Y26" s="4"/>
       <c r="Z26" s="4"/>
       <c r="AA26" s="4"/>
       <c r="AB26" s="4"/>
     </row>
     <row r="27" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="43" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="4">
         <v>4.3</v>
       </c>
       <c r="C27" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D27" s="4">
         <v>3.8</v>
       </c>
       <c r="E27" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F27" s="4">
         <v>3.5</v>
       </c>
       <c r="G27" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H27" s="4">
         <v>2.9</v>
       </c>
       <c r="I27" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J27" s="4">
         <v>2.6</v>
       </c>
       <c r="K27" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L27" s="4">
         <v>0.6</v>
       </c>
       <c r="M27" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N27" s="4">
         <v>1.9</v>
       </c>
       <c r="O27" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P27" s="4">
         <v>-1.3</v>
       </c>
       <c r="Q27" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R27" s="4">
         <v>0.8</v>
       </c>
       <c r="S27" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U27" s="4"/>
       <c r="V27" s="4"/>
       <c r="W27" s="4"/>
       <c r="X27" s="4"/>
       <c r="Y27" s="4"/>
       <c r="Z27" s="4"/>
       <c r="AA27" s="4"/>
       <c r="AB27" s="4"/>
     </row>
     <row r="28" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="43" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="4">
         <v>3.8</v>
       </c>
       <c r="C28" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D28" s="4">
         <v>3.5</v>
       </c>
       <c r="E28" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F28" s="4">
         <v>3.8</v>
       </c>
       <c r="G28" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H28" s="4">
         <v>2.5</v>
       </c>
       <c r="I28" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J28" s="4">
         <v>2.5</v>
       </c>
       <c r="K28" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L28" s="4">
         <v>1.3</v>
       </c>
       <c r="M28" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N28" s="4">
         <v>1.4</v>
       </c>
       <c r="O28" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P28" s="4">
         <v>-0.1</v>
       </c>
       <c r="Q28" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U28" s="4"/>
       <c r="V28" s="4"/>
       <c r="W28" s="4"/>
       <c r="X28" s="4"/>
       <c r="Y28" s="4"/>
       <c r="Z28" s="4"/>
       <c r="AA28" s="4"/>
       <c r="AB28" s="4"/>
     </row>
     <row r="29" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="43" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="4">
         <v>4.0999999999999996</v>
       </c>
       <c r="C29" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D29" s="4">
         <v>3.8</v>
       </c>
       <c r="E29" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F29" s="4">
         <v>3.6</v>
       </c>
       <c r="G29" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H29" s="4">
         <v>2.5</v>
       </c>
       <c r="I29" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J29" s="4">
         <v>2.5</v>
       </c>
       <c r="K29" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L29" s="4">
         <v>1.1000000000000001</v>
       </c>
       <c r="M29" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N29" s="4">
         <v>0.9</v>
       </c>
       <c r="O29" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P29" s="4">
         <v>0.2</v>
       </c>
       <c r="Q29" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R29" s="4">
         <v>0.5</v>
       </c>
       <c r="S29" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U29" s="4"/>
       <c r="V29" s="4"/>
       <c r="W29" s="4"/>
       <c r="X29" s="4"/>
       <c r="Y29" s="4"/>
       <c r="Z29" s="4"/>
       <c r="AA29" s="4"/>
       <c r="AB29" s="4"/>
     </row>
     <row r="30" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="43" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="4">
         <v>5.3</v>
       </c>
       <c r="C30" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D30" s="4">
         <v>4.9000000000000004</v>
       </c>
       <c r="E30" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F30" s="4">
         <v>4.7</v>
       </c>
       <c r="G30" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H30" s="4">
         <v>3.3000000000000003</v>
       </c>
       <c r="I30" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J30" s="4">
         <v>1.9</v>
       </c>
       <c r="K30" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L30" s="4">
         <v>1.4</v>
       </c>
       <c r="M30" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N30" s="4">
         <v>1.3</v>
       </c>
       <c r="O30" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P30" s="4">
         <v>0.1</v>
       </c>
       <c r="Q30" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R30" s="4">
         <v>0.6</v>
       </c>
       <c r="S30" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U30" s="4"/>
       <c r="V30" s="4"/>
       <c r="W30" s="4"/>
       <c r="X30" s="4"/>
       <c r="Y30" s="4"/>
       <c r="Z30" s="4"/>
       <c r="AA30" s="4"/>
       <c r="AB30" s="4"/>
     </row>
     <row r="31" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="43" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="4">
         <v>3.3</v>
       </c>
       <c r="C31" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D31" s="4">
         <v>2.7</v>
       </c>
       <c r="E31" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F31" s="4">
         <v>3.3</v>
       </c>
       <c r="G31" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H31" s="4">
         <v>2.4</v>
       </c>
       <c r="I31" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J31" s="4">
         <v>1.8</v>
       </c>
       <c r="K31" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L31" s="4">
         <v>0.9</v>
       </c>
       <c r="M31" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N31" s="4">
         <v>-0.8</v>
       </c>
       <c r="O31" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P31" s="4">
         <v>1.7</v>
       </c>
       <c r="Q31" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U31" s="4"/>
       <c r="V31" s="4"/>
       <c r="W31" s="4"/>
       <c r="X31" s="4"/>
       <c r="Y31" s="4"/>
       <c r="Z31" s="4"/>
       <c r="AA31" s="4"/>
       <c r="AB31" s="4"/>
     </row>
     <row r="32" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="43" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="4">
         <v>3.4</v>
       </c>
       <c r="C32" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D32" s="4">
         <v>2.8</v>
       </c>
       <c r="E32" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F32" s="4">
         <v>1.5</v>
       </c>
       <c r="G32" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H32" s="4">
         <v>2.4</v>
       </c>
       <c r="I32" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J32" s="4">
         <v>1.8</v>
       </c>
       <c r="K32" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L32" s="4">
         <v>-0.9</v>
       </c>
       <c r="M32" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N32" s="4">
         <v>-0.7</v>
       </c>
       <c r="O32" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P32" s="4">
         <v>-0.19999999999999998</v>
       </c>
       <c r="Q32" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R32" s="4">
         <v>1.9</v>
       </c>
       <c r="S32" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U32" s="4"/>
       <c r="V32" s="4"/>
       <c r="W32" s="4"/>
       <c r="X32" s="4"/>
       <c r="Y32" s="4"/>
       <c r="Z32" s="4"/>
       <c r="AA32" s="4"/>
       <c r="AB32" s="4"/>
     </row>
     <row r="33" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="43" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="4">
         <v>2.6</v>
       </c>
       <c r="C33" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D33" s="4">
         <v>2.2000000000000002</v>
       </c>
       <c r="E33" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F33" s="4">
         <v>2.5</v>
       </c>
       <c r="G33" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H33" s="4">
         <v>3</v>
       </c>
       <c r="I33" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J33" s="4">
         <v>2.4</v>
       </c>
       <c r="K33" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L33" s="4">
         <v>-0.5</v>
       </c>
       <c r="M33" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N33" s="4">
         <v>-1.2</v>
       </c>
       <c r="O33" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P33" s="4">
         <v>0.7</v>
       </c>
       <c r="Q33" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R33" s="4">
         <v>0.1</v>
       </c>
       <c r="S33" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U33" s="4"/>
       <c r="V33" s="4"/>
       <c r="W33" s="4"/>
       <c r="X33" s="4"/>
       <c r="Y33" s="4"/>
       <c r="Z33" s="4"/>
       <c r="AA33" s="4"/>
       <c r="AB33" s="4"/>
     </row>
     <row r="34" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="43" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="4">
         <v>2.8</v>
       </c>
       <c r="C34" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D34" s="4">
         <v>2.5</v>
       </c>
       <c r="E34" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F34" s="4">
         <v>1.9</v>
       </c>
       <c r="G34" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H34" s="4">
         <v>2.4</v>
       </c>
       <c r="I34" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J34" s="4">
         <v>2.5</v>
       </c>
       <c r="K34" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L34" s="4">
         <v>-0.5</v>
       </c>
       <c r="M34" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N34" s="4">
         <v>-2.9</v>
       </c>
       <c r="O34" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P34" s="4">
         <v>2.4</v>
       </c>
       <c r="Q34" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R34" s="4">
         <v>0.9</v>
       </c>
       <c r="S34" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U34" s="4"/>
       <c r="V34" s="4"/>
       <c r="W34" s="4"/>
       <c r="X34" s="4"/>
       <c r="Y34" s="4"/>
       <c r="Z34" s="4"/>
       <c r="AA34" s="4"/>
       <c r="AB34" s="4"/>
     </row>
     <row r="35" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="43" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="4">
         <v>5.0999999999999996</v>
       </c>
       <c r="C35" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D35" s="4">
         <v>4.4000000000000004</v>
       </c>
       <c r="E35" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F35" s="4">
         <v>4.8</v>
       </c>
       <c r="G35" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H35" s="4">
         <v>4</v>
       </c>
       <c r="I35" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J35" s="4">
         <v>3.7</v>
       </c>
       <c r="K35" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L35" s="4">
         <v>0.8</v>
       </c>
       <c r="M35" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N35" s="4">
         <v>0</v>
       </c>
       <c r="O35" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P35" s="4">
         <v>0.8</v>
       </c>
       <c r="Q35" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R35" s="4">
         <v>0.3</v>
       </c>
       <c r="S35" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U35" s="4"/>
       <c r="V35" s="4"/>
       <c r="W35" s="4"/>
       <c r="X35" s="4"/>
       <c r="Y35" s="4"/>
       <c r="Z35" s="4"/>
       <c r="AA35" s="4"/>
       <c r="AB35" s="4"/>
     </row>
     <row r="36" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="43" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="4">
         <v>4.5</v>
       </c>
       <c r="C36" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D36" s="4">
         <v>3.9</v>
       </c>
       <c r="E36" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F36" s="4">
         <v>5.7</v>
       </c>
       <c r="G36" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H36" s="4">
         <v>4</v>
       </c>
       <c r="I36" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J36" s="4">
         <v>3.6</v>
       </c>
       <c r="K36" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L36" s="4">
         <v>1.7</v>
       </c>
       <c r="M36" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N36" s="4">
         <v>-0.1</v>
       </c>
       <c r="O36" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P36" s="4">
         <v>1.8</v>
       </c>
       <c r="Q36" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R36" s="4">
         <v>-1.2</v>
       </c>
       <c r="S36" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U36" s="4"/>
       <c r="V36" s="4"/>
       <c r="W36" s="4"/>
       <c r="X36" s="4"/>
       <c r="Y36" s="4"/>
       <c r="Z36" s="4"/>
       <c r="AA36" s="4"/>
       <c r="AB36" s="4"/>
     </row>
     <row r="37" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="43" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="4">
         <v>5.7</v>
       </c>
       <c r="C37" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D37" s="4">
         <v>5</v>
       </c>
       <c r="E37" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F37" s="4">
         <v>4.7</v>
       </c>
       <c r="G37" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H37" s="4">
         <v>4.0999999999999996</v>
       </c>
       <c r="I37" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J37" s="4">
         <v>3.6</v>
       </c>
       <c r="K37" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L37" s="4">
         <v>0.6</v>
       </c>
       <c r="M37" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N37" s="4">
         <v>0.4</v>
       </c>
       <c r="O37" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P37" s="4">
         <v>0.2</v>
       </c>
       <c r="Q37" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R37" s="4">
         <v>1</v>
       </c>
       <c r="S37" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U37" s="4"/>
       <c r="V37" s="4"/>
       <c r="W37" s="4"/>
       <c r="X37" s="4"/>
       <c r="Y37" s="4"/>
       <c r="Z37" s="4"/>
       <c r="AA37" s="4"/>
       <c r="AB37" s="4"/>
     </row>
     <row r="38" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="4">
         <v>5.3</v>
       </c>
       <c r="C38" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D38" s="4">
         <v>4.5</v>
       </c>
       <c r="E38" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F38" s="4">
         <v>5.7</v>
       </c>
       <c r="G38" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H38" s="4">
         <v>4.3</v>
       </c>
       <c r="I38" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J38" s="4">
         <v>3.5</v>
       </c>
       <c r="K38" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L38" s="4">
         <v>1.4</v>
       </c>
       <c r="M38" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N38" s="4">
         <v>0.9</v>
       </c>
       <c r="O38" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P38" s="4">
         <v>0.5</v>
       </c>
       <c r="Q38" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R38" s="4">
         <v>-0.4</v>
       </c>
       <c r="S38" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U38" s="4"/>
       <c r="V38" s="4"/>
       <c r="W38" s="4"/>
       <c r="X38" s="4"/>
       <c r="Y38" s="4"/>
       <c r="Z38" s="4"/>
       <c r="AA38" s="4"/>
       <c r="AB38" s="4"/>
     </row>
     <row r="39" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="43" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="4">
         <v>6.1</v>
       </c>
       <c r="C39" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D39" s="4">
         <v>5.4</v>
       </c>
       <c r="E39" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F39" s="4">
         <v>7.2</v>
       </c>
       <c r="G39" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H39" s="4">
         <v>3.8</v>
       </c>
       <c r="I39" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J39" s="4">
         <v>3.2</v>
       </c>
       <c r="K39" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L39" s="4">
         <v>3.4</v>
       </c>
       <c r="M39" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N39" s="4">
         <v>1.8</v>
       </c>
       <c r="O39" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P39" s="4">
         <v>1.6</v>
       </c>
       <c r="Q39" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R39" s="4">
         <v>-1.1000000000000001</v>
       </c>
       <c r="S39" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U39" s="4"/>
       <c r="V39" s="4"/>
       <c r="W39" s="4"/>
       <c r="X39" s="4"/>
       <c r="Y39" s="4"/>
       <c r="Z39" s="4"/>
       <c r="AA39" s="4"/>
       <c r="AB39" s="4"/>
     </row>
     <row r="40" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="43" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="4">
         <v>6.4</v>
       </c>
       <c r="C40" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D40" s="4">
         <v>5.6</v>
       </c>
       <c r="E40" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F40" s="4">
         <v>5.6</v>
       </c>
       <c r="G40" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H40" s="4">
         <v>3.6</v>
       </c>
       <c r="I40" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J40" s="4">
         <v>3</v>
       </c>
       <c r="K40" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L40" s="4">
         <v>2</v>
       </c>
       <c r="M40" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N40" s="4">
         <v>1.7</v>
       </c>
       <c r="O40" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P40" s="4">
         <v>0.3</v>
       </c>
       <c r="Q40" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R40" s="4">
         <v>0.8</v>
       </c>
       <c r="S40" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U40" s="4"/>
       <c r="V40" s="4"/>
       <c r="W40" s="4"/>
       <c r="X40" s="4"/>
       <c r="Y40" s="4"/>
       <c r="Z40" s="4"/>
       <c r="AA40" s="4"/>
       <c r="AB40" s="4"/>
     </row>
     <row r="41" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="43" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="4">
         <v>6.4</v>
       </c>
       <c r="C41" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D41" s="4">
         <v>5.6</v>
       </c>
       <c r="E41" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F41" s="4">
         <v>7</v>
       </c>
       <c r="G41" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H41" s="4">
         <v>3.6</v>
       </c>
       <c r="I41" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J41" s="4">
         <v>2.8000000000000003</v>
       </c>
       <c r="K41" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L41" s="4">
         <v>3.4</v>
       </c>
       <c r="M41" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N41" s="4">
         <v>2.7</v>
       </c>
       <c r="O41" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P41" s="4">
         <v>0.7</v>
       </c>
       <c r="Q41" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R41" s="4">
         <v>-0.6</v>
       </c>
       <c r="S41" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U41" s="4"/>
       <c r="V41" s="4"/>
       <c r="W41" s="4"/>
       <c r="X41" s="4"/>
       <c r="Y41" s="4"/>
       <c r="Z41" s="4"/>
       <c r="AA41" s="4"/>
       <c r="AB41" s="4"/>
     </row>
     <row r="42" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="43" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="4">
         <v>6.1</v>
       </c>
       <c r="C42" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D42" s="4">
         <v>5.3</v>
       </c>
       <c r="E42" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F42" s="4">
         <v>6.1</v>
       </c>
       <c r="G42" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H42" s="4">
         <v>3.1</v>
       </c>
       <c r="I42" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J42" s="4">
         <v>2.3000000000000003</v>
       </c>
       <c r="K42" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L42" s="4">
         <v>3</v>
       </c>
       <c r="M42" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N42" s="4">
         <v>3.2</v>
       </c>
       <c r="O42" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P42" s="4">
         <v>-0.2</v>
       </c>
       <c r="Q42" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U42" s="4"/>
       <c r="V42" s="4"/>
       <c r="W42" s="4"/>
       <c r="X42" s="4"/>
       <c r="Y42" s="4"/>
       <c r="Z42" s="4"/>
       <c r="AA42" s="4"/>
       <c r="AB42" s="4"/>
     </row>
     <row r="43" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="43" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="4">
         <v>5.3</v>
       </c>
       <c r="C43" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D43" s="4">
         <v>4.5999999999999996</v>
       </c>
       <c r="E43" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F43" s="4">
         <v>3.6</v>
       </c>
       <c r="G43" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H43" s="4">
         <v>3.5</v>
       </c>
       <c r="I43" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J43" s="4">
         <v>2</v>
       </c>
       <c r="K43" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L43" s="4">
         <v>0.1</v>
       </c>
       <c r="M43" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N43" s="4">
         <v>1.6</v>
       </c>
       <c r="O43" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P43" s="4">
         <v>-1.5</v>
       </c>
       <c r="Q43" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R43" s="4">
         <v>1.7</v>
       </c>
       <c r="S43" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U43" s="4"/>
       <c r="V43" s="4"/>
       <c r="W43" s="4"/>
       <c r="X43" s="4"/>
       <c r="Y43" s="4"/>
       <c r="Z43" s="4"/>
       <c r="AA43" s="4"/>
       <c r="AB43" s="4"/>
     </row>
     <row r="44" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="43" t="s">
         <v>50</v>
       </c>
       <c r="B44" s="4">
         <v>5.2</v>
       </c>
       <c r="C44" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D44" s="4">
         <v>4.5</v>
       </c>
       <c r="E44" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F44" s="4">
         <v>4.9000000000000004</v>
       </c>
       <c r="G44" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H44" s="4">
         <v>3</v>
       </c>
       <c r="I44" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J44" s="4">
         <v>2</v>
       </c>
       <c r="K44" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L44" s="4">
         <v>1.9</v>
       </c>
       <c r="M44" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N44" s="4">
         <v>1.5</v>
       </c>
       <c r="O44" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P44" s="4">
         <v>0.4</v>
       </c>
       <c r="Q44" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R44" s="4">
         <v>0.3</v>
       </c>
       <c r="S44" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U44" s="4"/>
       <c r="V44" s="4"/>
       <c r="W44" s="4"/>
       <c r="X44" s="4"/>
       <c r="Y44" s="4"/>
       <c r="Z44" s="4"/>
       <c r="AA44" s="4"/>
       <c r="AB44" s="4"/>
     </row>
     <row r="45" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="43" t="s">
         <v>51</v>
       </c>
       <c r="B45" s="4">
         <v>4.4000000000000004</v>
       </c>
       <c r="C45" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D45" s="4">
         <v>3.7</v>
       </c>
       <c r="E45" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F45" s="4">
         <v>3.8</v>
       </c>
       <c r="G45" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H45" s="4">
         <v>3.4</v>
       </c>
       <c r="I45" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J45" s="4">
         <v>2.2000000000000002</v>
       </c>
       <c r="K45" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L45" s="4">
         <v>0.4</v>
       </c>
       <c r="M45" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N45" s="4">
         <v>0.9</v>
       </c>
       <c r="O45" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P45" s="4">
         <v>-0.5</v>
       </c>
       <c r="Q45" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R45" s="4">
         <v>0.6</v>
       </c>
       <c r="S45" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U45" s="4"/>
       <c r="V45" s="4"/>
       <c r="W45" s="4"/>
       <c r="X45" s="4"/>
       <c r="Y45" s="4"/>
       <c r="Z45" s="4"/>
       <c r="AA45" s="4"/>
       <c r="AB45" s="4"/>
     </row>
     <row r="46" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="43" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="4">
         <v>3.6</v>
       </c>
       <c r="C46" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D46" s="4">
         <v>3.1</v>
       </c>
       <c r="E46" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F46" s="4">
         <v>1.7</v>
       </c>
       <c r="G46" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H46" s="4">
         <v>2.5</v>
       </c>
       <c r="I46" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J46" s="4">
         <v>1.6</v>
       </c>
       <c r="K46" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L46" s="4">
         <v>-0.8</v>
       </c>
       <c r="M46" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N46" s="4">
         <v>1.7</v>
       </c>
       <c r="O46" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P46" s="4">
         <v>-2.5</v>
       </c>
       <c r="Q46" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R46" s="4">
         <v>1.9</v>
       </c>
       <c r="S46" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U46" s="4"/>
       <c r="V46" s="4"/>
       <c r="W46" s="4"/>
       <c r="X46" s="4"/>
       <c r="Y46" s="4"/>
       <c r="Z46" s="4"/>
       <c r="AA46" s="4"/>
       <c r="AB46" s="4"/>
     </row>
     <row r="47" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="43" t="s">
         <v>53</v>
       </c>
       <c r="B47" s="9">
         <v>2.7</v>
       </c>
       <c r="C47" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D47" s="9">
         <v>2.4</v>
       </c>
       <c r="E47" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F47" s="9">
         <v>2</v>
       </c>
       <c r="G47" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H47" s="9">
         <v>1.2</v>
       </c>
       <c r="I47" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J47" s="9">
         <v>0.5</v>
       </c>
       <c r="K47" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L47" s="9">
         <v>0.8</v>
       </c>
       <c r="M47" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N47" s="9">
         <v>1.3</v>
       </c>
       <c r="O47" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P47" s="9">
         <v>-0.5</v>
       </c>
       <c r="Q47" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R47" s="9">
         <v>0.7</v>
       </c>
       <c r="S47" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U47" s="9"/>
       <c r="V47" s="9"/>
       <c r="W47" s="9"/>
       <c r="X47" s="9"/>
       <c r="Y47" s="9"/>
       <c r="Z47" s="9"/>
       <c r="AA47" s="9"/>
       <c r="AB47" s="9"/>
     </row>
     <row r="48" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="43" t="s">
         <v>54</v>
       </c>
       <c r="B48" s="9">
         <v>-7.7</v>
       </c>
       <c r="C48" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D48" s="9">
         <v>-6.5</v>
       </c>
       <c r="E48" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F48" s="9">
         <v>-8.4</v>
       </c>
       <c r="G48" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H48" s="9">
         <v>-5.5</v>
       </c>
       <c r="I48" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J48" s="9">
         <v>-6.3</v>
       </c>
       <c r="K48" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L48" s="9">
         <v>-2.9</v>
       </c>
       <c r="M48" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N48" s="9">
         <v>-0.5</v>
       </c>
       <c r="O48" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P48" s="9">
         <v>-2.4</v>
       </c>
       <c r="Q48" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R48" s="9">
         <v>0.7</v>
       </c>
       <c r="S48" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U48" s="9"/>
       <c r="V48" s="9"/>
       <c r="W48" s="9"/>
       <c r="X48" s="9"/>
       <c r="Y48" s="9"/>
       <c r="Z48" s="9"/>
       <c r="AA48" s="9"/>
       <c r="AB48" s="9"/>
     </row>
     <row r="49" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="43" t="s">
         <v>55</v>
       </c>
       <c r="B49" s="9">
         <v>-1.1000000000000001</v>
       </c>
       <c r="C49" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D49" s="9">
         <v>-1.1000000000000001</v>
       </c>
       <c r="E49" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F49" s="9">
         <v>-2.2000000000000002</v>
       </c>
       <c r="G49" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H49" s="9">
         <v>0.6</v>
       </c>
       <c r="I49" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J49" s="9">
         <v>-0.1</v>
       </c>
       <c r="K49" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L49" s="9">
         <v>-2.8</v>
       </c>
       <c r="M49" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N49" s="9">
         <v>-0.2</v>
       </c>
       <c r="O49" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P49" s="9">
         <v>-2.6</v>
       </c>
       <c r="Q49" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R49" s="9">
         <v>1.1000000000000001</v>
       </c>
       <c r="S49" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U49" s="9"/>
       <c r="V49" s="9"/>
       <c r="W49" s="9"/>
       <c r="X49" s="9"/>
       <c r="Y49" s="9"/>
       <c r="Z49" s="9"/>
       <c r="AA49" s="9"/>
       <c r="AB49" s="9"/>
     </row>
     <row r="50" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="43" t="s">
         <v>56</v>
       </c>
       <c r="B50" s="44">
         <v>-1.9</v>
       </c>
       <c r="C50" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D50" s="44">
         <v>-1.9</v>
       </c>
       <c r="E50" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F50" s="9">
         <v>-2.1</v>
       </c>
       <c r="G50" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H50" s="4">
         <v>-0.4</v>
       </c>
       <c r="I50" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J50" s="44">
         <v>-1.9</v>
       </c>
       <c r="K50" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L50" s="44">
         <v>-1.7</v>
       </c>
       <c r="M50" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N50" s="44">
         <v>-2.5</v>
       </c>
       <c r="O50" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P50" s="44">
         <v>0.8</v>
       </c>
       <c r="Q50" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R50" s="44">
         <v>0.2</v>
       </c>
       <c r="S50" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U50" s="44"/>
       <c r="V50" s="9"/>
       <c r="W50" s="4"/>
       <c r="X50" s="44"/>
       <c r="Y50" s="44"/>
       <c r="Z50" s="44"/>
       <c r="AA50" s="44"/>
       <c r="AB50" s="44"/>
     </row>
     <row r="51" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="43" t="s">
         <v>57</v>
       </c>
       <c r="B51" s="9">
         <v>0.3</v>
       </c>
       <c r="C51" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D51" s="4">
         <v>0</v>
       </c>
       <c r="E51" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F51" s="9">
         <v>-0.5</v>
       </c>
       <c r="G51" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H51" s="9">
         <v>0.5</v>
       </c>
       <c r="I51" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J51" s="4">
         <v>-0.1</v>
       </c>
       <c r="K51" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L51" s="4">
         <v>-1</v>
       </c>
       <c r="M51" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N51" s="9">
         <v>-0.7</v>
       </c>
       <c r="O51" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P51" s="9">
         <v>-0.3</v>
       </c>
       <c r="Q51" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R51" s="9">
         <v>0.8</v>
       </c>
       <c r="S51" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U51" s="4"/>
       <c r="V51" s="9"/>
       <c r="W51" s="9"/>
       <c r="X51" s="4"/>
       <c r="Y51" s="4"/>
       <c r="Z51" s="9"/>
       <c r="AA51" s="9"/>
       <c r="AB51" s="9"/>
     </row>
     <row r="52" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="43" t="s">
         <v>58</v>
       </c>
       <c r="B52" s="44">
         <v>12.2</v>
       </c>
       <c r="C52" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D52" s="9">
         <v>10.1</v>
       </c>
       <c r="E52" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F52" s="9">
         <v>12</v>
       </c>
       <c r="G52" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H52" s="9">
         <v>8.5</v>
       </c>
       <c r="I52" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J52" s="44">
         <v>7.3</v>
       </c>
       <c r="K52" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L52" s="44">
         <v>3.5</v>
       </c>
       <c r="M52" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N52" s="44">
         <v>0.3</v>
       </c>
       <c r="O52" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P52" s="44">
         <v>3.2</v>
       </c>
       <c r="Q52" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R52" s="44">
         <v>0.2</v>
       </c>
       <c r="S52" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U52" s="9"/>
       <c r="V52" s="9"/>
       <c r="W52" s="9"/>
       <c r="X52" s="44"/>
       <c r="Y52" s="44"/>
       <c r="Z52" s="44"/>
       <c r="AA52" s="44"/>
       <c r="AB52" s="44"/>
     </row>
     <row r="53" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="43" t="s">
         <v>59</v>
       </c>
       <c r="B53" s="44">
         <v>6.7</v>
       </c>
       <c r="C53" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D53" s="9">
         <v>5.8</v>
       </c>
       <c r="E53" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F53" s="9">
         <v>9.1</v>
       </c>
       <c r="G53" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H53" s="44">
         <v>3.6</v>
       </c>
       <c r="I53" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J53" s="44">
         <v>2.8</v>
       </c>
       <c r="K53" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L53" s="44">
         <v>5.5</v>
       </c>
       <c r="M53" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N53" s="44">
         <v>0.6</v>
       </c>
       <c r="O53" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P53" s="44">
         <v>4.9000000000000004</v>
       </c>
       <c r="Q53" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R53" s="44">
         <v>-2.4</v>
       </c>
       <c r="S53" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U53" s="9"/>
       <c r="V53" s="9"/>
       <c r="W53" s="44"/>
       <c r="X53" s="44"/>
       <c r="Y53" s="44"/>
       <c r="Z53" s="44"/>
       <c r="AA53" s="44"/>
       <c r="AB53" s="44"/>
     </row>
     <row r="54" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="43" t="s">
         <v>60</v>
       </c>
       <c r="B54" s="44">
         <v>8.6999999999999993</v>
       </c>
       <c r="C54" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D54" s="9">
         <v>7.6</v>
       </c>
       <c r="E54" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F54" s="9">
         <v>11.5</v>
       </c>
       <c r="G54" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H54" s="44">
         <v>5.3</v>
       </c>
       <c r="I54" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J54" s="9">
         <v>4.0999999999999996</v>
       </c>
       <c r="K54" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L54" s="44">
         <v>6.2</v>
       </c>
       <c r="M54" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N54" s="44">
         <v>0.8</v>
       </c>
       <c r="O54" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P54" s="44">
         <v>5.4</v>
       </c>
       <c r="Q54" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R54" s="44">
         <v>-2.8</v>
       </c>
       <c r="S54" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U54" s="9"/>
       <c r="V54" s="9"/>
       <c r="W54" s="44"/>
       <c r="X54" s="9"/>
       <c r="Y54" s="44"/>
       <c r="Z54" s="44"/>
       <c r="AA54" s="44"/>
       <c r="AB54" s="44"/>
     </row>
     <row r="55" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="43" t="s">
         <v>61</v>
       </c>
       <c r="B55" s="9">
         <v>8.9</v>
       </c>
       <c r="C55" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D55" s="9">
         <v>7.9</v>
       </c>
       <c r="E55" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F55" s="9">
         <v>10.199999999999999</v>
       </c>
       <c r="G55" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H55" s="9">
         <v>5.7</v>
       </c>
       <c r="I55" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J55" s="9">
         <v>5.0999999999999996</v>
       </c>
       <c r="K55" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L55" s="9">
         <v>4.5</v>
       </c>
       <c r="M55" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N55" s="9">
         <v>0.7</v>
       </c>
       <c r="O55" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P55" s="9">
         <v>3.8</v>
       </c>
       <c r="Q55" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R55" s="9">
         <v>-1.3</v>
       </c>
       <c r="S55" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U55" s="9"/>
       <c r="V55" s="9"/>
       <c r="W55" s="9"/>
       <c r="X55" s="9"/>
       <c r="Y55" s="9"/>
       <c r="Z55" s="9"/>
       <c r="AA55" s="9"/>
       <c r="AB55" s="9"/>
     </row>
     <row r="56" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="43" t="s">
         <v>62</v>
       </c>
       <c r="B56" s="9">
         <v>6.3</v>
       </c>
       <c r="C56" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D56" s="9">
         <v>5.4</v>
       </c>
       <c r="E56" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F56" s="9">
         <v>6</v>
       </c>
       <c r="G56" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H56" s="9">
         <v>5.6</v>
       </c>
       <c r="I56" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J56" s="9">
         <v>4.8</v>
       </c>
       <c r="K56" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L56" s="9">
         <v>0.4</v>
       </c>
       <c r="M56" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N56" s="9">
         <v>-0.2</v>
       </c>
       <c r="O56" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P56" s="9">
         <v>0.6</v>
       </c>
       <c r="Q56" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R56" s="9">
         <v>0.30000000000000004</v>
       </c>
       <c r="S56" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U56" s="9"/>
       <c r="V56" s="9"/>
       <c r="W56" s="9"/>
       <c r="X56" s="9"/>
       <c r="Y56" s="9"/>
       <c r="Z56" s="9"/>
       <c r="AA56" s="9"/>
       <c r="AB56" s="9"/>
     </row>
     <row r="57" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="43" t="s">
         <v>63</v>
       </c>
       <c r="B57" s="9">
         <v>4.0999999999999996</v>
       </c>
       <c r="C57" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D57" s="9">
         <v>3.8</v>
       </c>
       <c r="E57" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F57" s="9">
         <v>2.7</v>
       </c>
       <c r="G57" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H57" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="I57" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J57" s="9">
         <v>1.5</v>
       </c>
       <c r="K57" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L57" s="9">
         <v>0.5</v>
       </c>
       <c r="M57" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N57" s="9">
         <v>-0.2</v>
       </c>
       <c r="O57" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P57" s="9">
         <v>0.7</v>
       </c>
       <c r="Q57" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R57" s="9">
         <v>1.4</v>
       </c>
       <c r="S57" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U57" s="9"/>
       <c r="V57" s="9"/>
       <c r="W57" s="9"/>
       <c r="X57" s="9"/>
       <c r="Y57" s="9"/>
       <c r="Z57" s="9"/>
       <c r="AA57" s="9"/>
       <c r="AB57" s="9"/>
     </row>
     <row r="58" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="43" t="s">
         <v>64</v>
       </c>
       <c r="B58" s="9">
         <v>2.5</v>
       </c>
       <c r="C58" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D58" s="9">
         <v>2.6</v>
       </c>
       <c r="E58" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F58" s="9">
         <v>0.9</v>
       </c>
       <c r="G58" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H58" s="9">
         <v>-0.7</v>
       </c>
       <c r="I58" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J58" s="9">
         <v>0.4</v>
       </c>
       <c r="K58" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L58" s="9">
         <v>1.6</v>
       </c>
       <c r="M58" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N58" s="9">
         <v>0.9</v>
       </c>
       <c r="O58" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P58" s="9">
         <v>0.7</v>
       </c>
       <c r="Q58" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R58" s="9">
         <v>1.6</v>
       </c>
       <c r="S58" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U58" s="9"/>
       <c r="V58" s="9"/>
       <c r="W58" s="9"/>
       <c r="X58" s="9"/>
       <c r="Y58" s="9"/>
       <c r="Z58" s="9"/>
       <c r="AA58" s="9"/>
       <c r="AB58" s="9"/>
     </row>
     <row r="59" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="43" t="s">
         <v>65</v>
       </c>
       <c r="B59" s="9">
         <v>-0.5</v>
       </c>
       <c r="C59" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D59" s="9">
         <v>0.6</v>
       </c>
       <c r="E59" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F59" s="9">
         <v>-4.9000000000000004</v>
       </c>
       <c r="G59" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H59" s="9">
         <v>-0.7</v>
       </c>
       <c r="I59" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J59" s="9">
         <v>-0.8</v>
       </c>
       <c r="K59" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L59" s="9">
         <v>-4.2</v>
       </c>
       <c r="M59" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N59" s="9">
         <v>0.2</v>
       </c>
       <c r="O59" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P59" s="9">
         <v>-4.4000000000000004</v>
       </c>
       <c r="Q59" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R59" s="9">
         <v>4.4000000000000004</v>
       </c>
       <c r="S59" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U59" s="9"/>
       <c r="V59" s="9"/>
       <c r="W59" s="9"/>
       <c r="X59" s="9"/>
       <c r="Y59" s="9"/>
       <c r="Z59" s="9"/>
       <c r="AA59" s="9"/>
       <c r="AB59" s="9"/>
     </row>
     <row r="60" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="43" t="s">
         <v>66</v>
       </c>
       <c r="B60" s="9">
         <v>-0.5</v>
       </c>
       <c r="C60" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D60" s="9">
         <v>1</v>
       </c>
       <c r="E60" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F60" s="9">
         <v>-2.5</v>
       </c>
       <c r="G60" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H60" s="9">
         <v>-0.8</v>
       </c>
       <c r="I60" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J60" s="9">
         <v>-1.3</v>
       </c>
       <c r="K60" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L60" s="9">
         <v>-1.7</v>
       </c>
       <c r="M60" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N60" s="9">
         <v>2.1</v>
       </c>
       <c r="O60" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P60" s="9">
         <v>-3.8</v>
       </c>
       <c r="Q60" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R60" s="9">
         <v>2</v>
       </c>
       <c r="S60" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U60" s="9"/>
       <c r="V60" s="9"/>
       <c r="W60" s="9"/>
       <c r="X60" s="9"/>
       <c r="Y60" s="9"/>
       <c r="Z60" s="9"/>
       <c r="AA60" s="9"/>
       <c r="AB60" s="9"/>
     </row>
     <row r="61" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="43" t="s">
         <v>67</v>
       </c>
       <c r="B61" s="9">
         <v>0.6</v>
       </c>
       <c r="C61" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D61" s="9">
         <v>1</v>
       </c>
       <c r="E61" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F61" s="9">
         <v>-3.7</v>
       </c>
       <c r="G61" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H61" s="9">
         <v>1.4</v>
       </c>
       <c r="I61" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J61" s="9">
         <v>1</v>
       </c>
       <c r="K61" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L61" s="9">
         <v>-5.0999999999999996</v>
       </c>
       <c r="M61" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N61" s="9">
         <v>1.8</v>
       </c>
       <c r="O61" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P61" s="9">
         <v>-6.9</v>
       </c>
       <c r="Q61" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R61" s="9">
         <v>4.3</v>
       </c>
       <c r="S61" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U61" s="9"/>
       <c r="V61" s="9"/>
       <c r="W61" s="9"/>
       <c r="X61" s="9"/>
       <c r="Y61" s="9"/>
       <c r="Z61" s="9"/>
       <c r="AA61" s="9"/>
       <c r="AB61" s="9"/>
     </row>
     <row r="62" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="43" t="s">
         <v>68</v>
       </c>
       <c r="B62" s="9">
         <v>1.2</v>
       </c>
       <c r="C62" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D62" s="9">
         <v>1.8</v>
       </c>
       <c r="E62" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F62" s="9">
         <v>-1.1000000000000001</v>
       </c>
       <c r="G62" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H62" s="9">
         <v>2.5</v>
       </c>
       <c r="I62" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J62" s="9">
         <v>0.4</v>
       </c>
       <c r="K62" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L62" s="9">
         <v>-3.6</v>
       </c>
       <c r="M62" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N62" s="9">
         <v>3.9</v>
       </c>
       <c r="O62" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P62" s="9">
         <v>-7.5</v>
       </c>
       <c r="Q62" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R62" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="S62" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U62" s="9"/>
       <c r="V62" s="9"/>
       <c r="W62" s="9"/>
       <c r="X62" s="9"/>
       <c r="Y62" s="9"/>
       <c r="Z62" s="9"/>
       <c r="AA62" s="9"/>
       <c r="AB62" s="9"/>
     </row>
     <row r="63" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="43" t="s">
         <v>69</v>
       </c>
       <c r="B63" s="9">
         <v>2.5</v>
       </c>
       <c r="C63" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D63" s="9">
         <v>1.8</v>
       </c>
       <c r="E63" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F63" s="9">
         <v>2</v>
       </c>
       <c r="G63" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H63" s="9">
         <v>4</v>
       </c>
       <c r="I63" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J63" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="K63" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L63" s="9">
         <v>-2</v>
       </c>
       <c r="M63" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N63" s="9">
         <v>0.7</v>
       </c>
       <c r="O63" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P63" s="9">
         <v>-2.7</v>
       </c>
       <c r="Q63" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R63" s="9">
         <v>0.5</v>
       </c>
       <c r="S63" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U63" s="9"/>
       <c r="V63" s="9"/>
       <c r="W63" s="9"/>
       <c r="X63" s="9"/>
       <c r="Y63" s="9"/>
       <c r="Z63" s="9"/>
       <c r="AA63" s="9"/>
       <c r="AB63" s="9"/>
     </row>
     <row r="64" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="43" t="s">
         <v>70</v>
       </c>
       <c r="B64" s="9">
         <v>3.6</v>
       </c>
       <c r="C64" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D64" s="9">
         <v>2.1</v>
       </c>
       <c r="E64" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F64" s="9">
         <v>5.0999999999999996</v>
       </c>
       <c r="G64" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H64" s="9">
         <v>4.5999999999999996</v>
       </c>
       <c r="I64" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J64" s="9">
         <v>2.4</v>
       </c>
       <c r="K64" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L64" s="9">
         <v>0.5</v>
       </c>
       <c r="M64" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N64" s="9">
         <v>1</v>
       </c>
       <c r="O64" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P64" s="9">
         <v>-0.5</v>
       </c>
       <c r="Q64" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R64" s="9">
         <v>-1.5</v>
       </c>
       <c r="S64" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U64" s="9"/>
       <c r="V64" s="9"/>
       <c r="W64" s="9"/>
       <c r="X64" s="9"/>
       <c r="Y64" s="9"/>
       <c r="Z64" s="9"/>
       <c r="AA64" s="9"/>
       <c r="AB64" s="9"/>
     </row>
     <row r="65" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="43" t="s">
         <v>71</v>
       </c>
       <c r="B65" s="9">
         <v>3</v>
       </c>
       <c r="C65" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D65" s="9">
         <v>2</v>
       </c>
       <c r="E65" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F65" s="9">
         <v>4.8</v>
       </c>
       <c r="G65" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H65" s="9">
         <v>1.3</v>
       </c>
       <c r="I65" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J65" s="9">
         <v>0.1</v>
       </c>
       <c r="K65" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L65" s="9">
         <v>3.5</v>
       </c>
       <c r="M65" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N65" s="9">
         <v>-0.2</v>
       </c>
       <c r="O65" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P65" s="9">
         <v>3.7</v>
       </c>
       <c r="Q65" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R65" s="9">
         <v>-1.8</v>
       </c>
       <c r="S65" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U65" s="9"/>
       <c r="V65" s="9"/>
       <c r="W65" s="9"/>
       <c r="X65" s="9"/>
       <c r="Y65" s="9"/>
       <c r="Z65" s="9"/>
       <c r="AA65" s="9"/>
       <c r="AB65" s="9"/>
     </row>
     <row r="66" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="43" t="s">
         <v>72</v>
       </c>
       <c r="B66" s="9">
         <v>3.7</v>
       </c>
       <c r="C66" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D66" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="E66" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F66" s="9">
         <v>6</v>
       </c>
       <c r="G66" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H66" s="9">
         <v>3.5</v>
       </c>
       <c r="I66" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J66" s="9">
         <v>1.8</v>
       </c>
       <c r="K66" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L66" s="9">
         <v>2.5</v>
       </c>
       <c r="M66" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N66" s="9">
         <v>-0.9</v>
       </c>
       <c r="O66" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P66" s="9">
         <v>3.4</v>
       </c>
       <c r="Q66" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R66" s="9">
         <v>-2.2999999999999998</v>
       </c>
       <c r="S66" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U66" s="9"/>
       <c r="V66" s="9"/>
       <c r="W66" s="9"/>
       <c r="X66" s="9"/>
       <c r="Y66" s="9"/>
       <c r="Z66" s="9"/>
       <c r="AA66" s="9"/>
       <c r="AB66" s="9"/>
     </row>
     <row r="67" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="43" t="s">
         <v>73</v>
       </c>
       <c r="B67" s="9">
         <v>3.2</v>
       </c>
       <c r="C67" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D67" s="9">
         <v>2.1</v>
       </c>
       <c r="E67" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F67" s="9">
         <v>4</v>
       </c>
       <c r="G67" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H67" s="9">
         <v>2</v>
       </c>
       <c r="I67" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J67" s="9">
         <v>1.6</v>
       </c>
       <c r="K67" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L67" s="9">
         <v>2</v>
       </c>
       <c r="M67" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N67" s="9">
         <v>0.8</v>
       </c>
       <c r="O67" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P67" s="9">
         <v>1.2</v>
       </c>
       <c r="Q67" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R67" s="9">
         <v>-0.8</v>
       </c>
       <c r="S67" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U67" s="9"/>
       <c r="V67" s="9"/>
       <c r="W67" s="9"/>
       <c r="X67" s="9"/>
       <c r="Y67" s="9"/>
       <c r="Z67" s="9"/>
       <c r="AA67" s="9"/>
       <c r="AB67" s="9"/>
     </row>
     <row r="68" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="43" t="s">
         <v>74</v>
       </c>
       <c r="B68" s="9">
         <v>3.3</v>
       </c>
       <c r="C68" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D68" s="9">
         <v>2.6</v>
       </c>
       <c r="E68" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F68" s="9">
         <v>4.0999999999999996</v>
       </c>
       <c r="G68" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H68" s="9">
         <v>3.2</v>
       </c>
       <c r="I68" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J68" s="9">
         <v>2.6</v>
       </c>
       <c r="K68" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L68" s="9">
         <v>0.9</v>
       </c>
       <c r="M68" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N68" s="9">
         <v>-0.4</v>
       </c>
       <c r="O68" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P68" s="9">
         <v>1.3</v>
       </c>
       <c r="Q68" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R68" s="9">
         <v>-0.8</v>
       </c>
       <c r="S68" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U68" s="9"/>
       <c r="V68" s="9"/>
       <c r="W68" s="9"/>
       <c r="X68" s="9"/>
       <c r="Y68" s="9"/>
       <c r="Z68" s="9"/>
       <c r="AA68" s="9"/>
       <c r="AB68" s="9"/>
     </row>
     <row r="69" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="43" t="s">
         <v>75</v>
       </c>
       <c r="B69" s="9">
         <v>3.8</v>
       </c>
       <c r="C69" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D69" s="9">
         <v>3</v>
       </c>
       <c r="E69" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F69" s="9">
         <v>3.7</v>
       </c>
       <c r="G69" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H69" s="9">
         <v>3.6</v>
       </c>
       <c r="I69" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J69" s="9">
         <v>2</v>
       </c>
       <c r="K69" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L69" s="9">
         <v>0.1</v>
       </c>
       <c r="M69" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N69" s="9">
         <v>1.1000000000000001</v>
       </c>
       <c r="O69" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P69" s="9">
         <v>-1</v>
       </c>
       <c r="Q69" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R69" s="9">
         <v>0.1</v>
       </c>
       <c r="S69" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U69" s="9"/>
       <c r="V69" s="9"/>
       <c r="W69" s="9"/>
       <c r="X69" s="9"/>
       <c r="Y69" s="9"/>
       <c r="Z69" s="9"/>
       <c r="AA69" s="9"/>
       <c r="AB69" s="9"/>
     </row>
     <row r="70" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="43" t="s">
         <v>76</v>
       </c>
       <c r="B70" s="9">
         <v>4.0999999999999996</v>
       </c>
       <c r="C70" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D70" s="9">
         <v>3.3</v>
       </c>
       <c r="E70" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F70" s="9">
         <v>4.4000000000000004</v>
       </c>
       <c r="G70" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H70" s="9">
         <v>3.8</v>
       </c>
       <c r="I70" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J70" s="9">
         <v>2.1</v>
       </c>
       <c r="K70" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L70" s="9">
         <v>0.6</v>
       </c>
       <c r="M70" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N70" s="9">
         <v>1.5</v>
       </c>
       <c r="O70" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P70" s="9">
         <v>-0.9</v>
       </c>
       <c r="Q70" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R70" s="9">
         <v>-0.3</v>
       </c>
       <c r="S70" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U70" s="9"/>
       <c r="V70" s="9"/>
       <c r="W70" s="9"/>
       <c r="X70" s="9"/>
       <c r="Y70" s="9"/>
       <c r="Z70" s="9"/>
       <c r="AA70" s="9"/>
       <c r="AB70" s="9"/>
     </row>
     <row r="71" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="27"/>
-[...17 lines deleted...]
-      <c r="S71" s="26"/>
+      <c r="A71" s="43" t="s">
+        <v>77</v>
+      </c>
+      <c r="B71" s="9">
+        <v>3.5</v>
+      </c>
+      <c r="C71" s="8"/>
+      <c r="D71" s="9">
+        <v>2.9</v>
+      </c>
+      <c r="E71" s="8"/>
+      <c r="F71" s="9">
+        <v>3.5</v>
+      </c>
+      <c r="G71" s="8"/>
+      <c r="H71" s="9">
+        <v>3.2</v>
+      </c>
+      <c r="I71" s="8"/>
+      <c r="J71" s="9">
+        <v>2</v>
+      </c>
+      <c r="K71" s="8"/>
+      <c r="L71" s="9">
+        <v>0.3</v>
+      </c>
+      <c r="M71" s="8"/>
+      <c r="N71" s="9">
+        <v>0.3</v>
+      </c>
+      <c r="O71" s="8"/>
+      <c r="P71" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q71" s="8"/>
+      <c r="R71" s="9">
+        <v>0</v>
+      </c>
+      <c r="S71" s="7"/>
+      <c r="U71" s="9"/>
+      <c r="V71" s="9"/>
+      <c r="W71" s="9"/>
+      <c r="X71" s="9"/>
+      <c r="Y71" s="9"/>
+      <c r="Z71" s="9"/>
+      <c r="AA71" s="9"/>
+      <c r="AB71" s="9"/>
     </row>
     <row r="72" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="27"/>
       <c r="B72" s="27"/>
       <c r="C72" s="26"/>
       <c r="D72" s="27"/>
       <c r="E72" s="26"/>
       <c r="F72" s="27"/>
       <c r="G72" s="26"/>
       <c r="H72" s="27"/>
       <c r="I72" s="26"/>
       <c r="J72" s="27"/>
       <c r="K72" s="26"/>
       <c r="L72" s="27"/>
       <c r="M72" s="26"/>
       <c r="N72" s="27"/>
       <c r="O72" s="26"/>
       <c r="P72" s="27"/>
       <c r="Q72" s="26"/>
       <c r="R72" s="27"/>
       <c r="S72" s="26"/>
     </row>
     <row r="73" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="27"/>
       <c r="B73" s="27"/>
@@ -14699,56 +14730,56 @@
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="B6:S6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C5"/>
     <mergeCell ref="H4:I5"/>
     <mergeCell ref="J4:K5"/>
     <mergeCell ref="L4:M5"/>
     <mergeCell ref="N4:O5"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2773680D-CFFE-4477-A052-B29BCE397421}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5CF31612-FF05-4439-B300-5EAE2E0F862C}">
   <sheetPr codeName="Arkusz2"/>
-  <dimension ref="A1:S491"/>
+  <dimension ref="A1:S490"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A11" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="6" topLeftCell="A15" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
       <selection pane="bottomLeft" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="2.140625" style="10" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="2.140625" style="10" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="2.140625" style="10" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="2.140625" style="10" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="11" width="2.140625" style="10" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="2.140625" style="10" customWidth="1"/>
     <col min="14" max="14" width="12.7109375" customWidth="1"/>
     <col min="15" max="15" width="2.140625" style="10" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" customWidth="1"/>
     <col min="17" max="17" width="2.140625" style="10" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="2.140625" style="10" customWidth="1"/>
   </cols>
@@ -14909,984 +14940,984 @@
       <c r="D6" s="41"/>
       <c r="E6" s="41"/>
       <c r="F6" s="41"/>
       <c r="G6" s="41"/>
       <c r="H6" s="41"/>
       <c r="I6" s="41"/>
       <c r="J6" s="41"/>
       <c r="K6" s="41"/>
       <c r="L6" s="41"/>
       <c r="M6" s="41"/>
       <c r="N6" s="41"/>
       <c r="O6" s="41"/>
       <c r="P6" s="41"/>
       <c r="Q6" s="41"/>
       <c r="R6" s="40"/>
       <c r="S6" s="42"/>
     </row>
     <row r="7" spans="1:19" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="43">
         <v>2010</v>
       </c>
       <c r="B7" s="4">
         <v>3.2</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D7" s="6">
         <v>2.8</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F7" s="6">
         <v>4.0999999999999996</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H7" s="6">
         <v>2.9</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J7" s="6">
         <v>2.2999999999999998</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L7" s="6">
         <v>1.2</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N7" s="6">
         <v>-1</v>
       </c>
       <c r="O7" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P7" s="6">
         <v>2.2000000000000002</v>
       </c>
       <c r="Q7" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R7" s="4">
         <v>-0.9</v>
       </c>
       <c r="S7" s="11" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="8" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="43">
         <v>2011</v>
       </c>
       <c r="B8" s="4">
         <v>5.3</v>
       </c>
       <c r="C8" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D8" s="4">
         <v>4.5999999999999996</v>
       </c>
       <c r="E8" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F8" s="4">
         <v>4.5</v>
       </c>
       <c r="G8" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H8" s="4">
         <v>1.4</v>
       </c>
       <c r="I8" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J8" s="4">
         <v>1.8</v>
       </c>
       <c r="K8" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L8" s="4">
         <v>3.1</v>
       </c>
       <c r="M8" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N8" s="4">
         <v>2.2000000000000002</v>
       </c>
       <c r="O8" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P8" s="4">
         <v>0.9</v>
       </c>
       <c r="Q8" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R8" s="4">
         <v>0.8</v>
       </c>
       <c r="S8" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="9" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="43">
         <v>2012</v>
       </c>
       <c r="B9" s="4">
         <v>1.5</v>
       </c>
       <c r="C9" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D9" s="4">
         <v>1.2</v>
       </c>
       <c r="E9" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F9" s="4">
         <v>-0.5</v>
       </c>
       <c r="G9" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H9" s="4">
         <v>0.5</v>
       </c>
       <c r="I9" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J9" s="4">
         <v>0.5</v>
       </c>
       <c r="K9" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L9" s="4">
         <v>-1</v>
       </c>
       <c r="M9" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N9" s="4">
         <v>-0.5</v>
       </c>
       <c r="O9" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P9" s="4">
         <v>-0.5</v>
       </c>
       <c r="Q9" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R9" s="4">
         <v>2</v>
       </c>
       <c r="S9" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="10" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="43">
         <v>2013</v>
       </c>
       <c r="B10" s="4">
         <v>0.7</v>
       </c>
       <c r="C10" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D10" s="4">
         <v>0.6</v>
       </c>
       <c r="E10" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F10" s="4">
         <v>-0.8</v>
       </c>
       <c r="G10" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H10" s="4">
         <v>0.2</v>
       </c>
       <c r="I10" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J10" s="4">
         <v>-0.2</v>
       </c>
       <c r="K10" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L10" s="4">
         <v>-1</v>
       </c>
       <c r="M10" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N10" s="4">
         <v>0</v>
       </c>
       <c r="O10" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P10" s="4">
         <v>-1</v>
       </c>
       <c r="Q10" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R10" s="4">
         <v>1.5</v>
       </c>
       <c r="S10" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="43">
         <v>2014</v>
       </c>
       <c r="B11" s="4">
         <v>3.9</v>
       </c>
       <c r="C11" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D11" s="4">
         <v>3.4</v>
       </c>
       <c r="E11" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F11" s="4">
         <v>5.5</v>
       </c>
       <c r="G11" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H11" s="4">
         <v>2.7</v>
       </c>
       <c r="I11" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J11" s="4">
         <v>2</v>
       </c>
       <c r="K11" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L11" s="4">
         <v>2.8</v>
       </c>
       <c r="M11" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N11" s="4">
         <v>2.2000000000000002</v>
       </c>
       <c r="O11" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P11" s="4">
         <v>0.6</v>
       </c>
       <c r="Q11" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R11" s="4">
         <v>-1.6</v>
       </c>
       <c r="S11" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="12" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="43">
         <v>2015</v>
       </c>
       <c r="B12" s="4">
         <v>4.4000000000000004</v>
       </c>
       <c r="C12" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D12" s="4">
         <v>4</v>
       </c>
       <c r="E12" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F12" s="4">
         <v>3.9</v>
       </c>
       <c r="G12" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H12" s="4">
         <v>2.8</v>
       </c>
       <c r="I12" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J12" s="4">
         <v>2.2999999999999998</v>
       </c>
       <c r="K12" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L12" s="4">
         <v>1.1000000000000001</v>
       </c>
       <c r="M12" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N12" s="4">
         <v>1.3</v>
       </c>
       <c r="O12" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P12" s="4">
         <v>-0.2</v>
       </c>
       <c r="Q12" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R12" s="4">
         <v>0.5</v>
       </c>
       <c r="S12" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="43">
         <v>2016</v>
       </c>
       <c r="B13" s="4">
         <v>3</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D13" s="4">
         <v>2.5</v>
       </c>
       <c r="E13" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F13" s="4">
         <v>2.2999999999999998</v>
       </c>
       <c r="G13" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H13" s="4">
         <v>2.5</v>
       </c>
       <c r="I13" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J13" s="4">
         <v>2.1</v>
       </c>
       <c r="K13" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L13" s="4">
         <v>-0.2</v>
       </c>
       <c r="M13" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4">
         <v>-1.4</v>
       </c>
       <c r="O13" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
         <v>1.2</v>
       </c>
       <c r="Q13" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R13" s="4">
         <v>0.7</v>
       </c>
       <c r="S13" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="14" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="43">
         <v>2017</v>
       </c>
       <c r="B14" s="4">
         <v>5.2</v>
       </c>
       <c r="C14" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D14" s="4">
         <v>4.5</v>
       </c>
       <c r="E14" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F14" s="4">
         <v>5.3</v>
       </c>
       <c r="G14" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H14" s="4">
         <v>4.0999999999999996</v>
       </c>
       <c r="I14" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J14" s="4">
         <v>3.6</v>
       </c>
       <c r="K14" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4">
         <v>1.2</v>
       </c>
       <c r="M14" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N14" s="4">
         <v>0.3</v>
       </c>
       <c r="O14" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P14" s="4">
         <v>0.9</v>
       </c>
       <c r="Q14" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R14" s="4">
         <v>-0.1</v>
       </c>
       <c r="S14" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="15" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="43">
         <v>2018</v>
       </c>
       <c r="B15" s="4">
         <v>6.2</v>
       </c>
       <c r="C15" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D15" s="4">
         <v>5.4</v>
       </c>
       <c r="E15" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F15" s="4">
         <v>6.4</v>
       </c>
       <c r="G15" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H15" s="4">
         <v>3.5</v>
       </c>
       <c r="I15" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J15" s="4">
         <v>2.8</v>
       </c>
       <c r="K15" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L15" s="4">
         <v>2.9</v>
       </c>
       <c r="M15" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N15" s="4">
         <v>2.4</v>
       </c>
       <c r="O15" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P15" s="4">
         <v>0.5</v>
       </c>
       <c r="Q15" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R15" s="4">
         <v>-0.2</v>
       </c>
       <c r="S15" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="43">
         <v>2019</v>
       </c>
       <c r="B16" s="4">
         <v>4.5999999999999996</v>
       </c>
       <c r="C16" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D16" s="4">
         <v>3.9</v>
       </c>
       <c r="E16" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F16" s="4">
         <v>3.4</v>
       </c>
       <c r="G16" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H16" s="4">
         <v>3</v>
       </c>
       <c r="I16" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J16" s="4">
         <v>1.9</v>
       </c>
       <c r="K16" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L16" s="4">
         <v>0.4</v>
       </c>
       <c r="M16" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N16" s="4">
         <v>1.4</v>
       </c>
       <c r="O16" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P16" s="4">
         <v>-1</v>
       </c>
       <c r="Q16" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R16" s="4">
         <v>1.2</v>
       </c>
       <c r="S16" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="43">
         <v>2020</v>
       </c>
       <c r="B17" s="4">
         <v>-2</v>
       </c>
       <c r="C17" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D17" s="4">
         <v>-1.8</v>
       </c>
       <c r="E17" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F17" s="4">
         <v>-2.6</v>
       </c>
       <c r="G17" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H17" s="4">
         <v>-1</v>
       </c>
       <c r="I17" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J17" s="4">
         <v>-1.9</v>
       </c>
       <c r="K17" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L17" s="4">
         <v>-1.6</v>
       </c>
       <c r="M17" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N17" s="4">
         <v>-0.5</v>
       </c>
       <c r="O17" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P17" s="4">
         <v>-1.1000000000000001</v>
       </c>
       <c r="Q17" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R17" s="4">
         <v>0.6</v>
       </c>
       <c r="S17" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="18" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="43">
         <v>2021</v>
       </c>
       <c r="B18" s="4">
         <v>6.9</v>
       </c>
       <c r="C18" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D18" s="4">
         <v>5.8</v>
       </c>
       <c r="E18" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F18" s="4">
         <v>8.1</v>
       </c>
       <c r="G18" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H18" s="4">
         <v>4.5</v>
       </c>
       <c r="I18" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J18" s="4">
         <v>3.5</v>
       </c>
       <c r="K18" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L18" s="4">
         <v>3.6</v>
       </c>
       <c r="M18" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N18" s="4">
         <v>0.2</v>
       </c>
       <c r="O18" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P18" s="4">
         <v>3.4</v>
       </c>
       <c r="Q18" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R18" s="4">
         <v>-1.2</v>
       </c>
       <c r="S18" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="43">
         <v>2022</v>
       </c>
       <c r="B19" s="4">
         <v>5.3</v>
       </c>
       <c r="C19" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D19" s="4">
         <v>4.8</v>
       </c>
       <c r="E19" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F19" s="4">
         <v>4.7</v>
       </c>
       <c r="G19" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H19" s="4">
         <v>3</v>
       </c>
       <c r="I19" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J19" s="4">
         <v>2.8</v>
       </c>
       <c r="K19" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L19" s="4">
         <v>1.7</v>
       </c>
       <c r="M19" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N19" s="4">
         <v>0.3</v>
       </c>
       <c r="O19" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P19" s="4">
         <v>1.4</v>
       </c>
       <c r="Q19" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R19" s="4">
         <v>0.6</v>
       </c>
       <c r="S19" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="43">
         <v>2023</v>
       </c>
       <c r="B20" s="4">
         <v>0.2</v>
       </c>
       <c r="C20" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D20" s="4">
         <v>0.9</v>
       </c>
       <c r="E20" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F20" s="4">
         <v>-2.4</v>
       </c>
       <c r="G20" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H20" s="4">
         <v>0.5</v>
       </c>
       <c r="I20" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J20" s="4">
         <v>-0.1</v>
       </c>
       <c r="K20" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L20" s="4">
         <v>-2.9</v>
       </c>
       <c r="M20" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N20" s="4">
         <v>1.7</v>
       </c>
       <c r="O20" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P20" s="4">
         <v>-4.5999999999999996</v>
       </c>
       <c r="Q20" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R20" s="4">
         <v>2.6</v>
       </c>
       <c r="S20" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="43">
         <v>2024</v>
       </c>
       <c r="B21" s="4">
         <v>3.2</v>
       </c>
       <c r="C21" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D21" s="4">
         <v>2</v>
       </c>
       <c r="E21" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F21" s="4">
         <v>4.5</v>
       </c>
       <c r="G21" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H21" s="4">
         <v>3.3</v>
       </c>
       <c r="I21" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J21" s="4">
         <v>1.6</v>
       </c>
       <c r="K21" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L21" s="4">
         <v>1.2</v>
       </c>
       <c r="M21" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N21" s="4">
         <v>0.1</v>
       </c>
       <c r="O21" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P21" s="4">
         <v>1.1000000000000001</v>
       </c>
       <c r="Q21" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R21" s="4">
         <v>-1.3</v>
       </c>
       <c r="S21" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="43">
         <v>2025</v>
       </c>
       <c r="B22" s="4">
         <v>3.6</v>
       </c>
       <c r="C22" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D22" s="4">
         <v>2.8</v>
       </c>
       <c r="E22" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F22" s="4">
         <v>4.0999999999999996</v>
       </c>
       <c r="G22" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H22" s="4">
         <v>3.2</v>
       </c>
       <c r="I22" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J22" s="4">
         <v>2.1</v>
       </c>
       <c r="K22" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L22" s="4">
         <v>0.9</v>
       </c>
       <c r="M22" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N22" s="4">
         <v>0.8</v>
       </c>
       <c r="O22" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P22" s="4">
         <v>0.1</v>
       </c>
       <c r="Q22" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R22" s="4">
         <v>-0.5</v>
       </c>
       <c r="S22" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="12"/>
       <c r="D23" s="12"/>
       <c r="F23" s="12"/>
       <c r="H23" s="12"/>
       <c r="J23" s="12"/>
       <c r="L23" s="12"/>
       <c r="N23" s="12"/>
       <c r="P23" s="12"/>
       <c r="R23" s="12"/>
     </row>
     <row r="24" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="12"/>
       <c r="D24" s="12"/>
       <c r="F24" s="12"/>
       <c r="H24" s="12"/>
       <c r="J24" s="12"/>
       <c r="L24" s="12"/>
       <c r="N24" s="12"/>
       <c r="P24" s="12"/>
       <c r="R24" s="12"/>
     </row>
     <row r="25" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
@@ -16165,59 +16196,69 @@
       <c r="R49" s="12"/>
     </row>
     <row r="50" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="12"/>
       <c r="D50" s="12"/>
       <c r="F50" s="12"/>
       <c r="H50" s="12"/>
       <c r="J50" s="12"/>
       <c r="L50" s="12"/>
       <c r="N50" s="12"/>
       <c r="P50" s="12"/>
       <c r="R50" s="12"/>
     </row>
     <row r="51" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="12"/>
       <c r="D51" s="12"/>
       <c r="F51" s="12"/>
       <c r="H51" s="12"/>
       <c r="J51" s="12"/>
       <c r="L51" s="12"/>
       <c r="N51" s="12"/>
       <c r="P51" s="12"/>
       <c r="R51" s="12"/>
     </row>
     <row r="52" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B52" s="12"/>
-[...7 lines deleted...]
-      <c r="R52" s="12"/>
+      <c r="A52" s="27"/>
+      <c r="B52" s="27"/>
+      <c r="C52" s="26"/>
+      <c r="D52" s="27"/>
+      <c r="E52" s="26"/>
+      <c r="F52" s="27"/>
+      <c r="G52" s="26"/>
+      <c r="H52" s="27"/>
+      <c r="I52" s="26"/>
+      <c r="J52" s="27"/>
+      <c r="K52" s="26"/>
+      <c r="L52" s="27"/>
+      <c r="M52" s="26"/>
+      <c r="N52" s="27"/>
+      <c r="O52" s="26"/>
+      <c r="P52" s="27"/>
+      <c r="Q52" s="26"/>
+      <c r="R52" s="27"/>
+      <c r="S52" s="26"/>
     </row>
     <row r="53" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="27"/>
       <c r="B53" s="27"/>
       <c r="C53" s="26"/>
       <c r="D53" s="27"/>
       <c r="E53" s="26"/>
       <c r="F53" s="27"/>
       <c r="G53" s="26"/>
       <c r="H53" s="27"/>
       <c r="I53" s="26"/>
       <c r="J53" s="27"/>
       <c r="K53" s="26"/>
       <c r="L53" s="27"/>
       <c r="M53" s="26"/>
       <c r="N53" s="27"/>
       <c r="O53" s="26"/>
       <c r="P53" s="27"/>
       <c r="Q53" s="26"/>
       <c r="R53" s="27"/>
       <c r="S53" s="26"/>
     </row>
     <row r="54" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="27"/>
       <c r="B54" s="27"/>
@@ -25372,167 +25413,146 @@
       <c r="P489" s="27"/>
       <c r="Q489" s="26"/>
       <c r="R489" s="27"/>
       <c r="S489" s="26"/>
     </row>
     <row r="490" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A490" s="27"/>
       <c r="B490" s="27"/>
       <c r="C490" s="26"/>
       <c r="D490" s="27"/>
       <c r="E490" s="26"/>
       <c r="F490" s="27"/>
       <c r="G490" s="26"/>
       <c r="H490" s="27"/>
       <c r="I490" s="26"/>
       <c r="J490" s="27"/>
       <c r="K490" s="26"/>
       <c r="L490" s="27"/>
       <c r="M490" s="26"/>
       <c r="N490" s="27"/>
       <c r="O490" s="26"/>
       <c r="P490" s="27"/>
       <c r="Q490" s="26"/>
       <c r="R490" s="27"/>
       <c r="S490" s="26"/>
-    </row>
-[...19 lines deleted...]
-      <c r="S491" s="26"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="21">
     <mergeCell ref="P4:Q5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="B6:S6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C5"/>
     <mergeCell ref="H4:I5"/>
     <mergeCell ref="J4:K5"/>
     <mergeCell ref="L4:M5"/>
     <mergeCell ref="N4:O5"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE96987E-0A4C-49BE-B8C4-281A5F7FFDF7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0AB50F5-13BA-4EED-9955-27A07DFAC3E8}">
   <sheetPr codeName="Arkusz5"/>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" style="21" customWidth="1"/>
     <col min="2" max="2" width="109.140625" style="16" customWidth="1"/>
     <col min="3" max="3" width="111.5703125" style="20" customWidth="1"/>
     <col min="4" max="4" width="3.7109375" style="16" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="16" customWidth="1"/>
     <col min="6" max="7" width="40.7109375" style="16" customWidth="1"/>
     <col min="8" max="8" width="3.7109375" style="16" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" style="16" customWidth="1"/>
     <col min="10" max="11" width="40.7109375" style="16" customWidth="1"/>
     <col min="12" max="16384" width="8.85546875" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B1" s="14" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" s="15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E1" s="17"/>
       <c r="I1" s="17"/>
     </row>
     <row r="2" spans="1:9" ht="278.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B2" s="17" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C2" s="19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B3" s="16" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C3" s="20" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="18" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C4" s="19" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010021C46080551799478E82C9F006110887" ma:contentTypeVersion="0" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6b89905c94771729a0de27fa7468e115">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b2fdb080088ddf1bdd98b8e55b33ddcf">
     <xsd:element name="properties">
@@ -25640,83 +25660,83 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25428E82-BE4C-4F7F-9328-9D475DD726A2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1084BF0-E4D6-49C4-9FD1-94B63250215D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7898F720-944E-4989-91B8-F210EC7D07D8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F75D66AC-4BED-4C31-9483-AB5C804F2701}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{289E513C-3861-46E7-9B95-B8071701CAA8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90C8494A-317E-47DC-B6F5-0A6B48FA2B17}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Kwartalne_Quarterly</vt:lpstr>
       <vt:lpstr>Roczne_Annual</vt:lpstr>
       <vt:lpstr>Metadane_Metadata</vt:lpstr>