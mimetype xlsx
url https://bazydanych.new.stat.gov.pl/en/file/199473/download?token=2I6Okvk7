--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -11,70 +11,70 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/udostepnianie/bs/BS_do_publikacji/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C0BD62E6-C7E4-4EC6-98DA-2CC0FF4D5620}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{86D1C016-878C-4A70-AF3E-094E6B76DBE8}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11775" xr2:uid="{037FB195-43BC-4550-8F1C-F59706818781}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11775" xr2:uid="{E6599B32-8C96-45D3-AF4C-FC1501814323}"/>
   </bookViews>
   <sheets>
     <sheet name="Kwartalne_Quarterly" sheetId="1" r:id="rId1"/>
     <sheet name="Roczne_Annual" sheetId="2" r:id="rId2"/>
     <sheet name="Metadane_Metadata" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="823" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="832" uniqueCount="91">
   <si>
     <r>
       <t xml:space="preserve">TABL. 5.  SKALA WPŁYWU POSZCZEGÓLNYCH KATEGORII NA WZROST REALNY PRODUKTU KRAJOWEGO BRUTTO [1,2,3]
                 </t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>(w cenach stałych średniorocznych roku poprzedniego)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9.5"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">
                </t>
     </r>
@@ -971,51 +971,51 @@
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
-    <cellStyle name="Normalny 2" xfId="1" xr:uid="{02845034-894A-4F13-B086-E2A686A12596}"/>
+    <cellStyle name="Normalny 2" xfId="1" xr:uid="{5525A29A-BB2F-4682-BFB1-A501E197A0D8}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1298,56 +1298,56 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7AC1B1B2-ADBD-4061-8F59-56A48A6E5740}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{38429DF5-5F58-4EB3-9867-D3E35E19FBF3}">
   <sheetPr codeName="Arkusz1"/>
-  <dimension ref="A1:AB493"/>
+  <dimension ref="A1:AB492"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A64" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="6" topLeftCell="A59" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="2.140625" style="10" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="2.140625" style="10" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="2.140625" style="10" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="2.140625" style="10" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="11" width="2.140625" style="10" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="2.140625" style="10" customWidth="1"/>
     <col min="14" max="14" width="12.7109375" customWidth="1"/>
     <col min="15" max="15" width="2.140625" style="10" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" customWidth="1"/>
     <col min="17" max="17" width="2.140625" style="10" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="2.140625" style="10" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="1"/>
   </cols>
@@ -5795,83 +5795,101 @@
       <c r="Q70" s="8" t="s">
         <v>90</v>
       </c>
       <c r="R70" s="9">
         <v>-0.3</v>
       </c>
       <c r="S70" s="7" t="s">
         <v>90</v>
       </c>
       <c r="U70" s="9"/>
       <c r="V70" s="9"/>
       <c r="W70" s="9"/>
       <c r="X70" s="9"/>
       <c r="Y70" s="9"/>
       <c r="Z70" s="9"/>
       <c r="AA70" s="9"/>
       <c r="AB70" s="9"/>
     </row>
     <row r="71" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="43" t="s">
         <v>77</v>
       </c>
       <c r="B71" s="9">
         <v>3.5</v>
       </c>
-      <c r="C71" s="8"/>
+      <c r="C71" s="8" t="s">
+        <v>90</v>
+      </c>
       <c r="D71" s="9">
         <v>2.9</v>
       </c>
-      <c r="E71" s="8"/>
+      <c r="E71" s="8" t="s">
+        <v>90</v>
+      </c>
       <c r="F71" s="9">
         <v>3.5</v>
       </c>
-      <c r="G71" s="8"/>
+      <c r="G71" s="8" t="s">
+        <v>90</v>
+      </c>
       <c r="H71" s="9">
         <v>3.2</v>
       </c>
-      <c r="I71" s="8"/>
+      <c r="I71" s="8" t="s">
+        <v>90</v>
+      </c>
       <c r="J71" s="9">
         <v>2</v>
       </c>
-      <c r="K71" s="8"/>
+      <c r="K71" s="8" t="s">
+        <v>90</v>
+      </c>
       <c r="L71" s="9">
         <v>0.3</v>
       </c>
-      <c r="M71" s="8"/>
+      <c r="M71" s="8" t="s">
+        <v>90</v>
+      </c>
       <c r="N71" s="9">
         <v>0.3</v>
       </c>
-      <c r="O71" s="8"/>
+      <c r="O71" s="8" t="s">
+        <v>90</v>
+      </c>
       <c r="P71" s="9">
         <v>0</v>
       </c>
-      <c r="Q71" s="8"/>
+      <c r="Q71" s="8" t="s">
+        <v>90</v>
+      </c>
       <c r="R71" s="9">
         <v>0</v>
       </c>
-      <c r="S71" s="7"/>
+      <c r="S71" s="7" t="s">
+        <v>90</v>
+      </c>
       <c r="U71" s="9"/>
       <c r="V71" s="9"/>
       <c r="W71" s="9"/>
       <c r="X71" s="9"/>
       <c r="Y71" s="9"/>
       <c r="Z71" s="9"/>
       <c r="AA71" s="9"/>
       <c r="AB71" s="9"/>
     </row>
     <row r="72" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="27"/>
       <c r="B72" s="27"/>
       <c r="C72" s="26"/>
       <c r="D72" s="27"/>
       <c r="E72" s="26"/>
       <c r="F72" s="27"/>
       <c r="G72" s="26"/>
       <c r="H72" s="27"/>
       <c r="I72" s="26"/>
       <c r="J72" s="27"/>
       <c r="K72" s="26"/>
       <c r="L72" s="27"/>
       <c r="M72" s="26"/>
       <c r="N72" s="27"/>
       <c r="O72" s="26"/>
@@ -14677,109 +14695,88 @@
       <c r="P491" s="27"/>
       <c r="Q491" s="26"/>
       <c r="R491" s="27"/>
       <c r="S491" s="26"/>
     </row>
     <row r="492" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A492" s="27"/>
       <c r="B492" s="27"/>
       <c r="C492" s="26"/>
       <c r="D492" s="27"/>
       <c r="E492" s="26"/>
       <c r="F492" s="27"/>
       <c r="G492" s="26"/>
       <c r="H492" s="27"/>
       <c r="I492" s="26"/>
       <c r="J492" s="27"/>
       <c r="K492" s="26"/>
       <c r="L492" s="27"/>
       <c r="M492" s="26"/>
       <c r="N492" s="27"/>
       <c r="O492" s="26"/>
       <c r="P492" s="27"/>
       <c r="Q492" s="26"/>
       <c r="R492" s="27"/>
       <c r="S492" s="26"/>
-    </row>
-[...19 lines deleted...]
-      <c r="S493" s="26"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="21">
     <mergeCell ref="P4:Q5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="B6:S6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C5"/>
     <mergeCell ref="H4:I5"/>
     <mergeCell ref="J4:K5"/>
     <mergeCell ref="L4:M5"/>
     <mergeCell ref="N4:O5"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5CF31612-FF05-4439-B300-5EAE2E0F862C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6EB0B51-337C-4AC0-B85C-783679A1EB6C}">
   <sheetPr codeName="Arkusz2"/>
-  <dimension ref="A1:S490"/>
+  <dimension ref="A1:S489"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A15" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="6" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
       <selection pane="bottomLeft" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="2.140625" style="10" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="2.140625" style="10" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="2.140625" style="10" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="2.140625" style="10" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="11" width="2.140625" style="10" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="2.140625" style="10" customWidth="1"/>
     <col min="14" max="14" width="12.7109375" customWidth="1"/>
     <col min="15" max="15" width="2.140625" style="10" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" customWidth="1"/>
     <col min="17" max="17" width="2.140625" style="10" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="2.140625" style="10" customWidth="1"/>
   </cols>
@@ -16185,59 +16182,69 @@
       <c r="R48" s="12"/>
     </row>
     <row r="49" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="12"/>
       <c r="D49" s="12"/>
       <c r="F49" s="12"/>
       <c r="H49" s="12"/>
       <c r="J49" s="12"/>
       <c r="L49" s="12"/>
       <c r="N49" s="12"/>
       <c r="P49" s="12"/>
       <c r="R49" s="12"/>
     </row>
     <row r="50" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="12"/>
       <c r="D50" s="12"/>
       <c r="F50" s="12"/>
       <c r="H50" s="12"/>
       <c r="J50" s="12"/>
       <c r="L50" s="12"/>
       <c r="N50" s="12"/>
       <c r="P50" s="12"/>
       <c r="R50" s="12"/>
     </row>
     <row r="51" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B51" s="12"/>
-[...7 lines deleted...]
-      <c r="R51" s="12"/>
+      <c r="A51" s="27"/>
+      <c r="B51" s="27"/>
+      <c r="C51" s="26"/>
+      <c r="D51" s="27"/>
+      <c r="E51" s="26"/>
+      <c r="F51" s="27"/>
+      <c r="G51" s="26"/>
+      <c r="H51" s="27"/>
+      <c r="I51" s="26"/>
+      <c r="J51" s="27"/>
+      <c r="K51" s="26"/>
+      <c r="L51" s="27"/>
+      <c r="M51" s="26"/>
+      <c r="N51" s="27"/>
+      <c r="O51" s="26"/>
+      <c r="P51" s="27"/>
+      <c r="Q51" s="26"/>
+      <c r="R51" s="27"/>
+      <c r="S51" s="26"/>
     </row>
     <row r="52" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="27"/>
       <c r="B52" s="27"/>
       <c r="C52" s="26"/>
       <c r="D52" s="27"/>
       <c r="E52" s="26"/>
       <c r="F52" s="27"/>
       <c r="G52" s="26"/>
       <c r="H52" s="27"/>
       <c r="I52" s="26"/>
       <c r="J52" s="27"/>
       <c r="K52" s="26"/>
       <c r="L52" s="27"/>
       <c r="M52" s="26"/>
       <c r="N52" s="27"/>
       <c r="O52" s="26"/>
       <c r="P52" s="27"/>
       <c r="Q52" s="26"/>
       <c r="R52" s="27"/>
       <c r="S52" s="26"/>
     </row>
     <row r="53" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="27"/>
       <c r="B53" s="27"/>
@@ -25392,104 +25399,83 @@
       <c r="P488" s="27"/>
       <c r="Q488" s="26"/>
       <c r="R488" s="27"/>
       <c r="S488" s="26"/>
     </row>
     <row r="489" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A489" s="27"/>
       <c r="B489" s="27"/>
       <c r="C489" s="26"/>
       <c r="D489" s="27"/>
       <c r="E489" s="26"/>
       <c r="F489" s="27"/>
       <c r="G489" s="26"/>
       <c r="H489" s="27"/>
       <c r="I489" s="26"/>
       <c r="J489" s="27"/>
       <c r="K489" s="26"/>
       <c r="L489" s="27"/>
       <c r="M489" s="26"/>
       <c r="N489" s="27"/>
       <c r="O489" s="26"/>
       <c r="P489" s="27"/>
       <c r="Q489" s="26"/>
       <c r="R489" s="27"/>
       <c r="S489" s="26"/>
-    </row>
-[...19 lines deleted...]
-      <c r="S490" s="26"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="21">
     <mergeCell ref="P4:Q5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="B6:S6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C5"/>
     <mergeCell ref="H4:I5"/>
     <mergeCell ref="J4:K5"/>
     <mergeCell ref="L4:M5"/>
     <mergeCell ref="N4:O5"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0AB50F5-13BA-4EED-9955-27A07DFAC3E8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FAD46216-3C5B-4F51-87FF-F7FE3690915B}">
   <sheetPr codeName="Arkusz5"/>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" style="21" customWidth="1"/>
     <col min="2" max="2" width="109.140625" style="16" customWidth="1"/>
     <col min="3" max="3" width="111.5703125" style="20" customWidth="1"/>
     <col min="4" max="4" width="3.7109375" style="16" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="16" customWidth="1"/>
     <col min="6" max="7" width="40.7109375" style="16" customWidth="1"/>
     <col min="8" max="8" width="3.7109375" style="16" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" style="16" customWidth="1"/>
     <col min="10" max="11" width="40.7109375" style="16" customWidth="1"/>
     <col min="12" max="16384" width="8.85546875" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="14" t="s">
         <v>79</v>
@@ -25660,83 +25646,83 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1084BF0-E4D6-49C4-9FD1-94B63250215D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18FC123C-B85C-4FEC-8552-A34F03DF2545}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F75D66AC-4BED-4C31-9483-AB5C804F2701}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3258634D-FA80-4CE5-89D7-2AE936ACDF04}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90C8494A-317E-47DC-B6F5-0A6B48FA2B17}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86E493D3-8A38-49D8-9B57-E4D065176D56}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Kwartalne_Quarterly</vt:lpstr>
       <vt:lpstr>Roczne_Annual</vt:lpstr>
       <vt:lpstr>Metadane_Metadata</vt:lpstr>