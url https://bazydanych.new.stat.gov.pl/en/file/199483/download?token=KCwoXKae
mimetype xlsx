--- v0 (2026-05-30)
+++ v1 (2026-07-16)
@@ -7,97 +7,97 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/GUS/os/BS/BS_do_publikacji/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\intranet\DavWWWRoot\udostepnianie\bs\BS_do_publikacji\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7430F724-A671-4B02-A96E-6956B356D7D2}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ED17C1C2-CF8F-4523-81E3-8A816388B7B0}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11925" xr2:uid="{E52D427E-B8CF-4752-BAD4-0E0A265A7FA4}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{69E19AA5-786F-49AB-AA26-211A8651997E}"/>
   </bookViews>
   <sheets>
     <sheet name="Kwartalne_Quarterly" sheetId="1" r:id="rId1"/>
     <sheet name="Metadane_Metadata" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="790" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="811" uniqueCount="58">
   <si>
     <r>
-      <t xml:space="preserve">TABL. 16.  PRACUJĄCY W WIEKU 15-89 LAT — na podstawie BAEL [1,2,3]
+      <t xml:space="preserve">TABL. 16.  PRACUJĄCY W WIEKU 15-89 LAT — na podstawie BAEL [1,2]
                 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>EMPLOYED PERSONS AGED 15-89 — on the LFS basis [1,2,3]</t>
+      <t>EMPLOYED PERSONS AGED 15-89 — on the LFS basis [1,2]</t>
     </r>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Pracujący    </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> Employed persons </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Okresy 
 </t>
     </r>
@@ -476,59 +476,50 @@
 The unemployed are persons aged 15–74, who simultaneously meet the three conditions: 
 a) in the reference week were not employed (as defined above); 
 b) were actively looking for work, i.e. had carried out activities in the four-week period ending with the reference week to seek paid employment; 
 c) were ready available to take up work within two weeks from the end of the reference week. 
 Persons who were not seeking work because they had already found a job and were waiting to start it within a period of no longer than 3 months and were ready to take it up, are also included in the category of the unemployed. 
 Economically inactive population, i.e. the population staying outside the labour force, are all persons aged 15-89 years who were not classified as employed or unemployed persons, i.e. persons who in the reference week: 
 a) did not work, neither had a job nor were seeking work; 
 b) did not work, were seeking a job, albeit not in an active way or were actively seeking work but were not ready (available) to start work within the two weeks following the reference week; 
 c) neither worked nor were seeking work, as they had already found a job and were waiting to start work during the period: 
 • longer than 3 months, 
 • up to 3 months, albeit they were not available for this work. 
 The total activity rate is calculated as the share of the economically active persons in population aged 15-89 years. 
 The total employment rate is calculated as the share of the employed persons in population aged 15-89 years. 
 The share of the total unemployed persons in the number of population is calculated as the percentage of unemployed persons in the number of population aged 15-89 years. 
 The total unemployment rate is calculated as the share of the unemployed persons in the number of the economically active persons (aged 15-89 years). 
 When determining the partial indicators, analogous groupings in the numerator and denominator were taken into account (e.g. sex, place of residence, age groups or level of education).</t>
   </si>
   <si>
     <t>[2]</t>
   </si>
   <si>
     <t>Dane uogólniono w oparciu o bilanse ludności rezydującej opracowane na podstawie NSP 2021.</t>
   </si>
   <si>
     <t>Data were generalized based on the resident population balances compiled on the basis of the National Census 2021.</t>
-  </si>
-[...7 lines deleted...]
-    <t>Preliminary data for 1 quarter of 2026.</t>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial CE"/>
     </font>
@@ -977,120 +968,120 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hiperłącze" xfId="2" builtinId="8"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
-    <cellStyle name="Normalny 2" xfId="1" xr:uid="{EE9BBBD9-BA1F-4265-BB9F-8EF779F3CD52}"/>
-    <cellStyle name="Normalny 2 2 2" xfId="3" xr:uid="{4C4B953F-FA7C-4CED-97F7-6A92BD74DD46}"/>
+    <cellStyle name="Normalny 2" xfId="1" xr:uid="{599A0F69-172E-4685-BA30-F07B5DF8239C}"/>
+    <cellStyle name="Normalny 2 2 2" xfId="3" xr:uid="{F49605C8-85EF-4F65-BDFC-2A2170D92C58}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1369,56 +1360,56 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{75419BBC-89E8-4974-8838-67B8278CE50B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4B5A31F-4CA1-4CDF-8205-D80C6CE72DAA}">
   <sheetPr codeName="Arkusz1"/>
-  <dimension ref="A1:AW240"/>
+  <dimension ref="A1:AW239"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B14" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B17" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="2" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="2" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="2" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="2" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="11" width="2" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="2" customWidth="1"/>
     <col min="14" max="14" width="12.7109375" customWidth="1"/>
     <col min="15" max="15" width="2" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" customWidth="1"/>
     <col min="17" max="17" width="2" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="2.140625" customWidth="1"/>
@@ -1433,4678 +1424,4726 @@
     <col min="28" max="28" width="12.7109375" customWidth="1"/>
     <col min="29" max="29" width="2.140625" customWidth="1"/>
     <col min="30" max="30" width="12.7109375" customWidth="1"/>
     <col min="31" max="31" width="2.140625" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="2.140625" customWidth="1"/>
     <col min="34" max="34" width="12.7109375" customWidth="1"/>
     <col min="35" max="35" width="2.140625" customWidth="1"/>
     <col min="36" max="36" width="12.7109375" customWidth="1"/>
     <col min="37" max="37" width="2.140625" customWidth="1"/>
     <col min="38" max="38" width="12.7109375" customWidth="1"/>
     <col min="39" max="39" width="2.140625" customWidth="1"/>
     <col min="40" max="40" width="12.7109375" customWidth="1"/>
     <col min="41" max="41" width="2.140625" customWidth="1"/>
     <col min="42" max="42" width="12.7109375" customWidth="1"/>
     <col min="43" max="43" width="2.140625" customWidth="1"/>
     <col min="44" max="44" width="12.7109375" customWidth="1"/>
     <col min="45" max="45" width="2.140625" customWidth="1"/>
     <col min="46" max="46" width="12.7109375" customWidth="1"/>
     <col min="47" max="47" width="2.140625" customWidth="1"/>
     <col min="48" max="48" width="12.7109375" customWidth="1"/>
     <col min="49" max="49" width="2.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="58"/>
-[...14 lines deleted...]
-      <c r="Q1" s="58"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
     </row>
     <row r="2" spans="1:49" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="27"/>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
       <c r="J2" s="28"/>
       <c r="K2" s="28"/>
       <c r="L2" s="29"/>
       <c r="M2" s="30"/>
       <c r="N2" s="28"/>
       <c r="O2" s="28"/>
       <c r="P2" s="28"/>
       <c r="Q2" s="28"/>
       <c r="AW2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="31"/>
-      <c r="B3" s="48">
+      <c r="B3" s="38">
         <v>1</v>
       </c>
-      <c r="C3" s="48"/>
-      <c r="D3" s="48">
+      <c r="C3" s="38"/>
+      <c r="D3" s="38">
         <v>2</v>
       </c>
-      <c r="E3" s="48"/>
-      <c r="F3" s="48">
+      <c r="E3" s="38"/>
+      <c r="F3" s="38">
         <v>3</v>
       </c>
-      <c r="G3" s="48"/>
-      <c r="H3" s="48">
+      <c r="G3" s="38"/>
+      <c r="H3" s="38">
         <v>4</v>
       </c>
-      <c r="I3" s="48"/>
-      <c r="J3" s="48">
+      <c r="I3" s="38"/>
+      <c r="J3" s="38">
         <v>5</v>
       </c>
-      <c r="K3" s="48"/>
-      <c r="L3" s="48">
+      <c r="K3" s="38"/>
+      <c r="L3" s="38">
         <v>6</v>
       </c>
-      <c r="M3" s="48"/>
-      <c r="N3" s="48">
+      <c r="M3" s="38"/>
+      <c r="N3" s="38">
         <v>7</v>
       </c>
-      <c r="O3" s="48"/>
-      <c r="P3" s="48">
+      <c r="O3" s="38"/>
+      <c r="P3" s="38">
         <v>8</v>
       </c>
-      <c r="Q3" s="49"/>
-      <c r="R3" s="57">
+      <c r="Q3" s="40"/>
+      <c r="R3" s="49">
         <v>9</v>
       </c>
-      <c r="S3" s="48"/>
-      <c r="T3" s="48">
+      <c r="S3" s="38"/>
+      <c r="T3" s="38">
         <v>10</v>
       </c>
-      <c r="U3" s="48"/>
-      <c r="V3" s="48">
+      <c r="U3" s="38"/>
+      <c r="V3" s="38">
         <v>11</v>
       </c>
-      <c r="W3" s="48"/>
-      <c r="X3" s="48">
+      <c r="W3" s="38"/>
+      <c r="X3" s="38">
         <v>12</v>
       </c>
-      <c r="Y3" s="48"/>
-      <c r="Z3" s="48">
+      <c r="Y3" s="38"/>
+      <c r="Z3" s="38">
         <v>13</v>
       </c>
-      <c r="AA3" s="48"/>
-      <c r="AB3" s="48">
+      <c r="AA3" s="38"/>
+      <c r="AB3" s="38">
         <v>14</v>
       </c>
-      <c r="AC3" s="48"/>
-      <c r="AD3" s="48">
+      <c r="AC3" s="38"/>
+      <c r="AD3" s="38">
         <v>15</v>
       </c>
-      <c r="AE3" s="48"/>
-      <c r="AF3" s="48">
+      <c r="AE3" s="38"/>
+      <c r="AF3" s="38">
         <v>16</v>
       </c>
-      <c r="AG3" s="55"/>
-      <c r="AH3" s="56">
+      <c r="AG3" s="47"/>
+      <c r="AH3" s="48">
         <v>17</v>
       </c>
-      <c r="AI3" s="48"/>
-      <c r="AJ3" s="48">
+      <c r="AI3" s="38"/>
+      <c r="AJ3" s="38">
         <v>18</v>
       </c>
-      <c r="AK3" s="48"/>
-      <c r="AL3" s="48">
+      <c r="AK3" s="38"/>
+      <c r="AL3" s="38">
         <v>19</v>
       </c>
-      <c r="AM3" s="48"/>
-      <c r="AN3" s="48">
+      <c r="AM3" s="38"/>
+      <c r="AN3" s="38">
         <v>20</v>
       </c>
-      <c r="AO3" s="48"/>
-      <c r="AP3" s="48">
+      <c r="AO3" s="38"/>
+      <c r="AP3" s="38">
         <v>21</v>
       </c>
-      <c r="AQ3" s="48"/>
-      <c r="AR3" s="48">
+      <c r="AQ3" s="38"/>
+      <c r="AR3" s="38">
         <v>22</v>
       </c>
-      <c r="AS3" s="48"/>
-      <c r="AT3" s="48">
+      <c r="AS3" s="38"/>
+      <c r="AT3" s="38">
         <v>23</v>
       </c>
-      <c r="AU3" s="48"/>
-      <c r="AV3" s="48">
+      <c r="AU3" s="38"/>
+      <c r="AV3" s="38">
         <v>24</v>
       </c>
-      <c r="AW3" s="49"/>
+      <c r="AW3" s="40"/>
     </row>
     <row r="4" spans="1:49" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="32"/>
-      <c r="B4" s="50" t="s">
+      <c r="B4" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="50"/>
-[...14 lines deleted...]
-      <c r="R4" s="52" t="s">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="42"/>
+      <c r="O4" s="42"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="S4" s="50"/>
-[...14 lines deleted...]
-      <c r="AH4" s="54" t="s">
+      <c r="S4" s="42"/>
+      <c r="T4" s="42"/>
+      <c r="U4" s="42"/>
+      <c r="V4" s="42"/>
+      <c r="W4" s="42"/>
+      <c r="X4" s="42"/>
+      <c r="Y4" s="42"/>
+      <c r="Z4" s="42"/>
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="42"/>
+      <c r="AE4" s="42"/>
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="45"/>
+      <c r="AH4" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="AI4" s="50"/>
-[...13 lines deleted...]
-      <c r="AW4" s="51"/>
+      <c r="AI4" s="42"/>
+      <c r="AJ4" s="42"/>
+      <c r="AK4" s="42"/>
+      <c r="AL4" s="42"/>
+      <c r="AM4" s="42"/>
+      <c r="AN4" s="42"/>
+      <c r="AO4" s="42"/>
+      <c r="AP4" s="42"/>
+      <c r="AQ4" s="42"/>
+      <c r="AR4" s="42"/>
+      <c r="AS4" s="42"/>
+      <c r="AT4" s="42"/>
+      <c r="AU4" s="42"/>
+      <c r="AV4" s="42"/>
+      <c r="AW4" s="43"/>
     </row>
     <row r="5" spans="1:49" ht="95.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="43" t="s">
+      <c r="B5" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="43"/>
-      <c r="D5" s="43" t="s">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="43"/>
-      <c r="F5" s="43" t="s">
+      <c r="E5" s="41"/>
+      <c r="F5" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="43"/>
-      <c r="H5" s="43" t="s">
+      <c r="G5" s="41"/>
+      <c r="H5" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="43"/>
-      <c r="J5" s="43" t="s">
+      <c r="I5" s="41"/>
+      <c r="J5" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="K5" s="43"/>
-      <c r="L5" s="43" t="s">
+      <c r="K5" s="41"/>
+      <c r="L5" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="M5" s="43"/>
-      <c r="N5" s="43" t="s">
+      <c r="M5" s="41"/>
+      <c r="N5" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="O5" s="43"/>
-      <c r="P5" s="43" t="s">
+      <c r="O5" s="41"/>
+      <c r="P5" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="Q5" s="44"/>
-      <c r="R5" s="47" t="s">
+      <c r="Q5" s="50"/>
+      <c r="R5" s="51" t="s">
         <v>4</v>
       </c>
-      <c r="S5" s="43"/>
-      <c r="T5" s="43" t="s">
+      <c r="S5" s="41"/>
+      <c r="T5" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="U5" s="43"/>
-      <c r="V5" s="43" t="s">
+      <c r="U5" s="41"/>
+      <c r="V5" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="W5" s="43"/>
-      <c r="X5" s="43" t="s">
+      <c r="W5" s="41"/>
+      <c r="X5" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="Y5" s="43"/>
-      <c r="Z5" s="43" t="s">
+      <c r="Y5" s="41"/>
+      <c r="Z5" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="AA5" s="43"/>
-      <c r="AB5" s="43" t="s">
+      <c r="AA5" s="41"/>
+      <c r="AB5" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="AC5" s="43"/>
-      <c r="AD5" s="43" t="s">
+      <c r="AC5" s="41"/>
+      <c r="AD5" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="AE5" s="43"/>
-      <c r="AF5" s="43" t="s">
+      <c r="AE5" s="41"/>
+      <c r="AF5" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="AG5" s="45"/>
-      <c r="AH5" s="46" t="s">
+      <c r="AG5" s="57"/>
+      <c r="AH5" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="AI5" s="43"/>
-      <c r="AJ5" s="43" t="s">
+      <c r="AI5" s="41"/>
+      <c r="AJ5" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="AK5" s="43"/>
-      <c r="AL5" s="43" t="s">
+      <c r="AK5" s="41"/>
+      <c r="AL5" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="AM5" s="43"/>
-      <c r="AN5" s="43" t="s">
+      <c r="AM5" s="41"/>
+      <c r="AN5" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="AO5" s="43"/>
-      <c r="AP5" s="43" t="s">
+      <c r="AO5" s="41"/>
+      <c r="AP5" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="AQ5" s="43"/>
-      <c r="AR5" s="43" t="s">
+      <c r="AQ5" s="41"/>
+      <c r="AR5" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="AS5" s="43"/>
-      <c r="AT5" s="43" t="s">
+      <c r="AS5" s="41"/>
+      <c r="AT5" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="AU5" s="43"/>
-      <c r="AV5" s="43" t="s">
+      <c r="AU5" s="41"/>
+      <c r="AV5" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="AW5" s="44"/>
+      <c r="AW5" s="50"/>
     </row>
     <row r="6" spans="1:49" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="31"/>
-      <c r="B6" s="38" t="s">
+      <c r="B6" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="38"/>
-[...14 lines deleted...]
-      <c r="R6" s="40" t="s">
+      <c r="C6" s="52"/>
+      <c r="D6" s="52"/>
+      <c r="E6" s="52"/>
+      <c r="F6" s="52"/>
+      <c r="G6" s="52"/>
+      <c r="H6" s="52"/>
+      <c r="I6" s="52"/>
+      <c r="J6" s="52"/>
+      <c r="K6" s="52"/>
+      <c r="L6" s="52"/>
+      <c r="M6" s="52"/>
+      <c r="N6" s="52"/>
+      <c r="O6" s="52"/>
+      <c r="P6" s="52"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="54" t="s">
         <v>13</v>
       </c>
-      <c r="S6" s="38"/>
-[...14 lines deleted...]
-      <c r="AH6" s="42" t="s">
+      <c r="S6" s="52"/>
+      <c r="T6" s="52"/>
+      <c r="U6" s="52"/>
+      <c r="V6" s="52"/>
+      <c r="W6" s="52"/>
+      <c r="X6" s="52"/>
+      <c r="Y6" s="52"/>
+      <c r="Z6" s="52"/>
+      <c r="AA6" s="52"/>
+      <c r="AB6" s="52"/>
+      <c r="AC6" s="52"/>
+      <c r="AD6" s="52"/>
+      <c r="AE6" s="52"/>
+      <c r="AF6" s="52"/>
+      <c r="AG6" s="55"/>
+      <c r="AH6" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="AI6" s="38"/>
-[...13 lines deleted...]
-      <c r="AW6" s="39"/>
+      <c r="AI6" s="52"/>
+      <c r="AJ6" s="52"/>
+      <c r="AK6" s="52"/>
+      <c r="AL6" s="52"/>
+      <c r="AM6" s="52"/>
+      <c r="AN6" s="52"/>
+      <c r="AO6" s="52"/>
+      <c r="AP6" s="52"/>
+      <c r="AQ6" s="52"/>
+      <c r="AR6" s="52"/>
+      <c r="AS6" s="52"/>
+      <c r="AT6" s="52"/>
+      <c r="AU6" s="52"/>
+      <c r="AV6" s="52"/>
+      <c r="AW6" s="53"/>
     </row>
     <row r="7" spans="1:49" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="34" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="2">
         <v>16479</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D7" s="2">
         <v>15279</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F7" s="2">
         <v>12579</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H7" s="2">
         <v>13431</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J7" s="2">
         <v>9491</v>
       </c>
       <c r="K7" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L7" s="2">
         <v>2753</v>
       </c>
       <c r="M7" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N7" s="2">
         <v>614</v>
       </c>
       <c r="O7" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P7" s="2">
         <v>295</v>
       </c>
       <c r="Q7" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S7" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="U7" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="Y7" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AA7" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AC7" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AE7" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AG7" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AI7" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AK7" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AM7" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AO7" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AQ7" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AS7" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AU7" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AW7" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="2">
         <v>16782</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D8" s="2">
         <v>15571</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F8" s="2">
         <v>12799</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H8" s="2">
         <v>13615</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J8" s="2">
         <v>9599</v>
       </c>
       <c r="K8" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L8" s="2">
         <v>2862</v>
       </c>
       <c r="M8" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N8" s="2">
         <v>650</v>
       </c>
       <c r="O8" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P8" s="2">
         <v>305</v>
       </c>
       <c r="Q8" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S8" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="U8" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="Y8" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AA8" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AC8" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AE8" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AG8" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH8" s="6">
         <v>101.8</v>
       </c>
       <c r="AI8" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ8" s="6">
         <v>101.9</v>
       </c>
       <c r="AK8" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL8" s="6">
         <v>101.7</v>
       </c>
       <c r="AM8" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN8" s="6">
         <v>101.4</v>
       </c>
       <c r="AO8" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP8" s="6">
         <v>101.1</v>
       </c>
       <c r="AQ8" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR8" s="6">
         <v>104</v>
       </c>
       <c r="AS8" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT8" s="6">
         <v>105.9</v>
       </c>
       <c r="AU8" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV8" s="6">
         <v>103.4</v>
       </c>
       <c r="AW8" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="9" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="2">
         <v>16932</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D9" s="2">
         <v>15807</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F9" s="2">
         <v>12897</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H9" s="2">
         <v>13746</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J9" s="2">
         <v>9674</v>
       </c>
       <c r="K9" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L9" s="2">
         <v>2867</v>
       </c>
       <c r="M9" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N9" s="2">
         <v>654</v>
       </c>
       <c r="O9" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P9" s="2">
         <v>319</v>
       </c>
       <c r="Q9" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S9" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>1</v>
       </c>
       <c r="U9" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V9" s="6" t="s">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>1</v>
       </c>
       <c r="Y9" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z9" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AA9" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB9" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AC9" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD9" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AE9" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF9" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AG9" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH9" s="6">
         <v>100.9</v>
       </c>
       <c r="AI9" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ9" s="6">
         <v>101.5</v>
       </c>
       <c r="AK9" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL9" s="6">
         <v>100.8</v>
       </c>
       <c r="AM9" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN9" s="6">
         <v>101</v>
       </c>
       <c r="AO9" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP9" s="6">
         <v>100.8</v>
       </c>
       <c r="AQ9" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR9" s="6">
         <v>100.2</v>
       </c>
       <c r="AS9" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT9" s="6">
         <v>100.6</v>
       </c>
       <c r="AU9" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV9" s="6">
         <v>104.6</v>
       </c>
       <c r="AW9" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="2">
         <v>16780</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D10" s="2">
         <v>15652</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F10" s="2">
         <v>12801</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H10" s="2">
         <v>13696</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J10" s="2">
         <v>9685</v>
       </c>
       <c r="K10" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L10" s="2">
         <v>2773</v>
       </c>
       <c r="M10" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N10" s="2">
         <v>634</v>
       </c>
       <c r="O10" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P10" s="2">
         <v>311</v>
       </c>
       <c r="Q10" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S10" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>1</v>
       </c>
       <c r="U10" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V10" s="6" t="s">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>1</v>
       </c>
       <c r="Y10" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z10" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AA10" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB10" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AC10" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD10" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AE10" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF10" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AG10" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH10" s="6">
         <v>99.1</v>
       </c>
       <c r="AI10" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ10" s="6">
         <v>99</v>
       </c>
       <c r="AK10" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL10" s="6">
         <v>99.3</v>
       </c>
       <c r="AM10" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN10" s="6">
         <v>99.6</v>
       </c>
       <c r="AO10" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP10" s="6">
         <v>100.1</v>
       </c>
       <c r="AQ10" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR10" s="6">
         <v>96.7</v>
       </c>
       <c r="AS10" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT10" s="6">
         <v>96.9</v>
       </c>
       <c r="AU10" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV10" s="6">
         <v>97.5</v>
       </c>
       <c r="AW10" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="2">
         <v>16740</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D11" s="2">
         <v>15552</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F11" s="2">
         <v>12657</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H11" s="2">
         <v>13616</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J11" s="2">
         <v>9498</v>
       </c>
       <c r="K11" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L11" s="2">
         <v>2824</v>
       </c>
       <c r="M11" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N11" s="2">
         <v>609</v>
       </c>
       <c r="O11" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P11" s="2">
         <v>300</v>
       </c>
       <c r="Q11" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R11" s="5">
         <v>101.6</v>
       </c>
       <c r="S11" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T11" s="6">
         <v>101.8</v>
       </c>
       <c r="U11" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V11" s="6">
         <v>100.6</v>
       </c>
       <c r="W11" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X11" s="6">
         <v>101.4</v>
       </c>
       <c r="Y11" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z11" s="6">
         <v>100.1</v>
       </c>
       <c r="AA11" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB11" s="6">
         <v>102.6</v>
       </c>
       <c r="AC11" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD11" s="6">
         <v>99.2</v>
       </c>
       <c r="AE11" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF11" s="6">
         <v>101.7</v>
       </c>
       <c r="AG11" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH11" s="6">
         <v>99.8</v>
       </c>
       <c r="AI11" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ11" s="6">
         <v>99.4</v>
       </c>
       <c r="AK11" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL11" s="6">
         <v>98.9</v>
       </c>
       <c r="AM11" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN11" s="6">
         <v>99.4</v>
       </c>
       <c r="AO11" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP11" s="6">
         <v>98.1</v>
       </c>
       <c r="AQ11" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR11" s="6">
         <v>101.8</v>
       </c>
       <c r="AS11" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT11" s="6">
         <v>96.1</v>
       </c>
       <c r="AU11" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV11" s="6">
         <v>96.5</v>
       </c>
       <c r="AW11" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="2">
         <v>16557</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D12" s="2">
         <v>15421</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F12" s="2">
         <v>12505</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H12" s="2">
         <v>13424</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J12" s="2">
         <v>9352</v>
       </c>
       <c r="K12" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L12" s="2">
         <v>2823</v>
       </c>
       <c r="M12" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N12" s="2">
         <v>562</v>
       </c>
       <c r="O12" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P12" s="2">
         <v>310</v>
       </c>
       <c r="Q12" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R12" s="5">
         <v>98.7</v>
       </c>
       <c r="S12" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T12" s="6">
         <v>99</v>
       </c>
       <c r="U12" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V12" s="6">
         <v>97.7</v>
       </c>
       <c r="W12" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X12" s="6">
         <v>98.6</v>
       </c>
       <c r="Y12" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z12" s="6">
         <v>97.4</v>
       </c>
       <c r="AA12" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB12" s="6">
         <v>98.6</v>
       </c>
       <c r="AC12" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD12" s="6">
         <v>86.5</v>
       </c>
       <c r="AE12" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF12" s="6">
         <v>101.6</v>
       </c>
       <c r="AG12" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH12" s="6">
         <v>98.9</v>
       </c>
       <c r="AI12" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ12" s="6">
         <v>99.2</v>
       </c>
       <c r="AK12" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL12" s="6">
         <v>98.8</v>
       </c>
       <c r="AM12" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN12" s="6">
         <v>98.6</v>
       </c>
       <c r="AO12" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP12" s="6">
         <v>98.5</v>
       </c>
       <c r="AQ12" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR12" s="6">
         <v>100</v>
       </c>
       <c r="AS12" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT12" s="6">
         <v>92.3</v>
       </c>
       <c r="AU12" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV12" s="6">
         <v>103.3</v>
       </c>
       <c r="AW12" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="2">
         <v>16821</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D13" s="2">
         <v>15726</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F13" s="2">
         <v>12792</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H13" s="2">
         <v>13615</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J13" s="2">
         <v>9551</v>
       </c>
       <c r="K13" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L13" s="2">
         <v>2907</v>
       </c>
       <c r="M13" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N13" s="2">
         <v>610</v>
       </c>
       <c r="O13" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P13" s="2">
         <v>299</v>
       </c>
       <c r="Q13" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R13" s="5">
         <v>99.3</v>
       </c>
       <c r="S13" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T13" s="6">
         <v>99.5</v>
       </c>
       <c r="U13" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V13" s="6">
         <v>99.2</v>
       </c>
       <c r="W13" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X13" s="6">
         <v>99</v>
       </c>
       <c r="Y13" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z13" s="6">
         <v>98.7</v>
       </c>
       <c r="AA13" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB13" s="6">
         <v>101.4</v>
       </c>
       <c r="AC13" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD13" s="6">
         <v>93.3</v>
       </c>
       <c r="AE13" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF13" s="6">
         <v>93.7</v>
       </c>
       <c r="AG13" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH13" s="6">
         <v>101.6</v>
       </c>
       <c r="AI13" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ13" s="6">
         <v>102</v>
       </c>
       <c r="AK13" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL13" s="6">
         <v>102.3</v>
       </c>
       <c r="AM13" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN13" s="6">
         <v>101.4</v>
       </c>
       <c r="AO13" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP13" s="6">
         <v>102.1</v>
       </c>
       <c r="AQ13" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR13" s="6">
         <v>103</v>
       </c>
       <c r="AS13" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT13" s="6">
         <v>108.5</v>
       </c>
       <c r="AU13" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV13" s="6">
         <v>96.5</v>
       </c>
       <c r="AW13" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="2">
         <v>16819</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D14" s="2">
         <v>15721</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F14" s="2">
         <v>12759</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H14" s="2">
         <v>13587</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J14" s="2">
         <v>9494</v>
       </c>
       <c r="K14" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L14" s="2">
         <v>2916</v>
       </c>
       <c r="M14" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N14" s="2">
         <v>616</v>
       </c>
       <c r="O14" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P14" s="2">
         <v>316</v>
       </c>
       <c r="Q14" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R14" s="5">
         <v>100.2</v>
       </c>
       <c r="S14" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T14" s="6">
         <v>100.4</v>
       </c>
       <c r="U14" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V14" s="6">
         <v>99.7</v>
       </c>
       <c r="W14" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X14" s="6">
         <v>99.2</v>
       </c>
       <c r="Y14" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z14" s="6">
         <v>98</v>
       </c>
       <c r="AA14" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB14" s="6">
         <v>105.2</v>
       </c>
       <c r="AC14" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD14" s="6">
         <v>97.2</v>
       </c>
       <c r="AE14" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF14" s="6">
         <v>101.6</v>
       </c>
       <c r="AG14" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH14" s="6">
         <v>100</v>
       </c>
       <c r="AI14" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ14" s="6">
         <v>100</v>
       </c>
       <c r="AK14" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL14" s="6">
         <v>99.7</v>
       </c>
       <c r="AM14" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN14" s="6">
         <v>99.8</v>
       </c>
       <c r="AO14" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP14" s="6">
         <v>99.4</v>
       </c>
       <c r="AQ14" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR14" s="6">
         <v>100.3</v>
       </c>
       <c r="AS14" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT14" s="6">
         <v>101</v>
       </c>
       <c r="AU14" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV14" s="6">
         <v>105.7</v>
       </c>
       <c r="AW14" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="8">
         <v>16928</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D15" s="8">
         <v>15813</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F15" s="8">
         <v>12743</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H15" s="8">
         <v>13582</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J15" s="8">
         <v>9397</v>
       </c>
       <c r="K15" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L15" s="8">
         <v>3098</v>
       </c>
       <c r="M15" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N15" s="8">
         <v>651</v>
       </c>
       <c r="O15" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P15" s="8">
         <v>249</v>
       </c>
       <c r="Q15" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R15" s="5">
         <v>101.1</v>
       </c>
       <c r="S15" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T15" s="6">
         <v>101.7</v>
       </c>
       <c r="U15" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V15" s="6">
         <v>100.7</v>
       </c>
       <c r="W15" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X15" s="6">
         <v>99.8</v>
       </c>
       <c r="Y15" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z15" s="6">
         <v>98.9</v>
       </c>
       <c r="AA15" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB15" s="6">
         <v>109.7</v>
       </c>
       <c r="AC15" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD15" s="6">
         <v>106.9</v>
       </c>
       <c r="AE15" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF15" s="6">
         <v>83</v>
       </c>
       <c r="AG15" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH15" s="6">
         <v>100.6</v>
       </c>
       <c r="AI15" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ15" s="6">
         <v>100.6</v>
       </c>
       <c r="AK15" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL15" s="6">
         <v>99.9</v>
       </c>
       <c r="AM15" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN15" s="6">
         <v>100</v>
       </c>
       <c r="AO15" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP15" s="6">
         <v>99</v>
       </c>
       <c r="AQ15" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR15" s="6">
         <v>106.2</v>
       </c>
       <c r="AS15" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT15" s="6">
         <v>105.7</v>
       </c>
       <c r="AU15" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV15" s="6">
         <v>78.8</v>
       </c>
       <c r="AW15" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="35">
         <v>17101</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D16" s="35">
         <v>16014</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F16" s="35">
         <v>12860</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H16" s="35">
         <v>13802</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J16" s="35">
         <v>9561</v>
       </c>
       <c r="K16" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L16" s="35">
         <v>3101</v>
       </c>
       <c r="M16" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N16" s="35">
         <v>669</v>
       </c>
       <c r="O16" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P16" s="35">
         <v>198</v>
       </c>
       <c r="Q16" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R16" s="9">
         <v>103.3</v>
       </c>
       <c r="S16" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T16" s="10">
         <v>103.8</v>
       </c>
       <c r="U16" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V16" s="10">
         <v>102.8</v>
       </c>
       <c r="W16" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X16" s="10">
         <v>102.8</v>
       </c>
       <c r="Y16" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z16" s="10">
         <v>102.2</v>
       </c>
       <c r="AA16" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB16" s="10">
         <v>109.8</v>
       </c>
       <c r="AC16" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD16" s="10">
         <v>119</v>
       </c>
       <c r="AE16" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF16" s="10">
         <v>63.9</v>
       </c>
       <c r="AG16" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH16" s="11">
         <v>101</v>
       </c>
       <c r="AI16" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ16" s="11">
         <v>101.3</v>
       </c>
       <c r="AK16" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL16" s="11">
         <v>100.9</v>
       </c>
       <c r="AM16" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN16" s="11">
         <v>101.6</v>
       </c>
       <c r="AO16" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP16" s="11">
         <v>101.7</v>
       </c>
       <c r="AQ16" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR16" s="11">
         <v>100.1</v>
       </c>
       <c r="AS16" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT16" s="11">
         <v>102.8</v>
       </c>
       <c r="AU16" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV16" s="11">
         <v>79.5</v>
       </c>
       <c r="AW16" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="34" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="35">
         <v>17322</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D17" s="35">
         <v>16314</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F17" s="35">
         <v>13116</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H17" s="35">
         <v>13919</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J17" s="35">
         <v>9712</v>
       </c>
       <c r="K17" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L17" s="35">
         <v>3220</v>
       </c>
       <c r="M17" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N17" s="35">
         <v>727</v>
       </c>
       <c r="O17" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P17" s="35">
         <v>184</v>
       </c>
       <c r="Q17" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R17" s="9">
         <v>103</v>
       </c>
       <c r="S17" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T17" s="10">
         <v>103.7</v>
       </c>
       <c r="U17" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V17" s="10">
         <v>102.5</v>
       </c>
       <c r="W17" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X17" s="10">
         <v>102.2</v>
       </c>
       <c r="Y17" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z17" s="10">
         <v>101.7</v>
       </c>
       <c r="AA17" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB17" s="10">
         <v>110.8</v>
       </c>
       <c r="AC17" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD17" s="10">
         <v>119.2</v>
       </c>
       <c r="AE17" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF17" s="10">
         <v>61.5</v>
       </c>
       <c r="AG17" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH17" s="11">
         <v>101.3</v>
       </c>
       <c r="AI17" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ17" s="11">
         <v>101.9</v>
       </c>
       <c r="AK17" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL17" s="11">
         <v>102</v>
       </c>
       <c r="AM17" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN17" s="11">
         <v>100.8</v>
       </c>
       <c r="AO17" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP17" s="11">
         <v>101.6</v>
       </c>
       <c r="AQ17" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR17" s="11">
         <v>103.8</v>
       </c>
       <c r="AS17" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT17" s="11">
         <v>108.7</v>
       </c>
       <c r="AU17" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV17" s="11">
         <v>92.9</v>
       </c>
       <c r="AW17" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="34" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="35">
         <v>17293</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D18" s="35">
         <v>16278</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F18" s="35">
         <v>13163</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H18" s="35">
         <v>13935</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J18" s="35">
         <v>9805</v>
       </c>
       <c r="K18" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L18" s="35">
         <v>3183</v>
       </c>
       <c r="M18" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N18" s="35">
         <v>716</v>
       </c>
       <c r="O18" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P18" s="35">
         <v>175</v>
       </c>
       <c r="Q18" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R18" s="9">
         <v>102.8</v>
       </c>
       <c r="S18" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T18" s="10">
         <v>103.5</v>
       </c>
       <c r="U18" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V18" s="10">
         <v>103.2</v>
       </c>
       <c r="W18" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X18" s="10">
         <v>102.6</v>
       </c>
       <c r="Y18" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z18" s="10">
         <v>103.3</v>
       </c>
       <c r="AA18" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB18" s="10">
         <v>109.2</v>
       </c>
       <c r="AC18" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD18" s="10">
         <v>116.2</v>
       </c>
       <c r="AE18" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF18" s="10">
         <v>55.4</v>
       </c>
       <c r="AG18" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH18" s="11">
         <v>99.8</v>
       </c>
       <c r="AI18" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ18" s="11">
         <v>99.8</v>
       </c>
       <c r="AK18" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL18" s="11">
         <v>100.4</v>
       </c>
       <c r="AM18" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN18" s="11">
         <v>100.1</v>
       </c>
       <c r="AO18" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP18" s="11">
         <v>101</v>
       </c>
       <c r="AQ18" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR18" s="11">
         <v>98.9</v>
       </c>
       <c r="AS18" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT18" s="11">
         <v>98.5</v>
       </c>
       <c r="AU18" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV18" s="11">
         <v>95.1</v>
       </c>
       <c r="AW18" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="35">
         <v>17222</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D19" s="35">
         <v>16123</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F19" s="35">
         <v>13146</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H19" s="35">
         <v>13853</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J19" s="35">
         <v>9777</v>
       </c>
       <c r="K19" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L19" s="35">
         <v>3192</v>
       </c>
       <c r="M19" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N19" s="35">
         <v>675</v>
       </c>
       <c r="O19" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P19" s="35">
         <v>177</v>
       </c>
       <c r="Q19" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R19" s="12">
         <v>101.7</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T19" s="11">
         <v>102</v>
       </c>
       <c r="U19" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V19" s="11">
         <v>103.2</v>
       </c>
       <c r="W19" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X19" s="11">
         <v>102</v>
       </c>
       <c r="Y19" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z19" s="11">
         <v>104</v>
       </c>
       <c r="AA19" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB19" s="11">
         <v>103</v>
       </c>
       <c r="AC19" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD19" s="11">
         <v>103.7</v>
       </c>
       <c r="AE19" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF19" s="11">
         <v>71.099999999999994</v>
       </c>
       <c r="AG19" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH19" s="11">
         <v>99.6</v>
       </c>
       <c r="AI19" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ19" s="11">
         <v>99</v>
       </c>
       <c r="AK19" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL19" s="11">
         <v>99.9</v>
       </c>
       <c r="AM19" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN19" s="11">
         <v>99.4</v>
       </c>
       <c r="AO19" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP19" s="11">
         <v>99.7</v>
       </c>
       <c r="AQ19" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR19" s="11">
         <v>100.3</v>
       </c>
       <c r="AS19" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT19" s="11">
         <v>94.3</v>
       </c>
       <c r="AU19" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV19" s="11">
         <v>101.1</v>
       </c>
       <c r="AW19" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="8">
         <v>17276</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D20" s="8">
         <v>16112</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F20" s="8">
         <v>13142</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H20" s="8">
         <v>13822</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J20" s="8">
         <v>9687</v>
       </c>
       <c r="K20" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L20" s="8">
         <v>3252</v>
       </c>
       <c r="M20" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N20" s="8">
         <v>644</v>
       </c>
       <c r="O20" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P20" s="8">
         <v>203</v>
       </c>
       <c r="Q20" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R20" s="12">
         <v>101</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T20" s="11">
         <v>100.6</v>
       </c>
       <c r="U20" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V20" s="11">
         <v>102.2</v>
       </c>
       <c r="W20" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X20" s="11">
         <v>100.1</v>
       </c>
       <c r="Y20" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z20" s="11">
         <v>101.3</v>
       </c>
       <c r="AA20" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB20" s="11">
         <v>104.9</v>
       </c>
       <c r="AC20" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD20" s="11">
         <v>96.3</v>
       </c>
       <c r="AE20" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF20" s="11">
         <v>102.5</v>
       </c>
       <c r="AG20" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH20" s="11">
         <v>100.3</v>
       </c>
       <c r="AI20" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ20" s="11">
         <v>99.9</v>
       </c>
       <c r="AK20" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL20" s="11">
         <v>100</v>
       </c>
       <c r="AM20" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN20" s="11">
         <v>99.8</v>
       </c>
       <c r="AO20" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP20" s="11">
         <v>99.1</v>
       </c>
       <c r="AQ20" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR20" s="11">
         <v>101.9</v>
       </c>
       <c r="AS20" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT20" s="11">
         <v>95.4</v>
       </c>
       <c r="AU20" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV20" s="11">
         <v>114.7</v>
       </c>
       <c r="AW20" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="8">
         <v>17197</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D21" s="8">
         <v>16126</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F21" s="8">
         <v>13076</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H21" s="8">
         <v>13819</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J21" s="8">
         <v>9698</v>
       </c>
       <c r="K21" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L21" s="8">
         <v>3187</v>
       </c>
       <c r="M21" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N21" s="8">
         <v>672</v>
       </c>
       <c r="O21" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P21" s="8">
         <v>191</v>
       </c>
       <c r="Q21" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R21" s="12">
         <v>99.3</v>
       </c>
       <c r="S21" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T21" s="11">
         <v>98.8</v>
       </c>
       <c r="U21" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V21" s="11">
         <v>99.7</v>
       </c>
       <c r="W21" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X21" s="11">
         <v>99.3</v>
       </c>
       <c r="Y21" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z21" s="11">
         <v>99.9</v>
       </c>
       <c r="AA21" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB21" s="11">
         <v>99</v>
       </c>
       <c r="AC21" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD21" s="11">
         <v>92.4</v>
       </c>
       <c r="AE21" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF21" s="11">
         <v>103.8</v>
       </c>
       <c r="AG21" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH21" s="11">
         <v>99.5</v>
       </c>
       <c r="AI21" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ21" s="11">
         <v>100.1</v>
       </c>
       <c r="AK21" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL21" s="11">
         <v>99.5</v>
       </c>
       <c r="AM21" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN21" s="11">
         <v>100</v>
       </c>
       <c r="AO21" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP21" s="11">
         <v>100.1</v>
       </c>
       <c r="AQ21" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR21" s="11">
         <v>98</v>
       </c>
       <c r="AS21" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT21" s="11">
         <v>104.3</v>
       </c>
       <c r="AU21" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV21" s="11">
         <v>94.1</v>
       </c>
       <c r="AW21" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="13">
         <v>17308</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D22" s="8">
         <v>16246</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F22" s="8">
         <v>13051</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H22" s="8">
         <v>13956</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J22" s="8">
         <v>9700</v>
       </c>
       <c r="K22" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L22" s="8">
         <v>3202</v>
       </c>
       <c r="M22" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N22" s="8">
         <v>707</v>
       </c>
       <c r="O22" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P22" s="8">
         <v>150</v>
       </c>
       <c r="Q22" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R22" s="12">
         <v>100.1</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T22" s="11">
         <v>99.8</v>
       </c>
       <c r="U22" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V22" s="11">
         <v>99.1</v>
       </c>
       <c r="W22" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X22" s="11">
         <v>100.2</v>
       </c>
       <c r="Y22" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z22" s="11">
         <v>98.9</v>
       </c>
       <c r="AA22" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB22" s="11">
         <v>100.6</v>
       </c>
       <c r="AC22" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD22" s="11">
         <v>98.7</v>
       </c>
       <c r="AE22" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF22" s="11">
         <v>85.7</v>
       </c>
       <c r="AG22" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH22" s="11">
         <v>100.6</v>
       </c>
       <c r="AI22" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ22" s="11">
         <v>100.7</v>
       </c>
       <c r="AK22" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL22" s="11">
         <v>99.8</v>
       </c>
       <c r="AM22" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN22" s="11">
         <v>101</v>
       </c>
       <c r="AO22" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP22" s="11">
         <v>100</v>
       </c>
       <c r="AQ22" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR22" s="11">
         <v>100.5</v>
       </c>
       <c r="AS22" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT22" s="11">
         <v>105.2</v>
       </c>
       <c r="AU22" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV22" s="11">
         <v>78.5</v>
       </c>
       <c r="AW22" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="13">
         <v>17332</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D23" s="8">
         <v>16139</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F23" s="8">
         <v>13140</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H23" s="8">
         <v>13931</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J23" s="8">
         <v>9739</v>
       </c>
       <c r="K23" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L23" s="8">
         <v>3241</v>
       </c>
       <c r="M23" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N23" s="8">
         <v>664</v>
       </c>
       <c r="O23" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P23" s="8">
         <v>160</v>
       </c>
       <c r="Q23" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R23" s="12">
         <v>100.6</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T23" s="11">
         <v>100.1</v>
       </c>
       <c r="U23" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V23" s="11">
         <v>100</v>
       </c>
       <c r="W23" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X23" s="11">
         <v>100.6</v>
       </c>
       <c r="Y23" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z23" s="11">
         <v>99.6</v>
       </c>
       <c r="AA23" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB23" s="11">
         <v>101.5</v>
       </c>
       <c r="AC23" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD23" s="11">
         <v>98.4</v>
       </c>
       <c r="AE23" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF23" s="11">
         <v>90.4</v>
       </c>
       <c r="AG23" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH23" s="11">
         <v>100.1</v>
       </c>
       <c r="AI23" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ23" s="11">
         <v>99.3</v>
       </c>
       <c r="AK23" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL23" s="11">
         <v>100.7</v>
       </c>
       <c r="AM23" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN23" s="11">
         <v>99.8</v>
       </c>
       <c r="AO23" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP23" s="11">
         <v>100.4</v>
       </c>
       <c r="AQ23" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR23" s="11">
         <v>101.2</v>
       </c>
       <c r="AS23" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT23" s="11">
         <v>93.9</v>
       </c>
       <c r="AU23" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV23" s="11">
         <v>106.7</v>
       </c>
       <c r="AW23" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="24" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="13">
         <v>17292</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D24" s="8">
         <v>16120</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F24" s="8">
         <v>13095</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H24" s="8">
         <v>13779</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J24" s="8">
         <v>9582</v>
       </c>
       <c r="K24" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L24" s="8">
         <v>3327</v>
       </c>
       <c r="M24" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N24" s="8">
         <v>679</v>
       </c>
       <c r="O24" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P24" s="8">
         <v>186</v>
       </c>
       <c r="Q24" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R24" s="12">
         <v>100.1</v>
       </c>
       <c r="S24" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T24" s="11">
         <v>100</v>
       </c>
       <c r="U24" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V24" s="11">
         <v>99.6</v>
       </c>
       <c r="W24" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X24" s="11">
         <v>99.7</v>
       </c>
       <c r="Y24" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z24" s="11">
         <v>98.9</v>
       </c>
       <c r="AA24" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB24" s="11">
         <v>102.3</v>
       </c>
       <c r="AC24" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD24" s="11">
         <v>105.4</v>
       </c>
       <c r="AE24" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF24" s="11">
         <v>91.6</v>
       </c>
       <c r="AG24" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH24" s="11">
         <v>99.8</v>
       </c>
       <c r="AI24" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ24" s="11">
         <v>99.9</v>
       </c>
       <c r="AK24" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL24" s="11">
         <v>99.7</v>
       </c>
       <c r="AM24" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN24" s="11">
         <v>98.9</v>
       </c>
       <c r="AO24" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP24" s="11">
         <v>98.4</v>
       </c>
       <c r="AQ24" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR24" s="11">
         <v>102.7</v>
       </c>
       <c r="AS24" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT24" s="11">
         <v>102.3</v>
       </c>
       <c r="AU24" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV24" s="11">
         <v>116.3</v>
       </c>
       <c r="AW24" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="25" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="13">
         <v>17279</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D25" s="8">
         <v>16189</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F25" s="8">
         <v>13040</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H25" s="8">
         <v>13809</v>
       </c>
       <c r="I25" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J25" s="8">
         <v>9570</v>
       </c>
       <c r="K25" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L25" s="8">
         <v>3325</v>
       </c>
       <c r="M25" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N25" s="8">
         <v>679</v>
       </c>
       <c r="O25" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P25" s="8">
         <v>145</v>
       </c>
       <c r="Q25" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R25" s="12">
         <v>100.5</v>
       </c>
       <c r="S25" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T25" s="11">
         <v>100.4</v>
       </c>
       <c r="U25" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V25" s="11">
         <v>99.7</v>
       </c>
       <c r="W25" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X25" s="11">
         <v>99.9</v>
       </c>
       <c r="Y25" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z25" s="11">
         <v>98.7</v>
       </c>
       <c r="AA25" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB25" s="11">
         <v>104.3</v>
       </c>
       <c r="AC25" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD25" s="11">
         <v>101</v>
       </c>
       <c r="AE25" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF25" s="11">
         <v>75.900000000000006</v>
       </c>
       <c r="AG25" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH25" s="11">
         <v>99.9</v>
       </c>
       <c r="AI25" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ25" s="11">
         <v>100.4</v>
       </c>
       <c r="AK25" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL25" s="11">
         <v>99.6</v>
       </c>
       <c r="AM25" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN25" s="11">
         <v>100.2</v>
       </c>
       <c r="AO25" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP25" s="11">
         <v>99.9</v>
       </c>
       <c r="AQ25" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR25" s="11">
         <v>99.9</v>
       </c>
       <c r="AS25" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT25" s="11">
         <v>100</v>
       </c>
       <c r="AU25" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV25" s="11">
         <v>78</v>
       </c>
       <c r="AW25" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="35">
         <v>17323</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D26" s="35">
         <v>16191</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F26" s="35">
         <v>13088</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H26" s="35">
         <v>13928</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J26" s="35">
         <v>9693</v>
       </c>
       <c r="K26" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L26" s="35">
         <v>3279</v>
       </c>
       <c r="M26" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N26" s="35">
         <v>670</v>
       </c>
       <c r="O26" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P26" s="35">
         <v>116</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R26" s="12">
         <v>100.1</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T26" s="11">
         <v>99.7</v>
       </c>
       <c r="U26" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V26" s="11">
         <v>100.3</v>
       </c>
       <c r="W26" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X26" s="11">
         <v>99.8</v>
       </c>
       <c r="Y26" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z26" s="11">
         <v>99.9</v>
       </c>
       <c r="AA26" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB26" s="11">
         <v>102.4</v>
       </c>
       <c r="AC26" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD26" s="11">
         <v>94.8</v>
       </c>
       <c r="AE26" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF26" s="11">
         <v>77.3</v>
       </c>
       <c r="AG26" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH26" s="11">
         <v>100.3</v>
       </c>
       <c r="AI26" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ26" s="11">
         <v>100</v>
       </c>
       <c r="AK26" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL26" s="11">
         <v>100.4</v>
       </c>
       <c r="AM26" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN26" s="11">
         <v>100.9</v>
       </c>
       <c r="AO26" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP26" s="11">
         <v>101.3</v>
       </c>
       <c r="AQ26" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR26" s="11">
         <v>98.6</v>
       </c>
       <c r="AS26" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT26" s="11">
         <v>98.7</v>
       </c>
       <c r="AU26" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV26" s="11">
         <v>80</v>
       </c>
       <c r="AW26" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="27" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="8">
         <v>17194</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D27" s="8">
         <v>16053</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F27" s="8">
         <v>13009</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H27" s="8">
         <v>13872</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J27" s="8">
         <v>9687</v>
       </c>
       <c r="K27" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L27" s="8">
         <v>3188</v>
       </c>
       <c r="M27" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N27" s="35">
         <v>666</v>
       </c>
       <c r="O27" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P27" s="35">
         <v>134</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R27" s="12">
         <v>99.2</v>
       </c>
       <c r="S27" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T27" s="11">
         <v>99.5</v>
       </c>
       <c r="U27" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V27" s="11">
         <v>99</v>
       </c>
       <c r="W27" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X27" s="11">
         <v>99.6</v>
       </c>
       <c r="Y27" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z27" s="11">
         <v>99.5</v>
       </c>
       <c r="AA27" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB27" s="11">
         <v>98.4</v>
       </c>
       <c r="AC27" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD27" s="11">
         <v>100.3</v>
       </c>
       <c r="AE27" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF27" s="11">
         <v>83.8</v>
       </c>
       <c r="AG27" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH27" s="11">
         <v>99.3</v>
       </c>
       <c r="AI27" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ27" s="11">
         <v>99.1</v>
       </c>
       <c r="AK27" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL27" s="11">
         <v>99.4</v>
       </c>
       <c r="AM27" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN27" s="11">
         <v>99.6</v>
       </c>
       <c r="AO27" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP27" s="11">
         <v>99.9</v>
       </c>
       <c r="AQ27" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR27" s="11">
         <v>97.2</v>
       </c>
       <c r="AS27" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT27" s="11">
         <v>99.4</v>
       </c>
       <c r="AU27" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV27" s="11">
         <v>115.5</v>
       </c>
       <c r="AW27" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="8">
         <v>17205</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D28" s="8">
         <v>16030</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F28" s="8">
         <v>13013</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H28" s="8">
         <v>13907</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J28" s="8">
         <v>9715</v>
       </c>
       <c r="K28" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L28" s="8">
         <v>3158</v>
       </c>
       <c r="M28" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N28" s="35">
         <v>702</v>
       </c>
       <c r="O28" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P28" s="35">
         <v>140</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R28" s="12">
         <v>99.5</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T28" s="11">
         <v>99.4</v>
       </c>
       <c r="U28" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V28" s="11">
         <v>99.4</v>
       </c>
       <c r="W28" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X28" s="11">
         <v>100.9</v>
       </c>
       <c r="Y28" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z28" s="11">
         <v>101.4</v>
       </c>
       <c r="AA28" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB28" s="11">
         <v>94.9</v>
       </c>
       <c r="AC28" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD28" s="11">
         <v>103.4</v>
       </c>
       <c r="AE28" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF28" s="11">
         <v>75.3</v>
       </c>
       <c r="AG28" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH28" s="11">
         <v>100.1</v>
       </c>
       <c r="AI28" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ28" s="11">
         <v>99.9</v>
       </c>
       <c r="AK28" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL28" s="11">
         <v>100</v>
       </c>
       <c r="AM28" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN28" s="11">
         <v>100.3</v>
       </c>
       <c r="AO28" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP28" s="11">
         <v>100.3</v>
       </c>
       <c r="AQ28" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR28" s="11">
         <v>99.1</v>
       </c>
       <c r="AS28" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT28" s="11">
         <v>105.4</v>
       </c>
       <c r="AU28" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV28" s="11">
         <v>104.5</v>
       </c>
       <c r="AW28" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="36" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="8">
         <v>17277</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D29" s="8">
         <v>16095</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F29" s="8">
         <v>12921</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H29" s="8">
         <v>14013</v>
       </c>
       <c r="I29" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J29" s="8">
         <v>9657</v>
       </c>
       <c r="K29" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L29" s="8">
         <v>3159</v>
       </c>
       <c r="M29" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N29" s="35">
         <v>693</v>
       </c>
       <c r="O29" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P29" s="35">
         <v>104</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R29" s="12">
         <v>100</v>
       </c>
       <c r="S29" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T29" s="11">
         <v>99.4</v>
       </c>
       <c r="U29" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V29" s="11">
         <v>99.1</v>
       </c>
       <c r="W29" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X29" s="11">
         <v>101.5</v>
       </c>
       <c r="Y29" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z29" s="11">
         <v>100.9</v>
       </c>
       <c r="AA29" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB29" s="11">
         <v>95</v>
       </c>
       <c r="AC29" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD29" s="11">
         <v>102.1</v>
       </c>
       <c r="AE29" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF29" s="11">
         <v>71.7</v>
       </c>
       <c r="AG29" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH29" s="11">
         <v>100.4</v>
       </c>
       <c r="AI29" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ29" s="11">
         <v>100.4</v>
       </c>
       <c r="AK29" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL29" s="11">
         <v>99.3</v>
       </c>
       <c r="AM29" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN29" s="11">
         <v>100.8</v>
       </c>
       <c r="AO29" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP29" s="11">
         <v>99.4</v>
       </c>
       <c r="AQ29" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR29" s="11">
         <v>100</v>
       </c>
       <c r="AS29" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT29" s="11">
         <v>98.7</v>
       </c>
       <c r="AU29" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV29" s="11">
         <v>74.3</v>
       </c>
       <c r="AW29" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="30" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="8">
         <v>17247</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D30" s="8">
         <v>16127</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F30" s="8">
         <v>12952</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H30" s="8">
         <v>14028</v>
       </c>
       <c r="I30" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J30" s="8">
         <v>9734</v>
       </c>
       <c r="K30" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L30" s="8">
         <v>3125</v>
       </c>
       <c r="M30" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N30" s="35">
         <v>631</v>
       </c>
       <c r="O30" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P30" s="35">
         <v>93</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R30" s="12">
         <v>99.6</v>
       </c>
       <c r="S30" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T30" s="11">
         <v>99.6</v>
       </c>
       <c r="U30" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V30" s="11">
         <v>99</v>
       </c>
       <c r="W30" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X30" s="11">
         <v>100.7</v>
       </c>
       <c r="Y30" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z30" s="11">
         <v>100.4</v>
       </c>
       <c r="AA30" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB30" s="11">
         <v>95.3</v>
       </c>
       <c r="AC30" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD30" s="11">
         <v>94.2</v>
       </c>
       <c r="AE30" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF30" s="11">
         <v>80.2</v>
       </c>
       <c r="AG30" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH30" s="11">
         <v>99.8</v>
       </c>
       <c r="AI30" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ30" s="11">
         <v>100.2</v>
       </c>
       <c r="AK30" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL30" s="11">
         <v>100.2</v>
       </c>
       <c r="AM30" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN30" s="11">
         <v>100.1</v>
       </c>
       <c r="AO30" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP30" s="11">
         <v>100.8</v>
       </c>
       <c r="AQ30" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR30" s="11">
         <v>98.9</v>
       </c>
       <c r="AS30" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT30" s="11">
         <v>91.1</v>
       </c>
       <c r="AU30" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV30" s="11">
         <v>89.4</v>
       </c>
       <c r="AW30" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="31" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="36" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="8">
         <v>17060</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D31" s="8">
         <v>15910</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F31" s="8">
         <v>12946</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H31" s="8">
         <v>13809</v>
       </c>
       <c r="I31" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J31" s="8">
         <v>9695</v>
       </c>
       <c r="K31" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L31" s="8">
         <v>3145</v>
       </c>
       <c r="M31" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N31" s="35">
         <v>660</v>
       </c>
       <c r="O31" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P31" s="35">
         <v>106</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R31" s="12">
         <v>99.2</v>
       </c>
       <c r="S31" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T31" s="11">
         <v>99.1</v>
       </c>
       <c r="U31" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V31" s="11">
         <v>99.5</v>
       </c>
       <c r="W31" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X31" s="11">
         <v>99.5</v>
       </c>
       <c r="Y31" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z31" s="11">
         <v>100.1</v>
       </c>
       <c r="AA31" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB31" s="11">
         <v>98.7</v>
       </c>
       <c r="AC31" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD31" s="11">
         <v>99.1</v>
       </c>
       <c r="AE31" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF31" s="11">
         <v>79.099999999999994</v>
       </c>
       <c r="AG31" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH31" s="11">
         <v>98.9</v>
       </c>
       <c r="AI31" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ31" s="11">
         <v>98.7</v>
       </c>
       <c r="AK31" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL31" s="11">
         <v>100</v>
       </c>
       <c r="AM31" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN31" s="11">
         <v>98.4</v>
       </c>
       <c r="AO31" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP31" s="11">
         <v>99.6</v>
       </c>
       <c r="AQ31" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR31" s="11">
         <v>100.6</v>
       </c>
       <c r="AS31" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT31" s="11">
         <v>104.6</v>
       </c>
       <c r="AU31" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV31" s="11">
         <v>114</v>
       </c>
       <c r="AW31" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="32" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="36" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="8">
         <v>17198</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D32" s="8">
         <v>15953</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F32" s="8">
         <v>12974</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H32" s="8">
         <v>13903</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J32" s="8">
         <v>9680</v>
       </c>
       <c r="K32" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L32" s="8">
         <v>3165</v>
       </c>
       <c r="M32" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N32" s="35">
         <v>687</v>
       </c>
       <c r="O32" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P32" s="35">
         <v>129</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R32" s="12">
         <v>100</v>
       </c>
       <c r="S32" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T32" s="11">
         <v>99.5</v>
       </c>
       <c r="U32" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V32" s="11">
         <v>99.7</v>
       </c>
       <c r="W32" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X32" s="11">
         <v>100</v>
       </c>
       <c r="Y32" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z32" s="11">
         <v>99.6</v>
       </c>
       <c r="AA32" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB32" s="11">
         <v>100.2</v>
       </c>
       <c r="AC32" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD32" s="11">
         <v>97.9</v>
       </c>
       <c r="AE32" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF32" s="11">
         <v>92.1</v>
       </c>
       <c r="AG32" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH32" s="11">
         <v>100.8</v>
       </c>
       <c r="AI32" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ32" s="11">
         <v>100.3</v>
       </c>
       <c r="AK32" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL32" s="11">
         <v>100.2</v>
       </c>
       <c r="AM32" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN32" s="11">
         <v>100.7</v>
       </c>
       <c r="AO32" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP32" s="11">
         <v>99.8</v>
       </c>
       <c r="AQ32" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR32" s="11">
         <v>100.6</v>
       </c>
       <c r="AS32" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT32" s="11">
         <v>104.1</v>
       </c>
       <c r="AU32" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV32" s="11">
         <v>121.7</v>
       </c>
       <c r="AW32" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="33" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="36" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="8">
         <v>17361</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D33" s="8">
         <v>16077</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F33" s="8">
         <v>13067</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H33" s="8">
         <v>14105</v>
       </c>
       <c r="I33" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J33" s="8">
         <v>9811</v>
       </c>
       <c r="K33" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L33" s="8">
         <v>3121</v>
       </c>
       <c r="M33" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N33" s="35">
         <v>664</v>
       </c>
       <c r="O33" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P33" s="35">
         <v>135</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R33" s="12">
         <v>100.5</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T33" s="11">
         <v>99.9</v>
       </c>
       <c r="U33" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V33" s="11">
         <v>101.1</v>
       </c>
       <c r="W33" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X33" s="11">
         <v>100.7</v>
       </c>
       <c r="Y33" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z33" s="11">
         <v>101.6</v>
       </c>
       <c r="AA33" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB33" s="11">
         <v>98.8</v>
       </c>
       <c r="AC33" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD33" s="11">
         <v>95.8</v>
       </c>
       <c r="AE33" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF33" s="11">
         <v>129.80000000000001</v>
       </c>
       <c r="AG33" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH33" s="11">
         <v>100.9</v>
       </c>
       <c r="AI33" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ33" s="11">
         <v>100.8</v>
       </c>
       <c r="AK33" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL33" s="11">
         <v>100.7</v>
       </c>
       <c r="AM33" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN33" s="11">
         <v>101.5</v>
       </c>
       <c r="AO33" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP33" s="11">
         <v>101.4</v>
       </c>
       <c r="AQ33" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR33" s="11">
         <v>98.6</v>
       </c>
       <c r="AS33" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT33" s="11">
         <v>96.7</v>
       </c>
       <c r="AU33" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV33" s="11">
         <v>104.7</v>
       </c>
       <c r="AW33" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="34" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="36" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="8">
         <v>17346</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D34" s="8">
         <v>16056</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F34" s="8">
         <v>13115</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H34" s="8">
         <v>14072</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J34" s="8">
         <v>9842</v>
       </c>
       <c r="K34" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L34" s="8">
         <v>3150</v>
       </c>
       <c r="M34" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N34" s="35">
         <v>648</v>
       </c>
       <c r="O34" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P34" s="35">
         <v>123</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="R34" s="12">
         <v>100.6</v>
       </c>
       <c r="S34" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="T34" s="11">
         <v>99.6</v>
       </c>
       <c r="U34" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="V34" s="11">
         <v>101.3</v>
       </c>
       <c r="W34" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="X34" s="11">
         <v>100.3</v>
       </c>
       <c r="Y34" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="Z34" s="11">
         <v>101.1</v>
       </c>
       <c r="AA34" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AB34" s="11">
         <v>100.8</v>
       </c>
       <c r="AC34" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AD34" s="11">
         <v>102.7</v>
       </c>
       <c r="AE34" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AF34" s="11">
         <v>132.30000000000001</v>
       </c>
       <c r="AG34" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AH34" s="11">
         <v>99.9</v>
       </c>
       <c r="AI34" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ34" s="11">
         <v>99.9</v>
       </c>
       <c r="AK34" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AL34" s="11">
         <v>100.4</v>
       </c>
       <c r="AM34" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AN34" s="11">
         <v>99.8</v>
       </c>
       <c r="AO34" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AP34" s="11">
         <v>100.3</v>
       </c>
       <c r="AQ34" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AR34" s="11">
         <v>100.9</v>
       </c>
       <c r="AS34" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AT34" s="11">
         <v>97.6</v>
       </c>
       <c r="AU34" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AV34" s="11">
         <v>91.1</v>
       </c>
       <c r="AW34" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="35" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="36" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="8">
         <v>17237</v>
       </c>
-      <c r="C35" s="3"/>
+      <c r="C35" s="3" t="s">
+        <v>57</v>
+      </c>
       <c r="D35" s="8">
         <v>15959</v>
       </c>
-      <c r="E35" s="3"/>
+      <c r="E35" s="3" t="s">
+        <v>57</v>
+      </c>
       <c r="F35" s="8">
         <v>13039</v>
       </c>
-      <c r="G35" s="3"/>
+      <c r="G35" s="3" t="s">
+        <v>57</v>
+      </c>
       <c r="H35" s="8">
         <v>13900</v>
       </c>
-      <c r="I35" s="3"/>
+      <c r="I35" s="3" t="s">
+        <v>57</v>
+      </c>
       <c r="J35" s="8">
         <v>9702</v>
       </c>
-      <c r="K35" s="3"/>
+      <c r="K35" s="3" t="s">
+        <v>57</v>
+      </c>
       <c r="L35" s="8">
         <v>3214</v>
       </c>
-      <c r="M35" s="3"/>
+      <c r="M35" s="3" t="s">
+        <v>57</v>
+      </c>
       <c r="N35" s="35">
         <v>695</v>
       </c>
-      <c r="O35" s="3"/>
+      <c r="O35" s="3" t="s">
+        <v>57</v>
+      </c>
       <c r="P35" s="35">
         <v>123</v>
       </c>
-      <c r="Q35" s="3"/>
+      <c r="Q35" s="3" t="s">
+        <v>57</v>
+      </c>
       <c r="R35" s="12">
         <v>101</v>
       </c>
-      <c r="S35" s="3"/>
+      <c r="S35" s="3" t="s">
+        <v>57</v>
+      </c>
       <c r="T35" s="11">
         <v>100.3</v>
       </c>
-      <c r="U35" s="3"/>
+      <c r="U35" s="3" t="s">
+        <v>57</v>
+      </c>
       <c r="V35" s="11">
         <v>100.7</v>
       </c>
-      <c r="W35" s="3"/>
+      <c r="W35" s="3" t="s">
+        <v>57</v>
+      </c>
       <c r="X35" s="11">
         <v>100.7</v>
       </c>
-      <c r="Y35" s="3"/>
+      <c r="Y35" s="3" t="s">
+        <v>57</v>
+      </c>
       <c r="Z35" s="11">
         <v>100.1</v>
       </c>
-      <c r="AA35" s="3"/>
+      <c r="AA35" s="3" t="s">
+        <v>57</v>
+      </c>
       <c r="AB35" s="11">
         <v>102.2</v>
       </c>
-      <c r="AC35" s="3"/>
+      <c r="AC35" s="3" t="s">
+        <v>57</v>
+      </c>
       <c r="AD35" s="11">
         <v>105.3</v>
       </c>
-      <c r="AE35" s="3"/>
+      <c r="AE35" s="3" t="s">
+        <v>57</v>
+      </c>
       <c r="AF35" s="11">
         <v>116</v>
       </c>
-      <c r="AG35" s="7"/>
+      <c r="AG35" s="7" t="s">
+        <v>57</v>
+      </c>
       <c r="AH35" s="11">
         <v>99.4</v>
       </c>
-      <c r="AI35" s="3"/>
+      <c r="AI35" s="3" t="s">
+        <v>57</v>
+      </c>
       <c r="AJ35" s="11">
         <v>99.4</v>
       </c>
-      <c r="AK35" s="3"/>
+      <c r="AK35" s="3" t="s">
+        <v>57</v>
+      </c>
       <c r="AL35" s="11">
         <v>99.4</v>
       </c>
-      <c r="AM35" s="3"/>
+      <c r="AM35" s="3" t="s">
+        <v>57</v>
+      </c>
       <c r="AN35" s="11">
         <v>98.8</v>
       </c>
-      <c r="AO35" s="3"/>
+      <c r="AO35" s="3" t="s">
+        <v>57</v>
+      </c>
       <c r="AP35" s="11">
         <v>98.6</v>
       </c>
-      <c r="AQ35" s="3"/>
+      <c r="AQ35" s="3" t="s">
+        <v>57</v>
+      </c>
       <c r="AR35" s="11">
         <v>102</v>
       </c>
-      <c r="AS35" s="3"/>
+      <c r="AS35" s="3" t="s">
+        <v>57</v>
+      </c>
       <c r="AT35" s="11">
         <v>107.3</v>
       </c>
-      <c r="AU35" s="3"/>
+      <c r="AU35" s="3" t="s">
+        <v>57</v>
+      </c>
       <c r="AV35" s="11">
         <v>100</v>
       </c>
-      <c r="AW35" s="3"/>
+      <c r="AW35" s="3" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="36" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="37"/>
       <c r="B36" s="35"/>
       <c r="C36" s="37"/>
       <c r="D36" s="35"/>
       <c r="E36" s="37"/>
       <c r="F36" s="35"/>
       <c r="G36" s="37"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
       <c r="J36" s="35"/>
       <c r="K36" s="37"/>
       <c r="L36" s="35"/>
       <c r="M36" s="37"/>
       <c r="N36" s="35"/>
       <c r="O36" s="37"/>
       <c r="P36" s="35"/>
       <c r="Q36" s="37"/>
       <c r="R36" s="14"/>
       <c r="T36" s="14"/>
       <c r="V36" s="14"/>
       <c r="X36" s="14"/>
       <c r="Z36" s="14"/>
       <c r="AB36" s="14"/>
@@ -13202,151 +13241,116 @@
       <c r="J239" s="35"/>
       <c r="K239" s="37"/>
       <c r="L239" s="35"/>
       <c r="M239" s="37"/>
       <c r="N239" s="35"/>
       <c r="O239" s="37"/>
       <c r="P239" s="35"/>
       <c r="Q239" s="37"/>
       <c r="R239" s="14"/>
       <c r="T239" s="14"/>
       <c r="V239" s="14"/>
       <c r="X239" s="14"/>
       <c r="Z239" s="14"/>
       <c r="AB239" s="14"/>
       <c r="AD239" s="14"/>
       <c r="AF239" s="14"/>
       <c r="AH239" s="14"/>
       <c r="AJ239" s="14"/>
       <c r="AL239" s="14"/>
       <c r="AN239" s="14"/>
       <c r="AP239" s="14"/>
       <c r="AR239" s="14"/>
       <c r="AT239" s="14"/>
       <c r="AV239" s="14"/>
     </row>
-    <row r="240" spans="1:48" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...33 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="55">
-    <mergeCell ref="V3:W3"/>
-[...11 lines deleted...]
-    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="B6:Q6"/>
+    <mergeCell ref="R6:AG6"/>
+    <mergeCell ref="AH6:AW6"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="AP3:AQ3"/>
     <mergeCell ref="AR3:AS3"/>
     <mergeCell ref="AT3:AU3"/>
     <mergeCell ref="AV3:AW3"/>
     <mergeCell ref="B4:Q4"/>
     <mergeCell ref="R4:AG4"/>
     <mergeCell ref="AH4:AW4"/>
     <mergeCell ref="AD3:AE3"/>
     <mergeCell ref="AF3:AG3"/>
     <mergeCell ref="AH3:AI3"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="AL3:AM3"/>
     <mergeCell ref="AN3:AO3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
-    <mergeCell ref="B5:C5"/>
-[...24 lines deleted...]
-    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="Z3:AA3"/>
+    <mergeCell ref="AB3:AC3"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="P3:Q3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D4E54BD3-71D9-4C4C-8F90-E44B968D30D8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B4D47C2F-DA46-4516-82DF-2B03B71916F8}">
   <sheetPr codeName="Arkusz3"/>
   <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" style="25" customWidth="1"/>
     <col min="2" max="2" width="109" style="26" customWidth="1"/>
     <col min="3" max="3" width="117.7109375" style="26" customWidth="1"/>
     <col min="4" max="4" width="3.7109375" style="20" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="20" customWidth="1"/>
     <col min="6" max="7" width="40.7109375" style="20" customWidth="1"/>
     <col min="8" max="8" width="3.7109375" style="20" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" style="20" customWidth="1"/>
     <col min="10" max="11" width="40.7109375" style="20" customWidth="1"/>
     <col min="12" max="16384" width="8.85546875" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="16" customFormat="1" ht="34.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="16" t="s">
         <v>45</v>
@@ -13369,59 +13373,51 @@
       </c>
     </row>
     <row r="2" spans="1:11" ht="409.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="18" t="s">
         <v>51</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>52</v>
       </c>
       <c r="C2" s="19" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="11.25" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="19" t="s">
         <v>55</v>
       </c>
       <c r="C3" s="19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:11" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
-      <c r="A4" s="21" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A4" s="21"/>
     </row>
     <row r="5" spans="1:11" ht="11.25" x14ac:dyDescent="0.25">
       <c r="A5" s="18"/>
       <c r="B5" s="20"/>
       <c r="C5" s="20"/>
     </row>
     <row r="6" spans="1:11" ht="11.25" x14ac:dyDescent="0.25">
       <c r="A6" s="18"/>
       <c r="B6" s="20"/>
       <c r="C6" s="20"/>
     </row>
     <row r="7" spans="1:11" ht="11.25" x14ac:dyDescent="0.25">
       <c r="A7" s="18"/>
       <c r="B7" s="20"/>
       <c r="C7" s="20"/>
     </row>
     <row r="8" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="23"/>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
     </row>
     <row r="9" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="23"/>
       <c r="B9" s="24"/>
       <c r="C9" s="24"/>
@@ -13529,65 +13525,50 @@
     <row r="30" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A30" s="23"/>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010021C46080551799478E82C9F006110887" ma:contentTypeVersion="0" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6b89905c94771729a0de27fa7468e115">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b2fdb080088ddf1bdd98b8e55b33ddcf">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ zawartości"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
@@ -13657,85 +13638,100 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F1F0E6B-6B4C-465F-B723-9323AC1B6A9B}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F13F05BE-D257-446E-ABF9-C2DD415EB5C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E74C75C0-E27A-4049-9A4F-262F0F373606}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C79CB700-2F0A-45BA-A33A-1A3BA3BF89D2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Kwartalne_Quarterly</vt:lpstr>
       <vt:lpstr>Metadane_Metadata</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>