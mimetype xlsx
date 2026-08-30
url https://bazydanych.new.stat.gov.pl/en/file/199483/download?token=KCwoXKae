--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -7,97 +7,97 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\intranet\DavWWWRoot\udostepnianie\bs\BS_do_publikacji\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/udostepnianie/bs/BS_do_publikacji/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ED17C1C2-CF8F-4523-81E3-8A816388B7B0}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{14C3F2C4-3B59-4333-94BF-074399A6BBD4}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{69E19AA5-786F-49AB-AA26-211A8651997E}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{67280285-F0BB-4811-88E4-76CEB9917529}"/>
   </bookViews>
   <sheets>
     <sheet name="Kwartalne_Quarterly" sheetId="1" r:id="rId1"/>
     <sheet name="Metadane_Metadata" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="811" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="815" uniqueCount="62">
   <si>
     <r>
-      <t xml:space="preserve">TABL. 16.  PRACUJĄCY W WIEKU 15-89 LAT — na podstawie BAEL [1,2]
+      <t xml:space="preserve">TABL. 16.  PRACUJĄCY W WIEKU 15-89 LAT — na podstawie BAEL [1,2,3]
                 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>EMPLOYED PERSONS AGED 15-89 — on the LFS basis [1,2]</t>
+      <t>EMPLOYED PERSONS AGED 15-89 — on the LFS basis [1,2,3]</t>
     </r>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Pracujący    </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> Employed persons </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Okresy 
 </t>
     </r>
@@ -359,50 +359,53 @@
   <si>
     <t>2024 Q2</t>
   </si>
   <si>
     <t>2024 Q3</t>
   </si>
   <si>
     <t>2024 Q4</t>
   </si>
   <si>
     <t>2025 Q1</t>
   </si>
   <si>
     <t>2025 Q2</t>
   </si>
   <si>
     <t>2025 Q3</t>
   </si>
   <si>
     <t>2025 Q4</t>
   </si>
   <si>
     <t>2026 Q1</t>
   </si>
   <si>
+    <t>2026 Q2</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">Nr
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>No.</t>
     </r>
   </si>
   <si>
     <t>Nota informacyjna</t>
   </si>
   <si>
     <t>Information Note</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Skrót
@@ -476,50 +479,59 @@
 The unemployed are persons aged 15–74, who simultaneously meet the three conditions: 
 a) in the reference week were not employed (as defined above); 
 b) were actively looking for work, i.e. had carried out activities in the four-week period ending with the reference week to seek paid employment; 
 c) were ready available to take up work within two weeks from the end of the reference week. 
 Persons who were not seeking work because they had already found a job and were waiting to start it within a period of no longer than 3 months and were ready to take it up, are also included in the category of the unemployed. 
 Economically inactive population, i.e. the population staying outside the labour force, are all persons aged 15-89 years who were not classified as employed or unemployed persons, i.e. persons who in the reference week: 
 a) did not work, neither had a job nor were seeking work; 
 b) did not work, were seeking a job, albeit not in an active way or were actively seeking work but were not ready (available) to start work within the two weeks following the reference week; 
 c) neither worked nor were seeking work, as they had already found a job and were waiting to start work during the period: 
 • longer than 3 months, 
 • up to 3 months, albeit they were not available for this work. 
 The total activity rate is calculated as the share of the economically active persons in population aged 15-89 years. 
 The total employment rate is calculated as the share of the employed persons in population aged 15-89 years. 
 The share of the total unemployed persons in the number of population is calculated as the percentage of unemployed persons in the number of population aged 15-89 years. 
 The total unemployment rate is calculated as the share of the unemployed persons in the number of the economically active persons (aged 15-89 years). 
 When determining the partial indicators, analogous groupings in the numerator and denominator were taken into account (e.g. sex, place of residence, age groups or level of education).</t>
   </si>
   <si>
     <t>[2]</t>
   </si>
   <si>
     <t>Dane uogólniono w oparciu o bilanse ludności rezydującej opracowane na podstawie NSP 2021.</t>
   </si>
   <si>
     <t>Data were generalized based on the resident population balances compiled on the basis of the National Census 2021.</t>
+  </si>
+  <si>
+    <t>[3]</t>
+  </si>
+  <si>
+    <t>Dane wstępne za 2 kwartał 2026 r.</t>
+  </si>
+  <si>
+    <t>Preliminary data for 2 quarter of 2026.</t>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial CE"/>
     </font>
@@ -968,120 +980,120 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hiperłącze" xfId="2" builtinId="8"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
-    <cellStyle name="Normalny 2" xfId="1" xr:uid="{599A0F69-172E-4685-BA30-F07B5DF8239C}"/>
-    <cellStyle name="Normalny 2 2 2" xfId="3" xr:uid="{F49605C8-85EF-4F65-BDFC-2A2170D92C58}"/>
+    <cellStyle name="Normalny 2" xfId="1" xr:uid="{71FD9F9F-8289-4185-B075-A601F14CB9AC}"/>
+    <cellStyle name="Normalny 2 2 2" xfId="3" xr:uid="{45BE9507-C364-495B-B02F-0311844D8907}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1360,56 +1372,56 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4B5A31F-4CA1-4CDF-8205-D80C6CE72DAA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72055937-44C6-4AAB-99DC-D0EE56E595A2}">
   <sheetPr codeName="Arkusz1"/>
   <dimension ref="A1:AW239"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B17" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B19" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="2" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="2" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="2" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="2" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="11" width="2" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="2" customWidth="1"/>
     <col min="14" max="14" width="12.7109375" customWidth="1"/>
     <col min="15" max="15" width="2" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" customWidth="1"/>
     <col min="17" max="17" width="2" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="2.140625" customWidth="1"/>
@@ -1424,4761 +1436,4827 @@
     <col min="28" max="28" width="12.7109375" customWidth="1"/>
     <col min="29" max="29" width="2.140625" customWidth="1"/>
     <col min="30" max="30" width="12.7109375" customWidth="1"/>
     <col min="31" max="31" width="2.140625" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="2.140625" customWidth="1"/>
     <col min="34" max="34" width="12.7109375" customWidth="1"/>
     <col min="35" max="35" width="2.140625" customWidth="1"/>
     <col min="36" max="36" width="12.7109375" customWidth="1"/>
     <col min="37" max="37" width="2.140625" customWidth="1"/>
     <col min="38" max="38" width="12.7109375" customWidth="1"/>
     <col min="39" max="39" width="2.140625" customWidth="1"/>
     <col min="40" max="40" width="12.7109375" customWidth="1"/>
     <col min="41" max="41" width="2.140625" customWidth="1"/>
     <col min="42" max="42" width="12.7109375" customWidth="1"/>
     <col min="43" max="43" width="2.140625" customWidth="1"/>
     <col min="44" max="44" width="12.7109375" customWidth="1"/>
     <col min="45" max="45" width="2.140625" customWidth="1"/>
     <col min="46" max="46" width="12.7109375" customWidth="1"/>
     <col min="47" max="47" width="2.140625" customWidth="1"/>
     <col min="48" max="48" width="12.7109375" customWidth="1"/>
     <col min="49" max="49" width="2.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="39"/>
-[...14 lines deleted...]
-      <c r="Q1" s="39"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
     </row>
     <row r="2" spans="1:49" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="27"/>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
       <c r="J2" s="28"/>
       <c r="K2" s="28"/>
       <c r="L2" s="29"/>
       <c r="M2" s="30"/>
       <c r="N2" s="28"/>
       <c r="O2" s="28"/>
       <c r="P2" s="28"/>
       <c r="Q2" s="28"/>
       <c r="AW2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="31"/>
-      <c r="B3" s="38">
+      <c r="B3" s="48">
         <v>1</v>
       </c>
-      <c r="C3" s="38"/>
-      <c r="D3" s="38">
+      <c r="C3" s="48"/>
+      <c r="D3" s="48">
         <v>2</v>
       </c>
-      <c r="E3" s="38"/>
-      <c r="F3" s="38">
+      <c r="E3" s="48"/>
+      <c r="F3" s="48">
         <v>3</v>
       </c>
-      <c r="G3" s="38"/>
-      <c r="H3" s="38">
+      <c r="G3" s="48"/>
+      <c r="H3" s="48">
         <v>4</v>
       </c>
-      <c r="I3" s="38"/>
-      <c r="J3" s="38">
+      <c r="I3" s="48"/>
+      <c r="J3" s="48">
         <v>5</v>
       </c>
-      <c r="K3" s="38"/>
-      <c r="L3" s="38">
+      <c r="K3" s="48"/>
+      <c r="L3" s="48">
         <v>6</v>
       </c>
-      <c r="M3" s="38"/>
-      <c r="N3" s="38">
+      <c r="M3" s="48"/>
+      <c r="N3" s="48">
         <v>7</v>
       </c>
-      <c r="O3" s="38"/>
-      <c r="P3" s="38">
+      <c r="O3" s="48"/>
+      <c r="P3" s="48">
         <v>8</v>
       </c>
-      <c r="Q3" s="40"/>
-      <c r="R3" s="49">
+      <c r="Q3" s="49"/>
+      <c r="R3" s="57">
         <v>9</v>
       </c>
-      <c r="S3" s="38"/>
-      <c r="T3" s="38">
+      <c r="S3" s="48"/>
+      <c r="T3" s="48">
         <v>10</v>
       </c>
-      <c r="U3" s="38"/>
-      <c r="V3" s="38">
+      <c r="U3" s="48"/>
+      <c r="V3" s="48">
         <v>11</v>
       </c>
-      <c r="W3" s="38"/>
-      <c r="X3" s="38">
+      <c r="W3" s="48"/>
+      <c r="X3" s="48">
         <v>12</v>
       </c>
-      <c r="Y3" s="38"/>
-      <c r="Z3" s="38">
+      <c r="Y3" s="48"/>
+      <c r="Z3" s="48">
         <v>13</v>
       </c>
-      <c r="AA3" s="38"/>
-      <c r="AB3" s="38">
+      <c r="AA3" s="48"/>
+      <c r="AB3" s="48">
         <v>14</v>
       </c>
-      <c r="AC3" s="38"/>
-      <c r="AD3" s="38">
+      <c r="AC3" s="48"/>
+      <c r="AD3" s="48">
         <v>15</v>
       </c>
-      <c r="AE3" s="38"/>
-      <c r="AF3" s="38">
+      <c r="AE3" s="48"/>
+      <c r="AF3" s="48">
         <v>16</v>
       </c>
-      <c r="AG3" s="47"/>
-      <c r="AH3" s="48">
+      <c r="AG3" s="55"/>
+      <c r="AH3" s="56">
         <v>17</v>
       </c>
-      <c r="AI3" s="38"/>
-      <c r="AJ3" s="38">
+      <c r="AI3" s="48"/>
+      <c r="AJ3" s="48">
         <v>18</v>
       </c>
-      <c r="AK3" s="38"/>
-      <c r="AL3" s="38">
+      <c r="AK3" s="48"/>
+      <c r="AL3" s="48">
         <v>19</v>
       </c>
-      <c r="AM3" s="38"/>
-      <c r="AN3" s="38">
+      <c r="AM3" s="48"/>
+      <c r="AN3" s="48">
         <v>20</v>
       </c>
-      <c r="AO3" s="38"/>
-      <c r="AP3" s="38">
+      <c r="AO3" s="48"/>
+      <c r="AP3" s="48">
         <v>21</v>
       </c>
-      <c r="AQ3" s="38"/>
-      <c r="AR3" s="38">
+      <c r="AQ3" s="48"/>
+      <c r="AR3" s="48">
         <v>22</v>
       </c>
-      <c r="AS3" s="38"/>
-      <c r="AT3" s="38">
+      <c r="AS3" s="48"/>
+      <c r="AT3" s="48">
         <v>23</v>
       </c>
-      <c r="AU3" s="38"/>
-      <c r="AV3" s="38">
+      <c r="AU3" s="48"/>
+      <c r="AV3" s="48">
         <v>24</v>
       </c>
-      <c r="AW3" s="40"/>
+      <c r="AW3" s="49"/>
     </row>
     <row r="4" spans="1:49" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="32"/>
-      <c r="B4" s="42" t="s">
+      <c r="B4" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="42"/>
-[...14 lines deleted...]
-      <c r="R4" s="44" t="s">
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="50"/>
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="S4" s="42"/>
-[...14 lines deleted...]
-      <c r="AH4" s="46" t="s">
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="50"/>
+      <c r="AA4" s="50"/>
+      <c r="AB4" s="50"/>
+      <c r="AC4" s="50"/>
+      <c r="AD4" s="50"/>
+      <c r="AE4" s="50"/>
+      <c r="AF4" s="50"/>
+      <c r="AG4" s="53"/>
+      <c r="AH4" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="AI4" s="42"/>
-[...13 lines deleted...]
-      <c r="AW4" s="43"/>
+      <c r="AI4" s="50"/>
+      <c r="AJ4" s="50"/>
+      <c r="AK4" s="50"/>
+      <c r="AL4" s="50"/>
+      <c r="AM4" s="50"/>
+      <c r="AN4" s="50"/>
+      <c r="AO4" s="50"/>
+      <c r="AP4" s="50"/>
+      <c r="AQ4" s="50"/>
+      <c r="AR4" s="50"/>
+      <c r="AS4" s="50"/>
+      <c r="AT4" s="50"/>
+      <c r="AU4" s="50"/>
+      <c r="AV4" s="50"/>
+      <c r="AW4" s="51"/>
     </row>
     <row r="5" spans="1:49" ht="95.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="41" t="s">
+      <c r="B5" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="41"/>
-      <c r="D5" s="41" t="s">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="41"/>
-      <c r="F5" s="41" t="s">
+      <c r="E5" s="43"/>
+      <c r="F5" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="41"/>
-      <c r="H5" s="41" t="s">
+      <c r="G5" s="43"/>
+      <c r="H5" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="41"/>
-      <c r="J5" s="41" t="s">
+      <c r="I5" s="43"/>
+      <c r="J5" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="K5" s="41"/>
-      <c r="L5" s="41" t="s">
+      <c r="K5" s="43"/>
+      <c r="L5" s="43" t="s">
         <v>9</v>
       </c>
-      <c r="M5" s="41"/>
-      <c r="N5" s="41" t="s">
+      <c r="M5" s="43"/>
+      <c r="N5" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="O5" s="41"/>
-      <c r="P5" s="41" t="s">
+      <c r="O5" s="43"/>
+      <c r="P5" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="Q5" s="50"/>
-      <c r="R5" s="51" t="s">
+      <c r="Q5" s="44"/>
+      <c r="R5" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="S5" s="41"/>
-      <c r="T5" s="41" t="s">
+      <c r="S5" s="43"/>
+      <c r="T5" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="U5" s="41"/>
-      <c r="V5" s="41" t="s">
+      <c r="U5" s="43"/>
+      <c r="V5" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="W5" s="41"/>
-      <c r="X5" s="41" t="s">
+      <c r="W5" s="43"/>
+      <c r="X5" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="Y5" s="41"/>
-      <c r="Z5" s="41" t="s">
+      <c r="Y5" s="43"/>
+      <c r="Z5" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="AA5" s="41"/>
-      <c r="AB5" s="41" t="s">
+      <c r="AA5" s="43"/>
+      <c r="AB5" s="43" t="s">
         <v>9</v>
       </c>
-      <c r="AC5" s="41"/>
-      <c r="AD5" s="41" t="s">
+      <c r="AC5" s="43"/>
+      <c r="AD5" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="AE5" s="41"/>
-      <c r="AF5" s="41" t="s">
+      <c r="AE5" s="43"/>
+      <c r="AF5" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="AG5" s="57"/>
-      <c r="AH5" s="58" t="s">
+      <c r="AG5" s="45"/>
+      <c r="AH5" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="AI5" s="41"/>
-      <c r="AJ5" s="41" t="s">
+      <c r="AI5" s="43"/>
+      <c r="AJ5" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="AK5" s="41"/>
-      <c r="AL5" s="41" t="s">
+      <c r="AK5" s="43"/>
+      <c r="AL5" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="AM5" s="41"/>
-      <c r="AN5" s="41" t="s">
+      <c r="AM5" s="43"/>
+      <c r="AN5" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="AO5" s="41"/>
-      <c r="AP5" s="41" t="s">
+      <c r="AO5" s="43"/>
+      <c r="AP5" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="AQ5" s="41"/>
-      <c r="AR5" s="41" t="s">
+      <c r="AQ5" s="43"/>
+      <c r="AR5" s="43" t="s">
         <v>9</v>
       </c>
-      <c r="AS5" s="41"/>
-      <c r="AT5" s="41" t="s">
+      <c r="AS5" s="43"/>
+      <c r="AT5" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="AU5" s="41"/>
-      <c r="AV5" s="41" t="s">
+      <c r="AU5" s="43"/>
+      <c r="AV5" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="AW5" s="50"/>
+      <c r="AW5" s="44"/>
     </row>
     <row r="6" spans="1:49" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="31"/>
-      <c r="B6" s="52" t="s">
+      <c r="B6" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="52"/>
-[...14 lines deleted...]
-      <c r="R6" s="54" t="s">
+      <c r="C6" s="38"/>
+      <c r="D6" s="38"/>
+      <c r="E6" s="38"/>
+      <c r="F6" s="38"/>
+      <c r="G6" s="38"/>
+      <c r="H6" s="38"/>
+      <c r="I6" s="38"/>
+      <c r="J6" s="38"/>
+      <c r="K6" s="38"/>
+      <c r="L6" s="38"/>
+      <c r="M6" s="38"/>
+      <c r="N6" s="38"/>
+      <c r="O6" s="38"/>
+      <c r="P6" s="38"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="40" t="s">
         <v>13</v>
       </c>
-      <c r="S6" s="52"/>
-[...14 lines deleted...]
-      <c r="AH6" s="56" t="s">
+      <c r="S6" s="38"/>
+      <c r="T6" s="38"/>
+      <c r="U6" s="38"/>
+      <c r="V6" s="38"/>
+      <c r="W6" s="38"/>
+      <c r="X6" s="38"/>
+      <c r="Y6" s="38"/>
+      <c r="Z6" s="38"/>
+      <c r="AA6" s="38"/>
+      <c r="AB6" s="38"/>
+      <c r="AC6" s="38"/>
+      <c r="AD6" s="38"/>
+      <c r="AE6" s="38"/>
+      <c r="AF6" s="38"/>
+      <c r="AG6" s="41"/>
+      <c r="AH6" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="AI6" s="52"/>
-[...13 lines deleted...]
-      <c r="AW6" s="53"/>
+      <c r="AI6" s="38"/>
+      <c r="AJ6" s="38"/>
+      <c r="AK6" s="38"/>
+      <c r="AL6" s="38"/>
+      <c r="AM6" s="38"/>
+      <c r="AN6" s="38"/>
+      <c r="AO6" s="38"/>
+      <c r="AP6" s="38"/>
+      <c r="AQ6" s="38"/>
+      <c r="AR6" s="38"/>
+      <c r="AS6" s="38"/>
+      <c r="AT6" s="38"/>
+      <c r="AU6" s="38"/>
+      <c r="AV6" s="38"/>
+      <c r="AW6" s="39"/>
     </row>
     <row r="7" spans="1:49" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="34" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="2">
         <v>16479</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D7" s="2">
         <v>15279</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F7" s="2">
         <v>12579</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H7" s="2">
         <v>13431</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J7" s="2">
         <v>9491</v>
       </c>
       <c r="K7" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L7" s="2">
         <v>2753</v>
       </c>
       <c r="M7" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N7" s="2">
         <v>614</v>
       </c>
       <c r="O7" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P7" s="2">
         <v>295</v>
       </c>
       <c r="Q7" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S7" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="U7" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="Y7" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AA7" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AC7" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AE7" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AG7" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AI7" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AK7" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AM7" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AO7" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AQ7" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AS7" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AU7" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AW7" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="2">
         <v>16782</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D8" s="2">
         <v>15571</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F8" s="2">
         <v>12799</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H8" s="2">
         <v>13615</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J8" s="2">
         <v>9599</v>
       </c>
       <c r="K8" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L8" s="2">
         <v>2862</v>
       </c>
       <c r="M8" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N8" s="2">
         <v>650</v>
       </c>
       <c r="O8" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P8" s="2">
         <v>305</v>
       </c>
       <c r="Q8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S8" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="U8" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="Y8" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AA8" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AC8" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AE8" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AG8" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH8" s="6">
         <v>101.8</v>
       </c>
       <c r="AI8" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ8" s="6">
         <v>101.9</v>
       </c>
       <c r="AK8" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL8" s="6">
         <v>101.7</v>
       </c>
       <c r="AM8" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN8" s="6">
         <v>101.4</v>
       </c>
       <c r="AO8" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP8" s="6">
         <v>101.1</v>
       </c>
       <c r="AQ8" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR8" s="6">
         <v>104</v>
       </c>
       <c r="AS8" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT8" s="6">
         <v>105.9</v>
       </c>
       <c r="AU8" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV8" s="6">
         <v>103.4</v>
       </c>
       <c r="AW8" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="9" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="2">
         <v>16932</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D9" s="2">
         <v>15807</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F9" s="2">
         <v>12897</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H9" s="2">
         <v>13746</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J9" s="2">
         <v>9674</v>
       </c>
       <c r="K9" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L9" s="2">
         <v>2867</v>
       </c>
       <c r="M9" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N9" s="2">
         <v>654</v>
       </c>
       <c r="O9" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P9" s="2">
         <v>319</v>
       </c>
       <c r="Q9" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S9" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>1</v>
       </c>
       <c r="U9" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V9" s="6" t="s">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>1</v>
       </c>
       <c r="Y9" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z9" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AA9" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB9" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AC9" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD9" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AE9" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF9" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AG9" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH9" s="6">
         <v>100.9</v>
       </c>
       <c r="AI9" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ9" s="6">
         <v>101.5</v>
       </c>
       <c r="AK9" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL9" s="6">
         <v>100.8</v>
       </c>
       <c r="AM9" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN9" s="6">
         <v>101</v>
       </c>
       <c r="AO9" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP9" s="6">
         <v>100.8</v>
       </c>
       <c r="AQ9" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR9" s="6">
         <v>100.2</v>
       </c>
       <c r="AS9" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT9" s="6">
         <v>100.6</v>
       </c>
       <c r="AU9" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV9" s="6">
         <v>104.6</v>
       </c>
       <c r="AW9" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="10" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="2">
         <v>16780</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D10" s="2">
         <v>15652</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F10" s="2">
         <v>12801</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H10" s="2">
         <v>13696</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J10" s="2">
         <v>9685</v>
       </c>
       <c r="K10" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L10" s="2">
         <v>2773</v>
       </c>
       <c r="M10" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N10" s="2">
         <v>634</v>
       </c>
       <c r="O10" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P10" s="2">
         <v>311</v>
       </c>
       <c r="Q10" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S10" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>1</v>
       </c>
       <c r="U10" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V10" s="6" t="s">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>1</v>
       </c>
       <c r="Y10" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z10" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AA10" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB10" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AC10" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD10" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AE10" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF10" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AG10" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH10" s="6">
         <v>99.1</v>
       </c>
       <c r="AI10" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ10" s="6">
         <v>99</v>
       </c>
       <c r="AK10" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL10" s="6">
         <v>99.3</v>
       </c>
       <c r="AM10" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN10" s="6">
         <v>99.6</v>
       </c>
       <c r="AO10" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP10" s="6">
         <v>100.1</v>
       </c>
       <c r="AQ10" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR10" s="6">
         <v>96.7</v>
       </c>
       <c r="AS10" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT10" s="6">
         <v>96.9</v>
       </c>
       <c r="AU10" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV10" s="6">
         <v>97.5</v>
       </c>
       <c r="AW10" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="11" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="2">
         <v>16740</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D11" s="2">
         <v>15552</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F11" s="2">
         <v>12657</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H11" s="2">
         <v>13616</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J11" s="2">
         <v>9498</v>
       </c>
       <c r="K11" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L11" s="2">
         <v>2824</v>
       </c>
       <c r="M11" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N11" s="2">
         <v>609</v>
       </c>
       <c r="O11" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P11" s="2">
         <v>300</v>
       </c>
       <c r="Q11" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R11" s="5">
         <v>101.6</v>
       </c>
       <c r="S11" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T11" s="6">
         <v>101.8</v>
       </c>
       <c r="U11" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V11" s="6">
         <v>100.6</v>
       </c>
       <c r="W11" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X11" s="6">
         <v>101.4</v>
       </c>
       <c r="Y11" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z11" s="6">
         <v>100.1</v>
       </c>
       <c r="AA11" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB11" s="6">
         <v>102.6</v>
       </c>
       <c r="AC11" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD11" s="6">
         <v>99.2</v>
       </c>
       <c r="AE11" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF11" s="6">
         <v>101.7</v>
       </c>
       <c r="AG11" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH11" s="6">
         <v>99.8</v>
       </c>
       <c r="AI11" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ11" s="6">
         <v>99.4</v>
       </c>
       <c r="AK11" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL11" s="6">
         <v>98.9</v>
       </c>
       <c r="AM11" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN11" s="6">
         <v>99.4</v>
       </c>
       <c r="AO11" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP11" s="6">
         <v>98.1</v>
       </c>
       <c r="AQ11" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR11" s="6">
         <v>101.8</v>
       </c>
       <c r="AS11" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT11" s="6">
         <v>96.1</v>
       </c>
       <c r="AU11" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV11" s="6">
         <v>96.5</v>
       </c>
       <c r="AW11" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="2">
         <v>16557</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D12" s="2">
         <v>15421</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F12" s="2">
         <v>12505</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H12" s="2">
         <v>13424</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J12" s="2">
         <v>9352</v>
       </c>
       <c r="K12" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L12" s="2">
         <v>2823</v>
       </c>
       <c r="M12" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N12" s="2">
         <v>562</v>
       </c>
       <c r="O12" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P12" s="2">
         <v>310</v>
       </c>
       <c r="Q12" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R12" s="5">
         <v>98.7</v>
       </c>
       <c r="S12" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T12" s="6">
         <v>99</v>
       </c>
       <c r="U12" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V12" s="6">
         <v>97.7</v>
       </c>
       <c r="W12" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X12" s="6">
         <v>98.6</v>
       </c>
       <c r="Y12" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z12" s="6">
         <v>97.4</v>
       </c>
       <c r="AA12" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB12" s="6">
         <v>98.6</v>
       </c>
       <c r="AC12" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD12" s="6">
         <v>86.5</v>
       </c>
       <c r="AE12" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF12" s="6">
         <v>101.6</v>
       </c>
       <c r="AG12" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH12" s="6">
         <v>98.9</v>
       </c>
       <c r="AI12" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ12" s="6">
         <v>99.2</v>
       </c>
       <c r="AK12" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL12" s="6">
         <v>98.8</v>
       </c>
       <c r="AM12" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN12" s="6">
         <v>98.6</v>
       </c>
       <c r="AO12" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP12" s="6">
         <v>98.5</v>
       </c>
       <c r="AQ12" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR12" s="6">
         <v>100</v>
       </c>
       <c r="AS12" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT12" s="6">
         <v>92.3</v>
       </c>
       <c r="AU12" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV12" s="6">
         <v>103.3</v>
       </c>
       <c r="AW12" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="34" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="2">
         <v>16821</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D13" s="2">
         <v>15726</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F13" s="2">
         <v>12792</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H13" s="2">
         <v>13615</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J13" s="2">
         <v>9551</v>
       </c>
       <c r="K13" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L13" s="2">
         <v>2907</v>
       </c>
       <c r="M13" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N13" s="2">
         <v>610</v>
       </c>
       <c r="O13" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P13" s="2">
         <v>299</v>
       </c>
       <c r="Q13" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R13" s="5">
         <v>99.3</v>
       </c>
       <c r="S13" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T13" s="6">
         <v>99.5</v>
       </c>
       <c r="U13" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V13" s="6">
         <v>99.2</v>
       </c>
       <c r="W13" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X13" s="6">
         <v>99</v>
       </c>
       <c r="Y13" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z13" s="6">
         <v>98.7</v>
       </c>
       <c r="AA13" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB13" s="6">
         <v>101.4</v>
       </c>
       <c r="AC13" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD13" s="6">
         <v>93.3</v>
       </c>
       <c r="AE13" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF13" s="6">
         <v>93.7</v>
       </c>
       <c r="AG13" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH13" s="6">
         <v>101.6</v>
       </c>
       <c r="AI13" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ13" s="6">
         <v>102</v>
       </c>
       <c r="AK13" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL13" s="6">
         <v>102.3</v>
       </c>
       <c r="AM13" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN13" s="6">
         <v>101.4</v>
       </c>
       <c r="AO13" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP13" s="6">
         <v>102.1</v>
       </c>
       <c r="AQ13" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR13" s="6">
         <v>103</v>
       </c>
       <c r="AS13" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT13" s="6">
         <v>108.5</v>
       </c>
       <c r="AU13" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV13" s="6">
         <v>96.5</v>
       </c>
       <c r="AW13" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="2">
         <v>16819</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D14" s="2">
         <v>15721</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F14" s="2">
         <v>12759</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H14" s="2">
         <v>13587</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J14" s="2">
         <v>9494</v>
       </c>
       <c r="K14" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L14" s="2">
         <v>2916</v>
       </c>
       <c r="M14" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N14" s="2">
         <v>616</v>
       </c>
       <c r="O14" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P14" s="2">
         <v>316</v>
       </c>
       <c r="Q14" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R14" s="5">
         <v>100.2</v>
       </c>
       <c r="S14" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T14" s="6">
         <v>100.4</v>
       </c>
       <c r="U14" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V14" s="6">
         <v>99.7</v>
       </c>
       <c r="W14" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X14" s="6">
         <v>99.2</v>
       </c>
       <c r="Y14" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z14" s="6">
         <v>98</v>
       </c>
       <c r="AA14" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB14" s="6">
         <v>105.2</v>
       </c>
       <c r="AC14" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD14" s="6">
         <v>97.2</v>
       </c>
       <c r="AE14" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF14" s="6">
         <v>101.6</v>
       </c>
       <c r="AG14" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH14" s="6">
         <v>100</v>
       </c>
       <c r="AI14" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ14" s="6">
         <v>100</v>
       </c>
       <c r="AK14" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL14" s="6">
         <v>99.7</v>
       </c>
       <c r="AM14" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN14" s="6">
         <v>99.8</v>
       </c>
       <c r="AO14" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP14" s="6">
         <v>99.4</v>
       </c>
       <c r="AQ14" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR14" s="6">
         <v>100.3</v>
       </c>
       <c r="AS14" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT14" s="6">
         <v>101</v>
       </c>
       <c r="AU14" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV14" s="6">
         <v>105.7</v>
       </c>
       <c r="AW14" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="8">
         <v>16928</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D15" s="8">
         <v>15813</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F15" s="8">
         <v>12743</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H15" s="8">
         <v>13582</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J15" s="8">
         <v>9397</v>
       </c>
       <c r="K15" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L15" s="8">
         <v>3098</v>
       </c>
       <c r="M15" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N15" s="8">
         <v>651</v>
       </c>
       <c r="O15" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P15" s="8">
         <v>249</v>
       </c>
       <c r="Q15" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R15" s="5">
         <v>101.1</v>
       </c>
       <c r="S15" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T15" s="6">
         <v>101.7</v>
       </c>
       <c r="U15" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V15" s="6">
         <v>100.7</v>
       </c>
       <c r="W15" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X15" s="6">
         <v>99.8</v>
       </c>
       <c r="Y15" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z15" s="6">
         <v>98.9</v>
       </c>
       <c r="AA15" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB15" s="6">
         <v>109.7</v>
       </c>
       <c r="AC15" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD15" s="6">
         <v>106.9</v>
       </c>
       <c r="AE15" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF15" s="6">
         <v>83</v>
       </c>
       <c r="AG15" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH15" s="6">
         <v>100.6</v>
       </c>
       <c r="AI15" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ15" s="6">
         <v>100.6</v>
       </c>
       <c r="AK15" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL15" s="6">
         <v>99.9</v>
       </c>
       <c r="AM15" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN15" s="6">
         <v>100</v>
       </c>
       <c r="AO15" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP15" s="6">
         <v>99</v>
       </c>
       <c r="AQ15" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR15" s="6">
         <v>106.2</v>
       </c>
       <c r="AS15" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT15" s="6">
         <v>105.7</v>
       </c>
       <c r="AU15" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV15" s="6">
         <v>78.8</v>
       </c>
       <c r="AW15" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="35">
         <v>17101</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D16" s="35">
         <v>16014</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F16" s="35">
         <v>12860</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H16" s="35">
         <v>13802</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J16" s="35">
         <v>9561</v>
       </c>
       <c r="K16" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L16" s="35">
         <v>3101</v>
       </c>
       <c r="M16" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N16" s="35">
         <v>669</v>
       </c>
       <c r="O16" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P16" s="35">
         <v>198</v>
       </c>
       <c r="Q16" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R16" s="9">
         <v>103.3</v>
       </c>
       <c r="S16" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T16" s="10">
         <v>103.8</v>
       </c>
       <c r="U16" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V16" s="10">
         <v>102.8</v>
       </c>
       <c r="W16" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X16" s="10">
         <v>102.8</v>
       </c>
       <c r="Y16" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z16" s="10">
         <v>102.2</v>
       </c>
       <c r="AA16" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB16" s="10">
         <v>109.8</v>
       </c>
       <c r="AC16" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD16" s="10">
         <v>119</v>
       </c>
       <c r="AE16" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF16" s="10">
         <v>63.9</v>
       </c>
       <c r="AG16" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH16" s="11">
         <v>101</v>
       </c>
       <c r="AI16" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ16" s="11">
         <v>101.3</v>
       </c>
       <c r="AK16" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL16" s="11">
         <v>100.9</v>
       </c>
       <c r="AM16" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN16" s="11">
         <v>101.6</v>
       </c>
       <c r="AO16" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP16" s="11">
         <v>101.7</v>
       </c>
       <c r="AQ16" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR16" s="11">
         <v>100.1</v>
       </c>
       <c r="AS16" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT16" s="11">
         <v>102.8</v>
       </c>
       <c r="AU16" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV16" s="11">
         <v>79.5</v>
       </c>
       <c r="AW16" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="34" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="35">
         <v>17322</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D17" s="35">
         <v>16314</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F17" s="35">
         <v>13116</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H17" s="35">
         <v>13919</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J17" s="35">
         <v>9712</v>
       </c>
       <c r="K17" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L17" s="35">
         <v>3220</v>
       </c>
       <c r="M17" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N17" s="35">
         <v>727</v>
       </c>
       <c r="O17" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P17" s="35">
         <v>184</v>
       </c>
       <c r="Q17" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R17" s="9">
         <v>103</v>
       </c>
       <c r="S17" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T17" s="10">
         <v>103.7</v>
       </c>
       <c r="U17" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V17" s="10">
         <v>102.5</v>
       </c>
       <c r="W17" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X17" s="10">
         <v>102.2</v>
       </c>
       <c r="Y17" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z17" s="10">
         <v>101.7</v>
       </c>
       <c r="AA17" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB17" s="10">
         <v>110.8</v>
       </c>
       <c r="AC17" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD17" s="10">
         <v>119.2</v>
       </c>
       <c r="AE17" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF17" s="10">
         <v>61.5</v>
       </c>
       <c r="AG17" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH17" s="11">
         <v>101.3</v>
       </c>
       <c r="AI17" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ17" s="11">
         <v>101.9</v>
       </c>
       <c r="AK17" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL17" s="11">
         <v>102</v>
       </c>
       <c r="AM17" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN17" s="11">
         <v>100.8</v>
       </c>
       <c r="AO17" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP17" s="11">
         <v>101.6</v>
       </c>
       <c r="AQ17" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR17" s="11">
         <v>103.8</v>
       </c>
       <c r="AS17" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT17" s="11">
         <v>108.7</v>
       </c>
       <c r="AU17" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV17" s="11">
         <v>92.9</v>
       </c>
       <c r="AW17" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="34" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="35">
         <v>17293</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D18" s="35">
         <v>16278</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F18" s="35">
         <v>13163</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H18" s="35">
         <v>13935</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J18" s="35">
         <v>9805</v>
       </c>
       <c r="K18" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L18" s="35">
         <v>3183</v>
       </c>
       <c r="M18" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N18" s="35">
         <v>716</v>
       </c>
       <c r="O18" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P18" s="35">
         <v>175</v>
       </c>
       <c r="Q18" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R18" s="9">
         <v>102.8</v>
       </c>
       <c r="S18" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T18" s="10">
         <v>103.5</v>
       </c>
       <c r="U18" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V18" s="10">
         <v>103.2</v>
       </c>
       <c r="W18" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X18" s="10">
         <v>102.6</v>
       </c>
       <c r="Y18" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z18" s="10">
         <v>103.3</v>
       </c>
       <c r="AA18" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB18" s="10">
         <v>109.2</v>
       </c>
       <c r="AC18" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD18" s="10">
         <v>116.2</v>
       </c>
       <c r="AE18" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF18" s="10">
         <v>55.4</v>
       </c>
       <c r="AG18" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH18" s="11">
         <v>99.8</v>
       </c>
       <c r="AI18" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ18" s="11">
         <v>99.8</v>
       </c>
       <c r="AK18" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL18" s="11">
         <v>100.4</v>
       </c>
       <c r="AM18" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN18" s="11">
         <v>100.1</v>
       </c>
       <c r="AO18" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP18" s="11">
         <v>101</v>
       </c>
       <c r="AQ18" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR18" s="11">
         <v>98.9</v>
       </c>
       <c r="AS18" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT18" s="11">
         <v>98.5</v>
       </c>
       <c r="AU18" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV18" s="11">
         <v>95.1</v>
       </c>
       <c r="AW18" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="35">
         <v>17222</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D19" s="35">
         <v>16123</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F19" s="35">
         <v>13146</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H19" s="35">
         <v>13853</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J19" s="35">
         <v>9777</v>
       </c>
       <c r="K19" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L19" s="35">
         <v>3192</v>
       </c>
       <c r="M19" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N19" s="35">
         <v>675</v>
       </c>
       <c r="O19" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P19" s="35">
         <v>177</v>
       </c>
       <c r="Q19" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R19" s="12">
         <v>101.7</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T19" s="11">
         <v>102</v>
       </c>
       <c r="U19" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V19" s="11">
         <v>103.2</v>
       </c>
       <c r="W19" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X19" s="11">
         <v>102</v>
       </c>
       <c r="Y19" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z19" s="11">
         <v>104</v>
       </c>
       <c r="AA19" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB19" s="11">
         <v>103</v>
       </c>
       <c r="AC19" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD19" s="11">
         <v>103.7</v>
       </c>
       <c r="AE19" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF19" s="11">
         <v>71.099999999999994</v>
       </c>
       <c r="AG19" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH19" s="11">
         <v>99.6</v>
       </c>
       <c r="AI19" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ19" s="11">
         <v>99</v>
       </c>
       <c r="AK19" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL19" s="11">
         <v>99.9</v>
       </c>
       <c r="AM19" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN19" s="11">
         <v>99.4</v>
       </c>
       <c r="AO19" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP19" s="11">
         <v>99.7</v>
       </c>
       <c r="AQ19" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR19" s="11">
         <v>100.3</v>
       </c>
       <c r="AS19" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT19" s="11">
         <v>94.3</v>
       </c>
       <c r="AU19" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV19" s="11">
         <v>101.1</v>
       </c>
       <c r="AW19" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="8">
         <v>17276</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D20" s="8">
         <v>16112</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F20" s="8">
         <v>13142</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H20" s="8">
         <v>13822</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J20" s="8">
         <v>9687</v>
       </c>
       <c r="K20" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L20" s="8">
         <v>3252</v>
       </c>
       <c r="M20" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N20" s="8">
         <v>644</v>
       </c>
       <c r="O20" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P20" s="8">
         <v>203</v>
       </c>
       <c r="Q20" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R20" s="12">
         <v>101</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T20" s="11">
         <v>100.6</v>
       </c>
       <c r="U20" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V20" s="11">
         <v>102.2</v>
       </c>
       <c r="W20" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X20" s="11">
         <v>100.1</v>
       </c>
       <c r="Y20" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z20" s="11">
         <v>101.3</v>
       </c>
       <c r="AA20" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB20" s="11">
         <v>104.9</v>
       </c>
       <c r="AC20" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD20" s="11">
         <v>96.3</v>
       </c>
       <c r="AE20" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF20" s="11">
         <v>102.5</v>
       </c>
       <c r="AG20" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH20" s="11">
         <v>100.3</v>
       </c>
       <c r="AI20" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ20" s="11">
         <v>99.9</v>
       </c>
       <c r="AK20" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL20" s="11">
         <v>100</v>
       </c>
       <c r="AM20" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN20" s="11">
         <v>99.8</v>
       </c>
       <c r="AO20" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP20" s="11">
         <v>99.1</v>
       </c>
       <c r="AQ20" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR20" s="11">
         <v>101.9</v>
       </c>
       <c r="AS20" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT20" s="11">
         <v>95.4</v>
       </c>
       <c r="AU20" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV20" s="11">
         <v>114.7</v>
       </c>
       <c r="AW20" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="8">
         <v>17197</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D21" s="8">
         <v>16126</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F21" s="8">
         <v>13076</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H21" s="8">
         <v>13819</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J21" s="8">
         <v>9698</v>
       </c>
       <c r="K21" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L21" s="8">
         <v>3187</v>
       </c>
       <c r="M21" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N21" s="8">
         <v>672</v>
       </c>
       <c r="O21" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P21" s="8">
         <v>191</v>
       </c>
       <c r="Q21" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R21" s="12">
         <v>99.3</v>
       </c>
       <c r="S21" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T21" s="11">
         <v>98.8</v>
       </c>
       <c r="U21" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V21" s="11">
         <v>99.7</v>
       </c>
       <c r="W21" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X21" s="11">
         <v>99.3</v>
       </c>
       <c r="Y21" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z21" s="11">
         <v>99.9</v>
       </c>
       <c r="AA21" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB21" s="11">
         <v>99</v>
       </c>
       <c r="AC21" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD21" s="11">
         <v>92.4</v>
       </c>
       <c r="AE21" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF21" s="11">
         <v>103.8</v>
       </c>
       <c r="AG21" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH21" s="11">
         <v>99.5</v>
       </c>
       <c r="AI21" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ21" s="11">
         <v>100.1</v>
       </c>
       <c r="AK21" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL21" s="11">
         <v>99.5</v>
       </c>
       <c r="AM21" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN21" s="11">
         <v>100</v>
       </c>
       <c r="AO21" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP21" s="11">
         <v>100.1</v>
       </c>
       <c r="AQ21" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR21" s="11">
         <v>98</v>
       </c>
       <c r="AS21" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT21" s="11">
         <v>104.3</v>
       </c>
       <c r="AU21" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV21" s="11">
         <v>94.1</v>
       </c>
       <c r="AW21" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="13">
         <v>17308</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D22" s="8">
         <v>16246</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F22" s="8">
         <v>13051</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H22" s="8">
         <v>13956</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J22" s="8">
         <v>9700</v>
       </c>
       <c r="K22" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L22" s="8">
         <v>3202</v>
       </c>
       <c r="M22" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N22" s="8">
         <v>707</v>
       </c>
       <c r="O22" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P22" s="8">
         <v>150</v>
       </c>
       <c r="Q22" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R22" s="12">
         <v>100.1</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T22" s="11">
         <v>99.8</v>
       </c>
       <c r="U22" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V22" s="11">
         <v>99.1</v>
       </c>
       <c r="W22" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X22" s="11">
         <v>100.2</v>
       </c>
       <c r="Y22" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z22" s="11">
         <v>98.9</v>
       </c>
       <c r="AA22" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB22" s="11">
         <v>100.6</v>
       </c>
       <c r="AC22" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD22" s="11">
         <v>98.7</v>
       </c>
       <c r="AE22" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF22" s="11">
         <v>85.7</v>
       </c>
       <c r="AG22" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH22" s="11">
         <v>100.6</v>
       </c>
       <c r="AI22" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ22" s="11">
         <v>100.7</v>
       </c>
       <c r="AK22" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL22" s="11">
         <v>99.8</v>
       </c>
       <c r="AM22" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN22" s="11">
         <v>101</v>
       </c>
       <c r="AO22" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP22" s="11">
         <v>100</v>
       </c>
       <c r="AQ22" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR22" s="11">
         <v>100.5</v>
       </c>
       <c r="AS22" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT22" s="11">
         <v>105.2</v>
       </c>
       <c r="AU22" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV22" s="11">
         <v>78.5</v>
       </c>
       <c r="AW22" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="13">
         <v>17332</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D23" s="8">
         <v>16139</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F23" s="8">
         <v>13140</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H23" s="8">
         <v>13931</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J23" s="8">
         <v>9739</v>
       </c>
       <c r="K23" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L23" s="8">
         <v>3241</v>
       </c>
       <c r="M23" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N23" s="8">
         <v>664</v>
       </c>
       <c r="O23" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P23" s="8">
         <v>160</v>
       </c>
       <c r="Q23" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R23" s="12">
         <v>100.6</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T23" s="11">
         <v>100.1</v>
       </c>
       <c r="U23" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V23" s="11">
         <v>100</v>
       </c>
       <c r="W23" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X23" s="11">
         <v>100.6</v>
       </c>
       <c r="Y23" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z23" s="11">
         <v>99.6</v>
       </c>
       <c r="AA23" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB23" s="11">
         <v>101.5</v>
       </c>
       <c r="AC23" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD23" s="11">
         <v>98.4</v>
       </c>
       <c r="AE23" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF23" s="11">
         <v>90.4</v>
       </c>
       <c r="AG23" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH23" s="11">
         <v>100.1</v>
       </c>
       <c r="AI23" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ23" s="11">
         <v>99.3</v>
       </c>
       <c r="AK23" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL23" s="11">
         <v>100.7</v>
       </c>
       <c r="AM23" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN23" s="11">
         <v>99.8</v>
       </c>
       <c r="AO23" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP23" s="11">
         <v>100.4</v>
       </c>
       <c r="AQ23" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR23" s="11">
         <v>101.2</v>
       </c>
       <c r="AS23" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT23" s="11">
         <v>93.9</v>
       </c>
       <c r="AU23" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV23" s="11">
         <v>106.7</v>
       </c>
       <c r="AW23" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="13">
         <v>17292</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D24" s="8">
         <v>16120</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F24" s="8">
         <v>13095</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H24" s="8">
         <v>13779</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J24" s="8">
         <v>9582</v>
       </c>
       <c r="K24" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L24" s="8">
         <v>3327</v>
       </c>
       <c r="M24" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N24" s="8">
         <v>679</v>
       </c>
       <c r="O24" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P24" s="8">
         <v>186</v>
       </c>
       <c r="Q24" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R24" s="12">
         <v>100.1</v>
       </c>
       <c r="S24" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T24" s="11">
         <v>100</v>
       </c>
       <c r="U24" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V24" s="11">
         <v>99.6</v>
       </c>
       <c r="W24" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X24" s="11">
         <v>99.7</v>
       </c>
       <c r="Y24" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z24" s="11">
         <v>98.9</v>
       </c>
       <c r="AA24" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB24" s="11">
         <v>102.3</v>
       </c>
       <c r="AC24" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD24" s="11">
         <v>105.4</v>
       </c>
       <c r="AE24" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF24" s="11">
         <v>91.6</v>
       </c>
       <c r="AG24" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH24" s="11">
         <v>99.8</v>
       </c>
       <c r="AI24" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ24" s="11">
         <v>99.9</v>
       </c>
       <c r="AK24" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL24" s="11">
         <v>99.7</v>
       </c>
       <c r="AM24" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN24" s="11">
         <v>98.9</v>
       </c>
       <c r="AO24" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP24" s="11">
         <v>98.4</v>
       </c>
       <c r="AQ24" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR24" s="11">
         <v>102.7</v>
       </c>
       <c r="AS24" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT24" s="11">
         <v>102.3</v>
       </c>
       <c r="AU24" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV24" s="11">
         <v>116.3</v>
       </c>
       <c r="AW24" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="25" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="13">
         <v>17279</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D25" s="8">
         <v>16189</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F25" s="8">
         <v>13040</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H25" s="8">
         <v>13809</v>
       </c>
       <c r="I25" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J25" s="8">
         <v>9570</v>
       </c>
       <c r="K25" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L25" s="8">
         <v>3325</v>
       </c>
       <c r="M25" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N25" s="8">
         <v>679</v>
       </c>
       <c r="O25" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P25" s="8">
         <v>145</v>
       </c>
       <c r="Q25" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R25" s="12">
         <v>100.5</v>
       </c>
       <c r="S25" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T25" s="11">
         <v>100.4</v>
       </c>
       <c r="U25" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V25" s="11">
         <v>99.7</v>
       </c>
       <c r="W25" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X25" s="11">
         <v>99.9</v>
       </c>
       <c r="Y25" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z25" s="11">
         <v>98.7</v>
       </c>
       <c r="AA25" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB25" s="11">
         <v>104.3</v>
       </c>
       <c r="AC25" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD25" s="11">
         <v>101</v>
       </c>
       <c r="AE25" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF25" s="11">
         <v>75.900000000000006</v>
       </c>
       <c r="AG25" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH25" s="11">
         <v>99.9</v>
       </c>
       <c r="AI25" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ25" s="11">
         <v>100.4</v>
       </c>
       <c r="AK25" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL25" s="11">
         <v>99.6</v>
       </c>
       <c r="AM25" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN25" s="11">
         <v>100.2</v>
       </c>
       <c r="AO25" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP25" s="11">
         <v>99.9</v>
       </c>
       <c r="AQ25" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR25" s="11">
         <v>99.9</v>
       </c>
       <c r="AS25" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT25" s="11">
         <v>100</v>
       </c>
       <c r="AU25" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV25" s="11">
         <v>78</v>
       </c>
       <c r="AW25" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="26" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="35">
         <v>17323</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D26" s="35">
         <v>16191</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F26" s="35">
         <v>13088</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H26" s="35">
         <v>13928</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J26" s="35">
         <v>9693</v>
       </c>
       <c r="K26" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L26" s="35">
         <v>3279</v>
       </c>
       <c r="M26" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N26" s="35">
         <v>670</v>
       </c>
       <c r="O26" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P26" s="35">
         <v>116</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R26" s="12">
         <v>100.1</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T26" s="11">
         <v>99.7</v>
       </c>
       <c r="U26" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V26" s="11">
         <v>100.3</v>
       </c>
       <c r="W26" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X26" s="11">
         <v>99.8</v>
       </c>
       <c r="Y26" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z26" s="11">
         <v>99.9</v>
       </c>
       <c r="AA26" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB26" s="11">
         <v>102.4</v>
       </c>
       <c r="AC26" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD26" s="11">
         <v>94.8</v>
       </c>
       <c r="AE26" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF26" s="11">
         <v>77.3</v>
       </c>
       <c r="AG26" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH26" s="11">
         <v>100.3</v>
       </c>
       <c r="AI26" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ26" s="11">
         <v>100</v>
       </c>
       <c r="AK26" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL26" s="11">
         <v>100.4</v>
       </c>
       <c r="AM26" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN26" s="11">
         <v>100.9</v>
       </c>
       <c r="AO26" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP26" s="11">
         <v>101.3</v>
       </c>
       <c r="AQ26" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR26" s="11">
         <v>98.6</v>
       </c>
       <c r="AS26" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT26" s="11">
         <v>98.7</v>
       </c>
       <c r="AU26" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV26" s="11">
         <v>80</v>
       </c>
       <c r="AW26" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="27" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="8">
         <v>17194</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D27" s="8">
         <v>16053</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F27" s="8">
         <v>13009</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H27" s="8">
         <v>13872</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J27" s="8">
         <v>9687</v>
       </c>
       <c r="K27" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L27" s="8">
         <v>3188</v>
       </c>
       <c r="M27" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N27" s="35">
         <v>666</v>
       </c>
       <c r="O27" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P27" s="35">
         <v>134</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R27" s="12">
         <v>99.2</v>
       </c>
       <c r="S27" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T27" s="11">
         <v>99.5</v>
       </c>
       <c r="U27" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V27" s="11">
         <v>99</v>
       </c>
       <c r="W27" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X27" s="11">
         <v>99.6</v>
       </c>
       <c r="Y27" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z27" s="11">
         <v>99.5</v>
       </c>
       <c r="AA27" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB27" s="11">
         <v>98.4</v>
       </c>
       <c r="AC27" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD27" s="11">
         <v>100.3</v>
       </c>
       <c r="AE27" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF27" s="11">
         <v>83.8</v>
       </c>
       <c r="AG27" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH27" s="11">
         <v>99.3</v>
       </c>
       <c r="AI27" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ27" s="11">
         <v>99.1</v>
       </c>
       <c r="AK27" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL27" s="11">
         <v>99.4</v>
       </c>
       <c r="AM27" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN27" s="11">
         <v>99.6</v>
       </c>
       <c r="AO27" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP27" s="11">
         <v>99.9</v>
       </c>
       <c r="AQ27" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR27" s="11">
         <v>97.2</v>
       </c>
       <c r="AS27" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT27" s="11">
         <v>99.4</v>
       </c>
       <c r="AU27" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV27" s="11">
         <v>115.5</v>
       </c>
       <c r="AW27" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="28" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="8">
         <v>17205</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D28" s="8">
         <v>16030</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F28" s="8">
         <v>13013</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H28" s="8">
         <v>13907</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J28" s="8">
         <v>9715</v>
       </c>
       <c r="K28" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L28" s="8">
         <v>3158</v>
       </c>
       <c r="M28" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N28" s="35">
         <v>702</v>
       </c>
       <c r="O28" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P28" s="35">
         <v>140</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R28" s="12">
         <v>99.5</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T28" s="11">
         <v>99.4</v>
       </c>
       <c r="U28" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V28" s="11">
         <v>99.4</v>
       </c>
       <c r="W28" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X28" s="11">
         <v>100.9</v>
       </c>
       <c r="Y28" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z28" s="11">
         <v>101.4</v>
       </c>
       <c r="AA28" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB28" s="11">
         <v>94.9</v>
       </c>
       <c r="AC28" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD28" s="11">
         <v>103.4</v>
       </c>
       <c r="AE28" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF28" s="11">
         <v>75.3</v>
       </c>
       <c r="AG28" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH28" s="11">
         <v>100.1</v>
       </c>
       <c r="AI28" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ28" s="11">
         <v>99.9</v>
       </c>
       <c r="AK28" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL28" s="11">
         <v>100</v>
       </c>
       <c r="AM28" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN28" s="11">
         <v>100.3</v>
       </c>
       <c r="AO28" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP28" s="11">
         <v>100.3</v>
       </c>
       <c r="AQ28" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR28" s="11">
         <v>99.1</v>
       </c>
       <c r="AS28" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT28" s="11">
         <v>105.4</v>
       </c>
       <c r="AU28" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV28" s="11">
         <v>104.5</v>
       </c>
       <c r="AW28" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="29" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="36" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="8">
         <v>17277</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D29" s="8">
         <v>16095</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F29" s="8">
         <v>12921</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H29" s="8">
         <v>14013</v>
       </c>
       <c r="I29" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J29" s="8">
         <v>9657</v>
       </c>
       <c r="K29" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L29" s="8">
         <v>3159</v>
       </c>
       <c r="M29" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N29" s="35">
         <v>693</v>
       </c>
       <c r="O29" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P29" s="35">
         <v>104</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R29" s="12">
         <v>100</v>
       </c>
       <c r="S29" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T29" s="11">
         <v>99.4</v>
       </c>
       <c r="U29" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V29" s="11">
         <v>99.1</v>
       </c>
       <c r="W29" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X29" s="11">
         <v>101.5</v>
       </c>
       <c r="Y29" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z29" s="11">
         <v>100.9</v>
       </c>
       <c r="AA29" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB29" s="11">
         <v>95</v>
       </c>
       <c r="AC29" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD29" s="11">
         <v>102.1</v>
       </c>
       <c r="AE29" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF29" s="11">
         <v>71.7</v>
       </c>
       <c r="AG29" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH29" s="11">
         <v>100.4</v>
       </c>
       <c r="AI29" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ29" s="11">
         <v>100.4</v>
       </c>
       <c r="AK29" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL29" s="11">
         <v>99.3</v>
       </c>
       <c r="AM29" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN29" s="11">
         <v>100.8</v>
       </c>
       <c r="AO29" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP29" s="11">
         <v>99.4</v>
       </c>
       <c r="AQ29" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR29" s="11">
         <v>100</v>
       </c>
       <c r="AS29" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT29" s="11">
         <v>98.7</v>
       </c>
       <c r="AU29" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV29" s="11">
         <v>74.3</v>
       </c>
       <c r="AW29" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="8">
         <v>17247</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D30" s="8">
         <v>16127</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F30" s="8">
         <v>12952</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H30" s="8">
         <v>14028</v>
       </c>
       <c r="I30" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J30" s="8">
         <v>9734</v>
       </c>
       <c r="K30" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L30" s="8">
         <v>3125</v>
       </c>
       <c r="M30" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N30" s="35">
         <v>631</v>
       </c>
       <c r="O30" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P30" s="35">
         <v>93</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R30" s="12">
         <v>99.6</v>
       </c>
       <c r="S30" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T30" s="11">
         <v>99.6</v>
       </c>
       <c r="U30" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V30" s="11">
         <v>99</v>
       </c>
       <c r="W30" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X30" s="11">
         <v>100.7</v>
       </c>
       <c r="Y30" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z30" s="11">
         <v>100.4</v>
       </c>
       <c r="AA30" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB30" s="11">
         <v>95.3</v>
       </c>
       <c r="AC30" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD30" s="11">
         <v>94.2</v>
       </c>
       <c r="AE30" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF30" s="11">
         <v>80.2</v>
       </c>
       <c r="AG30" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH30" s="11">
         <v>99.8</v>
       </c>
       <c r="AI30" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ30" s="11">
         <v>100.2</v>
       </c>
       <c r="AK30" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL30" s="11">
         <v>100.2</v>
       </c>
       <c r="AM30" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN30" s="11">
         <v>100.1</v>
       </c>
       <c r="AO30" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP30" s="11">
         <v>100.8</v>
       </c>
       <c r="AQ30" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR30" s="11">
         <v>98.9</v>
       </c>
       <c r="AS30" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT30" s="11">
         <v>91.1</v>
       </c>
       <c r="AU30" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV30" s="11">
         <v>89.4</v>
       </c>
       <c r="AW30" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="36" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="8">
         <v>17060</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D31" s="8">
         <v>15910</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F31" s="8">
         <v>12946</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H31" s="8">
         <v>13809</v>
       </c>
       <c r="I31" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J31" s="8">
         <v>9695</v>
       </c>
       <c r="K31" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L31" s="8">
         <v>3145</v>
       </c>
       <c r="M31" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N31" s="35">
         <v>660</v>
       </c>
       <c r="O31" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P31" s="35">
         <v>106</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R31" s="12">
         <v>99.2</v>
       </c>
       <c r="S31" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T31" s="11">
         <v>99.1</v>
       </c>
       <c r="U31" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V31" s="11">
         <v>99.5</v>
       </c>
       <c r="W31" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X31" s="11">
         <v>99.5</v>
       </c>
       <c r="Y31" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z31" s="11">
         <v>100.1</v>
       </c>
       <c r="AA31" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB31" s="11">
         <v>98.7</v>
       </c>
       <c r="AC31" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD31" s="11">
         <v>99.1</v>
       </c>
       <c r="AE31" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF31" s="11">
         <v>79.099999999999994</v>
       </c>
       <c r="AG31" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH31" s="11">
         <v>98.9</v>
       </c>
       <c r="AI31" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ31" s="11">
         <v>98.7</v>
       </c>
       <c r="AK31" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL31" s="11">
         <v>100</v>
       </c>
       <c r="AM31" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN31" s="11">
         <v>98.4</v>
       </c>
       <c r="AO31" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP31" s="11">
         <v>99.6</v>
       </c>
       <c r="AQ31" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR31" s="11">
         <v>100.6</v>
       </c>
       <c r="AS31" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT31" s="11">
         <v>104.6</v>
       </c>
       <c r="AU31" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV31" s="11">
         <v>114</v>
       </c>
       <c r="AW31" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="32" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="36" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="8">
         <v>17198</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D32" s="8">
         <v>15953</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F32" s="8">
         <v>12974</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H32" s="8">
         <v>13903</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J32" s="8">
         <v>9680</v>
       </c>
       <c r="K32" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L32" s="8">
         <v>3165</v>
       </c>
       <c r="M32" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N32" s="35">
         <v>687</v>
       </c>
       <c r="O32" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P32" s="35">
         <v>129</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R32" s="12">
         <v>100</v>
       </c>
       <c r="S32" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T32" s="11">
         <v>99.5</v>
       </c>
       <c r="U32" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V32" s="11">
         <v>99.7</v>
       </c>
       <c r="W32" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X32" s="11">
         <v>100</v>
       </c>
       <c r="Y32" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z32" s="11">
         <v>99.6</v>
       </c>
       <c r="AA32" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB32" s="11">
         <v>100.2</v>
       </c>
       <c r="AC32" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD32" s="11">
         <v>97.9</v>
       </c>
       <c r="AE32" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF32" s="11">
         <v>92.1</v>
       </c>
       <c r="AG32" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH32" s="11">
         <v>100.8</v>
       </c>
       <c r="AI32" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ32" s="11">
         <v>100.3</v>
       </c>
       <c r="AK32" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL32" s="11">
         <v>100.2</v>
       </c>
       <c r="AM32" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN32" s="11">
         <v>100.7</v>
       </c>
       <c r="AO32" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP32" s="11">
         <v>99.8</v>
       </c>
       <c r="AQ32" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR32" s="11">
         <v>100.6</v>
       </c>
       <c r="AS32" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT32" s="11">
         <v>104.1</v>
       </c>
       <c r="AU32" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV32" s="11">
         <v>121.7</v>
       </c>
       <c r="AW32" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="33" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="36" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="8">
         <v>17361</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D33" s="8">
         <v>16077</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F33" s="8">
         <v>13067</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H33" s="8">
         <v>14105</v>
       </c>
       <c r="I33" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J33" s="8">
         <v>9811</v>
       </c>
       <c r="K33" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L33" s="8">
         <v>3121</v>
       </c>
       <c r="M33" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N33" s="35">
         <v>664</v>
       </c>
       <c r="O33" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P33" s="35">
         <v>135</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R33" s="12">
         <v>100.5</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T33" s="11">
         <v>99.9</v>
       </c>
       <c r="U33" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V33" s="11">
         <v>101.1</v>
       </c>
       <c r="W33" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X33" s="11">
         <v>100.7</v>
       </c>
       <c r="Y33" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z33" s="11">
         <v>101.6</v>
       </c>
       <c r="AA33" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB33" s="11">
         <v>98.8</v>
       </c>
       <c r="AC33" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD33" s="11">
         <v>95.8</v>
       </c>
       <c r="AE33" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF33" s="11">
         <v>129.80000000000001</v>
       </c>
       <c r="AG33" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH33" s="11">
         <v>100.9</v>
       </c>
       <c r="AI33" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ33" s="11">
         <v>100.8</v>
       </c>
       <c r="AK33" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL33" s="11">
         <v>100.7</v>
       </c>
       <c r="AM33" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN33" s="11">
         <v>101.5</v>
       </c>
       <c r="AO33" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP33" s="11">
         <v>101.4</v>
       </c>
       <c r="AQ33" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR33" s="11">
         <v>98.6</v>
       </c>
       <c r="AS33" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT33" s="11">
         <v>96.7</v>
       </c>
       <c r="AU33" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV33" s="11">
         <v>104.7</v>
       </c>
       <c r="AW33" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="34" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="36" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="8">
         <v>17346</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D34" s="8">
         <v>16056</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F34" s="8">
         <v>13115</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H34" s="8">
         <v>14072</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J34" s="8">
         <v>9842</v>
       </c>
       <c r="K34" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L34" s="8">
         <v>3150</v>
       </c>
       <c r="M34" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N34" s="35">
         <v>648</v>
       </c>
       <c r="O34" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P34" s="35">
         <v>123</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R34" s="12">
         <v>100.6</v>
       </c>
       <c r="S34" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T34" s="11">
         <v>99.6</v>
       </c>
       <c r="U34" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V34" s="11">
         <v>101.3</v>
       </c>
       <c r="W34" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X34" s="11">
         <v>100.3</v>
       </c>
       <c r="Y34" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z34" s="11">
         <v>101.1</v>
       </c>
       <c r="AA34" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB34" s="11">
         <v>100.8</v>
       </c>
       <c r="AC34" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD34" s="11">
         <v>102.7</v>
       </c>
       <c r="AE34" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF34" s="11">
         <v>132.30000000000001</v>
       </c>
       <c r="AG34" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH34" s="11">
         <v>99.9</v>
       </c>
       <c r="AI34" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ34" s="11">
         <v>99.9</v>
       </c>
       <c r="AK34" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL34" s="11">
         <v>100.4</v>
       </c>
       <c r="AM34" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN34" s="11">
         <v>99.8</v>
       </c>
       <c r="AO34" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP34" s="11">
         <v>100.3</v>
       </c>
       <c r="AQ34" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR34" s="11">
         <v>100.9</v>
       </c>
       <c r="AS34" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT34" s="11">
         <v>97.6</v>
       </c>
       <c r="AU34" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV34" s="11">
         <v>91.1</v>
       </c>
       <c r="AW34" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="35" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="36" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="8">
         <v>17237</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D35" s="8">
         <v>15959</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F35" s="8">
         <v>13039</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H35" s="8">
         <v>13900</v>
       </c>
       <c r="I35" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J35" s="8">
         <v>9702</v>
       </c>
       <c r="K35" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L35" s="8">
         <v>3214</v>
       </c>
       <c r="M35" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N35" s="35">
         <v>695</v>
       </c>
       <c r="O35" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P35" s="35">
         <v>123</v>
       </c>
       <c r="Q35" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="R35" s="12">
         <v>101</v>
       </c>
       <c r="S35" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T35" s="11">
         <v>100.3</v>
       </c>
       <c r="U35" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="V35" s="11">
         <v>100.7</v>
       </c>
       <c r="W35" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="X35" s="11">
         <v>100.7</v>
       </c>
       <c r="Y35" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Z35" s="11">
         <v>100.1</v>
       </c>
       <c r="AA35" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AB35" s="11">
         <v>102.2</v>
       </c>
       <c r="AC35" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AD35" s="11">
         <v>105.3</v>
       </c>
       <c r="AE35" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AF35" s="11">
         <v>116</v>
       </c>
       <c r="AG35" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AH35" s="11">
         <v>99.4</v>
       </c>
       <c r="AI35" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AJ35" s="11">
         <v>99.4</v>
       </c>
       <c r="AK35" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AL35" s="11">
         <v>99.4</v>
       </c>
       <c r="AM35" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AN35" s="11">
         <v>98.8</v>
       </c>
       <c r="AO35" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AP35" s="11">
         <v>98.6</v>
       </c>
       <c r="AQ35" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AR35" s="11">
         <v>102</v>
       </c>
       <c r="AS35" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AT35" s="11">
         <v>107.3</v>
       </c>
       <c r="AU35" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AV35" s="11">
         <v>100</v>
       </c>
       <c r="AW35" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="36" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="37"/>
-[...31 lines deleted...]
-      <c r="AV36" s="14"/>
+      <c r="A36" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="B36" s="8">
+        <v>17234</v>
+      </c>
+      <c r="C36" s="3"/>
+      <c r="D36" s="8">
+        <v>15928</v>
+      </c>
+      <c r="E36" s="3"/>
+      <c r="F36" s="8">
+        <v>13032</v>
+      </c>
+      <c r="G36" s="3"/>
+      <c r="H36" s="8">
+        <v>13893</v>
+      </c>
+      <c r="I36" s="3"/>
+      <c r="J36" s="8">
+        <v>9690</v>
+      </c>
+      <c r="K36" s="3"/>
+      <c r="L36" s="8">
+        <v>3199</v>
+      </c>
+      <c r="M36" s="3"/>
+      <c r="N36" s="35">
+        <v>675</v>
+      </c>
+      <c r="O36" s="3"/>
+      <c r="P36" s="35">
+        <v>142</v>
+      </c>
+      <c r="Q36" s="3"/>
+      <c r="R36" s="12">
+        <v>100.2</v>
+      </c>
+      <c r="S36" s="3"/>
+      <c r="T36" s="11">
+        <v>99.8</v>
+      </c>
+      <c r="U36" s="3"/>
+      <c r="V36" s="11">
+        <v>100.4</v>
+      </c>
+      <c r="W36" s="3"/>
+      <c r="X36" s="11">
+        <v>99.9</v>
+      </c>
+      <c r="Y36" s="3"/>
+      <c r="Z36" s="11">
+        <v>100.1</v>
+      </c>
+      <c r="AA36" s="3"/>
+      <c r="AB36" s="11">
+        <v>101.1</v>
+      </c>
+      <c r="AC36" s="3"/>
+      <c r="AD36" s="11">
+        <v>98.3</v>
+      </c>
+      <c r="AE36" s="3"/>
+      <c r="AF36" s="11">
+        <v>110.1</v>
+      </c>
+      <c r="AG36" s="7"/>
+      <c r="AH36" s="11">
+        <v>100</v>
+      </c>
+      <c r="AI36" s="3"/>
+      <c r="AJ36" s="11">
+        <v>99.8</v>
+      </c>
+      <c r="AK36" s="3"/>
+      <c r="AL36" s="11">
+        <v>99.9</v>
+      </c>
+      <c r="AM36" s="3"/>
+      <c r="AN36" s="11">
+        <v>99.9</v>
+      </c>
+      <c r="AO36" s="3"/>
+      <c r="AP36" s="11">
+        <v>99.9</v>
+      </c>
+      <c r="AQ36" s="3"/>
+      <c r="AR36" s="11">
+        <v>99.5</v>
+      </c>
+      <c r="AS36" s="3"/>
+      <c r="AT36" s="11">
+        <v>97.1</v>
+      </c>
+      <c r="AU36" s="3"/>
+      <c r="AV36" s="11">
+        <v>115.4</v>
+      </c>
+      <c r="AW36" s="3"/>
     </row>
     <row r="37" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="37"/>
       <c r="B37" s="35"/>
       <c r="C37" s="37"/>
       <c r="D37" s="35"/>
       <c r="E37" s="37"/>
       <c r="F37" s="35"/>
       <c r="G37" s="37"/>
       <c r="H37" s="35"/>
       <c r="I37" s="37"/>
       <c r="J37" s="35"/>
       <c r="K37" s="37"/>
       <c r="L37" s="35"/>
       <c r="M37" s="37"/>
       <c r="N37" s="35"/>
       <c r="O37" s="37"/>
       <c r="P37" s="35"/>
       <c r="Q37" s="37"/>
       <c r="R37" s="14"/>
       <c r="T37" s="14"/>
       <c r="V37" s="14"/>
       <c r="X37" s="14"/>
       <c r="Z37" s="14"/>
       <c r="AB37" s="14"/>
@@ -13244,180 +13322,188 @@
       <c r="M239" s="37"/>
       <c r="N239" s="35"/>
       <c r="O239" s="37"/>
       <c r="P239" s="35"/>
       <c r="Q239" s="37"/>
       <c r="R239" s="14"/>
       <c r="T239" s="14"/>
       <c r="V239" s="14"/>
       <c r="X239" s="14"/>
       <c r="Z239" s="14"/>
       <c r="AB239" s="14"/>
       <c r="AD239" s="14"/>
       <c r="AF239" s="14"/>
       <c r="AH239" s="14"/>
       <c r="AJ239" s="14"/>
       <c r="AL239" s="14"/>
       <c r="AN239" s="14"/>
       <c r="AP239" s="14"/>
       <c r="AR239" s="14"/>
       <c r="AT239" s="14"/>
       <c r="AV239" s="14"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="55">
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="Z3:AA3"/>
+    <mergeCell ref="AB3:AC3"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="AP3:AQ3"/>
+    <mergeCell ref="AR3:AS3"/>
+    <mergeCell ref="AT3:AU3"/>
+    <mergeCell ref="AV3:AW3"/>
+    <mergeCell ref="B4:Q4"/>
+    <mergeCell ref="R4:AG4"/>
+    <mergeCell ref="AH4:AW4"/>
+    <mergeCell ref="AD3:AE3"/>
+    <mergeCell ref="AF3:AG3"/>
+    <mergeCell ref="AH3:AI3"/>
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="AL3:AM3"/>
+    <mergeCell ref="AN3:AO3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
     <mergeCell ref="B6:Q6"/>
     <mergeCell ref="R6:AG6"/>
     <mergeCell ref="AH6:AW6"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="N5:O5"/>
-    <mergeCell ref="P5:Q5"/>
-[...37 lines deleted...]
-    <mergeCell ref="P3:Q3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B4D47C2F-DA46-4516-82DF-2B03B71916F8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E14D4F10-983A-478C-9C96-07EA0C2E82EE}">
   <sheetPr codeName="Arkusz3"/>
   <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" style="25" customWidth="1"/>
     <col min="2" max="2" width="109" style="26" customWidth="1"/>
     <col min="3" max="3" width="117.7109375" style="26" customWidth="1"/>
     <col min="4" max="4" width="3.7109375" style="20" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="20" customWidth="1"/>
     <col min="6" max="7" width="40.7109375" style="20" customWidth="1"/>
     <col min="8" max="8" width="3.7109375" style="20" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" style="20" customWidth="1"/>
     <col min="10" max="11" width="40.7109375" style="20" customWidth="1"/>
     <col min="12" max="16384" width="8.85546875" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="16" customFormat="1" ht="34.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B1" s="16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C1" s="16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E1" s="17"/>
       <c r="G1" s="16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I1" s="17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="J1" s="16" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="K1" s="16" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="409.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B2" s="19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C2" s="19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="11.25" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B3" s="19" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C3" s="19" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:11" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
-      <c r="A4" s="21"/>
+      <c r="A4" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="C4" s="22" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="5" spans="1:11" ht="11.25" x14ac:dyDescent="0.25">
       <c r="A5" s="18"/>
       <c r="B5" s="20"/>
       <c r="C5" s="20"/>
     </row>
     <row r="6" spans="1:11" ht="11.25" x14ac:dyDescent="0.25">
       <c r="A6" s="18"/>
       <c r="B6" s="20"/>
       <c r="C6" s="20"/>
     </row>
     <row r="7" spans="1:11" ht="11.25" x14ac:dyDescent="0.25">
       <c r="A7" s="18"/>
       <c r="B7" s="20"/>
       <c r="C7" s="20"/>
     </row>
     <row r="8" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="23"/>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
     </row>
     <row r="9" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="23"/>
       <c r="B9" s="24"/>
       <c r="C9" s="24"/>
@@ -13639,99 +13725,99 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F13F05BE-D257-446E-ABF9-C2DD415EB5C0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AC4BC92-A1D7-4CA7-BAFF-1BFDC499D7C4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E74C75C0-E27A-4049-9A4F-262F0F373606}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0779A96C-5D38-4F8F-9DE2-A6BE7EB73109}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C79CB700-2F0A-45BA-A33A-1A3BA3BF89D2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D89EC3F-3A91-44BF-8F11-22DA56A9D43B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Kwartalne_Quarterly</vt:lpstr>
       <vt:lpstr>Metadane_Metadata</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>