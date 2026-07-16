--- v0 (2026-05-30)
+++ v1 (2026-07-16)
@@ -7,86 +7,86 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/GUS/os/BS/BS_do_publikacji/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\intranet\DavWWWRoot\udostepnianie\bs\BS_do_publikacji\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{496E860C-5F14-4A79-8330-6F0752CF51F2}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1AA7049A-4F36-456C-9A9B-431A96E83A05}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11925" xr2:uid="{EBC020B7-A528-4CFB-8C81-2DFC7B2822AF}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{2A293429-1094-4B77-8B8C-6D7C7ECD2AE2}"/>
   </bookViews>
   <sheets>
     <sheet name="Kwartalne_Quarterly" sheetId="1" r:id="rId1"/>
     <sheet name="Metadane_Metadata" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1152" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1185" uniqueCount="71">
   <si>
     <r>
-      <t xml:space="preserve">TABL.15.  AKTYWNOŚĆ EKONOMICZNA LUDNOŚCI W WIEKU 15-89 LAT — na podstawie BAEL [1,2,5]
+      <t xml:space="preserve">TABL.15.  AKTYWNOŚĆ EKONOMICZNA LUDNOŚCI W WIEKU 15-89 LAT — na podstawie BAEL [1,2]
                </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="2" tint="-0.499984740745262"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve">   ECONOMIC ACTIVITY OF POPULATION AGED 15-89 — on the LFS basis [1,2,5]</t>
+      <t xml:space="preserve">   ECONOMIC ACTIVITY OF POPULATION AGED 15-89 — on the LFS basis [1,2]</t>
     </r>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Okresy
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="2" tint="-0.499984740745262"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Periods</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
@@ -677,59 +677,50 @@
   <si>
     <t xml:space="preserve">Dane uogólniono w oparciu o bilanse ludności rezydującej opracowane na podstawie NSP 2021. </t>
   </si>
   <si>
     <t>Data were generalized based on the resident population balances compiled on the basis of the National Census 2021.</t>
   </si>
   <si>
     <t>[3]</t>
   </si>
   <si>
     <t xml:space="preserve">Osoby w wieku 15–74 lata. </t>
   </si>
   <si>
     <t>Persons aged 15–74</t>
   </si>
   <si>
     <t>[4]</t>
   </si>
   <si>
     <t>Mężczyźni w wieku 18–64 lata, kobiety w wieku 18–59 lat.</t>
   </si>
   <si>
     <t>Men aged 18–64, women aged 18–59</t>
   </si>
   <si>
-    <t>[5]</t>
-[...7 lines deleted...]
-  <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
@@ -1252,97 +1243,97 @@
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Hiperłącze" xfId="1" builtinId="8"/>
-    <cellStyle name="Normal" xfId="2" xr:uid="{D36FBD07-938C-4B06-AD6D-2559EB510FC2}"/>
+    <cellStyle name="Normal" xfId="2" xr:uid="{CFCE065D-61EB-4AAA-B4A4-0049AB06F3ED}"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
-    <cellStyle name="Normalny 2 2" xfId="3" xr:uid="{47212826-00AF-4265-8BAC-8C2AA96782EC}"/>
-    <cellStyle name="Normalny 2 2 2" xfId="4" xr:uid="{16722BA8-2FC9-4AD7-ADCD-1E0490C1CC66}"/>
+    <cellStyle name="Normalny 2 2" xfId="3" xr:uid="{556509D6-718B-4929-894F-3BE23818A021}"/>
+    <cellStyle name="Normalny 2 2 2" xfId="4" xr:uid="{3AE70110-0BF7-4AD6-8F3F-29C1ED4F5C2E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1621,56 +1612,56 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{01456E78-89A3-4296-B6EB-97584F4CD358}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0B60890-2186-44C8-99FD-A75EE69DAB56}">
   <sheetPr codeName="Arkusz1"/>
   <dimension ref="A1:BU35"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B16" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B18" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:AK1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="2.140625" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="2.140625" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="2.140625" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="2.140625" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="11" width="2.140625" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="2.140625" customWidth="1"/>
     <col min="14" max="14" width="12.7109375" customWidth="1"/>
     <col min="15" max="15" width="2.140625" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" customWidth="1"/>
     <col min="17" max="17" width="2.140625" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="2.140625" customWidth="1"/>
@@ -1709,7053 +1700,7125 @@
     <col min="52" max="52" width="12.7109375" customWidth="1"/>
     <col min="53" max="53" width="2.140625" customWidth="1"/>
     <col min="54" max="54" width="12.7109375" customWidth="1"/>
     <col min="55" max="55" width="2.140625" customWidth="1"/>
     <col min="56" max="56" width="12.7109375" customWidth="1"/>
     <col min="57" max="57" width="2.140625" customWidth="1"/>
     <col min="58" max="58" width="12.7109375" customWidth="1"/>
     <col min="59" max="59" width="2.140625" customWidth="1"/>
     <col min="60" max="60" width="12.7109375" customWidth="1"/>
     <col min="61" max="61" width="2.140625" customWidth="1"/>
     <col min="62" max="62" width="12.7109375" customWidth="1"/>
     <col min="63" max="63" width="2.140625" customWidth="1"/>
     <col min="64" max="64" width="12.7109375" customWidth="1"/>
     <col min="65" max="65" width="2.140625" customWidth="1"/>
     <col min="66" max="66" width="12.7109375" customWidth="1"/>
     <col min="67" max="67" width="2.140625" customWidth="1"/>
     <col min="68" max="68" width="12.7109375" customWidth="1"/>
     <col min="69" max="69" width="2.140625" customWidth="1"/>
     <col min="70" max="70" width="12.7109375" customWidth="1"/>
     <col min="71" max="71" width="2.140625" customWidth="1"/>
     <col min="72" max="72" width="12.7109375" customWidth="1"/>
     <col min="73" max="73" width="2.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="68" t="s">
+      <c r="A1" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="68"/>
-[...34 lines deleted...]
-      <c r="AK1" s="68"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="57"/>
+      <c r="R1" s="57"/>
+      <c r="S1" s="57"/>
+      <c r="T1" s="57"/>
+      <c r="U1" s="57"/>
+      <c r="V1" s="57"/>
+      <c r="W1" s="57"/>
+      <c r="X1" s="57"/>
+      <c r="Y1" s="57"/>
+      <c r="Z1" s="57"/>
+      <c r="AA1" s="57"/>
+      <c r="AB1" s="57"/>
+      <c r="AC1" s="57"/>
+      <c r="AD1" s="57"/>
+      <c r="AE1" s="57"/>
+      <c r="AF1" s="57"/>
+      <c r="AG1" s="57"/>
+      <c r="AH1" s="57"/>
+      <c r="AI1" s="57"/>
+      <c r="AJ1" s="57"/>
+      <c r="AK1" s="57"/>
     </row>
     <row r="2" spans="1:73" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="3"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2"/>
       <c r="AD2" s="4"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="2"/>
       <c r="AG2" s="2"/>
       <c r="AH2" s="2"/>
       <c r="AI2" s="2"/>
       <c r="AJ2" s="2"/>
       <c r="AK2" s="2"/>
       <c r="BU2" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:73" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
-      <c r="B3" s="61">
+      <c r="B3" s="56">
         <v>1</v>
       </c>
-      <c r="C3" s="61"/>
-      <c r="D3" s="61">
+      <c r="C3" s="56"/>
+      <c r="D3" s="56">
         <v>2</v>
       </c>
-      <c r="E3" s="61"/>
-      <c r="F3" s="61">
+      <c r="E3" s="56"/>
+      <c r="F3" s="56">
         <v>3</v>
       </c>
-      <c r="G3" s="61"/>
-      <c r="H3" s="61">
+      <c r="G3" s="56"/>
+      <c r="H3" s="56">
         <v>4</v>
       </c>
-      <c r="I3" s="61"/>
-      <c r="J3" s="61">
+      <c r="I3" s="56"/>
+      <c r="J3" s="56">
         <v>5</v>
       </c>
-      <c r="K3" s="61"/>
-      <c r="L3" s="61">
+      <c r="K3" s="56"/>
+      <c r="L3" s="56">
         <v>6</v>
       </c>
-      <c r="M3" s="61"/>
-      <c r="N3" s="61">
+      <c r="M3" s="56"/>
+      <c r="N3" s="56">
         <v>7</v>
       </c>
-      <c r="O3" s="61"/>
-      <c r="P3" s="61">
+      <c r="O3" s="56"/>
+      <c r="P3" s="56">
         <v>8</v>
       </c>
-      <c r="Q3" s="61"/>
-      <c r="R3" s="61">
+      <c r="Q3" s="56"/>
+      <c r="R3" s="56">
         <v>9</v>
       </c>
-      <c r="S3" s="61"/>
-      <c r="T3" s="61">
+      <c r="S3" s="56"/>
+      <c r="T3" s="56">
         <v>10</v>
       </c>
-      <c r="U3" s="61"/>
-      <c r="V3" s="61">
+      <c r="U3" s="56"/>
+      <c r="V3" s="56">
         <v>11</v>
       </c>
-      <c r="W3" s="61"/>
-      <c r="X3" s="61">
+      <c r="W3" s="56"/>
+      <c r="X3" s="56">
         <v>12</v>
       </c>
-      <c r="Y3" s="63"/>
-      <c r="Z3" s="67">
+      <c r="Y3" s="58"/>
+      <c r="Z3" s="59">
         <v>13</v>
       </c>
-      <c r="AA3" s="61"/>
-      <c r="AB3" s="61">
+      <c r="AA3" s="56"/>
+      <c r="AB3" s="56">
         <v>14</v>
       </c>
-      <c r="AC3" s="61"/>
-      <c r="AD3" s="61">
+      <c r="AC3" s="56"/>
+      <c r="AD3" s="56">
         <v>15</v>
       </c>
-      <c r="AE3" s="61"/>
-      <c r="AF3" s="61">
+      <c r="AE3" s="56"/>
+      <c r="AF3" s="56">
         <v>16</v>
       </c>
-      <c r="AG3" s="61"/>
-      <c r="AH3" s="61">
+      <c r="AG3" s="56"/>
+      <c r="AH3" s="56">
         <v>17</v>
       </c>
-      <c r="AI3" s="61"/>
-      <c r="AJ3" s="61">
+      <c r="AI3" s="56"/>
+      <c r="AJ3" s="56">
         <v>18</v>
       </c>
-      <c r="AK3" s="66"/>
-      <c r="AL3" s="62">
+      <c r="AK3" s="60"/>
+      <c r="AL3" s="61">
         <v>19</v>
       </c>
-      <c r="AM3" s="61"/>
-      <c r="AN3" s="61">
+      <c r="AM3" s="56"/>
+      <c r="AN3" s="56">
         <v>20</v>
       </c>
-      <c r="AO3" s="61"/>
-      <c r="AP3" s="61">
+      <c r="AO3" s="56"/>
+      <c r="AP3" s="56">
         <v>21</v>
       </c>
-      <c r="AQ3" s="61"/>
-      <c r="AR3" s="61">
+      <c r="AQ3" s="56"/>
+      <c r="AR3" s="56">
         <v>22</v>
       </c>
-      <c r="AS3" s="61"/>
-      <c r="AT3" s="61">
+      <c r="AS3" s="56"/>
+      <c r="AT3" s="56">
         <v>23</v>
       </c>
-      <c r="AU3" s="61"/>
-      <c r="AV3" s="61">
+      <c r="AU3" s="56"/>
+      <c r="AV3" s="56">
         <v>24</v>
       </c>
-      <c r="AW3" s="61"/>
-      <c r="AX3" s="62">
+      <c r="AW3" s="56"/>
+      <c r="AX3" s="61">
         <v>25</v>
       </c>
-      <c r="AY3" s="61"/>
-      <c r="AZ3" s="61">
+      <c r="AY3" s="56"/>
+      <c r="AZ3" s="56">
         <v>26</v>
       </c>
-      <c r="BA3" s="61"/>
-      <c r="BB3" s="61">
+      <c r="BA3" s="56"/>
+      <c r="BB3" s="56">
         <v>27</v>
       </c>
-      <c r="BC3" s="61"/>
-      <c r="BD3" s="61">
+      <c r="BC3" s="56"/>
+      <c r="BD3" s="56">
         <v>28</v>
       </c>
-      <c r="BE3" s="61"/>
-      <c r="BF3" s="61">
+      <c r="BE3" s="56"/>
+      <c r="BF3" s="56">
         <v>29</v>
       </c>
-      <c r="BG3" s="61"/>
-      <c r="BH3" s="61">
+      <c r="BG3" s="56"/>
+      <c r="BH3" s="56">
         <v>30</v>
       </c>
-      <c r="BI3" s="66"/>
-      <c r="BJ3" s="62">
+      <c r="BI3" s="60"/>
+      <c r="BJ3" s="61">
         <v>31</v>
       </c>
-      <c r="BK3" s="61"/>
-      <c r="BL3" s="61">
+      <c r="BK3" s="56"/>
+      <c r="BL3" s="56">
         <v>32</v>
       </c>
-      <c r="BM3" s="61"/>
-      <c r="BN3" s="61">
+      <c r="BM3" s="56"/>
+      <c r="BN3" s="56">
         <v>33</v>
       </c>
-      <c r="BO3" s="61"/>
-      <c r="BP3" s="61">
+      <c r="BO3" s="56"/>
+      <c r="BP3" s="56">
         <v>34</v>
       </c>
-      <c r="BQ3" s="61"/>
-      <c r="BR3" s="61">
+      <c r="BQ3" s="56"/>
+      <c r="BR3" s="56">
         <v>35</v>
       </c>
-      <c r="BS3" s="61"/>
-      <c r="BT3" s="61">
+      <c r="BS3" s="56"/>
+      <c r="BT3" s="56">
         <v>36</v>
       </c>
-      <c r="BU3" s="61"/>
+      <c r="BU3" s="56"/>
     </row>
     <row r="4" spans="1:73" ht="77.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="61" t="s">
+      <c r="B4" s="56" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="61"/>
-      <c r="D4" s="61" t="s">
+      <c r="C4" s="56"/>
+      <c r="D4" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="61"/>
-      <c r="F4" s="61" t="s">
+      <c r="E4" s="56"/>
+      <c r="F4" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="61"/>
-      <c r="H4" s="61" t="s">
+      <c r="G4" s="56"/>
+      <c r="H4" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="61"/>
-      <c r="J4" s="61" t="s">
+      <c r="I4" s="56"/>
+      <c r="J4" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="K4" s="61"/>
-      <c r="L4" s="61" t="s">
+      <c r="K4" s="56"/>
+      <c r="L4" s="56" t="s">
         <v>8</v>
       </c>
-      <c r="M4" s="61"/>
-      <c r="N4" s="61" t="s">
+      <c r="M4" s="56"/>
+      <c r="N4" s="56" t="s">
         <v>9</v>
       </c>
-      <c r="O4" s="61"/>
-      <c r="P4" s="61" t="s">
+      <c r="O4" s="56"/>
+      <c r="P4" s="56" t="s">
         <v>10</v>
       </c>
-      <c r="Q4" s="61"/>
-      <c r="R4" s="61" t="s">
+      <c r="Q4" s="56"/>
+      <c r="R4" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="S4" s="61"/>
-      <c r="T4" s="61" t="s">
+      <c r="S4" s="56"/>
+      <c r="T4" s="56" t="s">
         <v>8</v>
       </c>
-      <c r="U4" s="61"/>
-      <c r="V4" s="61" t="s">
+      <c r="U4" s="56"/>
+      <c r="V4" s="56" t="s">
         <v>9</v>
       </c>
-      <c r="W4" s="61"/>
-      <c r="X4" s="61" t="s">
+      <c r="W4" s="56"/>
+      <c r="X4" s="56" t="s">
         <v>10</v>
       </c>
-      <c r="Y4" s="63"/>
-      <c r="Z4" s="67" t="s">
+      <c r="Y4" s="58"/>
+      <c r="Z4" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="AA4" s="61"/>
-[...4 lines deleted...]
-      <c r="AF4" s="61" t="s">
+      <c r="AA4" s="56"/>
+      <c r="AB4" s="56"/>
+      <c r="AC4" s="56"/>
+      <c r="AD4" s="56"/>
+      <c r="AE4" s="56"/>
+      <c r="AF4" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="AG4" s="61"/>
-[...4 lines deleted...]
-      <c r="AL4" s="62" t="s">
+      <c r="AG4" s="56"/>
+      <c r="AH4" s="56"/>
+      <c r="AI4" s="56"/>
+      <c r="AJ4" s="56"/>
+      <c r="AK4" s="60"/>
+      <c r="AL4" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="AM4" s="61"/>
-      <c r="AN4" s="61" t="s">
+      <c r="AM4" s="56"/>
+      <c r="AN4" s="56" t="s">
         <v>8</v>
       </c>
-      <c r="AO4" s="61"/>
-      <c r="AP4" s="61" t="s">
+      <c r="AO4" s="56"/>
+      <c r="AP4" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="AQ4" s="61"/>
-      <c r="AR4" s="61" t="s">
+      <c r="AQ4" s="56"/>
+      <c r="AR4" s="56" t="s">
         <v>10</v>
       </c>
-      <c r="AS4" s="61"/>
-      <c r="AT4" s="61" t="s">
+      <c r="AS4" s="56"/>
+      <c r="AT4" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="AU4" s="61"/>
-      <c r="AV4" s="61" t="s">
+      <c r="AU4" s="56"/>
+      <c r="AV4" s="56" t="s">
         <v>8</v>
       </c>
-      <c r="AW4" s="61"/>
-      <c r="AX4" s="61" t="s">
+      <c r="AW4" s="56"/>
+      <c r="AX4" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="AY4" s="61"/>
-      <c r="AZ4" s="61" t="s">
+      <c r="AY4" s="56"/>
+      <c r="AZ4" s="56" t="s">
         <v>10</v>
       </c>
-      <c r="BA4" s="61"/>
-      <c r="BB4" s="61" t="s">
+      <c r="BA4" s="56"/>
+      <c r="BB4" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="BC4" s="61"/>
-      <c r="BD4" s="61" t="s">
+      <c r="BC4" s="56"/>
+      <c r="BD4" s="56" t="s">
         <v>8</v>
       </c>
-      <c r="BE4" s="61"/>
-      <c r="BF4" s="61" t="s">
+      <c r="BE4" s="56"/>
+      <c r="BF4" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="BG4" s="61"/>
-      <c r="BH4" s="61" t="s">
+      <c r="BG4" s="56"/>
+      <c r="BH4" s="56" t="s">
         <v>10</v>
       </c>
-      <c r="BI4" s="66"/>
-      <c r="BJ4" s="62" t="s">
+      <c r="BI4" s="60"/>
+      <c r="BJ4" s="61" t="s">
         <v>14</v>
       </c>
-      <c r="BK4" s="61"/>
-[...4 lines deleted...]
-      <c r="BP4" s="61" t="s">
+      <c r="BK4" s="56"/>
+      <c r="BL4" s="56"/>
+      <c r="BM4" s="56"/>
+      <c r="BN4" s="56"/>
+      <c r="BO4" s="56"/>
+      <c r="BP4" s="56" t="s">
         <v>15</v>
       </c>
-      <c r="BQ4" s="61"/>
-[...3 lines deleted...]
-      <c r="BU4" s="63"/>
+      <c r="BQ4" s="56"/>
+      <c r="BR4" s="56"/>
+      <c r="BS4" s="56"/>
+      <c r="BT4" s="56"/>
+      <c r="BU4" s="58"/>
     </row>
     <row r="5" spans="1:73" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="9"/>
-      <c r="B5" s="61" t="s">
+      <c r="B5" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="C5" s="61"/>
-[...6 lines deleted...]
-      <c r="J5" s="61" t="s">
+      <c r="C5" s="56"/>
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="56"/>
+      <c r="H5" s="56"/>
+      <c r="I5" s="56"/>
+      <c r="J5" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="K5" s="61"/>
-[...6 lines deleted...]
-      <c r="R5" s="61" t="s">
+      <c r="K5" s="56"/>
+      <c r="L5" s="56"/>
+      <c r="M5" s="56"/>
+      <c r="N5" s="56"/>
+      <c r="O5" s="56"/>
+      <c r="P5" s="56"/>
+      <c r="Q5" s="56"/>
+      <c r="R5" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="S5" s="61"/>
-[...6 lines deleted...]
-      <c r="Z5" s="67" t="s">
+      <c r="S5" s="56"/>
+      <c r="T5" s="56"/>
+      <c r="U5" s="56"/>
+      <c r="V5" s="56"/>
+      <c r="W5" s="56"/>
+      <c r="X5" s="56"/>
+      <c r="Y5" s="58"/>
+      <c r="Z5" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="AA5" s="61"/>
-      <c r="AB5" s="61" t="s">
+      <c r="AA5" s="56"/>
+      <c r="AB5" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="AC5" s="61"/>
-      <c r="AD5" s="61" t="s">
+      <c r="AC5" s="56"/>
+      <c r="AD5" s="56" t="s">
         <v>19</v>
       </c>
-      <c r="AE5" s="61"/>
-      <c r="AF5" s="62" t="s">
+      <c r="AE5" s="56"/>
+      <c r="AF5" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="AG5" s="61"/>
-      <c r="AH5" s="61" t="s">
+      <c r="AG5" s="56"/>
+      <c r="AH5" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="AI5" s="61"/>
-      <c r="AJ5" s="61" t="s">
+      <c r="AI5" s="56"/>
+      <c r="AJ5" s="56" t="s">
         <v>19</v>
       </c>
-      <c r="AK5" s="66"/>
-      <c r="AL5" s="62" t="s">
+      <c r="AK5" s="60"/>
+      <c r="AL5" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="AM5" s="61"/>
-[...6 lines deleted...]
-      <c r="AT5" s="62" t="s">
+      <c r="AM5" s="56"/>
+      <c r="AN5" s="56"/>
+      <c r="AO5" s="56"/>
+      <c r="AP5" s="56"/>
+      <c r="AQ5" s="56"/>
+      <c r="AR5" s="56"/>
+      <c r="AS5" s="56"/>
+      <c r="AT5" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="AU5" s="61"/>
-[...6 lines deleted...]
-      <c r="BB5" s="61" t="s">
+      <c r="AU5" s="56"/>
+      <c r="AV5" s="56"/>
+      <c r="AW5" s="56"/>
+      <c r="AX5" s="56"/>
+      <c r="AY5" s="56"/>
+      <c r="AZ5" s="56"/>
+      <c r="BA5" s="56"/>
+      <c r="BB5" s="56" t="s">
         <v>20</v>
       </c>
-      <c r="BC5" s="61"/>
-[...6 lines deleted...]
-      <c r="BJ5" s="62" t="s">
+      <c r="BC5" s="56"/>
+      <c r="BD5" s="56"/>
+      <c r="BE5" s="56"/>
+      <c r="BF5" s="56"/>
+      <c r="BG5" s="56"/>
+      <c r="BH5" s="56"/>
+      <c r="BI5" s="60"/>
+      <c r="BJ5" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="BK5" s="61"/>
-      <c r="BL5" s="61" t="s">
+      <c r="BK5" s="56"/>
+      <c r="BL5" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="BM5" s="61"/>
-      <c r="BN5" s="61" t="s">
+      <c r="BM5" s="56"/>
+      <c r="BN5" s="56" t="s">
         <v>19</v>
       </c>
-      <c r="BO5" s="61"/>
-      <c r="BP5" s="62" t="s">
+      <c r="BO5" s="56"/>
+      <c r="BP5" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="BQ5" s="61"/>
-      <c r="BR5" s="61" t="s">
+      <c r="BQ5" s="56"/>
+      <c r="BR5" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="BS5" s="61"/>
-      <c r="BT5" s="61" t="s">
+      <c r="BS5" s="56"/>
+      <c r="BT5" s="56" t="s">
         <v>19</v>
       </c>
-      <c r="BU5" s="63"/>
+      <c r="BU5" s="58"/>
     </row>
     <row r="6" spans="1:73" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="7"/>
-      <c r="B6" s="61" t="s">
+      <c r="B6" s="56" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="61"/>
-[...6 lines deleted...]
-      <c r="J6" s="56" t="s">
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="56"/>
+      <c r="G6" s="56"/>
+      <c r="H6" s="56"/>
+      <c r="I6" s="56"/>
+      <c r="J6" s="62" t="s">
         <v>22</v>
       </c>
-      <c r="K6" s="57"/>
-[...6 lines deleted...]
-      <c r="R6" s="57" t="s">
+      <c r="K6" s="63"/>
+      <c r="L6" s="63"/>
+      <c r="M6" s="63"/>
+      <c r="N6" s="63"/>
+      <c r="O6" s="63"/>
+      <c r="P6" s="63"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="63" t="s">
         <v>23</v>
       </c>
-      <c r="S6" s="57"/>
-[...6 lines deleted...]
-      <c r="Z6" s="64" t="s">
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="64"/>
+      <c r="Z6" s="65" t="s">
         <v>24</v>
       </c>
-      <c r="AA6" s="57"/>
-[...10 lines deleted...]
-      <c r="AL6" s="65" t="s">
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="63"/>
+      <c r="AC6" s="63"/>
+      <c r="AD6" s="63"/>
+      <c r="AE6" s="63"/>
+      <c r="AF6" s="63"/>
+      <c r="AG6" s="63"/>
+      <c r="AH6" s="63"/>
+      <c r="AI6" s="63"/>
+      <c r="AJ6" s="63"/>
+      <c r="AK6" s="66"/>
+      <c r="AL6" s="67" t="s">
         <v>25</v>
       </c>
-      <c r="AM6" s="56"/>
-[...6 lines deleted...]
-      <c r="AT6" s="56" t="s">
+      <c r="AM6" s="62"/>
+      <c r="AN6" s="62"/>
+      <c r="AO6" s="62"/>
+      <c r="AP6" s="62"/>
+      <c r="AQ6" s="62"/>
+      <c r="AR6" s="62"/>
+      <c r="AS6" s="62"/>
+      <c r="AT6" s="62" t="s">
         <v>22</v>
       </c>
-      <c r="AU6" s="57"/>
-[...6 lines deleted...]
-      <c r="BB6" s="57" t="s">
+      <c r="AU6" s="63"/>
+      <c r="AV6" s="63"/>
+      <c r="AW6" s="63"/>
+      <c r="AX6" s="63"/>
+      <c r="AY6" s="63"/>
+      <c r="AZ6" s="63"/>
+      <c r="BA6" s="64"/>
+      <c r="BB6" s="63" t="s">
         <v>23</v>
       </c>
-      <c r="BC6" s="57"/>
-[...6 lines deleted...]
-      <c r="BJ6" s="60" t="s">
+      <c r="BC6" s="63"/>
+      <c r="BD6" s="63"/>
+      <c r="BE6" s="63"/>
+      <c r="BF6" s="63"/>
+      <c r="BG6" s="63"/>
+      <c r="BH6" s="63"/>
+      <c r="BI6" s="66"/>
+      <c r="BJ6" s="68" t="s">
         <v>24</v>
       </c>
-      <c r="BK6" s="57"/>
-[...9 lines deleted...]
-      <c r="BU6" s="58"/>
+      <c r="BK6" s="63"/>
+      <c r="BL6" s="63"/>
+      <c r="BM6" s="63"/>
+      <c r="BN6" s="63"/>
+      <c r="BO6" s="63"/>
+      <c r="BP6" s="63"/>
+      <c r="BQ6" s="63"/>
+      <c r="BR6" s="63"/>
+      <c r="BS6" s="63"/>
+      <c r="BT6" s="63"/>
+      <c r="BU6" s="64"/>
     </row>
     <row r="7" spans="1:73" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="54" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="10">
         <v>30778</v>
       </c>
       <c r="C7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D7" s="10">
         <v>16479</v>
       </c>
       <c r="E7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F7" s="10">
         <v>668</v>
       </c>
       <c r="G7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H7" s="10">
         <v>13630</v>
       </c>
       <c r="I7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J7" s="10" t="s">
         <v>1</v>
       </c>
       <c r="K7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L7" s="10" t="s">
         <v>1</v>
       </c>
       <c r="M7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N7" s="10" t="s">
         <v>1</v>
       </c>
       <c r="O7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P7" s="10" t="s">
         <v>1</v>
       </c>
       <c r="Q7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="S7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Y7" s="13" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z7" s="14">
         <v>55.7</v>
       </c>
       <c r="AA7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB7" s="12">
         <v>56.9</v>
       </c>
       <c r="AC7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD7" s="12">
         <v>53.8</v>
       </c>
       <c r="AE7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF7" s="12">
         <v>53.5</v>
       </c>
       <c r="AG7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH7" s="12">
         <v>54.9</v>
       </c>
       <c r="AI7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ7" s="12">
         <v>51.5</v>
       </c>
       <c r="AK7" s="15" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL7" s="10">
         <v>21767</v>
       </c>
       <c r="AM7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN7" s="10">
         <v>15839</v>
       </c>
       <c r="AO7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP7" s="10">
         <v>664</v>
       </c>
       <c r="AQ7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR7" s="10">
         <v>5264</v>
       </c>
       <c r="AS7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AU7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AW7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AY7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="BA7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="BC7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="BE7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="BG7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="BI7" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ7" s="12">
         <v>75.8</v>
       </c>
       <c r="BK7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL7" s="12">
         <v>78.400000000000006</v>
       </c>
       <c r="BM7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN7" s="12">
         <v>72</v>
       </c>
       <c r="BO7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP7" s="12">
         <v>72.8</v>
       </c>
       <c r="BQ7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR7" s="12">
         <v>75.400000000000006</v>
       </c>
       <c r="BS7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT7" s="12">
         <v>68.8</v>
       </c>
       <c r="BU7" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="54" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="10">
         <v>30801</v>
       </c>
       <c r="C8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D8" s="10">
         <v>16782</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F8" s="10">
         <v>554</v>
       </c>
       <c r="G8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H8" s="10">
         <v>13465</v>
       </c>
       <c r="I8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>1</v>
       </c>
       <c r="K8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L8" s="10" t="s">
         <v>1</v>
       </c>
       <c r="M8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N8" s="10" t="s">
         <v>1</v>
       </c>
       <c r="O8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P8" s="10" t="s">
         <v>1</v>
       </c>
       <c r="Q8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R8" s="12">
         <v>100.1</v>
       </c>
       <c r="S8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T8" s="12">
         <v>101.8</v>
       </c>
       <c r="U8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V8" s="12">
         <v>82.9</v>
       </c>
       <c r="W8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X8" s="12">
         <v>98.8</v>
       </c>
       <c r="Y8" s="13" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z8" s="14">
         <v>56.3</v>
       </c>
       <c r="AA8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB8" s="12">
         <v>57.2</v>
       </c>
       <c r="AC8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD8" s="12">
         <v>54.9</v>
       </c>
       <c r="AE8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF8" s="12">
         <v>54.5</v>
       </c>
       <c r="AG8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH8" s="12">
         <v>55.5</v>
       </c>
       <c r="AI8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ8" s="12">
         <v>52.9</v>
       </c>
       <c r="AK8" s="15" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL8" s="10">
         <v>21767</v>
       </c>
       <c r="AM8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN8" s="10">
         <v>16147</v>
       </c>
       <c r="AO8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP8" s="10">
         <v>548</v>
       </c>
       <c r="AQ8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR8" s="10">
         <v>5072</v>
       </c>
       <c r="AS8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT8" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AU8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV8" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AW8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX8" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AY8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ8" s="12" t="s">
         <v>1</v>
       </c>
       <c r="BA8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB8" s="12">
         <v>100</v>
       </c>
       <c r="BC8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD8" s="12">
         <v>101.9</v>
       </c>
       <c r="BE8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF8" s="12">
         <v>82.5</v>
       </c>
       <c r="BG8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH8" s="18">
         <v>96.4</v>
       </c>
       <c r="BI8" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ8" s="12">
         <v>76.7</v>
       </c>
       <c r="BK8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL8" s="12">
         <v>79.099999999999994</v>
       </c>
       <c r="BM8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN8" s="12">
         <v>73.2</v>
       </c>
       <c r="BO8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP8" s="12">
         <v>74.2</v>
       </c>
       <c r="BQ8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR8" s="12">
         <v>76.7</v>
       </c>
       <c r="BS8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT8" s="12">
         <v>70.5</v>
       </c>
       <c r="BU8" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="10">
         <v>30789</v>
       </c>
       <c r="C9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D9" s="10">
         <v>16932</v>
       </c>
       <c r="E9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F9" s="10">
         <v>542</v>
       </c>
       <c r="G9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H9" s="10">
         <v>13315</v>
       </c>
       <c r="I9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J9" s="10" t="s">
         <v>1</v>
       </c>
       <c r="K9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L9" s="10" t="s">
         <v>1</v>
       </c>
       <c r="M9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N9" s="10" t="s">
         <v>1</v>
       </c>
       <c r="O9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P9" s="10" t="s">
         <v>1</v>
       </c>
       <c r="Q9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R9" s="12">
         <v>100</v>
       </c>
       <c r="S9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T9" s="12">
         <v>100.9</v>
       </c>
       <c r="U9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V9" s="12">
         <v>97.8</v>
       </c>
       <c r="W9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X9" s="12">
         <v>98.9</v>
       </c>
       <c r="Y9" s="13" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z9" s="14">
         <v>56.8</v>
       </c>
       <c r="AA9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB9" s="12">
         <v>57.7</v>
       </c>
       <c r="AC9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD9" s="12">
         <v>55.3</v>
       </c>
       <c r="AE9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF9" s="12">
         <v>55</v>
       </c>
       <c r="AG9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH9" s="12">
         <v>55.9</v>
       </c>
       <c r="AI9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ9" s="12">
         <v>53.6</v>
       </c>
       <c r="AK9" s="15" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL9" s="10">
         <v>21767</v>
       </c>
       <c r="AM9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN9" s="10">
         <v>16274</v>
       </c>
       <c r="AO9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP9" s="10">
         <v>534</v>
       </c>
       <c r="AQ9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR9" s="10">
         <v>4959</v>
       </c>
       <c r="AS9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AU9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AW9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AY9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="BA9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB9" s="12">
         <v>100</v>
       </c>
       <c r="BC9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD9" s="12">
         <v>100.8</v>
       </c>
       <c r="BE9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF9" s="12">
         <v>97.4</v>
       </c>
       <c r="BG9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH9" s="18">
         <v>97.8</v>
       </c>
       <c r="BI9" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ9" s="12">
         <v>77.2</v>
       </c>
       <c r="BK9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL9" s="12">
         <v>79.599999999999994</v>
       </c>
       <c r="BM9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN9" s="12">
         <v>73.8</v>
       </c>
       <c r="BO9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP9" s="12">
         <v>74.8</v>
       </c>
       <c r="BQ9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR9" s="12">
         <v>77.099999999999994</v>
       </c>
       <c r="BS9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT9" s="12">
         <v>71.400000000000006</v>
       </c>
       <c r="BU9" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="54" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="10">
         <v>30787</v>
       </c>
       <c r="C10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D10" s="10">
         <v>16780</v>
       </c>
       <c r="E10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F10" s="10">
         <v>500</v>
       </c>
       <c r="G10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H10" s="10">
         <v>13507</v>
       </c>
       <c r="I10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>1</v>
       </c>
       <c r="K10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>1</v>
       </c>
       <c r="M10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N10" s="10" t="s">
         <v>1</v>
       </c>
       <c r="O10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P10" s="10" t="s">
         <v>1</v>
       </c>
       <c r="Q10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R10" s="12">
         <v>100</v>
       </c>
       <c r="S10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T10" s="12">
         <v>99.1</v>
       </c>
       <c r="U10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V10" s="12">
         <v>92.3</v>
       </c>
       <c r="W10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X10" s="12">
         <v>101.4</v>
       </c>
       <c r="Y10" s="13" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z10" s="14">
         <v>56.1</v>
       </c>
       <c r="AA10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB10" s="12">
         <v>57.6</v>
       </c>
       <c r="AC10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD10" s="12">
         <v>53.9</v>
       </c>
       <c r="AE10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF10" s="12">
         <v>54.5</v>
       </c>
       <c r="AG10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH10" s="12">
         <v>55.8</v>
       </c>
       <c r="AI10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ10" s="12">
         <v>52.4</v>
       </c>
       <c r="AK10" s="15" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL10" s="10">
         <v>21767</v>
       </c>
       <c r="AM10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN10" s="10">
         <v>16156</v>
       </c>
       <c r="AO10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP10" s="10">
         <v>494</v>
       </c>
       <c r="AQ10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR10" s="10">
         <v>5117</v>
       </c>
       <c r="AS10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT10" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AU10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV10" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AW10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX10" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AY10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ10" s="12" t="s">
         <v>1</v>
       </c>
       <c r="BA10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB10" s="12">
         <v>100</v>
       </c>
       <c r="BC10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD10" s="12">
         <v>99.3</v>
       </c>
       <c r="BE10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF10" s="12">
         <v>92.5</v>
       </c>
       <c r="BG10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH10" s="18">
         <v>103.2</v>
       </c>
       <c r="BI10" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ10" s="12">
         <v>76.5</v>
       </c>
       <c r="BK10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL10" s="12">
         <v>79.5</v>
       </c>
       <c r="BM10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN10" s="12">
         <v>72</v>
       </c>
       <c r="BO10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP10" s="12">
         <v>74.2</v>
       </c>
       <c r="BQ10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR10" s="12">
         <v>77.099999999999994</v>
       </c>
       <c r="BS10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT10" s="12">
         <v>70</v>
       </c>
       <c r="BU10" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="54" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="10">
         <v>30788</v>
       </c>
       <c r="C11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D11" s="10">
         <v>16740</v>
       </c>
       <c r="E11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F11" s="10">
         <v>542</v>
       </c>
       <c r="G11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H11" s="10">
         <v>13507</v>
       </c>
       <c r="I11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J11" s="12">
         <v>100</v>
       </c>
       <c r="K11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L11" s="12">
         <v>101.6</v>
       </c>
       <c r="M11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N11" s="12">
         <v>81.099999999999994</v>
       </c>
       <c r="O11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P11" s="12">
         <v>99.1</v>
       </c>
       <c r="Q11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R11" s="12">
         <v>100</v>
       </c>
       <c r="S11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T11" s="12">
         <v>99.8</v>
       </c>
       <c r="U11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V11" s="12">
         <v>108.4</v>
       </c>
       <c r="W11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X11" s="12">
         <v>100</v>
       </c>
       <c r="Y11" s="13" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z11" s="14">
         <v>56.1</v>
       </c>
       <c r="AA11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB11" s="12">
         <v>57.3</v>
       </c>
       <c r="AC11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD11" s="12">
         <v>54.4</v>
       </c>
       <c r="AE11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF11" s="12">
         <v>54.4</v>
       </c>
       <c r="AG11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH11" s="12">
         <v>55.5</v>
       </c>
       <c r="AI11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ11" s="12">
         <v>52.6</v>
       </c>
       <c r="AK11" s="15" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL11" s="10">
         <v>21767</v>
       </c>
       <c r="AM11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN11" s="10">
         <v>16091</v>
       </c>
       <c r="AO11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP11" s="10">
         <v>532</v>
       </c>
       <c r="AQ11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR11" s="10">
         <v>5144</v>
       </c>
       <c r="AS11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT11" s="12">
         <v>100</v>
       </c>
       <c r="AU11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV11" s="12">
         <v>101.6</v>
       </c>
       <c r="AW11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX11" s="12">
         <v>80.099999999999994</v>
       </c>
       <c r="AY11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ11" s="12">
         <v>97.7</v>
       </c>
       <c r="BA11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB11" s="12">
         <v>100</v>
       </c>
       <c r="BC11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD11" s="12">
         <v>99.6</v>
       </c>
       <c r="BE11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF11" s="12">
         <v>107.7</v>
       </c>
       <c r="BG11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH11" s="18">
         <v>100.5</v>
       </c>
       <c r="BI11" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ11" s="12">
         <v>76.400000000000006</v>
       </c>
       <c r="BK11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL11" s="12">
         <v>79</v>
       </c>
       <c r="BM11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN11" s="12">
         <v>72.5</v>
       </c>
       <c r="BO11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP11" s="12">
         <v>73.900000000000006</v>
       </c>
       <c r="BQ11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR11" s="12">
         <v>76.5</v>
       </c>
       <c r="BS11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT11" s="12">
         <v>70.099999999999994</v>
       </c>
       <c r="BU11" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="10">
         <v>30775</v>
       </c>
       <c r="C12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D12" s="10">
         <v>16557</v>
       </c>
       <c r="E12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F12" s="10">
         <v>542</v>
       </c>
       <c r="G12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H12" s="10">
         <v>13676</v>
       </c>
       <c r="I12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J12" s="12">
         <v>99.9</v>
       </c>
       <c r="K12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L12" s="12">
         <v>98.7</v>
       </c>
       <c r="M12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N12" s="12">
         <v>97.8</v>
       </c>
       <c r="O12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P12" s="12">
         <v>101.6</v>
       </c>
       <c r="Q12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R12" s="12">
         <v>100</v>
       </c>
       <c r="S12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T12" s="12">
         <v>98.9</v>
       </c>
       <c r="U12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V12" s="12">
         <v>100</v>
       </c>
       <c r="W12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X12" s="12">
         <v>101.3</v>
       </c>
       <c r="Y12" s="13" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z12" s="14">
         <v>55.6</v>
       </c>
       <c r="AA12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB12" s="12">
         <v>56.4</v>
       </c>
       <c r="AC12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD12" s="12">
         <v>54.3</v>
       </c>
       <c r="AE12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF12" s="12">
         <v>53.8</v>
       </c>
       <c r="AG12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH12" s="12">
         <v>54.6</v>
       </c>
       <c r="AI12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ12" s="12">
         <v>52.6</v>
       </c>
       <c r="AK12" s="15" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL12" s="10">
         <v>21705</v>
       </c>
       <c r="AM12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN12" s="10">
         <v>15887</v>
       </c>
       <c r="AO12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP12" s="10">
         <v>540</v>
       </c>
       <c r="AQ12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR12" s="10">
         <v>5277</v>
       </c>
       <c r="AS12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT12" s="12">
         <v>99.7</v>
       </c>
       <c r="AU12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV12" s="12">
         <v>98.4</v>
       </c>
       <c r="AW12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX12" s="12">
         <v>98.5</v>
       </c>
       <c r="AY12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ12" s="12">
         <v>104</v>
       </c>
       <c r="BA12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB12" s="12">
         <v>99.7</v>
       </c>
       <c r="BC12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD12" s="12">
         <v>98.7</v>
       </c>
       <c r="BE12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF12" s="12">
         <v>101.5</v>
       </c>
       <c r="BG12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH12" s="18">
         <v>102.6</v>
       </c>
       <c r="BI12" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ12" s="12">
         <v>75.7</v>
       </c>
       <c r="BK12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL12" s="12">
         <v>77.900000000000006</v>
       </c>
       <c r="BM12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN12" s="12">
         <v>72.400000000000006</v>
       </c>
       <c r="BO12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP12" s="12">
         <v>73.2</v>
       </c>
       <c r="BQ12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR12" s="12">
         <v>75.3</v>
       </c>
       <c r="BS12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT12" s="12">
         <v>70</v>
       </c>
       <c r="BU12" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:73" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="55" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="10">
         <v>30738</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D13" s="10">
         <v>16821</v>
       </c>
       <c r="E13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F13" s="10">
         <v>577</v>
       </c>
       <c r="G13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H13" s="10">
         <v>13341</v>
       </c>
       <c r="I13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J13" s="12">
         <v>99.8</v>
       </c>
       <c r="K13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L13" s="12">
         <v>99.3</v>
       </c>
       <c r="M13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N13" s="12">
         <v>106.5</v>
       </c>
       <c r="O13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P13" s="12">
         <v>100.2</v>
       </c>
       <c r="Q13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R13" s="12">
         <v>99.9</v>
       </c>
       <c r="S13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T13" s="12">
         <v>101.6</v>
       </c>
       <c r="U13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V13" s="12">
         <v>106.5</v>
       </c>
       <c r="W13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X13" s="12">
         <v>97.6</v>
       </c>
       <c r="Y13" s="13" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z13" s="14">
         <v>56.6</v>
       </c>
       <c r="AA13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB13" s="12">
         <v>57.6</v>
       </c>
       <c r="AC13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD13" s="12">
         <v>55.1</v>
       </c>
       <c r="AE13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF13" s="12">
         <v>54.7</v>
       </c>
       <c r="AG13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH13" s="12">
         <v>55.7</v>
       </c>
       <c r="AI13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ13" s="12">
         <v>53.1</v>
       </c>
       <c r="AK13" s="15" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL13" s="10">
         <v>21645</v>
       </c>
       <c r="AM13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN13" s="10">
         <v>16111</v>
       </c>
       <c r="AO13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP13" s="10">
         <v>571</v>
       </c>
       <c r="AQ13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR13" s="10">
         <v>4964</v>
       </c>
       <c r="AS13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT13" s="12">
         <v>99.4</v>
       </c>
       <c r="AU13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV13" s="12">
         <v>99</v>
       </c>
       <c r="AW13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX13" s="12">
         <v>106.9</v>
       </c>
       <c r="AY13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ13" s="12">
         <v>100.1</v>
       </c>
       <c r="BA13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB13" s="12">
         <v>99.7</v>
       </c>
       <c r="BC13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD13" s="12">
         <v>101.4</v>
       </c>
       <c r="BE13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF13" s="12">
         <v>105.7</v>
       </c>
       <c r="BG13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH13" s="18">
         <v>94.1</v>
       </c>
       <c r="BI13" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ13" s="12">
         <v>77.099999999999994</v>
       </c>
       <c r="BK13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL13" s="12">
         <v>79.5</v>
       </c>
       <c r="BM13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN13" s="12">
         <v>73.400000000000006</v>
       </c>
       <c r="BO13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP13" s="12">
         <v>74.400000000000006</v>
       </c>
       <c r="BQ13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR13" s="12">
         <v>76.900000000000006</v>
       </c>
       <c r="BS13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT13" s="12">
         <v>70.8</v>
       </c>
       <c r="BU13" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:73" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="55" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="10">
         <v>30737</v>
       </c>
       <c r="C14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D14" s="10">
         <v>16819</v>
       </c>
       <c r="E14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F14" s="10">
         <v>547</v>
       </c>
       <c r="G14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H14" s="10">
         <v>13372</v>
       </c>
       <c r="I14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J14" s="12">
         <v>99.8</v>
       </c>
       <c r="K14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L14" s="12">
         <v>100.2</v>
       </c>
       <c r="M14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N14" s="12">
         <v>109.4</v>
       </c>
       <c r="O14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P14" s="12">
         <v>99</v>
       </c>
       <c r="Q14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R14" s="12">
         <v>100</v>
       </c>
       <c r="S14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T14" s="12">
         <v>100</v>
       </c>
       <c r="U14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V14" s="12">
         <v>94.8</v>
       </c>
       <c r="W14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X14" s="12">
         <v>100.2</v>
       </c>
       <c r="Y14" s="13" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z14" s="14">
         <v>56.5</v>
       </c>
       <c r="AA14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB14" s="12">
         <v>57.5</v>
       </c>
       <c r="AC14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD14" s="12">
         <v>54.9</v>
       </c>
       <c r="AE14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF14" s="12">
         <v>54.7</v>
       </c>
       <c r="AG14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH14" s="12">
         <v>55.8</v>
       </c>
       <c r="AI14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ14" s="12">
         <v>53.1</v>
       </c>
       <c r="AK14" s="15" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL14" s="10">
         <v>21585</v>
       </c>
       <c r="AM14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN14" s="10">
         <v>16107</v>
       </c>
       <c r="AO14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP14" s="10">
         <v>536</v>
       </c>
       <c r="AQ14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR14" s="10">
         <v>4942</v>
       </c>
       <c r="AS14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT14" s="12">
         <v>99.2</v>
       </c>
       <c r="AU14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV14" s="12">
         <v>99.7</v>
       </c>
       <c r="AW14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX14" s="12">
         <v>108.5</v>
       </c>
       <c r="AY14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ14" s="12">
         <v>96.6</v>
       </c>
       <c r="BA14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB14" s="12">
         <v>99.7</v>
       </c>
       <c r="BC14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD14" s="12">
         <v>100</v>
       </c>
       <c r="BE14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF14" s="12">
         <v>93.9</v>
       </c>
       <c r="BG14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH14" s="18">
         <v>99.6</v>
       </c>
       <c r="BI14" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ14" s="12">
         <v>77.099999999999994</v>
       </c>
       <c r="BK14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL14" s="12">
         <v>79.7</v>
       </c>
       <c r="BM14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN14" s="12">
         <v>73.3</v>
       </c>
       <c r="BO14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP14" s="12">
         <v>74.599999999999994</v>
       </c>
       <c r="BQ14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR14" s="12">
         <v>77.2</v>
       </c>
       <c r="BS14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT14" s="12">
         <v>70.8</v>
       </c>
       <c r="BU14" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:73" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="55" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="20">
         <v>30594</v>
       </c>
       <c r="C15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D15" s="20">
         <v>16928</v>
       </c>
       <c r="E15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F15" s="20">
         <v>711</v>
       </c>
       <c r="G15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H15" s="20">
         <v>12955</v>
       </c>
       <c r="I15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J15" s="12">
         <v>99.4</v>
       </c>
       <c r="K15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L15" s="12">
         <v>101.1</v>
       </c>
       <c r="M15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N15" s="12">
         <v>131.19999999999999</v>
       </c>
       <c r="O15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P15" s="12">
         <v>95.9</v>
       </c>
       <c r="Q15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R15" s="12">
         <v>99.5</v>
       </c>
       <c r="S15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T15" s="21">
         <v>100.6</v>
       </c>
       <c r="U15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V15" s="21">
         <v>130</v>
       </c>
       <c r="W15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X15" s="21">
         <v>96.9</v>
       </c>
       <c r="Y15" s="13" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z15" s="22">
         <v>57.7</v>
       </c>
       <c r="AA15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB15" s="23">
         <v>58.2</v>
       </c>
       <c r="AC15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD15" s="23">
         <v>56.9</v>
       </c>
       <c r="AE15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF15" s="23">
         <v>55.3</v>
       </c>
       <c r="AG15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH15" s="23">
         <v>55.8</v>
       </c>
       <c r="AI15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ15" s="23">
         <v>54.6</v>
       </c>
       <c r="AK15" s="15" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL15" s="20">
         <v>21513</v>
       </c>
       <c r="AM15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN15" s="20">
         <v>16223</v>
       </c>
       <c r="AO15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP15" s="20">
         <v>703</v>
       </c>
       <c r="AQ15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR15" s="20">
         <v>4588</v>
       </c>
       <c r="AS15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT15" s="12">
         <v>98.8</v>
       </c>
       <c r="AU15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV15" s="12">
         <v>100.8</v>
       </c>
       <c r="AW15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX15" s="12">
         <v>132.1</v>
       </c>
       <c r="AY15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ15" s="12">
         <v>89.2</v>
       </c>
       <c r="BA15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB15" s="21">
         <v>99.7</v>
       </c>
       <c r="BC15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD15" s="21">
         <v>100.7</v>
       </c>
       <c r="BE15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF15" s="21">
         <v>131.19999999999999</v>
       </c>
       <c r="BG15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH15" s="24">
         <v>92.8</v>
       </c>
       <c r="BI15" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ15" s="23">
         <v>78.7</v>
       </c>
       <c r="BK15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL15" s="23">
         <v>80.7</v>
       </c>
       <c r="BM15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN15" s="23">
         <v>75.7</v>
       </c>
       <c r="BO15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP15" s="23">
         <v>75.400000000000006</v>
       </c>
       <c r="BQ15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR15" s="23">
         <v>77.3</v>
       </c>
       <c r="BS15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT15" s="25">
         <v>72.599999999999994</v>
       </c>
       <c r="BU15" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="54" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="26">
         <v>30545</v>
       </c>
       <c r="C16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D16" s="26">
         <v>17101</v>
       </c>
       <c r="E16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F16" s="26">
         <v>627</v>
       </c>
       <c r="G16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H16" s="26">
         <v>12816</v>
       </c>
       <c r="I16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J16" s="12">
         <v>99.3</v>
       </c>
       <c r="K16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L16" s="12">
         <v>103.3</v>
       </c>
       <c r="M16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N16" s="12">
         <v>115.7</v>
       </c>
       <c r="O16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P16" s="12">
         <v>93.7</v>
       </c>
       <c r="Q16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R16" s="27">
         <v>99.8</v>
       </c>
       <c r="S16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T16" s="27">
         <v>101</v>
       </c>
       <c r="U16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V16" s="27">
         <v>88.2</v>
       </c>
       <c r="W16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X16" s="27">
         <v>98.9</v>
       </c>
       <c r="Y16" s="13" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z16" s="28">
         <v>58</v>
       </c>
       <c r="AA16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB16" s="27">
         <v>58.9</v>
       </c>
       <c r="AC16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD16" s="27">
         <v>56.7</v>
       </c>
       <c r="AE16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF16" s="27">
         <v>56</v>
       </c>
       <c r="AG16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH16" s="27">
         <v>56.8</v>
       </c>
       <c r="AI16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ16" s="27">
         <v>54.8</v>
       </c>
       <c r="AK16" s="15" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL16" s="26">
         <v>21449</v>
       </c>
       <c r="AM16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN16" s="26">
         <v>16362</v>
       </c>
       <c r="AO16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP16" s="26">
         <v>623</v>
       </c>
       <c r="AQ16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR16" s="26">
         <v>4464</v>
       </c>
       <c r="AS16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT16" s="12">
         <v>98.8</v>
       </c>
       <c r="AU16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV16" s="12">
         <v>103</v>
       </c>
       <c r="AW16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX16" s="12">
         <v>115.4</v>
       </c>
       <c r="AY16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ16" s="12">
         <v>84.6</v>
       </c>
       <c r="BA16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB16" s="27">
         <v>99.7</v>
       </c>
       <c r="BC16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD16" s="27">
         <v>100.9</v>
       </c>
       <c r="BE16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF16" s="27">
         <v>88.6</v>
       </c>
       <c r="BG16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH16" s="29">
         <v>97.3</v>
       </c>
       <c r="BI16" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ16" s="27">
         <v>79.2</v>
       </c>
       <c r="BK16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL16" s="27">
         <v>81.7</v>
       </c>
       <c r="BM16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN16" s="27">
         <v>75.599999999999994</v>
       </c>
       <c r="BO16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP16" s="27">
         <v>76.3</v>
       </c>
       <c r="BQ16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR16" s="27">
         <v>78.599999999999994</v>
       </c>
       <c r="BS16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT16" s="30">
         <v>72.900000000000006</v>
       </c>
       <c r="BU16" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="54" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="26">
         <v>30503</v>
       </c>
       <c r="C17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D17" s="26">
         <v>17322</v>
       </c>
       <c r="E17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F17" s="26">
         <v>547</v>
       </c>
       <c r="G17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H17" s="26">
         <v>12633</v>
       </c>
       <c r="I17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J17" s="12">
         <v>99.2</v>
       </c>
       <c r="K17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L17" s="12">
         <v>103</v>
       </c>
       <c r="M17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N17" s="12">
         <v>94.8</v>
       </c>
       <c r="O17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P17" s="12">
         <v>94.7</v>
       </c>
       <c r="Q17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R17" s="27">
         <v>99.9</v>
       </c>
       <c r="S17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T17" s="27">
         <v>101.3</v>
       </c>
       <c r="U17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V17" s="27">
         <v>87.2</v>
       </c>
       <c r="W17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X17" s="27">
         <v>98.6</v>
       </c>
       <c r="Y17" s="13" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z17" s="31">
         <v>58.6</v>
       </c>
       <c r="AA17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB17" s="26">
         <v>59.2</v>
       </c>
       <c r="AC17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD17" s="26">
         <v>57.6</v>
       </c>
       <c r="AE17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF17" s="26">
         <v>56.8</v>
       </c>
       <c r="AG17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH17" s="26">
         <v>57.4</v>
       </c>
       <c r="AI17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ17" s="26">
         <v>55.9</v>
       </c>
       <c r="AK17" s="15" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL17" s="26">
         <v>21386</v>
       </c>
       <c r="AM17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN17" s="26">
         <v>16543</v>
       </c>
       <c r="AO17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP17" s="26">
         <v>547</v>
       </c>
       <c r="AQ17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR17" s="26">
         <v>4296</v>
       </c>
       <c r="AS17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT17" s="12">
         <v>98.8</v>
       </c>
       <c r="AU17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV17" s="12">
         <v>102.7</v>
       </c>
       <c r="AW17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX17" s="12">
         <v>95.8</v>
       </c>
       <c r="AY17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ17" s="12">
         <v>86.5</v>
       </c>
       <c r="BA17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB17" s="27">
         <v>99.7</v>
       </c>
       <c r="BC17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD17" s="27">
         <v>101.1</v>
       </c>
       <c r="BE17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF17" s="27">
         <v>87.8</v>
       </c>
       <c r="BG17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH17" s="29">
         <v>96.2</v>
       </c>
       <c r="BI17" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ17" s="27">
         <v>79.900000000000006</v>
       </c>
       <c r="BK17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL17" s="27">
         <v>81.900000000000006</v>
       </c>
       <c r="BM17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN17" s="27">
         <v>76.900000000000006</v>
       </c>
       <c r="BO17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP17" s="27">
         <v>77.400000000000006</v>
       </c>
       <c r="BQ17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR17" s="27">
         <v>79.3</v>
       </c>
       <c r="BS17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT17" s="30">
         <v>74.5</v>
       </c>
       <c r="BU17" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="54" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="26">
         <v>30488</v>
       </c>
       <c r="C18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D18" s="26">
         <v>17293</v>
       </c>
       <c r="E18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F18" s="26">
         <v>511</v>
       </c>
       <c r="G18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H18" s="26">
         <v>12684</v>
       </c>
       <c r="I18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J18" s="12">
         <v>99.2</v>
       </c>
       <c r="K18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L18" s="12">
         <v>102.8</v>
       </c>
       <c r="M18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N18" s="12">
         <v>93.4</v>
       </c>
       <c r="O18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P18" s="12">
         <v>94.9</v>
       </c>
       <c r="Q18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R18" s="27">
         <v>100</v>
       </c>
       <c r="S18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T18" s="27">
         <v>99.8</v>
       </c>
       <c r="U18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V18" s="27">
         <v>93.4</v>
       </c>
       <c r="W18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X18" s="27">
         <v>100.4</v>
       </c>
       <c r="Y18" s="13" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z18" s="28">
         <v>58.4</v>
       </c>
       <c r="AA18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB18" s="26">
         <v>59.1</v>
       </c>
       <c r="AC18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD18" s="26">
         <v>57.4</v>
       </c>
       <c r="AE18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF18" s="26">
         <v>56.7</v>
       </c>
       <c r="AG18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH18" s="26">
         <v>57.5</v>
       </c>
       <c r="AI18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ18" s="26">
         <v>55.6</v>
       </c>
       <c r="AK18" s="15" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL18" s="26">
         <v>21327</v>
       </c>
       <c r="AM18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN18" s="26">
         <v>16516</v>
       </c>
       <c r="AO18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP18" s="26">
         <v>507</v>
       </c>
       <c r="AQ18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR18" s="26">
         <v>4304</v>
       </c>
       <c r="AS18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT18" s="12">
         <v>98.8</v>
       </c>
       <c r="AU18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV18" s="12">
         <v>102.5</v>
       </c>
       <c r="AW18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX18" s="12">
         <v>94.6</v>
       </c>
       <c r="AY18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ18" s="12">
         <v>87.1</v>
       </c>
       <c r="BA18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB18" s="27">
         <v>99.7</v>
       </c>
       <c r="BC18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD18" s="27">
         <v>99.8</v>
       </c>
       <c r="BE18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF18" s="27">
         <v>92.7</v>
       </c>
       <c r="BG18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH18" s="29">
         <v>100.2</v>
       </c>
       <c r="BI18" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ18" s="27">
         <v>79.8</v>
       </c>
       <c r="BK18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL18" s="27">
         <v>82.1</v>
       </c>
       <c r="BM18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN18" s="27">
         <v>76.599999999999994</v>
       </c>
       <c r="BO18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP18" s="27">
         <v>77.400000000000006</v>
       </c>
       <c r="BQ18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR18" s="27">
         <v>79.7</v>
       </c>
       <c r="BS18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT18" s="30">
         <v>74.099999999999994</v>
       </c>
       <c r="BU18" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="55" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="26">
         <v>30434</v>
       </c>
       <c r="C19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D19" s="26">
         <v>17222</v>
       </c>
       <c r="E19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F19" s="26">
         <v>551</v>
       </c>
       <c r="G19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H19" s="26">
         <v>12660</v>
       </c>
       <c r="I19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J19" s="32">
         <v>99.5</v>
       </c>
       <c r="K19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L19" s="23">
         <v>101.7</v>
       </c>
       <c r="M19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N19" s="23">
         <v>77.5</v>
       </c>
       <c r="O19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P19" s="32">
         <v>97.7</v>
       </c>
       <c r="Q19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R19" s="26">
         <v>99.8</v>
       </c>
       <c r="S19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T19" s="26">
         <v>99.6</v>
       </c>
       <c r="U19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V19" s="26">
         <v>107.8</v>
       </c>
       <c r="W19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X19" s="26">
         <v>99.8</v>
       </c>
       <c r="Y19" s="13" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z19" s="28">
         <v>58.4</v>
       </c>
       <c r="AA19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB19" s="27">
         <v>59</v>
       </c>
       <c r="AC19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD19" s="26">
         <v>57.5</v>
       </c>
       <c r="AE19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF19" s="26">
         <v>56.6</v>
       </c>
       <c r="AG19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH19" s="26">
         <v>57.2</v>
       </c>
       <c r="AI19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ19" s="26">
         <v>55.7</v>
       </c>
       <c r="AK19" s="15" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL19" s="26">
         <v>21263</v>
       </c>
       <c r="AM19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN19" s="26">
         <v>16458</v>
       </c>
       <c r="AO19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP19" s="26">
         <v>542</v>
       </c>
       <c r="AQ19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR19" s="26">
         <v>4263</v>
       </c>
       <c r="AS19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT19" s="26">
         <v>98.8</v>
       </c>
       <c r="AU19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV19" s="26">
         <v>101.4</v>
       </c>
       <c r="AW19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX19" s="26">
         <v>77.099999999999994</v>
       </c>
       <c r="AY19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ19" s="30">
         <v>92.9</v>
       </c>
       <c r="BA19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB19" s="26">
         <v>99.7</v>
       </c>
       <c r="BC19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD19" s="26">
         <v>99.6</v>
       </c>
       <c r="BE19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF19" s="26">
         <v>106.9</v>
       </c>
       <c r="BG19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH19" s="29">
         <v>99</v>
       </c>
       <c r="BI19" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ19" s="27">
         <v>80</v>
       </c>
       <c r="BK19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL19" s="27">
         <v>82.1</v>
       </c>
       <c r="BM19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN19" s="27">
         <v>76.900000000000006</v>
       </c>
       <c r="BO19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP19" s="27">
         <v>77.400000000000006</v>
       </c>
       <c r="BQ19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR19" s="27">
         <v>79.5</v>
       </c>
       <c r="BS19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT19" s="30">
         <v>74.400000000000006</v>
       </c>
       <c r="BU19" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="55" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="33">
         <v>30399</v>
       </c>
       <c r="C20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D20" s="33">
         <v>17276</v>
       </c>
       <c r="E20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F20" s="33">
         <v>465</v>
       </c>
       <c r="G20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H20" s="33">
         <v>12658</v>
       </c>
       <c r="I20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J20" s="23">
         <v>99.5</v>
       </c>
       <c r="K20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L20" s="23">
         <v>101</v>
       </c>
       <c r="M20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N20" s="23">
         <v>74.2</v>
       </c>
       <c r="O20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P20" s="23">
         <v>98.8</v>
       </c>
       <c r="Q20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R20" s="27">
         <v>99.9</v>
       </c>
       <c r="S20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T20" s="27">
         <v>100.3</v>
       </c>
       <c r="U20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V20" s="27">
         <v>84.4</v>
       </c>
       <c r="W20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X20" s="27">
         <v>100</v>
       </c>
       <c r="Y20" s="13" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z20" s="28">
         <v>58.4</v>
       </c>
       <c r="AA20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB20" s="27">
         <v>58.8</v>
       </c>
       <c r="AC20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD20" s="27">
         <v>57.7</v>
       </c>
       <c r="AE20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF20" s="27">
         <v>56.8</v>
       </c>
       <c r="AG20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH20" s="27">
         <v>57.3</v>
       </c>
       <c r="AI20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ20" s="27">
         <v>56.1</v>
       </c>
       <c r="AK20" s="15" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL20" s="33">
         <v>21205</v>
       </c>
       <c r="AM20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN20" s="33">
         <v>16497</v>
       </c>
       <c r="AO20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP20" s="33">
         <v>459</v>
       </c>
       <c r="AQ20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR20" s="33">
         <v>4248</v>
       </c>
       <c r="AS20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT20" s="27">
         <v>98.9</v>
       </c>
       <c r="AU20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV20" s="27">
         <v>100.8</v>
       </c>
       <c r="AW20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX20" s="27">
         <v>73.7</v>
       </c>
       <c r="AY20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ20" s="30">
         <v>95.2</v>
       </c>
       <c r="BA20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB20" s="27">
         <v>99.7</v>
       </c>
       <c r="BC20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD20" s="27">
         <v>100.2</v>
       </c>
       <c r="BE20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF20" s="27">
         <v>84.7</v>
       </c>
       <c r="BG20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH20" s="29">
         <v>99.6</v>
       </c>
       <c r="BI20" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ20" s="27">
         <v>80</v>
       </c>
       <c r="BK20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL20" s="26">
         <v>81.8</v>
       </c>
       <c r="BM20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN20" s="26">
         <v>77.3</v>
       </c>
       <c r="BO20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP20" s="27">
         <v>77.8</v>
       </c>
       <c r="BQ20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR20" s="27">
         <v>79.7</v>
       </c>
       <c r="BS20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT20" s="30">
         <v>75.099999999999994</v>
       </c>
       <c r="BU20" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="55" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="33">
         <v>30386</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D21" s="33">
         <v>17197</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F21" s="33">
         <v>515</v>
       </c>
       <c r="G21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H21" s="33">
         <v>12674</v>
       </c>
       <c r="I21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J21" s="23">
         <v>99.6</v>
       </c>
       <c r="K21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L21" s="23">
         <v>99.3</v>
       </c>
       <c r="M21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N21" s="23">
         <v>94.1</v>
       </c>
       <c r="O21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P21" s="23">
         <v>100.3</v>
       </c>
       <c r="Q21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R21" s="27">
         <v>100</v>
       </c>
       <c r="S21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T21" s="27">
         <v>99.5</v>
       </c>
       <c r="U21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V21" s="27">
         <v>110.8</v>
       </c>
       <c r="W21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X21" s="27">
         <v>100.1</v>
       </c>
       <c r="Y21" s="13" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z21" s="28">
         <v>58.3</v>
       </c>
       <c r="AA21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB21" s="27">
         <v>58.6</v>
       </c>
       <c r="AC21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD21" s="27">
         <v>57.8</v>
       </c>
       <c r="AE21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF21" s="27">
         <v>56.6</v>
       </c>
       <c r="AG21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH21" s="27">
         <v>57</v>
       </c>
       <c r="AI21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ21" s="27">
         <v>56</v>
       </c>
       <c r="AK21" s="15" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL21" s="33">
         <v>21149</v>
       </c>
       <c r="AM21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN21" s="33">
         <v>16424</v>
       </c>
       <c r="AO21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP21" s="33">
         <v>509</v>
       </c>
       <c r="AQ21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR21" s="33">
         <v>4215</v>
       </c>
       <c r="AS21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT21" s="27">
         <v>98.9</v>
       </c>
       <c r="AU21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV21" s="27">
         <v>99.3</v>
       </c>
       <c r="AW21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX21" s="27">
         <v>93.1</v>
       </c>
       <c r="AY21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ21" s="30">
         <v>98.1</v>
       </c>
       <c r="BA21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB21" s="27">
         <v>99.7</v>
       </c>
       <c r="BC21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD21" s="27">
         <v>99.6</v>
       </c>
       <c r="BE21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF21" s="27">
         <v>110.9</v>
       </c>
       <c r="BG21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH21" s="29">
         <v>99.2</v>
       </c>
       <c r="BI21" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ21" s="27">
         <v>80.099999999999994</v>
       </c>
       <c r="BK21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL21" s="26">
         <v>81.8</v>
       </c>
       <c r="BM21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN21" s="26">
         <v>77.599999999999994</v>
       </c>
       <c r="BO21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP21" s="26">
         <v>77.7</v>
       </c>
       <c r="BQ21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR21" s="26">
         <v>79.400000000000006</v>
       </c>
       <c r="BS21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT21" s="34">
         <v>75.099999999999994</v>
       </c>
       <c r="BU21" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="55" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="33">
         <v>30376</v>
       </c>
       <c r="C22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D22" s="33">
         <v>17308</v>
       </c>
       <c r="E22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F22" s="33">
         <v>511</v>
       </c>
       <c r="G22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H22" s="33">
         <v>12557</v>
       </c>
       <c r="I22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J22" s="23">
         <v>99.6</v>
       </c>
       <c r="K22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L22" s="23">
         <v>100.1</v>
       </c>
       <c r="M22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N22" s="23">
         <v>100</v>
       </c>
       <c r="O22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P22" s="23">
         <v>99</v>
       </c>
       <c r="Q22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R22" s="27">
         <v>100</v>
       </c>
       <c r="S22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T22" s="27">
         <v>100.6</v>
       </c>
       <c r="U22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V22" s="27">
         <v>99.2</v>
       </c>
       <c r="W22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X22" s="27">
         <v>99.1</v>
       </c>
       <c r="Y22" s="13" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z22" s="28">
         <v>58.7</v>
       </c>
       <c r="AA22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB22" s="27">
         <v>59</v>
       </c>
       <c r="AC22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD22" s="27">
         <v>58.1</v>
       </c>
       <c r="AE22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF22" s="27">
         <v>57</v>
       </c>
       <c r="AG22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH22" s="27">
         <v>57.5</v>
       </c>
       <c r="AI22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ22" s="27">
         <v>56.2</v>
       </c>
       <c r="AK22" s="15" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL22" s="33">
         <v>21095</v>
       </c>
       <c r="AM22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN22" s="33">
         <v>16542</v>
       </c>
       <c r="AO22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP22" s="33">
         <v>505</v>
       </c>
       <c r="AQ22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR22" s="33">
         <v>4048</v>
       </c>
       <c r="AS22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT22" s="27">
         <v>98.9</v>
       </c>
       <c r="AU22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV22" s="27">
         <v>100.2</v>
       </c>
       <c r="AW22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX22" s="27">
         <v>99.6</v>
       </c>
       <c r="AY22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ22" s="30">
         <v>94.1</v>
       </c>
       <c r="BA22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB22" s="27">
         <v>99.7</v>
       </c>
       <c r="BC22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD22" s="27">
         <v>100.7</v>
       </c>
       <c r="BE22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF22" s="27">
         <v>99.2</v>
       </c>
       <c r="BG22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH22" s="29">
         <v>96</v>
       </c>
       <c r="BI22" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ22" s="27">
         <v>80.8</v>
       </c>
       <c r="BK22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL22" s="26">
         <v>82.6</v>
       </c>
       <c r="BM22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN22" s="26">
         <v>78.3</v>
       </c>
       <c r="BO22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP22" s="26">
         <v>78.400000000000006</v>
       </c>
       <c r="BQ22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR22" s="26">
         <v>80.3</v>
       </c>
       <c r="BS22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT22" s="34">
         <v>75.599999999999994</v>
       </c>
       <c r="BU22" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="55" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="33">
         <v>30365</v>
       </c>
       <c r="C23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D23" s="33">
         <v>17332</v>
       </c>
       <c r="E23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F23" s="33">
         <v>520</v>
       </c>
       <c r="G23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H23" s="33">
         <v>12513</v>
       </c>
       <c r="I23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J23" s="23">
         <v>99.8</v>
       </c>
       <c r="K23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L23" s="23">
         <v>100.6</v>
       </c>
       <c r="M23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N23" s="23">
         <v>94.4</v>
       </c>
       <c r="O23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P23" s="23">
         <v>98.8</v>
       </c>
       <c r="Q23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R23" s="27">
         <v>100</v>
       </c>
       <c r="S23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T23" s="27">
         <v>100.1</v>
       </c>
       <c r="U23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V23" s="27">
         <v>101.8</v>
       </c>
       <c r="W23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X23" s="27">
         <v>99.6</v>
       </c>
       <c r="Y23" s="13" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z23" s="28">
         <v>58.8</v>
       </c>
       <c r="AA23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB23" s="27">
         <v>59.3</v>
       </c>
       <c r="AC23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD23" s="27">
         <v>58</v>
       </c>
       <c r="AE23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF23" s="27">
         <v>57.1</v>
       </c>
       <c r="AG23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH23" s="27">
         <v>57.6</v>
       </c>
       <c r="AI23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ23" s="27">
         <v>56.2</v>
       </c>
       <c r="AK23" s="15" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL23" s="33">
         <v>21044</v>
       </c>
       <c r="AM23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN23" s="33">
         <v>16556</v>
       </c>
       <c r="AO23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP23" s="33">
         <v>513</v>
       </c>
       <c r="AQ23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR23" s="33">
         <v>3975</v>
       </c>
       <c r="AS23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT23" s="27">
         <v>99</v>
       </c>
       <c r="AU23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV23" s="27">
         <v>100.6</v>
       </c>
       <c r="AW23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX23" s="27">
         <v>94.6</v>
       </c>
       <c r="AY23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ23" s="30">
         <v>93.2</v>
       </c>
       <c r="BA23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB23" s="27">
         <v>99.8</v>
       </c>
       <c r="BC23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD23" s="27">
         <v>100.1</v>
       </c>
       <c r="BE23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF23" s="27">
         <v>101.6</v>
       </c>
       <c r="BG23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH23" s="29">
         <v>98.2</v>
       </c>
       <c r="BI23" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ23" s="27">
         <v>81.099999999999994</v>
       </c>
       <c r="BK23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL23" s="26">
         <v>83.1</v>
       </c>
       <c r="BM23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN23" s="26">
         <v>78.3</v>
       </c>
       <c r="BO23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP23" s="26">
         <v>78.7</v>
       </c>
       <c r="BQ23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR23" s="26">
         <v>80.7</v>
       </c>
       <c r="BS23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT23" s="34">
         <v>75.8</v>
       </c>
       <c r="BU23" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="55" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="33">
         <v>30354</v>
       </c>
       <c r="C24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D24" s="33">
         <v>17292</v>
       </c>
       <c r="E24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F24" s="33">
         <v>454</v>
       </c>
       <c r="G24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H24" s="33">
         <v>12608</v>
       </c>
       <c r="I24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J24" s="23">
         <v>99.9</v>
       </c>
       <c r="K24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L24" s="23">
         <v>100.1</v>
       </c>
       <c r="M24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N24" s="23">
         <v>97.6</v>
       </c>
       <c r="O24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P24" s="23">
         <v>99.6</v>
       </c>
       <c r="Q24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R24" s="27">
         <v>100</v>
       </c>
       <c r="S24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T24" s="27">
         <v>99.8</v>
       </c>
       <c r="U24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V24" s="27">
         <v>87.3</v>
       </c>
       <c r="W24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X24" s="27">
         <v>100.8</v>
       </c>
       <c r="Y24" s="13" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z24" s="28">
         <v>58.5</v>
       </c>
       <c r="AA24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB24" s="27">
         <v>59</v>
       </c>
       <c r="AC24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD24" s="27">
         <v>57.6</v>
       </c>
       <c r="AE24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF24" s="27">
         <v>57</v>
       </c>
       <c r="AG24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH24" s="27">
         <v>57.5</v>
       </c>
       <c r="AI24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ24" s="27">
         <v>56.1</v>
       </c>
       <c r="AK24" s="15" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL24" s="33">
         <v>20994</v>
       </c>
       <c r="AM24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN24" s="33">
         <v>16529</v>
       </c>
       <c r="AO24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP24" s="33">
         <v>446</v>
       </c>
       <c r="AQ24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR24" s="33">
         <v>4019</v>
       </c>
       <c r="AS24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT24" s="27">
         <v>99</v>
       </c>
       <c r="AU24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV24" s="27">
         <v>100.2</v>
       </c>
       <c r="AW24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX24" s="27">
         <v>97.2</v>
       </c>
       <c r="AY24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ24" s="30">
         <v>94.6</v>
       </c>
       <c r="BA24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB24" s="27">
         <v>99.8</v>
       </c>
       <c r="BC24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD24" s="27">
         <v>99.8</v>
       </c>
       <c r="BE24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF24" s="27">
         <v>86.9</v>
       </c>
       <c r="BG24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH24" s="29">
         <v>101.1</v>
       </c>
       <c r="BI24" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ24" s="27">
         <v>80.900000000000006</v>
       </c>
       <c r="BK24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL24" s="26">
         <v>82.9</v>
       </c>
       <c r="BM24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN24" s="27">
         <v>78</v>
       </c>
       <c r="BO24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP24" s="26">
         <v>78.7</v>
       </c>
       <c r="BQ24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR24" s="26">
         <v>80.7</v>
       </c>
       <c r="BS24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT24" s="34">
         <v>75.900000000000006</v>
       </c>
       <c r="BU24" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="55" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="33">
         <v>30355</v>
       </c>
       <c r="C25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D25" s="33">
         <v>17279</v>
       </c>
       <c r="E25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F25" s="33">
         <v>488</v>
       </c>
       <c r="G25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H25" s="33">
         <v>12588</v>
       </c>
       <c r="I25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J25" s="23">
         <v>99.9</v>
       </c>
       <c r="K25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L25" s="23">
         <v>100.5</v>
       </c>
       <c r="M25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N25" s="23">
         <v>94.8</v>
       </c>
       <c r="O25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P25" s="23">
         <v>99.3</v>
       </c>
       <c r="Q25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R25" s="27">
         <v>100</v>
       </c>
       <c r="S25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T25" s="27">
         <v>99.9</v>
       </c>
       <c r="U25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V25" s="27">
         <v>107.5</v>
       </c>
       <c r="W25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X25" s="27">
         <v>99.8</v>
       </c>
       <c r="Y25" s="13" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z25" s="28">
         <v>58.5</v>
       </c>
       <c r="AA25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB25" s="27">
         <v>58.8</v>
       </c>
       <c r="AC25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD25" s="27">
         <v>58.2</v>
       </c>
       <c r="AE25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF25" s="27">
         <v>56.9</v>
       </c>
       <c r="AG25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH25" s="27">
         <v>57</v>
       </c>
       <c r="AI25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ25" s="27">
         <v>56.8</v>
       </c>
       <c r="AK25" s="15" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL25" s="33">
         <v>20946</v>
       </c>
       <c r="AM25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN25" s="33">
         <v>16513</v>
       </c>
       <c r="AO25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP25" s="33">
         <v>481</v>
       </c>
       <c r="AQ25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR25" s="33">
         <v>3953</v>
       </c>
       <c r="AS25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT25" s="27">
         <v>99</v>
       </c>
       <c r="AU25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV25" s="27">
         <v>100.5</v>
       </c>
       <c r="AW25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX25" s="27">
         <v>94.5</v>
       </c>
       <c r="AY25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ25" s="30">
         <v>93.8</v>
       </c>
       <c r="BA25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB25" s="27">
         <v>99.8</v>
       </c>
       <c r="BC25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD25" s="27">
         <v>99.9</v>
       </c>
       <c r="BE25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF25" s="27">
         <v>107.8</v>
       </c>
       <c r="BG25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH25" s="29">
         <v>98.4</v>
       </c>
       <c r="BI25" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ25" s="27">
         <v>81.099999999999994</v>
       </c>
       <c r="BK25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL25" s="26">
         <v>82.7</v>
       </c>
       <c r="BM25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN25" s="27">
         <v>78.900000000000006</v>
       </c>
       <c r="BO25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP25" s="26">
         <v>78.8</v>
       </c>
       <c r="BQ25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR25" s="26">
         <v>80.2</v>
       </c>
       <c r="BS25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT25" s="34">
         <v>76.900000000000006</v>
       </c>
       <c r="BU25" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="55" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="33">
         <v>30361</v>
       </c>
       <c r="C26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D26" s="33">
         <v>17323</v>
       </c>
       <c r="E26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F26" s="33">
         <v>547</v>
       </c>
       <c r="G26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H26" s="33">
         <v>12492</v>
       </c>
       <c r="I26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J26" s="23">
         <v>100</v>
       </c>
       <c r="K26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L26" s="23">
         <v>100.1</v>
       </c>
       <c r="M26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N26" s="23">
         <v>107</v>
       </c>
       <c r="O26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P26" s="23">
         <v>99.5</v>
       </c>
       <c r="Q26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R26" s="27">
         <v>100</v>
       </c>
       <c r="S26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T26" s="27">
         <v>100.3</v>
       </c>
       <c r="U26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V26" s="27">
         <v>112.1</v>
       </c>
       <c r="W26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X26" s="27">
         <v>99.2</v>
       </c>
       <c r="Y26" s="35" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z26" s="28">
         <v>58.9</v>
       </c>
       <c r="AA26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB26" s="27">
         <v>58.8</v>
       </c>
       <c r="AC26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD26" s="27">
         <v>58.9</v>
       </c>
       <c r="AE26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF26" s="27">
         <v>57.1</v>
       </c>
       <c r="AG26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH26" s="27">
         <v>57.2</v>
       </c>
       <c r="AI26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ26" s="27">
         <v>56.8</v>
       </c>
       <c r="AK26" s="36" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL26" s="33">
         <v>20899</v>
       </c>
       <c r="AM26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN26" s="33">
         <v>16561</v>
       </c>
       <c r="AO26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP26" s="33">
         <v>540</v>
       </c>
       <c r="AQ26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR26" s="33">
         <v>3798</v>
       </c>
       <c r="AS26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT26" s="27">
         <v>99.1</v>
       </c>
       <c r="AU26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV26" s="27">
         <v>100.1</v>
       </c>
       <c r="AW26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX26" s="27">
         <v>106.9</v>
       </c>
       <c r="AY26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ26" s="30">
         <v>93.8</v>
       </c>
       <c r="BA26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB26" s="27">
         <v>99.8</v>
       </c>
       <c r="BC26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD26" s="27">
         <v>100.3</v>
       </c>
       <c r="BE26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF26" s="27">
         <v>112.3</v>
       </c>
       <c r="BG26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH26" s="29">
         <v>96.1</v>
       </c>
       <c r="BI26" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ26" s="27">
         <v>81.8</v>
       </c>
       <c r="BK26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL26" s="26">
         <v>83.1</v>
       </c>
       <c r="BM26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN26" s="27">
         <v>80</v>
       </c>
       <c r="BO26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP26" s="26">
         <v>79.2</v>
       </c>
       <c r="BQ26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR26" s="26">
         <v>80.8</v>
       </c>
       <c r="BS26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT26" s="34">
         <v>77.099999999999994</v>
       </c>
       <c r="BU26" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="55" t="s">
         <v>46</v>
       </c>
       <c r="B27" s="33">
         <v>30353</v>
       </c>
       <c r="C27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D27" s="33">
         <v>17194</v>
       </c>
       <c r="E27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F27" s="33">
         <v>559</v>
       </c>
       <c r="G27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H27" s="33">
         <v>12600</v>
       </c>
       <c r="I27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J27" s="23">
         <v>100</v>
       </c>
       <c r="K27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L27" s="23">
         <v>99.2</v>
       </c>
       <c r="M27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N27" s="23">
         <v>107.5</v>
       </c>
       <c r="O27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P27" s="23">
         <v>100.7</v>
       </c>
       <c r="Q27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R27" s="27">
         <v>100</v>
       </c>
       <c r="S27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T27" s="27">
         <v>99.3</v>
       </c>
       <c r="U27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V27" s="27">
         <v>102.2</v>
       </c>
       <c r="W27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X27" s="27">
         <v>100.9</v>
       </c>
       <c r="Y27" s="35" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z27" s="28">
         <v>58.5</v>
       </c>
       <c r="AA27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB27" s="27">
         <v>58.9</v>
       </c>
       <c r="AC27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD27" s="27">
         <v>57.9</v>
       </c>
       <c r="AE27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF27" s="27">
         <v>56.6</v>
       </c>
       <c r="AG27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH27" s="27">
         <v>57.1</v>
       </c>
       <c r="AI27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ27" s="27">
         <v>55.9</v>
       </c>
       <c r="AK27" s="36" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL27" s="33">
         <v>20854</v>
       </c>
       <c r="AM27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN27" s="33">
         <v>16455</v>
       </c>
       <c r="AO27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP27" s="33">
         <v>552</v>
       </c>
       <c r="AQ27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR27" s="33">
         <v>3847</v>
       </c>
       <c r="AS27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT27" s="27">
         <v>99.1</v>
       </c>
       <c r="AU27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV27" s="27">
         <v>99.4</v>
       </c>
       <c r="AW27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX27" s="27">
         <v>107.6</v>
       </c>
       <c r="AY27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ27" s="30">
         <v>96.8</v>
       </c>
       <c r="BA27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB27" s="27">
         <v>99.8</v>
       </c>
       <c r="BC27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD27" s="27">
         <v>99.4</v>
       </c>
       <c r="BE27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF27" s="27">
         <v>102.2</v>
       </c>
       <c r="BG27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH27" s="29">
         <v>101.3</v>
       </c>
       <c r="BI27" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ27" s="27">
         <v>81.599999999999994</v>
       </c>
       <c r="BK27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL27" s="26">
         <v>83.5</v>
       </c>
       <c r="BM27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN27" s="27">
         <v>78.8</v>
       </c>
       <c r="BO27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP27" s="26">
         <v>78.900000000000006</v>
       </c>
       <c r="BQ27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR27" s="26">
         <v>80.900000000000006</v>
       </c>
       <c r="BS27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT27" s="30">
         <v>76</v>
       </c>
       <c r="BU27" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="28" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="55" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="33">
         <v>30345</v>
       </c>
       <c r="C28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D28" s="33">
         <v>17205</v>
       </c>
       <c r="E28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F28" s="33">
         <v>472</v>
       </c>
       <c r="G28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H28" s="33">
         <v>12667</v>
       </c>
       <c r="I28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J28" s="23">
         <v>100</v>
       </c>
       <c r="K28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L28" s="23">
         <v>99.5</v>
       </c>
       <c r="M28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N28" s="23">
         <v>104</v>
       </c>
       <c r="O28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P28" s="23">
         <v>100.5</v>
       </c>
       <c r="Q28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R28" s="27">
         <v>100</v>
       </c>
       <c r="S28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T28" s="27">
         <v>100.1</v>
       </c>
       <c r="U28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V28" s="27">
         <v>84.4</v>
       </c>
       <c r="W28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X28" s="27">
         <v>100.5</v>
       </c>
       <c r="Y28" s="35" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z28" s="28">
         <v>58.3</v>
       </c>
       <c r="AA28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB28" s="27">
         <v>59.1</v>
       </c>
       <c r="AC28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD28" s="27">
         <v>57</v>
       </c>
       <c r="AE28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF28" s="27">
         <v>56.7</v>
       </c>
       <c r="AG28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH28" s="27">
         <v>57.5</v>
       </c>
       <c r="AI28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ28" s="27">
         <v>55.5</v>
       </c>
       <c r="AK28" s="36" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL28" s="33">
         <v>20812</v>
       </c>
       <c r="AM28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN28" s="33">
         <v>16433</v>
       </c>
       <c r="AO28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP28" s="33">
         <v>468</v>
       </c>
       <c r="AQ28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR28" s="33">
         <v>3911</v>
       </c>
       <c r="AS28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT28" s="27">
         <v>99.1</v>
       </c>
       <c r="AU28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV28" s="27">
         <v>99.4</v>
       </c>
       <c r="AW28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX28" s="27">
         <v>104.9</v>
       </c>
       <c r="AY28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ28" s="30">
         <v>97.3</v>
       </c>
       <c r="BA28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB28" s="27">
         <v>99.8</v>
       </c>
       <c r="BC28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD28" s="27">
         <v>99.9</v>
       </c>
       <c r="BE28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF28" s="27">
         <v>84.8</v>
       </c>
       <c r="BG28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH28" s="29">
         <v>101.7</v>
       </c>
       <c r="BI28" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ28" s="37">
         <v>81.2</v>
       </c>
       <c r="BK28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL28" s="38">
         <v>83.7</v>
       </c>
       <c r="BM28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN28" s="37">
         <v>77.599999999999994</v>
       </c>
       <c r="BO28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP28" s="37">
         <v>79</v>
       </c>
       <c r="BQ28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR28" s="38">
         <v>81.400000000000006</v>
       </c>
       <c r="BS28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT28" s="39">
         <v>75.5</v>
       </c>
       <c r="BU28" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="29" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="55" t="s">
         <v>48</v>
       </c>
       <c r="B29" s="33">
         <v>30349</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D29" s="33">
         <v>17277</v>
       </c>
       <c r="E29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F29" s="33">
         <v>521</v>
       </c>
       <c r="G29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H29" s="33">
         <v>12552</v>
       </c>
       <c r="I29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J29" s="23">
         <v>100</v>
       </c>
       <c r="K29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L29" s="23">
         <v>100</v>
       </c>
       <c r="M29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N29" s="23">
         <v>106.8</v>
       </c>
       <c r="O29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P29" s="23">
         <v>99.7</v>
       </c>
       <c r="Q29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R29" s="27">
         <v>100</v>
       </c>
       <c r="S29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T29" s="27">
         <v>100.4</v>
       </c>
       <c r="U29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V29" s="27">
         <v>110.4</v>
       </c>
       <c r="W29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X29" s="27">
         <v>99.1</v>
       </c>
       <c r="Y29" s="35" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z29" s="28">
         <v>58.6</v>
       </c>
       <c r="AA29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB29" s="27">
         <v>59.1</v>
       </c>
       <c r="AC29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD29" s="27">
         <v>58</v>
       </c>
       <c r="AE29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF29" s="27">
         <v>56.9</v>
       </c>
       <c r="AG29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH29" s="27">
         <v>57.4</v>
       </c>
       <c r="AI29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ29" s="27">
         <v>56.2</v>
       </c>
       <c r="AK29" s="36" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL29" s="33">
         <v>20772</v>
       </c>
       <c r="AM29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN29" s="33">
         <v>16459</v>
       </c>
       <c r="AO29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP29" s="33">
         <v>512</v>
       </c>
       <c r="AQ29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR29" s="33">
         <v>3801</v>
       </c>
       <c r="AS29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT29" s="27">
         <v>99.2</v>
       </c>
       <c r="AU29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV29" s="27">
         <v>99.7</v>
       </c>
       <c r="AW29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX29" s="27">
         <v>106.4</v>
       </c>
       <c r="AY29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ29" s="30">
         <v>96.2</v>
       </c>
       <c r="BA29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB29" s="27">
         <v>99.8</v>
       </c>
       <c r="BC29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD29" s="27">
         <v>100.2</v>
       </c>
       <c r="BE29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF29" s="27">
         <v>109.4</v>
       </c>
       <c r="BG29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH29" s="29">
         <v>97.2</v>
       </c>
       <c r="BI29" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ29" s="37">
         <v>81.7</v>
       </c>
       <c r="BK29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL29" s="26">
         <v>83.6</v>
       </c>
       <c r="BM29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN29" s="27">
         <v>79</v>
       </c>
       <c r="BO29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP29" s="26">
         <v>79.2</v>
       </c>
       <c r="BQ29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR29" s="26">
         <v>81.099999999999994</v>
       </c>
       <c r="BS29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT29" s="34">
         <v>76.599999999999994</v>
       </c>
       <c r="BU29" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="30" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="55" t="s">
         <v>49</v>
       </c>
       <c r="B30" s="33">
         <v>30352</v>
       </c>
       <c r="C30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D30" s="33">
         <v>17247</v>
       </c>
       <c r="E30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F30" s="33">
         <v>495</v>
       </c>
       <c r="G30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H30" s="33">
         <v>12610</v>
       </c>
       <c r="I30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J30" s="23">
         <v>100</v>
       </c>
       <c r="K30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L30" s="23">
         <v>99.6</v>
       </c>
       <c r="M30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N30" s="23">
         <v>90.5</v>
       </c>
       <c r="O30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P30" s="23">
         <v>100.9</v>
       </c>
       <c r="Q30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R30" s="27">
         <v>100</v>
       </c>
       <c r="S30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T30" s="27">
         <v>99.8</v>
       </c>
       <c r="U30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V30" s="27">
         <v>95</v>
       </c>
       <c r="W30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X30" s="27">
         <v>100.5</v>
       </c>
       <c r="Y30" s="35" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z30" s="28">
         <v>58.5</v>
       </c>
       <c r="AA30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB30" s="27">
         <v>58.7</v>
       </c>
       <c r="AC30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD30" s="27">
         <v>58</v>
       </c>
       <c r="AE30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF30" s="27">
         <v>56.8</v>
       </c>
       <c r="AG30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH30" s="27">
         <v>57.2</v>
       </c>
       <c r="AI30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ30" s="27">
         <v>56.2</v>
       </c>
       <c r="AK30" s="36" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL30" s="33">
         <v>20733</v>
       </c>
       <c r="AM30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN30" s="33">
         <v>16449</v>
       </c>
       <c r="AO30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP30" s="33">
         <v>487</v>
       </c>
       <c r="AQ30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR30" s="33">
         <v>3797</v>
       </c>
       <c r="AS30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT30" s="27">
         <v>99.2</v>
       </c>
       <c r="AU30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV30" s="27">
         <v>99.3</v>
       </c>
       <c r="AW30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX30" s="27">
         <v>90.2</v>
       </c>
       <c r="AY30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ30" s="30">
         <v>100</v>
       </c>
       <c r="BA30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB30" s="27">
         <v>99.8</v>
       </c>
       <c r="BC30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD30" s="27">
         <v>99.9</v>
       </c>
       <c r="BE30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF30" s="27">
         <v>95.1</v>
       </c>
       <c r="BG30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH30" s="29">
         <v>99.9</v>
       </c>
       <c r="BI30" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ30" s="37">
         <v>81.7</v>
       </c>
       <c r="BK30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL30" s="26">
         <v>83.4</v>
       </c>
       <c r="BM30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN30" s="27">
         <v>79.2</v>
       </c>
       <c r="BO30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP30" s="26">
         <v>79.3</v>
       </c>
       <c r="BQ30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR30" s="26">
         <v>81.2</v>
       </c>
       <c r="BS30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT30" s="34">
         <v>76.7</v>
       </c>
       <c r="BU30" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="31" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="55" t="s">
         <v>50</v>
       </c>
       <c r="B31" s="33">
         <v>30369</v>
       </c>
       <c r="C31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D31" s="33">
         <v>17060</v>
       </c>
       <c r="E31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F31" s="33">
         <v>600</v>
       </c>
       <c r="G31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H31" s="33">
         <v>12709</v>
       </c>
       <c r="I31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J31" s="23">
         <v>100.1</v>
       </c>
       <c r="K31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L31" s="23">
         <v>99.2</v>
       </c>
       <c r="M31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N31" s="23">
         <v>107.3</v>
       </c>
       <c r="O31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P31" s="23">
         <v>100.9</v>
       </c>
       <c r="Q31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R31" s="27">
         <v>100.1</v>
       </c>
       <c r="S31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T31" s="27">
         <v>98.9</v>
       </c>
       <c r="U31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V31" s="27">
         <v>121.2</v>
       </c>
       <c r="W31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X31" s="27">
         <v>100.8</v>
       </c>
       <c r="Y31" s="35" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z31" s="28">
         <v>58.2</v>
       </c>
       <c r="AA31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB31" s="27">
         <v>58.5</v>
       </c>
       <c r="AC31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD31" s="27">
         <v>57.7</v>
       </c>
       <c r="AE31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF31" s="27">
         <v>56.2</v>
       </c>
       <c r="AG31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH31" s="27">
         <v>56.6</v>
       </c>
       <c r="AI31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ31" s="27">
         <v>55.6</v>
       </c>
       <c r="AK31" s="36" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL31" s="33">
         <v>20731</v>
       </c>
       <c r="AM31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN31" s="33">
         <v>16280</v>
       </c>
       <c r="AO31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP31" s="33">
         <v>593</v>
       </c>
       <c r="AQ31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR31" s="33">
         <v>3859</v>
       </c>
       <c r="AS31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT31" s="27">
         <v>99.4</v>
       </c>
       <c r="AU31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV31" s="27">
         <v>98.9</v>
       </c>
       <c r="AW31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX31" s="27">
         <v>107.4</v>
       </c>
       <c r="AY31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ31" s="30">
         <v>100.3</v>
       </c>
       <c r="BA31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB31" s="27">
         <v>100</v>
       </c>
       <c r="BC31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD31" s="27">
         <v>99</v>
       </c>
       <c r="BE31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF31" s="27">
         <v>121.8</v>
       </c>
       <c r="BG31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH31" s="29">
         <v>101.6</v>
       </c>
       <c r="BI31" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ31" s="37">
         <v>81.400000000000006</v>
       </c>
       <c r="BK31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL31" s="26">
         <v>83.3</v>
       </c>
       <c r="BM31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN31" s="27">
         <v>78.599999999999994</v>
       </c>
       <c r="BO31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP31" s="26">
         <v>78.5</v>
       </c>
       <c r="BQ31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR31" s="26">
         <v>80.5</v>
       </c>
       <c r="BS31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT31" s="34">
         <v>75.7</v>
       </c>
       <c r="BU31" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="32" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="55" t="s">
         <v>51</v>
       </c>
       <c r="B32" s="33">
         <v>30358</v>
       </c>
       <c r="C32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D32" s="33">
         <v>17198</v>
       </c>
       <c r="E32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F32" s="33">
         <v>503</v>
       </c>
       <c r="G32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H32" s="33">
         <v>12658</v>
       </c>
       <c r="I32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J32" s="23">
         <v>100</v>
       </c>
       <c r="K32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L32" s="23">
         <v>100</v>
       </c>
       <c r="M32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N32" s="23">
         <v>106.6</v>
       </c>
       <c r="O32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P32" s="23">
         <v>99.9</v>
       </c>
       <c r="Q32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R32" s="27">
         <v>100</v>
       </c>
       <c r="S32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T32" s="27">
         <v>100.8</v>
       </c>
       <c r="U32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V32" s="27">
         <v>83.8</v>
       </c>
       <c r="W32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X32" s="27">
         <v>99.6</v>
       </c>
       <c r="Y32" s="35" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z32" s="28">
         <v>58.3</v>
       </c>
       <c r="AA32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB32" s="27">
         <v>58.7</v>
       </c>
       <c r="AC32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD32" s="27">
         <v>57.7</v>
       </c>
       <c r="AE32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF32" s="27">
         <v>56.7</v>
       </c>
       <c r="AG32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH32" s="27">
         <v>57.1</v>
       </c>
       <c r="AI32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ32" s="27">
         <v>55.9</v>
       </c>
       <c r="AK32" s="36" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL32" s="33">
         <v>20701</v>
       </c>
       <c r="AM32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN32" s="33">
         <v>16392</v>
       </c>
       <c r="AO32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP32" s="33">
         <v>492</v>
       </c>
       <c r="AQ32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR32" s="33">
         <v>3816</v>
       </c>
       <c r="AS32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT32" s="27">
         <v>99.5</v>
       </c>
       <c r="AU32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV32" s="27">
         <v>99.8</v>
       </c>
       <c r="AW32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX32" s="27">
         <v>105.1</v>
       </c>
       <c r="AY32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ32" s="30">
         <v>97.6</v>
       </c>
       <c r="BA32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB32" s="27">
         <v>99.9</v>
       </c>
       <c r="BC32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD32" s="27">
         <v>100.7</v>
       </c>
       <c r="BE32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF32" s="27">
         <v>83</v>
       </c>
       <c r="BG32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH32" s="29">
         <v>98.9</v>
       </c>
       <c r="BI32" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ32" s="37">
         <v>81.599999999999994</v>
       </c>
       <c r="BK32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL32" s="26">
         <v>83.4</v>
       </c>
       <c r="BM32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN32" s="27">
         <v>78.900000000000006</v>
       </c>
       <c r="BO32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP32" s="26">
         <v>79.2</v>
       </c>
       <c r="BQ32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR32" s="26">
         <v>81.099999999999994</v>
       </c>
       <c r="BS32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT32" s="34">
         <v>76.5</v>
       </c>
       <c r="BU32" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="33" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="55" t="s">
         <v>52</v>
       </c>
       <c r="B33" s="33">
         <v>30363</v>
       </c>
       <c r="C33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D33" s="33">
         <v>17361</v>
       </c>
       <c r="E33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F33" s="33">
         <v>562</v>
       </c>
       <c r="G33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H33" s="33">
         <v>12440</v>
       </c>
       <c r="I33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J33" s="23">
         <v>100</v>
       </c>
       <c r="K33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L33" s="23">
         <v>100.5</v>
       </c>
       <c r="M33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N33" s="23">
         <v>107.9</v>
       </c>
       <c r="O33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P33" s="23">
         <v>99.1</v>
       </c>
       <c r="Q33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R33" s="27">
         <v>100</v>
       </c>
       <c r="S33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T33" s="27">
         <v>100.9</v>
       </c>
       <c r="U33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V33" s="27">
         <v>111.7</v>
       </c>
       <c r="W33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X33" s="27">
         <v>98.3</v>
       </c>
       <c r="Y33" s="35" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z33" s="28">
         <v>59</v>
       </c>
       <c r="AA33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB33" s="27">
         <v>59.4</v>
       </c>
       <c r="AC33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD33" s="27">
         <v>58.5</v>
       </c>
       <c r="AE33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF33" s="27">
         <v>57.2</v>
       </c>
       <c r="AG33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH33" s="27">
         <v>57.7</v>
       </c>
       <c r="AI33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ33" s="27">
         <v>56.4</v>
       </c>
       <c r="AK33" s="36" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL33" s="33">
         <v>20673</v>
       </c>
       <c r="AM33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN33" s="33">
         <v>16505</v>
       </c>
       <c r="AO33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP33" s="33">
         <v>552</v>
       </c>
       <c r="AQ33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR33" s="33">
         <v>3617</v>
       </c>
       <c r="AS33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT33" s="27">
         <v>99.5</v>
       </c>
       <c r="AU33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV33" s="27">
         <v>100.3</v>
       </c>
       <c r="AW33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX33" s="27">
         <v>107.8</v>
       </c>
       <c r="AY33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ33" s="30">
         <v>95.2</v>
       </c>
       <c r="BA33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB33" s="27">
         <v>99.9</v>
       </c>
       <c r="BC33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD33" s="27">
         <v>100.7</v>
       </c>
       <c r="BE33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF33" s="27">
         <v>112.2</v>
       </c>
       <c r="BG33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH33" s="29">
         <v>94.8</v>
       </c>
       <c r="BI33" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ33" s="37">
         <v>82.5</v>
       </c>
       <c r="BK33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL33" s="26">
         <v>84.4</v>
       </c>
       <c r="BM33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN33" s="27">
         <v>79.8</v>
       </c>
       <c r="BO33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP33" s="26">
         <v>79.8</v>
       </c>
       <c r="BQ33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR33" s="26">
         <v>81.900000000000006</v>
       </c>
       <c r="BS33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT33" s="34">
         <v>76.900000000000006</v>
       </c>
       <c r="BU33" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="55" t="s">
         <v>53</v>
       </c>
       <c r="B34" s="33">
         <v>30368</v>
       </c>
       <c r="C34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D34" s="13">
         <v>17346</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F34" s="33">
         <v>567</v>
       </c>
       <c r="G34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="H34" s="33">
         <v>12456</v>
       </c>
       <c r="I34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="J34" s="23">
         <v>100.1</v>
       </c>
       <c r="K34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L34" s="23">
         <v>100.6</v>
       </c>
       <c r="M34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N34" s="23">
         <v>114.5</v>
       </c>
       <c r="O34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="P34" s="23">
         <v>98.8</v>
       </c>
       <c r="Q34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="R34" s="27">
         <v>100</v>
       </c>
       <c r="S34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="T34" s="27">
         <v>99.9</v>
       </c>
       <c r="U34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="V34" s="27">
         <v>100.9</v>
       </c>
       <c r="W34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="X34" s="27">
         <v>100.1</v>
       </c>
       <c r="Y34" s="35" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Z34" s="28">
         <v>59</v>
       </c>
       <c r="AA34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AB34" s="27">
         <v>59.2</v>
       </c>
       <c r="AC34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AD34" s="27">
         <v>58.7</v>
       </c>
       <c r="AE34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AF34" s="27">
         <v>57.1</v>
       </c>
       <c r="AG34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AH34" s="27">
         <v>57.4</v>
       </c>
       <c r="AI34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AJ34" s="27">
         <v>56.7</v>
       </c>
       <c r="AK34" s="36" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AL34" s="33">
         <v>20645</v>
       </c>
       <c r="AM34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AN34" s="33">
         <v>16466</v>
       </c>
       <c r="AO34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AP34" s="33">
         <v>559</v>
       </c>
       <c r="AQ34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AR34" s="33">
         <v>3620</v>
       </c>
       <c r="AS34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AT34" s="27">
         <v>99.6</v>
       </c>
       <c r="AU34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AV34" s="27">
         <v>100.1</v>
       </c>
       <c r="AW34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AX34" s="27">
         <v>114.8</v>
       </c>
       <c r="AY34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AZ34" s="30">
         <v>95.3</v>
       </c>
       <c r="BA34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BB34" s="27">
         <v>99.9</v>
       </c>
       <c r="BC34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BD34" s="27">
         <v>99.8</v>
       </c>
       <c r="BE34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BF34" s="27">
         <v>101.3</v>
       </c>
       <c r="BG34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BH34" s="29">
         <v>100.1</v>
       </c>
       <c r="BI34" s="17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BJ34" s="37">
         <v>82.5</v>
       </c>
       <c r="BK34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BL34" s="26">
         <v>84.3</v>
       </c>
       <c r="BM34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BN34" s="27">
         <v>79.900000000000006</v>
       </c>
       <c r="BO34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BP34" s="26">
         <v>79.8</v>
       </c>
       <c r="BQ34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BR34" s="26">
         <v>81.599999999999994</v>
       </c>
       <c r="BS34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="BT34" s="34">
         <v>77.099999999999994</v>
       </c>
       <c r="BU34" s="11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="55" t="s">
         <v>54</v>
       </c>
       <c r="B35" s="33">
         <v>30356</v>
       </c>
-      <c r="C35" s="11"/>
+      <c r="C35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="D35" s="40">
         <v>17237</v>
       </c>
-      <c r="E35" s="11"/>
+      <c r="E35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="F35" s="33">
         <v>580</v>
       </c>
-      <c r="G35" s="11"/>
+      <c r="G35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="H35" s="33">
         <v>12538</v>
       </c>
-      <c r="I35" s="11"/>
+      <c r="I35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="J35" s="23">
         <v>100</v>
       </c>
-      <c r="K35" s="11"/>
+      <c r="K35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="L35" s="23">
         <v>101</v>
       </c>
-      <c r="M35" s="11"/>
+      <c r="M35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="N35" s="23">
         <v>96.7</v>
       </c>
-      <c r="O35" s="11"/>
+      <c r="O35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="P35" s="23">
         <v>98.7</v>
       </c>
-      <c r="Q35" s="11"/>
+      <c r="Q35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="R35" s="27">
         <v>100</v>
       </c>
-      <c r="S35" s="11"/>
+      <c r="S35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="T35" s="27">
         <v>99.4</v>
       </c>
-      <c r="U35" s="11"/>
+      <c r="U35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="V35" s="27">
         <v>102.3</v>
       </c>
-      <c r="W35" s="11"/>
+      <c r="W35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="X35" s="27">
         <v>100.7</v>
       </c>
-      <c r="Y35" s="35"/>
+      <c r="Y35" s="35" t="s">
+        <v>70</v>
+      </c>
       <c r="Z35" s="28">
         <v>58.7</v>
       </c>
-      <c r="AA35" s="11"/>
+      <c r="AA35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="AB35" s="27">
         <v>58.9</v>
       </c>
-      <c r="AC35" s="11"/>
+      <c r="AC35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="AD35" s="27">
         <v>58.5</v>
       </c>
-      <c r="AE35" s="11"/>
+      <c r="AE35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="AF35" s="27">
         <v>56.8</v>
       </c>
-      <c r="AG35" s="11"/>
+      <c r="AG35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="AH35" s="27">
         <v>57.1</v>
       </c>
-      <c r="AI35" s="11"/>
+      <c r="AI35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="AJ35" s="27">
         <v>56.3</v>
       </c>
-      <c r="AK35" s="36"/>
+      <c r="AK35" s="36" t="s">
+        <v>70</v>
+      </c>
       <c r="AL35" s="33">
         <v>20619</v>
       </c>
-      <c r="AM35" s="11"/>
+      <c r="AM35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="AN35" s="33">
         <v>16386</v>
       </c>
-      <c r="AO35" s="11"/>
+      <c r="AO35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="AP35" s="33">
         <v>568</v>
       </c>
-      <c r="AQ35" s="11"/>
+      <c r="AQ35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="AR35" s="33">
         <v>3665</v>
       </c>
-      <c r="AS35" s="11"/>
+      <c r="AS35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="AT35" s="27">
         <v>99.5</v>
       </c>
-      <c r="AU35" s="11"/>
+      <c r="AU35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="AV35" s="27">
         <v>100.7</v>
       </c>
-      <c r="AW35" s="11"/>
+      <c r="AW35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="AX35" s="27">
         <v>95.8</v>
       </c>
-      <c r="AY35" s="11"/>
+      <c r="AY35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="AZ35" s="30">
         <v>95</v>
       </c>
-      <c r="BA35" s="11"/>
+      <c r="BA35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="BB35" s="27">
         <v>99.9</v>
       </c>
-      <c r="BC35" s="11"/>
+      <c r="BC35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="BD35" s="27">
         <v>99.5</v>
       </c>
-      <c r="BE35" s="11"/>
+      <c r="BE35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="BF35" s="27">
         <v>101.6</v>
       </c>
-      <c r="BG35" s="11"/>
+      <c r="BG35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="BH35" s="29">
         <v>101.2</v>
       </c>
-      <c r="BI35" s="17"/>
+      <c r="BI35" s="17" t="s">
+        <v>70</v>
+      </c>
       <c r="BJ35" s="37">
         <v>82.2</v>
       </c>
-      <c r="BK35" s="11"/>
+      <c r="BK35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="BL35" s="26">
         <v>83.9</v>
       </c>
-      <c r="BM35" s="11"/>
+      <c r="BM35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="BN35" s="27">
         <v>79.8</v>
       </c>
-      <c r="BO35" s="11"/>
+      <c r="BO35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="BP35" s="26">
         <v>79.5</v>
       </c>
-      <c r="BQ35" s="11"/>
+      <c r="BQ35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="BR35" s="26">
         <v>81.3</v>
       </c>
-      <c r="BS35" s="11"/>
+      <c r="BS35" s="11" t="s">
+        <v>70</v>
+      </c>
       <c r="BT35" s="34">
         <v>76.8</v>
       </c>
-      <c r="BU35" s="11"/>
+      <c r="BU35" s="11" t="s">
+        <v>70</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="91">
+    <mergeCell ref="AT6:BA6"/>
+    <mergeCell ref="BB6:BI6"/>
+    <mergeCell ref="BJ6:BU6"/>
+    <mergeCell ref="BL5:BM5"/>
+    <mergeCell ref="BN5:BO5"/>
+    <mergeCell ref="BP5:BQ5"/>
+    <mergeCell ref="BR5:BS5"/>
+    <mergeCell ref="BT5:BU5"/>
+    <mergeCell ref="BJ5:BK5"/>
+    <mergeCell ref="B6:I6"/>
+    <mergeCell ref="J6:Q6"/>
+    <mergeCell ref="R6:Y6"/>
+    <mergeCell ref="Z6:AK6"/>
+    <mergeCell ref="AL6:AS6"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AL5:AS5"/>
+    <mergeCell ref="AT5:BA5"/>
+    <mergeCell ref="BB5:BI5"/>
+    <mergeCell ref="BH4:BI4"/>
+    <mergeCell ref="BJ4:BO4"/>
+    <mergeCell ref="BP4:BU4"/>
+    <mergeCell ref="B5:I5"/>
+    <mergeCell ref="J5:Q5"/>
+    <mergeCell ref="R5:Y5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AV4:AW4"/>
+    <mergeCell ref="AX4:AY4"/>
+    <mergeCell ref="AZ4:BA4"/>
+    <mergeCell ref="BB4:BC4"/>
+    <mergeCell ref="BD4:BE4"/>
+    <mergeCell ref="BF4:BG4"/>
+    <mergeCell ref="AT4:AU4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="Z4:AE4"/>
+    <mergeCell ref="AF4:AK4"/>
+    <mergeCell ref="AL4:AM4"/>
+    <mergeCell ref="AN4:AO4"/>
+    <mergeCell ref="AP4:AQ4"/>
+    <mergeCell ref="AR4:AS4"/>
+    <mergeCell ref="BP3:BQ3"/>
+    <mergeCell ref="BR3:BS3"/>
+    <mergeCell ref="BT3:BU3"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="BD3:BE3"/>
+    <mergeCell ref="BF3:BG3"/>
+    <mergeCell ref="BH3:BI3"/>
+    <mergeCell ref="BJ3:BK3"/>
+    <mergeCell ref="BL3:BM3"/>
+    <mergeCell ref="BN3:BO3"/>
+    <mergeCell ref="BB3:BC3"/>
+    <mergeCell ref="AF3:AG3"/>
+    <mergeCell ref="AH3:AI3"/>
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="AL3:AM3"/>
+    <mergeCell ref="AN3:AO3"/>
+    <mergeCell ref="AP3:AQ3"/>
+    <mergeCell ref="AR3:AS3"/>
+    <mergeCell ref="AT3:AU3"/>
+    <mergeCell ref="AV3:AW3"/>
+    <mergeCell ref="AX3:AY3"/>
+    <mergeCell ref="AZ3:BA3"/>
     <mergeCell ref="AD3:AE3"/>
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="Z3:AA3"/>
     <mergeCell ref="AB3:AC3"/>
-    <mergeCell ref="BB3:BC3"/>
-[...73 lines deleted...]
-    <mergeCell ref="BJ5:BK5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{23D15279-C04D-45A1-8481-6CDE1A942EB2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0DFB0CEA-26BC-40EE-8363-DDE9DABDF236}">
   <sheetPr codeName="Arkusz3"/>
   <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" style="53" customWidth="1"/>
     <col min="2" max="2" width="104.85546875" style="49" customWidth="1"/>
     <col min="3" max="3" width="103.28515625" style="49" customWidth="1"/>
     <col min="4" max="4" width="3.7109375" style="49" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="49" customWidth="1"/>
     <col min="6" max="7" width="40.7109375" style="49" customWidth="1"/>
     <col min="8" max="8" width="3.7109375" style="49" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" style="49" customWidth="1"/>
     <col min="10" max="11" width="40.7109375" style="49" customWidth="1"/>
     <col min="12" max="16384" width="8.85546875" style="49"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="43" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A1" s="41" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="42" t="s">
         <v>56</v>
@@ -8789,95 +8852,74 @@
       </c>
     </row>
     <row r="4" spans="1:9" s="47" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="45" t="s">
         <v>64</v>
       </c>
       <c r="B4" s="49" t="s">
         <v>65</v>
       </c>
       <c r="C4" s="50" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="45" t="s">
         <v>67</v>
       </c>
       <c r="B5" s="49" t="s">
         <v>68</v>
       </c>
       <c r="C5" s="50" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A6" s="51" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A6" s="51"/>
+      <c r="B6" s="52"/>
+      <c r="C6" s="52"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010021C46080551799478E82C9F006110887" ma:contentTypeVersion="0" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6b89905c94771729a0de27fa7468e115">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b2fdb080088ddf1bdd98b8e55b33ddcf">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ zawartości"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
@@ -8947,85 +8989,100 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E53752F9-7962-4B29-A7B6-F9A3A69418DC}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C131A1C9-04B7-45E0-915F-CB4CF680BE77}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B849AAE-6609-4722-8CA0-F95B0BDDC4CF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4296E047-1EFF-4FF1-BF42-3E907A4984C8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Kwartalne_Quarterly</vt:lpstr>
       <vt:lpstr>Metadane_Metadata</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>