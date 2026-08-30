--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -7,86 +7,86 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\intranet\DavWWWRoot\udostepnianie\bs\BS_do_publikacji\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/udostepnianie/bs/BS_do_publikacji/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1AA7049A-4F36-456C-9A9B-431A96E83A05}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7A8148E5-58FB-4D7F-9B05-DD4B3FEF89EB}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{2A293429-1094-4B77-8B8C-6D7C7ECD2AE2}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{E0CE68CA-97B6-4008-B49F-82AA0503D2E5}"/>
   </bookViews>
   <sheets>
     <sheet name="Kwartalne_Quarterly" sheetId="1" r:id="rId1"/>
     <sheet name="Metadane_Metadata" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1185" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1189" uniqueCount="75">
   <si>
     <r>
-      <t xml:space="preserve">TABL.15.  AKTYWNOŚĆ EKONOMICZNA LUDNOŚCI W WIEKU 15-89 LAT — na podstawie BAEL [1,2]
+      <t xml:space="preserve">TABL.15.  AKTYWNOŚĆ EKONOMICZNA LUDNOŚCI W WIEKU 15-89 LAT — na podstawie BAEL [1,2,5]
                </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="2" tint="-0.499984740745262"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve">   ECONOMIC ACTIVITY OF POPULATION AGED 15-89 — on the LFS basis [1,2]</t>
+      <t xml:space="preserve">   ECONOMIC ACTIVITY OF POPULATION AGED 15-89 — on the LFS basis [1,2,5]</t>
     </r>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Okresy
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="2" tint="-0.499984740745262"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Periods</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
@@ -546,50 +546,53 @@
   <si>
     <t>2024 Q2</t>
   </si>
   <si>
     <t>2024 Q3</t>
   </si>
   <si>
     <t>2024 Q4</t>
   </si>
   <si>
     <t>2025 Q1</t>
   </si>
   <si>
     <t>2025 Q2</t>
   </si>
   <si>
     <t>2025 Q3</t>
   </si>
   <si>
     <t>2025 Q4</t>
   </si>
   <si>
     <t>2026 Q1</t>
   </si>
   <si>
+    <t>2026 Q2</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">Nr
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>No.</t>
     </r>
   </si>
   <si>
     <t>Nota informacyjna</t>
   </si>
   <si>
     <t>Information Note</t>
   </si>
   <si>
     <t>[1]</t>
   </si>
   <si>
     <t xml:space="preserve">Dane o aktywności ekonomicznej ludności opracowano na podstawie reprezentacyjnego Badania Aktywności Ekonomicznej Ludności (BAEL), prowadzonego w cyklu kwartalnym, metodą obserwacji ciągłej (ruchomy tydzień badania). Badaniem objęte są osoby będące członkami wylosowanych gospodarstw domowych z wyjątkiem osób przebywających poza gospodarstwem domowym, tj. za granicą lub w gospodarstwach zbiorowego zakwaterowania, 12 miesięcy i więcej. Dane BAEL dotyczące wieku prezentowane są w latach ukończonych. 
@@ -675,50 +678,59 @@
     <t>[2]</t>
   </si>
   <si>
     <t xml:space="preserve">Dane uogólniono w oparciu o bilanse ludności rezydującej opracowane na podstawie NSP 2021. </t>
   </si>
   <si>
     <t>Data were generalized based on the resident population balances compiled on the basis of the National Census 2021.</t>
   </si>
   <si>
     <t>[3]</t>
   </si>
   <si>
     <t xml:space="preserve">Osoby w wieku 15–74 lata. </t>
   </si>
   <si>
     <t>Persons aged 15–74</t>
   </si>
   <si>
     <t>[4]</t>
   </si>
   <si>
     <t>Mężczyźni w wieku 18–64 lata, kobiety w wieku 18–59 lat.</t>
   </si>
   <si>
     <t>Men aged 18–64, women aged 18–59</t>
+  </si>
+  <si>
+    <t>[5]</t>
+  </si>
+  <si>
+    <t>Dane wstępne za 2 kwartał 2026 r.</t>
+  </si>
+  <si>
+    <t>Preliminary data for 2 quarter of 2026.</t>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
@@ -1243,97 +1255,97 @@
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Hiperłącze" xfId="1" builtinId="8"/>
-    <cellStyle name="Normal" xfId="2" xr:uid="{CFCE065D-61EB-4AAA-B4A4-0049AB06F3ED}"/>
+    <cellStyle name="Normal" xfId="2" xr:uid="{C95C556A-75DF-4B99-9F8D-CCDCFDE8E0EC}"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
-    <cellStyle name="Normalny 2 2" xfId="3" xr:uid="{556509D6-718B-4929-894F-3BE23818A021}"/>
-    <cellStyle name="Normalny 2 2 2" xfId="4" xr:uid="{3AE70110-0BF7-4AD6-8F3F-29C1ED4F5C2E}"/>
+    <cellStyle name="Normalny 2 2" xfId="3" xr:uid="{AA37A4CD-7E1B-4AFA-BB99-858DD8394506}"/>
+    <cellStyle name="Normalny 2 2 2" xfId="4" xr:uid="{C6C24BBC-AB43-49B0-8D92-85D8E5AB0013}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1612,56 +1624,56 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0B60890-2186-44C8-99FD-A75EE69DAB56}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1E2428F3-D3C6-44EB-A1B2-8212A1E49CF1}">
   <sheetPr codeName="Arkusz1"/>
-  <dimension ref="A1:BU35"/>
+  <dimension ref="A1:BU36"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B18" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B19" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:AK1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="2.140625" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="2.140625" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="2.140625" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="2.140625" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="11" width="2.140625" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="2.140625" customWidth="1"/>
     <col min="14" max="14" width="12.7109375" customWidth="1"/>
     <col min="15" max="15" width="2.140625" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" customWidth="1"/>
     <col min="17" max="17" width="2.140625" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="2.140625" customWidth="1"/>
@@ -1700,7226 +1712,7390 @@
     <col min="52" max="52" width="12.7109375" customWidth="1"/>
     <col min="53" max="53" width="2.140625" customWidth="1"/>
     <col min="54" max="54" width="12.7109375" customWidth="1"/>
     <col min="55" max="55" width="2.140625" customWidth="1"/>
     <col min="56" max="56" width="12.7109375" customWidth="1"/>
     <col min="57" max="57" width="2.140625" customWidth="1"/>
     <col min="58" max="58" width="12.7109375" customWidth="1"/>
     <col min="59" max="59" width="2.140625" customWidth="1"/>
     <col min="60" max="60" width="12.7109375" customWidth="1"/>
     <col min="61" max="61" width="2.140625" customWidth="1"/>
     <col min="62" max="62" width="12.7109375" customWidth="1"/>
     <col min="63" max="63" width="2.140625" customWidth="1"/>
     <col min="64" max="64" width="12.7109375" customWidth="1"/>
     <col min="65" max="65" width="2.140625" customWidth="1"/>
     <col min="66" max="66" width="12.7109375" customWidth="1"/>
     <col min="67" max="67" width="2.140625" customWidth="1"/>
     <col min="68" max="68" width="12.7109375" customWidth="1"/>
     <col min="69" max="69" width="2.140625" customWidth="1"/>
     <col min="70" max="70" width="12.7109375" customWidth="1"/>
     <col min="71" max="71" width="2.140625" customWidth="1"/>
     <col min="72" max="72" width="12.7109375" customWidth="1"/>
     <col min="73" max="73" width="2.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="57"/>
-[...34 lines deleted...]
-      <c r="AK1" s="57"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="68"/>
+      <c r="O1" s="68"/>
+      <c r="P1" s="68"/>
+      <c r="Q1" s="68"/>
+      <c r="R1" s="68"/>
+      <c r="S1" s="68"/>
+      <c r="T1" s="68"/>
+      <c r="U1" s="68"/>
+      <c r="V1" s="68"/>
+      <c r="W1" s="68"/>
+      <c r="X1" s="68"/>
+      <c r="Y1" s="68"/>
+      <c r="Z1" s="68"/>
+      <c r="AA1" s="68"/>
+      <c r="AB1" s="68"/>
+      <c r="AC1" s="68"/>
+      <c r="AD1" s="68"/>
+      <c r="AE1" s="68"/>
+      <c r="AF1" s="68"/>
+      <c r="AG1" s="68"/>
+      <c r="AH1" s="68"/>
+      <c r="AI1" s="68"/>
+      <c r="AJ1" s="68"/>
+      <c r="AK1" s="68"/>
     </row>
     <row r="2" spans="1:73" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="3"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2"/>
       <c r="AD2" s="4"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="2"/>
       <c r="AG2" s="2"/>
       <c r="AH2" s="2"/>
       <c r="AI2" s="2"/>
       <c r="AJ2" s="2"/>
       <c r="AK2" s="2"/>
       <c r="BU2" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:73" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
-      <c r="B3" s="56">
+      <c r="B3" s="61">
         <v>1</v>
       </c>
-      <c r="C3" s="56"/>
-      <c r="D3" s="56">
+      <c r="C3" s="61"/>
+      <c r="D3" s="61">
         <v>2</v>
       </c>
-      <c r="E3" s="56"/>
-      <c r="F3" s="56">
+      <c r="E3" s="61"/>
+      <c r="F3" s="61">
         <v>3</v>
       </c>
-      <c r="G3" s="56"/>
-      <c r="H3" s="56">
+      <c r="G3" s="61"/>
+      <c r="H3" s="61">
         <v>4</v>
       </c>
-      <c r="I3" s="56"/>
-      <c r="J3" s="56">
+      <c r="I3" s="61"/>
+      <c r="J3" s="61">
         <v>5</v>
       </c>
-      <c r="K3" s="56"/>
-      <c r="L3" s="56">
+      <c r="K3" s="61"/>
+      <c r="L3" s="61">
         <v>6</v>
       </c>
-      <c r="M3" s="56"/>
-      <c r="N3" s="56">
+      <c r="M3" s="61"/>
+      <c r="N3" s="61">
         <v>7</v>
       </c>
-      <c r="O3" s="56"/>
-      <c r="P3" s="56">
+      <c r="O3" s="61"/>
+      <c r="P3" s="61">
         <v>8</v>
       </c>
-      <c r="Q3" s="56"/>
-      <c r="R3" s="56">
+      <c r="Q3" s="61"/>
+      <c r="R3" s="61">
         <v>9</v>
       </c>
-      <c r="S3" s="56"/>
-      <c r="T3" s="56">
+      <c r="S3" s="61"/>
+      <c r="T3" s="61">
         <v>10</v>
       </c>
-      <c r="U3" s="56"/>
-      <c r="V3" s="56">
+      <c r="U3" s="61"/>
+      <c r="V3" s="61">
         <v>11</v>
       </c>
-      <c r="W3" s="56"/>
-      <c r="X3" s="56">
+      <c r="W3" s="61"/>
+      <c r="X3" s="61">
         <v>12</v>
       </c>
-      <c r="Y3" s="58"/>
-      <c r="Z3" s="59">
+      <c r="Y3" s="63"/>
+      <c r="Z3" s="67">
         <v>13</v>
       </c>
-      <c r="AA3" s="56"/>
-      <c r="AB3" s="56">
+      <c r="AA3" s="61"/>
+      <c r="AB3" s="61">
         <v>14</v>
       </c>
-      <c r="AC3" s="56"/>
-      <c r="AD3" s="56">
+      <c r="AC3" s="61"/>
+      <c r="AD3" s="61">
         <v>15</v>
       </c>
-      <c r="AE3" s="56"/>
-      <c r="AF3" s="56">
+      <c r="AE3" s="61"/>
+      <c r="AF3" s="61">
         <v>16</v>
       </c>
-      <c r="AG3" s="56"/>
-      <c r="AH3" s="56">
+      <c r="AG3" s="61"/>
+      <c r="AH3" s="61">
         <v>17</v>
       </c>
-      <c r="AI3" s="56"/>
-      <c r="AJ3" s="56">
+      <c r="AI3" s="61"/>
+      <c r="AJ3" s="61">
         <v>18</v>
       </c>
-      <c r="AK3" s="60"/>
-      <c r="AL3" s="61">
+      <c r="AK3" s="66"/>
+      <c r="AL3" s="62">
         <v>19</v>
       </c>
-      <c r="AM3" s="56"/>
-      <c r="AN3" s="56">
+      <c r="AM3" s="61"/>
+      <c r="AN3" s="61">
         <v>20</v>
       </c>
-      <c r="AO3" s="56"/>
-      <c r="AP3" s="56">
+      <c r="AO3" s="61"/>
+      <c r="AP3" s="61">
         <v>21</v>
       </c>
-      <c r="AQ3" s="56"/>
-      <c r="AR3" s="56">
+      <c r="AQ3" s="61"/>
+      <c r="AR3" s="61">
         <v>22</v>
       </c>
-      <c r="AS3" s="56"/>
-      <c r="AT3" s="56">
+      <c r="AS3" s="61"/>
+      <c r="AT3" s="61">
         <v>23</v>
       </c>
-      <c r="AU3" s="56"/>
-      <c r="AV3" s="56">
+      <c r="AU3" s="61"/>
+      <c r="AV3" s="61">
         <v>24</v>
       </c>
-      <c r="AW3" s="56"/>
-      <c r="AX3" s="61">
+      <c r="AW3" s="61"/>
+      <c r="AX3" s="62">
         <v>25</v>
       </c>
-      <c r="AY3" s="56"/>
-      <c r="AZ3" s="56">
+      <c r="AY3" s="61"/>
+      <c r="AZ3" s="61">
         <v>26</v>
       </c>
-      <c r="BA3" s="56"/>
-      <c r="BB3" s="56">
+      <c r="BA3" s="61"/>
+      <c r="BB3" s="61">
         <v>27</v>
       </c>
-      <c r="BC3" s="56"/>
-      <c r="BD3" s="56">
+      <c r="BC3" s="61"/>
+      <c r="BD3" s="61">
         <v>28</v>
       </c>
-      <c r="BE3" s="56"/>
-      <c r="BF3" s="56">
+      <c r="BE3" s="61"/>
+      <c r="BF3" s="61">
         <v>29</v>
       </c>
-      <c r="BG3" s="56"/>
-      <c r="BH3" s="56">
+      <c r="BG3" s="61"/>
+      <c r="BH3" s="61">
         <v>30</v>
       </c>
-      <c r="BI3" s="60"/>
-      <c r="BJ3" s="61">
+      <c r="BI3" s="66"/>
+      <c r="BJ3" s="62">
         <v>31</v>
       </c>
-      <c r="BK3" s="56"/>
-      <c r="BL3" s="56">
+      <c r="BK3" s="61"/>
+      <c r="BL3" s="61">
         <v>32</v>
       </c>
-      <c r="BM3" s="56"/>
-      <c r="BN3" s="56">
+      <c r="BM3" s="61"/>
+      <c r="BN3" s="61">
         <v>33</v>
       </c>
-      <c r="BO3" s="56"/>
-      <c r="BP3" s="56">
+      <c r="BO3" s="61"/>
+      <c r="BP3" s="61">
         <v>34</v>
       </c>
-      <c r="BQ3" s="56"/>
-      <c r="BR3" s="56">
+      <c r="BQ3" s="61"/>
+      <c r="BR3" s="61">
         <v>35</v>
       </c>
-      <c r="BS3" s="56"/>
-      <c r="BT3" s="56">
+      <c r="BS3" s="61"/>
+      <c r="BT3" s="61">
         <v>36</v>
       </c>
-      <c r="BU3" s="56"/>
+      <c r="BU3" s="61"/>
     </row>
     <row r="4" spans="1:73" ht="77.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="56" t="s">
+      <c r="B4" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="56"/>
-      <c r="D4" s="56" t="s">
+      <c r="C4" s="61"/>
+      <c r="D4" s="61" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="56"/>
-      <c r="F4" s="56" t="s">
+      <c r="E4" s="61"/>
+      <c r="F4" s="61" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="56"/>
-      <c r="H4" s="56" t="s">
+      <c r="G4" s="61"/>
+      <c r="H4" s="61" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="56"/>
-      <c r="J4" s="56" t="s">
+      <c r="I4" s="61"/>
+      <c r="J4" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="K4" s="56"/>
-      <c r="L4" s="56" t="s">
+      <c r="K4" s="61"/>
+      <c r="L4" s="61" t="s">
         <v>8</v>
       </c>
-      <c r="M4" s="56"/>
-      <c r="N4" s="56" t="s">
+      <c r="M4" s="61"/>
+      <c r="N4" s="61" t="s">
         <v>9</v>
       </c>
-      <c r="O4" s="56"/>
-      <c r="P4" s="56" t="s">
+      <c r="O4" s="61"/>
+      <c r="P4" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="Q4" s="56"/>
-      <c r="R4" s="56" t="s">
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="S4" s="56"/>
-      <c r="T4" s="56" t="s">
+      <c r="S4" s="61"/>
+      <c r="T4" s="61" t="s">
         <v>8</v>
       </c>
-      <c r="U4" s="56"/>
-      <c r="V4" s="56" t="s">
+      <c r="U4" s="61"/>
+      <c r="V4" s="61" t="s">
         <v>9</v>
       </c>
-      <c r="W4" s="56"/>
-      <c r="X4" s="56" t="s">
+      <c r="W4" s="61"/>
+      <c r="X4" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="Y4" s="58"/>
-      <c r="Z4" s="59" t="s">
+      <c r="Y4" s="63"/>
+      <c r="Z4" s="67" t="s">
         <v>11</v>
       </c>
-      <c r="AA4" s="56"/>
-[...4 lines deleted...]
-      <c r="AF4" s="56" t="s">
+      <c r="AA4" s="61"/>
+      <c r="AB4" s="61"/>
+      <c r="AC4" s="61"/>
+      <c r="AD4" s="61"/>
+      <c r="AE4" s="61"/>
+      <c r="AF4" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="AG4" s="56"/>
-[...4 lines deleted...]
-      <c r="AL4" s="61" t="s">
+      <c r="AG4" s="61"/>
+      <c r="AH4" s="61"/>
+      <c r="AI4" s="61"/>
+      <c r="AJ4" s="61"/>
+      <c r="AK4" s="66"/>
+      <c r="AL4" s="62" t="s">
         <v>7</v>
       </c>
-      <c r="AM4" s="56"/>
-      <c r="AN4" s="56" t="s">
+      <c r="AM4" s="61"/>
+      <c r="AN4" s="61" t="s">
         <v>8</v>
       </c>
-      <c r="AO4" s="56"/>
-      <c r="AP4" s="56" t="s">
+      <c r="AO4" s="61"/>
+      <c r="AP4" s="61" t="s">
         <v>13</v>
       </c>
-      <c r="AQ4" s="56"/>
-      <c r="AR4" s="56" t="s">
+      <c r="AQ4" s="61"/>
+      <c r="AR4" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="AS4" s="56"/>
-      <c r="AT4" s="56" t="s">
+      <c r="AS4" s="61"/>
+      <c r="AT4" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="AU4" s="56"/>
-      <c r="AV4" s="56" t="s">
+      <c r="AU4" s="61"/>
+      <c r="AV4" s="61" t="s">
         <v>8</v>
       </c>
-      <c r="AW4" s="56"/>
-      <c r="AX4" s="56" t="s">
+      <c r="AW4" s="61"/>
+      <c r="AX4" s="61" t="s">
         <v>13</v>
       </c>
-      <c r="AY4" s="56"/>
-      <c r="AZ4" s="56" t="s">
+      <c r="AY4" s="61"/>
+      <c r="AZ4" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="BA4" s="56"/>
-      <c r="BB4" s="56" t="s">
+      <c r="BA4" s="61"/>
+      <c r="BB4" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="BC4" s="56"/>
-      <c r="BD4" s="56" t="s">
+      <c r="BC4" s="61"/>
+      <c r="BD4" s="61" t="s">
         <v>8</v>
       </c>
-      <c r="BE4" s="56"/>
-      <c r="BF4" s="56" t="s">
+      <c r="BE4" s="61"/>
+      <c r="BF4" s="61" t="s">
         <v>13</v>
       </c>
-      <c r="BG4" s="56"/>
-      <c r="BH4" s="56" t="s">
+      <c r="BG4" s="61"/>
+      <c r="BH4" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="BI4" s="60"/>
-      <c r="BJ4" s="61" t="s">
+      <c r="BI4" s="66"/>
+      <c r="BJ4" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="BK4" s="56"/>
-[...4 lines deleted...]
-      <c r="BP4" s="56" t="s">
+      <c r="BK4" s="61"/>
+      <c r="BL4" s="61"/>
+      <c r="BM4" s="61"/>
+      <c r="BN4" s="61"/>
+      <c r="BO4" s="61"/>
+      <c r="BP4" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="BQ4" s="56"/>
-[...3 lines deleted...]
-      <c r="BU4" s="58"/>
+      <c r="BQ4" s="61"/>
+      <c r="BR4" s="61"/>
+      <c r="BS4" s="61"/>
+      <c r="BT4" s="61"/>
+      <c r="BU4" s="63"/>
     </row>
     <row r="5" spans="1:73" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="9"/>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="C5" s="56"/>
-[...6 lines deleted...]
-      <c r="J5" s="56" t="s">
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="61"/>
+      <c r="I5" s="61"/>
+      <c r="J5" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="K5" s="56"/>
-[...6 lines deleted...]
-      <c r="R5" s="56" t="s">
+      <c r="K5" s="61"/>
+      <c r="L5" s="61"/>
+      <c r="M5" s="61"/>
+      <c r="N5" s="61"/>
+      <c r="O5" s="61"/>
+      <c r="P5" s="61"/>
+      <c r="Q5" s="61"/>
+      <c r="R5" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="S5" s="56"/>
-[...6 lines deleted...]
-      <c r="Z5" s="59" t="s">
+      <c r="S5" s="61"/>
+      <c r="T5" s="61"/>
+      <c r="U5" s="61"/>
+      <c r="V5" s="61"/>
+      <c r="W5" s="61"/>
+      <c r="X5" s="61"/>
+      <c r="Y5" s="63"/>
+      <c r="Z5" s="67" t="s">
         <v>17</v>
       </c>
-      <c r="AA5" s="56"/>
-      <c r="AB5" s="56" t="s">
+      <c r="AA5" s="61"/>
+      <c r="AB5" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="AC5" s="56"/>
-      <c r="AD5" s="56" t="s">
+      <c r="AC5" s="61"/>
+      <c r="AD5" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="AE5" s="56"/>
-      <c r="AF5" s="61" t="s">
+      <c r="AE5" s="61"/>
+      <c r="AF5" s="62" t="s">
         <v>17</v>
       </c>
-      <c r="AG5" s="56"/>
-      <c r="AH5" s="56" t="s">
+      <c r="AG5" s="61"/>
+      <c r="AH5" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="AI5" s="56"/>
-      <c r="AJ5" s="56" t="s">
+      <c r="AI5" s="61"/>
+      <c r="AJ5" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="AK5" s="60"/>
-      <c r="AL5" s="61" t="s">
+      <c r="AK5" s="66"/>
+      <c r="AL5" s="62" t="s">
         <v>20</v>
       </c>
-      <c r="AM5" s="56"/>
-[...6 lines deleted...]
-      <c r="AT5" s="61" t="s">
+      <c r="AM5" s="61"/>
+      <c r="AN5" s="61"/>
+      <c r="AO5" s="61"/>
+      <c r="AP5" s="61"/>
+      <c r="AQ5" s="61"/>
+      <c r="AR5" s="61"/>
+      <c r="AS5" s="61"/>
+      <c r="AT5" s="62" t="s">
         <v>20</v>
       </c>
-      <c r="AU5" s="56"/>
-[...6 lines deleted...]
-      <c r="BB5" s="56" t="s">
+      <c r="AU5" s="61"/>
+      <c r="AV5" s="61"/>
+      <c r="AW5" s="61"/>
+      <c r="AX5" s="61"/>
+      <c r="AY5" s="61"/>
+      <c r="AZ5" s="61"/>
+      <c r="BA5" s="61"/>
+      <c r="BB5" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="BC5" s="56"/>
-[...6 lines deleted...]
-      <c r="BJ5" s="61" t="s">
+      <c r="BC5" s="61"/>
+      <c r="BD5" s="61"/>
+      <c r="BE5" s="61"/>
+      <c r="BF5" s="61"/>
+      <c r="BG5" s="61"/>
+      <c r="BH5" s="61"/>
+      <c r="BI5" s="66"/>
+      <c r="BJ5" s="62" t="s">
         <v>17</v>
       </c>
-      <c r="BK5" s="56"/>
-      <c r="BL5" s="56" t="s">
+      <c r="BK5" s="61"/>
+      <c r="BL5" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="BM5" s="56"/>
-      <c r="BN5" s="56" t="s">
+      <c r="BM5" s="61"/>
+      <c r="BN5" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="BO5" s="56"/>
-      <c r="BP5" s="61" t="s">
+      <c r="BO5" s="61"/>
+      <c r="BP5" s="62" t="s">
         <v>17</v>
       </c>
-      <c r="BQ5" s="56"/>
-      <c r="BR5" s="56" t="s">
+      <c r="BQ5" s="61"/>
+      <c r="BR5" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="BS5" s="56"/>
-      <c r="BT5" s="56" t="s">
+      <c r="BS5" s="61"/>
+      <c r="BT5" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="BU5" s="58"/>
+      <c r="BU5" s="63"/>
     </row>
     <row r="6" spans="1:73" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="7"/>
-      <c r="B6" s="56" t="s">
+      <c r="B6" s="61" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="56"/>
-[...6 lines deleted...]
-      <c r="J6" s="62" t="s">
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="K6" s="63"/>
-[...6 lines deleted...]
-      <c r="R6" s="63" t="s">
+      <c r="K6" s="57"/>
+      <c r="L6" s="57"/>
+      <c r="M6" s="57"/>
+      <c r="N6" s="57"/>
+      <c r="O6" s="57"/>
+      <c r="P6" s="57"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="57" t="s">
         <v>23</v>
       </c>
-      <c r="S6" s="63"/>
-[...6 lines deleted...]
-      <c r="Z6" s="65" t="s">
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="58"/>
+      <c r="Z6" s="64" t="s">
         <v>24</v>
       </c>
-      <c r="AA6" s="63"/>
-[...10 lines deleted...]
-      <c r="AL6" s="67" t="s">
+      <c r="AA6" s="57"/>
+      <c r="AB6" s="57"/>
+      <c r="AC6" s="57"/>
+      <c r="AD6" s="57"/>
+      <c r="AE6" s="57"/>
+      <c r="AF6" s="57"/>
+      <c r="AG6" s="57"/>
+      <c r="AH6" s="57"/>
+      <c r="AI6" s="57"/>
+      <c r="AJ6" s="57"/>
+      <c r="AK6" s="59"/>
+      <c r="AL6" s="65" t="s">
         <v>25</v>
       </c>
-      <c r="AM6" s="62"/>
-[...6 lines deleted...]
-      <c r="AT6" s="62" t="s">
+      <c r="AM6" s="56"/>
+      <c r="AN6" s="56"/>
+      <c r="AO6" s="56"/>
+      <c r="AP6" s="56"/>
+      <c r="AQ6" s="56"/>
+      <c r="AR6" s="56"/>
+      <c r="AS6" s="56"/>
+      <c r="AT6" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="AU6" s="63"/>
-[...6 lines deleted...]
-      <c r="BB6" s="63" t="s">
+      <c r="AU6" s="57"/>
+      <c r="AV6" s="57"/>
+      <c r="AW6" s="57"/>
+      <c r="AX6" s="57"/>
+      <c r="AY6" s="57"/>
+      <c r="AZ6" s="57"/>
+      <c r="BA6" s="58"/>
+      <c r="BB6" s="57" t="s">
         <v>23</v>
       </c>
-      <c r="BC6" s="63"/>
-[...6 lines deleted...]
-      <c r="BJ6" s="68" t="s">
+      <c r="BC6" s="57"/>
+      <c r="BD6" s="57"/>
+      <c r="BE6" s="57"/>
+      <c r="BF6" s="57"/>
+      <c r="BG6" s="57"/>
+      <c r="BH6" s="57"/>
+      <c r="BI6" s="59"/>
+      <c r="BJ6" s="60" t="s">
         <v>24</v>
       </c>
-      <c r="BK6" s="63"/>
-[...9 lines deleted...]
-      <c r="BU6" s="64"/>
+      <c r="BK6" s="57"/>
+      <c r="BL6" s="57"/>
+      <c r="BM6" s="57"/>
+      <c r="BN6" s="57"/>
+      <c r="BO6" s="57"/>
+      <c r="BP6" s="57"/>
+      <c r="BQ6" s="57"/>
+      <c r="BR6" s="57"/>
+      <c r="BS6" s="57"/>
+      <c r="BT6" s="57"/>
+      <c r="BU6" s="58"/>
     </row>
     <row r="7" spans="1:73" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="54" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="10">
         <v>30778</v>
       </c>
       <c r="C7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D7" s="10">
         <v>16479</v>
       </c>
       <c r="E7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F7" s="10">
         <v>668</v>
       </c>
       <c r="G7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H7" s="10">
         <v>13630</v>
       </c>
       <c r="I7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J7" s="10" t="s">
         <v>1</v>
       </c>
       <c r="K7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L7" s="10" t="s">
         <v>1</v>
       </c>
       <c r="M7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N7" s="10" t="s">
         <v>1</v>
       </c>
       <c r="O7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P7" s="10" t="s">
         <v>1</v>
       </c>
       <c r="Q7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="S7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Y7" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z7" s="14">
         <v>55.7</v>
       </c>
       <c r="AA7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB7" s="12">
         <v>56.9</v>
       </c>
       <c r="AC7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD7" s="12">
         <v>53.8</v>
       </c>
       <c r="AE7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF7" s="12">
         <v>53.5</v>
       </c>
       <c r="AG7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH7" s="12">
         <v>54.9</v>
       </c>
       <c r="AI7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ7" s="12">
         <v>51.5</v>
       </c>
       <c r="AK7" s="15" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL7" s="10">
         <v>21767</v>
       </c>
       <c r="AM7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN7" s="10">
         <v>15839</v>
       </c>
       <c r="AO7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP7" s="10">
         <v>664</v>
       </c>
       <c r="AQ7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR7" s="10">
         <v>5264</v>
       </c>
       <c r="AS7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AU7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AW7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AY7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="BA7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="BC7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="BE7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="BG7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="BI7" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ7" s="12">
         <v>75.8</v>
       </c>
       <c r="BK7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL7" s="12">
         <v>78.400000000000006</v>
       </c>
       <c r="BM7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN7" s="12">
         <v>72</v>
       </c>
       <c r="BO7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP7" s="12">
         <v>72.8</v>
       </c>
       <c r="BQ7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR7" s="12">
         <v>75.400000000000006</v>
       </c>
       <c r="BS7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT7" s="12">
         <v>68.8</v>
       </c>
       <c r="BU7" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="54" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="10">
         <v>30801</v>
       </c>
       <c r="C8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D8" s="10">
         <v>16782</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F8" s="10">
         <v>554</v>
       </c>
       <c r="G8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H8" s="10">
         <v>13465</v>
       </c>
       <c r="I8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>1</v>
       </c>
       <c r="K8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L8" s="10" t="s">
         <v>1</v>
       </c>
       <c r="M8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N8" s="10" t="s">
         <v>1</v>
       </c>
       <c r="O8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P8" s="10" t="s">
         <v>1</v>
       </c>
       <c r="Q8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R8" s="12">
         <v>100.1</v>
       </c>
       <c r="S8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T8" s="12">
         <v>101.8</v>
       </c>
       <c r="U8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V8" s="12">
         <v>82.9</v>
       </c>
       <c r="W8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X8" s="12">
         <v>98.8</v>
       </c>
       <c r="Y8" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z8" s="14">
         <v>56.3</v>
       </c>
       <c r="AA8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB8" s="12">
         <v>57.2</v>
       </c>
       <c r="AC8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD8" s="12">
         <v>54.9</v>
       </c>
       <c r="AE8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF8" s="12">
         <v>54.5</v>
       </c>
       <c r="AG8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH8" s="12">
         <v>55.5</v>
       </c>
       <c r="AI8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ8" s="12">
         <v>52.9</v>
       </c>
       <c r="AK8" s="15" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL8" s="10">
         <v>21767</v>
       </c>
       <c r="AM8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN8" s="10">
         <v>16147</v>
       </c>
       <c r="AO8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP8" s="10">
         <v>548</v>
       </c>
       <c r="AQ8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR8" s="10">
         <v>5072</v>
       </c>
       <c r="AS8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT8" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AU8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV8" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AW8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX8" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AY8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ8" s="12" t="s">
         <v>1</v>
       </c>
       <c r="BA8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB8" s="12">
         <v>100</v>
       </c>
       <c r="BC8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD8" s="12">
         <v>101.9</v>
       </c>
       <c r="BE8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF8" s="12">
         <v>82.5</v>
       </c>
       <c r="BG8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH8" s="18">
         <v>96.4</v>
       </c>
       <c r="BI8" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ8" s="12">
         <v>76.7</v>
       </c>
       <c r="BK8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL8" s="12">
         <v>79.099999999999994</v>
       </c>
       <c r="BM8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN8" s="12">
         <v>73.2</v>
       </c>
       <c r="BO8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP8" s="12">
         <v>74.2</v>
       </c>
       <c r="BQ8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR8" s="12">
         <v>76.7</v>
       </c>
       <c r="BS8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT8" s="12">
         <v>70.5</v>
       </c>
       <c r="BU8" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="54" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="10">
         <v>30789</v>
       </c>
       <c r="C9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D9" s="10">
         <v>16932</v>
       </c>
       <c r="E9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F9" s="10">
         <v>542</v>
       </c>
       <c r="G9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H9" s="10">
         <v>13315</v>
       </c>
       <c r="I9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J9" s="10" t="s">
         <v>1</v>
       </c>
       <c r="K9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L9" s="10" t="s">
         <v>1</v>
       </c>
       <c r="M9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N9" s="10" t="s">
         <v>1</v>
       </c>
       <c r="O9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P9" s="10" t="s">
         <v>1</v>
       </c>
       <c r="Q9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R9" s="12">
         <v>100</v>
       </c>
       <c r="S9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T9" s="12">
         <v>100.9</v>
       </c>
       <c r="U9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V9" s="12">
         <v>97.8</v>
       </c>
       <c r="W9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X9" s="12">
         <v>98.9</v>
       </c>
       <c r="Y9" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z9" s="14">
         <v>56.8</v>
       </c>
       <c r="AA9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB9" s="12">
         <v>57.7</v>
       </c>
       <c r="AC9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD9" s="12">
         <v>55.3</v>
       </c>
       <c r="AE9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF9" s="12">
         <v>55</v>
       </c>
       <c r="AG9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH9" s="12">
         <v>55.9</v>
       </c>
       <c r="AI9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ9" s="12">
         <v>53.6</v>
       </c>
       <c r="AK9" s="15" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL9" s="10">
         <v>21767</v>
       </c>
       <c r="AM9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN9" s="10">
         <v>16274</v>
       </c>
       <c r="AO9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP9" s="10">
         <v>534</v>
       </c>
       <c r="AQ9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR9" s="10">
         <v>4959</v>
       </c>
       <c r="AS9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AU9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AW9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AY9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="BA9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB9" s="12">
         <v>100</v>
       </c>
       <c r="BC9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD9" s="12">
         <v>100.8</v>
       </c>
       <c r="BE9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF9" s="12">
         <v>97.4</v>
       </c>
       <c r="BG9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH9" s="18">
         <v>97.8</v>
       </c>
       <c r="BI9" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ9" s="12">
         <v>77.2</v>
       </c>
       <c r="BK9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL9" s="12">
         <v>79.599999999999994</v>
       </c>
       <c r="BM9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN9" s="12">
         <v>73.8</v>
       </c>
       <c r="BO9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP9" s="12">
         <v>74.8</v>
       </c>
       <c r="BQ9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR9" s="12">
         <v>77.099999999999994</v>
       </c>
       <c r="BS9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT9" s="12">
         <v>71.400000000000006</v>
       </c>
       <c r="BU9" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="54" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="10">
         <v>30787</v>
       </c>
       <c r="C10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D10" s="10">
         <v>16780</v>
       </c>
       <c r="E10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F10" s="10">
         <v>500</v>
       </c>
       <c r="G10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H10" s="10">
         <v>13507</v>
       </c>
       <c r="I10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>1</v>
       </c>
       <c r="K10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>1</v>
       </c>
       <c r="M10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N10" s="10" t="s">
         <v>1</v>
       </c>
       <c r="O10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P10" s="10" t="s">
         <v>1</v>
       </c>
       <c r="Q10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R10" s="12">
         <v>100</v>
       </c>
       <c r="S10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T10" s="12">
         <v>99.1</v>
       </c>
       <c r="U10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V10" s="12">
         <v>92.3</v>
       </c>
       <c r="W10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X10" s="12">
         <v>101.4</v>
       </c>
       <c r="Y10" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z10" s="14">
         <v>56.1</v>
       </c>
       <c r="AA10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB10" s="12">
         <v>57.6</v>
       </c>
       <c r="AC10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD10" s="12">
         <v>53.9</v>
       </c>
       <c r="AE10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF10" s="12">
         <v>54.5</v>
       </c>
       <c r="AG10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH10" s="12">
         <v>55.8</v>
       </c>
       <c r="AI10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ10" s="12">
         <v>52.4</v>
       </c>
       <c r="AK10" s="15" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL10" s="10">
         <v>21767</v>
       </c>
       <c r="AM10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN10" s="10">
         <v>16156</v>
       </c>
       <c r="AO10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP10" s="10">
         <v>494</v>
       </c>
       <c r="AQ10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR10" s="10">
         <v>5117</v>
       </c>
       <c r="AS10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT10" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AU10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV10" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AW10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX10" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AY10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ10" s="12" t="s">
         <v>1</v>
       </c>
       <c r="BA10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB10" s="12">
         <v>100</v>
       </c>
       <c r="BC10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD10" s="12">
         <v>99.3</v>
       </c>
       <c r="BE10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF10" s="12">
         <v>92.5</v>
       </c>
       <c r="BG10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH10" s="18">
         <v>103.2</v>
       </c>
       <c r="BI10" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ10" s="12">
         <v>76.5</v>
       </c>
       <c r="BK10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL10" s="12">
         <v>79.5</v>
       </c>
       <c r="BM10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN10" s="12">
         <v>72</v>
       </c>
       <c r="BO10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP10" s="12">
         <v>74.2</v>
       </c>
       <c r="BQ10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR10" s="12">
         <v>77.099999999999994</v>
       </c>
       <c r="BS10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT10" s="12">
         <v>70</v>
       </c>
       <c r="BU10" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="54" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="10">
         <v>30788</v>
       </c>
       <c r="C11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D11" s="10">
         <v>16740</v>
       </c>
       <c r="E11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F11" s="10">
         <v>542</v>
       </c>
       <c r="G11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H11" s="10">
         <v>13507</v>
       </c>
       <c r="I11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J11" s="12">
         <v>100</v>
       </c>
       <c r="K11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L11" s="12">
         <v>101.6</v>
       </c>
       <c r="M11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N11" s="12">
         <v>81.099999999999994</v>
       </c>
       <c r="O11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P11" s="12">
         <v>99.1</v>
       </c>
       <c r="Q11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R11" s="12">
         <v>100</v>
       </c>
       <c r="S11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T11" s="12">
         <v>99.8</v>
       </c>
       <c r="U11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V11" s="12">
         <v>108.4</v>
       </c>
       <c r="W11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X11" s="12">
         <v>100</v>
       </c>
       <c r="Y11" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z11" s="14">
         <v>56.1</v>
       </c>
       <c r="AA11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB11" s="12">
         <v>57.3</v>
       </c>
       <c r="AC11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD11" s="12">
         <v>54.4</v>
       </c>
       <c r="AE11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF11" s="12">
         <v>54.4</v>
       </c>
       <c r="AG11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH11" s="12">
         <v>55.5</v>
       </c>
       <c r="AI11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ11" s="12">
         <v>52.6</v>
       </c>
       <c r="AK11" s="15" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL11" s="10">
         <v>21767</v>
       </c>
       <c r="AM11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN11" s="10">
         <v>16091</v>
       </c>
       <c r="AO11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP11" s="10">
         <v>532</v>
       </c>
       <c r="AQ11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR11" s="10">
         <v>5144</v>
       </c>
       <c r="AS11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT11" s="12">
         <v>100</v>
       </c>
       <c r="AU11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV11" s="12">
         <v>101.6</v>
       </c>
       <c r="AW11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX11" s="12">
         <v>80.099999999999994</v>
       </c>
       <c r="AY11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ11" s="12">
         <v>97.7</v>
       </c>
       <c r="BA11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB11" s="12">
         <v>100</v>
       </c>
       <c r="BC11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD11" s="12">
         <v>99.6</v>
       </c>
       <c r="BE11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF11" s="12">
         <v>107.7</v>
       </c>
       <c r="BG11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH11" s="18">
         <v>100.5</v>
       </c>
       <c r="BI11" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ11" s="12">
         <v>76.400000000000006</v>
       </c>
       <c r="BK11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL11" s="12">
         <v>79</v>
       </c>
       <c r="BM11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN11" s="12">
         <v>72.5</v>
       </c>
       <c r="BO11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP11" s="12">
         <v>73.900000000000006</v>
       </c>
       <c r="BQ11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR11" s="12">
         <v>76.5</v>
       </c>
       <c r="BS11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT11" s="12">
         <v>70.099999999999994</v>
       </c>
       <c r="BU11" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="12" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="10">
         <v>30775</v>
       </c>
       <c r="C12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D12" s="10">
         <v>16557</v>
       </c>
       <c r="E12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F12" s="10">
         <v>542</v>
       </c>
       <c r="G12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H12" s="10">
         <v>13676</v>
       </c>
       <c r="I12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J12" s="12">
         <v>99.9</v>
       </c>
       <c r="K12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L12" s="12">
         <v>98.7</v>
       </c>
       <c r="M12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N12" s="12">
         <v>97.8</v>
       </c>
       <c r="O12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P12" s="12">
         <v>101.6</v>
       </c>
       <c r="Q12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R12" s="12">
         <v>100</v>
       </c>
       <c r="S12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T12" s="12">
         <v>98.9</v>
       </c>
       <c r="U12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V12" s="12">
         <v>100</v>
       </c>
       <c r="W12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X12" s="12">
         <v>101.3</v>
       </c>
       <c r="Y12" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z12" s="14">
         <v>55.6</v>
       </c>
       <c r="AA12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB12" s="12">
         <v>56.4</v>
       </c>
       <c r="AC12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD12" s="12">
         <v>54.3</v>
       </c>
       <c r="AE12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF12" s="12">
         <v>53.8</v>
       </c>
       <c r="AG12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH12" s="12">
         <v>54.6</v>
       </c>
       <c r="AI12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ12" s="12">
         <v>52.6</v>
       </c>
       <c r="AK12" s="15" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL12" s="10">
         <v>21705</v>
       </c>
       <c r="AM12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN12" s="10">
         <v>15887</v>
       </c>
       <c r="AO12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP12" s="10">
         <v>540</v>
       </c>
       <c r="AQ12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR12" s="10">
         <v>5277</v>
       </c>
       <c r="AS12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT12" s="12">
         <v>99.7</v>
       </c>
       <c r="AU12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV12" s="12">
         <v>98.4</v>
       </c>
       <c r="AW12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX12" s="12">
         <v>98.5</v>
       </c>
       <c r="AY12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ12" s="12">
         <v>104</v>
       </c>
       <c r="BA12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB12" s="12">
         <v>99.7</v>
       </c>
       <c r="BC12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD12" s="12">
         <v>98.7</v>
       </c>
       <c r="BE12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF12" s="12">
         <v>101.5</v>
       </c>
       <c r="BG12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH12" s="18">
         <v>102.6</v>
       </c>
       <c r="BI12" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ12" s="12">
         <v>75.7</v>
       </c>
       <c r="BK12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL12" s="12">
         <v>77.900000000000006</v>
       </c>
       <c r="BM12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN12" s="12">
         <v>72.400000000000006</v>
       </c>
       <c r="BO12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP12" s="12">
         <v>73.2</v>
       </c>
       <c r="BQ12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR12" s="12">
         <v>75.3</v>
       </c>
       <c r="BS12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT12" s="12">
         <v>70</v>
       </c>
       <c r="BU12" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:73" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="55" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="10">
         <v>30738</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D13" s="10">
         <v>16821</v>
       </c>
       <c r="E13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F13" s="10">
         <v>577</v>
       </c>
       <c r="G13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H13" s="10">
         <v>13341</v>
       </c>
       <c r="I13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J13" s="12">
         <v>99.8</v>
       </c>
       <c r="K13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L13" s="12">
         <v>99.3</v>
       </c>
       <c r="M13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N13" s="12">
         <v>106.5</v>
       </c>
       <c r="O13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P13" s="12">
         <v>100.2</v>
       </c>
       <c r="Q13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R13" s="12">
         <v>99.9</v>
       </c>
       <c r="S13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T13" s="12">
         <v>101.6</v>
       </c>
       <c r="U13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V13" s="12">
         <v>106.5</v>
       </c>
       <c r="W13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X13" s="12">
         <v>97.6</v>
       </c>
       <c r="Y13" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z13" s="14">
         <v>56.6</v>
       </c>
       <c r="AA13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB13" s="12">
         <v>57.6</v>
       </c>
       <c r="AC13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD13" s="12">
         <v>55.1</v>
       </c>
       <c r="AE13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF13" s="12">
         <v>54.7</v>
       </c>
       <c r="AG13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH13" s="12">
         <v>55.7</v>
       </c>
       <c r="AI13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ13" s="12">
         <v>53.1</v>
       </c>
       <c r="AK13" s="15" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL13" s="10">
         <v>21645</v>
       </c>
       <c r="AM13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN13" s="10">
         <v>16111</v>
       </c>
       <c r="AO13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP13" s="10">
         <v>571</v>
       </c>
       <c r="AQ13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR13" s="10">
         <v>4964</v>
       </c>
       <c r="AS13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT13" s="12">
         <v>99.4</v>
       </c>
       <c r="AU13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV13" s="12">
         <v>99</v>
       </c>
       <c r="AW13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX13" s="12">
         <v>106.9</v>
       </c>
       <c r="AY13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ13" s="12">
         <v>100.1</v>
       </c>
       <c r="BA13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB13" s="12">
         <v>99.7</v>
       </c>
       <c r="BC13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD13" s="12">
         <v>101.4</v>
       </c>
       <c r="BE13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF13" s="12">
         <v>105.7</v>
       </c>
       <c r="BG13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH13" s="18">
         <v>94.1</v>
       </c>
       <c r="BI13" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ13" s="12">
         <v>77.099999999999994</v>
       </c>
       <c r="BK13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL13" s="12">
         <v>79.5</v>
       </c>
       <c r="BM13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN13" s="12">
         <v>73.400000000000006</v>
       </c>
       <c r="BO13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP13" s="12">
         <v>74.400000000000006</v>
       </c>
       <c r="BQ13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR13" s="12">
         <v>76.900000000000006</v>
       </c>
       <c r="BS13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT13" s="12">
         <v>70.8</v>
       </c>
       <c r="BU13" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="14" spans="1:73" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="55" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="10">
         <v>30737</v>
       </c>
       <c r="C14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D14" s="10">
         <v>16819</v>
       </c>
       <c r="E14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F14" s="10">
         <v>547</v>
       </c>
       <c r="G14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H14" s="10">
         <v>13372</v>
       </c>
       <c r="I14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J14" s="12">
         <v>99.8</v>
       </c>
       <c r="K14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L14" s="12">
         <v>100.2</v>
       </c>
       <c r="M14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N14" s="12">
         <v>109.4</v>
       </c>
       <c r="O14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P14" s="12">
         <v>99</v>
       </c>
       <c r="Q14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R14" s="12">
         <v>100</v>
       </c>
       <c r="S14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T14" s="12">
         <v>100</v>
       </c>
       <c r="U14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V14" s="12">
         <v>94.8</v>
       </c>
       <c r="W14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X14" s="12">
         <v>100.2</v>
       </c>
       <c r="Y14" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z14" s="14">
         <v>56.5</v>
       </c>
       <c r="AA14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB14" s="12">
         <v>57.5</v>
       </c>
       <c r="AC14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD14" s="12">
         <v>54.9</v>
       </c>
       <c r="AE14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF14" s="12">
         <v>54.7</v>
       </c>
       <c r="AG14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH14" s="12">
         <v>55.8</v>
       </c>
       <c r="AI14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ14" s="12">
         <v>53.1</v>
       </c>
       <c r="AK14" s="15" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL14" s="10">
         <v>21585</v>
       </c>
       <c r="AM14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN14" s="10">
         <v>16107</v>
       </c>
       <c r="AO14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP14" s="10">
         <v>536</v>
       </c>
       <c r="AQ14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR14" s="10">
         <v>4942</v>
       </c>
       <c r="AS14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT14" s="12">
         <v>99.2</v>
       </c>
       <c r="AU14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV14" s="12">
         <v>99.7</v>
       </c>
       <c r="AW14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX14" s="12">
         <v>108.5</v>
       </c>
       <c r="AY14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ14" s="12">
         <v>96.6</v>
       </c>
       <c r="BA14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB14" s="12">
         <v>99.7</v>
       </c>
       <c r="BC14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD14" s="12">
         <v>100</v>
       </c>
       <c r="BE14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF14" s="12">
         <v>93.9</v>
       </c>
       <c r="BG14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH14" s="18">
         <v>99.6</v>
       </c>
       <c r="BI14" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ14" s="12">
         <v>77.099999999999994</v>
       </c>
       <c r="BK14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL14" s="12">
         <v>79.7</v>
       </c>
       <c r="BM14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN14" s="12">
         <v>73.3</v>
       </c>
       <c r="BO14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP14" s="12">
         <v>74.599999999999994</v>
       </c>
       <c r="BQ14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR14" s="12">
         <v>77.2</v>
       </c>
       <c r="BS14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT14" s="12">
         <v>70.8</v>
       </c>
       <c r="BU14" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="15" spans="1:73" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="55" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="20">
         <v>30594</v>
       </c>
       <c r="C15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D15" s="20">
         <v>16928</v>
       </c>
       <c r="E15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F15" s="20">
         <v>711</v>
       </c>
       <c r="G15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H15" s="20">
         <v>12955</v>
       </c>
       <c r="I15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J15" s="12">
         <v>99.4</v>
       </c>
       <c r="K15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L15" s="12">
         <v>101.1</v>
       </c>
       <c r="M15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N15" s="12">
         <v>131.19999999999999</v>
       </c>
       <c r="O15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P15" s="12">
         <v>95.9</v>
       </c>
       <c r="Q15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R15" s="12">
         <v>99.5</v>
       </c>
       <c r="S15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T15" s="21">
         <v>100.6</v>
       </c>
       <c r="U15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V15" s="21">
         <v>130</v>
       </c>
       <c r="W15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X15" s="21">
         <v>96.9</v>
       </c>
       <c r="Y15" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z15" s="22">
         <v>57.7</v>
       </c>
       <c r="AA15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB15" s="23">
         <v>58.2</v>
       </c>
       <c r="AC15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD15" s="23">
         <v>56.9</v>
       </c>
       <c r="AE15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF15" s="23">
         <v>55.3</v>
       </c>
       <c r="AG15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH15" s="23">
         <v>55.8</v>
       </c>
       <c r="AI15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ15" s="23">
         <v>54.6</v>
       </c>
       <c r="AK15" s="15" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL15" s="20">
         <v>21513</v>
       </c>
       <c r="AM15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN15" s="20">
         <v>16223</v>
       </c>
       <c r="AO15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP15" s="20">
         <v>703</v>
       </c>
       <c r="AQ15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR15" s="20">
         <v>4588</v>
       </c>
       <c r="AS15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT15" s="12">
         <v>98.8</v>
       </c>
       <c r="AU15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV15" s="12">
         <v>100.8</v>
       </c>
       <c r="AW15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX15" s="12">
         <v>132.1</v>
       </c>
       <c r="AY15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ15" s="12">
         <v>89.2</v>
       </c>
       <c r="BA15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB15" s="21">
         <v>99.7</v>
       </c>
       <c r="BC15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD15" s="21">
         <v>100.7</v>
       </c>
       <c r="BE15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF15" s="21">
         <v>131.19999999999999</v>
       </c>
       <c r="BG15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH15" s="24">
         <v>92.8</v>
       </c>
       <c r="BI15" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ15" s="23">
         <v>78.7</v>
       </c>
       <c r="BK15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL15" s="23">
         <v>80.7</v>
       </c>
       <c r="BM15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN15" s="23">
         <v>75.7</v>
       </c>
       <c r="BO15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP15" s="23">
         <v>75.400000000000006</v>
       </c>
       <c r="BQ15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR15" s="23">
         <v>77.3</v>
       </c>
       <c r="BS15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT15" s="25">
         <v>72.599999999999994</v>
       </c>
       <c r="BU15" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="54" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="26">
         <v>30545</v>
       </c>
       <c r="C16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D16" s="26">
         <v>17101</v>
       </c>
       <c r="E16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F16" s="26">
         <v>627</v>
       </c>
       <c r="G16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H16" s="26">
         <v>12816</v>
       </c>
       <c r="I16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J16" s="12">
         <v>99.3</v>
       </c>
       <c r="K16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L16" s="12">
         <v>103.3</v>
       </c>
       <c r="M16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N16" s="12">
         <v>115.7</v>
       </c>
       <c r="O16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P16" s="12">
         <v>93.7</v>
       </c>
       <c r="Q16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R16" s="27">
         <v>99.8</v>
       </c>
       <c r="S16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T16" s="27">
         <v>101</v>
       </c>
       <c r="U16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V16" s="27">
         <v>88.2</v>
       </c>
       <c r="W16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X16" s="27">
         <v>98.9</v>
       </c>
       <c r="Y16" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z16" s="28">
         <v>58</v>
       </c>
       <c r="AA16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB16" s="27">
         <v>58.9</v>
       </c>
       <c r="AC16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD16" s="27">
         <v>56.7</v>
       </c>
       <c r="AE16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF16" s="27">
         <v>56</v>
       </c>
       <c r="AG16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH16" s="27">
         <v>56.8</v>
       </c>
       <c r="AI16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ16" s="27">
         <v>54.8</v>
       </c>
       <c r="AK16" s="15" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL16" s="26">
         <v>21449</v>
       </c>
       <c r="AM16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN16" s="26">
         <v>16362</v>
       </c>
       <c r="AO16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP16" s="26">
         <v>623</v>
       </c>
       <c r="AQ16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR16" s="26">
         <v>4464</v>
       </c>
       <c r="AS16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT16" s="12">
         <v>98.8</v>
       </c>
       <c r="AU16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV16" s="12">
         <v>103</v>
       </c>
       <c r="AW16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX16" s="12">
         <v>115.4</v>
       </c>
       <c r="AY16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ16" s="12">
         <v>84.6</v>
       </c>
       <c r="BA16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB16" s="27">
         <v>99.7</v>
       </c>
       <c r="BC16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD16" s="27">
         <v>100.9</v>
       </c>
       <c r="BE16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF16" s="27">
         <v>88.6</v>
       </c>
       <c r="BG16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH16" s="29">
         <v>97.3</v>
       </c>
       <c r="BI16" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ16" s="27">
         <v>79.2</v>
       </c>
       <c r="BK16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL16" s="27">
         <v>81.7</v>
       </c>
       <c r="BM16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN16" s="27">
         <v>75.599999999999994</v>
       </c>
       <c r="BO16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP16" s="27">
         <v>76.3</v>
       </c>
       <c r="BQ16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR16" s="27">
         <v>78.599999999999994</v>
       </c>
       <c r="BS16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT16" s="30">
         <v>72.900000000000006</v>
       </c>
       <c r="BU16" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="54" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="26">
         <v>30503</v>
       </c>
       <c r="C17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D17" s="26">
         <v>17322</v>
       </c>
       <c r="E17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F17" s="26">
         <v>547</v>
       </c>
       <c r="G17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H17" s="26">
         <v>12633</v>
       </c>
       <c r="I17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J17" s="12">
         <v>99.2</v>
       </c>
       <c r="K17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L17" s="12">
         <v>103</v>
       </c>
       <c r="M17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N17" s="12">
         <v>94.8</v>
       </c>
       <c r="O17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P17" s="12">
         <v>94.7</v>
       </c>
       <c r="Q17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R17" s="27">
         <v>99.9</v>
       </c>
       <c r="S17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T17" s="27">
         <v>101.3</v>
       </c>
       <c r="U17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V17" s="27">
         <v>87.2</v>
       </c>
       <c r="W17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X17" s="27">
         <v>98.6</v>
       </c>
       <c r="Y17" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z17" s="31">
         <v>58.6</v>
       </c>
       <c r="AA17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB17" s="26">
         <v>59.2</v>
       </c>
       <c r="AC17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD17" s="26">
         <v>57.6</v>
       </c>
       <c r="AE17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF17" s="26">
         <v>56.8</v>
       </c>
       <c r="AG17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH17" s="26">
         <v>57.4</v>
       </c>
       <c r="AI17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ17" s="26">
         <v>55.9</v>
       </c>
       <c r="AK17" s="15" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL17" s="26">
         <v>21386</v>
       </c>
       <c r="AM17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN17" s="26">
         <v>16543</v>
       </c>
       <c r="AO17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP17" s="26">
         <v>547</v>
       </c>
       <c r="AQ17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR17" s="26">
         <v>4296</v>
       </c>
       <c r="AS17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT17" s="12">
         <v>98.8</v>
       </c>
       <c r="AU17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV17" s="12">
         <v>102.7</v>
       </c>
       <c r="AW17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX17" s="12">
         <v>95.8</v>
       </c>
       <c r="AY17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ17" s="12">
         <v>86.5</v>
       </c>
       <c r="BA17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB17" s="27">
         <v>99.7</v>
       </c>
       <c r="BC17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD17" s="27">
         <v>101.1</v>
       </c>
       <c r="BE17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF17" s="27">
         <v>87.8</v>
       </c>
       <c r="BG17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH17" s="29">
         <v>96.2</v>
       </c>
       <c r="BI17" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ17" s="27">
         <v>79.900000000000006</v>
       </c>
       <c r="BK17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL17" s="27">
         <v>81.900000000000006</v>
       </c>
       <c r="BM17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN17" s="27">
         <v>76.900000000000006</v>
       </c>
       <c r="BO17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP17" s="27">
         <v>77.400000000000006</v>
       </c>
       <c r="BQ17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR17" s="27">
         <v>79.3</v>
       </c>
       <c r="BS17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT17" s="30">
         <v>74.5</v>
       </c>
       <c r="BU17" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="54" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="26">
         <v>30488</v>
       </c>
       <c r="C18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D18" s="26">
         <v>17293</v>
       </c>
       <c r="E18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F18" s="26">
         <v>511</v>
       </c>
       <c r="G18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H18" s="26">
         <v>12684</v>
       </c>
       <c r="I18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J18" s="12">
         <v>99.2</v>
       </c>
       <c r="K18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L18" s="12">
         <v>102.8</v>
       </c>
       <c r="M18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N18" s="12">
         <v>93.4</v>
       </c>
       <c r="O18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P18" s="12">
         <v>94.9</v>
       </c>
       <c r="Q18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R18" s="27">
         <v>100</v>
       </c>
       <c r="S18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T18" s="27">
         <v>99.8</v>
       </c>
       <c r="U18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V18" s="27">
         <v>93.4</v>
       </c>
       <c r="W18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X18" s="27">
         <v>100.4</v>
       </c>
       <c r="Y18" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z18" s="28">
         <v>58.4</v>
       </c>
       <c r="AA18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB18" s="26">
         <v>59.1</v>
       </c>
       <c r="AC18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD18" s="26">
         <v>57.4</v>
       </c>
       <c r="AE18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF18" s="26">
         <v>56.7</v>
       </c>
       <c r="AG18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH18" s="26">
         <v>57.5</v>
       </c>
       <c r="AI18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ18" s="26">
         <v>55.6</v>
       </c>
       <c r="AK18" s="15" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL18" s="26">
         <v>21327</v>
       </c>
       <c r="AM18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN18" s="26">
         <v>16516</v>
       </c>
       <c r="AO18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP18" s="26">
         <v>507</v>
       </c>
       <c r="AQ18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR18" s="26">
         <v>4304</v>
       </c>
       <c r="AS18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT18" s="12">
         <v>98.8</v>
       </c>
       <c r="AU18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV18" s="12">
         <v>102.5</v>
       </c>
       <c r="AW18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX18" s="12">
         <v>94.6</v>
       </c>
       <c r="AY18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ18" s="12">
         <v>87.1</v>
       </c>
       <c r="BA18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB18" s="27">
         <v>99.7</v>
       </c>
       <c r="BC18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD18" s="27">
         <v>99.8</v>
       </c>
       <c r="BE18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF18" s="27">
         <v>92.7</v>
       </c>
       <c r="BG18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH18" s="29">
         <v>100.2</v>
       </c>
       <c r="BI18" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ18" s="27">
         <v>79.8</v>
       </c>
       <c r="BK18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL18" s="27">
         <v>82.1</v>
       </c>
       <c r="BM18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN18" s="27">
         <v>76.599999999999994</v>
       </c>
       <c r="BO18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP18" s="27">
         <v>77.400000000000006</v>
       </c>
       <c r="BQ18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR18" s="27">
         <v>79.7</v>
       </c>
       <c r="BS18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT18" s="30">
         <v>74.099999999999994</v>
       </c>
       <c r="BU18" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="55" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="26">
         <v>30434</v>
       </c>
       <c r="C19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D19" s="26">
         <v>17222</v>
       </c>
       <c r="E19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F19" s="26">
         <v>551</v>
       </c>
       <c r="G19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H19" s="26">
         <v>12660</v>
       </c>
       <c r="I19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J19" s="32">
         <v>99.5</v>
       </c>
       <c r="K19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L19" s="23">
         <v>101.7</v>
       </c>
       <c r="M19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N19" s="23">
         <v>77.5</v>
       </c>
       <c r="O19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P19" s="32">
         <v>97.7</v>
       </c>
       <c r="Q19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R19" s="26">
         <v>99.8</v>
       </c>
       <c r="S19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T19" s="26">
         <v>99.6</v>
       </c>
       <c r="U19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V19" s="26">
         <v>107.8</v>
       </c>
       <c r="W19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X19" s="26">
         <v>99.8</v>
       </c>
       <c r="Y19" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z19" s="28">
         <v>58.4</v>
       </c>
       <c r="AA19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB19" s="27">
         <v>59</v>
       </c>
       <c r="AC19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD19" s="26">
         <v>57.5</v>
       </c>
       <c r="AE19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF19" s="26">
         <v>56.6</v>
       </c>
       <c r="AG19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH19" s="26">
         <v>57.2</v>
       </c>
       <c r="AI19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ19" s="26">
         <v>55.7</v>
       </c>
       <c r="AK19" s="15" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL19" s="26">
         <v>21263</v>
       </c>
       <c r="AM19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN19" s="26">
         <v>16458</v>
       </c>
       <c r="AO19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP19" s="26">
         <v>542</v>
       </c>
       <c r="AQ19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR19" s="26">
         <v>4263</v>
       </c>
       <c r="AS19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT19" s="26">
         <v>98.8</v>
       </c>
       <c r="AU19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV19" s="26">
         <v>101.4</v>
       </c>
       <c r="AW19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX19" s="26">
         <v>77.099999999999994</v>
       </c>
       <c r="AY19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ19" s="30">
         <v>92.9</v>
       </c>
       <c r="BA19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB19" s="26">
         <v>99.7</v>
       </c>
       <c r="BC19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD19" s="26">
         <v>99.6</v>
       </c>
       <c r="BE19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF19" s="26">
         <v>106.9</v>
       </c>
       <c r="BG19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH19" s="29">
         <v>99</v>
       </c>
       <c r="BI19" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ19" s="27">
         <v>80</v>
       </c>
       <c r="BK19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL19" s="27">
         <v>82.1</v>
       </c>
       <c r="BM19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN19" s="27">
         <v>76.900000000000006</v>
       </c>
       <c r="BO19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP19" s="27">
         <v>77.400000000000006</v>
       </c>
       <c r="BQ19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR19" s="27">
         <v>79.5</v>
       </c>
       <c r="BS19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT19" s="30">
         <v>74.400000000000006</v>
       </c>
       <c r="BU19" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="55" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="33">
         <v>30399</v>
       </c>
       <c r="C20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D20" s="33">
         <v>17276</v>
       </c>
       <c r="E20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F20" s="33">
         <v>465</v>
       </c>
       <c r="G20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H20" s="33">
         <v>12658</v>
       </c>
       <c r="I20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J20" s="23">
         <v>99.5</v>
       </c>
       <c r="K20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L20" s="23">
         <v>101</v>
       </c>
       <c r="M20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N20" s="23">
         <v>74.2</v>
       </c>
       <c r="O20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P20" s="23">
         <v>98.8</v>
       </c>
       <c r="Q20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R20" s="27">
         <v>99.9</v>
       </c>
       <c r="S20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T20" s="27">
         <v>100.3</v>
       </c>
       <c r="U20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V20" s="27">
         <v>84.4</v>
       </c>
       <c r="W20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X20" s="27">
         <v>100</v>
       </c>
       <c r="Y20" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z20" s="28">
         <v>58.4</v>
       </c>
       <c r="AA20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB20" s="27">
         <v>58.8</v>
       </c>
       <c r="AC20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD20" s="27">
         <v>57.7</v>
       </c>
       <c r="AE20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF20" s="27">
         <v>56.8</v>
       </c>
       <c r="AG20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH20" s="27">
         <v>57.3</v>
       </c>
       <c r="AI20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ20" s="27">
         <v>56.1</v>
       </c>
       <c r="AK20" s="15" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL20" s="33">
         <v>21205</v>
       </c>
       <c r="AM20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN20" s="33">
         <v>16497</v>
       </c>
       <c r="AO20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP20" s="33">
         <v>459</v>
       </c>
       <c r="AQ20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR20" s="33">
         <v>4248</v>
       </c>
       <c r="AS20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT20" s="27">
         <v>98.9</v>
       </c>
       <c r="AU20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV20" s="27">
         <v>100.8</v>
       </c>
       <c r="AW20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX20" s="27">
         <v>73.7</v>
       </c>
       <c r="AY20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ20" s="30">
         <v>95.2</v>
       </c>
       <c r="BA20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB20" s="27">
         <v>99.7</v>
       </c>
       <c r="BC20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD20" s="27">
         <v>100.2</v>
       </c>
       <c r="BE20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF20" s="27">
         <v>84.7</v>
       </c>
       <c r="BG20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH20" s="29">
         <v>99.6</v>
       </c>
       <c r="BI20" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ20" s="27">
         <v>80</v>
       </c>
       <c r="BK20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL20" s="26">
         <v>81.8</v>
       </c>
       <c r="BM20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN20" s="26">
         <v>77.3</v>
       </c>
       <c r="BO20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP20" s="27">
         <v>77.8</v>
       </c>
       <c r="BQ20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR20" s="27">
         <v>79.7</v>
       </c>
       <c r="BS20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT20" s="30">
         <v>75.099999999999994</v>
       </c>
       <c r="BU20" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="21" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="55" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="33">
         <v>30386</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D21" s="33">
         <v>17197</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F21" s="33">
         <v>515</v>
       </c>
       <c r="G21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H21" s="33">
         <v>12674</v>
       </c>
       <c r="I21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J21" s="23">
         <v>99.6</v>
       </c>
       <c r="K21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L21" s="23">
         <v>99.3</v>
       </c>
       <c r="M21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N21" s="23">
         <v>94.1</v>
       </c>
       <c r="O21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P21" s="23">
         <v>100.3</v>
       </c>
       <c r="Q21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R21" s="27">
         <v>100</v>
       </c>
       <c r="S21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T21" s="27">
         <v>99.5</v>
       </c>
       <c r="U21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V21" s="27">
         <v>110.8</v>
       </c>
       <c r="W21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X21" s="27">
         <v>100.1</v>
       </c>
       <c r="Y21" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z21" s="28">
         <v>58.3</v>
       </c>
       <c r="AA21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB21" s="27">
         <v>58.6</v>
       </c>
       <c r="AC21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD21" s="27">
         <v>57.8</v>
       </c>
       <c r="AE21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF21" s="27">
         <v>56.6</v>
       </c>
       <c r="AG21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH21" s="27">
         <v>57</v>
       </c>
       <c r="AI21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ21" s="27">
         <v>56</v>
       </c>
       <c r="AK21" s="15" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL21" s="33">
         <v>21149</v>
       </c>
       <c r="AM21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN21" s="33">
         <v>16424</v>
       </c>
       <c r="AO21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP21" s="33">
         <v>509</v>
       </c>
       <c r="AQ21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR21" s="33">
         <v>4215</v>
       </c>
       <c r="AS21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT21" s="27">
         <v>98.9</v>
       </c>
       <c r="AU21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV21" s="27">
         <v>99.3</v>
       </c>
       <c r="AW21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX21" s="27">
         <v>93.1</v>
       </c>
       <c r="AY21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ21" s="30">
         <v>98.1</v>
       </c>
       <c r="BA21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB21" s="27">
         <v>99.7</v>
       </c>
       <c r="BC21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD21" s="27">
         <v>99.6</v>
       </c>
       <c r="BE21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF21" s="27">
         <v>110.9</v>
       </c>
       <c r="BG21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH21" s="29">
         <v>99.2</v>
       </c>
       <c r="BI21" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ21" s="27">
         <v>80.099999999999994</v>
       </c>
       <c r="BK21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL21" s="26">
         <v>81.8</v>
       </c>
       <c r="BM21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN21" s="26">
         <v>77.599999999999994</v>
       </c>
       <c r="BO21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP21" s="26">
         <v>77.7</v>
       </c>
       <c r="BQ21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR21" s="26">
         <v>79.400000000000006</v>
       </c>
       <c r="BS21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT21" s="34">
         <v>75.099999999999994</v>
       </c>
       <c r="BU21" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="55" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="33">
         <v>30376</v>
       </c>
       <c r="C22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D22" s="33">
         <v>17308</v>
       </c>
       <c r="E22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F22" s="33">
         <v>511</v>
       </c>
       <c r="G22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H22" s="33">
         <v>12557</v>
       </c>
       <c r="I22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J22" s="23">
         <v>99.6</v>
       </c>
       <c r="K22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L22" s="23">
         <v>100.1</v>
       </c>
       <c r="M22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N22" s="23">
         <v>100</v>
       </c>
       <c r="O22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P22" s="23">
         <v>99</v>
       </c>
       <c r="Q22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R22" s="27">
         <v>100</v>
       </c>
       <c r="S22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T22" s="27">
         <v>100.6</v>
       </c>
       <c r="U22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V22" s="27">
         <v>99.2</v>
       </c>
       <c r="W22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X22" s="27">
         <v>99.1</v>
       </c>
       <c r="Y22" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z22" s="28">
         <v>58.7</v>
       </c>
       <c r="AA22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB22" s="27">
         <v>59</v>
       </c>
       <c r="AC22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD22" s="27">
         <v>58.1</v>
       </c>
       <c r="AE22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF22" s="27">
         <v>57</v>
       </c>
       <c r="AG22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH22" s="27">
         <v>57.5</v>
       </c>
       <c r="AI22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ22" s="27">
         <v>56.2</v>
       </c>
       <c r="AK22" s="15" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL22" s="33">
         <v>21095</v>
       </c>
       <c r="AM22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN22" s="33">
         <v>16542</v>
       </c>
       <c r="AO22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP22" s="33">
         <v>505</v>
       </c>
       <c r="AQ22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR22" s="33">
         <v>4048</v>
       </c>
       <c r="AS22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT22" s="27">
         <v>98.9</v>
       </c>
       <c r="AU22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV22" s="27">
         <v>100.2</v>
       </c>
       <c r="AW22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX22" s="27">
         <v>99.6</v>
       </c>
       <c r="AY22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ22" s="30">
         <v>94.1</v>
       </c>
       <c r="BA22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB22" s="27">
         <v>99.7</v>
       </c>
       <c r="BC22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD22" s="27">
         <v>100.7</v>
       </c>
       <c r="BE22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF22" s="27">
         <v>99.2</v>
       </c>
       <c r="BG22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH22" s="29">
         <v>96</v>
       </c>
       <c r="BI22" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ22" s="27">
         <v>80.8</v>
       </c>
       <c r="BK22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL22" s="26">
         <v>82.6</v>
       </c>
       <c r="BM22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN22" s="26">
         <v>78.3</v>
       </c>
       <c r="BO22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP22" s="26">
         <v>78.400000000000006</v>
       </c>
       <c r="BQ22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR22" s="26">
         <v>80.3</v>
       </c>
       <c r="BS22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT22" s="34">
         <v>75.599999999999994</v>
       </c>
       <c r="BU22" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="55" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="33">
         <v>30365</v>
       </c>
       <c r="C23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D23" s="33">
         <v>17332</v>
       </c>
       <c r="E23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F23" s="33">
         <v>520</v>
       </c>
       <c r="G23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H23" s="33">
         <v>12513</v>
       </c>
       <c r="I23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J23" s="23">
         <v>99.8</v>
       </c>
       <c r="K23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L23" s="23">
         <v>100.6</v>
       </c>
       <c r="M23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N23" s="23">
         <v>94.4</v>
       </c>
       <c r="O23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P23" s="23">
         <v>98.8</v>
       </c>
       <c r="Q23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R23" s="27">
         <v>100</v>
       </c>
       <c r="S23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T23" s="27">
         <v>100.1</v>
       </c>
       <c r="U23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V23" s="27">
         <v>101.8</v>
       </c>
       <c r="W23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X23" s="27">
         <v>99.6</v>
       </c>
       <c r="Y23" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z23" s="28">
         <v>58.8</v>
       </c>
       <c r="AA23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB23" s="27">
         <v>59.3</v>
       </c>
       <c r="AC23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD23" s="27">
         <v>58</v>
       </c>
       <c r="AE23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF23" s="27">
         <v>57.1</v>
       </c>
       <c r="AG23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH23" s="27">
         <v>57.6</v>
       </c>
       <c r="AI23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ23" s="27">
         <v>56.2</v>
       </c>
       <c r="AK23" s="15" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL23" s="33">
         <v>21044</v>
       </c>
       <c r="AM23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN23" s="33">
         <v>16556</v>
       </c>
       <c r="AO23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP23" s="33">
         <v>513</v>
       </c>
       <c r="AQ23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR23" s="33">
         <v>3975</v>
       </c>
       <c r="AS23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT23" s="27">
         <v>99</v>
       </c>
       <c r="AU23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV23" s="27">
         <v>100.6</v>
       </c>
       <c r="AW23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX23" s="27">
         <v>94.6</v>
       </c>
       <c r="AY23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ23" s="30">
         <v>93.2</v>
       </c>
       <c r="BA23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB23" s="27">
         <v>99.8</v>
       </c>
       <c r="BC23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD23" s="27">
         <v>100.1</v>
       </c>
       <c r="BE23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF23" s="27">
         <v>101.6</v>
       </c>
       <c r="BG23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH23" s="29">
         <v>98.2</v>
       </c>
       <c r="BI23" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ23" s="27">
         <v>81.099999999999994</v>
       </c>
       <c r="BK23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL23" s="26">
         <v>83.1</v>
       </c>
       <c r="BM23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN23" s="26">
         <v>78.3</v>
       </c>
       <c r="BO23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP23" s="26">
         <v>78.7</v>
       </c>
       <c r="BQ23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR23" s="26">
         <v>80.7</v>
       </c>
       <c r="BS23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT23" s="34">
         <v>75.8</v>
       </c>
       <c r="BU23" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="55" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="33">
         <v>30354</v>
       </c>
       <c r="C24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D24" s="33">
         <v>17292</v>
       </c>
       <c r="E24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F24" s="33">
         <v>454</v>
       </c>
       <c r="G24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H24" s="33">
         <v>12608</v>
       </c>
       <c r="I24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J24" s="23">
         <v>99.9</v>
       </c>
       <c r="K24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L24" s="23">
         <v>100.1</v>
       </c>
       <c r="M24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N24" s="23">
         <v>97.6</v>
       </c>
       <c r="O24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P24" s="23">
         <v>99.6</v>
       </c>
       <c r="Q24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R24" s="27">
         <v>100</v>
       </c>
       <c r="S24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T24" s="27">
         <v>99.8</v>
       </c>
       <c r="U24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V24" s="27">
         <v>87.3</v>
       </c>
       <c r="W24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X24" s="27">
         <v>100.8</v>
       </c>
       <c r="Y24" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z24" s="28">
         <v>58.5</v>
       </c>
       <c r="AA24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB24" s="27">
         <v>59</v>
       </c>
       <c r="AC24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD24" s="27">
         <v>57.6</v>
       </c>
       <c r="AE24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF24" s="27">
         <v>57</v>
       </c>
       <c r="AG24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH24" s="27">
         <v>57.5</v>
       </c>
       <c r="AI24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ24" s="27">
         <v>56.1</v>
       </c>
       <c r="AK24" s="15" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL24" s="33">
         <v>20994</v>
       </c>
       <c r="AM24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN24" s="33">
         <v>16529</v>
       </c>
       <c r="AO24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP24" s="33">
         <v>446</v>
       </c>
       <c r="AQ24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR24" s="33">
         <v>4019</v>
       </c>
       <c r="AS24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT24" s="27">
         <v>99</v>
       </c>
       <c r="AU24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV24" s="27">
         <v>100.2</v>
       </c>
       <c r="AW24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX24" s="27">
         <v>97.2</v>
       </c>
       <c r="AY24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ24" s="30">
         <v>94.6</v>
       </c>
       <c r="BA24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB24" s="27">
         <v>99.8</v>
       </c>
       <c r="BC24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD24" s="27">
         <v>99.8</v>
       </c>
       <c r="BE24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF24" s="27">
         <v>86.9</v>
       </c>
       <c r="BG24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH24" s="29">
         <v>101.1</v>
       </c>
       <c r="BI24" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ24" s="27">
         <v>80.900000000000006</v>
       </c>
       <c r="BK24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL24" s="26">
         <v>82.9</v>
       </c>
       <c r="BM24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN24" s="27">
         <v>78</v>
       </c>
       <c r="BO24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP24" s="26">
         <v>78.7</v>
       </c>
       <c r="BQ24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR24" s="26">
         <v>80.7</v>
       </c>
       <c r="BS24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT24" s="34">
         <v>75.900000000000006</v>
       </c>
       <c r="BU24" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="55" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="33">
         <v>30355</v>
       </c>
       <c r="C25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D25" s="33">
         <v>17279</v>
       </c>
       <c r="E25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F25" s="33">
         <v>488</v>
       </c>
       <c r="G25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H25" s="33">
         <v>12588</v>
       </c>
       <c r="I25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J25" s="23">
         <v>99.9</v>
       </c>
       <c r="K25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L25" s="23">
         <v>100.5</v>
       </c>
       <c r="M25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N25" s="23">
         <v>94.8</v>
       </c>
       <c r="O25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P25" s="23">
         <v>99.3</v>
       </c>
       <c r="Q25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R25" s="27">
         <v>100</v>
       </c>
       <c r="S25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T25" s="27">
         <v>99.9</v>
       </c>
       <c r="U25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V25" s="27">
         <v>107.5</v>
       </c>
       <c r="W25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X25" s="27">
         <v>99.8</v>
       </c>
       <c r="Y25" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z25" s="28">
         <v>58.5</v>
       </c>
       <c r="AA25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB25" s="27">
         <v>58.8</v>
       </c>
       <c r="AC25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD25" s="27">
         <v>58.2</v>
       </c>
       <c r="AE25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF25" s="27">
         <v>56.9</v>
       </c>
       <c r="AG25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH25" s="27">
         <v>57</v>
       </c>
       <c r="AI25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ25" s="27">
         <v>56.8</v>
       </c>
       <c r="AK25" s="15" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL25" s="33">
         <v>20946</v>
       </c>
       <c r="AM25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN25" s="33">
         <v>16513</v>
       </c>
       <c r="AO25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP25" s="33">
         <v>481</v>
       </c>
       <c r="AQ25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR25" s="33">
         <v>3953</v>
       </c>
       <c r="AS25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT25" s="27">
         <v>99</v>
       </c>
       <c r="AU25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV25" s="27">
         <v>100.5</v>
       </c>
       <c r="AW25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX25" s="27">
         <v>94.5</v>
       </c>
       <c r="AY25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ25" s="30">
         <v>93.8</v>
       </c>
       <c r="BA25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB25" s="27">
         <v>99.8</v>
       </c>
       <c r="BC25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD25" s="27">
         <v>99.9</v>
       </c>
       <c r="BE25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF25" s="27">
         <v>107.8</v>
       </c>
       <c r="BG25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH25" s="29">
         <v>98.4</v>
       </c>
       <c r="BI25" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ25" s="27">
         <v>81.099999999999994</v>
       </c>
       <c r="BK25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL25" s="26">
         <v>82.7</v>
       </c>
       <c r="BM25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN25" s="27">
         <v>78.900000000000006</v>
       </c>
       <c r="BO25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP25" s="26">
         <v>78.8</v>
       </c>
       <c r="BQ25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR25" s="26">
         <v>80.2</v>
       </c>
       <c r="BS25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT25" s="34">
         <v>76.900000000000006</v>
       </c>
       <c r="BU25" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="55" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="33">
         <v>30361</v>
       </c>
       <c r="C26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D26" s="33">
         <v>17323</v>
       </c>
       <c r="E26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F26" s="33">
         <v>547</v>
       </c>
       <c r="G26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H26" s="33">
         <v>12492</v>
       </c>
       <c r="I26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J26" s="23">
         <v>100</v>
       </c>
       <c r="K26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L26" s="23">
         <v>100.1</v>
       </c>
       <c r="M26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N26" s="23">
         <v>107</v>
       </c>
       <c r="O26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P26" s="23">
         <v>99.5</v>
       </c>
       <c r="Q26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R26" s="27">
         <v>100</v>
       </c>
       <c r="S26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T26" s="27">
         <v>100.3</v>
       </c>
       <c r="U26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V26" s="27">
         <v>112.1</v>
       </c>
       <c r="W26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X26" s="27">
         <v>99.2</v>
       </c>
       <c r="Y26" s="35" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z26" s="28">
         <v>58.9</v>
       </c>
       <c r="AA26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB26" s="27">
         <v>58.8</v>
       </c>
       <c r="AC26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD26" s="27">
         <v>58.9</v>
       </c>
       <c r="AE26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF26" s="27">
         <v>57.1</v>
       </c>
       <c r="AG26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH26" s="27">
         <v>57.2</v>
       </c>
       <c r="AI26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ26" s="27">
         <v>56.8</v>
       </c>
       <c r="AK26" s="36" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL26" s="33">
         <v>20899</v>
       </c>
       <c r="AM26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN26" s="33">
         <v>16561</v>
       </c>
       <c r="AO26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP26" s="33">
         <v>540</v>
       </c>
       <c r="AQ26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR26" s="33">
         <v>3798</v>
       </c>
       <c r="AS26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT26" s="27">
         <v>99.1</v>
       </c>
       <c r="AU26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV26" s="27">
         <v>100.1</v>
       </c>
       <c r="AW26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX26" s="27">
         <v>106.9</v>
       </c>
       <c r="AY26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ26" s="30">
         <v>93.8</v>
       </c>
       <c r="BA26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB26" s="27">
         <v>99.8</v>
       </c>
       <c r="BC26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD26" s="27">
         <v>100.3</v>
       </c>
       <c r="BE26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF26" s="27">
         <v>112.3</v>
       </c>
       <c r="BG26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH26" s="29">
         <v>96.1</v>
       </c>
       <c r="BI26" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ26" s="27">
         <v>81.8</v>
       </c>
       <c r="BK26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL26" s="26">
         <v>83.1</v>
       </c>
       <c r="BM26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN26" s="27">
         <v>80</v>
       </c>
       <c r="BO26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP26" s="26">
         <v>79.2</v>
       </c>
       <c r="BQ26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR26" s="26">
         <v>80.8</v>
       </c>
       <c r="BS26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT26" s="34">
         <v>77.099999999999994</v>
       </c>
       <c r="BU26" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="55" t="s">
         <v>46</v>
       </c>
       <c r="B27" s="33">
         <v>30353</v>
       </c>
       <c r="C27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D27" s="33">
         <v>17194</v>
       </c>
       <c r="E27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F27" s="33">
         <v>559</v>
       </c>
       <c r="G27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H27" s="33">
         <v>12600</v>
       </c>
       <c r="I27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J27" s="23">
         <v>100</v>
       </c>
       <c r="K27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L27" s="23">
         <v>99.2</v>
       </c>
       <c r="M27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N27" s="23">
         <v>107.5</v>
       </c>
       <c r="O27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P27" s="23">
         <v>100.7</v>
       </c>
       <c r="Q27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R27" s="27">
         <v>100</v>
       </c>
       <c r="S27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T27" s="27">
         <v>99.3</v>
       </c>
       <c r="U27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V27" s="27">
         <v>102.2</v>
       </c>
       <c r="W27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X27" s="27">
         <v>100.9</v>
       </c>
       <c r="Y27" s="35" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z27" s="28">
         <v>58.5</v>
       </c>
       <c r="AA27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB27" s="27">
         <v>58.9</v>
       </c>
       <c r="AC27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD27" s="27">
         <v>57.9</v>
       </c>
       <c r="AE27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF27" s="27">
         <v>56.6</v>
       </c>
       <c r="AG27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH27" s="27">
         <v>57.1</v>
       </c>
       <c r="AI27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ27" s="27">
         <v>55.9</v>
       </c>
       <c r="AK27" s="36" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL27" s="33">
         <v>20854</v>
       </c>
       <c r="AM27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN27" s="33">
         <v>16455</v>
       </c>
       <c r="AO27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP27" s="33">
         <v>552</v>
       </c>
       <c r="AQ27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR27" s="33">
         <v>3847</v>
       </c>
       <c r="AS27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT27" s="27">
         <v>99.1</v>
       </c>
       <c r="AU27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV27" s="27">
         <v>99.4</v>
       </c>
       <c r="AW27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX27" s="27">
         <v>107.6</v>
       </c>
       <c r="AY27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ27" s="30">
         <v>96.8</v>
       </c>
       <c r="BA27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB27" s="27">
         <v>99.8</v>
       </c>
       <c r="BC27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD27" s="27">
         <v>99.4</v>
       </c>
       <c r="BE27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF27" s="27">
         <v>102.2</v>
       </c>
       <c r="BG27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH27" s="29">
         <v>101.3</v>
       </c>
       <c r="BI27" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ27" s="27">
         <v>81.599999999999994</v>
       </c>
       <c r="BK27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL27" s="26">
         <v>83.5</v>
       </c>
       <c r="BM27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN27" s="27">
         <v>78.8</v>
       </c>
       <c r="BO27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP27" s="26">
         <v>78.900000000000006</v>
       </c>
       <c r="BQ27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR27" s="26">
         <v>80.900000000000006</v>
       </c>
       <c r="BS27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT27" s="30">
         <v>76</v>
       </c>
       <c r="BU27" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="28" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="55" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="33">
         <v>30345</v>
       </c>
       <c r="C28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D28" s="33">
         <v>17205</v>
       </c>
       <c r="E28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F28" s="33">
         <v>472</v>
       </c>
       <c r="G28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H28" s="33">
         <v>12667</v>
       </c>
       <c r="I28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J28" s="23">
         <v>100</v>
       </c>
       <c r="K28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L28" s="23">
         <v>99.5</v>
       </c>
       <c r="M28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N28" s="23">
         <v>104</v>
       </c>
       <c r="O28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P28" s="23">
         <v>100.5</v>
       </c>
       <c r="Q28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R28" s="27">
         <v>100</v>
       </c>
       <c r="S28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T28" s="27">
         <v>100.1</v>
       </c>
       <c r="U28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V28" s="27">
         <v>84.4</v>
       </c>
       <c r="W28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X28" s="27">
         <v>100.5</v>
       </c>
       <c r="Y28" s="35" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z28" s="28">
         <v>58.3</v>
       </c>
       <c r="AA28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB28" s="27">
         <v>59.1</v>
       </c>
       <c r="AC28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD28" s="27">
         <v>57</v>
       </c>
       <c r="AE28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF28" s="27">
         <v>56.7</v>
       </c>
       <c r="AG28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH28" s="27">
         <v>57.5</v>
       </c>
       <c r="AI28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ28" s="27">
         <v>55.5</v>
       </c>
       <c r="AK28" s="36" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL28" s="33">
         <v>20812</v>
       </c>
       <c r="AM28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN28" s="33">
         <v>16433</v>
       </c>
       <c r="AO28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP28" s="33">
         <v>468</v>
       </c>
       <c r="AQ28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR28" s="33">
         <v>3911</v>
       </c>
       <c r="AS28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT28" s="27">
         <v>99.1</v>
       </c>
       <c r="AU28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV28" s="27">
         <v>99.4</v>
       </c>
       <c r="AW28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX28" s="27">
         <v>104.9</v>
       </c>
       <c r="AY28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ28" s="30">
         <v>97.3</v>
       </c>
       <c r="BA28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB28" s="27">
         <v>99.8</v>
       </c>
       <c r="BC28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD28" s="27">
         <v>99.9</v>
       </c>
       <c r="BE28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF28" s="27">
         <v>84.8</v>
       </c>
       <c r="BG28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH28" s="29">
         <v>101.7</v>
       </c>
       <c r="BI28" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ28" s="37">
         <v>81.2</v>
       </c>
       <c r="BK28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL28" s="38">
         <v>83.7</v>
       </c>
       <c r="BM28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN28" s="37">
         <v>77.599999999999994</v>
       </c>
       <c r="BO28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP28" s="37">
         <v>79</v>
       </c>
       <c r="BQ28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR28" s="38">
         <v>81.400000000000006</v>
       </c>
       <c r="BS28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT28" s="39">
         <v>75.5</v>
       </c>
       <c r="BU28" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="29" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="55" t="s">
         <v>48</v>
       </c>
       <c r="B29" s="33">
         <v>30349</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D29" s="33">
         <v>17277</v>
       </c>
       <c r="E29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F29" s="33">
         <v>521</v>
       </c>
       <c r="G29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H29" s="33">
         <v>12552</v>
       </c>
       <c r="I29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J29" s="23">
         <v>100</v>
       </c>
       <c r="K29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L29" s="23">
         <v>100</v>
       </c>
       <c r="M29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N29" s="23">
         <v>106.8</v>
       </c>
       <c r="O29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P29" s="23">
         <v>99.7</v>
       </c>
       <c r="Q29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R29" s="27">
         <v>100</v>
       </c>
       <c r="S29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T29" s="27">
         <v>100.4</v>
       </c>
       <c r="U29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V29" s="27">
         <v>110.4</v>
       </c>
       <c r="W29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X29" s="27">
         <v>99.1</v>
       </c>
       <c r="Y29" s="35" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z29" s="28">
         <v>58.6</v>
       </c>
       <c r="AA29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB29" s="27">
         <v>59.1</v>
       </c>
       <c r="AC29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD29" s="27">
         <v>58</v>
       </c>
       <c r="AE29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF29" s="27">
         <v>56.9</v>
       </c>
       <c r="AG29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH29" s="27">
         <v>57.4</v>
       </c>
       <c r="AI29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ29" s="27">
         <v>56.2</v>
       </c>
       <c r="AK29" s="36" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL29" s="33">
         <v>20772</v>
       </c>
       <c r="AM29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN29" s="33">
         <v>16459</v>
       </c>
       <c r="AO29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP29" s="33">
         <v>512</v>
       </c>
       <c r="AQ29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR29" s="33">
         <v>3801</v>
       </c>
       <c r="AS29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT29" s="27">
         <v>99.2</v>
       </c>
       <c r="AU29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV29" s="27">
         <v>99.7</v>
       </c>
       <c r="AW29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX29" s="27">
         <v>106.4</v>
       </c>
       <c r="AY29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ29" s="30">
         <v>96.2</v>
       </c>
       <c r="BA29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB29" s="27">
         <v>99.8</v>
       </c>
       <c r="BC29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD29" s="27">
         <v>100.2</v>
       </c>
       <c r="BE29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF29" s="27">
         <v>109.4</v>
       </c>
       <c r="BG29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH29" s="29">
         <v>97.2</v>
       </c>
       <c r="BI29" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ29" s="37">
         <v>81.7</v>
       </c>
       <c r="BK29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL29" s="26">
         <v>83.6</v>
       </c>
       <c r="BM29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN29" s="27">
         <v>79</v>
       </c>
       <c r="BO29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP29" s="26">
         <v>79.2</v>
       </c>
       <c r="BQ29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR29" s="26">
         <v>81.099999999999994</v>
       </c>
       <c r="BS29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT29" s="34">
         <v>76.599999999999994</v>
       </c>
       <c r="BU29" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="55" t="s">
         <v>49</v>
       </c>
       <c r="B30" s="33">
         <v>30352</v>
       </c>
       <c r="C30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D30" s="33">
         <v>17247</v>
       </c>
       <c r="E30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F30" s="33">
         <v>495</v>
       </c>
       <c r="G30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H30" s="33">
         <v>12610</v>
       </c>
       <c r="I30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J30" s="23">
         <v>100</v>
       </c>
       <c r="K30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L30" s="23">
         <v>99.6</v>
       </c>
       <c r="M30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N30" s="23">
         <v>90.5</v>
       </c>
       <c r="O30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P30" s="23">
         <v>100.9</v>
       </c>
       <c r="Q30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R30" s="27">
         <v>100</v>
       </c>
       <c r="S30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T30" s="27">
         <v>99.8</v>
       </c>
       <c r="U30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V30" s="27">
         <v>95</v>
       </c>
       <c r="W30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X30" s="27">
         <v>100.5</v>
       </c>
       <c r="Y30" s="35" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z30" s="28">
         <v>58.5</v>
       </c>
       <c r="AA30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB30" s="27">
         <v>58.7</v>
       </c>
       <c r="AC30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD30" s="27">
         <v>58</v>
       </c>
       <c r="AE30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF30" s="27">
         <v>56.8</v>
       </c>
       <c r="AG30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH30" s="27">
         <v>57.2</v>
       </c>
       <c r="AI30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ30" s="27">
         <v>56.2</v>
       </c>
       <c r="AK30" s="36" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL30" s="33">
         <v>20733</v>
       </c>
       <c r="AM30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN30" s="33">
         <v>16449</v>
       </c>
       <c r="AO30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP30" s="33">
         <v>487</v>
       </c>
       <c r="AQ30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR30" s="33">
         <v>3797</v>
       </c>
       <c r="AS30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT30" s="27">
         <v>99.2</v>
       </c>
       <c r="AU30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV30" s="27">
         <v>99.3</v>
       </c>
       <c r="AW30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX30" s="27">
         <v>90.2</v>
       </c>
       <c r="AY30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ30" s="30">
         <v>100</v>
       </c>
       <c r="BA30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB30" s="27">
         <v>99.8</v>
       </c>
       <c r="BC30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD30" s="27">
         <v>99.9</v>
       </c>
       <c r="BE30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF30" s="27">
         <v>95.1</v>
       </c>
       <c r="BG30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH30" s="29">
         <v>99.9</v>
       </c>
       <c r="BI30" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ30" s="37">
         <v>81.7</v>
       </c>
       <c r="BK30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL30" s="26">
         <v>83.4</v>
       </c>
       <c r="BM30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN30" s="27">
         <v>79.2</v>
       </c>
       <c r="BO30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP30" s="26">
         <v>79.3</v>
       </c>
       <c r="BQ30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR30" s="26">
         <v>81.2</v>
       </c>
       <c r="BS30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT30" s="34">
         <v>76.7</v>
       </c>
       <c r="BU30" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="55" t="s">
         <v>50</v>
       </c>
       <c r="B31" s="33">
         <v>30369</v>
       </c>
       <c r="C31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D31" s="33">
         <v>17060</v>
       </c>
       <c r="E31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F31" s="33">
         <v>600</v>
       </c>
       <c r="G31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H31" s="33">
         <v>12709</v>
       </c>
       <c r="I31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J31" s="23">
         <v>100.1</v>
       </c>
       <c r="K31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L31" s="23">
         <v>99.2</v>
       </c>
       <c r="M31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N31" s="23">
         <v>107.3</v>
       </c>
       <c r="O31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P31" s="23">
         <v>100.9</v>
       </c>
       <c r="Q31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R31" s="27">
         <v>100.1</v>
       </c>
       <c r="S31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T31" s="27">
         <v>98.9</v>
       </c>
       <c r="U31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V31" s="27">
         <v>121.2</v>
       </c>
       <c r="W31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X31" s="27">
         <v>100.8</v>
       </c>
       <c r="Y31" s="35" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z31" s="28">
         <v>58.2</v>
       </c>
       <c r="AA31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB31" s="27">
         <v>58.5</v>
       </c>
       <c r="AC31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD31" s="27">
         <v>57.7</v>
       </c>
       <c r="AE31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF31" s="27">
         <v>56.2</v>
       </c>
       <c r="AG31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH31" s="27">
         <v>56.6</v>
       </c>
       <c r="AI31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ31" s="27">
         <v>55.6</v>
       </c>
       <c r="AK31" s="36" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL31" s="33">
         <v>20731</v>
       </c>
       <c r="AM31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN31" s="33">
         <v>16280</v>
       </c>
       <c r="AO31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP31" s="33">
         <v>593</v>
       </c>
       <c r="AQ31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR31" s="33">
         <v>3859</v>
       </c>
       <c r="AS31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT31" s="27">
         <v>99.4</v>
       </c>
       <c r="AU31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV31" s="27">
         <v>98.9</v>
       </c>
       <c r="AW31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX31" s="27">
         <v>107.4</v>
       </c>
       <c r="AY31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ31" s="30">
         <v>100.3</v>
       </c>
       <c r="BA31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB31" s="27">
         <v>100</v>
       </c>
       <c r="BC31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD31" s="27">
         <v>99</v>
       </c>
       <c r="BE31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF31" s="27">
         <v>121.8</v>
       </c>
       <c r="BG31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH31" s="29">
         <v>101.6</v>
       </c>
       <c r="BI31" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ31" s="37">
         <v>81.400000000000006</v>
       </c>
       <c r="BK31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL31" s="26">
         <v>83.3</v>
       </c>
       <c r="BM31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN31" s="27">
         <v>78.599999999999994</v>
       </c>
       <c r="BO31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP31" s="26">
         <v>78.5</v>
       </c>
       <c r="BQ31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR31" s="26">
         <v>80.5</v>
       </c>
       <c r="BS31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT31" s="34">
         <v>75.7</v>
       </c>
       <c r="BU31" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="32" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="55" t="s">
         <v>51</v>
       </c>
       <c r="B32" s="33">
         <v>30358</v>
       </c>
       <c r="C32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D32" s="33">
         <v>17198</v>
       </c>
       <c r="E32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F32" s="33">
         <v>503</v>
       </c>
       <c r="G32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H32" s="33">
         <v>12658</v>
       </c>
       <c r="I32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J32" s="23">
         <v>100</v>
       </c>
       <c r="K32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L32" s="23">
         <v>100</v>
       </c>
       <c r="M32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N32" s="23">
         <v>106.6</v>
       </c>
       <c r="O32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P32" s="23">
         <v>99.9</v>
       </c>
       <c r="Q32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R32" s="27">
         <v>100</v>
       </c>
       <c r="S32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T32" s="27">
         <v>100.8</v>
       </c>
       <c r="U32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V32" s="27">
         <v>83.8</v>
       </c>
       <c r="W32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X32" s="27">
         <v>99.6</v>
       </c>
       <c r="Y32" s="35" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z32" s="28">
         <v>58.3</v>
       </c>
       <c r="AA32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB32" s="27">
         <v>58.7</v>
       </c>
       <c r="AC32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD32" s="27">
         <v>57.7</v>
       </c>
       <c r="AE32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF32" s="27">
         <v>56.7</v>
       </c>
       <c r="AG32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH32" s="27">
         <v>57.1</v>
       </c>
       <c r="AI32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ32" s="27">
         <v>55.9</v>
       </c>
       <c r="AK32" s="36" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL32" s="33">
         <v>20701</v>
       </c>
       <c r="AM32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN32" s="33">
         <v>16392</v>
       </c>
       <c r="AO32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP32" s="33">
         <v>492</v>
       </c>
       <c r="AQ32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR32" s="33">
         <v>3816</v>
       </c>
       <c r="AS32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT32" s="27">
         <v>99.5</v>
       </c>
       <c r="AU32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV32" s="27">
         <v>99.8</v>
       </c>
       <c r="AW32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX32" s="27">
         <v>105.1</v>
       </c>
       <c r="AY32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ32" s="30">
         <v>97.6</v>
       </c>
       <c r="BA32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB32" s="27">
         <v>99.9</v>
       </c>
       <c r="BC32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD32" s="27">
         <v>100.7</v>
       </c>
       <c r="BE32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF32" s="27">
         <v>83</v>
       </c>
       <c r="BG32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH32" s="29">
         <v>98.9</v>
       </c>
       <c r="BI32" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ32" s="37">
         <v>81.599999999999994</v>
       </c>
       <c r="BK32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL32" s="26">
         <v>83.4</v>
       </c>
       <c r="BM32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN32" s="27">
         <v>78.900000000000006</v>
       </c>
       <c r="BO32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP32" s="26">
         <v>79.2</v>
       </c>
       <c r="BQ32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR32" s="26">
         <v>81.099999999999994</v>
       </c>
       <c r="BS32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT32" s="34">
         <v>76.5</v>
       </c>
       <c r="BU32" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="33" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="55" t="s">
         <v>52</v>
       </c>
       <c r="B33" s="33">
         <v>30363</v>
       </c>
       <c r="C33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D33" s="33">
         <v>17361</v>
       </c>
       <c r="E33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F33" s="33">
         <v>562</v>
       </c>
       <c r="G33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H33" s="33">
         <v>12440</v>
       </c>
       <c r="I33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J33" s="23">
         <v>100</v>
       </c>
       <c r="K33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L33" s="23">
         <v>100.5</v>
       </c>
       <c r="M33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N33" s="23">
         <v>107.9</v>
       </c>
       <c r="O33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P33" s="23">
         <v>99.1</v>
       </c>
       <c r="Q33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R33" s="27">
         <v>100</v>
       </c>
       <c r="S33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T33" s="27">
         <v>100.9</v>
       </c>
       <c r="U33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V33" s="27">
         <v>111.7</v>
       </c>
       <c r="W33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X33" s="27">
         <v>98.3</v>
       </c>
       <c r="Y33" s="35" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z33" s="28">
         <v>59</v>
       </c>
       <c r="AA33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB33" s="27">
         <v>59.4</v>
       </c>
       <c r="AC33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD33" s="27">
         <v>58.5</v>
       </c>
       <c r="AE33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF33" s="27">
         <v>57.2</v>
       </c>
       <c r="AG33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH33" s="27">
         <v>57.7</v>
       </c>
       <c r="AI33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ33" s="27">
         <v>56.4</v>
       </c>
       <c r="AK33" s="36" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL33" s="33">
         <v>20673</v>
       </c>
       <c r="AM33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN33" s="33">
         <v>16505</v>
       </c>
       <c r="AO33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP33" s="33">
         <v>552</v>
       </c>
       <c r="AQ33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR33" s="33">
         <v>3617</v>
       </c>
       <c r="AS33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT33" s="27">
         <v>99.5</v>
       </c>
       <c r="AU33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV33" s="27">
         <v>100.3</v>
       </c>
       <c r="AW33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX33" s="27">
         <v>107.8</v>
       </c>
       <c r="AY33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ33" s="30">
         <v>95.2</v>
       </c>
       <c r="BA33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB33" s="27">
         <v>99.9</v>
       </c>
       <c r="BC33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD33" s="27">
         <v>100.7</v>
       </c>
       <c r="BE33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF33" s="27">
         <v>112.2</v>
       </c>
       <c r="BG33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH33" s="29">
         <v>94.8</v>
       </c>
       <c r="BI33" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ33" s="37">
         <v>82.5</v>
       </c>
       <c r="BK33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL33" s="26">
         <v>84.4</v>
       </c>
       <c r="BM33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN33" s="27">
         <v>79.8</v>
       </c>
       <c r="BO33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP33" s="26">
         <v>79.8</v>
       </c>
       <c r="BQ33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR33" s="26">
         <v>81.900000000000006</v>
       </c>
       <c r="BS33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT33" s="34">
         <v>76.900000000000006</v>
       </c>
       <c r="BU33" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="34" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="55" t="s">
         <v>53</v>
       </c>
       <c r="B34" s="33">
         <v>30368</v>
       </c>
       <c r="C34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D34" s="13">
         <v>17346</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F34" s="33">
         <v>567</v>
       </c>
       <c r="G34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H34" s="33">
         <v>12456</v>
       </c>
       <c r="I34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J34" s="23">
         <v>100.1</v>
       </c>
       <c r="K34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L34" s="23">
         <v>100.6</v>
       </c>
       <c r="M34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N34" s="23">
         <v>114.5</v>
       </c>
       <c r="O34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P34" s="23">
         <v>98.8</v>
       </c>
       <c r="Q34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R34" s="27">
         <v>100</v>
       </c>
       <c r="S34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T34" s="27">
         <v>99.9</v>
       </c>
       <c r="U34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V34" s="27">
         <v>100.9</v>
       </c>
       <c r="W34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X34" s="27">
         <v>100.1</v>
       </c>
       <c r="Y34" s="35" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z34" s="28">
         <v>59</v>
       </c>
       <c r="AA34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB34" s="27">
         <v>59.2</v>
       </c>
       <c r="AC34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD34" s="27">
         <v>58.7</v>
       </c>
       <c r="AE34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF34" s="27">
         <v>57.1</v>
       </c>
       <c r="AG34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH34" s="27">
         <v>57.4</v>
       </c>
       <c r="AI34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ34" s="27">
         <v>56.7</v>
       </c>
       <c r="AK34" s="36" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL34" s="33">
         <v>20645</v>
       </c>
       <c r="AM34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN34" s="33">
         <v>16466</v>
       </c>
       <c r="AO34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP34" s="33">
         <v>559</v>
       </c>
       <c r="AQ34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR34" s="33">
         <v>3620</v>
       </c>
       <c r="AS34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT34" s="27">
         <v>99.6</v>
       </c>
       <c r="AU34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV34" s="27">
         <v>100.1</v>
       </c>
       <c r="AW34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX34" s="27">
         <v>114.8</v>
       </c>
       <c r="AY34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ34" s="30">
         <v>95.3</v>
       </c>
       <c r="BA34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB34" s="27">
         <v>99.9</v>
       </c>
       <c r="BC34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD34" s="27">
         <v>99.8</v>
       </c>
       <c r="BE34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF34" s="27">
         <v>101.3</v>
       </c>
       <c r="BG34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH34" s="29">
         <v>100.1</v>
       </c>
       <c r="BI34" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ34" s="37">
         <v>82.5</v>
       </c>
       <c r="BK34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL34" s="26">
         <v>84.3</v>
       </c>
       <c r="BM34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN34" s="27">
         <v>79.900000000000006</v>
       </c>
       <c r="BO34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP34" s="26">
         <v>79.8</v>
       </c>
       <c r="BQ34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR34" s="26">
         <v>81.599999999999994</v>
       </c>
       <c r="BS34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT34" s="34">
         <v>77.099999999999994</v>
       </c>
       <c r="BU34" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="35" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="55" t="s">
         <v>54</v>
       </c>
       <c r="B35" s="33">
         <v>30356</v>
       </c>
       <c r="C35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D35" s="40">
         <v>17237</v>
       </c>
       <c r="E35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F35" s="33">
         <v>580</v>
       </c>
       <c r="G35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H35" s="33">
         <v>12538</v>
       </c>
       <c r="I35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J35" s="23">
         <v>100</v>
       </c>
       <c r="K35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L35" s="23">
         <v>101</v>
       </c>
       <c r="M35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N35" s="23">
         <v>96.7</v>
       </c>
       <c r="O35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P35" s="23">
         <v>98.7</v>
       </c>
       <c r="Q35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R35" s="27">
         <v>100</v>
       </c>
       <c r="S35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="T35" s="27">
         <v>99.4</v>
       </c>
       <c r="U35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="V35" s="27">
         <v>102.3</v>
       </c>
       <c r="W35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="X35" s="27">
         <v>100.7</v>
       </c>
       <c r="Y35" s="35" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="Z35" s="28">
         <v>58.7</v>
       </c>
       <c r="AA35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AB35" s="27">
         <v>58.9</v>
       </c>
       <c r="AC35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AD35" s="27">
         <v>58.5</v>
       </c>
       <c r="AE35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AF35" s="27">
         <v>56.8</v>
       </c>
       <c r="AG35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AH35" s="27">
         <v>57.1</v>
       </c>
       <c r="AI35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AJ35" s="27">
         <v>56.3</v>
       </c>
       <c r="AK35" s="36" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AL35" s="33">
         <v>20619</v>
       </c>
       <c r="AM35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AN35" s="33">
         <v>16386</v>
       </c>
       <c r="AO35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AP35" s="33">
         <v>568</v>
       </c>
       <c r="AQ35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AR35" s="33">
         <v>3665</v>
       </c>
       <c r="AS35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AT35" s="27">
         <v>99.5</v>
       </c>
       <c r="AU35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AV35" s="27">
         <v>100.7</v>
       </c>
       <c r="AW35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AX35" s="27">
         <v>95.8</v>
       </c>
       <c r="AY35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="AZ35" s="30">
         <v>95</v>
       </c>
       <c r="BA35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BB35" s="27">
         <v>99.9</v>
       </c>
       <c r="BC35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BD35" s="27">
         <v>99.5</v>
       </c>
       <c r="BE35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BF35" s="27">
         <v>101.6</v>
       </c>
       <c r="BG35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BH35" s="29">
         <v>101.2</v>
       </c>
       <c r="BI35" s="17" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BJ35" s="37">
         <v>82.2</v>
       </c>
       <c r="BK35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BL35" s="26">
         <v>83.9</v>
       </c>
       <c r="BM35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BN35" s="27">
         <v>79.8</v>
       </c>
       <c r="BO35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BP35" s="26">
         <v>79.5</v>
       </c>
       <c r="BQ35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BR35" s="26">
         <v>81.3</v>
       </c>
       <c r="BS35" s="11" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="BT35" s="34">
         <v>76.8</v>
       </c>
       <c r="BU35" s="11" t="s">
-        <v>70</v>
-      </c>
+        <v>74</v>
+      </c>
+    </row>
+    <row r="36" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="55" t="s">
+        <v>55</v>
+      </c>
+      <c r="B36" s="33">
+        <v>30340</v>
+      </c>
+      <c r="C36" s="11"/>
+      <c r="D36" s="40">
+        <v>17234</v>
+      </c>
+      <c r="E36" s="11"/>
+      <c r="F36" s="33">
+        <v>574</v>
+      </c>
+      <c r="G36" s="11"/>
+      <c r="H36" s="33">
+        <v>12531</v>
+      </c>
+      <c r="I36" s="11"/>
+      <c r="J36" s="23">
+        <v>99.9</v>
+      </c>
+      <c r="K36" s="11"/>
+      <c r="L36" s="23">
+        <v>100.2</v>
+      </c>
+      <c r="M36" s="11"/>
+      <c r="N36" s="23">
+        <v>114.1</v>
+      </c>
+      <c r="O36" s="11"/>
+      <c r="P36" s="23">
+        <v>99</v>
+      </c>
+      <c r="Q36" s="11"/>
+      <c r="R36" s="27">
+        <v>99.9</v>
+      </c>
+      <c r="S36" s="11"/>
+      <c r="T36" s="27">
+        <v>100</v>
+      </c>
+      <c r="U36" s="11"/>
+      <c r="V36" s="27">
+        <v>99</v>
+      </c>
+      <c r="W36" s="11"/>
+      <c r="X36" s="27">
+        <v>99.9</v>
+      </c>
+      <c r="Y36" s="35"/>
+      <c r="Z36" s="28">
+        <v>58.7</v>
+      </c>
+      <c r="AA36" s="11"/>
+      <c r="AB36" s="27">
+        <v>59.1</v>
+      </c>
+      <c r="AC36" s="11"/>
+      <c r="AD36" s="27">
+        <v>58.1</v>
+      </c>
+      <c r="AE36" s="11"/>
+      <c r="AF36" s="27">
+        <v>56.8</v>
+      </c>
+      <c r="AG36" s="11"/>
+      <c r="AH36" s="27">
+        <v>57.4</v>
+      </c>
+      <c r="AI36" s="11"/>
+      <c r="AJ36" s="27">
+        <v>55.9</v>
+      </c>
+      <c r="AK36" s="36"/>
+      <c r="AL36" s="33">
+        <v>20600</v>
+      </c>
+      <c r="AM36" s="11"/>
+      <c r="AN36" s="33">
+        <v>16359</v>
+      </c>
+      <c r="AO36" s="11"/>
+      <c r="AP36" s="33">
+        <v>565</v>
+      </c>
+      <c r="AQ36" s="11"/>
+      <c r="AR36" s="33">
+        <v>3676</v>
+      </c>
+      <c r="AS36" s="11"/>
+      <c r="AT36" s="27">
+        <v>99.5</v>
+      </c>
+      <c r="AU36" s="11"/>
+      <c r="AV36" s="27">
+        <v>99.8</v>
+      </c>
+      <c r="AW36" s="11"/>
+      <c r="AX36" s="27">
+        <v>114.8</v>
+      </c>
+      <c r="AY36" s="11"/>
+      <c r="AZ36" s="30">
+        <v>96.3</v>
+      </c>
+      <c r="BA36" s="11"/>
+      <c r="BB36" s="27">
+        <v>99.9</v>
+      </c>
+      <c r="BC36" s="11"/>
+      <c r="BD36" s="27">
+        <v>99.8</v>
+      </c>
+      <c r="BE36" s="11"/>
+      <c r="BF36" s="27">
+        <v>99.5</v>
+      </c>
+      <c r="BG36" s="11"/>
+      <c r="BH36" s="29">
+        <v>100.3</v>
+      </c>
+      <c r="BI36" s="17"/>
+      <c r="BJ36" s="37">
+        <v>82.2</v>
+      </c>
+      <c r="BK36" s="11"/>
+      <c r="BL36" s="26">
+        <v>84.1</v>
+      </c>
+      <c r="BM36" s="11"/>
+      <c r="BN36" s="27">
+        <v>79.3</v>
+      </c>
+      <c r="BO36" s="11"/>
+      <c r="BP36" s="26">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="BQ36" s="11"/>
+      <c r="BR36" s="26">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="BS36" s="11"/>
+      <c r="BT36" s="34">
+        <v>76.3</v>
+      </c>
+      <c r="BU36" s="11"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="91">
-    <mergeCell ref="AT6:BA6"/>
-[...17 lines deleted...]
-    <mergeCell ref="BB5:BI5"/>
+    <mergeCell ref="AD3:AE3"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="Z3:AA3"/>
+    <mergeCell ref="AB3:AC3"/>
+    <mergeCell ref="BB3:BC3"/>
+    <mergeCell ref="AF3:AG3"/>
+    <mergeCell ref="AH3:AI3"/>
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="AL3:AM3"/>
+    <mergeCell ref="AN3:AO3"/>
+    <mergeCell ref="AP3:AQ3"/>
+    <mergeCell ref="AR3:AS3"/>
+    <mergeCell ref="AT3:AU3"/>
+    <mergeCell ref="AV3:AW3"/>
+    <mergeCell ref="AX3:AY3"/>
+    <mergeCell ref="AZ3:BA3"/>
+    <mergeCell ref="BP3:BQ3"/>
+    <mergeCell ref="BR3:BS3"/>
+    <mergeCell ref="BT3:BU3"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="BD3:BE3"/>
+    <mergeCell ref="BF3:BG3"/>
+    <mergeCell ref="BH3:BI3"/>
+    <mergeCell ref="BJ3:BK3"/>
+    <mergeCell ref="BL3:BM3"/>
+    <mergeCell ref="BN3:BO3"/>
+    <mergeCell ref="AT4:AU4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="Z4:AE4"/>
+    <mergeCell ref="AF4:AK4"/>
+    <mergeCell ref="AL4:AM4"/>
+    <mergeCell ref="AN4:AO4"/>
+    <mergeCell ref="AP4:AQ4"/>
+    <mergeCell ref="AR4:AS4"/>
     <mergeCell ref="BH4:BI4"/>
     <mergeCell ref="BJ4:BO4"/>
     <mergeCell ref="BP4:BU4"/>
     <mergeCell ref="B5:I5"/>
     <mergeCell ref="J5:Q5"/>
     <mergeCell ref="R5:Y5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AV4:AW4"/>
     <mergeCell ref="AX4:AY4"/>
     <mergeCell ref="AZ4:BA4"/>
     <mergeCell ref="BB4:BC4"/>
     <mergeCell ref="BD4:BE4"/>
     <mergeCell ref="BF4:BG4"/>
-    <mergeCell ref="AT4:AU4"/>
-[...54 lines deleted...]
-    <mergeCell ref="AB3:AC3"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AL5:AS5"/>
+    <mergeCell ref="AT5:BA5"/>
+    <mergeCell ref="BB5:BI5"/>
+    <mergeCell ref="B6:I6"/>
+    <mergeCell ref="J6:Q6"/>
+    <mergeCell ref="R6:Y6"/>
+    <mergeCell ref="Z6:AK6"/>
+    <mergeCell ref="AL6:AS6"/>
+    <mergeCell ref="AT6:BA6"/>
+    <mergeCell ref="BB6:BI6"/>
+    <mergeCell ref="BJ6:BU6"/>
+    <mergeCell ref="BL5:BM5"/>
+    <mergeCell ref="BN5:BO5"/>
+    <mergeCell ref="BP5:BQ5"/>
+    <mergeCell ref="BR5:BS5"/>
+    <mergeCell ref="BT5:BU5"/>
+    <mergeCell ref="BJ5:BK5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0DFB0CEA-26BC-40EE-8363-DDE9DABDF236}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2736048E-C1DA-4308-80B3-79659A319342}">
   <sheetPr codeName="Arkusz3"/>
   <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" style="53" customWidth="1"/>
     <col min="2" max="2" width="104.85546875" style="49" customWidth="1"/>
     <col min="3" max="3" width="103.28515625" style="49" customWidth="1"/>
     <col min="4" max="4" width="3.7109375" style="49" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="49" customWidth="1"/>
     <col min="6" max="7" width="40.7109375" style="49" customWidth="1"/>
     <col min="8" max="8" width="3.7109375" style="49" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" style="49" customWidth="1"/>
     <col min="10" max="11" width="40.7109375" style="49" customWidth="1"/>
     <col min="12" max="16384" width="8.85546875" style="49"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="43" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A1" s="41" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B1" s="42" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C1" s="42" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E1" s="44"/>
       <c r="I1" s="44"/>
     </row>
     <row r="2" spans="1:9" s="47" customFormat="1" ht="408" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B2" s="46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C2" s="46" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="47" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="45" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B3" s="48" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C3" s="48" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:9" s="47" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="45" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B4" s="49" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C4" s="50" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="45" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B5" s="49" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C5" s="50" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A6" s="51"/>
-[...1 lines deleted...]
-      <c r="C6" s="52"/>
+      <c r="A6" s="51" t="s">
+        <v>71</v>
+      </c>
+      <c r="B6" s="52" t="s">
+        <v>72</v>
+      </c>
+      <c r="C6" s="52" t="s">
+        <v>73</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010021C46080551799478E82C9F006110887" ma:contentTypeVersion="0" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6b89905c94771729a0de27fa7468e115">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b2fdb080088ddf1bdd98b8e55b33ddcf">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ zawartości"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
@@ -8989,100 +9165,91 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C131A1C9-04B7-45E0-915F-CB4CF680BE77}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A379FBDD-4182-4231-A74B-BED83E5855D6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F708A07-7618-49E5-939F-F0ADEFF4EEE5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B849AAE-6609-4722-8CA0-F95B0BDDC4CF}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08849CCB-0DDB-449B-B109-7E053A6DCB86}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...6 lines deleted...]
-  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Kwartalne_Quarterly</vt:lpstr>
       <vt:lpstr>Metadane_Metadata</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>