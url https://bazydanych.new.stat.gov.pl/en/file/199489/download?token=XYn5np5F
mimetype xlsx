--- v0 (2026-05-30)
+++ v1 (2026-07-16)
@@ -7,72 +7,72 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/GUS/os/BS/BS_do_publikacji/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/udostepnianie/bs/BS_do_publikacji/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3ADFCF48-06CD-44DB-A7D8-5D0B77BD29EE}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4AC8A4BC-3FC8-4706-A62D-B824237E7E35}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14400" windowHeight="12225" xr2:uid="{A30743E0-37E8-4796-A079-6C6408E88567}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="10500" xr2:uid="{6F3E96CB-2408-4B64-9AC5-095E9C31CFFF}"/>
   </bookViews>
   <sheets>
     <sheet name="Kwartalne_Quarterly" sheetId="1" r:id="rId1"/>
     <sheet name="Metadane_Metadata" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1284" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1286" uniqueCount="91">
   <si>
     <r>
       <t xml:space="preserve">TABL. 21. PRZECIĘTNY MIESIĘCZNY DOCHÓD ROZPORZĄDZALNY I PRZECIĘTNE MIESIĘCZNE WYDATKI NA 1 OSOBĘ W 
                   GOSPODARSTWACH DOMOWYCH [1,2,3]
                </t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">   AVERAGE MONTHLY AVAILABLE INCOME AND AVERAGE MONTHLY EXPENDITURES PER CAPITA IN HOUSEHOLDS [1,2,3]</t>
     </r>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Przeciętne miesięczne wydatki netto na 1 osobę w gospodarstwach domowych
 </t>
     </r>
@@ -425,50 +425,53 @@
     <t>2022 M10 - 2023 M09</t>
   </si>
   <si>
     <t>2023 M01 - 12</t>
   </si>
   <si>
     <t>2023 M04 - 2024 M03</t>
   </si>
   <si>
     <t>2023 M07 - 2024 M06</t>
   </si>
   <si>
     <t>2023 M10 - 2024 M09</t>
   </si>
   <si>
     <t>2024 M01 - 12</t>
   </si>
   <si>
     <t>2024 M04 - 2025 M03</t>
   </si>
   <si>
     <t>2024 M07 - 2025 M06</t>
   </si>
   <si>
     <t>2024 M10 - 2025 M09</t>
+  </si>
+  <si>
+    <t>2025 M01 - 12</t>
   </si>
   <si>
     <t>Nr
 No.</t>
   </si>
   <si>
     <t>Nota informacyjna</t>
   </si>
   <si>
     <t>Information Note</t>
   </si>
   <si>
     <t>Skrót
 Abbreviation</t>
   </si>
   <si>
     <t>Pełna nazwa</t>
   </si>
   <si>
     <t>Complete name</t>
   </si>
   <si>
     <t>[1]</t>
   </si>
   <si>
@@ -1230,139 +1233,139 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DC492F98-17C8-46D7-9457-524847D7BDBD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{273A8266-A878-4732-BC9D-A874D5DAC4DA}">
   <sheetPr codeName="Arkusz1"/>
   <dimension ref="A1:AK249"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B58" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.7109375" customWidth="1"/>
-[...35 lines deleted...]
-    <col min="37" max="37" width="2.140625" customWidth="1"/>
+    <col min="1" max="1" width="19.6640625" customWidth="1"/>
+    <col min="2" max="2" width="12.6640625" customWidth="1"/>
+    <col min="3" max="3" width="2.109375" customWidth="1"/>
+    <col min="4" max="4" width="12.6640625" customWidth="1"/>
+    <col min="5" max="5" width="2.109375" customWidth="1"/>
+    <col min="6" max="6" width="12.6640625" customWidth="1"/>
+    <col min="7" max="7" width="2.109375" customWidth="1"/>
+    <col min="8" max="8" width="12.6640625" customWidth="1"/>
+    <col min="9" max="9" width="2.109375" customWidth="1"/>
+    <col min="10" max="10" width="12.6640625" customWidth="1"/>
+    <col min="11" max="11" width="2.109375" customWidth="1"/>
+    <col min="12" max="12" width="12.6640625" customWidth="1"/>
+    <col min="13" max="13" width="2.109375" customWidth="1"/>
+    <col min="14" max="14" width="12.6640625" customWidth="1"/>
+    <col min="15" max="15" width="2.109375" customWidth="1"/>
+    <col min="16" max="16" width="12.6640625" customWidth="1"/>
+    <col min="17" max="17" width="2.109375" customWidth="1"/>
+    <col min="18" max="18" width="12.6640625" customWidth="1"/>
+    <col min="19" max="19" width="2.109375" customWidth="1"/>
+    <col min="20" max="20" width="12.6640625" customWidth="1"/>
+    <col min="21" max="21" width="2.109375" customWidth="1"/>
+    <col min="22" max="22" width="12.6640625" customWidth="1"/>
+    <col min="23" max="23" width="2.109375" customWidth="1"/>
+    <col min="24" max="24" width="12.6640625" customWidth="1"/>
+    <col min="25" max="25" width="2.109375" customWidth="1"/>
+    <col min="26" max="26" width="12.6640625" customWidth="1"/>
+    <col min="27" max="27" width="2.109375" customWidth="1"/>
+    <col min="28" max="28" width="12.6640625" customWidth="1"/>
+    <col min="29" max="29" width="2.109375" customWidth="1"/>
+    <col min="30" max="30" width="12.6640625" customWidth="1"/>
+    <col min="31" max="31" width="2.109375" customWidth="1"/>
+    <col min="32" max="32" width="12.6640625" customWidth="1"/>
+    <col min="33" max="33" width="2.109375" customWidth="1"/>
+    <col min="34" max="34" width="12.6640625" customWidth="1"/>
+    <col min="35" max="35" width="2.109375" customWidth="1"/>
+    <col min="36" max="36" width="12.6640625" customWidth="1"/>
+    <col min="37" max="37" width="2.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="45.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:37" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
       <c r="J1" s="28"/>
       <c r="K1" s="28"/>
       <c r="L1" s="28"/>
       <c r="M1" s="28"/>
       <c r="N1" s="28"/>
     </row>
-    <row r="2" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="29"/>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="30"/>
       <c r="M2" s="30"/>
       <c r="AK2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:37" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:37" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="31"/>
       <c r="B3" s="32">
         <v>1</v>
       </c>
       <c r="C3" s="32"/>
       <c r="D3" s="32">
         <v>2</v>
       </c>
       <c r="E3" s="32"/>
       <c r="F3" s="32">
         <v>3</v>
       </c>
       <c r="G3" s="32"/>
       <c r="H3" s="32">
         <v>4</v>
       </c>
       <c r="I3" s="32"/>
       <c r="J3" s="32">
         <v>5</v>
       </c>
       <c r="K3" s="32"/>
       <c r="L3" s="32">
         <v>6</v>
       </c>
       <c r="M3" s="33"/>
@@ -1393,96 +1396,96 @@
       <c r="Z3" s="36">
         <v>13</v>
       </c>
       <c r="AA3" s="32"/>
       <c r="AB3" s="32">
         <v>14</v>
       </c>
       <c r="AC3" s="32"/>
       <c r="AD3" s="32">
         <v>15</v>
       </c>
       <c r="AE3" s="32"/>
       <c r="AF3" s="32">
         <v>16</v>
       </c>
       <c r="AG3" s="32"/>
       <c r="AH3" s="32">
         <v>17</v>
       </c>
       <c r="AI3" s="32"/>
       <c r="AJ3" s="32">
         <v>18</v>
       </c>
       <c r="AK3" s="33"/>
     </row>
-    <row r="4" spans="1:37" s="2" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:37" s="2" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="37"/>
       <c r="B4" s="38"/>
       <c r="C4" s="39"/>
       <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="40"/>
       <c r="F4" s="40"/>
       <c r="G4" s="40"/>
       <c r="H4" s="40"/>
       <c r="I4" s="40"/>
       <c r="J4" s="40"/>
       <c r="K4" s="40"/>
       <c r="L4" s="40"/>
       <c r="M4" s="41"/>
       <c r="N4" s="42"/>
       <c r="O4" s="39"/>
       <c r="P4" s="40" t="s">
         <v>2</v>
       </c>
       <c r="Q4" s="40"/>
       <c r="R4" s="40"/>
       <c r="S4" s="40"/>
       <c r="T4" s="40"/>
       <c r="U4" s="40"/>
       <c r="V4" s="40"/>
       <c r="W4" s="40"/>
       <c r="X4" s="40"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="44"/>
       <c r="AA4" s="39"/>
       <c r="AB4" s="40" t="s">
         <v>2</v>
       </c>
       <c r="AC4" s="40"/>
       <c r="AD4" s="40"/>
       <c r="AE4" s="40"/>
       <c r="AF4" s="40"/>
       <c r="AG4" s="40"/>
       <c r="AH4" s="40"/>
       <c r="AI4" s="40"/>
       <c r="AJ4" s="40"/>
       <c r="AK4" s="41"/>
     </row>
-    <row r="5" spans="1:37" ht="138.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:37" ht="138.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="45" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="38" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="39"/>
       <c r="D5" s="46" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="46"/>
       <c r="F5" s="46" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="46"/>
       <c r="H5" s="46" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="46"/>
       <c r="J5" s="46" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="46"/>
       <c r="L5" s="46" t="s">
         <v>9</v>
@@ -1515,9606 +1518,9668 @@
       <c r="Z5" s="44" t="s">
         <v>10</v>
       </c>
       <c r="AA5" s="39"/>
       <c r="AB5" s="46" t="s">
         <v>5</v>
       </c>
       <c r="AC5" s="46"/>
       <c r="AD5" s="46" t="s">
         <v>6</v>
       </c>
       <c r="AE5" s="46"/>
       <c r="AF5" s="46" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="46"/>
       <c r="AH5" s="46" t="s">
         <v>8</v>
       </c>
       <c r="AI5" s="46"/>
       <c r="AJ5" s="46" t="s">
         <v>9</v>
       </c>
       <c r="AK5" s="38"/>
     </row>
-    <row r="6" spans="1:37" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:37" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="48"/>
       <c r="B6" s="40" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="40"/>
       <c r="D6" s="40"/>
       <c r="E6" s="40"/>
       <c r="F6" s="40"/>
       <c r="G6" s="40"/>
       <c r="H6" s="40"/>
       <c r="I6" s="40"/>
       <c r="J6" s="40"/>
       <c r="K6" s="40"/>
       <c r="L6" s="40"/>
       <c r="M6" s="41"/>
       <c r="N6" s="49" t="s">
         <v>12</v>
       </c>
       <c r="O6" s="40"/>
       <c r="P6" s="40"/>
       <c r="Q6" s="40"/>
       <c r="R6" s="40"/>
       <c r="S6" s="40"/>
       <c r="T6" s="40"/>
       <c r="U6" s="40"/>
       <c r="V6" s="40"/>
       <c r="W6" s="40"/>
       <c r="X6" s="40"/>
       <c r="Y6" s="43"/>
       <c r="Z6" s="50" t="s">
         <v>13</v>
       </c>
       <c r="AA6" s="40"/>
       <c r="AB6" s="40"/>
       <c r="AC6" s="40"/>
       <c r="AD6" s="40"/>
       <c r="AE6" s="40"/>
       <c r="AF6" s="40"/>
       <c r="AG6" s="40"/>
       <c r="AH6" s="40"/>
       <c r="AI6" s="40"/>
       <c r="AJ6" s="40"/>
       <c r="AK6" s="41"/>
     </row>
-    <row r="7" spans="1:37" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:37" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="51" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="3">
         <v>1192.82</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D7" s="3">
         <v>991.44</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F7" s="3">
         <v>246.14</v>
       </c>
       <c r="G7" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H7" s="3">
         <v>199.88</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J7" s="3">
         <v>118.18</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L7" s="3">
         <v>94.78</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N7" s="6">
         <v>104.3</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P7" s="7">
         <v>101</v>
       </c>
       <c r="Q7" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R7" s="7">
         <v>99.8</v>
       </c>
       <c r="S7" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T7" s="7">
         <v>102.4</v>
       </c>
       <c r="U7" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V7" s="7">
         <v>105.5</v>
       </c>
       <c r="W7" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X7" s="7">
         <v>96.2</v>
       </c>
       <c r="Y7" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA7" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB7" s="7">
         <v>100</v>
       </c>
       <c r="AC7" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD7" s="7">
         <v>24.8</v>
       </c>
       <c r="AE7" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF7" s="7">
         <v>20.2</v>
       </c>
       <c r="AG7" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH7" s="7">
         <v>11.9</v>
       </c>
       <c r="AI7" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ7" s="7">
         <v>9.6</v>
       </c>
       <c r="AK7" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="51" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="3">
         <v>1199.42</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D8" s="3">
         <v>997.38</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F8" s="3">
         <v>247.48</v>
       </c>
       <c r="G8" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H8" s="3">
         <v>202.67</v>
       </c>
       <c r="I8" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J8" s="3">
         <v>119.83</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L8" s="3">
         <v>95.33</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N8" s="6">
         <v>103</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P8" s="7">
         <v>100.4</v>
       </c>
       <c r="Q8" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R8" s="7">
         <v>98.8</v>
       </c>
       <c r="S8" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T8" s="7">
         <v>101.7</v>
       </c>
       <c r="U8" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V8" s="7">
         <v>102.9</v>
       </c>
       <c r="W8" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X8" s="7">
         <v>95.4</v>
       </c>
       <c r="Y8" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z8" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA8" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB8" s="7">
         <v>100</v>
       </c>
       <c r="AC8" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD8" s="7">
         <v>24.8</v>
       </c>
       <c r="AE8" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF8" s="7">
         <v>20.3</v>
       </c>
       <c r="AG8" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH8" s="7">
         <v>12</v>
       </c>
       <c r="AI8" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ8" s="7">
         <v>9.6</v>
       </c>
       <c r="AK8" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="51" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="3">
         <v>1213.54</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D9" s="3">
         <v>1001.71</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F9" s="3">
         <v>251.83</v>
       </c>
       <c r="G9" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H9" s="3">
         <v>205.8</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J9" s="3">
         <v>122.19</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L9" s="3">
         <v>94.26</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N9" s="6">
         <v>102.1</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P9" s="7">
         <v>99.8</v>
       </c>
       <c r="Q9" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R9" s="7">
         <v>99.2</v>
       </c>
       <c r="S9" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T9" s="7">
         <v>102</v>
       </c>
       <c r="U9" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V9" s="7">
         <v>103.3</v>
       </c>
       <c r="W9" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X9" s="7">
         <v>94.8</v>
       </c>
       <c r="Y9" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z9" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA9" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB9" s="7">
         <v>100</v>
       </c>
       <c r="AC9" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD9" s="7">
         <v>25.1</v>
       </c>
       <c r="AE9" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF9" s="7">
         <v>20.5</v>
       </c>
       <c r="AG9" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH9" s="7">
         <v>12.2</v>
       </c>
       <c r="AI9" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ9" s="7">
         <v>9.4</v>
       </c>
       <c r="AK9" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="51" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="3">
         <v>1221.94</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D10" s="3">
         <v>1005.85</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F10" s="3">
         <v>252.28</v>
       </c>
       <c r="G10" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H10" s="3">
         <v>208.1</v>
       </c>
       <c r="I10" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J10" s="3">
         <v>123.66</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L10" s="3">
         <v>95.32</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N10" s="6">
         <v>100.6</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P10" s="7">
         <v>98.9</v>
       </c>
       <c r="Q10" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R10" s="7">
         <v>98.1</v>
       </c>
       <c r="S10" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T10" s="7">
         <v>100.9</v>
       </c>
       <c r="U10" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V10" s="7">
         <v>101.5</v>
       </c>
       <c r="W10" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X10" s="7">
         <v>94.6</v>
       </c>
       <c r="Y10" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z10" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA10" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB10" s="7">
         <v>100</v>
       </c>
       <c r="AC10" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD10" s="7">
         <v>25.1</v>
       </c>
       <c r="AE10" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF10" s="7">
         <v>20.7</v>
       </c>
       <c r="AG10" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH10" s="7">
         <v>12.3</v>
       </c>
       <c r="AI10" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ10" s="7">
         <v>9.5</v>
       </c>
       <c r="AK10" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="3">
         <v>1226.95</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D11" s="3">
         <v>1015.12</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F11" s="3">
         <v>254.13</v>
       </c>
       <c r="G11" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H11" s="3">
         <v>210.34</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J11" s="3">
         <v>124.21</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L11" s="3">
         <v>97.03</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N11" s="6">
         <v>98.6</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P11" s="7">
         <v>98.2</v>
       </c>
       <c r="Q11" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R11" s="7">
         <v>98</v>
       </c>
       <c r="S11" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T11" s="7">
         <v>99.1</v>
       </c>
       <c r="U11" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V11" s="7">
         <v>97.9</v>
       </c>
       <c r="W11" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X11" s="7">
         <v>95.1</v>
       </c>
       <c r="Y11" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z11" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA11" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB11" s="7">
         <v>100</v>
       </c>
       <c r="AC11" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD11" s="7">
         <v>25</v>
       </c>
       <c r="AE11" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF11" s="7">
         <v>20.7</v>
       </c>
       <c r="AG11" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH11" s="7">
         <v>12.2</v>
       </c>
       <c r="AI11" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ11" s="7">
         <v>9.6</v>
       </c>
       <c r="AK11" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="3">
         <v>1242.02</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D12" s="3">
         <v>1027.8399999999999</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F12" s="3">
         <v>257.94</v>
       </c>
       <c r="G12" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H12" s="3">
         <v>211.13</v>
       </c>
       <c r="I12" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J12" s="3">
         <v>124.96</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L12" s="3">
         <v>99.26</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N12" s="6">
         <v>99.2</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P12" s="7">
         <v>98.7</v>
       </c>
       <c r="Q12" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R12" s="7">
         <v>99.1</v>
       </c>
       <c r="S12" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T12" s="7">
         <v>98</v>
       </c>
       <c r="U12" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V12" s="7">
         <v>97.3</v>
       </c>
       <c r="W12" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X12" s="7">
         <v>96.2</v>
       </c>
       <c r="Y12" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z12" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA12" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB12" s="7">
         <v>100</v>
       </c>
       <c r="AC12" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD12" s="7">
         <v>25.1</v>
       </c>
       <c r="AE12" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF12" s="7">
         <v>20.5</v>
       </c>
       <c r="AG12" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH12" s="7">
         <v>12.2</v>
       </c>
       <c r="AI12" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ12" s="7">
         <v>9.6999999999999993</v>
       </c>
       <c r="AK12" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="3">
         <v>1251.3599999999999</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D13" s="3">
         <v>1038.03</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F13" s="3">
         <v>259.62</v>
       </c>
       <c r="G13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H13" s="3">
         <v>212.35</v>
       </c>
       <c r="I13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J13" s="3">
         <v>125.92</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L13" s="3">
         <v>101.93</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N13" s="6">
         <v>99.1</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P13" s="7">
         <v>99.5</v>
       </c>
       <c r="Q13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R13" s="7">
         <v>98.8</v>
       </c>
       <c r="S13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T13" s="7">
         <v>96.8</v>
       </c>
       <c r="U13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V13" s="7">
         <v>95.9</v>
       </c>
       <c r="W13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X13" s="7">
         <v>99.7</v>
       </c>
       <c r="Y13" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z13" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB13" s="7">
         <v>100</v>
       </c>
       <c r="AC13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD13" s="7">
         <v>25</v>
       </c>
       <c r="AE13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF13" s="7">
         <v>20.5</v>
       </c>
       <c r="AG13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH13" s="7">
         <v>12.1</v>
       </c>
       <c r="AI13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ13" s="7">
         <v>9.8000000000000007</v>
       </c>
       <c r="AK13" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="3">
         <v>1262.23</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D14" s="3">
         <v>1044.25</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F14" s="3">
         <v>260.98</v>
       </c>
       <c r="G14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H14" s="3">
         <v>212.99</v>
       </c>
       <c r="I14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J14" s="3">
         <v>126.63</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L14" s="3">
         <v>102.67</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N14" s="6">
         <v>99.2</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P14" s="7">
         <v>99.7</v>
       </c>
       <c r="Q14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R14" s="7">
         <v>99.1</v>
       </c>
       <c r="S14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T14" s="7">
         <v>96.3</v>
       </c>
       <c r="U14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V14" s="7">
         <v>95.3</v>
       </c>
       <c r="W14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X14" s="7">
         <v>99.3</v>
       </c>
       <c r="Y14" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z14" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB14" s="7">
         <v>100</v>
       </c>
       <c r="AC14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD14" s="7">
         <v>25</v>
       </c>
       <c r="AE14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF14" s="7">
         <v>20.399999999999999</v>
       </c>
       <c r="AG14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH14" s="7">
         <v>12.1</v>
       </c>
       <c r="AI14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ14" s="7">
         <v>9.8000000000000007</v>
       </c>
       <c r="AK14" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="3">
         <v>1270.28</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D15" s="3">
         <v>1044.6400000000001</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F15" s="3">
         <v>262.13</v>
       </c>
       <c r="G15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H15" s="3">
         <v>212.17</v>
       </c>
       <c r="I15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J15" s="3">
         <v>126.34</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L15" s="3">
         <v>102.45</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N15" s="6">
         <v>99.8</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P15" s="7">
         <v>99.2</v>
       </c>
       <c r="Q15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R15" s="7">
         <v>98.9</v>
       </c>
       <c r="S15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T15" s="7">
         <v>95.3</v>
       </c>
       <c r="U15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V15" s="7">
         <v>95.3</v>
       </c>
       <c r="W15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X15" s="7">
         <v>98.7</v>
       </c>
       <c r="Y15" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z15" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB15" s="7">
         <v>100</v>
       </c>
       <c r="AC15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD15" s="7">
         <v>25.1</v>
       </c>
       <c r="AE15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF15" s="7">
         <v>20.3</v>
       </c>
       <c r="AG15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH15" s="7">
         <v>12.1</v>
       </c>
       <c r="AI15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ15" s="7">
         <v>9.8000000000000007</v>
       </c>
       <c r="AK15" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="3">
         <v>1283.97</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D16" s="3">
         <v>1055.08</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F16" s="3">
         <v>265.82</v>
       </c>
       <c r="G16" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H16" s="3">
         <v>216.23</v>
       </c>
       <c r="I16" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J16" s="3">
         <v>128.66</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L16" s="3">
         <v>101.87</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>1</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P16" s="7" t="s">
         <v>1</v>
       </c>
       <c r="Q16" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R16" s="7" t="s">
         <v>1</v>
       </c>
       <c r="S16" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T16" s="7" t="s">
         <v>1</v>
       </c>
       <c r="U16" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V16" s="7" t="s">
         <v>1</v>
       </c>
       <c r="W16" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X16" s="7" t="s">
         <v>1</v>
       </c>
       <c r="Y16" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z16" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA16" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB16" s="7">
         <v>100</v>
       </c>
       <c r="AC16" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD16" s="7">
         <v>25.2</v>
       </c>
       <c r="AE16" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF16" s="7">
         <v>20.5</v>
       </c>
       <c r="AG16" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH16" s="7">
         <v>12.2</v>
       </c>
       <c r="AI16" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ16" s="7">
         <v>9.6999999999999993</v>
       </c>
       <c r="AK16" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="3">
         <v>1284.6600000000001</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D17" s="3">
         <v>1052.2</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F17" s="3">
         <v>262.69</v>
       </c>
       <c r="G17" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H17" s="3">
         <v>216.88</v>
       </c>
       <c r="I17" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J17" s="3">
         <v>129.26</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L17" s="3">
         <v>100.34</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>1</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P17" s="7" t="s">
         <v>1</v>
       </c>
       <c r="Q17" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R17" s="7" t="s">
         <v>1</v>
       </c>
       <c r="S17" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T17" s="7" t="s">
         <v>1</v>
       </c>
       <c r="U17" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V17" s="7" t="s">
         <v>1</v>
       </c>
       <c r="W17" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X17" s="7" t="s">
         <v>1</v>
       </c>
       <c r="Y17" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z17" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA17" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB17" s="7">
         <v>100</v>
       </c>
       <c r="AC17" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD17" s="7">
         <v>25</v>
       </c>
       <c r="AE17" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF17" s="7">
         <v>20.6</v>
       </c>
       <c r="AG17" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH17" s="7">
         <v>12.3</v>
       </c>
       <c r="AI17" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ17" s="7">
         <v>9.5</v>
       </c>
       <c r="AK17" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="18" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="51" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="3">
         <v>1291.67</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D18" s="3">
         <v>1057.1300000000001</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F18" s="3">
         <v>263.39999999999998</v>
       </c>
       <c r="G18" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H18" s="3">
         <v>218.83</v>
       </c>
       <c r="I18" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J18" s="3">
         <v>129.63999999999999</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L18" s="3">
         <v>101.96</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>1</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P18" s="7" t="s">
         <v>1</v>
       </c>
       <c r="Q18" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R18" s="7" t="s">
         <v>1</v>
       </c>
       <c r="S18" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T18" s="7" t="s">
         <v>1</v>
       </c>
       <c r="U18" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V18" s="7" t="s">
         <v>1</v>
       </c>
       <c r="W18" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X18" s="7" t="s">
         <v>1</v>
       </c>
       <c r="Y18" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z18" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA18" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB18" s="7">
         <v>100</v>
       </c>
       <c r="AC18" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD18" s="7">
         <v>24.9</v>
       </c>
       <c r="AE18" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF18" s="7">
         <v>20.7</v>
       </c>
       <c r="AG18" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH18" s="7">
         <v>12.3</v>
       </c>
       <c r="AI18" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ18" s="7">
         <v>9.6</v>
       </c>
       <c r="AK18" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="19" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="51" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="3">
         <v>1299.07</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D19" s="3">
         <v>1061.7</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F19" s="3">
         <v>264.36</v>
       </c>
       <c r="G19" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H19" s="3">
         <v>220.56</v>
       </c>
       <c r="I19" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J19" s="3">
         <v>129.80000000000001</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L19" s="3">
         <v>102.38</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N19" s="6">
         <v>100.7</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P19" s="7">
         <v>99.4</v>
       </c>
       <c r="Q19" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R19" s="7">
         <v>98.2</v>
       </c>
       <c r="S19" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T19" s="7">
         <v>101.2</v>
       </c>
       <c r="U19" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V19" s="7">
         <v>102.5</v>
       </c>
       <c r="W19" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X19" s="7">
         <v>101.3</v>
       </c>
       <c r="Y19" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z19" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA19" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB19" s="7">
         <v>100</v>
       </c>
       <c r="AC19" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD19" s="7">
         <v>24.9</v>
       </c>
       <c r="AE19" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF19" s="7">
         <v>20.8</v>
       </c>
       <c r="AG19" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH19" s="7">
         <v>12.2</v>
       </c>
       <c r="AI19" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ19" s="7">
         <v>9.6</v>
       </c>
       <c r="AK19" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="20" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="3">
         <v>1308.05</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D20" s="3">
         <v>1063.76</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F20" s="3">
         <v>262.32</v>
       </c>
       <c r="G20" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H20" s="3">
         <v>219.69</v>
       </c>
       <c r="I20" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J20" s="3">
         <v>127.56</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L20" s="3">
         <v>103.5</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N20" s="6">
         <v>101.3</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P20" s="7">
         <v>99.7</v>
       </c>
       <c r="Q20" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R20" s="7">
         <v>96.9</v>
       </c>
       <c r="S20" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T20" s="7">
         <v>99.7</v>
       </c>
       <c r="U20" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V20" s="7">
         <v>100</v>
       </c>
       <c r="W20" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X20" s="7">
         <v>103.8</v>
       </c>
       <c r="Y20" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z20" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA20" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB20" s="7">
         <v>100</v>
       </c>
       <c r="AC20" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD20" s="7">
         <v>24.7</v>
       </c>
       <c r="AE20" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF20" s="7">
         <v>20.7</v>
       </c>
       <c r="AG20" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH20" s="7">
         <v>12</v>
       </c>
       <c r="AI20" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ20" s="7">
         <v>9.6999999999999993</v>
       </c>
       <c r="AK20" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="21" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="51" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="3">
         <v>1322.86</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D21" s="3">
         <v>1073.1500000000001</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F21" s="3">
         <v>265.62</v>
       </c>
       <c r="G21" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H21" s="3">
         <v>219.63</v>
       </c>
       <c r="I21" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J21" s="3">
         <v>125.97</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L21" s="3">
         <v>103.3</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N21" s="6">
         <v>102.4</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P21" s="7">
         <v>101</v>
       </c>
       <c r="Q21" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R21" s="7">
         <v>99.8</v>
       </c>
       <c r="S21" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T21" s="7">
         <v>99.2</v>
       </c>
       <c r="U21" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V21" s="7">
         <v>98.3</v>
       </c>
       <c r="W21" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X21" s="7">
         <v>104.5</v>
       </c>
       <c r="Y21" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z21" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA21" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB21" s="7">
         <v>100</v>
       </c>
       <c r="AC21" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD21" s="7">
         <v>24.8</v>
       </c>
       <c r="AE21" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF21" s="7">
         <v>20.5</v>
       </c>
       <c r="AG21" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH21" s="7">
         <v>11.7</v>
       </c>
       <c r="AI21" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ21" s="7">
         <v>9.6</v>
       </c>
       <c r="AK21" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="22" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="51" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="3">
         <v>1333.05</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D22" s="3">
         <v>1076.3699999999999</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F22" s="3">
         <v>264.81</v>
       </c>
       <c r="G22" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H22" s="3">
         <v>216.9</v>
       </c>
       <c r="I22" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J22" s="3">
         <v>124.1</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L22" s="3">
         <v>101.08</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N22" s="6">
         <v>103</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P22" s="7">
         <v>101.4</v>
       </c>
       <c r="Q22" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R22" s="7">
         <v>100.3</v>
       </c>
       <c r="S22" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T22" s="7">
         <v>97.4</v>
       </c>
       <c r="U22" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V22" s="7">
         <v>96.2</v>
       </c>
       <c r="W22" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X22" s="7">
         <v>100.6</v>
       </c>
       <c r="Y22" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z22" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA22" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB22" s="7">
         <v>100</v>
       </c>
       <c r="AC22" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD22" s="7">
         <v>24.6</v>
       </c>
       <c r="AE22" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF22" s="7">
         <v>20.2</v>
       </c>
       <c r="AG22" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH22" s="7">
         <v>11.5</v>
       </c>
       <c r="AI22" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ22" s="7">
         <v>9.4</v>
       </c>
       <c r="AK22" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="23" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="51" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="3">
         <v>1340.44</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D23" s="3">
         <v>1078.74</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F23" s="3">
         <v>263.33999999999997</v>
       </c>
       <c r="G23" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H23" s="3">
         <v>216.73</v>
       </c>
       <c r="I23" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J23" s="3">
         <v>123.65</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L23" s="3">
         <v>98.99</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N23" s="6">
         <v>103.2</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P23" s="7">
         <v>101.6</v>
       </c>
       <c r="Q23" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R23" s="7">
         <v>100.5</v>
       </c>
       <c r="S23" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T23" s="7">
         <v>96.9</v>
       </c>
       <c r="U23" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V23" s="7">
         <v>95.2</v>
       </c>
       <c r="W23" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X23" s="7">
         <v>99</v>
       </c>
       <c r="Y23" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z23" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA23" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB23" s="7">
         <v>100</v>
       </c>
       <c r="AC23" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD23" s="7">
         <v>24.5</v>
       </c>
       <c r="AE23" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF23" s="7">
         <v>20.100000000000001</v>
       </c>
       <c r="AG23" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH23" s="7">
         <v>11.5</v>
       </c>
       <c r="AI23" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ23" s="7">
         <v>9.1999999999999993</v>
       </c>
       <c r="AK23" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="24" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="51" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="3">
         <v>1350.55</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D24" s="3">
         <v>1080.0999999999999</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F24" s="3">
         <v>262.8</v>
       </c>
       <c r="G24" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H24" s="3">
         <v>217.06</v>
       </c>
       <c r="I24" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J24" s="3">
         <v>123.1</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L24" s="3">
         <v>96.47</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N24" s="6">
         <v>103.9</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P24" s="7">
         <v>102.1</v>
       </c>
       <c r="Q24" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R24" s="7">
         <v>102.4</v>
       </c>
       <c r="S24" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T24" s="7">
         <v>97.8</v>
       </c>
       <c r="U24" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V24" s="7">
         <v>96.4</v>
       </c>
       <c r="W24" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X24" s="7">
         <v>97.4</v>
       </c>
       <c r="Y24" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z24" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA24" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB24" s="7">
         <v>100</v>
       </c>
       <c r="AC24" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD24" s="7">
         <v>24.3</v>
       </c>
       <c r="AE24" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF24" s="7">
         <v>20.100000000000001</v>
       </c>
       <c r="AG24" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH24" s="7">
         <v>11.4</v>
       </c>
       <c r="AI24" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ24" s="7">
         <v>8.9</v>
       </c>
       <c r="AK24" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="25" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="51" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="3">
         <v>1362.45</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D25" s="3">
         <v>1077.33</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F25" s="3">
         <v>260.69</v>
       </c>
       <c r="G25" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H25" s="3">
         <v>216.23</v>
       </c>
       <c r="I25" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J25" s="3">
         <v>123</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L25" s="3">
         <v>95.69</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N25" s="6">
         <v>103.8</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P25" s="7">
         <v>101.2</v>
       </c>
       <c r="Q25" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R25" s="7">
         <v>100.7</v>
       </c>
       <c r="S25" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T25" s="7">
         <v>97.8</v>
       </c>
       <c r="U25" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V25" s="7">
         <v>97.4</v>
       </c>
       <c r="W25" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X25" s="7">
         <v>98.7</v>
       </c>
       <c r="Y25" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z25" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA25" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB25" s="7">
         <v>100</v>
       </c>
       <c r="AC25" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD25" s="7">
         <v>24.2</v>
       </c>
       <c r="AE25" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF25" s="7">
         <v>20.100000000000001</v>
       </c>
       <c r="AG25" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH25" s="7">
         <v>11.4</v>
       </c>
       <c r="AI25" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ25" s="7">
         <v>8.9</v>
       </c>
       <c r="AK25" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="26" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="51" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="3">
         <v>1373.03</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D26" s="3">
         <v>1082.97</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="3">
         <v>261.01</v>
       </c>
       <c r="G26" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H26" s="3">
         <v>218.55</v>
       </c>
       <c r="I26" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J26" s="3">
         <v>124.14</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L26" s="3">
         <v>95.15</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N26" s="6">
         <v>104</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P26" s="7">
         <v>101.6</v>
       </c>
       <c r="Q26" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R26" s="7">
         <v>100.9</v>
       </c>
       <c r="S26" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T26" s="7">
         <v>100.1</v>
       </c>
       <c r="U26" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V26" s="7">
         <v>99.8</v>
       </c>
       <c r="W26" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X26" s="7">
         <v>102</v>
       </c>
       <c r="Y26" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z26" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA26" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB26" s="7">
         <v>100</v>
       </c>
       <c r="AC26" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD26" s="7">
         <v>24.1</v>
       </c>
       <c r="AE26" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF26" s="7">
         <v>20.2</v>
       </c>
       <c r="AG26" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH26" s="7">
         <v>11.5</v>
       </c>
       <c r="AI26" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ26" s="7">
         <v>8.8000000000000007</v>
       </c>
       <c r="AK26" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="27" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="51" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="3">
         <v>1386.16</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D27" s="3">
         <v>1091.19</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F27" s="3">
         <v>262.32</v>
       </c>
       <c r="G27" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H27" s="3">
         <v>219.48</v>
       </c>
       <c r="I27" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J27" s="3">
         <v>124.38</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L27" s="3">
         <v>95.81</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N27" s="6">
         <v>104.3</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P27" s="7">
         <v>102.1</v>
       </c>
       <c r="Q27" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R27" s="7">
         <v>101.3</v>
       </c>
       <c r="S27" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T27" s="7">
         <v>100.6</v>
       </c>
       <c r="U27" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V27" s="7">
         <v>100.5</v>
       </c>
       <c r="W27" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X27" s="7">
         <v>106.2</v>
       </c>
       <c r="Y27" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z27" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA27" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB27" s="7">
         <v>100</v>
       </c>
       <c r="AC27" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD27" s="7">
         <v>24</v>
       </c>
       <c r="AE27" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF27" s="7">
         <v>20.100000000000001</v>
       </c>
       <c r="AG27" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH27" s="7">
         <v>11.4</v>
       </c>
       <c r="AI27" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ27" s="7">
         <v>8.8000000000000007</v>
       </c>
       <c r="AK27" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="28" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="51" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="3">
         <v>1397.49</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D28" s="3">
         <v>1099.83</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F28" s="3">
         <v>266.18</v>
       </c>
       <c r="G28" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H28" s="3">
         <v>218.42</v>
       </c>
       <c r="I28" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J28" s="3">
         <v>123.29</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L28" s="3">
         <v>95.88</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N28" s="6">
         <v>104.4</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P28" s="7">
         <v>102.8</v>
       </c>
       <c r="Q28" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R28" s="7">
         <v>101.9</v>
       </c>
       <c r="S28" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T28" s="7">
         <v>100.2</v>
       </c>
       <c r="U28" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V28" s="7">
         <v>101</v>
       </c>
       <c r="W28" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X28" s="7">
         <v>108</v>
       </c>
       <c r="Y28" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z28" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA28" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB28" s="7">
         <v>100</v>
       </c>
       <c r="AC28" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD28" s="7">
         <v>24.2</v>
       </c>
       <c r="AE28" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF28" s="7">
         <v>19.899999999999999</v>
       </c>
       <c r="AG28" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH28" s="7">
         <v>11.2</v>
       </c>
       <c r="AI28" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ28" s="7">
         <v>8.6999999999999993</v>
       </c>
       <c r="AK28" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="29" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="51" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="3">
         <v>1418.63</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D29" s="3">
         <v>1109.21</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F29" s="3">
         <v>268.12</v>
       </c>
       <c r="G29" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H29" s="3">
         <v>219.44</v>
       </c>
       <c r="I29" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J29" s="3">
         <v>122.77</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L29" s="3">
         <v>94.68</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N29" s="6">
         <v>105.1</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P29" s="7">
         <v>103.9</v>
       </c>
       <c r="Q29" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R29" s="7">
         <v>102.8</v>
       </c>
       <c r="S29" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T29" s="7">
         <v>101.5</v>
       </c>
       <c r="U29" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V29" s="7">
         <v>101.5</v>
       </c>
       <c r="W29" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X29" s="7">
         <v>107.3</v>
       </c>
       <c r="Y29" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z29" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA29" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB29" s="7">
         <v>100</v>
       </c>
       <c r="AC29" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD29" s="7">
         <v>24.2</v>
       </c>
       <c r="AE29" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF29" s="7">
         <v>19.8</v>
       </c>
       <c r="AG29" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH29" s="7">
         <v>11.1</v>
       </c>
       <c r="AI29" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ29" s="7">
         <v>8.5</v>
       </c>
       <c r="AK29" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="30" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="3">
         <v>1446.88</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D30" s="3">
         <v>1118.6500000000001</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F30" s="3">
         <v>270.39</v>
       </c>
       <c r="G30" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H30" s="3">
         <v>219.26</v>
       </c>
       <c r="I30" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J30" s="3">
         <v>120.78</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L30" s="3">
         <v>96.16</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N30" s="6">
         <v>106.3</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P30" s="7">
         <v>104.2</v>
       </c>
       <c r="Q30" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R30" s="7">
         <v>103.1</v>
       </c>
       <c r="S30" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T30" s="7">
         <v>100.7</v>
       </c>
       <c r="U30" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V30" s="7">
         <v>99.6</v>
       </c>
       <c r="W30" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X30" s="7">
         <v>108.7</v>
       </c>
       <c r="Y30" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z30" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA30" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB30" s="7">
         <v>100</v>
       </c>
       <c r="AC30" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD30" s="7">
         <v>24.2</v>
       </c>
       <c r="AE30" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF30" s="7">
         <v>19.600000000000001</v>
       </c>
       <c r="AG30" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH30" s="7">
         <v>10.8</v>
       </c>
       <c r="AI30" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ30" s="7">
         <v>8.6</v>
       </c>
       <c r="AK30" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="31" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="3">
         <v>1474.56</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D31" s="3">
         <v>1131.6400000000001</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F31" s="3">
         <v>273.49</v>
       </c>
       <c r="G31" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H31" s="3">
         <v>221.35</v>
       </c>
       <c r="I31" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J31" s="3">
         <v>121.84</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L31" s="3">
         <v>98.4</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N31" s="6">
         <v>107</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P31" s="7">
         <v>104.3</v>
       </c>
       <c r="Q31" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R31" s="7">
         <v>103.4</v>
       </c>
       <c r="S31" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T31" s="7">
         <v>101.6</v>
       </c>
       <c r="U31" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V31" s="7">
         <v>100.6</v>
       </c>
       <c r="W31" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X31" s="7">
         <v>107.7</v>
       </c>
       <c r="Y31" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z31" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA31" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB31" s="7">
         <v>100</v>
       </c>
       <c r="AC31" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD31" s="7">
         <v>24.2</v>
       </c>
       <c r="AE31" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF31" s="7">
         <v>19.600000000000001</v>
       </c>
       <c r="AG31" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH31" s="7">
         <v>10.8</v>
       </c>
       <c r="AI31" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ31" s="7">
         <v>8.6999999999999993</v>
       </c>
       <c r="AK31" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="32" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="3">
         <v>1512.06</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D32" s="3">
         <v>1140.55</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F32" s="3">
         <v>274.2</v>
       </c>
       <c r="G32" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H32" s="3">
         <v>224.67</v>
       </c>
       <c r="I32" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J32" s="3">
         <v>123.77</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L32" s="3">
         <v>99.33</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N32" s="6">
         <v>108.2</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P32" s="7">
         <v>103.7</v>
       </c>
       <c r="Q32" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R32" s="7">
         <v>101.5</v>
       </c>
       <c r="S32" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T32" s="7">
         <v>103</v>
       </c>
       <c r="U32" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V32" s="7">
         <v>102.1</v>
       </c>
       <c r="W32" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X32" s="7">
         <v>103.9</v>
       </c>
       <c r="Y32" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z32" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA32" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB32" s="7">
         <v>100</v>
       </c>
       <c r="AC32" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD32" s="7">
         <v>24</v>
       </c>
       <c r="AE32" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF32" s="7">
         <v>19.7</v>
       </c>
       <c r="AG32" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH32" s="7">
         <v>10.9</v>
       </c>
       <c r="AI32" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ32" s="7">
         <v>8.6999999999999993</v>
       </c>
       <c r="AK32" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="3">
         <v>1542.24</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D33" s="3">
         <v>1157.0999999999999</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F33" s="3">
         <v>279.11</v>
       </c>
       <c r="G33" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H33" s="3">
         <v>226.86</v>
       </c>
       <c r="I33" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J33" s="3">
         <v>124.68</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L33" s="3">
         <v>101.45</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N33" s="6">
         <v>108</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P33" s="7">
         <v>103.6</v>
       </c>
       <c r="Q33" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R33" s="7">
         <v>101.9</v>
       </c>
       <c r="S33" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T33" s="7">
         <v>102.9</v>
       </c>
       <c r="U33" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V33" s="7">
         <v>102.2</v>
       </c>
       <c r="W33" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X33" s="7">
         <v>104.4</v>
       </c>
       <c r="Y33" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z33" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA33" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB33" s="7">
         <v>100</v>
       </c>
       <c r="AC33" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD33" s="7">
         <v>24.1</v>
       </c>
       <c r="AE33" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF33" s="7">
         <v>19.600000000000001</v>
       </c>
       <c r="AG33" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH33" s="7">
         <v>10.8</v>
       </c>
       <c r="AI33" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ33" s="7">
         <v>8.8000000000000007</v>
       </c>
       <c r="AK33" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="51" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="3">
         <v>1572.87</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D34" s="3">
         <v>1166.4100000000001</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F34" s="3">
         <v>282.68</v>
       </c>
       <c r="G34" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H34" s="3">
         <v>228</v>
       </c>
       <c r="I34" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J34" s="3">
         <v>126.02</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L34" s="3">
         <v>100.44</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N34" s="6">
         <v>107.2</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P34" s="7">
         <v>102.8</v>
       </c>
       <c r="Q34" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R34" s="7">
         <v>101.4</v>
       </c>
       <c r="S34" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T34" s="7">
         <v>102.9</v>
       </c>
       <c r="U34" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V34" s="7">
         <v>103.8</v>
       </c>
       <c r="W34" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X34" s="7">
         <v>100.2</v>
       </c>
       <c r="Y34" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z34" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA34" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB34" s="7">
         <v>100</v>
       </c>
       <c r="AC34" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD34" s="7">
         <v>24.2</v>
       </c>
       <c r="AE34" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF34" s="7">
         <v>19.5</v>
       </c>
       <c r="AG34" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH34" s="7">
         <v>10.8</v>
       </c>
       <c r="AI34" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ34" s="7">
         <v>8.6</v>
       </c>
       <c r="AK34" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="51" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="3">
         <v>1598.13</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D35" s="3">
         <v>1176.44</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F35" s="3">
         <v>286.44</v>
       </c>
       <c r="G35" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H35" s="3">
         <v>229.92</v>
       </c>
       <c r="I35" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J35" s="3">
         <v>125.48</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L35" s="3">
         <v>102.01</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N35" s="6">
         <v>106.3</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P35" s="7">
         <v>101.9</v>
       </c>
       <c r="Q35" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R35" s="7">
         <v>100.5</v>
       </c>
       <c r="S35" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T35" s="7">
         <v>101.9</v>
       </c>
       <c r="U35" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V35" s="7">
         <v>101.4</v>
       </c>
       <c r="W35" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X35" s="7">
         <v>99.9</v>
       </c>
       <c r="Y35" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z35" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA35" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB35" s="7">
         <v>100</v>
       </c>
       <c r="AC35" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD35" s="7">
         <v>24.3</v>
       </c>
       <c r="AE35" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF35" s="7">
         <v>19.5</v>
       </c>
       <c r="AG35" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH35" s="7">
         <v>10.7</v>
       </c>
       <c r="AI35" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ35" s="7">
         <v>8.6999999999999993</v>
       </c>
       <c r="AK35" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="51" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="3">
         <v>1624.67</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D36" s="3">
         <v>1186.22</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F36" s="3">
         <v>292.77</v>
       </c>
       <c r="G36" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H36" s="3">
         <v>229.75</v>
       </c>
       <c r="I36" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J36" s="3">
         <v>126.06</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L36" s="3">
         <v>105.74</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N36" s="6">
         <v>105.3</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P36" s="7">
         <v>102</v>
       </c>
       <c r="Q36" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R36" s="7">
         <v>102.4</v>
       </c>
       <c r="S36" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T36" s="7">
         <v>100.3</v>
       </c>
       <c r="U36" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V36" s="7">
         <v>100</v>
       </c>
       <c r="W36" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X36" s="7">
         <v>105.3</v>
       </c>
       <c r="Y36" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z36" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA36" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB36" s="7">
         <v>100</v>
       </c>
       <c r="AC36" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD36" s="7">
         <v>24.7</v>
       </c>
       <c r="AE36" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF36" s="7">
         <v>19.399999999999999</v>
       </c>
       <c r="AG36" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH36" s="7">
         <v>10.6</v>
       </c>
       <c r="AI36" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ36" s="7">
         <v>8.9</v>
       </c>
       <c r="AK36" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="51" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="3">
         <v>1644.52</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D37" s="3">
         <v>1184.94</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F37" s="3">
         <v>291.73</v>
       </c>
       <c r="G37" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H37" s="3">
         <v>226.94</v>
       </c>
       <c r="I37" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J37" s="3">
         <v>125.97</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L37" s="3">
         <v>112.88</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N37" s="6">
         <v>104.5</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P37" s="7">
         <v>100.4</v>
       </c>
       <c r="Q37" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R37" s="7">
         <v>100.2</v>
       </c>
       <c r="S37" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T37" s="7">
         <v>98</v>
       </c>
       <c r="U37" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V37" s="7">
         <v>99.2</v>
       </c>
       <c r="W37" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X37" s="7">
         <v>110</v>
       </c>
       <c r="Y37" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z37" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA37" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB37" s="7">
         <v>100</v>
       </c>
       <c r="AC37" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD37" s="7">
         <v>24.6</v>
       </c>
       <c r="AE37" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF37" s="7">
         <v>19.2</v>
       </c>
       <c r="AG37" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH37" s="7">
         <v>10.6</v>
       </c>
       <c r="AI37" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ37" s="7">
         <v>9.5</v>
       </c>
       <c r="AK37" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="3">
         <v>1674.66</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D38" s="3">
         <v>1182.6600000000001</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F38" s="3">
         <v>292.48</v>
       </c>
       <c r="G38" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H38" s="3">
         <v>222.66</v>
       </c>
       <c r="I38" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J38" s="3">
         <v>124.5</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L38" s="3">
         <v>118.58</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N38" s="6">
         <v>104.4</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P38" s="7">
         <v>99.4</v>
       </c>
       <c r="Q38" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R38" s="7">
         <v>99.8</v>
       </c>
       <c r="S38" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T38" s="7">
         <v>95.5</v>
       </c>
       <c r="U38" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V38" s="7">
         <v>97</v>
       </c>
       <c r="W38" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X38" s="7">
         <v>114.6</v>
       </c>
       <c r="Y38" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z38" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA38" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB38" s="7">
         <v>100</v>
       </c>
       <c r="AC38" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD38" s="7">
         <v>24.7</v>
       </c>
       <c r="AE38" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF38" s="7">
         <v>18.8</v>
       </c>
       <c r="AG38" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH38" s="7">
         <v>10.5</v>
       </c>
       <c r="AI38" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ38" s="7">
         <v>10</v>
       </c>
       <c r="AK38" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="3">
         <v>1693.46</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D39" s="3">
         <v>1186.8599999999999</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F39" s="3">
         <v>294.52999999999997</v>
       </c>
       <c r="G39" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H39" s="3">
         <v>217.44</v>
       </c>
       <c r="I39" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J39" s="3">
         <v>122.54</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L39" s="3">
         <v>124.03</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N39" s="6">
         <v>104.3</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P39" s="7">
         <v>99.3</v>
       </c>
       <c r="Q39" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R39" s="7">
         <v>100.2</v>
       </c>
       <c r="S39" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T39" s="7">
         <v>92.6</v>
       </c>
       <c r="U39" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V39" s="7">
         <v>96.1</v>
       </c>
       <c r="W39" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X39" s="7">
         <v>116.7</v>
       </c>
       <c r="Y39" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z39" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA39" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB39" s="7">
         <v>100</v>
       </c>
       <c r="AC39" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD39" s="7">
         <v>24.8</v>
       </c>
       <c r="AE39" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF39" s="7">
         <v>18.3</v>
       </c>
       <c r="AG39" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH39" s="7">
         <v>10.3</v>
       </c>
       <c r="AI39" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ39" s="7">
         <v>10.5</v>
       </c>
       <c r="AK39" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="51" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="3">
         <v>1715.06</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D40" s="3">
         <v>1196.3</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F40" s="3">
         <v>294.7</v>
       </c>
       <c r="G40" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H40" s="3">
         <v>218.04</v>
       </c>
       <c r="I40" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J40" s="3">
         <v>122.29</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L40" s="3">
         <v>126.54</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N40" s="6">
         <v>103.9</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P40" s="7">
         <v>99.3</v>
       </c>
       <c r="Q40" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R40" s="7">
         <v>98.6</v>
       </c>
       <c r="S40" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T40" s="7">
         <v>93.2</v>
       </c>
       <c r="U40" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V40" s="7">
         <v>96.3</v>
       </c>
       <c r="W40" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X40" s="7">
         <v>113.3</v>
       </c>
       <c r="Y40" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z40" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA40" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB40" s="7">
         <v>100</v>
       </c>
       <c r="AC40" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD40" s="7">
         <v>24.6</v>
       </c>
       <c r="AE40" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF40" s="7">
         <v>18.2</v>
       </c>
       <c r="AG40" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH40" s="7">
         <v>10.199999999999999</v>
       </c>
       <c r="AI40" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ40" s="7">
         <v>10.6</v>
       </c>
       <c r="AK40" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="3">
         <v>1750.11</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D41" s="3">
         <v>1215.78</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F41" s="3">
         <v>303.06</v>
       </c>
       <c r="G41" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H41" s="3">
         <v>220.39</v>
       </c>
       <c r="I41" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J41" s="3">
         <v>122.59</v>
       </c>
       <c r="K41" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L41" s="3">
         <v>125.09</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N41" s="6">
         <v>104.5</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P41" s="7">
         <v>100.8</v>
       </c>
       <c r="Q41" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R41" s="7">
         <v>101.4</v>
       </c>
       <c r="S41" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T41" s="7">
         <v>95.4</v>
       </c>
       <c r="U41" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V41" s="7">
         <v>97.2</v>
       </c>
       <c r="W41" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X41" s="7">
         <v>105.1</v>
       </c>
       <c r="Y41" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z41" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA41" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB41" s="7">
         <v>100</v>
       </c>
       <c r="AC41" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD41" s="7">
         <v>24.9</v>
       </c>
       <c r="AE41" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF41" s="7">
         <v>18.100000000000001</v>
       </c>
       <c r="AG41" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH41" s="7">
         <v>10.1</v>
       </c>
       <c r="AI41" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ41" s="7">
         <v>10.3</v>
       </c>
       <c r="AK41" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="51" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="3">
         <v>1782.18</v>
       </c>
       <c r="C42" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D42" s="3">
         <v>1234.02</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F42" s="3">
         <v>309.13</v>
       </c>
       <c r="G42" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H42" s="3">
         <v>222.21</v>
       </c>
       <c r="I42" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J42" s="3">
         <v>122.57</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L42" s="3">
         <v>124.56</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N42" s="6">
         <v>104.4</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P42" s="7">
         <v>102.4</v>
       </c>
       <c r="Q42" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R42" s="7">
         <v>102.2</v>
       </c>
       <c r="S42" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T42" s="7">
         <v>98.1</v>
       </c>
       <c r="U42" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V42" s="7">
         <v>99</v>
       </c>
       <c r="W42" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X42" s="7">
         <v>101.9</v>
       </c>
       <c r="Y42" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z42" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA42" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB42" s="7">
         <v>100</v>
       </c>
       <c r="AC42" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD42" s="7">
         <v>25.1</v>
       </c>
       <c r="AE42" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF42" s="7">
         <v>18</v>
       </c>
       <c r="AG42" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH42" s="7">
         <v>9.9</v>
       </c>
       <c r="AI42" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ42" s="7">
         <v>10.1</v>
       </c>
       <c r="AK42" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="43" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="52" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="9">
         <v>1819.14</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D43" s="9">
         <v>1251.73</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F43" s="9">
         <v>314.35000000000002</v>
       </c>
       <c r="G43" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H43" s="9">
         <v>224.93</v>
       </c>
       <c r="I43" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J43" s="9">
         <v>122.54</v>
       </c>
       <c r="K43" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L43" s="9">
         <v>121.42</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N43" s="10">
         <v>105</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P43" s="11">
         <v>103.1</v>
       </c>
       <c r="Q43" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R43" s="11">
         <v>101.7</v>
       </c>
       <c r="S43" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T43" s="11">
         <v>101.9</v>
       </c>
       <c r="U43" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V43" s="11">
         <v>101.4</v>
       </c>
       <c r="W43" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X43" s="11">
         <v>97.2</v>
       </c>
       <c r="Y43" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z43" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA43" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB43" s="7">
         <v>100</v>
       </c>
       <c r="AC43" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD43" s="7">
         <v>25.1</v>
       </c>
       <c r="AE43" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF43" s="7">
         <v>18</v>
       </c>
       <c r="AG43" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH43" s="7">
         <v>9.8000000000000007</v>
       </c>
       <c r="AI43" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ43" s="7">
         <v>9.6999999999999993</v>
       </c>
       <c r="AK43" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="44" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="52" t="s">
         <v>51</v>
       </c>
       <c r="B44" s="9">
         <v>1864.99</v>
       </c>
       <c r="C44" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D44" s="9">
         <v>1260.8399999999999</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F44" s="9">
         <v>323.04000000000002</v>
       </c>
       <c r="G44" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H44" s="9">
         <v>226.1</v>
       </c>
       <c r="I44" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J44" s="9">
         <v>121.98</v>
       </c>
       <c r="K44" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L44" s="9">
         <v>118.34</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N44" s="10">
         <v>105.4</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P44" s="11">
         <v>102.1</v>
       </c>
       <c r="Q44" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R44" s="11">
         <v>103.2</v>
       </c>
       <c r="S44" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T44" s="11">
         <v>100.4</v>
       </c>
       <c r="U44" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V44" s="11">
         <v>99.6</v>
       </c>
       <c r="W44" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X44" s="11">
         <v>93.1</v>
       </c>
       <c r="Y44" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z44" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA44" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB44" s="11">
         <v>100</v>
       </c>
       <c r="AC44" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD44" s="11">
         <v>25.6</v>
       </c>
       <c r="AE44" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF44" s="11">
         <v>17.899999999999999</v>
       </c>
       <c r="AG44" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH44" s="11">
         <v>9.6999999999999993</v>
       </c>
       <c r="AI44" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ44" s="11">
         <v>9.4</v>
       </c>
       <c r="AK44" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="45" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="52" t="s">
         <v>52</v>
       </c>
       <c r="B45" s="53">
         <v>1888.21</v>
       </c>
       <c r="C45" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D45" s="53">
         <v>1234.52</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F45" s="53">
         <v>328.21</v>
       </c>
       <c r="G45" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H45" s="53">
         <v>227.91</v>
       </c>
       <c r="I45" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J45" s="53">
         <v>123.31</v>
       </c>
       <c r="K45" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L45" s="9">
         <v>112.11</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N45" s="54">
         <v>104.3</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P45" s="53">
         <v>98.2</v>
       </c>
       <c r="Q45" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R45" s="53">
         <v>101.5</v>
       </c>
       <c r="S45" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T45" s="53">
         <v>98.8</v>
       </c>
       <c r="U45" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V45" s="11">
         <v>99</v>
       </c>
       <c r="W45" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X45" s="53">
         <v>92.6</v>
       </c>
       <c r="Y45" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z45" s="55" t="s">
         <v>1</v>
       </c>
       <c r="AA45" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB45" s="7">
         <v>100</v>
       </c>
       <c r="AC45" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD45" s="55">
         <v>26.6</v>
       </c>
       <c r="AE45" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF45" s="55">
         <v>18.5</v>
       </c>
       <c r="AG45" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH45" s="7">
         <v>10</v>
       </c>
       <c r="AI45" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ45" s="55">
         <v>9.1</v>
       </c>
       <c r="AK45" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="46" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="52" t="s">
         <v>53</v>
       </c>
       <c r="B46" s="53">
         <v>1911.38</v>
       </c>
       <c r="C46" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D46" s="53">
         <v>1231.77</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F46" s="53">
         <v>331.21</v>
       </c>
       <c r="G46" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H46" s="53">
         <v>227.85</v>
       </c>
       <c r="I46" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J46" s="53">
         <v>122.85</v>
       </c>
       <c r="K46" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L46" s="9">
         <v>111.71</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N46" s="54">
         <v>103.6</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P46" s="53">
         <v>96.4</v>
       </c>
       <c r="Q46" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R46" s="53">
         <v>101.2</v>
       </c>
       <c r="S46" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T46" s="53">
         <v>96.6</v>
       </c>
       <c r="U46" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V46" s="53">
         <v>97.2</v>
       </c>
       <c r="W46" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X46" s="53">
         <v>94.3</v>
       </c>
       <c r="Y46" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z46" s="55" t="s">
         <v>1</v>
       </c>
       <c r="AA46" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB46" s="11">
         <v>100</v>
       </c>
       <c r="AC46" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD46" s="53">
         <v>26.9</v>
       </c>
       <c r="AE46" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF46" s="53">
         <v>18.5</v>
       </c>
       <c r="AG46" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH46" s="11">
         <v>10</v>
       </c>
       <c r="AI46" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ46" s="53">
         <v>9.1</v>
       </c>
       <c r="AK46" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="47" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="52" t="s">
         <v>54</v>
       </c>
       <c r="B47" s="9">
         <v>1919.21</v>
       </c>
       <c r="C47" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D47" s="9">
         <v>1209.58</v>
       </c>
       <c r="E47" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F47" s="9">
         <v>334.8</v>
       </c>
       <c r="G47" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H47" s="9">
         <v>227.37</v>
       </c>
       <c r="I47" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J47" s="9">
         <v>124.03</v>
       </c>
       <c r="K47" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L47" s="9">
         <v>106.66</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N47" s="10">
         <v>102</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P47" s="11">
         <v>93.5</v>
       </c>
       <c r="Q47" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R47" s="11">
         <v>101.7</v>
       </c>
       <c r="S47" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T47" s="11">
         <v>94.2</v>
       </c>
       <c r="U47" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V47" s="11">
         <v>96.5</v>
       </c>
       <c r="W47" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X47" s="11">
         <v>93.1</v>
       </c>
       <c r="Y47" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z47" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA47" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB47" s="11">
         <v>100</v>
       </c>
       <c r="AC47" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD47" s="11">
         <v>27.7</v>
       </c>
       <c r="AE47" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF47" s="11">
         <v>18.8</v>
       </c>
       <c r="AG47" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH47" s="11">
         <v>10.3</v>
       </c>
       <c r="AI47" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ47" s="11">
         <v>8.8000000000000007</v>
       </c>
       <c r="AK47" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="48" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="52" t="s">
         <v>55</v>
       </c>
       <c r="B48" s="56">
         <v>1937.72</v>
       </c>
       <c r="C48" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D48" s="56">
         <v>1213.23</v>
       </c>
       <c r="E48" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F48" s="56">
         <v>337.69</v>
       </c>
       <c r="G48" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H48" s="56">
         <v>232.64</v>
       </c>
       <c r="I48" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J48" s="56">
         <v>129.13999999999999</v>
       </c>
       <c r="K48" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L48" s="56">
         <v>105.51</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N48" s="12">
         <v>101</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P48" s="56">
         <v>93.5</v>
       </c>
       <c r="Q48" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R48" s="56">
         <v>101.6</v>
       </c>
       <c r="S48" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T48" s="56">
         <v>95.8</v>
       </c>
       <c r="U48" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V48" s="13">
         <v>101</v>
       </c>
       <c r="W48" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X48" s="56">
         <v>94.5</v>
       </c>
       <c r="Y48" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z48" s="57" t="s">
         <v>1</v>
       </c>
       <c r="AA48" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB48" s="13">
         <v>100</v>
       </c>
       <c r="AC48" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD48" s="56">
         <v>27.8</v>
       </c>
       <c r="AE48" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF48" s="13">
         <v>19.2</v>
       </c>
       <c r="AG48" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH48" s="56">
         <v>10.6</v>
       </c>
       <c r="AI48" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ48" s="56">
         <v>8.6999999999999993</v>
       </c>
       <c r="AK48" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="49" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="52" t="s">
         <v>56</v>
       </c>
       <c r="B49" s="14">
         <v>1983.63</v>
       </c>
       <c r="C49" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D49" s="56">
         <v>1253.71</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F49" s="56">
         <v>339.41</v>
       </c>
       <c r="G49" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H49" s="56">
         <v>236.79</v>
       </c>
       <c r="I49" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J49" s="56">
         <v>131.86000000000001</v>
       </c>
       <c r="K49" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L49" s="56">
         <v>113.63</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N49" s="58">
         <v>101.7</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P49" s="56">
         <v>98.3</v>
       </c>
       <c r="Q49" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R49" s="56">
         <v>101.7</v>
       </c>
       <c r="S49" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T49" s="56">
         <v>97.2</v>
       </c>
       <c r="U49" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V49" s="56">
         <v>102.1</v>
       </c>
       <c r="W49" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X49" s="56">
         <v>100.8</v>
       </c>
       <c r="Y49" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z49" s="57" t="s">
         <v>1</v>
       </c>
       <c r="AA49" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB49" s="13">
         <v>100</v>
       </c>
       <c r="AC49" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD49" s="56">
         <v>27.1</v>
       </c>
       <c r="AE49" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF49" s="56">
         <v>18.899999999999999</v>
       </c>
       <c r="AG49" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH49" s="56">
         <v>10.5</v>
       </c>
       <c r="AI49" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ49" s="56">
         <v>9.1</v>
       </c>
       <c r="AK49" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="50" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="52" t="s">
         <v>57</v>
       </c>
       <c r="B50" s="14">
         <v>2012.96</v>
       </c>
       <c r="C50" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D50" s="56">
         <v>1273.69</v>
       </c>
       <c r="E50" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F50" s="56">
         <v>341.88</v>
       </c>
       <c r="G50" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H50" s="56">
         <v>240.17</v>
       </c>
       <c r="I50" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J50" s="56">
         <v>135.81</v>
       </c>
       <c r="K50" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L50" s="56">
         <v>115.93</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N50" s="58">
         <v>101.4</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P50" s="56">
         <v>99.5</v>
       </c>
       <c r="Q50" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R50" s="56">
         <v>101.4</v>
       </c>
       <c r="S50" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T50" s="56">
         <v>98.7</v>
       </c>
       <c r="U50" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V50" s="56">
         <v>105.2</v>
       </c>
       <c r="W50" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X50" s="56">
         <v>97.3</v>
       </c>
       <c r="Y50" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z50" s="57" t="s">
         <v>1</v>
       </c>
       <c r="AA50" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB50" s="13">
         <v>100</v>
       </c>
       <c r="AC50" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD50" s="56">
         <v>26.8</v>
       </c>
       <c r="AE50" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF50" s="56">
         <v>18.899999999999999</v>
       </c>
       <c r="AG50" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH50" s="56">
         <v>10.7</v>
       </c>
       <c r="AI50" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ50" s="56">
         <v>9.1</v>
       </c>
       <c r="AK50" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="51" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="52" t="s">
         <v>58</v>
       </c>
       <c r="B51" s="3">
         <v>2103.1999999999998</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D51" s="9">
         <v>1299.96</v>
       </c>
       <c r="E51" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F51" s="9">
         <v>343.58</v>
       </c>
       <c r="G51" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H51" s="9">
         <v>250.32</v>
       </c>
       <c r="I51" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J51" s="9">
         <v>144.15</v>
       </c>
       <c r="K51" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L51" s="9">
         <v>123.34</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N51" s="6" t="s">
         <v>1</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P51" s="7" t="s">
         <v>1</v>
       </c>
       <c r="Q51" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R51" s="7" t="s">
         <v>1</v>
       </c>
       <c r="S51" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T51" s="7" t="s">
         <v>1</v>
       </c>
       <c r="U51" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V51" s="7" t="s">
         <v>1</v>
       </c>
       <c r="W51" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X51" s="7" t="s">
         <v>1</v>
       </c>
       <c r="Y51" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z51" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA51" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB51" s="11">
         <v>100</v>
       </c>
       <c r="AC51" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD51" s="11">
         <v>26.4</v>
       </c>
       <c r="AE51" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF51" s="11">
         <v>19.3</v>
       </c>
       <c r="AG51" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH51" s="11">
         <v>11.1</v>
       </c>
       <c r="AI51" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ51" s="11">
         <v>9.5</v>
       </c>
       <c r="AK51" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="52" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="51" t="s">
         <v>59</v>
       </c>
       <c r="B52" s="15">
         <v>2142.2199999999998</v>
       </c>
       <c r="C52" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D52" s="15">
         <v>1332.81</v>
       </c>
       <c r="E52" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F52" s="56">
         <v>348.93</v>
       </c>
       <c r="G52" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H52" s="56">
         <v>259.69</v>
       </c>
       <c r="I52" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J52" s="15">
         <v>151.71</v>
       </c>
       <c r="K52" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L52" s="56">
         <v>128.06</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N52" s="58" t="s">
         <v>1</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P52" s="57" t="s">
         <v>1</v>
       </c>
       <c r="Q52" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R52" s="57" t="s">
         <v>1</v>
       </c>
       <c r="S52" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T52" s="57" t="s">
         <v>1</v>
       </c>
       <c r="U52" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V52" s="57" t="s">
         <v>1</v>
       </c>
       <c r="W52" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X52" s="57" t="s">
         <v>1</v>
       </c>
       <c r="Y52" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z52" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA52" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB52" s="11">
         <v>100</v>
       </c>
       <c r="AC52" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD52" s="11">
         <v>26.2</v>
       </c>
       <c r="AE52" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF52" s="11">
         <v>19.5</v>
       </c>
       <c r="AG52" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH52" s="11">
         <v>11.4</v>
       </c>
       <c r="AI52" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ52" s="11">
         <v>9.6</v>
       </c>
       <c r="AK52" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="53" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="51" t="s">
         <v>60</v>
       </c>
       <c r="B53" s="9">
         <v>2206.8000000000002</v>
       </c>
       <c r="C53" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D53" s="9">
         <v>1393.22</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F53" s="9">
         <v>364.05</v>
       </c>
       <c r="G53" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H53" s="53">
         <v>268.69</v>
       </c>
       <c r="I53" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J53" s="53">
         <v>159.91</v>
       </c>
       <c r="K53" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L53" s="53">
         <v>134.36000000000001</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N53" s="6" t="s">
         <v>1</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P53" s="7" t="s">
         <v>1</v>
       </c>
       <c r="Q53" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R53" s="7" t="s">
         <v>1</v>
       </c>
       <c r="S53" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T53" s="7" t="s">
         <v>1</v>
       </c>
       <c r="U53" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V53" s="7" t="s">
         <v>1</v>
       </c>
       <c r="W53" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X53" s="7" t="s">
         <v>1</v>
       </c>
       <c r="Y53" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z53" s="7" t="s">
         <v>1</v>
       </c>
       <c r="AA53" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB53" s="11">
         <v>100</v>
       </c>
       <c r="AC53" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD53" s="11">
         <v>26.1</v>
       </c>
       <c r="AE53" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF53" s="11">
         <v>19.3</v>
       </c>
       <c r="AG53" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH53" s="11">
         <v>11.5</v>
       </c>
       <c r="AI53" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ53" s="11">
         <v>9.6</v>
       </c>
       <c r="AK53" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="54" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="51" t="s">
         <v>61</v>
       </c>
       <c r="B54" s="56">
         <v>2290.86</v>
       </c>
       <c r="C54" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D54" s="15">
         <v>1445.76</v>
       </c>
       <c r="E54" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F54" s="56">
         <v>381.47</v>
       </c>
       <c r="G54" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H54" s="15">
         <v>280.57</v>
       </c>
       <c r="I54" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J54" s="56">
         <v>167.88</v>
       </c>
       <c r="K54" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L54" s="56">
         <v>141.94999999999999</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N54" s="58" t="s">
         <v>1</v>
       </c>
       <c r="O54" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P54" s="57" t="s">
         <v>1</v>
       </c>
       <c r="Q54" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R54" s="57" t="s">
         <v>1</v>
       </c>
       <c r="S54" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T54" s="57" t="s">
         <v>1</v>
       </c>
       <c r="U54" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V54" s="57" t="s">
         <v>1</v>
       </c>
       <c r="W54" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X54" s="16" t="s">
         <v>1</v>
       </c>
       <c r="Y54" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z54" s="57" t="s">
         <v>1</v>
       </c>
       <c r="AA54" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB54" s="13">
         <v>100</v>
       </c>
       <c r="AC54" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD54" s="56">
         <v>26.4</v>
       </c>
       <c r="AE54" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF54" s="13">
         <v>19.399999999999999</v>
       </c>
       <c r="AG54" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH54" s="56">
         <v>11.6</v>
       </c>
       <c r="AI54" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ54" s="56">
         <v>9.8000000000000007</v>
       </c>
       <c r="AK54" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="55" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="51" t="s">
         <v>62</v>
       </c>
       <c r="B55" s="56">
         <v>2355.2199999999998</v>
       </c>
       <c r="C55" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D55" s="15">
         <v>1495.28</v>
       </c>
       <c r="E55" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F55" s="15">
         <v>400.6</v>
       </c>
       <c r="G55" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H55" s="15">
         <v>291.62</v>
       </c>
       <c r="I55" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J55" s="56">
         <v>174.66</v>
       </c>
       <c r="K55" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L55" s="15">
         <v>145.34</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N55" s="12">
         <v>97.9</v>
       </c>
       <c r="O55" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P55" s="13">
         <v>100.5</v>
       </c>
       <c r="Q55" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R55" s="13">
         <v>101</v>
       </c>
       <c r="S55" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T55" s="56">
         <v>94.9</v>
       </c>
       <c r="U55" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V55" s="56">
         <v>91.4</v>
       </c>
       <c r="W55" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X55" s="13">
         <v>98.3</v>
       </c>
       <c r="Y55" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z55" s="57" t="s">
         <v>1</v>
       </c>
       <c r="AA55" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB55" s="13">
         <v>100</v>
       </c>
       <c r="AC55" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD55" s="56">
         <v>26.8</v>
       </c>
       <c r="AE55" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF55" s="13">
         <v>19.5</v>
       </c>
       <c r="AG55" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH55" s="56">
         <v>11.7</v>
       </c>
       <c r="AI55" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ55" s="56">
         <v>9.6999999999999993</v>
       </c>
       <c r="AK55" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="56" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="51" t="s">
         <v>63</v>
       </c>
       <c r="B56" s="15">
         <v>2443.5</v>
       </c>
       <c r="C56" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D56" s="15">
         <v>1543.26</v>
       </c>
       <c r="E56" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F56" s="56">
         <v>418.48</v>
       </c>
       <c r="G56" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H56" s="15">
         <v>303.70999999999998</v>
       </c>
       <c r="I56" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J56" s="56">
         <v>181.93</v>
       </c>
       <c r="K56" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L56" s="15">
         <v>148.66999999999999</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N56" s="12">
         <v>98.1</v>
       </c>
       <c r="O56" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P56" s="13">
         <v>99.6</v>
       </c>
       <c r="Q56" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R56" s="13">
         <v>100.8</v>
       </c>
       <c r="S56" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T56" s="56">
         <v>93.7</v>
       </c>
       <c r="U56" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V56" s="56">
         <v>88.4</v>
       </c>
       <c r="W56" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X56" s="13">
         <v>97.6</v>
       </c>
       <c r="Y56" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z56" s="57" t="s">
         <v>1</v>
       </c>
       <c r="AA56" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB56" s="13">
         <v>100</v>
       </c>
       <c r="AC56" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD56" s="56">
         <v>27.1</v>
       </c>
       <c r="AE56" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF56" s="13">
         <v>19.7</v>
       </c>
       <c r="AG56" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH56" s="56">
         <v>11.8</v>
       </c>
       <c r="AI56" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ56" s="56">
         <v>9.6</v>
       </c>
       <c r="AK56" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="57" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="51" t="s">
         <v>64</v>
       </c>
       <c r="B57" s="15">
         <v>2515.0100000000002</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D57" s="15">
         <v>1570.91</v>
       </c>
       <c r="E57" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F57" s="56">
         <v>430.47</v>
       </c>
       <c r="G57" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H57" s="15">
         <v>312.98</v>
       </c>
       <c r="I57" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J57" s="56">
         <v>185.55</v>
       </c>
       <c r="K57" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L57" s="15">
         <v>147.88999999999999</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N57" s="12">
         <v>98.1</v>
       </c>
       <c r="O57" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P57" s="13">
         <v>97</v>
       </c>
       <c r="Q57" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R57" s="13">
         <v>98.3</v>
       </c>
       <c r="S57" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T57" s="56">
         <v>93.9</v>
       </c>
       <c r="U57" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V57" s="56">
         <v>86.8</v>
       </c>
       <c r="W57" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X57" s="13">
         <v>99.2</v>
       </c>
       <c r="Y57" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z57" s="57" t="s">
         <v>1</v>
       </c>
       <c r="AA57" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB57" s="13">
         <v>100</v>
       </c>
       <c r="AC57" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD57" s="13">
         <v>27.4</v>
       </c>
       <c r="AE57" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF57" s="13">
         <v>19.899999999999999</v>
       </c>
       <c r="AG57" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH57" s="56">
         <v>11.8</v>
       </c>
       <c r="AI57" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ57" s="56">
         <v>9.4</v>
       </c>
       <c r="AK57" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="58" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A58" s="51" t="s">
         <v>65</v>
       </c>
       <c r="B58" s="15">
         <v>2577.38</v>
       </c>
       <c r="C58" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D58" s="15">
         <v>1602.5</v>
       </c>
       <c r="E58" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F58" s="56">
         <v>439.44</v>
       </c>
       <c r="G58" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H58" s="15">
         <v>321.01</v>
       </c>
       <c r="I58" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J58" s="56">
         <v>189.08</v>
       </c>
       <c r="K58" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L58" s="15">
         <v>146.11000000000001</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N58" s="12">
         <v>98.3</v>
       </c>
       <c r="O58" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P58" s="13">
         <v>96.8</v>
       </c>
       <c r="Q58" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R58" s="13">
         <v>96.9</v>
       </c>
       <c r="S58" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T58" s="56">
         <v>95.2</v>
       </c>
       <c r="U58" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V58" s="56">
         <v>88.7</v>
       </c>
       <c r="W58" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X58" s="13">
         <v>98.5</v>
       </c>
       <c r="Y58" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z58" s="57" t="s">
         <v>1</v>
       </c>
       <c r="AA58" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB58" s="13">
         <v>100</v>
       </c>
       <c r="AC58" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD58" s="13">
         <v>27.4</v>
       </c>
       <c r="AE58" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF58" s="13">
         <v>20</v>
       </c>
       <c r="AG58" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH58" s="56">
         <v>11.8</v>
       </c>
       <c r="AI58" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ58" s="56">
         <v>9.1</v>
       </c>
       <c r="AK58" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="59" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="51" t="s">
         <v>66</v>
       </c>
       <c r="B59" s="15">
         <v>2678.3</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D59" s="17">
         <v>1636.29</v>
       </c>
       <c r="E59" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F59" s="56">
         <v>444.81</v>
       </c>
       <c r="G59" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H59" s="15">
         <v>325.33</v>
       </c>
       <c r="I59" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J59" s="15">
         <v>187.9</v>
       </c>
       <c r="K59" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L59" s="15">
         <v>147.55000000000001</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N59" s="59">
         <v>102.1</v>
       </c>
       <c r="O59" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P59" s="56">
         <v>98.2</v>
       </c>
       <c r="Q59" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R59" s="56">
         <v>96.5</v>
       </c>
       <c r="S59" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T59" s="56">
         <v>97.6</v>
       </c>
       <c r="U59" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V59" s="56">
         <v>91.6</v>
       </c>
       <c r="W59" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X59" s="13">
         <v>101.4</v>
       </c>
       <c r="Y59" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z59" s="57" t="s">
         <v>1</v>
       </c>
       <c r="AA59" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB59" s="13">
         <v>100</v>
       </c>
       <c r="AC59" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD59" s="13">
         <v>27.2</v>
       </c>
       <c r="AE59" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF59" s="13">
         <v>19.899999999999999</v>
       </c>
       <c r="AG59" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH59" s="56">
         <v>11.5</v>
       </c>
       <c r="AI59" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ59" s="13">
         <v>9</v>
       </c>
       <c r="AK59" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="60" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="51" t="s">
         <v>67</v>
       </c>
       <c r="B60" s="15">
         <v>2797.11</v>
       </c>
       <c r="C60" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D60" s="56">
         <v>1691.53</v>
       </c>
       <c r="E60" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F60" s="56">
         <v>454.47</v>
       </c>
       <c r="G60" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H60" s="15">
         <v>331.53</v>
       </c>
       <c r="I60" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J60" s="56">
         <v>189.05</v>
       </c>
       <c r="K60" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L60" s="15">
         <v>157.47999999999999</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N60" s="59">
         <v>105.9</v>
       </c>
       <c r="O60" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P60" s="56">
         <v>101.4</v>
       </c>
       <c r="Q60" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R60" s="56">
         <v>98.7</v>
       </c>
       <c r="S60" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T60" s="56">
         <v>99.4</v>
       </c>
       <c r="U60" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V60" s="56">
         <v>94.1</v>
       </c>
       <c r="W60" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X60" s="13">
         <v>110.1</v>
       </c>
       <c r="Y60" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z60" s="57" t="s">
         <v>1</v>
       </c>
       <c r="AA60" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB60" s="13">
         <v>100</v>
       </c>
       <c r="AC60" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD60" s="13">
         <v>26.9</v>
       </c>
       <c r="AE60" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF60" s="13">
         <v>19.600000000000001</v>
       </c>
       <c r="AG60" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH60" s="56">
         <v>11.2</v>
       </c>
       <c r="AI60" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ60" s="56">
         <v>9.3000000000000007</v>
       </c>
       <c r="AK60" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="61" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="51" t="s">
         <v>68</v>
       </c>
       <c r="B61" s="15">
         <v>2925.94</v>
       </c>
       <c r="C61" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D61" s="15">
         <v>1742.8</v>
       </c>
       <c r="E61" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F61" s="56">
         <v>459.23</v>
       </c>
       <c r="G61" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H61" s="15">
         <v>336.59</v>
       </c>
       <c r="I61" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J61" s="56">
         <v>191.66</v>
       </c>
       <c r="K61" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L61" s="15">
         <v>169.25</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N61" s="59">
         <v>110.4</v>
       </c>
       <c r="O61" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P61" s="56">
         <v>105.3</v>
       </c>
       <c r="Q61" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R61" s="56">
         <v>100.7</v>
       </c>
       <c r="S61" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T61" s="56">
         <v>101.7</v>
       </c>
       <c r="U61" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V61" s="13">
         <v>99</v>
       </c>
       <c r="W61" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X61" s="13">
         <v>118</v>
       </c>
       <c r="Y61" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z61" s="57" t="s">
         <v>1</v>
       </c>
       <c r="AA61" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB61" s="13">
         <v>100</v>
       </c>
       <c r="AC61" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD61" s="13">
         <v>26.4</v>
       </c>
       <c r="AE61" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF61" s="13">
         <v>19.3</v>
       </c>
       <c r="AG61" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH61" s="13">
         <v>11</v>
       </c>
       <c r="AI61" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ61" s="56">
         <v>9.6999999999999993</v>
       </c>
       <c r="AK61" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="62" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="51" t="s">
         <v>69</v>
       </c>
       <c r="B62" s="15">
         <v>3042.84</v>
       </c>
       <c r="C62" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D62" s="15">
         <v>1809.99</v>
       </c>
       <c r="E62" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F62" s="15">
         <v>465.3</v>
       </c>
       <c r="G62" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H62" s="15">
         <v>343.31</v>
       </c>
       <c r="I62" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J62" s="56">
         <v>194.18</v>
       </c>
       <c r="K62" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L62" s="15">
         <v>184.32</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N62" s="59">
         <v>113.4</v>
       </c>
       <c r="O62" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P62" s="56">
         <v>108.5</v>
       </c>
       <c r="Q62" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R62" s="56">
         <v>101.9</v>
       </c>
       <c r="S62" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T62" s="56">
         <v>101.8</v>
       </c>
       <c r="U62" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V62" s="13">
         <v>98.9</v>
       </c>
       <c r="W62" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X62" s="13">
         <v>128.9</v>
       </c>
       <c r="Y62" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z62" s="57" t="s">
         <v>1</v>
       </c>
       <c r="AA62" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB62" s="13">
         <v>100</v>
       </c>
       <c r="AC62" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD62" s="13">
         <v>25.7</v>
       </c>
       <c r="AE62" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF62" s="13">
         <v>19</v>
       </c>
       <c r="AG62" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH62" s="13">
         <v>10.7</v>
       </c>
       <c r="AI62" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ62" s="56">
         <v>10.199999999999999</v>
       </c>
       <c r="AK62" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="63" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A63" s="51" t="s">
         <v>70</v>
       </c>
       <c r="B63" s="15">
         <v>3167.17</v>
       </c>
       <c r="C63" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D63" s="15">
         <v>1878.49</v>
       </c>
       <c r="E63" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F63" s="15">
         <v>475.68</v>
       </c>
       <c r="G63" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H63" s="15">
         <v>352.64</v>
       </c>
       <c r="I63" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J63" s="56">
         <v>201.04</v>
       </c>
       <c r="K63" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L63" s="15">
         <v>200.56</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N63" s="12">
         <v>114.1</v>
       </c>
       <c r="O63" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P63" s="13">
         <v>110.8</v>
       </c>
       <c r="Q63" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R63" s="13">
         <v>103.5</v>
       </c>
       <c r="S63" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T63" s="13">
         <v>102.7</v>
       </c>
       <c r="U63" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V63" s="13">
         <v>102.6</v>
       </c>
       <c r="W63" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X63" s="13">
         <v>138.4</v>
       </c>
       <c r="Y63" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z63" s="57" t="s">
         <v>1</v>
       </c>
       <c r="AA63" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB63" s="13">
         <v>100</v>
       </c>
       <c r="AC63" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD63" s="13">
         <v>25.3</v>
       </c>
       <c r="AE63" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF63" s="13">
         <v>18.8</v>
       </c>
       <c r="AG63" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH63" s="13">
         <v>10.7</v>
       </c>
       <c r="AI63" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ63" s="56">
         <v>10.7</v>
       </c>
       <c r="AK63" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="64" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A64" s="51" t="s">
         <v>71</v>
       </c>
       <c r="B64" s="15">
         <v>3231.09</v>
       </c>
       <c r="C64" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D64" s="15">
         <v>1917.13</v>
       </c>
       <c r="E64" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F64" s="15">
         <v>480.77</v>
       </c>
       <c r="G64" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H64" s="15">
         <v>364.76</v>
       </c>
       <c r="I64" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J64" s="56">
         <v>208.22</v>
       </c>
       <c r="K64" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L64" s="15">
         <v>202.94</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N64" s="12">
         <v>110.8</v>
       </c>
       <c r="O64" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P64" s="13">
         <v>108.7</v>
       </c>
       <c r="Q64" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R64" s="13">
         <v>101.4</v>
       </c>
       <c r="S64" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T64" s="13">
         <v>101.9</v>
       </c>
       <c r="U64" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V64" s="13">
         <v>101.4</v>
       </c>
       <c r="W64" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X64" s="13">
         <v>130.69999999999999</v>
       </c>
       <c r="Y64" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z64" s="57" t="s">
         <v>1</v>
       </c>
       <c r="AA64" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB64" s="13">
         <v>100</v>
       </c>
       <c r="AC64" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD64" s="13">
         <v>25.1</v>
       </c>
       <c r="AE64" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF64" s="13">
         <v>19</v>
       </c>
       <c r="AG64" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH64" s="13">
         <v>10.9</v>
       </c>
       <c r="AI64" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ64" s="56">
         <v>10.6</v>
       </c>
       <c r="AK64" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="65" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A65" s="51" t="s">
         <v>72</v>
       </c>
       <c r="B65" s="15">
         <v>3318.78</v>
       </c>
       <c r="C65" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D65" s="15">
         <v>1955.78</v>
       </c>
       <c r="E65" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F65" s="15">
         <v>492.65</v>
       </c>
       <c r="G65" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H65" s="15">
         <v>375.56</v>
       </c>
       <c r="I65" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J65" s="15">
         <v>212.7</v>
       </c>
       <c r="K65" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L65" s="15">
         <v>204.23</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N65" s="12">
         <v>108.3</v>
       </c>
       <c r="O65" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P65" s="13">
         <v>107.2</v>
       </c>
       <c r="Q65" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R65" s="13">
         <v>102.1</v>
       </c>
       <c r="S65" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T65" s="13">
         <v>101.3</v>
       </c>
       <c r="U65" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V65" s="13">
         <v>98.7</v>
       </c>
       <c r="W65" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X65" s="13">
         <v>124.5</v>
       </c>
       <c r="Y65" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z65" s="16" t="s">
         <v>1</v>
       </c>
       <c r="AA65" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB65" s="13">
         <v>100</v>
       </c>
       <c r="AC65" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD65" s="13">
         <v>25.2</v>
       </c>
       <c r="AE65" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF65" s="13">
         <v>19.2</v>
       </c>
       <c r="AG65" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH65" s="13">
         <v>10.9</v>
       </c>
       <c r="AI65" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ65" s="13">
         <v>10.4</v>
       </c>
       <c r="AK65" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="66" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A66" s="51" t="s">
         <v>73</v>
       </c>
       <c r="B66" s="15">
         <v>3437.2</v>
       </c>
       <c r="C66" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D66" s="15">
         <v>1989.31</v>
       </c>
       <c r="E66" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F66" s="15">
         <v>500.63</v>
       </c>
       <c r="G66" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H66" s="15">
         <v>385.08</v>
       </c>
       <c r="I66" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J66" s="15">
         <v>216.64</v>
       </c>
       <c r="K66" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L66" s="15">
         <v>202.81</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N66" s="12">
         <v>108.3</v>
       </c>
       <c r="O66" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P66" s="13">
         <v>105.4</v>
       </c>
       <c r="Q66" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R66" s="13">
         <v>102.2</v>
       </c>
       <c r="S66" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T66" s="13">
         <v>103</v>
       </c>
       <c r="U66" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="V66" s="13">
         <v>101.3</v>
       </c>
       <c r="W66" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X66" s="13">
         <v>114.6</v>
       </c>
       <c r="Y66" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z66" s="16" t="s">
         <v>1</v>
       </c>
       <c r="AA66" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AB66" s="13">
         <v>100</v>
       </c>
       <c r="AC66" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD66" s="13">
         <v>25.2</v>
       </c>
       <c r="AE66" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF66" s="13">
         <v>19.399999999999999</v>
       </c>
       <c r="AG66" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH66" s="13">
         <v>10.9</v>
       </c>
       <c r="AI66" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AJ66" s="13">
         <v>10.199999999999999</v>
       </c>
       <c r="AK66" s="4" t="s">
-        <v>89</v>
-[...17 lines deleted...]
-    <row r="68" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="67" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="B67" s="15">
+        <v>3500.21</v>
+      </c>
+      <c r="C67" s="4"/>
+      <c r="D67" s="15">
+        <v>2015.42</v>
+      </c>
+      <c r="E67" s="4"/>
+      <c r="F67" s="15">
+        <v>506.78</v>
+      </c>
+      <c r="G67" s="4"/>
+      <c r="H67" s="15">
+        <v>391.04</v>
+      </c>
+      <c r="I67" s="4"/>
+      <c r="J67" s="15">
+        <v>220.3</v>
+      </c>
+      <c r="K67" s="4"/>
+      <c r="L67" s="15">
+        <v>196.55</v>
+      </c>
+      <c r="M67" s="5"/>
+      <c r="N67" s="12">
+        <v>106.7</v>
+      </c>
+      <c r="O67" s="4"/>
+      <c r="P67" s="13">
+        <v>103.6</v>
+      </c>
+      <c r="Q67" s="4"/>
+      <c r="R67" s="13">
+        <v>101.7</v>
+      </c>
+      <c r="S67" s="4"/>
+      <c r="T67" s="13">
+        <v>103.4</v>
+      </c>
+      <c r="U67" s="4"/>
+      <c r="V67" s="13">
+        <v>102</v>
+      </c>
+      <c r="W67" s="4"/>
+      <c r="X67" s="13">
+        <v>102</v>
+      </c>
+      <c r="Y67" s="8"/>
+      <c r="Z67" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA67" s="4"/>
+      <c r="AB67" s="13">
+        <v>100</v>
+      </c>
+      <c r="AC67" s="4"/>
+      <c r="AD67" s="13">
+        <v>25.1</v>
+      </c>
+      <c r="AE67" s="4"/>
+      <c r="AF67" s="13">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="AG67" s="4"/>
+      <c r="AH67" s="13">
+        <v>10.9</v>
+      </c>
+      <c r="AI67" s="4"/>
+      <c r="AJ67" s="13">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="AK67" s="4"/>
+    </row>
+    <row r="68" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A68" s="56"/>
       <c r="B68" s="56"/>
       <c r="C68" s="56"/>
       <c r="D68" s="56"/>
       <c r="E68" s="56"/>
       <c r="F68" s="56"/>
       <c r="G68" s="56"/>
       <c r="H68" s="56"/>
       <c r="I68" s="56"/>
       <c r="J68" s="56"/>
       <c r="K68" s="56"/>
       <c r="L68" s="56"/>
       <c r="M68" s="56"/>
     </row>
-    <row r="69" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A69" s="56"/>
       <c r="B69" s="56"/>
       <c r="C69" s="56"/>
       <c r="D69" s="56"/>
       <c r="E69" s="56"/>
       <c r="F69" s="56"/>
       <c r="G69" s="56"/>
       <c r="H69" s="56"/>
       <c r="I69" s="56"/>
       <c r="J69" s="56"/>
       <c r="K69" s="56"/>
       <c r="L69" s="56"/>
       <c r="M69" s="56"/>
     </row>
-    <row r="70" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A70" s="56"/>
       <c r="B70" s="56"/>
       <c r="C70" s="56"/>
       <c r="D70" s="56"/>
       <c r="E70" s="56"/>
       <c r="F70" s="56"/>
       <c r="G70" s="56"/>
       <c r="H70" s="56"/>
       <c r="I70" s="56"/>
       <c r="J70" s="56"/>
       <c r="K70" s="56"/>
       <c r="L70" s="56"/>
       <c r="M70" s="56"/>
     </row>
-    <row r="71" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A71" s="56"/>
       <c r="B71" s="56"/>
       <c r="C71" s="56"/>
       <c r="D71" s="56"/>
       <c r="E71" s="56"/>
       <c r="F71" s="56"/>
       <c r="G71" s="56"/>
       <c r="H71" s="56"/>
       <c r="I71" s="56"/>
       <c r="J71" s="56"/>
       <c r="K71" s="56"/>
       <c r="L71" s="56"/>
       <c r="M71" s="56"/>
     </row>
-    <row r="72" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A72" s="56"/>
       <c r="B72" s="56"/>
       <c r="C72" s="56"/>
       <c r="D72" s="56"/>
       <c r="E72" s="56"/>
       <c r="F72" s="56"/>
       <c r="G72" s="56"/>
       <c r="H72" s="56"/>
       <c r="I72" s="56"/>
       <c r="J72" s="56"/>
       <c r="K72" s="56"/>
       <c r="L72" s="56"/>
       <c r="M72" s="56"/>
     </row>
-    <row r="73" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A73" s="56"/>
       <c r="B73" s="56"/>
       <c r="C73" s="56"/>
       <c r="D73" s="56"/>
       <c r="E73" s="56"/>
       <c r="F73" s="56"/>
       <c r="G73" s="56"/>
       <c r="H73" s="56"/>
       <c r="I73" s="56"/>
       <c r="J73" s="56"/>
       <c r="K73" s="56"/>
       <c r="L73" s="56"/>
       <c r="M73" s="56"/>
     </row>
-    <row r="74" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A74" s="56"/>
       <c r="B74" s="56"/>
       <c r="C74" s="56"/>
       <c r="D74" s="56"/>
       <c r="E74" s="56"/>
       <c r="F74" s="56"/>
       <c r="G74" s="56"/>
       <c r="H74" s="56"/>
       <c r="I74" s="56"/>
       <c r="J74" s="56"/>
       <c r="K74" s="56"/>
       <c r="L74" s="56"/>
       <c r="M74" s="56"/>
     </row>
-    <row r="75" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A75" s="56"/>
       <c r="B75" s="56"/>
       <c r="C75" s="56"/>
       <c r="D75" s="56"/>
       <c r="E75" s="56"/>
       <c r="F75" s="56"/>
       <c r="G75" s="56"/>
       <c r="H75" s="56"/>
       <c r="I75" s="56"/>
       <c r="J75" s="56"/>
       <c r="K75" s="56"/>
       <c r="L75" s="56"/>
       <c r="M75" s="56"/>
     </row>
-    <row r="76" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A76" s="56"/>
       <c r="B76" s="56"/>
       <c r="C76" s="56"/>
       <c r="D76" s="56"/>
       <c r="E76" s="56"/>
       <c r="F76" s="56"/>
       <c r="G76" s="56"/>
       <c r="H76" s="56"/>
       <c r="I76" s="56"/>
       <c r="J76" s="56"/>
       <c r="K76" s="56"/>
       <c r="L76" s="56"/>
       <c r="M76" s="56"/>
     </row>
-    <row r="77" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A77" s="56"/>
       <c r="B77" s="56"/>
       <c r="C77" s="56"/>
       <c r="D77" s="56"/>
       <c r="E77" s="56"/>
       <c r="F77" s="56"/>
       <c r="G77" s="56"/>
       <c r="H77" s="56"/>
       <c r="I77" s="56"/>
       <c r="J77" s="56"/>
       <c r="K77" s="56"/>
       <c r="L77" s="56"/>
       <c r="M77" s="56"/>
     </row>
-    <row r="78" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A78" s="56"/>
       <c r="B78" s="56"/>
       <c r="C78" s="56"/>
       <c r="D78" s="56"/>
       <c r="E78" s="56"/>
       <c r="F78" s="56"/>
       <c r="G78" s="56"/>
       <c r="H78" s="56"/>
       <c r="I78" s="56"/>
       <c r="J78" s="56"/>
       <c r="K78" s="56"/>
       <c r="L78" s="56"/>
       <c r="M78" s="56"/>
     </row>
-    <row r="79" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A79" s="56"/>
       <c r="B79" s="56"/>
       <c r="C79" s="56"/>
       <c r="D79" s="56"/>
       <c r="E79" s="56"/>
       <c r="F79" s="56"/>
       <c r="G79" s="56"/>
       <c r="H79" s="56"/>
       <c r="I79" s="56"/>
       <c r="J79" s="56"/>
       <c r="K79" s="56"/>
       <c r="L79" s="56"/>
       <c r="M79" s="56"/>
     </row>
-    <row r="80" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A80" s="56"/>
       <c r="B80" s="56"/>
       <c r="C80" s="56"/>
       <c r="D80" s="56"/>
       <c r="E80" s="56"/>
       <c r="F80" s="56"/>
       <c r="G80" s="56"/>
       <c r="H80" s="56"/>
       <c r="I80" s="56"/>
       <c r="J80" s="56"/>
       <c r="K80" s="56"/>
       <c r="L80" s="56"/>
       <c r="M80" s="56"/>
     </row>
-    <row r="81" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A81" s="56"/>
       <c r="B81" s="56"/>
       <c r="C81" s="56"/>
       <c r="D81" s="56"/>
       <c r="E81" s="56"/>
       <c r="F81" s="56"/>
       <c r="G81" s="56"/>
       <c r="H81" s="56"/>
       <c r="I81" s="56"/>
       <c r="J81" s="56"/>
       <c r="K81" s="56"/>
       <c r="L81" s="56"/>
       <c r="M81" s="56"/>
     </row>
-    <row r="82" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A82" s="56"/>
       <c r="B82" s="56"/>
       <c r="C82" s="56"/>
       <c r="D82" s="56"/>
       <c r="E82" s="56"/>
       <c r="F82" s="56"/>
       <c r="G82" s="56"/>
       <c r="H82" s="56"/>
       <c r="I82" s="56"/>
       <c r="J82" s="56"/>
       <c r="K82" s="56"/>
       <c r="L82" s="56"/>
       <c r="M82" s="56"/>
     </row>
-    <row r="83" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A83" s="56"/>
       <c r="B83" s="56"/>
       <c r="C83" s="56"/>
       <c r="D83" s="56"/>
       <c r="E83" s="56"/>
       <c r="F83" s="56"/>
       <c r="G83" s="56"/>
       <c r="H83" s="56"/>
       <c r="I83" s="56"/>
       <c r="J83" s="56"/>
       <c r="K83" s="56"/>
       <c r="L83" s="56"/>
       <c r="M83" s="56"/>
     </row>
-    <row r="84" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A84" s="56"/>
       <c r="B84" s="56"/>
       <c r="C84" s="56"/>
       <c r="D84" s="56"/>
       <c r="E84" s="56"/>
       <c r="F84" s="56"/>
       <c r="G84" s="56"/>
       <c r="H84" s="56"/>
       <c r="I84" s="56"/>
       <c r="J84" s="56"/>
       <c r="K84" s="56"/>
       <c r="L84" s="56"/>
       <c r="M84" s="56"/>
     </row>
-    <row r="85" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A85" s="56"/>
       <c r="B85" s="56"/>
       <c r="C85" s="56"/>
       <c r="D85" s="56"/>
       <c r="E85" s="56"/>
       <c r="F85" s="56"/>
       <c r="G85" s="56"/>
       <c r="H85" s="56"/>
       <c r="I85" s="56"/>
       <c r="J85" s="56"/>
       <c r="K85" s="56"/>
       <c r="L85" s="56"/>
       <c r="M85" s="56"/>
     </row>
-    <row r="86" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A86" s="56"/>
       <c r="B86" s="56"/>
       <c r="C86" s="56"/>
       <c r="D86" s="56"/>
       <c r="E86" s="56"/>
       <c r="F86" s="56"/>
       <c r="G86" s="56"/>
       <c r="H86" s="56"/>
       <c r="I86" s="56"/>
       <c r="J86" s="56"/>
       <c r="K86" s="56"/>
       <c r="L86" s="56"/>
       <c r="M86" s="56"/>
     </row>
-    <row r="87" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A87" s="56"/>
       <c r="B87" s="56"/>
       <c r="C87" s="56"/>
       <c r="D87" s="56"/>
       <c r="E87" s="56"/>
       <c r="F87" s="56"/>
       <c r="G87" s="56"/>
       <c r="H87" s="56"/>
       <c r="I87" s="56"/>
       <c r="J87" s="56"/>
       <c r="K87" s="56"/>
       <c r="L87" s="56"/>
       <c r="M87" s="56"/>
     </row>
-    <row r="88" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A88" s="56"/>
       <c r="B88" s="56"/>
       <c r="C88" s="56"/>
       <c r="D88" s="56"/>
       <c r="E88" s="56"/>
       <c r="F88" s="56"/>
       <c r="G88" s="56"/>
       <c r="H88" s="56"/>
       <c r="I88" s="56"/>
       <c r="J88" s="56"/>
       <c r="K88" s="56"/>
       <c r="L88" s="56"/>
       <c r="M88" s="56"/>
     </row>
-    <row r="89" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A89" s="56"/>
       <c r="B89" s="56"/>
       <c r="C89" s="56"/>
       <c r="D89" s="56"/>
       <c r="E89" s="56"/>
       <c r="F89" s="56"/>
       <c r="G89" s="56"/>
       <c r="H89" s="56"/>
       <c r="I89" s="56"/>
       <c r="J89" s="56"/>
       <c r="K89" s="56"/>
       <c r="L89" s="56"/>
       <c r="M89" s="56"/>
     </row>
-    <row r="90" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A90" s="56"/>
       <c r="B90" s="56"/>
       <c r="C90" s="56"/>
       <c r="D90" s="56"/>
       <c r="E90" s="56"/>
       <c r="F90" s="56"/>
       <c r="G90" s="56"/>
       <c r="H90" s="56"/>
       <c r="I90" s="56"/>
       <c r="J90" s="56"/>
       <c r="K90" s="56"/>
       <c r="L90" s="56"/>
       <c r="M90" s="56"/>
     </row>
-    <row r="91" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A91" s="56"/>
       <c r="B91" s="56"/>
       <c r="C91" s="56"/>
       <c r="D91" s="56"/>
       <c r="E91" s="56"/>
       <c r="F91" s="56"/>
       <c r="G91" s="56"/>
       <c r="H91" s="56"/>
       <c r="I91" s="56"/>
       <c r="J91" s="56"/>
       <c r="K91" s="56"/>
       <c r="L91" s="56"/>
       <c r="M91" s="56"/>
     </row>
-    <row r="92" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A92" s="56"/>
       <c r="B92" s="56"/>
       <c r="C92" s="56"/>
       <c r="D92" s="56"/>
       <c r="E92" s="56"/>
       <c r="F92" s="56"/>
       <c r="G92" s="56"/>
       <c r="H92" s="56"/>
       <c r="I92" s="56"/>
       <c r="J92" s="56"/>
       <c r="K92" s="56"/>
       <c r="L92" s="56"/>
       <c r="M92" s="56"/>
     </row>
-    <row r="93" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A93" s="56"/>
       <c r="B93" s="56"/>
       <c r="C93" s="56"/>
       <c r="D93" s="56"/>
       <c r="E93" s="56"/>
       <c r="F93" s="56"/>
       <c r="G93" s="56"/>
       <c r="H93" s="56"/>
       <c r="I93" s="56"/>
       <c r="J93" s="56"/>
       <c r="K93" s="56"/>
       <c r="L93" s="56"/>
       <c r="M93" s="56"/>
     </row>
-    <row r="94" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A94" s="56"/>
       <c r="B94" s="56"/>
       <c r="C94" s="56"/>
       <c r="D94" s="56"/>
       <c r="E94" s="56"/>
       <c r="F94" s="56"/>
       <c r="G94" s="56"/>
       <c r="H94" s="56"/>
       <c r="I94" s="56"/>
       <c r="J94" s="56"/>
       <c r="K94" s="56"/>
       <c r="L94" s="56"/>
       <c r="M94" s="56"/>
     </row>
-    <row r="95" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A95" s="56"/>
       <c r="B95" s="56"/>
       <c r="C95" s="56"/>
       <c r="D95" s="56"/>
       <c r="E95" s="56"/>
       <c r="F95" s="56"/>
       <c r="G95" s="56"/>
       <c r="H95" s="56"/>
       <c r="I95" s="56"/>
       <c r="J95" s="56"/>
       <c r="K95" s="56"/>
       <c r="L95" s="56"/>
       <c r="M95" s="56"/>
     </row>
-    <row r="96" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A96" s="56"/>
       <c r="B96" s="56"/>
       <c r="C96" s="56"/>
       <c r="D96" s="56"/>
       <c r="E96" s="56"/>
       <c r="F96" s="56"/>
       <c r="G96" s="56"/>
       <c r="H96" s="56"/>
       <c r="I96" s="56"/>
       <c r="J96" s="56"/>
       <c r="K96" s="56"/>
       <c r="L96" s="56"/>
       <c r="M96" s="56"/>
     </row>
-    <row r="97" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A97" s="56"/>
       <c r="B97" s="56"/>
       <c r="C97" s="56"/>
       <c r="D97" s="56"/>
       <c r="E97" s="56"/>
       <c r="F97" s="56"/>
       <c r="G97" s="56"/>
       <c r="H97" s="56"/>
       <c r="I97" s="56"/>
       <c r="J97" s="56"/>
       <c r="K97" s="56"/>
       <c r="L97" s="56"/>
       <c r="M97" s="56"/>
     </row>
-    <row r="98" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A98" s="56"/>
       <c r="B98" s="56"/>
       <c r="C98" s="56"/>
       <c r="D98" s="56"/>
       <c r="E98" s="56"/>
       <c r="F98" s="56"/>
       <c r="G98" s="56"/>
       <c r="H98" s="56"/>
       <c r="I98" s="56"/>
       <c r="J98" s="56"/>
       <c r="K98" s="56"/>
       <c r="L98" s="56"/>
       <c r="M98" s="56"/>
     </row>
-    <row r="99" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A99" s="56"/>
       <c r="B99" s="56"/>
       <c r="C99" s="56"/>
       <c r="D99" s="56"/>
       <c r="E99" s="56"/>
       <c r="F99" s="56"/>
       <c r="G99" s="56"/>
       <c r="H99" s="56"/>
       <c r="I99" s="56"/>
       <c r="J99" s="56"/>
       <c r="K99" s="56"/>
       <c r="L99" s="56"/>
       <c r="M99" s="56"/>
     </row>
-    <row r="100" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A100" s="56"/>
       <c r="B100" s="56"/>
       <c r="C100" s="56"/>
       <c r="D100" s="56"/>
       <c r="E100" s="56"/>
       <c r="F100" s="56"/>
       <c r="G100" s="56"/>
       <c r="H100" s="56"/>
       <c r="I100" s="56"/>
       <c r="J100" s="56"/>
       <c r="K100" s="56"/>
       <c r="L100" s="56"/>
       <c r="M100" s="56"/>
     </row>
-    <row r="101" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A101" s="56"/>
       <c r="B101" s="56"/>
       <c r="C101" s="56"/>
       <c r="D101" s="56"/>
       <c r="E101" s="56"/>
       <c r="F101" s="56"/>
       <c r="G101" s="56"/>
       <c r="H101" s="56"/>
       <c r="I101" s="56"/>
       <c r="J101" s="56"/>
       <c r="K101" s="56"/>
       <c r="L101" s="56"/>
       <c r="M101" s="56"/>
     </row>
-    <row r="102" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A102" s="56"/>
       <c r="B102" s="56"/>
       <c r="C102" s="56"/>
       <c r="D102" s="56"/>
       <c r="E102" s="56"/>
       <c r="F102" s="56"/>
       <c r="G102" s="56"/>
       <c r="H102" s="56"/>
       <c r="I102" s="56"/>
       <c r="J102" s="56"/>
       <c r="K102" s="56"/>
       <c r="L102" s="56"/>
       <c r="M102" s="56"/>
     </row>
-    <row r="103" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A103" s="56"/>
       <c r="B103" s="56"/>
       <c r="C103" s="56"/>
       <c r="D103" s="56"/>
       <c r="E103" s="56"/>
       <c r="F103" s="56"/>
       <c r="G103" s="56"/>
       <c r="H103" s="56"/>
       <c r="I103" s="56"/>
       <c r="J103" s="56"/>
       <c r="K103" s="56"/>
       <c r="L103" s="56"/>
       <c r="M103" s="56"/>
     </row>
-    <row r="104" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A104" s="56"/>
       <c r="B104" s="56"/>
       <c r="C104" s="56"/>
       <c r="D104" s="56"/>
       <c r="E104" s="56"/>
       <c r="F104" s="56"/>
       <c r="G104" s="56"/>
       <c r="H104" s="56"/>
       <c r="I104" s="56"/>
       <c r="J104" s="56"/>
       <c r="K104" s="56"/>
       <c r="L104" s="56"/>
       <c r="M104" s="56"/>
     </row>
-    <row r="105" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A105" s="56"/>
       <c r="B105" s="56"/>
       <c r="C105" s="56"/>
       <c r="D105" s="56"/>
       <c r="E105" s="56"/>
       <c r="F105" s="56"/>
       <c r="G105" s="56"/>
       <c r="H105" s="56"/>
       <c r="I105" s="56"/>
       <c r="J105" s="56"/>
       <c r="K105" s="56"/>
       <c r="L105" s="56"/>
       <c r="M105" s="56"/>
     </row>
-    <row r="106" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A106" s="56"/>
       <c r="B106" s="56"/>
       <c r="C106" s="56"/>
       <c r="D106" s="56"/>
       <c r="E106" s="56"/>
       <c r="F106" s="56"/>
       <c r="G106" s="56"/>
       <c r="H106" s="56"/>
       <c r="I106" s="56"/>
       <c r="J106" s="56"/>
       <c r="K106" s="56"/>
       <c r="L106" s="56"/>
       <c r="M106" s="56"/>
     </row>
-    <row r="107" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A107" s="56"/>
       <c r="B107" s="56"/>
       <c r="C107" s="56"/>
       <c r="D107" s="56"/>
       <c r="E107" s="56"/>
       <c r="F107" s="56"/>
       <c r="G107" s="56"/>
       <c r="H107" s="56"/>
       <c r="I107" s="56"/>
       <c r="J107" s="56"/>
       <c r="K107" s="56"/>
       <c r="L107" s="56"/>
       <c r="M107" s="56"/>
     </row>
-    <row r="108" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A108" s="56"/>
       <c r="B108" s="56"/>
       <c r="C108" s="56"/>
       <c r="D108" s="56"/>
       <c r="E108" s="56"/>
       <c r="F108" s="56"/>
       <c r="G108" s="56"/>
       <c r="H108" s="56"/>
       <c r="I108" s="56"/>
       <c r="J108" s="56"/>
       <c r="K108" s="56"/>
       <c r="L108" s="56"/>
       <c r="M108" s="56"/>
     </row>
-    <row r="109" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A109" s="56"/>
       <c r="B109" s="56"/>
       <c r="C109" s="56"/>
       <c r="D109" s="56"/>
       <c r="E109" s="56"/>
       <c r="F109" s="56"/>
       <c r="G109" s="56"/>
       <c r="H109" s="56"/>
       <c r="I109" s="56"/>
       <c r="J109" s="56"/>
       <c r="K109" s="56"/>
       <c r="L109" s="56"/>
       <c r="M109" s="56"/>
     </row>
-    <row r="110" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A110" s="56"/>
       <c r="B110" s="56"/>
       <c r="C110" s="56"/>
       <c r="D110" s="56"/>
       <c r="E110" s="56"/>
       <c r="F110" s="56"/>
       <c r="G110" s="56"/>
       <c r="H110" s="56"/>
       <c r="I110" s="56"/>
       <c r="J110" s="56"/>
       <c r="K110" s="56"/>
       <c r="L110" s="56"/>
       <c r="M110" s="56"/>
     </row>
-    <row r="111" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A111" s="56"/>
       <c r="B111" s="56"/>
       <c r="C111" s="56"/>
       <c r="D111" s="56"/>
       <c r="E111" s="56"/>
       <c r="F111" s="56"/>
       <c r="G111" s="56"/>
       <c r="H111" s="56"/>
       <c r="I111" s="56"/>
       <c r="J111" s="56"/>
       <c r="K111" s="56"/>
       <c r="L111" s="56"/>
       <c r="M111" s="56"/>
     </row>
-    <row r="112" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A112" s="56"/>
       <c r="B112" s="56"/>
       <c r="C112" s="56"/>
       <c r="D112" s="56"/>
       <c r="E112" s="56"/>
       <c r="F112" s="56"/>
       <c r="G112" s="56"/>
       <c r="H112" s="56"/>
       <c r="I112" s="56"/>
       <c r="J112" s="56"/>
       <c r="K112" s="56"/>
       <c r="L112" s="56"/>
       <c r="M112" s="56"/>
     </row>
-    <row r="113" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A113" s="56"/>
       <c r="B113" s="56"/>
       <c r="C113" s="56"/>
       <c r="D113" s="56"/>
       <c r="E113" s="56"/>
       <c r="F113" s="56"/>
       <c r="G113" s="56"/>
       <c r="H113" s="56"/>
       <c r="I113" s="56"/>
       <c r="J113" s="56"/>
       <c r="K113" s="56"/>
       <c r="L113" s="56"/>
       <c r="M113" s="56"/>
     </row>
-    <row r="114" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A114" s="56"/>
       <c r="B114" s="56"/>
       <c r="C114" s="56"/>
       <c r="D114" s="56"/>
       <c r="E114" s="56"/>
       <c r="F114" s="56"/>
       <c r="G114" s="56"/>
       <c r="H114" s="56"/>
       <c r="I114" s="56"/>
       <c r="J114" s="56"/>
       <c r="K114" s="56"/>
       <c r="L114" s="56"/>
       <c r="M114" s="56"/>
     </row>
-    <row r="115" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A115" s="56"/>
       <c r="B115" s="56"/>
       <c r="C115" s="56"/>
       <c r="D115" s="56"/>
       <c r="E115" s="56"/>
       <c r="F115" s="56"/>
       <c r="G115" s="56"/>
       <c r="H115" s="56"/>
       <c r="I115" s="56"/>
       <c r="J115" s="56"/>
       <c r="K115" s="56"/>
       <c r="L115" s="56"/>
       <c r="M115" s="56"/>
     </row>
-    <row r="116" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A116" s="56"/>
       <c r="B116" s="56"/>
       <c r="C116" s="56"/>
       <c r="D116" s="56"/>
       <c r="E116" s="56"/>
       <c r="F116" s="56"/>
       <c r="G116" s="56"/>
       <c r="H116" s="56"/>
       <c r="I116" s="56"/>
       <c r="J116" s="56"/>
       <c r="K116" s="56"/>
       <c r="L116" s="56"/>
       <c r="M116" s="56"/>
     </row>
-    <row r="117" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A117" s="56"/>
       <c r="B117" s="56"/>
       <c r="C117" s="56"/>
       <c r="D117" s="56"/>
       <c r="E117" s="56"/>
       <c r="F117" s="56"/>
       <c r="G117" s="56"/>
       <c r="H117" s="56"/>
       <c r="I117" s="56"/>
       <c r="J117" s="56"/>
       <c r="K117" s="56"/>
       <c r="L117" s="56"/>
       <c r="M117" s="56"/>
     </row>
-    <row r="118" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A118" s="56"/>
       <c r="B118" s="56"/>
       <c r="C118" s="56"/>
       <c r="D118" s="56"/>
       <c r="E118" s="56"/>
       <c r="F118" s="56"/>
       <c r="G118" s="56"/>
       <c r="H118" s="56"/>
       <c r="I118" s="56"/>
       <c r="J118" s="56"/>
       <c r="K118" s="56"/>
       <c r="L118" s="56"/>
       <c r="M118" s="56"/>
     </row>
-    <row r="119" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A119" s="56"/>
       <c r="B119" s="56"/>
       <c r="C119" s="56"/>
       <c r="D119" s="56"/>
       <c r="E119" s="56"/>
       <c r="F119" s="56"/>
       <c r="G119" s="56"/>
       <c r="H119" s="56"/>
       <c r="I119" s="56"/>
       <c r="J119" s="56"/>
       <c r="K119" s="56"/>
       <c r="L119" s="56"/>
       <c r="M119" s="56"/>
     </row>
-    <row r="120" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A120" s="56"/>
       <c r="B120" s="56"/>
       <c r="C120" s="56"/>
       <c r="D120" s="56"/>
       <c r="E120" s="56"/>
       <c r="F120" s="56"/>
       <c r="G120" s="56"/>
       <c r="H120" s="56"/>
       <c r="I120" s="56"/>
       <c r="J120" s="56"/>
       <c r="K120" s="56"/>
       <c r="L120" s="56"/>
       <c r="M120" s="56"/>
     </row>
-    <row r="121" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A121" s="56"/>
       <c r="B121" s="56"/>
       <c r="C121" s="56"/>
       <c r="D121" s="56"/>
       <c r="E121" s="56"/>
       <c r="F121" s="56"/>
       <c r="G121" s="56"/>
       <c r="H121" s="56"/>
       <c r="I121" s="56"/>
       <c r="J121" s="56"/>
       <c r="K121" s="56"/>
       <c r="L121" s="56"/>
       <c r="M121" s="56"/>
     </row>
-    <row r="122" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A122" s="56"/>
       <c r="B122" s="56"/>
       <c r="C122" s="56"/>
       <c r="D122" s="56"/>
       <c r="E122" s="56"/>
       <c r="F122" s="56"/>
       <c r="G122" s="56"/>
       <c r="H122" s="56"/>
       <c r="I122" s="56"/>
       <c r="J122" s="56"/>
       <c r="K122" s="56"/>
       <c r="L122" s="56"/>
       <c r="M122" s="56"/>
     </row>
-    <row r="123" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A123" s="56"/>
       <c r="B123" s="56"/>
       <c r="C123" s="56"/>
       <c r="D123" s="56"/>
       <c r="E123" s="56"/>
       <c r="F123" s="56"/>
       <c r="G123" s="56"/>
       <c r="H123" s="56"/>
       <c r="I123" s="56"/>
       <c r="J123" s="56"/>
       <c r="K123" s="56"/>
       <c r="L123" s="56"/>
       <c r="M123" s="56"/>
     </row>
-    <row r="124" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A124" s="56"/>
       <c r="B124" s="56"/>
       <c r="C124" s="56"/>
       <c r="D124" s="56"/>
       <c r="E124" s="56"/>
       <c r="F124" s="56"/>
       <c r="G124" s="56"/>
       <c r="H124" s="56"/>
       <c r="I124" s="56"/>
       <c r="J124" s="56"/>
       <c r="K124" s="56"/>
       <c r="L124" s="56"/>
       <c r="M124" s="56"/>
     </row>
-    <row r="125" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A125" s="56"/>
       <c r="B125" s="56"/>
       <c r="C125" s="56"/>
       <c r="D125" s="56"/>
       <c r="E125" s="56"/>
       <c r="F125" s="56"/>
       <c r="G125" s="56"/>
       <c r="H125" s="56"/>
       <c r="I125" s="56"/>
       <c r="J125" s="56"/>
       <c r="K125" s="56"/>
       <c r="L125" s="56"/>
       <c r="M125" s="56"/>
     </row>
-    <row r="126" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A126" s="56"/>
       <c r="B126" s="56"/>
       <c r="C126" s="56"/>
       <c r="D126" s="56"/>
       <c r="E126" s="56"/>
       <c r="F126" s="56"/>
       <c r="G126" s="56"/>
       <c r="H126" s="56"/>
       <c r="I126" s="56"/>
       <c r="J126" s="56"/>
       <c r="K126" s="56"/>
       <c r="L126" s="56"/>
       <c r="M126" s="56"/>
     </row>
-    <row r="127" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A127" s="56"/>
       <c r="B127" s="56"/>
       <c r="C127" s="56"/>
       <c r="D127" s="56"/>
       <c r="E127" s="56"/>
       <c r="F127" s="56"/>
       <c r="G127" s="56"/>
       <c r="H127" s="56"/>
       <c r="I127" s="56"/>
       <c r="J127" s="56"/>
       <c r="K127" s="56"/>
       <c r="L127" s="56"/>
       <c r="M127" s="56"/>
     </row>
-    <row r="128" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A128" s="56"/>
       <c r="B128" s="56"/>
       <c r="C128" s="56"/>
       <c r="D128" s="56"/>
       <c r="E128" s="56"/>
       <c r="F128" s="56"/>
       <c r="G128" s="56"/>
       <c r="H128" s="56"/>
       <c r="I128" s="56"/>
       <c r="J128" s="56"/>
       <c r="K128" s="56"/>
       <c r="L128" s="56"/>
       <c r="M128" s="56"/>
     </row>
-    <row r="129" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A129" s="56"/>
       <c r="B129" s="56"/>
       <c r="C129" s="56"/>
       <c r="D129" s="56"/>
       <c r="E129" s="56"/>
       <c r="F129" s="56"/>
       <c r="G129" s="56"/>
       <c r="H129" s="56"/>
       <c r="I129" s="56"/>
       <c r="J129" s="56"/>
       <c r="K129" s="56"/>
       <c r="L129" s="56"/>
       <c r="M129" s="56"/>
     </row>
-    <row r="130" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A130" s="56"/>
       <c r="B130" s="56"/>
       <c r="C130" s="56"/>
       <c r="D130" s="56"/>
       <c r="E130" s="56"/>
       <c r="F130" s="56"/>
       <c r="G130" s="56"/>
       <c r="H130" s="56"/>
       <c r="I130" s="56"/>
       <c r="J130" s="56"/>
       <c r="K130" s="56"/>
       <c r="L130" s="56"/>
       <c r="M130" s="56"/>
     </row>
-    <row r="131" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A131" s="56"/>
       <c r="B131" s="56"/>
       <c r="C131" s="56"/>
       <c r="D131" s="56"/>
       <c r="E131" s="56"/>
       <c r="F131" s="56"/>
       <c r="G131" s="56"/>
       <c r="H131" s="56"/>
       <c r="I131" s="56"/>
       <c r="J131" s="56"/>
       <c r="K131" s="56"/>
       <c r="L131" s="56"/>
       <c r="M131" s="56"/>
     </row>
-    <row r="132" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A132" s="56"/>
       <c r="B132" s="56"/>
       <c r="C132" s="56"/>
       <c r="D132" s="56"/>
       <c r="E132" s="56"/>
       <c r="F132" s="56"/>
       <c r="G132" s="56"/>
       <c r="H132" s="56"/>
       <c r="I132" s="56"/>
       <c r="J132" s="56"/>
       <c r="K132" s="56"/>
       <c r="L132" s="56"/>
       <c r="M132" s="56"/>
     </row>
-    <row r="133" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A133" s="56"/>
       <c r="B133" s="56"/>
       <c r="C133" s="56"/>
       <c r="D133" s="56"/>
       <c r="E133" s="56"/>
       <c r="F133" s="56"/>
       <c r="G133" s="56"/>
       <c r="H133" s="56"/>
       <c r="I133" s="56"/>
       <c r="J133" s="56"/>
       <c r="K133" s="56"/>
       <c r="L133" s="56"/>
       <c r="M133" s="56"/>
     </row>
-    <row r="134" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A134" s="56"/>
       <c r="B134" s="56"/>
       <c r="C134" s="56"/>
       <c r="D134" s="56"/>
       <c r="E134" s="56"/>
       <c r="F134" s="56"/>
       <c r="G134" s="56"/>
       <c r="H134" s="56"/>
       <c r="I134" s="56"/>
       <c r="J134" s="56"/>
       <c r="K134" s="56"/>
       <c r="L134" s="56"/>
       <c r="M134" s="56"/>
     </row>
-    <row r="135" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A135" s="56"/>
       <c r="B135" s="56"/>
       <c r="C135" s="56"/>
       <c r="D135" s="56"/>
       <c r="E135" s="56"/>
       <c r="F135" s="56"/>
       <c r="G135" s="56"/>
       <c r="H135" s="56"/>
       <c r="I135" s="56"/>
       <c r="J135" s="56"/>
       <c r="K135" s="56"/>
       <c r="L135" s="56"/>
       <c r="M135" s="56"/>
     </row>
-    <row r="136" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A136" s="56"/>
       <c r="B136" s="56"/>
       <c r="C136" s="56"/>
       <c r="D136" s="56"/>
       <c r="E136" s="56"/>
       <c r="F136" s="56"/>
       <c r="G136" s="56"/>
       <c r="H136" s="56"/>
       <c r="I136" s="56"/>
       <c r="J136" s="56"/>
       <c r="K136" s="56"/>
       <c r="L136" s="56"/>
       <c r="M136" s="56"/>
     </row>
-    <row r="137" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A137" s="56"/>
       <c r="B137" s="56"/>
       <c r="C137" s="56"/>
       <c r="D137" s="56"/>
       <c r="E137" s="56"/>
       <c r="F137" s="56"/>
       <c r="G137" s="56"/>
       <c r="H137" s="56"/>
       <c r="I137" s="56"/>
       <c r="J137" s="56"/>
       <c r="K137" s="56"/>
       <c r="L137" s="56"/>
       <c r="M137" s="56"/>
     </row>
-    <row r="138" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A138" s="56"/>
       <c r="B138" s="56"/>
       <c r="C138" s="56"/>
       <c r="D138" s="56"/>
       <c r="E138" s="56"/>
       <c r="F138" s="56"/>
       <c r="G138" s="56"/>
       <c r="H138" s="56"/>
       <c r="I138" s="56"/>
       <c r="J138" s="56"/>
       <c r="K138" s="56"/>
       <c r="L138" s="56"/>
       <c r="M138" s="56"/>
     </row>
-    <row r="139" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A139" s="56"/>
       <c r="B139" s="56"/>
       <c r="C139" s="56"/>
       <c r="D139" s="56"/>
       <c r="E139" s="56"/>
       <c r="F139" s="56"/>
       <c r="G139" s="56"/>
       <c r="H139" s="56"/>
       <c r="I139" s="56"/>
       <c r="J139" s="56"/>
       <c r="K139" s="56"/>
       <c r="L139" s="56"/>
       <c r="M139" s="56"/>
     </row>
-    <row r="140" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A140" s="56"/>
       <c r="B140" s="56"/>
       <c r="C140" s="56"/>
       <c r="D140" s="56"/>
       <c r="E140" s="56"/>
       <c r="F140" s="56"/>
       <c r="G140" s="56"/>
       <c r="H140" s="56"/>
       <c r="I140" s="56"/>
       <c r="J140" s="56"/>
       <c r="K140" s="56"/>
       <c r="L140" s="56"/>
       <c r="M140" s="56"/>
     </row>
-    <row r="141" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A141" s="56"/>
       <c r="B141" s="56"/>
       <c r="C141" s="56"/>
       <c r="D141" s="56"/>
       <c r="E141" s="56"/>
       <c r="F141" s="56"/>
       <c r="G141" s="56"/>
       <c r="H141" s="56"/>
       <c r="I141" s="56"/>
       <c r="J141" s="56"/>
       <c r="K141" s="56"/>
       <c r="L141" s="56"/>
       <c r="M141" s="56"/>
     </row>
-    <row r="142" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A142" s="56"/>
       <c r="B142" s="56"/>
       <c r="C142" s="56"/>
       <c r="D142" s="56"/>
       <c r="E142" s="56"/>
       <c r="F142" s="56"/>
       <c r="G142" s="56"/>
       <c r="H142" s="56"/>
       <c r="I142" s="56"/>
       <c r="J142" s="56"/>
       <c r="K142" s="56"/>
       <c r="L142" s="56"/>
       <c r="M142" s="56"/>
     </row>
-    <row r="143" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A143" s="56"/>
       <c r="B143" s="56"/>
       <c r="C143" s="56"/>
       <c r="D143" s="56"/>
       <c r="E143" s="56"/>
       <c r="F143" s="56"/>
       <c r="G143" s="56"/>
       <c r="H143" s="56"/>
       <c r="I143" s="56"/>
       <c r="J143" s="56"/>
       <c r="K143" s="56"/>
       <c r="L143" s="56"/>
       <c r="M143" s="56"/>
     </row>
-    <row r="144" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A144" s="56"/>
       <c r="B144" s="56"/>
       <c r="C144" s="56"/>
       <c r="D144" s="56"/>
       <c r="E144" s="56"/>
       <c r="F144" s="56"/>
       <c r="G144" s="56"/>
       <c r="H144" s="56"/>
       <c r="I144" s="56"/>
       <c r="J144" s="56"/>
       <c r="K144" s="56"/>
       <c r="L144" s="56"/>
       <c r="M144" s="56"/>
     </row>
-    <row r="145" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A145" s="56"/>
       <c r="B145" s="56"/>
       <c r="C145" s="56"/>
       <c r="D145" s="56"/>
       <c r="E145" s="56"/>
       <c r="F145" s="56"/>
       <c r="G145" s="56"/>
       <c r="H145" s="56"/>
       <c r="I145" s="56"/>
       <c r="J145" s="56"/>
       <c r="K145" s="56"/>
       <c r="L145" s="56"/>
       <c r="M145" s="56"/>
     </row>
-    <row r="146" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A146" s="56"/>
       <c r="B146" s="56"/>
       <c r="C146" s="56"/>
       <c r="D146" s="56"/>
       <c r="E146" s="56"/>
       <c r="F146" s="56"/>
       <c r="G146" s="56"/>
       <c r="H146" s="56"/>
       <c r="I146" s="56"/>
       <c r="J146" s="56"/>
       <c r="K146" s="56"/>
       <c r="L146" s="56"/>
       <c r="M146" s="56"/>
     </row>
-    <row r="147" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A147" s="56"/>
       <c r="B147" s="56"/>
       <c r="C147" s="56"/>
       <c r="D147" s="56"/>
       <c r="E147" s="56"/>
       <c r="F147" s="56"/>
       <c r="G147" s="56"/>
       <c r="H147" s="56"/>
       <c r="I147" s="56"/>
       <c r="J147" s="56"/>
       <c r="K147" s="56"/>
       <c r="L147" s="56"/>
       <c r="M147" s="56"/>
     </row>
-    <row r="148" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A148" s="56"/>
       <c r="B148" s="56"/>
       <c r="C148" s="56"/>
       <c r="D148" s="56"/>
       <c r="E148" s="56"/>
       <c r="F148" s="56"/>
       <c r="G148" s="56"/>
       <c r="H148" s="56"/>
       <c r="I148" s="56"/>
       <c r="J148" s="56"/>
       <c r="K148" s="56"/>
       <c r="L148" s="56"/>
       <c r="M148" s="56"/>
     </row>
-    <row r="149" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A149" s="56"/>
       <c r="B149" s="56"/>
       <c r="C149" s="56"/>
       <c r="D149" s="56"/>
       <c r="E149" s="56"/>
       <c r="F149" s="56"/>
       <c r="G149" s="56"/>
       <c r="H149" s="56"/>
       <c r="I149" s="56"/>
       <c r="J149" s="56"/>
       <c r="K149" s="56"/>
       <c r="L149" s="56"/>
       <c r="M149" s="56"/>
     </row>
-    <row r="150" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A150" s="56"/>
       <c r="B150" s="56"/>
       <c r="C150" s="56"/>
       <c r="D150" s="56"/>
       <c r="E150" s="56"/>
       <c r="F150" s="56"/>
       <c r="G150" s="56"/>
       <c r="H150" s="56"/>
       <c r="I150" s="56"/>
       <c r="J150" s="56"/>
       <c r="K150" s="56"/>
       <c r="L150" s="56"/>
       <c r="M150" s="56"/>
     </row>
-    <row r="151" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A151" s="56"/>
       <c r="B151" s="56"/>
       <c r="C151" s="56"/>
       <c r="D151" s="56"/>
       <c r="E151" s="56"/>
       <c r="F151" s="56"/>
       <c r="G151" s="56"/>
       <c r="H151" s="56"/>
       <c r="I151" s="56"/>
       <c r="J151" s="56"/>
       <c r="K151" s="56"/>
       <c r="L151" s="56"/>
       <c r="M151" s="56"/>
     </row>
-    <row r="152" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A152" s="56"/>
       <c r="B152" s="56"/>
       <c r="C152" s="56"/>
       <c r="D152" s="56"/>
       <c r="E152" s="56"/>
       <c r="F152" s="56"/>
       <c r="G152" s="56"/>
       <c r="H152" s="56"/>
       <c r="I152" s="56"/>
       <c r="J152" s="56"/>
       <c r="K152" s="56"/>
       <c r="L152" s="56"/>
       <c r="M152" s="56"/>
     </row>
-    <row r="153" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A153" s="56"/>
       <c r="B153" s="56"/>
       <c r="C153" s="56"/>
       <c r="D153" s="56"/>
       <c r="E153" s="56"/>
       <c r="F153" s="56"/>
       <c r="G153" s="56"/>
       <c r="H153" s="56"/>
       <c r="I153" s="56"/>
       <c r="J153" s="56"/>
       <c r="K153" s="56"/>
       <c r="L153" s="56"/>
       <c r="M153" s="56"/>
     </row>
-    <row r="154" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A154" s="56"/>
       <c r="B154" s="56"/>
       <c r="C154" s="56"/>
       <c r="D154" s="56"/>
       <c r="E154" s="56"/>
       <c r="F154" s="56"/>
       <c r="G154" s="56"/>
       <c r="H154" s="56"/>
       <c r="I154" s="56"/>
       <c r="J154" s="56"/>
       <c r="K154" s="56"/>
       <c r="L154" s="56"/>
       <c r="M154" s="56"/>
     </row>
-    <row r="155" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A155" s="56"/>
       <c r="B155" s="56"/>
       <c r="C155" s="56"/>
       <c r="D155" s="56"/>
       <c r="E155" s="56"/>
       <c r="F155" s="56"/>
       <c r="G155" s="56"/>
       <c r="H155" s="56"/>
       <c r="I155" s="56"/>
       <c r="J155" s="56"/>
       <c r="K155" s="56"/>
       <c r="L155" s="56"/>
       <c r="M155" s="56"/>
     </row>
-    <row r="156" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A156" s="56"/>
       <c r="B156" s="56"/>
       <c r="C156" s="56"/>
       <c r="D156" s="56"/>
       <c r="E156" s="56"/>
       <c r="F156" s="56"/>
       <c r="G156" s="56"/>
       <c r="H156" s="56"/>
       <c r="I156" s="56"/>
       <c r="J156" s="56"/>
       <c r="K156" s="56"/>
       <c r="L156" s="56"/>
       <c r="M156" s="56"/>
     </row>
-    <row r="157" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A157" s="56"/>
       <c r="B157" s="56"/>
       <c r="C157" s="56"/>
       <c r="D157" s="56"/>
       <c r="E157" s="56"/>
       <c r="F157" s="56"/>
       <c r="G157" s="56"/>
       <c r="H157" s="56"/>
       <c r="I157" s="56"/>
       <c r="J157" s="56"/>
       <c r="K157" s="56"/>
       <c r="L157" s="56"/>
       <c r="M157" s="56"/>
     </row>
-    <row r="158" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A158" s="56"/>
       <c r="B158" s="56"/>
       <c r="C158" s="56"/>
       <c r="D158" s="56"/>
       <c r="E158" s="56"/>
       <c r="F158" s="56"/>
       <c r="G158" s="56"/>
       <c r="H158" s="56"/>
       <c r="I158" s="56"/>
       <c r="J158" s="56"/>
       <c r="K158" s="56"/>
       <c r="L158" s="56"/>
       <c r="M158" s="56"/>
     </row>
-    <row r="159" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A159" s="56"/>
       <c r="B159" s="56"/>
       <c r="C159" s="56"/>
       <c r="D159" s="56"/>
       <c r="E159" s="56"/>
       <c r="F159" s="56"/>
       <c r="G159" s="56"/>
       <c r="H159" s="56"/>
       <c r="I159" s="56"/>
       <c r="J159" s="56"/>
       <c r="K159" s="56"/>
       <c r="L159" s="56"/>
       <c r="M159" s="56"/>
     </row>
-    <row r="160" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A160" s="56"/>
       <c r="B160" s="56"/>
       <c r="C160" s="56"/>
       <c r="D160" s="56"/>
       <c r="E160" s="56"/>
       <c r="F160" s="56"/>
       <c r="G160" s="56"/>
       <c r="H160" s="56"/>
       <c r="I160" s="56"/>
       <c r="J160" s="56"/>
       <c r="K160" s="56"/>
       <c r="L160" s="56"/>
       <c r="M160" s="56"/>
     </row>
-    <row r="161" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A161" s="56"/>
       <c r="B161" s="56"/>
       <c r="C161" s="56"/>
       <c r="D161" s="56"/>
       <c r="E161" s="56"/>
       <c r="F161" s="56"/>
       <c r="G161" s="56"/>
       <c r="H161" s="56"/>
       <c r="I161" s="56"/>
       <c r="J161" s="56"/>
       <c r="K161" s="56"/>
       <c r="L161" s="56"/>
       <c r="M161" s="56"/>
     </row>
-    <row r="162" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A162" s="56"/>
       <c r="B162" s="56"/>
       <c r="C162" s="56"/>
       <c r="D162" s="56"/>
       <c r="E162" s="56"/>
       <c r="F162" s="56"/>
       <c r="G162" s="56"/>
       <c r="H162" s="56"/>
       <c r="I162" s="56"/>
       <c r="J162" s="56"/>
       <c r="K162" s="56"/>
       <c r="L162" s="56"/>
       <c r="M162" s="56"/>
     </row>
-    <row r="163" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A163" s="56"/>
       <c r="B163" s="56"/>
       <c r="C163" s="56"/>
       <c r="D163" s="56"/>
       <c r="E163" s="56"/>
       <c r="F163" s="56"/>
       <c r="G163" s="56"/>
       <c r="H163" s="56"/>
       <c r="I163" s="56"/>
       <c r="J163" s="56"/>
       <c r="K163" s="56"/>
       <c r="L163" s="56"/>
       <c r="M163" s="56"/>
     </row>
-    <row r="164" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A164" s="56"/>
       <c r="B164" s="56"/>
       <c r="C164" s="56"/>
       <c r="D164" s="56"/>
       <c r="E164" s="56"/>
       <c r="F164" s="56"/>
       <c r="G164" s="56"/>
       <c r="H164" s="56"/>
       <c r="I164" s="56"/>
       <c r="J164" s="56"/>
       <c r="K164" s="56"/>
       <c r="L164" s="56"/>
       <c r="M164" s="56"/>
     </row>
-    <row r="165" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A165" s="56"/>
       <c r="B165" s="56"/>
       <c r="C165" s="56"/>
       <c r="D165" s="56"/>
       <c r="E165" s="56"/>
       <c r="F165" s="56"/>
       <c r="G165" s="56"/>
       <c r="H165" s="56"/>
       <c r="I165" s="56"/>
       <c r="J165" s="56"/>
       <c r="K165" s="56"/>
       <c r="L165" s="56"/>
       <c r="M165" s="56"/>
     </row>
-    <row r="166" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A166" s="56"/>
       <c r="B166" s="56"/>
       <c r="C166" s="56"/>
       <c r="D166" s="56"/>
       <c r="E166" s="56"/>
       <c r="F166" s="56"/>
       <c r="G166" s="56"/>
       <c r="H166" s="56"/>
       <c r="I166" s="56"/>
       <c r="J166" s="56"/>
       <c r="K166" s="56"/>
       <c r="L166" s="56"/>
       <c r="M166" s="56"/>
     </row>
-    <row r="167" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A167" s="56"/>
       <c r="B167" s="56"/>
       <c r="C167" s="56"/>
       <c r="D167" s="56"/>
       <c r="E167" s="56"/>
       <c r="F167" s="56"/>
       <c r="G167" s="56"/>
       <c r="H167" s="56"/>
       <c r="I167" s="56"/>
       <c r="J167" s="56"/>
       <c r="K167" s="56"/>
       <c r="L167" s="56"/>
       <c r="M167" s="56"/>
     </row>
-    <row r="168" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A168" s="56"/>
       <c r="B168" s="56"/>
       <c r="C168" s="56"/>
       <c r="D168" s="56"/>
       <c r="E168" s="56"/>
       <c r="F168" s="56"/>
       <c r="G168" s="56"/>
       <c r="H168" s="56"/>
       <c r="I168" s="56"/>
       <c r="J168" s="56"/>
       <c r="K168" s="56"/>
       <c r="L168" s="56"/>
       <c r="M168" s="56"/>
     </row>
-    <row r="169" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A169" s="56"/>
       <c r="B169" s="56"/>
       <c r="C169" s="56"/>
       <c r="D169" s="56"/>
       <c r="E169" s="56"/>
       <c r="F169" s="56"/>
       <c r="G169" s="56"/>
       <c r="H169" s="56"/>
       <c r="I169" s="56"/>
       <c r="J169" s="56"/>
       <c r="K169" s="56"/>
       <c r="L169" s="56"/>
       <c r="M169" s="56"/>
     </row>
-    <row r="170" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A170" s="56"/>
       <c r="B170" s="56"/>
       <c r="C170" s="56"/>
       <c r="D170" s="56"/>
       <c r="E170" s="56"/>
       <c r="F170" s="56"/>
       <c r="G170" s="56"/>
       <c r="H170" s="56"/>
       <c r="I170" s="56"/>
       <c r="J170" s="56"/>
       <c r="K170" s="56"/>
       <c r="L170" s="56"/>
       <c r="M170" s="56"/>
     </row>
-    <row r="171" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A171" s="56"/>
       <c r="B171" s="56"/>
       <c r="C171" s="56"/>
       <c r="D171" s="56"/>
       <c r="E171" s="56"/>
       <c r="F171" s="56"/>
       <c r="G171" s="56"/>
       <c r="H171" s="56"/>
       <c r="I171" s="56"/>
       <c r="J171" s="56"/>
       <c r="K171" s="56"/>
       <c r="L171" s="56"/>
       <c r="M171" s="56"/>
     </row>
-    <row r="172" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A172" s="56"/>
       <c r="B172" s="56"/>
       <c r="C172" s="56"/>
       <c r="D172" s="56"/>
       <c r="E172" s="56"/>
       <c r="F172" s="56"/>
       <c r="G172" s="56"/>
       <c r="H172" s="56"/>
       <c r="I172" s="56"/>
       <c r="J172" s="56"/>
       <c r="K172" s="56"/>
       <c r="L172" s="56"/>
       <c r="M172" s="56"/>
     </row>
-    <row r="173" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A173" s="56"/>
       <c r="B173" s="56"/>
       <c r="C173" s="56"/>
       <c r="D173" s="56"/>
       <c r="E173" s="56"/>
       <c r="F173" s="56"/>
       <c r="G173" s="56"/>
       <c r="H173" s="56"/>
       <c r="I173" s="56"/>
       <c r="J173" s="56"/>
       <c r="K173" s="56"/>
       <c r="L173" s="56"/>
       <c r="M173" s="56"/>
     </row>
-    <row r="174" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A174" s="56"/>
       <c r="B174" s="56"/>
       <c r="C174" s="56"/>
       <c r="D174" s="56"/>
       <c r="E174" s="56"/>
       <c r="F174" s="56"/>
       <c r="G174" s="56"/>
       <c r="H174" s="56"/>
       <c r="I174" s="56"/>
       <c r="J174" s="56"/>
       <c r="K174" s="56"/>
       <c r="L174" s="56"/>
       <c r="M174" s="56"/>
     </row>
-    <row r="175" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A175" s="56"/>
       <c r="B175" s="56"/>
       <c r="C175" s="56"/>
       <c r="D175" s="56"/>
       <c r="E175" s="56"/>
       <c r="F175" s="56"/>
       <c r="G175" s="56"/>
       <c r="H175" s="56"/>
       <c r="I175" s="56"/>
       <c r="J175" s="56"/>
       <c r="K175" s="56"/>
       <c r="L175" s="56"/>
       <c r="M175" s="56"/>
     </row>
-    <row r="176" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A176" s="56"/>
       <c r="B176" s="56"/>
       <c r="C176" s="56"/>
       <c r="D176" s="56"/>
       <c r="E176" s="56"/>
       <c r="F176" s="56"/>
       <c r="G176" s="56"/>
       <c r="H176" s="56"/>
       <c r="I176" s="56"/>
       <c r="J176" s="56"/>
       <c r="K176" s="56"/>
       <c r="L176" s="56"/>
       <c r="M176" s="56"/>
     </row>
-    <row r="177" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A177" s="56"/>
       <c r="B177" s="56"/>
       <c r="C177" s="56"/>
       <c r="D177" s="56"/>
       <c r="E177" s="56"/>
       <c r="F177" s="56"/>
       <c r="G177" s="56"/>
       <c r="H177" s="56"/>
       <c r="I177" s="56"/>
       <c r="J177" s="56"/>
       <c r="K177" s="56"/>
       <c r="L177" s="56"/>
       <c r="M177" s="56"/>
     </row>
-    <row r="178" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A178" s="56"/>
       <c r="B178" s="56"/>
       <c r="C178" s="56"/>
       <c r="D178" s="56"/>
       <c r="E178" s="56"/>
       <c r="F178" s="56"/>
       <c r="G178" s="56"/>
       <c r="H178" s="56"/>
       <c r="I178" s="56"/>
       <c r="J178" s="56"/>
       <c r="K178" s="56"/>
       <c r="L178" s="56"/>
       <c r="M178" s="56"/>
     </row>
-    <row r="179" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A179" s="56"/>
       <c r="B179" s="56"/>
       <c r="C179" s="56"/>
       <c r="D179" s="56"/>
       <c r="E179" s="56"/>
       <c r="F179" s="56"/>
       <c r="G179" s="56"/>
       <c r="H179" s="56"/>
       <c r="I179" s="56"/>
       <c r="J179" s="56"/>
       <c r="K179" s="56"/>
       <c r="L179" s="56"/>
       <c r="M179" s="56"/>
     </row>
-    <row r="180" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A180" s="56"/>
       <c r="B180" s="56"/>
       <c r="C180" s="56"/>
       <c r="D180" s="56"/>
       <c r="E180" s="56"/>
       <c r="F180" s="56"/>
       <c r="G180" s="56"/>
       <c r="H180" s="56"/>
       <c r="I180" s="56"/>
       <c r="J180" s="56"/>
       <c r="K180" s="56"/>
       <c r="L180" s="56"/>
       <c r="M180" s="56"/>
     </row>
-    <row r="181" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A181" s="56"/>
       <c r="B181" s="56"/>
       <c r="C181" s="56"/>
       <c r="D181" s="56"/>
       <c r="E181" s="56"/>
       <c r="F181" s="56"/>
       <c r="G181" s="56"/>
       <c r="H181" s="56"/>
       <c r="I181" s="56"/>
       <c r="J181" s="56"/>
       <c r="K181" s="56"/>
       <c r="L181" s="56"/>
       <c r="M181" s="56"/>
     </row>
-    <row r="182" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A182" s="56"/>
       <c r="B182" s="56"/>
       <c r="C182" s="56"/>
       <c r="D182" s="56"/>
       <c r="E182" s="56"/>
       <c r="F182" s="56"/>
       <c r="G182" s="56"/>
       <c r="H182" s="56"/>
       <c r="I182" s="56"/>
       <c r="J182" s="56"/>
       <c r="K182" s="56"/>
       <c r="L182" s="56"/>
       <c r="M182" s="56"/>
     </row>
-    <row r="183" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A183" s="56"/>
       <c r="B183" s="56"/>
       <c r="C183" s="56"/>
       <c r="D183" s="56"/>
       <c r="E183" s="56"/>
       <c r="F183" s="56"/>
       <c r="G183" s="56"/>
       <c r="H183" s="56"/>
       <c r="I183" s="56"/>
       <c r="J183" s="56"/>
       <c r="K183" s="56"/>
       <c r="L183" s="56"/>
       <c r="M183" s="56"/>
     </row>
-    <row r="184" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A184" s="56"/>
       <c r="B184" s="56"/>
       <c r="C184" s="56"/>
       <c r="D184" s="56"/>
       <c r="E184" s="56"/>
       <c r="F184" s="56"/>
       <c r="G184" s="56"/>
       <c r="H184" s="56"/>
       <c r="I184" s="56"/>
       <c r="J184" s="56"/>
       <c r="K184" s="56"/>
       <c r="L184" s="56"/>
       <c r="M184" s="56"/>
     </row>
-    <row r="185" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A185" s="56"/>
       <c r="B185" s="56"/>
       <c r="C185" s="56"/>
       <c r="D185" s="56"/>
       <c r="E185" s="56"/>
       <c r="F185" s="56"/>
       <c r="G185" s="56"/>
       <c r="H185" s="56"/>
       <c r="I185" s="56"/>
       <c r="J185" s="56"/>
       <c r="K185" s="56"/>
       <c r="L185" s="56"/>
       <c r="M185" s="56"/>
     </row>
-    <row r="186" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A186" s="56"/>
       <c r="B186" s="56"/>
       <c r="C186" s="56"/>
       <c r="D186" s="56"/>
       <c r="E186" s="56"/>
       <c r="F186" s="56"/>
       <c r="G186" s="56"/>
       <c r="H186" s="56"/>
       <c r="I186" s="56"/>
       <c r="J186" s="56"/>
       <c r="K186" s="56"/>
       <c r="L186" s="56"/>
       <c r="M186" s="56"/>
     </row>
-    <row r="187" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A187" s="56"/>
       <c r="B187" s="56"/>
       <c r="C187" s="56"/>
       <c r="D187" s="56"/>
       <c r="E187" s="56"/>
       <c r="F187" s="56"/>
       <c r="G187" s="56"/>
       <c r="H187" s="56"/>
       <c r="I187" s="56"/>
       <c r="J187" s="56"/>
       <c r="K187" s="56"/>
       <c r="L187" s="56"/>
       <c r="M187" s="56"/>
     </row>
-    <row r="188" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A188" s="56"/>
       <c r="B188" s="56"/>
       <c r="C188" s="56"/>
       <c r="D188" s="56"/>
       <c r="E188" s="56"/>
       <c r="F188" s="56"/>
       <c r="G188" s="56"/>
       <c r="H188" s="56"/>
       <c r="I188" s="56"/>
       <c r="J188" s="56"/>
       <c r="K188" s="56"/>
       <c r="L188" s="56"/>
       <c r="M188" s="56"/>
     </row>
-    <row r="189" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A189" s="56"/>
       <c r="B189" s="56"/>
       <c r="C189" s="56"/>
       <c r="D189" s="56"/>
       <c r="E189" s="56"/>
       <c r="F189" s="56"/>
       <c r="G189" s="56"/>
       <c r="H189" s="56"/>
       <c r="I189" s="56"/>
       <c r="J189" s="56"/>
       <c r="K189" s="56"/>
       <c r="L189" s="56"/>
       <c r="M189" s="56"/>
     </row>
-    <row r="190" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A190" s="56"/>
       <c r="B190" s="56"/>
       <c r="C190" s="56"/>
       <c r="D190" s="56"/>
       <c r="E190" s="56"/>
       <c r="F190" s="56"/>
       <c r="G190" s="56"/>
       <c r="H190" s="56"/>
       <c r="I190" s="56"/>
       <c r="J190" s="56"/>
       <c r="K190" s="56"/>
       <c r="L190" s="56"/>
       <c r="M190" s="56"/>
     </row>
-    <row r="191" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A191" s="56"/>
       <c r="B191" s="56"/>
       <c r="C191" s="56"/>
       <c r="D191" s="56"/>
       <c r="E191" s="56"/>
       <c r="F191" s="56"/>
       <c r="G191" s="56"/>
       <c r="H191" s="56"/>
       <c r="I191" s="56"/>
       <c r="J191" s="56"/>
       <c r="K191" s="56"/>
       <c r="L191" s="56"/>
       <c r="M191" s="56"/>
     </row>
-    <row r="192" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A192" s="56"/>
       <c r="B192" s="56"/>
       <c r="C192" s="56"/>
       <c r="D192" s="56"/>
       <c r="E192" s="56"/>
       <c r="F192" s="56"/>
       <c r="G192" s="56"/>
       <c r="H192" s="56"/>
       <c r="I192" s="56"/>
       <c r="J192" s="56"/>
       <c r="K192" s="56"/>
       <c r="L192" s="56"/>
       <c r="M192" s="56"/>
     </row>
-    <row r="193" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A193" s="56"/>
       <c r="B193" s="56"/>
       <c r="C193" s="56"/>
       <c r="D193" s="56"/>
       <c r="E193" s="56"/>
       <c r="F193" s="56"/>
       <c r="G193" s="56"/>
       <c r="H193" s="56"/>
       <c r="I193" s="56"/>
       <c r="J193" s="56"/>
       <c r="K193" s="56"/>
       <c r="L193" s="56"/>
       <c r="M193" s="56"/>
     </row>
-    <row r="194" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A194" s="56"/>
       <c r="B194" s="56"/>
       <c r="C194" s="56"/>
       <c r="D194" s="56"/>
       <c r="E194" s="56"/>
       <c r="F194" s="56"/>
       <c r="G194" s="56"/>
       <c r="H194" s="56"/>
       <c r="I194" s="56"/>
       <c r="J194" s="56"/>
       <c r="K194" s="56"/>
       <c r="L194" s="56"/>
       <c r="M194" s="56"/>
     </row>
-    <row r="195" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A195" s="56"/>
       <c r="B195" s="56"/>
       <c r="C195" s="56"/>
       <c r="D195" s="56"/>
       <c r="E195" s="56"/>
       <c r="F195" s="56"/>
       <c r="G195" s="56"/>
       <c r="H195" s="56"/>
       <c r="I195" s="56"/>
       <c r="J195" s="56"/>
       <c r="K195" s="56"/>
       <c r="L195" s="56"/>
       <c r="M195" s="56"/>
     </row>
-    <row r="196" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A196" s="56"/>
       <c r="B196" s="56"/>
       <c r="C196" s="56"/>
       <c r="D196" s="56"/>
       <c r="E196" s="56"/>
       <c r="F196" s="56"/>
       <c r="G196" s="56"/>
       <c r="H196" s="56"/>
       <c r="I196" s="56"/>
       <c r="J196" s="56"/>
       <c r="K196" s="56"/>
       <c r="L196" s="56"/>
       <c r="M196" s="56"/>
     </row>
-    <row r="197" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A197" s="56"/>
       <c r="B197" s="56"/>
       <c r="C197" s="56"/>
       <c r="D197" s="56"/>
       <c r="E197" s="56"/>
       <c r="F197" s="56"/>
       <c r="G197" s="56"/>
       <c r="H197" s="56"/>
       <c r="I197" s="56"/>
       <c r="J197" s="56"/>
       <c r="K197" s="56"/>
       <c r="L197" s="56"/>
       <c r="M197" s="56"/>
     </row>
-    <row r="198" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A198" s="56"/>
       <c r="B198" s="56"/>
       <c r="C198" s="56"/>
       <c r="D198" s="56"/>
       <c r="E198" s="56"/>
       <c r="F198" s="56"/>
       <c r="G198" s="56"/>
       <c r="H198" s="56"/>
       <c r="I198" s="56"/>
       <c r="J198" s="56"/>
       <c r="K198" s="56"/>
       <c r="L198" s="56"/>
       <c r="M198" s="56"/>
     </row>
-    <row r="199" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A199" s="56"/>
       <c r="B199" s="56"/>
       <c r="C199" s="56"/>
       <c r="D199" s="56"/>
       <c r="E199" s="56"/>
       <c r="F199" s="56"/>
       <c r="G199" s="56"/>
       <c r="H199" s="56"/>
       <c r="I199" s="56"/>
       <c r="J199" s="56"/>
       <c r="K199" s="56"/>
       <c r="L199" s="56"/>
       <c r="M199" s="56"/>
     </row>
-    <row r="200" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A200" s="56"/>
       <c r="B200" s="56"/>
       <c r="C200" s="56"/>
       <c r="D200" s="56"/>
       <c r="E200" s="56"/>
       <c r="F200" s="56"/>
       <c r="G200" s="56"/>
       <c r="H200" s="56"/>
       <c r="I200" s="56"/>
       <c r="J200" s="56"/>
       <c r="K200" s="56"/>
       <c r="L200" s="56"/>
       <c r="M200" s="56"/>
     </row>
-    <row r="201" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A201" s="56"/>
       <c r="B201" s="56"/>
       <c r="C201" s="56"/>
       <c r="D201" s="56"/>
       <c r="E201" s="56"/>
       <c r="F201" s="56"/>
       <c r="G201" s="56"/>
       <c r="H201" s="56"/>
       <c r="I201" s="56"/>
       <c r="J201" s="56"/>
       <c r="K201" s="56"/>
       <c r="L201" s="56"/>
       <c r="M201" s="56"/>
     </row>
-    <row r="202" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A202" s="56"/>
       <c r="B202" s="56"/>
       <c r="C202" s="56"/>
       <c r="D202" s="56"/>
       <c r="E202" s="56"/>
       <c r="F202" s="56"/>
       <c r="G202" s="56"/>
       <c r="H202" s="56"/>
       <c r="I202" s="56"/>
       <c r="J202" s="56"/>
       <c r="K202" s="56"/>
       <c r="L202" s="56"/>
       <c r="M202" s="56"/>
     </row>
-    <row r="203" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A203" s="56"/>
       <c r="B203" s="56"/>
       <c r="C203" s="56"/>
       <c r="D203" s="56"/>
       <c r="E203" s="56"/>
       <c r="F203" s="56"/>
       <c r="G203" s="56"/>
       <c r="H203" s="56"/>
       <c r="I203" s="56"/>
       <c r="J203" s="56"/>
       <c r="K203" s="56"/>
       <c r="L203" s="56"/>
       <c r="M203" s="56"/>
     </row>
-    <row r="204" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A204" s="56"/>
       <c r="B204" s="56"/>
       <c r="C204" s="56"/>
       <c r="D204" s="56"/>
       <c r="E204" s="56"/>
       <c r="F204" s="56"/>
       <c r="G204" s="56"/>
       <c r="H204" s="56"/>
       <c r="I204" s="56"/>
       <c r="J204" s="56"/>
       <c r="K204" s="56"/>
       <c r="L204" s="56"/>
       <c r="M204" s="56"/>
     </row>
-    <row r="205" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A205" s="56"/>
       <c r="B205" s="56"/>
       <c r="C205" s="56"/>
       <c r="D205" s="56"/>
       <c r="E205" s="56"/>
       <c r="F205" s="56"/>
       <c r="G205" s="56"/>
       <c r="H205" s="56"/>
       <c r="I205" s="56"/>
       <c r="J205" s="56"/>
       <c r="K205" s="56"/>
       <c r="L205" s="56"/>
       <c r="M205" s="56"/>
     </row>
-    <row r="206" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A206" s="56"/>
       <c r="B206" s="56"/>
       <c r="C206" s="56"/>
       <c r="D206" s="56"/>
       <c r="E206" s="56"/>
       <c r="F206" s="56"/>
       <c r="G206" s="56"/>
       <c r="H206" s="56"/>
       <c r="I206" s="56"/>
       <c r="J206" s="56"/>
       <c r="K206" s="56"/>
       <c r="L206" s="56"/>
       <c r="M206" s="56"/>
     </row>
-    <row r="207" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A207" s="56"/>
       <c r="B207" s="56"/>
       <c r="C207" s="56"/>
       <c r="D207" s="56"/>
       <c r="E207" s="56"/>
       <c r="F207" s="56"/>
       <c r="G207" s="56"/>
       <c r="H207" s="56"/>
       <c r="I207" s="56"/>
       <c r="J207" s="56"/>
       <c r="K207" s="56"/>
       <c r="L207" s="56"/>
       <c r="M207" s="56"/>
     </row>
-    <row r="208" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A208" s="56"/>
       <c r="B208" s="56"/>
       <c r="C208" s="56"/>
       <c r="D208" s="56"/>
       <c r="E208" s="56"/>
       <c r="F208" s="56"/>
       <c r="G208" s="56"/>
       <c r="H208" s="56"/>
       <c r="I208" s="56"/>
       <c r="J208" s="56"/>
       <c r="K208" s="56"/>
       <c r="L208" s="56"/>
       <c r="M208" s="56"/>
     </row>
-    <row r="209" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A209" s="56"/>
       <c r="B209" s="56"/>
       <c r="C209" s="56"/>
       <c r="D209" s="56"/>
       <c r="E209" s="56"/>
       <c r="F209" s="56"/>
       <c r="G209" s="56"/>
       <c r="H209" s="56"/>
       <c r="I209" s="56"/>
       <c r="J209" s="56"/>
       <c r="K209" s="56"/>
       <c r="L209" s="56"/>
       <c r="M209" s="56"/>
     </row>
-    <row r="210" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A210" s="56"/>
       <c r="B210" s="56"/>
       <c r="C210" s="56"/>
       <c r="D210" s="56"/>
       <c r="E210" s="56"/>
       <c r="F210" s="56"/>
       <c r="G210" s="56"/>
       <c r="H210" s="56"/>
       <c r="I210" s="56"/>
       <c r="J210" s="56"/>
       <c r="K210" s="56"/>
       <c r="L210" s="56"/>
       <c r="M210" s="56"/>
     </row>
-    <row r="211" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A211" s="56"/>
       <c r="B211" s="56"/>
       <c r="C211" s="56"/>
       <c r="D211" s="56"/>
       <c r="E211" s="56"/>
       <c r="F211" s="56"/>
       <c r="G211" s="56"/>
       <c r="H211" s="56"/>
       <c r="I211" s="56"/>
       <c r="J211" s="56"/>
       <c r="K211" s="56"/>
       <c r="L211" s="56"/>
       <c r="M211" s="56"/>
     </row>
-    <row r="212" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A212" s="56"/>
       <c r="B212" s="56"/>
       <c r="C212" s="56"/>
       <c r="D212" s="56"/>
       <c r="E212" s="56"/>
       <c r="F212" s="56"/>
       <c r="G212" s="56"/>
       <c r="H212" s="56"/>
       <c r="I212" s="56"/>
       <c r="J212" s="56"/>
       <c r="K212" s="56"/>
       <c r="L212" s="56"/>
       <c r="M212" s="56"/>
     </row>
-    <row r="213" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A213" s="56"/>
       <c r="B213" s="56"/>
       <c r="C213" s="56"/>
       <c r="D213" s="56"/>
       <c r="E213" s="56"/>
       <c r="F213" s="56"/>
       <c r="G213" s="56"/>
       <c r="H213" s="56"/>
       <c r="I213" s="56"/>
       <c r="J213" s="56"/>
       <c r="K213" s="56"/>
       <c r="L213" s="56"/>
       <c r="M213" s="56"/>
     </row>
-    <row r="214" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A214" s="56"/>
       <c r="B214" s="56"/>
       <c r="C214" s="56"/>
       <c r="D214" s="56"/>
       <c r="E214" s="56"/>
       <c r="F214" s="56"/>
       <c r="G214" s="56"/>
       <c r="H214" s="56"/>
       <c r="I214" s="56"/>
       <c r="J214" s="56"/>
       <c r="K214" s="56"/>
       <c r="L214" s="56"/>
       <c r="M214" s="56"/>
     </row>
-    <row r="215" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A215" s="56"/>
       <c r="B215" s="56"/>
       <c r="C215" s="56"/>
       <c r="D215" s="56"/>
       <c r="E215" s="56"/>
       <c r="F215" s="56"/>
       <c r="G215" s="56"/>
       <c r="H215" s="56"/>
       <c r="I215" s="56"/>
       <c r="J215" s="56"/>
       <c r="K215" s="56"/>
       <c r="L215" s="56"/>
       <c r="M215" s="56"/>
     </row>
-    <row r="216" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A216" s="56"/>
       <c r="B216" s="56"/>
       <c r="C216" s="56"/>
       <c r="D216" s="56"/>
       <c r="E216" s="56"/>
       <c r="F216" s="56"/>
       <c r="G216" s="56"/>
       <c r="H216" s="56"/>
       <c r="I216" s="56"/>
       <c r="J216" s="56"/>
       <c r="K216" s="56"/>
       <c r="L216" s="56"/>
       <c r="M216" s="56"/>
     </row>
-    <row r="217" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A217" s="56"/>
       <c r="B217" s="56"/>
       <c r="C217" s="56"/>
       <c r="D217" s="56"/>
       <c r="E217" s="56"/>
       <c r="F217" s="56"/>
       <c r="G217" s="56"/>
       <c r="H217" s="56"/>
       <c r="I217" s="56"/>
       <c r="J217" s="56"/>
       <c r="K217" s="56"/>
       <c r="L217" s="56"/>
       <c r="M217" s="56"/>
     </row>
-    <row r="218" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A218" s="56"/>
       <c r="B218" s="56"/>
       <c r="C218" s="56"/>
       <c r="D218" s="56"/>
       <c r="E218" s="56"/>
       <c r="F218" s="56"/>
       <c r="G218" s="56"/>
       <c r="H218" s="56"/>
       <c r="I218" s="56"/>
       <c r="J218" s="56"/>
       <c r="K218" s="56"/>
       <c r="L218" s="56"/>
       <c r="M218" s="56"/>
     </row>
-    <row r="219" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A219" s="56"/>
       <c r="B219" s="56"/>
       <c r="C219" s="56"/>
       <c r="D219" s="56"/>
       <c r="E219" s="56"/>
       <c r="F219" s="56"/>
       <c r="G219" s="56"/>
       <c r="H219" s="56"/>
       <c r="I219" s="56"/>
       <c r="J219" s="56"/>
       <c r="K219" s="56"/>
       <c r="L219" s="56"/>
       <c r="M219" s="56"/>
     </row>
-    <row r="220" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A220" s="56"/>
       <c r="B220" s="56"/>
       <c r="C220" s="56"/>
       <c r="D220" s="56"/>
       <c r="E220" s="56"/>
       <c r="F220" s="56"/>
       <c r="G220" s="56"/>
       <c r="H220" s="56"/>
       <c r="I220" s="56"/>
       <c r="J220" s="56"/>
       <c r="K220" s="56"/>
       <c r="L220" s="56"/>
       <c r="M220" s="56"/>
     </row>
-    <row r="221" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A221" s="56"/>
       <c r="B221" s="56"/>
       <c r="C221" s="56"/>
       <c r="D221" s="56"/>
       <c r="E221" s="56"/>
       <c r="F221" s="56"/>
       <c r="G221" s="56"/>
       <c r="H221" s="56"/>
       <c r="I221" s="56"/>
       <c r="J221" s="56"/>
       <c r="K221" s="56"/>
       <c r="L221" s="56"/>
       <c r="M221" s="56"/>
     </row>
-    <row r="222" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A222" s="56"/>
       <c r="B222" s="56"/>
       <c r="C222" s="56"/>
       <c r="D222" s="56"/>
       <c r="E222" s="56"/>
       <c r="F222" s="56"/>
       <c r="G222" s="56"/>
       <c r="H222" s="56"/>
       <c r="I222" s="56"/>
       <c r="J222" s="56"/>
       <c r="K222" s="56"/>
       <c r="L222" s="56"/>
       <c r="M222" s="56"/>
     </row>
-    <row r="223" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A223" s="56"/>
       <c r="B223" s="56"/>
       <c r="C223" s="56"/>
       <c r="D223" s="56"/>
       <c r="E223" s="56"/>
       <c r="F223" s="56"/>
       <c r="G223" s="56"/>
       <c r="H223" s="56"/>
       <c r="I223" s="56"/>
       <c r="J223" s="56"/>
       <c r="K223" s="56"/>
       <c r="L223" s="56"/>
       <c r="M223" s="56"/>
     </row>
-    <row r="224" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A224" s="56"/>
       <c r="B224" s="56"/>
       <c r="C224" s="56"/>
       <c r="D224" s="56"/>
       <c r="E224" s="56"/>
       <c r="F224" s="56"/>
       <c r="G224" s="56"/>
       <c r="H224" s="56"/>
       <c r="I224" s="56"/>
       <c r="J224" s="56"/>
       <c r="K224" s="56"/>
       <c r="L224" s="56"/>
       <c r="M224" s="56"/>
     </row>
-    <row r="225" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A225" s="56"/>
       <c r="B225" s="56"/>
       <c r="C225" s="56"/>
       <c r="D225" s="56"/>
       <c r="E225" s="56"/>
       <c r="F225" s="56"/>
       <c r="G225" s="56"/>
       <c r="H225" s="56"/>
       <c r="I225" s="56"/>
       <c r="J225" s="56"/>
       <c r="K225" s="56"/>
       <c r="L225" s="56"/>
       <c r="M225" s="56"/>
     </row>
-    <row r="226" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A226" s="56"/>
       <c r="B226" s="56"/>
       <c r="C226" s="56"/>
       <c r="D226" s="56"/>
       <c r="E226" s="56"/>
       <c r="F226" s="56"/>
       <c r="G226" s="56"/>
       <c r="H226" s="56"/>
       <c r="I226" s="56"/>
       <c r="J226" s="56"/>
       <c r="K226" s="56"/>
       <c r="L226" s="56"/>
       <c r="M226" s="56"/>
     </row>
-    <row r="227" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A227" s="56"/>
       <c r="B227" s="56"/>
       <c r="C227" s="56"/>
       <c r="D227" s="56"/>
       <c r="E227" s="56"/>
       <c r="F227" s="56"/>
       <c r="G227" s="56"/>
       <c r="H227" s="56"/>
       <c r="I227" s="56"/>
       <c r="J227" s="56"/>
       <c r="K227" s="56"/>
       <c r="L227" s="56"/>
       <c r="M227" s="56"/>
     </row>
-    <row r="228" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A228" s="56"/>
       <c r="B228" s="56"/>
       <c r="C228" s="56"/>
       <c r="D228" s="56"/>
       <c r="E228" s="56"/>
       <c r="F228" s="56"/>
       <c r="G228" s="56"/>
       <c r="H228" s="56"/>
       <c r="I228" s="56"/>
       <c r="J228" s="56"/>
       <c r="K228" s="56"/>
       <c r="L228" s="56"/>
       <c r="M228" s="56"/>
     </row>
-    <row r="229" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A229" s="56"/>
       <c r="B229" s="56"/>
       <c r="C229" s="56"/>
       <c r="D229" s="56"/>
       <c r="E229" s="56"/>
       <c r="F229" s="56"/>
       <c r="G229" s="56"/>
       <c r="H229" s="56"/>
       <c r="I229" s="56"/>
       <c r="J229" s="56"/>
       <c r="K229" s="56"/>
       <c r="L229" s="56"/>
       <c r="M229" s="56"/>
     </row>
-    <row r="230" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A230" s="56"/>
       <c r="B230" s="56"/>
       <c r="C230" s="56"/>
       <c r="D230" s="56"/>
       <c r="E230" s="56"/>
       <c r="F230" s="56"/>
       <c r="G230" s="56"/>
       <c r="H230" s="56"/>
       <c r="I230" s="56"/>
       <c r="J230" s="56"/>
       <c r="K230" s="56"/>
       <c r="L230" s="56"/>
       <c r="M230" s="56"/>
     </row>
-    <row r="231" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A231" s="56"/>
       <c r="B231" s="56"/>
       <c r="C231" s="56"/>
       <c r="D231" s="56"/>
       <c r="E231" s="56"/>
       <c r="F231" s="56"/>
       <c r="G231" s="56"/>
       <c r="H231" s="56"/>
       <c r="I231" s="56"/>
       <c r="J231" s="56"/>
       <c r="K231" s="56"/>
       <c r="L231" s="56"/>
       <c r="M231" s="56"/>
     </row>
-    <row r="232" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A232" s="56"/>
       <c r="B232" s="56"/>
       <c r="C232" s="56"/>
       <c r="D232" s="56"/>
       <c r="E232" s="56"/>
       <c r="F232" s="56"/>
       <c r="G232" s="56"/>
       <c r="H232" s="56"/>
       <c r="I232" s="56"/>
       <c r="J232" s="56"/>
       <c r="K232" s="56"/>
       <c r="L232" s="56"/>
       <c r="M232" s="56"/>
     </row>
-    <row r="233" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A233" s="56"/>
       <c r="B233" s="56"/>
       <c r="C233" s="56"/>
       <c r="D233" s="56"/>
       <c r="E233" s="56"/>
       <c r="F233" s="56"/>
       <c r="G233" s="56"/>
       <c r="H233" s="56"/>
       <c r="I233" s="56"/>
       <c r="J233" s="56"/>
       <c r="K233" s="56"/>
       <c r="L233" s="56"/>
       <c r="M233" s="56"/>
     </row>
-    <row r="234" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A234" s="56"/>
       <c r="B234" s="56"/>
       <c r="C234" s="56"/>
       <c r="D234" s="56"/>
       <c r="E234" s="56"/>
       <c r="F234" s="56"/>
       <c r="G234" s="56"/>
       <c r="H234" s="56"/>
       <c r="I234" s="56"/>
       <c r="J234" s="56"/>
       <c r="K234" s="56"/>
       <c r="L234" s="56"/>
       <c r="M234" s="56"/>
     </row>
-    <row r="235" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A235" s="56"/>
       <c r="B235" s="56"/>
       <c r="C235" s="56"/>
       <c r="D235" s="56"/>
       <c r="E235" s="56"/>
       <c r="F235" s="56"/>
       <c r="G235" s="56"/>
       <c r="H235" s="56"/>
       <c r="I235" s="56"/>
       <c r="J235" s="56"/>
       <c r="K235" s="56"/>
       <c r="L235" s="56"/>
       <c r="M235" s="56"/>
     </row>
-    <row r="236" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A236" s="56"/>
       <c r="B236" s="56"/>
       <c r="C236" s="56"/>
       <c r="D236" s="56"/>
       <c r="E236" s="56"/>
       <c r="F236" s="56"/>
       <c r="G236" s="56"/>
       <c r="H236" s="56"/>
       <c r="I236" s="56"/>
       <c r="J236" s="56"/>
       <c r="K236" s="56"/>
       <c r="L236" s="56"/>
       <c r="M236" s="56"/>
     </row>
-    <row r="237" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A237" s="56"/>
       <c r="B237" s="56"/>
       <c r="C237" s="56"/>
       <c r="D237" s="56"/>
       <c r="E237" s="56"/>
       <c r="F237" s="56"/>
       <c r="G237" s="56"/>
       <c r="H237" s="56"/>
       <c r="I237" s="56"/>
       <c r="J237" s="56"/>
       <c r="K237" s="56"/>
       <c r="L237" s="56"/>
       <c r="M237" s="56"/>
     </row>
-    <row r="238" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A238" s="56"/>
       <c r="B238" s="56"/>
       <c r="C238" s="56"/>
       <c r="D238" s="56"/>
       <c r="E238" s="56"/>
       <c r="F238" s="56"/>
       <c r="G238" s="56"/>
       <c r="H238" s="56"/>
       <c r="I238" s="56"/>
       <c r="J238" s="56"/>
       <c r="K238" s="56"/>
       <c r="L238" s="56"/>
       <c r="M238" s="56"/>
     </row>
-    <row r="239" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A239" s="56"/>
       <c r="B239" s="56"/>
       <c r="C239" s="56"/>
       <c r="D239" s="56"/>
       <c r="E239" s="56"/>
       <c r="F239" s="56"/>
       <c r="G239" s="56"/>
       <c r="H239" s="56"/>
       <c r="I239" s="56"/>
       <c r="J239" s="56"/>
       <c r="K239" s="56"/>
       <c r="L239" s="56"/>
       <c r="M239" s="56"/>
     </row>
-    <row r="240" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A240" s="56"/>
       <c r="B240" s="56"/>
       <c r="C240" s="56"/>
       <c r="D240" s="56"/>
       <c r="E240" s="56"/>
       <c r="F240" s="56"/>
       <c r="G240" s="56"/>
       <c r="H240" s="56"/>
       <c r="I240" s="56"/>
       <c r="J240" s="56"/>
       <c r="K240" s="56"/>
       <c r="L240" s="56"/>
       <c r="M240" s="56"/>
     </row>
-    <row r="241" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A241" s="56"/>
       <c r="B241" s="56"/>
       <c r="C241" s="56"/>
       <c r="D241" s="56"/>
       <c r="E241" s="56"/>
       <c r="F241" s="56"/>
       <c r="G241" s="56"/>
       <c r="H241" s="56"/>
       <c r="I241" s="56"/>
       <c r="J241" s="56"/>
       <c r="K241" s="56"/>
       <c r="L241" s="56"/>
       <c r="M241" s="56"/>
     </row>
-    <row r="242" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A242" s="56"/>
       <c r="B242" s="56"/>
       <c r="C242" s="56"/>
       <c r="D242" s="56"/>
       <c r="E242" s="56"/>
       <c r="F242" s="56"/>
       <c r="G242" s="56"/>
       <c r="H242" s="56"/>
       <c r="I242" s="56"/>
       <c r="J242" s="56"/>
       <c r="K242" s="56"/>
       <c r="L242" s="56"/>
       <c r="M242" s="56"/>
     </row>
-    <row r="243" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A243" s="56"/>
       <c r="B243" s="56"/>
       <c r="C243" s="56"/>
       <c r="D243" s="56"/>
       <c r="E243" s="56"/>
       <c r="F243" s="56"/>
       <c r="G243" s="56"/>
       <c r="H243" s="56"/>
       <c r="I243" s="56"/>
       <c r="J243" s="56"/>
       <c r="K243" s="56"/>
       <c r="L243" s="56"/>
       <c r="M243" s="56"/>
     </row>
-    <row r="244" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A244" s="56"/>
       <c r="B244" s="56"/>
       <c r="C244" s="56"/>
       <c r="D244" s="56"/>
       <c r="E244" s="56"/>
       <c r="F244" s="56"/>
       <c r="G244" s="56"/>
       <c r="H244" s="56"/>
       <c r="I244" s="56"/>
       <c r="J244" s="56"/>
       <c r="K244" s="56"/>
       <c r="L244" s="56"/>
       <c r="M244" s="56"/>
     </row>
-    <row r="245" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A245" s="56"/>
       <c r="B245" s="56"/>
       <c r="C245" s="56"/>
       <c r="D245" s="56"/>
       <c r="E245" s="56"/>
       <c r="F245" s="56"/>
       <c r="G245" s="56"/>
       <c r="H245" s="56"/>
       <c r="I245" s="56"/>
       <c r="J245" s="56"/>
       <c r="K245" s="56"/>
       <c r="L245" s="56"/>
       <c r="M245" s="56"/>
     </row>
-    <row r="246" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A246" s="56"/>
       <c r="B246" s="56"/>
       <c r="C246" s="56"/>
       <c r="D246" s="56"/>
       <c r="E246" s="56"/>
       <c r="F246" s="56"/>
       <c r="G246" s="56"/>
       <c r="H246" s="56"/>
       <c r="I246" s="56"/>
       <c r="J246" s="56"/>
       <c r="K246" s="56"/>
       <c r="L246" s="56"/>
       <c r="M246" s="56"/>
     </row>
-    <row r="247" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A247" s="56"/>
       <c r="B247" s="56"/>
       <c r="C247" s="56"/>
       <c r="D247" s="56"/>
       <c r="E247" s="56"/>
       <c r="F247" s="56"/>
       <c r="G247" s="56"/>
       <c r="H247" s="56"/>
       <c r="I247" s="56"/>
       <c r="J247" s="56"/>
       <c r="K247" s="56"/>
       <c r="L247" s="56"/>
       <c r="M247" s="56"/>
     </row>
-    <row r="248" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A248" s="56"/>
       <c r="B248" s="56"/>
       <c r="C248" s="56"/>
       <c r="D248" s="56"/>
       <c r="E248" s="56"/>
       <c r="F248" s="56"/>
       <c r="G248" s="56"/>
       <c r="H248" s="56"/>
       <c r="I248" s="56"/>
       <c r="J248" s="56"/>
       <c r="K248" s="56"/>
       <c r="L248" s="56"/>
       <c r="M248" s="56"/>
     </row>
-    <row r="249" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A249" s="56"/>
       <c r="B249" s="56"/>
       <c r="C249" s="56"/>
       <c r="D249" s="56"/>
       <c r="E249" s="56"/>
       <c r="F249" s="56"/>
       <c r="G249" s="56"/>
       <c r="H249" s="56"/>
       <c r="I249" s="56"/>
       <c r="J249" s="56"/>
       <c r="K249" s="56"/>
       <c r="L249" s="56"/>
       <c r="M249" s="56"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="46">
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
@@ -11141,122 +11206,122 @@
     <mergeCell ref="D4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Y4"/>
     <mergeCell ref="Z4:AA4"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="Z3:AA3"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{25212856-93A1-4780-AC16-5BA73D76B4F2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0C8FB5C8-600D-4115-BB09-DBBF64ABD82A}">
   <sheetPr codeName="Arkusz3"/>
   <dimension ref="A1:K4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.7109375" style="26" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="16384" width="8.85546875" style="25"/>
+    <col min="1" max="1" width="4.6640625" style="26" customWidth="1"/>
+    <col min="2" max="2" width="85.6640625" style="25" customWidth="1"/>
+    <col min="3" max="3" width="85.6640625" style="27" customWidth="1"/>
+    <col min="4" max="4" width="3.6640625" style="25" customWidth="1"/>
+    <col min="5" max="5" width="10.6640625" style="25" customWidth="1"/>
+    <col min="6" max="7" width="40.6640625" style="25" customWidth="1"/>
+    <col min="8" max="8" width="3.6640625" style="25" customWidth="1"/>
+    <col min="9" max="9" width="10.6640625" style="25" customWidth="1"/>
+    <col min="10" max="11" width="40.6640625" style="25" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="19" customFormat="1" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" s="19" customFormat="1" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B1" s="19" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" s="20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E1" s="21"/>
       <c r="I1" s="21" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J1" s="19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" s="19" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:11" ht="182.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" ht="182.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B2" s="23" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C2" s="24" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B3" s="23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C3" s="24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="39.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="22" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B4" s="23" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C4" s="24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010021C46080551799478E82C9F006110887" ma:contentTypeVersion="0" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6b89905c94771729a0de27fa7468e115">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b2fdb080088ddf1bdd98b8e55b33ddcf">
     <xsd:element name="properties">
       <xsd:complexType>
@@ -11363,84 +11428,84 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FD7478D-BD13-4C6C-8C2E-B7CB3F10778D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A0F5568-B66E-4C9C-87B3-45F6664A1BB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67553C64-B6AD-43A6-B12C-BE2B3F4CD463}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4235BEC3-5BF7-42D6-847A-E16797981A2C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{081C7277-4408-49D0-83AE-574C94D76775}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5289A9E-BF5A-4C8A-9E49-86AED11D0D8C}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Kwartalne_Quarterly</vt:lpstr>
       <vt:lpstr>Metadane_Metadata</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>