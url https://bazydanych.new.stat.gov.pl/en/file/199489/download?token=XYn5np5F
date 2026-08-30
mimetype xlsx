--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -10,69 +10,69 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/udostepnianie/bs/BS_do_publikacji/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4AC8A4BC-3FC8-4706-A62D-B824237E7E35}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3E8C0183-299A-4972-B4A8-ADF79083D59E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="10500" xr2:uid="{6F3E96CB-2408-4B64-9AC5-095E9C31CFFF}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{84F1AC68-C70A-4413-A4A0-0A89EE19789C}"/>
   </bookViews>
   <sheets>
     <sheet name="Kwartalne_Quarterly" sheetId="1" r:id="rId1"/>
     <sheet name="Metadane_Metadata" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1286" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1303" uniqueCount="91">
   <si>
     <r>
       <t xml:space="preserve">TABL. 21. PRZECIĘTNY MIESIĘCZNY DOCHÓD ROZPORZĄDZALNY I PRZECIĘTNE MIESIĘCZNE WYDATKI NA 1 OSOBĘ W 
                   GOSPODARSTWACH DOMOWYCH [1,2,3]
                </t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">   AVERAGE MONTHLY AVAILABLE INCOME AND AVERAGE MONTHLY EXPENDITURES PER CAPITA IN HOUSEHOLDS [1,2,3]</t>
     </r>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Przeciętne miesięczne wydatki netto na 1 osobę w gospodarstwach domowych
 </t>
     </r>
@@ -1233,139 +1233,139 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{273A8266-A878-4732-BC9D-A874D5DAC4DA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C34C62C0-F877-443D-A5DF-1C24C6016A6D}">
   <sheetPr codeName="Arkusz1"/>
   <dimension ref="A1:AK249"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B58" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B61" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="19.6640625" customWidth="1"/>
-[...35 lines deleted...]
-    <col min="37" max="37" width="2.109375" customWidth="1"/>
+    <col min="1" max="1" width="19.7109375" customWidth="1"/>
+    <col min="2" max="2" width="12.7109375" customWidth="1"/>
+    <col min="3" max="3" width="2.140625" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" customWidth="1"/>
+    <col min="5" max="5" width="2.140625" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" customWidth="1"/>
+    <col min="7" max="7" width="2.140625" customWidth="1"/>
+    <col min="8" max="8" width="12.7109375" customWidth="1"/>
+    <col min="9" max="9" width="2.140625" customWidth="1"/>
+    <col min="10" max="10" width="12.7109375" customWidth="1"/>
+    <col min="11" max="11" width="2.140625" customWidth="1"/>
+    <col min="12" max="12" width="12.7109375" customWidth="1"/>
+    <col min="13" max="13" width="2.140625" customWidth="1"/>
+    <col min="14" max="14" width="12.7109375" customWidth="1"/>
+    <col min="15" max="15" width="2.140625" customWidth="1"/>
+    <col min="16" max="16" width="12.7109375" customWidth="1"/>
+    <col min="17" max="17" width="2.140625" customWidth="1"/>
+    <col min="18" max="18" width="12.7109375" customWidth="1"/>
+    <col min="19" max="19" width="2.140625" customWidth="1"/>
+    <col min="20" max="20" width="12.7109375" customWidth="1"/>
+    <col min="21" max="21" width="2.140625" customWidth="1"/>
+    <col min="22" max="22" width="12.7109375" customWidth="1"/>
+    <col min="23" max="23" width="2.140625" customWidth="1"/>
+    <col min="24" max="24" width="12.7109375" customWidth="1"/>
+    <col min="25" max="25" width="2.140625" customWidth="1"/>
+    <col min="26" max="26" width="12.7109375" customWidth="1"/>
+    <col min="27" max="27" width="2.140625" customWidth="1"/>
+    <col min="28" max="28" width="12.7109375" customWidth="1"/>
+    <col min="29" max="29" width="2.140625" customWidth="1"/>
+    <col min="30" max="30" width="12.7109375" customWidth="1"/>
+    <col min="31" max="31" width="2.140625" customWidth="1"/>
+    <col min="32" max="32" width="12.7109375" customWidth="1"/>
+    <col min="33" max="33" width="2.140625" customWidth="1"/>
+    <col min="34" max="34" width="12.7109375" customWidth="1"/>
+    <col min="35" max="35" width="2.140625" customWidth="1"/>
+    <col min="36" max="36" width="12.7109375" customWidth="1"/>
+    <col min="37" max="37" width="2.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:37" ht="45.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
       <c r="J1" s="28"/>
       <c r="K1" s="28"/>
       <c r="L1" s="28"/>
       <c r="M1" s="28"/>
       <c r="N1" s="28"/>
     </row>
-    <row r="2" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="29"/>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="30"/>
       <c r="M2" s="30"/>
       <c r="AK2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:37" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:37" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="31"/>
       <c r="B3" s="32">
         <v>1</v>
       </c>
       <c r="C3" s="32"/>
       <c r="D3" s="32">
         <v>2</v>
       </c>
       <c r="E3" s="32"/>
       <c r="F3" s="32">
         <v>3</v>
       </c>
       <c r="G3" s="32"/>
       <c r="H3" s="32">
         <v>4</v>
       </c>
       <c r="I3" s="32"/>
       <c r="J3" s="32">
         <v>5</v>
       </c>
       <c r="K3" s="32"/>
       <c r="L3" s="32">
         <v>6</v>
       </c>
       <c r="M3" s="33"/>
@@ -1396,96 +1396,96 @@
       <c r="Z3" s="36">
         <v>13</v>
       </c>
       <c r="AA3" s="32"/>
       <c r="AB3" s="32">
         <v>14</v>
       </c>
       <c r="AC3" s="32"/>
       <c r="AD3" s="32">
         <v>15</v>
       </c>
       <c r="AE3" s="32"/>
       <c r="AF3" s="32">
         <v>16</v>
       </c>
       <c r="AG3" s="32"/>
       <c r="AH3" s="32">
         <v>17</v>
       </c>
       <c r="AI3" s="32"/>
       <c r="AJ3" s="32">
         <v>18</v>
       </c>
       <c r="AK3" s="33"/>
     </row>
-    <row r="4" spans="1:37" s="2" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:37" s="2" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="37"/>
       <c r="B4" s="38"/>
       <c r="C4" s="39"/>
       <c r="D4" s="40" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="40"/>
       <c r="F4" s="40"/>
       <c r="G4" s="40"/>
       <c r="H4" s="40"/>
       <c r="I4" s="40"/>
       <c r="J4" s="40"/>
       <c r="K4" s="40"/>
       <c r="L4" s="40"/>
       <c r="M4" s="41"/>
       <c r="N4" s="42"/>
       <c r="O4" s="39"/>
       <c r="P4" s="40" t="s">
         <v>2</v>
       </c>
       <c r="Q4" s="40"/>
       <c r="R4" s="40"/>
       <c r="S4" s="40"/>
       <c r="T4" s="40"/>
       <c r="U4" s="40"/>
       <c r="V4" s="40"/>
       <c r="W4" s="40"/>
       <c r="X4" s="40"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="44"/>
       <c r="AA4" s="39"/>
       <c r="AB4" s="40" t="s">
         <v>2</v>
       </c>
       <c r="AC4" s="40"/>
       <c r="AD4" s="40"/>
       <c r="AE4" s="40"/>
       <c r="AF4" s="40"/>
       <c r="AG4" s="40"/>
       <c r="AH4" s="40"/>
       <c r="AI4" s="40"/>
       <c r="AJ4" s="40"/>
       <c r="AK4" s="41"/>
     </row>
-    <row r="5" spans="1:37" ht="138.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:37" ht="138.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="45" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="38" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="39"/>
       <c r="D5" s="46" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="46"/>
       <c r="F5" s="46" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="46"/>
       <c r="H5" s="46" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="46"/>
       <c r="J5" s="46" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="46"/>
       <c r="L5" s="46" t="s">
         <v>9</v>
@@ -1518,96 +1518,96 @@
       <c r="Z5" s="44" t="s">
         <v>10</v>
       </c>
       <c r="AA5" s="39"/>
       <c r="AB5" s="46" t="s">
         <v>5</v>
       </c>
       <c r="AC5" s="46"/>
       <c r="AD5" s="46" t="s">
         <v>6</v>
       </c>
       <c r="AE5" s="46"/>
       <c r="AF5" s="46" t="s">
         <v>7</v>
       </c>
       <c r="AG5" s="46"/>
       <c r="AH5" s="46" t="s">
         <v>8</v>
       </c>
       <c r="AI5" s="46"/>
       <c r="AJ5" s="46" t="s">
         <v>9</v>
       </c>
       <c r="AK5" s="38"/>
     </row>
-    <row r="6" spans="1:37" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:37" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="48"/>
       <c r="B6" s="40" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="40"/>
       <c r="D6" s="40"/>
       <c r="E6" s="40"/>
       <c r="F6" s="40"/>
       <c r="G6" s="40"/>
       <c r="H6" s="40"/>
       <c r="I6" s="40"/>
       <c r="J6" s="40"/>
       <c r="K6" s="40"/>
       <c r="L6" s="40"/>
       <c r="M6" s="41"/>
       <c r="N6" s="49" t="s">
         <v>12</v>
       </c>
       <c r="O6" s="40"/>
       <c r="P6" s="40"/>
       <c r="Q6" s="40"/>
       <c r="R6" s="40"/>
       <c r="S6" s="40"/>
       <c r="T6" s="40"/>
       <c r="U6" s="40"/>
       <c r="V6" s="40"/>
       <c r="W6" s="40"/>
       <c r="X6" s="40"/>
       <c r="Y6" s="43"/>
       <c r="Z6" s="50" t="s">
         <v>13</v>
       </c>
       <c r="AA6" s="40"/>
       <c r="AB6" s="40"/>
       <c r="AC6" s="40"/>
       <c r="AD6" s="40"/>
       <c r="AE6" s="40"/>
       <c r="AF6" s="40"/>
       <c r="AG6" s="40"/>
       <c r="AH6" s="40"/>
       <c r="AI6" s="40"/>
       <c r="AJ6" s="40"/>
       <c r="AK6" s="41"/>
     </row>
-    <row r="7" spans="1:37" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:37" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="51" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="3">
         <v>1192.82</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D7" s="3">
         <v>991.44</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F7" s="3">
         <v>246.14</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H7" s="3">
         <v>199.88</v>
       </c>
       <c r="I7" s="4" t="s">
@@ -1676,51 +1676,51 @@
       <c r="AD7" s="7">
         <v>24.8</v>
       </c>
       <c r="AE7" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF7" s="7">
         <v>20.2</v>
       </c>
       <c r="AG7" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH7" s="7">
         <v>11.9</v>
       </c>
       <c r="AI7" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ7" s="7">
         <v>9.6</v>
       </c>
       <c r="AK7" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="8" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="51" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="3">
         <v>1199.42</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D8" s="3">
         <v>997.38</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F8" s="3">
         <v>247.48</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H8" s="3">
         <v>202.67</v>
       </c>
       <c r="I8" s="4" t="s">
@@ -1789,51 +1789,51 @@
       <c r="AD8" s="7">
         <v>24.8</v>
       </c>
       <c r="AE8" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF8" s="7">
         <v>20.3</v>
       </c>
       <c r="AG8" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH8" s="7">
         <v>12</v>
       </c>
       <c r="AI8" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ8" s="7">
         <v>9.6</v>
       </c>
       <c r="AK8" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="9" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="51" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="3">
         <v>1213.54</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D9" s="3">
         <v>1001.71</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F9" s="3">
         <v>251.83</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H9" s="3">
         <v>205.8</v>
       </c>
       <c r="I9" s="4" t="s">
@@ -1902,51 +1902,51 @@
       <c r="AD9" s="7">
         <v>25.1</v>
       </c>
       <c r="AE9" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF9" s="7">
         <v>20.5</v>
       </c>
       <c r="AG9" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH9" s="7">
         <v>12.2</v>
       </c>
       <c r="AI9" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ9" s="7">
         <v>9.4</v>
       </c>
       <c r="AK9" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="10" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="51" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="3">
         <v>1221.94</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D10" s="3">
         <v>1005.85</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F10" s="3">
         <v>252.28</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H10" s="3">
         <v>208.1</v>
       </c>
       <c r="I10" s="4" t="s">
@@ -2015,51 +2015,51 @@
       <c r="AD10" s="7">
         <v>25.1</v>
       </c>
       <c r="AE10" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF10" s="7">
         <v>20.7</v>
       </c>
       <c r="AG10" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH10" s="7">
         <v>12.3</v>
       </c>
       <c r="AI10" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ10" s="7">
         <v>9.5</v>
       </c>
       <c r="AK10" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="11" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="3">
         <v>1226.95</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D11" s="3">
         <v>1015.12</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F11" s="3">
         <v>254.13</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H11" s="3">
         <v>210.34</v>
       </c>
       <c r="I11" s="4" t="s">
@@ -2128,51 +2128,51 @@
       <c r="AD11" s="7">
         <v>25</v>
       </c>
       <c r="AE11" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF11" s="7">
         <v>20.7</v>
       </c>
       <c r="AG11" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH11" s="7">
         <v>12.2</v>
       </c>
       <c r="AI11" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ11" s="7">
         <v>9.6</v>
       </c>
       <c r="AK11" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="12" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="3">
         <v>1242.02</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D12" s="3">
         <v>1027.8399999999999</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F12" s="3">
         <v>257.94</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H12" s="3">
         <v>211.13</v>
       </c>
       <c r="I12" s="4" t="s">
@@ -2241,51 +2241,51 @@
       <c r="AD12" s="7">
         <v>25.1</v>
       </c>
       <c r="AE12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF12" s="7">
         <v>20.5</v>
       </c>
       <c r="AG12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH12" s="7">
         <v>12.2</v>
       </c>
       <c r="AI12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ12" s="7">
         <v>9.6999999999999993</v>
       </c>
       <c r="AK12" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="13" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="3">
         <v>1251.3599999999999</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D13" s="3">
         <v>1038.03</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F13" s="3">
         <v>259.62</v>
       </c>
       <c r="G13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H13" s="3">
         <v>212.35</v>
       </c>
       <c r="I13" s="4" t="s">
@@ -2354,51 +2354,51 @@
       <c r="AD13" s="7">
         <v>25</v>
       </c>
       <c r="AE13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF13" s="7">
         <v>20.5</v>
       </c>
       <c r="AG13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH13" s="7">
         <v>12.1</v>
       </c>
       <c r="AI13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ13" s="7">
         <v>9.8000000000000007</v>
       </c>
       <c r="AK13" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="14" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="3">
         <v>1262.23</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D14" s="3">
         <v>1044.25</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F14" s="3">
         <v>260.98</v>
       </c>
       <c r="G14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H14" s="3">
         <v>212.99</v>
       </c>
       <c r="I14" s="4" t="s">
@@ -2467,51 +2467,51 @@
       <c r="AD14" s="7">
         <v>25</v>
       </c>
       <c r="AE14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF14" s="7">
         <v>20.399999999999999</v>
       </c>
       <c r="AG14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH14" s="7">
         <v>12.1</v>
       </c>
       <c r="AI14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ14" s="7">
         <v>9.8000000000000007</v>
       </c>
       <c r="AK14" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="15" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="3">
         <v>1270.28</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D15" s="3">
         <v>1044.6400000000001</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F15" s="3">
         <v>262.13</v>
       </c>
       <c r="G15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H15" s="3">
         <v>212.17</v>
       </c>
       <c r="I15" s="4" t="s">
@@ -2580,51 +2580,51 @@
       <c r="AD15" s="7">
         <v>25.1</v>
       </c>
       <c r="AE15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF15" s="7">
         <v>20.3</v>
       </c>
       <c r="AG15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH15" s="7">
         <v>12.1</v>
       </c>
       <c r="AI15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ15" s="7">
         <v>9.8000000000000007</v>
       </c>
       <c r="AK15" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="16" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="3">
         <v>1283.97</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D16" s="3">
         <v>1055.08</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F16" s="3">
         <v>265.82</v>
       </c>
       <c r="G16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H16" s="3">
         <v>216.23</v>
       </c>
       <c r="I16" s="4" t="s">
@@ -2693,51 +2693,51 @@
       <c r="AD16" s="7">
         <v>25.2</v>
       </c>
       <c r="AE16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF16" s="7">
         <v>20.5</v>
       </c>
       <c r="AG16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH16" s="7">
         <v>12.2</v>
       </c>
       <c r="AI16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ16" s="7">
         <v>9.6999999999999993</v>
       </c>
       <c r="AK16" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="17" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="3">
         <v>1284.6600000000001</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D17" s="3">
         <v>1052.2</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F17" s="3">
         <v>262.69</v>
       </c>
       <c r="G17" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H17" s="3">
         <v>216.88</v>
       </c>
       <c r="I17" s="4" t="s">
@@ -2806,51 +2806,51 @@
       <c r="AD17" s="7">
         <v>25</v>
       </c>
       <c r="AE17" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF17" s="7">
         <v>20.6</v>
       </c>
       <c r="AG17" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH17" s="7">
         <v>12.3</v>
       </c>
       <c r="AI17" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ17" s="7">
         <v>9.5</v>
       </c>
       <c r="AK17" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="18" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="51" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="3">
         <v>1291.67</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D18" s="3">
         <v>1057.1300000000001</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F18" s="3">
         <v>263.39999999999998</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H18" s="3">
         <v>218.83</v>
       </c>
       <c r="I18" s="4" t="s">
@@ -2919,51 +2919,51 @@
       <c r="AD18" s="7">
         <v>24.9</v>
       </c>
       <c r="AE18" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF18" s="7">
         <v>20.7</v>
       </c>
       <c r="AG18" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH18" s="7">
         <v>12.3</v>
       </c>
       <c r="AI18" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ18" s="7">
         <v>9.6</v>
       </c>
       <c r="AK18" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="19" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="51" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="3">
         <v>1299.07</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D19" s="3">
         <v>1061.7</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F19" s="3">
         <v>264.36</v>
       </c>
       <c r="G19" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H19" s="3">
         <v>220.56</v>
       </c>
       <c r="I19" s="4" t="s">
@@ -3032,51 +3032,51 @@
       <c r="AD19" s="7">
         <v>24.9</v>
       </c>
       <c r="AE19" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF19" s="7">
         <v>20.8</v>
       </c>
       <c r="AG19" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH19" s="7">
         <v>12.2</v>
       </c>
       <c r="AI19" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ19" s="7">
         <v>9.6</v>
       </c>
       <c r="AK19" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="20" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="3">
         <v>1308.05</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D20" s="3">
         <v>1063.76</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F20" s="3">
         <v>262.32</v>
       </c>
       <c r="G20" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H20" s="3">
         <v>219.69</v>
       </c>
       <c r="I20" s="4" t="s">
@@ -3145,51 +3145,51 @@
       <c r="AD20" s="7">
         <v>24.7</v>
       </c>
       <c r="AE20" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF20" s="7">
         <v>20.7</v>
       </c>
       <c r="AG20" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH20" s="7">
         <v>12</v>
       </c>
       <c r="AI20" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ20" s="7">
         <v>9.6999999999999993</v>
       </c>
       <c r="AK20" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="21" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="51" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="3">
         <v>1322.86</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D21" s="3">
         <v>1073.1500000000001</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F21" s="3">
         <v>265.62</v>
       </c>
       <c r="G21" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H21" s="3">
         <v>219.63</v>
       </c>
       <c r="I21" s="4" t="s">
@@ -3258,51 +3258,51 @@
       <c r="AD21" s="7">
         <v>24.8</v>
       </c>
       <c r="AE21" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF21" s="7">
         <v>20.5</v>
       </c>
       <c r="AG21" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH21" s="7">
         <v>11.7</v>
       </c>
       <c r="AI21" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ21" s="7">
         <v>9.6</v>
       </c>
       <c r="AK21" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="22" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="51" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="3">
         <v>1333.05</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D22" s="3">
         <v>1076.3699999999999</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F22" s="3">
         <v>264.81</v>
       </c>
       <c r="G22" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H22" s="3">
         <v>216.9</v>
       </c>
       <c r="I22" s="4" t="s">
@@ -3371,51 +3371,51 @@
       <c r="AD22" s="7">
         <v>24.6</v>
       </c>
       <c r="AE22" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF22" s="7">
         <v>20.2</v>
       </c>
       <c r="AG22" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH22" s="7">
         <v>11.5</v>
       </c>
       <c r="AI22" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ22" s="7">
         <v>9.4</v>
       </c>
       <c r="AK22" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="23" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="51" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="3">
         <v>1340.44</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D23" s="3">
         <v>1078.74</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F23" s="3">
         <v>263.33999999999997</v>
       </c>
       <c r="G23" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H23" s="3">
         <v>216.73</v>
       </c>
       <c r="I23" s="4" t="s">
@@ -3484,51 +3484,51 @@
       <c r="AD23" s="7">
         <v>24.5</v>
       </c>
       <c r="AE23" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF23" s="7">
         <v>20.100000000000001</v>
       </c>
       <c r="AG23" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH23" s="7">
         <v>11.5</v>
       </c>
       <c r="AI23" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ23" s="7">
         <v>9.1999999999999993</v>
       </c>
       <c r="AK23" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="24" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="51" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="3">
         <v>1350.55</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D24" s="3">
         <v>1080.0999999999999</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F24" s="3">
         <v>262.8</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H24" s="3">
         <v>217.06</v>
       </c>
       <c r="I24" s="4" t="s">
@@ -3597,51 +3597,51 @@
       <c r="AD24" s="7">
         <v>24.3</v>
       </c>
       <c r="AE24" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF24" s="7">
         <v>20.100000000000001</v>
       </c>
       <c r="AG24" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH24" s="7">
         <v>11.4</v>
       </c>
       <c r="AI24" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ24" s="7">
         <v>8.9</v>
       </c>
       <c r="AK24" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="25" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="51" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="3">
         <v>1362.45</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D25" s="3">
         <v>1077.33</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F25" s="3">
         <v>260.69</v>
       </c>
       <c r="G25" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H25" s="3">
         <v>216.23</v>
       </c>
       <c r="I25" s="4" t="s">
@@ -3710,51 +3710,51 @@
       <c r="AD25" s="7">
         <v>24.2</v>
       </c>
       <c r="AE25" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF25" s="7">
         <v>20.100000000000001</v>
       </c>
       <c r="AG25" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH25" s="7">
         <v>11.4</v>
       </c>
       <c r="AI25" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ25" s="7">
         <v>8.9</v>
       </c>
       <c r="AK25" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="26" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="51" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="3">
         <v>1373.03</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D26" s="3">
         <v>1082.97</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F26" s="3">
         <v>261.01</v>
       </c>
       <c r="G26" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H26" s="3">
         <v>218.55</v>
       </c>
       <c r="I26" s="4" t="s">
@@ -3823,51 +3823,51 @@
       <c r="AD26" s="7">
         <v>24.1</v>
       </c>
       <c r="AE26" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF26" s="7">
         <v>20.2</v>
       </c>
       <c r="AG26" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH26" s="7">
         <v>11.5</v>
       </c>
       <c r="AI26" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ26" s="7">
         <v>8.8000000000000007</v>
       </c>
       <c r="AK26" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="27" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="51" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="3">
         <v>1386.16</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D27" s="3">
         <v>1091.19</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="3">
         <v>262.32</v>
       </c>
       <c r="G27" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H27" s="3">
         <v>219.48</v>
       </c>
       <c r="I27" s="4" t="s">
@@ -3936,51 +3936,51 @@
       <c r="AD27" s="7">
         <v>24</v>
       </c>
       <c r="AE27" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF27" s="7">
         <v>20.100000000000001</v>
       </c>
       <c r="AG27" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH27" s="7">
         <v>11.4</v>
       </c>
       <c r="AI27" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ27" s="7">
         <v>8.8000000000000007</v>
       </c>
       <c r="AK27" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="28" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="51" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="3">
         <v>1397.49</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D28" s="3">
         <v>1099.83</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F28" s="3">
         <v>266.18</v>
       </c>
       <c r="G28" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H28" s="3">
         <v>218.42</v>
       </c>
       <c r="I28" s="4" t="s">
@@ -4049,51 +4049,51 @@
       <c r="AD28" s="7">
         <v>24.2</v>
       </c>
       <c r="AE28" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF28" s="7">
         <v>19.899999999999999</v>
       </c>
       <c r="AG28" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH28" s="7">
         <v>11.2</v>
       </c>
       <c r="AI28" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ28" s="7">
         <v>8.6999999999999993</v>
       </c>
       <c r="AK28" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="29" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="51" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="3">
         <v>1418.63</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D29" s="3">
         <v>1109.21</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F29" s="3">
         <v>268.12</v>
       </c>
       <c r="G29" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H29" s="3">
         <v>219.44</v>
       </c>
       <c r="I29" s="4" t="s">
@@ -4162,51 +4162,51 @@
       <c r="AD29" s="7">
         <v>24.2</v>
       </c>
       <c r="AE29" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF29" s="7">
         <v>19.8</v>
       </c>
       <c r="AG29" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH29" s="7">
         <v>11.1</v>
       </c>
       <c r="AI29" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ29" s="7">
         <v>8.5</v>
       </c>
       <c r="AK29" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="30" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="51" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="3">
         <v>1446.88</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D30" s="3">
         <v>1118.6500000000001</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F30" s="3">
         <v>270.39</v>
       </c>
       <c r="G30" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H30" s="3">
         <v>219.26</v>
       </c>
       <c r="I30" s="4" t="s">
@@ -4275,51 +4275,51 @@
       <c r="AD30" s="7">
         <v>24.2</v>
       </c>
       <c r="AE30" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF30" s="7">
         <v>19.600000000000001</v>
       </c>
       <c r="AG30" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH30" s="7">
         <v>10.8</v>
       </c>
       <c r="AI30" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ30" s="7">
         <v>8.6</v>
       </c>
       <c r="AK30" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="31" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="3">
         <v>1474.56</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D31" s="3">
         <v>1131.6400000000001</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F31" s="3">
         <v>273.49</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H31" s="3">
         <v>221.35</v>
       </c>
       <c r="I31" s="4" t="s">
@@ -4388,51 +4388,51 @@
       <c r="AD31" s="7">
         <v>24.2</v>
       </c>
       <c r="AE31" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF31" s="7">
         <v>19.600000000000001</v>
       </c>
       <c r="AG31" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH31" s="7">
         <v>10.8</v>
       </c>
       <c r="AI31" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ31" s="7">
         <v>8.6999999999999993</v>
       </c>
       <c r="AK31" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="32" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="51" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="3">
         <v>1512.06</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D32" s="3">
         <v>1140.55</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F32" s="3">
         <v>274.2</v>
       </c>
       <c r="G32" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H32" s="3">
         <v>224.67</v>
       </c>
       <c r="I32" s="4" t="s">
@@ -4501,51 +4501,51 @@
       <c r="AD32" s="7">
         <v>24</v>
       </c>
       <c r="AE32" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF32" s="7">
         <v>19.7</v>
       </c>
       <c r="AG32" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH32" s="7">
         <v>10.9</v>
       </c>
       <c r="AI32" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ32" s="7">
         <v>8.6999999999999993</v>
       </c>
       <c r="AK32" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="33" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="3">
         <v>1542.24</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="3">
         <v>1157.0999999999999</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F33" s="3">
         <v>279.11</v>
       </c>
       <c r="G33" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H33" s="3">
         <v>226.86</v>
       </c>
       <c r="I33" s="4" t="s">
@@ -4614,51 +4614,51 @@
       <c r="AD33" s="7">
         <v>24.1</v>
       </c>
       <c r="AE33" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF33" s="7">
         <v>19.600000000000001</v>
       </c>
       <c r="AG33" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH33" s="7">
         <v>10.8</v>
       </c>
       <c r="AI33" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ33" s="7">
         <v>8.8000000000000007</v>
       </c>
       <c r="AK33" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="34" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="51" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="3">
         <v>1572.87</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D34" s="3">
         <v>1166.4100000000001</v>
       </c>
       <c r="E34" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F34" s="3">
         <v>282.68</v>
       </c>
       <c r="G34" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H34" s="3">
         <v>228</v>
       </c>
       <c r="I34" s="4" t="s">
@@ -4727,51 +4727,51 @@
       <c r="AD34" s="7">
         <v>24.2</v>
       </c>
       <c r="AE34" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF34" s="7">
         <v>19.5</v>
       </c>
       <c r="AG34" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH34" s="7">
         <v>10.8</v>
       </c>
       <c r="AI34" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ34" s="7">
         <v>8.6</v>
       </c>
       <c r="AK34" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="35" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="51" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="3">
         <v>1598.13</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D35" s="3">
         <v>1176.44</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F35" s="3">
         <v>286.44</v>
       </c>
       <c r="G35" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H35" s="3">
         <v>229.92</v>
       </c>
       <c r="I35" s="4" t="s">
@@ -4840,51 +4840,51 @@
       <c r="AD35" s="7">
         <v>24.3</v>
       </c>
       <c r="AE35" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF35" s="7">
         <v>19.5</v>
       </c>
       <c r="AG35" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH35" s="7">
         <v>10.7</v>
       </c>
       <c r="AI35" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ35" s="7">
         <v>8.6999999999999993</v>
       </c>
       <c r="AK35" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="36" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="51" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="3">
         <v>1624.67</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D36" s="3">
         <v>1186.22</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F36" s="3">
         <v>292.77</v>
       </c>
       <c r="G36" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H36" s="3">
         <v>229.75</v>
       </c>
       <c r="I36" s="4" t="s">
@@ -4953,51 +4953,51 @@
       <c r="AD36" s="7">
         <v>24.7</v>
       </c>
       <c r="AE36" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF36" s="7">
         <v>19.399999999999999</v>
       </c>
       <c r="AG36" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH36" s="7">
         <v>10.6</v>
       </c>
       <c r="AI36" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ36" s="7">
         <v>8.9</v>
       </c>
       <c r="AK36" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="37" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="51" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="3">
         <v>1644.52</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D37" s="3">
         <v>1184.94</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F37" s="3">
         <v>291.73</v>
       </c>
       <c r="G37" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H37" s="3">
         <v>226.94</v>
       </c>
       <c r="I37" s="4" t="s">
@@ -5066,51 +5066,51 @@
       <c r="AD37" s="7">
         <v>24.6</v>
       </c>
       <c r="AE37" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF37" s="7">
         <v>19.2</v>
       </c>
       <c r="AG37" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH37" s="7">
         <v>10.6</v>
       </c>
       <c r="AI37" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ37" s="7">
         <v>9.5</v>
       </c>
       <c r="AK37" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="38" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="51" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="3">
         <v>1674.66</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D38" s="3">
         <v>1182.6600000000001</v>
       </c>
       <c r="E38" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F38" s="3">
         <v>292.48</v>
       </c>
       <c r="G38" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H38" s="3">
         <v>222.66</v>
       </c>
       <c r="I38" s="4" t="s">
@@ -5179,51 +5179,51 @@
       <c r="AD38" s="7">
         <v>24.7</v>
       </c>
       <c r="AE38" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF38" s="7">
         <v>18.8</v>
       </c>
       <c r="AG38" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH38" s="7">
         <v>10.5</v>
       </c>
       <c r="AI38" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ38" s="7">
         <v>10</v>
       </c>
       <c r="AK38" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="39" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="51" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="3">
         <v>1693.46</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D39" s="3">
         <v>1186.8599999999999</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F39" s="3">
         <v>294.52999999999997</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H39" s="3">
         <v>217.44</v>
       </c>
       <c r="I39" s="4" t="s">
@@ -5292,51 +5292,51 @@
       <c r="AD39" s="7">
         <v>24.8</v>
       </c>
       <c r="AE39" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF39" s="7">
         <v>18.3</v>
       </c>
       <c r="AG39" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH39" s="7">
         <v>10.3</v>
       </c>
       <c r="AI39" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ39" s="7">
         <v>10.5</v>
       </c>
       <c r="AK39" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="40" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="51" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="3">
         <v>1715.06</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D40" s="3">
         <v>1196.3</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F40" s="3">
         <v>294.7</v>
       </c>
       <c r="G40" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H40" s="3">
         <v>218.04</v>
       </c>
       <c r="I40" s="4" t="s">
@@ -5405,51 +5405,51 @@
       <c r="AD40" s="7">
         <v>24.6</v>
       </c>
       <c r="AE40" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF40" s="7">
         <v>18.2</v>
       </c>
       <c r="AG40" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH40" s="7">
         <v>10.199999999999999</v>
       </c>
       <c r="AI40" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ40" s="7">
         <v>10.6</v>
       </c>
       <c r="AK40" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="41" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="3">
         <v>1750.11</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D41" s="3">
         <v>1215.78</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F41" s="3">
         <v>303.06</v>
       </c>
       <c r="G41" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H41" s="3">
         <v>220.39</v>
       </c>
       <c r="I41" s="4" t="s">
@@ -5518,51 +5518,51 @@
       <c r="AD41" s="7">
         <v>24.9</v>
       </c>
       <c r="AE41" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF41" s="7">
         <v>18.100000000000001</v>
       </c>
       <c r="AG41" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH41" s="7">
         <v>10.1</v>
       </c>
       <c r="AI41" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ41" s="7">
         <v>10.3</v>
       </c>
       <c r="AK41" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="42" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="51" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="3">
         <v>1782.18</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D42" s="3">
         <v>1234.02</v>
       </c>
       <c r="E42" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F42" s="3">
         <v>309.13</v>
       </c>
       <c r="G42" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H42" s="3">
         <v>222.21</v>
       </c>
       <c r="I42" s="4" t="s">
@@ -5631,51 +5631,51 @@
       <c r="AD42" s="7">
         <v>25.1</v>
       </c>
       <c r="AE42" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF42" s="7">
         <v>18</v>
       </c>
       <c r="AG42" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH42" s="7">
         <v>9.9</v>
       </c>
       <c r="AI42" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ42" s="7">
         <v>10.1</v>
       </c>
       <c r="AK42" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="43" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="52" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="9">
         <v>1819.14</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D43" s="9">
         <v>1251.73</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F43" s="9">
         <v>314.35000000000002</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H43" s="9">
         <v>224.93</v>
       </c>
       <c r="I43" s="4" t="s">
@@ -5744,51 +5744,51 @@
       <c r="AD43" s="7">
         <v>25.1</v>
       </c>
       <c r="AE43" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF43" s="7">
         <v>18</v>
       </c>
       <c r="AG43" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH43" s="7">
         <v>9.8000000000000007</v>
       </c>
       <c r="AI43" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ43" s="7">
         <v>9.6999999999999993</v>
       </c>
       <c r="AK43" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="44" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="52" t="s">
         <v>51</v>
       </c>
       <c r="B44" s="9">
         <v>1864.99</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D44" s="9">
         <v>1260.8399999999999</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F44" s="9">
         <v>323.04000000000002</v>
       </c>
       <c r="G44" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H44" s="9">
         <v>226.1</v>
       </c>
       <c r="I44" s="4" t="s">
@@ -5857,51 +5857,51 @@
       <c r="AD44" s="11">
         <v>25.6</v>
       </c>
       <c r="AE44" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF44" s="11">
         <v>17.899999999999999</v>
       </c>
       <c r="AG44" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH44" s="11">
         <v>9.6999999999999993</v>
       </c>
       <c r="AI44" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ44" s="11">
         <v>9.4</v>
       </c>
       <c r="AK44" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="45" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="52" t="s">
         <v>52</v>
       </c>
       <c r="B45" s="53">
         <v>1888.21</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D45" s="53">
         <v>1234.52</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F45" s="53">
         <v>328.21</v>
       </c>
       <c r="G45" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H45" s="53">
         <v>227.91</v>
       </c>
       <c r="I45" s="4" t="s">
@@ -5970,51 +5970,51 @@
       <c r="AD45" s="55">
         <v>26.6</v>
       </c>
       <c r="AE45" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF45" s="55">
         <v>18.5</v>
       </c>
       <c r="AG45" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH45" s="7">
         <v>10</v>
       </c>
       <c r="AI45" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ45" s="55">
         <v>9.1</v>
       </c>
       <c r="AK45" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="46" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="52" t="s">
         <v>53</v>
       </c>
       <c r="B46" s="53">
         <v>1911.38</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D46" s="53">
         <v>1231.77</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F46" s="53">
         <v>331.21</v>
       </c>
       <c r="G46" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H46" s="53">
         <v>227.85</v>
       </c>
       <c r="I46" s="4" t="s">
@@ -6083,51 +6083,51 @@
       <c r="AD46" s="53">
         <v>26.9</v>
       </c>
       <c r="AE46" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF46" s="53">
         <v>18.5</v>
       </c>
       <c r="AG46" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH46" s="11">
         <v>10</v>
       </c>
       <c r="AI46" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ46" s="53">
         <v>9.1</v>
       </c>
       <c r="AK46" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="47" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="52" t="s">
         <v>54</v>
       </c>
       <c r="B47" s="9">
         <v>1919.21</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D47" s="9">
         <v>1209.58</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F47" s="9">
         <v>334.8</v>
       </c>
       <c r="G47" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H47" s="9">
         <v>227.37</v>
       </c>
       <c r="I47" s="4" t="s">
@@ -6196,51 +6196,51 @@
       <c r="AD47" s="11">
         <v>27.7</v>
       </c>
       <c r="AE47" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF47" s="11">
         <v>18.8</v>
       </c>
       <c r="AG47" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH47" s="11">
         <v>10.3</v>
       </c>
       <c r="AI47" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ47" s="11">
         <v>8.8000000000000007</v>
       </c>
       <c r="AK47" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="48" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="52" t="s">
         <v>55</v>
       </c>
       <c r="B48" s="56">
         <v>1937.72</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D48" s="56">
         <v>1213.23</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F48" s="56">
         <v>337.69</v>
       </c>
       <c r="G48" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H48" s="56">
         <v>232.64</v>
       </c>
       <c r="I48" s="4" t="s">
@@ -6309,51 +6309,51 @@
       <c r="AD48" s="56">
         <v>27.8</v>
       </c>
       <c r="AE48" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF48" s="13">
         <v>19.2</v>
       </c>
       <c r="AG48" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH48" s="56">
         <v>10.6</v>
       </c>
       <c r="AI48" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ48" s="56">
         <v>8.6999999999999993</v>
       </c>
       <c r="AK48" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="49" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="52" t="s">
         <v>56</v>
       </c>
       <c r="B49" s="14">
         <v>1983.63</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D49" s="56">
         <v>1253.71</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F49" s="56">
         <v>339.41</v>
       </c>
       <c r="G49" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H49" s="56">
         <v>236.79</v>
       </c>
       <c r="I49" s="4" t="s">
@@ -6422,51 +6422,51 @@
       <c r="AD49" s="56">
         <v>27.1</v>
       </c>
       <c r="AE49" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF49" s="56">
         <v>18.899999999999999</v>
       </c>
       <c r="AG49" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH49" s="56">
         <v>10.5</v>
       </c>
       <c r="AI49" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ49" s="56">
         <v>9.1</v>
       </c>
       <c r="AK49" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="50" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="52" t="s">
         <v>57</v>
       </c>
       <c r="B50" s="14">
         <v>2012.96</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D50" s="56">
         <v>1273.69</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F50" s="56">
         <v>341.88</v>
       </c>
       <c r="G50" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H50" s="56">
         <v>240.17</v>
       </c>
       <c r="I50" s="4" t="s">
@@ -6535,51 +6535,51 @@
       <c r="AD50" s="56">
         <v>26.8</v>
       </c>
       <c r="AE50" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF50" s="56">
         <v>18.899999999999999</v>
       </c>
       <c r="AG50" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH50" s="56">
         <v>10.7</v>
       </c>
       <c r="AI50" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ50" s="56">
         <v>9.1</v>
       </c>
       <c r="AK50" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="51" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="52" t="s">
         <v>58</v>
       </c>
       <c r="B51" s="3">
         <v>2103.1999999999998</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D51" s="9">
         <v>1299.96</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F51" s="9">
         <v>343.58</v>
       </c>
       <c r="G51" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H51" s="9">
         <v>250.32</v>
       </c>
       <c r="I51" s="4" t="s">
@@ -6648,51 +6648,51 @@
       <c r="AD51" s="11">
         <v>26.4</v>
       </c>
       <c r="AE51" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF51" s="11">
         <v>19.3</v>
       </c>
       <c r="AG51" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH51" s="11">
         <v>11.1</v>
       </c>
       <c r="AI51" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ51" s="11">
         <v>9.5</v>
       </c>
       <c r="AK51" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="52" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="51" t="s">
         <v>59</v>
       </c>
       <c r="B52" s="15">
         <v>2142.2199999999998</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D52" s="15">
         <v>1332.81</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F52" s="56">
         <v>348.93</v>
       </c>
       <c r="G52" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H52" s="56">
         <v>259.69</v>
       </c>
       <c r="I52" s="4" t="s">
@@ -6761,51 +6761,51 @@
       <c r="AD52" s="11">
         <v>26.2</v>
       </c>
       <c r="AE52" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF52" s="11">
         <v>19.5</v>
       </c>
       <c r="AG52" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH52" s="11">
         <v>11.4</v>
       </c>
       <c r="AI52" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ52" s="11">
         <v>9.6</v>
       </c>
       <c r="AK52" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="53" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="51" t="s">
         <v>60</v>
       </c>
       <c r="B53" s="9">
         <v>2206.8000000000002</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D53" s="9">
         <v>1393.22</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F53" s="9">
         <v>364.05</v>
       </c>
       <c r="G53" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H53" s="53">
         <v>268.69</v>
       </c>
       <c r="I53" s="4" t="s">
@@ -6874,51 +6874,51 @@
       <c r="AD53" s="11">
         <v>26.1</v>
       </c>
       <c r="AE53" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF53" s="11">
         <v>19.3</v>
       </c>
       <c r="AG53" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH53" s="11">
         <v>11.5</v>
       </c>
       <c r="AI53" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ53" s="11">
         <v>9.6</v>
       </c>
       <c r="AK53" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="54" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="51" t="s">
         <v>61</v>
       </c>
       <c r="B54" s="56">
         <v>2290.86</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D54" s="15">
         <v>1445.76</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F54" s="56">
         <v>381.47</v>
       </c>
       <c r="G54" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H54" s="15">
         <v>280.57</v>
       </c>
       <c r="I54" s="4" t="s">
@@ -6987,51 +6987,51 @@
       <c r="AD54" s="56">
         <v>26.4</v>
       </c>
       <c r="AE54" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF54" s="13">
         <v>19.399999999999999</v>
       </c>
       <c r="AG54" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH54" s="56">
         <v>11.6</v>
       </c>
       <c r="AI54" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ54" s="56">
         <v>9.8000000000000007</v>
       </c>
       <c r="AK54" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="55" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="51" t="s">
         <v>62</v>
       </c>
       <c r="B55" s="56">
         <v>2355.2199999999998</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D55" s="15">
         <v>1495.28</v>
       </c>
       <c r="E55" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F55" s="15">
         <v>400.6</v>
       </c>
       <c r="G55" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H55" s="15">
         <v>291.62</v>
       </c>
       <c r="I55" s="4" t="s">
@@ -7100,51 +7100,51 @@
       <c r="AD55" s="56">
         <v>26.8</v>
       </c>
       <c r="AE55" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF55" s="13">
         <v>19.5</v>
       </c>
       <c r="AG55" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH55" s="56">
         <v>11.7</v>
       </c>
       <c r="AI55" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ55" s="56">
         <v>9.6999999999999993</v>
       </c>
       <c r="AK55" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="56" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="51" t="s">
         <v>63</v>
       </c>
       <c r="B56" s="15">
         <v>2443.5</v>
       </c>
       <c r="C56" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D56" s="15">
         <v>1543.26</v>
       </c>
       <c r="E56" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F56" s="56">
         <v>418.48</v>
       </c>
       <c r="G56" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H56" s="15">
         <v>303.70999999999998</v>
       </c>
       <c r="I56" s="4" t="s">
@@ -7213,51 +7213,51 @@
       <c r="AD56" s="56">
         <v>27.1</v>
       </c>
       <c r="AE56" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF56" s="13">
         <v>19.7</v>
       </c>
       <c r="AG56" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH56" s="56">
         <v>11.8</v>
       </c>
       <c r="AI56" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ56" s="56">
         <v>9.6</v>
       </c>
       <c r="AK56" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="57" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="51" t="s">
         <v>64</v>
       </c>
       <c r="B57" s="15">
         <v>2515.0100000000002</v>
       </c>
       <c r="C57" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D57" s="15">
         <v>1570.91</v>
       </c>
       <c r="E57" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F57" s="56">
         <v>430.47</v>
       </c>
       <c r="G57" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H57" s="15">
         <v>312.98</v>
       </c>
       <c r="I57" s="4" t="s">
@@ -7326,51 +7326,51 @@
       <c r="AD57" s="13">
         <v>27.4</v>
       </c>
       <c r="AE57" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF57" s="13">
         <v>19.899999999999999</v>
       </c>
       <c r="AG57" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH57" s="56">
         <v>11.8</v>
       </c>
       <c r="AI57" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ57" s="56">
         <v>9.4</v>
       </c>
       <c r="AK57" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="58" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="51" t="s">
         <v>65</v>
       </c>
       <c r="B58" s="15">
         <v>2577.38</v>
       </c>
       <c r="C58" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D58" s="15">
         <v>1602.5</v>
       </c>
       <c r="E58" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F58" s="56">
         <v>439.44</v>
       </c>
       <c r="G58" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H58" s="15">
         <v>321.01</v>
       </c>
       <c r="I58" s="4" t="s">
@@ -7439,51 +7439,51 @@
       <c r="AD58" s="13">
         <v>27.4</v>
       </c>
       <c r="AE58" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF58" s="13">
         <v>20</v>
       </c>
       <c r="AG58" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH58" s="56">
         <v>11.8</v>
       </c>
       <c r="AI58" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ58" s="56">
         <v>9.1</v>
       </c>
       <c r="AK58" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="59" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="51" t="s">
         <v>66</v>
       </c>
       <c r="B59" s="15">
         <v>2678.3</v>
       </c>
       <c r="C59" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D59" s="17">
         <v>1636.29</v>
       </c>
       <c r="E59" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F59" s="56">
         <v>444.81</v>
       </c>
       <c r="G59" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H59" s="15">
         <v>325.33</v>
       </c>
       <c r="I59" s="4" t="s">
@@ -7552,51 +7552,51 @@
       <c r="AD59" s="13">
         <v>27.2</v>
       </c>
       <c r="AE59" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF59" s="13">
         <v>19.899999999999999</v>
       </c>
       <c r="AG59" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH59" s="56">
         <v>11.5</v>
       </c>
       <c r="AI59" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ59" s="13">
         <v>9</v>
       </c>
       <c r="AK59" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="60" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="51" t="s">
         <v>67</v>
       </c>
       <c r="B60" s="15">
         <v>2797.11</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D60" s="56">
         <v>1691.53</v>
       </c>
       <c r="E60" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F60" s="56">
         <v>454.47</v>
       </c>
       <c r="G60" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H60" s="15">
         <v>331.53</v>
       </c>
       <c r="I60" s="4" t="s">
@@ -7665,51 +7665,51 @@
       <c r="AD60" s="13">
         <v>26.9</v>
       </c>
       <c r="AE60" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF60" s="13">
         <v>19.600000000000001</v>
       </c>
       <c r="AG60" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH60" s="56">
         <v>11.2</v>
       </c>
       <c r="AI60" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ60" s="56">
         <v>9.3000000000000007</v>
       </c>
       <c r="AK60" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="61" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="51" t="s">
         <v>68</v>
       </c>
       <c r="B61" s="15">
         <v>2925.94</v>
       </c>
       <c r="C61" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D61" s="15">
         <v>1742.8</v>
       </c>
       <c r="E61" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F61" s="56">
         <v>459.23</v>
       </c>
       <c r="G61" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H61" s="15">
         <v>336.59</v>
       </c>
       <c r="I61" s="4" t="s">
@@ -7778,51 +7778,51 @@
       <c r="AD61" s="13">
         <v>26.4</v>
       </c>
       <c r="AE61" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF61" s="13">
         <v>19.3</v>
       </c>
       <c r="AG61" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH61" s="13">
         <v>11</v>
       </c>
       <c r="AI61" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ61" s="56">
         <v>9.6999999999999993</v>
       </c>
       <c r="AK61" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="62" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="51" t="s">
         <v>69</v>
       </c>
       <c r="B62" s="15">
         <v>3042.84</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D62" s="15">
         <v>1809.99</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F62" s="15">
         <v>465.3</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H62" s="15">
         <v>343.31</v>
       </c>
       <c r="I62" s="4" t="s">
@@ -7891,51 +7891,51 @@
       <c r="AD62" s="13">
         <v>25.7</v>
       </c>
       <c r="AE62" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF62" s="13">
         <v>19</v>
       </c>
       <c r="AG62" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH62" s="13">
         <v>10.7</v>
       </c>
       <c r="AI62" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ62" s="56">
         <v>10.199999999999999</v>
       </c>
       <c r="AK62" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="63" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="51" t="s">
         <v>70</v>
       </c>
       <c r="B63" s="15">
         <v>3167.17</v>
       </c>
       <c r="C63" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D63" s="15">
         <v>1878.49</v>
       </c>
       <c r="E63" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F63" s="15">
         <v>475.68</v>
       </c>
       <c r="G63" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H63" s="15">
         <v>352.64</v>
       </c>
       <c r="I63" s="4" t="s">
@@ -8004,51 +8004,51 @@
       <c r="AD63" s="13">
         <v>25.3</v>
       </c>
       <c r="AE63" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF63" s="13">
         <v>18.8</v>
       </c>
       <c r="AG63" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH63" s="13">
         <v>10.7</v>
       </c>
       <c r="AI63" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ63" s="56">
         <v>10.7</v>
       </c>
       <c r="AK63" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="64" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="51" t="s">
         <v>71</v>
       </c>
       <c r="B64" s="15">
         <v>3231.09</v>
       </c>
       <c r="C64" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D64" s="15">
         <v>1917.13</v>
       </c>
       <c r="E64" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F64" s="15">
         <v>480.77</v>
       </c>
       <c r="G64" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H64" s="15">
         <v>364.76</v>
       </c>
       <c r="I64" s="4" t="s">
@@ -8117,51 +8117,51 @@
       <c r="AD64" s="13">
         <v>25.1</v>
       </c>
       <c r="AE64" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF64" s="13">
         <v>19</v>
       </c>
       <c r="AG64" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH64" s="13">
         <v>10.9</v>
       </c>
       <c r="AI64" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ64" s="56">
         <v>10.6</v>
       </c>
       <c r="AK64" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="65" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="51" t="s">
         <v>72</v>
       </c>
       <c r="B65" s="15">
         <v>3318.78</v>
       </c>
       <c r="C65" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D65" s="15">
         <v>1955.78</v>
       </c>
       <c r="E65" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F65" s="15">
         <v>492.65</v>
       </c>
       <c r="G65" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H65" s="15">
         <v>375.56</v>
       </c>
       <c r="I65" s="4" t="s">
@@ -8230,51 +8230,51 @@
       <c r="AD65" s="13">
         <v>25.2</v>
       </c>
       <c r="AE65" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF65" s="13">
         <v>19.2</v>
       </c>
       <c r="AG65" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH65" s="13">
         <v>10.9</v>
       </c>
       <c r="AI65" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ65" s="13">
         <v>10.4</v>
       </c>
       <c r="AK65" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="66" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="51" t="s">
         <v>73</v>
       </c>
       <c r="B66" s="15">
         <v>3437.2</v>
       </c>
       <c r="C66" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D66" s="15">
         <v>1989.31</v>
       </c>
       <c r="E66" s="4" t="s">
         <v>90</v>
       </c>
       <c r="F66" s="15">
         <v>500.63</v>
       </c>
       <c r="G66" s="4" t="s">
         <v>90</v>
       </c>
       <c r="H66" s="15">
         <v>385.08</v>
       </c>
       <c r="I66" s="4" t="s">
@@ -8343,2843 +8343,2877 @@
       <c r="AD66" s="13">
         <v>25.2</v>
       </c>
       <c r="AE66" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AF66" s="13">
         <v>19.399999999999999</v>
       </c>
       <c r="AG66" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AH66" s="13">
         <v>10.9</v>
       </c>
       <c r="AI66" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AJ66" s="13">
         <v>10.199999999999999</v>
       </c>
       <c r="AK66" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="67" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="51" t="s">
         <v>74</v>
       </c>
       <c r="B67" s="15">
         <v>3500.21</v>
       </c>
-      <c r="C67" s="4"/>
+      <c r="C67" s="4" t="s">
+        <v>90</v>
+      </c>
       <c r="D67" s="15">
         <v>2015.42</v>
       </c>
-      <c r="E67" s="4"/>
+      <c r="E67" s="4" t="s">
+        <v>90</v>
+      </c>
       <c r="F67" s="15">
         <v>506.78</v>
       </c>
-      <c r="G67" s="4"/>
+      <c r="G67" s="4" t="s">
+        <v>90</v>
+      </c>
       <c r="H67" s="15">
         <v>391.04</v>
       </c>
-      <c r="I67" s="4"/>
+      <c r="I67" s="4" t="s">
+        <v>90</v>
+      </c>
       <c r="J67" s="15">
         <v>220.3</v>
       </c>
-      <c r="K67" s="4"/>
+      <c r="K67" s="4" t="s">
+        <v>90</v>
+      </c>
       <c r="L67" s="15">
         <v>196.55</v>
       </c>
-      <c r="M67" s="5"/>
+      <c r="M67" s="5" t="s">
+        <v>90</v>
+      </c>
       <c r="N67" s="12">
         <v>106.7</v>
       </c>
-      <c r="O67" s="4"/>
+      <c r="O67" s="4" t="s">
+        <v>90</v>
+      </c>
       <c r="P67" s="13">
         <v>103.6</v>
       </c>
-      <c r="Q67" s="4"/>
+      <c r="Q67" s="4" t="s">
+        <v>90</v>
+      </c>
       <c r="R67" s="13">
         <v>101.7</v>
       </c>
-      <c r="S67" s="4"/>
+      <c r="S67" s="4" t="s">
+        <v>90</v>
+      </c>
       <c r="T67" s="13">
         <v>103.4</v>
       </c>
-      <c r="U67" s="4"/>
+      <c r="U67" s="4" t="s">
+        <v>90</v>
+      </c>
       <c r="V67" s="13">
         <v>102</v>
       </c>
-      <c r="W67" s="4"/>
+      <c r="W67" s="4" t="s">
+        <v>90</v>
+      </c>
       <c r="X67" s="13">
         <v>102</v>
       </c>
-      <c r="Y67" s="8"/>
+      <c r="Y67" s="8" t="s">
+        <v>90</v>
+      </c>
       <c r="Z67" s="16" t="s">
         <v>1</v>
       </c>
       <c r="AA67" s="4"/>
       <c r="AB67" s="13">
         <v>100</v>
       </c>
-      <c r="AC67" s="4"/>
+      <c r="AC67" s="4" t="s">
+        <v>90</v>
+      </c>
       <c r="AD67" s="13">
         <v>25.1</v>
       </c>
-      <c r="AE67" s="4"/>
+      <c r="AE67" s="4" t="s">
+        <v>90</v>
+      </c>
       <c r="AF67" s="13">
         <v>19.399999999999999</v>
       </c>
-      <c r="AG67" s="4"/>
+      <c r="AG67" s="4" t="s">
+        <v>90</v>
+      </c>
       <c r="AH67" s="13">
         <v>10.9</v>
       </c>
-      <c r="AI67" s="4"/>
+      <c r="AI67" s="4" t="s">
+        <v>90</v>
+      </c>
       <c r="AJ67" s="13">
         <v>9.8000000000000007</v>
       </c>
-      <c r="AK67" s="4"/>
-[...1 lines deleted...]
-    <row r="68" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AK67" s="4" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="68" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="56"/>
       <c r="B68" s="56"/>
       <c r="C68" s="56"/>
       <c r="D68" s="56"/>
       <c r="E68" s="56"/>
       <c r="F68" s="56"/>
       <c r="G68" s="56"/>
       <c r="H68" s="56"/>
       <c r="I68" s="56"/>
       <c r="J68" s="56"/>
       <c r="K68" s="56"/>
       <c r="L68" s="56"/>
       <c r="M68" s="56"/>
     </row>
-    <row r="69" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="56"/>
       <c r="B69" s="56"/>
       <c r="C69" s="56"/>
       <c r="D69" s="56"/>
       <c r="E69" s="56"/>
       <c r="F69" s="56"/>
       <c r="G69" s="56"/>
       <c r="H69" s="56"/>
       <c r="I69" s="56"/>
       <c r="J69" s="56"/>
       <c r="K69" s="56"/>
       <c r="L69" s="56"/>
       <c r="M69" s="56"/>
     </row>
-    <row r="70" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="56"/>
       <c r="B70" s="56"/>
       <c r="C70" s="56"/>
       <c r="D70" s="56"/>
       <c r="E70" s="56"/>
       <c r="F70" s="56"/>
       <c r="G70" s="56"/>
       <c r="H70" s="56"/>
       <c r="I70" s="56"/>
       <c r="J70" s="56"/>
       <c r="K70" s="56"/>
       <c r="L70" s="56"/>
       <c r="M70" s="56"/>
     </row>
-    <row r="71" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="56"/>
       <c r="B71" s="56"/>
       <c r="C71" s="56"/>
       <c r="D71" s="56"/>
       <c r="E71" s="56"/>
       <c r="F71" s="56"/>
       <c r="G71" s="56"/>
       <c r="H71" s="56"/>
       <c r="I71" s="56"/>
       <c r="J71" s="56"/>
       <c r="K71" s="56"/>
       <c r="L71" s="56"/>
       <c r="M71" s="56"/>
     </row>
-    <row r="72" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="56"/>
       <c r="B72" s="56"/>
       <c r="C72" s="56"/>
       <c r="D72" s="56"/>
       <c r="E72" s="56"/>
       <c r="F72" s="56"/>
       <c r="G72" s="56"/>
       <c r="H72" s="56"/>
       <c r="I72" s="56"/>
       <c r="J72" s="56"/>
       <c r="K72" s="56"/>
       <c r="L72" s="56"/>
       <c r="M72" s="56"/>
     </row>
-    <row r="73" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="56"/>
       <c r="B73" s="56"/>
       <c r="C73" s="56"/>
       <c r="D73" s="56"/>
       <c r="E73" s="56"/>
       <c r="F73" s="56"/>
       <c r="G73" s="56"/>
       <c r="H73" s="56"/>
       <c r="I73" s="56"/>
       <c r="J73" s="56"/>
       <c r="K73" s="56"/>
       <c r="L73" s="56"/>
       <c r="M73" s="56"/>
     </row>
-    <row r="74" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="56"/>
       <c r="B74" s="56"/>
       <c r="C74" s="56"/>
       <c r="D74" s="56"/>
       <c r="E74" s="56"/>
       <c r="F74" s="56"/>
       <c r="G74" s="56"/>
       <c r="H74" s="56"/>
       <c r="I74" s="56"/>
       <c r="J74" s="56"/>
       <c r="K74" s="56"/>
       <c r="L74" s="56"/>
       <c r="M74" s="56"/>
     </row>
-    <row r="75" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="56"/>
       <c r="B75" s="56"/>
       <c r="C75" s="56"/>
       <c r="D75" s="56"/>
       <c r="E75" s="56"/>
       <c r="F75" s="56"/>
       <c r="G75" s="56"/>
       <c r="H75" s="56"/>
       <c r="I75" s="56"/>
       <c r="J75" s="56"/>
       <c r="K75" s="56"/>
       <c r="L75" s="56"/>
       <c r="M75" s="56"/>
     </row>
-    <row r="76" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="56"/>
       <c r="B76" s="56"/>
       <c r="C76" s="56"/>
       <c r="D76" s="56"/>
       <c r="E76" s="56"/>
       <c r="F76" s="56"/>
       <c r="G76" s="56"/>
       <c r="H76" s="56"/>
       <c r="I76" s="56"/>
       <c r="J76" s="56"/>
       <c r="K76" s="56"/>
       <c r="L76" s="56"/>
       <c r="M76" s="56"/>
     </row>
-    <row r="77" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="56"/>
       <c r="B77" s="56"/>
       <c r="C77" s="56"/>
       <c r="D77" s="56"/>
       <c r="E77" s="56"/>
       <c r="F77" s="56"/>
       <c r="G77" s="56"/>
       <c r="H77" s="56"/>
       <c r="I77" s="56"/>
       <c r="J77" s="56"/>
       <c r="K77" s="56"/>
       <c r="L77" s="56"/>
       <c r="M77" s="56"/>
     </row>
-    <row r="78" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="56"/>
       <c r="B78" s="56"/>
       <c r="C78" s="56"/>
       <c r="D78" s="56"/>
       <c r="E78" s="56"/>
       <c r="F78" s="56"/>
       <c r="G78" s="56"/>
       <c r="H78" s="56"/>
       <c r="I78" s="56"/>
       <c r="J78" s="56"/>
       <c r="K78" s="56"/>
       <c r="L78" s="56"/>
       <c r="M78" s="56"/>
     </row>
-    <row r="79" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="56"/>
       <c r="B79" s="56"/>
       <c r="C79" s="56"/>
       <c r="D79" s="56"/>
       <c r="E79" s="56"/>
       <c r="F79" s="56"/>
       <c r="G79" s="56"/>
       <c r="H79" s="56"/>
       <c r="I79" s="56"/>
       <c r="J79" s="56"/>
       <c r="K79" s="56"/>
       <c r="L79" s="56"/>
       <c r="M79" s="56"/>
     </row>
-    <row r="80" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="56"/>
       <c r="B80" s="56"/>
       <c r="C80" s="56"/>
       <c r="D80" s="56"/>
       <c r="E80" s="56"/>
       <c r="F80" s="56"/>
       <c r="G80" s="56"/>
       <c r="H80" s="56"/>
       <c r="I80" s="56"/>
       <c r="J80" s="56"/>
       <c r="K80" s="56"/>
       <c r="L80" s="56"/>
       <c r="M80" s="56"/>
     </row>
-    <row r="81" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="56"/>
       <c r="B81" s="56"/>
       <c r="C81" s="56"/>
       <c r="D81" s="56"/>
       <c r="E81" s="56"/>
       <c r="F81" s="56"/>
       <c r="G81" s="56"/>
       <c r="H81" s="56"/>
       <c r="I81" s="56"/>
       <c r="J81" s="56"/>
       <c r="K81" s="56"/>
       <c r="L81" s="56"/>
       <c r="M81" s="56"/>
     </row>
-    <row r="82" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="56"/>
       <c r="B82" s="56"/>
       <c r="C82" s="56"/>
       <c r="D82" s="56"/>
       <c r="E82" s="56"/>
       <c r="F82" s="56"/>
       <c r="G82" s="56"/>
       <c r="H82" s="56"/>
       <c r="I82" s="56"/>
       <c r="J82" s="56"/>
       <c r="K82" s="56"/>
       <c r="L82" s="56"/>
       <c r="M82" s="56"/>
     </row>
-    <row r="83" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="56"/>
       <c r="B83" s="56"/>
       <c r="C83" s="56"/>
       <c r="D83" s="56"/>
       <c r="E83" s="56"/>
       <c r="F83" s="56"/>
       <c r="G83" s="56"/>
       <c r="H83" s="56"/>
       <c r="I83" s="56"/>
       <c r="J83" s="56"/>
       <c r="K83" s="56"/>
       <c r="L83" s="56"/>
       <c r="M83" s="56"/>
     </row>
-    <row r="84" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="56"/>
       <c r="B84" s="56"/>
       <c r="C84" s="56"/>
       <c r="D84" s="56"/>
       <c r="E84" s="56"/>
       <c r="F84" s="56"/>
       <c r="G84" s="56"/>
       <c r="H84" s="56"/>
       <c r="I84" s="56"/>
       <c r="J84" s="56"/>
       <c r="K84" s="56"/>
       <c r="L84" s="56"/>
       <c r="M84" s="56"/>
     </row>
-    <row r="85" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="56"/>
       <c r="B85" s="56"/>
       <c r="C85" s="56"/>
       <c r="D85" s="56"/>
       <c r="E85" s="56"/>
       <c r="F85" s="56"/>
       <c r="G85" s="56"/>
       <c r="H85" s="56"/>
       <c r="I85" s="56"/>
       <c r="J85" s="56"/>
       <c r="K85" s="56"/>
       <c r="L85" s="56"/>
       <c r="M85" s="56"/>
     </row>
-    <row r="86" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="56"/>
       <c r="B86" s="56"/>
       <c r="C86" s="56"/>
       <c r="D86" s="56"/>
       <c r="E86" s="56"/>
       <c r="F86" s="56"/>
       <c r="G86" s="56"/>
       <c r="H86" s="56"/>
       <c r="I86" s="56"/>
       <c r="J86" s="56"/>
       <c r="K86" s="56"/>
       <c r="L86" s="56"/>
       <c r="M86" s="56"/>
     </row>
-    <row r="87" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="56"/>
       <c r="B87" s="56"/>
       <c r="C87" s="56"/>
       <c r="D87" s="56"/>
       <c r="E87" s="56"/>
       <c r="F87" s="56"/>
       <c r="G87" s="56"/>
       <c r="H87" s="56"/>
       <c r="I87" s="56"/>
       <c r="J87" s="56"/>
       <c r="K87" s="56"/>
       <c r="L87" s="56"/>
       <c r="M87" s="56"/>
     </row>
-    <row r="88" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="56"/>
       <c r="B88" s="56"/>
       <c r="C88" s="56"/>
       <c r="D88" s="56"/>
       <c r="E88" s="56"/>
       <c r="F88" s="56"/>
       <c r="G88" s="56"/>
       <c r="H88" s="56"/>
       <c r="I88" s="56"/>
       <c r="J88" s="56"/>
       <c r="K88" s="56"/>
       <c r="L88" s="56"/>
       <c r="M88" s="56"/>
     </row>
-    <row r="89" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="56"/>
       <c r="B89" s="56"/>
       <c r="C89" s="56"/>
       <c r="D89" s="56"/>
       <c r="E89" s="56"/>
       <c r="F89" s="56"/>
       <c r="G89" s="56"/>
       <c r="H89" s="56"/>
       <c r="I89" s="56"/>
       <c r="J89" s="56"/>
       <c r="K89" s="56"/>
       <c r="L89" s="56"/>
       <c r="M89" s="56"/>
     </row>
-    <row r="90" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="56"/>
       <c r="B90" s="56"/>
       <c r="C90" s="56"/>
       <c r="D90" s="56"/>
       <c r="E90" s="56"/>
       <c r="F90" s="56"/>
       <c r="G90" s="56"/>
       <c r="H90" s="56"/>
       <c r="I90" s="56"/>
       <c r="J90" s="56"/>
       <c r="K90" s="56"/>
       <c r="L90" s="56"/>
       <c r="M90" s="56"/>
     </row>
-    <row r="91" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="56"/>
       <c r="B91" s="56"/>
       <c r="C91" s="56"/>
       <c r="D91" s="56"/>
       <c r="E91" s="56"/>
       <c r="F91" s="56"/>
       <c r="G91" s="56"/>
       <c r="H91" s="56"/>
       <c r="I91" s="56"/>
       <c r="J91" s="56"/>
       <c r="K91" s="56"/>
       <c r="L91" s="56"/>
       <c r="M91" s="56"/>
     </row>
-    <row r="92" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="56"/>
       <c r="B92" s="56"/>
       <c r="C92" s="56"/>
       <c r="D92" s="56"/>
       <c r="E92" s="56"/>
       <c r="F92" s="56"/>
       <c r="G92" s="56"/>
       <c r="H92" s="56"/>
       <c r="I92" s="56"/>
       <c r="J92" s="56"/>
       <c r="K92" s="56"/>
       <c r="L92" s="56"/>
       <c r="M92" s="56"/>
     </row>
-    <row r="93" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="56"/>
       <c r="B93" s="56"/>
       <c r="C93" s="56"/>
       <c r="D93" s="56"/>
       <c r="E93" s="56"/>
       <c r="F93" s="56"/>
       <c r="G93" s="56"/>
       <c r="H93" s="56"/>
       <c r="I93" s="56"/>
       <c r="J93" s="56"/>
       <c r="K93" s="56"/>
       <c r="L93" s="56"/>
       <c r="M93" s="56"/>
     </row>
-    <row r="94" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="56"/>
       <c r="B94" s="56"/>
       <c r="C94" s="56"/>
       <c r="D94" s="56"/>
       <c r="E94" s="56"/>
       <c r="F94" s="56"/>
       <c r="G94" s="56"/>
       <c r="H94" s="56"/>
       <c r="I94" s="56"/>
       <c r="J94" s="56"/>
       <c r="K94" s="56"/>
       <c r="L94" s="56"/>
       <c r="M94" s="56"/>
     </row>
-    <row r="95" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="56"/>
       <c r="B95" s="56"/>
       <c r="C95" s="56"/>
       <c r="D95" s="56"/>
       <c r="E95" s="56"/>
       <c r="F95" s="56"/>
       <c r="G95" s="56"/>
       <c r="H95" s="56"/>
       <c r="I95" s="56"/>
       <c r="J95" s="56"/>
       <c r="K95" s="56"/>
       <c r="L95" s="56"/>
       <c r="M95" s="56"/>
     </row>
-    <row r="96" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="56"/>
       <c r="B96" s="56"/>
       <c r="C96" s="56"/>
       <c r="D96" s="56"/>
       <c r="E96" s="56"/>
       <c r="F96" s="56"/>
       <c r="G96" s="56"/>
       <c r="H96" s="56"/>
       <c r="I96" s="56"/>
       <c r="J96" s="56"/>
       <c r="K96" s="56"/>
       <c r="L96" s="56"/>
       <c r="M96" s="56"/>
     </row>
-    <row r="97" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="97" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="56"/>
       <c r="B97" s="56"/>
       <c r="C97" s="56"/>
       <c r="D97" s="56"/>
       <c r="E97" s="56"/>
       <c r="F97" s="56"/>
       <c r="G97" s="56"/>
       <c r="H97" s="56"/>
       <c r="I97" s="56"/>
       <c r="J97" s="56"/>
       <c r="K97" s="56"/>
       <c r="L97" s="56"/>
       <c r="M97" s="56"/>
     </row>
-    <row r="98" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="98" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="56"/>
       <c r="B98" s="56"/>
       <c r="C98" s="56"/>
       <c r="D98" s="56"/>
       <c r="E98" s="56"/>
       <c r="F98" s="56"/>
       <c r="G98" s="56"/>
       <c r="H98" s="56"/>
       <c r="I98" s="56"/>
       <c r="J98" s="56"/>
       <c r="K98" s="56"/>
       <c r="L98" s="56"/>
       <c r="M98" s="56"/>
     </row>
-    <row r="99" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="99" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="56"/>
       <c r="B99" s="56"/>
       <c r="C99" s="56"/>
       <c r="D99" s="56"/>
       <c r="E99" s="56"/>
       <c r="F99" s="56"/>
       <c r="G99" s="56"/>
       <c r="H99" s="56"/>
       <c r="I99" s="56"/>
       <c r="J99" s="56"/>
       <c r="K99" s="56"/>
       <c r="L99" s="56"/>
       <c r="M99" s="56"/>
     </row>
-    <row r="100" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="56"/>
       <c r="B100" s="56"/>
       <c r="C100" s="56"/>
       <c r="D100" s="56"/>
       <c r="E100" s="56"/>
       <c r="F100" s="56"/>
       <c r="G100" s="56"/>
       <c r="H100" s="56"/>
       <c r="I100" s="56"/>
       <c r="J100" s="56"/>
       <c r="K100" s="56"/>
       <c r="L100" s="56"/>
       <c r="M100" s="56"/>
     </row>
-    <row r="101" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="56"/>
       <c r="B101" s="56"/>
       <c r="C101" s="56"/>
       <c r="D101" s="56"/>
       <c r="E101" s="56"/>
       <c r="F101" s="56"/>
       <c r="G101" s="56"/>
       <c r="H101" s="56"/>
       <c r="I101" s="56"/>
       <c r="J101" s="56"/>
       <c r="K101" s="56"/>
       <c r="L101" s="56"/>
       <c r="M101" s="56"/>
     </row>
-    <row r="102" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="56"/>
       <c r="B102" s="56"/>
       <c r="C102" s="56"/>
       <c r="D102" s="56"/>
       <c r="E102" s="56"/>
       <c r="F102" s="56"/>
       <c r="G102" s="56"/>
       <c r="H102" s="56"/>
       <c r="I102" s="56"/>
       <c r="J102" s="56"/>
       <c r="K102" s="56"/>
       <c r="L102" s="56"/>
       <c r="M102" s="56"/>
     </row>
-    <row r="103" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="56"/>
       <c r="B103" s="56"/>
       <c r="C103" s="56"/>
       <c r="D103" s="56"/>
       <c r="E103" s="56"/>
       <c r="F103" s="56"/>
       <c r="G103" s="56"/>
       <c r="H103" s="56"/>
       <c r="I103" s="56"/>
       <c r="J103" s="56"/>
       <c r="K103" s="56"/>
       <c r="L103" s="56"/>
       <c r="M103" s="56"/>
     </row>
-    <row r="104" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="56"/>
       <c r="B104" s="56"/>
       <c r="C104" s="56"/>
       <c r="D104" s="56"/>
       <c r="E104" s="56"/>
       <c r="F104" s="56"/>
       <c r="G104" s="56"/>
       <c r="H104" s="56"/>
       <c r="I104" s="56"/>
       <c r="J104" s="56"/>
       <c r="K104" s="56"/>
       <c r="L104" s="56"/>
       <c r="M104" s="56"/>
     </row>
-    <row r="105" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="56"/>
       <c r="B105" s="56"/>
       <c r="C105" s="56"/>
       <c r="D105" s="56"/>
       <c r="E105" s="56"/>
       <c r="F105" s="56"/>
       <c r="G105" s="56"/>
       <c r="H105" s="56"/>
       <c r="I105" s="56"/>
       <c r="J105" s="56"/>
       <c r="K105" s="56"/>
       <c r="L105" s="56"/>
       <c r="M105" s="56"/>
     </row>
-    <row r="106" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="56"/>
       <c r="B106" s="56"/>
       <c r="C106" s="56"/>
       <c r="D106" s="56"/>
       <c r="E106" s="56"/>
       <c r="F106" s="56"/>
       <c r="G106" s="56"/>
       <c r="H106" s="56"/>
       <c r="I106" s="56"/>
       <c r="J106" s="56"/>
       <c r="K106" s="56"/>
       <c r="L106" s="56"/>
       <c r="M106" s="56"/>
     </row>
-    <row r="107" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="107" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="56"/>
       <c r="B107" s="56"/>
       <c r="C107" s="56"/>
       <c r="D107" s="56"/>
       <c r="E107" s="56"/>
       <c r="F107" s="56"/>
       <c r="G107" s="56"/>
       <c r="H107" s="56"/>
       <c r="I107" s="56"/>
       <c r="J107" s="56"/>
       <c r="K107" s="56"/>
       <c r="L107" s="56"/>
       <c r="M107" s="56"/>
     </row>
-    <row r="108" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="56"/>
       <c r="B108" s="56"/>
       <c r="C108" s="56"/>
       <c r="D108" s="56"/>
       <c r="E108" s="56"/>
       <c r="F108" s="56"/>
       <c r="G108" s="56"/>
       <c r="H108" s="56"/>
       <c r="I108" s="56"/>
       <c r="J108" s="56"/>
       <c r="K108" s="56"/>
       <c r="L108" s="56"/>
       <c r="M108" s="56"/>
     </row>
-    <row r="109" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="56"/>
       <c r="B109" s="56"/>
       <c r="C109" s="56"/>
       <c r="D109" s="56"/>
       <c r="E109" s="56"/>
       <c r="F109" s="56"/>
       <c r="G109" s="56"/>
       <c r="H109" s="56"/>
       <c r="I109" s="56"/>
       <c r="J109" s="56"/>
       <c r="K109" s="56"/>
       <c r="L109" s="56"/>
       <c r="M109" s="56"/>
     </row>
-    <row r="110" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="56"/>
       <c r="B110" s="56"/>
       <c r="C110" s="56"/>
       <c r="D110" s="56"/>
       <c r="E110" s="56"/>
       <c r="F110" s="56"/>
       <c r="G110" s="56"/>
       <c r="H110" s="56"/>
       <c r="I110" s="56"/>
       <c r="J110" s="56"/>
       <c r="K110" s="56"/>
       <c r="L110" s="56"/>
       <c r="M110" s="56"/>
     </row>
-    <row r="111" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="56"/>
       <c r="B111" s="56"/>
       <c r="C111" s="56"/>
       <c r="D111" s="56"/>
       <c r="E111" s="56"/>
       <c r="F111" s="56"/>
       <c r="G111" s="56"/>
       <c r="H111" s="56"/>
       <c r="I111" s="56"/>
       <c r="J111" s="56"/>
       <c r="K111" s="56"/>
       <c r="L111" s="56"/>
       <c r="M111" s="56"/>
     </row>
-    <row r="112" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="112" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="56"/>
       <c r="B112" s="56"/>
       <c r="C112" s="56"/>
       <c r="D112" s="56"/>
       <c r="E112" s="56"/>
       <c r="F112" s="56"/>
       <c r="G112" s="56"/>
       <c r="H112" s="56"/>
       <c r="I112" s="56"/>
       <c r="J112" s="56"/>
       <c r="K112" s="56"/>
       <c r="L112" s="56"/>
       <c r="M112" s="56"/>
     </row>
-    <row r="113" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="56"/>
       <c r="B113" s="56"/>
       <c r="C113" s="56"/>
       <c r="D113" s="56"/>
       <c r="E113" s="56"/>
       <c r="F113" s="56"/>
       <c r="G113" s="56"/>
       <c r="H113" s="56"/>
       <c r="I113" s="56"/>
       <c r="J113" s="56"/>
       <c r="K113" s="56"/>
       <c r="L113" s="56"/>
       <c r="M113" s="56"/>
     </row>
-    <row r="114" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="114" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="56"/>
       <c r="B114" s="56"/>
       <c r="C114" s="56"/>
       <c r="D114" s="56"/>
       <c r="E114" s="56"/>
       <c r="F114" s="56"/>
       <c r="G114" s="56"/>
       <c r="H114" s="56"/>
       <c r="I114" s="56"/>
       <c r="J114" s="56"/>
       <c r="K114" s="56"/>
       <c r="L114" s="56"/>
       <c r="M114" s="56"/>
     </row>
-    <row r="115" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="56"/>
       <c r="B115" s="56"/>
       <c r="C115" s="56"/>
       <c r="D115" s="56"/>
       <c r="E115" s="56"/>
       <c r="F115" s="56"/>
       <c r="G115" s="56"/>
       <c r="H115" s="56"/>
       <c r="I115" s="56"/>
       <c r="J115" s="56"/>
       <c r="K115" s="56"/>
       <c r="L115" s="56"/>
       <c r="M115" s="56"/>
     </row>
-    <row r="116" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="56"/>
       <c r="B116" s="56"/>
       <c r="C116" s="56"/>
       <c r="D116" s="56"/>
       <c r="E116" s="56"/>
       <c r="F116" s="56"/>
       <c r="G116" s="56"/>
       <c r="H116" s="56"/>
       <c r="I116" s="56"/>
       <c r="J116" s="56"/>
       <c r="K116" s="56"/>
       <c r="L116" s="56"/>
       <c r="M116" s="56"/>
     </row>
-    <row r="117" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="117" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="56"/>
       <c r="B117" s="56"/>
       <c r="C117" s="56"/>
       <c r="D117" s="56"/>
       <c r="E117" s="56"/>
       <c r="F117" s="56"/>
       <c r="G117" s="56"/>
       <c r="H117" s="56"/>
       <c r="I117" s="56"/>
       <c r="J117" s="56"/>
       <c r="K117" s="56"/>
       <c r="L117" s="56"/>
       <c r="M117" s="56"/>
     </row>
-    <row r="118" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="118" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="56"/>
       <c r="B118" s="56"/>
       <c r="C118" s="56"/>
       <c r="D118" s="56"/>
       <c r="E118" s="56"/>
       <c r="F118" s="56"/>
       <c r="G118" s="56"/>
       <c r="H118" s="56"/>
       <c r="I118" s="56"/>
       <c r="J118" s="56"/>
       <c r="K118" s="56"/>
       <c r="L118" s="56"/>
       <c r="M118" s="56"/>
     </row>
-    <row r="119" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="119" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="56"/>
       <c r="B119" s="56"/>
       <c r="C119" s="56"/>
       <c r="D119" s="56"/>
       <c r="E119" s="56"/>
       <c r="F119" s="56"/>
       <c r="G119" s="56"/>
       <c r="H119" s="56"/>
       <c r="I119" s="56"/>
       <c r="J119" s="56"/>
       <c r="K119" s="56"/>
       <c r="L119" s="56"/>
       <c r="M119" s="56"/>
     </row>
-    <row r="120" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="120" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="56"/>
       <c r="B120" s="56"/>
       <c r="C120" s="56"/>
       <c r="D120" s="56"/>
       <c r="E120" s="56"/>
       <c r="F120" s="56"/>
       <c r="G120" s="56"/>
       <c r="H120" s="56"/>
       <c r="I120" s="56"/>
       <c r="J120" s="56"/>
       <c r="K120" s="56"/>
       <c r="L120" s="56"/>
       <c r="M120" s="56"/>
     </row>
-    <row r="121" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="56"/>
       <c r="B121" s="56"/>
       <c r="C121" s="56"/>
       <c r="D121" s="56"/>
       <c r="E121" s="56"/>
       <c r="F121" s="56"/>
       <c r="G121" s="56"/>
       <c r="H121" s="56"/>
       <c r="I121" s="56"/>
       <c r="J121" s="56"/>
       <c r="K121" s="56"/>
       <c r="L121" s="56"/>
       <c r="M121" s="56"/>
     </row>
-    <row r="122" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="122" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="56"/>
       <c r="B122" s="56"/>
       <c r="C122" s="56"/>
       <c r="D122" s="56"/>
       <c r="E122" s="56"/>
       <c r="F122" s="56"/>
       <c r="G122" s="56"/>
       <c r="H122" s="56"/>
       <c r="I122" s="56"/>
       <c r="J122" s="56"/>
       <c r="K122" s="56"/>
       <c r="L122" s="56"/>
       <c r="M122" s="56"/>
     </row>
-    <row r="123" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="123" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="56"/>
       <c r="B123" s="56"/>
       <c r="C123" s="56"/>
       <c r="D123" s="56"/>
       <c r="E123" s="56"/>
       <c r="F123" s="56"/>
       <c r="G123" s="56"/>
       <c r="H123" s="56"/>
       <c r="I123" s="56"/>
       <c r="J123" s="56"/>
       <c r="K123" s="56"/>
       <c r="L123" s="56"/>
       <c r="M123" s="56"/>
     </row>
-    <row r="124" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="124" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="56"/>
       <c r="B124" s="56"/>
       <c r="C124" s="56"/>
       <c r="D124" s="56"/>
       <c r="E124" s="56"/>
       <c r="F124" s="56"/>
       <c r="G124" s="56"/>
       <c r="H124" s="56"/>
       <c r="I124" s="56"/>
       <c r="J124" s="56"/>
       <c r="K124" s="56"/>
       <c r="L124" s="56"/>
       <c r="M124" s="56"/>
     </row>
-    <row r="125" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="125" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="56"/>
       <c r="B125" s="56"/>
       <c r="C125" s="56"/>
       <c r="D125" s="56"/>
       <c r="E125" s="56"/>
       <c r="F125" s="56"/>
       <c r="G125" s="56"/>
       <c r="H125" s="56"/>
       <c r="I125" s="56"/>
       <c r="J125" s="56"/>
       <c r="K125" s="56"/>
       <c r="L125" s="56"/>
       <c r="M125" s="56"/>
     </row>
-    <row r="126" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="126" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="56"/>
       <c r="B126" s="56"/>
       <c r="C126" s="56"/>
       <c r="D126" s="56"/>
       <c r="E126" s="56"/>
       <c r="F126" s="56"/>
       <c r="G126" s="56"/>
       <c r="H126" s="56"/>
       <c r="I126" s="56"/>
       <c r="J126" s="56"/>
       <c r="K126" s="56"/>
       <c r="L126" s="56"/>
       <c r="M126" s="56"/>
     </row>
-    <row r="127" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="56"/>
       <c r="B127" s="56"/>
       <c r="C127" s="56"/>
       <c r="D127" s="56"/>
       <c r="E127" s="56"/>
       <c r="F127" s="56"/>
       <c r="G127" s="56"/>
       <c r="H127" s="56"/>
       <c r="I127" s="56"/>
       <c r="J127" s="56"/>
       <c r="K127" s="56"/>
       <c r="L127" s="56"/>
       <c r="M127" s="56"/>
     </row>
-    <row r="128" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="128" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="56"/>
       <c r="B128" s="56"/>
       <c r="C128" s="56"/>
       <c r="D128" s="56"/>
       <c r="E128" s="56"/>
       <c r="F128" s="56"/>
       <c r="G128" s="56"/>
       <c r="H128" s="56"/>
       <c r="I128" s="56"/>
       <c r="J128" s="56"/>
       <c r="K128" s="56"/>
       <c r="L128" s="56"/>
       <c r="M128" s="56"/>
     </row>
-    <row r="129" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="129" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="56"/>
       <c r="B129" s="56"/>
       <c r="C129" s="56"/>
       <c r="D129" s="56"/>
       <c r="E129" s="56"/>
       <c r="F129" s="56"/>
       <c r="G129" s="56"/>
       <c r="H129" s="56"/>
       <c r="I129" s="56"/>
       <c r="J129" s="56"/>
       <c r="K129" s="56"/>
       <c r="L129" s="56"/>
       <c r="M129" s="56"/>
     </row>
-    <row r="130" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="56"/>
       <c r="B130" s="56"/>
       <c r="C130" s="56"/>
       <c r="D130" s="56"/>
       <c r="E130" s="56"/>
       <c r="F130" s="56"/>
       <c r="G130" s="56"/>
       <c r="H130" s="56"/>
       <c r="I130" s="56"/>
       <c r="J130" s="56"/>
       <c r="K130" s="56"/>
       <c r="L130" s="56"/>
       <c r="M130" s="56"/>
     </row>
-    <row r="131" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="131" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="56"/>
       <c r="B131" s="56"/>
       <c r="C131" s="56"/>
       <c r="D131" s="56"/>
       <c r="E131" s="56"/>
       <c r="F131" s="56"/>
       <c r="G131" s="56"/>
       <c r="H131" s="56"/>
       <c r="I131" s="56"/>
       <c r="J131" s="56"/>
       <c r="K131" s="56"/>
       <c r="L131" s="56"/>
       <c r="M131" s="56"/>
     </row>
-    <row r="132" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="132" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="56"/>
       <c r="B132" s="56"/>
       <c r="C132" s="56"/>
       <c r="D132" s="56"/>
       <c r="E132" s="56"/>
       <c r="F132" s="56"/>
       <c r="G132" s="56"/>
       <c r="H132" s="56"/>
       <c r="I132" s="56"/>
       <c r="J132" s="56"/>
       <c r="K132" s="56"/>
       <c r="L132" s="56"/>
       <c r="M132" s="56"/>
     </row>
-    <row r="133" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="133" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="56"/>
       <c r="B133" s="56"/>
       <c r="C133" s="56"/>
       <c r="D133" s="56"/>
       <c r="E133" s="56"/>
       <c r="F133" s="56"/>
       <c r="G133" s="56"/>
       <c r="H133" s="56"/>
       <c r="I133" s="56"/>
       <c r="J133" s="56"/>
       <c r="K133" s="56"/>
       <c r="L133" s="56"/>
       <c r="M133" s="56"/>
     </row>
-    <row r="134" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="134" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="56"/>
       <c r="B134" s="56"/>
       <c r="C134" s="56"/>
       <c r="D134" s="56"/>
       <c r="E134" s="56"/>
       <c r="F134" s="56"/>
       <c r="G134" s="56"/>
       <c r="H134" s="56"/>
       <c r="I134" s="56"/>
       <c r="J134" s="56"/>
       <c r="K134" s="56"/>
       <c r="L134" s="56"/>
       <c r="M134" s="56"/>
     </row>
-    <row r="135" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="135" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="56"/>
       <c r="B135" s="56"/>
       <c r="C135" s="56"/>
       <c r="D135" s="56"/>
       <c r="E135" s="56"/>
       <c r="F135" s="56"/>
       <c r="G135" s="56"/>
       <c r="H135" s="56"/>
       <c r="I135" s="56"/>
       <c r="J135" s="56"/>
       <c r="K135" s="56"/>
       <c r="L135" s="56"/>
       <c r="M135" s="56"/>
     </row>
-    <row r="136" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="56"/>
       <c r="B136" s="56"/>
       <c r="C136" s="56"/>
       <c r="D136" s="56"/>
       <c r="E136" s="56"/>
       <c r="F136" s="56"/>
       <c r="G136" s="56"/>
       <c r="H136" s="56"/>
       <c r="I136" s="56"/>
       <c r="J136" s="56"/>
       <c r="K136" s="56"/>
       <c r="L136" s="56"/>
       <c r="M136" s="56"/>
     </row>
-    <row r="137" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="137" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="56"/>
       <c r="B137" s="56"/>
       <c r="C137" s="56"/>
       <c r="D137" s="56"/>
       <c r="E137" s="56"/>
       <c r="F137" s="56"/>
       <c r="G137" s="56"/>
       <c r="H137" s="56"/>
       <c r="I137" s="56"/>
       <c r="J137" s="56"/>
       <c r="K137" s="56"/>
       <c r="L137" s="56"/>
       <c r="M137" s="56"/>
     </row>
-    <row r="138" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="138" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="56"/>
       <c r="B138" s="56"/>
       <c r="C138" s="56"/>
       <c r="D138" s="56"/>
       <c r="E138" s="56"/>
       <c r="F138" s="56"/>
       <c r="G138" s="56"/>
       <c r="H138" s="56"/>
       <c r="I138" s="56"/>
       <c r="J138" s="56"/>
       <c r="K138" s="56"/>
       <c r="L138" s="56"/>
       <c r="M138" s="56"/>
     </row>
-    <row r="139" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="56"/>
       <c r="B139" s="56"/>
       <c r="C139" s="56"/>
       <c r="D139" s="56"/>
       <c r="E139" s="56"/>
       <c r="F139" s="56"/>
       <c r="G139" s="56"/>
       <c r="H139" s="56"/>
       <c r="I139" s="56"/>
       <c r="J139" s="56"/>
       <c r="K139" s="56"/>
       <c r="L139" s="56"/>
       <c r="M139" s="56"/>
     </row>
-    <row r="140" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="140" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="56"/>
       <c r="B140" s="56"/>
       <c r="C140" s="56"/>
       <c r="D140" s="56"/>
       <c r="E140" s="56"/>
       <c r="F140" s="56"/>
       <c r="G140" s="56"/>
       <c r="H140" s="56"/>
       <c r="I140" s="56"/>
       <c r="J140" s="56"/>
       <c r="K140" s="56"/>
       <c r="L140" s="56"/>
       <c r="M140" s="56"/>
     </row>
-    <row r="141" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="141" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="56"/>
       <c r="B141" s="56"/>
       <c r="C141" s="56"/>
       <c r="D141" s="56"/>
       <c r="E141" s="56"/>
       <c r="F141" s="56"/>
       <c r="G141" s="56"/>
       <c r="H141" s="56"/>
       <c r="I141" s="56"/>
       <c r="J141" s="56"/>
       <c r="K141" s="56"/>
       <c r="L141" s="56"/>
       <c r="M141" s="56"/>
     </row>
-    <row r="142" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="56"/>
       <c r="B142" s="56"/>
       <c r="C142" s="56"/>
       <c r="D142" s="56"/>
       <c r="E142" s="56"/>
       <c r="F142" s="56"/>
       <c r="G142" s="56"/>
       <c r="H142" s="56"/>
       <c r="I142" s="56"/>
       <c r="J142" s="56"/>
       <c r="K142" s="56"/>
       <c r="L142" s="56"/>
       <c r="M142" s="56"/>
     </row>
-    <row r="143" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="143" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="56"/>
       <c r="B143" s="56"/>
       <c r="C143" s="56"/>
       <c r="D143" s="56"/>
       <c r="E143" s="56"/>
       <c r="F143" s="56"/>
       <c r="G143" s="56"/>
       <c r="H143" s="56"/>
       <c r="I143" s="56"/>
       <c r="J143" s="56"/>
       <c r="K143" s="56"/>
       <c r="L143" s="56"/>
       <c r="M143" s="56"/>
     </row>
-    <row r="144" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="144" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="56"/>
       <c r="B144" s="56"/>
       <c r="C144" s="56"/>
       <c r="D144" s="56"/>
       <c r="E144" s="56"/>
       <c r="F144" s="56"/>
       <c r="G144" s="56"/>
       <c r="H144" s="56"/>
       <c r="I144" s="56"/>
       <c r="J144" s="56"/>
       <c r="K144" s="56"/>
       <c r="L144" s="56"/>
       <c r="M144" s="56"/>
     </row>
-    <row r="145" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="145" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="56"/>
       <c r="B145" s="56"/>
       <c r="C145" s="56"/>
       <c r="D145" s="56"/>
       <c r="E145" s="56"/>
       <c r="F145" s="56"/>
       <c r="G145" s="56"/>
       <c r="H145" s="56"/>
       <c r="I145" s="56"/>
       <c r="J145" s="56"/>
       <c r="K145" s="56"/>
       <c r="L145" s="56"/>
       <c r="M145" s="56"/>
     </row>
-    <row r="146" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="146" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="56"/>
       <c r="B146" s="56"/>
       <c r="C146" s="56"/>
       <c r="D146" s="56"/>
       <c r="E146" s="56"/>
       <c r="F146" s="56"/>
       <c r="G146" s="56"/>
       <c r="H146" s="56"/>
       <c r="I146" s="56"/>
       <c r="J146" s="56"/>
       <c r="K146" s="56"/>
       <c r="L146" s="56"/>
       <c r="M146" s="56"/>
     </row>
-    <row r="147" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="147" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="56"/>
       <c r="B147" s="56"/>
       <c r="C147" s="56"/>
       <c r="D147" s="56"/>
       <c r="E147" s="56"/>
       <c r="F147" s="56"/>
       <c r="G147" s="56"/>
       <c r="H147" s="56"/>
       <c r="I147" s="56"/>
       <c r="J147" s="56"/>
       <c r="K147" s="56"/>
       <c r="L147" s="56"/>
       <c r="M147" s="56"/>
     </row>
-    <row r="148" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="148" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="56"/>
       <c r="B148" s="56"/>
       <c r="C148" s="56"/>
       <c r="D148" s="56"/>
       <c r="E148" s="56"/>
       <c r="F148" s="56"/>
       <c r="G148" s="56"/>
       <c r="H148" s="56"/>
       <c r="I148" s="56"/>
       <c r="J148" s="56"/>
       <c r="K148" s="56"/>
       <c r="L148" s="56"/>
       <c r="M148" s="56"/>
     </row>
-    <row r="149" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="149" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="56"/>
       <c r="B149" s="56"/>
       <c r="C149" s="56"/>
       <c r="D149" s="56"/>
       <c r="E149" s="56"/>
       <c r="F149" s="56"/>
       <c r="G149" s="56"/>
       <c r="H149" s="56"/>
       <c r="I149" s="56"/>
       <c r="J149" s="56"/>
       <c r="K149" s="56"/>
       <c r="L149" s="56"/>
       <c r="M149" s="56"/>
     </row>
-    <row r="150" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="150" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="56"/>
       <c r="B150" s="56"/>
       <c r="C150" s="56"/>
       <c r="D150" s="56"/>
       <c r="E150" s="56"/>
       <c r="F150" s="56"/>
       <c r="G150" s="56"/>
       <c r="H150" s="56"/>
       <c r="I150" s="56"/>
       <c r="J150" s="56"/>
       <c r="K150" s="56"/>
       <c r="L150" s="56"/>
       <c r="M150" s="56"/>
     </row>
-    <row r="151" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="56"/>
       <c r="B151" s="56"/>
       <c r="C151" s="56"/>
       <c r="D151" s="56"/>
       <c r="E151" s="56"/>
       <c r="F151" s="56"/>
       <c r="G151" s="56"/>
       <c r="H151" s="56"/>
       <c r="I151" s="56"/>
       <c r="J151" s="56"/>
       <c r="K151" s="56"/>
       <c r="L151" s="56"/>
       <c r="M151" s="56"/>
     </row>
-    <row r="152" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="152" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="56"/>
       <c r="B152" s="56"/>
       <c r="C152" s="56"/>
       <c r="D152" s="56"/>
       <c r="E152" s="56"/>
       <c r="F152" s="56"/>
       <c r="G152" s="56"/>
       <c r="H152" s="56"/>
       <c r="I152" s="56"/>
       <c r="J152" s="56"/>
       <c r="K152" s="56"/>
       <c r="L152" s="56"/>
       <c r="M152" s="56"/>
     </row>
-    <row r="153" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="153" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="56"/>
       <c r="B153" s="56"/>
       <c r="C153" s="56"/>
       <c r="D153" s="56"/>
       <c r="E153" s="56"/>
       <c r="F153" s="56"/>
       <c r="G153" s="56"/>
       <c r="H153" s="56"/>
       <c r="I153" s="56"/>
       <c r="J153" s="56"/>
       <c r="K153" s="56"/>
       <c r="L153" s="56"/>
       <c r="M153" s="56"/>
     </row>
-    <row r="154" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="154" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="56"/>
       <c r="B154" s="56"/>
       <c r="C154" s="56"/>
       <c r="D154" s="56"/>
       <c r="E154" s="56"/>
       <c r="F154" s="56"/>
       <c r="G154" s="56"/>
       <c r="H154" s="56"/>
       <c r="I154" s="56"/>
       <c r="J154" s="56"/>
       <c r="K154" s="56"/>
       <c r="L154" s="56"/>
       <c r="M154" s="56"/>
     </row>
-    <row r="155" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="155" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="56"/>
       <c r="B155" s="56"/>
       <c r="C155" s="56"/>
       <c r="D155" s="56"/>
       <c r="E155" s="56"/>
       <c r="F155" s="56"/>
       <c r="G155" s="56"/>
       <c r="H155" s="56"/>
       <c r="I155" s="56"/>
       <c r="J155" s="56"/>
       <c r="K155" s="56"/>
       <c r="L155" s="56"/>
       <c r="M155" s="56"/>
     </row>
-    <row r="156" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="156" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="56"/>
       <c r="B156" s="56"/>
       <c r="C156" s="56"/>
       <c r="D156" s="56"/>
       <c r="E156" s="56"/>
       <c r="F156" s="56"/>
       <c r="G156" s="56"/>
       <c r="H156" s="56"/>
       <c r="I156" s="56"/>
       <c r="J156" s="56"/>
       <c r="K156" s="56"/>
       <c r="L156" s="56"/>
       <c r="M156" s="56"/>
     </row>
-    <row r="157" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="157" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="56"/>
       <c r="B157" s="56"/>
       <c r="C157" s="56"/>
       <c r="D157" s="56"/>
       <c r="E157" s="56"/>
       <c r="F157" s="56"/>
       <c r="G157" s="56"/>
       <c r="H157" s="56"/>
       <c r="I157" s="56"/>
       <c r="J157" s="56"/>
       <c r="K157" s="56"/>
       <c r="L157" s="56"/>
       <c r="M157" s="56"/>
     </row>
-    <row r="158" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="158" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="56"/>
       <c r="B158" s="56"/>
       <c r="C158" s="56"/>
       <c r="D158" s="56"/>
       <c r="E158" s="56"/>
       <c r="F158" s="56"/>
       <c r="G158" s="56"/>
       <c r="H158" s="56"/>
       <c r="I158" s="56"/>
       <c r="J158" s="56"/>
       <c r="K158" s="56"/>
       <c r="L158" s="56"/>
       <c r="M158" s="56"/>
     </row>
-    <row r="159" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="159" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="56"/>
       <c r="B159" s="56"/>
       <c r="C159" s="56"/>
       <c r="D159" s="56"/>
       <c r="E159" s="56"/>
       <c r="F159" s="56"/>
       <c r="G159" s="56"/>
       <c r="H159" s="56"/>
       <c r="I159" s="56"/>
       <c r="J159" s="56"/>
       <c r="K159" s="56"/>
       <c r="L159" s="56"/>
       <c r="M159" s="56"/>
     </row>
-    <row r="160" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="56"/>
       <c r="B160" s="56"/>
       <c r="C160" s="56"/>
       <c r="D160" s="56"/>
       <c r="E160" s="56"/>
       <c r="F160" s="56"/>
       <c r="G160" s="56"/>
       <c r="H160" s="56"/>
       <c r="I160" s="56"/>
       <c r="J160" s="56"/>
       <c r="K160" s="56"/>
       <c r="L160" s="56"/>
       <c r="M160" s="56"/>
     </row>
-    <row r="161" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="161" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="56"/>
       <c r="B161" s="56"/>
       <c r="C161" s="56"/>
       <c r="D161" s="56"/>
       <c r="E161" s="56"/>
       <c r="F161" s="56"/>
       <c r="G161" s="56"/>
       <c r="H161" s="56"/>
       <c r="I161" s="56"/>
       <c r="J161" s="56"/>
       <c r="K161" s="56"/>
       <c r="L161" s="56"/>
       <c r="M161" s="56"/>
     </row>
-    <row r="162" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="56"/>
       <c r="B162" s="56"/>
       <c r="C162" s="56"/>
       <c r="D162" s="56"/>
       <c r="E162" s="56"/>
       <c r="F162" s="56"/>
       <c r="G162" s="56"/>
       <c r="H162" s="56"/>
       <c r="I162" s="56"/>
       <c r="J162" s="56"/>
       <c r="K162" s="56"/>
       <c r="L162" s="56"/>
       <c r="M162" s="56"/>
     </row>
-    <row r="163" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="163" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="56"/>
       <c r="B163" s="56"/>
       <c r="C163" s="56"/>
       <c r="D163" s="56"/>
       <c r="E163" s="56"/>
       <c r="F163" s="56"/>
       <c r="G163" s="56"/>
       <c r="H163" s="56"/>
       <c r="I163" s="56"/>
       <c r="J163" s="56"/>
       <c r="K163" s="56"/>
       <c r="L163" s="56"/>
       <c r="M163" s="56"/>
     </row>
-    <row r="164" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="164" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="56"/>
       <c r="B164" s="56"/>
       <c r="C164" s="56"/>
       <c r="D164" s="56"/>
       <c r="E164" s="56"/>
       <c r="F164" s="56"/>
       <c r="G164" s="56"/>
       <c r="H164" s="56"/>
       <c r="I164" s="56"/>
       <c r="J164" s="56"/>
       <c r="K164" s="56"/>
       <c r="L164" s="56"/>
       <c r="M164" s="56"/>
     </row>
-    <row r="165" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="165" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="56"/>
       <c r="B165" s="56"/>
       <c r="C165" s="56"/>
       <c r="D165" s="56"/>
       <c r="E165" s="56"/>
       <c r="F165" s="56"/>
       <c r="G165" s="56"/>
       <c r="H165" s="56"/>
       <c r="I165" s="56"/>
       <c r="J165" s="56"/>
       <c r="K165" s="56"/>
       <c r="L165" s="56"/>
       <c r="M165" s="56"/>
     </row>
-    <row r="166" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="166" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="56"/>
       <c r="B166" s="56"/>
       <c r="C166" s="56"/>
       <c r="D166" s="56"/>
       <c r="E166" s="56"/>
       <c r="F166" s="56"/>
       <c r="G166" s="56"/>
       <c r="H166" s="56"/>
       <c r="I166" s="56"/>
       <c r="J166" s="56"/>
       <c r="K166" s="56"/>
       <c r="L166" s="56"/>
       <c r="M166" s="56"/>
     </row>
-    <row r="167" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="167" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="56"/>
       <c r="B167" s="56"/>
       <c r="C167" s="56"/>
       <c r="D167" s="56"/>
       <c r="E167" s="56"/>
       <c r="F167" s="56"/>
       <c r="G167" s="56"/>
       <c r="H167" s="56"/>
       <c r="I167" s="56"/>
       <c r="J167" s="56"/>
       <c r="K167" s="56"/>
       <c r="L167" s="56"/>
       <c r="M167" s="56"/>
     </row>
-    <row r="168" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="168" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="56"/>
       <c r="B168" s="56"/>
       <c r="C168" s="56"/>
       <c r="D168" s="56"/>
       <c r="E168" s="56"/>
       <c r="F168" s="56"/>
       <c r="G168" s="56"/>
       <c r="H168" s="56"/>
       <c r="I168" s="56"/>
       <c r="J168" s="56"/>
       <c r="K168" s="56"/>
       <c r="L168" s="56"/>
       <c r="M168" s="56"/>
     </row>
-    <row r="169" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="169" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="56"/>
       <c r="B169" s="56"/>
       <c r="C169" s="56"/>
       <c r="D169" s="56"/>
       <c r="E169" s="56"/>
       <c r="F169" s="56"/>
       <c r="G169" s="56"/>
       <c r="H169" s="56"/>
       <c r="I169" s="56"/>
       <c r="J169" s="56"/>
       <c r="K169" s="56"/>
       <c r="L169" s="56"/>
       <c r="M169" s="56"/>
     </row>
-    <row r="170" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="170" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="56"/>
       <c r="B170" s="56"/>
       <c r="C170" s="56"/>
       <c r="D170" s="56"/>
       <c r="E170" s="56"/>
       <c r="F170" s="56"/>
       <c r="G170" s="56"/>
       <c r="H170" s="56"/>
       <c r="I170" s="56"/>
       <c r="J170" s="56"/>
       <c r="K170" s="56"/>
       <c r="L170" s="56"/>
       <c r="M170" s="56"/>
     </row>
-    <row r="171" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="171" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="56"/>
       <c r="B171" s="56"/>
       <c r="C171" s="56"/>
       <c r="D171" s="56"/>
       <c r="E171" s="56"/>
       <c r="F171" s="56"/>
       <c r="G171" s="56"/>
       <c r="H171" s="56"/>
       <c r="I171" s="56"/>
       <c r="J171" s="56"/>
       <c r="K171" s="56"/>
       <c r="L171" s="56"/>
       <c r="M171" s="56"/>
     </row>
-    <row r="172" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="172" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="56"/>
       <c r="B172" s="56"/>
       <c r="C172" s="56"/>
       <c r="D172" s="56"/>
       <c r="E172" s="56"/>
       <c r="F172" s="56"/>
       <c r="G172" s="56"/>
       <c r="H172" s="56"/>
       <c r="I172" s="56"/>
       <c r="J172" s="56"/>
       <c r="K172" s="56"/>
       <c r="L172" s="56"/>
       <c r="M172" s="56"/>
     </row>
-    <row r="173" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="173" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="56"/>
       <c r="B173" s="56"/>
       <c r="C173" s="56"/>
       <c r="D173" s="56"/>
       <c r="E173" s="56"/>
       <c r="F173" s="56"/>
       <c r="G173" s="56"/>
       <c r="H173" s="56"/>
       <c r="I173" s="56"/>
       <c r="J173" s="56"/>
       <c r="K173" s="56"/>
       <c r="L173" s="56"/>
       <c r="M173" s="56"/>
     </row>
-    <row r="174" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="174" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="56"/>
       <c r="B174" s="56"/>
       <c r="C174" s="56"/>
       <c r="D174" s="56"/>
       <c r="E174" s="56"/>
       <c r="F174" s="56"/>
       <c r="G174" s="56"/>
       <c r="H174" s="56"/>
       <c r="I174" s="56"/>
       <c r="J174" s="56"/>
       <c r="K174" s="56"/>
       <c r="L174" s="56"/>
       <c r="M174" s="56"/>
     </row>
-    <row r="175" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="175" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="56"/>
       <c r="B175" s="56"/>
       <c r="C175" s="56"/>
       <c r="D175" s="56"/>
       <c r="E175" s="56"/>
       <c r="F175" s="56"/>
       <c r="G175" s="56"/>
       <c r="H175" s="56"/>
       <c r="I175" s="56"/>
       <c r="J175" s="56"/>
       <c r="K175" s="56"/>
       <c r="L175" s="56"/>
       <c r="M175" s="56"/>
     </row>
-    <row r="176" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="176" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="56"/>
       <c r="B176" s="56"/>
       <c r="C176" s="56"/>
       <c r="D176" s="56"/>
       <c r="E176" s="56"/>
       <c r="F176" s="56"/>
       <c r="G176" s="56"/>
       <c r="H176" s="56"/>
       <c r="I176" s="56"/>
       <c r="J176" s="56"/>
       <c r="K176" s="56"/>
       <c r="L176" s="56"/>
       <c r="M176" s="56"/>
     </row>
-    <row r="177" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="177" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="56"/>
       <c r="B177" s="56"/>
       <c r="C177" s="56"/>
       <c r="D177" s="56"/>
       <c r="E177" s="56"/>
       <c r="F177" s="56"/>
       <c r="G177" s="56"/>
       <c r="H177" s="56"/>
       <c r="I177" s="56"/>
       <c r="J177" s="56"/>
       <c r="K177" s="56"/>
       <c r="L177" s="56"/>
       <c r="M177" s="56"/>
     </row>
-    <row r="178" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="178" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="56"/>
       <c r="B178" s="56"/>
       <c r="C178" s="56"/>
       <c r="D178" s="56"/>
       <c r="E178" s="56"/>
       <c r="F178" s="56"/>
       <c r="G178" s="56"/>
       <c r="H178" s="56"/>
       <c r="I178" s="56"/>
       <c r="J178" s="56"/>
       <c r="K178" s="56"/>
       <c r="L178" s="56"/>
       <c r="M178" s="56"/>
     </row>
-    <row r="179" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="179" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="56"/>
       <c r="B179" s="56"/>
       <c r="C179" s="56"/>
       <c r="D179" s="56"/>
       <c r="E179" s="56"/>
       <c r="F179" s="56"/>
       <c r="G179" s="56"/>
       <c r="H179" s="56"/>
       <c r="I179" s="56"/>
       <c r="J179" s="56"/>
       <c r="K179" s="56"/>
       <c r="L179" s="56"/>
       <c r="M179" s="56"/>
     </row>
-    <row r="180" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="180" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="56"/>
       <c r="B180" s="56"/>
       <c r="C180" s="56"/>
       <c r="D180" s="56"/>
       <c r="E180" s="56"/>
       <c r="F180" s="56"/>
       <c r="G180" s="56"/>
       <c r="H180" s="56"/>
       <c r="I180" s="56"/>
       <c r="J180" s="56"/>
       <c r="K180" s="56"/>
       <c r="L180" s="56"/>
       <c r="M180" s="56"/>
     </row>
-    <row r="181" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="181" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="56"/>
       <c r="B181" s="56"/>
       <c r="C181" s="56"/>
       <c r="D181" s="56"/>
       <c r="E181" s="56"/>
       <c r="F181" s="56"/>
       <c r="G181" s="56"/>
       <c r="H181" s="56"/>
       <c r="I181" s="56"/>
       <c r="J181" s="56"/>
       <c r="K181" s="56"/>
       <c r="L181" s="56"/>
       <c r="M181" s="56"/>
     </row>
-    <row r="182" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="182" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="56"/>
       <c r="B182" s="56"/>
       <c r="C182" s="56"/>
       <c r="D182" s="56"/>
       <c r="E182" s="56"/>
       <c r="F182" s="56"/>
       <c r="G182" s="56"/>
       <c r="H182" s="56"/>
       <c r="I182" s="56"/>
       <c r="J182" s="56"/>
       <c r="K182" s="56"/>
       <c r="L182" s="56"/>
       <c r="M182" s="56"/>
     </row>
-    <row r="183" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="183" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="56"/>
       <c r="B183" s="56"/>
       <c r="C183" s="56"/>
       <c r="D183" s="56"/>
       <c r="E183" s="56"/>
       <c r="F183" s="56"/>
       <c r="G183" s="56"/>
       <c r="H183" s="56"/>
       <c r="I183" s="56"/>
       <c r="J183" s="56"/>
       <c r="K183" s="56"/>
       <c r="L183" s="56"/>
       <c r="M183" s="56"/>
     </row>
-    <row r="184" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="184" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="56"/>
       <c r="B184" s="56"/>
       <c r="C184" s="56"/>
       <c r="D184" s="56"/>
       <c r="E184" s="56"/>
       <c r="F184" s="56"/>
       <c r="G184" s="56"/>
       <c r="H184" s="56"/>
       <c r="I184" s="56"/>
       <c r="J184" s="56"/>
       <c r="K184" s="56"/>
       <c r="L184" s="56"/>
       <c r="M184" s="56"/>
     </row>
-    <row r="185" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="185" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="56"/>
       <c r="B185" s="56"/>
       <c r="C185" s="56"/>
       <c r="D185" s="56"/>
       <c r="E185" s="56"/>
       <c r="F185" s="56"/>
       <c r="G185" s="56"/>
       <c r="H185" s="56"/>
       <c r="I185" s="56"/>
       <c r="J185" s="56"/>
       <c r="K185" s="56"/>
       <c r="L185" s="56"/>
       <c r="M185" s="56"/>
     </row>
-    <row r="186" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="186" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="56"/>
       <c r="B186" s="56"/>
       <c r="C186" s="56"/>
       <c r="D186" s="56"/>
       <c r="E186" s="56"/>
       <c r="F186" s="56"/>
       <c r="G186" s="56"/>
       <c r="H186" s="56"/>
       <c r="I186" s="56"/>
       <c r="J186" s="56"/>
       <c r="K186" s="56"/>
       <c r="L186" s="56"/>
       <c r="M186" s="56"/>
     </row>
-    <row r="187" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="187" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="56"/>
       <c r="B187" s="56"/>
       <c r="C187" s="56"/>
       <c r="D187" s="56"/>
       <c r="E187" s="56"/>
       <c r="F187" s="56"/>
       <c r="G187" s="56"/>
       <c r="H187" s="56"/>
       <c r="I187" s="56"/>
       <c r="J187" s="56"/>
       <c r="K187" s="56"/>
       <c r="L187" s="56"/>
       <c r="M187" s="56"/>
     </row>
-    <row r="188" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="188" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="56"/>
       <c r="B188" s="56"/>
       <c r="C188" s="56"/>
       <c r="D188" s="56"/>
       <c r="E188" s="56"/>
       <c r="F188" s="56"/>
       <c r="G188" s="56"/>
       <c r="H188" s="56"/>
       <c r="I188" s="56"/>
       <c r="J188" s="56"/>
       <c r="K188" s="56"/>
       <c r="L188" s="56"/>
       <c r="M188" s="56"/>
     </row>
-    <row r="189" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="189" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="56"/>
       <c r="B189" s="56"/>
       <c r="C189" s="56"/>
       <c r="D189" s="56"/>
       <c r="E189" s="56"/>
       <c r="F189" s="56"/>
       <c r="G189" s="56"/>
       <c r="H189" s="56"/>
       <c r="I189" s="56"/>
       <c r="J189" s="56"/>
       <c r="K189" s="56"/>
       <c r="L189" s="56"/>
       <c r="M189" s="56"/>
     </row>
-    <row r="190" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="190" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="56"/>
       <c r="B190" s="56"/>
       <c r="C190" s="56"/>
       <c r="D190" s="56"/>
       <c r="E190" s="56"/>
       <c r="F190" s="56"/>
       <c r="G190" s="56"/>
       <c r="H190" s="56"/>
       <c r="I190" s="56"/>
       <c r="J190" s="56"/>
       <c r="K190" s="56"/>
       <c r="L190" s="56"/>
       <c r="M190" s="56"/>
     </row>
-    <row r="191" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="191" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="56"/>
       <c r="B191" s="56"/>
       <c r="C191" s="56"/>
       <c r="D191" s="56"/>
       <c r="E191" s="56"/>
       <c r="F191" s="56"/>
       <c r="G191" s="56"/>
       <c r="H191" s="56"/>
       <c r="I191" s="56"/>
       <c r="J191" s="56"/>
       <c r="K191" s="56"/>
       <c r="L191" s="56"/>
       <c r="M191" s="56"/>
     </row>
-    <row r="192" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="192" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="56"/>
       <c r="B192" s="56"/>
       <c r="C192" s="56"/>
       <c r="D192" s="56"/>
       <c r="E192" s="56"/>
       <c r="F192" s="56"/>
       <c r="G192" s="56"/>
       <c r="H192" s="56"/>
       <c r="I192" s="56"/>
       <c r="J192" s="56"/>
       <c r="K192" s="56"/>
       <c r="L192" s="56"/>
       <c r="M192" s="56"/>
     </row>
-    <row r="193" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="193" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="56"/>
       <c r="B193" s="56"/>
       <c r="C193" s="56"/>
       <c r="D193" s="56"/>
       <c r="E193" s="56"/>
       <c r="F193" s="56"/>
       <c r="G193" s="56"/>
       <c r="H193" s="56"/>
       <c r="I193" s="56"/>
       <c r="J193" s="56"/>
       <c r="K193" s="56"/>
       <c r="L193" s="56"/>
       <c r="M193" s="56"/>
     </row>
-    <row r="194" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="194" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="56"/>
       <c r="B194" s="56"/>
       <c r="C194" s="56"/>
       <c r="D194" s="56"/>
       <c r="E194" s="56"/>
       <c r="F194" s="56"/>
       <c r="G194" s="56"/>
       <c r="H194" s="56"/>
       <c r="I194" s="56"/>
       <c r="J194" s="56"/>
       <c r="K194" s="56"/>
       <c r="L194" s="56"/>
       <c r="M194" s="56"/>
     </row>
-    <row r="195" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="195" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="56"/>
       <c r="B195" s="56"/>
       <c r="C195" s="56"/>
       <c r="D195" s="56"/>
       <c r="E195" s="56"/>
       <c r="F195" s="56"/>
       <c r="G195" s="56"/>
       <c r="H195" s="56"/>
       <c r="I195" s="56"/>
       <c r="J195" s="56"/>
       <c r="K195" s="56"/>
       <c r="L195" s="56"/>
       <c r="M195" s="56"/>
     </row>
-    <row r="196" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="196" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="56"/>
       <c r="B196" s="56"/>
       <c r="C196" s="56"/>
       <c r="D196" s="56"/>
       <c r="E196" s="56"/>
       <c r="F196" s="56"/>
       <c r="G196" s="56"/>
       <c r="H196" s="56"/>
       <c r="I196" s="56"/>
       <c r="J196" s="56"/>
       <c r="K196" s="56"/>
       <c r="L196" s="56"/>
       <c r="M196" s="56"/>
     </row>
-    <row r="197" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="197" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="56"/>
       <c r="B197" s="56"/>
       <c r="C197" s="56"/>
       <c r="D197" s="56"/>
       <c r="E197" s="56"/>
       <c r="F197" s="56"/>
       <c r="G197" s="56"/>
       <c r="H197" s="56"/>
       <c r="I197" s="56"/>
       <c r="J197" s="56"/>
       <c r="K197" s="56"/>
       <c r="L197" s="56"/>
       <c r="M197" s="56"/>
     </row>
-    <row r="198" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="198" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="56"/>
       <c r="B198" s="56"/>
       <c r="C198" s="56"/>
       <c r="D198" s="56"/>
       <c r="E198" s="56"/>
       <c r="F198" s="56"/>
       <c r="G198" s="56"/>
       <c r="H198" s="56"/>
       <c r="I198" s="56"/>
       <c r="J198" s="56"/>
       <c r="K198" s="56"/>
       <c r="L198" s="56"/>
       <c r="M198" s="56"/>
     </row>
-    <row r="199" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="199" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="56"/>
       <c r="B199" s="56"/>
       <c r="C199" s="56"/>
       <c r="D199" s="56"/>
       <c r="E199" s="56"/>
       <c r="F199" s="56"/>
       <c r="G199" s="56"/>
       <c r="H199" s="56"/>
       <c r="I199" s="56"/>
       <c r="J199" s="56"/>
       <c r="K199" s="56"/>
       <c r="L199" s="56"/>
       <c r="M199" s="56"/>
     </row>
-    <row r="200" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="200" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="56"/>
       <c r="B200" s="56"/>
       <c r="C200" s="56"/>
       <c r="D200" s="56"/>
       <c r="E200" s="56"/>
       <c r="F200" s="56"/>
       <c r="G200" s="56"/>
       <c r="H200" s="56"/>
       <c r="I200" s="56"/>
       <c r="J200" s="56"/>
       <c r="K200" s="56"/>
       <c r="L200" s="56"/>
       <c r="M200" s="56"/>
     </row>
-    <row r="201" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="201" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="56"/>
       <c r="B201" s="56"/>
       <c r="C201" s="56"/>
       <c r="D201" s="56"/>
       <c r="E201" s="56"/>
       <c r="F201" s="56"/>
       <c r="G201" s="56"/>
       <c r="H201" s="56"/>
       <c r="I201" s="56"/>
       <c r="J201" s="56"/>
       <c r="K201" s="56"/>
       <c r="L201" s="56"/>
       <c r="M201" s="56"/>
     </row>
-    <row r="202" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="202" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="56"/>
       <c r="B202" s="56"/>
       <c r="C202" s="56"/>
       <c r="D202" s="56"/>
       <c r="E202" s="56"/>
       <c r="F202" s="56"/>
       <c r="G202" s="56"/>
       <c r="H202" s="56"/>
       <c r="I202" s="56"/>
       <c r="J202" s="56"/>
       <c r="K202" s="56"/>
       <c r="L202" s="56"/>
       <c r="M202" s="56"/>
     </row>
-    <row r="203" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="203" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="56"/>
       <c r="B203" s="56"/>
       <c r="C203" s="56"/>
       <c r="D203" s="56"/>
       <c r="E203" s="56"/>
       <c r="F203" s="56"/>
       <c r="G203" s="56"/>
       <c r="H203" s="56"/>
       <c r="I203" s="56"/>
       <c r="J203" s="56"/>
       <c r="K203" s="56"/>
       <c r="L203" s="56"/>
       <c r="M203" s="56"/>
     </row>
-    <row r="204" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="204" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="56"/>
       <c r="B204" s="56"/>
       <c r="C204" s="56"/>
       <c r="D204" s="56"/>
       <c r="E204" s="56"/>
       <c r="F204" s="56"/>
       <c r="G204" s="56"/>
       <c r="H204" s="56"/>
       <c r="I204" s="56"/>
       <c r="J204" s="56"/>
       <c r="K204" s="56"/>
       <c r="L204" s="56"/>
       <c r="M204" s="56"/>
     </row>
-    <row r="205" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="205" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="56"/>
       <c r="B205" s="56"/>
       <c r="C205" s="56"/>
       <c r="D205" s="56"/>
       <c r="E205" s="56"/>
       <c r="F205" s="56"/>
       <c r="G205" s="56"/>
       <c r="H205" s="56"/>
       <c r="I205" s="56"/>
       <c r="J205" s="56"/>
       <c r="K205" s="56"/>
       <c r="L205" s="56"/>
       <c r="M205" s="56"/>
     </row>
-    <row r="206" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="206" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="56"/>
       <c r="B206" s="56"/>
       <c r="C206" s="56"/>
       <c r="D206" s="56"/>
       <c r="E206" s="56"/>
       <c r="F206" s="56"/>
       <c r="G206" s="56"/>
       <c r="H206" s="56"/>
       <c r="I206" s="56"/>
       <c r="J206" s="56"/>
       <c r="K206" s="56"/>
       <c r="L206" s="56"/>
       <c r="M206" s="56"/>
     </row>
-    <row r="207" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="207" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="56"/>
       <c r="B207" s="56"/>
       <c r="C207" s="56"/>
       <c r="D207" s="56"/>
       <c r="E207" s="56"/>
       <c r="F207" s="56"/>
       <c r="G207" s="56"/>
       <c r="H207" s="56"/>
       <c r="I207" s="56"/>
       <c r="J207" s="56"/>
       <c r="K207" s="56"/>
       <c r="L207" s="56"/>
       <c r="M207" s="56"/>
     </row>
-    <row r="208" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="208" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="56"/>
       <c r="B208" s="56"/>
       <c r="C208" s="56"/>
       <c r="D208" s="56"/>
       <c r="E208" s="56"/>
       <c r="F208" s="56"/>
       <c r="G208" s="56"/>
       <c r="H208" s="56"/>
       <c r="I208" s="56"/>
       <c r="J208" s="56"/>
       <c r="K208" s="56"/>
       <c r="L208" s="56"/>
       <c r="M208" s="56"/>
     </row>
-    <row r="209" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="209" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="56"/>
       <c r="B209" s="56"/>
       <c r="C209" s="56"/>
       <c r="D209" s="56"/>
       <c r="E209" s="56"/>
       <c r="F209" s="56"/>
       <c r="G209" s="56"/>
       <c r="H209" s="56"/>
       <c r="I209" s="56"/>
       <c r="J209" s="56"/>
       <c r="K209" s="56"/>
       <c r="L209" s="56"/>
       <c r="M209" s="56"/>
     </row>
-    <row r="210" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="210" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="56"/>
       <c r="B210" s="56"/>
       <c r="C210" s="56"/>
       <c r="D210" s="56"/>
       <c r="E210" s="56"/>
       <c r="F210" s="56"/>
       <c r="G210" s="56"/>
       <c r="H210" s="56"/>
       <c r="I210" s="56"/>
       <c r="J210" s="56"/>
       <c r="K210" s="56"/>
       <c r="L210" s="56"/>
       <c r="M210" s="56"/>
     </row>
-    <row r="211" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="211" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="56"/>
       <c r="B211" s="56"/>
       <c r="C211" s="56"/>
       <c r="D211" s="56"/>
       <c r="E211" s="56"/>
       <c r="F211" s="56"/>
       <c r="G211" s="56"/>
       <c r="H211" s="56"/>
       <c r="I211" s="56"/>
       <c r="J211" s="56"/>
       <c r="K211" s="56"/>
       <c r="L211" s="56"/>
       <c r="M211" s="56"/>
     </row>
-    <row r="212" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="212" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="56"/>
       <c r="B212" s="56"/>
       <c r="C212" s="56"/>
       <c r="D212" s="56"/>
       <c r="E212" s="56"/>
       <c r="F212" s="56"/>
       <c r="G212" s="56"/>
       <c r="H212" s="56"/>
       <c r="I212" s="56"/>
       <c r="J212" s="56"/>
       <c r="K212" s="56"/>
       <c r="L212" s="56"/>
       <c r="M212" s="56"/>
     </row>
-    <row r="213" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="213" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="56"/>
       <c r="B213" s="56"/>
       <c r="C213" s="56"/>
       <c r="D213" s="56"/>
       <c r="E213" s="56"/>
       <c r="F213" s="56"/>
       <c r="G213" s="56"/>
       <c r="H213" s="56"/>
       <c r="I213" s="56"/>
       <c r="J213" s="56"/>
       <c r="K213" s="56"/>
       <c r="L213" s="56"/>
       <c r="M213" s="56"/>
     </row>
-    <row r="214" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="214" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="56"/>
       <c r="B214" s="56"/>
       <c r="C214" s="56"/>
       <c r="D214" s="56"/>
       <c r="E214" s="56"/>
       <c r="F214" s="56"/>
       <c r="G214" s="56"/>
       <c r="H214" s="56"/>
       <c r="I214" s="56"/>
       <c r="J214" s="56"/>
       <c r="K214" s="56"/>
       <c r="L214" s="56"/>
       <c r="M214" s="56"/>
     </row>
-    <row r="215" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="215" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="56"/>
       <c r="B215" s="56"/>
       <c r="C215" s="56"/>
       <c r="D215" s="56"/>
       <c r="E215" s="56"/>
       <c r="F215" s="56"/>
       <c r="G215" s="56"/>
       <c r="H215" s="56"/>
       <c r="I215" s="56"/>
       <c r="J215" s="56"/>
       <c r="K215" s="56"/>
       <c r="L215" s="56"/>
       <c r="M215" s="56"/>
     </row>
-    <row r="216" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="216" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="56"/>
       <c r="B216" s="56"/>
       <c r="C216" s="56"/>
       <c r="D216" s="56"/>
       <c r="E216" s="56"/>
       <c r="F216" s="56"/>
       <c r="G216" s="56"/>
       <c r="H216" s="56"/>
       <c r="I216" s="56"/>
       <c r="J216" s="56"/>
       <c r="K216" s="56"/>
       <c r="L216" s="56"/>
       <c r="M216" s="56"/>
     </row>
-    <row r="217" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="217" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="56"/>
       <c r="B217" s="56"/>
       <c r="C217" s="56"/>
       <c r="D217" s="56"/>
       <c r="E217" s="56"/>
       <c r="F217" s="56"/>
       <c r="G217" s="56"/>
       <c r="H217" s="56"/>
       <c r="I217" s="56"/>
       <c r="J217" s="56"/>
       <c r="K217" s="56"/>
       <c r="L217" s="56"/>
       <c r="M217" s="56"/>
     </row>
-    <row r="218" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="218" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="56"/>
       <c r="B218" s="56"/>
       <c r="C218" s="56"/>
       <c r="D218" s="56"/>
       <c r="E218" s="56"/>
       <c r="F218" s="56"/>
       <c r="G218" s="56"/>
       <c r="H218" s="56"/>
       <c r="I218" s="56"/>
       <c r="J218" s="56"/>
       <c r="K218" s="56"/>
       <c r="L218" s="56"/>
       <c r="M218" s="56"/>
     </row>
-    <row r="219" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="219" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="56"/>
       <c r="B219" s="56"/>
       <c r="C219" s="56"/>
       <c r="D219" s="56"/>
       <c r="E219" s="56"/>
       <c r="F219" s="56"/>
       <c r="G219" s="56"/>
       <c r="H219" s="56"/>
       <c r="I219" s="56"/>
       <c r="J219" s="56"/>
       <c r="K219" s="56"/>
       <c r="L219" s="56"/>
       <c r="M219" s="56"/>
     </row>
-    <row r="220" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="220" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="56"/>
       <c r="B220" s="56"/>
       <c r="C220" s="56"/>
       <c r="D220" s="56"/>
       <c r="E220" s="56"/>
       <c r="F220" s="56"/>
       <c r="G220" s="56"/>
       <c r="H220" s="56"/>
       <c r="I220" s="56"/>
       <c r="J220" s="56"/>
       <c r="K220" s="56"/>
       <c r="L220" s="56"/>
       <c r="M220" s="56"/>
     </row>
-    <row r="221" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="221" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="56"/>
       <c r="B221" s="56"/>
       <c r="C221" s="56"/>
       <c r="D221" s="56"/>
       <c r="E221" s="56"/>
       <c r="F221" s="56"/>
       <c r="G221" s="56"/>
       <c r="H221" s="56"/>
       <c r="I221" s="56"/>
       <c r="J221" s="56"/>
       <c r="K221" s="56"/>
       <c r="L221" s="56"/>
       <c r="M221" s="56"/>
     </row>
-    <row r="222" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="222" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="56"/>
       <c r="B222" s="56"/>
       <c r="C222" s="56"/>
       <c r="D222" s="56"/>
       <c r="E222" s="56"/>
       <c r="F222" s="56"/>
       <c r="G222" s="56"/>
       <c r="H222" s="56"/>
       <c r="I222" s="56"/>
       <c r="J222" s="56"/>
       <c r="K222" s="56"/>
       <c r="L222" s="56"/>
       <c r="M222" s="56"/>
     </row>
-    <row r="223" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="223" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="56"/>
       <c r="B223" s="56"/>
       <c r="C223" s="56"/>
       <c r="D223" s="56"/>
       <c r="E223" s="56"/>
       <c r="F223" s="56"/>
       <c r="G223" s="56"/>
       <c r="H223" s="56"/>
       <c r="I223" s="56"/>
       <c r="J223" s="56"/>
       <c r="K223" s="56"/>
       <c r="L223" s="56"/>
       <c r="M223" s="56"/>
     </row>
-    <row r="224" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="224" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="56"/>
       <c r="B224" s="56"/>
       <c r="C224" s="56"/>
       <c r="D224" s="56"/>
       <c r="E224" s="56"/>
       <c r="F224" s="56"/>
       <c r="G224" s="56"/>
       <c r="H224" s="56"/>
       <c r="I224" s="56"/>
       <c r="J224" s="56"/>
       <c r="K224" s="56"/>
       <c r="L224" s="56"/>
       <c r="M224" s="56"/>
     </row>
-    <row r="225" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="225" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="56"/>
       <c r="B225" s="56"/>
       <c r="C225" s="56"/>
       <c r="D225" s="56"/>
       <c r="E225" s="56"/>
       <c r="F225" s="56"/>
       <c r="G225" s="56"/>
       <c r="H225" s="56"/>
       <c r="I225" s="56"/>
       <c r="J225" s="56"/>
       <c r="K225" s="56"/>
       <c r="L225" s="56"/>
       <c r="M225" s="56"/>
     </row>
-    <row r="226" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="226" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="56"/>
       <c r="B226" s="56"/>
       <c r="C226" s="56"/>
       <c r="D226" s="56"/>
       <c r="E226" s="56"/>
       <c r="F226" s="56"/>
       <c r="G226" s="56"/>
       <c r="H226" s="56"/>
       <c r="I226" s="56"/>
       <c r="J226" s="56"/>
       <c r="K226" s="56"/>
       <c r="L226" s="56"/>
       <c r="M226" s="56"/>
     </row>
-    <row r="227" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="227" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="56"/>
       <c r="B227" s="56"/>
       <c r="C227" s="56"/>
       <c r="D227" s="56"/>
       <c r="E227" s="56"/>
       <c r="F227" s="56"/>
       <c r="G227" s="56"/>
       <c r="H227" s="56"/>
       <c r="I227" s="56"/>
       <c r="J227" s="56"/>
       <c r="K227" s="56"/>
       <c r="L227" s="56"/>
       <c r="M227" s="56"/>
     </row>
-    <row r="228" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="228" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="56"/>
       <c r="B228" s="56"/>
       <c r="C228" s="56"/>
       <c r="D228" s="56"/>
       <c r="E228" s="56"/>
       <c r="F228" s="56"/>
       <c r="G228" s="56"/>
       <c r="H228" s="56"/>
       <c r="I228" s="56"/>
       <c r="J228" s="56"/>
       <c r="K228" s="56"/>
       <c r="L228" s="56"/>
       <c r="M228" s="56"/>
     </row>
-    <row r="229" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="229" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="56"/>
       <c r="B229" s="56"/>
       <c r="C229" s="56"/>
       <c r="D229" s="56"/>
       <c r="E229" s="56"/>
       <c r="F229" s="56"/>
       <c r="G229" s="56"/>
       <c r="H229" s="56"/>
       <c r="I229" s="56"/>
       <c r="J229" s="56"/>
       <c r="K229" s="56"/>
       <c r="L229" s="56"/>
       <c r="M229" s="56"/>
     </row>
-    <row r="230" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="230" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="56"/>
       <c r="B230" s="56"/>
       <c r="C230" s="56"/>
       <c r="D230" s="56"/>
       <c r="E230" s="56"/>
       <c r="F230" s="56"/>
       <c r="G230" s="56"/>
       <c r="H230" s="56"/>
       <c r="I230" s="56"/>
       <c r="J230" s="56"/>
       <c r="K230" s="56"/>
       <c r="L230" s="56"/>
       <c r="M230" s="56"/>
     </row>
-    <row r="231" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="231" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="56"/>
       <c r="B231" s="56"/>
       <c r="C231" s="56"/>
       <c r="D231" s="56"/>
       <c r="E231" s="56"/>
       <c r="F231" s="56"/>
       <c r="G231" s="56"/>
       <c r="H231" s="56"/>
       <c r="I231" s="56"/>
       <c r="J231" s="56"/>
       <c r="K231" s="56"/>
       <c r="L231" s="56"/>
       <c r="M231" s="56"/>
     </row>
-    <row r="232" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="232" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="56"/>
       <c r="B232" s="56"/>
       <c r="C232" s="56"/>
       <c r="D232" s="56"/>
       <c r="E232" s="56"/>
       <c r="F232" s="56"/>
       <c r="G232" s="56"/>
       <c r="H232" s="56"/>
       <c r="I232" s="56"/>
       <c r="J232" s="56"/>
       <c r="K232" s="56"/>
       <c r="L232" s="56"/>
       <c r="M232" s="56"/>
     </row>
-    <row r="233" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="233" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="56"/>
       <c r="B233" s="56"/>
       <c r="C233" s="56"/>
       <c r="D233" s="56"/>
       <c r="E233" s="56"/>
       <c r="F233" s="56"/>
       <c r="G233" s="56"/>
       <c r="H233" s="56"/>
       <c r="I233" s="56"/>
       <c r="J233" s="56"/>
       <c r="K233" s="56"/>
       <c r="L233" s="56"/>
       <c r="M233" s="56"/>
     </row>
-    <row r="234" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="234" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="56"/>
       <c r="B234" s="56"/>
       <c r="C234" s="56"/>
       <c r="D234" s="56"/>
       <c r="E234" s="56"/>
       <c r="F234" s="56"/>
       <c r="G234" s="56"/>
       <c r="H234" s="56"/>
       <c r="I234" s="56"/>
       <c r="J234" s="56"/>
       <c r="K234" s="56"/>
       <c r="L234" s="56"/>
       <c r="M234" s="56"/>
     </row>
-    <row r="235" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="235" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="56"/>
       <c r="B235" s="56"/>
       <c r="C235" s="56"/>
       <c r="D235" s="56"/>
       <c r="E235" s="56"/>
       <c r="F235" s="56"/>
       <c r="G235" s="56"/>
       <c r="H235" s="56"/>
       <c r="I235" s="56"/>
       <c r="J235" s="56"/>
       <c r="K235" s="56"/>
       <c r="L235" s="56"/>
       <c r="M235" s="56"/>
     </row>
-    <row r="236" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="236" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="56"/>
       <c r="B236" s="56"/>
       <c r="C236" s="56"/>
       <c r="D236" s="56"/>
       <c r="E236" s="56"/>
       <c r="F236" s="56"/>
       <c r="G236" s="56"/>
       <c r="H236" s="56"/>
       <c r="I236" s="56"/>
       <c r="J236" s="56"/>
       <c r="K236" s="56"/>
       <c r="L236" s="56"/>
       <c r="M236" s="56"/>
     </row>
-    <row r="237" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="237" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="56"/>
       <c r="B237" s="56"/>
       <c r="C237" s="56"/>
       <c r="D237" s="56"/>
       <c r="E237" s="56"/>
       <c r="F237" s="56"/>
       <c r="G237" s="56"/>
       <c r="H237" s="56"/>
       <c r="I237" s="56"/>
       <c r="J237" s="56"/>
       <c r="K237" s="56"/>
       <c r="L237" s="56"/>
       <c r="M237" s="56"/>
     </row>
-    <row r="238" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="238" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="56"/>
       <c r="B238" s="56"/>
       <c r="C238" s="56"/>
       <c r="D238" s="56"/>
       <c r="E238" s="56"/>
       <c r="F238" s="56"/>
       <c r="G238" s="56"/>
       <c r="H238" s="56"/>
       <c r="I238" s="56"/>
       <c r="J238" s="56"/>
       <c r="K238" s="56"/>
       <c r="L238" s="56"/>
       <c r="M238" s="56"/>
     </row>
-    <row r="239" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="239" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="56"/>
       <c r="B239" s="56"/>
       <c r="C239" s="56"/>
       <c r="D239" s="56"/>
       <c r="E239" s="56"/>
       <c r="F239" s="56"/>
       <c r="G239" s="56"/>
       <c r="H239" s="56"/>
       <c r="I239" s="56"/>
       <c r="J239" s="56"/>
       <c r="K239" s="56"/>
       <c r="L239" s="56"/>
       <c r="M239" s="56"/>
     </row>
-    <row r="240" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="240" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="56"/>
       <c r="B240" s="56"/>
       <c r="C240" s="56"/>
       <c r="D240" s="56"/>
       <c r="E240" s="56"/>
       <c r="F240" s="56"/>
       <c r="G240" s="56"/>
       <c r="H240" s="56"/>
       <c r="I240" s="56"/>
       <c r="J240" s="56"/>
       <c r="K240" s="56"/>
       <c r="L240" s="56"/>
       <c r="M240" s="56"/>
     </row>
-    <row r="241" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="241" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="56"/>
       <c r="B241" s="56"/>
       <c r="C241" s="56"/>
       <c r="D241" s="56"/>
       <c r="E241" s="56"/>
       <c r="F241" s="56"/>
       <c r="G241" s="56"/>
       <c r="H241" s="56"/>
       <c r="I241" s="56"/>
       <c r="J241" s="56"/>
       <c r="K241" s="56"/>
       <c r="L241" s="56"/>
       <c r="M241" s="56"/>
     </row>
-    <row r="242" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="242" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="56"/>
       <c r="B242" s="56"/>
       <c r="C242" s="56"/>
       <c r="D242" s="56"/>
       <c r="E242" s="56"/>
       <c r="F242" s="56"/>
       <c r="G242" s="56"/>
       <c r="H242" s="56"/>
       <c r="I242" s="56"/>
       <c r="J242" s="56"/>
       <c r="K242" s="56"/>
       <c r="L242" s="56"/>
       <c r="M242" s="56"/>
     </row>
-    <row r="243" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="243" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="56"/>
       <c r="B243" s="56"/>
       <c r="C243" s="56"/>
       <c r="D243" s="56"/>
       <c r="E243" s="56"/>
       <c r="F243" s="56"/>
       <c r="G243" s="56"/>
       <c r="H243" s="56"/>
       <c r="I243" s="56"/>
       <c r="J243" s="56"/>
       <c r="K243" s="56"/>
       <c r="L243" s="56"/>
       <c r="M243" s="56"/>
     </row>
-    <row r="244" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="244" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="56"/>
       <c r="B244" s="56"/>
       <c r="C244" s="56"/>
       <c r="D244" s="56"/>
       <c r="E244" s="56"/>
       <c r="F244" s="56"/>
       <c r="G244" s="56"/>
       <c r="H244" s="56"/>
       <c r="I244" s="56"/>
       <c r="J244" s="56"/>
       <c r="K244" s="56"/>
       <c r="L244" s="56"/>
       <c r="M244" s="56"/>
     </row>
-    <row r="245" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="245" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="56"/>
       <c r="B245" s="56"/>
       <c r="C245" s="56"/>
       <c r="D245" s="56"/>
       <c r="E245" s="56"/>
       <c r="F245" s="56"/>
       <c r="G245" s="56"/>
       <c r="H245" s="56"/>
       <c r="I245" s="56"/>
       <c r="J245" s="56"/>
       <c r="K245" s="56"/>
       <c r="L245" s="56"/>
       <c r="M245" s="56"/>
     </row>
-    <row r="246" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="246" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="56"/>
       <c r="B246" s="56"/>
       <c r="C246" s="56"/>
       <c r="D246" s="56"/>
       <c r="E246" s="56"/>
       <c r="F246" s="56"/>
       <c r="G246" s="56"/>
       <c r="H246" s="56"/>
       <c r="I246" s="56"/>
       <c r="J246" s="56"/>
       <c r="K246" s="56"/>
       <c r="L246" s="56"/>
       <c r="M246" s="56"/>
     </row>
-    <row r="247" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="247" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="56"/>
       <c r="B247" s="56"/>
       <c r="C247" s="56"/>
       <c r="D247" s="56"/>
       <c r="E247" s="56"/>
       <c r="F247" s="56"/>
       <c r="G247" s="56"/>
       <c r="H247" s="56"/>
       <c r="I247" s="56"/>
       <c r="J247" s="56"/>
       <c r="K247" s="56"/>
       <c r="L247" s="56"/>
       <c r="M247" s="56"/>
     </row>
-    <row r="248" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="248" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="56"/>
       <c r="B248" s="56"/>
       <c r="C248" s="56"/>
       <c r="D248" s="56"/>
       <c r="E248" s="56"/>
       <c r="F248" s="56"/>
       <c r="G248" s="56"/>
       <c r="H248" s="56"/>
       <c r="I248" s="56"/>
       <c r="J248" s="56"/>
       <c r="K248" s="56"/>
       <c r="L248" s="56"/>
       <c r="M248" s="56"/>
     </row>
-    <row r="249" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="249" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="56"/>
       <c r="B249" s="56"/>
       <c r="C249" s="56"/>
       <c r="D249" s="56"/>
       <c r="E249" s="56"/>
       <c r="F249" s="56"/>
       <c r="G249" s="56"/>
       <c r="H249" s="56"/>
       <c r="I249" s="56"/>
       <c r="J249" s="56"/>
       <c r="K249" s="56"/>
       <c r="L249" s="56"/>
       <c r="M249" s="56"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="46">
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
@@ -11206,92 +11240,92 @@
     <mergeCell ref="D4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Y4"/>
     <mergeCell ref="Z4:AA4"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="Z3:AA3"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0C8FB5C8-600D-4115-BB09-DBBF64ABD82A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2847FF69-5B17-47E4-B139-B4D0EF0CB3FE}">
   <sheetPr codeName="Arkusz3"/>
   <dimension ref="A1:K4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.6640625" style="26" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="16384" width="8.88671875" style="25"/>
+    <col min="1" max="1" width="4.7109375" style="26" customWidth="1"/>
+    <col min="2" max="2" width="85.7109375" style="25" customWidth="1"/>
+    <col min="3" max="3" width="85.7109375" style="27" customWidth="1"/>
+    <col min="4" max="4" width="3.7109375" style="25" customWidth="1"/>
+    <col min="5" max="5" width="10.7109375" style="25" customWidth="1"/>
+    <col min="6" max="7" width="40.7109375" style="25" customWidth="1"/>
+    <col min="8" max="8" width="3.7109375" style="25" customWidth="1"/>
+    <col min="9" max="9" width="10.7109375" style="25" customWidth="1"/>
+    <col min="10" max="11" width="40.7109375" style="25" customWidth="1"/>
+    <col min="12" max="16384" width="8.85546875" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="19" customFormat="1" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:11" s="19" customFormat="1" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="18" t="s">
         <v>75</v>
       </c>
       <c r="B1" s="19" t="s">
         <v>76</v>
       </c>
       <c r="C1" s="20" t="s">
         <v>77</v>
       </c>
       <c r="E1" s="21"/>
       <c r="I1" s="21" t="s">
         <v>78</v>
       </c>
       <c r="J1" s="19" t="s">
         <v>79</v>
       </c>
       <c r="K1" s="19" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="2" spans="1:11" ht="182.4" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:11" ht="182.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="22" t="s">
         <v>81</v>
       </c>
       <c r="B2" s="23" t="s">
         <v>82</v>
       </c>
       <c r="C2" s="24" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B3" s="23" t="s">
         <v>85</v>
       </c>
       <c r="C3" s="24" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="39.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="22" t="s">
         <v>87</v>
       </c>
@@ -11428,84 +11462,84 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A0F5568-B66E-4C9C-87B3-45F6664A1BB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2272EB5D-005D-406D-B5E2-35F42FFEF348}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4235BEC3-5BF7-42D6-847A-E16797981A2C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CCC2C0F-BD4B-4DD9-8913-4B74A9B3BA60}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5289A9E-BF5A-4C8A-9E49-86AED11D0D8C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0993E4A0-CA27-4791-B08E-B03D8FA49264}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Kwartalne_Quarterly</vt:lpstr>
       <vt:lpstr>Metadane_Metadata</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>