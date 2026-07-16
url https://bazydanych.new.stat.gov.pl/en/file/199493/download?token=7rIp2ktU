--- v0 (2026-05-30)
+++ v1 (2026-07-16)
@@ -7,72 +7,72 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/GUS/os/BS/BS_do_publikacji/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\intranet\DavWWWRoot\udostepnianie\bs\BS_do_publikacji\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D065E3E3-C417-4469-873B-D1AA8375B3C8}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{17E36E07-0F43-45DB-9DBD-6D00057C274F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14400" windowHeight="12225" xr2:uid="{FA8A1D59-FD47-4FF8-A570-EA4B89450676}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="10500" xr2:uid="{7CB4FC91-06F1-45A1-9E85-C5233E8F6D59}"/>
   </bookViews>
   <sheets>
     <sheet name="Miesieczne_Monthly" sheetId="1" r:id="rId1"/>
     <sheet name="Metadane_Metadata" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1182" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1188" uniqueCount="219">
   <si>
     <r>
       <t xml:space="preserve">TABL.25. DŁUG SKARBU PAŃSTWA WEDŁUG KRYTERIUM REZYDENTA [1]
                Stan w końcu okresu
               </t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> STATE TREASURY DEBT ACCORDING TO RESIDENCY CRITERION [1]
                End of period</t>
     </r>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Dług Skarbu Państwa   </t>
     </r>
@@ -776,50 +776,53 @@
     <t>2025 M07</t>
   </si>
   <si>
     <t>2025 M08</t>
   </si>
   <si>
     <t>2025 M09</t>
   </si>
   <si>
     <t>2025 M10</t>
   </si>
   <si>
     <t>2025 M11</t>
   </si>
   <si>
     <t>2025 M12</t>
   </si>
   <si>
     <t>2026 M01</t>
   </si>
   <si>
     <t>2026 M02</t>
   </si>
   <si>
     <t>2026 M03</t>
+  </si>
+  <si>
+    <t>2026 M04</t>
   </si>
   <si>
     <t>Nr
 No.</t>
   </si>
   <si>
     <t>Nota informacyjna</t>
   </si>
   <si>
     <t>Information Note</t>
   </si>
   <si>
     <t>Skrót
 Abbreviation</t>
   </si>
   <si>
     <t>Pełna nazwa</t>
   </si>
   <si>
     <t>Complete name</t>
   </si>
   <si>
     <t>[1]</t>
   </si>
   <si>
@@ -1081,96 +1084,75 @@
         <color theme="1" tint="0.34998626667073579"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color theme="1" tint="0.34998626667073579"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
@@ -1185,59 +1167,53 @@
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
-[...7 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -1250,50 +1226,101 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
@@ -1572,7711 +1599,7733 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5885C205-846A-4304-B60F-3F6E9B1EB1C1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46D0F3B3-0757-4145-81BF-B15AE12DF571}">
   <sheetPr codeName="Arkusz1"/>
   <dimension ref="A1:K248"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B188" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B191" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" sqref="A1:K1"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="2.140625" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="2.140625" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="2.140625" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="2.140625" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="11" width="2.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1"/>
-[...8 lines deleted...]
-      <c r="K1" s="1"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
     </row>
     <row r="2" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="2"/>
-[...9 lines deleted...]
-      <c r="K2" s="3" t="s">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="4"/>
-      <c r="B3" s="5">
+      <c r="A3" s="3"/>
+      <c r="B3" s="51">
         <v>1</v>
       </c>
-      <c r="C3" s="5"/>
-      <c r="D3" s="5">
+      <c r="C3" s="51"/>
+      <c r="D3" s="51">
         <v>2</v>
       </c>
-      <c r="E3" s="5"/>
-      <c r="F3" s="5">
+      <c r="E3" s="51"/>
+      <c r="F3" s="51">
         <v>3</v>
       </c>
-      <c r="G3" s="5"/>
-      <c r="H3" s="5">
+      <c r="G3" s="51"/>
+      <c r="H3" s="51">
         <v>4</v>
       </c>
-      <c r="I3" s="5"/>
-      <c r="J3" s="5">
+      <c r="I3" s="51"/>
+      <c r="J3" s="51">
         <v>5</v>
       </c>
-      <c r="K3" s="6"/>
+      <c r="K3" s="52"/>
     </row>
     <row r="4" spans="1:11" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="7"/>
-      <c r="B4" s="5" t="s">
+      <c r="A4" s="4"/>
+      <c r="B4" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="5"/>
-[...7 lines deleted...]
-      <c r="K4" s="6"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="52"/>
     </row>
     <row r="5" spans="1:11" ht="123" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="8" t="s">
+      <c r="A5" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="9"/>
-      <c r="D5" s="9" t="s">
+      <c r="C5" s="53"/>
+      <c r="D5" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="9"/>
-      <c r="F5" s="10" t="s">
+      <c r="E5" s="53"/>
+      <c r="F5" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="10"/>
-      <c r="H5" s="10" t="s">
+      <c r="G5" s="49"/>
+      <c r="H5" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="10"/>
-      <c r="J5" s="9" t="s">
+      <c r="I5" s="49"/>
+      <c r="J5" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="K5" s="11"/>
+      <c r="K5" s="54"/>
     </row>
     <row r="6" spans="1:11" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="12"/>
-      <c r="B6" s="10" t="s">
+      <c r="A6" s="6"/>
+      <c r="B6" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="13"/>
-[...7 lines deleted...]
-      <c r="K6" s="6"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="52"/>
     </row>
     <row r="7" spans="1:11" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="14" t="s">
+      <c r="A7" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="15">
+      <c r="B7" s="8">
         <v>652702.1</v>
       </c>
-      <c r="C7" s="16" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="17">
+      <c r="C7" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="D7" s="10">
         <v>390839.5</v>
       </c>
-      <c r="E7" s="18" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="17">
+      <c r="E7" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="F7" s="10">
         <v>155301.20000000001</v>
       </c>
-      <c r="G7" s="18" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="17">
+      <c r="G7" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="H7" s="10">
         <v>235538.3</v>
       </c>
-      <c r="I7" s="18" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="15">
+      <c r="I7" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="J7" s="8">
         <v>261862.6</v>
       </c>
-      <c r="K7" s="19" t="s">
-        <v>216</v>
+      <c r="K7" s="12" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="14" t="s">
+      <c r="A8" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="15">
+      <c r="B8" s="8">
         <v>657785.30000000005</v>
       </c>
-      <c r="C8" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="15">
+      <c r="C8" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D8" s="8">
         <v>392568.6</v>
       </c>
-      <c r="E8" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="15">
+      <c r="E8" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F8" s="8">
         <v>156279.4</v>
       </c>
-      <c r="G8" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H8" s="15">
+      <c r="G8" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H8" s="8">
         <v>236289.2</v>
       </c>
-      <c r="I8" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="21">
+      <c r="I8" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J8" s="14">
         <v>265216.7</v>
       </c>
-      <c r="K8" s="22" t="s">
-        <v>216</v>
+      <c r="K8" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="14" t="s">
+      <c r="A9" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="15">
+      <c r="B9" s="8">
         <v>655298.30000000005</v>
       </c>
-      <c r="C9" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="15">
+      <c r="C9" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D9" s="8">
         <v>395204.5</v>
       </c>
-      <c r="E9" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="15">
+      <c r="E9" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F9" s="8">
         <v>154887.4</v>
       </c>
-      <c r="G9" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H9" s="15">
+      <c r="G9" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H9" s="8">
         <v>240317.1</v>
       </c>
-      <c r="I9" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="21">
+      <c r="I9" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J9" s="14">
         <v>260093.8</v>
       </c>
-      <c r="K9" s="22" t="s">
-        <v>216</v>
+      <c r="K9" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="14" t="s">
+      <c r="A10" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="15">
+      <c r="B10" s="8">
         <v>664224.5</v>
       </c>
-      <c r="C10" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="15">
+      <c r="C10" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D10" s="8">
         <v>397103</v>
       </c>
-      <c r="E10" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="15">
+      <c r="E10" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F10" s="8">
         <v>149578.20000000001</v>
       </c>
-      <c r="G10" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="15">
+      <c r="G10" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H10" s="8">
         <v>247524.8</v>
       </c>
-      <c r="I10" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="21">
+      <c r="I10" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J10" s="14">
         <v>267121.5</v>
       </c>
-      <c r="K10" s="22" t="s">
-        <v>216</v>
+      <c r="K10" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="14" t="s">
+      <c r="A11" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="15">
+      <c r="B11" s="8">
         <v>678557.8</v>
       </c>
-      <c r="C11" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="15">
+      <c r="C11" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D11" s="8">
         <v>398121.7</v>
       </c>
-      <c r="E11" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="15">
+      <c r="E11" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F11" s="8">
         <v>153978.4</v>
       </c>
-      <c r="G11" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H11" s="15">
+      <c r="G11" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H11" s="8">
         <v>244143.3</v>
       </c>
-      <c r="I11" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="21">
+      <c r="I11" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J11" s="14">
         <v>280436.09999999998</v>
       </c>
-      <c r="K11" s="22" t="s">
-        <v>216</v>
+      <c r="K11" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="14" t="s">
+      <c r="A12" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="15">
+      <c r="B12" s="8">
         <v>688212.5</v>
       </c>
-      <c r="C12" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="15">
+      <c r="C12" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D12" s="8">
         <v>399343.9</v>
       </c>
-      <c r="E12" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F12" s="15">
+      <c r="E12" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F12" s="8">
         <v>159694</v>
       </c>
-      <c r="G12" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="15">
+      <c r="G12" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H12" s="8">
         <v>239649.9</v>
       </c>
-      <c r="I12" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J12" s="21">
+      <c r="I12" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J12" s="14">
         <v>288868.59999999998</v>
       </c>
-      <c r="K12" s="22" t="s">
-        <v>216</v>
+      <c r="K12" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="14" t="s">
+      <c r="A13" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="15">
+      <c r="B13" s="8">
         <v>688781.5</v>
       </c>
-      <c r="C13" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="15">
+      <c r="C13" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D13" s="8">
         <v>392334.9</v>
       </c>
-      <c r="E13" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="15">
+      <c r="E13" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F13" s="8">
         <v>149103.1</v>
       </c>
-      <c r="G13" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="15">
+      <c r="G13" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H13" s="8">
         <v>243231.7</v>
       </c>
-      <c r="I13" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="21">
+      <c r="I13" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J13" s="14">
         <v>296446.7</v>
       </c>
-      <c r="K13" s="22" t="s">
-        <v>216</v>
+      <c r="K13" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="14" t="s">
+      <c r="A14" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="15">
+      <c r="B14" s="8">
         <v>696716.4</v>
       </c>
-      <c r="C14" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="15">
+      <c r="C14" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D14" s="8">
         <v>386928.7</v>
       </c>
-      <c r="E14" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="15">
+      <c r="E14" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F14" s="8">
         <v>142824.20000000001</v>
       </c>
-      <c r="G14" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H14" s="15">
+      <c r="G14" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H14" s="8">
         <v>244104.4</v>
       </c>
-      <c r="I14" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="21">
+      <c r="I14" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J14" s="14">
         <v>309787.8</v>
       </c>
-      <c r="K14" s="22" t="s">
-        <v>216</v>
+      <c r="K14" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="14" t="s">
+      <c r="A15" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="15">
+      <c r="B15" s="8">
         <v>704665.4</v>
       </c>
-      <c r="C15" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="15">
+      <c r="C15" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D15" s="8">
         <v>393626.7</v>
       </c>
-      <c r="E15" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="15">
+      <c r="E15" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F15" s="8">
         <v>155326.1</v>
       </c>
-      <c r="G15" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H15" s="15">
+      <c r="G15" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H15" s="8">
         <v>238300.6</v>
       </c>
-      <c r="I15" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="21">
+      <c r="I15" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J15" s="14">
         <v>311038.8</v>
       </c>
-      <c r="K15" s="22" t="s">
-        <v>216</v>
+      <c r="K15" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="14" t="s">
+      <c r="A16" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="15">
+      <c r="B16" s="8">
         <v>709666.4</v>
       </c>
-      <c r="C16" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="15">
+      <c r="C16" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D16" s="8">
         <v>398876.2</v>
       </c>
-      <c r="E16" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="15">
+      <c r="E16" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F16" s="8">
         <v>155784.79999999999</v>
       </c>
-      <c r="G16" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="15">
+      <c r="G16" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H16" s="8">
         <v>243091.4</v>
       </c>
-      <c r="I16" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="21">
+      <c r="I16" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J16" s="14">
         <v>310790.09999999998</v>
       </c>
-      <c r="K16" s="22" t="s">
-        <v>216</v>
+      <c r="K16" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="14" t="s">
+      <c r="A17" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="15">
+      <c r="B17" s="8">
         <v>709310.6</v>
       </c>
-      <c r="C17" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="15">
+      <c r="C17" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D17" s="8">
         <v>390385.9</v>
       </c>
-      <c r="E17" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="15">
+      <c r="E17" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F17" s="8">
         <v>148105.1</v>
       </c>
-      <c r="G17" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="15">
+      <c r="G17" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H17" s="8">
         <v>242280.8</v>
       </c>
-      <c r="I17" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="21">
+      <c r="I17" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J17" s="14">
         <v>318924.7</v>
       </c>
-      <c r="K17" s="22" t="s">
-        <v>216</v>
+      <c r="K17" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="14" t="s">
+      <c r="A18" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="15">
+      <c r="B18" s="8">
         <v>701850.6</v>
       </c>
-      <c r="C18" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="15">
+      <c r="C18" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D18" s="8">
         <v>388788.7</v>
       </c>
-      <c r="E18" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="15">
+      <c r="E18" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F18" s="8">
         <v>137610.70000000001</v>
       </c>
-      <c r="G18" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="15">
+      <c r="G18" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H18" s="8">
         <v>251178</v>
       </c>
-      <c r="I18" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="21">
+      <c r="I18" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J18" s="14">
         <v>313061.8</v>
       </c>
-      <c r="K18" s="22" t="s">
-        <v>216</v>
+      <c r="K18" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="14" t="s">
+      <c r="A19" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="15">
+      <c r="B19" s="8">
         <v>712070.9</v>
       </c>
-      <c r="C19" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="15">
+      <c r="C19" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D19" s="8">
         <v>392928.1</v>
       </c>
-      <c r="E19" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="15">
+      <c r="E19" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F19" s="8">
         <v>139870.79999999999</v>
       </c>
-      <c r="G19" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="15">
+      <c r="G19" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H19" s="8">
         <v>253057.2</v>
       </c>
-      <c r="I19" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="21">
+      <c r="I19" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J19" s="14">
         <v>319142.90000000002</v>
       </c>
-      <c r="K19" s="22" t="s">
-        <v>216</v>
+      <c r="K19" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="14" t="s">
+      <c r="A20" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="15">
+      <c r="B20" s="8">
         <v>726212.5</v>
       </c>
-      <c r="C20" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="15">
+      <c r="C20" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D20" s="8">
         <v>394240</v>
       </c>
-      <c r="E20" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="15">
+      <c r="E20" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F20" s="8">
         <v>142782.1</v>
       </c>
-      <c r="G20" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H20" s="15">
+      <c r="G20" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H20" s="8">
         <v>251457.9</v>
       </c>
-      <c r="I20" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J20" s="21">
+      <c r="I20" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J20" s="14">
         <v>331972.5</v>
       </c>
-      <c r="K20" s="22" t="s">
-        <v>216</v>
+      <c r="K20" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="14" t="s">
+      <c r="A21" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="15">
+      <c r="B21" s="8">
         <v>732333.2</v>
       </c>
-      <c r="C21" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="15">
+      <c r="C21" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D21" s="8">
         <v>403032</v>
       </c>
-      <c r="E21" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="15">
+      <c r="E21" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F21" s="8">
         <v>149573.6</v>
       </c>
-      <c r="G21" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H21" s="15">
+      <c r="G21" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H21" s="8">
         <v>253458.4</v>
       </c>
-      <c r="I21" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J21" s="21">
+      <c r="I21" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J21" s="14">
         <v>329301.2</v>
       </c>
-      <c r="K21" s="22" t="s">
-        <v>216</v>
+      <c r="K21" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="14" t="s">
+      <c r="A22" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="15">
+      <c r="B22" s="8">
         <v>735053.9</v>
       </c>
-      <c r="C22" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="15">
+      <c r="C22" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D22" s="8">
         <v>401390.3</v>
       </c>
-      <c r="E22" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F22" s="15">
+      <c r="E22" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F22" s="8">
         <v>140626.20000000001</v>
       </c>
-      <c r="G22" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H22" s="15">
+      <c r="G22" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H22" s="8">
         <v>260764.1</v>
       </c>
-      <c r="I22" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J22" s="21">
+      <c r="I22" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J22" s="14">
         <v>333663.59999999998</v>
       </c>
-      <c r="K22" s="22" t="s">
-        <v>216</v>
+      <c r="K22" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="14" t="s">
+      <c r="A23" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="B23" s="15">
+      <c r="B23" s="8">
         <v>742964.4</v>
       </c>
-      <c r="C23" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="15">
+      <c r="C23" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D23" s="8">
         <v>401135.2</v>
       </c>
-      <c r="E23" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F23" s="15">
+      <c r="E23" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F23" s="8">
         <v>133866.9</v>
       </c>
-      <c r="G23" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H23" s="15">
+      <c r="G23" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H23" s="8">
         <v>267268.3</v>
       </c>
-      <c r="I23" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J23" s="21">
+      <c r="I23" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J23" s="14">
         <v>341829.2</v>
       </c>
-      <c r="K23" s="22" t="s">
-        <v>216</v>
+      <c r="K23" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="14" t="s">
+      <c r="A24" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="B24" s="15">
+      <c r="B24" s="8">
         <v>752219.5</v>
       </c>
-      <c r="C24" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="15">
+      <c r="C24" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D24" s="8">
         <v>401467</v>
       </c>
-      <c r="E24" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="15">
+      <c r="E24" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F24" s="8">
         <v>134314.5</v>
       </c>
-      <c r="G24" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H24" s="15">
+      <c r="G24" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H24" s="8">
         <v>267152.5</v>
       </c>
-      <c r="I24" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J24" s="21">
+      <c r="I24" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J24" s="14">
         <v>350752.5</v>
       </c>
-      <c r="K24" s="22" t="s">
-        <v>216</v>
+      <c r="K24" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="14" t="s">
+      <c r="A25" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="B25" s="15">
+      <c r="B25" s="8">
         <v>749690.3</v>
       </c>
-      <c r="C25" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D25" s="15">
+      <c r="C25" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D25" s="8">
         <v>395242.3</v>
       </c>
-      <c r="E25" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F25" s="15">
+      <c r="E25" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F25" s="8">
         <v>127361.4</v>
       </c>
-      <c r="G25" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H25" s="15">
+      <c r="G25" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H25" s="8">
         <v>267880.90000000002</v>
       </c>
-      <c r="I25" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J25" s="21">
+      <c r="I25" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J25" s="14">
         <v>354448</v>
       </c>
-      <c r="K25" s="22" t="s">
-        <v>216</v>
+      <c r="K25" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="14" t="s">
+      <c r="A26" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="B26" s="15">
+      <c r="B26" s="8">
         <v>756429.9</v>
       </c>
-      <c r="C26" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="15">
+      <c r="C26" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D26" s="8">
         <v>389616.1</v>
       </c>
-      <c r="E26" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F26" s="15">
+      <c r="E26" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F26" s="8">
         <v>126747.4</v>
       </c>
-      <c r="G26" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H26" s="15">
+      <c r="G26" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H26" s="8">
         <v>262868.7</v>
       </c>
-      <c r="I26" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J26" s="21">
+      <c r="I26" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J26" s="14">
         <v>366813.8</v>
       </c>
-      <c r="K26" s="22" t="s">
-        <v>216</v>
+      <c r="K26" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="14" t="s">
+      <c r="A27" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="B27" s="15">
+      <c r="B27" s="8">
         <v>762047.6</v>
       </c>
-      <c r="C27" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="15">
+      <c r="C27" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D27" s="8">
         <v>379245.6</v>
       </c>
-      <c r="E27" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F27" s="15">
+      <c r="E27" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F27" s="8">
         <v>117580</v>
       </c>
-      <c r="G27" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H27" s="15">
+      <c r="G27" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H27" s="8">
         <v>261665.7</v>
       </c>
-      <c r="I27" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J27" s="21">
+      <c r="I27" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J27" s="14">
         <v>382801.9</v>
       </c>
-      <c r="K27" s="22" t="s">
-        <v>216</v>
+      <c r="K27" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="14" t="s">
+      <c r="A28" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="B28" s="15">
+      <c r="B28" s="8">
         <v>761106.2</v>
       </c>
-      <c r="C28" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D28" s="15">
+      <c r="C28" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D28" s="8">
         <v>381831.2</v>
       </c>
-      <c r="E28" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F28" s="15">
+      <c r="E28" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F28" s="8">
         <v>116120.7</v>
       </c>
-      <c r="G28" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H28" s="15">
+      <c r="G28" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H28" s="8">
         <v>265710.5</v>
       </c>
-      <c r="I28" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J28" s="21">
+      <c r="I28" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J28" s="14">
         <v>379274.9</v>
       </c>
-      <c r="K28" s="22" t="s">
-        <v>216</v>
+      <c r="K28" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="14" t="s">
+      <c r="A29" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="B29" s="15">
+      <c r="B29" s="8">
         <v>782110.8</v>
       </c>
-      <c r="C29" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D29" s="15">
+      <c r="C29" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D29" s="8">
         <v>388714.7</v>
       </c>
-      <c r="E29" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F29" s="15">
+      <c r="E29" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F29" s="8">
         <v>124769.8</v>
       </c>
-      <c r="G29" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H29" s="15">
+      <c r="G29" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H29" s="8">
         <v>263944.90000000002</v>
       </c>
-      <c r="I29" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J29" s="21">
+      <c r="I29" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J29" s="14">
         <v>393396.2</v>
       </c>
-      <c r="K29" s="22" t="s">
-        <v>216</v>
+      <c r="K29" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="14" t="s">
+      <c r="A30" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="B30" s="15">
+      <c r="B30" s="8">
         <v>771127.5</v>
       </c>
-      <c r="C30" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="15">
+      <c r="C30" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D30" s="8">
         <v>382135.1</v>
       </c>
-      <c r="E30" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F30" s="15">
+      <c r="E30" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F30" s="8">
         <v>120229.4</v>
       </c>
-      <c r="G30" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H30" s="15">
+      <c r="G30" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H30" s="8">
         <v>261905.7</v>
       </c>
-      <c r="I30" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J30" s="21">
+      <c r="I30" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J30" s="14">
         <v>388992.4</v>
       </c>
-      <c r="K30" s="22" t="s">
-        <v>216</v>
+      <c r="K30" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="14" t="s">
+      <c r="A31" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="B31" s="15">
+      <c r="B31" s="8">
         <v>763865.4</v>
       </c>
-      <c r="C31" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="15">
+      <c r="C31" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D31" s="8">
         <v>375614.5</v>
       </c>
-      <c r="E31" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F31" s="15">
+      <c r="E31" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F31" s="8">
         <v>119276.5</v>
       </c>
-      <c r="G31" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H31" s="15">
+      <c r="G31" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H31" s="8">
         <v>256338</v>
       </c>
-      <c r="I31" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J31" s="21">
+      <c r="I31" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J31" s="14">
         <v>388250.9</v>
       </c>
-      <c r="K31" s="22" t="s">
-        <v>216</v>
+      <c r="K31" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="14" t="s">
+      <c r="A32" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="B32" s="15">
+      <c r="B32" s="8">
         <v>772435.7</v>
       </c>
-      <c r="C32" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D32" s="15">
+      <c r="C32" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D32" s="8">
         <v>384892.9</v>
       </c>
-      <c r="E32" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F32" s="15">
+      <c r="E32" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F32" s="8">
         <v>129375.3</v>
       </c>
-      <c r="G32" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H32" s="15">
+      <c r="G32" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H32" s="8">
         <v>255517.6</v>
       </c>
-      <c r="I32" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J32" s="21">
+      <c r="I32" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J32" s="14">
         <v>387542.8</v>
       </c>
-      <c r="K32" s="22" t="s">
-        <v>216</v>
+      <c r="K32" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="14" t="s">
+      <c r="A33" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="B33" s="15">
+      <c r="B33" s="8">
         <v>780857.2</v>
       </c>
-      <c r="C33" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="15">
+      <c r="C33" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D33" s="8">
         <v>390848</v>
       </c>
-      <c r="E33" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F33" s="15">
+      <c r="E33" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F33" s="8">
         <v>133839.4</v>
       </c>
-      <c r="G33" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H33" s="15">
+      <c r="G33" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H33" s="8">
         <v>257008.6</v>
       </c>
-      <c r="I33" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J33" s="21">
+      <c r="I33" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J33" s="14">
         <v>390009.2</v>
       </c>
-      <c r="K33" s="22" t="s">
-        <v>216</v>
+      <c r="K33" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="14" t="s">
+      <c r="A34" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="B34" s="15">
+      <c r="B34" s="8">
         <v>772566.3</v>
       </c>
-      <c r="C34" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D34" s="15">
+      <c r="C34" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D34" s="8">
         <v>382489.3</v>
       </c>
-      <c r="E34" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F34" s="15">
+      <c r="E34" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F34" s="8">
         <v>119757.1</v>
       </c>
-      <c r="G34" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H34" s="15">
+      <c r="G34" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H34" s="8">
         <v>262732.2</v>
       </c>
-      <c r="I34" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J34" s="21">
+      <c r="I34" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J34" s="14">
         <v>390077</v>
       </c>
-      <c r="K34" s="22" t="s">
-        <v>216</v>
+      <c r="K34" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="14" t="s">
+      <c r="A35" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="B35" s="15">
+      <c r="B35" s="8">
         <v>799149.5</v>
       </c>
-      <c r="C35" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D35" s="15">
+      <c r="C35" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D35" s="8">
         <v>384585.4</v>
       </c>
-      <c r="E35" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F35" s="15">
+      <c r="E35" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F35" s="8">
         <v>119562.9</v>
       </c>
-      <c r="G35" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H35" s="15">
+      <c r="G35" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H35" s="8">
         <v>265022.59999999998</v>
       </c>
-      <c r="I35" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J35" s="21">
+      <c r="I35" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J35" s="14">
         <v>414564.1</v>
       </c>
-      <c r="K35" s="22" t="s">
-        <v>216</v>
+      <c r="K35" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="14" t="s">
+      <c r="A36" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="B36" s="15">
+      <c r="B36" s="8">
         <v>799183.8</v>
       </c>
-      <c r="C36" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D36" s="15">
+      <c r="C36" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D36" s="8">
         <v>383901.5</v>
       </c>
-      <c r="E36" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F36" s="15">
+      <c r="E36" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F36" s="8">
         <v>121662.1</v>
       </c>
-      <c r="G36" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H36" s="15">
+      <c r="G36" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H36" s="8">
         <v>262239.40000000002</v>
       </c>
-      <c r="I36" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J36" s="21">
+      <c r="I36" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J36" s="14">
         <v>415282.3</v>
       </c>
-      <c r="K36" s="22" t="s">
-        <v>216</v>
+      <c r="K36" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="14" t="s">
+      <c r="A37" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="B37" s="15">
+      <c r="B37" s="8">
         <v>778737.8</v>
       </c>
-      <c r="C37" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D37" s="15">
+      <c r="C37" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D37" s="8">
         <v>370076.4</v>
       </c>
-      <c r="E37" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F37" s="15">
+      <c r="E37" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F37" s="8">
         <v>108882.1</v>
       </c>
-      <c r="G37" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H37" s="15">
+      <c r="G37" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H37" s="8">
         <v>261194.3</v>
       </c>
-      <c r="I37" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J37" s="21">
+      <c r="I37" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J37" s="14">
         <v>408661.5</v>
       </c>
-      <c r="K37" s="22" t="s">
-        <v>216</v>
+      <c r="K37" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="14" t="s">
+      <c r="A38" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="B38" s="15">
+      <c r="B38" s="8">
         <v>787600.3</v>
       </c>
-      <c r="C38" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D38" s="15">
+      <c r="C38" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D38" s="8">
         <v>369401.5</v>
       </c>
-      <c r="E38" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F38" s="15">
+      <c r="E38" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F38" s="8">
         <v>108625.2</v>
       </c>
-      <c r="G38" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H38" s="15">
+      <c r="G38" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H38" s="8">
         <v>260776.3</v>
       </c>
-      <c r="I38" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J38" s="21">
+      <c r="I38" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J38" s="14">
         <v>418198.8</v>
       </c>
-      <c r="K38" s="22" t="s">
-        <v>216</v>
+      <c r="K38" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="14" t="s">
+      <c r="A39" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="B39" s="15">
+      <c r="B39" s="8">
         <v>791718.2</v>
       </c>
-      <c r="C39" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D39" s="15">
+      <c r="C39" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D39" s="8">
         <v>369634.7</v>
       </c>
-      <c r="E39" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F39" s="15">
+      <c r="E39" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F39" s="8">
         <v>114158.2</v>
       </c>
-      <c r="G39" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H39" s="15">
+      <c r="G39" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H39" s="8">
         <v>255476.5</v>
       </c>
-      <c r="I39" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J39" s="21">
+      <c r="I39" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J39" s="14">
         <v>422083.5</v>
       </c>
-      <c r="K39" s="22" t="s">
-        <v>216</v>
+      <c r="K39" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="14" t="s">
+      <c r="A40" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="B40" s="15">
+      <c r="B40" s="8">
         <v>795399.1</v>
       </c>
-      <c r="C40" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D40" s="15">
+      <c r="C40" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D40" s="8">
         <v>364753.9</v>
       </c>
-      <c r="E40" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F40" s="15">
+      <c r="E40" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F40" s="8">
         <v>103497.9</v>
       </c>
-      <c r="G40" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H40" s="15">
+      <c r="G40" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H40" s="8">
         <v>261256</v>
       </c>
-      <c r="I40" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J40" s="21">
+      <c r="I40" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J40" s="14">
         <v>430645.1</v>
       </c>
-      <c r="K40" s="22" t="s">
-        <v>216</v>
+      <c r="K40" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="14" t="s">
+      <c r="A41" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="B41" s="15">
+      <c r="B41" s="8">
         <v>801089.8</v>
       </c>
-      <c r="C41" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D41" s="15">
+      <c r="C41" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D41" s="8">
         <v>367043.7</v>
       </c>
-      <c r="E41" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F41" s="15">
+      <c r="E41" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F41" s="8">
         <v>102867</v>
       </c>
-      <c r="G41" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H41" s="15">
+      <c r="G41" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H41" s="8">
         <v>264176.7</v>
       </c>
-      <c r="I41" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J41" s="21">
+      <c r="I41" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J41" s="14">
         <v>434046.1</v>
       </c>
-      <c r="K41" s="22" t="s">
-        <v>216</v>
+      <c r="K41" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="42" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="14" t="s">
+      <c r="A42" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="B42" s="15">
+      <c r="B42" s="8">
         <v>793853.7</v>
       </c>
-      <c r="C42" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D42" s="15">
+      <c r="C42" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D42" s="8">
         <v>361478.40000000002</v>
       </c>
-      <c r="E42" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F42" s="15">
+      <c r="E42" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F42" s="8">
         <v>98564.1</v>
       </c>
-      <c r="G42" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H42" s="15">
+      <c r="G42" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H42" s="8">
         <v>262914.40000000002</v>
       </c>
-      <c r="I42" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J42" s="21">
+      <c r="I42" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J42" s="14">
         <v>432375.3</v>
       </c>
-      <c r="K42" s="22" t="s">
-        <v>216</v>
+      <c r="K42" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="14" t="s">
+      <c r="A43" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="B43" s="15">
+      <c r="B43" s="8">
         <v>814404.1</v>
       </c>
-      <c r="C43" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D43" s="15">
+      <c r="C43" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D43" s="8">
         <v>367967.1</v>
       </c>
-      <c r="E43" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F43" s="15">
+      <c r="E43" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F43" s="8">
         <v>108476.6</v>
       </c>
-      <c r="G43" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H43" s="15">
+      <c r="G43" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H43" s="8">
         <v>259490.5</v>
       </c>
-      <c r="I43" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J43" s="21">
+      <c r="I43" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J43" s="14">
         <v>446437</v>
       </c>
-      <c r="K43" s="22" t="s">
-        <v>216</v>
+      <c r="K43" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="44" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="14" t="s">
+      <c r="A44" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="B44" s="15">
+      <c r="B44" s="8">
         <v>814902.6</v>
       </c>
-      <c r="C44" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D44" s="15">
+      <c r="C44" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D44" s="8">
         <v>371823.1</v>
       </c>
-      <c r="E44" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F44" s="15">
+      <c r="E44" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F44" s="8">
         <v>111008.3</v>
       </c>
-      <c r="G44" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H44" s="15">
+      <c r="G44" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H44" s="8">
         <v>260814.9</v>
       </c>
-      <c r="I44" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J44" s="21">
+      <c r="I44" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J44" s="14">
         <v>443079.4</v>
       </c>
-      <c r="K44" s="22" t="s">
-        <v>216</v>
+      <c r="K44" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="45" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="14" t="s">
+      <c r="A45" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="B45" s="15">
+      <c r="B45" s="8">
         <v>825790.7</v>
       </c>
-      <c r="C45" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D45" s="15">
+      <c r="C45" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D45" s="8">
         <v>378088.4</v>
       </c>
-      <c r="E45" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F45" s="15">
+      <c r="E45" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F45" s="8">
         <v>117552.2</v>
       </c>
-      <c r="G45" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H45" s="15">
+      <c r="G45" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H45" s="8">
         <v>260536.2</v>
       </c>
-      <c r="I45" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J45" s="21">
+      <c r="I45" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J45" s="14">
         <v>447702.3</v>
       </c>
-      <c r="K45" s="22" t="s">
-        <v>216</v>
+      <c r="K45" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="14" t="s">
+      <c r="A46" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="B46" s="15">
+      <c r="B46" s="8">
         <v>821482.9</v>
       </c>
-      <c r="C46" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D46" s="15">
+      <c r="C46" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D46" s="8">
         <v>377049.4</v>
       </c>
-      <c r="E46" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F46" s="15">
+      <c r="E46" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F46" s="8">
         <v>112715.6</v>
       </c>
-      <c r="G46" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H46" s="15">
+      <c r="G46" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H46" s="8">
         <v>264333.7</v>
       </c>
-      <c r="I46" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J46" s="21">
+      <c r="I46" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J46" s="14">
         <v>444433.5</v>
       </c>
-      <c r="K46" s="22" t="s">
-        <v>216</v>
+      <c r="K46" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="14" t="s">
+      <c r="A47" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="B47" s="15">
+      <c r="B47" s="8">
         <v>838052.7</v>
       </c>
-      <c r="C47" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D47" s="15">
+      <c r="C47" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D47" s="8">
         <v>384680.5</v>
       </c>
-      <c r="E47" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F47" s="15">
+      <c r="E47" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F47" s="8">
         <v>116931.6</v>
       </c>
-      <c r="G47" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H47" s="15">
+      <c r="G47" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H47" s="8">
         <v>267748.90000000002</v>
       </c>
-      <c r="I47" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J47" s="21">
+      <c r="I47" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J47" s="14">
         <v>453372.3</v>
       </c>
-      <c r="K47" s="22" t="s">
-        <v>216</v>
+      <c r="K47" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="14" t="s">
+      <c r="A48" s="7" t="s">
         <v>51</v>
       </c>
-      <c r="B48" s="15">
+      <c r="B48" s="8">
         <v>844255.9</v>
       </c>
-      <c r="C48" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D48" s="15">
+      <c r="C48" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D48" s="8">
         <v>393635.9</v>
       </c>
-      <c r="E48" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F48" s="15">
+      <c r="E48" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F48" s="8">
         <v>124257.1</v>
       </c>
-      <c r="G48" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H48" s="15">
+      <c r="G48" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H48" s="8">
         <v>269378.8</v>
       </c>
-      <c r="I48" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J48" s="21">
+      <c r="I48" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J48" s="14">
         <v>450620.1</v>
       </c>
-      <c r="K48" s="22" t="s">
-        <v>216</v>
+      <c r="K48" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="14" t="s">
+      <c r="A49" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="B49" s="15">
+      <c r="B49" s="8">
         <v>837585.7</v>
       </c>
-      <c r="C49" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D49" s="15">
+      <c r="C49" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D49" s="8">
         <v>388441.4</v>
       </c>
-      <c r="E49" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F49" s="15">
+      <c r="E49" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F49" s="8">
         <v>115710.39999999999</v>
       </c>
-      <c r="G49" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H49" s="15">
+      <c r="G49" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H49" s="8">
         <v>272731</v>
       </c>
-      <c r="I49" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J49" s="21">
+      <c r="I49" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J49" s="14">
         <v>449144.2</v>
       </c>
-      <c r="K49" s="22" t="s">
-        <v>216</v>
+      <c r="K49" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="50" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="14" t="s">
+      <c r="A50" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="B50" s="15">
+      <c r="B50" s="8">
         <v>842011.2</v>
       </c>
-      <c r="C50" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D50" s="15">
+      <c r="C50" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D50" s="8">
         <v>396082.5</v>
       </c>
-      <c r="E50" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F50" s="15">
+      <c r="E50" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F50" s="8">
         <v>120232.3</v>
       </c>
-      <c r="G50" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H50" s="15">
+      <c r="G50" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H50" s="8">
         <v>275850.2</v>
       </c>
-      <c r="I50" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J50" s="21">
+      <c r="I50" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J50" s="14">
         <v>445928.7</v>
       </c>
-      <c r="K50" s="22" t="s">
-        <v>216</v>
+      <c r="K50" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="14" t="s">
+      <c r="A51" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="B51" s="15">
+      <c r="B51" s="8">
         <v>847710.5</v>
       </c>
-      <c r="C51" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D51" s="15">
+      <c r="C51" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D51" s="8">
         <v>399207.7</v>
       </c>
-      <c r="E51" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F51" s="15">
+      <c r="E51" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F51" s="8">
         <v>124864.5</v>
       </c>
-      <c r="G51" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H51" s="15">
+      <c r="G51" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H51" s="8">
         <v>274343.09999999998</v>
       </c>
-      <c r="I51" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J51" s="21">
+      <c r="I51" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J51" s="14">
         <v>448502.8</v>
       </c>
-      <c r="K51" s="22" t="s">
-        <v>216</v>
+      <c r="K51" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="52" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="14" t="s">
+      <c r="A52" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="B52" s="15">
+      <c r="B52" s="8">
         <v>841206.9</v>
       </c>
-      <c r="C52" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D52" s="15">
+      <c r="C52" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D52" s="8">
         <v>403807</v>
       </c>
-      <c r="E52" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F52" s="15">
+      <c r="E52" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F52" s="8">
         <v>123476.8</v>
       </c>
-      <c r="G52" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H52" s="15">
+      <c r="G52" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H52" s="8">
         <v>280330.3</v>
       </c>
-      <c r="I52" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J52" s="21">
+      <c r="I52" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J52" s="14">
         <v>437399.8</v>
       </c>
-      <c r="K52" s="22" t="s">
-        <v>216</v>
+      <c r="K52" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="53" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="14" t="s">
+      <c r="A53" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="B53" s="15">
+      <c r="B53" s="8">
         <v>853060.1</v>
       </c>
-      <c r="C53" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D53" s="15">
+      <c r="C53" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D53" s="8">
         <v>415145.8</v>
       </c>
-      <c r="E53" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F53" s="15">
+      <c r="E53" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F53" s="8">
         <v>129563</v>
       </c>
-      <c r="G53" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H53" s="15">
+      <c r="G53" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H53" s="8">
         <v>285582.8</v>
       </c>
-      <c r="I53" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J53" s="21">
+      <c r="I53" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J53" s="14">
         <v>437914.3</v>
       </c>
-      <c r="K53" s="22" t="s">
-        <v>216</v>
+      <c r="K53" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="54" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="14" t="s">
+      <c r="A54" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B54" s="15">
+      <c r="B54" s="8">
         <v>838025.4</v>
       </c>
-      <c r="C54" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D54" s="15">
+      <c r="C54" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D54" s="8">
         <v>403314.7</v>
       </c>
-      <c r="E54" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F54" s="15">
+      <c r="E54" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F54" s="8">
         <v>125813.6</v>
       </c>
-      <c r="G54" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H54" s="15">
+      <c r="G54" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H54" s="8">
         <v>277501.09999999998</v>
       </c>
-      <c r="I54" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J54" s="21">
+      <c r="I54" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J54" s="14">
         <v>434710.7</v>
       </c>
-      <c r="K54" s="22" t="s">
-        <v>216</v>
+      <c r="K54" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="55" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="14" t="s">
+      <c r="A55" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="B55" s="15">
+      <c r="B55" s="8">
         <v>864011.5</v>
       </c>
-      <c r="C55" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D55" s="15">
+      <c r="C55" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D55" s="8">
         <v>417068.5</v>
       </c>
-      <c r="E55" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F55" s="15">
+      <c r="E55" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F55" s="8">
         <v>133726.6</v>
       </c>
-      <c r="G55" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H55" s="15">
+      <c r="G55" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H55" s="8">
         <v>283341.90000000002</v>
       </c>
-      <c r="I55" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J55" s="21">
+      <c r="I55" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J55" s="14">
         <v>446943</v>
       </c>
-      <c r="K55" s="22" t="s">
-        <v>216</v>
+      <c r="K55" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="14" t="s">
+      <c r="A56" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="B56" s="15">
+      <c r="B56" s="8">
         <v>733454.1</v>
       </c>
-      <c r="C56" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D56" s="15">
+      <c r="C56" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D56" s="8">
         <v>293546.8</v>
       </c>
-      <c r="E56" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F56" s="15">
+      <c r="E56" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F56" s="8">
         <v>139386.5</v>
       </c>
-      <c r="G56" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H56" s="15">
+      <c r="G56" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H56" s="8">
         <v>154160.4</v>
       </c>
-      <c r="I56" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J56" s="21">
+      <c r="I56" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J56" s="14">
         <v>439907.3</v>
       </c>
-      <c r="K56" s="22" t="s">
-        <v>216</v>
+      <c r="K56" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="14" t="s">
+      <c r="A57" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="B57" s="15">
+      <c r="B57" s="8">
         <v>738149.7</v>
       </c>
-      <c r="C57" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D57" s="15">
+      <c r="C57" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D57" s="8">
         <v>302872.09999999998</v>
       </c>
-      <c r="E57" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F57" s="15">
+      <c r="E57" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F57" s="8">
         <v>146983.20000000001</v>
       </c>
-      <c r="G57" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H57" s="15">
+      <c r="G57" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H57" s="8">
         <v>155889</v>
       </c>
-      <c r="I57" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J57" s="21">
+      <c r="I57" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J57" s="14">
         <v>435277.6</v>
       </c>
-      <c r="K57" s="22" t="s">
-        <v>216</v>
+      <c r="K57" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="14" t="s">
+      <c r="A58" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="B58" s="15">
+      <c r="B58" s="8">
         <v>741200.3</v>
       </c>
-      <c r="C58" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D58" s="15">
+      <c r="C58" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D58" s="8">
         <v>303918.40000000002</v>
       </c>
-      <c r="E58" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F58" s="15">
+      <c r="E58" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F58" s="8">
         <v>148369.79999999999</v>
       </c>
-      <c r="G58" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H58" s="15">
+      <c r="G58" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H58" s="8">
         <v>155548.6</v>
       </c>
-      <c r="I58" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J58" s="21">
+      <c r="I58" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J58" s="14">
         <v>437281.9</v>
       </c>
-      <c r="K58" s="22" t="s">
-        <v>216</v>
+      <c r="K58" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="14" t="s">
+      <c r="A59" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="B59" s="15">
+      <c r="B59" s="8">
         <v>744374</v>
       </c>
-      <c r="C59" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D59" s="15">
+      <c r="C59" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D59" s="8">
         <v>308176.2</v>
       </c>
-      <c r="E59" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F59" s="15">
+      <c r="E59" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F59" s="8">
         <v>153102.1</v>
       </c>
-      <c r="G59" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H59" s="15">
+      <c r="G59" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H59" s="8">
         <v>155074.1</v>
       </c>
-      <c r="I59" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J59" s="21">
+      <c r="I59" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J59" s="14">
         <v>436197.9</v>
       </c>
-      <c r="K59" s="22" t="s">
-        <v>216</v>
+      <c r="K59" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="14" t="s">
+      <c r="A60" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="B60" s="15">
+      <c r="B60" s="8">
         <v>750204</v>
       </c>
-      <c r="C60" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D60" s="15">
+      <c r="C60" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D60" s="8">
         <v>303157.7</v>
       </c>
-      <c r="E60" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F60" s="15">
+      <c r="E60" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F60" s="8">
         <v>148928.4</v>
       </c>
-      <c r="G60" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H60" s="15">
+      <c r="G60" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H60" s="8">
         <v>154229.29999999999</v>
       </c>
-      <c r="I60" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J60" s="21">
+      <c r="I60" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J60" s="14">
         <v>447046.3</v>
       </c>
-      <c r="K60" s="22" t="s">
-        <v>216</v>
+      <c r="K60" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="14" t="s">
+      <c r="A61" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="B61" s="15">
+      <c r="B61" s="8">
         <v>751334.8</v>
       </c>
-      <c r="C61" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D61" s="15">
+      <c r="C61" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D61" s="8">
         <v>307507.09999999998</v>
       </c>
-      <c r="E61" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F61" s="15">
+      <c r="E61" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F61" s="8">
         <v>151804.5</v>
       </c>
-      <c r="G61" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H61" s="15">
+      <c r="G61" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H61" s="8">
         <v>155702.6</v>
       </c>
-      <c r="I61" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J61" s="21">
+      <c r="I61" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J61" s="14">
         <v>443827.7</v>
       </c>
-      <c r="K61" s="22" t="s">
-        <v>216</v>
+      <c r="K61" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="14" t="s">
+      <c r="A62" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="B62" s="15">
+      <c r="B62" s="8">
         <v>755709.4</v>
       </c>
-      <c r="C62" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D62" s="15">
+      <c r="C62" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D62" s="8">
         <v>311231.7</v>
       </c>
-      <c r="E62" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F62" s="15">
+      <c r="E62" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F62" s="8">
         <v>156034.4</v>
       </c>
-      <c r="G62" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H62" s="15">
+      <c r="G62" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H62" s="8">
         <v>155197.4</v>
       </c>
-      <c r="I62" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J62" s="21">
+      <c r="I62" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J62" s="14">
         <v>444477.7</v>
       </c>
-      <c r="K62" s="22" t="s">
-        <v>216</v>
+      <c r="K62" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="14" t="s">
+      <c r="A63" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="B63" s="15">
+      <c r="B63" s="8">
         <v>759713.7</v>
       </c>
-      <c r="C63" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D63" s="15">
+      <c r="C63" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D63" s="8">
         <v>309834.8</v>
       </c>
-      <c r="E63" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F63" s="15">
+      <c r="E63" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F63" s="8">
         <v>154253.20000000001</v>
       </c>
-      <c r="G63" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H63" s="15">
+      <c r="G63" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H63" s="8">
         <v>155581.70000000001</v>
       </c>
-      <c r="I63" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J63" s="21">
+      <c r="I63" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J63" s="14">
         <v>449878.9</v>
       </c>
-      <c r="K63" s="22" t="s">
-        <v>216</v>
+      <c r="K63" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="14" t="s">
+      <c r="A64" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="B64" s="15">
+      <c r="B64" s="8">
         <v>767516.1</v>
       </c>
-      <c r="C64" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D64" s="15">
+      <c r="C64" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D64" s="8">
         <v>318716.59999999998</v>
       </c>
-      <c r="E64" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F64" s="15">
+      <c r="E64" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F64" s="8">
         <v>161329.5</v>
       </c>
-      <c r="G64" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H64" s="15">
+      <c r="G64" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H64" s="8">
         <v>157387.1</v>
       </c>
-      <c r="I64" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J64" s="21">
+      <c r="I64" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J64" s="14">
         <v>448799.5</v>
       </c>
-      <c r="K64" s="22" t="s">
-        <v>216</v>
+      <c r="K64" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="65" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="14" t="s">
+      <c r="A65" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="B65" s="15">
+      <c r="B65" s="8">
         <v>772544</v>
       </c>
-      <c r="C65" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D65" s="15">
+      <c r="C65" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D65" s="8">
         <v>321827.40000000002</v>
       </c>
-      <c r="E65" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F65" s="15">
+      <c r="E65" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F65" s="8">
         <v>164760.20000000001</v>
       </c>
-      <c r="G65" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H65" s="15">
+      <c r="G65" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H65" s="8">
         <v>157067.20000000001</v>
       </c>
-      <c r="I65" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J65" s="21">
+      <c r="I65" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J65" s="14">
         <v>450716.6</v>
       </c>
-      <c r="K65" s="22" t="s">
-        <v>216</v>
+      <c r="K65" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="66" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="14" t="s">
+      <c r="A66" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="B66" s="15">
+      <c r="B66" s="8">
         <v>779938.4</v>
       </c>
-      <c r="C66" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D66" s="15">
+      <c r="C66" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D66" s="8">
         <v>323045.90000000002</v>
       </c>
-      <c r="E66" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F66" s="15">
+      <c r="E66" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F66" s="8">
         <v>165722.70000000001</v>
       </c>
-      <c r="G66" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H66" s="15">
+      <c r="G66" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H66" s="8">
         <v>157323.20000000001</v>
       </c>
-      <c r="I66" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J66" s="21">
+      <c r="I66" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J66" s="14">
         <v>456892.6</v>
       </c>
-      <c r="K66" s="22" t="s">
-        <v>216</v>
+      <c r="K66" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="67" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="14" t="s">
+      <c r="A67" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="B67" s="15">
+      <c r="B67" s="8">
         <v>790807.8</v>
       </c>
-      <c r="C67" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D67" s="15">
+      <c r="C67" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D67" s="8">
         <v>323728.59999999998</v>
       </c>
-      <c r="E67" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F67" s="15">
+      <c r="E67" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F67" s="8">
         <v>164718</v>
       </c>
-      <c r="G67" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H67" s="15">
+      <c r="G67" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H67" s="8">
         <v>159010.5</v>
       </c>
-      <c r="I67" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J67" s="21">
+      <c r="I67" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J67" s="14">
         <v>467079.2</v>
       </c>
-      <c r="K67" s="22" t="s">
-        <v>216</v>
+      <c r="K67" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="14" t="s">
+      <c r="A68" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B68" s="15">
+      <c r="B68" s="8">
         <v>802803.19999999995</v>
       </c>
-      <c r="C68" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D68" s="15">
+      <c r="C68" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D68" s="8">
         <v>338981.6</v>
       </c>
-      <c r="E68" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F68" s="15">
+      <c r="E68" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F68" s="8">
         <v>173209.4</v>
       </c>
-      <c r="G68" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H68" s="15">
+      <c r="G68" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H68" s="8">
         <v>165772.20000000001</v>
       </c>
-      <c r="I68" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J68" s="21">
+      <c r="I68" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J68" s="14">
         <v>463821.7</v>
       </c>
-      <c r="K68" s="22" t="s">
-        <v>216</v>
+      <c r="K68" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="14" t="s">
+      <c r="A69" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="B69" s="15">
+      <c r="B69" s="8">
         <v>806423.2</v>
       </c>
-      <c r="C69" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D69" s="15">
+      <c r="C69" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D69" s="8">
         <v>341361.4</v>
       </c>
-      <c r="E69" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F69" s="15">
+      <c r="E69" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F69" s="8">
         <v>174577</v>
       </c>
-      <c r="G69" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H69" s="15">
+      <c r="G69" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H69" s="8">
         <v>166784.4</v>
       </c>
-      <c r="I69" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J69" s="21">
+      <c r="I69" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J69" s="14">
         <v>465061.8</v>
       </c>
-      <c r="K69" s="22" t="s">
-        <v>216</v>
+      <c r="K69" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="14" t="s">
+      <c r="A70" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="B70" s="15">
+      <c r="B70" s="8">
         <v>802033.1</v>
       </c>
-      <c r="C70" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D70" s="15">
+      <c r="C70" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D70" s="8">
         <v>344774.6</v>
       </c>
-      <c r="E70" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F70" s="15">
+      <c r="E70" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F70" s="8">
         <v>174739.1</v>
       </c>
-      <c r="G70" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H70" s="15">
+      <c r="G70" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H70" s="8">
         <v>170035.4</v>
       </c>
-      <c r="I70" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J70" s="21">
+      <c r="I70" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J70" s="14">
         <v>457258.6</v>
       </c>
-      <c r="K70" s="22" t="s">
-        <v>216</v>
+      <c r="K70" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="14" t="s">
+      <c r="A71" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="B71" s="15">
+      <c r="B71" s="8">
         <v>810231</v>
       </c>
-      <c r="C71" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D71" s="15">
+      <c r="C71" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D71" s="8">
         <v>349158</v>
       </c>
-      <c r="E71" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F71" s="15">
+      <c r="E71" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F71" s="8">
         <v>177038.5</v>
       </c>
-      <c r="G71" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H71" s="15">
+      <c r="G71" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H71" s="8">
         <v>172119.5</v>
       </c>
-      <c r="I71" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J71" s="21">
+      <c r="I71" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J71" s="14">
         <v>461073</v>
       </c>
-      <c r="K71" s="22" t="s">
-        <v>216</v>
+      <c r="K71" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="14" t="s">
+      <c r="A72" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="B72" s="15">
+      <c r="B72" s="8">
         <v>817800.7</v>
       </c>
-      <c r="C72" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D72" s="15">
+      <c r="C72" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D72" s="8">
         <v>349901.8</v>
       </c>
-      <c r="E72" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F72" s="15">
+      <c r="E72" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F72" s="8">
         <v>179399.2</v>
       </c>
-      <c r="G72" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H72" s="15">
+      <c r="G72" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H72" s="8">
         <v>170502.6</v>
       </c>
-      <c r="I72" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J72" s="21">
+      <c r="I72" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J72" s="14">
         <v>467898.9</v>
       </c>
-      <c r="K72" s="22" t="s">
-        <v>216</v>
+      <c r="K72" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="14" t="s">
+      <c r="A73" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="B73" s="15">
+      <c r="B73" s="8">
         <v>811439.3</v>
       </c>
-      <c r="C73" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D73" s="15">
+      <c r="C73" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D73" s="8">
         <v>348992.1</v>
       </c>
-      <c r="E73" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F73" s="15">
+      <c r="E73" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F73" s="8">
         <v>178097.8</v>
       </c>
-      <c r="G73" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H73" s="15">
+      <c r="G73" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H73" s="8">
         <v>170894.3</v>
       </c>
-      <c r="I73" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J73" s="21">
+      <c r="I73" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J73" s="14">
         <v>462447.2</v>
       </c>
-      <c r="K73" s="22" t="s">
-        <v>216</v>
+      <c r="K73" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="14" t="s">
+      <c r="A74" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="B74" s="15">
+      <c r="B74" s="8">
         <v>819163.1</v>
       </c>
-      <c r="C74" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D74" s="15">
+      <c r="C74" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D74" s="8">
         <v>353938.9</v>
       </c>
-      <c r="E74" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F74" s="15">
+      <c r="E74" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F74" s="8">
         <v>183520.9</v>
       </c>
-      <c r="G74" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H74" s="15">
+      <c r="G74" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H74" s="8">
         <v>170418</v>
       </c>
-      <c r="I74" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J74" s="21">
+      <c r="I74" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J74" s="14">
         <v>465224.2</v>
       </c>
-      <c r="K74" s="22" t="s">
-        <v>216</v>
+      <c r="K74" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="14" t="s">
+      <c r="A75" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="B75" s="15">
+      <c r="B75" s="8">
         <v>837652.5</v>
       </c>
-      <c r="C75" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D75" s="15">
+      <c r="C75" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D75" s="8">
         <v>363028</v>
       </c>
-      <c r="E75" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F75" s="15">
+      <c r="E75" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F75" s="8">
         <v>191394.4</v>
       </c>
-      <c r="G75" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H75" s="15">
+      <c r="G75" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H75" s="8">
         <v>171633.6</v>
       </c>
-      <c r="I75" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J75" s="21">
+      <c r="I75" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J75" s="14">
         <v>474624.5</v>
       </c>
-      <c r="K75" s="22" t="s">
-        <v>216</v>
+      <c r="K75" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="14" t="s">
+      <c r="A76" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="B76" s="15">
+      <c r="B76" s="8">
         <v>827082.6</v>
       </c>
-      <c r="C76" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D76" s="15">
+      <c r="C76" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D76" s="8">
         <v>346201.1</v>
       </c>
-      <c r="E76" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F76" s="15">
+      <c r="E76" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F76" s="8">
         <v>178140.7</v>
       </c>
-      <c r="G76" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H76" s="15">
+      <c r="G76" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H76" s="8">
         <v>168060.4</v>
       </c>
-      <c r="I76" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J76" s="21">
+      <c r="I76" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J76" s="14">
         <v>480881.5</v>
       </c>
-      <c r="K76" s="22" t="s">
-        <v>216</v>
+      <c r="K76" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="14" t="s">
+      <c r="A77" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="B77" s="15">
+      <c r="B77" s="8">
         <v>836817.3</v>
       </c>
-      <c r="C77" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D77" s="15">
+      <c r="C77" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D77" s="8">
         <v>351508.9</v>
       </c>
-      <c r="E77" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F77" s="15">
+      <c r="E77" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F77" s="8">
         <v>180511</v>
       </c>
-      <c r="G77" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H77" s="15">
+      <c r="G77" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H77" s="8">
         <v>170997.8</v>
       </c>
-      <c r="I77" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J77" s="21">
+      <c r="I77" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J77" s="14">
         <v>485308.5</v>
       </c>
-      <c r="K77" s="22" t="s">
-        <v>216</v>
+      <c r="K77" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="14" t="s">
+      <c r="A78" s="7" t="s">
         <v>81</v>
       </c>
-      <c r="B78" s="15">
+      <c r="B78" s="8">
         <v>834550.6</v>
       </c>
-      <c r="C78" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D78" s="15">
+      <c r="C78" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D78" s="8">
         <v>350092.5</v>
       </c>
-      <c r="E78" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F78" s="15">
+      <c r="E78" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F78" s="8">
         <v>184213.4</v>
       </c>
-      <c r="G78" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H78" s="15">
+      <c r="G78" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H78" s="8">
         <v>165879.1</v>
       </c>
-      <c r="I78" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J78" s="21">
+      <c r="I78" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J78" s="14">
         <v>484458.1</v>
       </c>
-      <c r="K78" s="22" t="s">
-        <v>216</v>
+      <c r="K78" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="79" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="14" t="s">
+      <c r="A79" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="B79" s="15">
+      <c r="B79" s="8">
         <v>847875.3</v>
       </c>
-      <c r="C79" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D79" s="15">
+      <c r="C79" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D79" s="8">
         <v>360462.4</v>
       </c>
-      <c r="E79" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F79" s="15">
+      <c r="E79" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F79" s="8">
         <v>195467.9</v>
       </c>
-      <c r="G79" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H79" s="15">
+      <c r="G79" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H79" s="8">
         <v>164994.5</v>
       </c>
-      <c r="I79" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J79" s="21">
+      <c r="I79" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J79" s="14">
         <v>487412.8</v>
       </c>
-      <c r="K79" s="22" t="s">
-        <v>216</v>
+      <c r="K79" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="80" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="14" t="s">
+      <c r="A80" s="7" t="s">
         <v>83</v>
       </c>
-      <c r="B80" s="15">
+      <c r="B80" s="8">
         <v>858000.9</v>
       </c>
-      <c r="C80" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D80" s="15">
+      <c r="C80" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D80" s="8">
         <v>392619.5</v>
       </c>
-      <c r="E80" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F80" s="15">
+      <c r="E80" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F80" s="8">
         <v>225735.4</v>
       </c>
-      <c r="G80" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H80" s="15">
+      <c r="G80" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H80" s="8">
         <v>166884.1</v>
       </c>
-      <c r="I80" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J80" s="21">
+      <c r="I80" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J80" s="14">
         <v>465381.4</v>
       </c>
-      <c r="K80" s="22" t="s">
-        <v>216</v>
+      <c r="K80" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="14" t="s">
+      <c r="A81" s="7" t="s">
         <v>84</v>
       </c>
-      <c r="B81" s="15">
+      <c r="B81" s="8">
         <v>858423.4</v>
       </c>
-      <c r="C81" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D81" s="15">
+      <c r="C81" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D81" s="8">
         <v>400352.7</v>
       </c>
-      <c r="E81" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F81" s="15">
+      <c r="E81" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F81" s="8">
         <v>233547.3</v>
       </c>
-      <c r="G81" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H81" s="15">
+      <c r="G81" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H81" s="8">
         <v>166805.4</v>
       </c>
-      <c r="I81" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J81" s="21">
+      <c r="I81" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J81" s="14">
         <v>458070.7</v>
       </c>
-      <c r="K81" s="22" t="s">
-        <v>216</v>
+      <c r="K81" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="14" t="s">
+      <c r="A82" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="B82" s="15">
+      <c r="B82" s="8">
         <v>881873.7</v>
       </c>
-      <c r="C82" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D82" s="15">
+      <c r="C82" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D82" s="8">
         <v>407550.3</v>
       </c>
-      <c r="E82" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F82" s="15">
+      <c r="E82" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F82" s="8">
         <v>237594.9</v>
       </c>
-      <c r="G82" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H82" s="15">
+      <c r="G82" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H82" s="8">
         <v>169955.4</v>
       </c>
-      <c r="I82" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J82" s="21">
+      <c r="I82" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J82" s="14">
         <v>474323.4</v>
       </c>
-      <c r="K82" s="22" t="s">
-        <v>216</v>
+      <c r="K82" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="14" t="s">
+      <c r="A83" s="7" t="s">
         <v>86</v>
       </c>
-      <c r="B83" s="15">
+      <c r="B83" s="8">
         <v>890714.6</v>
       </c>
-      <c r="C83" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D83" s="15">
+      <c r="C83" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D83" s="8">
         <v>413415.6</v>
       </c>
-      <c r="E83" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F83" s="15">
+      <c r="E83" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F83" s="8">
         <v>241375.4</v>
       </c>
-      <c r="G83" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H83" s="15">
+      <c r="G83" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H83" s="8">
         <v>172040.2</v>
       </c>
-      <c r="I83" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J83" s="21">
+      <c r="I83" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J83" s="14">
         <v>477299</v>
       </c>
-      <c r="K83" s="22" t="s">
-        <v>216</v>
+      <c r="K83" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A84" s="14" t="s">
+      <c r="A84" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="B84" s="15">
+      <c r="B84" s="8">
         <v>898988.8</v>
       </c>
-      <c r="C84" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D84" s="15">
+      <c r="C84" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D84" s="8">
         <v>413389.6</v>
       </c>
-      <c r="E84" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F84" s="15">
+      <c r="E84" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F84" s="8">
         <v>241436</v>
       </c>
-      <c r="G84" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H84" s="15">
+      <c r="G84" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H84" s="8">
         <v>171953.6</v>
       </c>
-      <c r="I84" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J84" s="21">
+      <c r="I84" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J84" s="14">
         <v>485599.2</v>
       </c>
-      <c r="K84" s="22" t="s">
-        <v>216</v>
+      <c r="K84" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A85" s="14" t="s">
+      <c r="A85" s="7" t="s">
         <v>88</v>
       </c>
-      <c r="B85" s="15">
+      <c r="B85" s="8">
         <v>889350.6</v>
       </c>
-      <c r="C85" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D85" s="15">
+      <c r="C85" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D85" s="8">
         <v>412460.4</v>
       </c>
-      <c r="E85" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F85" s="15">
+      <c r="E85" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F85" s="8">
         <v>240704.3</v>
       </c>
-      <c r="G85" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H85" s="15">
+      <c r="G85" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H85" s="8">
         <v>171756</v>
       </c>
-      <c r="I85" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J85" s="21">
+      <c r="I85" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J85" s="14">
         <v>476890.3</v>
       </c>
-      <c r="K85" s="22" t="s">
-        <v>216</v>
+      <c r="K85" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="14" t="s">
+      <c r="A86" s="7" t="s">
         <v>89</v>
       </c>
-      <c r="B86" s="15">
+      <c r="B86" s="8">
         <v>899200.8</v>
       </c>
-      <c r="C86" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D86" s="15">
+      <c r="C86" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D86" s="8">
         <v>416833.6</v>
       </c>
-      <c r="E86" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F86" s="15">
+      <c r="E86" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F86" s="8">
         <v>241791</v>
       </c>
-      <c r="G86" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H86" s="15">
+      <c r="G86" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H86" s="8">
         <v>175042.5</v>
       </c>
-      <c r="I86" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J86" s="21">
+      <c r="I86" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J86" s="14">
         <v>482367.3</v>
       </c>
-      <c r="K86" s="22" t="s">
-        <v>216</v>
+      <c r="K86" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="14" t="s">
+      <c r="A87" s="7" t="s">
         <v>90</v>
       </c>
-      <c r="B87" s="15">
+      <c r="B87" s="8">
         <v>902709.5</v>
       </c>
-      <c r="C87" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D87" s="15">
+      <c r="C87" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D87" s="8">
         <v>418306.8</v>
       </c>
-      <c r="E87" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F87" s="15">
+      <c r="E87" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F87" s="8">
         <v>240083.4</v>
       </c>
-      <c r="G87" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H87" s="15">
+      <c r="G87" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H87" s="8">
         <v>178223.3</v>
       </c>
-      <c r="I87" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J87" s="21">
+      <c r="I87" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J87" s="14">
         <v>484402.7</v>
       </c>
-      <c r="K87" s="22" t="s">
-        <v>216</v>
+      <c r="K87" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="14" t="s">
+      <c r="A88" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="B88" s="15">
+      <c r="B88" s="8">
         <v>910750.4</v>
       </c>
-      <c r="C88" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D88" s="15">
+      <c r="C88" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D88" s="8">
         <v>422756.9</v>
       </c>
-      <c r="E88" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F88" s="15">
+      <c r="E88" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F88" s="8">
         <v>244875.8</v>
       </c>
-      <c r="G88" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H88" s="15">
+      <c r="G88" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H88" s="8">
         <v>177881.1</v>
       </c>
-      <c r="I88" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J88" s="21">
+      <c r="I88" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J88" s="14">
         <v>487993.5</v>
       </c>
-      <c r="K88" s="22" t="s">
-        <v>216</v>
+      <c r="K88" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A89" s="14" t="s">
+      <c r="A89" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="B89" s="15">
+      <c r="B89" s="8">
         <v>923339.9</v>
       </c>
-      <c r="C89" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D89" s="15">
+      <c r="C89" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D89" s="8">
         <v>436410.4</v>
       </c>
-      <c r="E89" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F89" s="15">
+      <c r="E89" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F89" s="8">
         <v>256342.2</v>
       </c>
-      <c r="G89" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H89" s="15">
+      <c r="G89" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H89" s="8">
         <v>180068.1</v>
       </c>
-      <c r="I89" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J89" s="21">
+      <c r="I89" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J89" s="14">
         <v>486929.6</v>
       </c>
-      <c r="K89" s="22" t="s">
-        <v>216</v>
+      <c r="K89" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="14" t="s">
+      <c r="A90" s="7" t="s">
         <v>93</v>
       </c>
-      <c r="B90" s="15">
+      <c r="B90" s="8">
         <v>928666.2</v>
       </c>
-      <c r="C90" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D90" s="15">
+      <c r="C90" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D90" s="8">
         <v>433073</v>
       </c>
-      <c r="E90" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F90" s="15">
+      <c r="E90" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F90" s="8">
         <v>250953.1</v>
       </c>
-      <c r="G90" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H90" s="15">
+      <c r="G90" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H90" s="8">
         <v>182119.9</v>
       </c>
-      <c r="I90" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J90" s="21">
+      <c r="I90" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J90" s="14">
         <v>495593.2</v>
       </c>
-      <c r="K90" s="22" t="s">
-        <v>216</v>
+      <c r="K90" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A91" s="14" t="s">
+      <c r="A91" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="B91" s="15">
+      <c r="B91" s="8">
         <v>930061.2</v>
       </c>
-      <c r="C91" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D91" s="15">
+      <c r="C91" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D91" s="8">
         <v>440107.8</v>
       </c>
-      <c r="E91" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F91" s="15">
+      <c r="E91" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F91" s="8">
         <v>257670.8</v>
       </c>
-      <c r="G91" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H91" s="15">
+      <c r="G91" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H91" s="8">
         <v>182437</v>
       </c>
-      <c r="I91" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J91" s="21">
+      <c r="I91" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J91" s="14">
         <v>489953.3</v>
       </c>
-      <c r="K91" s="22" t="s">
-        <v>216</v>
+      <c r="K91" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="14" t="s">
+      <c r="A92" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="B92" s="15">
+      <c r="B92" s="8">
         <v>945151</v>
       </c>
-      <c r="C92" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D92" s="15">
+      <c r="C92" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D92" s="8">
         <v>454075.3</v>
       </c>
-      <c r="E92" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F92" s="15">
+      <c r="E92" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F92" s="8">
         <v>270784.59999999998</v>
       </c>
-      <c r="G92" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H92" s="15">
+      <c r="G92" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H92" s="8">
         <v>183290.7</v>
       </c>
-      <c r="I92" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J92" s="21">
+      <c r="I92" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J92" s="14">
         <v>491075.8</v>
       </c>
-      <c r="K92" s="22" t="s">
-        <v>216</v>
+      <c r="K92" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="14" t="s">
+      <c r="A93" s="7" t="s">
         <v>96</v>
       </c>
-      <c r="B93" s="15">
+      <c r="B93" s="8">
         <v>941428.8</v>
       </c>
-      <c r="C93" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D93" s="15">
+      <c r="C93" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D93" s="8">
         <v>448696.5</v>
       </c>
-      <c r="E93" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F93" s="15">
+      <c r="E93" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F93" s="8">
         <v>263057.40000000002</v>
       </c>
-      <c r="G93" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H93" s="15">
+      <c r="G93" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H93" s="8">
         <v>185639</v>
       </c>
-      <c r="I93" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J93" s="21">
+      <c r="I93" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J93" s="14">
         <v>492732.3</v>
       </c>
-      <c r="K93" s="22" t="s">
-        <v>216</v>
+      <c r="K93" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A94" s="14" t="s">
+      <c r="A94" s="7" t="s">
         <v>97</v>
       </c>
-      <c r="B94" s="15">
+      <c r="B94" s="8">
         <v>942548</v>
       </c>
-      <c r="C94" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D94" s="15">
+      <c r="C94" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D94" s="8">
         <v>447386.6</v>
       </c>
-      <c r="E94" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F94" s="15">
+      <c r="E94" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F94" s="8">
         <v>261100.7</v>
       </c>
-      <c r="G94" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H94" s="15">
+      <c r="G94" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H94" s="8">
         <v>186285.9</v>
       </c>
-      <c r="I94" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J94" s="21">
+      <c r="I94" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J94" s="14">
         <v>495161.5</v>
       </c>
-      <c r="K94" s="22" t="s">
-        <v>216</v>
+      <c r="K94" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A95" s="14" t="s">
+      <c r="A95" s="7" t="s">
         <v>98</v>
       </c>
-      <c r="B95" s="15">
+      <c r="B95" s="8">
         <v>940531.7</v>
       </c>
-      <c r="C95" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D95" s="15">
+      <c r="C95" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D95" s="8">
         <v>451869</v>
       </c>
-      <c r="E95" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F95" s="15">
+      <c r="E95" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F95" s="8">
         <v>261852.1</v>
       </c>
-      <c r="G95" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H95" s="15">
+      <c r="G95" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H95" s="8">
         <v>190016.9</v>
       </c>
-      <c r="I95" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J95" s="21">
+      <c r="I95" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J95" s="14">
         <v>488662.7</v>
       </c>
-      <c r="K95" s="22" t="s">
-        <v>216</v>
+      <c r="K95" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A96" s="14" t="s">
+      <c r="A96" s="7" t="s">
         <v>99</v>
       </c>
-      <c r="B96" s="15">
+      <c r="B96" s="8">
         <v>945688.3</v>
       </c>
-      <c r="C96" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D96" s="15">
+      <c r="C96" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D96" s="8">
         <v>452997.1</v>
       </c>
-      <c r="E96" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F96" s="15">
+      <c r="E96" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F96" s="8">
         <v>265349.3</v>
       </c>
-      <c r="G96" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H96" s="15">
+      <c r="G96" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H96" s="8">
         <v>187647.8</v>
       </c>
-      <c r="I96" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J96" s="21">
+      <c r="I96" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J96" s="14">
         <v>492691.20000000001</v>
       </c>
-      <c r="K96" s="22" t="s">
-        <v>216</v>
+      <c r="K96" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A97" s="14" t="s">
+      <c r="A97" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="B97" s="15">
+      <c r="B97" s="8">
         <v>939923.8</v>
       </c>
-      <c r="C97" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D97" s="15">
+      <c r="C97" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D97" s="8">
         <v>451435.8</v>
       </c>
-      <c r="E97" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F97" s="15">
+      <c r="E97" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F97" s="8">
         <v>259564.1</v>
       </c>
-      <c r="G97" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H97" s="15">
+      <c r="G97" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H97" s="8">
         <v>191871.7</v>
       </c>
-      <c r="I97" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J97" s="21">
+      <c r="I97" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J97" s="14">
         <v>488488</v>
       </c>
-      <c r="K97" s="22" t="s">
-        <v>216</v>
+      <c r="K97" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="14" t="s">
+      <c r="A98" s="7" t="s">
         <v>101</v>
       </c>
-      <c r="B98" s="15">
+      <c r="B98" s="8">
         <v>936494.3</v>
       </c>
-      <c r="C98" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D98" s="15">
+      <c r="C98" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D98" s="8">
         <v>448899.5</v>
       </c>
-      <c r="E98" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F98" s="15">
+      <c r="E98" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F98" s="8">
         <v>257220.5</v>
       </c>
-      <c r="G98" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H98" s="15">
+      <c r="G98" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H98" s="8">
         <v>191679</v>
       </c>
-      <c r="I98" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J98" s="21">
+      <c r="I98" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J98" s="14">
         <v>487594.8</v>
       </c>
-      <c r="K98" s="22" t="s">
-        <v>216</v>
+      <c r="K98" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="14" t="s">
+      <c r="A99" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="B99" s="15">
+      <c r="B99" s="8">
         <v>940729.2</v>
       </c>
-      <c r="C99" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D99" s="15">
+      <c r="C99" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D99" s="8">
         <v>453863.2</v>
       </c>
-      <c r="E99" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F99" s="15">
+      <c r="E99" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F99" s="8">
         <v>260261.3</v>
       </c>
-      <c r="G99" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H99" s="15">
+      <c r="G99" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H99" s="8">
         <v>193601.9</v>
       </c>
-      <c r="I99" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J99" s="21">
+      <c r="I99" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J99" s="14">
         <v>486865.9</v>
       </c>
-      <c r="K99" s="22" t="s">
-        <v>216</v>
+      <c r="K99" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="14" t="s">
+      <c r="A100" s="7" t="s">
         <v>103</v>
       </c>
-      <c r="B100" s="15">
+      <c r="B100" s="8">
         <v>932008.3</v>
       </c>
-      <c r="C100" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D100" s="15">
+      <c r="C100" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D100" s="8">
         <v>452869.5</v>
       </c>
-      <c r="E100" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F100" s="15">
+      <c r="E100" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F100" s="8">
         <v>259020.4</v>
       </c>
-      <c r="G100" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H100" s="15">
+      <c r="G100" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H100" s="8">
         <v>193849.1</v>
       </c>
-      <c r="I100" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J100" s="21">
+      <c r="I100" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J100" s="14">
         <v>479138.8</v>
       </c>
-      <c r="K100" s="22" t="s">
-        <v>216</v>
+      <c r="K100" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="101" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="14" t="s">
+      <c r="A101" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="B101" s="15">
+      <c r="B101" s="8">
         <v>935006.5</v>
       </c>
-      <c r="C101" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D101" s="15">
+      <c r="C101" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D101" s="8">
         <v>462639.7</v>
       </c>
-      <c r="E101" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F101" s="15">
+      <c r="E101" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F101" s="8">
         <v>265015.8</v>
       </c>
-      <c r="G101" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H101" s="15">
+      <c r="G101" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H101" s="8">
         <v>197623.9</v>
       </c>
-      <c r="I101" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J101" s="21">
+      <c r="I101" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J101" s="14">
         <v>472366.7</v>
       </c>
-      <c r="K101" s="22" t="s">
-        <v>216</v>
+      <c r="K101" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="102" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A102" s="14" t="s">
+      <c r="A102" s="7" t="s">
         <v>105</v>
       </c>
-      <c r="B102" s="15">
+      <c r="B102" s="8">
         <v>928473</v>
       </c>
-      <c r="C102" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D102" s="15">
+      <c r="C102" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D102" s="8">
         <v>456110.5</v>
       </c>
-      <c r="E102" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F102" s="15">
+      <c r="E102" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F102" s="8">
         <v>257325.5</v>
       </c>
-      <c r="G102" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H102" s="15">
+      <c r="G102" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H102" s="8">
         <v>198785</v>
       </c>
-      <c r="I102" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J102" s="21">
+      <c r="I102" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J102" s="14">
         <v>472362.4</v>
       </c>
-      <c r="K102" s="22" t="s">
-        <v>216</v>
+      <c r="K102" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="103" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="14" t="s">
+      <c r="A103" s="7" t="s">
         <v>106</v>
       </c>
-      <c r="B103" s="15">
+      <c r="B103" s="8">
         <v>934690.1</v>
       </c>
-      <c r="C103" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D103" s="15">
+      <c r="C103" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D103" s="8">
         <v>464983.1</v>
       </c>
-      <c r="E103" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F103" s="15">
+      <c r="E103" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F103" s="8">
         <v>261876.4</v>
       </c>
-      <c r="G103" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H103" s="15">
+      <c r="G103" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H103" s="8">
         <v>203106.7</v>
       </c>
-      <c r="I103" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J103" s="21">
+      <c r="I103" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J103" s="14">
         <v>469707</v>
       </c>
-      <c r="K103" s="22" t="s">
-        <v>216</v>
+      <c r="K103" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="104" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="14" t="s">
+      <c r="A104" s="7" t="s">
         <v>107</v>
       </c>
-      <c r="B104" s="15">
+      <c r="B104" s="8">
         <v>952017.4</v>
       </c>
-      <c r="C104" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D104" s="15">
+      <c r="C104" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D104" s="8">
         <v>474909.2</v>
       </c>
-      <c r="E104" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F104" s="15">
+      <c r="E104" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F104" s="8">
         <v>270181.5</v>
       </c>
-      <c r="G104" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H104" s="15">
+      <c r="G104" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H104" s="8">
         <v>204727.7</v>
       </c>
-      <c r="I104" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J104" s="21">
+      <c r="I104" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J104" s="14">
         <v>477108.2</v>
       </c>
-      <c r="K104" s="22" t="s">
-        <v>216</v>
+      <c r="K104" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="105" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A105" s="14" t="s">
+      <c r="A105" s="7" t="s">
         <v>108</v>
       </c>
-      <c r="B105" s="15">
+      <c r="B105" s="8">
         <v>958125.9</v>
       </c>
-      <c r="C105" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D105" s="15">
+      <c r="C105" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D105" s="8">
         <v>477774.3</v>
       </c>
-      <c r="E105" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F105" s="15">
+      <c r="E105" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F105" s="8">
         <v>270943.40000000002</v>
       </c>
-      <c r="G105" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H105" s="15">
+      <c r="G105" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H105" s="8">
         <v>206830.9</v>
       </c>
-      <c r="I105" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J105" s="21">
+      <c r="I105" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J105" s="14">
         <v>480351.5</v>
       </c>
-      <c r="K105" s="22" t="s">
-        <v>216</v>
+      <c r="K105" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="106" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A106" s="14" t="s">
+      <c r="A106" s="7" t="s">
         <v>109</v>
       </c>
-      <c r="B106" s="15">
+      <c r="B106" s="8">
         <v>948740</v>
       </c>
-      <c r="C106" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D106" s="15">
+      <c r="C106" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D106" s="8">
         <v>473535</v>
       </c>
-      <c r="E106" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F106" s="15">
+      <c r="E106" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F106" s="8">
         <v>265947.59999999998</v>
       </c>
-      <c r="G106" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H106" s="15">
+      <c r="G106" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H106" s="8">
         <v>207587.4</v>
       </c>
-      <c r="I106" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J106" s="21">
+      <c r="I106" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J106" s="14">
         <v>475205</v>
       </c>
-      <c r="K106" s="22" t="s">
-        <v>216</v>
+      <c r="K106" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="107" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A107" s="14" t="s">
+      <c r="A107" s="7" t="s">
         <v>110</v>
       </c>
-      <c r="B107" s="15">
+      <c r="B107" s="8">
         <v>962023</v>
       </c>
-      <c r="C107" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D107" s="15">
+      <c r="C107" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D107" s="8">
         <v>482589.8</v>
       </c>
-      <c r="E107" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F107" s="15">
+      <c r="E107" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F107" s="8">
         <v>273110.59999999998</v>
       </c>
-      <c r="G107" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H107" s="15">
+      <c r="G107" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H107" s="8">
         <v>209479.2</v>
       </c>
-      <c r="I107" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J107" s="21">
+      <c r="I107" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J107" s="14">
         <v>479433.2</v>
       </c>
-      <c r="K107" s="22" t="s">
-        <v>216</v>
+      <c r="K107" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="108" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A108" s="14" t="s">
+      <c r="A108" s="7" t="s">
         <v>111</v>
       </c>
-      <c r="B108" s="15">
+      <c r="B108" s="8">
         <v>955475.9</v>
       </c>
-      <c r="C108" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D108" s="15">
+      <c r="C108" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D108" s="8">
         <v>487478.1</v>
       </c>
-      <c r="E108" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F108" s="15">
+      <c r="E108" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F108" s="8">
         <v>276807.2</v>
       </c>
-      <c r="G108" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H108" s="15">
+      <c r="G108" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H108" s="8">
         <v>210670.8</v>
       </c>
-      <c r="I108" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J108" s="21">
+      <c r="I108" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J108" s="14">
         <v>467997.8</v>
       </c>
-      <c r="K108" s="22" t="s">
-        <v>216</v>
+      <c r="K108" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="109" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A109" s="14" t="s">
+      <c r="A109" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="B109" s="15">
+      <c r="B109" s="8">
         <v>945895.1</v>
       </c>
-      <c r="C109" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D109" s="15">
+      <c r="C109" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D109" s="8">
         <v>487662.6</v>
       </c>
-      <c r="E109" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F109" s="15">
+      <c r="E109" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F109" s="8">
         <v>273884.7</v>
       </c>
-      <c r="G109" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H109" s="15">
+      <c r="G109" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H109" s="8">
         <v>213777.9</v>
       </c>
-      <c r="I109" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J109" s="21">
+      <c r="I109" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J109" s="14">
         <v>458232.6</v>
       </c>
-      <c r="K109" s="22" t="s">
-        <v>216</v>
+      <c r="K109" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="110" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A110" s="14" t="s">
+      <c r="A110" s="7" t="s">
         <v>113</v>
       </c>
-      <c r="B110" s="15">
+      <c r="B110" s="8">
         <v>948266.5</v>
       </c>
-      <c r="C110" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D110" s="15">
+      <c r="C110" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D110" s="8">
         <v>491341.5</v>
       </c>
-      <c r="E110" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F110" s="15">
+      <c r="E110" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F110" s="8">
         <v>274481.40000000002</v>
       </c>
-      <c r="G110" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H110" s="15">
+      <c r="G110" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H110" s="8">
         <v>216860.2</v>
       </c>
-      <c r="I110" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J110" s="21">
+      <c r="I110" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J110" s="14">
         <v>456925</v>
       </c>
-      <c r="K110" s="22" t="s">
-        <v>216</v>
+      <c r="K110" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="111" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A111" s="14" t="s">
+      <c r="A111" s="7" t="s">
         <v>114</v>
       </c>
-      <c r="B111" s="15">
+      <c r="B111" s="8">
         <v>948985.8</v>
       </c>
-      <c r="C111" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D111" s="15">
+      <c r="C111" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D111" s="8">
         <v>494373.2</v>
       </c>
-      <c r="E111" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F111" s="15">
+      <c r="E111" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F111" s="8">
         <v>275545.7</v>
       </c>
-      <c r="G111" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H111" s="15">
+      <c r="G111" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H111" s="8">
         <v>218827.5</v>
       </c>
-      <c r="I111" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J111" s="21">
+      <c r="I111" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J111" s="14">
         <v>454612.6</v>
       </c>
-      <c r="K111" s="22" t="s">
-        <v>216</v>
+      <c r="K111" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="112" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="14" t="s">
+      <c r="A112" s="7" t="s">
         <v>115</v>
       </c>
-      <c r="B112" s="15">
+      <c r="B112" s="8">
         <v>959861.8</v>
       </c>
-      <c r="C112" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D112" s="15">
+      <c r="C112" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D112" s="8">
         <v>498915.1</v>
       </c>
-      <c r="E112" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F112" s="15">
+      <c r="E112" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F112" s="8">
         <v>277020.79999999999</v>
       </c>
-      <c r="G112" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H112" s="15">
+      <c r="G112" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H112" s="8">
         <v>221894.3</v>
       </c>
-      <c r="I112" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J112" s="21">
+      <c r="I112" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J112" s="14">
         <v>460946.7</v>
       </c>
-      <c r="K112" s="22" t="s">
-        <v>216</v>
+      <c r="K112" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="113" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A113" s="14" t="s">
+      <c r="A113" s="7" t="s">
         <v>116</v>
       </c>
-      <c r="B113" s="15">
+      <c r="B113" s="8">
         <v>954136.9</v>
       </c>
-      <c r="C113" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D113" s="15">
+      <c r="C113" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D113" s="8">
         <v>500306.4</v>
       </c>
-      <c r="E113" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F113" s="15">
+      <c r="E113" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F113" s="8">
         <v>277778.40000000002</v>
       </c>
-      <c r="G113" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H113" s="15">
+      <c r="G113" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H113" s="8">
         <v>222528</v>
       </c>
-      <c r="I113" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J113" s="21">
+      <c r="I113" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J113" s="14">
         <v>453830.5</v>
       </c>
-      <c r="K113" s="22" t="s">
-        <v>216</v>
+      <c r="K113" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="114" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="14" t="s">
+      <c r="A114" s="7" t="s">
         <v>117</v>
       </c>
-      <c r="B114" s="15">
+      <c r="B114" s="8">
         <v>954269.3</v>
       </c>
-      <c r="C114" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D114" s="15">
+      <c r="C114" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D114" s="8">
         <v>502956.79999999999</v>
       </c>
-      <c r="E114" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F114" s="15">
+      <c r="E114" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F114" s="8">
         <v>277481</v>
       </c>
-      <c r="G114" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H114" s="15">
+      <c r="G114" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H114" s="8">
         <v>225475.7</v>
       </c>
-      <c r="I114" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J114" s="21">
+      <c r="I114" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J114" s="14">
         <v>451312.5</v>
       </c>
-      <c r="K114" s="22" t="s">
-        <v>216</v>
+      <c r="K114" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="115" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="14" t="s">
+      <c r="A115" s="7" t="s">
         <v>118</v>
       </c>
-      <c r="B115" s="15">
+      <c r="B115" s="8">
         <v>954658.6</v>
       </c>
-      <c r="C115" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D115" s="15">
+      <c r="C115" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D115" s="8">
         <v>521678.5</v>
       </c>
-      <c r="E115" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F115" s="15">
+      <c r="E115" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F115" s="8">
         <v>295588.90000000002</v>
       </c>
-      <c r="G115" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H115" s="15">
+      <c r="G115" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H115" s="8">
         <v>226089.60000000001</v>
       </c>
-      <c r="I115" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J115" s="21">
+      <c r="I115" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J115" s="14">
         <v>432980.1</v>
       </c>
-      <c r="K115" s="22" t="s">
-        <v>216</v>
+      <c r="K115" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="116" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A116" s="14" t="s">
+      <c r="A116" s="7" t="s">
         <v>119</v>
       </c>
-      <c r="B116" s="15">
+      <c r="B116" s="8">
         <v>963574.3</v>
       </c>
-      <c r="C116" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D116" s="15">
+      <c r="C116" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D116" s="8">
         <v>537990.5</v>
       </c>
-      <c r="E116" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F116" s="15">
+      <c r="E116" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F116" s="8">
         <v>311412.2</v>
       </c>
-      <c r="G116" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H116" s="15">
+      <c r="G116" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H116" s="8">
         <v>226578.3</v>
       </c>
-      <c r="I116" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J116" s="21">
+      <c r="I116" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J116" s="14">
         <v>425583.8</v>
       </c>
-      <c r="K116" s="22" t="s">
-        <v>216</v>
+      <c r="K116" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="117" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A117" s="14" t="s">
+      <c r="A117" s="7" t="s">
         <v>120</v>
       </c>
-      <c r="B117" s="15">
+      <c r="B117" s="8">
         <v>978996.9</v>
       </c>
-      <c r="C117" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D117" s="15">
+      <c r="C117" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D117" s="8">
         <v>541856.5</v>
       </c>
-      <c r="E117" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F117" s="15">
+      <c r="E117" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F117" s="8">
         <v>315302.8</v>
       </c>
-      <c r="G117" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H117" s="15">
+      <c r="G117" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H117" s="8">
         <v>226553.7</v>
       </c>
-      <c r="I117" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J117" s="21">
+      <c r="I117" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J117" s="14">
         <v>437140.4</v>
       </c>
-      <c r="K117" s="22" t="s">
-        <v>216</v>
+      <c r="K117" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="118" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="14" t="s">
+      <c r="A118" s="7" t="s">
         <v>121</v>
       </c>
-      <c r="B118" s="15">
+      <c r="B118" s="8">
         <v>978716.7</v>
       </c>
-      <c r="C118" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D118" s="15">
+      <c r="C118" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D118" s="8">
         <v>545712.4</v>
       </c>
-      <c r="E118" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F118" s="15">
+      <c r="E118" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F118" s="8">
         <v>314842.09999999998</v>
       </c>
-      <c r="G118" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H118" s="15">
+      <c r="G118" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H118" s="8">
         <v>230870.3</v>
       </c>
-      <c r="I118" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J118" s="21">
+      <c r="I118" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J118" s="14">
         <v>433004.3</v>
       </c>
-      <c r="K118" s="22" t="s">
-        <v>216</v>
+      <c r="K118" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="119" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="14" t="s">
+      <c r="A119" s="7" t="s">
         <v>122</v>
       </c>
-      <c r="B119" s="15">
+      <c r="B119" s="8">
         <v>976141.7</v>
       </c>
-      <c r="C119" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D119" s="15">
+      <c r="C119" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D119" s="8">
         <v>547259.80000000005</v>
       </c>
-      <c r="E119" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F119" s="15">
+      <c r="E119" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F119" s="8">
         <v>317061.59999999998</v>
       </c>
-      <c r="G119" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H119" s="15">
+      <c r="G119" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H119" s="8">
         <v>230198.2</v>
       </c>
-      <c r="I119" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J119" s="21">
+      <c r="I119" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J119" s="14">
         <v>428882</v>
       </c>
-      <c r="K119" s="22" t="s">
-        <v>216</v>
+      <c r="K119" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="120" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A120" s="14" t="s">
+      <c r="A120" s="7" t="s">
         <v>123</v>
       </c>
-      <c r="B120" s="15">
+      <c r="B120" s="8">
         <v>975114.1</v>
       </c>
-      <c r="C120" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D120" s="15">
+      <c r="C120" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D120" s="8">
         <v>549433.9</v>
       </c>
-      <c r="E120" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F120" s="15">
+      <c r="E120" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F120" s="8">
         <v>318583.8</v>
       </c>
-      <c r="G120" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H120" s="15">
+      <c r="G120" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H120" s="8">
         <v>230850.1</v>
       </c>
-      <c r="I120" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J120" s="21">
+      <c r="I120" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J120" s="14">
         <v>425680.1</v>
       </c>
-      <c r="K120" s="22" t="s">
-        <v>216</v>
+      <c r="K120" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="121" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A121" s="14" t="s">
+      <c r="A121" s="7" t="s">
         <v>124</v>
       </c>
-      <c r="B121" s="15">
+      <c r="B121" s="8">
         <v>973307.7</v>
       </c>
-      <c r="C121" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D121" s="15">
+      <c r="C121" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D121" s="8">
         <v>557502.6</v>
       </c>
-      <c r="E121" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F121" s="15">
+      <c r="E121" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F121" s="8">
         <v>321679</v>
       </c>
-      <c r="G121" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H121" s="15">
+      <c r="G121" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H121" s="8">
         <v>235823.6</v>
       </c>
-      <c r="I121" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J121" s="21">
+      <c r="I121" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J121" s="14">
         <v>415805.1</v>
       </c>
-      <c r="K121" s="22" t="s">
-        <v>216</v>
+      <c r="K121" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="122" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A122" s="14" t="s">
+      <c r="A122" s="7" t="s">
         <v>125</v>
       </c>
-      <c r="B122" s="15">
+      <c r="B122" s="8">
         <v>977610.4</v>
       </c>
-      <c r="C122" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D122" s="15">
+      <c r="C122" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D122" s="8">
         <v>562245.4</v>
       </c>
-      <c r="E122" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F122" s="15">
+      <c r="E122" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F122" s="8">
         <v>322892.5</v>
       </c>
-      <c r="G122" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H122" s="15">
+      <c r="G122" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H122" s="8">
         <v>239352.8</v>
       </c>
-      <c r="I122" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J122" s="21">
+      <c r="I122" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J122" s="14">
         <v>415365.1</v>
       </c>
-      <c r="K122" s="22" t="s">
-        <v>216</v>
+      <c r="K122" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="123" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="14" t="s">
+      <c r="A123" s="7" t="s">
         <v>126</v>
       </c>
-      <c r="B123" s="15">
+      <c r="B123" s="8">
         <v>978561</v>
       </c>
-      <c r="C123" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D123" s="15">
+      <c r="C123" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D123" s="8">
         <v>566914.19999999995</v>
       </c>
-      <c r="E123" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F123" s="15">
+      <c r="E123" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F123" s="8">
         <v>325626.59999999998</v>
       </c>
-      <c r="G123" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H123" s="15">
+      <c r="G123" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H123" s="8">
         <v>241287.6</v>
       </c>
-      <c r="I123" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J123" s="21">
+      <c r="I123" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J123" s="14">
         <v>411646.8</v>
       </c>
-      <c r="K123" s="22" t="s">
-        <v>216</v>
+      <c r="K123" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="124" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A124" s="14" t="s">
+      <c r="A124" s="7" t="s">
         <v>127</v>
       </c>
-      <c r="B124" s="15">
+      <c r="B124" s="8">
         <v>960882.4</v>
       </c>
-      <c r="C124" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D124" s="15">
+      <c r="C124" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D124" s="8">
         <v>562924.30000000005</v>
       </c>
-      <c r="E124" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F124" s="15">
+      <c r="E124" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F124" s="8">
         <v>319195.7</v>
       </c>
-      <c r="G124" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H124" s="15">
+      <c r="G124" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H124" s="8">
         <v>243728.7</v>
       </c>
-      <c r="I124" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J124" s="21">
+      <c r="I124" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J124" s="14">
         <v>397958</v>
       </c>
-      <c r="K124" s="22" t="s">
-        <v>216</v>
+      <c r="K124" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="125" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="14" t="s">
+      <c r="A125" s="7" t="s">
         <v>128</v>
       </c>
-      <c r="B125" s="15">
+      <c r="B125" s="8">
         <v>962013.4</v>
       </c>
-      <c r="C125" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D125" s="15">
+      <c r="C125" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D125" s="8">
         <v>566926.19999999995</v>
       </c>
-      <c r="E125" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F125" s="15">
+      <c r="E125" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F125" s="8">
         <v>321611.7</v>
       </c>
-      <c r="G125" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H125" s="15">
+      <c r="G125" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H125" s="8">
         <v>245314.6</v>
       </c>
-      <c r="I125" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J125" s="21">
+      <c r="I125" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J125" s="14">
         <v>395087.1</v>
       </c>
-      <c r="K125" s="22" t="s">
-        <v>216</v>
+      <c r="K125" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="126" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="14" t="s">
+      <c r="A126" s="7" t="s">
         <v>129</v>
       </c>
-      <c r="B126" s="15">
+      <c r="B126" s="8">
         <v>973338.2</v>
       </c>
-      <c r="C126" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D126" s="15">
+      <c r="C126" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D126" s="8">
         <v>581160.4</v>
       </c>
-      <c r="E126" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F126" s="15">
+      <c r="E126" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F126" s="8">
         <v>321340.5</v>
       </c>
-      <c r="G126" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H126" s="15">
+      <c r="G126" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H126" s="8">
         <v>259819.9</v>
       </c>
-      <c r="I126" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J126" s="21">
+      <c r="I126" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J126" s="14">
         <v>392177.8</v>
       </c>
-      <c r="K126" s="22" t="s">
-        <v>216</v>
+      <c r="K126" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="127" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A127" s="14" t="s">
+      <c r="A127" s="7" t="s">
         <v>130</v>
       </c>
-      <c r="B127" s="15">
+      <c r="B127" s="8">
         <v>987605.9</v>
       </c>
-      <c r="C127" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D127" s="15">
+      <c r="C127" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D127" s="8">
         <v>594935.19999999995</v>
       </c>
-      <c r="E127" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F127" s="15">
+      <c r="E127" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F127" s="8">
         <v>333897</v>
       </c>
-      <c r="G127" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H127" s="15">
+      <c r="G127" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H127" s="8">
         <v>261038.2</v>
       </c>
-      <c r="I127" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J127" s="21">
+      <c r="I127" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J127" s="14">
         <v>392670.7</v>
       </c>
-      <c r="K127" s="22" t="s">
-        <v>216</v>
+      <c r="K127" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="128" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A128" s="14" t="s">
+      <c r="A128" s="7" t="s">
         <v>131</v>
       </c>
-      <c r="B128" s="15">
+      <c r="B128" s="8">
         <v>997398.5</v>
       </c>
-      <c r="C128" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D128" s="15">
+      <c r="C128" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D128" s="8">
         <v>595714.19999999995</v>
       </c>
-      <c r="E128" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F128" s="15">
+      <c r="E128" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F128" s="8">
         <v>332112.5</v>
       </c>
-      <c r="G128" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H128" s="15">
+      <c r="G128" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H128" s="8">
         <v>263601.7</v>
       </c>
-      <c r="I128" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J128" s="21">
+      <c r="I128" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J128" s="14">
         <v>401684.2</v>
       </c>
-      <c r="K128" s="22" t="s">
-        <v>216</v>
+      <c r="K128" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="129" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A129" s="14" t="s">
+      <c r="A129" s="7" t="s">
         <v>132</v>
       </c>
-      <c r="B129" s="15">
+      <c r="B129" s="8">
         <v>1036437.2</v>
       </c>
-      <c r="C129" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D129" s="15">
+      <c r="C129" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D129" s="8">
         <v>629328.4</v>
       </c>
-      <c r="E129" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F129" s="15">
+      <c r="E129" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F129" s="8">
         <v>372484.5</v>
       </c>
-      <c r="G129" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H129" s="15">
+      <c r="G129" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H129" s="8">
         <v>256843.9</v>
       </c>
-      <c r="I129" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J129" s="21">
+      <c r="I129" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J129" s="14">
         <v>407108.8</v>
       </c>
-      <c r="K129" s="22" t="s">
-        <v>216</v>
+      <c r="K129" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="130" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A130" s="14" t="s">
+      <c r="A130" s="7" t="s">
         <v>133</v>
       </c>
-      <c r="B130" s="23">
+      <c r="B130" s="16">
         <v>1077184</v>
       </c>
-      <c r="C130" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D130" s="23">
+      <c r="C130" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D130" s="16">
         <v>699773</v>
       </c>
-      <c r="E130" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F130" s="23">
+      <c r="E130" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F130" s="16">
         <v>440395.2</v>
       </c>
-      <c r="G130" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H130" s="23">
+      <c r="G130" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H130" s="16">
         <v>259377.9</v>
       </c>
-      <c r="I130" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J130" s="24">
+      <c r="I130" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J130" s="17">
         <v>377410.9</v>
       </c>
-      <c r="K130" s="22" t="s">
-        <v>216</v>
+      <c r="K130" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="131" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A131" s="14" t="s">
+      <c r="A131" s="7" t="s">
         <v>134</v>
       </c>
-      <c r="B131" s="23">
+      <c r="B131" s="16">
         <v>1087385.8</v>
       </c>
-      <c r="C131" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D131" s="23">
+      <c r="C131" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D131" s="16">
         <v>714489.5</v>
       </c>
-      <c r="E131" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F131" s="23">
+      <c r="E131" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F131" s="16">
         <v>450209.1</v>
       </c>
-      <c r="G131" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H131" s="23">
+      <c r="G131" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H131" s="16">
         <v>264280.40000000002</v>
       </c>
-      <c r="I131" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J131" s="24">
+      <c r="I131" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J131" s="17">
         <v>372896.3</v>
       </c>
-      <c r="K131" s="22" t="s">
-        <v>216</v>
+      <c r="K131" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A132" s="14" t="s">
+      <c r="A132" s="7" t="s">
         <v>135</v>
       </c>
-      <c r="B132" s="25">
+      <c r="B132" s="18">
         <v>1088191.6000000001</v>
       </c>
-      <c r="C132" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D132" s="25">
+      <c r="C132" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D132" s="18">
         <v>719842.7</v>
       </c>
-      <c r="E132" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F132" s="25">
+      <c r="E132" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F132" s="18">
         <v>457226.4</v>
       </c>
-      <c r="G132" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H132" s="25">
+      <c r="G132" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H132" s="18">
         <v>262616.3</v>
       </c>
-      <c r="I132" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J132" s="26">
+      <c r="I132" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J132" s="19">
         <v>368348.9</v>
       </c>
-      <c r="K132" s="22" t="s">
-        <v>216</v>
+      <c r="K132" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A133" s="14" t="s">
+      <c r="A133" s="7" t="s">
         <v>136</v>
       </c>
-      <c r="B133" s="25">
+      <c r="B133" s="18">
         <v>1094346.6000000001</v>
       </c>
-      <c r="C133" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D133" s="25">
+      <c r="C133" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D133" s="18">
         <v>724341.1</v>
       </c>
-      <c r="E133" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F133" s="25">
+      <c r="E133" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F133" s="18">
         <v>461068.1</v>
       </c>
-      <c r="G133" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H133" s="25">
+      <c r="G133" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H133" s="18">
         <v>263272.90000000002</v>
       </c>
-      <c r="I133" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J133" s="26">
+      <c r="I133" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J133" s="19">
         <v>370005.6</v>
       </c>
-      <c r="K133" s="22" t="s">
-        <v>216</v>
+      <c r="K133" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A134" s="14" t="s">
+      <c r="A134" s="7" t="s">
         <v>137</v>
       </c>
-      <c r="B134" s="25">
+      <c r="B134" s="18">
         <v>1091384.8999999999</v>
       </c>
-      <c r="C134" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D134" s="25">
+      <c r="C134" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D134" s="18">
         <v>723700.4</v>
       </c>
-      <c r="E134" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F134" s="25">
+      <c r="E134" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F134" s="18">
         <v>457981.4</v>
       </c>
-      <c r="G134" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H134" s="23">
+      <c r="G134" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H134" s="16">
         <v>265719</v>
       </c>
-      <c r="I134" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J134" s="26">
+      <c r="I134" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J134" s="19">
         <v>367684.5</v>
       </c>
-      <c r="K134" s="22" t="s">
-        <v>216</v>
+      <c r="K134" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A135" s="14" t="s">
+      <c r="A135" s="7" t="s">
         <v>138</v>
       </c>
-      <c r="B135" s="25">
+      <c r="B135" s="18">
         <v>1100124.8999999999</v>
       </c>
-      <c r="C135" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D135" s="25">
+      <c r="C135" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D135" s="18">
         <v>701055.9</v>
       </c>
-      <c r="E135" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F135" s="25">
+      <c r="E135" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F135" s="18">
         <v>439201.5</v>
       </c>
-      <c r="G135" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H135" s="25">
+      <c r="G135" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H135" s="18">
         <v>261854.4</v>
       </c>
-      <c r="I135" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J135" s="26">
+      <c r="I135" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J135" s="19">
         <v>399068.9</v>
       </c>
-      <c r="K135" s="22" t="s">
-        <v>216</v>
+      <c r="K135" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="14" t="s">
+      <c r="A136" s="7" t="s">
         <v>139</v>
       </c>
-      <c r="B136" s="25">
+      <c r="B136" s="18">
         <v>1103567.3</v>
       </c>
-      <c r="C136" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D136" s="25">
+      <c r="C136" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D136" s="18">
         <v>724578.1</v>
       </c>
-      <c r="E136" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F136" s="25">
+      <c r="E136" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F136" s="18">
         <v>457090.6</v>
       </c>
-      <c r="G136" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H136" s="25">
+      <c r="G136" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H136" s="18">
         <v>267487.5</v>
       </c>
-      <c r="I136" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J136" s="26">
+      <c r="I136" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J136" s="19">
         <v>378989.2</v>
       </c>
-      <c r="K136" s="22" t="s">
-        <v>216</v>
+      <c r="K136" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A137" s="14" t="s">
+      <c r="A137" s="7" t="s">
         <v>140</v>
       </c>
-      <c r="B137" s="25">
+      <c r="B137" s="18">
         <v>1090187.8999999999</v>
       </c>
-      <c r="C137" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D137" s="25">
+      <c r="C137" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D137" s="18">
         <v>724372.1</v>
       </c>
-      <c r="E137" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F137" s="25">
+      <c r="E137" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F137" s="18">
         <v>456676.3</v>
       </c>
-      <c r="G137" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H137" s="25">
+      <c r="G137" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H137" s="18">
         <v>267695.90000000002</v>
       </c>
-      <c r="I137" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J137" s="26">
+      <c r="I137" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J137" s="19">
         <v>365815.8</v>
       </c>
-      <c r="K137" s="22" t="s">
-        <v>216</v>
+      <c r="K137" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A138" s="14" t="s">
+      <c r="A138" s="7" t="s">
         <v>141</v>
       </c>
-      <c r="B138" s="23">
+      <c r="B138" s="16">
         <v>1097480</v>
       </c>
-      <c r="C138" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D138" s="25">
+      <c r="C138" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D138" s="18">
         <v>724471.5</v>
       </c>
-      <c r="E138" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F138" s="25">
+      <c r="E138" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F138" s="18">
         <v>451883.4</v>
       </c>
-      <c r="G138" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H138" s="25">
+      <c r="G138" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H138" s="18">
         <v>272588.09999999998</v>
       </c>
-      <c r="I138" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J138" s="26">
+      <c r="I138" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J138" s="19">
         <v>373008.5</v>
       </c>
-      <c r="K138" s="22" t="s">
-        <v>216</v>
+      <c r="K138" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A139" s="14" t="s">
+      <c r="A139" s="7" t="s">
         <v>142</v>
       </c>
-      <c r="B139" s="25">
+      <c r="B139" s="18">
         <v>1089613.3</v>
       </c>
-      <c r="C139" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D139" s="23">
+      <c r="C139" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D139" s="16">
         <v>716430.2</v>
       </c>
-      <c r="E139" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F139" s="25">
+      <c r="E139" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F139" s="18">
         <v>453850.6</v>
       </c>
-      <c r="G139" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H139" s="25">
+      <c r="G139" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H139" s="18">
         <v>262579.59999999998</v>
       </c>
-      <c r="I139" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J139" s="26">
+      <c r="I139" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J139" s="19">
         <v>373183.1</v>
       </c>
-      <c r="K139" s="22" t="s">
-        <v>216</v>
+      <c r="K139" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A140" s="14" t="s">
+      <c r="A140" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="B140" s="23">
+      <c r="B140" s="16">
         <v>1122205.5</v>
       </c>
-      <c r="C140" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D140" s="25">
+      <c r="C140" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D140" s="18">
         <v>732841.2</v>
       </c>
-      <c r="E140" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F140" s="25">
+      <c r="E140" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F140" s="18">
         <v>458606.6</v>
       </c>
-      <c r="G140" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H140" s="25">
+      <c r="G140" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H140" s="18">
         <v>274234.7</v>
       </c>
-      <c r="I140" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J140" s="26">
+      <c r="I140" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J140" s="19">
         <v>389364.3</v>
       </c>
-      <c r="K140" s="22" t="s">
-        <v>216</v>
+      <c r="K140" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A141" s="14" t="s">
+      <c r="A141" s="7" t="s">
         <v>144</v>
       </c>
-      <c r="B141" s="23">
+      <c r="B141" s="16">
         <v>1131763</v>
       </c>
-      <c r="C141" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D141" s="23">
+      <c r="C141" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D141" s="16">
         <v>740221.2</v>
       </c>
-      <c r="E141" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F141" s="23">
+      <c r="E141" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F141" s="16">
         <v>463441.5</v>
       </c>
-      <c r="G141" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H141" s="23">
+      <c r="G141" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H141" s="16">
         <v>276779.59999999998</v>
       </c>
-      <c r="I141" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J141" s="24">
+      <c r="I141" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J141" s="17">
         <v>391541.8</v>
       </c>
-      <c r="K141" s="22" t="s">
-        <v>216</v>
+      <c r="K141" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A142" s="14" t="s">
+      <c r="A142" s="7" t="s">
         <v>145</v>
       </c>
-      <c r="B142" s="23">
+      <c r="B142" s="16">
         <v>1122147.1000000001</v>
       </c>
-      <c r="C142" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D142" s="23">
+      <c r="C142" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D142" s="16">
         <v>744680</v>
       </c>
-      <c r="E142" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F142" s="23">
+      <c r="E142" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F142" s="16">
         <v>467619.9</v>
       </c>
-      <c r="G142" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H142" s="23">
+      <c r="G142" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H142" s="16">
         <v>277060.09999999998</v>
       </c>
-      <c r="I142" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J142" s="24">
+      <c r="I142" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J142" s="17">
         <v>377467.1</v>
       </c>
-      <c r="K142" s="22" t="s">
-        <v>216</v>
+      <c r="K142" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A143" s="14" t="s">
+      <c r="A143" s="7" t="s">
         <v>146</v>
       </c>
-      <c r="B143" s="25">
+      <c r="B143" s="18">
         <v>1125467.6000000001</v>
       </c>
-      <c r="C143" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D143" s="23">
+      <c r="C143" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D143" s="16">
         <v>757891</v>
       </c>
-      <c r="E143" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F143" s="25">
+      <c r="E143" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F143" s="18">
         <v>482654.8</v>
       </c>
-      <c r="G143" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H143" s="25">
+      <c r="G143" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H143" s="18">
         <v>275236.09999999998</v>
       </c>
-      <c r="I143" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J143" s="26">
+      <c r="I143" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J143" s="19">
         <v>367576.6</v>
       </c>
-      <c r="K143" s="22" t="s">
-        <v>216</v>
+      <c r="K143" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A144" s="14" t="s">
+      <c r="A144" s="7" t="s">
         <v>147</v>
       </c>
-      <c r="B144" s="25">
+      <c r="B144" s="18">
         <v>1133647.5</v>
       </c>
-      <c r="C144" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D144" s="25">
+      <c r="C144" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D144" s="18">
         <v>760136.2</v>
       </c>
-      <c r="E144" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F144" s="25">
+      <c r="E144" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F144" s="18">
         <v>482250.2</v>
       </c>
-      <c r="G144" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H144" s="23">
+      <c r="G144" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H144" s="16">
         <v>277886</v>
       </c>
-      <c r="I144" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J144" s="26">
+      <c r="I144" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J144" s="19">
         <v>373511.2</v>
       </c>
-      <c r="K144" s="22" t="s">
-        <v>216</v>
+      <c r="K144" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A145" s="14" t="s">
+      <c r="A145" s="7" t="s">
         <v>148</v>
       </c>
-      <c r="B145" s="23">
+      <c r="B145" s="16">
         <v>1135089</v>
       </c>
-      <c r="C145" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D145" s="23">
+      <c r="C145" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D145" s="16">
         <v>754019</v>
       </c>
-      <c r="E145" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F145" s="23">
+      <c r="E145" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F145" s="16">
         <v>475656.5</v>
       </c>
-      <c r="G145" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H145" s="23">
+      <c r="G145" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H145" s="16">
         <v>278362.59999999998</v>
       </c>
-      <c r="I145" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J145" s="24">
+      <c r="I145" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J145" s="17">
         <v>381070</v>
       </c>
-      <c r="K145" s="22" t="s">
-        <v>216</v>
+      <c r="K145" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A146" s="14" t="s">
+      <c r="A146" s="7" t="s">
         <v>149</v>
       </c>
-      <c r="B146" s="23">
+      <c r="B146" s="16">
         <v>1135646.3</v>
       </c>
-      <c r="C146" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D146" s="23">
+      <c r="C146" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D146" s="16">
         <v>756164.4</v>
       </c>
-      <c r="E146" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F146" s="23">
+      <c r="E146" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F146" s="16">
         <v>476182.5</v>
       </c>
-      <c r="G146" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H146" s="23">
+      <c r="G146" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H146" s="16">
         <v>279982</v>
       </c>
-      <c r="I146" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J146" s="24">
+      <c r="I146" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J146" s="17">
         <v>379481.9</v>
       </c>
-      <c r="K146" s="22" t="s">
-        <v>216</v>
+      <c r="K146" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A147" s="14" t="s">
+      <c r="A147" s="7" t="s">
         <v>150</v>
       </c>
-      <c r="B147" s="25">
+      <c r="B147" s="18">
         <v>1144751.6000000001</v>
       </c>
-      <c r="C147" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D147" s="25">
+      <c r="C147" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D147" s="18">
         <v>761821.2</v>
       </c>
-      <c r="E147" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F147" s="25">
+      <c r="E147" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F147" s="18">
         <v>476614.8</v>
       </c>
-      <c r="G147" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H147" s="25">
+      <c r="G147" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H147" s="18">
         <v>285206.40000000002</v>
       </c>
-      <c r="I147" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J147" s="26">
+      <c r="I147" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J147" s="19">
         <v>382930.4</v>
       </c>
-      <c r="K147" s="22" t="s">
-        <v>216</v>
+      <c r="K147" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A148" s="14" t="s">
+      <c r="A148" s="7" t="s">
         <v>151</v>
       </c>
-      <c r="B148" s="25">
+      <c r="B148" s="18">
         <v>1126980.2</v>
       </c>
-      <c r="C148" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D148" s="23">
+      <c r="C148" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D148" s="16">
         <v>755248</v>
       </c>
-      <c r="E148" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F148" s="25">
+      <c r="E148" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F148" s="18">
         <v>472975.3</v>
       </c>
-      <c r="G148" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H148" s="25">
+      <c r="G148" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H148" s="18">
         <v>282272.7</v>
       </c>
-      <c r="I148" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J148" s="26">
+      <c r="I148" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J148" s="19">
         <v>371732.2</v>
       </c>
-      <c r="K148" s="22" t="s">
-        <v>216</v>
+      <c r="K148" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A149" s="14" t="s">
+      <c r="A149" s="7" t="s">
         <v>152</v>
       </c>
-      <c r="B149" s="25">
+      <c r="B149" s="18">
         <v>1138121.3999999999</v>
       </c>
-      <c r="C149" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D149" s="23">
+      <c r="C149" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D149" s="16">
         <v>763260.3</v>
       </c>
-      <c r="E149" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F149" s="25">
+      <c r="E149" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F149" s="18">
         <v>472817.9</v>
       </c>
-      <c r="G149" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H149" s="25">
+      <c r="G149" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H149" s="18">
         <v>290442.40000000002</v>
       </c>
-      <c r="I149" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J149" s="26">
+      <c r="I149" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J149" s="19">
         <v>374861.1</v>
       </c>
-      <c r="K149" s="22" t="s">
-        <v>216</v>
+      <c r="K149" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A150" s="14" t="s">
+      <c r="A150" s="7" t="s">
         <v>153</v>
       </c>
-      <c r="B150" s="25">
+      <c r="B150" s="18">
         <v>1138034.2</v>
       </c>
-      <c r="C150" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D150" s="23">
+      <c r="C150" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D150" s="16">
         <v>772298.6</v>
       </c>
-      <c r="E150" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F150" s="25">
+      <c r="E150" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F150" s="18">
         <v>469040.8</v>
       </c>
-      <c r="G150" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H150" s="23">
+      <c r="G150" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H150" s="16">
         <v>303257.8</v>
       </c>
-      <c r="I150" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J150" s="26">
+      <c r="I150" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J150" s="19">
         <v>365735.5</v>
       </c>
-      <c r="K150" s="22" t="s">
-        <v>216</v>
+      <c r="K150" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="151" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A151" s="14" t="s">
+      <c r="A151" s="7" t="s">
         <v>154</v>
       </c>
-      <c r="B151" s="25">
+      <c r="B151" s="18">
         <v>1137132.5</v>
       </c>
-      <c r="C151" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D151" s="23">
+      <c r="C151" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D151" s="16">
         <v>774695.4</v>
       </c>
-      <c r="E151" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F151" s="25">
+      <c r="E151" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F151" s="18">
         <v>471481.59999999998</v>
       </c>
-      <c r="G151" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H151" s="25">
+      <c r="G151" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H151" s="18">
         <v>303213.8</v>
       </c>
-      <c r="I151" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J151" s="26">
+      <c r="I151" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J151" s="19">
         <v>362437.1</v>
       </c>
-      <c r="K151" s="22" t="s">
-        <v>216</v>
+      <c r="K151" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="152" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A152" s="14" t="s">
+      <c r="A152" s="7" t="s">
         <v>155</v>
       </c>
-      <c r="B152" s="25">
+      <c r="B152" s="18">
         <v>1144855.6000000001</v>
       </c>
-      <c r="C152" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D152" s="23">
+      <c r="C152" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D152" s="16">
         <v>780460.1</v>
       </c>
-      <c r="E152" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F152" s="25">
+      <c r="E152" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F152" s="18">
         <v>475059.8</v>
       </c>
-      <c r="G152" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H152" s="25">
+      <c r="G152" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H152" s="18">
         <v>305400.2</v>
       </c>
-      <c r="I152" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J152" s="26">
+      <c r="I152" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J152" s="19">
         <v>364395.5</v>
       </c>
-      <c r="K152" s="22" t="s">
-        <v>216</v>
+      <c r="K152" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="153" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A153" s="14" t="s">
+      <c r="A153" s="7" t="s">
         <v>156</v>
       </c>
-      <c r="B153" s="25">
+      <c r="B153" s="18">
         <v>1148171.3</v>
       </c>
-      <c r="C153" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D153" s="25">
+      <c r="C153" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D153" s="18">
         <v>783592.7</v>
       </c>
-      <c r="E153" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F153" s="25">
+      <c r="E153" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F153" s="18">
         <v>472704.9</v>
       </c>
-      <c r="G153" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H153" s="25">
+      <c r="G153" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H153" s="18">
         <v>310887.8</v>
       </c>
-      <c r="I153" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J153" s="26">
+      <c r="I153" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J153" s="19">
         <v>364578.6</v>
       </c>
-      <c r="K153" s="22" t="s">
-        <v>216</v>
+      <c r="K153" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="154" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A154" s="14" t="s">
+      <c r="A154" s="7" t="s">
         <v>157</v>
       </c>
-      <c r="B154" s="23">
+      <c r="B154" s="16">
         <v>1153767.6000000001</v>
       </c>
-      <c r="C154" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D154" s="23">
+      <c r="C154" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D154" s="16">
         <v>783452.1</v>
       </c>
-      <c r="E154" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F154" s="23">
+      <c r="E154" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F154" s="16">
         <v>461399</v>
       </c>
-      <c r="G154" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H154" s="23">
+      <c r="G154" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H154" s="16">
         <v>322053.09999999998</v>
       </c>
-      <c r="I154" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J154" s="24">
+      <c r="I154" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J154" s="17">
         <v>370315.5</v>
       </c>
-      <c r="K154" s="22" t="s">
-        <v>216</v>
+      <c r="K154" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="155" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A155" s="14" t="s">
+      <c r="A155" s="7" t="s">
         <v>158</v>
       </c>
-      <c r="B155" s="23">
+      <c r="B155" s="16">
         <v>1168355</v>
       </c>
-      <c r="C155" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D155" s="23">
+      <c r="C155" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D155" s="16">
         <v>789721.9</v>
       </c>
-      <c r="E155" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F155" s="23">
+      <c r="E155" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F155" s="16">
         <v>462915.6</v>
       </c>
-      <c r="G155" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H155" s="23">
+      <c r="G155" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H155" s="16">
         <v>326806.2</v>
       </c>
-      <c r="I155" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J155" s="24">
+      <c r="I155" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J155" s="17">
         <v>378633.1</v>
       </c>
-      <c r="K155" s="22" t="s">
-        <v>216</v>
+      <c r="K155" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="156" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A156" s="14" t="s">
+      <c r="A156" s="7" t="s">
         <v>159</v>
       </c>
-      <c r="B156" s="23">
+      <c r="B156" s="16">
         <v>1198783.7</v>
       </c>
-      <c r="C156" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D156" s="23">
+      <c r="C156" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D156" s="16">
         <v>808654</v>
       </c>
-      <c r="E156" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F156" s="23">
+      <c r="E156" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F156" s="16">
         <v>468134.9</v>
       </c>
-      <c r="G156" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H156" s="23">
+      <c r="G156" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H156" s="16">
         <v>340519.1</v>
       </c>
-      <c r="I156" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J156" s="24">
+      <c r="I156" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J156" s="17">
         <v>390129.7</v>
       </c>
-      <c r="K156" s="22" t="s">
-        <v>216</v>
+      <c r="K156" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="157" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A157" s="14" t="s">
+      <c r="A157" s="7" t="s">
         <v>160</v>
       </c>
-      <c r="B157" s="25">
+      <c r="B157" s="18">
         <v>1192004.5</v>
       </c>
-      <c r="C157" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D157" s="25">
+      <c r="C157" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D157" s="18">
         <v>796737.5</v>
       </c>
-      <c r="E157" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F157" s="25">
+      <c r="E157" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F157" s="18">
         <v>455636.1</v>
       </c>
-      <c r="G157" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H157" s="25">
+      <c r="G157" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H157" s="18">
         <v>341101.4</v>
       </c>
-      <c r="I157" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J157" s="26">
+      <c r="I157" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J157" s="19">
         <v>395266.9</v>
       </c>
-      <c r="K157" s="22" t="s">
-        <v>216</v>
+      <c r="K157" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A158" s="14" t="s">
+      <c r="A158" s="7" t="s">
         <v>161</v>
       </c>
-      <c r="B158" s="23">
+      <c r="B158" s="16">
         <v>1204118</v>
       </c>
-      <c r="C158" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D158" s="23">
+      <c r="C158" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D158" s="16">
         <v>806604.7</v>
       </c>
-      <c r="E158" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F158" s="23">
+      <c r="E158" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F158" s="16">
         <v>458377.8</v>
       </c>
-      <c r="G158" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H158" s="23">
+      <c r="G158" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H158" s="16">
         <v>348226.9</v>
       </c>
-      <c r="I158" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J158" s="24">
+      <c r="I158" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J158" s="17">
         <v>397513.3</v>
       </c>
-      <c r="K158" s="22" t="s">
-        <v>216</v>
+      <c r="K158" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="159" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A159" s="14" t="s">
+      <c r="A159" s="7" t="s">
         <v>162</v>
       </c>
-      <c r="B159" s="23">
+      <c r="B159" s="16">
         <v>1205904.5</v>
       </c>
-      <c r="C159" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D159" s="23">
+      <c r="C159" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D159" s="16">
         <v>797805.9</v>
       </c>
-      <c r="E159" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F159" s="23">
+      <c r="E159" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F159" s="16">
         <v>450335.1</v>
       </c>
-      <c r="G159" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H159" s="23">
+      <c r="G159" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H159" s="16">
         <v>347470.9</v>
       </c>
-      <c r="I159" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J159" s="24">
+      <c r="I159" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J159" s="17">
         <v>408098.6</v>
       </c>
-      <c r="K159" s="22" t="s">
-        <v>216</v>
+      <c r="K159" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="160" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A160" s="14" t="s">
+      <c r="A160" s="7" t="s">
         <v>163</v>
       </c>
-      <c r="B160" s="23">
+      <c r="B160" s="16">
         <v>1209461.1000000001</v>
       </c>
-      <c r="C160" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D160" s="23">
+      <c r="C160" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D160" s="16">
         <v>811680.7</v>
       </c>
-      <c r="E160" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F160" s="23">
+      <c r="E160" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F160" s="16">
         <v>454405</v>
       </c>
-      <c r="G160" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H160" s="23">
+      <c r="G160" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H160" s="16">
         <v>357275.6</v>
       </c>
-      <c r="I160" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J160" s="24">
+      <c r="I160" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J160" s="17">
         <v>397780.4</v>
       </c>
-      <c r="K160" s="22" t="s">
-        <v>216</v>
+      <c r="K160" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="161" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A161" s="14" t="s">
+      <c r="A161" s="7" t="s">
         <v>164</v>
       </c>
-      <c r="B161" s="25">
+      <c r="B161" s="18">
         <v>1210844.8999999999</v>
       </c>
-      <c r="C161" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D161" s="25">
+      <c r="C161" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D161" s="18">
         <v>802579.5</v>
       </c>
-      <c r="E161" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F161" s="25">
+      <c r="E161" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F161" s="18">
         <v>444834.2</v>
       </c>
-      <c r="G161" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H161" s="25">
+      <c r="G161" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H161" s="18">
         <v>357745.4</v>
       </c>
-      <c r="I161" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J161" s="26">
+      <c r="I161" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J161" s="19">
         <v>408265.4</v>
       </c>
-      <c r="K161" s="22" t="s">
-        <v>216</v>
+      <c r="K161" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="162" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A162" s="27" t="s">
+      <c r="A162" s="20" t="s">
         <v>165</v>
       </c>
-      <c r="B162" s="23">
+      <c r="B162" s="16">
         <v>1238470.5</v>
       </c>
-      <c r="C162" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D162" s="23">
+      <c r="C162" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D162" s="16">
         <v>826999.1</v>
       </c>
-      <c r="E162" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F162" s="23">
+      <c r="E162" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F162" s="16">
         <v>446799.8</v>
       </c>
-      <c r="G162" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H162" s="23">
+      <c r="G162" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H162" s="16">
         <v>380199.3</v>
       </c>
-      <c r="I162" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J162" s="24">
+      <c r="I162" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J162" s="17">
         <v>411471.4</v>
       </c>
-      <c r="K162" s="22" t="s">
-        <v>216</v>
+      <c r="K162" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A163" s="14" t="s">
+      <c r="A163" s="7" t="s">
         <v>166</v>
       </c>
-      <c r="B163" s="25">
+      <c r="B163" s="18">
         <v>1205870.3</v>
       </c>
-      <c r="C163" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D163" s="25">
+      <c r="C163" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D163" s="18">
         <v>801070.7</v>
       </c>
-      <c r="E163" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F163" s="25">
+      <c r="E163" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F163" s="18">
         <v>434422.2</v>
       </c>
-      <c r="G163" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H163" s="25">
+      <c r="G163" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H163" s="18">
         <v>366648.5</v>
       </c>
-      <c r="I163" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J163" s="26">
+      <c r="I163" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J163" s="19">
         <v>404799.5</v>
       </c>
-      <c r="K163" s="22" t="s">
-        <v>216</v>
+      <c r="K163" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A164" s="14" t="s">
+      <c r="A164" s="7" t="s">
         <v>167</v>
       </c>
-      <c r="B164" s="23">
+      <c r="B164" s="16">
         <v>1234332.8</v>
       </c>
-      <c r="C164" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D164" s="23">
+      <c r="C164" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D164" s="16">
         <v>819826.9</v>
       </c>
-      <c r="E164" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F164" s="23">
+      <c r="E164" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F164" s="16">
         <v>450516.6</v>
       </c>
-      <c r="G164" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H164" s="23">
+      <c r="G164" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H164" s="16">
         <v>369310.3</v>
       </c>
-      <c r="I164" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J164" s="24">
+      <c r="I164" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J164" s="17">
         <v>414505.9</v>
       </c>
-      <c r="K164" s="22" t="s">
-        <v>216</v>
+      <c r="K164" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A165" s="14" t="s">
+      <c r="A165" s="7" t="s">
         <v>168</v>
       </c>
-      <c r="B165" s="23">
+      <c r="B165" s="16">
         <v>1240853.6000000001</v>
       </c>
-      <c r="C165" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D165" s="23">
+      <c r="C165" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D165" s="16">
         <v>833496.4</v>
       </c>
-      <c r="E165" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F165" s="23">
+      <c r="E165" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F165" s="16">
         <v>449929.3</v>
       </c>
-      <c r="G165" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H165" s="23">
+      <c r="G165" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H165" s="16">
         <v>383567.1</v>
       </c>
-      <c r="I165" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J165" s="24">
+      <c r="I165" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J165" s="17">
         <v>407357.2</v>
       </c>
-      <c r="K165" s="22" t="s">
-        <v>216</v>
+      <c r="K165" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A166" s="14" t="s">
+      <c r="A166" s="7" t="s">
         <v>169</v>
       </c>
-      <c r="B166" s="23">
+      <c r="B166" s="16">
         <v>1256204.8</v>
       </c>
-      <c r="C166" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D166" s="23">
+      <c r="C166" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D166" s="16">
         <v>835752.6</v>
       </c>
-      <c r="E166" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F166" s="23">
+      <c r="E166" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F166" s="16">
         <v>453259.6</v>
       </c>
-      <c r="G166" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H166" s="23">
+      <c r="G166" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H166" s="16">
         <v>382493</v>
       </c>
-      <c r="I166" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J166" s="24">
+      <c r="I166" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J166" s="17">
         <v>420452.3</v>
       </c>
-      <c r="K166" s="22" t="s">
-        <v>216</v>
+      <c r="K166" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A167" s="14" t="s">
+      <c r="A167" s="7" t="s">
         <v>170</v>
       </c>
-      <c r="B167" s="23">
+      <c r="B167" s="16">
         <v>1266579.5</v>
       </c>
-      <c r="C167" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D167" s="23">
+      <c r="C167" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D167" s="16">
         <v>852623.1</v>
       </c>
-      <c r="E167" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F167" s="23">
+      <c r="E167" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F167" s="16">
         <v>460364.6</v>
       </c>
-      <c r="G167" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H167" s="23">
+      <c r="G167" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H167" s="16">
         <v>392258.4</v>
       </c>
-      <c r="I167" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J167" s="24">
+      <c r="I167" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J167" s="17">
         <v>413956.5</v>
       </c>
-      <c r="K167" s="22" t="s">
-        <v>216</v>
+      <c r="K167" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A168" s="14" t="s">
+      <c r="A168" s="7" t="s">
         <v>171</v>
       </c>
-      <c r="B168" s="23">
+      <c r="B168" s="16">
         <v>1277476.1000000001</v>
       </c>
-      <c r="C168" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D168" s="23">
+      <c r="C168" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D168" s="16">
         <v>872039.9</v>
       </c>
-      <c r="E168" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F168" s="23">
+      <c r="E168" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F168" s="16">
         <v>480383.7</v>
       </c>
-      <c r="G168" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H168" s="23">
+      <c r="G168" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H168" s="16">
         <v>391656.2</v>
       </c>
-      <c r="I168" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J168" s="24">
+      <c r="I168" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J168" s="17">
         <v>405436.3</v>
       </c>
-      <c r="K168" s="22" t="s">
-        <v>216</v>
+      <c r="K168" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A169" s="14" t="s">
+      <c r="A169" s="7" t="s">
         <v>172</v>
       </c>
-      <c r="B169" s="23">
+      <c r="B169" s="16">
         <v>1271360</v>
       </c>
-      <c r="C169" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D169" s="23">
+      <c r="C169" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D169" s="16">
         <v>874985.6</v>
       </c>
-      <c r="E169" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F169" s="23">
+      <c r="E169" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F169" s="16">
         <v>481580.5</v>
       </c>
-      <c r="G169" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H169" s="23">
+      <c r="G169" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H169" s="16">
         <v>393405.1</v>
       </c>
-      <c r="I169" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J169" s="24">
+      <c r="I169" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J169" s="17">
         <v>396374.4</v>
       </c>
-      <c r="K169" s="22" t="s">
-        <v>216</v>
+      <c r="K169" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A170" s="14" t="s">
+      <c r="A170" s="7" t="s">
         <v>173</v>
       </c>
-      <c r="B170" s="23">
+      <c r="B170" s="16">
         <v>1278076.6000000001</v>
       </c>
-      <c r="C170" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D170" s="23">
+      <c r="C170" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D170" s="16">
         <v>880138.1</v>
       </c>
-      <c r="E170" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F170" s="23">
+      <c r="E170" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F170" s="16">
         <v>484695.4</v>
       </c>
-      <c r="G170" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H170" s="23">
+      <c r="G170" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H170" s="16">
         <v>395442.6</v>
       </c>
-      <c r="I170" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J170" s="24">
+      <c r="I170" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J170" s="17">
         <v>397938.6</v>
       </c>
-      <c r="K170" s="22" t="s">
-        <v>216</v>
+      <c r="K170" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="171" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A171" s="14" t="s">
+      <c r="A171" s="7" t="s">
         <v>174</v>
       </c>
-      <c r="B171" s="23">
+      <c r="B171" s="16">
         <v>1306127.3</v>
       </c>
-      <c r="C171" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D171" s="23">
+      <c r="C171" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D171" s="16">
         <v>902940.2</v>
       </c>
-      <c r="E171" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F171" s="23">
+      <c r="E171" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F171" s="16">
         <v>504950.8</v>
       </c>
-      <c r="G171" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H171" s="23">
+      <c r="G171" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H171" s="16">
         <v>397989.4</v>
       </c>
-      <c r="I171" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J171" s="24">
+      <c r="I171" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J171" s="17">
         <v>403187.1</v>
       </c>
-      <c r="K171" s="22" t="s">
-        <v>216</v>
+      <c r="K171" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="172" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A172" s="14" t="s">
+      <c r="A172" s="7" t="s">
         <v>175</v>
       </c>
-      <c r="B172" s="23">
+      <c r="B172" s="16">
         <v>1297015.2</v>
       </c>
-      <c r="C172" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D172" s="23">
+      <c r="C172" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D172" s="16">
         <v>905814.9</v>
       </c>
-      <c r="E172" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F172" s="23">
+      <c r="E172" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F172" s="16">
         <v>503057.4</v>
       </c>
-      <c r="G172" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H172" s="23">
+      <c r="G172" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H172" s="16">
         <v>402757.5</v>
       </c>
-      <c r="I172" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J172" s="24">
+      <c r="I172" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J172" s="17">
         <v>391200.3</v>
       </c>
-      <c r="K172" s="22" t="s">
-        <v>216</v>
+      <c r="K172" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="173" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A173" s="14" t="s">
+      <c r="A173" s="7" t="s">
         <v>176</v>
       </c>
-      <c r="B173" s="23">
+      <c r="B173" s="16">
         <v>1309350.8</v>
       </c>
-      <c r="C173" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D173" s="23">
+      <c r="C173" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D173" s="16">
         <v>920334.2</v>
       </c>
-      <c r="E173" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F173" s="23">
+      <c r="E173" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F173" s="16">
         <v>510803.20000000001</v>
       </c>
-      <c r="G173" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H173" s="23">
+      <c r="G173" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H173" s="16">
         <v>409531</v>
       </c>
-      <c r="I173" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J173" s="24">
+      <c r="I173" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J173" s="17">
         <v>389016.5</v>
       </c>
-      <c r="K173" s="22" t="s">
-        <v>216</v>
+      <c r="K173" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A174" s="57" t="s">
+      <c r="A174" s="48" t="s">
         <v>177</v>
       </c>
-      <c r="B174" s="28">
+      <c r="B174" s="21">
         <v>1346200.9</v>
       </c>
-      <c r="C174" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D174" s="29">
+      <c r="C174" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D174" s="22">
         <v>932593.1</v>
       </c>
-      <c r="E174" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F174" s="30">
+      <c r="E174" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F174" s="23">
         <v>510607.9</v>
       </c>
-      <c r="G174" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H174" s="29">
+      <c r="G174" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H174" s="22">
         <v>421985.2</v>
       </c>
-      <c r="I174" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J174" s="29">
+      <c r="I174" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J174" s="22">
         <v>413607.8</v>
       </c>
-      <c r="K174" s="22" t="s">
-        <v>216</v>
+      <c r="K174" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A175" s="57" t="s">
+      <c r="A175" s="48" t="s">
         <v>178</v>
       </c>
-      <c r="B175" s="28">
+      <c r="B175" s="21">
         <v>1364988.7</v>
       </c>
-      <c r="C175" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D175" s="29">
+      <c r="C175" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D175" s="22">
         <v>947459.8</v>
       </c>
-      <c r="E175" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F175" s="30">
+      <c r="E175" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F175" s="23">
         <v>516810.5</v>
       </c>
-      <c r="G175" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H175" s="29">
+      <c r="G175" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H175" s="22">
         <v>430649.3</v>
       </c>
-      <c r="I175" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J175" s="29">
+      <c r="I175" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J175" s="22">
         <v>417528.9</v>
       </c>
-      <c r="K175" s="22" t="s">
-        <v>216</v>
+      <c r="K175" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A176" s="57" t="s">
+      <c r="A176" s="48" t="s">
         <v>179</v>
       </c>
-      <c r="B176" s="28">
+      <c r="B176" s="21">
         <v>1383019.5</v>
       </c>
-      <c r="C176" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D176" s="29">
+      <c r="C176" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D176" s="22">
         <v>966917.1</v>
       </c>
-      <c r="E176" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F176" s="30">
+      <c r="E176" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F176" s="23">
         <v>531452.1</v>
       </c>
-      <c r="G176" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H176" s="29">
+      <c r="G176" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H176" s="22">
         <v>435465</v>
       </c>
-      <c r="I176" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J176" s="29">
+      <c r="I176" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J176" s="22">
         <v>416102.40000000002</v>
       </c>
-      <c r="K176" s="22" t="s">
-        <v>216</v>
+      <c r="K176" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="177" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A177" s="57" t="s">
+      <c r="A177" s="48" t="s">
         <v>180</v>
       </c>
-      <c r="B177" s="28">
+      <c r="B177" s="21">
         <v>1430341.8</v>
       </c>
-      <c r="C177" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D177" s="29">
+      <c r="C177" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D177" s="22">
         <v>985455.6</v>
       </c>
-      <c r="E177" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F177" s="30">
+      <c r="E177" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F177" s="23">
         <v>549879.1</v>
       </c>
-      <c r="G177" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H177" s="29">
+      <c r="G177" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H177" s="22">
         <v>435576.4</v>
       </c>
-      <c r="I177" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J177" s="29">
+      <c r="I177" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J177" s="22">
         <v>444886.3</v>
       </c>
-      <c r="K177" s="22" t="s">
-        <v>216</v>
+      <c r="K177" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="178" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A178" s="57" t="s">
+      <c r="A178" s="48" t="s">
         <v>181</v>
       </c>
-      <c r="B178" s="28">
+      <c r="B178" s="21">
         <v>1445547.6</v>
       </c>
-      <c r="C178" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D178" s="29">
+      <c r="C178" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D178" s="22">
         <v>985472.4</v>
       </c>
-      <c r="E178" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F178" s="30">
+      <c r="E178" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F178" s="23">
         <v>547461.69999999995</v>
       </c>
-      <c r="G178" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H178" s="29">
+      <c r="G178" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H178" s="22">
         <v>438010.7</v>
       </c>
-      <c r="I178" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J178" s="29">
+      <c r="I178" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J178" s="22">
         <v>460075.2</v>
       </c>
-      <c r="K178" s="22" t="s">
-        <v>216</v>
+      <c r="K178" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="179" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A179" s="57" t="s">
+      <c r="A179" s="48" t="s">
         <v>182</v>
       </c>
-      <c r="B179" s="28">
+      <c r="B179" s="21">
         <v>1449227.6</v>
       </c>
-      <c r="C179" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D179" s="29">
+      <c r="C179" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D179" s="22">
         <v>993809.6</v>
       </c>
-      <c r="E179" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F179" s="30">
+      <c r="E179" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F179" s="23">
         <v>553738.4</v>
       </c>
-      <c r="G179" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H179" s="29">
+      <c r="G179" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H179" s="22">
         <v>440071.2</v>
       </c>
-      <c r="I179" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J179" s="29">
+      <c r="I179" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J179" s="22">
         <v>455418.1</v>
       </c>
-      <c r="K179" s="22" t="s">
-        <v>216</v>
+      <c r="K179" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="180" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A180" s="57" t="s">
+      <c r="A180" s="48" t="s">
         <v>183</v>
       </c>
-      <c r="B180" s="28">
+      <c r="B180" s="21">
         <v>1475039.2</v>
       </c>
-      <c r="C180" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D180" s="29">
+      <c r="C180" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D180" s="22">
         <v>1010879.2</v>
       </c>
-      <c r="E180" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F180" s="30">
+      <c r="E180" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F180" s="23">
         <v>563387.30000000005</v>
       </c>
-      <c r="G180" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H180" s="29">
+      <c r="G180" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H180" s="22">
         <v>447491.9</v>
       </c>
-      <c r="I180" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J180" s="29">
+      <c r="I180" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J180" s="22">
         <v>464160</v>
       </c>
-      <c r="K180" s="22" t="s">
-        <v>216</v>
+      <c r="K180" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="181" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A181" s="57" t="s">
+      <c r="A181" s="48" t="s">
         <v>184</v>
       </c>
-      <c r="B181" s="28">
+      <c r="B181" s="21">
         <v>1476771.7</v>
       </c>
-      <c r="C181" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D181" s="29">
+      <c r="C181" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D181" s="22">
         <v>1016074</v>
       </c>
-      <c r="E181" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F181" s="30">
+      <c r="E181" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F181" s="23">
         <v>564196.1</v>
       </c>
-      <c r="G181" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H181" s="29">
+      <c r="G181" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H181" s="22">
         <v>451877.9</v>
       </c>
-      <c r="I181" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J181" s="29">
+      <c r="I181" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J181" s="22">
         <v>460697.59999999998</v>
       </c>
-      <c r="K181" s="22" t="s">
-        <v>216</v>
+      <c r="K181" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="182" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A182" s="57" t="s">
+      <c r="A182" s="48" t="s">
         <v>185</v>
       </c>
-      <c r="B182" s="28">
+      <c r="B182" s="21">
         <v>1492694.7</v>
       </c>
-      <c r="C182" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D182" s="29">
+      <c r="C182" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D182" s="22">
         <v>1036374.4</v>
       </c>
-      <c r="E182" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F182" s="30">
+      <c r="E182" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F182" s="23">
         <v>571922.80000000005</v>
       </c>
-      <c r="G182" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H182" s="29">
+      <c r="G182" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H182" s="22">
         <v>464451.7</v>
       </c>
-      <c r="I182" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J182" s="29">
+      <c r="I182" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J182" s="22">
         <v>456320.2</v>
       </c>
-      <c r="K182" s="22" t="s">
-        <v>216</v>
+      <c r="K182" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="183" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A183" s="57" t="s">
+      <c r="A183" s="48" t="s">
         <v>186</v>
       </c>
-      <c r="B183" s="28">
+      <c r="B183" s="21">
         <v>1516496.3</v>
       </c>
-      <c r="C183" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D183" s="29">
+      <c r="C183" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D183" s="22">
         <v>1056653.1000000001</v>
       </c>
-      <c r="E183" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F183" s="30">
+      <c r="E183" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F183" s="23">
         <v>586937.69999999995</v>
       </c>
-      <c r="G183" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H183" s="29">
+      <c r="G183" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H183" s="22">
         <v>469715.4</v>
       </c>
-      <c r="I183" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J183" s="29">
+      <c r="I183" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J183" s="22">
         <v>459843.2</v>
       </c>
-      <c r="K183" s="22" t="s">
-        <v>216</v>
+      <c r="K183" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="184" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A184" s="57" t="s">
+      <c r="A184" s="48" t="s">
         <v>187</v>
       </c>
-      <c r="B184" s="28">
+      <c r="B184" s="21">
         <v>1537035.1</v>
       </c>
-      <c r="C184" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D184" s="29">
+      <c r="C184" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D184" s="22">
         <v>1059886.3</v>
       </c>
-      <c r="E184" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F184" s="30">
+      <c r="E184" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F184" s="23">
         <v>585117.19999999995</v>
       </c>
-      <c r="G184" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H184" s="29">
+      <c r="G184" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H184" s="22">
         <v>474769.1</v>
       </c>
-      <c r="I184" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J184" s="29">
+      <c r="I184" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J184" s="22">
         <v>477148.8</v>
       </c>
-      <c r="K184" s="22" t="s">
-        <v>216</v>
+      <c r="K184" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="185" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A185" s="57" t="s">
+      <c r="A185" s="48" t="s">
         <v>188</v>
       </c>
-      <c r="B185" s="28">
+      <c r="B185" s="21">
         <v>1568552.6</v>
       </c>
-      <c r="C185" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D185" s="29">
+      <c r="C185" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D185" s="22">
         <v>1083411.3999999999</v>
       </c>
-      <c r="E185" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F185" s="30">
+      <c r="E185" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F185" s="23">
         <v>605355.4</v>
       </c>
-      <c r="G185" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H185" s="29">
+      <c r="G185" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H185" s="22">
         <v>478056.1</v>
       </c>
-      <c r="I185" s="20"/>
-      <c r="J185" s="29">
+      <c r="I185" s="13"/>
+      <c r="J185" s="22">
         <v>485141.2</v>
       </c>
-      <c r="K185" s="22" t="s">
-        <v>216</v>
+      <c r="K185" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="186" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A186" s="57" t="s">
+      <c r="A186" s="48" t="s">
         <v>189</v>
       </c>
-      <c r="B186" s="28">
+      <c r="B186" s="21">
         <v>1629339.9</v>
       </c>
-      <c r="C186" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D186" s="29">
+      <c r="C186" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D186" s="22">
         <v>1123622.5</v>
       </c>
-      <c r="E186" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F186" s="30">
+      <c r="E186" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F186" s="23">
         <v>608937.5</v>
       </c>
-      <c r="G186" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H186" s="29">
+      <c r="G186" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H186" s="22">
         <v>514685</v>
       </c>
-      <c r="I186" s="20"/>
-      <c r="J186" s="29">
+      <c r="I186" s="13"/>
+      <c r="J186" s="22">
         <v>505717.4</v>
       </c>
-      <c r="K186" s="22" t="s">
-        <v>216</v>
+      <c r="K186" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="187" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A187" s="57" t="s">
+      <c r="A187" s="48" t="s">
         <v>190</v>
       </c>
-      <c r="B187" s="28">
+      <c r="B187" s="21">
         <v>1657287.9</v>
       </c>
-      <c r="C187" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D187" s="29">
+      <c r="C187" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D187" s="22">
         <v>1146855.2</v>
       </c>
-      <c r="E187" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F187" s="30">
+      <c r="E187" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F187" s="23">
         <v>634753.30000000005</v>
       </c>
-      <c r="G187" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H187" s="29">
+      <c r="G187" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H187" s="22">
         <v>512102</v>
       </c>
-      <c r="I187" s="20"/>
-      <c r="J187" s="29">
+      <c r="I187" s="13"/>
+      <c r="J187" s="22">
         <v>510432.7</v>
       </c>
-      <c r="K187" s="22" t="s">
-        <v>216</v>
+      <c r="K187" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="188" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A188" s="57" t="s">
+      <c r="A188" s="48" t="s">
         <v>191</v>
       </c>
-      <c r="B188" s="28">
+      <c r="B188" s="21">
         <v>1709630.6</v>
       </c>
-      <c r="C188" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D188" s="29">
+      <c r="C188" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D188" s="22">
         <v>1181517.7</v>
       </c>
-      <c r="E188" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F188" s="30">
+      <c r="E188" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F188" s="23">
         <v>661611.6</v>
       </c>
-      <c r="G188" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H188" s="29">
+      <c r="G188" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H188" s="22">
         <v>519906.2</v>
       </c>
-      <c r="I188" s="20"/>
-      <c r="J188" s="29">
+      <c r="I188" s="13"/>
+      <c r="J188" s="22">
         <v>528112.80000000005</v>
       </c>
-      <c r="K188" s="22" t="s">
-        <v>216</v>
+      <c r="K188" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="189" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A189" s="57" t="s">
+      <c r="A189" s="48" t="s">
         <v>192</v>
       </c>
-      <c r="B189" s="28">
+      <c r="B189" s="21">
         <v>1740639.5</v>
       </c>
-      <c r="C189" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D189" s="29">
+      <c r="C189" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D189" s="22">
         <v>1215977.2</v>
       </c>
-      <c r="E189" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F189" s="30">
+      <c r="E189" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F189" s="23">
         <v>680300.8</v>
       </c>
-      <c r="G189" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H189" s="29">
+      <c r="G189" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H189" s="22">
         <v>535676.4</v>
       </c>
-      <c r="I189" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J189" s="29">
+      <c r="I189" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J189" s="22">
         <v>524662.30000000005</v>
       </c>
-      <c r="K189" s="22" t="s">
-        <v>216</v>
+      <c r="K189" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="190" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A190" s="57" t="s">
+      <c r="A190" s="48" t="s">
         <v>193</v>
       </c>
-      <c r="B190" s="28">
+      <c r="B190" s="21">
         <v>1750445.1</v>
       </c>
-      <c r="C190" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D190" s="29">
+      <c r="C190" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D190" s="22">
         <v>1228854.7</v>
       </c>
-      <c r="E190" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F190" s="30">
+      <c r="E190" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F190" s="23">
         <v>682169.3</v>
       </c>
-      <c r="G190" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H190" s="29">
+      <c r="G190" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H190" s="22">
         <v>546685.4</v>
       </c>
-      <c r="I190" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J190" s="29">
+      <c r="I190" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J190" s="22">
         <v>521590.4</v>
       </c>
-      <c r="K190" s="22" t="s">
-        <v>216</v>
+      <c r="K190" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="191" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A191" s="57" t="s">
+      <c r="A191" s="48" t="s">
         <v>194</v>
       </c>
-      <c r="B191" s="28">
+      <c r="B191" s="21">
         <v>1772500.4</v>
       </c>
-      <c r="C191" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D191" s="29">
+      <c r="C191" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D191" s="22">
         <v>1256196.7</v>
       </c>
-      <c r="E191" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F191" s="30">
+      <c r="E191" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F191" s="23">
         <v>694416.5</v>
       </c>
-      <c r="G191" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H191" s="29">
+      <c r="G191" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H191" s="22">
         <v>561780.19999999995</v>
       </c>
-      <c r="I191" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J191" s="29">
+      <c r="I191" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J191" s="22">
         <v>516303.7</v>
       </c>
-      <c r="K191" s="22" t="s">
-        <v>216</v>
+      <c r="K191" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="192" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A192" s="57" t="s">
+      <c r="A192" s="48" t="s">
         <v>195</v>
       </c>
-      <c r="B192" s="28">
+      <c r="B192" s="21">
         <v>1802104.8</v>
       </c>
-      <c r="C192" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D192" s="29">
+      <c r="C192" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D192" s="22">
         <v>1285488.3999999999</v>
       </c>
-      <c r="E192" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F192" s="30">
+      <c r="E192" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F192" s="23">
         <v>708490.5</v>
       </c>
-      <c r="G192" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H192" s="29">
+      <c r="G192" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H192" s="22">
         <v>576998</v>
       </c>
-      <c r="I192" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J192" s="29">
+      <c r="I192" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J192" s="22">
         <v>516616.3</v>
       </c>
-      <c r="K192" s="22" t="s">
-        <v>216</v>
+      <c r="K192" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="193" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A193" s="57" t="s">
+      <c r="A193" s="48" t="s">
         <v>196</v>
       </c>
-      <c r="B193" s="28">
+      <c r="B193" s="21">
         <v>1832369</v>
       </c>
-      <c r="C193" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D193" s="29">
+      <c r="C193" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D193" s="22">
         <v>1295637.8999999999</v>
       </c>
-      <c r="E193" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F193" s="30">
+      <c r="E193" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F193" s="23">
         <v>703976.5</v>
       </c>
-      <c r="G193" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H193" s="29">
+      <c r="G193" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H193" s="22">
         <v>591661.30000000005</v>
       </c>
-      <c r="I193" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J193" s="29">
+      <c r="I193" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J193" s="22">
         <v>536731.19999999995</v>
       </c>
-      <c r="K193" s="22" t="s">
-        <v>216</v>
+      <c r="K193" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="194" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A194" s="57" t="s">
+      <c r="A194" s="48" t="s">
         <v>197</v>
       </c>
-      <c r="B194" s="28">
+      <c r="B194" s="21">
         <v>1852962.8</v>
       </c>
-      <c r="C194" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D194" s="29">
+      <c r="C194" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D194" s="22">
         <v>1312816.5</v>
       </c>
-      <c r="E194" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F194" s="30">
+      <c r="E194" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F194" s="23">
         <v>708666.3</v>
       </c>
-      <c r="G194" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H194" s="29">
+      <c r="G194" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H194" s="22">
         <v>604150.19999999995</v>
       </c>
-      <c r="I194" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J194" s="29">
+      <c r="I194" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J194" s="22">
         <v>540146.19999999995</v>
       </c>
-      <c r="K194" s="22" t="s">
-        <v>216</v>
+      <c r="K194" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="195" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A195" s="57" t="s">
+      <c r="A195" s="48" t="s">
         <v>198</v>
       </c>
-      <c r="B195" s="28">
+      <c r="B195" s="21">
         <v>1868603.9</v>
       </c>
-      <c r="C195" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D195" s="29">
+      <c r="C195" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D195" s="22">
         <v>1337325.8</v>
       </c>
-      <c r="E195" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F195" s="30">
+      <c r="E195" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F195" s="23">
         <v>731001.7</v>
       </c>
-      <c r="G195" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H195" s="29">
+      <c r="G195" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H195" s="22">
         <v>606324.1</v>
       </c>
-      <c r="I195" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J195" s="29">
+      <c r="I195" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J195" s="22">
         <v>531278.1</v>
       </c>
-      <c r="K195" s="22" t="s">
-        <v>216</v>
+      <c r="K195" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="196" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A196" s="57" t="s">
+      <c r="A196" s="48" t="s">
         <v>199</v>
       </c>
-      <c r="B196" s="28">
+      <c r="B196" s="21">
         <v>1894102.4</v>
       </c>
-      <c r="C196" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D196" s="29">
+      <c r="C196" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="D196" s="57">
         <v>1358010.3</v>
       </c>
-      <c r="E196" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F196" s="30">
+      <c r="E196" s="58" t="s">
+        <v>217</v>
+      </c>
+      <c r="F196" s="23">
         <v>746618.4</v>
       </c>
-      <c r="G196" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H196" s="29">
+      <c r="G196" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="H196" s="57">
         <v>611392</v>
       </c>
-      <c r="I196" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J196" s="29">
+      <c r="I196" s="58" t="s">
+        <v>217</v>
+      </c>
+      <c r="J196" s="22">
         <v>536092.1</v>
       </c>
-      <c r="K196" s="22" t="s">
-        <v>216</v>
+      <c r="K196" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="197" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A197" s="57" t="s">
+      <c r="A197" s="48" t="s">
         <v>200</v>
       </c>
-      <c r="B197" s="25">
+      <c r="B197" s="18">
         <v>1908835.2</v>
       </c>
-      <c r="C197" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D197" s="31">
+      <c r="C197" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="D197" s="63">
         <v>1375866.9</v>
       </c>
-      <c r="E197" s="20" t="s">
-[...2 lines deleted...]
-      <c r="F197" s="31">
+      <c r="E197" s="58" t="s">
+        <v>217</v>
+      </c>
+      <c r="F197" s="18">
         <v>763062.9</v>
       </c>
-      <c r="G197" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H197" s="32">
+      <c r="G197" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="H197" s="59">
         <v>612804</v>
       </c>
-      <c r="I197" s="20" t="s">
-[...2 lines deleted...]
-      <c r="J197" s="31">
+      <c r="I197" s="58" t="s">
+        <v>217</v>
+      </c>
+      <c r="J197" s="18">
         <v>532968.30000000005</v>
       </c>
-      <c r="K197" s="22" t="s">
-        <v>216</v>
+      <c r="K197" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="198" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A198" s="57" t="s">
+      <c r="A198" s="48" t="s">
         <v>201</v>
       </c>
-      <c r="B198" s="15">
-[...11 lines deleted...]
-      <c r="F198" s="33">
+      <c r="B198" s="8">
+        <v>1951939.8</v>
+      </c>
+      <c r="C198" s="56" t="s">
+        <v>218</v>
+      </c>
+      <c r="D198" s="60">
+        <v>1397287.7</v>
+      </c>
+      <c r="E198" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="F198" s="8">
         <v>769308</v>
       </c>
-      <c r="G198" s="20" t="s">
-[...8 lines deleted...]
-      <c r="J198" s="33">
+      <c r="G198" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="H198" s="60">
+        <v>627979.69999999995</v>
+      </c>
+      <c r="I198" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="J198" s="8">
         <v>554652</v>
       </c>
-      <c r="K198" s="22" t="s">
-        <v>216</v>
+      <c r="K198" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="199" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A199" s="14" t="s">
+      <c r="A199" s="7" t="s">
         <v>202</v>
       </c>
-      <c r="B199" s="34">
-[...11 lines deleted...]
-      <c r="F199" s="35">
+      <c r="B199" s="25">
+        <v>1998319.8</v>
+      </c>
+      <c r="C199" s="56" t="s">
+        <v>218</v>
+      </c>
+      <c r="D199" s="62">
+        <v>1423533.4</v>
+      </c>
+      <c r="E199" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="F199" s="26">
         <v>784430.7</v>
       </c>
-      <c r="G199" s="20" t="s">
-[...8 lines deleted...]
-      <c r="J199" s="35">
+      <c r="G199" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="H199" s="62">
+        <v>639102.69999999995</v>
+      </c>
+      <c r="I199" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="J199" s="26">
         <v>574786.5</v>
       </c>
-      <c r="K199" s="22" t="s">
-        <v>216</v>
+      <c r="K199" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="200" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A200" s="14" t="s">
+      <c r="A200" s="7" t="s">
         <v>203</v>
       </c>
-      <c r="B200" s="25">
-[...11 lines deleted...]
-      <c r="F200" s="26">
+      <c r="B200" s="18">
+        <v>2037497.4</v>
+      </c>
+      <c r="C200" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="D200" s="19">
+        <v>1449103.6</v>
+      </c>
+      <c r="E200" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="F200" s="19">
         <v>804135.4</v>
       </c>
-      <c r="G200" s="20" t="s">
-[...8 lines deleted...]
-      <c r="J200" s="26">
+      <c r="G200" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H200" s="17">
+        <v>644968.1</v>
+      </c>
+      <c r="I200" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="J200" s="19">
         <v>588393.80000000005</v>
       </c>
-      <c r="K200" s="22" t="s">
-        <v>216</v>
+      <c r="K200" s="15" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="201" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A201" s="14" t="s">
+      <c r="A201" s="7" t="s">
         <v>204</v>
       </c>
-      <c r="B201" s="25">
+      <c r="B201" s="18">
         <v>2050713.7</v>
       </c>
-      <c r="C201" s="20"/>
-      <c r="D201" s="26">
+      <c r="C201" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D201" s="19">
         <v>1464689.8</v>
       </c>
-      <c r="E201" s="20"/>
-      <c r="F201" s="26">
+      <c r="E201" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="F201" s="19">
         <v>817027.4</v>
       </c>
-      <c r="G201" s="20"/>
-      <c r="H201" s="26">
+      <c r="G201" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="H201" s="19">
         <v>647662.30000000005</v>
       </c>
-      <c r="I201" s="20"/>
-      <c r="J201" s="24">
+      <c r="I201" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J201" s="17">
         <v>586024</v>
       </c>
-      <c r="K201" s="22"/>
+      <c r="K201" s="15" t="s">
+        <v>217</v>
+      </c>
     </row>
     <row r="202" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A202" s="36"/>
-[...9 lines deleted...]
-      <c r="K202" s="36"/>
+      <c r="A202" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="B202" s="18">
+        <v>2088843.6</v>
+      </c>
+      <c r="C202" s="13"/>
+      <c r="D202" s="19">
+        <v>1490475.7</v>
+      </c>
+      <c r="E202" s="13"/>
+      <c r="F202" s="19">
+        <v>835273.2</v>
+      </c>
+      <c r="G202" s="13"/>
+      <c r="H202" s="19">
+        <v>655202.5</v>
+      </c>
+      <c r="I202" s="13"/>
+      <c r="J202" s="17">
+        <v>598367.9</v>
+      </c>
+      <c r="K202" s="15"/>
     </row>
     <row r="203" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A203" s="36"/>
-[...9 lines deleted...]
-      <c r="K203" s="36"/>
+      <c r="A203" s="27"/>
+      <c r="B203" s="18"/>
+      <c r="C203" s="27"/>
+      <c r="D203" s="19"/>
+      <c r="E203" s="27"/>
+      <c r="F203" s="19"/>
+      <c r="G203" s="27"/>
+      <c r="H203" s="19"/>
+      <c r="I203" s="27"/>
+      <c r="J203" s="19"/>
+      <c r="K203" s="27"/>
     </row>
     <row r="204" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A204" s="36"/>
-[...9 lines deleted...]
-      <c r="K204" s="36"/>
+      <c r="A204" s="27"/>
+      <c r="B204" s="18"/>
+      <c r="C204" s="27"/>
+      <c r="D204" s="19"/>
+      <c r="E204" s="27"/>
+      <c r="F204" s="19"/>
+      <c r="G204" s="27"/>
+      <c r="H204" s="19"/>
+      <c r="I204" s="27"/>
+      <c r="J204" s="19"/>
+      <c r="K204" s="27"/>
     </row>
     <row r="205" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A205" s="36"/>
-[...9 lines deleted...]
-      <c r="K205" s="36"/>
+      <c r="A205" s="27"/>
+      <c r="B205" s="18"/>
+      <c r="C205" s="27"/>
+      <c r="D205" s="19"/>
+      <c r="E205" s="27"/>
+      <c r="F205" s="19"/>
+      <c r="G205" s="27"/>
+      <c r="H205" s="19"/>
+      <c r="I205" s="27"/>
+      <c r="J205" s="19"/>
+      <c r="K205" s="27"/>
     </row>
     <row r="206" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A206" s="36"/>
-[...9 lines deleted...]
-      <c r="K206" s="36"/>
+      <c r="A206" s="27"/>
+      <c r="B206" s="18"/>
+      <c r="C206" s="27"/>
+      <c r="D206" s="19"/>
+      <c r="E206" s="27"/>
+      <c r="F206" s="19"/>
+      <c r="G206" s="27"/>
+      <c r="H206" s="19"/>
+      <c r="I206" s="27"/>
+      <c r="J206" s="19"/>
+      <c r="K206" s="27"/>
     </row>
     <row r="207" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A207" s="36"/>
-[...9 lines deleted...]
-      <c r="K207" s="36"/>
+      <c r="A207" s="27"/>
+      <c r="B207" s="18"/>
+      <c r="C207" s="27"/>
+      <c r="D207" s="19"/>
+      <c r="E207" s="27"/>
+      <c r="F207" s="19"/>
+      <c r="G207" s="27"/>
+      <c r="H207" s="19"/>
+      <c r="I207" s="27"/>
+      <c r="J207" s="19"/>
+      <c r="K207" s="27"/>
     </row>
     <row r="208" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A208" s="36"/>
-[...9 lines deleted...]
-      <c r="K208" s="36"/>
+      <c r="A208" s="27"/>
+      <c r="B208" s="18"/>
+      <c r="C208" s="27"/>
+      <c r="D208" s="19"/>
+      <c r="E208" s="27"/>
+      <c r="F208" s="19"/>
+      <c r="G208" s="27"/>
+      <c r="H208" s="19"/>
+      <c r="I208" s="27"/>
+      <c r="J208" s="19"/>
+      <c r="K208" s="27"/>
     </row>
     <row r="209" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A209" s="36"/>
-[...9 lines deleted...]
-      <c r="K209" s="36"/>
+      <c r="A209" s="27"/>
+      <c r="B209" s="18"/>
+      <c r="C209" s="27"/>
+      <c r="D209" s="19"/>
+      <c r="E209" s="27"/>
+      <c r="F209" s="19"/>
+      <c r="G209" s="27"/>
+      <c r="H209" s="19"/>
+      <c r="I209" s="27"/>
+      <c r="J209" s="19"/>
+      <c r="K209" s="27"/>
     </row>
     <row r="210" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A210" s="36"/>
-[...9 lines deleted...]
-      <c r="K210" s="36"/>
+      <c r="A210" s="27"/>
+      <c r="B210" s="18"/>
+      <c r="C210" s="27"/>
+      <c r="D210" s="19"/>
+      <c r="E210" s="27"/>
+      <c r="F210" s="19"/>
+      <c r="G210" s="27"/>
+      <c r="H210" s="19"/>
+      <c r="I210" s="27"/>
+      <c r="J210" s="19"/>
+      <c r="K210" s="27"/>
     </row>
     <row r="211" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A211" s="36"/>
-[...9 lines deleted...]
-      <c r="K211" s="36"/>
+      <c r="A211" s="27"/>
+      <c r="B211" s="18"/>
+      <c r="C211" s="27"/>
+      <c r="D211" s="19"/>
+      <c r="E211" s="27"/>
+      <c r="F211" s="19"/>
+      <c r="G211" s="27"/>
+      <c r="H211" s="19"/>
+      <c r="I211" s="27"/>
+      <c r="J211" s="19"/>
+      <c r="K211" s="27"/>
     </row>
     <row r="212" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A212" s="36"/>
-[...9 lines deleted...]
-      <c r="K212" s="36"/>
+      <c r="A212" s="27"/>
+      <c r="B212" s="18"/>
+      <c r="C212" s="27"/>
+      <c r="D212" s="19"/>
+      <c r="E212" s="27"/>
+      <c r="F212" s="19"/>
+      <c r="G212" s="27"/>
+      <c r="H212" s="19"/>
+      <c r="I212" s="27"/>
+      <c r="J212" s="19"/>
+      <c r="K212" s="27"/>
     </row>
     <row r="213" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A213" s="36"/>
-[...9 lines deleted...]
-      <c r="K213" s="36"/>
+      <c r="A213" s="27"/>
+      <c r="B213" s="18"/>
+      <c r="C213" s="27"/>
+      <c r="D213" s="19"/>
+      <c r="E213" s="27"/>
+      <c r="F213" s="19"/>
+      <c r="G213" s="27"/>
+      <c r="H213" s="19"/>
+      <c r="I213" s="27"/>
+      <c r="J213" s="19"/>
+      <c r="K213" s="27"/>
     </row>
     <row r="214" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A214" s="36"/>
-[...9 lines deleted...]
-      <c r="K214" s="36"/>
+      <c r="A214" s="27"/>
+      <c r="B214" s="18"/>
+      <c r="C214" s="27"/>
+      <c r="D214" s="19"/>
+      <c r="E214" s="27"/>
+      <c r="F214" s="19"/>
+      <c r="G214" s="27"/>
+      <c r="H214" s="19"/>
+      <c r="I214" s="27"/>
+      <c r="J214" s="19"/>
+      <c r="K214" s="27"/>
     </row>
     <row r="215" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A215" s="36"/>
-[...9 lines deleted...]
-      <c r="K215" s="36"/>
+      <c r="A215" s="27"/>
+      <c r="B215" s="18"/>
+      <c r="C215" s="27"/>
+      <c r="D215" s="19"/>
+      <c r="E215" s="27"/>
+      <c r="F215" s="19"/>
+      <c r="G215" s="27"/>
+      <c r="H215" s="19"/>
+      <c r="I215" s="27"/>
+      <c r="J215" s="19"/>
+      <c r="K215" s="27"/>
     </row>
     <row r="216" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A216" s="36"/>
-[...9 lines deleted...]
-      <c r="K216" s="36"/>
+      <c r="A216" s="27"/>
+      <c r="B216" s="18"/>
+      <c r="C216" s="27"/>
+      <c r="D216" s="19"/>
+      <c r="E216" s="27"/>
+      <c r="F216" s="19"/>
+      <c r="G216" s="27"/>
+      <c r="H216" s="19"/>
+      <c r="I216" s="27"/>
+      <c r="J216" s="19"/>
+      <c r="K216" s="27"/>
     </row>
     <row r="217" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A217" s="36"/>
-[...9 lines deleted...]
-      <c r="K217" s="36"/>
+      <c r="A217" s="27"/>
+      <c r="B217" s="18"/>
+      <c r="C217" s="27"/>
+      <c r="D217" s="19"/>
+      <c r="E217" s="27"/>
+      <c r="F217" s="19"/>
+      <c r="G217" s="27"/>
+      <c r="H217" s="19"/>
+      <c r="I217" s="27"/>
+      <c r="J217" s="19"/>
+      <c r="K217" s="27"/>
     </row>
     <row r="218" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A218" s="36"/>
-[...9 lines deleted...]
-      <c r="K218" s="36"/>
+      <c r="A218" s="27"/>
+      <c r="B218" s="18"/>
+      <c r="C218" s="27"/>
+      <c r="D218" s="19"/>
+      <c r="E218" s="27"/>
+      <c r="F218" s="19"/>
+      <c r="G218" s="27"/>
+      <c r="H218" s="19"/>
+      <c r="I218" s="27"/>
+      <c r="J218" s="19"/>
+      <c r="K218" s="27"/>
     </row>
     <row r="219" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A219" s="36"/>
-[...9 lines deleted...]
-      <c r="K219" s="36"/>
+      <c r="A219" s="27"/>
+      <c r="B219" s="18"/>
+      <c r="C219" s="27"/>
+      <c r="D219" s="19"/>
+      <c r="E219" s="27"/>
+      <c r="F219" s="19"/>
+      <c r="G219" s="27"/>
+      <c r="H219" s="19"/>
+      <c r="I219" s="27"/>
+      <c r="J219" s="19"/>
+      <c r="K219" s="27"/>
     </row>
     <row r="220" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A220" s="36"/>
-[...9 lines deleted...]
-      <c r="K220" s="36"/>
+      <c r="A220" s="27"/>
+      <c r="B220" s="18"/>
+      <c r="C220" s="27"/>
+      <c r="D220" s="19"/>
+      <c r="E220" s="27"/>
+      <c r="F220" s="19"/>
+      <c r="G220" s="27"/>
+      <c r="H220" s="19"/>
+      <c r="I220" s="27"/>
+      <c r="J220" s="19"/>
+      <c r="K220" s="27"/>
     </row>
     <row r="221" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A221" s="36"/>
-[...9 lines deleted...]
-      <c r="K221" s="36"/>
+      <c r="A221" s="27"/>
+      <c r="B221" s="18"/>
+      <c r="C221" s="27"/>
+      <c r="D221" s="19"/>
+      <c r="E221" s="27"/>
+      <c r="F221" s="19"/>
+      <c r="G221" s="27"/>
+      <c r="H221" s="19"/>
+      <c r="I221" s="27"/>
+      <c r="J221" s="19"/>
+      <c r="K221" s="27"/>
     </row>
     <row r="222" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A222" s="36"/>
-[...9 lines deleted...]
-      <c r="K222" s="36"/>
+      <c r="A222" s="27"/>
+      <c r="B222" s="18"/>
+      <c r="C222" s="27"/>
+      <c r="D222" s="19"/>
+      <c r="E222" s="27"/>
+      <c r="F222" s="19"/>
+      <c r="G222" s="27"/>
+      <c r="H222" s="19"/>
+      <c r="I222" s="27"/>
+      <c r="J222" s="19"/>
+      <c r="K222" s="27"/>
     </row>
     <row r="223" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A223" s="36"/>
-[...9 lines deleted...]
-      <c r="K223" s="36"/>
+      <c r="A223" s="27"/>
+      <c r="B223" s="18"/>
+      <c r="C223" s="27"/>
+      <c r="D223" s="19"/>
+      <c r="E223" s="27"/>
+      <c r="F223" s="19"/>
+      <c r="G223" s="27"/>
+      <c r="H223" s="19"/>
+      <c r="I223" s="27"/>
+      <c r="J223" s="19"/>
+      <c r="K223" s="27"/>
     </row>
     <row r="224" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A224" s="36"/>
-[...9 lines deleted...]
-      <c r="K224" s="36"/>
+      <c r="A224" s="27"/>
+      <c r="B224" s="18"/>
+      <c r="C224" s="27"/>
+      <c r="D224" s="19"/>
+      <c r="E224" s="27"/>
+      <c r="F224" s="19"/>
+      <c r="G224" s="27"/>
+      <c r="H224" s="19"/>
+      <c r="I224" s="27"/>
+      <c r="J224" s="19"/>
+      <c r="K224" s="27"/>
     </row>
     <row r="225" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A225" s="36"/>
-[...9 lines deleted...]
-      <c r="K225" s="36"/>
+      <c r="A225" s="27"/>
+      <c r="B225" s="18"/>
+      <c r="C225" s="27"/>
+      <c r="D225" s="19"/>
+      <c r="E225" s="27"/>
+      <c r="F225" s="19"/>
+      <c r="G225" s="27"/>
+      <c r="H225" s="19"/>
+      <c r="I225" s="27"/>
+      <c r="J225" s="19"/>
+      <c r="K225" s="27"/>
     </row>
     <row r="226" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A226" s="36"/>
-[...9 lines deleted...]
-      <c r="K226" s="36"/>
+      <c r="A226" s="27"/>
+      <c r="B226" s="18"/>
+      <c r="C226" s="27"/>
+      <c r="D226" s="19"/>
+      <c r="E226" s="27"/>
+      <c r="F226" s="19"/>
+      <c r="G226" s="27"/>
+      <c r="H226" s="19"/>
+      <c r="I226" s="27"/>
+      <c r="J226" s="19"/>
+      <c r="K226" s="27"/>
     </row>
     <row r="227" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A227" s="36"/>
-[...9 lines deleted...]
-      <c r="K227" s="36"/>
+      <c r="A227" s="27"/>
+      <c r="B227" s="18"/>
+      <c r="C227" s="27"/>
+      <c r="D227" s="19"/>
+      <c r="E227" s="27"/>
+      <c r="F227" s="19"/>
+      <c r="G227" s="27"/>
+      <c r="H227" s="19"/>
+      <c r="I227" s="27"/>
+      <c r="J227" s="19"/>
+      <c r="K227" s="27"/>
     </row>
     <row r="228" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A228" s="36"/>
-[...9 lines deleted...]
-      <c r="K228" s="36"/>
+      <c r="A228" s="27"/>
+      <c r="B228" s="18"/>
+      <c r="C228" s="27"/>
+      <c r="D228" s="19"/>
+      <c r="E228" s="27"/>
+      <c r="F228" s="19"/>
+      <c r="G228" s="27"/>
+      <c r="H228" s="19"/>
+      <c r="I228" s="27"/>
+      <c r="J228" s="19"/>
+      <c r="K228" s="27"/>
     </row>
     <row r="229" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A229" s="36"/>
-[...9 lines deleted...]
-      <c r="K229" s="36"/>
+      <c r="A229" s="27"/>
+      <c r="B229" s="18"/>
+      <c r="C229" s="27"/>
+      <c r="D229" s="19"/>
+      <c r="E229" s="27"/>
+      <c r="F229" s="19"/>
+      <c r="G229" s="27"/>
+      <c r="H229" s="19"/>
+      <c r="I229" s="27"/>
+      <c r="J229" s="19"/>
+      <c r="K229" s="27"/>
     </row>
     <row r="230" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A230" s="36"/>
-[...9 lines deleted...]
-      <c r="K230" s="36"/>
+      <c r="A230" s="27"/>
+      <c r="B230" s="18"/>
+      <c r="C230" s="27"/>
+      <c r="D230" s="19"/>
+      <c r="E230" s="27"/>
+      <c r="F230" s="19"/>
+      <c r="G230" s="27"/>
+      <c r="H230" s="19"/>
+      <c r="I230" s="27"/>
+      <c r="J230" s="19"/>
+      <c r="K230" s="27"/>
     </row>
     <row r="231" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A231" s="36"/>
-[...9 lines deleted...]
-      <c r="K231" s="36"/>
+      <c r="A231" s="27"/>
+      <c r="B231" s="18"/>
+      <c r="C231" s="27"/>
+      <c r="D231" s="19"/>
+      <c r="E231" s="27"/>
+      <c r="F231" s="19"/>
+      <c r="G231" s="27"/>
+      <c r="H231" s="19"/>
+      <c r="I231" s="27"/>
+      <c r="J231" s="19"/>
+      <c r="K231" s="27"/>
     </row>
     <row r="232" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A232" s="36"/>
-[...9 lines deleted...]
-      <c r="K232" s="36"/>
+      <c r="A232" s="27"/>
+      <c r="B232" s="18"/>
+      <c r="C232" s="27"/>
+      <c r="D232" s="19"/>
+      <c r="E232" s="27"/>
+      <c r="F232" s="19"/>
+      <c r="G232" s="27"/>
+      <c r="H232" s="19"/>
+      <c r="I232" s="27"/>
+      <c r="J232" s="19"/>
+      <c r="K232" s="27"/>
     </row>
     <row r="233" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A233" s="36"/>
-[...9 lines deleted...]
-      <c r="K233" s="36"/>
+      <c r="A233" s="27"/>
+      <c r="B233" s="18"/>
+      <c r="C233" s="27"/>
+      <c r="D233" s="19"/>
+      <c r="E233" s="27"/>
+      <c r="F233" s="19"/>
+      <c r="G233" s="27"/>
+      <c r="H233" s="19"/>
+      <c r="I233" s="27"/>
+      <c r="J233" s="19"/>
+      <c r="K233" s="27"/>
     </row>
     <row r="234" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A234" s="36"/>
-[...9 lines deleted...]
-      <c r="K234" s="36"/>
+      <c r="A234" s="27"/>
+      <c r="B234" s="18"/>
+      <c r="C234" s="27"/>
+      <c r="D234" s="19"/>
+      <c r="E234" s="27"/>
+      <c r="F234" s="19"/>
+      <c r="G234" s="27"/>
+      <c r="H234" s="19"/>
+      <c r="I234" s="27"/>
+      <c r="J234" s="19"/>
+      <c r="K234" s="27"/>
     </row>
     <row r="235" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A235" s="36"/>
-[...9 lines deleted...]
-      <c r="K235" s="36"/>
+      <c r="A235" s="27"/>
+      <c r="B235" s="18"/>
+      <c r="C235" s="27"/>
+      <c r="D235" s="19"/>
+      <c r="E235" s="27"/>
+      <c r="F235" s="19"/>
+      <c r="G235" s="27"/>
+      <c r="H235" s="19"/>
+      <c r="I235" s="27"/>
+      <c r="J235" s="19"/>
+      <c r="K235" s="27"/>
     </row>
     <row r="236" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A236" s="36"/>
-[...9 lines deleted...]
-      <c r="K236" s="36"/>
+      <c r="A236" s="27"/>
+      <c r="B236" s="18"/>
+      <c r="C236" s="27"/>
+      <c r="D236" s="19"/>
+      <c r="E236" s="27"/>
+      <c r="F236" s="19"/>
+      <c r="G236" s="27"/>
+      <c r="H236" s="19"/>
+      <c r="I236" s="27"/>
+      <c r="J236" s="19"/>
+      <c r="K236" s="27"/>
     </row>
     <row r="237" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A237" s="36"/>
-[...9 lines deleted...]
-      <c r="K237" s="36"/>
+      <c r="A237" s="27"/>
+      <c r="B237" s="18"/>
+      <c r="C237" s="27"/>
+      <c r="D237" s="19"/>
+      <c r="E237" s="27"/>
+      <c r="F237" s="19"/>
+      <c r="G237" s="27"/>
+      <c r="H237" s="19"/>
+      <c r="I237" s="27"/>
+      <c r="J237" s="19"/>
+      <c r="K237" s="27"/>
     </row>
     <row r="238" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A238" s="36"/>
-[...9 lines deleted...]
-      <c r="K238" s="36"/>
+      <c r="A238" s="27"/>
+      <c r="B238" s="18"/>
+      <c r="C238" s="27"/>
+      <c r="D238" s="19"/>
+      <c r="E238" s="27"/>
+      <c r="F238" s="19"/>
+      <c r="G238" s="27"/>
+      <c r="H238" s="19"/>
+      <c r="I238" s="27"/>
+      <c r="J238" s="19"/>
+      <c r="K238" s="27"/>
     </row>
     <row r="239" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A239" s="36"/>
-[...9 lines deleted...]
-      <c r="K239" s="36"/>
+      <c r="A239" s="27"/>
+      <c r="B239" s="18"/>
+      <c r="C239" s="27"/>
+      <c r="D239" s="19"/>
+      <c r="E239" s="27"/>
+      <c r="F239" s="19"/>
+      <c r="G239" s="27"/>
+      <c r="H239" s="19"/>
+      <c r="I239" s="27"/>
+      <c r="J239" s="19"/>
+      <c r="K239" s="27"/>
     </row>
     <row r="240" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A240" s="36"/>
-[...9 lines deleted...]
-      <c r="K240" s="36"/>
+      <c r="A240" s="27"/>
+      <c r="B240" s="18"/>
+      <c r="C240" s="27"/>
+      <c r="D240" s="19"/>
+      <c r="E240" s="27"/>
+      <c r="F240" s="19"/>
+      <c r="G240" s="27"/>
+      <c r="H240" s="19"/>
+      <c r="I240" s="27"/>
+      <c r="J240" s="19"/>
+      <c r="K240" s="27"/>
     </row>
     <row r="241" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A241" s="36"/>
-[...9 lines deleted...]
-      <c r="K241" s="36"/>
+      <c r="A241" s="27"/>
+      <c r="B241" s="18"/>
+      <c r="C241" s="27"/>
+      <c r="D241" s="19"/>
+      <c r="E241" s="27"/>
+      <c r="F241" s="19"/>
+      <c r="G241" s="27"/>
+      <c r="H241" s="19"/>
+      <c r="I241" s="27"/>
+      <c r="J241" s="19"/>
+      <c r="K241" s="27"/>
     </row>
     <row r="242" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A242" s="36"/>
-[...9 lines deleted...]
-      <c r="K242" s="36"/>
+      <c r="A242" s="27"/>
+      <c r="B242" s="18"/>
+      <c r="C242" s="27"/>
+      <c r="D242" s="19"/>
+      <c r="E242" s="27"/>
+      <c r="F242" s="19"/>
+      <c r="G242" s="27"/>
+      <c r="H242" s="19"/>
+      <c r="I242" s="27"/>
+      <c r="J242" s="19"/>
+      <c r="K242" s="27"/>
     </row>
     <row r="243" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A243" s="36"/>
-[...9 lines deleted...]
-      <c r="K243" s="36"/>
+      <c r="A243" s="27"/>
+      <c r="B243" s="18"/>
+      <c r="C243" s="27"/>
+      <c r="D243" s="19"/>
+      <c r="E243" s="27"/>
+      <c r="F243" s="19"/>
+      <c r="G243" s="27"/>
+      <c r="H243" s="19"/>
+      <c r="I243" s="27"/>
+      <c r="J243" s="19"/>
+      <c r="K243" s="27"/>
     </row>
     <row r="244" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A244" s="36"/>
-[...9 lines deleted...]
-      <c r="K244" s="36"/>
+      <c r="A244" s="27"/>
+      <c r="B244" s="18"/>
+      <c r="C244" s="27"/>
+      <c r="D244" s="19"/>
+      <c r="E244" s="27"/>
+      <c r="F244" s="19"/>
+      <c r="G244" s="27"/>
+      <c r="H244" s="19"/>
+      <c r="I244" s="27"/>
+      <c r="J244" s="19"/>
+      <c r="K244" s="27"/>
     </row>
     <row r="245" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A245" s="36"/>
-[...9 lines deleted...]
-      <c r="K245" s="36"/>
+      <c r="A245" s="27"/>
+      <c r="B245" s="18"/>
+      <c r="C245" s="27"/>
+      <c r="D245" s="19"/>
+      <c r="E245" s="27"/>
+      <c r="F245" s="19"/>
+      <c r="G245" s="27"/>
+      <c r="H245" s="19"/>
+      <c r="I245" s="27"/>
+      <c r="J245" s="19"/>
+      <c r="K245" s="27"/>
     </row>
     <row r="246" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A246" s="36"/>
-[...9 lines deleted...]
-      <c r="K246" s="36"/>
+      <c r="A246" s="27"/>
+      <c r="B246" s="18"/>
+      <c r="C246" s="27"/>
+      <c r="D246" s="19"/>
+      <c r="E246" s="27"/>
+      <c r="F246" s="19"/>
+      <c r="G246" s="27"/>
+      <c r="H246" s="19"/>
+      <c r="I246" s="27"/>
+      <c r="J246" s="19"/>
+      <c r="K246" s="27"/>
     </row>
     <row r="247" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A247" s="36"/>
-[...9 lines deleted...]
-      <c r="K247" s="36"/>
+      <c r="A247" s="27"/>
+      <c r="B247" s="18"/>
+      <c r="C247" s="27"/>
+      <c r="D247" s="19"/>
+      <c r="E247" s="27"/>
+      <c r="F247" s="19"/>
+      <c r="G247" s="27"/>
+      <c r="H247" s="19"/>
+      <c r="I247" s="27"/>
+      <c r="J247" s="19"/>
+      <c r="K247" s="27"/>
     </row>
     <row r="248" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A248" s="36"/>
-[...9 lines deleted...]
-      <c r="K248" s="36"/>
+      <c r="A248" s="27"/>
+      <c r="B248" s="18"/>
+      <c r="C248" s="27"/>
+      <c r="D248" s="19"/>
+      <c r="E248" s="27"/>
+      <c r="F248" s="19"/>
+      <c r="G248" s="27"/>
+      <c r="H248" s="19"/>
+      <c r="I248" s="27"/>
+      <c r="J248" s="19"/>
+      <c r="K248" s="27"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="13">
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="J3:K3"/>
     <mergeCell ref="B6:K6"/>
     <mergeCell ref="B4:K4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
-    <mergeCell ref="A1:K1"/>
-[...4 lines deleted...]
-    <mergeCell ref="J3:K3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{526E00E3-4896-499F-89B6-CBBFA453C251}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{37D679E3-E744-4CD6-BA94-806E3BBAE194}">
   <sheetPr codeName="Arkusz3"/>
   <dimension ref="A1:K9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.7109375" style="48" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="16384" width="8.85546875" style="36"/>
+    <col min="1" max="1" width="4.7109375" style="39" customWidth="1"/>
+    <col min="2" max="2" width="85.7109375" style="27" customWidth="1"/>
+    <col min="3" max="3" width="85.7109375" style="47" customWidth="1"/>
+    <col min="4" max="4" width="3.7109375" style="27" customWidth="1"/>
+    <col min="5" max="5" width="10.7109375" style="27" customWidth="1"/>
+    <col min="6" max="7" width="40.7109375" style="27" customWidth="1"/>
+    <col min="8" max="8" width="3.7109375" style="27" customWidth="1"/>
+    <col min="9" max="9" width="10.7109375" style="27" customWidth="1"/>
+    <col min="10" max="11" width="40.7109375" style="27" customWidth="1"/>
+    <col min="12" max="16384" width="8.85546875" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="40" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="38" t="s">
+    <row r="1" spans="1:11" s="31" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A1" s="28" t="s">
         <v>206</v>
       </c>
-      <c r="C1" s="39" t="s">
+      <c r="B1" s="29" t="s">
         <v>207</v>
       </c>
-      <c r="E1" s="41"/>
-      <c r="I1" s="41" t="s">
+      <c r="C1" s="30" t="s">
         <v>208</v>
       </c>
-      <c r="J1" s="40" t="s">
+      <c r="E1" s="32"/>
+      <c r="I1" s="32" t="s">
         <v>209</v>
       </c>
-      <c r="K1" s="40" t="s">
+      <c r="J1" s="31" t="s">
         <v>210</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="42" t="s">
+      <c r="K1" s="31" t="s">
         <v>211</v>
       </c>
-      <c r="B2" s="43" t="s">
+    </row>
+    <row r="2" spans="1:11" s="36" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A2" s="33" t="s">
         <v>212</v>
       </c>
-      <c r="C2" s="44" t="s">
+      <c r="B2" s="34" t="s">
         <v>213</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="46" t="s">
+      <c r="C2" s="35" t="s">
         <v>214</v>
       </c>
-      <c r="C3" s="47" t="s">
+    </row>
+    <row r="3" spans="1:11" s="36" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="33"/>
+      <c r="B3" s="37" t="s">
         <v>215</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="C9" s="55"/>
+      <c r="C3" s="38" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" s="36" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="39"/>
+      <c r="B4" s="40"/>
+      <c r="C4" s="41"/>
+    </row>
+    <row r="5" spans="1:11" s="36" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A5" s="42"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="44"/>
+    </row>
+    <row r="6" spans="1:11" s="36" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A6" s="42"/>
+      <c r="B6" s="43"/>
+      <c r="C6" s="44"/>
+    </row>
+    <row r="7" spans="1:11" s="36" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A7" s="45"/>
+      <c r="C7" s="46"/>
+    </row>
+    <row r="8" spans="1:11" s="36" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A8" s="45"/>
+      <c r="C8" s="46"/>
+    </row>
+    <row r="9" spans="1:11" s="36" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A9" s="45"/>
+      <c r="C9" s="46"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010021C46080551799478E82C9F006110887" ma:contentTypeVersion="0" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6b89905c94771729a0de27fa7468e115">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b2fdb080088ddf1bdd98b8e55b33ddcf">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
@@ -9367,99 +9416,99 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{912DE13E-4629-4750-9130-C354E75C4D52}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E3A2777-A8B8-42EC-AB84-1E52E0473612}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4D904F7-487F-41BB-98E8-B810197DC574}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AA1897F-2461-41AC-B4EA-112CFA1FC123}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64D5E8AF-CDD4-4CE0-AF09-193E96374C79}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8844A90D-98C7-4248-94D3-51C2BA16AE2C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Miesieczne_Monthly</vt:lpstr>
       <vt:lpstr>Metadane_Metadata</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>