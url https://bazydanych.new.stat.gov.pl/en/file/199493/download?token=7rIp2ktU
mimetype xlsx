--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -7,72 +7,72 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\intranet\DavWWWRoot\udostepnianie\bs\BS_do_publikacji\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/udostepnianie/bs/BS_do_publikacji/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{17E36E07-0F43-45DB-9DBD-6D00057C274F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{874E9CDC-9019-4DF3-940F-B35EB9C0A1F3}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="10500" xr2:uid="{7CB4FC91-06F1-45A1-9E85-C5233E8F6D59}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14370" windowHeight="12225" xr2:uid="{9F6D6312-8574-4124-8772-185BD47B2B89}"/>
   </bookViews>
   <sheets>
     <sheet name="Miesieczne_Monthly" sheetId="1" r:id="rId1"/>
     <sheet name="Metadane_Metadata" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1188" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1200" uniqueCount="220">
   <si>
     <r>
       <t xml:space="preserve">TABL.25. DŁUG SKARBU PAŃSTWA WEDŁUG KRYTERIUM REZYDENTA [1]
                Stan w końcu okresu
               </t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> STATE TREASURY DEBT ACCORDING TO RESIDENCY CRITERION [1]
                End of period</t>
     </r>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Dług Skarbu Państwa   </t>
     </r>
@@ -781,93 +781,96 @@
   <si>
     <t>2025 M09</t>
   </si>
   <si>
     <t>2025 M10</t>
   </si>
   <si>
     <t>2025 M11</t>
   </si>
   <si>
     <t>2025 M12</t>
   </si>
   <si>
     <t>2026 M01</t>
   </si>
   <si>
     <t>2026 M02</t>
   </si>
   <si>
     <t>2026 M03</t>
   </si>
   <si>
     <t>2026 M04</t>
   </si>
   <si>
+    <t>2026 M05</t>
+  </si>
+  <si>
+    <t>2026 M06</t>
+  </si>
+  <si>
     <t>Nr
 No.</t>
   </si>
   <si>
     <t>Nota informacyjna</t>
   </si>
   <si>
     <t>Information Note</t>
   </si>
   <si>
     <t>Skrót
 Abbreviation</t>
   </si>
   <si>
     <t>Pełna nazwa</t>
   </si>
   <si>
     <t>Complete name</t>
   </si>
   <si>
     <t>[1]</t>
   </si>
   <si>
     <t>Według wartości nominalnej.
 Przez dług Skarbu Państwa rozumie się nominalne zadłużenie Skarbu Państwa. Dane o zadłużeniu Skarbu Państwa, w podziale na dług krajowy i zagraniczny, prezentowane są: według kryterium rezydenta.
 Zadłużenie według kryterium rezydenta uwzględnia podmiot (rezydent lub nierezydent), który jest w posiadaniu wierzytelności. Termin rezydent odnosi się do osób fizycznych mających miejsce zamieszkania w Polsce oraz osób prawnych, a także innych podmiotów posiadających zdolność zaciągania zobowiązań i nabywania praw we własnym imieniu mających siedzibę w Polsce. Rezydentami są również znajdujące się w kraju oddziały, przedstawicielstwa i przedsiębiorstwa utworzone przez nierezydentów.</t>
   </si>
   <si>
     <t>According to face value.
 Debt of the State Treasury is understood as the nominal indebtedness of the State Treasury. The data on the State Treasury debt divided into domestic and foreign debt are presented according to residency criterion.
 Debt according to residency criterion takes into consideration the unit (resident or non-resident), which is a creditor. The term resident refers to individuals, companies and any other institutions who reside in Poland, including representative offices, branches or companies set up by non-residents.</t>
   </si>
   <si>
     <t>Ź r ó d ł o: dane Ministerstwa Finansów.</t>
   </si>
   <si>
     <t>S o u r c e: data of the Ministry of Finance.</t>
   </si>
   <si>
     <t/>
-  </si>
-[...1 lines deleted...]
-    <t>*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9.5"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
@@ -1084,75 +1087,96 @@
         <color theme="1" tint="0.34998626667073579"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color theme="1" tint="0.34998626667073579"/>
+        <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
@@ -1167,53 +1191,63 @@
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -1226,101 +1260,50 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
-    </xf>
-[...49 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
@@ -1599,7733 +1582,7777 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46D0F3B3-0757-4145-81BF-B15AE12DF571}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16CDC0EC-C1A3-4181-8106-12B12EE4B713}">
   <sheetPr codeName="Arkusz1"/>
   <dimension ref="A1:K248"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B191" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B198" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight" sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="2.140625" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="2.140625" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="2.140625" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="2.140625" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="11" width="2.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="55"/>
-[...8 lines deleted...]
-      <c r="K1" s="55"/>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
     </row>
     <row r="2" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="1"/>
-[...9 lines deleted...]
-      <c r="K2" s="2" t="s">
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="3"/>
-      <c r="B3" s="51">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5">
         <v>1</v>
       </c>
-      <c r="C3" s="51"/>
-      <c r="D3" s="51">
+      <c r="C3" s="5"/>
+      <c r="D3" s="5">
         <v>2</v>
       </c>
-      <c r="E3" s="51"/>
-      <c r="F3" s="51">
+      <c r="E3" s="5"/>
+      <c r="F3" s="5">
         <v>3</v>
       </c>
-      <c r="G3" s="51"/>
-      <c r="H3" s="51">
+      <c r="G3" s="5"/>
+      <c r="H3" s="5">
         <v>4</v>
       </c>
-      <c r="I3" s="51"/>
-      <c r="J3" s="51">
+      <c r="I3" s="5"/>
+      <c r="J3" s="5">
         <v>5</v>
       </c>
-      <c r="K3" s="52"/>
+      <c r="K3" s="6"/>
     </row>
     <row r="4" spans="1:11" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="4"/>
-      <c r="B4" s="51" t="s">
+      <c r="A4" s="7"/>
+      <c r="B4" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="51"/>
-[...7 lines deleted...]
-      <c r="K4" s="52"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="6"/>
     </row>
     <row r="5" spans="1:11" ht="123" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="5" t="s">
+      <c r="A5" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="53" t="s">
+      <c r="B5" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="53"/>
-      <c r="D5" s="53" t="s">
+      <c r="C5" s="9"/>
+      <c r="D5" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="53"/>
-      <c r="F5" s="49" t="s">
+      <c r="E5" s="9"/>
+      <c r="F5" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="49"/>
-      <c r="H5" s="49" t="s">
+      <c r="G5" s="10"/>
+      <c r="H5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="49"/>
-      <c r="J5" s="53" t="s">
+      <c r="I5" s="10"/>
+      <c r="J5" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="K5" s="54"/>
+      <c r="K5" s="11"/>
     </row>
     <row r="6" spans="1:11" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="6"/>
-      <c r="B6" s="49" t="s">
+      <c r="A6" s="12"/>
+      <c r="B6" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="50"/>
-[...7 lines deleted...]
-      <c r="K6" s="52"/>
+      <c r="C6" s="13"/>
+      <c r="D6" s="13"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="13"/>
+      <c r="G6" s="13"/>
+      <c r="H6" s="13"/>
+      <c r="I6" s="13"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="6"/>
     </row>
     <row r="7" spans="1:11" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="8">
+      <c r="B7" s="15">
         <v>652702.1</v>
       </c>
-      <c r="C7" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="10">
+      <c r="C7" s="16" t="s">
+        <v>219</v>
+      </c>
+      <c r="D7" s="17">
         <v>390839.5</v>
       </c>
-      <c r="E7" s="11" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="10">
+      <c r="E7" s="18" t="s">
+        <v>219</v>
+      </c>
+      <c r="F7" s="17">
         <v>155301.20000000001</v>
       </c>
-      <c r="G7" s="11" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="10">
+      <c r="G7" s="18" t="s">
+        <v>219</v>
+      </c>
+      <c r="H7" s="17">
         <v>235538.3</v>
       </c>
-      <c r="I7" s="11" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="8">
+      <c r="I7" s="18" t="s">
+        <v>219</v>
+      </c>
+      <c r="J7" s="15">
         <v>261862.6</v>
       </c>
-      <c r="K7" s="12" t="s">
-        <v>217</v>
+      <c r="K7" s="19" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="8">
+      <c r="B8" s="15">
         <v>657785.30000000005</v>
       </c>
-      <c r="C8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="8">
+      <c r="C8" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D8" s="15">
         <v>392568.6</v>
       </c>
-      <c r="E8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="8">
+      <c r="E8" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F8" s="15">
         <v>156279.4</v>
       </c>
-      <c r="G8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H8" s="8">
+      <c r="G8" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H8" s="15">
         <v>236289.2</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="14">
+      <c r="I8" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J8" s="21">
         <v>265216.7</v>
       </c>
-      <c r="K8" s="15" t="s">
-        <v>217</v>
+      <c r="K8" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="8">
+      <c r="B9" s="15">
         <v>655298.30000000005</v>
       </c>
-      <c r="C9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="8">
+      <c r="C9" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D9" s="15">
         <v>395204.5</v>
       </c>
-      <c r="E9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="8">
+      <c r="E9" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F9" s="15">
         <v>154887.4</v>
       </c>
-      <c r="G9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H9" s="8">
+      <c r="G9" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H9" s="15">
         <v>240317.1</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="14">
+      <c r="I9" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J9" s="21">
         <v>260093.8</v>
       </c>
-      <c r="K9" s="15" t="s">
-        <v>217</v>
+      <c r="K9" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="8">
+      <c r="B10" s="15">
         <v>664224.5</v>
       </c>
-      <c r="C10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="8">
+      <c r="C10" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D10" s="15">
         <v>397103</v>
       </c>
-      <c r="E10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="8">
+      <c r="E10" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F10" s="15">
         <v>149578.20000000001</v>
       </c>
-      <c r="G10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="8">
+      <c r="G10" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H10" s="15">
         <v>247524.8</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="14">
+      <c r="I10" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J10" s="21">
         <v>267121.5</v>
       </c>
-      <c r="K10" s="15" t="s">
-        <v>217</v>
+      <c r="K10" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="8">
+      <c r="B11" s="15">
         <v>678557.8</v>
       </c>
-      <c r="C11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="8">
+      <c r="C11" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D11" s="15">
         <v>398121.7</v>
       </c>
-      <c r="E11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="8">
+      <c r="E11" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F11" s="15">
         <v>153978.4</v>
       </c>
-      <c r="G11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H11" s="8">
+      <c r="G11" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H11" s="15">
         <v>244143.3</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="14">
+      <c r="I11" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J11" s="21">
         <v>280436.09999999998</v>
       </c>
-      <c r="K11" s="15" t="s">
-        <v>217</v>
+      <c r="K11" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="8">
+      <c r="B12" s="15">
         <v>688212.5</v>
       </c>
-      <c r="C12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="8">
+      <c r="C12" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D12" s="15">
         <v>399343.9</v>
       </c>
-      <c r="E12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F12" s="8">
+      <c r="E12" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F12" s="15">
         <v>159694</v>
       </c>
-      <c r="G12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="8">
+      <c r="G12" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H12" s="15">
         <v>239649.9</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J12" s="14">
+      <c r="I12" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J12" s="21">
         <v>288868.59999999998</v>
       </c>
-      <c r="K12" s="15" t="s">
-        <v>217</v>
+      <c r="K12" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="8">
+      <c r="B13" s="15">
         <v>688781.5</v>
       </c>
-      <c r="C13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="8">
+      <c r="C13" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D13" s="15">
         <v>392334.9</v>
       </c>
-      <c r="E13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="8">
+      <c r="E13" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F13" s="15">
         <v>149103.1</v>
       </c>
-      <c r="G13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="8">
+      <c r="G13" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H13" s="15">
         <v>243231.7</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="14">
+      <c r="I13" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J13" s="21">
         <v>296446.7</v>
       </c>
-      <c r="K13" s="15" t="s">
-        <v>217</v>
+      <c r="K13" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="8">
+      <c r="B14" s="15">
         <v>696716.4</v>
       </c>
-      <c r="C14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="8">
+      <c r="C14" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D14" s="15">
         <v>386928.7</v>
       </c>
-      <c r="E14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="8">
+      <c r="E14" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F14" s="15">
         <v>142824.20000000001</v>
       </c>
-      <c r="G14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H14" s="8">
+      <c r="G14" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H14" s="15">
         <v>244104.4</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="14">
+      <c r="I14" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J14" s="21">
         <v>309787.8</v>
       </c>
-      <c r="K14" s="15" t="s">
-        <v>217</v>
+      <c r="K14" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="8">
+      <c r="B15" s="15">
         <v>704665.4</v>
       </c>
-      <c r="C15" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="8">
+      <c r="C15" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D15" s="15">
         <v>393626.7</v>
       </c>
-      <c r="E15" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="8">
+      <c r="E15" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F15" s="15">
         <v>155326.1</v>
       </c>
-      <c r="G15" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H15" s="8">
+      <c r="G15" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H15" s="15">
         <v>238300.6</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="14">
+      <c r="I15" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J15" s="21">
         <v>311038.8</v>
       </c>
-      <c r="K15" s="15" t="s">
-        <v>217</v>
+      <c r="K15" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="8">
+      <c r="B16" s="15">
         <v>709666.4</v>
       </c>
-      <c r="C16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="8">
+      <c r="C16" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D16" s="15">
         <v>398876.2</v>
       </c>
-      <c r="E16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="8">
+      <c r="E16" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F16" s="15">
         <v>155784.79999999999</v>
       </c>
-      <c r="G16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="8">
+      <c r="G16" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H16" s="15">
         <v>243091.4</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="14">
+      <c r="I16" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J16" s="21">
         <v>310790.09999999998</v>
       </c>
-      <c r="K16" s="15" t="s">
-        <v>217</v>
+      <c r="K16" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="8">
+      <c r="B17" s="15">
         <v>709310.6</v>
       </c>
-      <c r="C17" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="8">
+      <c r="C17" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D17" s="15">
         <v>390385.9</v>
       </c>
-      <c r="E17" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="8">
+      <c r="E17" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F17" s="15">
         <v>148105.1</v>
       </c>
-      <c r="G17" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="8">
+      <c r="G17" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H17" s="15">
         <v>242280.8</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="14">
+      <c r="I17" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J17" s="21">
         <v>318924.7</v>
       </c>
-      <c r="K17" s="15" t="s">
-        <v>217</v>
+      <c r="K17" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="8">
+      <c r="B18" s="15">
         <v>701850.6</v>
       </c>
-      <c r="C18" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="8">
+      <c r="C18" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D18" s="15">
         <v>388788.7</v>
       </c>
-      <c r="E18" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="8">
+      <c r="E18" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F18" s="15">
         <v>137610.70000000001</v>
       </c>
-      <c r="G18" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="8">
+      <c r="G18" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H18" s="15">
         <v>251178</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="14">
+      <c r="I18" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J18" s="21">
         <v>313061.8</v>
       </c>
-      <c r="K18" s="15" t="s">
-        <v>217</v>
+      <c r="K18" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="8">
+      <c r="B19" s="15">
         <v>712070.9</v>
       </c>
-      <c r="C19" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="8">
+      <c r="C19" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D19" s="15">
         <v>392928.1</v>
       </c>
-      <c r="E19" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="8">
+      <c r="E19" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F19" s="15">
         <v>139870.79999999999</v>
       </c>
-      <c r="G19" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="8">
+      <c r="G19" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H19" s="15">
         <v>253057.2</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="14">
+      <c r="I19" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J19" s="21">
         <v>319142.90000000002</v>
       </c>
-      <c r="K19" s="15" t="s">
-        <v>217</v>
+      <c r="K19" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="8">
+      <c r="B20" s="15">
         <v>726212.5</v>
       </c>
-      <c r="C20" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="8">
+      <c r="C20" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D20" s="15">
         <v>394240</v>
       </c>
-      <c r="E20" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="8">
+      <c r="E20" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F20" s="15">
         <v>142782.1</v>
       </c>
-      <c r="G20" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H20" s="8">
+      <c r="G20" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H20" s="15">
         <v>251457.9</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J20" s="14">
+      <c r="I20" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J20" s="21">
         <v>331972.5</v>
       </c>
-      <c r="K20" s="15" t="s">
-        <v>217</v>
+      <c r="K20" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="8">
+      <c r="B21" s="15">
         <v>732333.2</v>
       </c>
-      <c r="C21" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="8">
+      <c r="C21" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D21" s="15">
         <v>403032</v>
       </c>
-      <c r="E21" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="8">
+      <c r="E21" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F21" s="15">
         <v>149573.6</v>
       </c>
-      <c r="G21" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H21" s="8">
+      <c r="G21" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H21" s="15">
         <v>253458.4</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J21" s="14">
+      <c r="I21" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J21" s="21">
         <v>329301.2</v>
       </c>
-      <c r="K21" s="15" t="s">
-        <v>217</v>
+      <c r="K21" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="8">
+      <c r="B22" s="15">
         <v>735053.9</v>
       </c>
-      <c r="C22" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="8">
+      <c r="C22" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D22" s="15">
         <v>401390.3</v>
       </c>
-      <c r="E22" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F22" s="8">
+      <c r="E22" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F22" s="15">
         <v>140626.20000000001</v>
       </c>
-      <c r="G22" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H22" s="8">
+      <c r="G22" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H22" s="15">
         <v>260764.1</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J22" s="14">
+      <c r="I22" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J22" s="21">
         <v>333663.59999999998</v>
       </c>
-      <c r="K22" s="15" t="s">
-        <v>217</v>
+      <c r="K22" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="B23" s="8">
+      <c r="B23" s="15">
         <v>742964.4</v>
       </c>
-      <c r="C23" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="8">
+      <c r="C23" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D23" s="15">
         <v>401135.2</v>
       </c>
-      <c r="E23" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F23" s="8">
+      <c r="E23" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F23" s="15">
         <v>133866.9</v>
       </c>
-      <c r="G23" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H23" s="8">
+      <c r="G23" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H23" s="15">
         <v>267268.3</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J23" s="14">
+      <c r="I23" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J23" s="21">
         <v>341829.2</v>
       </c>
-      <c r="K23" s="15" t="s">
-        <v>217</v>
+      <c r="K23" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="B24" s="8">
+      <c r="B24" s="15">
         <v>752219.5</v>
       </c>
-      <c r="C24" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="8">
+      <c r="C24" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D24" s="15">
         <v>401467</v>
       </c>
-      <c r="E24" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="8">
+      <c r="E24" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F24" s="15">
         <v>134314.5</v>
       </c>
-      <c r="G24" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H24" s="8">
+      <c r="G24" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H24" s="15">
         <v>267152.5</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J24" s="14">
+      <c r="I24" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J24" s="21">
         <v>350752.5</v>
       </c>
-      <c r="K24" s="15" t="s">
-        <v>217</v>
+      <c r="K24" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="B25" s="8">
+      <c r="B25" s="15">
         <v>749690.3</v>
       </c>
-      <c r="C25" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D25" s="8">
+      <c r="C25" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D25" s="15">
         <v>395242.3</v>
       </c>
-      <c r="E25" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F25" s="8">
+      <c r="E25" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F25" s="15">
         <v>127361.4</v>
       </c>
-      <c r="G25" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H25" s="8">
+      <c r="G25" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H25" s="15">
         <v>267880.90000000002</v>
       </c>
-      <c r="I25" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J25" s="14">
+      <c r="I25" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J25" s="21">
         <v>354448</v>
       </c>
-      <c r="K25" s="15" t="s">
-        <v>217</v>
+      <c r="K25" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="7" t="s">
+      <c r="A26" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="B26" s="8">
+      <c r="B26" s="15">
         <v>756429.9</v>
       </c>
-      <c r="C26" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="8">
+      <c r="C26" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D26" s="15">
         <v>389616.1</v>
       </c>
-      <c r="E26" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F26" s="8">
+      <c r="E26" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F26" s="15">
         <v>126747.4</v>
       </c>
-      <c r="G26" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H26" s="8">
+      <c r="G26" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H26" s="15">
         <v>262868.7</v>
       </c>
-      <c r="I26" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J26" s="14">
+      <c r="I26" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J26" s="21">
         <v>366813.8</v>
       </c>
-      <c r="K26" s="15" t="s">
-        <v>217</v>
+      <c r="K26" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="B27" s="8">
+      <c r="B27" s="15">
         <v>762047.6</v>
       </c>
-      <c r="C27" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="8">
+      <c r="C27" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D27" s="15">
         <v>379245.6</v>
       </c>
-      <c r="E27" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F27" s="8">
+      <c r="E27" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F27" s="15">
         <v>117580</v>
       </c>
-      <c r="G27" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H27" s="8">
+      <c r="G27" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H27" s="15">
         <v>261665.7</v>
       </c>
-      <c r="I27" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J27" s="14">
+      <c r="I27" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J27" s="21">
         <v>382801.9</v>
       </c>
-      <c r="K27" s="15" t="s">
-        <v>217</v>
+      <c r="K27" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="B28" s="8">
+      <c r="B28" s="15">
         <v>761106.2</v>
       </c>
-      <c r="C28" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D28" s="8">
+      <c r="C28" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D28" s="15">
         <v>381831.2</v>
       </c>
-      <c r="E28" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F28" s="8">
+      <c r="E28" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F28" s="15">
         <v>116120.7</v>
       </c>
-      <c r="G28" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H28" s="8">
+      <c r="G28" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H28" s="15">
         <v>265710.5</v>
       </c>
-      <c r="I28" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J28" s="14">
+      <c r="I28" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J28" s="21">
         <v>379274.9</v>
       </c>
-      <c r="K28" s="15" t="s">
-        <v>217</v>
+      <c r="K28" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="7" t="s">
+      <c r="A29" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="B29" s="8">
+      <c r="B29" s="15">
         <v>782110.8</v>
       </c>
-      <c r="C29" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D29" s="8">
+      <c r="C29" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D29" s="15">
         <v>388714.7</v>
       </c>
-      <c r="E29" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F29" s="8">
+      <c r="E29" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F29" s="15">
         <v>124769.8</v>
       </c>
-      <c r="G29" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H29" s="8">
+      <c r="G29" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H29" s="15">
         <v>263944.90000000002</v>
       </c>
-      <c r="I29" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J29" s="14">
+      <c r="I29" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J29" s="21">
         <v>393396.2</v>
       </c>
-      <c r="K29" s="15" t="s">
-        <v>217</v>
+      <c r="K29" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="7" t="s">
+      <c r="A30" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="B30" s="8">
+      <c r="B30" s="15">
         <v>771127.5</v>
       </c>
-      <c r="C30" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="8">
+      <c r="C30" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D30" s="15">
         <v>382135.1</v>
       </c>
-      <c r="E30" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F30" s="8">
+      <c r="E30" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F30" s="15">
         <v>120229.4</v>
       </c>
-      <c r="G30" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H30" s="8">
+      <c r="G30" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H30" s="15">
         <v>261905.7</v>
       </c>
-      <c r="I30" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J30" s="14">
+      <c r="I30" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J30" s="21">
         <v>388992.4</v>
       </c>
-      <c r="K30" s="15" t="s">
-        <v>217</v>
+      <c r="K30" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="7" t="s">
+      <c r="A31" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="B31" s="8">
+      <c r="B31" s="15">
         <v>763865.4</v>
       </c>
-      <c r="C31" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="8">
+      <c r="C31" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D31" s="15">
         <v>375614.5</v>
       </c>
-      <c r="E31" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F31" s="8">
+      <c r="E31" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F31" s="15">
         <v>119276.5</v>
       </c>
-      <c r="G31" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H31" s="8">
+      <c r="G31" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H31" s="15">
         <v>256338</v>
       </c>
-      <c r="I31" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J31" s="14">
+      <c r="I31" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J31" s="21">
         <v>388250.9</v>
       </c>
-      <c r="K31" s="15" t="s">
-        <v>217</v>
+      <c r="K31" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="7" t="s">
+      <c r="A32" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="B32" s="8">
+      <c r="B32" s="15">
         <v>772435.7</v>
       </c>
-      <c r="C32" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D32" s="8">
+      <c r="C32" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D32" s="15">
         <v>384892.9</v>
       </c>
-      <c r="E32" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F32" s="8">
+      <c r="E32" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F32" s="15">
         <v>129375.3</v>
       </c>
-      <c r="G32" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H32" s="8">
+      <c r="G32" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H32" s="15">
         <v>255517.6</v>
       </c>
-      <c r="I32" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J32" s="14">
+      <c r="I32" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J32" s="21">
         <v>387542.8</v>
       </c>
-      <c r="K32" s="15" t="s">
-        <v>217</v>
+      <c r="K32" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="7" t="s">
+      <c r="A33" s="14" t="s">
         <v>36</v>
       </c>
-      <c r="B33" s="8">
+      <c r="B33" s="15">
         <v>780857.2</v>
       </c>
-      <c r="C33" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="8">
+      <c r="C33" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D33" s="15">
         <v>390848</v>
       </c>
-      <c r="E33" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F33" s="8">
+      <c r="E33" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F33" s="15">
         <v>133839.4</v>
       </c>
-      <c r="G33" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H33" s="8">
+      <c r="G33" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H33" s="15">
         <v>257008.6</v>
       </c>
-      <c r="I33" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J33" s="14">
+      <c r="I33" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J33" s="21">
         <v>390009.2</v>
       </c>
-      <c r="K33" s="15" t="s">
-        <v>217</v>
+      <c r="K33" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="7" t="s">
+      <c r="A34" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="B34" s="8">
+      <c r="B34" s="15">
         <v>772566.3</v>
       </c>
-      <c r="C34" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D34" s="8">
+      <c r="C34" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D34" s="15">
         <v>382489.3</v>
       </c>
-      <c r="E34" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F34" s="8">
+      <c r="E34" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F34" s="15">
         <v>119757.1</v>
       </c>
-      <c r="G34" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H34" s="8">
+      <c r="G34" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H34" s="15">
         <v>262732.2</v>
       </c>
-      <c r="I34" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J34" s="14">
+      <c r="I34" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J34" s="21">
         <v>390077</v>
       </c>
-      <c r="K34" s="15" t="s">
-        <v>217</v>
+      <c r="K34" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="7" t="s">
+      <c r="A35" s="14" t="s">
         <v>38</v>
       </c>
-      <c r="B35" s="8">
+      <c r="B35" s="15">
         <v>799149.5</v>
       </c>
-      <c r="C35" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D35" s="8">
+      <c r="C35" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D35" s="15">
         <v>384585.4</v>
       </c>
-      <c r="E35" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F35" s="8">
+      <c r="E35" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F35" s="15">
         <v>119562.9</v>
       </c>
-      <c r="G35" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H35" s="8">
+      <c r="G35" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H35" s="15">
         <v>265022.59999999998</v>
       </c>
-      <c r="I35" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J35" s="14">
+      <c r="I35" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J35" s="21">
         <v>414564.1</v>
       </c>
-      <c r="K35" s="15" t="s">
-        <v>217</v>
+      <c r="K35" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="7" t="s">
+      <c r="A36" s="14" t="s">
         <v>39</v>
       </c>
-      <c r="B36" s="8">
+      <c r="B36" s="15">
         <v>799183.8</v>
       </c>
-      <c r="C36" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D36" s="8">
+      <c r="C36" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D36" s="15">
         <v>383901.5</v>
       </c>
-      <c r="E36" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F36" s="8">
+      <c r="E36" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F36" s="15">
         <v>121662.1</v>
       </c>
-      <c r="G36" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H36" s="8">
+      <c r="G36" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H36" s="15">
         <v>262239.40000000002</v>
       </c>
-      <c r="I36" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J36" s="14">
+      <c r="I36" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J36" s="21">
         <v>415282.3</v>
       </c>
-      <c r="K36" s="15" t="s">
-        <v>217</v>
+      <c r="K36" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="7" t="s">
+      <c r="A37" s="14" t="s">
         <v>40</v>
       </c>
-      <c r="B37" s="8">
+      <c r="B37" s="15">
         <v>778737.8</v>
       </c>
-      <c r="C37" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D37" s="8">
+      <c r="C37" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D37" s="15">
         <v>370076.4</v>
       </c>
-      <c r="E37" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F37" s="8">
+      <c r="E37" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F37" s="15">
         <v>108882.1</v>
       </c>
-      <c r="G37" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H37" s="8">
+      <c r="G37" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H37" s="15">
         <v>261194.3</v>
       </c>
-      <c r="I37" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J37" s="14">
+      <c r="I37" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J37" s="21">
         <v>408661.5</v>
       </c>
-      <c r="K37" s="15" t="s">
-        <v>217</v>
+      <c r="K37" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="7" t="s">
+      <c r="A38" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="B38" s="8">
+      <c r="B38" s="15">
         <v>787600.3</v>
       </c>
-      <c r="C38" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D38" s="8">
+      <c r="C38" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D38" s="15">
         <v>369401.5</v>
       </c>
-      <c r="E38" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F38" s="8">
+      <c r="E38" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F38" s="15">
         <v>108625.2</v>
       </c>
-      <c r="G38" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H38" s="8">
+      <c r="G38" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H38" s="15">
         <v>260776.3</v>
       </c>
-      <c r="I38" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J38" s="14">
+      <c r="I38" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J38" s="21">
         <v>418198.8</v>
       </c>
-      <c r="K38" s="15" t="s">
-        <v>217</v>
+      <c r="K38" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="7" t="s">
+      <c r="A39" s="14" t="s">
         <v>42</v>
       </c>
-      <c r="B39" s="8">
+      <c r="B39" s="15">
         <v>791718.2</v>
       </c>
-      <c r="C39" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D39" s="8">
+      <c r="C39" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D39" s="15">
         <v>369634.7</v>
       </c>
-      <c r="E39" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F39" s="8">
+      <c r="E39" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F39" s="15">
         <v>114158.2</v>
       </c>
-      <c r="G39" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H39" s="8">
+      <c r="G39" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H39" s="15">
         <v>255476.5</v>
       </c>
-      <c r="I39" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J39" s="14">
+      <c r="I39" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J39" s="21">
         <v>422083.5</v>
       </c>
-      <c r="K39" s="15" t="s">
-        <v>217</v>
+      <c r="K39" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="7" t="s">
+      <c r="A40" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="B40" s="8">
+      <c r="B40" s="15">
         <v>795399.1</v>
       </c>
-      <c r="C40" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D40" s="8">
+      <c r="C40" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D40" s="15">
         <v>364753.9</v>
       </c>
-      <c r="E40" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F40" s="8">
+      <c r="E40" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F40" s="15">
         <v>103497.9</v>
       </c>
-      <c r="G40" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H40" s="8">
+      <c r="G40" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H40" s="15">
         <v>261256</v>
       </c>
-      <c r="I40" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J40" s="14">
+      <c r="I40" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J40" s="21">
         <v>430645.1</v>
       </c>
-      <c r="K40" s="15" t="s">
-        <v>217</v>
+      <c r="K40" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="7" t="s">
+      <c r="A41" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="B41" s="8">
+      <c r="B41" s="15">
         <v>801089.8</v>
       </c>
-      <c r="C41" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D41" s="8">
+      <c r="C41" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D41" s="15">
         <v>367043.7</v>
       </c>
-      <c r="E41" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F41" s="8">
+      <c r="E41" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F41" s="15">
         <v>102867</v>
       </c>
-      <c r="G41" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H41" s="8">
+      <c r="G41" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H41" s="15">
         <v>264176.7</v>
       </c>
-      <c r="I41" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J41" s="14">
+      <c r="I41" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J41" s="21">
         <v>434046.1</v>
       </c>
-      <c r="K41" s="15" t="s">
-        <v>217</v>
+      <c r="K41" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="42" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="7" t="s">
+      <c r="A42" s="14" t="s">
         <v>45</v>
       </c>
-      <c r="B42" s="8">
+      <c r="B42" s="15">
         <v>793853.7</v>
       </c>
-      <c r="C42" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D42" s="8">
+      <c r="C42" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D42" s="15">
         <v>361478.40000000002</v>
       </c>
-      <c r="E42" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F42" s="8">
+      <c r="E42" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F42" s="15">
         <v>98564.1</v>
       </c>
-      <c r="G42" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H42" s="8">
+      <c r="G42" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H42" s="15">
         <v>262914.40000000002</v>
       </c>
-      <c r="I42" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J42" s="14">
+      <c r="I42" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J42" s="21">
         <v>432375.3</v>
       </c>
-      <c r="K42" s="15" t="s">
-        <v>217</v>
+      <c r="K42" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="7" t="s">
+      <c r="A43" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B43" s="8">
+      <c r="B43" s="15">
         <v>814404.1</v>
       </c>
-      <c r="C43" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D43" s="8">
+      <c r="C43" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D43" s="15">
         <v>367967.1</v>
       </c>
-      <c r="E43" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F43" s="8">
+      <c r="E43" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F43" s="15">
         <v>108476.6</v>
       </c>
-      <c r="G43" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H43" s="8">
+      <c r="G43" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H43" s="15">
         <v>259490.5</v>
       </c>
-      <c r="I43" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J43" s="14">
+      <c r="I43" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J43" s="21">
         <v>446437</v>
       </c>
-      <c r="K43" s="15" t="s">
-        <v>217</v>
+      <c r="K43" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="44" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="7" t="s">
+      <c r="A44" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B44" s="8">
+      <c r="B44" s="15">
         <v>814902.6</v>
       </c>
-      <c r="C44" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D44" s="8">
+      <c r="C44" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D44" s="15">
         <v>371823.1</v>
       </c>
-      <c r="E44" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F44" s="8">
+      <c r="E44" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F44" s="15">
         <v>111008.3</v>
       </c>
-      <c r="G44" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H44" s="8">
+      <c r="G44" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H44" s="15">
         <v>260814.9</v>
       </c>
-      <c r="I44" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J44" s="14">
+      <c r="I44" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J44" s="21">
         <v>443079.4</v>
       </c>
-      <c r="K44" s="15" t="s">
-        <v>217</v>
+      <c r="K44" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="45" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="7" t="s">
+      <c r="A45" s="14" t="s">
         <v>48</v>
       </c>
-      <c r="B45" s="8">
+      <c r="B45" s="15">
         <v>825790.7</v>
       </c>
-      <c r="C45" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D45" s="8">
+      <c r="C45" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D45" s="15">
         <v>378088.4</v>
       </c>
-      <c r="E45" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F45" s="8">
+      <c r="E45" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F45" s="15">
         <v>117552.2</v>
       </c>
-      <c r="G45" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H45" s="8">
+      <c r="G45" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H45" s="15">
         <v>260536.2</v>
       </c>
-      <c r="I45" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J45" s="14">
+      <c r="I45" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J45" s="21">
         <v>447702.3</v>
       </c>
-      <c r="K45" s="15" t="s">
-        <v>217</v>
+      <c r="K45" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="7" t="s">
+      <c r="A46" s="14" t="s">
         <v>49</v>
       </c>
-      <c r="B46" s="8">
+      <c r="B46" s="15">
         <v>821482.9</v>
       </c>
-      <c r="C46" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D46" s="8">
+      <c r="C46" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D46" s="15">
         <v>377049.4</v>
       </c>
-      <c r="E46" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F46" s="8">
+      <c r="E46" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F46" s="15">
         <v>112715.6</v>
       </c>
-      <c r="G46" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H46" s="8">
+      <c r="G46" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H46" s="15">
         <v>264333.7</v>
       </c>
-      <c r="I46" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J46" s="14">
+      <c r="I46" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J46" s="21">
         <v>444433.5</v>
       </c>
-      <c r="K46" s="15" t="s">
-        <v>217</v>
+      <c r="K46" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="7" t="s">
+      <c r="A47" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="B47" s="8">
+      <c r="B47" s="15">
         <v>838052.7</v>
       </c>
-      <c r="C47" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D47" s="8">
+      <c r="C47" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D47" s="15">
         <v>384680.5</v>
       </c>
-      <c r="E47" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F47" s="8">
+      <c r="E47" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F47" s="15">
         <v>116931.6</v>
       </c>
-      <c r="G47" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H47" s="8">
+      <c r="G47" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H47" s="15">
         <v>267748.90000000002</v>
       </c>
-      <c r="I47" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J47" s="14">
+      <c r="I47" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J47" s="21">
         <v>453372.3</v>
       </c>
-      <c r="K47" s="15" t="s">
-        <v>217</v>
+      <c r="K47" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="7" t="s">
+      <c r="A48" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="B48" s="8">
+      <c r="B48" s="15">
         <v>844255.9</v>
       </c>
-      <c r="C48" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D48" s="8">
+      <c r="C48" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D48" s="15">
         <v>393635.9</v>
       </c>
-      <c r="E48" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F48" s="8">
+      <c r="E48" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F48" s="15">
         <v>124257.1</v>
       </c>
-      <c r="G48" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H48" s="8">
+      <c r="G48" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H48" s="15">
         <v>269378.8</v>
       </c>
-      <c r="I48" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J48" s="14">
+      <c r="I48" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J48" s="21">
         <v>450620.1</v>
       </c>
-      <c r="K48" s="15" t="s">
-        <v>217</v>
+      <c r="K48" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="7" t="s">
+      <c r="A49" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B49" s="8">
+      <c r="B49" s="15">
         <v>837585.7</v>
       </c>
-      <c r="C49" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D49" s="8">
+      <c r="C49" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D49" s="15">
         <v>388441.4</v>
       </c>
-      <c r="E49" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F49" s="8">
+      <c r="E49" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F49" s="15">
         <v>115710.39999999999</v>
       </c>
-      <c r="G49" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H49" s="8">
+      <c r="G49" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H49" s="15">
         <v>272731</v>
       </c>
-      <c r="I49" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J49" s="14">
+      <c r="I49" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J49" s="21">
         <v>449144.2</v>
       </c>
-      <c r="K49" s="15" t="s">
-        <v>217</v>
+      <c r="K49" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="50" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="7" t="s">
+      <c r="A50" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B50" s="8">
+      <c r="B50" s="15">
         <v>842011.2</v>
       </c>
-      <c r="C50" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D50" s="8">
+      <c r="C50" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D50" s="15">
         <v>396082.5</v>
       </c>
-      <c r="E50" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F50" s="8">
+      <c r="E50" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F50" s="15">
         <v>120232.3</v>
       </c>
-      <c r="G50" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H50" s="8">
+      <c r="G50" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H50" s="15">
         <v>275850.2</v>
       </c>
-      <c r="I50" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J50" s="14">
+      <c r="I50" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J50" s="21">
         <v>445928.7</v>
       </c>
-      <c r="K50" s="15" t="s">
-        <v>217</v>
+      <c r="K50" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="7" t="s">
+      <c r="A51" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="B51" s="8">
+      <c r="B51" s="15">
         <v>847710.5</v>
       </c>
-      <c r="C51" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D51" s="8">
+      <c r="C51" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D51" s="15">
         <v>399207.7</v>
       </c>
-      <c r="E51" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F51" s="8">
+      <c r="E51" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F51" s="15">
         <v>124864.5</v>
       </c>
-      <c r="G51" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H51" s="8">
+      <c r="G51" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H51" s="15">
         <v>274343.09999999998</v>
       </c>
-      <c r="I51" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J51" s="14">
+      <c r="I51" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J51" s="21">
         <v>448502.8</v>
       </c>
-      <c r="K51" s="15" t="s">
-        <v>217</v>
+      <c r="K51" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="52" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="7" t="s">
+      <c r="A52" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B52" s="8">
+      <c r="B52" s="15">
         <v>841206.9</v>
       </c>
-      <c r="C52" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D52" s="8">
+      <c r="C52" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D52" s="15">
         <v>403807</v>
       </c>
-      <c r="E52" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F52" s="8">
+      <c r="E52" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F52" s="15">
         <v>123476.8</v>
       </c>
-      <c r="G52" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H52" s="8">
+      <c r="G52" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H52" s="15">
         <v>280330.3</v>
       </c>
-      <c r="I52" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J52" s="14">
+      <c r="I52" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J52" s="21">
         <v>437399.8</v>
       </c>
-      <c r="K52" s="15" t="s">
-        <v>217</v>
+      <c r="K52" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="53" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="7" t="s">
+      <c r="A53" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="B53" s="8">
+      <c r="B53" s="15">
         <v>853060.1</v>
       </c>
-      <c r="C53" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D53" s="8">
+      <c r="C53" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D53" s="15">
         <v>415145.8</v>
       </c>
-      <c r="E53" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F53" s="8">
+      <c r="E53" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F53" s="15">
         <v>129563</v>
       </c>
-      <c r="G53" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H53" s="8">
+      <c r="G53" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H53" s="15">
         <v>285582.8</v>
       </c>
-      <c r="I53" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J53" s="14">
+      <c r="I53" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J53" s="21">
         <v>437914.3</v>
       </c>
-      <c r="K53" s="15" t="s">
-        <v>217</v>
+      <c r="K53" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="54" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="7" t="s">
+      <c r="A54" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="B54" s="8">
+      <c r="B54" s="15">
         <v>838025.4</v>
       </c>
-      <c r="C54" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D54" s="8">
+      <c r="C54" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D54" s="15">
         <v>403314.7</v>
       </c>
-      <c r="E54" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F54" s="8">
+      <c r="E54" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F54" s="15">
         <v>125813.6</v>
       </c>
-      <c r="G54" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H54" s="8">
+      <c r="G54" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H54" s="15">
         <v>277501.09999999998</v>
       </c>
-      <c r="I54" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J54" s="14">
+      <c r="I54" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J54" s="21">
         <v>434710.7</v>
       </c>
-      <c r="K54" s="15" t="s">
-        <v>217</v>
+      <c r="K54" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="55" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="7" t="s">
+      <c r="A55" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="B55" s="8">
+      <c r="B55" s="15">
         <v>864011.5</v>
       </c>
-      <c r="C55" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D55" s="8">
+      <c r="C55" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D55" s="15">
         <v>417068.5</v>
       </c>
-      <c r="E55" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F55" s="8">
+      <c r="E55" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F55" s="15">
         <v>133726.6</v>
       </c>
-      <c r="G55" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H55" s="8">
+      <c r="G55" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H55" s="15">
         <v>283341.90000000002</v>
       </c>
-      <c r="I55" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J55" s="14">
+      <c r="I55" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J55" s="21">
         <v>446943</v>
       </c>
-      <c r="K55" s="15" t="s">
-        <v>217</v>
+      <c r="K55" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="7" t="s">
+      <c r="A56" s="14" t="s">
         <v>59</v>
       </c>
-      <c r="B56" s="8">
+      <c r="B56" s="15">
         <v>733454.1</v>
       </c>
-      <c r="C56" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D56" s="8">
+      <c r="C56" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D56" s="15">
         <v>293546.8</v>
       </c>
-      <c r="E56" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F56" s="8">
+      <c r="E56" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F56" s="15">
         <v>139386.5</v>
       </c>
-      <c r="G56" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H56" s="8">
+      <c r="G56" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H56" s="15">
         <v>154160.4</v>
       </c>
-      <c r="I56" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J56" s="14">
+      <c r="I56" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J56" s="21">
         <v>439907.3</v>
       </c>
-      <c r="K56" s="15" t="s">
-        <v>217</v>
+      <c r="K56" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="7" t="s">
+      <c r="A57" s="14" t="s">
         <v>60</v>
       </c>
-      <c r="B57" s="8">
+      <c r="B57" s="15">
         <v>738149.7</v>
       </c>
-      <c r="C57" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D57" s="8">
+      <c r="C57" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D57" s="15">
         <v>302872.09999999998</v>
       </c>
-      <c r="E57" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F57" s="8">
+      <c r="E57" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F57" s="15">
         <v>146983.20000000001</v>
       </c>
-      <c r="G57" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H57" s="8">
+      <c r="G57" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H57" s="15">
         <v>155889</v>
       </c>
-      <c r="I57" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J57" s="14">
+      <c r="I57" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J57" s="21">
         <v>435277.6</v>
       </c>
-      <c r="K57" s="15" t="s">
-        <v>217</v>
+      <c r="K57" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="7" t="s">
+      <c r="A58" s="14" t="s">
         <v>61</v>
       </c>
-      <c r="B58" s="8">
+      <c r="B58" s="15">
         <v>741200.3</v>
       </c>
-      <c r="C58" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D58" s="8">
+      <c r="C58" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D58" s="15">
         <v>303918.40000000002</v>
       </c>
-      <c r="E58" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F58" s="8">
+      <c r="E58" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F58" s="15">
         <v>148369.79999999999</v>
       </c>
-      <c r="G58" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H58" s="8">
+      <c r="G58" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H58" s="15">
         <v>155548.6</v>
       </c>
-      <c r="I58" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J58" s="14">
+      <c r="I58" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J58" s="21">
         <v>437281.9</v>
       </c>
-      <c r="K58" s="15" t="s">
-        <v>217</v>
+      <c r="K58" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="7" t="s">
+      <c r="A59" s="14" t="s">
         <v>62</v>
       </c>
-      <c r="B59" s="8">
+      <c r="B59" s="15">
         <v>744374</v>
       </c>
-      <c r="C59" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D59" s="8">
+      <c r="C59" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D59" s="15">
         <v>308176.2</v>
       </c>
-      <c r="E59" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F59" s="8">
+      <c r="E59" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F59" s="15">
         <v>153102.1</v>
       </c>
-      <c r="G59" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H59" s="8">
+      <c r="G59" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H59" s="15">
         <v>155074.1</v>
       </c>
-      <c r="I59" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J59" s="14">
+      <c r="I59" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J59" s="21">
         <v>436197.9</v>
       </c>
-      <c r="K59" s="15" t="s">
-        <v>217</v>
+      <c r="K59" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="7" t="s">
+      <c r="A60" s="14" t="s">
         <v>63</v>
       </c>
-      <c r="B60" s="8">
+      <c r="B60" s="15">
         <v>750204</v>
       </c>
-      <c r="C60" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D60" s="8">
+      <c r="C60" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D60" s="15">
         <v>303157.7</v>
       </c>
-      <c r="E60" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F60" s="8">
+      <c r="E60" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F60" s="15">
         <v>148928.4</v>
       </c>
-      <c r="G60" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H60" s="8">
+      <c r="G60" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H60" s="15">
         <v>154229.29999999999</v>
       </c>
-      <c r="I60" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J60" s="14">
+      <c r="I60" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J60" s="21">
         <v>447046.3</v>
       </c>
-      <c r="K60" s="15" t="s">
-        <v>217</v>
+      <c r="K60" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="7" t="s">
+      <c r="A61" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="B61" s="8">
+      <c r="B61" s="15">
         <v>751334.8</v>
       </c>
-      <c r="C61" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D61" s="8">
+      <c r="C61" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D61" s="15">
         <v>307507.09999999998</v>
       </c>
-      <c r="E61" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F61" s="8">
+      <c r="E61" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F61" s="15">
         <v>151804.5</v>
       </c>
-      <c r="G61" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H61" s="8">
+      <c r="G61" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H61" s="15">
         <v>155702.6</v>
       </c>
-      <c r="I61" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J61" s="14">
+      <c r="I61" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J61" s="21">
         <v>443827.7</v>
       </c>
-      <c r="K61" s="15" t="s">
-        <v>217</v>
+      <c r="K61" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="7" t="s">
+      <c r="A62" s="14" t="s">
         <v>65</v>
       </c>
-      <c r="B62" s="8">
+      <c r="B62" s="15">
         <v>755709.4</v>
       </c>
-      <c r="C62" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D62" s="8">
+      <c r="C62" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D62" s="15">
         <v>311231.7</v>
       </c>
-      <c r="E62" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F62" s="8">
+      <c r="E62" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F62" s="15">
         <v>156034.4</v>
       </c>
-      <c r="G62" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H62" s="8">
+      <c r="G62" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H62" s="15">
         <v>155197.4</v>
       </c>
-      <c r="I62" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J62" s="14">
+      <c r="I62" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J62" s="21">
         <v>444477.7</v>
       </c>
-      <c r="K62" s="15" t="s">
-        <v>217</v>
+      <c r="K62" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="7" t="s">
+      <c r="A63" s="14" t="s">
         <v>66</v>
       </c>
-      <c r="B63" s="8">
+      <c r="B63" s="15">
         <v>759713.7</v>
       </c>
-      <c r="C63" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D63" s="8">
+      <c r="C63" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D63" s="15">
         <v>309834.8</v>
       </c>
-      <c r="E63" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F63" s="8">
+      <c r="E63" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F63" s="15">
         <v>154253.20000000001</v>
       </c>
-      <c r="G63" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H63" s="8">
+      <c r="G63" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H63" s="15">
         <v>155581.70000000001</v>
       </c>
-      <c r="I63" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J63" s="14">
+      <c r="I63" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J63" s="21">
         <v>449878.9</v>
       </c>
-      <c r="K63" s="15" t="s">
-        <v>217</v>
+      <c r="K63" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="7" t="s">
+      <c r="A64" s="14" t="s">
         <v>67</v>
       </c>
-      <c r="B64" s="8">
+      <c r="B64" s="15">
         <v>767516.1</v>
       </c>
-      <c r="C64" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D64" s="8">
+      <c r="C64" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D64" s="15">
         <v>318716.59999999998</v>
       </c>
-      <c r="E64" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F64" s="8">
+      <c r="E64" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F64" s="15">
         <v>161329.5</v>
       </c>
-      <c r="G64" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H64" s="8">
+      <c r="G64" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H64" s="15">
         <v>157387.1</v>
       </c>
-      <c r="I64" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J64" s="14">
+      <c r="I64" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J64" s="21">
         <v>448799.5</v>
       </c>
-      <c r="K64" s="15" t="s">
-        <v>217</v>
+      <c r="K64" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="65" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="7" t="s">
+      <c r="A65" s="14" t="s">
         <v>68</v>
       </c>
-      <c r="B65" s="8">
+      <c r="B65" s="15">
         <v>772544</v>
       </c>
-      <c r="C65" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D65" s="8">
+      <c r="C65" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D65" s="15">
         <v>321827.40000000002</v>
       </c>
-      <c r="E65" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F65" s="8">
+      <c r="E65" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F65" s="15">
         <v>164760.20000000001</v>
       </c>
-      <c r="G65" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H65" s="8">
+      <c r="G65" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H65" s="15">
         <v>157067.20000000001</v>
       </c>
-      <c r="I65" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J65" s="14">
+      <c r="I65" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J65" s="21">
         <v>450716.6</v>
       </c>
-      <c r="K65" s="15" t="s">
-        <v>217</v>
+      <c r="K65" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="66" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="7" t="s">
+      <c r="A66" s="14" t="s">
         <v>69</v>
       </c>
-      <c r="B66" s="8">
+      <c r="B66" s="15">
         <v>779938.4</v>
       </c>
-      <c r="C66" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D66" s="8">
+      <c r="C66" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D66" s="15">
         <v>323045.90000000002</v>
       </c>
-      <c r="E66" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F66" s="8">
+      <c r="E66" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F66" s="15">
         <v>165722.70000000001</v>
       </c>
-      <c r="G66" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H66" s="8">
+      <c r="G66" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H66" s="15">
         <v>157323.20000000001</v>
       </c>
-      <c r="I66" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J66" s="14">
+      <c r="I66" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J66" s="21">
         <v>456892.6</v>
       </c>
-      <c r="K66" s="15" t="s">
-        <v>217</v>
+      <c r="K66" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="67" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="7" t="s">
+      <c r="A67" s="14" t="s">
         <v>70</v>
       </c>
-      <c r="B67" s="8">
+      <c r="B67" s="15">
         <v>790807.8</v>
       </c>
-      <c r="C67" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D67" s="8">
+      <c r="C67" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D67" s="15">
         <v>323728.59999999998</v>
       </c>
-      <c r="E67" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F67" s="8">
+      <c r="E67" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F67" s="15">
         <v>164718</v>
       </c>
-      <c r="G67" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H67" s="8">
+      <c r="G67" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H67" s="15">
         <v>159010.5</v>
       </c>
-      <c r="I67" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J67" s="14">
+      <c r="I67" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J67" s="21">
         <v>467079.2</v>
       </c>
-      <c r="K67" s="15" t="s">
-        <v>217</v>
+      <c r="K67" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="7" t="s">
+      <c r="A68" s="14" t="s">
         <v>71</v>
       </c>
-      <c r="B68" s="8">
+      <c r="B68" s="15">
         <v>802803.19999999995</v>
       </c>
-      <c r="C68" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D68" s="8">
+      <c r="C68" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D68" s="15">
         <v>338981.6</v>
       </c>
-      <c r="E68" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F68" s="8">
+      <c r="E68" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F68" s="15">
         <v>173209.4</v>
       </c>
-      <c r="G68" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H68" s="8">
+      <c r="G68" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H68" s="15">
         <v>165772.20000000001</v>
       </c>
-      <c r="I68" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J68" s="14">
+      <c r="I68" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J68" s="21">
         <v>463821.7</v>
       </c>
-      <c r="K68" s="15" t="s">
-        <v>217</v>
+      <c r="K68" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="7" t="s">
+      <c r="A69" s="14" t="s">
         <v>72</v>
       </c>
-      <c r="B69" s="8">
+      <c r="B69" s="15">
         <v>806423.2</v>
       </c>
-      <c r="C69" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D69" s="8">
+      <c r="C69" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D69" s="15">
         <v>341361.4</v>
       </c>
-      <c r="E69" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F69" s="8">
+      <c r="E69" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F69" s="15">
         <v>174577</v>
       </c>
-      <c r="G69" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H69" s="8">
+      <c r="G69" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H69" s="15">
         <v>166784.4</v>
       </c>
-      <c r="I69" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J69" s="14">
+      <c r="I69" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J69" s="21">
         <v>465061.8</v>
       </c>
-      <c r="K69" s="15" t="s">
-        <v>217</v>
+      <c r="K69" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="7" t="s">
+      <c r="A70" s="14" t="s">
         <v>73</v>
       </c>
-      <c r="B70" s="8">
+      <c r="B70" s="15">
         <v>802033.1</v>
       </c>
-      <c r="C70" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D70" s="8">
+      <c r="C70" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D70" s="15">
         <v>344774.6</v>
       </c>
-      <c r="E70" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F70" s="8">
+      <c r="E70" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F70" s="15">
         <v>174739.1</v>
       </c>
-      <c r="G70" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H70" s="8">
+      <c r="G70" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H70" s="15">
         <v>170035.4</v>
       </c>
-      <c r="I70" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J70" s="14">
+      <c r="I70" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J70" s="21">
         <v>457258.6</v>
       </c>
-      <c r="K70" s="15" t="s">
-        <v>217</v>
+      <c r="K70" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="7" t="s">
+      <c r="A71" s="14" t="s">
         <v>74</v>
       </c>
-      <c r="B71" s="8">
+      <c r="B71" s="15">
         <v>810231</v>
       </c>
-      <c r="C71" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D71" s="8">
+      <c r="C71" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D71" s="15">
         <v>349158</v>
       </c>
-      <c r="E71" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F71" s="8">
+      <c r="E71" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F71" s="15">
         <v>177038.5</v>
       </c>
-      <c r="G71" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H71" s="8">
+      <c r="G71" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H71" s="15">
         <v>172119.5</v>
       </c>
-      <c r="I71" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J71" s="14">
+      <c r="I71" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J71" s="21">
         <v>461073</v>
       </c>
-      <c r="K71" s="15" t="s">
-        <v>217</v>
+      <c r="K71" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="7" t="s">
+      <c r="A72" s="14" t="s">
         <v>75</v>
       </c>
-      <c r="B72" s="8">
+      <c r="B72" s="15">
         <v>817800.7</v>
       </c>
-      <c r="C72" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D72" s="8">
+      <c r="C72" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D72" s="15">
         <v>349901.8</v>
       </c>
-      <c r="E72" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F72" s="8">
+      <c r="E72" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F72" s="15">
         <v>179399.2</v>
       </c>
-      <c r="G72" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H72" s="8">
+      <c r="G72" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H72" s="15">
         <v>170502.6</v>
       </c>
-      <c r="I72" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J72" s="14">
+      <c r="I72" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J72" s="21">
         <v>467898.9</v>
       </c>
-      <c r="K72" s="15" t="s">
-        <v>217</v>
+      <c r="K72" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="7" t="s">
+      <c r="A73" s="14" t="s">
         <v>76</v>
       </c>
-      <c r="B73" s="8">
+      <c r="B73" s="15">
         <v>811439.3</v>
       </c>
-      <c r="C73" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D73" s="8">
+      <c r="C73" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D73" s="15">
         <v>348992.1</v>
       </c>
-      <c r="E73" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F73" s="8">
+      <c r="E73" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F73" s="15">
         <v>178097.8</v>
       </c>
-      <c r="G73" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H73" s="8">
+      <c r="G73" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H73" s="15">
         <v>170894.3</v>
       </c>
-      <c r="I73" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J73" s="14">
+      <c r="I73" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J73" s="21">
         <v>462447.2</v>
       </c>
-      <c r="K73" s="15" t="s">
-        <v>217</v>
+      <c r="K73" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="7" t="s">
+      <c r="A74" s="14" t="s">
         <v>77</v>
       </c>
-      <c r="B74" s="8">
+      <c r="B74" s="15">
         <v>819163.1</v>
       </c>
-      <c r="C74" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D74" s="8">
+      <c r="C74" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D74" s="15">
         <v>353938.9</v>
       </c>
-      <c r="E74" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F74" s="8">
+      <c r="E74" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F74" s="15">
         <v>183520.9</v>
       </c>
-      <c r="G74" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H74" s="8">
+      <c r="G74" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H74" s="15">
         <v>170418</v>
       </c>
-      <c r="I74" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J74" s="14">
+      <c r="I74" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J74" s="21">
         <v>465224.2</v>
       </c>
-      <c r="K74" s="15" t="s">
-        <v>217</v>
+      <c r="K74" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="7" t="s">
+      <c r="A75" s="14" t="s">
         <v>78</v>
       </c>
-      <c r="B75" s="8">
+      <c r="B75" s="15">
         <v>837652.5</v>
       </c>
-      <c r="C75" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D75" s="8">
+      <c r="C75" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D75" s="15">
         <v>363028</v>
       </c>
-      <c r="E75" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F75" s="8">
+      <c r="E75" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F75" s="15">
         <v>191394.4</v>
       </c>
-      <c r="G75" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H75" s="8">
+      <c r="G75" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H75" s="15">
         <v>171633.6</v>
       </c>
-      <c r="I75" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J75" s="14">
+      <c r="I75" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J75" s="21">
         <v>474624.5</v>
       </c>
-      <c r="K75" s="15" t="s">
-        <v>217</v>
+      <c r="K75" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="7" t="s">
+      <c r="A76" s="14" t="s">
         <v>79</v>
       </c>
-      <c r="B76" s="8">
+      <c r="B76" s="15">
         <v>827082.6</v>
       </c>
-      <c r="C76" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D76" s="8">
+      <c r="C76" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D76" s="15">
         <v>346201.1</v>
       </c>
-      <c r="E76" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F76" s="8">
+      <c r="E76" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F76" s="15">
         <v>178140.7</v>
       </c>
-      <c r="G76" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H76" s="8">
+      <c r="G76" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H76" s="15">
         <v>168060.4</v>
       </c>
-      <c r="I76" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J76" s="14">
+      <c r="I76" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J76" s="21">
         <v>480881.5</v>
       </c>
-      <c r="K76" s="15" t="s">
-        <v>217</v>
+      <c r="K76" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="7" t="s">
+      <c r="A77" s="14" t="s">
         <v>80</v>
       </c>
-      <c r="B77" s="8">
+      <c r="B77" s="15">
         <v>836817.3</v>
       </c>
-      <c r="C77" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D77" s="8">
+      <c r="C77" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D77" s="15">
         <v>351508.9</v>
       </c>
-      <c r="E77" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F77" s="8">
+      <c r="E77" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F77" s="15">
         <v>180511</v>
       </c>
-      <c r="G77" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H77" s="8">
+      <c r="G77" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H77" s="15">
         <v>170997.8</v>
       </c>
-      <c r="I77" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J77" s="14">
+      <c r="I77" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J77" s="21">
         <v>485308.5</v>
       </c>
-      <c r="K77" s="15" t="s">
-        <v>217</v>
+      <c r="K77" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="78" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="7" t="s">
+      <c r="A78" s="14" t="s">
         <v>81</v>
       </c>
-      <c r="B78" s="8">
+      <c r="B78" s="15">
         <v>834550.6</v>
       </c>
-      <c r="C78" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D78" s="8">
+      <c r="C78" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D78" s="15">
         <v>350092.5</v>
       </c>
-      <c r="E78" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F78" s="8">
+      <c r="E78" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F78" s="15">
         <v>184213.4</v>
       </c>
-      <c r="G78" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H78" s="8">
+      <c r="G78" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H78" s="15">
         <v>165879.1</v>
       </c>
-      <c r="I78" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J78" s="14">
+      <c r="I78" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J78" s="21">
         <v>484458.1</v>
       </c>
-      <c r="K78" s="15" t="s">
-        <v>217</v>
+      <c r="K78" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="79" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="7" t="s">
+      <c r="A79" s="14" t="s">
         <v>82</v>
       </c>
-      <c r="B79" s="8">
+      <c r="B79" s="15">
         <v>847875.3</v>
       </c>
-      <c r="C79" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D79" s="8">
+      <c r="C79" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D79" s="15">
         <v>360462.4</v>
       </c>
-      <c r="E79" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F79" s="8">
+      <c r="E79" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F79" s="15">
         <v>195467.9</v>
       </c>
-      <c r="G79" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H79" s="8">
+      <c r="G79" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H79" s="15">
         <v>164994.5</v>
       </c>
-      <c r="I79" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J79" s="14">
+      <c r="I79" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J79" s="21">
         <v>487412.8</v>
       </c>
-      <c r="K79" s="15" t="s">
-        <v>217</v>
+      <c r="K79" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="80" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="7" t="s">
+      <c r="A80" s="14" t="s">
         <v>83</v>
       </c>
-      <c r="B80" s="8">
+      <c r="B80" s="15">
         <v>858000.9</v>
       </c>
-      <c r="C80" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D80" s="8">
+      <c r="C80" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D80" s="15">
         <v>392619.5</v>
       </c>
-      <c r="E80" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F80" s="8">
+      <c r="E80" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F80" s="15">
         <v>225735.4</v>
       </c>
-      <c r="G80" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H80" s="8">
+      <c r="G80" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H80" s="15">
         <v>166884.1</v>
       </c>
-      <c r="I80" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J80" s="14">
+      <c r="I80" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J80" s="21">
         <v>465381.4</v>
       </c>
-      <c r="K80" s="15" t="s">
-        <v>217</v>
+      <c r="K80" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="7" t="s">
+      <c r="A81" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="B81" s="8">
+      <c r="B81" s="15">
         <v>858423.4</v>
       </c>
-      <c r="C81" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D81" s="8">
+      <c r="C81" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D81" s="15">
         <v>400352.7</v>
       </c>
-      <c r="E81" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F81" s="8">
+      <c r="E81" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F81" s="15">
         <v>233547.3</v>
       </c>
-      <c r="G81" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H81" s="8">
+      <c r="G81" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H81" s="15">
         <v>166805.4</v>
       </c>
-      <c r="I81" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J81" s="14">
+      <c r="I81" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J81" s="21">
         <v>458070.7</v>
       </c>
-      <c r="K81" s="15" t="s">
-        <v>217</v>
+      <c r="K81" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="7" t="s">
+      <c r="A82" s="14" t="s">
         <v>85</v>
       </c>
-      <c r="B82" s="8">
+      <c r="B82" s="15">
         <v>881873.7</v>
       </c>
-      <c r="C82" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D82" s="8">
+      <c r="C82" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D82" s="15">
         <v>407550.3</v>
       </c>
-      <c r="E82" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F82" s="8">
+      <c r="E82" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F82" s="15">
         <v>237594.9</v>
       </c>
-      <c r="G82" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H82" s="8">
+      <c r="G82" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H82" s="15">
         <v>169955.4</v>
       </c>
-      <c r="I82" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J82" s="14">
+      <c r="I82" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J82" s="21">
         <v>474323.4</v>
       </c>
-      <c r="K82" s="15" t="s">
-        <v>217</v>
+      <c r="K82" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="7" t="s">
+      <c r="A83" s="14" t="s">
         <v>86</v>
       </c>
-      <c r="B83" s="8">
+      <c r="B83" s="15">
         <v>890714.6</v>
       </c>
-      <c r="C83" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D83" s="8">
+      <c r="C83" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D83" s="15">
         <v>413415.6</v>
       </c>
-      <c r="E83" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F83" s="8">
+      <c r="E83" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F83" s="15">
         <v>241375.4</v>
       </c>
-      <c r="G83" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H83" s="8">
+      <c r="G83" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H83" s="15">
         <v>172040.2</v>
       </c>
-      <c r="I83" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J83" s="14">
+      <c r="I83" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J83" s="21">
         <v>477299</v>
       </c>
-      <c r="K83" s="15" t="s">
-        <v>217</v>
+      <c r="K83" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A84" s="7" t="s">
+      <c r="A84" s="14" t="s">
         <v>87</v>
       </c>
-      <c r="B84" s="8">
+      <c r="B84" s="15">
         <v>898988.8</v>
       </c>
-      <c r="C84" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D84" s="8">
+      <c r="C84" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D84" s="15">
         <v>413389.6</v>
       </c>
-      <c r="E84" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F84" s="8">
+      <c r="E84" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F84" s="15">
         <v>241436</v>
       </c>
-      <c r="G84" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H84" s="8">
+      <c r="G84" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H84" s="15">
         <v>171953.6</v>
       </c>
-      <c r="I84" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J84" s="14">
+      <c r="I84" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J84" s="21">
         <v>485599.2</v>
       </c>
-      <c r="K84" s="15" t="s">
-        <v>217</v>
+      <c r="K84" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A85" s="7" t="s">
+      <c r="A85" s="14" t="s">
         <v>88</v>
       </c>
-      <c r="B85" s="8">
+      <c r="B85" s="15">
         <v>889350.6</v>
       </c>
-      <c r="C85" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D85" s="8">
+      <c r="C85" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D85" s="15">
         <v>412460.4</v>
       </c>
-      <c r="E85" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F85" s="8">
+      <c r="E85" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F85" s="15">
         <v>240704.3</v>
       </c>
-      <c r="G85" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H85" s="8">
+      <c r="G85" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H85" s="15">
         <v>171756</v>
       </c>
-      <c r="I85" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J85" s="14">
+      <c r="I85" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J85" s="21">
         <v>476890.3</v>
       </c>
-      <c r="K85" s="15" t="s">
-        <v>217</v>
+      <c r="K85" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="7" t="s">
+      <c r="A86" s="14" t="s">
         <v>89</v>
       </c>
-      <c r="B86" s="8">
+      <c r="B86" s="15">
         <v>899200.8</v>
       </c>
-      <c r="C86" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D86" s="8">
+      <c r="C86" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D86" s="15">
         <v>416833.6</v>
       </c>
-      <c r="E86" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F86" s="8">
+      <c r="E86" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F86" s="15">
         <v>241791</v>
       </c>
-      <c r="G86" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H86" s="8">
+      <c r="G86" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H86" s="15">
         <v>175042.5</v>
       </c>
-      <c r="I86" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J86" s="14">
+      <c r="I86" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J86" s="21">
         <v>482367.3</v>
       </c>
-      <c r="K86" s="15" t="s">
-        <v>217</v>
+      <c r="K86" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="7" t="s">
+      <c r="A87" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="B87" s="8">
+      <c r="B87" s="15">
         <v>902709.5</v>
       </c>
-      <c r="C87" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D87" s="8">
+      <c r="C87" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D87" s="15">
         <v>418306.8</v>
       </c>
-      <c r="E87" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F87" s="8">
+      <c r="E87" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F87" s="15">
         <v>240083.4</v>
       </c>
-      <c r="G87" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H87" s="8">
+      <c r="G87" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H87" s="15">
         <v>178223.3</v>
       </c>
-      <c r="I87" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J87" s="14">
+      <c r="I87" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J87" s="21">
         <v>484402.7</v>
       </c>
-      <c r="K87" s="15" t="s">
-        <v>217</v>
+      <c r="K87" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="7" t="s">
+      <c r="A88" s="14" t="s">
         <v>91</v>
       </c>
-      <c r="B88" s="8">
+      <c r="B88" s="15">
         <v>910750.4</v>
       </c>
-      <c r="C88" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D88" s="8">
+      <c r="C88" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D88" s="15">
         <v>422756.9</v>
       </c>
-      <c r="E88" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F88" s="8">
+      <c r="E88" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F88" s="15">
         <v>244875.8</v>
       </c>
-      <c r="G88" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H88" s="8">
+      <c r="G88" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H88" s="15">
         <v>177881.1</v>
       </c>
-      <c r="I88" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J88" s="14">
+      <c r="I88" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J88" s="21">
         <v>487993.5</v>
       </c>
-      <c r="K88" s="15" t="s">
-        <v>217</v>
+      <c r="K88" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A89" s="7" t="s">
+      <c r="A89" s="14" t="s">
         <v>92</v>
       </c>
-      <c r="B89" s="8">
+      <c r="B89" s="15">
         <v>923339.9</v>
       </c>
-      <c r="C89" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D89" s="8">
+      <c r="C89" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D89" s="15">
         <v>436410.4</v>
       </c>
-      <c r="E89" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F89" s="8">
+      <c r="E89" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F89" s="15">
         <v>256342.2</v>
       </c>
-      <c r="G89" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H89" s="8">
+      <c r="G89" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H89" s="15">
         <v>180068.1</v>
       </c>
-      <c r="I89" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J89" s="14">
+      <c r="I89" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J89" s="21">
         <v>486929.6</v>
       </c>
-      <c r="K89" s="15" t="s">
-        <v>217</v>
+      <c r="K89" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="7" t="s">
+      <c r="A90" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="B90" s="8">
+      <c r="B90" s="15">
         <v>928666.2</v>
       </c>
-      <c r="C90" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D90" s="8">
+      <c r="C90" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D90" s="15">
         <v>433073</v>
       </c>
-      <c r="E90" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F90" s="8">
+      <c r="E90" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F90" s="15">
         <v>250953.1</v>
       </c>
-      <c r="G90" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H90" s="8">
+      <c r="G90" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H90" s="15">
         <v>182119.9</v>
       </c>
-      <c r="I90" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J90" s="14">
+      <c r="I90" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J90" s="21">
         <v>495593.2</v>
       </c>
-      <c r="K90" s="15" t="s">
-        <v>217</v>
+      <c r="K90" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A91" s="7" t="s">
+      <c r="A91" s="14" t="s">
         <v>94</v>
       </c>
-      <c r="B91" s="8">
+      <c r="B91" s="15">
         <v>930061.2</v>
       </c>
-      <c r="C91" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D91" s="8">
+      <c r="C91" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D91" s="15">
         <v>440107.8</v>
       </c>
-      <c r="E91" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F91" s="8">
+      <c r="E91" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F91" s="15">
         <v>257670.8</v>
       </c>
-      <c r="G91" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H91" s="8">
+      <c r="G91" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H91" s="15">
         <v>182437</v>
       </c>
-      <c r="I91" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J91" s="14">
+      <c r="I91" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J91" s="21">
         <v>489953.3</v>
       </c>
-      <c r="K91" s="15" t="s">
-        <v>217</v>
+      <c r="K91" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="7" t="s">
+      <c r="A92" s="14" t="s">
         <v>95</v>
       </c>
-      <c r="B92" s="8">
+      <c r="B92" s="15">
         <v>945151</v>
       </c>
-      <c r="C92" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D92" s="8">
+      <c r="C92" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D92" s="15">
         <v>454075.3</v>
       </c>
-      <c r="E92" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F92" s="8">
+      <c r="E92" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F92" s="15">
         <v>270784.59999999998</v>
       </c>
-      <c r="G92" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H92" s="8">
+      <c r="G92" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H92" s="15">
         <v>183290.7</v>
       </c>
-      <c r="I92" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J92" s="14">
+      <c r="I92" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J92" s="21">
         <v>491075.8</v>
       </c>
-      <c r="K92" s="15" t="s">
-        <v>217</v>
+      <c r="K92" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="7" t="s">
+      <c r="A93" s="14" t="s">
         <v>96</v>
       </c>
-      <c r="B93" s="8">
+      <c r="B93" s="15">
         <v>941428.8</v>
       </c>
-      <c r="C93" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D93" s="8">
+      <c r="C93" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D93" s="15">
         <v>448696.5</v>
       </c>
-      <c r="E93" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F93" s="8">
+      <c r="E93" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F93" s="15">
         <v>263057.40000000002</v>
       </c>
-      <c r="G93" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H93" s="8">
+      <c r="G93" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H93" s="15">
         <v>185639</v>
       </c>
-      <c r="I93" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J93" s="14">
+      <c r="I93" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J93" s="21">
         <v>492732.3</v>
       </c>
-      <c r="K93" s="15" t="s">
-        <v>217</v>
+      <c r="K93" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A94" s="7" t="s">
+      <c r="A94" s="14" t="s">
         <v>97</v>
       </c>
-      <c r="B94" s="8">
+      <c r="B94" s="15">
         <v>942548</v>
       </c>
-      <c r="C94" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D94" s="8">
+      <c r="C94" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D94" s="15">
         <v>447386.6</v>
       </c>
-      <c r="E94" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F94" s="8">
+      <c r="E94" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F94" s="15">
         <v>261100.7</v>
       </c>
-      <c r="G94" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H94" s="8">
+      <c r="G94" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H94" s="15">
         <v>186285.9</v>
       </c>
-      <c r="I94" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J94" s="14">
+      <c r="I94" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J94" s="21">
         <v>495161.5</v>
       </c>
-      <c r="K94" s="15" t="s">
-        <v>217</v>
+      <c r="K94" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A95" s="7" t="s">
+      <c r="A95" s="14" t="s">
         <v>98</v>
       </c>
-      <c r="B95" s="8">
+      <c r="B95" s="15">
         <v>940531.7</v>
       </c>
-      <c r="C95" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D95" s="8">
+      <c r="C95" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D95" s="15">
         <v>451869</v>
       </c>
-      <c r="E95" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F95" s="8">
+      <c r="E95" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F95" s="15">
         <v>261852.1</v>
       </c>
-      <c r="G95" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H95" s="8">
+      <c r="G95" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H95" s="15">
         <v>190016.9</v>
       </c>
-      <c r="I95" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J95" s="14">
+      <c r="I95" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J95" s="21">
         <v>488662.7</v>
       </c>
-      <c r="K95" s="15" t="s">
-        <v>217</v>
+      <c r="K95" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A96" s="7" t="s">
+      <c r="A96" s="14" t="s">
         <v>99</v>
       </c>
-      <c r="B96" s="8">
+      <c r="B96" s="15">
         <v>945688.3</v>
       </c>
-      <c r="C96" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D96" s="8">
+      <c r="C96" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D96" s="15">
         <v>452997.1</v>
       </c>
-      <c r="E96" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F96" s="8">
+      <c r="E96" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F96" s="15">
         <v>265349.3</v>
       </c>
-      <c r="G96" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H96" s="8">
+      <c r="G96" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H96" s="15">
         <v>187647.8</v>
       </c>
-      <c r="I96" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J96" s="14">
+      <c r="I96" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J96" s="21">
         <v>492691.20000000001</v>
       </c>
-      <c r="K96" s="15" t="s">
-        <v>217</v>
+      <c r="K96" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A97" s="7" t="s">
+      <c r="A97" s="14" t="s">
         <v>100</v>
       </c>
-      <c r="B97" s="8">
+      <c r="B97" s="15">
         <v>939923.8</v>
       </c>
-      <c r="C97" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D97" s="8">
+      <c r="C97" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D97" s="15">
         <v>451435.8</v>
       </c>
-      <c r="E97" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F97" s="8">
+      <c r="E97" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F97" s="15">
         <v>259564.1</v>
       </c>
-      <c r="G97" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H97" s="8">
+      <c r="G97" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H97" s="15">
         <v>191871.7</v>
       </c>
-      <c r="I97" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J97" s="14">
+      <c r="I97" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J97" s="21">
         <v>488488</v>
       </c>
-      <c r="K97" s="15" t="s">
-        <v>217</v>
+      <c r="K97" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="7" t="s">
+      <c r="A98" s="14" t="s">
         <v>101</v>
       </c>
-      <c r="B98" s="8">
+      <c r="B98" s="15">
         <v>936494.3</v>
       </c>
-      <c r="C98" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D98" s="8">
+      <c r="C98" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D98" s="15">
         <v>448899.5</v>
       </c>
-      <c r="E98" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F98" s="8">
+      <c r="E98" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F98" s="15">
         <v>257220.5</v>
       </c>
-      <c r="G98" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H98" s="8">
+      <c r="G98" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H98" s="15">
         <v>191679</v>
       </c>
-      <c r="I98" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J98" s="14">
+      <c r="I98" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J98" s="21">
         <v>487594.8</v>
       </c>
-      <c r="K98" s="15" t="s">
-        <v>217</v>
+      <c r="K98" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="7" t="s">
+      <c r="A99" s="14" t="s">
         <v>102</v>
       </c>
-      <c r="B99" s="8">
+      <c r="B99" s="15">
         <v>940729.2</v>
       </c>
-      <c r="C99" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D99" s="8">
+      <c r="C99" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D99" s="15">
         <v>453863.2</v>
       </c>
-      <c r="E99" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F99" s="8">
+      <c r="E99" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F99" s="15">
         <v>260261.3</v>
       </c>
-      <c r="G99" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H99" s="8">
+      <c r="G99" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H99" s="15">
         <v>193601.9</v>
       </c>
-      <c r="I99" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J99" s="14">
+      <c r="I99" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J99" s="21">
         <v>486865.9</v>
       </c>
-      <c r="K99" s="15" t="s">
-        <v>217</v>
+      <c r="K99" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="100" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="7" t="s">
+      <c r="A100" s="14" t="s">
         <v>103</v>
       </c>
-      <c r="B100" s="8">
+      <c r="B100" s="15">
         <v>932008.3</v>
       </c>
-      <c r="C100" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D100" s="8">
+      <c r="C100" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D100" s="15">
         <v>452869.5</v>
       </c>
-      <c r="E100" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F100" s="8">
+      <c r="E100" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F100" s="15">
         <v>259020.4</v>
       </c>
-      <c r="G100" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H100" s="8">
+      <c r="G100" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H100" s="15">
         <v>193849.1</v>
       </c>
-      <c r="I100" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J100" s="14">
+      <c r="I100" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J100" s="21">
         <v>479138.8</v>
       </c>
-      <c r="K100" s="15" t="s">
-        <v>217</v>
+      <c r="K100" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="7" t="s">
+      <c r="A101" s="14" t="s">
         <v>104</v>
       </c>
-      <c r="B101" s="8">
+      <c r="B101" s="15">
         <v>935006.5</v>
       </c>
-      <c r="C101" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D101" s="8">
+      <c r="C101" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D101" s="15">
         <v>462639.7</v>
       </c>
-      <c r="E101" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F101" s="8">
+      <c r="E101" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F101" s="15">
         <v>265015.8</v>
       </c>
-      <c r="G101" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H101" s="8">
+      <c r="G101" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H101" s="15">
         <v>197623.9</v>
       </c>
-      <c r="I101" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J101" s="14">
+      <c r="I101" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J101" s="21">
         <v>472366.7</v>
       </c>
-      <c r="K101" s="15" t="s">
-        <v>217</v>
+      <c r="K101" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="102" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A102" s="7" t="s">
+      <c r="A102" s="14" t="s">
         <v>105</v>
       </c>
-      <c r="B102" s="8">
+      <c r="B102" s="15">
         <v>928473</v>
       </c>
-      <c r="C102" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D102" s="8">
+      <c r="C102" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D102" s="15">
         <v>456110.5</v>
       </c>
-      <c r="E102" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F102" s="8">
+      <c r="E102" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F102" s="15">
         <v>257325.5</v>
       </c>
-      <c r="G102" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H102" s="8">
+      <c r="G102" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H102" s="15">
         <v>198785</v>
       </c>
-      <c r="I102" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J102" s="14">
+      <c r="I102" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J102" s="21">
         <v>472362.4</v>
       </c>
-      <c r="K102" s="15" t="s">
-        <v>217</v>
+      <c r="K102" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="103" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="7" t="s">
+      <c r="A103" s="14" t="s">
         <v>106</v>
       </c>
-      <c r="B103" s="8">
+      <c r="B103" s="15">
         <v>934690.1</v>
       </c>
-      <c r="C103" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D103" s="8">
+      <c r="C103" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D103" s="15">
         <v>464983.1</v>
       </c>
-      <c r="E103" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F103" s="8">
+      <c r="E103" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F103" s="15">
         <v>261876.4</v>
       </c>
-      <c r="G103" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H103" s="8">
+      <c r="G103" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H103" s="15">
         <v>203106.7</v>
       </c>
-      <c r="I103" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J103" s="14">
+      <c r="I103" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J103" s="21">
         <v>469707</v>
       </c>
-      <c r="K103" s="15" t="s">
-        <v>217</v>
+      <c r="K103" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="104" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="7" t="s">
+      <c r="A104" s="14" t="s">
         <v>107</v>
       </c>
-      <c r="B104" s="8">
+      <c r="B104" s="15">
         <v>952017.4</v>
       </c>
-      <c r="C104" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D104" s="8">
+      <c r="C104" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D104" s="15">
         <v>474909.2</v>
       </c>
-      <c r="E104" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F104" s="8">
+      <c r="E104" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F104" s="15">
         <v>270181.5</v>
       </c>
-      <c r="G104" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H104" s="8">
+      <c r="G104" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H104" s="15">
         <v>204727.7</v>
       </c>
-      <c r="I104" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J104" s="14">
+      <c r="I104" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J104" s="21">
         <v>477108.2</v>
       </c>
-      <c r="K104" s="15" t="s">
-        <v>217</v>
+      <c r="K104" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="105" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A105" s="7" t="s">
+      <c r="A105" s="14" t="s">
         <v>108</v>
       </c>
-      <c r="B105" s="8">
+      <c r="B105" s="15">
         <v>958125.9</v>
       </c>
-      <c r="C105" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D105" s="8">
+      <c r="C105" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D105" s="15">
         <v>477774.3</v>
       </c>
-      <c r="E105" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F105" s="8">
+      <c r="E105" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F105" s="15">
         <v>270943.40000000002</v>
       </c>
-      <c r="G105" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H105" s="8">
+      <c r="G105" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H105" s="15">
         <v>206830.9</v>
       </c>
-      <c r="I105" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J105" s="14">
+      <c r="I105" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J105" s="21">
         <v>480351.5</v>
       </c>
-      <c r="K105" s="15" t="s">
-        <v>217</v>
+      <c r="K105" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="106" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A106" s="7" t="s">
+      <c r="A106" s="14" t="s">
         <v>109</v>
       </c>
-      <c r="B106" s="8">
+      <c r="B106" s="15">
         <v>948740</v>
       </c>
-      <c r="C106" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D106" s="8">
+      <c r="C106" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D106" s="15">
         <v>473535</v>
       </c>
-      <c r="E106" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F106" s="8">
+      <c r="E106" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F106" s="15">
         <v>265947.59999999998</v>
       </c>
-      <c r="G106" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H106" s="8">
+      <c r="G106" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H106" s="15">
         <v>207587.4</v>
       </c>
-      <c r="I106" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J106" s="14">
+      <c r="I106" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J106" s="21">
         <v>475205</v>
       </c>
-      <c r="K106" s="15" t="s">
-        <v>217</v>
+      <c r="K106" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="107" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A107" s="7" t="s">
+      <c r="A107" s="14" t="s">
         <v>110</v>
       </c>
-      <c r="B107" s="8">
+      <c r="B107" s="15">
         <v>962023</v>
       </c>
-      <c r="C107" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D107" s="8">
+      <c r="C107" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D107" s="15">
         <v>482589.8</v>
       </c>
-      <c r="E107" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F107" s="8">
+      <c r="E107" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F107" s="15">
         <v>273110.59999999998</v>
       </c>
-      <c r="G107" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H107" s="8">
+      <c r="G107" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H107" s="15">
         <v>209479.2</v>
       </c>
-      <c r="I107" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J107" s="14">
+      <c r="I107" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J107" s="21">
         <v>479433.2</v>
       </c>
-      <c r="K107" s="15" t="s">
-        <v>217</v>
+      <c r="K107" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="108" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A108" s="7" t="s">
+      <c r="A108" s="14" t="s">
         <v>111</v>
       </c>
-      <c r="B108" s="8">
+      <c r="B108" s="15">
         <v>955475.9</v>
       </c>
-      <c r="C108" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D108" s="8">
+      <c r="C108" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D108" s="15">
         <v>487478.1</v>
       </c>
-      <c r="E108" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F108" s="8">
+      <c r="E108" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F108" s="15">
         <v>276807.2</v>
       </c>
-      <c r="G108" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H108" s="8">
+      <c r="G108" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H108" s="15">
         <v>210670.8</v>
       </c>
-      <c r="I108" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J108" s="14">
+      <c r="I108" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J108" s="21">
         <v>467997.8</v>
       </c>
-      <c r="K108" s="15" t="s">
-        <v>217</v>
+      <c r="K108" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="109" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A109" s="7" t="s">
+      <c r="A109" s="14" t="s">
         <v>112</v>
       </c>
-      <c r="B109" s="8">
+      <c r="B109" s="15">
         <v>945895.1</v>
       </c>
-      <c r="C109" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D109" s="8">
+      <c r="C109" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D109" s="15">
         <v>487662.6</v>
       </c>
-      <c r="E109" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F109" s="8">
+      <c r="E109" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F109" s="15">
         <v>273884.7</v>
       </c>
-      <c r="G109" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H109" s="8">
+      <c r="G109" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H109" s="15">
         <v>213777.9</v>
       </c>
-      <c r="I109" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J109" s="14">
+      <c r="I109" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J109" s="21">
         <v>458232.6</v>
       </c>
-      <c r="K109" s="15" t="s">
-        <v>217</v>
+      <c r="K109" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="110" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A110" s="7" t="s">
+      <c r="A110" s="14" t="s">
         <v>113</v>
       </c>
-      <c r="B110" s="8">
+      <c r="B110" s="15">
         <v>948266.5</v>
       </c>
-      <c r="C110" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D110" s="8">
+      <c r="C110" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D110" s="15">
         <v>491341.5</v>
       </c>
-      <c r="E110" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F110" s="8">
+      <c r="E110" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F110" s="15">
         <v>274481.40000000002</v>
       </c>
-      <c r="G110" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H110" s="8">
+      <c r="G110" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H110" s="15">
         <v>216860.2</v>
       </c>
-      <c r="I110" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J110" s="14">
+      <c r="I110" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J110" s="21">
         <v>456925</v>
       </c>
-      <c r="K110" s="15" t="s">
-        <v>217</v>
+      <c r="K110" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="111" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A111" s="7" t="s">
+      <c r="A111" s="14" t="s">
         <v>114</v>
       </c>
-      <c r="B111" s="8">
+      <c r="B111" s="15">
         <v>948985.8</v>
       </c>
-      <c r="C111" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D111" s="8">
+      <c r="C111" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D111" s="15">
         <v>494373.2</v>
       </c>
-      <c r="E111" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F111" s="8">
+      <c r="E111" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F111" s="15">
         <v>275545.7</v>
       </c>
-      <c r="G111" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H111" s="8">
+      <c r="G111" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H111" s="15">
         <v>218827.5</v>
       </c>
-      <c r="I111" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J111" s="14">
+      <c r="I111" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J111" s="21">
         <v>454612.6</v>
       </c>
-      <c r="K111" s="15" t="s">
-        <v>217</v>
+      <c r="K111" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="112" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="7" t="s">
+      <c r="A112" s="14" t="s">
         <v>115</v>
       </c>
-      <c r="B112" s="8">
+      <c r="B112" s="15">
         <v>959861.8</v>
       </c>
-      <c r="C112" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D112" s="8">
+      <c r="C112" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D112" s="15">
         <v>498915.1</v>
       </c>
-      <c r="E112" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F112" s="8">
+      <c r="E112" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F112" s="15">
         <v>277020.79999999999</v>
       </c>
-      <c r="G112" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H112" s="8">
+      <c r="G112" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H112" s="15">
         <v>221894.3</v>
       </c>
-      <c r="I112" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J112" s="14">
+      <c r="I112" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J112" s="21">
         <v>460946.7</v>
       </c>
-      <c r="K112" s="15" t="s">
-        <v>217</v>
+      <c r="K112" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="113" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A113" s="7" t="s">
+      <c r="A113" s="14" t="s">
         <v>116</v>
       </c>
-      <c r="B113" s="8">
+      <c r="B113" s="15">
         <v>954136.9</v>
       </c>
-      <c r="C113" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D113" s="8">
+      <c r="C113" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D113" s="15">
         <v>500306.4</v>
       </c>
-      <c r="E113" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F113" s="8">
+      <c r="E113" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F113" s="15">
         <v>277778.40000000002</v>
       </c>
-      <c r="G113" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H113" s="8">
+      <c r="G113" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H113" s="15">
         <v>222528</v>
       </c>
-      <c r="I113" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J113" s="14">
+      <c r="I113" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J113" s="21">
         <v>453830.5</v>
       </c>
-      <c r="K113" s="15" t="s">
-        <v>217</v>
+      <c r="K113" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="114" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="7" t="s">
+      <c r="A114" s="14" t="s">
         <v>117</v>
       </c>
-      <c r="B114" s="8">
+      <c r="B114" s="15">
         <v>954269.3</v>
       </c>
-      <c r="C114" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D114" s="8">
+      <c r="C114" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D114" s="15">
         <v>502956.79999999999</v>
       </c>
-      <c r="E114" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F114" s="8">
+      <c r="E114" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F114" s="15">
         <v>277481</v>
       </c>
-      <c r="G114" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H114" s="8">
+      <c r="G114" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H114" s="15">
         <v>225475.7</v>
       </c>
-      <c r="I114" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J114" s="14">
+      <c r="I114" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J114" s="21">
         <v>451312.5</v>
       </c>
-      <c r="K114" s="15" t="s">
-        <v>217</v>
+      <c r="K114" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="115" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="7" t="s">
+      <c r="A115" s="14" t="s">
         <v>118</v>
       </c>
-      <c r="B115" s="8">
+      <c r="B115" s="15">
         <v>954658.6</v>
       </c>
-      <c r="C115" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D115" s="8">
+      <c r="C115" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D115" s="15">
         <v>521678.5</v>
       </c>
-      <c r="E115" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F115" s="8">
+      <c r="E115" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F115" s="15">
         <v>295588.90000000002</v>
       </c>
-      <c r="G115" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H115" s="8">
+      <c r="G115" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H115" s="15">
         <v>226089.60000000001</v>
       </c>
-      <c r="I115" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J115" s="14">
+      <c r="I115" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J115" s="21">
         <v>432980.1</v>
       </c>
-      <c r="K115" s="15" t="s">
-        <v>217</v>
+      <c r="K115" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="116" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A116" s="7" t="s">
+      <c r="A116" s="14" t="s">
         <v>119</v>
       </c>
-      <c r="B116" s="8">
+      <c r="B116" s="15">
         <v>963574.3</v>
       </c>
-      <c r="C116" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D116" s="8">
+      <c r="C116" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D116" s="15">
         <v>537990.5</v>
       </c>
-      <c r="E116" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F116" s="8">
+      <c r="E116" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F116" s="15">
         <v>311412.2</v>
       </c>
-      <c r="G116" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H116" s="8">
+      <c r="G116" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H116" s="15">
         <v>226578.3</v>
       </c>
-      <c r="I116" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J116" s="14">
+      <c r="I116" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J116" s="21">
         <v>425583.8</v>
       </c>
-      <c r="K116" s="15" t="s">
-        <v>217</v>
+      <c r="K116" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="117" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A117" s="7" t="s">
+      <c r="A117" s="14" t="s">
         <v>120</v>
       </c>
-      <c r="B117" s="8">
+      <c r="B117" s="15">
         <v>978996.9</v>
       </c>
-      <c r="C117" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D117" s="8">
+      <c r="C117" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D117" s="15">
         <v>541856.5</v>
       </c>
-      <c r="E117" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F117" s="8">
+      <c r="E117" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F117" s="15">
         <v>315302.8</v>
       </c>
-      <c r="G117" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H117" s="8">
+      <c r="G117" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H117" s="15">
         <v>226553.7</v>
       </c>
-      <c r="I117" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J117" s="14">
+      <c r="I117" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J117" s="21">
         <v>437140.4</v>
       </c>
-      <c r="K117" s="15" t="s">
-        <v>217</v>
+      <c r="K117" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="118" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="7" t="s">
+      <c r="A118" s="14" t="s">
         <v>121</v>
       </c>
-      <c r="B118" s="8">
+      <c r="B118" s="15">
         <v>978716.7</v>
       </c>
-      <c r="C118" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D118" s="8">
+      <c r="C118" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D118" s="15">
         <v>545712.4</v>
       </c>
-      <c r="E118" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F118" s="8">
+      <c r="E118" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F118" s="15">
         <v>314842.09999999998</v>
       </c>
-      <c r="G118" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H118" s="8">
+      <c r="G118" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H118" s="15">
         <v>230870.3</v>
       </c>
-      <c r="I118" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J118" s="14">
+      <c r="I118" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J118" s="21">
         <v>433004.3</v>
       </c>
-      <c r="K118" s="15" t="s">
-        <v>217</v>
+      <c r="K118" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="119" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="7" t="s">
+      <c r="A119" s="14" t="s">
         <v>122</v>
       </c>
-      <c r="B119" s="8">
+      <c r="B119" s="15">
         <v>976141.7</v>
       </c>
-      <c r="C119" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D119" s="8">
+      <c r="C119" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D119" s="15">
         <v>547259.80000000005</v>
       </c>
-      <c r="E119" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F119" s="8">
+      <c r="E119" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F119" s="15">
         <v>317061.59999999998</v>
       </c>
-      <c r="G119" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H119" s="8">
+      <c r="G119" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H119" s="15">
         <v>230198.2</v>
       </c>
-      <c r="I119" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J119" s="14">
+      <c r="I119" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J119" s="21">
         <v>428882</v>
       </c>
-      <c r="K119" s="15" t="s">
-        <v>217</v>
+      <c r="K119" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="120" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A120" s="7" t="s">
+      <c r="A120" s="14" t="s">
         <v>123</v>
       </c>
-      <c r="B120" s="8">
+      <c r="B120" s="15">
         <v>975114.1</v>
       </c>
-      <c r="C120" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D120" s="8">
+      <c r="C120" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D120" s="15">
         <v>549433.9</v>
       </c>
-      <c r="E120" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F120" s="8">
+      <c r="E120" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F120" s="15">
         <v>318583.8</v>
       </c>
-      <c r="G120" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H120" s="8">
+      <c r="G120" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H120" s="15">
         <v>230850.1</v>
       </c>
-      <c r="I120" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J120" s="14">
+      <c r="I120" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J120" s="21">
         <v>425680.1</v>
       </c>
-      <c r="K120" s="15" t="s">
-        <v>217</v>
+      <c r="K120" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="121" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A121" s="7" t="s">
+      <c r="A121" s="14" t="s">
         <v>124</v>
       </c>
-      <c r="B121" s="8">
+      <c r="B121" s="15">
         <v>973307.7</v>
       </c>
-      <c r="C121" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D121" s="8">
+      <c r="C121" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D121" s="15">
         <v>557502.6</v>
       </c>
-      <c r="E121" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F121" s="8">
+      <c r="E121" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F121" s="15">
         <v>321679</v>
       </c>
-      <c r="G121" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H121" s="8">
+      <c r="G121" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H121" s="15">
         <v>235823.6</v>
       </c>
-      <c r="I121" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J121" s="14">
+      <c r="I121" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J121" s="21">
         <v>415805.1</v>
       </c>
-      <c r="K121" s="15" t="s">
-        <v>217</v>
+      <c r="K121" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="122" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A122" s="7" t="s">
+      <c r="A122" s="14" t="s">
         <v>125</v>
       </c>
-      <c r="B122" s="8">
+      <c r="B122" s="15">
         <v>977610.4</v>
       </c>
-      <c r="C122" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D122" s="8">
+      <c r="C122" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D122" s="15">
         <v>562245.4</v>
       </c>
-      <c r="E122" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F122" s="8">
+      <c r="E122" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F122" s="15">
         <v>322892.5</v>
       </c>
-      <c r="G122" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H122" s="8">
+      <c r="G122" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H122" s="15">
         <v>239352.8</v>
       </c>
-      <c r="I122" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J122" s="14">
+      <c r="I122" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J122" s="21">
         <v>415365.1</v>
       </c>
-      <c r="K122" s="15" t="s">
-        <v>217</v>
+      <c r="K122" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="123" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="7" t="s">
+      <c r="A123" s="14" t="s">
         <v>126</v>
       </c>
-      <c r="B123" s="8">
+      <c r="B123" s="15">
         <v>978561</v>
       </c>
-      <c r="C123" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D123" s="8">
+      <c r="C123" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D123" s="15">
         <v>566914.19999999995</v>
       </c>
-      <c r="E123" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F123" s="8">
+      <c r="E123" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F123" s="15">
         <v>325626.59999999998</v>
       </c>
-      <c r="G123" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H123" s="8">
+      <c r="G123" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H123" s="15">
         <v>241287.6</v>
       </c>
-      <c r="I123" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J123" s="14">
+      <c r="I123" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J123" s="21">
         <v>411646.8</v>
       </c>
-      <c r="K123" s="15" t="s">
-        <v>217</v>
+      <c r="K123" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="124" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A124" s="7" t="s">
+      <c r="A124" s="14" t="s">
         <v>127</v>
       </c>
-      <c r="B124" s="8">
+      <c r="B124" s="15">
         <v>960882.4</v>
       </c>
-      <c r="C124" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D124" s="8">
+      <c r="C124" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D124" s="15">
         <v>562924.30000000005</v>
       </c>
-      <c r="E124" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F124" s="8">
+      <c r="E124" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F124" s="15">
         <v>319195.7</v>
       </c>
-      <c r="G124" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H124" s="8">
+      <c r="G124" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H124" s="15">
         <v>243728.7</v>
       </c>
-      <c r="I124" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J124" s="14">
+      <c r="I124" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J124" s="21">
         <v>397958</v>
       </c>
-      <c r="K124" s="15" t="s">
-        <v>217</v>
+      <c r="K124" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="125" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="7" t="s">
+      <c r="A125" s="14" t="s">
         <v>128</v>
       </c>
-      <c r="B125" s="8">
+      <c r="B125" s="15">
         <v>962013.4</v>
       </c>
-      <c r="C125" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D125" s="8">
+      <c r="C125" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D125" s="15">
         <v>566926.19999999995</v>
       </c>
-      <c r="E125" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F125" s="8">
+      <c r="E125" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F125" s="15">
         <v>321611.7</v>
       </c>
-      <c r="G125" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H125" s="8">
+      <c r="G125" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H125" s="15">
         <v>245314.6</v>
       </c>
-      <c r="I125" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J125" s="14">
+      <c r="I125" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J125" s="21">
         <v>395087.1</v>
       </c>
-      <c r="K125" s="15" t="s">
-        <v>217</v>
+      <c r="K125" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="126" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="7" t="s">
+      <c r="A126" s="14" t="s">
         <v>129</v>
       </c>
-      <c r="B126" s="8">
+      <c r="B126" s="15">
         <v>973338.2</v>
       </c>
-      <c r="C126" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D126" s="8">
+      <c r="C126" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D126" s="15">
         <v>581160.4</v>
       </c>
-      <c r="E126" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F126" s="8">
+      <c r="E126" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F126" s="15">
         <v>321340.5</v>
       </c>
-      <c r="G126" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H126" s="8">
+      <c r="G126" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H126" s="15">
         <v>259819.9</v>
       </c>
-      <c r="I126" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J126" s="14">
+      <c r="I126" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J126" s="21">
         <v>392177.8</v>
       </c>
-      <c r="K126" s="15" t="s">
-        <v>217</v>
+      <c r="K126" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="127" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A127" s="7" t="s">
+      <c r="A127" s="14" t="s">
         <v>130</v>
       </c>
-      <c r="B127" s="8">
+      <c r="B127" s="15">
         <v>987605.9</v>
       </c>
-      <c r="C127" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D127" s="8">
+      <c r="C127" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D127" s="15">
         <v>594935.19999999995</v>
       </c>
-      <c r="E127" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F127" s="8">
+      <c r="E127" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F127" s="15">
         <v>333897</v>
       </c>
-      <c r="G127" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H127" s="8">
+      <c r="G127" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H127" s="15">
         <v>261038.2</v>
       </c>
-      <c r="I127" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J127" s="14">
+      <c r="I127" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J127" s="21">
         <v>392670.7</v>
       </c>
-      <c r="K127" s="15" t="s">
-        <v>217</v>
+      <c r="K127" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="128" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A128" s="7" t="s">
+      <c r="A128" s="14" t="s">
         <v>131</v>
       </c>
-      <c r="B128" s="8">
+      <c r="B128" s="15">
         <v>997398.5</v>
       </c>
-      <c r="C128" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D128" s="8">
+      <c r="C128" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D128" s="15">
         <v>595714.19999999995</v>
       </c>
-      <c r="E128" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F128" s="8">
+      <c r="E128" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F128" s="15">
         <v>332112.5</v>
       </c>
-      <c r="G128" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H128" s="8">
+      <c r="G128" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H128" s="15">
         <v>263601.7</v>
       </c>
-      <c r="I128" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J128" s="14">
+      <c r="I128" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J128" s="21">
         <v>401684.2</v>
       </c>
-      <c r="K128" s="15" t="s">
-        <v>217</v>
+      <c r="K128" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="129" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A129" s="7" t="s">
+      <c r="A129" s="14" t="s">
         <v>132</v>
       </c>
-      <c r="B129" s="8">
+      <c r="B129" s="15">
         <v>1036437.2</v>
       </c>
-      <c r="C129" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D129" s="8">
+      <c r="C129" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D129" s="15">
         <v>629328.4</v>
       </c>
-      <c r="E129" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F129" s="8">
+      <c r="E129" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F129" s="15">
         <v>372484.5</v>
       </c>
-      <c r="G129" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H129" s="8">
+      <c r="G129" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H129" s="15">
         <v>256843.9</v>
       </c>
-      <c r="I129" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J129" s="14">
+      <c r="I129" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J129" s="21">
         <v>407108.8</v>
       </c>
-      <c r="K129" s="15" t="s">
-        <v>217</v>
+      <c r="K129" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="130" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A130" s="7" t="s">
+      <c r="A130" s="14" t="s">
         <v>133</v>
       </c>
-      <c r="B130" s="16">
+      <c r="B130" s="23">
         <v>1077184</v>
       </c>
-      <c r="C130" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D130" s="16">
+      <c r="C130" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D130" s="23">
         <v>699773</v>
       </c>
-      <c r="E130" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F130" s="16">
+      <c r="E130" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F130" s="23">
         <v>440395.2</v>
       </c>
-      <c r="G130" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H130" s="16">
+      <c r="G130" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H130" s="23">
         <v>259377.9</v>
       </c>
-      <c r="I130" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J130" s="17">
+      <c r="I130" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J130" s="24">
         <v>377410.9</v>
       </c>
-      <c r="K130" s="15" t="s">
-        <v>217</v>
+      <c r="K130" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="131" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A131" s="7" t="s">
+      <c r="A131" s="14" t="s">
         <v>134</v>
       </c>
-      <c r="B131" s="16">
+      <c r="B131" s="23">
         <v>1087385.8</v>
       </c>
-      <c r="C131" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D131" s="16">
+      <c r="C131" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D131" s="23">
         <v>714489.5</v>
       </c>
-      <c r="E131" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F131" s="16">
+      <c r="E131" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F131" s="23">
         <v>450209.1</v>
       </c>
-      <c r="G131" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H131" s="16">
+      <c r="G131" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H131" s="23">
         <v>264280.40000000002</v>
       </c>
-      <c r="I131" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J131" s="17">
+      <c r="I131" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J131" s="24">
         <v>372896.3</v>
       </c>
-      <c r="K131" s="15" t="s">
-        <v>217</v>
+      <c r="K131" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A132" s="7" t="s">
+      <c r="A132" s="14" t="s">
         <v>135</v>
       </c>
-      <c r="B132" s="18">
+      <c r="B132" s="25">
         <v>1088191.6000000001</v>
       </c>
-      <c r="C132" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D132" s="18">
+      <c r="C132" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D132" s="25">
         <v>719842.7</v>
       </c>
-      <c r="E132" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F132" s="18">
+      <c r="E132" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F132" s="25">
         <v>457226.4</v>
       </c>
-      <c r="G132" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H132" s="18">
+      <c r="G132" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H132" s="25">
         <v>262616.3</v>
       </c>
-      <c r="I132" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J132" s="19">
+      <c r="I132" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J132" s="26">
         <v>368348.9</v>
       </c>
-      <c r="K132" s="15" t="s">
-        <v>217</v>
+      <c r="K132" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A133" s="7" t="s">
+      <c r="A133" s="14" t="s">
         <v>136</v>
       </c>
-      <c r="B133" s="18">
+      <c r="B133" s="25">
         <v>1094346.6000000001</v>
       </c>
-      <c r="C133" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D133" s="18">
+      <c r="C133" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D133" s="25">
         <v>724341.1</v>
       </c>
-      <c r="E133" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F133" s="18">
+      <c r="E133" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F133" s="25">
         <v>461068.1</v>
       </c>
-      <c r="G133" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H133" s="18">
+      <c r="G133" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H133" s="25">
         <v>263272.90000000002</v>
       </c>
-      <c r="I133" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J133" s="19">
+      <c r="I133" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J133" s="26">
         <v>370005.6</v>
       </c>
-      <c r="K133" s="15" t="s">
-        <v>217</v>
+      <c r="K133" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A134" s="7" t="s">
+      <c r="A134" s="14" t="s">
         <v>137</v>
       </c>
-      <c r="B134" s="18">
+      <c r="B134" s="25">
         <v>1091384.8999999999</v>
       </c>
-      <c r="C134" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D134" s="18">
+      <c r="C134" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D134" s="25">
         <v>723700.4</v>
       </c>
-      <c r="E134" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F134" s="18">
+      <c r="E134" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F134" s="25">
         <v>457981.4</v>
       </c>
-      <c r="G134" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H134" s="16">
+      <c r="G134" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H134" s="23">
         <v>265719</v>
       </c>
-      <c r="I134" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J134" s="19">
+      <c r="I134" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J134" s="26">
         <v>367684.5</v>
       </c>
-      <c r="K134" s="15" t="s">
-        <v>217</v>
+      <c r="K134" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A135" s="7" t="s">
+      <c r="A135" s="14" t="s">
         <v>138</v>
       </c>
-      <c r="B135" s="18">
+      <c r="B135" s="25">
         <v>1100124.8999999999</v>
       </c>
-      <c r="C135" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D135" s="18">
+      <c r="C135" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D135" s="25">
         <v>701055.9</v>
       </c>
-      <c r="E135" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F135" s="18">
+      <c r="E135" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F135" s="25">
         <v>439201.5</v>
       </c>
-      <c r="G135" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H135" s="18">
+      <c r="G135" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H135" s="25">
         <v>261854.4</v>
       </c>
-      <c r="I135" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J135" s="19">
+      <c r="I135" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J135" s="26">
         <v>399068.9</v>
       </c>
-      <c r="K135" s="15" t="s">
-        <v>217</v>
+      <c r="K135" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="7" t="s">
+      <c r="A136" s="14" t="s">
         <v>139</v>
       </c>
-      <c r="B136" s="18">
+      <c r="B136" s="25">
         <v>1103567.3</v>
       </c>
-      <c r="C136" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D136" s="18">
+      <c r="C136" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D136" s="25">
         <v>724578.1</v>
       </c>
-      <c r="E136" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F136" s="18">
+      <c r="E136" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F136" s="25">
         <v>457090.6</v>
       </c>
-      <c r="G136" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H136" s="18">
+      <c r="G136" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H136" s="25">
         <v>267487.5</v>
       </c>
-      <c r="I136" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J136" s="19">
+      <c r="I136" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J136" s="26">
         <v>378989.2</v>
       </c>
-      <c r="K136" s="15" t="s">
-        <v>217</v>
+      <c r="K136" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A137" s="7" t="s">
+      <c r="A137" s="14" t="s">
         <v>140</v>
       </c>
-      <c r="B137" s="18">
+      <c r="B137" s="25">
         <v>1090187.8999999999</v>
       </c>
-      <c r="C137" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D137" s="18">
+      <c r="C137" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D137" s="25">
         <v>724372.1</v>
       </c>
-      <c r="E137" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F137" s="18">
+      <c r="E137" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F137" s="25">
         <v>456676.3</v>
       </c>
-      <c r="G137" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H137" s="18">
+      <c r="G137" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H137" s="25">
         <v>267695.90000000002</v>
       </c>
-      <c r="I137" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J137" s="19">
+      <c r="I137" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J137" s="26">
         <v>365815.8</v>
       </c>
-      <c r="K137" s="15" t="s">
-        <v>217</v>
+      <c r="K137" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A138" s="7" t="s">
+      <c r="A138" s="14" t="s">
         <v>141</v>
       </c>
-      <c r="B138" s="16">
+      <c r="B138" s="23">
         <v>1097480</v>
       </c>
-      <c r="C138" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D138" s="18">
+      <c r="C138" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D138" s="25">
         <v>724471.5</v>
       </c>
-      <c r="E138" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F138" s="18">
+      <c r="E138" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F138" s="25">
         <v>451883.4</v>
       </c>
-      <c r="G138" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H138" s="18">
+      <c r="G138" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H138" s="25">
         <v>272588.09999999998</v>
       </c>
-      <c r="I138" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J138" s="19">
+      <c r="I138" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J138" s="26">
         <v>373008.5</v>
       </c>
-      <c r="K138" s="15" t="s">
-        <v>217</v>
+      <c r="K138" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A139" s="7" t="s">
+      <c r="A139" s="14" t="s">
         <v>142</v>
       </c>
-      <c r="B139" s="18">
+      <c r="B139" s="25">
         <v>1089613.3</v>
       </c>
-      <c r="C139" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D139" s="16">
+      <c r="C139" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D139" s="23">
         <v>716430.2</v>
       </c>
-      <c r="E139" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F139" s="18">
+      <c r="E139" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F139" s="25">
         <v>453850.6</v>
       </c>
-      <c r="G139" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H139" s="18">
+      <c r="G139" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H139" s="25">
         <v>262579.59999999998</v>
       </c>
-      <c r="I139" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J139" s="19">
+      <c r="I139" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J139" s="26">
         <v>373183.1</v>
       </c>
-      <c r="K139" s="15" t="s">
-        <v>217</v>
+      <c r="K139" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A140" s="7" t="s">
+      <c r="A140" s="14" t="s">
         <v>143</v>
       </c>
-      <c r="B140" s="16">
+      <c r="B140" s="23">
         <v>1122205.5</v>
       </c>
-      <c r="C140" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D140" s="18">
+      <c r="C140" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D140" s="25">
         <v>732841.2</v>
       </c>
-      <c r="E140" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F140" s="18">
+      <c r="E140" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F140" s="25">
         <v>458606.6</v>
       </c>
-      <c r="G140" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H140" s="18">
+      <c r="G140" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H140" s="25">
         <v>274234.7</v>
       </c>
-      <c r="I140" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J140" s="19">
+      <c r="I140" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J140" s="26">
         <v>389364.3</v>
       </c>
-      <c r="K140" s="15" t="s">
-        <v>217</v>
+      <c r="K140" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A141" s="7" t="s">
+      <c r="A141" s="14" t="s">
         <v>144</v>
       </c>
-      <c r="B141" s="16">
+      <c r="B141" s="23">
         <v>1131763</v>
       </c>
-      <c r="C141" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D141" s="16">
+      <c r="C141" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D141" s="23">
         <v>740221.2</v>
       </c>
-      <c r="E141" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F141" s="16">
+      <c r="E141" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F141" s="23">
         <v>463441.5</v>
       </c>
-      <c r="G141" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H141" s="16">
+      <c r="G141" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H141" s="23">
         <v>276779.59999999998</v>
       </c>
-      <c r="I141" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J141" s="17">
+      <c r="I141" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J141" s="24">
         <v>391541.8</v>
       </c>
-      <c r="K141" s="15" t="s">
-        <v>217</v>
+      <c r="K141" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A142" s="7" t="s">
+      <c r="A142" s="14" t="s">
         <v>145</v>
       </c>
-      <c r="B142" s="16">
+      <c r="B142" s="23">
         <v>1122147.1000000001</v>
       </c>
-      <c r="C142" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D142" s="16">
+      <c r="C142" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D142" s="23">
         <v>744680</v>
       </c>
-      <c r="E142" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F142" s="16">
+      <c r="E142" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F142" s="23">
         <v>467619.9</v>
       </c>
-      <c r="G142" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H142" s="16">
+      <c r="G142" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H142" s="23">
         <v>277060.09999999998</v>
       </c>
-      <c r="I142" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J142" s="17">
+      <c r="I142" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J142" s="24">
         <v>377467.1</v>
       </c>
-      <c r="K142" s="15" t="s">
-        <v>217</v>
+      <c r="K142" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A143" s="7" t="s">
+      <c r="A143" s="14" t="s">
         <v>146</v>
       </c>
-      <c r="B143" s="18">
+      <c r="B143" s="25">
         <v>1125467.6000000001</v>
       </c>
-      <c r="C143" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D143" s="16">
+      <c r="C143" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D143" s="23">
         <v>757891</v>
       </c>
-      <c r="E143" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F143" s="18">
+      <c r="E143" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F143" s="25">
         <v>482654.8</v>
       </c>
-      <c r="G143" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H143" s="18">
+      <c r="G143" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H143" s="25">
         <v>275236.09999999998</v>
       </c>
-      <c r="I143" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J143" s="19">
+      <c r="I143" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J143" s="26">
         <v>367576.6</v>
       </c>
-      <c r="K143" s="15" t="s">
-        <v>217</v>
+      <c r="K143" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A144" s="7" t="s">
+      <c r="A144" s="14" t="s">
         <v>147</v>
       </c>
-      <c r="B144" s="18">
+      <c r="B144" s="25">
         <v>1133647.5</v>
       </c>
-      <c r="C144" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D144" s="18">
+      <c r="C144" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D144" s="25">
         <v>760136.2</v>
       </c>
-      <c r="E144" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F144" s="18">
+      <c r="E144" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F144" s="25">
         <v>482250.2</v>
       </c>
-      <c r="G144" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H144" s="16">
+      <c r="G144" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H144" s="23">
         <v>277886</v>
       </c>
-      <c r="I144" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J144" s="19">
+      <c r="I144" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J144" s="26">
         <v>373511.2</v>
       </c>
-      <c r="K144" s="15" t="s">
-        <v>217</v>
+      <c r="K144" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A145" s="7" t="s">
+      <c r="A145" s="14" t="s">
         <v>148</v>
       </c>
-      <c r="B145" s="16">
+      <c r="B145" s="23">
         <v>1135089</v>
       </c>
-      <c r="C145" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D145" s="16">
+      <c r="C145" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D145" s="23">
         <v>754019</v>
       </c>
-      <c r="E145" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F145" s="16">
+      <c r="E145" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F145" s="23">
         <v>475656.5</v>
       </c>
-      <c r="G145" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H145" s="16">
+      <c r="G145" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H145" s="23">
         <v>278362.59999999998</v>
       </c>
-      <c r="I145" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J145" s="17">
+      <c r="I145" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J145" s="24">
         <v>381070</v>
       </c>
-      <c r="K145" s="15" t="s">
-        <v>217</v>
+      <c r="K145" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A146" s="7" t="s">
+      <c r="A146" s="14" t="s">
         <v>149</v>
       </c>
-      <c r="B146" s="16">
+      <c r="B146" s="23">
         <v>1135646.3</v>
       </c>
-      <c r="C146" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D146" s="16">
+      <c r="C146" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D146" s="23">
         <v>756164.4</v>
       </c>
-      <c r="E146" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F146" s="16">
+      <c r="E146" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F146" s="23">
         <v>476182.5</v>
       </c>
-      <c r="G146" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H146" s="16">
+      <c r="G146" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H146" s="23">
         <v>279982</v>
       </c>
-      <c r="I146" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J146" s="17">
+      <c r="I146" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J146" s="24">
         <v>379481.9</v>
       </c>
-      <c r="K146" s="15" t="s">
-        <v>217</v>
+      <c r="K146" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A147" s="7" t="s">
+      <c r="A147" s="14" t="s">
         <v>150</v>
       </c>
-      <c r="B147" s="18">
+      <c r="B147" s="25">
         <v>1144751.6000000001</v>
       </c>
-      <c r="C147" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D147" s="18">
+      <c r="C147" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D147" s="25">
         <v>761821.2</v>
       </c>
-      <c r="E147" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F147" s="18">
+      <c r="E147" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F147" s="25">
         <v>476614.8</v>
       </c>
-      <c r="G147" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H147" s="18">
+      <c r="G147" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H147" s="25">
         <v>285206.40000000002</v>
       </c>
-      <c r="I147" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J147" s="19">
+      <c r="I147" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J147" s="26">
         <v>382930.4</v>
       </c>
-      <c r="K147" s="15" t="s">
-        <v>217</v>
+      <c r="K147" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A148" s="7" t="s">
+      <c r="A148" s="14" t="s">
         <v>151</v>
       </c>
-      <c r="B148" s="18">
+      <c r="B148" s="25">
         <v>1126980.2</v>
       </c>
-      <c r="C148" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D148" s="16">
+      <c r="C148" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D148" s="23">
         <v>755248</v>
       </c>
-      <c r="E148" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F148" s="18">
+      <c r="E148" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F148" s="25">
         <v>472975.3</v>
       </c>
-      <c r="G148" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H148" s="18">
+      <c r="G148" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H148" s="25">
         <v>282272.7</v>
       </c>
-      <c r="I148" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J148" s="19">
+      <c r="I148" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J148" s="26">
         <v>371732.2</v>
       </c>
-      <c r="K148" s="15" t="s">
-        <v>217</v>
+      <c r="K148" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A149" s="7" t="s">
+      <c r="A149" s="14" t="s">
         <v>152</v>
       </c>
-      <c r="B149" s="18">
+      <c r="B149" s="25">
         <v>1138121.3999999999</v>
       </c>
-      <c r="C149" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D149" s="16">
+      <c r="C149" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D149" s="23">
         <v>763260.3</v>
       </c>
-      <c r="E149" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F149" s="18">
+      <c r="E149" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F149" s="25">
         <v>472817.9</v>
       </c>
-      <c r="G149" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H149" s="18">
+      <c r="G149" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H149" s="25">
         <v>290442.40000000002</v>
       </c>
-      <c r="I149" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J149" s="19">
+      <c r="I149" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J149" s="26">
         <v>374861.1</v>
       </c>
-      <c r="K149" s="15" t="s">
-        <v>217</v>
+      <c r="K149" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A150" s="7" t="s">
+      <c r="A150" s="14" t="s">
         <v>153</v>
       </c>
-      <c r="B150" s="18">
+      <c r="B150" s="25">
         <v>1138034.2</v>
       </c>
-      <c r="C150" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D150" s="16">
+      <c r="C150" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D150" s="23">
         <v>772298.6</v>
       </c>
-      <c r="E150" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F150" s="18">
+      <c r="E150" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F150" s="25">
         <v>469040.8</v>
       </c>
-      <c r="G150" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H150" s="16">
+      <c r="G150" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H150" s="23">
         <v>303257.8</v>
       </c>
-      <c r="I150" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J150" s="19">
+      <c r="I150" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J150" s="26">
         <v>365735.5</v>
       </c>
-      <c r="K150" s="15" t="s">
-        <v>217</v>
+      <c r="K150" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="151" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A151" s="7" t="s">
+      <c r="A151" s="14" t="s">
         <v>154</v>
       </c>
-      <c r="B151" s="18">
+      <c r="B151" s="25">
         <v>1137132.5</v>
       </c>
-      <c r="C151" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D151" s="16">
+      <c r="C151" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D151" s="23">
         <v>774695.4</v>
       </c>
-      <c r="E151" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F151" s="18">
+      <c r="E151" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F151" s="25">
         <v>471481.59999999998</v>
       </c>
-      <c r="G151" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H151" s="18">
+      <c r="G151" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H151" s="25">
         <v>303213.8</v>
       </c>
-      <c r="I151" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J151" s="19">
+      <c r="I151" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J151" s="26">
         <v>362437.1</v>
       </c>
-      <c r="K151" s="15" t="s">
-        <v>217</v>
+      <c r="K151" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="152" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A152" s="7" t="s">
+      <c r="A152" s="14" t="s">
         <v>155</v>
       </c>
-      <c r="B152" s="18">
+      <c r="B152" s="25">
         <v>1144855.6000000001</v>
       </c>
-      <c r="C152" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D152" s="16">
+      <c r="C152" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D152" s="23">
         <v>780460.1</v>
       </c>
-      <c r="E152" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F152" s="18">
+      <c r="E152" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F152" s="25">
         <v>475059.8</v>
       </c>
-      <c r="G152" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H152" s="18">
+      <c r="G152" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H152" s="25">
         <v>305400.2</v>
       </c>
-      <c r="I152" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J152" s="19">
+      <c r="I152" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J152" s="26">
         <v>364395.5</v>
       </c>
-      <c r="K152" s="15" t="s">
-        <v>217</v>
+      <c r="K152" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="153" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A153" s="7" t="s">
+      <c r="A153" s="14" t="s">
         <v>156</v>
       </c>
-      <c r="B153" s="18">
+      <c r="B153" s="25">
         <v>1148171.3</v>
       </c>
-      <c r="C153" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D153" s="18">
+      <c r="C153" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D153" s="25">
         <v>783592.7</v>
       </c>
-      <c r="E153" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F153" s="18">
+      <c r="E153" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F153" s="25">
         <v>472704.9</v>
       </c>
-      <c r="G153" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H153" s="18">
+      <c r="G153" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H153" s="25">
         <v>310887.8</v>
       </c>
-      <c r="I153" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J153" s="19">
+      <c r="I153" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J153" s="26">
         <v>364578.6</v>
       </c>
-      <c r="K153" s="15" t="s">
-        <v>217</v>
+      <c r="K153" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="154" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A154" s="7" t="s">
+      <c r="A154" s="14" t="s">
         <v>157</v>
       </c>
-      <c r="B154" s="16">
+      <c r="B154" s="23">
         <v>1153767.6000000001</v>
       </c>
-      <c r="C154" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D154" s="16">
+      <c r="C154" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D154" s="23">
         <v>783452.1</v>
       </c>
-      <c r="E154" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F154" s="16">
+      <c r="E154" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F154" s="23">
         <v>461399</v>
       </c>
-      <c r="G154" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H154" s="16">
+      <c r="G154" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H154" s="23">
         <v>322053.09999999998</v>
       </c>
-      <c r="I154" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J154" s="17">
+      <c r="I154" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J154" s="24">
         <v>370315.5</v>
       </c>
-      <c r="K154" s="15" t="s">
-        <v>217</v>
+      <c r="K154" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="155" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A155" s="7" t="s">
+      <c r="A155" s="14" t="s">
         <v>158</v>
       </c>
-      <c r="B155" s="16">
+      <c r="B155" s="23">
         <v>1168355</v>
       </c>
-      <c r="C155" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D155" s="16">
+      <c r="C155" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D155" s="23">
         <v>789721.9</v>
       </c>
-      <c r="E155" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F155" s="16">
+      <c r="E155" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F155" s="23">
         <v>462915.6</v>
       </c>
-      <c r="G155" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H155" s="16">
+      <c r="G155" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H155" s="23">
         <v>326806.2</v>
       </c>
-      <c r="I155" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J155" s="17">
+      <c r="I155" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J155" s="24">
         <v>378633.1</v>
       </c>
-      <c r="K155" s="15" t="s">
-        <v>217</v>
+      <c r="K155" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="156" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A156" s="7" t="s">
+      <c r="A156" s="14" t="s">
         <v>159</v>
       </c>
-      <c r="B156" s="16">
+      <c r="B156" s="23">
         <v>1198783.7</v>
       </c>
-      <c r="C156" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D156" s="16">
+      <c r="C156" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D156" s="23">
         <v>808654</v>
       </c>
-      <c r="E156" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F156" s="16">
+      <c r="E156" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F156" s="23">
         <v>468134.9</v>
       </c>
-      <c r="G156" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H156" s="16">
+      <c r="G156" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H156" s="23">
         <v>340519.1</v>
       </c>
-      <c r="I156" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J156" s="17">
+      <c r="I156" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J156" s="24">
         <v>390129.7</v>
       </c>
-      <c r="K156" s="15" t="s">
-        <v>217</v>
+      <c r="K156" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="157" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A157" s="7" t="s">
+      <c r="A157" s="14" t="s">
         <v>160</v>
       </c>
-      <c r="B157" s="18">
+      <c r="B157" s="25">
         <v>1192004.5</v>
       </c>
-      <c r="C157" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D157" s="18">
+      <c r="C157" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D157" s="25">
         <v>796737.5</v>
       </c>
-      <c r="E157" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F157" s="18">
+      <c r="E157" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F157" s="25">
         <v>455636.1</v>
       </c>
-      <c r="G157" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H157" s="18">
+      <c r="G157" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H157" s="25">
         <v>341101.4</v>
       </c>
-      <c r="I157" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J157" s="19">
+      <c r="I157" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J157" s="26">
         <v>395266.9</v>
       </c>
-      <c r="K157" s="15" t="s">
-        <v>217</v>
+      <c r="K157" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A158" s="7" t="s">
+      <c r="A158" s="14" t="s">
         <v>161</v>
       </c>
-      <c r="B158" s="16">
+      <c r="B158" s="23">
         <v>1204118</v>
       </c>
-      <c r="C158" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D158" s="16">
+      <c r="C158" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D158" s="23">
         <v>806604.7</v>
       </c>
-      <c r="E158" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F158" s="16">
+      <c r="E158" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F158" s="23">
         <v>458377.8</v>
       </c>
-      <c r="G158" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H158" s="16">
+      <c r="G158" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H158" s="23">
         <v>348226.9</v>
       </c>
-      <c r="I158" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J158" s="17">
+      <c r="I158" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J158" s="24">
         <v>397513.3</v>
       </c>
-      <c r="K158" s="15" t="s">
-        <v>217</v>
+      <c r="K158" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="159" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A159" s="7" t="s">
+      <c r="A159" s="14" t="s">
         <v>162</v>
       </c>
-      <c r="B159" s="16">
+      <c r="B159" s="23">
         <v>1205904.5</v>
       </c>
-      <c r="C159" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D159" s="16">
+      <c r="C159" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D159" s="23">
         <v>797805.9</v>
       </c>
-      <c r="E159" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F159" s="16">
+      <c r="E159" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F159" s="23">
         <v>450335.1</v>
       </c>
-      <c r="G159" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H159" s="16">
+      <c r="G159" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H159" s="23">
         <v>347470.9</v>
       </c>
-      <c r="I159" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J159" s="17">
+      <c r="I159" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J159" s="24">
         <v>408098.6</v>
       </c>
-      <c r="K159" s="15" t="s">
-        <v>217</v>
+      <c r="K159" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="160" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A160" s="7" t="s">
+      <c r="A160" s="14" t="s">
         <v>163</v>
       </c>
-      <c r="B160" s="16">
+      <c r="B160" s="23">
         <v>1209461.1000000001</v>
       </c>
-      <c r="C160" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D160" s="16">
+      <c r="C160" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D160" s="23">
         <v>811680.7</v>
       </c>
-      <c r="E160" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F160" s="16">
+      <c r="E160" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F160" s="23">
         <v>454405</v>
       </c>
-      <c r="G160" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H160" s="16">
+      <c r="G160" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H160" s="23">
         <v>357275.6</v>
       </c>
-      <c r="I160" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J160" s="17">
+      <c r="I160" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J160" s="24">
         <v>397780.4</v>
       </c>
-      <c r="K160" s="15" t="s">
-        <v>217</v>
+      <c r="K160" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="161" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A161" s="7" t="s">
+      <c r="A161" s="14" t="s">
         <v>164</v>
       </c>
-      <c r="B161" s="18">
+      <c r="B161" s="25">
         <v>1210844.8999999999</v>
       </c>
-      <c r="C161" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D161" s="18">
+      <c r="C161" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D161" s="25">
         <v>802579.5</v>
       </c>
-      <c r="E161" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F161" s="18">
+      <c r="E161" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F161" s="25">
         <v>444834.2</v>
       </c>
-      <c r="G161" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H161" s="18">
+      <c r="G161" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H161" s="25">
         <v>357745.4</v>
       </c>
-      <c r="I161" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J161" s="19">
+      <c r="I161" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J161" s="26">
         <v>408265.4</v>
       </c>
-      <c r="K161" s="15" t="s">
-        <v>217</v>
+      <c r="K161" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="162" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A162" s="20" t="s">
+      <c r="A162" s="27" t="s">
         <v>165</v>
       </c>
-      <c r="B162" s="16">
+      <c r="B162" s="23">
         <v>1238470.5</v>
       </c>
-      <c r="C162" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D162" s="16">
+      <c r="C162" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D162" s="23">
         <v>826999.1</v>
       </c>
-      <c r="E162" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F162" s="16">
+      <c r="E162" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F162" s="23">
         <v>446799.8</v>
       </c>
-      <c r="G162" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H162" s="16">
+      <c r="G162" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H162" s="23">
         <v>380199.3</v>
       </c>
-      <c r="I162" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J162" s="17">
+      <c r="I162" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J162" s="24">
         <v>411471.4</v>
       </c>
-      <c r="K162" s="15" t="s">
-        <v>217</v>
+      <c r="K162" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A163" s="7" t="s">
+      <c r="A163" s="14" t="s">
         <v>166</v>
       </c>
-      <c r="B163" s="18">
+      <c r="B163" s="25">
         <v>1205870.3</v>
       </c>
-      <c r="C163" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D163" s="18">
+      <c r="C163" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D163" s="25">
         <v>801070.7</v>
       </c>
-      <c r="E163" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F163" s="18">
+      <c r="E163" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F163" s="25">
         <v>434422.2</v>
       </c>
-      <c r="G163" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H163" s="18">
+      <c r="G163" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H163" s="25">
         <v>366648.5</v>
       </c>
-      <c r="I163" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J163" s="19">
+      <c r="I163" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J163" s="26">
         <v>404799.5</v>
       </c>
-      <c r="K163" s="15" t="s">
-        <v>217</v>
+      <c r="K163" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A164" s="7" t="s">
+      <c r="A164" s="14" t="s">
         <v>167</v>
       </c>
-      <c r="B164" s="16">
+      <c r="B164" s="23">
         <v>1234332.8</v>
       </c>
-      <c r="C164" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D164" s="16">
+      <c r="C164" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D164" s="23">
         <v>819826.9</v>
       </c>
-      <c r="E164" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F164" s="16">
+      <c r="E164" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F164" s="23">
         <v>450516.6</v>
       </c>
-      <c r="G164" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H164" s="16">
+      <c r="G164" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H164" s="23">
         <v>369310.3</v>
       </c>
-      <c r="I164" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J164" s="17">
+      <c r="I164" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J164" s="24">
         <v>414505.9</v>
       </c>
-      <c r="K164" s="15" t="s">
-        <v>217</v>
+      <c r="K164" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A165" s="7" t="s">
+      <c r="A165" s="14" t="s">
         <v>168</v>
       </c>
-      <c r="B165" s="16">
+      <c r="B165" s="23">
         <v>1240853.6000000001</v>
       </c>
-      <c r="C165" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D165" s="16">
+      <c r="C165" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D165" s="23">
         <v>833496.4</v>
       </c>
-      <c r="E165" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F165" s="16">
+      <c r="E165" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F165" s="23">
         <v>449929.3</v>
       </c>
-      <c r="G165" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H165" s="16">
+      <c r="G165" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H165" s="23">
         <v>383567.1</v>
       </c>
-      <c r="I165" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J165" s="17">
+      <c r="I165" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J165" s="24">
         <v>407357.2</v>
       </c>
-      <c r="K165" s="15" t="s">
-        <v>217</v>
+      <c r="K165" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A166" s="7" t="s">
+      <c r="A166" s="14" t="s">
         <v>169</v>
       </c>
-      <c r="B166" s="16">
+      <c r="B166" s="23">
         <v>1256204.8</v>
       </c>
-      <c r="C166" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D166" s="16">
+      <c r="C166" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D166" s="23">
         <v>835752.6</v>
       </c>
-      <c r="E166" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F166" s="16">
+      <c r="E166" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F166" s="23">
         <v>453259.6</v>
       </c>
-      <c r="G166" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H166" s="16">
+      <c r="G166" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H166" s="23">
         <v>382493</v>
       </c>
-      <c r="I166" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J166" s="17">
+      <c r="I166" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J166" s="24">
         <v>420452.3</v>
       </c>
-      <c r="K166" s="15" t="s">
-        <v>217</v>
+      <c r="K166" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A167" s="7" t="s">
+      <c r="A167" s="14" t="s">
         <v>170</v>
       </c>
-      <c r="B167" s="16">
+      <c r="B167" s="23">
         <v>1266579.5</v>
       </c>
-      <c r="C167" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D167" s="16">
+      <c r="C167" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D167" s="23">
         <v>852623.1</v>
       </c>
-      <c r="E167" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F167" s="16">
+      <c r="E167" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F167" s="23">
         <v>460364.6</v>
       </c>
-      <c r="G167" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H167" s="16">
+      <c r="G167" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H167" s="23">
         <v>392258.4</v>
       </c>
-      <c r="I167" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J167" s="17">
+      <c r="I167" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J167" s="24">
         <v>413956.5</v>
       </c>
-      <c r="K167" s="15" t="s">
-        <v>217</v>
+      <c r="K167" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A168" s="7" t="s">
+      <c r="A168" s="14" t="s">
         <v>171</v>
       </c>
-      <c r="B168" s="16">
+      <c r="B168" s="23">
         <v>1277476.1000000001</v>
       </c>
-      <c r="C168" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D168" s="16">
+      <c r="C168" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D168" s="23">
         <v>872039.9</v>
       </c>
-      <c r="E168" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F168" s="16">
+      <c r="E168" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F168" s="23">
         <v>480383.7</v>
       </c>
-      <c r="G168" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H168" s="16">
+      <c r="G168" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H168" s="23">
         <v>391656.2</v>
       </c>
-      <c r="I168" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J168" s="17">
+      <c r="I168" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J168" s="24">
         <v>405436.3</v>
       </c>
-      <c r="K168" s="15" t="s">
-        <v>217</v>
+      <c r="K168" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A169" s="7" t="s">
+      <c r="A169" s="14" t="s">
         <v>172</v>
       </c>
-      <c r="B169" s="16">
+      <c r="B169" s="23">
         <v>1271360</v>
       </c>
-      <c r="C169" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D169" s="16">
+      <c r="C169" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D169" s="23">
         <v>874985.6</v>
       </c>
-      <c r="E169" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F169" s="16">
+      <c r="E169" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F169" s="23">
         <v>481580.5</v>
       </c>
-      <c r="G169" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H169" s="16">
+      <c r="G169" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H169" s="23">
         <v>393405.1</v>
       </c>
-      <c r="I169" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J169" s="17">
+      <c r="I169" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J169" s="24">
         <v>396374.4</v>
       </c>
-      <c r="K169" s="15" t="s">
-        <v>217</v>
+      <c r="K169" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A170" s="7" t="s">
+      <c r="A170" s="14" t="s">
         <v>173</v>
       </c>
-      <c r="B170" s="16">
+      <c r="B170" s="23">
         <v>1278076.6000000001</v>
       </c>
-      <c r="C170" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D170" s="16">
+      <c r="C170" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D170" s="23">
         <v>880138.1</v>
       </c>
-      <c r="E170" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F170" s="16">
+      <c r="E170" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F170" s="23">
         <v>484695.4</v>
       </c>
-      <c r="G170" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H170" s="16">
+      <c r="G170" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H170" s="23">
         <v>395442.6</v>
       </c>
-      <c r="I170" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J170" s="17">
+      <c r="I170" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J170" s="24">
         <v>397938.6</v>
       </c>
-      <c r="K170" s="15" t="s">
-        <v>217</v>
+      <c r="K170" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="171" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A171" s="7" t="s">
+      <c r="A171" s="14" t="s">
         <v>174</v>
       </c>
-      <c r="B171" s="16">
+      <c r="B171" s="23">
         <v>1306127.3</v>
       </c>
-      <c r="C171" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D171" s="16">
+      <c r="C171" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D171" s="23">
         <v>902940.2</v>
       </c>
-      <c r="E171" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F171" s="16">
+      <c r="E171" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F171" s="23">
         <v>504950.8</v>
       </c>
-      <c r="G171" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H171" s="16">
+      <c r="G171" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H171" s="23">
         <v>397989.4</v>
       </c>
-      <c r="I171" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J171" s="17">
+      <c r="I171" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J171" s="24">
         <v>403187.1</v>
       </c>
-      <c r="K171" s="15" t="s">
-        <v>217</v>
+      <c r="K171" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="172" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A172" s="7" t="s">
+      <c r="A172" s="14" t="s">
         <v>175</v>
       </c>
-      <c r="B172" s="16">
+      <c r="B172" s="23">
         <v>1297015.2</v>
       </c>
-      <c r="C172" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D172" s="16">
+      <c r="C172" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D172" s="23">
         <v>905814.9</v>
       </c>
-      <c r="E172" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F172" s="16">
+      <c r="E172" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F172" s="23">
         <v>503057.4</v>
       </c>
-      <c r="G172" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H172" s="16">
+      <c r="G172" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H172" s="23">
         <v>402757.5</v>
       </c>
-      <c r="I172" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J172" s="17">
+      <c r="I172" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J172" s="24">
         <v>391200.3</v>
       </c>
-      <c r="K172" s="15" t="s">
-        <v>217</v>
+      <c r="K172" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="173" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A173" s="7" t="s">
+      <c r="A173" s="14" t="s">
         <v>176</v>
       </c>
-      <c r="B173" s="16">
+      <c r="B173" s="23">
         <v>1309350.8</v>
       </c>
-      <c r="C173" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D173" s="16">
+      <c r="C173" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D173" s="23">
         <v>920334.2</v>
       </c>
-      <c r="E173" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F173" s="16">
+      <c r="E173" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F173" s="23">
         <v>510803.20000000001</v>
       </c>
-      <c r="G173" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H173" s="16">
+      <c r="G173" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H173" s="23">
         <v>409531</v>
       </c>
-      <c r="I173" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J173" s="17">
+      <c r="I173" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J173" s="24">
         <v>389016.5</v>
       </c>
-      <c r="K173" s="15" t="s">
-        <v>217</v>
+      <c r="K173" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A174" s="48" t="s">
+      <c r="A174" s="58" t="s">
         <v>177</v>
       </c>
-      <c r="B174" s="21">
+      <c r="B174" s="28">
         <v>1346200.9</v>
       </c>
-      <c r="C174" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D174" s="22">
+      <c r="C174" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D174" s="29">
         <v>932593.1</v>
       </c>
-      <c r="E174" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F174" s="23">
+      <c r="E174" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F174" s="30">
         <v>510607.9</v>
       </c>
-      <c r="G174" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H174" s="22">
+      <c r="G174" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H174" s="29">
         <v>421985.2</v>
       </c>
-      <c r="I174" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J174" s="22">
+      <c r="I174" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J174" s="29">
         <v>413607.8</v>
       </c>
-      <c r="K174" s="15" t="s">
-        <v>217</v>
+      <c r="K174" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A175" s="48" t="s">
+      <c r="A175" s="58" t="s">
         <v>178</v>
       </c>
-      <c r="B175" s="21">
+      <c r="B175" s="28">
         <v>1364988.7</v>
       </c>
-      <c r="C175" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D175" s="22">
+      <c r="C175" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D175" s="29">
         <v>947459.8</v>
       </c>
-      <c r="E175" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F175" s="23">
+      <c r="E175" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F175" s="30">
         <v>516810.5</v>
       </c>
-      <c r="G175" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H175" s="22">
+      <c r="G175" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H175" s="29">
         <v>430649.3</v>
       </c>
-      <c r="I175" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J175" s="22">
+      <c r="I175" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J175" s="29">
         <v>417528.9</v>
       </c>
-      <c r="K175" s="15" t="s">
-        <v>217</v>
+      <c r="K175" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A176" s="48" t="s">
+      <c r="A176" s="58" t="s">
         <v>179</v>
       </c>
-      <c r="B176" s="21">
+      <c r="B176" s="28">
         <v>1383019.5</v>
       </c>
-      <c r="C176" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D176" s="22">
+      <c r="C176" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D176" s="29">
         <v>966917.1</v>
       </c>
-      <c r="E176" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F176" s="23">
+      <c r="E176" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F176" s="30">
         <v>531452.1</v>
       </c>
-      <c r="G176" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H176" s="22">
+      <c r="G176" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H176" s="29">
         <v>435465</v>
       </c>
-      <c r="I176" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J176" s="22">
+      <c r="I176" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J176" s="29">
         <v>416102.40000000002</v>
       </c>
-      <c r="K176" s="15" t="s">
-        <v>217</v>
+      <c r="K176" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="177" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A177" s="48" t="s">
+      <c r="A177" s="58" t="s">
         <v>180</v>
       </c>
-      <c r="B177" s="21">
+      <c r="B177" s="28">
         <v>1430341.8</v>
       </c>
-      <c r="C177" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D177" s="22">
+      <c r="C177" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D177" s="29">
         <v>985455.6</v>
       </c>
-      <c r="E177" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F177" s="23">
+      <c r="E177" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F177" s="30">
         <v>549879.1</v>
       </c>
-      <c r="G177" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H177" s="22">
+      <c r="G177" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H177" s="29">
         <v>435576.4</v>
       </c>
-      <c r="I177" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J177" s="22">
+      <c r="I177" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J177" s="29">
         <v>444886.3</v>
       </c>
-      <c r="K177" s="15" t="s">
-        <v>217</v>
+      <c r="K177" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="178" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A178" s="48" t="s">
+      <c r="A178" s="58" t="s">
         <v>181</v>
       </c>
-      <c r="B178" s="21">
+      <c r="B178" s="28">
         <v>1445547.6</v>
       </c>
-      <c r="C178" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D178" s="22">
+      <c r="C178" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D178" s="29">
         <v>985472.4</v>
       </c>
-      <c r="E178" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F178" s="23">
+      <c r="E178" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F178" s="30">
         <v>547461.69999999995</v>
       </c>
-      <c r="G178" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H178" s="22">
+      <c r="G178" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H178" s="29">
         <v>438010.7</v>
       </c>
-      <c r="I178" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J178" s="22">
+      <c r="I178" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J178" s="29">
         <v>460075.2</v>
       </c>
-      <c r="K178" s="15" t="s">
-        <v>217</v>
+      <c r="K178" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="179" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A179" s="48" t="s">
+      <c r="A179" s="58" t="s">
         <v>182</v>
       </c>
-      <c r="B179" s="21">
+      <c r="B179" s="28">
         <v>1449227.6</v>
       </c>
-      <c r="C179" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D179" s="22">
+      <c r="C179" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D179" s="29">
         <v>993809.6</v>
       </c>
-      <c r="E179" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F179" s="23">
+      <c r="E179" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F179" s="30">
         <v>553738.4</v>
       </c>
-      <c r="G179" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H179" s="22">
+      <c r="G179" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H179" s="29">
         <v>440071.2</v>
       </c>
-      <c r="I179" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J179" s="22">
+      <c r="I179" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J179" s="29">
         <v>455418.1</v>
       </c>
-      <c r="K179" s="15" t="s">
-        <v>217</v>
+      <c r="K179" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="180" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A180" s="48" t="s">
+      <c r="A180" s="58" t="s">
         <v>183</v>
       </c>
-      <c r="B180" s="21">
+      <c r="B180" s="28">
         <v>1475039.2</v>
       </c>
-      <c r="C180" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D180" s="22">
+      <c r="C180" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D180" s="29">
         <v>1010879.2</v>
       </c>
-      <c r="E180" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F180" s="23">
+      <c r="E180" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F180" s="30">
         <v>563387.30000000005</v>
       </c>
-      <c r="G180" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H180" s="22">
+      <c r="G180" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H180" s="29">
         <v>447491.9</v>
       </c>
-      <c r="I180" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J180" s="22">
+      <c r="I180" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J180" s="29">
         <v>464160</v>
       </c>
-      <c r="K180" s="15" t="s">
-        <v>217</v>
+      <c r="K180" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="181" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A181" s="48" t="s">
+      <c r="A181" s="58" t="s">
         <v>184</v>
       </c>
-      <c r="B181" s="21">
+      <c r="B181" s="28">
         <v>1476771.7</v>
       </c>
-      <c r="C181" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D181" s="22">
+      <c r="C181" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D181" s="29">
         <v>1016074</v>
       </c>
-      <c r="E181" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F181" s="23">
+      <c r="E181" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F181" s="30">
         <v>564196.1</v>
       </c>
-      <c r="G181" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H181" s="22">
+      <c r="G181" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H181" s="29">
         <v>451877.9</v>
       </c>
-      <c r="I181" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J181" s="22">
+      <c r="I181" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J181" s="29">
         <v>460697.59999999998</v>
       </c>
-      <c r="K181" s="15" t="s">
-        <v>217</v>
+      <c r="K181" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="182" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A182" s="48" t="s">
+      <c r="A182" s="58" t="s">
         <v>185</v>
       </c>
-      <c r="B182" s="21">
+      <c r="B182" s="28">
         <v>1492694.7</v>
       </c>
-      <c r="C182" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D182" s="22">
+      <c r="C182" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D182" s="29">
         <v>1036374.4</v>
       </c>
-      <c r="E182" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F182" s="23">
+      <c r="E182" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F182" s="30">
         <v>571922.80000000005</v>
       </c>
-      <c r="G182" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H182" s="22">
+      <c r="G182" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H182" s="29">
         <v>464451.7</v>
       </c>
-      <c r="I182" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J182" s="22">
+      <c r="I182" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J182" s="29">
         <v>456320.2</v>
       </c>
-      <c r="K182" s="15" t="s">
-        <v>217</v>
+      <c r="K182" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="183" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A183" s="48" t="s">
+      <c r="A183" s="58" t="s">
         <v>186</v>
       </c>
-      <c r="B183" s="21">
+      <c r="B183" s="28">
         <v>1516496.3</v>
       </c>
-      <c r="C183" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D183" s="22">
+      <c r="C183" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D183" s="29">
         <v>1056653.1000000001</v>
       </c>
-      <c r="E183" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F183" s="23">
+      <c r="E183" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F183" s="30">
         <v>586937.69999999995</v>
       </c>
-      <c r="G183" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H183" s="22">
+      <c r="G183" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H183" s="29">
         <v>469715.4</v>
       </c>
-      <c r="I183" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J183" s="22">
+      <c r="I183" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J183" s="29">
         <v>459843.2</v>
       </c>
-      <c r="K183" s="15" t="s">
-        <v>217</v>
+      <c r="K183" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="184" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A184" s="48" t="s">
+      <c r="A184" s="58" t="s">
         <v>187</v>
       </c>
-      <c r="B184" s="21">
+      <c r="B184" s="28">
         <v>1537035.1</v>
       </c>
-      <c r="C184" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D184" s="22">
+      <c r="C184" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D184" s="29">
         <v>1059886.3</v>
       </c>
-      <c r="E184" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F184" s="23">
+      <c r="E184" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F184" s="30">
         <v>585117.19999999995</v>
       </c>
-      <c r="G184" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H184" s="22">
+      <c r="G184" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H184" s="29">
         <v>474769.1</v>
       </c>
-      <c r="I184" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J184" s="22">
+      <c r="I184" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J184" s="29">
         <v>477148.8</v>
       </c>
-      <c r="K184" s="15" t="s">
-        <v>217</v>
+      <c r="K184" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="185" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A185" s="48" t="s">
+      <c r="A185" s="58" t="s">
         <v>188</v>
       </c>
-      <c r="B185" s="21">
+      <c r="B185" s="28">
         <v>1568552.6</v>
       </c>
-      <c r="C185" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D185" s="22">
+      <c r="C185" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D185" s="29">
         <v>1083411.3999999999</v>
       </c>
-      <c r="E185" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F185" s="23">
+      <c r="E185" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F185" s="30">
         <v>605355.4</v>
       </c>
-      <c r="G185" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H185" s="22">
+      <c r="G185" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H185" s="29">
         <v>478056.1</v>
       </c>
-      <c r="I185" s="13"/>
-      <c r="J185" s="22">
+      <c r="I185" s="20"/>
+      <c r="J185" s="29">
         <v>485141.2</v>
       </c>
-      <c r="K185" s="15" t="s">
-        <v>217</v>
+      <c r="K185" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="186" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A186" s="48" t="s">
+      <c r="A186" s="58" t="s">
         <v>189</v>
       </c>
-      <c r="B186" s="21">
+      <c r="B186" s="28">
         <v>1629339.9</v>
       </c>
-      <c r="C186" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D186" s="22">
+      <c r="C186" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D186" s="29">
         <v>1123622.5</v>
       </c>
-      <c r="E186" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F186" s="23">
+      <c r="E186" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F186" s="30">
         <v>608937.5</v>
       </c>
-      <c r="G186" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H186" s="22">
+      <c r="G186" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H186" s="29">
         <v>514685</v>
       </c>
-      <c r="I186" s="13"/>
-      <c r="J186" s="22">
+      <c r="I186" s="20"/>
+      <c r="J186" s="29">
         <v>505717.4</v>
       </c>
-      <c r="K186" s="15" t="s">
-        <v>217</v>
+      <c r="K186" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="187" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A187" s="48" t="s">
+      <c r="A187" s="58" t="s">
         <v>190</v>
       </c>
-      <c r="B187" s="21">
+      <c r="B187" s="28">
         <v>1657287.9</v>
       </c>
-      <c r="C187" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D187" s="22">
+      <c r="C187" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D187" s="29">
         <v>1146855.2</v>
       </c>
-      <c r="E187" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F187" s="23">
+      <c r="E187" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F187" s="30">
         <v>634753.30000000005</v>
       </c>
-      <c r="G187" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H187" s="22">
+      <c r="G187" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H187" s="29">
         <v>512102</v>
       </c>
-      <c r="I187" s="13"/>
-      <c r="J187" s="22">
+      <c r="I187" s="20"/>
+      <c r="J187" s="29">
         <v>510432.7</v>
       </c>
-      <c r="K187" s="15" t="s">
-        <v>217</v>
+      <c r="K187" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="188" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A188" s="48" t="s">
+      <c r="A188" s="58" t="s">
         <v>191</v>
       </c>
-      <c r="B188" s="21">
+      <c r="B188" s="28">
         <v>1709630.6</v>
       </c>
-      <c r="C188" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D188" s="22">
+      <c r="C188" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D188" s="29">
         <v>1181517.7</v>
       </c>
-      <c r="E188" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F188" s="23">
+      <c r="E188" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F188" s="30">
         <v>661611.6</v>
       </c>
-      <c r="G188" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H188" s="22">
+      <c r="G188" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H188" s="29">
         <v>519906.2</v>
       </c>
-      <c r="I188" s="13"/>
-      <c r="J188" s="22">
+      <c r="I188" s="20"/>
+      <c r="J188" s="29">
         <v>528112.80000000005</v>
       </c>
-      <c r="K188" s="15" t="s">
-        <v>217</v>
+      <c r="K188" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="189" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A189" s="48" t="s">
+      <c r="A189" s="58" t="s">
         <v>192</v>
       </c>
-      <c r="B189" s="21">
+      <c r="B189" s="28">
         <v>1740639.5</v>
       </c>
-      <c r="C189" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D189" s="22">
+      <c r="C189" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D189" s="29">
         <v>1215977.2</v>
       </c>
-      <c r="E189" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F189" s="23">
+      <c r="E189" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F189" s="30">
         <v>680300.8</v>
       </c>
-      <c r="G189" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H189" s="22">
+      <c r="G189" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H189" s="29">
         <v>535676.4</v>
       </c>
-      <c r="I189" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J189" s="22">
+      <c r="I189" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J189" s="29">
         <v>524662.30000000005</v>
       </c>
-      <c r="K189" s="15" t="s">
-        <v>217</v>
+      <c r="K189" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="190" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A190" s="48" t="s">
+      <c r="A190" s="58" t="s">
         <v>193</v>
       </c>
-      <c r="B190" s="21">
+      <c r="B190" s="28">
         <v>1750445.1</v>
       </c>
-      <c r="C190" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D190" s="22">
+      <c r="C190" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D190" s="29">
         <v>1228854.7</v>
       </c>
-      <c r="E190" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F190" s="23">
+      <c r="E190" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F190" s="30">
         <v>682169.3</v>
       </c>
-      <c r="G190" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H190" s="22">
+      <c r="G190" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H190" s="29">
         <v>546685.4</v>
       </c>
-      <c r="I190" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J190" s="22">
+      <c r="I190" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J190" s="29">
         <v>521590.4</v>
       </c>
-      <c r="K190" s="15" t="s">
-        <v>217</v>
+      <c r="K190" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="191" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A191" s="48" t="s">
+      <c r="A191" s="58" t="s">
         <v>194</v>
       </c>
-      <c r="B191" s="21">
+      <c r="B191" s="28">
         <v>1772500.4</v>
       </c>
-      <c r="C191" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D191" s="22">
+      <c r="C191" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D191" s="29">
         <v>1256196.7</v>
       </c>
-      <c r="E191" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F191" s="23">
+      <c r="E191" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F191" s="30">
         <v>694416.5</v>
       </c>
-      <c r="G191" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H191" s="22">
+      <c r="G191" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H191" s="29">
         <v>561780.19999999995</v>
       </c>
-      <c r="I191" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J191" s="22">
+      <c r="I191" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J191" s="29">
         <v>516303.7</v>
       </c>
-      <c r="K191" s="15" t="s">
-        <v>217</v>
+      <c r="K191" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="192" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A192" s="48" t="s">
+      <c r="A192" s="58" t="s">
         <v>195</v>
       </c>
-      <c r="B192" s="21">
+      <c r="B192" s="28">
         <v>1802104.8</v>
       </c>
-      <c r="C192" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D192" s="22">
+      <c r="C192" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D192" s="29">
         <v>1285488.3999999999</v>
       </c>
-      <c r="E192" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F192" s="23">
+      <c r="E192" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F192" s="30">
         <v>708490.5</v>
       </c>
-      <c r="G192" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H192" s="22">
+      <c r="G192" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H192" s="29">
         <v>576998</v>
       </c>
-      <c r="I192" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J192" s="22">
+      <c r="I192" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J192" s="29">
         <v>516616.3</v>
       </c>
-      <c r="K192" s="15" t="s">
-        <v>217</v>
+      <c r="K192" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="193" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A193" s="48" t="s">
+      <c r="A193" s="58" t="s">
         <v>196</v>
       </c>
-      <c r="B193" s="21">
+      <c r="B193" s="28">
         <v>1832369</v>
       </c>
-      <c r="C193" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D193" s="22">
+      <c r="C193" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D193" s="29">
         <v>1295637.8999999999</v>
       </c>
-      <c r="E193" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F193" s="23">
+      <c r="E193" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F193" s="30">
         <v>703976.5</v>
       </c>
-      <c r="G193" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H193" s="22">
+      <c r="G193" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H193" s="29">
         <v>591661.30000000005</v>
       </c>
-      <c r="I193" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J193" s="22">
+      <c r="I193" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J193" s="29">
         <v>536731.19999999995</v>
       </c>
-      <c r="K193" s="15" t="s">
-        <v>217</v>
+      <c r="K193" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="194" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A194" s="48" t="s">
+      <c r="A194" s="58" t="s">
         <v>197</v>
       </c>
-      <c r="B194" s="21">
+      <c r="B194" s="28">
         <v>1852962.8</v>
       </c>
-      <c r="C194" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D194" s="22">
+      <c r="C194" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D194" s="29">
         <v>1312816.5</v>
       </c>
-      <c r="E194" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F194" s="23">
+      <c r="E194" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F194" s="30">
         <v>708666.3</v>
       </c>
-      <c r="G194" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H194" s="22">
+      <c r="G194" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H194" s="29">
         <v>604150.19999999995</v>
       </c>
-      <c r="I194" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J194" s="22">
+      <c r="I194" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J194" s="29">
         <v>540146.19999999995</v>
       </c>
-      <c r="K194" s="15" t="s">
-        <v>217</v>
+      <c r="K194" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="195" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A195" s="48" t="s">
+      <c r="A195" s="58" t="s">
         <v>198</v>
       </c>
-      <c r="B195" s="21">
+      <c r="B195" s="28">
         <v>1868603.9</v>
       </c>
-      <c r="C195" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D195" s="22">
+      <c r="C195" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D195" s="29">
         <v>1337325.8</v>
       </c>
-      <c r="E195" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F195" s="23">
+      <c r="E195" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F195" s="30">
         <v>731001.7</v>
       </c>
-      <c r="G195" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H195" s="22">
+      <c r="G195" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H195" s="29">
         <v>606324.1</v>
       </c>
-      <c r="I195" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J195" s="22">
+      <c r="I195" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J195" s="29">
         <v>531278.1</v>
       </c>
-      <c r="K195" s="15" t="s">
-        <v>217</v>
+      <c r="K195" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="196" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A196" s="48" t="s">
+      <c r="A196" s="58" t="s">
         <v>199</v>
       </c>
-      <c r="B196" s="21">
+      <c r="B196" s="28">
         <v>1894102.4</v>
       </c>
-      <c r="C196" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D196" s="57">
+      <c r="C196" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D196" s="29">
         <v>1358010.3</v>
       </c>
-      <c r="E196" s="58" t="s">
-[...2 lines deleted...]
-      <c r="F196" s="23">
+      <c r="E196" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F196" s="30">
         <v>746618.4</v>
       </c>
-      <c r="G196" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H196" s="57">
+      <c r="G196" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H196" s="29">
         <v>611392</v>
       </c>
-      <c r="I196" s="58" t="s">
-[...2 lines deleted...]
-      <c r="J196" s="22">
+      <c r="I196" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J196" s="29">
         <v>536092.1</v>
       </c>
-      <c r="K196" s="15" t="s">
-        <v>217</v>
+      <c r="K196" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="197" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A197" s="48" t="s">
+      <c r="A197" s="58" t="s">
         <v>200</v>
       </c>
-      <c r="B197" s="18">
+      <c r="B197" s="25">
         <v>1908835.2</v>
       </c>
-      <c r="C197" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D197" s="63">
+      <c r="C197" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D197" s="31">
         <v>1375866.9</v>
       </c>
-      <c r="E197" s="58" t="s">
-[...2 lines deleted...]
-      <c r="F197" s="18">
+      <c r="E197" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F197" s="31">
         <v>763062.9</v>
       </c>
-      <c r="G197" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H197" s="59">
+      <c r="G197" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H197" s="32">
         <v>612804</v>
       </c>
-      <c r="I197" s="58" t="s">
-[...2 lines deleted...]
-      <c r="J197" s="18">
+      <c r="I197" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J197" s="31">
         <v>532968.30000000005</v>
       </c>
-      <c r="K197" s="15" t="s">
-        <v>217</v>
+      <c r="K197" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="198" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A198" s="48" t="s">
+      <c r="A198" s="58" t="s">
         <v>201</v>
       </c>
-      <c r="B198" s="8">
+      <c r="B198" s="15">
         <v>1951939.8</v>
       </c>
-      <c r="C198" s="56" t="s">
-[...2 lines deleted...]
-      <c r="D198" s="60">
+      <c r="C198" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="D198" s="34">
         <v>1397287.7</v>
       </c>
-      <c r="E198" s="61" t="s">
-[...2 lines deleted...]
-      <c r="F198" s="8">
+      <c r="E198" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="F198" s="34">
         <v>769308</v>
       </c>
-      <c r="G198" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H198" s="60">
+      <c r="G198" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H198" s="34">
         <v>627979.69999999995</v>
       </c>
-      <c r="I198" s="61" t="s">
-[...2 lines deleted...]
-      <c r="J198" s="8">
+      <c r="I198" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="J198" s="34">
         <v>554652</v>
       </c>
-      <c r="K198" s="15" t="s">
-        <v>217</v>
+      <c r="K198" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="199" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A199" s="7" t="s">
+      <c r="A199" s="14" t="s">
         <v>202</v>
       </c>
-      <c r="B199" s="25">
+      <c r="B199" s="35">
         <v>1998319.8</v>
       </c>
-      <c r="C199" s="56" t="s">
-[...2 lines deleted...]
-      <c r="D199" s="62">
+      <c r="C199" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="D199" s="36">
         <v>1423533.4</v>
       </c>
-      <c r="E199" s="61" t="s">
-[...2 lines deleted...]
-      <c r="F199" s="26">
+      <c r="E199" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="F199" s="36">
         <v>784430.7</v>
       </c>
-      <c r="G199" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H199" s="62">
+      <c r="G199" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H199" s="36">
         <v>639102.69999999995</v>
       </c>
-      <c r="I199" s="61" t="s">
-[...2 lines deleted...]
-      <c r="J199" s="26">
+      <c r="I199" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="J199" s="36">
         <v>574786.5</v>
       </c>
-      <c r="K199" s="15" t="s">
-        <v>217</v>
+      <c r="K199" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="200" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A200" s="7" t="s">
+      <c r="A200" s="14" t="s">
         <v>203</v>
       </c>
-      <c r="B200" s="18">
+      <c r="B200" s="25">
         <v>2037497.4</v>
       </c>
-      <c r="C200" s="24" t="s">
-[...2 lines deleted...]
-      <c r="D200" s="19">
+      <c r="C200" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="D200" s="26">
         <v>1449103.6</v>
       </c>
-      <c r="E200" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F200" s="19">
+      <c r="E200" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="F200" s="26">
         <v>804135.4</v>
       </c>
-      <c r="G200" s="13" t="s">
-[...8 lines deleted...]
-      <c r="J200" s="19">
+      <c r="G200" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H200" s="24">
+        <v>644968.19999999995</v>
+      </c>
+      <c r="I200" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="J200" s="26">
         <v>588393.80000000005</v>
       </c>
-      <c r="K200" s="15" t="s">
-        <v>217</v>
+      <c r="K200" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="201" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A201" s="7" t="s">
+      <c r="A201" s="14" t="s">
         <v>204</v>
       </c>
-      <c r="B201" s="18">
+      <c r="B201" s="25">
         <v>2050713.7</v>
       </c>
-      <c r="C201" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D201" s="19">
+      <c r="C201" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D201" s="26">
         <v>1464689.8</v>
       </c>
-      <c r="E201" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F201" s="19">
+      <c r="E201" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F201" s="26">
         <v>817027.4</v>
       </c>
-      <c r="G201" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H201" s="19">
+      <c r="G201" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H201" s="26">
         <v>647662.30000000005</v>
       </c>
-      <c r="I201" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J201" s="17">
+      <c r="I201" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J201" s="24">
         <v>586024</v>
       </c>
-      <c r="K201" s="15" t="s">
-        <v>217</v>
+      <c r="K201" s="22" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="202" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A202" s="7" t="s">
+      <c r="A202" s="14" t="s">
         <v>205</v>
       </c>
-      <c r="B202" s="18">
+      <c r="B202" s="25">
         <v>2088843.6</v>
       </c>
-      <c r="C202" s="13"/>
-      <c r="D202" s="19">
+      <c r="C202" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D202" s="26">
         <v>1490475.7</v>
       </c>
-      <c r="E202" s="13"/>
-      <c r="F202" s="19">
+      <c r="E202" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F202" s="26">
         <v>835273.2</v>
       </c>
-      <c r="G202" s="13"/>
-      <c r="H202" s="19">
+      <c r="G202" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H202" s="26">
         <v>655202.5</v>
       </c>
-      <c r="I202" s="13"/>
-      <c r="J202" s="17">
+      <c r="I202" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J202" s="24">
         <v>598367.9</v>
       </c>
-      <c r="K202" s="15"/>
+      <c r="K202" s="22" t="s">
+        <v>219</v>
+      </c>
     </row>
     <row r="203" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A203" s="27"/>
-[...9 lines deleted...]
-      <c r="K203" s="27"/>
+      <c r="A203" s="14" t="s">
+        <v>206</v>
+      </c>
+      <c r="B203" s="23">
+        <v>2135611</v>
+      </c>
+      <c r="C203" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="D203" s="26">
+        <v>1525081.5</v>
+      </c>
+      <c r="E203" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="F203" s="26">
+        <v>849639.8</v>
+      </c>
+      <c r="G203" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="H203" s="26">
+        <v>675441.6</v>
+      </c>
+      <c r="I203" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="J203" s="24">
+        <v>610529.6</v>
+      </c>
+      <c r="K203" s="22" t="s">
+        <v>219</v>
+      </c>
     </row>
     <row r="204" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A204" s="27"/>
-[...9 lines deleted...]
-      <c r="K204" s="27"/>
+      <c r="A204" s="14" t="s">
+        <v>207</v>
+      </c>
+      <c r="B204" s="23">
+        <v>2191476.7000000002</v>
+      </c>
+      <c r="C204" s="20"/>
+      <c r="D204" s="26">
+        <v>1568532.7</v>
+      </c>
+      <c r="E204" s="20"/>
+      <c r="F204" s="26">
+        <v>876091.1</v>
+      </c>
+      <c r="G204" s="20"/>
+      <c r="H204" s="26">
+        <v>692441.59999999998</v>
+      </c>
+      <c r="I204" s="20"/>
+      <c r="J204" s="24">
+        <v>622944</v>
+      </c>
+      <c r="K204" s="22"/>
     </row>
     <row r="205" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A205" s="27"/>
-[...9 lines deleted...]
-      <c r="K205" s="27"/>
+      <c r="A205" s="37"/>
+      <c r="B205" s="25"/>
+      <c r="C205" s="37"/>
+      <c r="D205" s="26"/>
+      <c r="E205" s="37"/>
+      <c r="F205" s="26"/>
+      <c r="G205" s="37"/>
+      <c r="H205" s="26"/>
+      <c r="I205" s="37"/>
+      <c r="J205" s="26"/>
+      <c r="K205" s="37"/>
     </row>
     <row r="206" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A206" s="27"/>
-[...9 lines deleted...]
-      <c r="K206" s="27"/>
+      <c r="A206" s="37"/>
+      <c r="B206" s="25"/>
+      <c r="C206" s="37"/>
+      <c r="D206" s="26"/>
+      <c r="E206" s="37"/>
+      <c r="F206" s="26"/>
+      <c r="G206" s="37"/>
+      <c r="H206" s="26"/>
+      <c r="I206" s="37"/>
+      <c r="J206" s="26"/>
+      <c r="K206" s="37"/>
     </row>
     <row r="207" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A207" s="27"/>
-[...9 lines deleted...]
-      <c r="K207" s="27"/>
+      <c r="A207" s="37"/>
+      <c r="B207" s="25"/>
+      <c r="C207" s="37"/>
+      <c r="D207" s="26"/>
+      <c r="E207" s="37"/>
+      <c r="F207" s="26"/>
+      <c r="G207" s="37"/>
+      <c r="H207" s="26"/>
+      <c r="I207" s="37"/>
+      <c r="J207" s="26"/>
+      <c r="K207" s="37"/>
     </row>
     <row r="208" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A208" s="27"/>
-[...9 lines deleted...]
-      <c r="K208" s="27"/>
+      <c r="A208" s="37"/>
+      <c r="B208" s="25"/>
+      <c r="C208" s="37"/>
+      <c r="D208" s="26"/>
+      <c r="E208" s="37"/>
+      <c r="F208" s="26"/>
+      <c r="G208" s="37"/>
+      <c r="H208" s="26"/>
+      <c r="I208" s="37"/>
+      <c r="J208" s="26"/>
+      <c r="K208" s="37"/>
     </row>
     <row r="209" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A209" s="27"/>
-[...9 lines deleted...]
-      <c r="K209" s="27"/>
+      <c r="A209" s="37"/>
+      <c r="B209" s="25"/>
+      <c r="C209" s="37"/>
+      <c r="D209" s="26"/>
+      <c r="E209" s="37"/>
+      <c r="F209" s="26"/>
+      <c r="G209" s="37"/>
+      <c r="H209" s="26"/>
+      <c r="I209" s="37"/>
+      <c r="J209" s="26"/>
+      <c r="K209" s="37"/>
     </row>
     <row r="210" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A210" s="27"/>
-[...9 lines deleted...]
-      <c r="K210" s="27"/>
+      <c r="A210" s="37"/>
+      <c r="B210" s="25"/>
+      <c r="C210" s="37"/>
+      <c r="D210" s="26"/>
+      <c r="E210" s="37"/>
+      <c r="F210" s="26"/>
+      <c r="G210" s="37"/>
+      <c r="H210" s="26"/>
+      <c r="I210" s="37"/>
+      <c r="J210" s="26"/>
+      <c r="K210" s="37"/>
     </row>
     <row r="211" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A211" s="27"/>
-[...9 lines deleted...]
-      <c r="K211" s="27"/>
+      <c r="A211" s="37"/>
+      <c r="B211" s="25"/>
+      <c r="C211" s="37"/>
+      <c r="D211" s="26"/>
+      <c r="E211" s="37"/>
+      <c r="F211" s="26"/>
+      <c r="G211" s="37"/>
+      <c r="H211" s="26"/>
+      <c r="I211" s="37"/>
+      <c r="J211" s="26"/>
+      <c r="K211" s="37"/>
     </row>
     <row r="212" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A212" s="27"/>
-[...9 lines deleted...]
-      <c r="K212" s="27"/>
+      <c r="A212" s="37"/>
+      <c r="B212" s="25"/>
+      <c r="C212" s="37"/>
+      <c r="D212" s="26"/>
+      <c r="E212" s="37"/>
+      <c r="F212" s="26"/>
+      <c r="G212" s="37"/>
+      <c r="H212" s="26"/>
+      <c r="I212" s="37"/>
+      <c r="J212" s="26"/>
+      <c r="K212" s="37"/>
     </row>
     <row r="213" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A213" s="27"/>
-[...9 lines deleted...]
-      <c r="K213" s="27"/>
+      <c r="A213" s="37"/>
+      <c r="B213" s="25"/>
+      <c r="C213" s="37"/>
+      <c r="D213" s="26"/>
+      <c r="E213" s="37"/>
+      <c r="F213" s="26"/>
+      <c r="G213" s="37"/>
+      <c r="H213" s="26"/>
+      <c r="I213" s="37"/>
+      <c r="J213" s="26"/>
+      <c r="K213" s="37"/>
     </row>
     <row r="214" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A214" s="27"/>
-[...9 lines deleted...]
-      <c r="K214" s="27"/>
+      <c r="A214" s="37"/>
+      <c r="B214" s="25"/>
+      <c r="C214" s="37"/>
+      <c r="D214" s="26"/>
+      <c r="E214" s="37"/>
+      <c r="F214" s="26"/>
+      <c r="G214" s="37"/>
+      <c r="H214" s="26"/>
+      <c r="I214" s="37"/>
+      <c r="J214" s="26"/>
+      <c r="K214" s="37"/>
     </row>
     <row r="215" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A215" s="27"/>
-[...9 lines deleted...]
-      <c r="K215" s="27"/>
+      <c r="A215" s="37"/>
+      <c r="B215" s="25"/>
+      <c r="C215" s="37"/>
+      <c r="D215" s="26"/>
+      <c r="E215" s="37"/>
+      <c r="F215" s="26"/>
+      <c r="G215" s="37"/>
+      <c r="H215" s="26"/>
+      <c r="I215" s="37"/>
+      <c r="J215" s="26"/>
+      <c r="K215" s="37"/>
     </row>
     <row r="216" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A216" s="27"/>
-[...9 lines deleted...]
-      <c r="K216" s="27"/>
+      <c r="A216" s="37"/>
+      <c r="B216" s="25"/>
+      <c r="C216" s="37"/>
+      <c r="D216" s="26"/>
+      <c r="E216" s="37"/>
+      <c r="F216" s="26"/>
+      <c r="G216" s="37"/>
+      <c r="H216" s="26"/>
+      <c r="I216" s="37"/>
+      <c r="J216" s="26"/>
+      <c r="K216" s="37"/>
     </row>
     <row r="217" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A217" s="27"/>
-[...9 lines deleted...]
-      <c r="K217" s="27"/>
+      <c r="A217" s="37"/>
+      <c r="B217" s="25"/>
+      <c r="C217" s="37"/>
+      <c r="D217" s="26"/>
+      <c r="E217" s="37"/>
+      <c r="F217" s="26"/>
+      <c r="G217" s="37"/>
+      <c r="H217" s="26"/>
+      <c r="I217" s="37"/>
+      <c r="J217" s="26"/>
+      <c r="K217" s="37"/>
     </row>
     <row r="218" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A218" s="27"/>
-[...9 lines deleted...]
-      <c r="K218" s="27"/>
+      <c r="A218" s="37"/>
+      <c r="B218" s="25"/>
+      <c r="C218" s="37"/>
+      <c r="D218" s="26"/>
+      <c r="E218" s="37"/>
+      <c r="F218" s="26"/>
+      <c r="G218" s="37"/>
+      <c r="H218" s="26"/>
+      <c r="I218" s="37"/>
+      <c r="J218" s="26"/>
+      <c r="K218" s="37"/>
     </row>
     <row r="219" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A219" s="27"/>
-[...9 lines deleted...]
-      <c r="K219" s="27"/>
+      <c r="A219" s="37"/>
+      <c r="B219" s="25"/>
+      <c r="C219" s="37"/>
+      <c r="D219" s="26"/>
+      <c r="E219" s="37"/>
+      <c r="F219" s="26"/>
+      <c r="G219" s="37"/>
+      <c r="H219" s="26"/>
+      <c r="I219" s="37"/>
+      <c r="J219" s="26"/>
+      <c r="K219" s="37"/>
     </row>
     <row r="220" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A220" s="27"/>
-[...9 lines deleted...]
-      <c r="K220" s="27"/>
+      <c r="A220" s="37"/>
+      <c r="B220" s="25"/>
+      <c r="C220" s="37"/>
+      <c r="D220" s="26"/>
+      <c r="E220" s="37"/>
+      <c r="F220" s="26"/>
+      <c r="G220" s="37"/>
+      <c r="H220" s="26"/>
+      <c r="I220" s="37"/>
+      <c r="J220" s="26"/>
+      <c r="K220" s="37"/>
     </row>
     <row r="221" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A221" s="27"/>
-[...9 lines deleted...]
-      <c r="K221" s="27"/>
+      <c r="A221" s="37"/>
+      <c r="B221" s="25"/>
+      <c r="C221" s="37"/>
+      <c r="D221" s="26"/>
+      <c r="E221" s="37"/>
+      <c r="F221" s="26"/>
+      <c r="G221" s="37"/>
+      <c r="H221" s="26"/>
+      <c r="I221" s="37"/>
+      <c r="J221" s="26"/>
+      <c r="K221" s="37"/>
     </row>
     <row r="222" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A222" s="27"/>
-[...9 lines deleted...]
-      <c r="K222" s="27"/>
+      <c r="A222" s="37"/>
+      <c r="B222" s="25"/>
+      <c r="C222" s="37"/>
+      <c r="D222" s="26"/>
+      <c r="E222" s="37"/>
+      <c r="F222" s="26"/>
+      <c r="G222" s="37"/>
+      <c r="H222" s="26"/>
+      <c r="I222" s="37"/>
+      <c r="J222" s="26"/>
+      <c r="K222" s="37"/>
     </row>
     <row r="223" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A223" s="27"/>
-[...9 lines deleted...]
-      <c r="K223" s="27"/>
+      <c r="A223" s="37"/>
+      <c r="B223" s="25"/>
+      <c r="C223" s="37"/>
+      <c r="D223" s="26"/>
+      <c r="E223" s="37"/>
+      <c r="F223" s="26"/>
+      <c r="G223" s="37"/>
+      <c r="H223" s="26"/>
+      <c r="I223" s="37"/>
+      <c r="J223" s="26"/>
+      <c r="K223" s="37"/>
     </row>
     <row r="224" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A224" s="27"/>
-[...9 lines deleted...]
-      <c r="K224" s="27"/>
+      <c r="A224" s="37"/>
+      <c r="B224" s="25"/>
+      <c r="C224" s="37"/>
+      <c r="D224" s="26"/>
+      <c r="E224" s="37"/>
+      <c r="F224" s="26"/>
+      <c r="G224" s="37"/>
+      <c r="H224" s="26"/>
+      <c r="I224" s="37"/>
+      <c r="J224" s="26"/>
+      <c r="K224" s="37"/>
     </row>
     <row r="225" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A225" s="27"/>
-[...9 lines deleted...]
-      <c r="K225" s="27"/>
+      <c r="A225" s="37"/>
+      <c r="B225" s="25"/>
+      <c r="C225" s="37"/>
+      <c r="D225" s="26"/>
+      <c r="E225" s="37"/>
+      <c r="F225" s="26"/>
+      <c r="G225" s="37"/>
+      <c r="H225" s="26"/>
+      <c r="I225" s="37"/>
+      <c r="J225" s="26"/>
+      <c r="K225" s="37"/>
     </row>
     <row r="226" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A226" s="27"/>
-[...9 lines deleted...]
-      <c r="K226" s="27"/>
+      <c r="A226" s="37"/>
+      <c r="B226" s="25"/>
+      <c r="C226" s="37"/>
+      <c r="D226" s="26"/>
+      <c r="E226" s="37"/>
+      <c r="F226" s="26"/>
+      <c r="G226" s="37"/>
+      <c r="H226" s="26"/>
+      <c r="I226" s="37"/>
+      <c r="J226" s="26"/>
+      <c r="K226" s="37"/>
     </row>
     <row r="227" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A227" s="27"/>
-[...9 lines deleted...]
-      <c r="K227" s="27"/>
+      <c r="A227" s="37"/>
+      <c r="B227" s="25"/>
+      <c r="C227" s="37"/>
+      <c r="D227" s="26"/>
+      <c r="E227" s="37"/>
+      <c r="F227" s="26"/>
+      <c r="G227" s="37"/>
+      <c r="H227" s="26"/>
+      <c r="I227" s="37"/>
+      <c r="J227" s="26"/>
+      <c r="K227" s="37"/>
     </row>
     <row r="228" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A228" s="27"/>
-[...9 lines deleted...]
-      <c r="K228" s="27"/>
+      <c r="A228" s="37"/>
+      <c r="B228" s="25"/>
+      <c r="C228" s="37"/>
+      <c r="D228" s="26"/>
+      <c r="E228" s="37"/>
+      <c r="F228" s="26"/>
+      <c r="G228" s="37"/>
+      <c r="H228" s="26"/>
+      <c r="I228" s="37"/>
+      <c r="J228" s="26"/>
+      <c r="K228" s="37"/>
     </row>
     <row r="229" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A229" s="27"/>
-[...9 lines deleted...]
-      <c r="K229" s="27"/>
+      <c r="A229" s="37"/>
+      <c r="B229" s="25"/>
+      <c r="C229" s="37"/>
+      <c r="D229" s="26"/>
+      <c r="E229" s="37"/>
+      <c r="F229" s="26"/>
+      <c r="G229" s="37"/>
+      <c r="H229" s="26"/>
+      <c r="I229" s="37"/>
+      <c r="J229" s="26"/>
+      <c r="K229" s="37"/>
     </row>
     <row r="230" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A230" s="27"/>
-[...9 lines deleted...]
-      <c r="K230" s="27"/>
+      <c r="A230" s="37"/>
+      <c r="B230" s="25"/>
+      <c r="C230" s="37"/>
+      <c r="D230" s="26"/>
+      <c r="E230" s="37"/>
+      <c r="F230" s="26"/>
+      <c r="G230" s="37"/>
+      <c r="H230" s="26"/>
+      <c r="I230" s="37"/>
+      <c r="J230" s="26"/>
+      <c r="K230" s="37"/>
     </row>
     <row r="231" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A231" s="27"/>
-[...9 lines deleted...]
-      <c r="K231" s="27"/>
+      <c r="A231" s="37"/>
+      <c r="B231" s="25"/>
+      <c r="C231" s="37"/>
+      <c r="D231" s="26"/>
+      <c r="E231" s="37"/>
+      <c r="F231" s="26"/>
+      <c r="G231" s="37"/>
+      <c r="H231" s="26"/>
+      <c r="I231" s="37"/>
+      <c r="J231" s="26"/>
+      <c r="K231" s="37"/>
     </row>
     <row r="232" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A232" s="27"/>
-[...9 lines deleted...]
-      <c r="K232" s="27"/>
+      <c r="A232" s="37"/>
+      <c r="B232" s="25"/>
+      <c r="C232" s="37"/>
+      <c r="D232" s="26"/>
+      <c r="E232" s="37"/>
+      <c r="F232" s="26"/>
+      <c r="G232" s="37"/>
+      <c r="H232" s="26"/>
+      <c r="I232" s="37"/>
+      <c r="J232" s="26"/>
+      <c r="K232" s="37"/>
     </row>
     <row r="233" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A233" s="27"/>
-[...9 lines deleted...]
-      <c r="K233" s="27"/>
+      <c r="A233" s="37"/>
+      <c r="B233" s="25"/>
+      <c r="C233" s="37"/>
+      <c r="D233" s="26"/>
+      <c r="E233" s="37"/>
+      <c r="F233" s="26"/>
+      <c r="G233" s="37"/>
+      <c r="H233" s="26"/>
+      <c r="I233" s="37"/>
+      <c r="J233" s="26"/>
+      <c r="K233" s="37"/>
     </row>
     <row r="234" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A234" s="27"/>
-[...9 lines deleted...]
-      <c r="K234" s="27"/>
+      <c r="A234" s="37"/>
+      <c r="B234" s="25"/>
+      <c r="C234" s="37"/>
+      <c r="D234" s="26"/>
+      <c r="E234" s="37"/>
+      <c r="F234" s="26"/>
+      <c r="G234" s="37"/>
+      <c r="H234" s="26"/>
+      <c r="I234" s="37"/>
+      <c r="J234" s="26"/>
+      <c r="K234" s="37"/>
     </row>
     <row r="235" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A235" s="27"/>
-[...9 lines deleted...]
-      <c r="K235" s="27"/>
+      <c r="A235" s="37"/>
+      <c r="B235" s="25"/>
+      <c r="C235" s="37"/>
+      <c r="D235" s="26"/>
+      <c r="E235" s="37"/>
+      <c r="F235" s="26"/>
+      <c r="G235" s="37"/>
+      <c r="H235" s="26"/>
+      <c r="I235" s="37"/>
+      <c r="J235" s="26"/>
+      <c r="K235" s="37"/>
     </row>
     <row r="236" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A236" s="27"/>
-[...9 lines deleted...]
-      <c r="K236" s="27"/>
+      <c r="A236" s="37"/>
+      <c r="B236" s="25"/>
+      <c r="C236" s="37"/>
+      <c r="D236" s="26"/>
+      <c r="E236" s="37"/>
+      <c r="F236" s="26"/>
+      <c r="G236" s="37"/>
+      <c r="H236" s="26"/>
+      <c r="I236" s="37"/>
+      <c r="J236" s="26"/>
+      <c r="K236" s="37"/>
     </row>
     <row r="237" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A237" s="27"/>
-[...9 lines deleted...]
-      <c r="K237" s="27"/>
+      <c r="A237" s="37"/>
+      <c r="B237" s="25"/>
+      <c r="C237" s="37"/>
+      <c r="D237" s="26"/>
+      <c r="E237" s="37"/>
+      <c r="F237" s="26"/>
+      <c r="G237" s="37"/>
+      <c r="H237" s="26"/>
+      <c r="I237" s="37"/>
+      <c r="J237" s="26"/>
+      <c r="K237" s="37"/>
     </row>
     <row r="238" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A238" s="27"/>
-[...9 lines deleted...]
-      <c r="K238" s="27"/>
+      <c r="A238" s="37"/>
+      <c r="B238" s="25"/>
+      <c r="C238" s="37"/>
+      <c r="D238" s="26"/>
+      <c r="E238" s="37"/>
+      <c r="F238" s="26"/>
+      <c r="G238" s="37"/>
+      <c r="H238" s="26"/>
+      <c r="I238" s="37"/>
+      <c r="J238" s="26"/>
+      <c r="K238" s="37"/>
     </row>
     <row r="239" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A239" s="27"/>
-[...9 lines deleted...]
-      <c r="K239" s="27"/>
+      <c r="A239" s="37"/>
+      <c r="B239" s="25"/>
+      <c r="C239" s="37"/>
+      <c r="D239" s="26"/>
+      <c r="E239" s="37"/>
+      <c r="F239" s="26"/>
+      <c r="G239" s="37"/>
+      <c r="H239" s="26"/>
+      <c r="I239" s="37"/>
+      <c r="J239" s="26"/>
+      <c r="K239" s="37"/>
     </row>
     <row r="240" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A240" s="27"/>
-[...9 lines deleted...]
-      <c r="K240" s="27"/>
+      <c r="A240" s="37"/>
+      <c r="B240" s="25"/>
+      <c r="C240" s="37"/>
+      <c r="D240" s="26"/>
+      <c r="E240" s="37"/>
+      <c r="F240" s="26"/>
+      <c r="G240" s="37"/>
+      <c r="H240" s="26"/>
+      <c r="I240" s="37"/>
+      <c r="J240" s="26"/>
+      <c r="K240" s="37"/>
     </row>
     <row r="241" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A241" s="27"/>
-[...9 lines deleted...]
-      <c r="K241" s="27"/>
+      <c r="A241" s="37"/>
+      <c r="B241" s="25"/>
+      <c r="C241" s="37"/>
+      <c r="D241" s="26"/>
+      <c r="E241" s="37"/>
+      <c r="F241" s="26"/>
+      <c r="G241" s="37"/>
+      <c r="H241" s="26"/>
+      <c r="I241" s="37"/>
+      <c r="J241" s="26"/>
+      <c r="K241" s="37"/>
     </row>
     <row r="242" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A242" s="27"/>
-[...9 lines deleted...]
-      <c r="K242" s="27"/>
+      <c r="A242" s="37"/>
+      <c r="B242" s="25"/>
+      <c r="C242" s="37"/>
+      <c r="D242" s="26"/>
+      <c r="E242" s="37"/>
+      <c r="F242" s="26"/>
+      <c r="G242" s="37"/>
+      <c r="H242" s="26"/>
+      <c r="I242" s="37"/>
+      <c r="J242" s="26"/>
+      <c r="K242" s="37"/>
     </row>
     <row r="243" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A243" s="27"/>
-[...9 lines deleted...]
-      <c r="K243" s="27"/>
+      <c r="A243" s="37"/>
+      <c r="B243" s="25"/>
+      <c r="C243" s="37"/>
+      <c r="D243" s="26"/>
+      <c r="E243" s="37"/>
+      <c r="F243" s="26"/>
+      <c r="G243" s="37"/>
+      <c r="H243" s="26"/>
+      <c r="I243" s="37"/>
+      <c r="J243" s="26"/>
+      <c r="K243" s="37"/>
     </row>
     <row r="244" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A244" s="27"/>
-[...9 lines deleted...]
-      <c r="K244" s="27"/>
+      <c r="A244" s="37"/>
+      <c r="B244" s="25"/>
+      <c r="C244" s="37"/>
+      <c r="D244" s="26"/>
+      <c r="E244" s="37"/>
+      <c r="F244" s="26"/>
+      <c r="G244" s="37"/>
+      <c r="H244" s="26"/>
+      <c r="I244" s="37"/>
+      <c r="J244" s="26"/>
+      <c r="K244" s="37"/>
     </row>
     <row r="245" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A245" s="27"/>
-[...9 lines deleted...]
-      <c r="K245" s="27"/>
+      <c r="A245" s="37"/>
+      <c r="B245" s="25"/>
+      <c r="C245" s="37"/>
+      <c r="D245" s="26"/>
+      <c r="E245" s="37"/>
+      <c r="F245" s="26"/>
+      <c r="G245" s="37"/>
+      <c r="H245" s="26"/>
+      <c r="I245" s="37"/>
+      <c r="J245" s="26"/>
+      <c r="K245" s="37"/>
     </row>
     <row r="246" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A246" s="27"/>
-[...9 lines deleted...]
-      <c r="K246" s="27"/>
+      <c r="A246" s="37"/>
+      <c r="B246" s="25"/>
+      <c r="C246" s="37"/>
+      <c r="D246" s="26"/>
+      <c r="E246" s="37"/>
+      <c r="F246" s="26"/>
+      <c r="G246" s="37"/>
+      <c r="H246" s="26"/>
+      <c r="I246" s="37"/>
+      <c r="J246" s="26"/>
+      <c r="K246" s="37"/>
     </row>
     <row r="247" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A247" s="27"/>
-[...9 lines deleted...]
-      <c r="K247" s="27"/>
+      <c r="A247" s="37"/>
+      <c r="B247" s="25"/>
+      <c r="C247" s="37"/>
+      <c r="D247" s="26"/>
+      <c r="E247" s="37"/>
+      <c r="F247" s="26"/>
+      <c r="G247" s="37"/>
+      <c r="H247" s="26"/>
+      <c r="I247" s="37"/>
+      <c r="J247" s="26"/>
+      <c r="K247" s="37"/>
     </row>
     <row r="248" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A248" s="27"/>
-[...9 lines deleted...]
-      <c r="K248" s="27"/>
+      <c r="A248" s="37"/>
+      <c r="B248" s="25"/>
+      <c r="C248" s="37"/>
+      <c r="D248" s="26"/>
+      <c r="E248" s="37"/>
+      <c r="F248" s="26"/>
+      <c r="G248" s="37"/>
+      <c r="H248" s="26"/>
+      <c r="I248" s="37"/>
+      <c r="J248" s="26"/>
+      <c r="K248" s="37"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="13">
-    <mergeCell ref="A1:K1"/>
-[...4 lines deleted...]
-    <mergeCell ref="J3:K3"/>
     <mergeCell ref="B6:K6"/>
     <mergeCell ref="B4:K4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="J3:K3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{37D679E3-E744-4CD6-BA94-806E3BBAE194}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A85C9D14-73FB-43F9-A175-3FB94310AAFC}">
   <sheetPr codeName="Arkusz3"/>
   <dimension ref="A1:K9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.7109375" style="39" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="16384" width="8.85546875" style="27"/>
+    <col min="1" max="1" width="4.7109375" style="49" customWidth="1"/>
+    <col min="2" max="2" width="85.7109375" style="37" customWidth="1"/>
+    <col min="3" max="3" width="85.7109375" style="57" customWidth="1"/>
+    <col min="4" max="4" width="3.7109375" style="37" customWidth="1"/>
+    <col min="5" max="5" width="10.7109375" style="37" customWidth="1"/>
+    <col min="6" max="7" width="40.7109375" style="37" customWidth="1"/>
+    <col min="8" max="8" width="3.7109375" style="37" customWidth="1"/>
+    <col min="9" max="9" width="10.7109375" style="37" customWidth="1"/>
+    <col min="10" max="11" width="40.7109375" style="37" customWidth="1"/>
+    <col min="12" max="16384" width="8.85546875" style="37"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="31" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C1" s="30" t="s">
+    <row r="1" spans="1:11" s="41" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A1" s="38" t="s">
         <v>208</v>
       </c>
-      <c r="E1" s="32"/>
-      <c r="I1" s="32" t="s">
+      <c r="B1" s="39" t="s">
         <v>209</v>
       </c>
-      <c r="J1" s="31" t="s">
+      <c r="C1" s="40" t="s">
         <v>210</v>
       </c>
-      <c r="K1" s="31" t="s">
+      <c r="E1" s="42"/>
+      <c r="I1" s="42" t="s">
         <v>211</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="33" t="s">
+      <c r="J1" s="41" t="s">
         <v>212</v>
       </c>
-      <c r="B2" s="34" t="s">
+      <c r="K1" s="41" t="s">
         <v>213</v>
       </c>
-      <c r="C2" s="35" t="s">
+    </row>
+    <row r="2" spans="1:11" s="46" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A2" s="43" t="s">
         <v>214</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="37" t="s">
+      <c r="B2" s="44" t="s">
         <v>215</v>
       </c>
-      <c r="C3" s="38" t="s">
+      <c r="C2" s="45" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="4" spans="1:11" s="36" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      <c r="C9" s="46"/>
+    <row r="3" spans="1:11" s="46" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="43"/>
+      <c r="B3" s="47" t="s">
+        <v>217</v>
+      </c>
+      <c r="C3" s="48" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" s="46" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="49"/>
+      <c r="B4" s="50"/>
+      <c r="C4" s="51"/>
+    </row>
+    <row r="5" spans="1:11" s="46" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A5" s="52"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="54"/>
+    </row>
+    <row r="6" spans="1:11" s="46" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A6" s="52"/>
+      <c r="B6" s="53"/>
+      <c r="C6" s="54"/>
+    </row>
+    <row r="7" spans="1:11" s="46" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A7" s="55"/>
+      <c r="C7" s="56"/>
+    </row>
+    <row r="8" spans="1:11" s="46" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A8" s="55"/>
+      <c r="C8" s="56"/>
+    </row>
+    <row r="9" spans="1:11" s="46" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A9" s="55"/>
+      <c r="C9" s="56"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010021C46080551799478E82C9F006110887" ma:contentTypeVersion="0" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6b89905c94771729a0de27fa7468e115">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b2fdb080088ddf1bdd98b8e55b33ddcf">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
@@ -9416,99 +9443,99 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E3A2777-A8B8-42EC-AB84-1E52E0473612}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E13EEB73-7ECD-403F-8E46-6B22E03F7A01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AA1897F-2461-41AC-B4EA-112CFA1FC123}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1CB74EB-03C3-4BF7-A598-35EA916B7658}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8844A90D-98C7-4248-94D3-51C2BA16AE2C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84E0C140-1F7D-43ED-B05C-51F0E0999C1F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Miesieczne_Monthly</vt:lpstr>
       <vt:lpstr>Metadane_Metadata</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>