--- v2 (2026-08-30)
+++ v3 (2026-10-14)
@@ -10,69 +10,69 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/udostepnianie/bs/BS_do_publikacji/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3508794A-9A99-420C-87DB-A14048D92333}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AB4B33A5-2D33-4D89-97EF-8B17B2110DFA}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{012353BC-84AA-4128-8B66-A37E43F025FF}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{2282E2C9-FDAC-4184-8DC9-0D1BF3B305E0}"/>
   </bookViews>
   <sheets>
     <sheet name="Kwartalne_Quarterly" sheetId="1" r:id="rId1"/>
     <sheet name="Metadane_Metadata" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1340" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1359" uniqueCount="102">
   <si>
     <r>
       <t xml:space="preserve">TABL. 26. WYNIKI FINANSOWE PRZĘDSIEBIORSTW[1]
                </t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">  FINANCIAL RESULTS OF NON-FINANCIAL ENTERPRISES[1]</t>
     </r>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Przychody z całokształtu działalności 
 </t>
     </r>
     <r>
@@ -1367,56 +1367,56 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5A47BB66-985B-459B-B985-A08B04B66863}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A2749E0A-497F-4E33-BE2C-5482652D701B}">
   <sheetPr codeName="Arkusz1"/>
-  <dimension ref="A1:AM240"/>
+  <dimension ref="A1:AM239"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B53" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B51" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.85546875" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="2.140625" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="2.140625" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="2.140625" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="2.140625" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="11" width="2.140625" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="2.140625" customWidth="1"/>
     <col min="14" max="14" width="12.7109375" customWidth="1"/>
     <col min="15" max="15" width="2.140625" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" customWidth="1"/>
     <col min="17" max="17" width="2.140625" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
@@ -9501,123 +9501,161 @@
         <v>50816.6</v>
       </c>
       <c r="AI71" s="5" t="s">
         <v>101</v>
       </c>
       <c r="AJ71" s="12">
         <v>73920</v>
       </c>
       <c r="AK71" s="5" t="s">
         <v>101</v>
       </c>
       <c r="AL71" s="12">
         <v>23103.3</v>
       </c>
       <c r="AM71" s="6" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="72" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B72" s="12">
         <v>2750504.6</v>
       </c>
-      <c r="C72" s="5"/>
+      <c r="C72" s="5" t="s">
+        <v>101</v>
+      </c>
       <c r="D72" s="12">
         <v>1617634.8</v>
       </c>
-      <c r="E72" s="5"/>
+      <c r="E72" s="5" t="s">
+        <v>101</v>
+      </c>
       <c r="F72" s="12">
         <v>1031461.7</v>
       </c>
-      <c r="G72" s="5"/>
+      <c r="G72" s="5" t="s">
+        <v>101</v>
+      </c>
       <c r="H72" s="12">
         <v>49890.7</v>
       </c>
-      <c r="I72" s="5"/>
+      <c r="I72" s="5" t="s">
+        <v>101</v>
+      </c>
       <c r="J72" s="12">
         <v>8899.6</v>
       </c>
-      <c r="K72" s="5"/>
+      <c r="K72" s="5" t="s">
+        <v>101</v>
+      </c>
       <c r="L72" s="12">
         <v>51517.4</v>
       </c>
-      <c r="M72" s="5"/>
+      <c r="M72" s="5" t="s">
+        <v>101</v>
+      </c>
       <c r="N72" s="12">
         <v>2589691.6</v>
       </c>
-      <c r="O72" s="5"/>
+      <c r="O72" s="5" t="s">
+        <v>101</v>
+      </c>
       <c r="P72" s="12">
         <v>1669350.7</v>
       </c>
-      <c r="Q72" s="5"/>
+      <c r="Q72" s="5" t="s">
+        <v>101</v>
+      </c>
       <c r="R72" s="12">
         <v>841024.8</v>
       </c>
-      <c r="S72" s="5"/>
+      <c r="S72" s="5" t="s">
+        <v>101</v>
+      </c>
       <c r="T72" s="12">
         <v>40315.699999999997</v>
       </c>
-      <c r="U72" s="5"/>
+      <c r="U72" s="5" t="s">
+        <v>101</v>
+      </c>
       <c r="V72" s="12">
         <v>39000.400000000001</v>
       </c>
-      <c r="W72" s="5"/>
+      <c r="W72" s="5" t="s">
+        <v>101</v>
+      </c>
       <c r="X72" s="12">
         <v>138721</v>
       </c>
-      <c r="Y72" s="5"/>
+      <c r="Y72" s="5" t="s">
+        <v>101</v>
+      </c>
       <c r="Z72" s="12">
         <v>160813</v>
       </c>
-      <c r="AA72" s="5"/>
+      <c r="AA72" s="5" t="s">
+        <v>101</v>
+      </c>
       <c r="AB72" s="12">
         <v>192706.1</v>
       </c>
-      <c r="AC72" s="5"/>
+      <c r="AC72" s="5" t="s">
+        <v>101</v>
+      </c>
       <c r="AD72" s="12">
         <v>31893.1</v>
       </c>
-      <c r="AE72" s="5"/>
+      <c r="AE72" s="5" t="s">
+        <v>101</v>
+      </c>
       <c r="AF72" s="12">
         <v>27594.9</v>
       </c>
-      <c r="AG72" s="5"/>
+      <c r="AG72" s="5" t="s">
+        <v>101</v>
+      </c>
       <c r="AH72" s="12">
         <v>133218.1</v>
       </c>
-      <c r="AI72" s="5"/>
+      <c r="AI72" s="5" t="s">
+        <v>101</v>
+      </c>
       <c r="AJ72" s="12">
         <v>165247.70000000001</v>
       </c>
-      <c r="AK72" s="5"/>
+      <c r="AK72" s="5" t="s">
+        <v>101</v>
+      </c>
       <c r="AL72" s="12">
         <v>32029.599999999999</v>
       </c>
-      <c r="AM72" s="6"/>
+      <c r="AM72" s="6" t="s">
+        <v>101</v>
+      </c>
     </row>
     <row r="73" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="27"/>
       <c r="B73" s="27"/>
       <c r="C73" s="27"/>
       <c r="D73" s="27"/>
       <c r="E73" s="27"/>
       <c r="F73" s="27"/>
       <c r="G73" s="27"/>
       <c r="H73" s="27"/>
       <c r="I73" s="27"/>
       <c r="J73" s="27"/>
       <c r="K73" s="27"/>
       <c r="L73" s="27"/>
       <c r="M73" s="27"/>
       <c r="N73" s="27"/>
       <c r="O73" s="27"/>
       <c r="P73" s="27"/>
       <c r="Q73" s="27"/>
       <c r="R73" s="27"/>
       <c r="S73" s="27"/>
       <c r="T73" s="27"/>
       <c r="U73" s="27"/>
       <c r="V73" s="27"/>
       <c r="W73" s="27"/>
@@ -16421,91 +16459,50 @@
       <c r="O239" s="27"/>
       <c r="P239" s="27"/>
       <c r="Q239" s="27"/>
       <c r="R239" s="27"/>
       <c r="S239" s="27"/>
       <c r="T239" s="27"/>
       <c r="U239" s="27"/>
       <c r="V239" s="27"/>
       <c r="W239" s="27"/>
       <c r="X239" s="27"/>
       <c r="Y239" s="27"/>
       <c r="Z239" s="27"/>
       <c r="AA239" s="27"/>
       <c r="AB239" s="27"/>
       <c r="AC239" s="27"/>
       <c r="AD239" s="27"/>
       <c r="AE239" s="27"/>
       <c r="AF239" s="27"/>
       <c r="AG239" s="27"/>
       <c r="AH239" s="27"/>
       <c r="AI239" s="27"/>
       <c r="AJ239" s="27"/>
       <c r="AK239" s="27"/>
       <c r="AL239" s="27"/>
       <c r="AM239" s="27"/>
-    </row>
-[...39 lines deleted...]
-      <c r="AM240" s="27"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="45">
     <mergeCell ref="A1:AM1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="AF3:AG3"/>
     <mergeCell ref="AH3:AI3"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="AL3:AM3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:W4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="Z4:AE4"/>
     <mergeCell ref="AF4:AG4"/>
     <mergeCell ref="AH4:AM4"/>
     <mergeCell ref="T3:U3"/>
@@ -16518,51 +16515,51 @@
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AJ5:AK5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE73620D-E65E-44FF-81D7-71E33296212B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5C6DE35-A0A2-42BA-B1C0-66050C87BA0C}">
   <sheetPr codeName="Arkusz3"/>
   <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.7109375" style="23" customWidth="1"/>
     <col min="2" max="3" width="85.7109375" style="25" customWidth="1"/>
     <col min="4" max="4" width="3.7109375" style="25" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="25" customWidth="1"/>
     <col min="6" max="7" width="40.7109375" style="25" customWidth="1"/>
     <col min="8" max="8" width="3.7109375" style="25" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" style="25" customWidth="1"/>
     <col min="10" max="11" width="40.7109375" style="25" customWidth="1"/>
     <col min="12" max="16384" width="8.85546875" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
         <v>89</v>
       </c>
       <c r="B1" s="14" t="s">
         <v>90</v>
       </c>
@@ -16613,59 +16610,65 @@
       <c r="B6" s="24"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B7" s="24"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010021C46080551799478E82C9F006110887" ma:contentTypeVersion="0" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6b89905c94771729a0de27fa7468e115">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b2fdb080088ddf1bdd98b8e55b33ddcf">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ zawartości"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
@@ -16735,91 +16738,85 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B722087-F6A9-46C9-BD90-4E8D43482FE0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E281554-51FD-41A6-B0F5-D42BDED7C47A}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4A532BA-EA66-4AE6-A0B6-17801F200AED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08E7BECD-1133-407B-BA3E-5BE36C5E8F5D}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{354CC43A-62CA-4137-BBF7-4D866EF658AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Kwartalne_Quarterly</vt:lpstr>
       <vt:lpstr>Metadane_Metadata</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>