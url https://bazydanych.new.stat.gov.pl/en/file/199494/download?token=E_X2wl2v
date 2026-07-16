--- v0 (2026-05-30)
+++ v1 (2026-07-16)
@@ -7,72 +7,72 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/GUS/os/BS/BS_do_publikacji/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/udostepnianie/bs/BS_do_publikacji/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5E5C4197-6BE7-452D-9A1F-21FF1C703BC6}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DACD3308-1BD2-4EA4-9F1A-78086FCC3936}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11925" xr2:uid="{154797BE-A1D0-4A6C-A164-66C502D86828}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{67481D98-C1DC-4D16-B263-F4CD6DCDF4B3}"/>
   </bookViews>
   <sheets>
     <sheet name="Kwartalne_Quarterly" sheetId="1" r:id="rId1"/>
     <sheet name="Metadane_Metadata" sheetId="2" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" iterateDelta="1E-4"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1320" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1339" uniqueCount="101">
   <si>
     <r>
       <t xml:space="preserve">TABL. 26. WYNIKI FINANSOWE PRZĘDSIEBIORSTW[1]
                </t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">  FINANCIAL RESULTS OF NON-FINANCIAL ENTERPRISES[1]</t>
     </r>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Przychody z całokształtu działalności 
 </t>
     </r>
     <r>
@@ -658,66 +658,66 @@
 f.wynik finansowy netto to wynik finansowy brutto pomniejszony o obowiązkowe obciążenia. Obowiązkowe obciążenia wyniku finansowego brutto obejmują podatek dochodowy od osób prawnych i fizycznych oraz inne płatności wynikające z odrębnych przepisów. Wpływający na wynik finansowy podatek dochodowy obejmuje część bieżącą i część odroczoną. Część odroczona stanowi różnicę między stanem rezerw i aktywów z tytułu podatku odroczonego (w związku z przejściowymi różnicami między wynikiem finansowym brutto a podstawą opodatkowania, wynikającymi z odmienności momentu ujęcia przychodu i kosztu zgodnie z przepisami o rachunkowości a przepisami podatkowymi) na koniec i początek okresu sprawozdawczego.</t>
   </si>
   <si>
     <t>Quarterly data in regard to financial results of enterprises and investment outlays and newly started investments concern non-financial enterprises (legal entities) with 50 and more persons employed keeping accounting ledgers. The data do not include agriculture, forestry, hunting and fishing (section A according to NACE rev. 2); financial and insurance activities (section K according to NACE rev. 2); higher education institutions; independent public health care facilities; cultural institutions with legal personality; trade unions, religious and political organizations.
 Total revenues include:
 a.net revenues from sale of products, goods and materials (sales revenues) include domestic and export sales of products (finished, semi-finished and services) manufactured by the unit together with packaging, equipment and third party services if invoiced along with products to customers, sales of goods and materials, i.e. tangible current assets purchased for resale in the same condition as received and products manufactured by the unit if they are sold in a chain of own stores along with the third-party goods, as well as amounts due for goods and materials sold regardless whether or not they have been paid;
 b.other operating revenues are revenues indirectly related to the unit's operating activities, in particular: profit from the disposal of non-financial fixed assets (fixed assets, fixed assets under construction, intangible assets, real estate investments and rights), assets (cash) obtained free of charge (including donations), damages, reversed provision, adjustments of write-offs revaluing non-financial assets, revenues from social welfare activities, income from rent or lease of fixed assets or investments in real estate and rights, extraordinary revenues;
 c.financial revenues are for example amounts due for dividends and shares in profit, interest from the loans granted, interest on term deposits, default interest, profit on disposal of investment (sale), reduction of revaluation write-offs of investment values in relation to the total or partial termination of causes resulting in permanent loss of their value, positive surplus exchange differences.
 Total costs include:
 a.costs of products, goods and materials sold include cost of products sold (i.e. basic operational costs decreased by the costs of generating benefits for the need of the unit and corrected by change in stock products) and value of goods and materials sold according to procurement or purchase prices;
 b.other operating costs are costs indirectly related to the unit's operating activity, in particular: loss on disposal of non-financial fixed assets and fixed assets under construction, depreciation of leased or rented fixed assets, unplanned depreciation (impairment charges), penalties, fines, damages, receivables written off partially or fully as a result of bankruptcy, composition or restructuring proceeding, provisions created for certain or highly probable future liabilities (loss on economic transactions in progress), write offs revaluing non-financial assets, costs of maintaining social facilities, donations or free of charge transferred fixed assets, extraordinary costs;
 c.financial costs are for example interest on bank credits and loans, interest and discount on bonds issued by the unit, default interest, loss on disposal of investments, revaluation write-offs of investment values, negative surplus exchange differences.
 Net revenues from sale and costs of products, goods and materials sold which have an influence on the financial result are expressed in actual sales prices, taking into account discounts, rebates and reductions, excluding the value added tax (VAT).
 Financial results:
 a.financial result from the sale of products, goods and materials is the difference between the net revenues from  sale of products, goods and materials and the costs incurred to obtain them (the costs of products, goods and materials sold);
 b.financial result from other operating activity is the difference between the other operating revenues and the other operating costs. From 2002 the item comprised part of extraordinary events related to operating activity and from 2016 all kind of extraordinary events related to operating activity;
 c.financial result from operating activity is the difference between total operating revenues and total operating costs;
 d.result on financial activity is the difference between the financial revenues and the financial costs;
 e.gross financial result is calculated as the difference of total revenues and total costs – in case of surplus of total costs over total revenues, the financial result is recorded with the sign (–);
 f.net financial result is a gross financial result reduced by obligatory encumbrances. Obligatory encumbrances on gross financial result include corporate income tax and other payments under separate regulations. The income tax affecting the financial result includes current and deferred part. The deferred part is the difference between deferred income tax provisions and deferred income tax assets (due to temporary differences between gross financial result and taxable base, resulting from differences in the time of recognition of revenue and cost in accordance with accounting regulations and tax provisions) as of the end and beginning of the reporting period.</t>
   </si>
   <si>
     <t>[2]</t>
   </si>
   <si>
-    <t>[3]</t>
+    <t>W związku ze zmianą w Ustawie o rachunkowości, od 2026 r. pozycja nie obejmuje materiałów; zostały one przekwalifikowane z podstawowej działalności operacyjnej do pozostałej działalności operacyjnej. Wpływ tego przeklasyfikowania na dane nie jest znaczący, w związku z powyższym dane z lat poprzednich są porównywalne.</t>
   </si>
   <si>
-    <t/>
+    <t>Due to the change in the Accounting Act, starting from 2026 the item does not include materials; they have been reclassified from main operating activity to other operating activity. The influence of the reclassification on the data is not essential therefore the data from the previous years are comparable.</t>
   </si>
   <si>
-    <t>W związku ze zmianą w Ustawie o rachunkowości, od 2026 r. pozycja nie obejmuje materiałów; zostały one przekwalifikowane z podstawowej działalności operacyjnej do pozostałej działalności operacyjnej. Wpływ tego przeklasyfikowania na dane nie jest znaczący, w związku z powyższym dane z lat poprzednich są porównywalne.</t>
+    <t>[3]</t>
   </si>
   <si>
     <t>W związku ze zmianą w Ustawie o rachunkowości, od 2026 r. pozycja obejmuje materiały, które zostały przekwalifikowane z podstawowej działalności operacyjnej do pozostałej działalności operacyjnej. Wpływ tego przeklasyfikowania na dane nie jest znaczący, w związku z powyższym dane z lat poprzednich są porównywalne.</t>
   </si>
   <si>
-    <t>Due to the change in the Accounting Act, starting from 2026 the item does not include materials; they have been reclassified from main operating activity to other operating activity. The influence of the reclassification on the data is not essential therefore the data from the previous years are comparable.</t>
+    <t>Due to the change in the Accounting Act, starting from 2026 the item includes materials, which have been reclassified from main operating activity to other operating activity. The influence of the reclassification on the data is not essential therefore the data from the previous years are comparable.</t>
   </si>
   <si>
-    <t>Due to the change in the Accounting Act, starting from 2026 the item includes materials, which have been reclassified from main operating activity to other operating activity. The influence of the reclassification on the data is not essential therefore the data from the previous years are comparable.</t>
+    <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9.5"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
@@ -1018,70 +1018,70 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
@@ -1364,398 +1364,398 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E65EA599-267F-4D17-A58C-B342B4275955}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CEF23FD8-438D-4243-B672-F163A6315D90}">
   <sheetPr codeName="Arkusz1"/>
-  <dimension ref="A1:AM241"/>
+  <dimension ref="A1:AM240"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B55" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B51" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.85546875" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="2.140625" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="2.140625" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="2.140625" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="2.140625" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="11" width="2.140625" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="2.140625" customWidth="1"/>
     <col min="14" max="14" width="12.7109375" customWidth="1"/>
     <col min="15" max="15" width="2.140625" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" customWidth="1"/>
     <col min="17" max="17" width="2.140625" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="2.140625" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" customWidth="1"/>
     <col min="21" max="21" width="2.140625" customWidth="1"/>
     <col min="22" max="22" width="12.7109375" customWidth="1"/>
     <col min="23" max="23" width="2.140625" customWidth="1"/>
     <col min="24" max="24" width="12.7109375" customWidth="1"/>
     <col min="25" max="25" width="2.140625" customWidth="1"/>
     <col min="26" max="26" width="12.7109375" customWidth="1"/>
     <col min="27" max="27" width="2.140625" customWidth="1"/>
     <col min="28" max="28" width="12.7109375" customWidth="1"/>
     <col min="29" max="29" width="2.140625" customWidth="1"/>
     <col min="30" max="30" width="12.7109375" customWidth="1"/>
     <col min="31" max="31" width="2.140625" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" customWidth="1"/>
     <col min="33" max="33" width="2.140625" customWidth="1"/>
     <col min="34" max="34" width="12.7109375" customWidth="1"/>
     <col min="35" max="35" width="2.140625" customWidth="1"/>
     <col min="36" max="36" width="12.7109375" customWidth="1"/>
     <col min="37" max="37" width="2.140625" customWidth="1"/>
     <col min="38" max="38" width="12.7109375" customWidth="1"/>
     <col min="39" max="39" width="2.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="37"/>
-[...36 lines deleted...]
-      <c r="AM1" s="37"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+      <c r="W1" s="43"/>
+      <c r="X1" s="43"/>
+      <c r="Y1" s="43"/>
+      <c r="Z1" s="43"/>
+      <c r="AA1" s="43"/>
+      <c r="AB1" s="43"/>
+      <c r="AC1" s="43"/>
+      <c r="AD1" s="43"/>
+      <c r="AE1" s="43"/>
+      <c r="AF1" s="43"/>
+      <c r="AG1" s="43"/>
+      <c r="AH1" s="43"/>
+      <c r="AI1" s="43"/>
+      <c r="AJ1" s="43"/>
+      <c r="AK1" s="43"/>
+      <c r="AL1" s="43"/>
+      <c r="AM1" s="43"/>
     </row>
     <row r="2" spans="1:39" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="26"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
       <c r="N2" s="27"/>
       <c r="O2" s="27"/>
       <c r="P2" s="27"/>
       <c r="Q2" s="27"/>
       <c r="R2" s="27"/>
       <c r="S2" s="27"/>
       <c r="T2" s="27"/>
       <c r="U2" s="27"/>
       <c r="V2" s="27"/>
       <c r="W2" s="27"/>
       <c r="X2" s="27"/>
       <c r="Y2" s="27"/>
       <c r="Z2" s="27"/>
       <c r="AA2" s="27"/>
       <c r="AB2" s="27"/>
       <c r="AC2" s="27"/>
       <c r="AD2" s="27"/>
       <c r="AE2" s="27"/>
       <c r="AF2" s="27"/>
       <c r="AG2" s="27"/>
       <c r="AH2" s="27"/>
       <c r="AI2" s="27"/>
       <c r="AJ2" s="27"/>
       <c r="AK2" s="27"/>
       <c r="AL2" s="27"/>
       <c r="AM2" s="27" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="28"/>
-      <c r="B3" s="38">
+      <c r="B3" s="40">
         <v>1</v>
       </c>
-      <c r="C3" s="38"/>
-      <c r="D3" s="38">
+      <c r="C3" s="40"/>
+      <c r="D3" s="40">
         <v>2</v>
       </c>
-      <c r="E3" s="38"/>
-      <c r="F3" s="38">
+      <c r="E3" s="40"/>
+      <c r="F3" s="40">
         <v>3</v>
       </c>
-      <c r="G3" s="38"/>
-      <c r="H3" s="38">
+      <c r="G3" s="40"/>
+      <c r="H3" s="40">
         <v>4</v>
       </c>
-      <c r="I3" s="38"/>
-      <c r="J3" s="38">
+      <c r="I3" s="40"/>
+      <c r="J3" s="40">
         <v>5</v>
       </c>
-      <c r="K3" s="38"/>
-      <c r="L3" s="38">
+      <c r="K3" s="40"/>
+      <c r="L3" s="40">
         <v>6</v>
       </c>
-      <c r="M3" s="38"/>
-      <c r="N3" s="38">
+      <c r="M3" s="40"/>
+      <c r="N3" s="40">
         <v>7</v>
       </c>
-      <c r="O3" s="38"/>
-      <c r="P3" s="38">
+      <c r="O3" s="40"/>
+      <c r="P3" s="40">
         <v>8</v>
       </c>
-      <c r="Q3" s="38"/>
-      <c r="R3" s="38">
+      <c r="Q3" s="40"/>
+      <c r="R3" s="40">
         <v>9</v>
       </c>
-      <c r="S3" s="38"/>
-      <c r="T3" s="38">
+      <c r="S3" s="40"/>
+      <c r="T3" s="40">
         <v>10</v>
       </c>
-      <c r="U3" s="38"/>
-      <c r="V3" s="38">
+      <c r="U3" s="40"/>
+      <c r="V3" s="40">
         <v>11</v>
       </c>
-      <c r="W3" s="38"/>
-      <c r="X3" s="38">
+      <c r="W3" s="40"/>
+      <c r="X3" s="40">
         <v>12</v>
       </c>
-      <c r="Y3" s="38"/>
-      <c r="Z3" s="38">
+      <c r="Y3" s="40"/>
+      <c r="Z3" s="40">
         <v>13</v>
       </c>
-      <c r="AA3" s="38"/>
-      <c r="AB3" s="38">
+      <c r="AA3" s="40"/>
+      <c r="AB3" s="40">
         <v>14</v>
       </c>
-      <c r="AC3" s="38"/>
-      <c r="AD3" s="38">
+      <c r="AC3" s="40"/>
+      <c r="AD3" s="40">
         <v>15</v>
       </c>
-      <c r="AE3" s="38"/>
-      <c r="AF3" s="38">
+      <c r="AE3" s="40"/>
+      <c r="AF3" s="40">
         <v>16</v>
       </c>
-      <c r="AG3" s="38"/>
-      <c r="AH3" s="38">
+      <c r="AG3" s="40"/>
+      <c r="AH3" s="40">
         <v>17</v>
       </c>
-      <c r="AI3" s="38"/>
-      <c r="AJ3" s="38">
+      <c r="AI3" s="40"/>
+      <c r="AJ3" s="40">
         <v>18</v>
       </c>
-      <c r="AK3" s="38"/>
-      <c r="AL3" s="38">
+      <c r="AK3" s="40"/>
+      <c r="AL3" s="40">
         <v>19</v>
       </c>
-      <c r="AM3" s="39"/>
+      <c r="AM3" s="41"/>
     </row>
     <row r="4" spans="1:39" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="29"/>
-      <c r="B4" s="40" t="s">
+      <c r="B4" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="40"/>
-[...10 lines deleted...]
-      <c r="N4" s="40" t="s">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="O4" s="40"/>
-[...10 lines deleted...]
-      <c r="Z4" s="40" t="s">
+      <c r="O4" s="42"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
+      <c r="S4" s="42"/>
+      <c r="T4" s="42"/>
+      <c r="U4" s="42"/>
+      <c r="V4" s="42"/>
+      <c r="W4" s="42"/>
+      <c r="X4" s="38"/>
+      <c r="Y4" s="39"/>
+      <c r="Z4" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="AA4" s="40"/>
-[...6 lines deleted...]
-      <c r="AH4" s="40" t="s">
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="42"/>
+      <c r="AE4" s="42"/>
+      <c r="AF4" s="38"/>
+      <c r="AG4" s="39"/>
+      <c r="AH4" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="AI4" s="40"/>
-[...3 lines deleted...]
-      <c r="AM4" s="41"/>
+      <c r="AI4" s="42"/>
+      <c r="AJ4" s="42"/>
+      <c r="AK4" s="42"/>
+      <c r="AL4" s="42"/>
+      <c r="AM4" s="38"/>
     </row>
     <row r="5" spans="1:39" ht="110.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="43" t="s">
+      <c r="B5" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="43"/>
-      <c r="D5" s="43" t="s">
+      <c r="C5" s="37"/>
+      <c r="D5" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="43"/>
-      <c r="F5" s="43" t="s">
+      <c r="E5" s="37"/>
+      <c r="F5" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="43"/>
-      <c r="H5" s="43" t="s">
+      <c r="G5" s="37"/>
+      <c r="H5" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="43"/>
-      <c r="J5" s="43" t="s">
+      <c r="I5" s="37"/>
+      <c r="J5" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="K5" s="43"/>
-      <c r="L5" s="43" t="s">
+      <c r="K5" s="37"/>
+      <c r="L5" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="M5" s="43"/>
-      <c r="N5" s="43" t="s">
+      <c r="M5" s="37"/>
+      <c r="N5" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="O5" s="43"/>
-      <c r="P5" s="43" t="s">
+      <c r="O5" s="37"/>
+      <c r="P5" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="Q5" s="43"/>
-      <c r="R5" s="43" t="s">
+      <c r="Q5" s="37"/>
+      <c r="R5" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="S5" s="43"/>
-      <c r="T5" s="43" t="s">
+      <c r="S5" s="37"/>
+      <c r="T5" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="U5" s="43"/>
-      <c r="V5" s="43" t="s">
+      <c r="U5" s="37"/>
+      <c r="V5" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="W5" s="43"/>
-      <c r="X5" s="41" t="s">
+      <c r="W5" s="37"/>
+      <c r="X5" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="Y5" s="42"/>
-      <c r="Z5" s="43" t="s">
+      <c r="Y5" s="39"/>
+      <c r="Z5" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="AA5" s="43"/>
-      <c r="AB5" s="43" t="s">
+      <c r="AA5" s="37"/>
+      <c r="AB5" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="AC5" s="43"/>
-      <c r="AD5" s="43" t="s">
+      <c r="AC5" s="37"/>
+      <c r="AD5" s="37" t="s">
         <v>20</v>
       </c>
-      <c r="AE5" s="43"/>
-      <c r="AF5" s="41" t="s">
+      <c r="AE5" s="37"/>
+      <c r="AF5" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="AG5" s="42"/>
-      <c r="AH5" s="43" t="s">
+      <c r="AG5" s="39"/>
+      <c r="AH5" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="AI5" s="43"/>
-      <c r="AJ5" s="43" t="s">
+      <c r="AI5" s="37"/>
+      <c r="AJ5" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="AK5" s="43"/>
-      <c r="AL5" s="43" t="s">
+      <c r="AK5" s="37"/>
+      <c r="AL5" s="37" t="s">
         <v>20</v>
       </c>
-      <c r="AM5" s="43"/>
+      <c r="AM5" s="37"/>
     </row>
     <row r="6" spans="1:39" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="31"/>
       <c r="B6" s="32" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="33"/>
       <c r="D6" s="33"/>
       <c r="E6" s="33"/>
       <c r="F6" s="33"/>
       <c r="G6" s="33"/>
       <c r="H6" s="33"/>
       <c r="I6" s="33"/>
       <c r="J6" s="33"/>
       <c r="K6" s="33"/>
       <c r="L6" s="33"/>
       <c r="M6" s="33"/>
       <c r="N6" s="33"/>
       <c r="O6" s="33"/>
       <c r="P6" s="33"/>
       <c r="Q6" s="33"/>
       <c r="R6" s="33"/>
       <c r="S6" s="33"/>
       <c r="T6" s="33"/>
       <c r="U6" s="33"/>
@@ -1764,7738 +1764,7776 @@
       <c r="X6" s="33"/>
       <c r="Y6" s="33"/>
       <c r="Z6" s="33"/>
       <c r="AA6" s="33"/>
       <c r="AB6" s="33"/>
       <c r="AC6" s="33"/>
       <c r="AD6" s="33"/>
       <c r="AE6" s="33"/>
       <c r="AF6" s="33"/>
       <c r="AG6" s="33"/>
       <c r="AH6" s="33"/>
       <c r="AI6" s="33"/>
       <c r="AJ6" s="33"/>
       <c r="AK6" s="33"/>
       <c r="AL6" s="34"/>
       <c r="AM6" s="35"/>
     </row>
     <row r="7" spans="1:39" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="36" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="1">
         <v>457778.6</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D7" s="3">
         <v>268942.09999999998</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F7" s="3">
         <v>172497.4</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H7" s="3">
         <v>7201.9</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J7" s="3">
         <v>815.4</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L7" s="3">
         <v>9137.2000000000007</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N7" s="3">
         <v>434978.4</v>
       </c>
       <c r="O7" s="2" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P7" s="3">
         <v>273449.5</v>
       </c>
       <c r="Q7" s="2" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R7" s="3">
         <v>146969.1</v>
       </c>
       <c r="S7" s="2" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T7" s="3">
         <v>5818.7</v>
       </c>
       <c r="U7" s="2" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V7" s="3">
         <v>8741.2000000000007</v>
       </c>
       <c r="W7" s="2" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X7" s="3">
         <v>21020.9</v>
       </c>
       <c r="Y7" s="2" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z7" s="3">
         <v>22827.200000000001</v>
       </c>
       <c r="AA7" s="2" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB7" s="3">
         <v>30192.1</v>
       </c>
       <c r="AC7" s="2" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD7" s="3">
         <v>7364.9</v>
       </c>
       <c r="AE7" s="2" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF7" s="3">
         <v>4546.8</v>
       </c>
       <c r="AG7" s="2" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH7" s="3">
         <v>18280.400000000001</v>
       </c>
       <c r="AI7" s="2" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ7" s="3">
         <v>25679.1</v>
       </c>
       <c r="AK7" s="2" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL7" s="1">
         <v>7398.7</v>
       </c>
       <c r="AM7" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="36" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="1">
         <v>956711.8</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D8" s="1">
         <v>563770.30000000005</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F8" s="1">
         <v>359474.6</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H8" s="1">
         <v>14949.7</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J8" s="1">
         <v>1903.9</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L8" s="1">
         <v>18517.2</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N8" s="1">
         <v>906115.1</v>
       </c>
       <c r="O8" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P8" s="1">
         <v>571447.9</v>
       </c>
       <c r="Q8" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R8" s="1">
         <v>304388.40000000002</v>
       </c>
       <c r="S8" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1">
         <v>11968.6</v>
       </c>
       <c r="U8" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V8" s="1">
         <v>18310.2</v>
       </c>
       <c r="W8" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X8" s="1">
         <v>47408.6</v>
       </c>
       <c r="Y8" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z8" s="1">
         <v>50575.7</v>
       </c>
       <c r="AA8" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB8" s="1">
         <v>61621.5</v>
       </c>
       <c r="AC8" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD8" s="1">
         <v>11045.8</v>
       </c>
       <c r="AE8" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF8" s="1">
         <v>8767.2999999999993</v>
       </c>
       <c r="AG8" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH8" s="1">
         <v>41808.400000000001</v>
       </c>
       <c r="AI8" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ8" s="1">
         <v>52921.7</v>
       </c>
       <c r="AK8" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL8" s="1">
         <v>11113.3</v>
       </c>
       <c r="AM8" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="36" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="1">
         <v>1472871</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D9" s="1">
         <v>872624</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F9" s="1">
         <v>553556.9</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H9" s="1">
         <v>22064.2</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J9" s="1">
         <v>2938.7</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L9" s="1">
         <v>24626</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N9" s="1">
         <v>1391377.5</v>
       </c>
       <c r="O9" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P9" s="1">
         <v>881423.3</v>
       </c>
       <c r="Q9" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R9" s="1">
         <v>469335.8</v>
       </c>
       <c r="S9" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1">
         <v>18933.3</v>
       </c>
       <c r="U9" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V9" s="1">
         <v>21685.1</v>
       </c>
       <c r="W9" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X9" s="1">
         <v>75421.8</v>
       </c>
       <c r="Y9" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z9" s="1">
         <v>81117.100000000006</v>
       </c>
       <c r="AA9" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB9" s="1">
         <v>92906.8</v>
       </c>
       <c r="AC9" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD9" s="1">
         <v>11789.7</v>
       </c>
       <c r="AE9" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF9" s="1">
         <v>13582.7</v>
       </c>
       <c r="AG9" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH9" s="1">
         <v>67534.399999999994</v>
       </c>
       <c r="AI9" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ9" s="1">
         <v>79425.899999999994</v>
       </c>
       <c r="AK9" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL9" s="1">
         <v>11891.5</v>
       </c>
       <c r="AM9" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="36" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="1">
         <v>2029730.8</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D10" s="1">
         <v>1200633.1000000001</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F10" s="1">
         <v>761015.6</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H10" s="1">
         <v>37356.400000000001</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J10" s="1">
         <v>4411.8</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L10" s="1">
         <v>30725.599999999999</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N10" s="1">
         <v>1922051.9</v>
       </c>
       <c r="O10" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P10" s="1">
         <v>1217468.1000000001</v>
       </c>
       <c r="Q10" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R10" s="1">
         <v>642162.6</v>
       </c>
       <c r="S10" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1">
         <v>32190.1</v>
       </c>
       <c r="U10" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V10" s="1">
         <v>30231.200000000001</v>
       </c>
       <c r="W10" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X10" s="1">
         <v>102018.2</v>
       </c>
       <c r="Y10" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z10" s="1">
         <v>107488.5</v>
       </c>
       <c r="AA10" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB10" s="1">
         <v>121502.5</v>
       </c>
       <c r="AC10" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD10" s="1">
         <v>14014</v>
       </c>
       <c r="AE10" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF10" s="1">
         <v>18043.099999999999</v>
       </c>
       <c r="AG10" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH10" s="1">
         <v>89445.5</v>
       </c>
       <c r="AI10" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ10" s="1">
         <v>103163.8</v>
       </c>
       <c r="AK10" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL10" s="1">
         <v>13718.3</v>
       </c>
       <c r="AM10" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="1">
         <v>512781.6</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D11" s="1">
         <v>306832.3</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F11" s="1">
         <v>191523</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H11" s="1">
         <v>7646.7</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J11" s="1">
         <v>961.2</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L11" s="1">
         <v>6779.7</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N11" s="1">
         <v>485532.3</v>
       </c>
       <c r="O11" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P11" s="1">
         <v>309803.09999999998</v>
       </c>
       <c r="Q11" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R11" s="1">
         <v>162108.79999999999</v>
       </c>
       <c r="S11" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1">
         <v>5820.2</v>
       </c>
       <c r="U11" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V11" s="1">
         <v>7800.2</v>
       </c>
       <c r="W11" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X11" s="1">
         <v>26443.3</v>
       </c>
       <c r="Y11" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z11" s="1">
         <v>27296.400000000001</v>
       </c>
       <c r="AA11" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB11" s="1">
         <v>34588.1</v>
       </c>
       <c r="AC11" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD11" s="1">
         <v>7291.7</v>
       </c>
       <c r="AE11" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF11" s="1">
         <v>5339.6</v>
       </c>
       <c r="AG11" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH11" s="1">
         <v>21956.799999999999</v>
       </c>
       <c r="AI11" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ11" s="1">
         <v>29272.7</v>
       </c>
       <c r="AK11" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL11" s="1">
         <v>7315.9</v>
       </c>
       <c r="AM11" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="1">
         <v>1072567.1000000001</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D12" s="1">
         <v>639422.19999999995</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F12" s="1">
         <v>395600.8</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H12" s="1">
         <v>17352.5</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J12" s="1">
         <v>2191.1999999999998</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L12" s="1">
         <v>20191.7</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N12" s="1">
         <v>1005928.5</v>
       </c>
       <c r="O12" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P12" s="1">
         <v>644103.4</v>
       </c>
       <c r="Q12" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R12" s="1">
         <v>335018.90000000002</v>
       </c>
       <c r="S12" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1">
         <v>12282.2</v>
       </c>
       <c r="U12" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V12" s="1">
         <v>14524</v>
       </c>
       <c r="W12" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X12" s="1">
         <v>55900.6</v>
       </c>
       <c r="Y12" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z12" s="1">
         <v>66659.399999999994</v>
       </c>
       <c r="AA12" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB12" s="1">
         <v>75652.899999999994</v>
       </c>
       <c r="AC12" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD12" s="1">
         <v>8993.5</v>
       </c>
       <c r="AE12" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF12" s="1">
         <v>10503.3</v>
       </c>
       <c r="AG12" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH12" s="1">
         <v>56156</v>
       </c>
       <c r="AI12" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ12" s="1">
         <v>65120.6</v>
       </c>
       <c r="AK12" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL12" s="1">
         <v>8964.6</v>
       </c>
       <c r="AM12" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="1">
         <v>1652839.5</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D13" s="1">
         <v>987007.5</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F13" s="1">
         <v>610436.9</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H13" s="1">
         <v>25886.1</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J13" s="1">
         <v>3453.2</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L13" s="1">
         <v>29508.9</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N13" s="1">
         <v>1560099.4</v>
       </c>
       <c r="O13" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P13" s="1">
         <v>993942.3</v>
       </c>
       <c r="Q13" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R13" s="1">
         <v>516312.2</v>
       </c>
       <c r="S13" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1">
         <v>19552.400000000001</v>
       </c>
       <c r="U13" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V13" s="1">
         <v>30292.5</v>
       </c>
       <c r="W13" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X13" s="1">
         <v>87190</v>
       </c>
       <c r="Y13" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z13" s="1">
         <v>92767.2</v>
       </c>
       <c r="AA13" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB13" s="1">
         <v>105973.3</v>
       </c>
       <c r="AC13" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD13" s="1">
         <v>13206.1</v>
       </c>
       <c r="AE13" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF13" s="1">
         <v>15375.5</v>
       </c>
       <c r="AG13" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH13" s="1">
         <v>77391.7</v>
       </c>
       <c r="AI13" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ13" s="1">
         <v>90492.5</v>
       </c>
       <c r="AK13" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL13" s="1">
         <v>13100.7</v>
       </c>
       <c r="AM13" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="1">
         <v>2294301.9</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D14" s="1">
         <v>1364943.7</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F14" s="1">
         <v>843523.7</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H14" s="1">
         <v>39916.5</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J14" s="1">
         <v>4971.3</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L14" s="1">
         <v>45917.9</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N14" s="1">
         <v>2169484.4</v>
       </c>
       <c r="O14" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P14" s="1">
         <v>1376126.4</v>
       </c>
       <c r="Q14" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R14" s="1">
         <v>716249.3</v>
       </c>
       <c r="S14" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1">
         <v>33134.5</v>
       </c>
       <c r="U14" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V14" s="1">
         <v>43974.3</v>
       </c>
       <c r="W14" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X14" s="1">
         <v>116091.8</v>
       </c>
       <c r="Y14" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z14" s="1">
         <v>124886.7</v>
       </c>
       <c r="AA14" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB14" s="1">
         <v>142390.1</v>
       </c>
       <c r="AC14" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD14" s="1">
         <v>17503.400000000001</v>
       </c>
       <c r="AE14" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF14" s="1">
         <v>20936.3</v>
       </c>
       <c r="AG14" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH14" s="1">
         <v>103950.3</v>
       </c>
       <c r="AI14" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ14" s="1">
         <v>121126.2</v>
       </c>
       <c r="AK14" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL14" s="1">
         <v>17175.900000000001</v>
       </c>
       <c r="AM14" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="1">
         <v>574194</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D15" s="1">
         <v>335728.8</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F15" s="1">
         <v>214038.7</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H15" s="1">
         <v>10895.5</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J15" s="1">
         <v>1163.2</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L15" s="1">
         <v>13530.9</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N15" s="1">
         <v>545264.6</v>
       </c>
       <c r="O15" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P15" s="1">
         <v>342990.9</v>
       </c>
       <c r="Q15" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R15" s="1">
         <v>182338.9</v>
       </c>
       <c r="S15" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1">
         <v>8554.5</v>
       </c>
       <c r="U15" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V15" s="1">
         <v>11380.3</v>
       </c>
       <c r="W15" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X15" s="1">
         <v>24437.7</v>
       </c>
       <c r="Y15" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z15" s="1">
         <v>28910.2</v>
       </c>
       <c r="AA15" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB15" s="1">
         <v>37437.1</v>
       </c>
       <c r="AC15" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD15" s="1">
         <v>8526.9</v>
       </c>
       <c r="AE15" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF15" s="1">
         <v>5349.5</v>
       </c>
       <c r="AG15" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH15" s="1">
         <v>23560.7</v>
       </c>
       <c r="AI15" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ15" s="1">
         <v>31970.5</v>
       </c>
       <c r="AK15" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL15" s="1">
         <v>8409.7999999999993</v>
       </c>
       <c r="AM15" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="1">
         <v>1160587.8999999999</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D16" s="1">
         <v>689849.9</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F16" s="1">
         <v>428274.3</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H16" s="1">
         <v>20026.099999999999</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J16" s="1">
         <v>2455.1</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L16" s="1">
         <v>22437.599999999999</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N16" s="1">
         <v>1104931.1000000001</v>
       </c>
       <c r="O16" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P16" s="1">
         <v>706139.9</v>
       </c>
       <c r="Q16" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R16" s="1">
         <v>362962.8</v>
       </c>
       <c r="S16" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1">
         <v>16485.8</v>
       </c>
       <c r="U16" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V16" s="1">
         <v>19342.7</v>
       </c>
       <c r="W16" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X16" s="1">
         <v>49021.599999999999</v>
       </c>
       <c r="Y16" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z16" s="1">
         <v>55631.1</v>
       </c>
       <c r="AA16" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB16" s="1">
         <v>69386.3</v>
       </c>
       <c r="AC16" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD16" s="1">
         <v>13755.2</v>
       </c>
       <c r="AE16" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF16" s="1">
         <v>9435.6</v>
       </c>
       <c r="AG16" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH16" s="1">
         <v>46195.5</v>
       </c>
       <c r="AI16" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ16" s="1">
         <v>59672.2</v>
       </c>
       <c r="AK16" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL16" s="1">
         <v>13476.7</v>
       </c>
       <c r="AM16" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="1">
         <v>1760310.2</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D17" s="1">
         <v>1043245.6</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F17" s="1">
         <v>656558.19999999995</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H17" s="1">
         <v>29366.799999999999</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J17" s="1">
         <v>3995</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L17" s="1">
         <v>31139.599999999999</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N17" s="1">
         <v>1679033.6</v>
       </c>
       <c r="O17" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P17" s="1">
         <v>1067875</v>
       </c>
       <c r="Q17" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R17" s="1">
         <v>557848.4</v>
       </c>
       <c r="S17" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1">
         <v>24226.9</v>
       </c>
       <c r="U17" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V17" s="1">
         <v>29083.200000000001</v>
       </c>
       <c r="W17" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X17" s="1">
         <v>74080.399999999994</v>
       </c>
       <c r="Y17" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z17" s="1">
         <v>81237.899999999994</v>
       </c>
       <c r="AA17" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB17" s="1">
         <v>99123.8</v>
       </c>
       <c r="AC17" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD17" s="1">
         <v>17885.900000000001</v>
       </c>
       <c r="AE17" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF17" s="1">
         <v>14008.2</v>
       </c>
       <c r="AG17" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH17" s="1">
         <v>67229.600000000006</v>
       </c>
       <c r="AI17" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ17" s="1">
         <v>84822.1</v>
       </c>
       <c r="AK17" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL17" s="1">
         <v>17592.5</v>
       </c>
       <c r="AM17" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="1">
         <v>2383226.7000000002</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D18" s="1">
         <v>1409985.5</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F18" s="1">
         <v>889333.6</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H18" s="1">
         <v>44809.9</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J18" s="1">
         <v>5640.7</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L18" s="1">
         <v>39097.699999999997</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N18" s="1">
         <v>2283868.1</v>
       </c>
       <c r="O18" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P18" s="1">
         <v>1444115.7</v>
       </c>
       <c r="Q18" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R18" s="1">
         <v>756089</v>
       </c>
       <c r="S18" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1">
         <v>42650.9</v>
       </c>
       <c r="U18" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V18" s="1">
         <v>41012.6</v>
       </c>
       <c r="W18" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X18" s="1">
         <v>99114.4</v>
       </c>
       <c r="Y18" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z18" s="1">
         <v>99372</v>
       </c>
       <c r="AA18" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB18" s="1">
         <v>123534.3</v>
       </c>
       <c r="AC18" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD18" s="1">
         <v>24162.3</v>
       </c>
       <c r="AE18" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF18" s="1">
         <v>17255.099999999999</v>
       </c>
       <c r="AG18" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH18" s="1">
         <v>82116.899999999994</v>
       </c>
       <c r="AI18" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ18" s="1">
         <v>105437.4</v>
       </c>
       <c r="AK18" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL18" s="1">
         <v>23320.5</v>
       </c>
       <c r="AM18" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="1">
         <v>551403.9</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D19" s="1">
         <v>326437.09999999998</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F19" s="1">
         <v>208606.1</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H19" s="1">
         <v>8907.2999999999993</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J19" s="1">
         <v>1234.0999999999999</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L19" s="1">
         <v>7453.4</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N19" s="1">
         <v>529498.30000000005</v>
       </c>
       <c r="O19" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P19" s="1">
         <v>335359.90000000002</v>
       </c>
       <c r="Q19" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R19" s="1">
         <v>176941.7</v>
       </c>
       <c r="S19" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1">
         <v>6634.8</v>
       </c>
       <c r="U19" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V19" s="1">
         <v>10561.9</v>
       </c>
       <c r="W19" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X19" s="1">
         <v>22741.599999999999</v>
       </c>
       <c r="Y19" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z19" s="1">
         <v>21879.1</v>
       </c>
       <c r="AA19" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB19" s="1">
         <v>32072.6</v>
       </c>
       <c r="AC19" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD19" s="1">
         <v>10193.5</v>
       </c>
       <c r="AE19" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF19" s="1">
         <v>4256.3</v>
       </c>
       <c r="AG19" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH19" s="1">
         <v>17622.8</v>
       </c>
       <c r="AI19" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ19" s="1">
         <v>27563.599999999999</v>
       </c>
       <c r="AK19" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL19" s="1">
         <v>9940.7999999999993</v>
       </c>
       <c r="AM19" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="1">
         <v>1141214.8999999999</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D20" s="1">
         <v>668781.1</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F20" s="1">
         <v>431489.3</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H20" s="1">
         <v>18422.900000000001</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J20" s="1">
         <v>2644.2</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L20" s="1">
         <v>22521.599999999999</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N20" s="1">
         <v>1087890.5</v>
       </c>
       <c r="O20" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P20" s="1">
         <v>687082.5</v>
       </c>
       <c r="Q20" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R20" s="1">
         <v>365040.4</v>
       </c>
       <c r="S20" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1">
         <v>13158.7</v>
       </c>
       <c r="U20" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V20" s="1">
         <v>22608.799999999999</v>
       </c>
       <c r="W20" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X20" s="1">
         <v>48147.4</v>
       </c>
       <c r="Y20" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z20" s="1">
         <v>53310.400000000001</v>
       </c>
       <c r="AA20" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB20" s="1">
         <v>68270.899999999994</v>
       </c>
       <c r="AC20" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD20" s="1">
         <v>14960.5</v>
       </c>
       <c r="AE20" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF20" s="1">
         <v>7868.5</v>
       </c>
       <c r="AG20" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH20" s="1">
         <v>45442</v>
       </c>
       <c r="AI20" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ20" s="1">
         <v>59642.2</v>
       </c>
       <c r="AK20" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL20" s="1">
         <v>14200.3</v>
       </c>
       <c r="AM20" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="36" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="1">
         <v>1754751.4</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D21" s="1">
         <v>1032110.7</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F21" s="1">
         <v>666815.69999999995</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H21" s="1">
         <v>28478.7</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J21" s="1">
         <v>4224.8</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L21" s="1">
         <v>27346.3</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N21" s="1">
         <v>1671980.1</v>
       </c>
       <c r="O21" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P21" s="1">
         <v>1058514.3</v>
       </c>
       <c r="Q21" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R21" s="1">
         <v>564565.9</v>
       </c>
       <c r="S21" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1">
         <v>20320.099999999999</v>
       </c>
       <c r="U21" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V21" s="1">
         <v>28579.8</v>
       </c>
       <c r="W21" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X21" s="1">
         <v>75846.3</v>
       </c>
       <c r="Y21" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z21" s="1">
         <v>82793.2</v>
       </c>
       <c r="AA21" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB21" s="1">
         <v>99167</v>
       </c>
       <c r="AC21" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD21" s="1">
         <v>16373.8</v>
       </c>
       <c r="AE21" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF21" s="1">
         <v>12495.7</v>
       </c>
       <c r="AG21" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH21" s="1">
         <v>70297.5</v>
       </c>
       <c r="AI21" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ21" s="1">
         <v>86124</v>
       </c>
       <c r="AK21" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL21" s="1">
         <v>15826.5</v>
       </c>
       <c r="AM21" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="1">
         <v>2392594.2000000002</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D22" s="1">
         <v>1403383.2</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F22" s="1">
         <v>908902.6</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H22" s="1">
         <v>45497</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J22" s="1">
         <v>6032.2</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L22" s="1">
         <v>34811.300000000003</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N22" s="1">
         <v>2284484.5</v>
       </c>
       <c r="O22" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P22" s="1">
         <v>1447110</v>
       </c>
       <c r="Q22" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R22" s="1">
         <v>765823.5</v>
       </c>
       <c r="S22" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1">
         <v>34856.800000000003</v>
       </c>
       <c r="U22" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V22" s="1">
         <v>36694.199999999997</v>
       </c>
       <c r="W22" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X22" s="1">
         <v>99352.4</v>
       </c>
       <c r="Y22" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z22" s="1">
         <v>108113.5</v>
       </c>
       <c r="AA22" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB22" s="1">
         <v>128048.5</v>
       </c>
       <c r="AC22" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD22" s="1">
         <v>19935.099999999999</v>
       </c>
       <c r="AE22" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF22" s="1">
         <v>16006.1</v>
       </c>
       <c r="AG22" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH22" s="1">
         <v>92107.4</v>
       </c>
       <c r="AI22" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ22" s="1">
         <v>111047.5</v>
       </c>
       <c r="AK22" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL22" s="1">
         <v>18940.099999999999</v>
       </c>
       <c r="AM22" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="36" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="1">
         <v>566408.9</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D23" s="1">
         <v>337035.3</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F23" s="1">
         <v>215357.3</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H23" s="1">
         <v>8952</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J23" s="1">
         <v>1408.4</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L23" s="1">
         <v>5064.2</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N23" s="1">
         <v>540827.4</v>
       </c>
       <c r="O23" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P23" s="1">
         <v>345134.8</v>
       </c>
       <c r="Q23" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R23" s="1">
         <v>182489.3</v>
       </c>
       <c r="S23" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1">
         <v>5712.4</v>
       </c>
       <c r="U23" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V23" s="1">
         <v>7490.9</v>
       </c>
       <c r="W23" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X23" s="1">
         <v>24768.6</v>
       </c>
       <c r="Y23" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z23" s="1">
         <v>25584.9</v>
       </c>
       <c r="AA23" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB23" s="1">
         <v>33239.4</v>
       </c>
       <c r="AC23" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD23" s="1">
         <v>7654.6</v>
       </c>
       <c r="AE23" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF23" s="1">
         <v>4326</v>
       </c>
       <c r="AG23" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH23" s="1">
         <v>21258.9</v>
       </c>
       <c r="AI23" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ23" s="1">
         <v>28860.400000000001</v>
       </c>
       <c r="AK23" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL23" s="1">
         <v>7601.5</v>
       </c>
       <c r="AM23" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="36" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="1">
         <v>1169743.8999999999</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D24" s="1">
         <v>692441.59999999998</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F24" s="1">
         <v>441752.2</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H24" s="1">
         <v>18751.5</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J24" s="1">
         <v>2889.7</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L24" s="1">
         <v>16798.599999999999</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N24" s="1">
         <v>1115284.8</v>
       </c>
       <c r="O24" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P24" s="1">
         <v>709545.1</v>
       </c>
       <c r="Q24" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R24" s="1">
         <v>372667.6</v>
       </c>
       <c r="S24" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1">
         <v>13707</v>
       </c>
       <c r="U24" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V24" s="1">
         <v>19365.099999999999</v>
       </c>
       <c r="W24" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X24" s="1">
         <v>51981.1</v>
       </c>
       <c r="Y24" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z24" s="1">
         <v>54513.9</v>
       </c>
       <c r="AA24" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB24" s="1">
         <v>69623.199999999997</v>
       </c>
       <c r="AC24" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD24" s="1">
         <v>15109.3</v>
       </c>
       <c r="AE24" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF24" s="1">
         <v>8383.9</v>
       </c>
       <c r="AG24" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH24" s="1">
         <v>46130</v>
       </c>
       <c r="AI24" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ24" s="1">
         <v>61031.7</v>
       </c>
       <c r="AK24" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL24" s="1">
         <v>14901.7</v>
       </c>
       <c r="AM24" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="36" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="1">
         <v>1794603.2</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D25" s="1">
         <v>1058672.6000000001</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F25" s="1">
         <v>674831.1</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H25" s="1">
         <v>27308</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J25" s="1">
         <v>4508.2</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L25" s="1">
         <v>33791.5</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N25" s="1">
         <v>1707795.8</v>
       </c>
       <c r="O25" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P25" s="1">
         <v>1084974.6000000001</v>
       </c>
       <c r="Q25" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R25" s="1">
         <v>567571.69999999995</v>
       </c>
       <c r="S25" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1">
         <v>20693.400000000001</v>
       </c>
       <c r="U25" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V25" s="1">
         <v>34556.1</v>
       </c>
       <c r="W25" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X25" s="1">
         <v>80957.399999999994</v>
       </c>
       <c r="Y25" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z25" s="1">
         <v>86871.4</v>
       </c>
       <c r="AA25" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB25" s="1">
         <v>105673.8</v>
       </c>
       <c r="AC25" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD25" s="1">
         <v>18802.3</v>
       </c>
       <c r="AE25" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF25" s="1">
         <v>12383.4</v>
       </c>
       <c r="AG25" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH25" s="1">
         <v>74488</v>
       </c>
       <c r="AI25" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ25" s="1">
         <v>92794.5</v>
       </c>
       <c r="AK25" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL25" s="1">
         <v>18306.5</v>
       </c>
       <c r="AM25" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="36" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="1">
         <v>2442964.7000000002</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D26" s="1">
         <v>1443377.4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F26" s="1">
         <v>916013.7</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H26" s="1">
         <v>42031.3</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J26" s="1">
         <v>6341.2</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L26" s="1">
         <v>41542.400000000001</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N26" s="1">
         <v>2337425.6</v>
       </c>
       <c r="O26" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P26" s="1">
         <v>1484961.6</v>
       </c>
       <c r="Q26" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R26" s="1">
         <v>768966.9</v>
       </c>
       <c r="S26" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T26" s="1">
         <v>35415.699999999997</v>
       </c>
       <c r="U26" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V26" s="1">
         <v>48081.5</v>
       </c>
       <c r="W26" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X26" s="1">
         <v>105462.7</v>
       </c>
       <c r="Y26" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z26" s="1">
         <v>105685.9</v>
       </c>
       <c r="AA26" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB26" s="1">
         <v>132352</v>
       </c>
       <c r="AC26" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD26" s="1">
         <v>26666.1</v>
       </c>
       <c r="AE26" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF26" s="1">
         <v>15527.3</v>
       </c>
       <c r="AG26" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH26" s="1">
         <v>90158.6</v>
       </c>
       <c r="AI26" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ26" s="1">
         <v>115546</v>
       </c>
       <c r="AK26" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL26" s="1">
         <v>25387.4</v>
       </c>
       <c r="AM26" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="36" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="1">
         <v>592326</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D27" s="1">
         <v>354535.7</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F27" s="1">
         <v>221158.5</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H27" s="1">
         <v>8558</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J27" s="1">
         <v>1428.8</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L27" s="1">
         <v>8073.7</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N27" s="1">
         <v>563936.9</v>
       </c>
       <c r="O27" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P27" s="1">
         <v>361853.8</v>
       </c>
       <c r="Q27" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R27" s="1">
         <v>185661.8</v>
       </c>
       <c r="S27" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1">
         <v>6710.4</v>
       </c>
       <c r="U27" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V27" s="1">
         <v>9710.9</v>
       </c>
       <c r="W27" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X27" s="1">
         <v>28178.6</v>
       </c>
       <c r="Y27" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z27" s="1">
         <v>28354.400000000001</v>
       </c>
       <c r="AA27" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB27" s="1">
         <v>36810.800000000003</v>
       </c>
       <c r="AC27" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD27" s="1">
         <v>8456.4</v>
       </c>
       <c r="AE27" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF27" s="1">
         <v>5033.6000000000004</v>
       </c>
       <c r="AG27" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH27" s="1">
         <v>23320.799999999999</v>
       </c>
       <c r="AI27" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ27" s="1">
         <v>31869.8</v>
       </c>
       <c r="AK27" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL27" s="1">
         <v>8549</v>
       </c>
       <c r="AM27" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="36" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="1">
         <v>1211368.2</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D28" s="1">
         <v>721083.5</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F28" s="1">
         <v>453898.2</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H28" s="1">
         <v>17430.2</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J28" s="1">
         <v>3035.6</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L28" s="1">
         <v>18956.400000000001</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N28" s="1">
         <v>1146901.8999999999</v>
       </c>
       <c r="O28" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P28" s="1">
         <v>736532.2</v>
       </c>
       <c r="Q28" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R28" s="1">
         <v>380864.5</v>
       </c>
       <c r="S28" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T28" s="1">
         <v>13149.4</v>
       </c>
       <c r="U28" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V28" s="1">
         <v>16355.8</v>
       </c>
       <c r="W28" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X28" s="1">
         <v>57585</v>
       </c>
       <c r="Y28" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z28" s="1">
         <v>64367.5</v>
       </c>
       <c r="AA28" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB28" s="1">
         <v>77021.399999999994</v>
       </c>
       <c r="AC28" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD28" s="1">
         <v>12653.8</v>
       </c>
       <c r="AE28" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF28" s="1">
         <v>9895.9</v>
       </c>
       <c r="AG28" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH28" s="1">
         <v>54471.6</v>
       </c>
       <c r="AI28" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ28" s="1">
         <v>67131.3</v>
       </c>
       <c r="AK28" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL28" s="1">
         <v>12659.7</v>
       </c>
       <c r="AM28" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="36" t="s">
         <v>45</v>
       </c>
       <c r="B29" s="1">
         <v>1850894.1</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D29" s="1">
         <v>1099925.7</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F29" s="1">
         <v>696370.6</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H29" s="1">
         <v>29766.5</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J29" s="1">
         <v>4807</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L29" s="1">
         <v>24831.3</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N29" s="1">
         <v>1764860.5</v>
       </c>
       <c r="O29" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P29" s="1">
         <v>1133019.5</v>
       </c>
       <c r="Q29" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R29" s="1">
         <v>583539.1</v>
       </c>
       <c r="S29" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T29" s="1">
         <v>23658.799999999999</v>
       </c>
       <c r="U29" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V29" s="1">
         <v>24643</v>
       </c>
       <c r="W29" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X29" s="1">
         <v>79737.600000000006</v>
       </c>
       <c r="Y29" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z29" s="1">
         <v>86011.1</v>
       </c>
       <c r="AA29" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB29" s="1">
         <v>109315.6</v>
       </c>
       <c r="AC29" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD29" s="1">
         <v>23304.400000000001</v>
       </c>
       <c r="AE29" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF29" s="1">
         <v>13003.9</v>
       </c>
       <c r="AG29" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH29" s="1">
         <v>73007.199999999997</v>
       </c>
       <c r="AI29" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ29" s="1">
         <v>95088.3</v>
       </c>
       <c r="AK29" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL29" s="1">
         <v>22081.1</v>
       </c>
       <c r="AM29" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="36" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="1">
         <v>2520937.7999999998</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D30" s="1">
         <v>1498883.5</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F30" s="1">
         <v>945918.7</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H30" s="1">
         <v>41134.1</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J30" s="1">
         <v>6282</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L30" s="1">
         <v>35001.5</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N30" s="1">
         <v>2412760.6</v>
       </c>
       <c r="O30" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P30" s="1">
         <v>1543999.1</v>
       </c>
       <c r="Q30" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R30" s="1">
         <v>790114.8</v>
       </c>
       <c r="S30" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T30" s="1">
         <v>35519.9</v>
       </c>
       <c r="U30" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V30" s="1">
         <v>43126.9</v>
       </c>
       <c r="W30" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X30" s="1">
         <v>110688.3</v>
       </c>
       <c r="Y30" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z30" s="1">
         <v>108215.2</v>
       </c>
       <c r="AA30" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB30" s="1">
         <v>138473.60000000001</v>
       </c>
       <c r="AC30" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD30" s="1">
         <v>30258.400000000001</v>
       </c>
       <c r="AE30" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF30" s="1">
         <v>16674</v>
       </c>
       <c r="AG30" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH30" s="1">
         <v>91541.1</v>
       </c>
       <c r="AI30" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ30" s="1">
         <v>120485.2</v>
       </c>
       <c r="AK30" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL30" s="1">
         <v>28944.1</v>
       </c>
       <c r="AM30" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="1">
         <v>604487</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D31" s="1">
         <v>361246.9</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F31" s="1">
         <v>227178.9</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H31" s="1">
         <v>8933.1</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J31" s="1">
         <v>1619.4</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L31" s="1">
         <v>7128.1</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N31" s="1">
         <v>573955.1</v>
       </c>
       <c r="O31" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P31" s="1">
         <v>370191.5</v>
       </c>
       <c r="Q31" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R31" s="1">
         <v>189197.2</v>
       </c>
       <c r="S31" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T31" s="1">
         <v>6358</v>
       </c>
       <c r="U31" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V31" s="1">
         <v>8208.5</v>
       </c>
       <c r="W31" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X31" s="1">
         <v>29037.200000000001</v>
       </c>
       <c r="Y31" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z31" s="1">
         <v>30531.9</v>
       </c>
       <c r="AA31" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB31" s="1">
         <v>39114.199999999997</v>
       </c>
       <c r="AC31" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD31" s="1">
         <v>8582.2999999999993</v>
       </c>
       <c r="AE31" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF31" s="1">
         <v>5084.8</v>
       </c>
       <c r="AG31" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH31" s="1">
         <v>25447.1</v>
       </c>
       <c r="AI31" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ31" s="1">
         <v>34043.300000000003</v>
       </c>
       <c r="AK31" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL31" s="1">
         <v>8596.2000000000007</v>
       </c>
       <c r="AM31" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="1">
         <v>1254700.2</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D32" s="1">
         <v>743464.6</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F32" s="1">
         <v>468140.4</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H32" s="1">
         <v>20701</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J32" s="1">
         <v>3545.9</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L32" s="1">
         <v>22394.3</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N32" s="1">
         <v>1183722.8999999999</v>
       </c>
       <c r="O32" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P32" s="1">
         <v>762392.5</v>
       </c>
       <c r="Q32" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R32" s="1">
         <v>388185.8</v>
       </c>
       <c r="S32" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T32" s="1">
         <v>14768.2</v>
       </c>
       <c r="U32" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V32" s="1">
         <v>18376.400000000001</v>
       </c>
       <c r="W32" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X32" s="1">
         <v>61026.7</v>
       </c>
       <c r="Y32" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z32" s="1">
         <v>70977.3</v>
       </c>
       <c r="AA32" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB32" s="1">
         <v>84505.3</v>
       </c>
       <c r="AC32" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD32" s="1">
         <v>13528</v>
       </c>
       <c r="AE32" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF32" s="1">
         <v>9455</v>
       </c>
       <c r="AG32" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH32" s="1">
         <v>61522.400000000001</v>
       </c>
       <c r="AI32" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ32" s="1">
         <v>74783.100000000006</v>
       </c>
       <c r="AK32" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL32" s="1">
         <v>13260.8</v>
       </c>
       <c r="AM32" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="36" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="1">
         <v>1904815.2</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D33" s="1">
         <v>1128795.2</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F33" s="1">
         <v>717800.4</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H33" s="1">
         <v>31179.599999999999</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J33" s="1">
         <v>5300</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L33" s="1">
         <v>27039.9</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N33" s="1">
         <v>1801379.3</v>
       </c>
       <c r="O33" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P33" s="1">
         <v>1160165.1000000001</v>
       </c>
       <c r="Q33" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R33" s="1">
         <v>593878.19999999995</v>
       </c>
       <c r="S33" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T33" s="1">
         <v>21626.1</v>
       </c>
       <c r="U33" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V33" s="1">
         <v>25709.8</v>
       </c>
       <c r="W33" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X33" s="1">
         <v>92552.3</v>
       </c>
       <c r="Y33" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z33" s="1">
         <v>103435.9</v>
       </c>
       <c r="AA33" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB33" s="1">
         <v>120837.4</v>
       </c>
       <c r="AC33" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD33" s="1">
         <v>17401.5</v>
       </c>
       <c r="AE33" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF33" s="1">
         <v>14546.7</v>
       </c>
       <c r="AG33" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH33" s="1">
         <v>88889.2</v>
       </c>
       <c r="AI33" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ33" s="1">
         <v>105979</v>
       </c>
       <c r="AK33" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL33" s="1">
         <v>17089.900000000001</v>
       </c>
       <c r="AM33" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="36" t="s">
         <v>50</v>
       </c>
       <c r="B34" s="1">
         <v>2620280.7999999998</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D34" s="1">
         <v>1548918.4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F34" s="1">
         <v>988920.8</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H34" s="1">
         <v>45729.7</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J34" s="1">
         <v>7535</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L34" s="1">
         <v>36711.800000000003</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N34" s="1">
         <v>2488863.1</v>
       </c>
       <c r="O34" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P34" s="1">
         <v>1590579.8</v>
       </c>
       <c r="Q34" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R34" s="1">
         <v>820124.2</v>
       </c>
       <c r="S34" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T34" s="1">
         <v>39101.199999999997</v>
       </c>
       <c r="U34" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V34" s="1">
         <v>39057.800000000003</v>
       </c>
       <c r="W34" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X34" s="1">
         <v>127135.2</v>
       </c>
       <c r="Y34" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z34" s="1">
         <v>131417.70000000001</v>
       </c>
       <c r="AA34" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB34" s="1">
         <v>154837.79999999999</v>
       </c>
       <c r="AC34" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD34" s="1">
         <v>23420.1</v>
       </c>
       <c r="AE34" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF34" s="1">
         <v>20354.599999999999</v>
       </c>
       <c r="AG34" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH34" s="1">
         <v>111063.1</v>
       </c>
       <c r="AI34" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ34" s="1">
         <v>134397.20000000001</v>
       </c>
       <c r="AK34" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL34" s="1">
         <v>23334.1</v>
       </c>
       <c r="AM34" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="36" t="s">
         <v>51</v>
       </c>
       <c r="B35" s="1">
         <v>675317</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D35" s="1">
         <v>399995.3</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F35" s="1">
         <v>255595</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H35" s="1">
         <v>9381.2000000000007</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J35" s="1">
         <v>1889.6</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L35" s="1">
         <v>10345.4</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N35" s="1">
         <v>638686.9</v>
       </c>
       <c r="O35" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P35" s="1">
         <v>408094.9</v>
       </c>
       <c r="Q35" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R35" s="1">
         <v>214072.1</v>
       </c>
       <c r="S35" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T35" s="1">
         <v>6582.6</v>
       </c>
       <c r="U35" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V35" s="1">
         <v>9937.2999999999993</v>
       </c>
       <c r="W35" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X35" s="1">
         <v>33423.300000000003</v>
       </c>
       <c r="Y35" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z35" s="1">
         <v>36630.1</v>
       </c>
       <c r="AA35" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB35" s="1">
         <v>45364.7</v>
       </c>
       <c r="AC35" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD35" s="1">
         <v>8734.6</v>
       </c>
       <c r="AE35" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF35" s="1">
         <v>6729.5</v>
       </c>
       <c r="AG35" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH35" s="1">
         <v>29900.6</v>
       </c>
       <c r="AI35" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ35" s="1">
         <v>38828.9</v>
       </c>
       <c r="AK35" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL35" s="1">
         <v>8928.2999999999993</v>
       </c>
       <c r="AM35" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="36" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="1">
         <v>1376772.8</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D36" s="1">
         <v>811795</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F36" s="1">
         <v>516651.7</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H36" s="1">
         <v>22306.3</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J36" s="1">
         <v>3922.4</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L36" s="1">
         <v>26019.7</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N36" s="1">
         <v>1298019.8999999999</v>
       </c>
       <c r="O36" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P36" s="1">
         <v>833258.9</v>
       </c>
       <c r="Q36" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R36" s="1">
         <v>430861</v>
       </c>
       <c r="S36" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T36" s="1">
         <v>16302.6</v>
       </c>
       <c r="U36" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V36" s="1">
         <v>17597.400000000001</v>
       </c>
       <c r="W36" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X36" s="1">
         <v>64326.9</v>
       </c>
       <c r="Y36" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z36" s="1">
         <v>78752.899999999994</v>
       </c>
       <c r="AA36" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB36" s="1">
         <v>90055.1</v>
       </c>
       <c r="AC36" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD36" s="1">
         <v>11302.2</v>
       </c>
       <c r="AE36" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF36" s="1">
         <v>11800.9</v>
       </c>
       <c r="AG36" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH36" s="1">
         <v>66952.100000000006</v>
       </c>
       <c r="AI36" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ36" s="1">
         <v>78231</v>
       </c>
       <c r="AK36" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL36" s="1">
         <v>11278.9</v>
       </c>
       <c r="AM36" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="36" t="s">
         <v>53</v>
       </c>
       <c r="B37" s="1">
         <v>2084519.2</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D37" s="1">
         <v>1234835.3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F37" s="1">
         <v>787234.3</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H37" s="1">
         <v>30870</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J37" s="1">
         <v>6009.4</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L37" s="1">
         <v>31579.599999999999</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N37" s="1">
         <v>1970688.5</v>
       </c>
       <c r="O37" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P37" s="1">
         <v>1266756.2</v>
       </c>
       <c r="Q37" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R37" s="1">
         <v>654920.19999999995</v>
       </c>
       <c r="S37" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T37" s="1">
         <v>23679.5</v>
       </c>
       <c r="U37" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V37" s="1">
         <v>25332.6</v>
       </c>
       <c r="W37" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X37" s="1">
         <v>100393.2</v>
       </c>
       <c r="Y37" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z37" s="1">
         <v>113830.7</v>
       </c>
       <c r="AA37" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB37" s="1">
         <v>129144.5</v>
       </c>
       <c r="AC37" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD37" s="1">
         <v>15313.8</v>
       </c>
       <c r="AE37" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF37" s="1">
         <v>17910.099999999999</v>
       </c>
       <c r="AG37" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH37" s="1">
         <v>95920.6</v>
       </c>
       <c r="AI37" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ37" s="1">
         <v>111484.7</v>
       </c>
       <c r="AK37" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL37" s="1">
         <v>15564.1</v>
       </c>
       <c r="AM37" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="36" t="s">
         <v>54</v>
       </c>
       <c r="B38" s="1">
         <v>2865057.6</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D38" s="1">
         <v>1686012.1</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F38" s="1">
         <v>1085735.5</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H38" s="1">
         <v>48855.7</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J38" s="1">
         <v>10112.5</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L38" s="1">
         <v>44454.3</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N38" s="1">
         <v>2714983.6</v>
       </c>
       <c r="O38" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P38" s="1">
         <v>1743154</v>
       </c>
       <c r="Q38" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R38" s="1">
         <v>893848.1</v>
       </c>
       <c r="S38" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T38" s="1">
         <v>40580.5</v>
       </c>
       <c r="U38" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V38" s="1">
         <v>37401</v>
       </c>
       <c r="W38" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X38" s="1">
         <v>134745.5</v>
       </c>
       <c r="Y38" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z38" s="1">
         <v>150074</v>
       </c>
       <c r="AA38" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB38" s="1">
         <v>168721.4</v>
       </c>
       <c r="AC38" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD38" s="1">
         <v>18647.3</v>
       </c>
       <c r="AE38" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF38" s="1">
         <v>23678.2</v>
       </c>
       <c r="AG38" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH38" s="1">
         <v>126395.9</v>
       </c>
       <c r="AI38" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ38" s="1">
         <v>145290.1</v>
       </c>
       <c r="AK38" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL38" s="1">
         <v>18894.3</v>
       </c>
       <c r="AM38" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="36" t="s">
         <v>55</v>
       </c>
       <c r="B39" s="1">
         <v>706604.8</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D39" s="1">
         <v>417939.7</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F39" s="1">
         <v>268764.79999999999</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H39" s="1">
         <v>10633.7</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J39" s="1">
         <v>2252.3000000000002</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L39" s="1">
         <v>9266.6</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N39" s="1">
         <v>672813.4</v>
       </c>
       <c r="O39" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P39" s="1">
         <v>430133.3</v>
       </c>
       <c r="Q39" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R39" s="1">
         <v>223426.8</v>
       </c>
       <c r="S39" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T39" s="1">
         <v>7673.2</v>
       </c>
       <c r="U39" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V39" s="1">
         <v>11580.1</v>
       </c>
       <c r="W39" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X39" s="1">
         <v>33144.5</v>
       </c>
       <c r="Y39" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z39" s="1">
         <v>33791.4</v>
       </c>
       <c r="AA39" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB39" s="1">
         <v>42970</v>
       </c>
       <c r="AC39" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD39" s="1">
         <v>9178.6</v>
       </c>
       <c r="AE39" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF39" s="1">
         <v>6581.8</v>
       </c>
       <c r="AG39" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH39" s="1">
         <v>27209.599999999999</v>
       </c>
       <c r="AI39" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ39" s="1">
         <v>36736.5</v>
       </c>
       <c r="AK39" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL39" s="1">
         <v>9526.9</v>
       </c>
       <c r="AM39" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="36" t="s">
         <v>56</v>
       </c>
       <c r="B40" s="1">
         <v>1466606.8</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D40" s="1">
         <v>861870</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F40" s="1">
         <v>559831.1</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H40" s="1">
         <v>20478.2</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J40" s="1">
         <v>4284.7</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L40" s="1">
         <v>24427.5</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N40" s="1">
         <v>1391442.6</v>
       </c>
       <c r="O40" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P40" s="1">
         <v>887919.1</v>
       </c>
       <c r="Q40" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R40" s="1">
         <v>463184.7</v>
       </c>
       <c r="S40" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T40" s="1">
         <v>15213.1</v>
       </c>
       <c r="U40" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V40" s="1">
         <v>25125.7</v>
       </c>
       <c r="W40" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X40" s="1">
         <v>70597.3</v>
       </c>
       <c r="Y40" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z40" s="1">
         <v>75164.2</v>
       </c>
       <c r="AA40" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB40" s="1">
         <v>88642.5</v>
       </c>
       <c r="AC40" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD40" s="1">
         <v>13478.3</v>
       </c>
       <c r="AE40" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF40" s="1">
         <v>12729.4</v>
       </c>
       <c r="AG40" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH40" s="1">
         <v>62434.8</v>
       </c>
       <c r="AI40" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ40" s="1">
         <v>76399.199999999997</v>
       </c>
       <c r="AK40" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL40" s="1">
         <v>13964.4</v>
       </c>
       <c r="AM40" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B41" s="1">
         <v>2232988.2999999998</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D41" s="1">
         <v>1316578.8999999999</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F41" s="1">
         <v>856191.9</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H41" s="1">
         <v>30221.7</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J41" s="1">
         <v>6439.5</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L41" s="1">
         <v>29995.9</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N41" s="1">
         <v>2119411.1</v>
       </c>
       <c r="O41" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P41" s="1">
         <v>1357503.8</v>
       </c>
       <c r="Q41" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R41" s="1">
         <v>709175.7</v>
       </c>
       <c r="S41" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T41" s="1">
         <v>21956.1</v>
       </c>
       <c r="U41" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V41" s="1">
         <v>30775.4</v>
       </c>
       <c r="W41" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X41" s="1">
         <v>106091.2</v>
       </c>
       <c r="Y41" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z41" s="1">
         <v>113577.3</v>
       </c>
       <c r="AA41" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB41" s="1">
         <v>129614.6</v>
       </c>
       <c r="AC41" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD41" s="1">
         <v>16037.3</v>
       </c>
       <c r="AE41" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF41" s="1">
         <v>18965</v>
       </c>
       <c r="AG41" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH41" s="1">
         <v>94612.3</v>
       </c>
       <c r="AI41" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ41" s="1">
         <v>110996.8</v>
       </c>
       <c r="AK41" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL41" s="1">
         <v>16384.599999999999</v>
       </c>
       <c r="AM41" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="36" t="s">
         <v>58</v>
       </c>
       <c r="B42" s="1">
         <v>3057031.9</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D42" s="1">
         <v>1798572.6</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F42" s="1">
         <v>1175735.7</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H42" s="1">
         <v>44927.9</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J42" s="1">
         <v>8929.7000000000007</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L42" s="1">
         <v>37795.699999999997</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N42" s="1">
         <v>2919314.3</v>
       </c>
       <c r="O42" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P42" s="1">
         <v>1863736.3</v>
       </c>
       <c r="Q42" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R42" s="1">
         <v>972929.5</v>
       </c>
       <c r="S42" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T42" s="1">
         <v>41459.9</v>
       </c>
       <c r="U42" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V42" s="1">
         <v>41188.6</v>
       </c>
       <c r="W42" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X42" s="1">
         <v>137642.5</v>
       </c>
       <c r="Y42" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z42" s="1">
         <v>137717.6</v>
       </c>
       <c r="AA42" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB42" s="1">
         <v>162744.6</v>
       </c>
       <c r="AC42" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD42" s="1">
         <v>25027</v>
       </c>
       <c r="AE42" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF42" s="1">
         <v>25021.3</v>
       </c>
       <c r="AG42" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH42" s="1">
         <v>112696.3</v>
       </c>
       <c r="AI42" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ42" s="1">
         <v>137829.1</v>
       </c>
       <c r="AK42" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL42" s="1">
         <v>25132.799999999999</v>
       </c>
       <c r="AM42" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="43" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="36" t="s">
         <v>59</v>
       </c>
       <c r="B43" s="1">
         <v>754061.4</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D43" s="1">
         <v>445375.3</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F43" s="1">
         <v>290398.59999999998</v>
       </c>
       <c r="G43" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H43" s="1">
         <v>10105.6</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J43" s="1">
         <v>1761.8</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L43" s="1">
         <v>8181.9</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N43" s="1">
         <v>721951.7</v>
       </c>
       <c r="O43" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P43" s="1">
         <v>458440.7</v>
       </c>
       <c r="Q43" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R43" s="1">
         <v>243965.4</v>
       </c>
       <c r="S43" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T43" s="1">
         <v>8687.9</v>
       </c>
       <c r="U43" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V43" s="1">
         <v>10857.9</v>
       </c>
       <c r="W43" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X43" s="1">
         <v>33367.9</v>
       </c>
       <c r="Y43" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z43" s="1">
         <v>32109.599999999999</v>
       </c>
       <c r="AA43" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB43" s="1">
         <v>43049</v>
       </c>
       <c r="AC43" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD43" s="1">
         <v>10939.4</v>
       </c>
       <c r="AE43" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF43" s="1">
         <v>6116.2</v>
       </c>
       <c r="AG43" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH43" s="1">
         <v>25993.4</v>
       </c>
       <c r="AI43" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ43" s="1">
         <v>36929.800000000003</v>
       </c>
       <c r="AK43" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL43" s="1">
         <v>10936.4</v>
       </c>
       <c r="AM43" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="36" t="s">
         <v>60</v>
       </c>
       <c r="B44" s="1">
         <v>1570806.7</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D44" s="1">
         <v>920279.3</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F44" s="1">
         <v>606679</v>
       </c>
       <c r="G44" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H44" s="1">
         <v>20199</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J44" s="1">
         <v>3831.8</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L44" s="1">
         <v>23649.4</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N44" s="1">
         <v>1492293.8</v>
       </c>
       <c r="O44" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P44" s="1">
         <v>952628</v>
       </c>
       <c r="Q44" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R44" s="1">
         <v>504560.3</v>
       </c>
       <c r="S44" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T44" s="1">
         <v>15555.4</v>
       </c>
       <c r="U44" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V44" s="1">
         <v>19550</v>
       </c>
       <c r="W44" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X44" s="1">
         <v>69769.899999999994</v>
       </c>
       <c r="Y44" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z44" s="1">
         <v>78512.800000000003</v>
       </c>
       <c r="AA44" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB44" s="1">
         <v>91888.3</v>
       </c>
       <c r="AC44" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD44" s="1">
         <v>13375.5</v>
       </c>
       <c r="AE44" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF44" s="1">
         <v>13224.2</v>
       </c>
       <c r="AG44" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH44" s="1">
         <v>65288.6</v>
       </c>
       <c r="AI44" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ44" s="1">
         <v>78928.100000000006</v>
       </c>
       <c r="AK44" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL44" s="1">
         <v>13639.4</v>
       </c>
       <c r="AM44" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="36" t="s">
         <v>61</v>
       </c>
       <c r="B45" s="1">
         <v>2383038.7000000002</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D45" s="1">
         <v>1397134.6</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F45" s="1">
         <v>925887.9</v>
       </c>
       <c r="G45" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H45" s="1">
         <v>30308</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J45" s="1">
         <v>6019.4</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L45" s="1">
         <v>29708.1</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N45" s="1">
         <v>2267106.1</v>
       </c>
       <c r="O45" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P45" s="1">
         <v>1447025.8</v>
       </c>
       <c r="Q45" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R45" s="1">
         <v>766319.2</v>
       </c>
       <c r="S45" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T45" s="1">
         <v>23805.3</v>
       </c>
       <c r="U45" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V45" s="1">
         <v>29955.9</v>
       </c>
       <c r="W45" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X45" s="1">
         <v>109677.6</v>
       </c>
       <c r="Y45" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z45" s="1">
         <v>115932.6</v>
       </c>
       <c r="AA45" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB45" s="1">
         <v>133466.20000000001</v>
       </c>
       <c r="AC45" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD45" s="1">
         <v>17533.599999999999</v>
       </c>
       <c r="AE45" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF45" s="1">
         <v>19482.8</v>
       </c>
       <c r="AG45" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH45" s="1">
         <v>96449.8</v>
       </c>
       <c r="AI45" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ45" s="1">
         <v>114198.2</v>
       </c>
       <c r="AK45" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL45" s="1">
         <v>17748.400000000001</v>
       </c>
       <c r="AM45" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="36" t="s">
         <v>62</v>
       </c>
       <c r="B46" s="1">
         <v>3235515.6</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D46" s="1">
         <v>1902120.9</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F46" s="1">
         <v>1250863</v>
       </c>
       <c r="G46" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H46" s="1">
         <v>45063.8</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J46" s="1">
         <v>8492.7000000000007</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L46" s="1">
         <v>37467.9</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N46" s="1">
         <v>3088204.9</v>
       </c>
       <c r="O46" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P46" s="1">
         <v>1975153.4</v>
       </c>
       <c r="Q46" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R46" s="1">
         <v>1033831.8</v>
       </c>
       <c r="S46" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T46" s="1">
         <v>40839</v>
       </c>
       <c r="U46" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V46" s="1">
         <v>38380.800000000003</v>
       </c>
       <c r="W46" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X46" s="1">
         <v>143998.70000000001</v>
       </c>
       <c r="Y46" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z46" s="1">
         <v>147310.6</v>
       </c>
       <c r="AA46" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB46" s="1">
         <v>169652.9</v>
       </c>
       <c r="AC46" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD46" s="1">
         <v>22342.3</v>
       </c>
       <c r="AE46" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF46" s="1">
         <v>26121.9</v>
       </c>
       <c r="AG46" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH46" s="1">
         <v>121188.8</v>
       </c>
       <c r="AI46" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ46" s="1">
         <v>143625.60000000001</v>
       </c>
       <c r="AK46" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL46" s="1">
         <v>22436.9</v>
       </c>
       <c r="AM46" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="36" t="s">
         <v>63</v>
       </c>
       <c r="B47" s="1">
         <v>786700.6</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D47" s="1">
         <v>456878.5</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F47" s="1">
         <v>306965.59999999998</v>
       </c>
       <c r="G47" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H47" s="1">
         <v>13457.9</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J47" s="1">
         <v>2005.7</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L47" s="1">
         <v>9398.6</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N47" s="1">
         <v>762799.7</v>
       </c>
       <c r="O47" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P47" s="1">
         <v>478946.9</v>
       </c>
       <c r="Q47" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R47" s="1">
         <v>254833.5</v>
       </c>
       <c r="S47" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T47" s="1">
         <v>9307.7000000000007</v>
       </c>
       <c r="U47" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V47" s="1">
         <v>19711.599999999999</v>
       </c>
       <c r="W47" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X47" s="1">
         <v>30063.7</v>
       </c>
       <c r="Y47" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z47" s="1">
         <v>23900.9</v>
       </c>
       <c r="AA47" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB47" s="1">
         <v>45247.3</v>
       </c>
       <c r="AC47" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD47" s="1">
         <v>21346.400000000001</v>
       </c>
       <c r="AE47" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF47" s="1">
         <v>5338.4</v>
       </c>
       <c r="AG47" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH47" s="1">
         <v>18562.5</v>
       </c>
       <c r="AI47" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ47" s="1">
         <v>39044</v>
       </c>
       <c r="AK47" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL47" s="1">
         <v>20481.5</v>
       </c>
       <c r="AM47" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B48" s="8">
         <v>1489641.6</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D48" s="8">
         <v>868768.2</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F48" s="8">
         <v>576155.30000000005</v>
       </c>
       <c r="G48" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H48" s="8">
         <v>27358.5</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J48" s="8">
         <v>5799.7</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L48" s="8">
         <v>17359.5</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N48" s="8">
         <v>1427029.3</v>
       </c>
       <c r="O48" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P48" s="8">
         <v>906537.9</v>
       </c>
       <c r="Q48" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R48" s="8">
         <v>475067.8</v>
       </c>
       <c r="S48" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T48" s="8">
         <v>20568.7</v>
       </c>
       <c r="U48" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V48" s="8">
         <v>24855</v>
       </c>
       <c r="W48" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X48" s="8">
         <v>63317.9</v>
       </c>
       <c r="Y48" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z48" s="8">
         <v>62612.3</v>
       </c>
       <c r="AA48" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB48" s="8">
         <v>91344.1</v>
       </c>
       <c r="AC48" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD48" s="8">
         <v>28731.8</v>
       </c>
       <c r="AE48" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF48" s="8">
         <v>12221.2</v>
       </c>
       <c r="AG48" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH48" s="8">
         <v>50391.1</v>
       </c>
       <c r="AI48" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ48" s="8">
         <v>78363.600000000006</v>
       </c>
       <c r="AK48" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL48" s="8">
         <v>27972.5</v>
       </c>
       <c r="AM48" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="49" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B49" s="8">
         <v>2283821.4</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D49" s="8">
         <v>1339213.8</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F49" s="8">
         <v>875900.8</v>
       </c>
       <c r="G49" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H49" s="8">
         <v>43503.1</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J49" s="8">
         <v>10232.799999999999</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L49" s="8">
         <v>25203.7</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N49" s="8">
         <v>2179507.2999999998</v>
       </c>
       <c r="O49" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P49" s="8">
         <v>1391226.5</v>
       </c>
       <c r="Q49" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R49" s="8">
         <v>718425.59999999998</v>
       </c>
       <c r="S49" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T49" s="8">
         <v>32468.2</v>
       </c>
       <c r="U49" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V49" s="8">
         <v>37387.1</v>
       </c>
       <c r="W49" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X49" s="8">
         <v>105462.5</v>
       </c>
       <c r="Y49" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z49" s="8">
         <v>104314</v>
       </c>
       <c r="AA49" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB49" s="8">
         <v>138925.70000000001</v>
       </c>
       <c r="AC49" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD49" s="8">
         <v>34611.699999999997</v>
       </c>
       <c r="AE49" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF49" s="8">
         <v>18866.7</v>
       </c>
       <c r="AG49" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH49" s="8">
         <v>85447.3</v>
       </c>
       <c r="AI49" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ49" s="8">
         <v>119190.1</v>
       </c>
       <c r="AK49" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL49" s="8">
         <v>33742.800000000003</v>
       </c>
       <c r="AM49" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B50" s="8">
         <v>3206898.4</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D50" s="8">
         <v>1868661.9</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F50" s="8">
         <v>1238945.8</v>
       </c>
       <c r="G50" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H50" s="8">
         <v>62140.9</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J50" s="8">
         <v>13932.1</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L50" s="8">
         <v>37149.699999999997</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N50" s="8">
         <v>3064359.9</v>
       </c>
       <c r="O50" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P50" s="8">
         <v>1942184</v>
       </c>
       <c r="Q50" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R50" s="8">
         <v>1016376.5</v>
       </c>
       <c r="S50" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T50" s="8">
         <v>52607.3</v>
       </c>
       <c r="U50" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V50" s="8">
         <v>53192.1</v>
       </c>
       <c r="W50" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X50" s="8">
         <v>149047.20000000001</v>
       </c>
       <c r="Y50" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z50" s="8">
         <v>142538.4</v>
       </c>
       <c r="AA50" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB50" s="8">
         <v>185198.2</v>
       </c>
       <c r="AC50" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD50" s="8">
         <v>42659.8</v>
       </c>
       <c r="AE50" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF50" s="8">
         <v>26288.400000000001</v>
       </c>
       <c r="AG50" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH50" s="8">
         <v>116250</v>
       </c>
       <c r="AI50" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ50" s="8">
         <v>157625.4</v>
       </c>
       <c r="AK50" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL50" s="8">
         <v>41375.4</v>
       </c>
       <c r="AM50" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="51" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B51" s="8">
         <v>868242.6</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D51" s="8">
         <v>507896.7</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F51" s="8">
         <v>333161.09999999998</v>
       </c>
       <c r="G51" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H51" s="8">
         <v>18799</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J51" s="8">
         <v>2237.6</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L51" s="8">
         <v>8385.7999999999993</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N51" s="8">
         <v>810731.1</v>
       </c>
       <c r="O51" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P51" s="8">
         <v>515760.8</v>
       </c>
       <c r="Q51" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R51" s="8">
         <v>274429.40000000002</v>
       </c>
       <c r="S51" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T51" s="8">
         <v>9789.7999999999993</v>
       </c>
       <c r="U51" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V51" s="8">
         <v>10751.1</v>
       </c>
       <c r="W51" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X51" s="8">
         <v>50867.6</v>
       </c>
       <c r="Y51" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z51" s="8">
         <v>57511.5</v>
       </c>
       <c r="AA51" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB51" s="8">
         <v>70638</v>
       </c>
       <c r="AC51" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD51" s="8">
         <v>13126.5</v>
       </c>
       <c r="AE51" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF51" s="8">
         <v>10412.9</v>
       </c>
       <c r="AG51" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH51" s="8">
         <v>47098.6</v>
       </c>
       <c r="AI51" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ51" s="8">
         <v>61236.3</v>
       </c>
       <c r="AK51" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL51" s="8">
         <v>14137.8</v>
       </c>
       <c r="AM51" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B52" s="8">
         <v>1782459.8</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D52" s="8">
         <v>1042286.7</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F52" s="8">
         <v>681208.2</v>
       </c>
       <c r="G52" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H52" s="8">
         <v>34712.300000000003</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J52" s="8">
         <v>5669.3</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L52" s="8">
         <v>24252.6</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N52" s="8">
         <v>1658446.8</v>
       </c>
       <c r="O52" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P52" s="8">
         <v>1065649.1000000001</v>
       </c>
       <c r="Q52" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R52" s="8">
         <v>558316.80000000005</v>
       </c>
       <c r="S52" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T52" s="8">
         <v>18284.3</v>
       </c>
       <c r="U52" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V52" s="8">
         <v>16196.6</v>
       </c>
       <c r="W52" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X52" s="8">
         <v>99529</v>
       </c>
       <c r="Y52" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z52" s="8">
         <v>124013</v>
       </c>
       <c r="AA52" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB52" s="8">
         <v>139616.20000000001</v>
       </c>
       <c r="AC52" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD52" s="8">
         <v>15603.2</v>
       </c>
       <c r="AE52" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF52" s="8">
         <v>20144.2</v>
       </c>
       <c r="AG52" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH52" s="8">
         <v>103868.8</v>
       </c>
       <c r="AI52" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ52" s="8">
         <v>119831.4</v>
       </c>
       <c r="AK52" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL52" s="8">
         <v>15962.6</v>
       </c>
       <c r="AM52" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B53" s="8">
         <v>2765013.2</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D53" s="8">
         <v>1617547.1</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F53" s="8">
         <v>1054973.8999999999</v>
       </c>
       <c r="G53" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H53" s="8">
         <v>52816.1</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J53" s="8">
         <v>8906.2999999999993</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L53" s="8">
         <v>39676.1</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N53" s="8">
         <v>2572774.5</v>
       </c>
       <c r="O53" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P53" s="8">
         <v>1655272.4</v>
       </c>
       <c r="Q53" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R53" s="8">
         <v>864103.8</v>
       </c>
       <c r="S53" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T53" s="8">
         <v>28211.599999999999</v>
       </c>
       <c r="U53" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V53" s="8">
         <v>25186.799999999999</v>
       </c>
       <c r="W53" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X53" s="8">
         <v>153144.9</v>
       </c>
       <c r="Y53" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z53" s="8">
         <v>192238.7</v>
       </c>
       <c r="AA53" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB53" s="8">
         <v>211127.4</v>
       </c>
       <c r="AC53" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD53" s="8">
         <v>18888.8</v>
       </c>
       <c r="AE53" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF53" s="8">
         <v>30550.9</v>
       </c>
       <c r="AG53" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH53" s="8">
         <v>161687.79999999999</v>
       </c>
       <c r="AI53" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ53" s="8">
         <v>180861.6</v>
       </c>
       <c r="AK53" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL53" s="8">
         <v>19173.8</v>
       </c>
       <c r="AM53" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="54" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B54" s="8">
         <v>3960652.7</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D54" s="8">
         <v>2318532</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F54" s="8">
         <v>1513749.4</v>
       </c>
       <c r="G54" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H54" s="8">
         <v>77809.600000000006</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J54" s="8">
         <v>11847.8</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L54" s="8">
         <v>50561.8</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N54" s="8">
         <v>3695681.8</v>
       </c>
       <c r="O54" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P54" s="8">
         <v>2363317</v>
       </c>
       <c r="Q54" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R54" s="8">
         <v>1247506.8</v>
       </c>
       <c r="S54" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T54" s="8">
         <v>45390.2</v>
       </c>
       <c r="U54" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V54" s="8">
         <v>39467.800000000003</v>
       </c>
       <c r="W54" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X54" s="8">
         <v>221457.6</v>
       </c>
       <c r="Y54" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z54" s="8">
         <v>264970.90000000002</v>
       </c>
       <c r="AA54" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB54" s="8">
         <v>289723.7</v>
       </c>
       <c r="AC54" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD54" s="8">
         <v>24752.799999999999</v>
       </c>
       <c r="AE54" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF54" s="8">
         <v>42507.6</v>
       </c>
       <c r="AG54" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH54" s="8">
         <v>222463.3</v>
       </c>
       <c r="AI54" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ54" s="8">
         <v>247798.9</v>
       </c>
       <c r="AK54" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL54" s="8">
         <v>25335.599999999999</v>
       </c>
       <c r="AM54" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="55" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B55" s="8">
         <v>1130874</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D55" s="8">
         <v>671057.1</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F55" s="8">
         <v>431244</v>
       </c>
       <c r="G55" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H55" s="8">
         <v>15265.5</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J55" s="8">
         <v>2736.2</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L55" s="8">
         <v>13307.3</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N55" s="8">
         <v>1058599.1000000001</v>
       </c>
       <c r="O55" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P55" s="8">
         <v>669965.80000000005</v>
       </c>
       <c r="Q55" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R55" s="8">
         <v>358618.4</v>
       </c>
       <c r="S55" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T55" s="8">
         <v>15529</v>
       </c>
       <c r="U55" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V55" s="8">
         <v>14485.8</v>
       </c>
       <c r="W55" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X55" s="8">
         <v>73716.800000000003</v>
       </c>
       <c r="Y55" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z55" s="8">
         <v>72274.899999999994</v>
       </c>
       <c r="AA55" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB55" s="8">
         <v>87185</v>
       </c>
       <c r="AC55" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD55" s="8">
         <v>14910.1</v>
       </c>
       <c r="AE55" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF55" s="8">
         <v>13366.4</v>
       </c>
       <c r="AG55" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH55" s="8">
         <v>58908.5</v>
       </c>
       <c r="AI55" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ55" s="8">
         <v>73889.2</v>
       </c>
       <c r="AK55" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL55" s="8">
         <v>14980.7</v>
       </c>
       <c r="AM55" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="56" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B56" s="8">
         <v>2373597.2000000002</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D56" s="8">
         <v>1403180.1</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F56" s="8">
         <v>897726.2</v>
       </c>
       <c r="G56" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H56" s="8">
         <v>32880.300000000003</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J56" s="8">
         <v>5423</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L56" s="8">
         <v>39810.699999999997</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N56" s="8">
         <v>2212358.6</v>
       </c>
       <c r="O56" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P56" s="8">
         <v>1404618.1</v>
       </c>
       <c r="Q56" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R56" s="8">
         <v>746336.2</v>
       </c>
       <c r="S56" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T56" s="8">
         <v>30306.7</v>
       </c>
       <c r="U56" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V56" s="8">
         <v>31097.599999999999</v>
       </c>
       <c r="W56" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X56" s="8">
         <v>149951.9</v>
       </c>
       <c r="Y56" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z56" s="8">
         <v>161238.70000000001</v>
       </c>
       <c r="AA56" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB56" s="8">
         <v>183084.79999999999</v>
       </c>
       <c r="AC56" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD56" s="8">
         <v>21846.2</v>
       </c>
       <c r="AE56" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF56" s="8">
         <v>26682.2</v>
       </c>
       <c r="AG56" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH56" s="8">
         <v>134556.5</v>
       </c>
       <c r="AI56" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ56" s="8">
         <v>156694.1</v>
       </c>
       <c r="AK56" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL56" s="8">
         <v>22137.599999999999</v>
       </c>
       <c r="AM56" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="57" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B57" s="8">
         <v>3650433</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D57" s="8">
         <v>2147965.9</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F57" s="8">
         <v>1391467.4</v>
       </c>
       <c r="G57" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H57" s="8">
         <v>49783</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J57" s="8">
         <v>7838.5</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L57" s="8">
         <v>61216.6</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N57" s="8">
         <v>3419785.4</v>
       </c>
       <c r="O57" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P57" s="8">
         <v>2162124.1</v>
       </c>
       <c r="Q57" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R57" s="8">
         <v>1151766.7</v>
       </c>
       <c r="S57" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T57" s="8">
         <v>47104.1</v>
       </c>
       <c r="U57" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V57" s="8">
         <v>58790.6</v>
       </c>
       <c r="W57" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X57" s="8">
         <v>225542.7</v>
       </c>
       <c r="Y57" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z57" s="8">
         <v>230647.6</v>
       </c>
       <c r="AA57" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB57" s="8">
         <v>260197.6</v>
       </c>
       <c r="AC57" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD57" s="8">
         <v>29550</v>
       </c>
       <c r="AE57" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF57" s="8">
         <v>38343.199999999997</v>
       </c>
       <c r="AG57" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH57" s="8">
         <v>192304.4</v>
       </c>
       <c r="AI57" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ57" s="8">
         <v>221780.2</v>
       </c>
       <c r="AK57" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL57" s="8">
         <v>29475.8</v>
       </c>
       <c r="AM57" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="58" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B58" s="8">
         <v>5046969.5999999996</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D58" s="8">
         <v>2978854.8</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F58" s="8">
         <v>1903441.1</v>
       </c>
       <c r="G58" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H58" s="8">
         <v>86372.4</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J58" s="8">
         <v>10604.1</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L58" s="8">
         <v>78301.3</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N58" s="8">
         <v>4742003.3</v>
       </c>
       <c r="O58" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P58" s="8">
         <v>3000974.5</v>
       </c>
       <c r="Q58" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R58" s="8">
         <v>1587599.8</v>
       </c>
       <c r="S58" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T58" s="8">
         <v>69395.399999999994</v>
       </c>
       <c r="U58" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V58" s="8">
         <v>84033.600000000006</v>
       </c>
       <c r="W58" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X58" s="8">
         <v>293721.59999999998</v>
       </c>
       <c r="Y58" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z58" s="8">
         <v>304966.2</v>
       </c>
       <c r="AA58" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB58" s="8">
         <v>339005</v>
       </c>
       <c r="AC58" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD58" s="8">
         <v>34038.800000000003</v>
       </c>
       <c r="AE58" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF58" s="8">
         <v>53537.1</v>
       </c>
       <c r="AG58" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH58" s="8">
         <v>251429.1</v>
       </c>
       <c r="AI58" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ58" s="8">
         <v>284317.8</v>
       </c>
       <c r="AK58" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL58" s="8">
         <v>32888.699999999997</v>
       </c>
       <c r="AM58" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B59" s="8">
         <v>1333911.8999999999</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D59" s="8">
         <v>786023.2</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F59" s="8">
         <v>509436.9</v>
       </c>
       <c r="G59" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H59" s="8">
         <v>22401.1</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J59" s="8">
         <v>3141.3</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L59" s="8">
         <v>16050.7</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N59" s="8">
         <v>1260926</v>
       </c>
       <c r="O59" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P59" s="8">
         <v>797462.9</v>
       </c>
       <c r="Q59" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R59" s="8">
         <v>426137.3</v>
       </c>
       <c r="S59" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T59" s="8">
         <v>15976.7</v>
       </c>
       <c r="U59" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V59" s="8">
         <v>21349</v>
       </c>
       <c r="W59" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X59" s="8">
         <v>71859.899999999994</v>
       </c>
       <c r="Y59" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z59" s="8">
         <v>72985.899999999994</v>
       </c>
       <c r="AA59" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB59" s="8">
         <v>97182.9</v>
       </c>
       <c r="AC59" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD59" s="8">
         <v>24197</v>
       </c>
       <c r="AE59" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF59" s="8">
         <v>14200</v>
       </c>
       <c r="AG59" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH59" s="8">
         <v>58785.9</v>
       </c>
       <c r="AI59" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ59" s="8">
         <v>82443.199999999997</v>
       </c>
       <c r="AK59" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL59" s="8">
         <v>23657.3</v>
       </c>
       <c r="AM59" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B60" s="8">
         <v>2647610.6</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D60" s="8">
         <v>1542422.4</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F60" s="8">
         <v>1017202.6</v>
       </c>
       <c r="G60" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H60" s="8">
         <v>38232.800000000003</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J60" s="8">
         <v>6109.4</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L60" s="8">
         <v>49752.9</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N60" s="8">
         <v>2484990</v>
       </c>
       <c r="O60" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P60" s="8">
         <v>1570213.1</v>
       </c>
       <c r="Q60" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R60" s="8">
         <v>842706.9</v>
       </c>
       <c r="S60" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T60" s="8">
         <v>28814.5</v>
       </c>
       <c r="U60" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V60" s="8">
         <v>43255.5</v>
       </c>
       <c r="W60" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X60" s="8">
         <v>146704.9</v>
       </c>
       <c r="Y60" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z60" s="8">
         <v>162620.6</v>
       </c>
       <c r="AA60" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB60" s="8">
         <v>191964.2</v>
       </c>
       <c r="AC60" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD60" s="8">
         <v>29343.599999999999</v>
       </c>
       <c r="AE60" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF60" s="8">
         <v>28539.8</v>
       </c>
       <c r="AG60" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH60" s="8">
         <v>134080.79999999999</v>
       </c>
       <c r="AI60" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ60" s="8">
         <v>163607.79999999999</v>
       </c>
       <c r="AK60" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL60" s="8">
         <v>29527</v>
       </c>
       <c r="AM60" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="61" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B61" s="8">
         <v>3910184.1</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D61" s="8">
         <v>2287525.9</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F61" s="8">
         <v>1502259.3</v>
       </c>
       <c r="G61" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H61" s="8">
         <v>54702.1</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J61" s="8">
         <v>8867.2999999999993</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L61" s="8">
         <v>65696.899999999994</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N61" s="8">
         <v>3686073.2</v>
       </c>
       <c r="O61" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P61" s="8">
         <v>2337006.7999999998</v>
       </c>
       <c r="Q61" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R61" s="8">
         <v>1243380.5</v>
       </c>
       <c r="S61" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T61" s="8">
         <v>43914.8</v>
       </c>
       <c r="U61" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V61" s="8">
         <v>61771.199999999997</v>
       </c>
       <c r="W61" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X61" s="8">
         <v>209398</v>
       </c>
       <c r="Y61" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z61" s="8">
         <v>224110.9</v>
       </c>
       <c r="AA61" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB61" s="8">
         <v>263591.59999999998</v>
       </c>
       <c r="AC61" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD61" s="8">
         <v>39480.699999999997</v>
       </c>
       <c r="AE61" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF61" s="8">
         <v>39108.699999999997</v>
       </c>
       <c r="AG61" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH61" s="8">
         <v>185002.2</v>
       </c>
       <c r="AI61" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ61" s="8">
         <v>223581.8</v>
       </c>
       <c r="AK61" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL61" s="8">
         <v>38579.599999999999</v>
       </c>
       <c r="AM61" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="62" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B62" s="11">
         <v>5289216.3</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D62" s="11">
         <v>3102733.3</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F62" s="11">
         <v>2007764.9</v>
       </c>
       <c r="G62" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H62" s="11">
         <v>84038.7</v>
       </c>
       <c r="I62" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J62" s="11">
         <v>13497.3</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L62" s="11">
         <v>94679.5</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N62" s="11">
         <v>5005122.7</v>
       </c>
       <c r="O62" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P62" s="11">
         <v>3174331.1</v>
       </c>
       <c r="Q62" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R62" s="11">
         <v>1655727.9</v>
       </c>
       <c r="S62" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T62" s="11">
         <v>72804.5</v>
       </c>
       <c r="U62" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V62" s="11">
         <v>102259.3</v>
       </c>
       <c r="W62" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X62" s="11">
         <v>280439.3</v>
       </c>
       <c r="Y62" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z62" s="11">
         <v>284093.59999999998</v>
       </c>
       <c r="AA62" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB62" s="11">
         <v>340874.5</v>
       </c>
       <c r="AC62" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD62" s="11">
         <v>56780.9</v>
       </c>
       <c r="AE62" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF62" s="11">
         <v>55525.7</v>
       </c>
       <c r="AG62" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH62" s="11">
         <v>228567.9</v>
       </c>
       <c r="AI62" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ62" s="11">
         <v>284520.90000000002</v>
       </c>
       <c r="AK62" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL62" s="11">
         <v>55953</v>
       </c>
       <c r="AM62" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="63" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B63" s="11">
         <v>1251051.5</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D63" s="11">
         <v>733036.6</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F63" s="11">
         <v>482464</v>
       </c>
       <c r="G63" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H63" s="11">
         <v>18217.2</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J63" s="11">
         <v>3129.4</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L63" s="11">
         <v>17333.7</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N63" s="11">
         <v>1204197.3999999999</v>
       </c>
       <c r="O63" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P63" s="11">
         <v>766973.5</v>
       </c>
       <c r="Q63" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R63" s="11">
         <v>400657.6</v>
       </c>
       <c r="S63" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T63" s="11">
         <v>14932.6</v>
       </c>
       <c r="U63" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V63" s="11">
         <v>21633.7</v>
       </c>
       <c r="W63" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X63" s="11">
         <v>47869.5</v>
       </c>
       <c r="Y63" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z63" s="11">
         <v>46854.1</v>
       </c>
       <c r="AA63" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB63" s="11">
         <v>74469.3</v>
       </c>
       <c r="AC63" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD63" s="11">
         <v>27615.200000000001</v>
       </c>
       <c r="AE63" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF63" s="11">
         <v>11509.8</v>
       </c>
       <c r="AG63" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH63" s="11">
         <v>35344.300000000003</v>
       </c>
       <c r="AI63" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ63" s="11">
         <v>63045.5</v>
       </c>
       <c r="AK63" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL63" s="11">
         <v>27701.200000000001</v>
       </c>
       <c r="AM63" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="64" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B64" s="11">
         <v>2505192.4</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D64" s="11">
         <v>1470635.2</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F64" s="11">
         <v>953465.9</v>
       </c>
       <c r="G64" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H64" s="11">
         <v>37542.1</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J64" s="11">
         <v>6786.2</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L64" s="11">
         <v>43549.2</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N64" s="11">
         <v>2388301.9</v>
       </c>
       <c r="O64" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P64" s="11">
         <v>1537515.5</v>
       </c>
       <c r="Q64" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R64" s="11">
         <v>781200.8</v>
       </c>
       <c r="S64" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T64" s="11">
         <v>28956.2</v>
       </c>
       <c r="U64" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V64" s="11">
         <v>40629.5</v>
       </c>
       <c r="W64" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X64" s="11">
         <v>105384.8</v>
       </c>
       <c r="Y64" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z64" s="11">
         <v>116890.5</v>
       </c>
       <c r="AA64" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB64" s="11">
         <v>152267.9</v>
       </c>
       <c r="AC64" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD64" s="11">
         <v>35377.4</v>
       </c>
       <c r="AE64" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF64" s="11">
         <v>20938</v>
       </c>
       <c r="AG64" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH64" s="11">
         <v>95952.4</v>
       </c>
       <c r="AI64" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ64" s="11">
         <v>130693.9</v>
       </c>
       <c r="AK64" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL64" s="11">
         <v>34741.4</v>
       </c>
       <c r="AM64" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="65" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B65" s="11">
         <v>3772534.6</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D65" s="11">
         <v>2219966.2999999998</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F65" s="11">
         <v>1429845.5</v>
       </c>
       <c r="G65" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H65" s="11">
         <v>56630</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J65" s="11">
         <v>11176.2</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L65" s="11">
         <v>66092.899999999994</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N65" s="11">
         <v>3610285.7</v>
       </c>
       <c r="O65" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P65" s="11">
         <v>2318385.9</v>
       </c>
       <c r="Q65" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R65" s="11">
         <v>1170236.1000000001</v>
       </c>
       <c r="S65" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T65" s="11">
         <v>55465.5</v>
       </c>
       <c r="U65" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V65" s="11">
         <v>66198.2</v>
       </c>
       <c r="W65" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X65" s="11">
         <v>161189.79999999999</v>
       </c>
       <c r="Y65" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z65" s="11">
         <v>162248.9</v>
       </c>
       <c r="AA65" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB65" s="11">
         <v>217725.1</v>
       </c>
       <c r="AC65" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD65" s="11">
         <v>55476.2</v>
       </c>
       <c r="AE65" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF65" s="11">
         <v>30237.599999999999</v>
       </c>
       <c r="AG65" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH65" s="11">
         <v>132011.20000000001</v>
       </c>
       <c r="AI65" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ65" s="11">
         <v>185898.4</v>
       </c>
       <c r="AK65" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL65" s="11">
         <v>53887.199999999997</v>
       </c>
       <c r="AM65" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="66" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B66" s="11">
         <v>5133029.9000000004</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D66" s="11">
         <v>3040832.8</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F66" s="11">
         <v>1919798.6</v>
       </c>
       <c r="G66" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H66" s="11">
         <v>85169</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J66" s="11">
         <v>15791.2</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L66" s="11">
         <v>87229.6</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N66" s="11">
         <v>4914664.2</v>
       </c>
       <c r="O66" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P66" s="11">
         <v>3175467.4</v>
       </c>
       <c r="Q66" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R66" s="11">
         <v>1566611.7</v>
       </c>
       <c r="S66" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T66" s="11">
         <v>83106.7</v>
       </c>
       <c r="U66" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V66" s="11">
         <v>89478.399999999994</v>
       </c>
       <c r="W66" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X66" s="11">
         <v>218552.3</v>
       </c>
       <c r="Y66" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z66" s="11">
         <v>218365.7</v>
       </c>
       <c r="AA66" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB66" s="11">
         <v>287829.3</v>
       </c>
       <c r="AC66" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD66" s="11">
         <v>69463.5</v>
       </c>
       <c r="AE66" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF66" s="11">
         <v>44661.5</v>
       </c>
       <c r="AG66" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH66" s="11">
         <v>173704.2</v>
       </c>
       <c r="AI66" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ66" s="11">
         <v>242709.2</v>
       </c>
       <c r="AK66" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL66" s="11">
         <v>69004.899999999994</v>
       </c>
       <c r="AM66" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="67" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B67" s="11">
         <v>1250617.2</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D67" s="11">
         <v>747713.7</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F67" s="11">
         <v>464266.1</v>
       </c>
       <c r="G67" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H67" s="11">
         <v>19104.3</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J67" s="11">
         <v>4465.1000000000004</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L67" s="11">
         <v>19533.099999999999</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N67" s="11">
         <v>1197268.8999999999</v>
       </c>
       <c r="O67" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P67" s="11">
         <v>777273.5</v>
       </c>
       <c r="Q67" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R67" s="11">
         <v>382080.9</v>
       </c>
       <c r="S67" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T67" s="11">
         <v>14571.2</v>
       </c>
       <c r="U67" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V67" s="11">
         <v>23343.3</v>
       </c>
       <c r="W67" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X67" s="11">
         <v>52625.3</v>
       </c>
       <c r="Y67" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z67" s="11">
         <v>53348.3</v>
       </c>
       <c r="AA67" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB67" s="11">
         <v>75236</v>
       </c>
       <c r="AC67" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD67" s="11">
         <v>21887.7</v>
       </c>
       <c r="AE67" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF67" s="11">
         <v>11174.8</v>
       </c>
       <c r="AG67" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH67" s="11">
         <v>42173.5</v>
       </c>
       <c r="AI67" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ67" s="11">
         <v>64197.4</v>
       </c>
       <c r="AK67" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL67" s="11">
         <v>22023.9</v>
       </c>
       <c r="AM67" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="68" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B68" s="11">
         <v>2569217.9</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D68" s="11">
         <v>1529574.3999999999</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F68" s="11">
         <v>948477</v>
       </c>
       <c r="G68" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H68" s="11">
         <v>39945.4</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J68" s="11">
         <v>9117.7000000000007</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L68" s="11">
         <v>51221</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N68" s="11">
         <v>2444629.5</v>
       </c>
       <c r="O68" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P68" s="11">
         <v>1595203.5</v>
       </c>
       <c r="Q68" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R68" s="11">
         <v>772494.6</v>
       </c>
       <c r="S68" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T68" s="11">
         <v>29982.6</v>
       </c>
       <c r="U68" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V68" s="11">
         <v>46948.800000000003</v>
       </c>
       <c r="W68" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X68" s="11">
         <v>110353.3</v>
       </c>
       <c r="Y68" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z68" s="11">
         <v>124588.4</v>
       </c>
       <c r="AA68" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB68" s="11">
         <v>159411.4</v>
       </c>
       <c r="AC68" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD68" s="11">
         <v>34823</v>
       </c>
       <c r="AE68" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF68" s="11">
         <v>22568.6</v>
       </c>
       <c r="AG68" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH68" s="11">
         <v>102019.7</v>
       </c>
       <c r="AI68" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ68" s="11">
         <v>136580.6</v>
       </c>
       <c r="AK68" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL68" s="11">
         <v>34560.9</v>
       </c>
       <c r="AM68" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="69" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B69" s="11">
         <v>3878661.5</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D69" s="11">
         <v>2313728</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F69" s="11">
         <v>1435183.3</v>
       </c>
       <c r="G69" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H69" s="11">
         <v>61513.5</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J69" s="11">
         <v>13209</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L69" s="11">
         <v>68236.7</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N69" s="11">
         <v>3697088.8</v>
       </c>
       <c r="O69" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P69" s="11">
         <v>2419471</v>
       </c>
       <c r="Q69" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R69" s="11">
         <v>1163782.3999999999</v>
       </c>
       <c r="S69" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T69" s="11">
         <v>46589</v>
       </c>
       <c r="U69" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V69" s="11">
         <v>67246.399999999994</v>
       </c>
       <c r="W69" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X69" s="11">
         <v>165657.9</v>
       </c>
       <c r="Y69" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z69" s="11">
         <v>181572.6</v>
       </c>
       <c r="AA69" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB69" s="11">
         <v>233896.7</v>
       </c>
       <c r="AC69" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD69" s="11">
         <v>52324</v>
       </c>
       <c r="AE69" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF69" s="11">
         <v>36169.199999999997</v>
       </c>
       <c r="AG69" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH69" s="11">
         <v>145403.5</v>
       </c>
       <c r="AI69" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ69" s="11">
         <v>199286.6</v>
       </c>
       <c r="AK69" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL69" s="11">
         <v>53883.1</v>
       </c>
       <c r="AM69" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="70" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B70" s="11">
         <v>5279802.3</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D70" s="11">
         <v>3159962.7</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F70" s="11">
         <v>1941558.1</v>
       </c>
       <c r="G70" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H70" s="11">
         <v>91884.1</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J70" s="11">
         <v>18866.7</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="L70" s="11">
         <v>86397.4</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N70" s="11">
         <v>5034454.2</v>
       </c>
       <c r="O70" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P70" s="11">
         <v>3299286.9</v>
       </c>
       <c r="Q70" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="R70" s="11">
         <v>1569133.9</v>
       </c>
       <c r="S70" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T70" s="11">
         <v>78117.5</v>
       </c>
       <c r="U70" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="V70" s="11">
         <v>87915.9</v>
       </c>
       <c r="W70" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="X70" s="11">
         <v>233099.9</v>
       </c>
       <c r="Y70" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="Z70" s="11">
         <v>245348.1</v>
       </c>
       <c r="AA70" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AB70" s="11">
         <v>308473.09999999998</v>
       </c>
       <c r="AC70" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AD70" s="11">
         <v>63125</v>
       </c>
       <c r="AE70" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AF70" s="11">
         <v>48260.6</v>
       </c>
       <c r="AG70" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH70" s="11">
         <v>197087.5</v>
       </c>
       <c r="AI70" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ70" s="11">
         <v>261319.6</v>
       </c>
       <c r="AK70" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL70" s="11">
         <v>64232.1</v>
       </c>
       <c r="AM70" s="6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B71" s="12">
         <v>1321573.3999999999</v>
       </c>
-      <c r="C71" s="5"/>
+      <c r="C71" s="5" t="s">
+        <v>100</v>
+      </c>
       <c r="D71" s="12">
         <v>781249.8</v>
       </c>
-      <c r="E71" s="5"/>
+      <c r="E71" s="5" t="s">
+        <v>100</v>
+      </c>
       <c r="F71" s="12">
         <v>498542.4</v>
       </c>
-      <c r="G71" s="5"/>
+      <c r="G71" s="5" t="s">
+        <v>100</v>
+      </c>
       <c r="H71" s="12">
         <v>25184.5</v>
       </c>
-      <c r="I71" s="5"/>
+      <c r="I71" s="5" t="s">
+        <v>100</v>
+      </c>
       <c r="J71" s="12">
         <v>3684.5</v>
       </c>
-      <c r="K71" s="5"/>
+      <c r="K71" s="5" t="s">
+        <v>100</v>
+      </c>
       <c r="L71" s="12">
         <v>16596.7</v>
       </c>
-      <c r="M71" s="5"/>
+      <c r="M71" s="5" t="s">
+        <v>100</v>
+      </c>
       <c r="N71" s="12">
         <v>1256193.2</v>
       </c>
-      <c r="O71" s="5"/>
+      <c r="O71" s="5" t="s">
+        <v>100</v>
+      </c>
       <c r="P71" s="12">
         <v>807849.7</v>
       </c>
-      <c r="Q71" s="5"/>
+      <c r="Q71" s="5" t="s">
+        <v>100</v>
+      </c>
       <c r="R71" s="12">
         <v>407277.1</v>
       </c>
-      <c r="S71" s="5"/>
+      <c r="S71" s="5" t="s">
+        <v>100</v>
+      </c>
       <c r="T71" s="12">
         <v>20340.599999999999</v>
       </c>
-      <c r="U71" s="5"/>
+      <c r="U71" s="5" t="s">
+        <v>100</v>
+      </c>
       <c r="V71" s="12">
         <v>20725.8</v>
       </c>
-      <c r="W71" s="5"/>
+      <c r="W71" s="5" t="s">
+        <v>100</v>
+      </c>
       <c r="X71" s="12">
         <v>64665.4</v>
       </c>
-      <c r="Y71" s="5"/>
+      <c r="Y71" s="5" t="s">
+        <v>100</v>
+      </c>
       <c r="Z71" s="12">
         <v>65380.2</v>
       </c>
-      <c r="AA71" s="5"/>
+      <c r="AA71" s="5" t="s">
+        <v>100</v>
+      </c>
       <c r="AB71" s="12">
         <v>88247</v>
       </c>
-      <c r="AC71" s="5"/>
+      <c r="AC71" s="5" t="s">
+        <v>100</v>
+      </c>
       <c r="AD71" s="12">
         <v>22866.9</v>
       </c>
-      <c r="AE71" s="5"/>
+      <c r="AE71" s="5" t="s">
+        <v>100</v>
+      </c>
       <c r="AF71" s="12">
         <v>14563.5</v>
       </c>
-      <c r="AG71" s="5"/>
+      <c r="AG71" s="5" t="s">
+        <v>100</v>
+      </c>
       <c r="AH71" s="12">
         <v>50816.6</v>
       </c>
-      <c r="AI71" s="5"/>
+      <c r="AI71" s="5" t="s">
+        <v>100</v>
+      </c>
       <c r="AJ71" s="12">
         <v>73920</v>
       </c>
-      <c r="AK71" s="5"/>
+      <c r="AK71" s="5" t="s">
+        <v>100</v>
+      </c>
       <c r="AL71" s="12">
         <v>23103.3</v>
       </c>
-      <c r="AM71" s="5"/>
+      <c r="AM71" s="6" t="s">
+        <v>100</v>
+      </c>
     </row>
     <row r="72" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="27"/>
       <c r="B72" s="27"/>
       <c r="C72" s="27"/>
       <c r="D72" s="27"/>
       <c r="E72" s="27"/>
       <c r="F72" s="27"/>
       <c r="G72" s="27"/>
       <c r="H72" s="27"/>
       <c r="I72" s="27"/>
       <c r="J72" s="27"/>
       <c r="K72" s="27"/>
       <c r="L72" s="27"/>
       <c r="M72" s="27"/>
       <c r="N72" s="27"/>
       <c r="O72" s="27"/>
       <c r="P72" s="27"/>
       <c r="Q72" s="27"/>
       <c r="R72" s="27"/>
       <c r="S72" s="27"/>
       <c r="T72" s="27"/>
       <c r="U72" s="27"/>
       <c r="V72" s="27"/>
       <c r="W72" s="27"/>
@@ -16382,209 +16420,168 @@
       <c r="P240" s="27"/>
       <c r="Q240" s="27"/>
       <c r="R240" s="27"/>
       <c r="S240" s="27"/>
       <c r="T240" s="27"/>
       <c r="U240" s="27"/>
       <c r="V240" s="27"/>
       <c r="W240" s="27"/>
       <c r="X240" s="27"/>
       <c r="Y240" s="27"/>
       <c r="Z240" s="27"/>
       <c r="AA240" s="27"/>
       <c r="AB240" s="27"/>
       <c r="AC240" s="27"/>
       <c r="AD240" s="27"/>
       <c r="AE240" s="27"/>
       <c r="AF240" s="27"/>
       <c r="AG240" s="27"/>
       <c r="AH240" s="27"/>
       <c r="AI240" s="27"/>
       <c r="AJ240" s="27"/>
       <c r="AK240" s="27"/>
       <c r="AL240" s="27"/>
       <c r="AM240" s="27"/>
     </row>
-    <row r="241" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...39 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="45">
-    <mergeCell ref="AL5:AM5"/>
-[...29 lines deleted...]
-    <mergeCell ref="AF4:AG4"/>
     <mergeCell ref="A1:AM1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="AF3:AG3"/>
     <mergeCell ref="AH3:AI3"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="AL3:AM3"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="N4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="Z4:AE4"/>
+    <mergeCell ref="AF4:AG4"/>
+    <mergeCell ref="AH4:AM4"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="Z3:AA3"/>
+    <mergeCell ref="AB3:AC3"/>
+    <mergeCell ref="AD3:AE3"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E9021FA-4C93-45E3-B4D3-F5441158C25E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{510018F5-AC22-488E-BA15-20CF1F901A0B}">
   <sheetPr codeName="Arkusz3"/>
   <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.7109375" style="23" customWidth="1"/>
     <col min="2" max="3" width="85.7109375" style="25" customWidth="1"/>
     <col min="4" max="4" width="3.7109375" style="25" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="25" customWidth="1"/>
     <col min="6" max="7" width="40.7109375" style="25" customWidth="1"/>
     <col min="8" max="8" width="3.7109375" style="25" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" style="25" customWidth="1"/>
     <col min="10" max="11" width="40.7109375" style="25" customWidth="1"/>
     <col min="12" max="16384" width="8.85546875" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
         <v>88</v>
       </c>
       <c r="B1" s="14" t="s">
         <v>89</v>
       </c>
       <c r="C1" s="14" t="s">
         <v>90</v>
       </c>
       <c r="E1" s="16"/>
       <c r="I1" s="16"/>
     </row>
     <row r="2" spans="1:9" s="20" customFormat="1" ht="409.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="17" t="s">
         <v>91</v>
       </c>
       <c r="B2" s="18" t="s">
         <v>92</v>
       </c>
       <c r="C2" s="19" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="20" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A3" s="17" t="s">
         <v>94</v>
       </c>
       <c r="B3" s="21" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C3" s="22" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
     </row>
     <row r="4" spans="1:9" s="20" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A4" s="17" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B4" s="21" t="s">
         <v>98</v>
       </c>
       <c r="C4" s="22" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="23"/>
       <c r="C5" s="19"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B6" s="24"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B7" s="24"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
@@ -16687,99 +16684,99 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EBF5CD3-A06A-430C-AE5D-D5747F0CA3D2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC3EAF94-42B0-400E-AC04-DCDA9D368BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59240222-5698-4441-87E2-8A074A5BD5E5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1ED28CDE-8E4A-44D9-A1B4-9B4BE7260CBD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32C89C6C-2B29-4C73-8076-97FC92F73046}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7AA6EBB-EEC0-4F8B-A39B-50D0619341BA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Kwartalne_Quarterly</vt:lpstr>
       <vt:lpstr>Metadane_Metadata</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>