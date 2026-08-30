--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -10,69 +10,69 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/udostepnianie/bs/BS_do_publikacji/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DACD3308-1BD2-4EA4-9F1A-78086FCC3936}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3508794A-9A99-420C-87DB-A14048D92333}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{67481D98-C1DC-4D16-B263-F4CD6DCDF4B3}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{012353BC-84AA-4128-8B66-A37E43F025FF}"/>
   </bookViews>
   <sheets>
     <sheet name="Kwartalne_Quarterly" sheetId="1" r:id="rId1"/>
     <sheet name="Metadane_Metadata" sheetId="2" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="191029" iterateDelta="1E-4"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1339" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1340" uniqueCount="102">
   <si>
     <r>
       <t xml:space="preserve">TABL. 26. WYNIKI FINANSOWE PRZĘDSIEBIORSTW[1]
                </t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">  FINANCIAL RESULTS OF NON-FINANCIAL ENTERPRISES[1]</t>
     </r>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Przychody z całokształtu działalności 
 </t>
     </r>
     <r>
@@ -591,50 +591,53 @@
     <t>2024 Q1</t>
   </si>
   <si>
     <t>2024 Q1-Q2</t>
   </si>
   <si>
     <t>2024 Q1-Q3</t>
   </si>
   <si>
     <t>2024 Q1-Q4</t>
   </si>
   <si>
     <t>2025 Q1</t>
   </si>
   <si>
     <t>2025 Q1-Q2</t>
   </si>
   <si>
     <t>2025 Q1-Q3</t>
   </si>
   <si>
     <t>2025 Q1-Q4</t>
   </si>
   <si>
     <t>2026 Q1</t>
+  </si>
+  <si>
+    <t>2026 Q1-Q2</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Nr
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>No.</t>
     </r>
   </si>
   <si>
     <t>Nota informacyjna</t>
   </si>
   <si>
     <t>Information Note</t>
   </si>
   <si>
     <t>[1]</t>
   </si>
@@ -1364,56 +1367,56 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CEF23FD8-438D-4243-B672-F163A6315D90}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5A47BB66-985B-459B-B985-A08B04B66863}">
   <sheetPr codeName="Arkusz1"/>
   <dimension ref="A1:AM240"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B51" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B53" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.85546875" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="2.140625" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="2.140625" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="2.140625" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="2.140625" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="11" width="2.140625" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="2.140625" customWidth="1"/>
     <col min="14" max="14" width="12.7109375" customWidth="1"/>
     <col min="15" max="15" width="2.140625" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" customWidth="1"/>
     <col min="17" max="17" width="2.140625" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
@@ -1764,7817 +1767,7857 @@
       <c r="X6" s="33"/>
       <c r="Y6" s="33"/>
       <c r="Z6" s="33"/>
       <c r="AA6" s="33"/>
       <c r="AB6" s="33"/>
       <c r="AC6" s="33"/>
       <c r="AD6" s="33"/>
       <c r="AE6" s="33"/>
       <c r="AF6" s="33"/>
       <c r="AG6" s="33"/>
       <c r="AH6" s="33"/>
       <c r="AI6" s="33"/>
       <c r="AJ6" s="33"/>
       <c r="AK6" s="33"/>
       <c r="AL6" s="34"/>
       <c r="AM6" s="35"/>
     </row>
     <row r="7" spans="1:39" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="36" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="1">
         <v>457778.6</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D7" s="3">
         <v>268942.09999999998</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F7" s="3">
         <v>172497.4</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H7" s="3">
         <v>7201.9</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J7" s="3">
         <v>815.4</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L7" s="3">
         <v>9137.2000000000007</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N7" s="3">
         <v>434978.4</v>
       </c>
       <c r="O7" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P7" s="3">
         <v>273449.5</v>
       </c>
       <c r="Q7" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R7" s="3">
         <v>146969.1</v>
       </c>
       <c r="S7" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T7" s="3">
         <v>5818.7</v>
       </c>
       <c r="U7" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V7" s="3">
         <v>8741.2000000000007</v>
       </c>
       <c r="W7" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X7" s="3">
         <v>21020.9</v>
       </c>
       <c r="Y7" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z7" s="3">
         <v>22827.200000000001</v>
       </c>
       <c r="AA7" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB7" s="3">
         <v>30192.1</v>
       </c>
       <c r="AC7" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD7" s="3">
         <v>7364.9</v>
       </c>
       <c r="AE7" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF7" s="3">
         <v>4546.8</v>
       </c>
       <c r="AG7" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH7" s="3">
         <v>18280.400000000001</v>
       </c>
       <c r="AI7" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ7" s="3">
         <v>25679.1</v>
       </c>
       <c r="AK7" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL7" s="1">
         <v>7398.7</v>
       </c>
       <c r="AM7" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="8" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="36" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="1">
         <v>956711.8</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D8" s="1">
         <v>563770.30000000005</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F8" s="1">
         <v>359474.6</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H8" s="1">
         <v>14949.7</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J8" s="1">
         <v>1903.9</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L8" s="1">
         <v>18517.2</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N8" s="1">
         <v>906115.1</v>
       </c>
       <c r="O8" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P8" s="1">
         <v>571447.9</v>
       </c>
       <c r="Q8" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R8" s="1">
         <v>304388.40000000002</v>
       </c>
       <c r="S8" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T8" s="1">
         <v>11968.6</v>
       </c>
       <c r="U8" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V8" s="1">
         <v>18310.2</v>
       </c>
       <c r="W8" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X8" s="1">
         <v>47408.6</v>
       </c>
       <c r="Y8" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z8" s="1">
         <v>50575.7</v>
       </c>
       <c r="AA8" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB8" s="1">
         <v>61621.5</v>
       </c>
       <c r="AC8" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD8" s="1">
         <v>11045.8</v>
       </c>
       <c r="AE8" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF8" s="1">
         <v>8767.2999999999993</v>
       </c>
       <c r="AG8" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH8" s="1">
         <v>41808.400000000001</v>
       </c>
       <c r="AI8" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ8" s="1">
         <v>52921.7</v>
       </c>
       <c r="AK8" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL8" s="1">
         <v>11113.3</v>
       </c>
       <c r="AM8" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="9" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="36" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="1">
         <v>1472871</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D9" s="1">
         <v>872624</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F9" s="1">
         <v>553556.9</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H9" s="1">
         <v>22064.2</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J9" s="1">
         <v>2938.7</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L9" s="1">
         <v>24626</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N9" s="1">
         <v>1391377.5</v>
       </c>
       <c r="O9" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P9" s="1">
         <v>881423.3</v>
       </c>
       <c r="Q9" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R9" s="1">
         <v>469335.8</v>
       </c>
       <c r="S9" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T9" s="1">
         <v>18933.3</v>
       </c>
       <c r="U9" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V9" s="1">
         <v>21685.1</v>
       </c>
       <c r="W9" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X9" s="1">
         <v>75421.8</v>
       </c>
       <c r="Y9" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z9" s="1">
         <v>81117.100000000006</v>
       </c>
       <c r="AA9" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB9" s="1">
         <v>92906.8</v>
       </c>
       <c r="AC9" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD9" s="1">
         <v>11789.7</v>
       </c>
       <c r="AE9" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF9" s="1">
         <v>13582.7</v>
       </c>
       <c r="AG9" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH9" s="1">
         <v>67534.399999999994</v>
       </c>
       <c r="AI9" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ9" s="1">
         <v>79425.899999999994</v>
       </c>
       <c r="AK9" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL9" s="1">
         <v>11891.5</v>
       </c>
       <c r="AM9" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="10" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="36" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="1">
         <v>2029730.8</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D10" s="1">
         <v>1200633.1000000001</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F10" s="1">
         <v>761015.6</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H10" s="1">
         <v>37356.400000000001</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J10" s="1">
         <v>4411.8</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L10" s="1">
         <v>30725.599999999999</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N10" s="1">
         <v>1922051.9</v>
       </c>
       <c r="O10" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P10" s="1">
         <v>1217468.1000000001</v>
       </c>
       <c r="Q10" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R10" s="1">
         <v>642162.6</v>
       </c>
       <c r="S10" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T10" s="1">
         <v>32190.1</v>
       </c>
       <c r="U10" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V10" s="1">
         <v>30231.200000000001</v>
       </c>
       <c r="W10" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X10" s="1">
         <v>102018.2</v>
       </c>
       <c r="Y10" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z10" s="1">
         <v>107488.5</v>
       </c>
       <c r="AA10" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB10" s="1">
         <v>121502.5</v>
       </c>
       <c r="AC10" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD10" s="1">
         <v>14014</v>
       </c>
       <c r="AE10" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF10" s="1">
         <v>18043.099999999999</v>
       </c>
       <c r="AG10" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH10" s="1">
         <v>89445.5</v>
       </c>
       <c r="AI10" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ10" s="1">
         <v>103163.8</v>
       </c>
       <c r="AK10" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL10" s="1">
         <v>13718.3</v>
       </c>
       <c r="AM10" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="11" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="1">
         <v>512781.6</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D11" s="1">
         <v>306832.3</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F11" s="1">
         <v>191523</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H11" s="1">
         <v>7646.7</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J11" s="1">
         <v>961.2</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L11" s="1">
         <v>6779.7</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N11" s="1">
         <v>485532.3</v>
       </c>
       <c r="O11" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P11" s="1">
         <v>309803.09999999998</v>
       </c>
       <c r="Q11" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R11" s="1">
         <v>162108.79999999999</v>
       </c>
       <c r="S11" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T11" s="1">
         <v>5820.2</v>
       </c>
       <c r="U11" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V11" s="1">
         <v>7800.2</v>
       </c>
       <c r="W11" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X11" s="1">
         <v>26443.3</v>
       </c>
       <c r="Y11" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z11" s="1">
         <v>27296.400000000001</v>
       </c>
       <c r="AA11" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB11" s="1">
         <v>34588.1</v>
       </c>
       <c r="AC11" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD11" s="1">
         <v>7291.7</v>
       </c>
       <c r="AE11" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF11" s="1">
         <v>5339.6</v>
       </c>
       <c r="AG11" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH11" s="1">
         <v>21956.799999999999</v>
       </c>
       <c r="AI11" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ11" s="1">
         <v>29272.7</v>
       </c>
       <c r="AK11" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL11" s="1">
         <v>7315.9</v>
       </c>
       <c r="AM11" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="12" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="1">
         <v>1072567.1000000001</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D12" s="1">
         <v>639422.19999999995</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F12" s="1">
         <v>395600.8</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H12" s="1">
         <v>17352.5</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J12" s="1">
         <v>2191.1999999999998</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L12" s="1">
         <v>20191.7</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N12" s="1">
         <v>1005928.5</v>
       </c>
       <c r="O12" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P12" s="1">
         <v>644103.4</v>
       </c>
       <c r="Q12" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R12" s="1">
         <v>335018.90000000002</v>
       </c>
       <c r="S12" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T12" s="1">
         <v>12282.2</v>
       </c>
       <c r="U12" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V12" s="1">
         <v>14524</v>
       </c>
       <c r="W12" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X12" s="1">
         <v>55900.6</v>
       </c>
       <c r="Y12" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z12" s="1">
         <v>66659.399999999994</v>
       </c>
       <c r="AA12" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB12" s="1">
         <v>75652.899999999994</v>
       </c>
       <c r="AC12" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD12" s="1">
         <v>8993.5</v>
       </c>
       <c r="AE12" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF12" s="1">
         <v>10503.3</v>
       </c>
       <c r="AG12" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH12" s="1">
         <v>56156</v>
       </c>
       <c r="AI12" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ12" s="1">
         <v>65120.6</v>
       </c>
       <c r="AK12" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL12" s="1">
         <v>8964.6</v>
       </c>
       <c r="AM12" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="13" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="1">
         <v>1652839.5</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D13" s="1">
         <v>987007.5</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F13" s="1">
         <v>610436.9</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H13" s="1">
         <v>25886.1</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J13" s="1">
         <v>3453.2</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L13" s="1">
         <v>29508.9</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N13" s="1">
         <v>1560099.4</v>
       </c>
       <c r="O13" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P13" s="1">
         <v>993942.3</v>
       </c>
       <c r="Q13" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R13" s="1">
         <v>516312.2</v>
       </c>
       <c r="S13" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T13" s="1">
         <v>19552.400000000001</v>
       </c>
       <c r="U13" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V13" s="1">
         <v>30292.5</v>
       </c>
       <c r="W13" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X13" s="1">
         <v>87190</v>
       </c>
       <c r="Y13" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z13" s="1">
         <v>92767.2</v>
       </c>
       <c r="AA13" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB13" s="1">
         <v>105973.3</v>
       </c>
       <c r="AC13" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD13" s="1">
         <v>13206.1</v>
       </c>
       <c r="AE13" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF13" s="1">
         <v>15375.5</v>
       </c>
       <c r="AG13" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH13" s="1">
         <v>77391.7</v>
       </c>
       <c r="AI13" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ13" s="1">
         <v>90492.5</v>
       </c>
       <c r="AK13" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL13" s="1">
         <v>13100.7</v>
       </c>
       <c r="AM13" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="14" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="1">
         <v>2294301.9</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D14" s="1">
         <v>1364943.7</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F14" s="1">
         <v>843523.7</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H14" s="1">
         <v>39916.5</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J14" s="1">
         <v>4971.3</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L14" s="1">
         <v>45917.9</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N14" s="1">
         <v>2169484.4</v>
       </c>
       <c r="O14" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P14" s="1">
         <v>1376126.4</v>
       </c>
       <c r="Q14" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R14" s="1">
         <v>716249.3</v>
       </c>
       <c r="S14" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T14" s="1">
         <v>33134.5</v>
       </c>
       <c r="U14" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V14" s="1">
         <v>43974.3</v>
       </c>
       <c r="W14" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X14" s="1">
         <v>116091.8</v>
       </c>
       <c r="Y14" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z14" s="1">
         <v>124886.7</v>
       </c>
       <c r="AA14" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB14" s="1">
         <v>142390.1</v>
       </c>
       <c r="AC14" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD14" s="1">
         <v>17503.400000000001</v>
       </c>
       <c r="AE14" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF14" s="1">
         <v>20936.3</v>
       </c>
       <c r="AG14" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH14" s="1">
         <v>103950.3</v>
       </c>
       <c r="AI14" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ14" s="1">
         <v>121126.2</v>
       </c>
       <c r="AK14" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL14" s="1">
         <v>17175.900000000001</v>
       </c>
       <c r="AM14" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="15" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="1">
         <v>574194</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D15" s="1">
         <v>335728.8</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F15" s="1">
         <v>214038.7</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H15" s="1">
         <v>10895.5</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J15" s="1">
         <v>1163.2</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L15" s="1">
         <v>13530.9</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N15" s="1">
         <v>545264.6</v>
       </c>
       <c r="O15" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P15" s="1">
         <v>342990.9</v>
       </c>
       <c r="Q15" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R15" s="1">
         <v>182338.9</v>
       </c>
       <c r="S15" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T15" s="1">
         <v>8554.5</v>
       </c>
       <c r="U15" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V15" s="1">
         <v>11380.3</v>
       </c>
       <c r="W15" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X15" s="1">
         <v>24437.7</v>
       </c>
       <c r="Y15" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z15" s="1">
         <v>28910.2</v>
       </c>
       <c r="AA15" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB15" s="1">
         <v>37437.1</v>
       </c>
       <c r="AC15" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD15" s="1">
         <v>8526.9</v>
       </c>
       <c r="AE15" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF15" s="1">
         <v>5349.5</v>
       </c>
       <c r="AG15" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH15" s="1">
         <v>23560.7</v>
       </c>
       <c r="AI15" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ15" s="1">
         <v>31970.5</v>
       </c>
       <c r="AK15" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL15" s="1">
         <v>8409.7999999999993</v>
       </c>
       <c r="AM15" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="16" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="1">
         <v>1160587.8999999999</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D16" s="1">
         <v>689849.9</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F16" s="1">
         <v>428274.3</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H16" s="1">
         <v>20026.099999999999</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J16" s="1">
         <v>2455.1</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L16" s="1">
         <v>22437.599999999999</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N16" s="1">
         <v>1104931.1000000001</v>
       </c>
       <c r="O16" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P16" s="1">
         <v>706139.9</v>
       </c>
       <c r="Q16" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R16" s="1">
         <v>362962.8</v>
       </c>
       <c r="S16" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T16" s="1">
         <v>16485.8</v>
       </c>
       <c r="U16" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V16" s="1">
         <v>19342.7</v>
       </c>
       <c r="W16" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X16" s="1">
         <v>49021.599999999999</v>
       </c>
       <c r="Y16" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z16" s="1">
         <v>55631.1</v>
       </c>
       <c r="AA16" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB16" s="1">
         <v>69386.3</v>
       </c>
       <c r="AC16" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD16" s="1">
         <v>13755.2</v>
       </c>
       <c r="AE16" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF16" s="1">
         <v>9435.6</v>
       </c>
       <c r="AG16" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH16" s="1">
         <v>46195.5</v>
       </c>
       <c r="AI16" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ16" s="1">
         <v>59672.2</v>
       </c>
       <c r="AK16" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL16" s="1">
         <v>13476.7</v>
       </c>
       <c r="AM16" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="17" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="1">
         <v>1760310.2</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D17" s="1">
         <v>1043245.6</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F17" s="1">
         <v>656558.19999999995</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H17" s="1">
         <v>29366.799999999999</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J17" s="1">
         <v>3995</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L17" s="1">
         <v>31139.599999999999</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N17" s="1">
         <v>1679033.6</v>
       </c>
       <c r="O17" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P17" s="1">
         <v>1067875</v>
       </c>
       <c r="Q17" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R17" s="1">
         <v>557848.4</v>
       </c>
       <c r="S17" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T17" s="1">
         <v>24226.9</v>
       </c>
       <c r="U17" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V17" s="1">
         <v>29083.200000000001</v>
       </c>
       <c r="W17" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X17" s="1">
         <v>74080.399999999994</v>
       </c>
       <c r="Y17" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z17" s="1">
         <v>81237.899999999994</v>
       </c>
       <c r="AA17" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB17" s="1">
         <v>99123.8</v>
       </c>
       <c r="AC17" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD17" s="1">
         <v>17885.900000000001</v>
       </c>
       <c r="AE17" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF17" s="1">
         <v>14008.2</v>
       </c>
       <c r="AG17" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH17" s="1">
         <v>67229.600000000006</v>
       </c>
       <c r="AI17" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ17" s="1">
         <v>84822.1</v>
       </c>
       <c r="AK17" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL17" s="1">
         <v>17592.5</v>
       </c>
       <c r="AM17" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="1">
         <v>2383226.7000000002</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D18" s="1">
         <v>1409985.5</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F18" s="1">
         <v>889333.6</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H18" s="1">
         <v>44809.9</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J18" s="1">
         <v>5640.7</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L18" s="1">
         <v>39097.699999999997</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N18" s="1">
         <v>2283868.1</v>
       </c>
       <c r="O18" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P18" s="1">
         <v>1444115.7</v>
       </c>
       <c r="Q18" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R18" s="1">
         <v>756089</v>
       </c>
       <c r="S18" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T18" s="1">
         <v>42650.9</v>
       </c>
       <c r="U18" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V18" s="1">
         <v>41012.6</v>
       </c>
       <c r="W18" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X18" s="1">
         <v>99114.4</v>
       </c>
       <c r="Y18" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z18" s="1">
         <v>99372</v>
       </c>
       <c r="AA18" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB18" s="1">
         <v>123534.3</v>
       </c>
       <c r="AC18" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD18" s="1">
         <v>24162.3</v>
       </c>
       <c r="AE18" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF18" s="1">
         <v>17255.099999999999</v>
       </c>
       <c r="AG18" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH18" s="1">
         <v>82116.899999999994</v>
       </c>
       <c r="AI18" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ18" s="1">
         <v>105437.4</v>
       </c>
       <c r="AK18" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL18" s="1">
         <v>23320.5</v>
       </c>
       <c r="AM18" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="19" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="1">
         <v>551403.9</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D19" s="1">
         <v>326437.09999999998</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F19" s="1">
         <v>208606.1</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H19" s="1">
         <v>8907.2999999999993</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J19" s="1">
         <v>1234.0999999999999</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L19" s="1">
         <v>7453.4</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N19" s="1">
         <v>529498.30000000005</v>
       </c>
       <c r="O19" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P19" s="1">
         <v>335359.90000000002</v>
       </c>
       <c r="Q19" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R19" s="1">
         <v>176941.7</v>
       </c>
       <c r="S19" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T19" s="1">
         <v>6634.8</v>
       </c>
       <c r="U19" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V19" s="1">
         <v>10561.9</v>
       </c>
       <c r="W19" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X19" s="1">
         <v>22741.599999999999</v>
       </c>
       <c r="Y19" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z19" s="1">
         <v>21879.1</v>
       </c>
       <c r="AA19" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB19" s="1">
         <v>32072.6</v>
       </c>
       <c r="AC19" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD19" s="1">
         <v>10193.5</v>
       </c>
       <c r="AE19" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF19" s="1">
         <v>4256.3</v>
       </c>
       <c r="AG19" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH19" s="1">
         <v>17622.8</v>
       </c>
       <c r="AI19" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ19" s="1">
         <v>27563.599999999999</v>
       </c>
       <c r="AK19" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL19" s="1">
         <v>9940.7999999999993</v>
       </c>
       <c r="AM19" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="20" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="1">
         <v>1141214.8999999999</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D20" s="1">
         <v>668781.1</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F20" s="1">
         <v>431489.3</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H20" s="1">
         <v>18422.900000000001</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J20" s="1">
         <v>2644.2</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L20" s="1">
         <v>22521.599999999999</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N20" s="1">
         <v>1087890.5</v>
       </c>
       <c r="O20" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P20" s="1">
         <v>687082.5</v>
       </c>
       <c r="Q20" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R20" s="1">
         <v>365040.4</v>
       </c>
       <c r="S20" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T20" s="1">
         <v>13158.7</v>
       </c>
       <c r="U20" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V20" s="1">
         <v>22608.799999999999</v>
       </c>
       <c r="W20" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X20" s="1">
         <v>48147.4</v>
       </c>
       <c r="Y20" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z20" s="1">
         <v>53310.400000000001</v>
       </c>
       <c r="AA20" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB20" s="1">
         <v>68270.899999999994</v>
       </c>
       <c r="AC20" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD20" s="1">
         <v>14960.5</v>
       </c>
       <c r="AE20" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF20" s="1">
         <v>7868.5</v>
       </c>
       <c r="AG20" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH20" s="1">
         <v>45442</v>
       </c>
       <c r="AI20" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ20" s="1">
         <v>59642.2</v>
       </c>
       <c r="AK20" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL20" s="1">
         <v>14200.3</v>
       </c>
       <c r="AM20" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="21" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="36" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="1">
         <v>1754751.4</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D21" s="1">
         <v>1032110.7</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F21" s="1">
         <v>666815.69999999995</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H21" s="1">
         <v>28478.7</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J21" s="1">
         <v>4224.8</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L21" s="1">
         <v>27346.3</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N21" s="1">
         <v>1671980.1</v>
       </c>
       <c r="O21" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P21" s="1">
         <v>1058514.3</v>
       </c>
       <c r="Q21" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R21" s="1">
         <v>564565.9</v>
       </c>
       <c r="S21" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T21" s="1">
         <v>20320.099999999999</v>
       </c>
       <c r="U21" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V21" s="1">
         <v>28579.8</v>
       </c>
       <c r="W21" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X21" s="1">
         <v>75846.3</v>
       </c>
       <c r="Y21" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z21" s="1">
         <v>82793.2</v>
       </c>
       <c r="AA21" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB21" s="1">
         <v>99167</v>
       </c>
       <c r="AC21" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD21" s="1">
         <v>16373.8</v>
       </c>
       <c r="AE21" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF21" s="1">
         <v>12495.7</v>
       </c>
       <c r="AG21" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH21" s="1">
         <v>70297.5</v>
       </c>
       <c r="AI21" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ21" s="1">
         <v>86124</v>
       </c>
       <c r="AK21" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL21" s="1">
         <v>15826.5</v>
       </c>
       <c r="AM21" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="22" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="1">
         <v>2392594.2000000002</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D22" s="1">
         <v>1403383.2</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F22" s="1">
         <v>908902.6</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H22" s="1">
         <v>45497</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J22" s="1">
         <v>6032.2</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L22" s="1">
         <v>34811.300000000003</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N22" s="1">
         <v>2284484.5</v>
       </c>
       <c r="O22" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P22" s="1">
         <v>1447110</v>
       </c>
       <c r="Q22" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R22" s="1">
         <v>765823.5</v>
       </c>
       <c r="S22" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T22" s="1">
         <v>34856.800000000003</v>
       </c>
       <c r="U22" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V22" s="1">
         <v>36694.199999999997</v>
       </c>
       <c r="W22" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X22" s="1">
         <v>99352.4</v>
       </c>
       <c r="Y22" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z22" s="1">
         <v>108113.5</v>
       </c>
       <c r="AA22" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB22" s="1">
         <v>128048.5</v>
       </c>
       <c r="AC22" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD22" s="1">
         <v>19935.099999999999</v>
       </c>
       <c r="AE22" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF22" s="1">
         <v>16006.1</v>
       </c>
       <c r="AG22" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH22" s="1">
         <v>92107.4</v>
       </c>
       <c r="AI22" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ22" s="1">
         <v>111047.5</v>
       </c>
       <c r="AK22" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL22" s="1">
         <v>18940.099999999999</v>
       </c>
       <c r="AM22" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="36" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="1">
         <v>566408.9</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D23" s="1">
         <v>337035.3</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F23" s="1">
         <v>215357.3</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H23" s="1">
         <v>8952</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J23" s="1">
         <v>1408.4</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L23" s="1">
         <v>5064.2</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N23" s="1">
         <v>540827.4</v>
       </c>
       <c r="O23" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P23" s="1">
         <v>345134.8</v>
       </c>
       <c r="Q23" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R23" s="1">
         <v>182489.3</v>
       </c>
       <c r="S23" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T23" s="1">
         <v>5712.4</v>
       </c>
       <c r="U23" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V23" s="1">
         <v>7490.9</v>
       </c>
       <c r="W23" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X23" s="1">
         <v>24768.6</v>
       </c>
       <c r="Y23" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z23" s="1">
         <v>25584.9</v>
       </c>
       <c r="AA23" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB23" s="1">
         <v>33239.4</v>
       </c>
       <c r="AC23" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD23" s="1">
         <v>7654.6</v>
       </c>
       <c r="AE23" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF23" s="1">
         <v>4326</v>
       </c>
       <c r="AG23" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH23" s="1">
         <v>21258.9</v>
       </c>
       <c r="AI23" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ23" s="1">
         <v>28860.400000000001</v>
       </c>
       <c r="AK23" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL23" s="1">
         <v>7601.5</v>
       </c>
       <c r="AM23" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="36" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="1">
         <v>1169743.8999999999</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D24" s="1">
         <v>692441.59999999998</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F24" s="1">
         <v>441752.2</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H24" s="1">
         <v>18751.5</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J24" s="1">
         <v>2889.7</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L24" s="1">
         <v>16798.599999999999</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N24" s="1">
         <v>1115284.8</v>
       </c>
       <c r="O24" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P24" s="1">
         <v>709545.1</v>
       </c>
       <c r="Q24" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R24" s="1">
         <v>372667.6</v>
       </c>
       <c r="S24" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T24" s="1">
         <v>13707</v>
       </c>
       <c r="U24" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V24" s="1">
         <v>19365.099999999999</v>
       </c>
       <c r="W24" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X24" s="1">
         <v>51981.1</v>
       </c>
       <c r="Y24" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z24" s="1">
         <v>54513.9</v>
       </c>
       <c r="AA24" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB24" s="1">
         <v>69623.199999999997</v>
       </c>
       <c r="AC24" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD24" s="1">
         <v>15109.3</v>
       </c>
       <c r="AE24" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF24" s="1">
         <v>8383.9</v>
       </c>
       <c r="AG24" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH24" s="1">
         <v>46130</v>
       </c>
       <c r="AI24" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ24" s="1">
         <v>61031.7</v>
       </c>
       <c r="AK24" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL24" s="1">
         <v>14901.7</v>
       </c>
       <c r="AM24" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="36" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="1">
         <v>1794603.2</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D25" s="1">
         <v>1058672.6000000001</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F25" s="1">
         <v>674831.1</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H25" s="1">
         <v>27308</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J25" s="1">
         <v>4508.2</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L25" s="1">
         <v>33791.5</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N25" s="1">
         <v>1707795.8</v>
       </c>
       <c r="O25" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P25" s="1">
         <v>1084974.6000000001</v>
       </c>
       <c r="Q25" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R25" s="1">
         <v>567571.69999999995</v>
       </c>
       <c r="S25" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T25" s="1">
         <v>20693.400000000001</v>
       </c>
       <c r="U25" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V25" s="1">
         <v>34556.1</v>
       </c>
       <c r="W25" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X25" s="1">
         <v>80957.399999999994</v>
       </c>
       <c r="Y25" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z25" s="1">
         <v>86871.4</v>
       </c>
       <c r="AA25" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB25" s="1">
         <v>105673.8</v>
       </c>
       <c r="AC25" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD25" s="1">
         <v>18802.3</v>
       </c>
       <c r="AE25" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF25" s="1">
         <v>12383.4</v>
       </c>
       <c r="AG25" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH25" s="1">
         <v>74488</v>
       </c>
       <c r="AI25" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ25" s="1">
         <v>92794.5</v>
       </c>
       <c r="AK25" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL25" s="1">
         <v>18306.5</v>
       </c>
       <c r="AM25" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="36" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="1">
         <v>2442964.7000000002</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D26" s="1">
         <v>1443377.4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F26" s="1">
         <v>916013.7</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H26" s="1">
         <v>42031.3</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J26" s="1">
         <v>6341.2</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L26" s="1">
         <v>41542.400000000001</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N26" s="1">
         <v>2337425.6</v>
       </c>
       <c r="O26" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P26" s="1">
         <v>1484961.6</v>
       </c>
       <c r="Q26" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R26" s="1">
         <v>768966.9</v>
       </c>
       <c r="S26" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T26" s="1">
         <v>35415.699999999997</v>
       </c>
       <c r="U26" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V26" s="1">
         <v>48081.5</v>
       </c>
       <c r="W26" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X26" s="1">
         <v>105462.7</v>
       </c>
       <c r="Y26" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z26" s="1">
         <v>105685.9</v>
       </c>
       <c r="AA26" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB26" s="1">
         <v>132352</v>
       </c>
       <c r="AC26" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD26" s="1">
         <v>26666.1</v>
       </c>
       <c r="AE26" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF26" s="1">
         <v>15527.3</v>
       </c>
       <c r="AG26" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH26" s="1">
         <v>90158.6</v>
       </c>
       <c r="AI26" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ26" s="1">
         <v>115546</v>
       </c>
       <c r="AK26" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL26" s="1">
         <v>25387.4</v>
       </c>
       <c r="AM26" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="27" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="36" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="1">
         <v>592326</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D27" s="1">
         <v>354535.7</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F27" s="1">
         <v>221158.5</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H27" s="1">
         <v>8558</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J27" s="1">
         <v>1428.8</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L27" s="1">
         <v>8073.7</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N27" s="1">
         <v>563936.9</v>
       </c>
       <c r="O27" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P27" s="1">
         <v>361853.8</v>
       </c>
       <c r="Q27" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R27" s="1">
         <v>185661.8</v>
       </c>
       <c r="S27" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T27" s="1">
         <v>6710.4</v>
       </c>
       <c r="U27" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V27" s="1">
         <v>9710.9</v>
       </c>
       <c r="W27" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X27" s="1">
         <v>28178.6</v>
       </c>
       <c r="Y27" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z27" s="1">
         <v>28354.400000000001</v>
       </c>
       <c r="AA27" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB27" s="1">
         <v>36810.800000000003</v>
       </c>
       <c r="AC27" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD27" s="1">
         <v>8456.4</v>
       </c>
       <c r="AE27" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF27" s="1">
         <v>5033.6000000000004</v>
       </c>
       <c r="AG27" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH27" s="1">
         <v>23320.799999999999</v>
       </c>
       <c r="AI27" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ27" s="1">
         <v>31869.8</v>
       </c>
       <c r="AK27" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL27" s="1">
         <v>8549</v>
       </c>
       <c r="AM27" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="28" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="36" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="1">
         <v>1211368.2</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D28" s="1">
         <v>721083.5</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F28" s="1">
         <v>453898.2</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H28" s="1">
         <v>17430.2</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J28" s="1">
         <v>3035.6</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L28" s="1">
         <v>18956.400000000001</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N28" s="1">
         <v>1146901.8999999999</v>
       </c>
       <c r="O28" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P28" s="1">
         <v>736532.2</v>
       </c>
       <c r="Q28" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R28" s="1">
         <v>380864.5</v>
       </c>
       <c r="S28" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T28" s="1">
         <v>13149.4</v>
       </c>
       <c r="U28" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V28" s="1">
         <v>16355.8</v>
       </c>
       <c r="W28" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X28" s="1">
         <v>57585</v>
       </c>
       <c r="Y28" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z28" s="1">
         <v>64367.5</v>
       </c>
       <c r="AA28" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB28" s="1">
         <v>77021.399999999994</v>
       </c>
       <c r="AC28" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD28" s="1">
         <v>12653.8</v>
       </c>
       <c r="AE28" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF28" s="1">
         <v>9895.9</v>
       </c>
       <c r="AG28" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH28" s="1">
         <v>54471.6</v>
       </c>
       <c r="AI28" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ28" s="1">
         <v>67131.3</v>
       </c>
       <c r="AK28" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL28" s="1">
         <v>12659.7</v>
       </c>
       <c r="AM28" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="29" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="36" t="s">
         <v>45</v>
       </c>
       <c r="B29" s="1">
         <v>1850894.1</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D29" s="1">
         <v>1099925.7</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F29" s="1">
         <v>696370.6</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H29" s="1">
         <v>29766.5</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J29" s="1">
         <v>4807</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L29" s="1">
         <v>24831.3</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N29" s="1">
         <v>1764860.5</v>
       </c>
       <c r="O29" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P29" s="1">
         <v>1133019.5</v>
       </c>
       <c r="Q29" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R29" s="1">
         <v>583539.1</v>
       </c>
       <c r="S29" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T29" s="1">
         <v>23658.799999999999</v>
       </c>
       <c r="U29" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V29" s="1">
         <v>24643</v>
       </c>
       <c r="W29" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X29" s="1">
         <v>79737.600000000006</v>
       </c>
       <c r="Y29" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z29" s="1">
         <v>86011.1</v>
       </c>
       <c r="AA29" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB29" s="1">
         <v>109315.6</v>
       </c>
       <c r="AC29" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD29" s="1">
         <v>23304.400000000001</v>
       </c>
       <c r="AE29" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF29" s="1">
         <v>13003.9</v>
       </c>
       <c r="AG29" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH29" s="1">
         <v>73007.199999999997</v>
       </c>
       <c r="AI29" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ29" s="1">
         <v>95088.3</v>
       </c>
       <c r="AK29" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL29" s="1">
         <v>22081.1</v>
       </c>
       <c r="AM29" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="30" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="36" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="1">
         <v>2520937.7999999998</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D30" s="1">
         <v>1498883.5</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F30" s="1">
         <v>945918.7</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H30" s="1">
         <v>41134.1</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J30" s="1">
         <v>6282</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L30" s="1">
         <v>35001.5</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N30" s="1">
         <v>2412760.6</v>
       </c>
       <c r="O30" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P30" s="1">
         <v>1543999.1</v>
       </c>
       <c r="Q30" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R30" s="1">
         <v>790114.8</v>
       </c>
       <c r="S30" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T30" s="1">
         <v>35519.9</v>
       </c>
       <c r="U30" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V30" s="1">
         <v>43126.9</v>
       </c>
       <c r="W30" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X30" s="1">
         <v>110688.3</v>
       </c>
       <c r="Y30" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z30" s="1">
         <v>108215.2</v>
       </c>
       <c r="AA30" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB30" s="1">
         <v>138473.60000000001</v>
       </c>
       <c r="AC30" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD30" s="1">
         <v>30258.400000000001</v>
       </c>
       <c r="AE30" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF30" s="1">
         <v>16674</v>
       </c>
       <c r="AG30" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH30" s="1">
         <v>91541.1</v>
       </c>
       <c r="AI30" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ30" s="1">
         <v>120485.2</v>
       </c>
       <c r="AK30" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL30" s="1">
         <v>28944.1</v>
       </c>
       <c r="AM30" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="1">
         <v>604487</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D31" s="1">
         <v>361246.9</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F31" s="1">
         <v>227178.9</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H31" s="1">
         <v>8933.1</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J31" s="1">
         <v>1619.4</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L31" s="1">
         <v>7128.1</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N31" s="1">
         <v>573955.1</v>
       </c>
       <c r="O31" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P31" s="1">
         <v>370191.5</v>
       </c>
       <c r="Q31" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R31" s="1">
         <v>189197.2</v>
       </c>
       <c r="S31" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T31" s="1">
         <v>6358</v>
       </c>
       <c r="U31" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V31" s="1">
         <v>8208.5</v>
       </c>
       <c r="W31" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X31" s="1">
         <v>29037.200000000001</v>
       </c>
       <c r="Y31" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z31" s="1">
         <v>30531.9</v>
       </c>
       <c r="AA31" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB31" s="1">
         <v>39114.199999999997</v>
       </c>
       <c r="AC31" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD31" s="1">
         <v>8582.2999999999993</v>
       </c>
       <c r="AE31" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF31" s="1">
         <v>5084.8</v>
       </c>
       <c r="AG31" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH31" s="1">
         <v>25447.1</v>
       </c>
       <c r="AI31" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ31" s="1">
         <v>34043.300000000003</v>
       </c>
       <c r="AK31" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL31" s="1">
         <v>8596.2000000000007</v>
       </c>
       <c r="AM31" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="1">
         <v>1254700.2</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D32" s="1">
         <v>743464.6</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F32" s="1">
         <v>468140.4</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H32" s="1">
         <v>20701</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J32" s="1">
         <v>3545.9</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L32" s="1">
         <v>22394.3</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N32" s="1">
         <v>1183722.8999999999</v>
       </c>
       <c r="O32" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P32" s="1">
         <v>762392.5</v>
       </c>
       <c r="Q32" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R32" s="1">
         <v>388185.8</v>
       </c>
       <c r="S32" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T32" s="1">
         <v>14768.2</v>
       </c>
       <c r="U32" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V32" s="1">
         <v>18376.400000000001</v>
       </c>
       <c r="W32" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X32" s="1">
         <v>61026.7</v>
       </c>
       <c r="Y32" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z32" s="1">
         <v>70977.3</v>
       </c>
       <c r="AA32" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB32" s="1">
         <v>84505.3</v>
       </c>
       <c r="AC32" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD32" s="1">
         <v>13528</v>
       </c>
       <c r="AE32" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF32" s="1">
         <v>9455</v>
       </c>
       <c r="AG32" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH32" s="1">
         <v>61522.400000000001</v>
       </c>
       <c r="AI32" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ32" s="1">
         <v>74783.100000000006</v>
       </c>
       <c r="AK32" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL32" s="1">
         <v>13260.8</v>
       </c>
       <c r="AM32" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="36" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="1">
         <v>1904815.2</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D33" s="1">
         <v>1128795.2</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F33" s="1">
         <v>717800.4</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H33" s="1">
         <v>31179.599999999999</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J33" s="1">
         <v>5300</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L33" s="1">
         <v>27039.9</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N33" s="1">
         <v>1801379.3</v>
       </c>
       <c r="O33" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P33" s="1">
         <v>1160165.1000000001</v>
       </c>
       <c r="Q33" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R33" s="1">
         <v>593878.19999999995</v>
       </c>
       <c r="S33" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T33" s="1">
         <v>21626.1</v>
       </c>
       <c r="U33" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V33" s="1">
         <v>25709.8</v>
       </c>
       <c r="W33" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X33" s="1">
         <v>92552.3</v>
       </c>
       <c r="Y33" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z33" s="1">
         <v>103435.9</v>
       </c>
       <c r="AA33" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB33" s="1">
         <v>120837.4</v>
       </c>
       <c r="AC33" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD33" s="1">
         <v>17401.5</v>
       </c>
       <c r="AE33" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF33" s="1">
         <v>14546.7</v>
       </c>
       <c r="AG33" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH33" s="1">
         <v>88889.2</v>
       </c>
       <c r="AI33" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ33" s="1">
         <v>105979</v>
       </c>
       <c r="AK33" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL33" s="1">
         <v>17089.900000000001</v>
       </c>
       <c r="AM33" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="36" t="s">
         <v>50</v>
       </c>
       <c r="B34" s="1">
         <v>2620280.7999999998</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D34" s="1">
         <v>1548918.4</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F34" s="1">
         <v>988920.8</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H34" s="1">
         <v>45729.7</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J34" s="1">
         <v>7535</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L34" s="1">
         <v>36711.800000000003</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N34" s="1">
         <v>2488863.1</v>
       </c>
       <c r="O34" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P34" s="1">
         <v>1590579.8</v>
       </c>
       <c r="Q34" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R34" s="1">
         <v>820124.2</v>
       </c>
       <c r="S34" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T34" s="1">
         <v>39101.199999999997</v>
       </c>
       <c r="U34" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V34" s="1">
         <v>39057.800000000003</v>
       </c>
       <c r="W34" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X34" s="1">
         <v>127135.2</v>
       </c>
       <c r="Y34" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z34" s="1">
         <v>131417.70000000001</v>
       </c>
       <c r="AA34" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB34" s="1">
         <v>154837.79999999999</v>
       </c>
       <c r="AC34" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD34" s="1">
         <v>23420.1</v>
       </c>
       <c r="AE34" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF34" s="1">
         <v>20354.599999999999</v>
       </c>
       <c r="AG34" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH34" s="1">
         <v>111063.1</v>
       </c>
       <c r="AI34" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ34" s="1">
         <v>134397.20000000001</v>
       </c>
       <c r="AK34" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL34" s="1">
         <v>23334.1</v>
       </c>
       <c r="AM34" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="36" t="s">
         <v>51</v>
       </c>
       <c r="B35" s="1">
         <v>675317</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D35" s="1">
         <v>399995.3</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F35" s="1">
         <v>255595</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H35" s="1">
         <v>9381.2000000000007</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J35" s="1">
         <v>1889.6</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L35" s="1">
         <v>10345.4</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N35" s="1">
         <v>638686.9</v>
       </c>
       <c r="O35" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P35" s="1">
         <v>408094.9</v>
       </c>
       <c r="Q35" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R35" s="1">
         <v>214072.1</v>
       </c>
       <c r="S35" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T35" s="1">
         <v>6582.6</v>
       </c>
       <c r="U35" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V35" s="1">
         <v>9937.2999999999993</v>
       </c>
       <c r="W35" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X35" s="1">
         <v>33423.300000000003</v>
       </c>
       <c r="Y35" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z35" s="1">
         <v>36630.1</v>
       </c>
       <c r="AA35" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB35" s="1">
         <v>45364.7</v>
       </c>
       <c r="AC35" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD35" s="1">
         <v>8734.6</v>
       </c>
       <c r="AE35" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF35" s="1">
         <v>6729.5</v>
       </c>
       <c r="AG35" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH35" s="1">
         <v>29900.6</v>
       </c>
       <c r="AI35" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ35" s="1">
         <v>38828.9</v>
       </c>
       <c r="AK35" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL35" s="1">
         <v>8928.2999999999993</v>
       </c>
       <c r="AM35" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="36" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="36" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="1">
         <v>1376772.8</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D36" s="1">
         <v>811795</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F36" s="1">
         <v>516651.7</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H36" s="1">
         <v>22306.3</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J36" s="1">
         <v>3922.4</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L36" s="1">
         <v>26019.7</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N36" s="1">
         <v>1298019.8999999999</v>
       </c>
       <c r="O36" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P36" s="1">
         <v>833258.9</v>
       </c>
       <c r="Q36" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R36" s="1">
         <v>430861</v>
       </c>
       <c r="S36" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T36" s="1">
         <v>16302.6</v>
       </c>
       <c r="U36" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V36" s="1">
         <v>17597.400000000001</v>
       </c>
       <c r="W36" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X36" s="1">
         <v>64326.9</v>
       </c>
       <c r="Y36" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z36" s="1">
         <v>78752.899999999994</v>
       </c>
       <c r="AA36" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB36" s="1">
         <v>90055.1</v>
       </c>
       <c r="AC36" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD36" s="1">
         <v>11302.2</v>
       </c>
       <c r="AE36" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF36" s="1">
         <v>11800.9</v>
       </c>
       <c r="AG36" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH36" s="1">
         <v>66952.100000000006</v>
       </c>
       <c r="AI36" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ36" s="1">
         <v>78231</v>
       </c>
       <c r="AK36" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL36" s="1">
         <v>11278.9</v>
       </c>
       <c r="AM36" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="37" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="36" t="s">
         <v>53</v>
       </c>
       <c r="B37" s="1">
         <v>2084519.2</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D37" s="1">
         <v>1234835.3</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F37" s="1">
         <v>787234.3</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H37" s="1">
         <v>30870</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J37" s="1">
         <v>6009.4</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L37" s="1">
         <v>31579.599999999999</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N37" s="1">
         <v>1970688.5</v>
       </c>
       <c r="O37" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P37" s="1">
         <v>1266756.2</v>
       </c>
       <c r="Q37" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R37" s="1">
         <v>654920.19999999995</v>
       </c>
       <c r="S37" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T37" s="1">
         <v>23679.5</v>
       </c>
       <c r="U37" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V37" s="1">
         <v>25332.6</v>
       </c>
       <c r="W37" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X37" s="1">
         <v>100393.2</v>
       </c>
       <c r="Y37" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z37" s="1">
         <v>113830.7</v>
       </c>
       <c r="AA37" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB37" s="1">
         <v>129144.5</v>
       </c>
       <c r="AC37" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD37" s="1">
         <v>15313.8</v>
       </c>
       <c r="AE37" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF37" s="1">
         <v>17910.099999999999</v>
       </c>
       <c r="AG37" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH37" s="1">
         <v>95920.6</v>
       </c>
       <c r="AI37" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ37" s="1">
         <v>111484.7</v>
       </c>
       <c r="AK37" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL37" s="1">
         <v>15564.1</v>
       </c>
       <c r="AM37" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="38" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="36" t="s">
         <v>54</v>
       </c>
       <c r="B38" s="1">
         <v>2865057.6</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D38" s="1">
         <v>1686012.1</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F38" s="1">
         <v>1085735.5</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H38" s="1">
         <v>48855.7</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J38" s="1">
         <v>10112.5</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L38" s="1">
         <v>44454.3</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N38" s="1">
         <v>2714983.6</v>
       </c>
       <c r="O38" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P38" s="1">
         <v>1743154</v>
       </c>
       <c r="Q38" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R38" s="1">
         <v>893848.1</v>
       </c>
       <c r="S38" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T38" s="1">
         <v>40580.5</v>
       </c>
       <c r="U38" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V38" s="1">
         <v>37401</v>
       </c>
       <c r="W38" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X38" s="1">
         <v>134745.5</v>
       </c>
       <c r="Y38" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z38" s="1">
         <v>150074</v>
       </c>
       <c r="AA38" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB38" s="1">
         <v>168721.4</v>
       </c>
       <c r="AC38" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD38" s="1">
         <v>18647.3</v>
       </c>
       <c r="AE38" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF38" s="1">
         <v>23678.2</v>
       </c>
       <c r="AG38" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH38" s="1">
         <v>126395.9</v>
       </c>
       <c r="AI38" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ38" s="1">
         <v>145290.1</v>
       </c>
       <c r="AK38" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL38" s="1">
         <v>18894.3</v>
       </c>
       <c r="AM38" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="39" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="36" t="s">
         <v>55</v>
       </c>
       <c r="B39" s="1">
         <v>706604.8</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D39" s="1">
         <v>417939.7</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F39" s="1">
         <v>268764.79999999999</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H39" s="1">
         <v>10633.7</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J39" s="1">
         <v>2252.3000000000002</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L39" s="1">
         <v>9266.6</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N39" s="1">
         <v>672813.4</v>
       </c>
       <c r="O39" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P39" s="1">
         <v>430133.3</v>
       </c>
       <c r="Q39" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R39" s="1">
         <v>223426.8</v>
       </c>
       <c r="S39" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T39" s="1">
         <v>7673.2</v>
       </c>
       <c r="U39" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V39" s="1">
         <v>11580.1</v>
       </c>
       <c r="W39" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X39" s="1">
         <v>33144.5</v>
       </c>
       <c r="Y39" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z39" s="1">
         <v>33791.4</v>
       </c>
       <c r="AA39" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB39" s="1">
         <v>42970</v>
       </c>
       <c r="AC39" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD39" s="1">
         <v>9178.6</v>
       </c>
       <c r="AE39" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF39" s="1">
         <v>6581.8</v>
       </c>
       <c r="AG39" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH39" s="1">
         <v>27209.599999999999</v>
       </c>
       <c r="AI39" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ39" s="1">
         <v>36736.5</v>
       </c>
       <c r="AK39" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL39" s="1">
         <v>9526.9</v>
       </c>
       <c r="AM39" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="40" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="36" t="s">
         <v>56</v>
       </c>
       <c r="B40" s="1">
         <v>1466606.8</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D40" s="1">
         <v>861870</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F40" s="1">
         <v>559831.1</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H40" s="1">
         <v>20478.2</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J40" s="1">
         <v>4284.7</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L40" s="1">
         <v>24427.5</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N40" s="1">
         <v>1391442.6</v>
       </c>
       <c r="O40" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P40" s="1">
         <v>887919.1</v>
       </c>
       <c r="Q40" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R40" s="1">
         <v>463184.7</v>
       </c>
       <c r="S40" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T40" s="1">
         <v>15213.1</v>
       </c>
       <c r="U40" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V40" s="1">
         <v>25125.7</v>
       </c>
       <c r="W40" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X40" s="1">
         <v>70597.3</v>
       </c>
       <c r="Y40" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z40" s="1">
         <v>75164.2</v>
       </c>
       <c r="AA40" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB40" s="1">
         <v>88642.5</v>
       </c>
       <c r="AC40" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD40" s="1">
         <v>13478.3</v>
       </c>
       <c r="AE40" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF40" s="1">
         <v>12729.4</v>
       </c>
       <c r="AG40" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH40" s="1">
         <v>62434.8</v>
       </c>
       <c r="AI40" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ40" s="1">
         <v>76399.199999999997</v>
       </c>
       <c r="AK40" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL40" s="1">
         <v>13964.4</v>
       </c>
       <c r="AM40" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="41" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B41" s="1">
         <v>2232988.2999999998</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D41" s="1">
         <v>1316578.8999999999</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F41" s="1">
         <v>856191.9</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H41" s="1">
         <v>30221.7</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J41" s="1">
         <v>6439.5</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L41" s="1">
         <v>29995.9</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N41" s="1">
         <v>2119411.1</v>
       </c>
       <c r="O41" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P41" s="1">
         <v>1357503.8</v>
       </c>
       <c r="Q41" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R41" s="1">
         <v>709175.7</v>
       </c>
       <c r="S41" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T41" s="1">
         <v>21956.1</v>
       </c>
       <c r="U41" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V41" s="1">
         <v>30775.4</v>
       </c>
       <c r="W41" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X41" s="1">
         <v>106091.2</v>
       </c>
       <c r="Y41" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z41" s="1">
         <v>113577.3</v>
       </c>
       <c r="AA41" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB41" s="1">
         <v>129614.6</v>
       </c>
       <c r="AC41" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD41" s="1">
         <v>16037.3</v>
       </c>
       <c r="AE41" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF41" s="1">
         <v>18965</v>
       </c>
       <c r="AG41" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH41" s="1">
         <v>94612.3</v>
       </c>
       <c r="AI41" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ41" s="1">
         <v>110996.8</v>
       </c>
       <c r="AK41" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL41" s="1">
         <v>16384.599999999999</v>
       </c>
       <c r="AM41" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="36" t="s">
         <v>58</v>
       </c>
       <c r="B42" s="1">
         <v>3057031.9</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D42" s="1">
         <v>1798572.6</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F42" s="1">
         <v>1175735.7</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H42" s="1">
         <v>44927.9</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J42" s="1">
         <v>8929.7000000000007</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L42" s="1">
         <v>37795.699999999997</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N42" s="1">
         <v>2919314.3</v>
       </c>
       <c r="O42" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P42" s="1">
         <v>1863736.3</v>
       </c>
       <c r="Q42" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R42" s="1">
         <v>972929.5</v>
       </c>
       <c r="S42" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T42" s="1">
         <v>41459.9</v>
       </c>
       <c r="U42" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V42" s="1">
         <v>41188.6</v>
       </c>
       <c r="W42" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X42" s="1">
         <v>137642.5</v>
       </c>
       <c r="Y42" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z42" s="1">
         <v>137717.6</v>
       </c>
       <c r="AA42" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB42" s="1">
         <v>162744.6</v>
       </c>
       <c r="AC42" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD42" s="1">
         <v>25027</v>
       </c>
       <c r="AE42" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF42" s="1">
         <v>25021.3</v>
       </c>
       <c r="AG42" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH42" s="1">
         <v>112696.3</v>
       </c>
       <c r="AI42" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ42" s="1">
         <v>137829.1</v>
       </c>
       <c r="AK42" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL42" s="1">
         <v>25132.799999999999</v>
       </c>
       <c r="AM42" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="43" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="36" t="s">
         <v>59</v>
       </c>
       <c r="B43" s="1">
         <v>754061.4</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D43" s="1">
         <v>445375.3</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F43" s="1">
         <v>290398.59999999998</v>
       </c>
       <c r="G43" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H43" s="1">
         <v>10105.6</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J43" s="1">
         <v>1761.8</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L43" s="1">
         <v>8181.9</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N43" s="1">
         <v>721951.7</v>
       </c>
       <c r="O43" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P43" s="1">
         <v>458440.7</v>
       </c>
       <c r="Q43" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R43" s="1">
         <v>243965.4</v>
       </c>
       <c r="S43" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T43" s="1">
         <v>8687.9</v>
       </c>
       <c r="U43" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V43" s="1">
         <v>10857.9</v>
       </c>
       <c r="W43" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X43" s="1">
         <v>33367.9</v>
       </c>
       <c r="Y43" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z43" s="1">
         <v>32109.599999999999</v>
       </c>
       <c r="AA43" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB43" s="1">
         <v>43049</v>
       </c>
       <c r="AC43" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD43" s="1">
         <v>10939.4</v>
       </c>
       <c r="AE43" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF43" s="1">
         <v>6116.2</v>
       </c>
       <c r="AG43" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH43" s="1">
         <v>25993.4</v>
       </c>
       <c r="AI43" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ43" s="1">
         <v>36929.800000000003</v>
       </c>
       <c r="AK43" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL43" s="1">
         <v>10936.4</v>
       </c>
       <c r="AM43" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="44" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="36" t="s">
         <v>60</v>
       </c>
       <c r="B44" s="1">
         <v>1570806.7</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D44" s="1">
         <v>920279.3</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F44" s="1">
         <v>606679</v>
       </c>
       <c r="G44" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H44" s="1">
         <v>20199</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J44" s="1">
         <v>3831.8</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L44" s="1">
         <v>23649.4</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N44" s="1">
         <v>1492293.8</v>
       </c>
       <c r="O44" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P44" s="1">
         <v>952628</v>
       </c>
       <c r="Q44" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R44" s="1">
         <v>504560.3</v>
       </c>
       <c r="S44" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T44" s="1">
         <v>15555.4</v>
       </c>
       <c r="U44" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V44" s="1">
         <v>19550</v>
       </c>
       <c r="W44" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X44" s="1">
         <v>69769.899999999994</v>
       </c>
       <c r="Y44" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z44" s="1">
         <v>78512.800000000003</v>
       </c>
       <c r="AA44" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB44" s="1">
         <v>91888.3</v>
       </c>
       <c r="AC44" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD44" s="1">
         <v>13375.5</v>
       </c>
       <c r="AE44" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF44" s="1">
         <v>13224.2</v>
       </c>
       <c r="AG44" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH44" s="1">
         <v>65288.6</v>
       </c>
       <c r="AI44" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ44" s="1">
         <v>78928.100000000006</v>
       </c>
       <c r="AK44" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL44" s="1">
         <v>13639.4</v>
       </c>
       <c r="AM44" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="45" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="36" t="s">
         <v>61</v>
       </c>
       <c r="B45" s="1">
         <v>2383038.7000000002</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D45" s="1">
         <v>1397134.6</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F45" s="1">
         <v>925887.9</v>
       </c>
       <c r="G45" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H45" s="1">
         <v>30308</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J45" s="1">
         <v>6019.4</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L45" s="1">
         <v>29708.1</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N45" s="1">
         <v>2267106.1</v>
       </c>
       <c r="O45" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P45" s="1">
         <v>1447025.8</v>
       </c>
       <c r="Q45" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R45" s="1">
         <v>766319.2</v>
       </c>
       <c r="S45" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T45" s="1">
         <v>23805.3</v>
       </c>
       <c r="U45" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V45" s="1">
         <v>29955.9</v>
       </c>
       <c r="W45" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X45" s="1">
         <v>109677.6</v>
       </c>
       <c r="Y45" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z45" s="1">
         <v>115932.6</v>
       </c>
       <c r="AA45" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB45" s="1">
         <v>133466.20000000001</v>
       </c>
       <c r="AC45" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD45" s="1">
         <v>17533.599999999999</v>
       </c>
       <c r="AE45" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF45" s="1">
         <v>19482.8</v>
       </c>
       <c r="AG45" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH45" s="1">
         <v>96449.8</v>
       </c>
       <c r="AI45" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ45" s="1">
         <v>114198.2</v>
       </c>
       <c r="AK45" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL45" s="1">
         <v>17748.400000000001</v>
       </c>
       <c r="AM45" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="46" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="36" t="s">
         <v>62</v>
       </c>
       <c r="B46" s="1">
         <v>3235515.6</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D46" s="1">
         <v>1902120.9</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F46" s="1">
         <v>1250863</v>
       </c>
       <c r="G46" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H46" s="1">
         <v>45063.8</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J46" s="1">
         <v>8492.7000000000007</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L46" s="1">
         <v>37467.9</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N46" s="1">
         <v>3088204.9</v>
       </c>
       <c r="O46" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P46" s="1">
         <v>1975153.4</v>
       </c>
       <c r="Q46" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R46" s="1">
         <v>1033831.8</v>
       </c>
       <c r="S46" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T46" s="1">
         <v>40839</v>
       </c>
       <c r="U46" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V46" s="1">
         <v>38380.800000000003</v>
       </c>
       <c r="W46" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X46" s="1">
         <v>143998.70000000001</v>
       </c>
       <c r="Y46" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z46" s="1">
         <v>147310.6</v>
       </c>
       <c r="AA46" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB46" s="1">
         <v>169652.9</v>
       </c>
       <c r="AC46" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD46" s="1">
         <v>22342.3</v>
       </c>
       <c r="AE46" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF46" s="1">
         <v>26121.9</v>
       </c>
       <c r="AG46" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH46" s="1">
         <v>121188.8</v>
       </c>
       <c r="AI46" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ46" s="1">
         <v>143625.60000000001</v>
       </c>
       <c r="AK46" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL46" s="1">
         <v>22436.9</v>
       </c>
       <c r="AM46" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="47" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="36" t="s">
         <v>63</v>
       </c>
       <c r="B47" s="1">
         <v>786700.6</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D47" s="1">
         <v>456878.5</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F47" s="1">
         <v>306965.59999999998</v>
       </c>
       <c r="G47" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H47" s="1">
         <v>13457.9</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J47" s="1">
         <v>2005.7</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L47" s="1">
         <v>9398.6</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N47" s="1">
         <v>762799.7</v>
       </c>
       <c r="O47" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P47" s="1">
         <v>478946.9</v>
       </c>
       <c r="Q47" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R47" s="1">
         <v>254833.5</v>
       </c>
       <c r="S47" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T47" s="1">
         <v>9307.7000000000007</v>
       </c>
       <c r="U47" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V47" s="1">
         <v>19711.599999999999</v>
       </c>
       <c r="W47" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X47" s="1">
         <v>30063.7</v>
       </c>
       <c r="Y47" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z47" s="1">
         <v>23900.9</v>
       </c>
       <c r="AA47" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB47" s="1">
         <v>45247.3</v>
       </c>
       <c r="AC47" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD47" s="1">
         <v>21346.400000000001</v>
       </c>
       <c r="AE47" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF47" s="1">
         <v>5338.4</v>
       </c>
       <c r="AG47" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH47" s="1">
         <v>18562.5</v>
       </c>
       <c r="AI47" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ47" s="1">
         <v>39044</v>
       </c>
       <c r="AK47" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL47" s="1">
         <v>20481.5</v>
       </c>
       <c r="AM47" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="48" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B48" s="8">
         <v>1489641.6</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D48" s="8">
         <v>868768.2</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F48" s="8">
         <v>576155.30000000005</v>
       </c>
       <c r="G48" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H48" s="8">
         <v>27358.5</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J48" s="8">
         <v>5799.7</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L48" s="8">
         <v>17359.5</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N48" s="8">
         <v>1427029.3</v>
       </c>
       <c r="O48" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P48" s="8">
         <v>906537.9</v>
       </c>
       <c r="Q48" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R48" s="8">
         <v>475067.8</v>
       </c>
       <c r="S48" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T48" s="8">
         <v>20568.7</v>
       </c>
       <c r="U48" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V48" s="8">
         <v>24855</v>
       </c>
       <c r="W48" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X48" s="8">
         <v>63317.9</v>
       </c>
       <c r="Y48" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z48" s="8">
         <v>62612.3</v>
       </c>
       <c r="AA48" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB48" s="8">
         <v>91344.1</v>
       </c>
       <c r="AC48" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD48" s="8">
         <v>28731.8</v>
       </c>
       <c r="AE48" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF48" s="8">
         <v>12221.2</v>
       </c>
       <c r="AG48" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH48" s="8">
         <v>50391.1</v>
       </c>
       <c r="AI48" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ48" s="8">
         <v>78363.600000000006</v>
       </c>
       <c r="AK48" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL48" s="8">
         <v>27972.5</v>
       </c>
       <c r="AM48" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="49" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B49" s="8">
         <v>2283821.4</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D49" s="8">
         <v>1339213.8</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F49" s="8">
         <v>875900.8</v>
       </c>
       <c r="G49" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H49" s="8">
         <v>43503.1</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J49" s="8">
         <v>10232.799999999999</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L49" s="8">
         <v>25203.7</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N49" s="8">
         <v>2179507.2999999998</v>
       </c>
       <c r="O49" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P49" s="8">
         <v>1391226.5</v>
       </c>
       <c r="Q49" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R49" s="8">
         <v>718425.59999999998</v>
       </c>
       <c r="S49" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T49" s="8">
         <v>32468.2</v>
       </c>
       <c r="U49" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V49" s="8">
         <v>37387.1</v>
       </c>
       <c r="W49" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X49" s="8">
         <v>105462.5</v>
       </c>
       <c r="Y49" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z49" s="8">
         <v>104314</v>
       </c>
       <c r="AA49" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB49" s="8">
         <v>138925.70000000001</v>
       </c>
       <c r="AC49" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD49" s="8">
         <v>34611.699999999997</v>
       </c>
       <c r="AE49" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF49" s="8">
         <v>18866.7</v>
       </c>
       <c r="AG49" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH49" s="8">
         <v>85447.3</v>
       </c>
       <c r="AI49" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ49" s="8">
         <v>119190.1</v>
       </c>
       <c r="AK49" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL49" s="8">
         <v>33742.800000000003</v>
       </c>
       <c r="AM49" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="50" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B50" s="8">
         <v>3206898.4</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D50" s="8">
         <v>1868661.9</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F50" s="8">
         <v>1238945.8</v>
       </c>
       <c r="G50" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H50" s="8">
         <v>62140.9</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J50" s="8">
         <v>13932.1</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L50" s="8">
         <v>37149.699999999997</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N50" s="8">
         <v>3064359.9</v>
       </c>
       <c r="O50" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P50" s="8">
         <v>1942184</v>
       </c>
       <c r="Q50" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R50" s="8">
         <v>1016376.5</v>
       </c>
       <c r="S50" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T50" s="8">
         <v>52607.3</v>
       </c>
       <c r="U50" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V50" s="8">
         <v>53192.1</v>
       </c>
       <c r="W50" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X50" s="8">
         <v>149047.20000000001</v>
       </c>
       <c r="Y50" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z50" s="8">
         <v>142538.4</v>
       </c>
       <c r="AA50" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB50" s="8">
         <v>185198.2</v>
       </c>
       <c r="AC50" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD50" s="8">
         <v>42659.8</v>
       </c>
       <c r="AE50" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF50" s="8">
         <v>26288.400000000001</v>
       </c>
       <c r="AG50" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH50" s="8">
         <v>116250</v>
       </c>
       <c r="AI50" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ50" s="8">
         <v>157625.4</v>
       </c>
       <c r="AK50" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL50" s="8">
         <v>41375.4</v>
       </c>
       <c r="AM50" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="51" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B51" s="8">
         <v>868242.6</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D51" s="8">
         <v>507896.7</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F51" s="8">
         <v>333161.09999999998</v>
       </c>
       <c r="G51" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H51" s="8">
         <v>18799</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J51" s="8">
         <v>2237.6</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L51" s="8">
         <v>8385.7999999999993</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N51" s="8">
         <v>810731.1</v>
       </c>
       <c r="O51" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P51" s="8">
         <v>515760.8</v>
       </c>
       <c r="Q51" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R51" s="8">
         <v>274429.40000000002</v>
       </c>
       <c r="S51" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T51" s="8">
         <v>9789.7999999999993</v>
       </c>
       <c r="U51" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V51" s="8">
         <v>10751.1</v>
       </c>
       <c r="W51" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X51" s="8">
         <v>50867.6</v>
       </c>
       <c r="Y51" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z51" s="8">
         <v>57511.5</v>
       </c>
       <c r="AA51" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB51" s="8">
         <v>70638</v>
       </c>
       <c r="AC51" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD51" s="8">
         <v>13126.5</v>
       </c>
       <c r="AE51" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF51" s="8">
         <v>10412.9</v>
       </c>
       <c r="AG51" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH51" s="8">
         <v>47098.6</v>
       </c>
       <c r="AI51" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ51" s="8">
         <v>61236.3</v>
       </c>
       <c r="AK51" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL51" s="8">
         <v>14137.8</v>
       </c>
       <c r="AM51" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="52" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B52" s="8">
         <v>1782459.8</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D52" s="8">
         <v>1042286.7</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F52" s="8">
         <v>681208.2</v>
       </c>
       <c r="G52" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H52" s="8">
         <v>34712.300000000003</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J52" s="8">
         <v>5669.3</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L52" s="8">
         <v>24252.6</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N52" s="8">
         <v>1658446.8</v>
       </c>
       <c r="O52" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P52" s="8">
         <v>1065649.1000000001</v>
       </c>
       <c r="Q52" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R52" s="8">
         <v>558316.80000000005</v>
       </c>
       <c r="S52" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T52" s="8">
         <v>18284.3</v>
       </c>
       <c r="U52" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V52" s="8">
         <v>16196.6</v>
       </c>
       <c r="W52" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X52" s="8">
         <v>99529</v>
       </c>
       <c r="Y52" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z52" s="8">
         <v>124013</v>
       </c>
       <c r="AA52" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB52" s="8">
         <v>139616.20000000001</v>
       </c>
       <c r="AC52" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD52" s="8">
         <v>15603.2</v>
       </c>
       <c r="AE52" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF52" s="8">
         <v>20144.2</v>
       </c>
       <c r="AG52" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH52" s="8">
         <v>103868.8</v>
       </c>
       <c r="AI52" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ52" s="8">
         <v>119831.4</v>
       </c>
       <c r="AK52" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL52" s="8">
         <v>15962.6</v>
       </c>
       <c r="AM52" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="53" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B53" s="8">
         <v>2765013.2</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D53" s="8">
         <v>1617547.1</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F53" s="8">
         <v>1054973.8999999999</v>
       </c>
       <c r="G53" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H53" s="8">
         <v>52816.1</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J53" s="8">
         <v>8906.2999999999993</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L53" s="8">
         <v>39676.1</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N53" s="8">
         <v>2572774.5</v>
       </c>
       <c r="O53" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P53" s="8">
         <v>1655272.4</v>
       </c>
       <c r="Q53" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R53" s="8">
         <v>864103.8</v>
       </c>
       <c r="S53" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T53" s="8">
         <v>28211.599999999999</v>
       </c>
       <c r="U53" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V53" s="8">
         <v>25186.799999999999</v>
       </c>
       <c r="W53" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X53" s="8">
         <v>153144.9</v>
       </c>
       <c r="Y53" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z53" s="8">
         <v>192238.7</v>
       </c>
       <c r="AA53" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB53" s="8">
         <v>211127.4</v>
       </c>
       <c r="AC53" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD53" s="8">
         <v>18888.8</v>
       </c>
       <c r="AE53" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF53" s="8">
         <v>30550.9</v>
       </c>
       <c r="AG53" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH53" s="8">
         <v>161687.79999999999</v>
       </c>
       <c r="AI53" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ53" s="8">
         <v>180861.6</v>
       </c>
       <c r="AK53" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL53" s="8">
         <v>19173.8</v>
       </c>
       <c r="AM53" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="54" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B54" s="8">
         <v>3960652.7</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D54" s="8">
         <v>2318532</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F54" s="8">
         <v>1513749.4</v>
       </c>
       <c r="G54" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H54" s="8">
         <v>77809.600000000006</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J54" s="8">
         <v>11847.8</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L54" s="8">
         <v>50561.8</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N54" s="8">
         <v>3695681.8</v>
       </c>
       <c r="O54" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P54" s="8">
         <v>2363317</v>
       </c>
       <c r="Q54" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R54" s="8">
         <v>1247506.8</v>
       </c>
       <c r="S54" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T54" s="8">
         <v>45390.2</v>
       </c>
       <c r="U54" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V54" s="8">
         <v>39467.800000000003</v>
       </c>
       <c r="W54" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X54" s="8">
         <v>221457.6</v>
       </c>
       <c r="Y54" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z54" s="8">
         <v>264970.90000000002</v>
       </c>
       <c r="AA54" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB54" s="8">
         <v>289723.7</v>
       </c>
       <c r="AC54" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD54" s="8">
         <v>24752.799999999999</v>
       </c>
       <c r="AE54" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF54" s="8">
         <v>42507.6</v>
       </c>
       <c r="AG54" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH54" s="8">
         <v>222463.3</v>
       </c>
       <c r="AI54" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ54" s="8">
         <v>247798.9</v>
       </c>
       <c r="AK54" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL54" s="8">
         <v>25335.599999999999</v>
       </c>
       <c r="AM54" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="55" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B55" s="8">
         <v>1130874</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D55" s="8">
         <v>671057.1</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F55" s="8">
         <v>431244</v>
       </c>
       <c r="G55" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H55" s="8">
         <v>15265.5</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J55" s="8">
         <v>2736.2</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L55" s="8">
         <v>13307.3</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N55" s="8">
         <v>1058599.1000000001</v>
       </c>
       <c r="O55" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P55" s="8">
         <v>669965.80000000005</v>
       </c>
       <c r="Q55" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R55" s="8">
         <v>358618.4</v>
       </c>
       <c r="S55" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T55" s="8">
         <v>15529</v>
       </c>
       <c r="U55" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V55" s="8">
         <v>14485.8</v>
       </c>
       <c r="W55" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X55" s="8">
         <v>73716.800000000003</v>
       </c>
       <c r="Y55" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z55" s="8">
         <v>72274.899999999994</v>
       </c>
       <c r="AA55" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB55" s="8">
         <v>87185</v>
       </c>
       <c r="AC55" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD55" s="8">
         <v>14910.1</v>
       </c>
       <c r="AE55" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF55" s="8">
         <v>13366.4</v>
       </c>
       <c r="AG55" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH55" s="8">
         <v>58908.5</v>
       </c>
       <c r="AI55" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ55" s="8">
         <v>73889.2</v>
       </c>
       <c r="AK55" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL55" s="8">
         <v>14980.7</v>
       </c>
       <c r="AM55" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="56" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B56" s="8">
         <v>2373597.2000000002</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D56" s="8">
         <v>1403180.1</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F56" s="8">
         <v>897726.2</v>
       </c>
       <c r="G56" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H56" s="8">
         <v>32880.300000000003</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J56" s="8">
         <v>5423</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L56" s="8">
         <v>39810.699999999997</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N56" s="8">
         <v>2212358.6</v>
       </c>
       <c r="O56" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P56" s="8">
         <v>1404618.1</v>
       </c>
       <c r="Q56" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R56" s="8">
         <v>746336.2</v>
       </c>
       <c r="S56" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T56" s="8">
         <v>30306.7</v>
       </c>
       <c r="U56" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V56" s="8">
         <v>31097.599999999999</v>
       </c>
       <c r="W56" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X56" s="8">
         <v>149951.9</v>
       </c>
       <c r="Y56" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z56" s="8">
         <v>161238.70000000001</v>
       </c>
       <c r="AA56" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB56" s="8">
         <v>183084.79999999999</v>
       </c>
       <c r="AC56" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD56" s="8">
         <v>21846.2</v>
       </c>
       <c r="AE56" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF56" s="8">
         <v>26682.2</v>
       </c>
       <c r="AG56" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH56" s="8">
         <v>134556.5</v>
       </c>
       <c r="AI56" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ56" s="8">
         <v>156694.1</v>
       </c>
       <c r="AK56" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL56" s="8">
         <v>22137.599999999999</v>
       </c>
       <c r="AM56" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="57" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B57" s="8">
         <v>3650433</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D57" s="8">
         <v>2147965.9</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F57" s="8">
         <v>1391467.4</v>
       </c>
       <c r="G57" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H57" s="8">
         <v>49783</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J57" s="8">
         <v>7838.5</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L57" s="8">
         <v>61216.6</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N57" s="8">
         <v>3419785.4</v>
       </c>
       <c r="O57" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P57" s="8">
         <v>2162124.1</v>
       </c>
       <c r="Q57" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R57" s="8">
         <v>1151766.7</v>
       </c>
       <c r="S57" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T57" s="8">
         <v>47104.1</v>
       </c>
       <c r="U57" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V57" s="8">
         <v>58790.6</v>
       </c>
       <c r="W57" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X57" s="8">
         <v>225542.7</v>
       </c>
       <c r="Y57" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z57" s="8">
         <v>230647.6</v>
       </c>
       <c r="AA57" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB57" s="8">
         <v>260197.6</v>
       </c>
       <c r="AC57" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD57" s="8">
         <v>29550</v>
       </c>
       <c r="AE57" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF57" s="8">
         <v>38343.199999999997</v>
       </c>
       <c r="AG57" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH57" s="8">
         <v>192304.4</v>
       </c>
       <c r="AI57" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ57" s="8">
         <v>221780.2</v>
       </c>
       <c r="AK57" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL57" s="8">
         <v>29475.8</v>
       </c>
       <c r="AM57" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="58" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B58" s="8">
         <v>5046969.5999999996</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D58" s="8">
         <v>2978854.8</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F58" s="8">
         <v>1903441.1</v>
       </c>
       <c r="G58" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H58" s="8">
         <v>86372.4</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J58" s="8">
         <v>10604.1</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L58" s="8">
         <v>78301.3</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N58" s="8">
         <v>4742003.3</v>
       </c>
       <c r="O58" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P58" s="8">
         <v>3000974.5</v>
       </c>
       <c r="Q58" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R58" s="8">
         <v>1587599.8</v>
       </c>
       <c r="S58" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T58" s="8">
         <v>69395.399999999994</v>
       </c>
       <c r="U58" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V58" s="8">
         <v>84033.600000000006</v>
       </c>
       <c r="W58" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X58" s="8">
         <v>293721.59999999998</v>
       </c>
       <c r="Y58" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z58" s="8">
         <v>304966.2</v>
       </c>
       <c r="AA58" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB58" s="8">
         <v>339005</v>
       </c>
       <c r="AC58" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD58" s="8">
         <v>34038.800000000003</v>
       </c>
       <c r="AE58" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF58" s="8">
         <v>53537.1</v>
       </c>
       <c r="AG58" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH58" s="8">
         <v>251429.1</v>
       </c>
       <c r="AI58" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ58" s="8">
         <v>284317.8</v>
       </c>
       <c r="AK58" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL58" s="8">
         <v>32888.699999999997</v>
       </c>
       <c r="AM58" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="59" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B59" s="8">
         <v>1333911.8999999999</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D59" s="8">
         <v>786023.2</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F59" s="8">
         <v>509436.9</v>
       </c>
       <c r="G59" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H59" s="8">
         <v>22401.1</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J59" s="8">
         <v>3141.3</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L59" s="8">
         <v>16050.7</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N59" s="8">
         <v>1260926</v>
       </c>
       <c r="O59" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P59" s="8">
         <v>797462.9</v>
       </c>
       <c r="Q59" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R59" s="8">
         <v>426137.3</v>
       </c>
       <c r="S59" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T59" s="8">
         <v>15976.7</v>
       </c>
       <c r="U59" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V59" s="8">
         <v>21349</v>
       </c>
       <c r="W59" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X59" s="8">
         <v>71859.899999999994</v>
       </c>
       <c r="Y59" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z59" s="8">
         <v>72985.899999999994</v>
       </c>
       <c r="AA59" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB59" s="8">
         <v>97182.9</v>
       </c>
       <c r="AC59" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD59" s="8">
         <v>24197</v>
       </c>
       <c r="AE59" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF59" s="8">
         <v>14200</v>
       </c>
       <c r="AG59" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH59" s="8">
         <v>58785.9</v>
       </c>
       <c r="AI59" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ59" s="8">
         <v>82443.199999999997</v>
       </c>
       <c r="AK59" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL59" s="8">
         <v>23657.3</v>
       </c>
       <c r="AM59" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="60" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B60" s="8">
         <v>2647610.6</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D60" s="8">
         <v>1542422.4</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F60" s="8">
         <v>1017202.6</v>
       </c>
       <c r="G60" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H60" s="8">
         <v>38232.800000000003</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J60" s="8">
         <v>6109.4</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L60" s="8">
         <v>49752.9</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N60" s="8">
         <v>2484990</v>
       </c>
       <c r="O60" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P60" s="8">
         <v>1570213.1</v>
       </c>
       <c r="Q60" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R60" s="8">
         <v>842706.9</v>
       </c>
       <c r="S60" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T60" s="8">
         <v>28814.5</v>
       </c>
       <c r="U60" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V60" s="8">
         <v>43255.5</v>
       </c>
       <c r="W60" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X60" s="8">
         <v>146704.9</v>
       </c>
       <c r="Y60" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z60" s="8">
         <v>162620.6</v>
       </c>
       <c r="AA60" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB60" s="8">
         <v>191964.2</v>
       </c>
       <c r="AC60" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD60" s="8">
         <v>29343.599999999999</v>
       </c>
       <c r="AE60" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF60" s="8">
         <v>28539.8</v>
       </c>
       <c r="AG60" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH60" s="8">
         <v>134080.79999999999</v>
       </c>
       <c r="AI60" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ60" s="8">
         <v>163607.79999999999</v>
       </c>
       <c r="AK60" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL60" s="8">
         <v>29527</v>
       </c>
       <c r="AM60" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="61" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B61" s="8">
         <v>3910184.1</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D61" s="8">
         <v>2287525.9</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F61" s="8">
         <v>1502259.3</v>
       </c>
       <c r="G61" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H61" s="8">
         <v>54702.1</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J61" s="8">
         <v>8867.2999999999993</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L61" s="8">
         <v>65696.899999999994</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N61" s="8">
         <v>3686073.2</v>
       </c>
       <c r="O61" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P61" s="8">
         <v>2337006.7999999998</v>
       </c>
       <c r="Q61" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R61" s="8">
         <v>1243380.5</v>
       </c>
       <c r="S61" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T61" s="8">
         <v>43914.8</v>
       </c>
       <c r="U61" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V61" s="8">
         <v>61771.199999999997</v>
       </c>
       <c r="W61" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X61" s="8">
         <v>209398</v>
       </c>
       <c r="Y61" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z61" s="8">
         <v>224110.9</v>
       </c>
       <c r="AA61" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB61" s="8">
         <v>263591.59999999998</v>
       </c>
       <c r="AC61" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD61" s="8">
         <v>39480.699999999997</v>
       </c>
       <c r="AE61" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF61" s="8">
         <v>39108.699999999997</v>
       </c>
       <c r="AG61" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH61" s="8">
         <v>185002.2</v>
       </c>
       <c r="AI61" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ61" s="8">
         <v>223581.8</v>
       </c>
       <c r="AK61" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL61" s="8">
         <v>38579.599999999999</v>
       </c>
       <c r="AM61" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="62" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B62" s="11">
         <v>5289216.3</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D62" s="11">
         <v>3102733.3</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F62" s="11">
         <v>2007764.9</v>
       </c>
       <c r="G62" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H62" s="11">
         <v>84038.7</v>
       </c>
       <c r="I62" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J62" s="11">
         <v>13497.3</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L62" s="11">
         <v>94679.5</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N62" s="11">
         <v>5005122.7</v>
       </c>
       <c r="O62" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P62" s="11">
         <v>3174331.1</v>
       </c>
       <c r="Q62" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R62" s="11">
         <v>1655727.9</v>
       </c>
       <c r="S62" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T62" s="11">
         <v>72804.5</v>
       </c>
       <c r="U62" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V62" s="11">
         <v>102259.3</v>
       </c>
       <c r="W62" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X62" s="11">
         <v>280439.3</v>
       </c>
       <c r="Y62" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z62" s="11">
         <v>284093.59999999998</v>
       </c>
       <c r="AA62" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB62" s="11">
         <v>340874.5</v>
       </c>
       <c r="AC62" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD62" s="11">
         <v>56780.9</v>
       </c>
       <c r="AE62" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF62" s="11">
         <v>55525.7</v>
       </c>
       <c r="AG62" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH62" s="11">
         <v>228567.9</v>
       </c>
       <c r="AI62" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ62" s="11">
         <v>284520.90000000002</v>
       </c>
       <c r="AK62" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL62" s="11">
         <v>55953</v>
       </c>
       <c r="AM62" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="63" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B63" s="11">
         <v>1251051.5</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D63" s="11">
         <v>733036.6</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F63" s="11">
         <v>482464</v>
       </c>
       <c r="G63" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H63" s="11">
         <v>18217.2</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J63" s="11">
         <v>3129.4</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L63" s="11">
         <v>17333.7</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N63" s="11">
         <v>1204197.3999999999</v>
       </c>
       <c r="O63" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P63" s="11">
         <v>766973.5</v>
       </c>
       <c r="Q63" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R63" s="11">
         <v>400657.6</v>
       </c>
       <c r="S63" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T63" s="11">
         <v>14932.6</v>
       </c>
       <c r="U63" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V63" s="11">
         <v>21633.7</v>
       </c>
       <c r="W63" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X63" s="11">
         <v>47869.5</v>
       </c>
       <c r="Y63" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z63" s="11">
         <v>46854.1</v>
       </c>
       <c r="AA63" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB63" s="11">
         <v>74469.3</v>
       </c>
       <c r="AC63" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD63" s="11">
         <v>27615.200000000001</v>
       </c>
       <c r="AE63" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF63" s="11">
         <v>11509.8</v>
       </c>
       <c r="AG63" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH63" s="11">
         <v>35344.300000000003</v>
       </c>
       <c r="AI63" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ63" s="11">
         <v>63045.5</v>
       </c>
       <c r="AK63" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL63" s="11">
         <v>27701.200000000001</v>
       </c>
       <c r="AM63" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="64" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B64" s="11">
         <v>2505192.4</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D64" s="11">
         <v>1470635.2</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F64" s="11">
         <v>953465.9</v>
       </c>
       <c r="G64" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H64" s="11">
         <v>37542.1</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J64" s="11">
         <v>6786.2</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L64" s="11">
         <v>43549.2</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N64" s="11">
         <v>2388301.9</v>
       </c>
       <c r="O64" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P64" s="11">
         <v>1537515.5</v>
       </c>
       <c r="Q64" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R64" s="11">
         <v>781200.8</v>
       </c>
       <c r="S64" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T64" s="11">
         <v>28956.2</v>
       </c>
       <c r="U64" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V64" s="11">
         <v>40629.5</v>
       </c>
       <c r="W64" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X64" s="11">
         <v>105384.8</v>
       </c>
       <c r="Y64" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z64" s="11">
         <v>116890.5</v>
       </c>
       <c r="AA64" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB64" s="11">
         <v>152267.9</v>
       </c>
       <c r="AC64" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD64" s="11">
         <v>35377.4</v>
       </c>
       <c r="AE64" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF64" s="11">
         <v>20938</v>
       </c>
       <c r="AG64" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH64" s="11">
         <v>95952.4</v>
       </c>
       <c r="AI64" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ64" s="11">
         <v>130693.9</v>
       </c>
       <c r="AK64" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL64" s="11">
         <v>34741.4</v>
       </c>
       <c r="AM64" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="65" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B65" s="11">
         <v>3772534.6</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D65" s="11">
         <v>2219966.2999999998</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F65" s="11">
         <v>1429845.5</v>
       </c>
       <c r="G65" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H65" s="11">
         <v>56630</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J65" s="11">
         <v>11176.2</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L65" s="11">
         <v>66092.899999999994</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N65" s="11">
         <v>3610285.7</v>
       </c>
       <c r="O65" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P65" s="11">
         <v>2318385.9</v>
       </c>
       <c r="Q65" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R65" s="11">
         <v>1170236.1000000001</v>
       </c>
       <c r="S65" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T65" s="11">
         <v>55465.5</v>
       </c>
       <c r="U65" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V65" s="11">
         <v>66198.2</v>
       </c>
       <c r="W65" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X65" s="11">
         <v>161189.79999999999</v>
       </c>
       <c r="Y65" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z65" s="11">
         <v>162248.9</v>
       </c>
       <c r="AA65" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB65" s="11">
         <v>217725.1</v>
       </c>
       <c r="AC65" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD65" s="11">
         <v>55476.2</v>
       </c>
       <c r="AE65" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF65" s="11">
         <v>30237.599999999999</v>
       </c>
       <c r="AG65" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH65" s="11">
         <v>132011.20000000001</v>
       </c>
       <c r="AI65" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ65" s="11">
         <v>185898.4</v>
       </c>
       <c r="AK65" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL65" s="11">
         <v>53887.199999999997</v>
       </c>
       <c r="AM65" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="66" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B66" s="11">
         <v>5133029.9000000004</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D66" s="11">
         <v>3040832.8</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F66" s="11">
         <v>1919798.6</v>
       </c>
       <c r="G66" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H66" s="11">
         <v>85169</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J66" s="11">
         <v>15791.2</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L66" s="11">
         <v>87229.6</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N66" s="11">
         <v>4914664.2</v>
       </c>
       <c r="O66" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P66" s="11">
         <v>3175467.4</v>
       </c>
       <c r="Q66" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R66" s="11">
         <v>1566611.7</v>
       </c>
       <c r="S66" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T66" s="11">
         <v>83106.7</v>
       </c>
       <c r="U66" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V66" s="11">
         <v>89478.399999999994</v>
       </c>
       <c r="W66" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X66" s="11">
         <v>218552.3</v>
       </c>
       <c r="Y66" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z66" s="11">
         <v>218365.7</v>
       </c>
       <c r="AA66" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB66" s="11">
         <v>287829.3</v>
       </c>
       <c r="AC66" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD66" s="11">
         <v>69463.5</v>
       </c>
       <c r="AE66" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF66" s="11">
         <v>44661.5</v>
       </c>
       <c r="AG66" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH66" s="11">
         <v>173704.2</v>
       </c>
       <c r="AI66" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ66" s="11">
         <v>242709.2</v>
       </c>
       <c r="AK66" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL66" s="11">
         <v>69004.899999999994</v>
       </c>
       <c r="AM66" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="67" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B67" s="11">
         <v>1250617.2</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D67" s="11">
         <v>747713.7</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F67" s="11">
         <v>464266.1</v>
       </c>
       <c r="G67" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H67" s="11">
         <v>19104.3</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J67" s="11">
         <v>4465.1000000000004</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L67" s="11">
         <v>19533.099999999999</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N67" s="11">
         <v>1197268.8999999999</v>
       </c>
       <c r="O67" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P67" s="11">
         <v>777273.5</v>
       </c>
       <c r="Q67" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R67" s="11">
         <v>382080.9</v>
       </c>
       <c r="S67" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T67" s="11">
         <v>14571.2</v>
       </c>
       <c r="U67" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V67" s="11">
         <v>23343.3</v>
       </c>
       <c r="W67" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X67" s="11">
         <v>52625.3</v>
       </c>
       <c r="Y67" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z67" s="11">
         <v>53348.3</v>
       </c>
       <c r="AA67" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB67" s="11">
         <v>75236</v>
       </c>
       <c r="AC67" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD67" s="11">
         <v>21887.7</v>
       </c>
       <c r="AE67" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF67" s="11">
         <v>11174.8</v>
       </c>
       <c r="AG67" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH67" s="11">
         <v>42173.5</v>
       </c>
       <c r="AI67" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ67" s="11">
         <v>64197.4</v>
       </c>
       <c r="AK67" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL67" s="11">
         <v>22023.9</v>
       </c>
       <c r="AM67" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="68" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B68" s="11">
         <v>2569217.9</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D68" s="11">
         <v>1529574.3999999999</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F68" s="11">
         <v>948477</v>
       </c>
       <c r="G68" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H68" s="11">
         <v>39945.4</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J68" s="11">
         <v>9117.7000000000007</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L68" s="11">
         <v>51221</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N68" s="11">
         <v>2444629.5</v>
       </c>
       <c r="O68" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P68" s="11">
         <v>1595203.5</v>
       </c>
       <c r="Q68" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R68" s="11">
         <v>772494.6</v>
       </c>
       <c r="S68" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T68" s="11">
         <v>29982.6</v>
       </c>
       <c r="U68" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V68" s="11">
         <v>46948.800000000003</v>
       </c>
       <c r="W68" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X68" s="11">
         <v>110353.3</v>
       </c>
       <c r="Y68" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z68" s="11">
         <v>124588.4</v>
       </c>
       <c r="AA68" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB68" s="11">
         <v>159411.4</v>
       </c>
       <c r="AC68" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD68" s="11">
         <v>34823</v>
       </c>
       <c r="AE68" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF68" s="11">
         <v>22568.6</v>
       </c>
       <c r="AG68" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH68" s="11">
         <v>102019.7</v>
       </c>
       <c r="AI68" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ68" s="11">
         <v>136580.6</v>
       </c>
       <c r="AK68" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL68" s="11">
         <v>34560.9</v>
       </c>
       <c r="AM68" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="69" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B69" s="11">
         <v>3878661.5</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D69" s="11">
         <v>2313728</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F69" s="11">
         <v>1435183.3</v>
       </c>
       <c r="G69" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H69" s="11">
         <v>61513.5</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J69" s="11">
         <v>13209</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L69" s="11">
         <v>68236.7</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N69" s="11">
         <v>3697088.8</v>
       </c>
       <c r="O69" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P69" s="11">
         <v>2419471</v>
       </c>
       <c r="Q69" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R69" s="11">
         <v>1163782.3999999999</v>
       </c>
       <c r="S69" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T69" s="11">
         <v>46589</v>
       </c>
       <c r="U69" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V69" s="11">
         <v>67246.399999999994</v>
       </c>
       <c r="W69" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X69" s="11">
         <v>165657.9</v>
       </c>
       <c r="Y69" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z69" s="11">
         <v>181572.6</v>
       </c>
       <c r="AA69" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB69" s="11">
         <v>233896.7</v>
       </c>
       <c r="AC69" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD69" s="11">
         <v>52324</v>
       </c>
       <c r="AE69" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF69" s="11">
         <v>36169.199999999997</v>
       </c>
       <c r="AG69" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH69" s="11">
         <v>145403.5</v>
       </c>
       <c r="AI69" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ69" s="11">
         <v>199286.6</v>
       </c>
       <c r="AK69" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL69" s="11">
         <v>53883.1</v>
       </c>
       <c r="AM69" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="70" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B70" s="11">
         <v>5279802.3</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D70" s="11">
         <v>3159962.7</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F70" s="11">
         <v>1941558.1</v>
       </c>
       <c r="G70" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H70" s="11">
         <v>91884.1</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J70" s="11">
         <v>18866.7</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L70" s="11">
         <v>86397.4</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N70" s="11">
         <v>5034454.2</v>
       </c>
       <c r="O70" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P70" s="11">
         <v>3299286.9</v>
       </c>
       <c r="Q70" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R70" s="11">
         <v>1569133.9</v>
       </c>
       <c r="S70" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T70" s="11">
         <v>78117.5</v>
       </c>
       <c r="U70" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V70" s="11">
         <v>87915.9</v>
       </c>
       <c r="W70" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X70" s="11">
         <v>233099.9</v>
       </c>
       <c r="Y70" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z70" s="11">
         <v>245348.1</v>
       </c>
       <c r="AA70" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB70" s="11">
         <v>308473.09999999998</v>
       </c>
       <c r="AC70" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD70" s="11">
         <v>63125</v>
       </c>
       <c r="AE70" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF70" s="11">
         <v>48260.6</v>
       </c>
       <c r="AG70" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH70" s="11">
         <v>197087.5</v>
       </c>
       <c r="AI70" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ70" s="11">
         <v>261319.6</v>
       </c>
       <c r="AK70" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL70" s="11">
         <v>64232.1</v>
       </c>
       <c r="AM70" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="71" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B71" s="12">
         <v>1321573.3999999999</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D71" s="12">
         <v>781249.8</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F71" s="12">
         <v>498542.4</v>
       </c>
       <c r="G71" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H71" s="12">
         <v>25184.5</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J71" s="12">
         <v>3684.5</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L71" s="12">
         <v>16596.7</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N71" s="12">
         <v>1256193.2</v>
       </c>
       <c r="O71" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P71" s="12">
         <v>807849.7</v>
       </c>
       <c r="Q71" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R71" s="12">
         <v>407277.1</v>
       </c>
       <c r="S71" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T71" s="12">
         <v>20340.599999999999</v>
       </c>
       <c r="U71" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="V71" s="12">
         <v>20725.8</v>
       </c>
       <c r="W71" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X71" s="12">
         <v>64665.4</v>
       </c>
       <c r="Y71" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z71" s="12">
         <v>65380.2</v>
       </c>
       <c r="AA71" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB71" s="12">
         <v>88247</v>
       </c>
       <c r="AC71" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AD71" s="12">
         <v>22866.9</v>
       </c>
       <c r="AE71" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF71" s="12">
         <v>14563.5</v>
       </c>
       <c r="AG71" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH71" s="12">
         <v>50816.6</v>
       </c>
       <c r="AI71" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ71" s="12">
         <v>73920</v>
       </c>
       <c r="AK71" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL71" s="12">
         <v>23103.3</v>
       </c>
       <c r="AM71" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="72" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="27"/>
-[...37 lines deleted...]
-      <c r="AM72" s="27"/>
+      <c r="A72" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="B72" s="12">
+        <v>2750504.6</v>
+      </c>
+      <c r="C72" s="5"/>
+      <c r="D72" s="12">
+        <v>1617634.8</v>
+      </c>
+      <c r="E72" s="5"/>
+      <c r="F72" s="12">
+        <v>1031461.7</v>
+      </c>
+      <c r="G72" s="5"/>
+      <c r="H72" s="12">
+        <v>49890.7</v>
+      </c>
+      <c r="I72" s="5"/>
+      <c r="J72" s="12">
+        <v>8899.6</v>
+      </c>
+      <c r="K72" s="5"/>
+      <c r="L72" s="12">
+        <v>51517.4</v>
+      </c>
+      <c r="M72" s="5"/>
+      <c r="N72" s="12">
+        <v>2589691.6</v>
+      </c>
+      <c r="O72" s="5"/>
+      <c r="P72" s="12">
+        <v>1669350.7</v>
+      </c>
+      <c r="Q72" s="5"/>
+      <c r="R72" s="12">
+        <v>841024.8</v>
+      </c>
+      <c r="S72" s="5"/>
+      <c r="T72" s="12">
+        <v>40315.699999999997</v>
+      </c>
+      <c r="U72" s="5"/>
+      <c r="V72" s="12">
+        <v>39000.400000000001</v>
+      </c>
+      <c r="W72" s="5"/>
+      <c r="X72" s="12">
+        <v>138721</v>
+      </c>
+      <c r="Y72" s="5"/>
+      <c r="Z72" s="12">
+        <v>160813</v>
+      </c>
+      <c r="AA72" s="5"/>
+      <c r="AB72" s="12">
+        <v>192706.1</v>
+      </c>
+      <c r="AC72" s="5"/>
+      <c r="AD72" s="12">
+        <v>31893.1</v>
+      </c>
+      <c r="AE72" s="5"/>
+      <c r="AF72" s="12">
+        <v>27594.9</v>
+      </c>
+      <c r="AG72" s="5"/>
+      <c r="AH72" s="12">
+        <v>133218.1</v>
+      </c>
+      <c r="AI72" s="5"/>
+      <c r="AJ72" s="12">
+        <v>165247.70000000001</v>
+      </c>
+      <c r="AK72" s="5"/>
+      <c r="AL72" s="12">
+        <v>32029.599999999999</v>
+      </c>
+      <c r="AM72" s="6"/>
     </row>
     <row r="73" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="27"/>
       <c r="B73" s="27"/>
       <c r="C73" s="27"/>
       <c r="D73" s="27"/>
       <c r="E73" s="27"/>
       <c r="F73" s="27"/>
       <c r="G73" s="27"/>
       <c r="H73" s="27"/>
       <c r="I73" s="27"/>
       <c r="J73" s="27"/>
       <c r="K73" s="27"/>
       <c r="L73" s="27"/>
       <c r="M73" s="27"/>
       <c r="N73" s="27"/>
       <c r="O73" s="27"/>
       <c r="P73" s="27"/>
       <c r="Q73" s="27"/>
       <c r="R73" s="27"/>
       <c r="S73" s="27"/>
       <c r="T73" s="27"/>
       <c r="U73" s="27"/>
       <c r="V73" s="27"/>
       <c r="W73" s="27"/>
@@ -16475,145 +16518,154 @@
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AJ5:AK5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{510018F5-AC22-488E-BA15-20CF1F901A0B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE73620D-E65E-44FF-81D7-71E33296212B}">
   <sheetPr codeName="Arkusz3"/>
   <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.7109375" style="23" customWidth="1"/>
     <col min="2" max="3" width="85.7109375" style="25" customWidth="1"/>
     <col min="4" max="4" width="3.7109375" style="25" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="25" customWidth="1"/>
     <col min="6" max="7" width="40.7109375" style="25" customWidth="1"/>
     <col min="8" max="8" width="3.7109375" style="25" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" style="25" customWidth="1"/>
     <col min="10" max="11" width="40.7109375" style="25" customWidth="1"/>
     <col min="12" max="16384" width="8.85546875" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B1" s="14" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C1" s="14" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E1" s="16"/>
       <c r="I1" s="16"/>
     </row>
     <row r="2" spans="1:9" s="20" customFormat="1" ht="409.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="17" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B2" s="18" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C2" s="19" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="20" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A3" s="17" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B3" s="21" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C3" s="22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="4" spans="1:9" s="20" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A4" s="17" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B4" s="21" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C4" s="22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="23"/>
       <c r="C5" s="19"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B6" s="24"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B7" s="24"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010021C46080551799478E82C9F006110887" ma:contentTypeVersion="0" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6b89905c94771729a0de27fa7468e115">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b2fdb080088ddf1bdd98b8e55b33ddcf">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ zawartości"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
@@ -16683,100 +16735,91 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E281554-51FD-41A6-B0F5-D42BDED7C47A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC3EAF94-42B0-400E-AC04-DCDA9D368BF4}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08E7BECD-1133-407B-BA3E-5BE36C5E8F5D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1ED28CDE-8E4A-44D9-A1B4-9B4BE7260CBD}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36AA07D8-CD19-4E91-80FA-446D7142AC0F}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...11 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Kwartalne_Quarterly</vt:lpstr>
       <vt:lpstr>Metadane_Metadata</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>