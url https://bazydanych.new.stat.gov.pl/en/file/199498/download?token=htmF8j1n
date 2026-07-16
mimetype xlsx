--- v0 (2026-05-30)
+++ v1 (2026-07-16)
@@ -7,72 +7,72 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/GUS/os/BS/BS_do_publikacji/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\intranet\DavWWWRoot\udostepnianie\bs\BS_do_publikacji\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ED8F562E-5C47-4BB8-9EB2-2C7D6D7DE821}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1711E923-15E5-4672-AD50-F20615B14B97}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11925" xr2:uid="{E945F68B-B746-4519-AB76-23DEA3CAB1BB}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{706B8684-6F99-4A0C-A639-FCD1908A961D}"/>
   </bookViews>
   <sheets>
     <sheet name="Narastajace_Accrued_base" sheetId="1" r:id="rId1"/>
     <sheet name="Metadane_Metadata" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1058" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1073" uniqueCount="98">
   <si>
     <r>
       <t xml:space="preserve">TABL.30. AKTYWA OBROTOWE ORAZ  ZOBOWIĄZANIA  KRÓTKO- I DŁUGOTERMINOWE  PRZEDSIĘBIORSTW[1]
                Stan w końcu okresu
               </t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> CURRENT ASSETS AND SHORT-TERM AND LONG-TERM LIABILITIES OF NON-FINANCIAL ENTERPRISES[1]
                End of period</t>
     </r>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Aktywa obrotowe
 </t>
@@ -1018,78 +1018,78 @@
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...11 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hiperłącze" xfId="1" builtinId="8"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1370,329 +1370,329 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B251170-92BE-4A07-BA75-163E05C8FACF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3EE6FD4-6B59-4460-90ED-74A9454BD52F}">
   <sheetPr codeName="Arkusz1"/>
-  <dimension ref="A1:AE243"/>
+  <dimension ref="A1:AE242"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B63" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B58" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:AE1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="2.140625" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="2.140625" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="2.140625" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="2.140625" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="11" width="2.140625" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="2.140625" customWidth="1"/>
     <col min="14" max="14" width="12.7109375" customWidth="1"/>
     <col min="15" max="15" width="2.140625" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" customWidth="1"/>
     <col min="17" max="17" width="2.140625" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="2.140625" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" customWidth="1"/>
     <col min="21" max="21" width="2.140625" customWidth="1"/>
     <col min="22" max="22" width="12.7109375" customWidth="1"/>
     <col min="23" max="23" width="2.140625" customWidth="1"/>
     <col min="24" max="24" width="12.7109375" customWidth="1"/>
     <col min="25" max="25" width="2.140625" customWidth="1"/>
     <col min="26" max="26" width="12.7109375" customWidth="1"/>
     <col min="27" max="27" width="2.140625" customWidth="1"/>
     <col min="28" max="28" width="12.7109375" customWidth="1"/>
     <col min="29" max="29" width="2.140625" customWidth="1"/>
     <col min="30" max="30" width="12.7109375" customWidth="1"/>
     <col min="31" max="31" width="2.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="52.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="51"/>
-[...28 lines deleted...]
-      <c r="AE1" s="51"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="46"/>
+      <c r="U1" s="46"/>
+      <c r="V1" s="46"/>
+      <c r="W1" s="46"/>
+      <c r="X1" s="46"/>
+      <c r="Y1" s="46"/>
+      <c r="Z1" s="46"/>
+      <c r="AA1" s="46"/>
+      <c r="AB1" s="46"/>
+      <c r="AC1" s="46"/>
+      <c r="AD1" s="46"/>
+      <c r="AE1" s="46"/>
     </row>
     <row r="2" spans="1:31" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
       <c r="N2" s="29"/>
       <c r="O2" s="29"/>
       <c r="P2" s="29"/>
       <c r="Q2" s="29"/>
       <c r="R2" s="30"/>
       <c r="S2" s="29"/>
       <c r="T2" s="29"/>
       <c r="U2" s="29"/>
       <c r="V2" s="29"/>
       <c r="W2" s="29"/>
       <c r="X2" s="29"/>
       <c r="Y2" s="29"/>
       <c r="Z2" s="29"/>
       <c r="AA2" s="29"/>
       <c r="AB2" s="29"/>
       <c r="AC2" s="29"/>
       <c r="AD2" s="29"/>
       <c r="AE2" s="29" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="31"/>
-      <c r="B3" s="49">
+      <c r="B3" s="44">
         <v>1</v>
       </c>
-      <c r="C3" s="49"/>
-      <c r="D3" s="49">
+      <c r="C3" s="44"/>
+      <c r="D3" s="44">
         <v>2</v>
       </c>
-      <c r="E3" s="49"/>
-      <c r="F3" s="49">
+      <c r="E3" s="44"/>
+      <c r="F3" s="44">
         <v>3</v>
       </c>
-      <c r="G3" s="49"/>
-      <c r="H3" s="49">
+      <c r="G3" s="44"/>
+      <c r="H3" s="44">
         <v>4</v>
       </c>
-      <c r="I3" s="49"/>
-      <c r="J3" s="49">
+      <c r="I3" s="44"/>
+      <c r="J3" s="44">
         <v>5</v>
       </c>
-      <c r="K3" s="49"/>
-      <c r="L3" s="49">
+      <c r="K3" s="44"/>
+      <c r="L3" s="44">
         <v>6</v>
       </c>
-      <c r="M3" s="49"/>
-      <c r="N3" s="49">
+      <c r="M3" s="44"/>
+      <c r="N3" s="44">
         <v>7</v>
       </c>
-      <c r="O3" s="49"/>
-      <c r="P3" s="49">
+      <c r="O3" s="44"/>
+      <c r="P3" s="44">
         <v>8</v>
       </c>
-      <c r="Q3" s="49"/>
-      <c r="R3" s="49">
+      <c r="Q3" s="44"/>
+      <c r="R3" s="44">
         <v>9</v>
       </c>
-      <c r="S3" s="49"/>
-      <c r="T3" s="49">
+      <c r="S3" s="44"/>
+      <c r="T3" s="44">
         <v>10</v>
       </c>
-      <c r="U3" s="49"/>
-      <c r="V3" s="49">
+      <c r="U3" s="44"/>
+      <c r="V3" s="44">
         <v>11</v>
       </c>
-      <c r="W3" s="49"/>
-      <c r="X3" s="49">
+      <c r="W3" s="44"/>
+      <c r="X3" s="44">
         <v>12</v>
       </c>
-      <c r="Y3" s="49"/>
-      <c r="Z3" s="49">
+      <c r="Y3" s="44"/>
+      <c r="Z3" s="44">
         <v>13</v>
       </c>
-      <c r="AA3" s="49"/>
-      <c r="AB3" s="49">
+      <c r="AA3" s="44"/>
+      <c r="AB3" s="44">
         <v>14</v>
       </c>
-      <c r="AC3" s="49"/>
-      <c r="AD3" s="49">
+      <c r="AC3" s="44"/>
+      <c r="AD3" s="44">
         <v>15</v>
       </c>
-      <c r="AE3" s="50"/>
+      <c r="AE3" s="45"/>
     </row>
     <row r="4" spans="1:31" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="32"/>
-      <c r="B4" s="48" t="s">
+      <c r="B4" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="49"/>
-[...18 lines deleted...]
-      <c r="V4" s="48" t="s">
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="44"/>
+      <c r="K4" s="44"/>
+      <c r="L4" s="44"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="44"/>
+      <c r="O4" s="44"/>
+      <c r="P4" s="44"/>
+      <c r="Q4" s="44"/>
+      <c r="R4" s="44"/>
+      <c r="S4" s="44"/>
+      <c r="T4" s="44"/>
+      <c r="U4" s="44"/>
+      <c r="V4" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="W4" s="48"/>
-[...7 lines deleted...]
-      <c r="AE4" s="46"/>
+      <c r="W4" s="47"/>
+      <c r="X4" s="47"/>
+      <c r="Y4" s="47"/>
+      <c r="Z4" s="47"/>
+      <c r="AA4" s="47"/>
+      <c r="AB4" s="47"/>
+      <c r="AC4" s="47"/>
+      <c r="AD4" s="48"/>
+      <c r="AE4" s="49"/>
     </row>
     <row r="5" spans="1:31" ht="143.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="47" t="s">
+      <c r="B5" s="50" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="47"/>
-      <c r="D5" s="44" t="s">
+      <c r="C5" s="50"/>
+      <c r="D5" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="44"/>
-      <c r="F5" s="44" t="s">
+      <c r="E5" s="51"/>
+      <c r="F5" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="44"/>
-      <c r="H5" s="44" t="s">
+      <c r="G5" s="51"/>
+      <c r="H5" s="51" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="44"/>
-      <c r="J5" s="44" t="s">
+      <c r="I5" s="51"/>
+      <c r="J5" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="44"/>
-      <c r="L5" s="44" t="s">
+      <c r="K5" s="51"/>
+      <c r="L5" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="44"/>
-      <c r="N5" s="44" t="s">
+      <c r="M5" s="51"/>
+      <c r="N5" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="O5" s="44"/>
-      <c r="P5" s="44" t="s">
+      <c r="O5" s="51"/>
+      <c r="P5" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="Q5" s="44"/>
-      <c r="R5" s="44" t="s">
+      <c r="Q5" s="51"/>
+      <c r="R5" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="S5" s="44"/>
-      <c r="T5" s="44" t="s">
+      <c r="S5" s="51"/>
+      <c r="T5" s="51" t="s">
         <v>14</v>
       </c>
-      <c r="U5" s="44"/>
-      <c r="V5" s="47" t="s">
+      <c r="U5" s="51"/>
+      <c r="V5" s="50" t="s">
         <v>5</v>
       </c>
-      <c r="W5" s="47"/>
-      <c r="X5" s="44" t="s">
+      <c r="W5" s="50"/>
+      <c r="X5" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="Y5" s="44"/>
-      <c r="Z5" s="44" t="s">
+      <c r="Y5" s="51"/>
+      <c r="Z5" s="51" t="s">
         <v>16</v>
       </c>
-      <c r="AA5" s="44"/>
-      <c r="AB5" s="44" t="s">
+      <c r="AA5" s="51"/>
+      <c r="AB5" s="51" t="s">
         <v>17</v>
       </c>
-      <c r="AC5" s="44"/>
-      <c r="AD5" s="45" t="s">
+      <c r="AC5" s="51"/>
+      <c r="AD5" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="AE5" s="46"/>
+      <c r="AE5" s="49"/>
     </row>
     <row r="6" spans="1:31" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
       <c r="B6" s="35" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="36"/>
       <c r="D6" s="36"/>
       <c r="E6" s="36"/>
       <c r="F6" s="36"/>
       <c r="G6" s="36"/>
       <c r="H6" s="36"/>
       <c r="I6" s="36"/>
       <c r="J6" s="37"/>
       <c r="K6" s="36"/>
       <c r="L6" s="36"/>
       <c r="M6" s="36"/>
       <c r="N6" s="37"/>
       <c r="O6" s="36"/>
       <c r="P6" s="36"/>
       <c r="Q6" s="36"/>
       <c r="R6" s="36"/>
       <c r="S6" s="36"/>
       <c r="T6" s="36"/>
       <c r="U6" s="36"/>
@@ -7772,107 +7772,137 @@
         <v>580865.6</v>
       </c>
       <c r="AA70" s="5" t="s">
         <v>97</v>
       </c>
       <c r="AB70" s="11">
         <v>96833.1</v>
       </c>
       <c r="AC70" s="5" t="s">
         <v>97</v>
       </c>
       <c r="AD70" s="11">
         <v>575115.4</v>
       </c>
       <c r="AE70" s="6" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="71" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B71" s="11">
         <v>1959543.4</v>
       </c>
-      <c r="C71" s="5"/>
+      <c r="C71" s="5" t="s">
+        <v>97</v>
+      </c>
       <c r="D71" s="11">
         <v>531850</v>
       </c>
-      <c r="E71" s="5"/>
+      <c r="E71" s="5" t="s">
+        <v>97</v>
+      </c>
       <c r="F71" s="11">
         <v>144024.20000000001</v>
       </c>
-      <c r="G71" s="5"/>
+      <c r="G71" s="5" t="s">
+        <v>97</v>
+      </c>
       <c r="H71" s="11">
         <v>77332.899999999994</v>
       </c>
-      <c r="I71" s="5"/>
+      <c r="I71" s="5" t="s">
+        <v>97</v>
+      </c>
       <c r="J71" s="11">
         <v>72359.8</v>
       </c>
-      <c r="K71" s="5"/>
+      <c r="K71" s="5" t="s">
+        <v>97</v>
+      </c>
       <c r="L71" s="11">
         <v>202322</v>
       </c>
-      <c r="M71" s="5"/>
+      <c r="M71" s="5" t="s">
+        <v>97</v>
+      </c>
       <c r="N71" s="11">
         <v>801083.4</v>
       </c>
-      <c r="O71" s="5"/>
+      <c r="O71" s="5" t="s">
+        <v>97</v>
+      </c>
       <c r="P71" s="11">
         <v>621331.69999999995</v>
       </c>
-      <c r="Q71" s="5"/>
+      <c r="Q71" s="5" t="s">
+        <v>97</v>
+      </c>
       <c r="R71" s="11">
         <v>546820.30000000005</v>
       </c>
-      <c r="S71" s="5"/>
+      <c r="S71" s="5" t="s">
+        <v>97</v>
+      </c>
       <c r="T71" s="11">
         <v>79789.7</v>
       </c>
-      <c r="U71" s="5"/>
+      <c r="U71" s="5" t="s">
+        <v>97</v>
+      </c>
       <c r="V71" s="11">
         <v>1251490.2</v>
       </c>
-      <c r="W71" s="5"/>
+      <c r="W71" s="5" t="s">
+        <v>97</v>
+      </c>
       <c r="X71" s="11">
         <v>230325.8</v>
       </c>
-      <c r="Y71" s="5"/>
+      <c r="Y71" s="5" t="s">
+        <v>97</v>
+      </c>
       <c r="Z71" s="11">
         <v>611893.5</v>
       </c>
-      <c r="AA71" s="5"/>
+      <c r="AA71" s="5" t="s">
+        <v>97</v>
+      </c>
       <c r="AB71" s="11">
         <v>97355.1</v>
       </c>
-      <c r="AC71" s="5"/>
+      <c r="AC71" s="5" t="s">
+        <v>97</v>
+      </c>
       <c r="AD71" s="11">
         <v>568832.6</v>
       </c>
-      <c r="AE71" s="6"/>
+      <c r="AE71" s="6" t="s">
+        <v>97</v>
+      </c>
     </row>
     <row r="72" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="29"/>
       <c r="B72" s="29"/>
       <c r="C72" s="29"/>
       <c r="D72" s="29"/>
       <c r="E72" s="29"/>
       <c r="F72" s="29"/>
       <c r="G72" s="29"/>
       <c r="H72" s="29"/>
       <c r="I72" s="29"/>
       <c r="J72" s="29"/>
       <c r="K72" s="29"/>
       <c r="L72" s="29"/>
       <c r="M72" s="29"/>
       <c r="N72" s="29"/>
       <c r="O72" s="29"/>
       <c r="P72" s="29"/>
       <c r="Q72" s="29"/>
       <c r="R72" s="29"/>
       <c r="S72" s="29"/>
       <c r="T72" s="29"/>
       <c r="U72" s="29"/>
       <c r="V72" s="29"/>
       <c r="W72" s="29"/>
@@ -13473,128 +13503,95 @@
       <c r="H242" s="29"/>
       <c r="I242" s="29"/>
       <c r="J242" s="29"/>
       <c r="K242" s="29"/>
       <c r="L242" s="29"/>
       <c r="M242" s="29"/>
       <c r="N242" s="29"/>
       <c r="O242" s="29"/>
       <c r="P242" s="29"/>
       <c r="Q242" s="29"/>
       <c r="R242" s="29"/>
       <c r="S242" s="29"/>
       <c r="T242" s="29"/>
       <c r="U242" s="29"/>
       <c r="V242" s="29"/>
       <c r="W242" s="29"/>
       <c r="X242" s="29"/>
       <c r="Y242" s="29"/>
       <c r="Z242" s="29"/>
       <c r="AA242" s="29"/>
       <c r="AB242" s="29"/>
       <c r="AC242" s="29"/>
       <c r="AD242" s="29"/>
       <c r="AE242" s="29"/>
     </row>
-    <row r="243" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="34">
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="B4:U4"/>
+    <mergeCell ref="V4:AC4"/>
+    <mergeCell ref="AD4:AE4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
     <mergeCell ref="AD3:AE3"/>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="Z3:AA3"/>
     <mergeCell ref="AB3:AC3"/>
-    <mergeCell ref="B4:U4"/>
-[...16 lines deleted...]
-    <mergeCell ref="Z5:AA5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{082918F3-2E00-45D5-AE3E-D886E504CEA8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{47F68E07-E095-4EF5-BAA2-EE32195E4720}">
   <sheetPr codeName="Arkusz3"/>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.7109375" style="28" customWidth="1"/>
     <col min="2" max="2" width="85.7109375" style="24" customWidth="1"/>
     <col min="3" max="3" width="85.7109375" style="25" customWidth="1"/>
     <col min="4" max="4" width="3.7109375" style="24" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="24" customWidth="1"/>
     <col min="6" max="7" width="40.7109375" style="24" customWidth="1"/>
     <col min="8" max="8" width="3.7109375" style="24" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" style="24" customWidth="1"/>
     <col min="10" max="11" width="40.7109375" style="24" customWidth="1"/>
     <col min="12" max="16384" width="8.85546875" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="16" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
         <v>85</v>
       </c>
       <c r="B1" s="14" t="s">
         <v>86</v>
@@ -13659,65 +13656,50 @@
       <c r="C9" s="27"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B10" s="21"/>
       <c r="C10" s="27"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010021C46080551799478E82C9F006110887" ma:contentTypeVersion="0" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6b89905c94771729a0de27fa7468e115">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b2fdb080088ddf1bdd98b8e55b33ddcf">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ zawartości"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
@@ -13787,85 +13769,100 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9D288AC-F01C-4398-93F0-1EC74DDE8F81}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B256D03-17F5-4433-AB3F-883DDFD68DAC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFD16F5F-F2EE-4036-97B0-CDD475D32867}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98AAF7D8-1EEF-440C-8F24-65233FE293D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Narastajace_Accrued_base</vt:lpstr>
       <vt:lpstr>Metadane_Metadata</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>