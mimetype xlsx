--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -7,72 +7,72 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\intranet\DavWWWRoot\udostepnianie\bs\BS_do_publikacji\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/udostepnianie/bs/BS_do_publikacji/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1711E923-15E5-4672-AD50-F20615B14B97}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0A0E8B79-0B7D-4DEC-B011-8FA2D059F53C}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{706B8684-6F99-4A0C-A639-FCD1908A961D}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24720" windowHeight="12225" xr2:uid="{F0279BC0-8E31-4C13-A469-83E67E7B643E}"/>
   </bookViews>
   <sheets>
     <sheet name="Narastajace_Accrued_base" sheetId="1" r:id="rId1"/>
     <sheet name="Metadane_Metadata" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1073" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1074" uniqueCount="99">
   <si>
     <r>
       <t xml:space="preserve">TABL.30. AKTYWA OBROTOWE ORAZ  ZOBOWIĄZANIA  KRÓTKO- I DŁUGOTERMINOWE  PRZEDSIĘBIORSTW[1]
                Stan w końcu okresu
               </t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> CURRENT ASSETS AND SHORT-TERM AND LONG-TERM LIABILITIES OF NON-FINANCIAL ENTERPRISES[1]
                End of period</t>
     </r>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Aktywa obrotowe
 </t>
@@ -552,50 +552,53 @@
   <si>
     <t>2024 Q1-Q2</t>
   </si>
   <si>
     <t>2024 Q1-Q3</t>
   </si>
   <si>
     <t>2024 Q1-Q4</t>
   </si>
   <si>
     <t>2025 Q1</t>
   </si>
   <si>
     <t>2025 Q1-Q2</t>
   </si>
   <si>
     <t>2025 Q1-Q3</t>
   </si>
   <si>
     <t>2025 Q1-Q4</t>
   </si>
   <si>
     <t>2026 Q1</t>
   </si>
   <si>
+    <t>2026 Q1-Q2</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">Nr
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>No.</t>
     </r>
   </si>
   <si>
     <t>Nota informacyjna</t>
   </si>
   <si>
     <t>Information Note</t>
   </si>
   <si>
     <t>[1]</t>
   </si>
   <si>
     <t>Dane kwartalne w zakresie wyników finansowych przedsiębiorstw oraz nakładów inwestycyjnych i inwestycji rozpoczętych dotyczą przedsiębiorstw niefinansowych (jednostek prawnych) prowadzących księgi rachunkowe, w których liczba pracujących wynosi 50 osób i więcej. Dane nie obejmują rolnictwa, leśnictwa, łowiectwa i rybactwa (sekcja A według PKD 2007); działalności finansowej i ubezpieczeniowej (sekcja K według PKD 2007); szkół wyższych; samodzielnych publicznych zakładów opieki zdrowotnej; instytucji kultury posiadających osobowość prawną oraz związków zawodowych, organizacji religijnych i politycznych.
@@ -1018,78 +1021,78 @@
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
-[...11 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hiperłącze" xfId="1" builtinId="8"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1370,6572 +1373,6604 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3EE6FD4-6B59-4460-90ED-74A9454BD52F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{859EC856-772C-4727-9523-7A6136C33E71}">
   <sheetPr codeName="Arkusz1"/>
   <dimension ref="A1:AE242"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B58" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B59" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:AE1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="2.140625" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="2.140625" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="2.140625" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="2.140625" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="11" width="2.140625" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="2.140625" customWidth="1"/>
     <col min="14" max="14" width="12.7109375" customWidth="1"/>
     <col min="15" max="15" width="2.140625" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" customWidth="1"/>
     <col min="17" max="17" width="2.140625" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="2.140625" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" customWidth="1"/>
     <col min="21" max="21" width="2.140625" customWidth="1"/>
     <col min="22" max="22" width="12.7109375" customWidth="1"/>
     <col min="23" max="23" width="2.140625" customWidth="1"/>
     <col min="24" max="24" width="12.7109375" customWidth="1"/>
     <col min="25" max="25" width="2.140625" customWidth="1"/>
     <col min="26" max="26" width="12.7109375" customWidth="1"/>
     <col min="27" max="27" width="2.140625" customWidth="1"/>
     <col min="28" max="28" width="12.7109375" customWidth="1"/>
     <col min="29" max="29" width="2.140625" customWidth="1"/>
     <col min="30" max="30" width="12.7109375" customWidth="1"/>
     <col min="31" max="31" width="2.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="52.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-[...28 lines deleted...]
-      <c r="AE1" s="46"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
+      <c r="Z1" s="51"/>
+      <c r="AA1" s="51"/>
+      <c r="AB1" s="51"/>
+      <c r="AC1" s="51"/>
+      <c r="AD1" s="51"/>
+      <c r="AE1" s="51"/>
     </row>
     <row r="2" spans="1:31" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
       <c r="N2" s="29"/>
       <c r="O2" s="29"/>
       <c r="P2" s="29"/>
       <c r="Q2" s="29"/>
       <c r="R2" s="30"/>
       <c r="S2" s="29"/>
       <c r="T2" s="29"/>
       <c r="U2" s="29"/>
       <c r="V2" s="29"/>
       <c r="W2" s="29"/>
       <c r="X2" s="29"/>
       <c r="Y2" s="29"/>
       <c r="Z2" s="29"/>
       <c r="AA2" s="29"/>
       <c r="AB2" s="29"/>
       <c r="AC2" s="29"/>
       <c r="AD2" s="29"/>
       <c r="AE2" s="29" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="31"/>
-      <c r="B3" s="44">
+      <c r="B3" s="49">
         <v>1</v>
       </c>
-      <c r="C3" s="44"/>
-      <c r="D3" s="44">
+      <c r="C3" s="49"/>
+      <c r="D3" s="49">
         <v>2</v>
       </c>
-      <c r="E3" s="44"/>
-      <c r="F3" s="44">
+      <c r="E3" s="49"/>
+      <c r="F3" s="49">
         <v>3</v>
       </c>
-      <c r="G3" s="44"/>
-      <c r="H3" s="44">
+      <c r="G3" s="49"/>
+      <c r="H3" s="49">
         <v>4</v>
       </c>
-      <c r="I3" s="44"/>
-      <c r="J3" s="44">
+      <c r="I3" s="49"/>
+      <c r="J3" s="49">
         <v>5</v>
       </c>
-      <c r="K3" s="44"/>
-      <c r="L3" s="44">
+      <c r="K3" s="49"/>
+      <c r="L3" s="49">
         <v>6</v>
       </c>
-      <c r="M3" s="44"/>
-      <c r="N3" s="44">
+      <c r="M3" s="49"/>
+      <c r="N3" s="49">
         <v>7</v>
       </c>
-      <c r="O3" s="44"/>
-      <c r="P3" s="44">
+      <c r="O3" s="49"/>
+      <c r="P3" s="49">
         <v>8</v>
       </c>
-      <c r="Q3" s="44"/>
-      <c r="R3" s="44">
+      <c r="Q3" s="49"/>
+      <c r="R3" s="49">
         <v>9</v>
       </c>
-      <c r="S3" s="44"/>
-      <c r="T3" s="44">
+      <c r="S3" s="49"/>
+      <c r="T3" s="49">
         <v>10</v>
       </c>
-      <c r="U3" s="44"/>
-      <c r="V3" s="44">
+      <c r="U3" s="49"/>
+      <c r="V3" s="49">
         <v>11</v>
       </c>
-      <c r="W3" s="44"/>
-      <c r="X3" s="44">
+      <c r="W3" s="49"/>
+      <c r="X3" s="49">
         <v>12</v>
       </c>
-      <c r="Y3" s="44"/>
-      <c r="Z3" s="44">
+      <c r="Y3" s="49"/>
+      <c r="Z3" s="49">
         <v>13</v>
       </c>
-      <c r="AA3" s="44"/>
-      <c r="AB3" s="44">
+      <c r="AA3" s="49"/>
+      <c r="AB3" s="49">
         <v>14</v>
       </c>
-      <c r="AC3" s="44"/>
-      <c r="AD3" s="44">
+      <c r="AC3" s="49"/>
+      <c r="AD3" s="49">
         <v>15</v>
       </c>
-      <c r="AE3" s="45"/>
+      <c r="AE3" s="50"/>
     </row>
     <row r="4" spans="1:31" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="32"/>
-      <c r="B4" s="47" t="s">
+      <c r="B4" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="44"/>
-[...18 lines deleted...]
-      <c r="V4" s="47" t="s">
+      <c r="C4" s="49"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="49"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
+      <c r="N4" s="49"/>
+      <c r="O4" s="49"/>
+      <c r="P4" s="49"/>
+      <c r="Q4" s="49"/>
+      <c r="R4" s="49"/>
+      <c r="S4" s="49"/>
+      <c r="T4" s="49"/>
+      <c r="U4" s="49"/>
+      <c r="V4" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="W4" s="47"/>
-[...7 lines deleted...]
-      <c r="AE4" s="49"/>
+      <c r="W4" s="48"/>
+      <c r="X4" s="48"/>
+      <c r="Y4" s="48"/>
+      <c r="Z4" s="48"/>
+      <c r="AA4" s="48"/>
+      <c r="AB4" s="48"/>
+      <c r="AC4" s="48"/>
+      <c r="AD4" s="45"/>
+      <c r="AE4" s="46"/>
     </row>
     <row r="5" spans="1:31" ht="143.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="50" t="s">
+      <c r="B5" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="50"/>
-      <c r="D5" s="51" t="s">
+      <c r="C5" s="47"/>
+      <c r="D5" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="51"/>
-      <c r="F5" s="51" t="s">
+      <c r="E5" s="44"/>
+      <c r="F5" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="51"/>
-      <c r="H5" s="51" t="s">
+      <c r="G5" s="44"/>
+      <c r="H5" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="51"/>
-      <c r="J5" s="51" t="s">
+      <c r="I5" s="44"/>
+      <c r="J5" s="44" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="51"/>
-      <c r="L5" s="51" t="s">
+      <c r="K5" s="44"/>
+      <c r="L5" s="44" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="51"/>
-      <c r="N5" s="51" t="s">
+      <c r="M5" s="44"/>
+      <c r="N5" s="44" t="s">
         <v>11</v>
       </c>
-      <c r="O5" s="51"/>
-      <c r="P5" s="51" t="s">
+      <c r="O5" s="44"/>
+      <c r="P5" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="Q5" s="51"/>
-      <c r="R5" s="51" t="s">
+      <c r="Q5" s="44"/>
+      <c r="R5" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="S5" s="51"/>
-      <c r="T5" s="51" t="s">
+      <c r="S5" s="44"/>
+      <c r="T5" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="U5" s="51"/>
-      <c r="V5" s="50" t="s">
+      <c r="U5" s="44"/>
+      <c r="V5" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="W5" s="50"/>
-      <c r="X5" s="51" t="s">
+      <c r="W5" s="47"/>
+      <c r="X5" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="Y5" s="51"/>
-      <c r="Z5" s="51" t="s">
+      <c r="Y5" s="44"/>
+      <c r="Z5" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="AA5" s="51"/>
-      <c r="AB5" s="51" t="s">
+      <c r="AA5" s="44"/>
+      <c r="AB5" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="AC5" s="51"/>
-      <c r="AD5" s="48" t="s">
+      <c r="AC5" s="44"/>
+      <c r="AD5" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="AE5" s="49"/>
+      <c r="AE5" s="46"/>
     </row>
     <row r="6" spans="1:31" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34"/>
       <c r="B6" s="35" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="36"/>
       <c r="D6" s="36"/>
       <c r="E6" s="36"/>
       <c r="F6" s="36"/>
       <c r="G6" s="36"/>
       <c r="H6" s="36"/>
       <c r="I6" s="36"/>
       <c r="J6" s="37"/>
       <c r="K6" s="36"/>
       <c r="L6" s="36"/>
       <c r="M6" s="36"/>
       <c r="N6" s="37"/>
       <c r="O6" s="36"/>
       <c r="P6" s="36"/>
       <c r="Q6" s="36"/>
       <c r="R6" s="36"/>
       <c r="S6" s="36"/>
       <c r="T6" s="36"/>
       <c r="U6" s="36"/>
       <c r="V6" s="36"/>
       <c r="W6" s="36"/>
       <c r="X6" s="36"/>
       <c r="Y6" s="36"/>
       <c r="Z6" s="36"/>
       <c r="AA6" s="36"/>
       <c r="AB6" s="36"/>
       <c r="AC6" s="36"/>
       <c r="AD6" s="38"/>
       <c r="AE6" s="39"/>
     </row>
     <row r="7" spans="1:31" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="1">
         <v>597602.1</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D7" s="3">
         <v>156231.1</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F7" s="3">
         <v>45486.2</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H7" s="3">
         <v>23213.5</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J7" s="3">
         <v>27524.400000000001</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L7" s="3">
         <v>57646</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N7" s="3">
         <v>266703.3</v>
       </c>
       <c r="O7" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P7" s="3">
         <v>224946.8</v>
       </c>
       <c r="Q7" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R7" s="3">
         <v>155428.70000000001</v>
       </c>
       <c r="S7" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T7" s="3">
         <v>19239.099999999999</v>
       </c>
       <c r="U7" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V7" s="3">
         <v>401875</v>
       </c>
       <c r="W7" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X7" s="3">
         <v>69269.600000000006</v>
       </c>
       <c r="Y7" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z7" s="3">
         <v>208732.2</v>
       </c>
       <c r="AA7" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB7" s="3">
         <v>34083.699999999997</v>
       </c>
       <c r="AC7" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD7" s="1">
         <v>186584.9</v>
       </c>
       <c r="AE7" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="8" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="1">
         <v>636761.19999999995</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D8" s="1">
         <v>163241.70000000001</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F8" s="1">
         <v>49513.5</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H8" s="1">
         <v>24490.1</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J8" s="1">
         <v>27464.5</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L8" s="1">
         <v>58657.3</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N8" s="1">
         <v>289803</v>
       </c>
       <c r="O8" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P8" s="1">
         <v>244024.8</v>
       </c>
       <c r="Q8" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R8" s="1">
         <v>164419.5</v>
       </c>
       <c r="S8" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T8" s="1">
         <v>19297</v>
       </c>
       <c r="U8" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V8" s="1">
         <v>438418.5</v>
       </c>
       <c r="W8" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X8" s="1">
         <v>71673.100000000006</v>
       </c>
       <c r="Y8" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z8" s="1">
         <v>229222.7</v>
       </c>
       <c r="AA8" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB8" s="1">
         <v>34877.5</v>
       </c>
       <c r="AC8" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD8" s="1">
         <v>192618.2</v>
       </c>
       <c r="AE8" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="9" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="1">
         <v>645961.1</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D9" s="1">
         <v>168668.5</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F9" s="1">
         <v>52791.6</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H9" s="1">
         <v>25868.6</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J9" s="1">
         <v>26676.6</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L9" s="1">
         <v>59722.3</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N9" s="1">
         <v>295620.2</v>
       </c>
       <c r="O9" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P9" s="1">
         <v>250086</v>
       </c>
       <c r="Q9" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R9" s="1">
         <v>163578.1</v>
       </c>
       <c r="S9" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T9" s="1">
         <v>18094.3</v>
       </c>
       <c r="U9" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V9" s="1">
         <v>434238.4</v>
       </c>
       <c r="W9" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X9" s="1">
         <v>67714.100000000006</v>
       </c>
       <c r="Y9" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z9" s="1">
         <v>232911.1</v>
       </c>
       <c r="AA9" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB9" s="1">
         <v>34750.9</v>
       </c>
       <c r="AC9" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD9" s="1">
         <v>194939.4</v>
       </c>
       <c r="AE9" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="1">
         <v>663259.1</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D10" s="1">
         <v>169468.5</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F10" s="1">
         <v>52251.6</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H10" s="1">
         <v>23894.2</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J10" s="1">
         <v>28345.1</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L10" s="1">
         <v>60921.599999999999</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N10" s="1">
         <v>296865.5</v>
       </c>
       <c r="O10" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P10" s="1">
         <v>248204.4</v>
       </c>
       <c r="Q10" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R10" s="1">
         <v>178974.4</v>
       </c>
       <c r="S10" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T10" s="1">
         <v>17950.599999999999</v>
       </c>
       <c r="U10" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V10" s="1">
         <v>451150.2</v>
       </c>
       <c r="W10" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X10" s="1">
         <v>69895.899999999994</v>
       </c>
       <c r="Y10" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z10" s="1">
         <v>243430.39999999999</v>
       </c>
       <c r="AA10" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB10" s="1">
         <v>36862.5</v>
       </c>
       <c r="AC10" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD10" s="1">
         <v>193747.20000000001</v>
       </c>
       <c r="AE10" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="11" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="1">
         <v>669331.19999999995</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D11" s="1">
         <v>175704</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F11" s="1">
         <v>52917.4</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H11" s="1">
         <v>25654.799999999999</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J11" s="1">
         <v>28830.2</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L11" s="1">
         <v>65473.599999999999</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N11" s="1">
         <v>298721.8</v>
       </c>
       <c r="O11" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P11" s="1">
         <v>251471.7</v>
       </c>
       <c r="Q11" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R11" s="1">
         <v>172385.8</v>
       </c>
       <c r="S11" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T11" s="1">
         <v>22519.599999999999</v>
       </c>
       <c r="U11" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V11" s="1">
         <v>442590.7</v>
       </c>
       <c r="W11" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X11" s="1">
         <v>71359.199999999997</v>
       </c>
       <c r="Y11" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z11" s="1">
         <v>235337</v>
       </c>
       <c r="AA11" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB11" s="1">
         <v>37907.5</v>
       </c>
       <c r="AC11" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD11" s="1">
         <v>199845.8</v>
       </c>
       <c r="AE11" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="12" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="1">
         <v>706208.6</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D12" s="1">
         <v>188447.1</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F12" s="1">
         <v>58968.3</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H12" s="1">
         <v>27693</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J12" s="1">
         <v>29946.400000000001</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L12" s="1">
         <v>67994.7</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N12" s="1">
         <v>316102.40000000002</v>
       </c>
       <c r="O12" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P12" s="1">
         <v>264250</v>
       </c>
       <c r="Q12" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R12" s="1">
         <v>178123.2</v>
       </c>
       <c r="S12" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T12" s="1">
         <v>23535.9</v>
       </c>
       <c r="U12" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V12" s="1">
         <v>472613.9</v>
       </c>
       <c r="W12" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X12" s="1">
         <v>72875.600000000006</v>
       </c>
       <c r="Y12" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z12" s="1">
         <v>245863.9</v>
       </c>
       <c r="AA12" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB12" s="1">
         <v>38618</v>
       </c>
       <c r="AC12" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD12" s="1">
         <v>210198.1</v>
       </c>
       <c r="AE12" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="13" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1">
         <v>726614</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D13" s="1">
         <v>196997</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F13" s="1">
         <v>64428.7</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H13" s="1">
         <v>29918.6</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J13" s="1">
         <v>30123.200000000001</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L13" s="1">
         <v>69291.3</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N13" s="1">
         <v>328025.2</v>
       </c>
       <c r="O13" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P13" s="1">
         <v>276645.40000000002</v>
       </c>
       <c r="Q13" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R13" s="1">
         <v>177824</v>
       </c>
       <c r="S13" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T13" s="1">
         <v>23767.8</v>
       </c>
       <c r="U13" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V13" s="1">
         <v>483949.3</v>
       </c>
       <c r="W13" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X13" s="1">
         <v>73420.100000000006</v>
       </c>
       <c r="Y13" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z13" s="1">
         <v>261288.7</v>
       </c>
       <c r="AA13" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB13" s="1">
         <v>39257.199999999997</v>
       </c>
       <c r="AC13" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD13" s="1">
         <v>224677</v>
       </c>
       <c r="AE13" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="1">
         <v>739064.8</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D14" s="1">
         <v>197893.9</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F14" s="1">
         <v>64369.599999999999</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H14" s="1">
         <v>27777.1</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J14" s="1">
         <v>33226</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L14" s="1">
         <v>69506.100000000006</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N14" s="1">
         <v>324391.3</v>
       </c>
       <c r="O14" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P14" s="1">
         <v>271544.40000000002</v>
       </c>
       <c r="Q14" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R14" s="1">
         <v>191182.1</v>
       </c>
       <c r="S14" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T14" s="1">
         <v>25597.5</v>
       </c>
       <c r="U14" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V14" s="1">
         <v>501945</v>
       </c>
       <c r="W14" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X14" s="1">
         <v>75359.899999999994</v>
       </c>
       <c r="Y14" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z14" s="1">
         <v>274688.7</v>
       </c>
       <c r="AA14" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB14" s="1">
         <v>40246.800000000003</v>
       </c>
       <c r="AC14" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD14" s="1">
         <v>235702.1</v>
       </c>
       <c r="AE14" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="15" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="1">
         <v>723953.7</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D15" s="1">
         <v>201478.6</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F15" s="1">
         <v>62557.1</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H15" s="1">
         <v>29978.799999999999</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J15" s="1">
         <v>34795.300000000003</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L15" s="1">
         <v>70257</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N15" s="1">
         <v>326146.5</v>
       </c>
       <c r="O15" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P15" s="1">
         <v>264411.59999999998</v>
       </c>
       <c r="Q15" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R15" s="1">
         <v>165285.6</v>
       </c>
       <c r="S15" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T15" s="1">
         <v>31043</v>
       </c>
       <c r="U15" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V15" s="1">
         <v>486860.5</v>
       </c>
       <c r="W15" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X15" s="1">
         <v>99186.7</v>
       </c>
       <c r="Y15" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z15" s="1">
         <v>251506.7</v>
       </c>
       <c r="AA15" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB15" s="1">
         <v>42353.3</v>
       </c>
       <c r="AC15" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD15" s="1">
         <v>236117.4</v>
       </c>
       <c r="AE15" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="16" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="40" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="1">
         <v>731597.2</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D16" s="1">
         <v>204254.3</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F16" s="1">
         <v>63941.7</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H16" s="1">
         <v>30616.6</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J16" s="1">
         <v>35936</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L16" s="1">
         <v>70541.3</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N16" s="1">
         <v>333584.3</v>
       </c>
       <c r="O16" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P16" s="1">
         <v>279907.59999999998</v>
       </c>
       <c r="Q16" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R16" s="1">
         <v>163054.79999999999</v>
       </c>
       <c r="S16" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T16" s="1">
         <v>30703.8</v>
       </c>
       <c r="U16" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V16" s="1">
         <v>510176.1</v>
       </c>
       <c r="W16" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X16" s="1">
         <v>104811.4</v>
       </c>
       <c r="Y16" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z16" s="1">
         <v>263200.90000000002</v>
       </c>
       <c r="AA16" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB16" s="1">
         <v>39056.6</v>
       </c>
       <c r="AC16" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD16" s="1">
         <v>242242.7</v>
       </c>
       <c r="AE16" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="17" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="40" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="1">
         <v>725017</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D17" s="1">
         <v>207318.2</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F17" s="1">
         <v>65555.600000000006</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H17" s="1">
         <v>31419.5</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J17" s="1">
         <v>35308.6</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L17" s="1">
         <v>71656.399999999994</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N17" s="1">
         <v>333107.8</v>
       </c>
       <c r="O17" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P17" s="1">
         <v>282280.09999999998</v>
       </c>
       <c r="Q17" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R17" s="1">
         <v>157779.79999999999</v>
       </c>
       <c r="S17" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T17" s="1">
         <v>26811.1</v>
       </c>
       <c r="U17" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V17" s="1">
         <v>503943.4</v>
       </c>
       <c r="W17" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X17" s="1">
         <v>110881.3</v>
       </c>
       <c r="Y17" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z17" s="1">
         <v>265710.2</v>
       </c>
       <c r="AA17" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB17" s="1">
         <v>38085.9</v>
       </c>
       <c r="AC17" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD17" s="1">
         <v>241907.5</v>
       </c>
       <c r="AE17" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="18" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="40" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="1">
         <v>717571.4</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D18" s="1">
         <v>203896.2</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F18" s="1">
         <v>63325</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H18" s="1">
         <v>27691.9</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J18" s="1">
         <v>38258.199999999997</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L18" s="1">
         <v>71689</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N18" s="1">
         <v>317338.3</v>
       </c>
       <c r="O18" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P18" s="1">
         <v>264980.3</v>
       </c>
       <c r="Q18" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R18" s="1">
         <v>170920.5</v>
       </c>
       <c r="S18" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T18" s="1">
         <v>25416.400000000001</v>
       </c>
       <c r="U18" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V18" s="1">
         <v>501072.9</v>
       </c>
       <c r="W18" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X18" s="1">
         <v>111129.9</v>
       </c>
       <c r="Y18" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z18" s="1">
         <v>264448.3</v>
       </c>
       <c r="AA18" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB18" s="1">
         <v>37404.400000000001</v>
       </c>
       <c r="AC18" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD18" s="1">
         <v>240892.4</v>
       </c>
       <c r="AE18" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="40" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="1">
         <v>708480.2</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D19" s="1">
         <v>204420.8</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F19" s="1">
         <v>61936.4</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H19" s="1">
         <v>30184</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J19" s="1">
         <v>38361.199999999997</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L19" s="1">
         <v>70266.8</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N19" s="1">
         <v>317786.40000000002</v>
       </c>
       <c r="O19" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P19" s="1">
         <v>265058.8</v>
       </c>
       <c r="Q19" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R19" s="1">
         <v>157666</v>
       </c>
       <c r="S19" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T19" s="1">
         <v>28607</v>
       </c>
       <c r="U19" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V19" s="1">
         <v>482834.4</v>
       </c>
       <c r="W19" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X19" s="1">
         <v>112521.5</v>
       </c>
       <c r="Y19" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z19" s="1">
         <v>247422.2</v>
       </c>
       <c r="AA19" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB19" s="1">
         <v>39681.1</v>
       </c>
       <c r="AC19" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD19" s="1">
         <v>254152.9</v>
       </c>
       <c r="AE19" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="20" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="40" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="1">
         <v>738278.40000000002</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D20" s="1">
         <v>203684.7</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F20" s="1">
         <v>61238.5</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H20" s="1">
         <v>30772.1</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J20" s="1">
         <v>37331.4</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L20" s="1">
         <v>70533.8</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N20" s="1">
         <v>333784.09999999998</v>
       </c>
       <c r="O20" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P20" s="1">
         <v>278491.59999999998</v>
       </c>
       <c r="Q20" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R20" s="1">
         <v>172470</v>
       </c>
       <c r="S20" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T20" s="1">
         <v>28339.599999999999</v>
       </c>
       <c r="U20" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V20" s="1">
         <v>515195.4</v>
       </c>
       <c r="W20" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X20" s="1">
         <v>113738.6</v>
       </c>
       <c r="Y20" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z20" s="1">
         <v>259425.3</v>
       </c>
       <c r="AA20" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB20" s="1">
         <v>38784.300000000003</v>
       </c>
       <c r="AC20" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD20" s="1">
         <v>260468.1</v>
       </c>
       <c r="AE20" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="40" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="1">
         <v>739881.5</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D21" s="1">
         <v>207795.1</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F21" s="1">
         <v>64381</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H21" s="1">
         <v>31811.9</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J21" s="1">
         <v>36366.9</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L21" s="1">
         <v>71253.399999999994</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N21" s="1">
         <v>336791.3</v>
       </c>
       <c r="O21" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P21" s="1">
         <v>283967</v>
       </c>
       <c r="Q21" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R21" s="1">
         <v>168004.5</v>
       </c>
       <c r="S21" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T21" s="1">
         <v>27290.6</v>
       </c>
       <c r="U21" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V21" s="1">
         <v>514097.3</v>
       </c>
       <c r="W21" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X21" s="1">
         <v>115406.2</v>
       </c>
       <c r="Y21" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z21" s="1">
         <v>267234</v>
       </c>
       <c r="AA21" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB21" s="1">
         <v>38450.1</v>
       </c>
       <c r="AC21" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD21" s="1">
         <v>258315.8</v>
       </c>
       <c r="AE21" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="40" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="1">
         <v>737915.2</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D22" s="1">
         <v>207336.9</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F22" s="1">
         <v>62913.7</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H22" s="1">
         <v>27905.200000000001</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J22" s="1">
         <v>38364.800000000003</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L22" s="1">
         <v>74941.8</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N22" s="1">
         <v>323286.8</v>
       </c>
       <c r="O22" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P22" s="1">
         <v>268608.59999999998</v>
       </c>
       <c r="Q22" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R22" s="1">
         <v>183072.5</v>
       </c>
       <c r="S22" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T22" s="1">
         <v>24219.1</v>
       </c>
       <c r="U22" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V22" s="1">
         <v>523091.8</v>
       </c>
       <c r="W22" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X22" s="1">
         <v>115319.7</v>
       </c>
       <c r="Y22" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z22" s="1">
         <v>270156.79999999999</v>
       </c>
       <c r="AA22" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB22" s="1">
         <v>39922.800000000003</v>
       </c>
       <c r="AC22" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD22" s="1">
         <v>261819.4</v>
       </c>
       <c r="AE22" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="40" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="1">
         <v>725786.9</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D23" s="1">
         <v>208366.5</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F23" s="1">
         <v>62884.6</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H23" s="1">
         <v>28674.400000000001</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J23" s="1">
         <v>38013.699999999997</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L23" s="1">
         <v>74188</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N23" s="1">
         <v>320883.59999999998</v>
       </c>
       <c r="O23" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P23" s="1">
         <v>270141.8</v>
       </c>
       <c r="Q23" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R23" s="1">
         <v>167322</v>
       </c>
       <c r="S23" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T23" s="1">
         <v>29214.799999999999</v>
       </c>
       <c r="U23" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V23" s="1">
         <v>487537.4</v>
       </c>
       <c r="W23" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X23" s="1">
         <v>109688</v>
       </c>
       <c r="Y23" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z23" s="1">
         <v>252527.1</v>
       </c>
       <c r="AA23" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB23" s="1">
         <v>37684.300000000003</v>
       </c>
       <c r="AC23" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD23" s="1">
         <v>269689.40000000002</v>
       </c>
       <c r="AE23" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="40" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="1">
         <v>745350</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D24" s="1">
         <v>209229</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F24" s="1">
         <v>61042.1</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H24" s="1">
         <v>29825.8</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J24" s="1">
         <v>37663.800000000003</v>
       </c>
       <c r="K24" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L24" s="1">
         <v>74741.5</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N24" s="1">
         <v>330346.5</v>
       </c>
       <c r="O24" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P24" s="1">
         <v>275275.09999999998</v>
       </c>
       <c r="Q24" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R24" s="1">
         <v>178195.6</v>
       </c>
       <c r="S24" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T24" s="1">
         <v>27579</v>
       </c>
       <c r="U24" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V24" s="1">
         <v>505744.8</v>
       </c>
       <c r="W24" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X24" s="1">
         <v>110231.9</v>
       </c>
       <c r="Y24" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z24" s="1">
         <v>259295.5</v>
       </c>
       <c r="AA24" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB24" s="1">
         <v>38703.300000000003</v>
       </c>
       <c r="AC24" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD24" s="1">
         <v>286570.7</v>
       </c>
       <c r="AE24" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="25" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="40" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="1">
         <v>758588.8</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D25" s="1">
         <v>214678.9</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F25" s="1">
         <v>64569.2</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H25" s="1">
         <v>30332.1</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J25" s="1">
         <v>37472.199999999997</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L25" s="1">
         <v>76769.8</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N25" s="1">
         <v>335348.3</v>
       </c>
       <c r="O25" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P25" s="1">
         <v>281304.59999999998</v>
       </c>
       <c r="Q25" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R25" s="1">
         <v>182049.2</v>
       </c>
       <c r="S25" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T25" s="1">
         <v>26512.400000000001</v>
       </c>
       <c r="U25" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V25" s="1">
         <v>504380.2</v>
       </c>
       <c r="W25" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X25" s="1">
         <v>111954.1</v>
       </c>
       <c r="Y25" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z25" s="1">
         <v>265503</v>
       </c>
       <c r="AA25" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB25" s="1">
         <v>37843.599999999999</v>
       </c>
       <c r="AC25" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD25" s="1">
         <v>301262.59999999998</v>
       </c>
       <c r="AE25" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="26" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="40" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="1">
         <v>768733.6</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D26" s="1">
         <v>212556.4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F26" s="1">
         <v>62548</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H26" s="1">
         <v>28334.799999999999</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J26" s="1">
         <v>37665.9</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L26" s="1">
         <v>77538.600000000006</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N26" s="1">
         <v>330359.7</v>
       </c>
       <c r="O26" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P26" s="1">
         <v>275197.8</v>
       </c>
       <c r="Q26" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R26" s="1">
         <v>201963.7</v>
       </c>
       <c r="S26" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T26" s="1">
         <v>23853.8</v>
       </c>
       <c r="U26" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V26" s="1">
         <v>519204.1</v>
       </c>
       <c r="W26" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X26" s="1">
         <v>105713.5</v>
       </c>
       <c r="Y26" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z26" s="1">
         <v>269925.8</v>
       </c>
       <c r="AA26" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB26" s="1">
         <v>39712.300000000003</v>
       </c>
       <c r="AC26" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD26" s="1">
         <v>312885.5</v>
       </c>
       <c r="AE26" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="40" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="1">
         <v>780638.2</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D27" s="1">
         <v>213675.2</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F27" s="1">
         <v>61349</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H27" s="1">
         <v>29975.4</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J27" s="1">
         <v>36919.699999999997</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L27" s="1">
         <v>79368</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N27" s="1">
         <v>342915.1</v>
       </c>
       <c r="O27" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P27" s="1">
         <v>284169.5</v>
       </c>
       <c r="Q27" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R27" s="1">
         <v>194946.9</v>
       </c>
       <c r="S27" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T27" s="1">
         <v>29101</v>
       </c>
       <c r="U27" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V27" s="1">
         <v>515168.2</v>
       </c>
       <c r="W27" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X27" s="1">
         <v>115570.3</v>
       </c>
       <c r="Y27" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z27" s="1">
         <v>261291.2</v>
       </c>
       <c r="AA27" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB27" s="1">
         <v>39615.800000000003</v>
       </c>
       <c r="AC27" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD27" s="1">
         <v>311923.20000000001</v>
       </c>
       <c r="AE27" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="28" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="40" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="1">
         <v>800574.6</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D28" s="1">
         <v>220424.4</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F28" s="1">
         <v>64050.5</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H28" s="1">
         <v>32126.3</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J28" s="1">
         <v>37167.1</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L28" s="1">
         <v>80623.7</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N28" s="1">
         <v>354314.3</v>
       </c>
       <c r="O28" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P28" s="1">
         <v>291039.7</v>
       </c>
       <c r="Q28" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R28" s="1">
         <v>197413.9</v>
       </c>
       <c r="S28" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T28" s="1">
         <v>28421.9</v>
       </c>
       <c r="U28" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V28" s="1">
         <v>545701.5</v>
       </c>
       <c r="W28" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X28" s="1">
         <v>119895.3</v>
       </c>
       <c r="Y28" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z28" s="1">
         <v>268948.59999999998</v>
       </c>
       <c r="AA28" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB28" s="1">
         <v>40383.199999999997</v>
       </c>
       <c r="AC28" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD28" s="1">
         <v>317537</v>
       </c>
       <c r="AE28" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="29" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="40" t="s">
         <v>42</v>
       </c>
       <c r="B29" s="1">
         <v>822742.6</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D29" s="1">
         <v>229996.1</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F29" s="1">
         <v>68995.5</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H29" s="1">
         <v>32702.7</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J29" s="1">
         <v>37151.199999999997</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L29" s="1">
         <v>82889.7</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N29" s="1">
         <v>359687.9</v>
       </c>
       <c r="O29" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P29" s="1">
         <v>297205.8</v>
       </c>
       <c r="Q29" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R29" s="1">
         <v>205750.1</v>
       </c>
       <c r="S29" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T29" s="1">
         <v>27308.5</v>
       </c>
       <c r="U29" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V29" s="1">
         <v>549196.9</v>
       </c>
       <c r="W29" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X29" s="1">
         <v>128033.1</v>
       </c>
       <c r="Y29" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z29" s="1">
         <v>272107.40000000002</v>
       </c>
       <c r="AA29" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB29" s="1">
         <v>41001.9</v>
       </c>
       <c r="AC29" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD29" s="1">
         <v>322323.5</v>
       </c>
       <c r="AE29" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="40" t="s">
         <v>43</v>
       </c>
       <c r="B30" s="1">
         <v>806897</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D30" s="1">
         <v>223558.6</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F30" s="1">
         <v>66546.7</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H30" s="1">
         <v>29543.8</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J30" s="1">
         <v>37627.199999999997</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L30" s="1">
         <v>82032.7</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N30" s="1">
         <v>347473</v>
       </c>
       <c r="O30" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P30" s="1">
         <v>283182.90000000002</v>
       </c>
       <c r="Q30" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R30" s="1">
         <v>212141.2</v>
       </c>
       <c r="S30" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T30" s="1">
         <v>23724.2</v>
       </c>
       <c r="U30" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V30" s="1">
         <v>554250.69999999995</v>
       </c>
       <c r="W30" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X30" s="1">
         <v>121041.60000000001</v>
       </c>
       <c r="Y30" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z30" s="1">
         <v>277950.90000000002</v>
       </c>
       <c r="AA30" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB30" s="1">
         <v>42246.7</v>
       </c>
       <c r="AC30" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD30" s="1">
         <v>325829.40000000002</v>
       </c>
       <c r="AE30" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="40" t="s">
         <v>44</v>
       </c>
       <c r="B31" s="1">
         <v>809456.4</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D31" s="1">
         <v>224391</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="1">
         <v>65494.3</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H31" s="1">
         <v>31910.6</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J31" s="1">
         <v>36879.1</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L31" s="1">
         <v>85050</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N31" s="1">
         <v>353460.6</v>
       </c>
       <c r="O31" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P31" s="1">
         <v>289019.09999999998</v>
       </c>
       <c r="Q31" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R31" s="1">
         <v>202279.2</v>
       </c>
       <c r="S31" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T31" s="1">
         <v>29325.599999999999</v>
       </c>
       <c r="U31" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V31" s="1">
         <v>540588.9</v>
       </c>
       <c r="W31" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X31" s="1">
         <v>125536.2</v>
       </c>
       <c r="Y31" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z31" s="1">
         <v>267903.7</v>
       </c>
       <c r="AA31" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB31" s="1">
         <v>41094</v>
       </c>
       <c r="AC31" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD31" s="1">
         <v>334299.2</v>
       </c>
       <c r="AE31" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="32" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="40" t="s">
         <v>45</v>
       </c>
       <c r="B32" s="1">
         <v>846232.2</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D32" s="1">
         <v>227647.4</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F32" s="1">
         <v>67582</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H32" s="1">
         <v>33504.800000000003</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J32" s="1">
         <v>36554.699999999997</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L32" s="1">
         <v>85919.2</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N32" s="1">
         <v>374017.8</v>
       </c>
       <c r="O32" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P32" s="1">
         <v>304753.59999999998</v>
       </c>
       <c r="Q32" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R32" s="1">
         <v>215845.8</v>
       </c>
       <c r="S32" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T32" s="1">
         <v>28721.200000000001</v>
       </c>
       <c r="U32" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V32" s="1">
         <v>579699</v>
       </c>
       <c r="W32" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X32" s="1">
         <v>126193</v>
       </c>
       <c r="Y32" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z32" s="1">
         <v>284871.3</v>
       </c>
       <c r="AA32" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB32" s="1">
         <v>42826.9</v>
       </c>
       <c r="AC32" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD32" s="1">
         <v>342931.1</v>
       </c>
       <c r="AE32" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="40" t="s">
         <v>46</v>
       </c>
       <c r="B33" s="1">
         <v>848208.8</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D33" s="1">
         <v>234857.7</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F33" s="1">
         <v>70352</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H33" s="1">
         <v>34968</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J33" s="1">
         <v>36031.1</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L33" s="1">
         <v>89327.5</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N33" s="1">
         <v>369493.7</v>
       </c>
       <c r="O33" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P33" s="1">
         <v>303943.7</v>
       </c>
       <c r="Q33" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R33" s="1">
         <v>216090.2</v>
       </c>
       <c r="S33" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T33" s="1">
         <v>27767.200000000001</v>
       </c>
       <c r="U33" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V33" s="1">
         <v>560562.5</v>
       </c>
       <c r="W33" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X33" s="1">
         <v>125507.5</v>
       </c>
       <c r="Y33" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z33" s="1">
         <v>284882.5</v>
       </c>
       <c r="AA33" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB33" s="1">
         <v>43547.1</v>
       </c>
       <c r="AC33" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD33" s="1">
         <v>353625.8</v>
       </c>
       <c r="AE33" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="34" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="40" t="s">
         <v>47</v>
       </c>
       <c r="B34" s="1">
         <v>872218.5</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D34" s="1">
         <v>240292.3</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F34" s="1">
         <v>72392.399999999994</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H34" s="1">
         <v>33829.599999999999</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J34" s="1">
         <v>38161.9</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L34" s="1">
         <v>91484.800000000003</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N34" s="1">
         <v>375647.8</v>
       </c>
       <c r="O34" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P34" s="1">
         <v>309344.09999999998</v>
       </c>
       <c r="Q34" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R34" s="1">
         <v>230952.6</v>
       </c>
       <c r="S34" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T34" s="1">
         <v>25325.7</v>
       </c>
       <c r="U34" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V34" s="1">
         <v>594891.9</v>
       </c>
       <c r="W34" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X34" s="1">
         <v>126896.1</v>
       </c>
       <c r="Y34" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z34" s="1">
         <v>307990.59999999998</v>
       </c>
       <c r="AA34" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB34" s="1">
         <v>45210.7</v>
       </c>
       <c r="AC34" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD34" s="1">
         <v>359827.1</v>
       </c>
       <c r="AE34" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="35" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="40" t="s">
         <v>48</v>
       </c>
       <c r="B35" s="1">
         <v>878173.7</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D35" s="1">
         <v>245876.3</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F35" s="1">
         <v>73154</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H35" s="1">
         <v>35906.199999999997</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J35" s="1">
         <v>38893.699999999997</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L35" s="1">
         <v>93646.9</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N35" s="1">
         <v>384986.3</v>
       </c>
       <c r="O35" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P35" s="1">
         <v>319773.2</v>
       </c>
       <c r="Q35" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R35" s="1">
         <v>216905</v>
       </c>
       <c r="S35" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T35" s="1">
         <v>30406.1</v>
       </c>
       <c r="U35" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V35" s="1">
         <v>580161.4</v>
       </c>
       <c r="W35" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X35" s="1">
         <v>125918.9</v>
       </c>
       <c r="Y35" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z35" s="1">
         <v>297935.5</v>
       </c>
       <c r="AA35" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB35" s="1">
         <v>46034.7</v>
       </c>
       <c r="AC35" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD35" s="1">
         <v>353841.9</v>
       </c>
       <c r="AE35" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="36" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="40" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="1">
         <v>902909.2</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D36" s="1">
         <v>251403.2</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F36" s="1">
         <v>75476</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H36" s="1">
         <v>38067.599999999999</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J36" s="1">
         <v>38580</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L36" s="1">
         <v>94872.7</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N36" s="1">
         <v>404492.79999999999</v>
       </c>
       <c r="O36" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P36" s="1">
         <v>328123.09999999998</v>
       </c>
       <c r="Q36" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R36" s="1">
         <v>217609.9</v>
       </c>
       <c r="S36" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T36" s="1">
         <v>29403.4</v>
       </c>
       <c r="U36" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V36" s="1">
         <v>616144.4</v>
       </c>
       <c r="W36" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X36" s="1">
         <v>136515.20000000001</v>
       </c>
       <c r="Y36" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z36" s="1">
         <v>308049.5</v>
       </c>
       <c r="AA36" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB36" s="1">
         <v>44965.4</v>
       </c>
       <c r="AC36" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD36" s="1">
         <v>351224.2</v>
       </c>
       <c r="AE36" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="37" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="40" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="1">
         <v>927023.2</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D37" s="1">
         <v>262271.2</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F37" s="1">
         <v>79038.5</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H37" s="1">
         <v>40297.699999999997</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J37" s="1">
         <v>39729.4</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L37" s="1">
         <v>98355.4</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N37" s="1">
         <v>409544.8</v>
       </c>
       <c r="O37" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P37" s="1">
         <v>340487.9</v>
       </c>
       <c r="Q37" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R37" s="1">
         <v>226193.8</v>
       </c>
       <c r="S37" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T37" s="1">
         <v>29013.4</v>
       </c>
       <c r="U37" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V37" s="1">
         <v>623854.9</v>
       </c>
       <c r="W37" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X37" s="1">
         <v>140569.20000000001</v>
       </c>
       <c r="Y37" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z37" s="1">
         <v>319894</v>
       </c>
       <c r="AA37" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB37" s="1">
         <v>45718.3</v>
       </c>
       <c r="AC37" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD37" s="1">
         <v>357150.2</v>
       </c>
       <c r="AE37" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="38" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="40" t="s">
         <v>51</v>
       </c>
       <c r="B38" s="1">
         <v>956153.1</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D38" s="1">
         <v>265097.8</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F38" s="1">
         <v>79604</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H38" s="1">
         <v>38893.5</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J38" s="1">
         <v>41303.9</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L38" s="1">
         <v>100895.4</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N38" s="1">
         <v>414355.8</v>
       </c>
       <c r="O38" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P38" s="1">
         <v>341733.1</v>
       </c>
       <c r="Q38" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R38" s="1">
         <v>249750.3</v>
       </c>
       <c r="S38" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T38" s="1">
         <v>26949.200000000001</v>
       </c>
       <c r="U38" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V38" s="1">
         <v>649548.9</v>
       </c>
       <c r="W38" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X38" s="1">
         <v>132994.6</v>
       </c>
       <c r="Y38" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z38" s="1">
         <v>340529.8</v>
       </c>
       <c r="AA38" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB38" s="1">
         <v>47815.4</v>
       </c>
       <c r="AC38" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD38" s="1">
         <v>355090.8</v>
       </c>
       <c r="AE38" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="39" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="40" t="s">
         <v>52</v>
       </c>
       <c r="B39" s="1">
         <v>945867</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D39" s="1">
         <v>266450.8</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F39" s="1">
         <v>78927.7</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H39" s="1">
         <v>40226.800000000003</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J39" s="1">
         <v>41079.599999999999</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L39" s="1">
         <v>101556.1</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N39" s="1">
         <v>414005.8</v>
       </c>
       <c r="O39" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P39" s="1">
         <v>340194.9</v>
       </c>
       <c r="Q39" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R39" s="1">
         <v>232430.5</v>
       </c>
       <c r="S39" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T39" s="1">
         <v>32979.9</v>
       </c>
       <c r="U39" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V39" s="1">
         <v>627344.1</v>
       </c>
       <c r="W39" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X39" s="1">
         <v>132077.6</v>
       </c>
       <c r="Y39" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z39" s="1">
         <v>322650.59999999998</v>
       </c>
       <c r="AA39" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB39" s="1">
         <v>49790</v>
       </c>
       <c r="AC39" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD39" s="1">
         <v>351959.9</v>
       </c>
       <c r="AE39" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="40" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="40" t="s">
         <v>53</v>
       </c>
       <c r="B40" s="1">
         <v>993562</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D40" s="1">
         <v>280130.90000000002</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F40" s="1">
         <v>85304.4</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H40" s="1">
         <v>41909.5</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J40" s="1">
         <v>42110.7</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L40" s="1">
         <v>105419.3</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N40" s="1">
         <v>436291.5</v>
       </c>
       <c r="O40" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P40" s="1">
         <v>358595.8</v>
       </c>
       <c r="Q40" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R40" s="1">
         <v>243565.6</v>
       </c>
       <c r="S40" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T40" s="1">
         <v>33574</v>
       </c>
       <c r="U40" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V40" s="1">
         <v>675618</v>
       </c>
       <c r="W40" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X40" s="1">
         <v>140015.4</v>
       </c>
       <c r="Y40" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z40" s="1">
         <v>342766.8</v>
       </c>
       <c r="AA40" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB40" s="1">
         <v>50475.8</v>
       </c>
       <c r="AC40" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD40" s="1">
         <v>365325.2</v>
       </c>
       <c r="AE40" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="40" t="s">
         <v>54</v>
       </c>
       <c r="B41" s="1">
         <v>1023008.1</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D41" s="1">
         <v>294084.40000000002</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F41" s="1">
         <v>90905.9</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H41" s="1">
         <v>43846.3</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J41" s="1">
         <v>43336.4</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L41" s="1">
         <v>110374.3</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N41" s="1">
         <v>453246.3</v>
       </c>
       <c r="O41" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P41" s="1">
         <v>377726.2</v>
       </c>
       <c r="Q41" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R41" s="1">
         <v>242347.7</v>
       </c>
       <c r="S41" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T41" s="1">
         <v>33329.800000000003</v>
       </c>
       <c r="U41" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V41" s="1">
         <v>696300.9</v>
       </c>
       <c r="W41" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X41" s="1">
         <v>151858.6</v>
       </c>
       <c r="Y41" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z41" s="1">
         <v>359178.9</v>
       </c>
       <c r="AA41" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB41" s="1">
         <v>51048.4</v>
       </c>
       <c r="AC41" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD41" s="1">
         <v>367116.3</v>
       </c>
       <c r="AE41" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="42" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="40" t="s">
         <v>55</v>
       </c>
       <c r="B42" s="1">
         <v>1015096.2</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D42" s="1">
         <v>295816.59999999998</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F42" s="1">
         <v>91012.3</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H42" s="1">
         <v>41905.800000000003</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J42" s="1">
         <v>45611.7</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L42" s="1">
         <v>111575.1</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N42" s="1">
         <v>435886.6</v>
       </c>
       <c r="O42" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P42" s="1">
         <v>358380.2</v>
       </c>
       <c r="Q42" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R42" s="1">
         <v>253939.6</v>
       </c>
       <c r="S42" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T42" s="1">
         <v>29453.5</v>
       </c>
       <c r="U42" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V42" s="1">
         <v>700958.3</v>
       </c>
       <c r="W42" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X42" s="1">
         <v>148427.5</v>
       </c>
       <c r="Y42" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z42" s="1">
         <v>354348</v>
       </c>
       <c r="AA42" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB42" s="1">
         <v>49316</v>
       </c>
       <c r="AC42" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD42" s="1">
         <v>362387.7</v>
       </c>
       <c r="AE42" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="43" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="40" t="s">
         <v>56</v>
       </c>
       <c r="B43" s="1">
         <v>1011998.3</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D43" s="1">
         <v>291332.09999999998</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F43" s="1">
         <v>88696.7</v>
       </c>
       <c r="G43" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H43" s="1">
         <v>42697.4</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J43" s="1">
         <v>44920.3</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L43" s="1">
         <v>109438.1</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N43" s="1">
         <v>444223.1</v>
       </c>
       <c r="O43" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P43" s="1">
         <v>369959.5</v>
       </c>
       <c r="Q43" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R43" s="1">
         <v>241251.3</v>
       </c>
       <c r="S43" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T43" s="1">
         <v>35191.800000000003</v>
       </c>
       <c r="U43" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V43" s="1">
         <v>696251.4</v>
       </c>
       <c r="W43" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X43" s="1">
         <v>147663.29999999999</v>
       </c>
       <c r="Y43" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z43" s="1">
         <v>355002.2</v>
       </c>
       <c r="AA43" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB43" s="1">
         <v>51457</v>
       </c>
       <c r="AC43" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD43" s="1">
         <v>381996.1</v>
       </c>
       <c r="AE43" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="40" t="s">
         <v>57</v>
       </c>
       <c r="B44" s="1">
         <v>1044102</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D44" s="1">
         <v>301907.8</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F44" s="1">
         <v>91352</v>
       </c>
       <c r="G44" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H44" s="1">
         <v>44403.8</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J44" s="1">
         <v>46425.3</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L44" s="1">
         <v>113349</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N44" s="1">
         <v>456539.3</v>
       </c>
       <c r="O44" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P44" s="1">
         <v>374686.4</v>
       </c>
       <c r="Q44" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R44" s="1">
         <v>249872.5</v>
       </c>
       <c r="S44" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T44" s="1">
         <v>35782.400000000001</v>
       </c>
       <c r="U44" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V44" s="1">
         <v>721849.4</v>
       </c>
       <c r="W44" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X44" s="1">
         <v>151391.1</v>
       </c>
       <c r="Y44" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z44" s="1">
         <v>356364.1</v>
       </c>
       <c r="AA44" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB44" s="1">
         <v>50879.7</v>
       </c>
       <c r="AC44" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD44" s="1">
         <v>398764</v>
       </c>
       <c r="AE44" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="45" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="40" t="s">
         <v>58</v>
       </c>
       <c r="B45" s="1">
         <v>1076206</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D45" s="1">
         <v>315034.40000000002</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F45" s="1">
         <v>95965.8</v>
       </c>
       <c r="G45" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H45" s="1">
         <v>45705.3</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J45" s="1">
         <v>46951.6</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L45" s="1">
         <v>119136.3</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N45" s="1">
         <v>466461.7</v>
       </c>
       <c r="O45" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P45" s="1">
         <v>384580.2</v>
       </c>
       <c r="Q45" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R45" s="1">
         <v>260464.3</v>
       </c>
       <c r="S45" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T45" s="1">
         <v>34245.699999999997</v>
       </c>
       <c r="U45" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V45" s="1">
         <v>736667.8</v>
       </c>
       <c r="W45" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X45" s="1">
         <v>159420</v>
       </c>
       <c r="Y45" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z45" s="1">
         <v>368979.4</v>
       </c>
       <c r="AA45" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB45" s="1">
         <v>50640.6</v>
       </c>
       <c r="AC45" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD45" s="1">
         <v>413317.2</v>
       </c>
       <c r="AE45" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="46" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="40" t="s">
         <v>59</v>
       </c>
       <c r="B46" s="1">
         <v>1083662.8999999999</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D46" s="1">
         <v>313217.09999999998</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F46" s="1">
         <v>95391.9</v>
       </c>
       <c r="G46" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H46" s="1">
         <v>44678.2</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J46" s="1">
         <v>49355.7</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L46" s="1">
         <v>117444.2</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N46" s="1">
         <v>454184.9</v>
       </c>
       <c r="O46" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P46" s="1">
         <v>370600.3</v>
       </c>
       <c r="Q46" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R46" s="1">
         <v>284807.59999999998</v>
       </c>
       <c r="S46" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T46" s="1">
         <v>31453.3</v>
       </c>
       <c r="U46" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V46" s="1">
         <v>747584.5</v>
       </c>
       <c r="W46" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X46" s="1">
         <v>155226.6</v>
       </c>
       <c r="Y46" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z46" s="1">
         <v>375453.1</v>
       </c>
       <c r="AA46" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB46" s="1">
         <v>51271.4</v>
       </c>
       <c r="AC46" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD46" s="1">
         <v>421162.1</v>
       </c>
       <c r="AE46" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="47" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="40" t="s">
         <v>60</v>
       </c>
       <c r="B47" s="1">
         <v>1102727.8</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D47" s="1">
         <v>309507.8</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F47" s="1">
         <v>91182.2</v>
       </c>
       <c r="G47" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H47" s="1">
         <v>44936.800000000003</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J47" s="1">
         <v>48112.6</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L47" s="1">
         <v>119097.8</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N47" s="1">
         <v>461860.2</v>
       </c>
       <c r="O47" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P47" s="1">
         <v>378399.4</v>
       </c>
       <c r="Q47" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R47" s="1">
         <v>293061.3</v>
       </c>
       <c r="S47" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T47" s="1">
         <v>38298.400000000001</v>
       </c>
       <c r="U47" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V47" s="1">
         <v>752800.4</v>
       </c>
       <c r="W47" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X47" s="1">
         <v>159676.5</v>
       </c>
       <c r="Y47" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z47" s="1">
         <v>374740.9</v>
       </c>
       <c r="AA47" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB47" s="1">
         <v>51885</v>
       </c>
       <c r="AC47" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD47" s="1">
         <v>454514</v>
       </c>
       <c r="AE47" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="48" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B48" s="8">
         <v>1091997.6000000001</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D48" s="8">
         <v>306186.2</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F48" s="8">
         <v>92085.9</v>
       </c>
       <c r="G48" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H48" s="8">
         <v>46808.1</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J48" s="8">
         <v>47951.3</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L48" s="8">
         <v>112844.5</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N48" s="8">
         <v>439695.9</v>
       </c>
       <c r="O48" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P48" s="8">
         <v>349445.8</v>
       </c>
       <c r="Q48" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R48" s="8">
         <v>310140.40000000002</v>
       </c>
       <c r="S48" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T48" s="8">
         <v>35975.1</v>
       </c>
       <c r="U48" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V48" s="8">
         <v>728789.2</v>
       </c>
       <c r="W48" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X48" s="8">
         <v>170159.7</v>
       </c>
       <c r="Y48" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z48" s="8">
         <v>333998.09999999998</v>
       </c>
       <c r="AA48" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB48" s="8">
         <v>56790.5</v>
       </c>
       <c r="AC48" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD48" s="8">
         <v>491535</v>
       </c>
       <c r="AE48" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="49" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B49" s="8">
         <v>1126733</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D49" s="8">
         <v>313851.59999999998</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F49" s="8">
         <v>93879.1</v>
       </c>
       <c r="G49" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H49" s="8">
         <v>48436</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J49" s="8">
         <v>47409.8</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L49" s="8">
         <v>116973.3</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N49" s="8">
         <v>457452</v>
       </c>
       <c r="O49" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P49" s="8">
         <v>371755.9</v>
       </c>
       <c r="Q49" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R49" s="8">
         <v>321047.8</v>
       </c>
       <c r="S49" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T49" s="8">
         <v>34381.699999999997</v>
       </c>
       <c r="U49" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V49" s="8">
         <v>748592.3</v>
       </c>
       <c r="W49" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X49" s="8">
         <v>159718</v>
       </c>
       <c r="Y49" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z49" s="8">
         <v>362234</v>
       </c>
       <c r="AA49" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB49" s="8">
         <v>56501</v>
       </c>
       <c r="AC49" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD49" s="8">
         <v>490003.8</v>
       </c>
       <c r="AE49" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="50" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B50" s="41">
         <v>1144847.5</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D50" s="41">
         <v>319396.3</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F50" s="41">
         <v>99754.9</v>
       </c>
       <c r="G50" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H50" s="41">
         <v>45753.1</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J50" s="41">
         <v>48705.7</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L50" s="41">
         <v>118370.3</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N50" s="41">
         <v>457094.5</v>
       </c>
       <c r="O50" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P50" s="41">
         <v>365175.6</v>
       </c>
       <c r="Q50" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R50" s="41">
         <v>336803.1</v>
       </c>
       <c r="S50" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T50" s="41">
         <v>31553.7</v>
       </c>
       <c r="U50" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V50" s="41">
         <v>767793.7</v>
       </c>
       <c r="W50" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X50" s="41">
         <v>163687.20000000001</v>
       </c>
       <c r="Y50" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z50" s="41">
         <v>375813.3</v>
       </c>
       <c r="AA50" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB50" s="41">
         <v>55869.4</v>
       </c>
       <c r="AC50" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD50" s="41">
         <v>499674.3</v>
       </c>
       <c r="AE50" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="51" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B51" s="41">
         <v>1225766.2</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D51" s="41">
         <v>333878.59999999998</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F51" s="41">
         <v>104973.9</v>
       </c>
       <c r="G51" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H51" s="41">
         <v>48766.6</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J51" s="41">
         <v>48998.5</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L51" s="41">
         <v>122616.1</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N51" s="41">
         <v>499939.6</v>
       </c>
       <c r="O51" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P51" s="41">
         <v>402155.2</v>
       </c>
       <c r="Q51" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R51" s="41">
         <v>349790.5</v>
       </c>
       <c r="S51" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T51" s="41">
         <v>42157.599999999999</v>
       </c>
       <c r="U51" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V51" s="41">
         <v>813813.9</v>
       </c>
       <c r="W51" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X51" s="41">
         <v>160265.5</v>
       </c>
       <c r="Y51" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z51" s="41">
         <v>404245.3</v>
       </c>
       <c r="AA51" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB51" s="41">
         <v>65005.599999999999</v>
       </c>
       <c r="AC51" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD51" s="41">
         <v>519123.5</v>
       </c>
       <c r="AE51" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="52" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B52" s="8">
         <v>1295089.2</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D52" s="8">
         <v>348722.5</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F52" s="8">
         <v>110682.4</v>
       </c>
       <c r="G52" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H52" s="8">
         <v>53287.5</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J52" s="8">
         <v>50709.9</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L52" s="8">
         <v>124022.5</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N52" s="8">
         <v>536448.80000000005</v>
       </c>
       <c r="O52" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P52" s="8">
         <v>409186.9</v>
       </c>
       <c r="Q52" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R52" s="8">
         <v>372225.3</v>
       </c>
       <c r="S52" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T52" s="8">
         <v>37692.6</v>
       </c>
       <c r="U52" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V52" s="8">
         <v>844573.6</v>
       </c>
       <c r="W52" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X52" s="8">
         <v>165314.70000000001</v>
       </c>
       <c r="Y52" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z52" s="8">
         <v>400148.6</v>
       </c>
       <c r="AA52" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB52" s="8">
         <v>63369.9</v>
       </c>
       <c r="AC52" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD52" s="8">
         <v>514420</v>
       </c>
       <c r="AE52" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="53" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="9" t="s">
         <v>66</v>
       </c>
       <c r="B53" s="1">
         <v>1386012.8</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D53" s="1">
         <v>382635.9</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F53" s="1">
         <v>124337.60000000001</v>
       </c>
       <c r="G53" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H53" s="1">
         <v>57418</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J53" s="1">
         <v>58263.199999999997</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L53" s="1">
         <v>130989.3</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N53" s="1">
         <v>565332.9</v>
       </c>
       <c r="O53" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P53" s="1">
         <v>429909.9</v>
       </c>
       <c r="Q53" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R53" s="1">
         <v>401129.7</v>
       </c>
       <c r="S53" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T53" s="1">
         <v>36914.300000000003</v>
       </c>
       <c r="U53" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V53" s="1">
         <v>899662.3</v>
       </c>
       <c r="W53" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X53" s="1">
         <v>174322.9</v>
       </c>
       <c r="Y53" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z53" s="1">
         <v>423969.5</v>
       </c>
       <c r="AA53" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB53" s="1">
         <v>65021.8</v>
       </c>
       <c r="AC53" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD53" s="1">
         <v>522034</v>
       </c>
       <c r="AE53" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="54" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B54" s="1">
         <v>1496539.9</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D54" s="1">
         <v>413732.3</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F54" s="1">
         <v>142745.29999999999</v>
       </c>
       <c r="G54" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H54" s="1">
         <v>58284.5</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J54" s="1">
         <v>60726.8</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L54" s="1">
         <v>140315.4</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N54" s="1">
         <v>616964.6</v>
       </c>
       <c r="O54" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P54" s="1">
         <v>458577.4</v>
       </c>
       <c r="Q54" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R54" s="1">
         <v>428962.7</v>
       </c>
       <c r="S54" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T54" s="1">
         <v>36880.199999999997</v>
       </c>
       <c r="U54" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V54" s="1">
         <v>971620</v>
       </c>
       <c r="W54" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X54" s="1">
         <v>183755.9</v>
       </c>
       <c r="Y54" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z54" s="1">
         <v>477329.8</v>
       </c>
       <c r="AA54" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB54" s="1">
         <v>69641.3</v>
       </c>
       <c r="AC54" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD54" s="1">
         <v>533174.1</v>
       </c>
       <c r="AE54" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="55" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="42" t="s">
         <v>68</v>
       </c>
       <c r="B55" s="41">
         <v>1600015.2</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D55" s="41">
         <v>444043.4</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F55" s="41">
         <v>151505.29999999999</v>
       </c>
       <c r="G55" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H55" s="41">
         <v>62829.4</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J55" s="41">
         <v>63365.8</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L55" s="41">
         <v>156186.79999999999</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N55" s="41">
         <v>669213.80000000005</v>
       </c>
       <c r="O55" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P55" s="8">
         <v>500807</v>
       </c>
       <c r="Q55" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R55" s="41">
         <v>436935.4</v>
       </c>
       <c r="S55" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T55" s="41">
         <v>49822.6</v>
       </c>
       <c r="U55" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V55" s="41">
         <v>1024388.4</v>
       </c>
       <c r="W55" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X55" s="41">
         <v>194327.4</v>
       </c>
       <c r="Y55" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z55" s="41">
         <v>508200.2</v>
       </c>
       <c r="AA55" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB55" s="41">
         <v>71553.399999999994</v>
       </c>
       <c r="AC55" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD55" s="41">
         <v>532372.69999999995</v>
       </c>
       <c r="AE55" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="56" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="43" t="s">
         <v>69</v>
       </c>
       <c r="B56" s="41">
         <v>1670073.3</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D56" s="41">
         <v>490204.8</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F56" s="41">
         <v>169827.6</v>
       </c>
       <c r="G56" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H56" s="41">
         <v>67628.3</v>
       </c>
       <c r="I56" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J56" s="41">
         <v>72278.5</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L56" s="41">
         <v>167557.5</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N56" s="41">
         <v>694379.7</v>
       </c>
       <c r="O56" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P56" s="41">
         <v>510006.4</v>
       </c>
       <c r="Q56" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R56" s="41">
         <v>438678.3</v>
       </c>
       <c r="S56" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T56" s="41">
         <v>46810.5</v>
       </c>
       <c r="U56" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V56" s="41">
         <v>1072472.7</v>
       </c>
       <c r="W56" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X56" s="41">
         <v>205076.2</v>
       </c>
       <c r="Y56" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z56" s="8">
         <v>520217</v>
       </c>
       <c r="AA56" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB56" s="41">
         <v>68408.800000000003</v>
       </c>
       <c r="AC56" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD56" s="41">
         <v>541366.5</v>
       </c>
       <c r="AE56" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="57" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="43" t="s">
         <v>70</v>
       </c>
       <c r="B57" s="8">
         <v>1776767.6</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D57" s="8">
         <v>533312.30000000005</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F57" s="8">
         <v>190076.79999999999</v>
       </c>
       <c r="G57" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H57" s="8">
         <v>73478.2</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J57" s="8">
         <v>75269</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L57" s="8">
         <v>176970</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N57" s="8">
         <v>740419.7</v>
       </c>
       <c r="O57" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P57" s="8">
         <v>521678.4</v>
       </c>
       <c r="Q57" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R57" s="8">
         <v>457763.1</v>
       </c>
       <c r="S57" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T57" s="8">
         <v>45272.5</v>
       </c>
       <c r="U57" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V57" s="8">
         <v>1147469.7</v>
       </c>
       <c r="W57" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X57" s="8">
         <v>227077.4</v>
       </c>
       <c r="Y57" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z57" s="8">
         <v>553306.5</v>
       </c>
       <c r="AA57" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB57" s="8">
         <v>72278.8</v>
       </c>
       <c r="AC57" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD57" s="8">
         <v>568156.6</v>
       </c>
       <c r="AE57" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="58" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="43" t="s">
         <v>71</v>
       </c>
       <c r="B58" s="8">
         <v>1766606</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D58" s="8">
         <v>529607.5</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F58" s="8">
         <v>185461.6</v>
       </c>
       <c r="G58" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H58" s="8">
         <v>70196.600000000006</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J58" s="8">
         <v>78654.3</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L58" s="8">
         <v>181237</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N58" s="8">
         <v>751175.1</v>
       </c>
       <c r="O58" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P58" s="8">
         <v>525841.6</v>
       </c>
       <c r="Q58" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R58" s="8">
         <v>441889.9</v>
       </c>
       <c r="S58" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T58" s="8">
         <v>43933.5</v>
       </c>
       <c r="U58" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V58" s="8">
         <v>1131884.6000000001</v>
       </c>
       <c r="W58" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X58" s="8">
         <v>207505.5</v>
       </c>
       <c r="Y58" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z58" s="8">
         <v>556044.19999999995</v>
       </c>
       <c r="AA58" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB58" s="8">
         <v>75483.199999999997</v>
       </c>
       <c r="AC58" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD58" s="8">
         <v>561122.4</v>
       </c>
       <c r="AE58" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="59" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="43" t="s">
         <v>72</v>
       </c>
       <c r="B59" s="8">
         <v>1902719.3</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D59" s="8">
         <v>540252.4</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F59" s="8">
         <v>172410.9</v>
       </c>
       <c r="G59" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H59" s="8">
         <v>73694.399999999994</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J59" s="8">
         <v>79292.600000000006</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L59" s="8">
         <v>193652.5</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N59" s="8">
         <v>845612.8</v>
       </c>
       <c r="O59" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P59" s="8">
         <v>553702.6</v>
       </c>
       <c r="Q59" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R59" s="8">
         <v>454070.6</v>
       </c>
       <c r="S59" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T59" s="8">
         <v>62783.5</v>
       </c>
       <c r="U59" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V59" s="8">
         <v>1209541.5</v>
       </c>
       <c r="W59" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X59" s="8">
         <v>212213</v>
       </c>
       <c r="Y59" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z59" s="8">
         <v>552294.30000000005</v>
       </c>
       <c r="AA59" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB59" s="8">
         <v>90857.2</v>
       </c>
       <c r="AC59" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD59" s="8">
         <v>570427.80000000005</v>
       </c>
       <c r="AE59" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="60" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="43" t="s">
         <v>73</v>
       </c>
       <c r="B60" s="8">
         <v>1864172.3</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D60" s="8">
         <v>519541.9</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F60" s="8">
         <v>165388.79999999999</v>
       </c>
       <c r="G60" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H60" s="8">
         <v>73364.100000000006</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J60" s="8">
         <v>77530.600000000006</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L60" s="8">
         <v>183754.7</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N60" s="8">
         <v>836776.4</v>
       </c>
       <c r="O60" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P60" s="8">
         <v>546666.80000000005</v>
       </c>
       <c r="Q60" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R60" s="8">
         <v>454833.4</v>
       </c>
       <c r="S60" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T60" s="8">
         <v>53020.6</v>
       </c>
       <c r="U60" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V60" s="8">
         <v>1220475.8999999999</v>
       </c>
       <c r="W60" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X60" s="8">
         <v>215763.9</v>
       </c>
       <c r="Y60" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z60" s="8">
         <v>524268.4</v>
       </c>
       <c r="AA60" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB60" s="8">
         <v>75060.7</v>
       </c>
       <c r="AC60" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD60" s="8">
         <v>549922.4</v>
       </c>
       <c r="AE60" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="61" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="43" t="s">
         <v>74</v>
       </c>
       <c r="B61" s="8">
         <v>1908118.1</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D61" s="8">
         <v>519327.6</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F61" s="8">
         <v>168067.7</v>
       </c>
       <c r="G61" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H61" s="8">
         <v>74589.899999999994</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J61" s="8">
         <v>75283.399999999994</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L61" s="8">
         <v>184448.8</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N61" s="8">
         <v>853008</v>
       </c>
       <c r="O61" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P61" s="8">
         <v>543332.30000000005</v>
       </c>
       <c r="Q61" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R61" s="8">
         <v>483259.6</v>
       </c>
       <c r="S61" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T61" s="8">
         <v>52522.9</v>
       </c>
       <c r="U61" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V61" s="8">
         <v>1247275.2</v>
       </c>
       <c r="W61" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X61" s="8">
         <v>221061.2</v>
       </c>
       <c r="Y61" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z61" s="8">
         <v>540460.9</v>
       </c>
       <c r="AA61" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB61" s="8">
         <v>78194.600000000006</v>
       </c>
       <c r="AC61" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD61" s="8">
         <v>552200.9</v>
       </c>
       <c r="AE61" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="62" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B62" s="11">
         <v>1939915.8</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D62" s="11">
         <v>507292.9</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F62" s="11">
         <v>163654.1</v>
       </c>
       <c r="G62" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H62" s="11">
         <v>71394.899999999994</v>
       </c>
       <c r="I62" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J62" s="11">
         <v>76193.8</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L62" s="11">
         <v>182046</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N62" s="11">
         <v>867067</v>
       </c>
       <c r="O62" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P62" s="11">
         <v>538206.30000000005</v>
       </c>
       <c r="Q62" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R62" s="11">
         <v>509382</v>
       </c>
       <c r="S62" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T62" s="11">
         <v>56173.9</v>
       </c>
       <c r="U62" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V62" s="11">
         <v>1283434.3999999999</v>
       </c>
       <c r="W62" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X62" s="12">
         <v>221581.4</v>
       </c>
       <c r="Y62" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z62" s="11">
         <v>550026</v>
       </c>
       <c r="AA62" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB62" s="11">
         <v>79989.899999999994</v>
       </c>
       <c r="AC62" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD62" s="11">
         <v>554794.6</v>
       </c>
       <c r="AE62" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="63" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B63" s="11">
         <v>1790925.9</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D63" s="11">
         <v>489561.2</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F63" s="11">
         <v>149366.5</v>
       </c>
       <c r="G63" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H63" s="11">
         <v>73391.8</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J63" s="11">
         <v>74416.600000000006</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L63" s="11">
         <v>177895.2</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N63" s="11">
         <v>745184.2</v>
       </c>
       <c r="O63" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P63" s="11">
         <v>540031</v>
       </c>
       <c r="Q63" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R63" s="11">
         <v>475048.4</v>
       </c>
       <c r="S63" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T63" s="11">
         <v>81132.100000000006</v>
       </c>
       <c r="U63" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V63" s="11">
         <v>1130874.3999999999</v>
       </c>
       <c r="W63" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X63" s="12">
         <v>226889.4</v>
       </c>
       <c r="Y63" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z63" s="11">
         <v>531657.1</v>
       </c>
       <c r="AA63" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB63" s="11">
         <v>82744</v>
       </c>
       <c r="AC63" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD63" s="11">
         <v>536888.80000000005</v>
       </c>
       <c r="AE63" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="64" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B64" s="11">
         <v>1792739.6</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D64" s="11">
         <v>492482.8</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F64" s="11">
         <v>151045.70000000001</v>
       </c>
       <c r="G64" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H64" s="11">
         <v>72946.399999999994</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J64" s="11">
         <v>73779.600000000006</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L64" s="11">
         <v>178437</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N64" s="11">
         <v>747400.8</v>
       </c>
       <c r="O64" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P64" s="11">
         <v>543483.30000000005</v>
       </c>
       <c r="Q64" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R64" s="11">
         <v>472949.7</v>
       </c>
       <c r="S64" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T64" s="11">
         <v>79906.399999999994</v>
       </c>
       <c r="U64" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V64" s="11">
         <v>1148114</v>
       </c>
       <c r="W64" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X64" s="11">
         <v>221634</v>
       </c>
       <c r="Y64" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z64" s="11">
         <v>544673.69999999995</v>
       </c>
       <c r="AA64" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB64" s="11">
         <v>79334.7</v>
       </c>
       <c r="AC64" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD64" s="11">
         <v>540085.30000000005</v>
       </c>
       <c r="AE64" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="65" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B65" s="11">
         <v>1787598.9</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D65" s="11">
         <v>506141.7</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F65" s="11">
         <v>155251.4</v>
       </c>
       <c r="G65" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H65" s="11">
         <v>74222.3</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J65" s="11">
         <v>74740.399999999994</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L65" s="11">
         <v>185204.9</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N65" s="11">
         <v>742917.5</v>
       </c>
       <c r="O65" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P65" s="11">
         <v>540437.19999999995</v>
       </c>
       <c r="Q65" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R65" s="11">
         <v>482694.8</v>
       </c>
       <c r="S65" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T65" s="11">
         <v>55845</v>
       </c>
       <c r="U65" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V65" s="11">
         <v>1147089.8999999999</v>
       </c>
       <c r="W65" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X65" s="11">
         <v>216367.4</v>
       </c>
       <c r="Y65" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z65" s="11">
         <v>545587.80000000005</v>
       </c>
       <c r="AA65" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB65" s="11">
         <v>78618</v>
       </c>
       <c r="AC65" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD65" s="11">
         <v>548618.1</v>
       </c>
       <c r="AE65" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="66" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B66" s="11">
         <v>1820945.7</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D66" s="11">
         <v>497773.3</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F66" s="11">
         <v>153103.4</v>
       </c>
       <c r="G66" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H66" s="11">
         <v>68634.8</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J66" s="11">
         <v>73006.899999999994</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L66" s="11">
         <v>188255.5</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N66" s="11">
         <v>736936.8</v>
       </c>
       <c r="O66" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P66" s="11">
         <v>543931.19999999995</v>
       </c>
       <c r="Q66" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R66" s="11">
         <v>523687.6</v>
       </c>
       <c r="S66" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T66" s="11">
         <v>62548</v>
       </c>
       <c r="U66" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V66" s="11">
         <v>1173151.5</v>
       </c>
       <c r="W66" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X66" s="11">
         <v>219408.9</v>
       </c>
       <c r="Y66" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z66" s="11">
         <v>562704.9</v>
       </c>
       <c r="AA66" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB66" s="11">
         <v>86556.9</v>
       </c>
       <c r="AC66" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD66" s="11">
         <v>551518.69999999995</v>
       </c>
       <c r="AE66" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="67" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B67" s="11">
         <v>1817341.6</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D67" s="11">
         <v>489595</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F67" s="11">
         <v>141541.1</v>
       </c>
       <c r="G67" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H67" s="11">
         <v>72264.2</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J67" s="11">
         <v>69806.399999999994</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L67" s="11">
         <v>189443.6</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N67" s="11">
         <v>737148.7</v>
       </c>
       <c r="O67" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P67" s="11">
         <v>558409.80000000005</v>
       </c>
       <c r="Q67" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R67" s="11">
         <v>517289</v>
       </c>
       <c r="S67" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T67" s="11">
         <v>73308.899999999994</v>
       </c>
       <c r="U67" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V67" s="11">
         <v>1161528.3</v>
       </c>
       <c r="W67" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X67" s="11">
         <v>219338.9</v>
       </c>
       <c r="Y67" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z67" s="11">
         <v>554336.19999999995</v>
       </c>
       <c r="AA67" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB67" s="11">
         <v>83302.2</v>
       </c>
       <c r="AC67" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD67" s="11">
         <v>541075.4</v>
       </c>
       <c r="AE67" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="68" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B68" s="11">
         <v>1855914.1</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D68" s="11">
         <v>495178</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F68" s="11">
         <v>141663.70000000001</v>
       </c>
       <c r="G68" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H68" s="11">
         <v>75298.100000000006</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J68" s="11">
         <v>70863.3</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L68" s="11">
         <v>191166.8</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N68" s="11">
         <v>749643.5</v>
       </c>
       <c r="O68" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P68" s="11">
         <v>558676.6</v>
       </c>
       <c r="Q68" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R68" s="11">
         <v>538929.9</v>
       </c>
       <c r="S68" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T68" s="11">
         <v>72162.7</v>
       </c>
       <c r="U68" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V68" s="11">
         <v>1211914</v>
       </c>
       <c r="W68" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X68" s="11">
         <v>218223.8</v>
       </c>
       <c r="Y68" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z68" s="11">
         <v>564176.80000000005</v>
       </c>
       <c r="AA68" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB68" s="11">
         <v>86714.1</v>
       </c>
       <c r="AC68" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD68" s="11">
         <v>570973.4</v>
       </c>
       <c r="AE68" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="69" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B69" s="11">
         <v>1871602.1</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D69" s="11">
         <v>519850.1</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F69" s="11">
         <v>147011.79999999999</v>
       </c>
       <c r="G69" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H69" s="11">
         <v>77741.600000000006</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J69" s="11">
         <v>71655</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L69" s="11">
         <v>195301.7</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N69" s="11">
         <v>744048.8</v>
       </c>
       <c r="O69" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P69" s="11">
         <v>568965.19999999995</v>
       </c>
       <c r="Q69" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R69" s="11">
         <v>543351.1</v>
       </c>
       <c r="S69" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T69" s="11">
         <v>64352.2</v>
       </c>
       <c r="U69" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V69" s="11">
         <v>1177252.6000000001</v>
       </c>
       <c r="W69" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X69" s="11">
         <v>216733.8</v>
       </c>
       <c r="Y69" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z69" s="11">
         <v>576590.9</v>
       </c>
       <c r="AA69" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB69" s="11">
         <v>88710.8</v>
       </c>
       <c r="AC69" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD69" s="11">
         <v>579801.69999999995</v>
       </c>
       <c r="AE69" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="70" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B70" s="11">
         <v>1909256.9</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D70" s="11">
         <v>522168.2</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F70" s="11">
         <v>147311.6</v>
       </c>
       <c r="G70" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H70" s="11">
         <v>72220.2</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J70" s="11">
         <v>73571.8</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L70" s="11">
         <v>196380.3</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N70" s="11">
         <v>729871.4</v>
       </c>
       <c r="O70" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P70" s="11">
         <v>560344.1</v>
       </c>
       <c r="Q70" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R70" s="11">
         <v>592632.6</v>
       </c>
       <c r="S70" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T70" s="11">
         <v>64584.6</v>
       </c>
       <c r="U70" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V70" s="11">
         <v>1213005.6000000001</v>
       </c>
       <c r="W70" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X70" s="11">
         <v>219868.3</v>
       </c>
       <c r="Y70" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z70" s="11">
         <v>580865.6</v>
       </c>
       <c r="AA70" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB70" s="11">
         <v>96833.1</v>
       </c>
       <c r="AC70" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD70" s="11">
         <v>575115.4</v>
       </c>
       <c r="AE70" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="71" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B71" s="11">
         <v>1959543.4</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D71" s="11">
         <v>531850</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F71" s="11">
         <v>144024.20000000001</v>
       </c>
       <c r="G71" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H71" s="11">
         <v>77332.899999999994</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J71" s="11">
         <v>72359.8</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L71" s="11">
         <v>202322</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N71" s="11">
         <v>801083.4</v>
       </c>
       <c r="O71" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P71" s="11">
         <v>621331.69999999995</v>
       </c>
       <c r="Q71" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="R71" s="11">
         <v>546820.30000000005</v>
       </c>
       <c r="S71" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T71" s="11">
         <v>79789.7</v>
       </c>
       <c r="U71" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V71" s="11">
         <v>1251490.2</v>
       </c>
       <c r="W71" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X71" s="11">
         <v>230325.8</v>
       </c>
       <c r="Y71" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Z71" s="11">
         <v>611893.5</v>
       </c>
       <c r="AA71" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB71" s="11">
         <v>97355.1</v>
       </c>
       <c r="AC71" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD71" s="11">
         <v>568832.6</v>
       </c>
       <c r="AE71" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="72" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="29"/>
-[...29 lines deleted...]
-      <c r="AE72" s="29"/>
+      <c r="A72" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="B72" s="11">
+        <v>2027046.4</v>
+      </c>
+      <c r="C72" s="5"/>
+      <c r="D72" s="11">
+        <v>556780</v>
+      </c>
+      <c r="E72" s="5"/>
+      <c r="F72" s="11">
+        <v>154736.29999999999</v>
+      </c>
+      <c r="G72" s="5"/>
+      <c r="H72" s="11">
+        <v>83654.899999999994</v>
+      </c>
+      <c r="I72" s="5"/>
+      <c r="J72" s="11">
+        <v>73418.5</v>
+      </c>
+      <c r="K72" s="5"/>
+      <c r="L72" s="11">
+        <v>208335.5</v>
+      </c>
+      <c r="M72" s="5"/>
+      <c r="N72" s="11">
+        <v>826697.6</v>
+      </c>
+      <c r="O72" s="5"/>
+      <c r="P72" s="11">
+        <v>627348.5</v>
+      </c>
+      <c r="Q72" s="5"/>
+      <c r="R72" s="11">
+        <v>563320.80000000005</v>
+      </c>
+      <c r="S72" s="5"/>
+      <c r="T72" s="11">
+        <v>80248</v>
+      </c>
+      <c r="U72" s="5"/>
+      <c r="V72" s="11">
+        <v>1309885.6000000001</v>
+      </c>
+      <c r="W72" s="5"/>
+      <c r="X72" s="11">
+        <v>232693.5</v>
+      </c>
+      <c r="Y72" s="5"/>
+      <c r="Z72" s="11">
+        <v>617224.9</v>
+      </c>
+      <c r="AA72" s="5"/>
+      <c r="AB72" s="11">
+        <v>97146.2</v>
+      </c>
+      <c r="AC72" s="5"/>
+      <c r="AD72" s="11">
+        <v>575177.69999999995</v>
+      </c>
+      <c r="AE72" s="6"/>
     </row>
     <row r="73" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="29"/>
       <c r="B73" s="29"/>
       <c r="C73" s="29"/>
       <c r="D73" s="29"/>
       <c r="E73" s="29"/>
       <c r="F73" s="29"/>
       <c r="G73" s="29"/>
       <c r="H73" s="29"/>
       <c r="I73" s="29"/>
       <c r="J73" s="29"/>
       <c r="K73" s="29"/>
       <c r="L73" s="29"/>
       <c r="M73" s="29"/>
       <c r="N73" s="29"/>
       <c r="O73" s="29"/>
       <c r="P73" s="29"/>
       <c r="Q73" s="29"/>
       <c r="R73" s="29"/>
       <c r="S73" s="29"/>
       <c r="T73" s="29"/>
       <c r="U73" s="29"/>
       <c r="V73" s="29"/>
       <c r="W73" s="29"/>
@@ -13506,155 +13541,155 @@
       <c r="K242" s="29"/>
       <c r="L242" s="29"/>
       <c r="M242" s="29"/>
       <c r="N242" s="29"/>
       <c r="O242" s="29"/>
       <c r="P242" s="29"/>
       <c r="Q242" s="29"/>
       <c r="R242" s="29"/>
       <c r="S242" s="29"/>
       <c r="T242" s="29"/>
       <c r="U242" s="29"/>
       <c r="V242" s="29"/>
       <c r="W242" s="29"/>
       <c r="X242" s="29"/>
       <c r="Y242" s="29"/>
       <c r="Z242" s="29"/>
       <c r="AA242" s="29"/>
       <c r="AB242" s="29"/>
       <c r="AC242" s="29"/>
       <c r="AD242" s="29"/>
       <c r="AE242" s="29"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="34">
-    <mergeCell ref="X5:Y5"/>
-    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AD3:AE3"/>
+    <mergeCell ref="A1:AE1"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="Z3:AA3"/>
+    <mergeCell ref="AB3:AC3"/>
     <mergeCell ref="B4:U4"/>
     <mergeCell ref="V4:AC4"/>
     <mergeCell ref="AD4:AE4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
-    <mergeCell ref="AD3:AE3"/>
-[...14 lines deleted...]
-    <mergeCell ref="AB3:AC3"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="Z5:AA5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{47F68E07-E095-4EF5-BAA2-EE32195E4720}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C01ED60-2069-468C-A099-0941914A3F3A}">
   <sheetPr codeName="Arkusz3"/>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.7109375" style="28" customWidth="1"/>
     <col min="2" max="2" width="85.7109375" style="24" customWidth="1"/>
     <col min="3" max="3" width="85.7109375" style="25" customWidth="1"/>
     <col min="4" max="4" width="3.7109375" style="24" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="24" customWidth="1"/>
     <col min="6" max="7" width="40.7109375" style="24" customWidth="1"/>
     <col min="8" max="8" width="3.7109375" style="24" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" style="24" customWidth="1"/>
     <col min="10" max="11" width="40.7109375" style="24" customWidth="1"/>
     <col min="12" max="16384" width="8.85546875" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="16" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B1" s="14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C1" s="15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E1" s="17"/>
       <c r="I1" s="17"/>
     </row>
     <row r="2" spans="1:9" s="21" customFormat="1" ht="180" x14ac:dyDescent="0.2">
       <c r="A2" s="18" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2" s="19" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C2" s="20" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="21" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A3" s="18" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B3" s="22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C3" s="20" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="4" spans="1:9" s="21" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B4" s="24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C4" s="25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="21" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="26"/>
       <c r="C5" s="27"/>
     </row>
     <row r="6" spans="1:9" s="21" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="26"/>
       <c r="C6" s="27"/>
     </row>
     <row r="7" spans="1:9" s="21" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="26"/>
       <c r="C7" s="27"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B8" s="21"/>
       <c r="C8" s="27"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B9" s="21"/>
       <c r="C9" s="27"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B10" s="21"/>
       <c r="C10" s="27"/>
@@ -13770,99 +13805,99 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B256D03-17F5-4433-AB3F-883DDFD68DAC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1670FC9E-F38C-412C-BD36-AB8881CC6FFC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFD16F5F-F2EE-4036-97B0-CDD475D32867}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CCC3AE5-416C-4F7F-8791-50A0DBD04840}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98AAF7D8-1EEF-440C-8F24-65233FE293D4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9432A20E-8568-475D-A85D-E6AB9097206E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Narastajace_Accrued_base</vt:lpstr>
       <vt:lpstr>Metadane_Metadata</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>