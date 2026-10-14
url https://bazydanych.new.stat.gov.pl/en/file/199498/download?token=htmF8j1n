--- v2 (2026-08-30)
+++ v3 (2026-10-14)
@@ -10,69 +10,69 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/udostepnianie/bs/BS_do_publikacji/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0A0E8B79-0B7D-4DEC-B011-8FA2D059F53C}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{50120DC6-BD5C-4BB7-8796-8BC034D51B8F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24720" windowHeight="12225" xr2:uid="{F0279BC0-8E31-4C13-A469-83E67E7B643E}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{0961267E-ACEF-47A5-9C31-8652BA09046D}"/>
   </bookViews>
   <sheets>
     <sheet name="Narastajace_Accrued_base" sheetId="1" r:id="rId1"/>
     <sheet name="Metadane_Metadata" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1074" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1089" uniqueCount="99">
   <si>
     <r>
       <t xml:space="preserve">TABL.30. AKTYWA OBROTOWE ORAZ  ZOBOWIĄZANIA  KRÓTKO- I DŁUGOTERMINOWE  PRZEDSIĘBIORSTW[1]
                Stan w końcu okresu
               </t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> CURRENT ASSETS AND SHORT-TERM AND LONG-TERM LIABILITIES OF NON-FINANCIAL ENTERPRISES[1]
                End of period</t>
     </r>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Aktywa obrotowe
 </t>
@@ -1373,56 +1373,56 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{859EC856-772C-4727-9523-7A6136C33E71}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{783A1DD3-D77B-4540-A162-4CBDC5F9C887}">
   <sheetPr codeName="Arkusz1"/>
-  <dimension ref="A1:AE242"/>
+  <dimension ref="A1:AE241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B59" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B65" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:AE1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="2.140625" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="2.140625" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="2.140625" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="2.140625" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="11" width="2.140625" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="2.140625" customWidth="1"/>
     <col min="14" max="14" width="12.7109375" customWidth="1"/>
     <col min="15" max="15" width="2.140625" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" customWidth="1"/>
     <col min="17" max="17" width="2.140625" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="2.140625" customWidth="1"/>
@@ -7870,107 +7870,137 @@
         <v>611893.5</v>
       </c>
       <c r="AA71" s="5" t="s">
         <v>98</v>
       </c>
       <c r="AB71" s="11">
         <v>97355.1</v>
       </c>
       <c r="AC71" s="5" t="s">
         <v>98</v>
       </c>
       <c r="AD71" s="11">
         <v>568832.6</v>
       </c>
       <c r="AE71" s="6" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="72" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B72" s="11">
         <v>2027046.4</v>
       </c>
-      <c r="C72" s="5"/>
+      <c r="C72" s="5" t="s">
+        <v>98</v>
+      </c>
       <c r="D72" s="11">
         <v>556780</v>
       </c>
-      <c r="E72" s="5"/>
+      <c r="E72" s="5" t="s">
+        <v>98</v>
+      </c>
       <c r="F72" s="11">
         <v>154736.29999999999</v>
       </c>
-      <c r="G72" s="5"/>
+      <c r="G72" s="5" t="s">
+        <v>98</v>
+      </c>
       <c r="H72" s="11">
         <v>83654.899999999994</v>
       </c>
-      <c r="I72" s="5"/>
+      <c r="I72" s="5" t="s">
+        <v>98</v>
+      </c>
       <c r="J72" s="11">
         <v>73418.5</v>
       </c>
-      <c r="K72" s="5"/>
+      <c r="K72" s="5" t="s">
+        <v>98</v>
+      </c>
       <c r="L72" s="11">
         <v>208335.5</v>
       </c>
-      <c r="M72" s="5"/>
+      <c r="M72" s="5" t="s">
+        <v>98</v>
+      </c>
       <c r="N72" s="11">
         <v>826697.6</v>
       </c>
-      <c r="O72" s="5"/>
+      <c r="O72" s="5" t="s">
+        <v>98</v>
+      </c>
       <c r="P72" s="11">
         <v>627348.5</v>
       </c>
-      <c r="Q72" s="5"/>
+      <c r="Q72" s="5" t="s">
+        <v>98</v>
+      </c>
       <c r="R72" s="11">
         <v>563320.80000000005</v>
       </c>
-      <c r="S72" s="5"/>
+      <c r="S72" s="5" t="s">
+        <v>98</v>
+      </c>
       <c r="T72" s="11">
         <v>80248</v>
       </c>
-      <c r="U72" s="5"/>
+      <c r="U72" s="5" t="s">
+        <v>98</v>
+      </c>
       <c r="V72" s="11">
         <v>1309885.6000000001</v>
       </c>
-      <c r="W72" s="5"/>
+      <c r="W72" s="5" t="s">
+        <v>98</v>
+      </c>
       <c r="X72" s="11">
         <v>232693.5</v>
       </c>
-      <c r="Y72" s="5"/>
+      <c r="Y72" s="5" t="s">
+        <v>98</v>
+      </c>
       <c r="Z72" s="11">
         <v>617224.9</v>
       </c>
-      <c r="AA72" s="5"/>
+      <c r="AA72" s="5" t="s">
+        <v>98</v>
+      </c>
       <c r="AB72" s="11">
         <v>97146.2</v>
       </c>
-      <c r="AC72" s="5"/>
+      <c r="AC72" s="5" t="s">
+        <v>98</v>
+      </c>
       <c r="AD72" s="11">
         <v>575177.69999999995</v>
       </c>
-      <c r="AE72" s="6"/>
+      <c r="AE72" s="6" t="s">
+        <v>98</v>
+      </c>
     </row>
     <row r="73" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="29"/>
       <c r="B73" s="29"/>
       <c r="C73" s="29"/>
       <c r="D73" s="29"/>
       <c r="E73" s="29"/>
       <c r="F73" s="29"/>
       <c r="G73" s="29"/>
       <c r="H73" s="29"/>
       <c r="I73" s="29"/>
       <c r="J73" s="29"/>
       <c r="K73" s="29"/>
       <c r="L73" s="29"/>
       <c r="M73" s="29"/>
       <c r="N73" s="29"/>
       <c r="O73" s="29"/>
       <c r="P73" s="29"/>
       <c r="Q73" s="29"/>
       <c r="R73" s="29"/>
       <c r="S73" s="29"/>
       <c r="T73" s="29"/>
       <c r="U73" s="29"/>
       <c r="V73" s="29"/>
       <c r="W73" s="29"/>
@@ -13504,129 +13534,96 @@
       <c r="G241" s="29"/>
       <c r="H241" s="29"/>
       <c r="I241" s="29"/>
       <c r="J241" s="29"/>
       <c r="K241" s="29"/>
       <c r="L241" s="29"/>
       <c r="M241" s="29"/>
       <c r="N241" s="29"/>
       <c r="O241" s="29"/>
       <c r="P241" s="29"/>
       <c r="Q241" s="29"/>
       <c r="R241" s="29"/>
       <c r="S241" s="29"/>
       <c r="T241" s="29"/>
       <c r="U241" s="29"/>
       <c r="V241" s="29"/>
       <c r="W241" s="29"/>
       <c r="X241" s="29"/>
       <c r="Y241" s="29"/>
       <c r="Z241" s="29"/>
       <c r="AA241" s="29"/>
       <c r="AB241" s="29"/>
       <c r="AC241" s="29"/>
       <c r="AD241" s="29"/>
       <c r="AE241" s="29"/>
-    </row>
-[...31 lines deleted...]
-      <c r="AE242" s="29"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="34">
     <mergeCell ref="AD3:AE3"/>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="Z3:AA3"/>
     <mergeCell ref="AB3:AC3"/>
     <mergeCell ref="B4:U4"/>
     <mergeCell ref="V4:AC4"/>
     <mergeCell ref="AD4:AE4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="Z5:AA5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C01ED60-2069-468C-A099-0941914A3F3A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7A4CA743-A4C6-4034-AB6F-69E5FF71AC02}">
   <sheetPr codeName="Arkusz3"/>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.7109375" style="28" customWidth="1"/>
     <col min="2" max="2" width="85.7109375" style="24" customWidth="1"/>
     <col min="3" max="3" width="85.7109375" style="25" customWidth="1"/>
     <col min="4" max="4" width="3.7109375" style="24" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="24" customWidth="1"/>
     <col min="6" max="7" width="40.7109375" style="24" customWidth="1"/>
     <col min="8" max="8" width="3.7109375" style="24" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" style="24" customWidth="1"/>
     <col min="10" max="11" width="40.7109375" style="24" customWidth="1"/>
     <col min="12" max="16384" width="8.85546875" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="16" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
         <v>86</v>
       </c>
       <c r="B1" s="14" t="s">
         <v>87</v>
@@ -13820,82 +13817,82 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1670FC9E-F38C-412C-BD36-AB8881CC6FFC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F936B59B-119D-4532-B8AF-CE61DC3731EB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CCC3AE5-416C-4F7F-8791-50A0DBD04840}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C547282-FC18-4411-A71A-C78650172101}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9432A20E-8568-475D-A85D-E6AB9097206E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D4B8A8F-40A9-4B6E-8C4A-7E81BBDEB53B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Narastajace_Accrued_base</vt:lpstr>
       <vt:lpstr>Metadane_Metadata</vt:lpstr>