--- v0 (2026-05-30)
+++ v1 (2026-07-16)
@@ -10,75 +10,75 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/GUS/os/BS/BS_do_publikacji/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/udostepnianie/bs/BS_do_publikacji/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8A3D0DAA-14A1-4C2E-92B5-6025F8C07A0B}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{627F77CE-CFFC-4C36-8D96-CC4150486DAF}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11925" xr2:uid="{3EC835B1-FDD0-4C79-BA37-6104123AE923}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{9E87D818-346F-430A-8CE0-249AD1CB7EA5}"/>
   </bookViews>
   <sheets>
     <sheet name="Miesieczne_Monthly" sheetId="1" r:id="rId1"/>
     <sheet name="Narastajace_Accrued_base" sheetId="2" r:id="rId2"/>
     <sheet name="Kwartalne_Quarterly" sheetId="3" r:id="rId3"/>
     <sheet name="Roczne_Annual" sheetId="4" r:id="rId4"/>
     <sheet name="Metadane_Metadata" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2999" uniqueCount="477">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3015" uniqueCount="479">
   <si>
     <r>
       <t xml:space="preserve">TABL. 35. WSKAŹNIKI CEN NAKŁADÓW INWESTYCYJNYCH I PRODUKCJI BUDOWLANO-MONTAŻOWEJ
              </t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">   PRICE INDICES OF INVESTMENT OUTLAYS AND CONSTRUCTION AND ASSEMBLY PRODUCTION</t>
     </r>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <r>
       <t>Wskaźniki cen produkcji budowlano-montażowej</t>
     </r>
     <r>
       <rPr>
@@ -912,50 +912,53 @@
   <si>
     <t>2025 M08</t>
   </si>
   <si>
     <t>2025 M09</t>
   </si>
   <si>
     <t>2025 M10</t>
   </si>
   <si>
     <t>2025 M11</t>
   </si>
   <si>
     <t>2025 M12</t>
   </si>
   <si>
     <t>2026 M01</t>
   </si>
   <si>
     <t>2026 M02</t>
   </si>
   <si>
     <t>2026 M03</t>
   </si>
   <si>
+    <t>2026 M04</t>
+  </si>
+  <si>
     <r>
       <t>Wskaźniki cen produkcji budowlano-montażowej[3]</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">      
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="2" tint="-0.499984740745262"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Price indices of construction and assembly production[3]</t>
     </r>
   </si>
@@ -1533,50 +1536,53 @@
     <t>2025 M01-06</t>
   </si>
   <si>
     <t>2025 M01-07</t>
   </si>
   <si>
     <t>2025 M01-08</t>
   </si>
   <si>
     <t>2025 M01-09</t>
   </si>
   <si>
     <t>2025 M01-10</t>
   </si>
   <si>
     <t>2025 M01-11</t>
   </si>
   <si>
     <t>2025 M01-12</t>
   </si>
   <si>
     <t>2026 M01-02</t>
   </si>
   <si>
     <t>2026 M01-03</t>
+  </si>
+  <si>
+    <t>2026 M01-04</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Wskaźniki cen nakładów inwestycyjnych[1,2]
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="2" tint="-0.499984740745262"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Price indices of investment outlays[1,2]</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">
 maszyny, urządzenia techniczne i narządzia oraz środki transportu[4]
 </t>
     </r>
     <r>
       <rPr>
@@ -2576,55 +2582,55 @@
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Hiperłącze" xfId="1" builtinId="8"/>
-    <cellStyle name="Normal" xfId="2" xr:uid="{A3A2F898-B3C8-42C2-9BB3-EE9B45256F61}"/>
+    <cellStyle name="Normal" xfId="2" xr:uid="{8A49FD13-8BBA-426C-AC70-06186119A4E4}"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
-    <cellStyle name="Normalny 2" xfId="5" xr:uid="{A074964A-28DD-47D0-B004-F893C09D1DE7}"/>
-[...1 lines deleted...]
-    <cellStyle name="Normalny 3" xfId="3" xr:uid="{AFE576EE-424C-4928-95ED-9FAA5DF28302}"/>
+    <cellStyle name="Normalny 2" xfId="5" xr:uid="{CEBF6FDE-79F8-4DB6-B23F-DE8CB975951F}"/>
+    <cellStyle name="Normalny 2 2" xfId="4" xr:uid="{C60C24A9-7487-4F30-80E3-42E04844E942}"/>
+    <cellStyle name="Normalny 3" xfId="3" xr:uid="{377349FE-437F-42AF-A963-8516299B5998}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2915,56 +2921,56 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DEC19FCF-3831-4885-848A-81A012A3C930}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B9A05F0C-2228-465E-9A32-2CD4E584A4E4}">
   <sheetPr codeName="Arkusz1"/>
   <dimension ref="A1:R250"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B190" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B191" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="2" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="2" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="2" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="2" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="11" width="2.140625" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="2.140625" customWidth="1"/>
     <col min="14" max="14" width="12.7109375" customWidth="1"/>
     <col min="15" max="15" width="2.140625" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" customWidth="1"/>
     <col min="17" max="17" width="2.140625" customWidth="1"/>
   </cols>
   <sheetData>
@@ -3107,10379 +3113,10421 @@
       <c r="D6" s="17"/>
       <c r="E6" s="17"/>
       <c r="F6" s="17"/>
       <c r="G6" s="17"/>
       <c r="H6" s="8"/>
       <c r="I6" s="9"/>
       <c r="J6" s="8" t="s">
         <v>11</v>
       </c>
       <c r="K6" s="17"/>
       <c r="L6" s="17"/>
       <c r="M6" s="17"/>
       <c r="N6" s="17"/>
       <c r="O6" s="17"/>
       <c r="P6" s="8"/>
       <c r="Q6" s="18"/>
     </row>
     <row r="7" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="20">
         <v>99.3</v>
       </c>
       <c r="C7" s="21" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D7" s="22">
         <v>98.8</v>
       </c>
       <c r="E7" s="21" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F7" s="22">
         <v>100.4</v>
       </c>
       <c r="G7" s="21" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H7" s="22">
         <v>98.8</v>
       </c>
       <c r="I7" s="21" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J7" s="20">
         <v>99.8</v>
       </c>
       <c r="K7" s="21" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L7" s="22">
         <v>99.7</v>
       </c>
       <c r="M7" s="21" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N7" s="22">
         <v>100</v>
       </c>
       <c r="O7" s="21" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P7" s="23">
         <v>99.8</v>
       </c>
       <c r="Q7" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="8" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="20">
         <v>99.4</v>
       </c>
       <c r="C8" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D8" s="25">
         <v>99</v>
       </c>
       <c r="E8" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F8" s="25">
         <v>100.3</v>
       </c>
       <c r="G8" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H8" s="25">
         <v>99</v>
       </c>
       <c r="I8" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J8" s="20">
         <v>99.9</v>
       </c>
       <c r="K8" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L8" s="25">
         <v>99.9</v>
       </c>
       <c r="M8" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N8" s="25">
         <v>100</v>
       </c>
       <c r="O8" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P8" s="20">
         <v>100</v>
       </c>
       <c r="Q8" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="9" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="20">
         <v>99.5</v>
       </c>
       <c r="C9" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D9" s="25">
         <v>99.1</v>
       </c>
       <c r="E9" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F9" s="25">
         <v>100.2</v>
       </c>
       <c r="G9" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H9" s="25">
         <v>99.2</v>
       </c>
       <c r="I9" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J9" s="20">
         <v>100</v>
       </c>
       <c r="K9" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L9" s="25">
         <v>100.1</v>
       </c>
       <c r="M9" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N9" s="25">
         <v>100</v>
       </c>
       <c r="O9" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P9" s="20">
         <v>100</v>
       </c>
       <c r="Q9" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="20">
         <v>99.7</v>
       </c>
       <c r="C10" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D10" s="25">
         <v>99.4</v>
       </c>
       <c r="E10" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F10" s="25">
         <v>100.2</v>
       </c>
       <c r="G10" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H10" s="25">
         <v>99.5</v>
       </c>
       <c r="I10" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J10" s="20">
         <v>100.1</v>
       </c>
       <c r="K10" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L10" s="25">
         <v>100.1</v>
       </c>
       <c r="M10" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N10" s="25">
         <v>100.1</v>
       </c>
       <c r="O10" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P10" s="20">
         <v>100.1</v>
       </c>
       <c r="Q10" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="20">
         <v>100</v>
       </c>
       <c r="C11" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D11" s="25">
         <v>99.8</v>
       </c>
       <c r="E11" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F11" s="25">
         <v>100.5</v>
       </c>
       <c r="G11" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H11" s="25">
         <v>99.7</v>
       </c>
       <c r="I11" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J11" s="20">
         <v>100.1</v>
       </c>
       <c r="K11" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L11" s="25">
         <v>100.2</v>
       </c>
       <c r="M11" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N11" s="25">
         <v>100.2</v>
       </c>
       <c r="O11" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P11" s="20">
         <v>100.1</v>
       </c>
       <c r="Q11" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="12" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="20">
         <v>100.1</v>
       </c>
       <c r="C12" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D12" s="25">
         <v>100</v>
       </c>
       <c r="E12" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F12" s="25">
         <v>100.5</v>
       </c>
       <c r="G12" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H12" s="25">
         <v>99.7</v>
       </c>
       <c r="I12" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J12" s="20">
         <v>100.1</v>
       </c>
       <c r="K12" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L12" s="25">
         <v>100.1</v>
       </c>
       <c r="M12" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N12" s="25">
         <v>100.1</v>
       </c>
       <c r="O12" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P12" s="20">
         <v>100.1</v>
       </c>
       <c r="Q12" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="13" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="20">
         <v>100.2</v>
       </c>
       <c r="C13" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D13" s="25">
         <v>100.1</v>
       </c>
       <c r="E13" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F13" s="25">
         <v>100.6</v>
       </c>
       <c r="G13" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H13" s="25">
         <v>99.9</v>
       </c>
       <c r="I13" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J13" s="20">
         <v>99.9</v>
       </c>
       <c r="K13" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L13" s="25">
         <v>99.8</v>
       </c>
       <c r="M13" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N13" s="25">
         <v>100</v>
       </c>
       <c r="O13" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P13" s="20">
         <v>100.1</v>
       </c>
       <c r="Q13" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="14" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="20">
         <v>100.2</v>
       </c>
       <c r="C14" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D14" s="25">
         <v>100</v>
       </c>
       <c r="E14" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F14" s="25">
         <v>100.6</v>
       </c>
       <c r="G14" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H14" s="25">
         <v>100.1</v>
       </c>
       <c r="I14" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J14" s="20">
         <v>100</v>
       </c>
       <c r="K14" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L14" s="25">
         <v>99.9</v>
       </c>
       <c r="M14" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N14" s="25">
         <v>100</v>
       </c>
       <c r="O14" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P14" s="20">
         <v>100</v>
       </c>
       <c r="Q14" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="15" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="20">
         <v>100.2</v>
       </c>
       <c r="C15" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D15" s="25">
         <v>99.9</v>
       </c>
       <c r="E15" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F15" s="25">
         <v>100.5</v>
       </c>
       <c r="G15" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H15" s="25">
         <v>100.2</v>
       </c>
       <c r="I15" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J15" s="20">
         <v>100</v>
       </c>
       <c r="K15" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L15" s="25">
         <v>99.9</v>
       </c>
       <c r="M15" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N15" s="25">
         <v>100</v>
       </c>
       <c r="O15" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P15" s="20">
         <v>100.1</v>
       </c>
       <c r="Q15" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="16" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="20">
         <v>100.1</v>
       </c>
       <c r="C16" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D16" s="25">
         <v>99.7</v>
       </c>
       <c r="E16" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F16" s="25">
         <v>100.6</v>
       </c>
       <c r="G16" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H16" s="25">
         <v>100.2</v>
       </c>
       <c r="I16" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J16" s="20">
         <v>100</v>
       </c>
       <c r="K16" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L16" s="25">
         <v>99.9</v>
       </c>
       <c r="M16" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N16" s="25">
         <v>100.1</v>
       </c>
       <c r="O16" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P16" s="20">
         <v>100.1</v>
       </c>
       <c r="Q16" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="17" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="20">
         <v>100</v>
       </c>
       <c r="C17" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D17" s="25">
         <v>99.5</v>
       </c>
       <c r="E17" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F17" s="25">
         <v>100.5</v>
       </c>
       <c r="G17" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H17" s="25">
         <v>100.3</v>
       </c>
       <c r="I17" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J17" s="20">
         <v>100</v>
       </c>
       <c r="K17" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L17" s="25">
         <v>99.9</v>
       </c>
       <c r="M17" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N17" s="25">
         <v>100</v>
       </c>
       <c r="O17" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P17" s="20">
         <v>100.1</v>
       </c>
       <c r="Q17" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="18" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="20">
         <v>100</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D18" s="25">
         <v>99.5</v>
       </c>
       <c r="E18" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F18" s="25">
         <v>100.6</v>
       </c>
       <c r="G18" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H18" s="25">
         <v>100.6</v>
       </c>
       <c r="I18" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J18" s="20">
         <v>100.1</v>
       </c>
       <c r="K18" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L18" s="25">
         <v>100</v>
       </c>
       <c r="M18" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N18" s="25">
         <v>100.1</v>
       </c>
       <c r="O18" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P18" s="20">
         <v>100.1</v>
       </c>
       <c r="Q18" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="19" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="20">
         <v>100.3</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D19" s="25">
         <v>99.9</v>
       </c>
       <c r="E19" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F19" s="25">
         <v>100.6</v>
       </c>
       <c r="G19" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H19" s="25">
         <v>100.6</v>
       </c>
       <c r="I19" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J19" s="20">
         <v>100.1</v>
       </c>
       <c r="K19" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L19" s="25">
         <v>100.1</v>
       </c>
       <c r="M19" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N19" s="25">
         <v>100</v>
       </c>
       <c r="O19" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P19" s="20">
         <v>100.1</v>
       </c>
       <c r="Q19" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="20" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="20">
         <v>100.4</v>
       </c>
       <c r="C20" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D20" s="25">
         <v>100.1</v>
       </c>
       <c r="E20" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F20" s="25">
         <v>100.7</v>
       </c>
       <c r="G20" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H20" s="25">
         <v>100.7</v>
       </c>
       <c r="I20" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J20" s="20">
         <v>100.1</v>
       </c>
       <c r="K20" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L20" s="25">
         <v>100.1</v>
       </c>
       <c r="M20" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N20" s="25">
         <v>100</v>
       </c>
       <c r="O20" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P20" s="20">
         <v>100.1</v>
       </c>
       <c r="Q20" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="21" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="20">
         <v>100.6</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D21" s="25">
         <v>100.2</v>
       </c>
       <c r="E21" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F21" s="25">
         <v>100.8</v>
       </c>
       <c r="G21" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H21" s="25">
         <v>100.8</v>
       </c>
       <c r="I21" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J21" s="20">
         <v>100.2</v>
       </c>
       <c r="K21" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L21" s="25">
         <v>100.2</v>
       </c>
       <c r="M21" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N21" s="25">
         <v>100.2</v>
       </c>
       <c r="O21" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P21" s="20">
         <v>100.1</v>
       </c>
       <c r="Q21" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="22" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="20">
         <v>100.6</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D22" s="25">
         <v>100.3</v>
       </c>
       <c r="E22" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F22" s="25">
         <v>100.9</v>
       </c>
       <c r="G22" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H22" s="25">
         <v>100.9</v>
       </c>
       <c r="I22" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J22" s="20">
         <v>100.2</v>
       </c>
       <c r="K22" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L22" s="25">
         <v>100.2</v>
       </c>
       <c r="M22" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N22" s="25">
         <v>100.1</v>
       </c>
       <c r="O22" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P22" s="20">
         <v>100.1</v>
       </c>
       <c r="Q22" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="23" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="20">
         <v>100.7</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D23" s="25">
         <v>100.4</v>
       </c>
       <c r="E23" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F23" s="25">
         <v>100.9</v>
       </c>
       <c r="G23" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H23" s="25">
         <v>101</v>
       </c>
       <c r="I23" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J23" s="20">
         <v>100.2</v>
       </c>
       <c r="K23" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L23" s="25">
         <v>100.3</v>
       </c>
       <c r="M23" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N23" s="25">
         <v>100.2</v>
       </c>
       <c r="O23" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P23" s="20">
         <v>100.2</v>
       </c>
       <c r="Q23" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="24" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="20">
         <v>100.8</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D24" s="25">
         <v>100.6</v>
       </c>
       <c r="E24" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F24" s="25">
         <v>101</v>
       </c>
       <c r="G24" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H24" s="25">
         <v>101.1</v>
       </c>
       <c r="I24" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J24" s="20">
         <v>100.3</v>
       </c>
       <c r="K24" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L24" s="25">
         <v>100.3</v>
       </c>
       <c r="M24" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N24" s="25">
         <v>100.3</v>
       </c>
       <c r="O24" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P24" s="20">
         <v>100.2</v>
       </c>
       <c r="Q24" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="25" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="20">
         <v>101.1</v>
       </c>
       <c r="C25" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D25" s="25">
         <v>101</v>
       </c>
       <c r="E25" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F25" s="25">
         <v>101.2</v>
       </c>
       <c r="G25" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H25" s="25">
         <v>101.4</v>
       </c>
       <c r="I25" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J25" s="20">
         <v>100.2</v>
       </c>
       <c r="K25" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L25" s="25">
         <v>100.2</v>
       </c>
       <c r="M25" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N25" s="25">
         <v>100.2</v>
       </c>
       <c r="O25" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P25" s="20">
         <v>100.3</v>
       </c>
       <c r="Q25" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="26" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="20">
         <v>101.4</v>
       </c>
       <c r="C26" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D26" s="25">
         <v>101.3</v>
       </c>
       <c r="E26" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F26" s="25">
         <v>101.4</v>
       </c>
       <c r="G26" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H26" s="25">
         <v>101.7</v>
       </c>
       <c r="I26" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J26" s="20">
         <v>100.3</v>
       </c>
       <c r="K26" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L26" s="25">
         <v>100.3</v>
       </c>
       <c r="M26" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N26" s="25">
         <v>100.2</v>
       </c>
       <c r="O26" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P26" s="20">
         <v>100.3</v>
       </c>
       <c r="Q26" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="27" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="20">
         <v>101.6</v>
       </c>
       <c r="C27" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D27" s="25">
         <v>101.5</v>
       </c>
       <c r="E27" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F27" s="25">
         <v>101.5</v>
       </c>
       <c r="G27" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H27" s="25">
         <v>101.8</v>
       </c>
       <c r="I27" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J27" s="20">
         <v>100.1</v>
       </c>
       <c r="K27" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L27" s="25">
         <v>100.1</v>
       </c>
       <c r="M27" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N27" s="25">
         <v>100.1</v>
       </c>
       <c r="O27" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P27" s="20">
         <v>100.2</v>
       </c>
       <c r="Q27" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="28" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="20">
         <v>101.6</v>
       </c>
       <c r="C28" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D28" s="25">
         <v>101.6</v>
       </c>
       <c r="E28" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F28" s="25">
         <v>101.5</v>
       </c>
       <c r="G28" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H28" s="25">
         <v>101.8</v>
       </c>
       <c r="I28" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J28" s="20">
         <v>100.1</v>
       </c>
       <c r="K28" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L28" s="25">
         <v>100</v>
       </c>
       <c r="M28" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N28" s="25">
         <v>100.1</v>
       </c>
       <c r="O28" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P28" s="20">
         <v>100.1</v>
       </c>
       <c r="Q28" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="20">
         <v>101.7</v>
       </c>
       <c r="C29" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D29" s="25">
         <v>101.7</v>
       </c>
       <c r="E29" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F29" s="25">
         <v>101.6</v>
       </c>
       <c r="G29" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H29" s="25">
         <v>101.8</v>
       </c>
       <c r="I29" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J29" s="20">
         <v>100</v>
       </c>
       <c r="K29" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L29" s="25">
         <v>100</v>
       </c>
       <c r="M29" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N29" s="25">
         <v>100.1</v>
       </c>
       <c r="O29" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P29" s="20">
         <v>100</v>
       </c>
       <c r="Q29" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="30" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="20">
         <v>101.8</v>
       </c>
       <c r="C30" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D30" s="25">
         <v>101.8</v>
       </c>
       <c r="E30" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F30" s="25">
         <v>101.6</v>
       </c>
       <c r="G30" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H30" s="25">
         <v>101.7</v>
       </c>
       <c r="I30" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J30" s="20">
         <v>100</v>
       </c>
       <c r="K30" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L30" s="25">
         <v>100</v>
       </c>
       <c r="M30" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N30" s="25">
         <v>100.1</v>
       </c>
       <c r="O30" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P30" s="20">
         <v>100</v>
       </c>
       <c r="Q30" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="31" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="19" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="20">
         <v>101.5</v>
       </c>
       <c r="C31" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D31" s="25">
         <v>101.6</v>
       </c>
       <c r="E31" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F31" s="25">
         <v>101.5</v>
       </c>
       <c r="G31" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H31" s="25">
         <v>101.6</v>
       </c>
       <c r="I31" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J31" s="20">
         <v>99.9</v>
       </c>
       <c r="K31" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L31" s="25">
         <v>99.9</v>
       </c>
       <c r="M31" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N31" s="25">
         <v>99.9</v>
       </c>
       <c r="O31" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P31" s="20">
         <v>100</v>
       </c>
       <c r="Q31" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="32" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="20">
         <v>101.4</v>
       </c>
       <c r="C32" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D32" s="25">
         <v>101.4</v>
       </c>
       <c r="E32" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F32" s="25">
         <v>101.4</v>
       </c>
       <c r="G32" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H32" s="25">
         <v>101.4</v>
       </c>
       <c r="I32" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J32" s="20">
         <v>99.9</v>
       </c>
       <c r="K32" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L32" s="25">
         <v>99.9</v>
       </c>
       <c r="M32" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N32" s="25">
         <v>99.9</v>
       </c>
       <c r="O32" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P32" s="20">
         <v>99.9</v>
       </c>
       <c r="Q32" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="33" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="20">
         <v>101.3</v>
       </c>
       <c r="C33" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D33" s="25">
         <v>101.2</v>
       </c>
       <c r="E33" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F33" s="25">
         <v>101.3</v>
       </c>
       <c r="G33" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H33" s="25">
         <v>101.4</v>
       </c>
       <c r="I33" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J33" s="20">
         <v>100</v>
       </c>
       <c r="K33" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L33" s="25">
         <v>99.9</v>
       </c>
       <c r="M33" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N33" s="25">
         <v>100.1</v>
       </c>
       <c r="O33" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P33" s="20">
         <v>100.1</v>
       </c>
       <c r="Q33" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="34" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="19" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="20">
         <v>101.1</v>
       </c>
       <c r="C34" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D34" s="25">
         <v>101</v>
       </c>
       <c r="E34" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F34" s="25">
         <v>101.2</v>
       </c>
       <c r="G34" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H34" s="25">
         <v>101.3</v>
       </c>
       <c r="I34" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J34" s="20">
         <v>100</v>
       </c>
       <c r="K34" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L34" s="25">
         <v>100</v>
       </c>
       <c r="M34" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N34" s="25">
         <v>100.1</v>
       </c>
       <c r="O34" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P34" s="20">
         <v>100.1</v>
       </c>
       <c r="Q34" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="35" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="19" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="20">
         <v>100.9</v>
       </c>
       <c r="C35" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D35" s="25">
         <v>100.6</v>
       </c>
       <c r="E35" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F35" s="25">
         <v>101</v>
       </c>
       <c r="G35" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H35" s="25">
         <v>101.1</v>
       </c>
       <c r="I35" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J35" s="20">
         <v>99.9</v>
       </c>
       <c r="K35" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L35" s="25">
         <v>99.9</v>
       </c>
       <c r="M35" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N35" s="25">
         <v>100</v>
       </c>
       <c r="O35" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P35" s="20">
         <v>100</v>
       </c>
       <c r="Q35" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="36" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="20">
         <v>100.5</v>
       </c>
       <c r="C36" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D36" s="25">
         <v>100.2</v>
       </c>
       <c r="E36" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F36" s="25">
         <v>100.6</v>
       </c>
       <c r="G36" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H36" s="25">
         <v>100.7</v>
       </c>
       <c r="I36" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J36" s="20">
         <v>99.9</v>
       </c>
       <c r="K36" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L36" s="25">
         <v>99.9</v>
       </c>
       <c r="M36" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N36" s="25">
         <v>99.9</v>
       </c>
       <c r="O36" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P36" s="20">
         <v>99.9</v>
       </c>
       <c r="Q36" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="37" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="19" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="20">
         <v>100.1</v>
       </c>
       <c r="C37" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D37" s="25">
         <v>99.7</v>
       </c>
       <c r="E37" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F37" s="25">
         <v>100.4</v>
       </c>
       <c r="G37" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H37" s="25">
         <v>100.4</v>
       </c>
       <c r="I37" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J37" s="20">
         <v>99.8</v>
       </c>
       <c r="K37" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L37" s="25">
         <v>99.8</v>
       </c>
       <c r="M37" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N37" s="25">
         <v>99.9</v>
       </c>
       <c r="O37" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P37" s="20">
         <v>99.9</v>
       </c>
       <c r="Q37" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="38" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="20">
         <v>99.7</v>
       </c>
       <c r="C38" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D38" s="25">
         <v>99.1</v>
       </c>
       <c r="E38" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F38" s="25">
         <v>100</v>
       </c>
       <c r="G38" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H38" s="25">
         <v>100</v>
       </c>
       <c r="I38" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J38" s="20">
         <v>99.8</v>
       </c>
       <c r="K38" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L38" s="25">
         <v>99.7</v>
       </c>
       <c r="M38" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N38" s="25">
         <v>99.9</v>
       </c>
       <c r="O38" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P38" s="20">
         <v>99.9</v>
       </c>
       <c r="Q38" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="39" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="19" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="20">
         <v>99.3</v>
       </c>
       <c r="C39" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D39" s="25">
         <v>98.7</v>
       </c>
       <c r="E39" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F39" s="25">
         <v>99.7</v>
       </c>
       <c r="G39" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H39" s="25">
         <v>99.7</v>
       </c>
       <c r="I39" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J39" s="20">
         <v>99.8</v>
       </c>
       <c r="K39" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L39" s="25">
         <v>99.6</v>
       </c>
       <c r="M39" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N39" s="25">
         <v>99.8</v>
       </c>
       <c r="O39" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P39" s="20">
         <v>99.8</v>
       </c>
       <c r="Q39" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="40" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="20">
         <v>99.1</v>
       </c>
       <c r="C40" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D40" s="25">
         <v>98.4</v>
       </c>
       <c r="E40" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F40" s="25">
         <v>99.6</v>
       </c>
       <c r="G40" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H40" s="25">
         <v>99.5</v>
       </c>
       <c r="I40" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J40" s="20">
         <v>99.9</v>
       </c>
       <c r="K40" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L40" s="25">
         <v>99.7</v>
       </c>
       <c r="M40" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N40" s="25">
         <v>99.9</v>
       </c>
       <c r="O40" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P40" s="20">
         <v>99.9</v>
       </c>
       <c r="Q40" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="41" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="19" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="20">
         <v>98.9</v>
       </c>
       <c r="C41" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D41" s="25">
         <v>98.1</v>
       </c>
       <c r="E41" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F41" s="25">
         <v>99.4</v>
       </c>
       <c r="G41" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H41" s="25">
         <v>99.3</v>
       </c>
       <c r="I41" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J41" s="20">
         <v>99.9</v>
       </c>
       <c r="K41" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L41" s="25">
         <v>99.8</v>
       </c>
       <c r="M41" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N41" s="25">
         <v>99.9</v>
       </c>
       <c r="O41" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P41" s="20">
         <v>99.9</v>
       </c>
       <c r="Q41" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="42" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="19" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="20">
         <v>98.7</v>
       </c>
       <c r="C42" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D42" s="25">
         <v>97.8</v>
       </c>
       <c r="E42" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F42" s="25">
         <v>99.2</v>
       </c>
       <c r="G42" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H42" s="25">
         <v>99.3</v>
       </c>
       <c r="I42" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J42" s="20">
         <v>99.9</v>
       </c>
       <c r="K42" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L42" s="25">
         <v>99.7</v>
       </c>
       <c r="M42" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N42" s="25">
         <v>99.9</v>
       </c>
       <c r="O42" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P42" s="20">
         <v>99.9</v>
       </c>
       <c r="Q42" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="43" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="20">
         <v>98.6</v>
       </c>
       <c r="C43" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D43" s="25">
         <v>97.6</v>
       </c>
       <c r="E43" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F43" s="25">
         <v>99.2</v>
       </c>
       <c r="G43" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H43" s="25">
         <v>99.1</v>
       </c>
       <c r="I43" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J43" s="20">
         <v>99.8</v>
       </c>
       <c r="K43" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L43" s="25">
         <v>99.7</v>
       </c>
       <c r="M43" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N43" s="25">
         <v>99.8</v>
       </c>
       <c r="O43" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P43" s="20">
         <v>99.9</v>
       </c>
       <c r="Q43" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="44" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B44" s="20">
         <v>98.4</v>
       </c>
       <c r="C44" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D44" s="25">
         <v>97.4</v>
       </c>
       <c r="E44" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F44" s="25">
         <v>99.1</v>
       </c>
       <c r="G44" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H44" s="25">
         <v>99</v>
       </c>
       <c r="I44" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J44" s="20">
         <v>99.8</v>
       </c>
       <c r="K44" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L44" s="25">
         <v>99.7</v>
       </c>
       <c r="M44" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N44" s="25">
         <v>99.8</v>
       </c>
       <c r="O44" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P44" s="20">
         <v>99.8</v>
       </c>
       <c r="Q44" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="45" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="19" t="s">
         <v>50</v>
       </c>
       <c r="B45" s="20">
         <v>98.2</v>
       </c>
       <c r="C45" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D45" s="25">
         <v>97.2</v>
       </c>
       <c r="E45" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F45" s="25">
         <v>98.9</v>
       </c>
       <c r="G45" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H45" s="25">
         <v>98.9</v>
       </c>
       <c r="I45" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J45" s="20">
         <v>99.8</v>
       </c>
       <c r="K45" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L45" s="25">
         <v>99.7</v>
       </c>
       <c r="M45" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N45" s="25">
         <v>99.9</v>
       </c>
       <c r="O45" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P45" s="20">
         <v>99.9</v>
       </c>
       <c r="Q45" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="46" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B46" s="20">
         <v>98.1</v>
       </c>
       <c r="C46" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D46" s="25">
         <v>97.1</v>
       </c>
       <c r="E46" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F46" s="25">
         <v>98.7</v>
       </c>
       <c r="G46" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H46" s="25">
         <v>98.7</v>
       </c>
       <c r="I46" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J46" s="20">
         <v>99.9</v>
       </c>
       <c r="K46" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L46" s="25">
         <v>99.9</v>
       </c>
       <c r="M46" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N46" s="25">
         <v>99.9</v>
       </c>
       <c r="O46" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P46" s="20">
         <v>99.9</v>
       </c>
       <c r="Q46" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="47" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="19" t="s">
         <v>52</v>
       </c>
       <c r="B47" s="20">
         <v>98</v>
       </c>
       <c r="C47" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D47" s="25">
         <v>97</v>
       </c>
       <c r="E47" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F47" s="25">
         <v>98.5</v>
       </c>
       <c r="G47" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H47" s="25">
         <v>98.6</v>
       </c>
       <c r="I47" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J47" s="20">
         <v>99.8</v>
       </c>
       <c r="K47" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L47" s="25">
         <v>99.9</v>
       </c>
       <c r="M47" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N47" s="25">
         <v>99.8</v>
       </c>
       <c r="O47" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P47" s="20">
         <v>99.9</v>
       </c>
       <c r="Q47" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="48" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="19" t="s">
         <v>53</v>
       </c>
       <c r="B48" s="20">
         <v>98</v>
       </c>
       <c r="C48" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D48" s="25">
         <v>97.1</v>
       </c>
       <c r="E48" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F48" s="25">
         <v>98.6</v>
       </c>
       <c r="G48" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H48" s="25">
         <v>98.6</v>
       </c>
       <c r="I48" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J48" s="20">
         <v>99.9</v>
       </c>
       <c r="K48" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L48" s="25">
         <v>99.9</v>
       </c>
       <c r="M48" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N48" s="25">
         <v>99.9</v>
       </c>
       <c r="O48" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P48" s="20">
         <v>99.9</v>
       </c>
       <c r="Q48" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="49" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="19" t="s">
         <v>54</v>
       </c>
       <c r="B49" s="20">
         <v>98.1</v>
       </c>
       <c r="C49" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D49" s="25">
         <v>97.2</v>
       </c>
       <c r="E49" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F49" s="25">
         <v>98.6</v>
       </c>
       <c r="G49" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H49" s="25">
         <v>98.5</v>
       </c>
       <c r="I49" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J49" s="20">
         <v>99.9</v>
       </c>
       <c r="K49" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L49" s="25">
         <v>99.9</v>
       </c>
       <c r="M49" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N49" s="25">
         <v>100</v>
       </c>
       <c r="O49" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P49" s="20">
         <v>99.9</v>
       </c>
       <c r="Q49" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="50" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="19" t="s">
         <v>55</v>
       </c>
       <c r="B50" s="20">
         <v>98.1</v>
       </c>
       <c r="C50" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D50" s="25">
         <v>97.2</v>
       </c>
       <c r="E50" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F50" s="25">
         <v>98.6</v>
       </c>
       <c r="G50" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H50" s="25">
         <v>98.7</v>
       </c>
       <c r="I50" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J50" s="20">
         <v>99.8</v>
       </c>
       <c r="K50" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L50" s="25">
         <v>99.7</v>
       </c>
       <c r="M50" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N50" s="25">
         <v>99.8</v>
       </c>
       <c r="O50" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P50" s="20">
         <v>100</v>
       </c>
       <c r="Q50" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="51" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="19" t="s">
         <v>56</v>
       </c>
       <c r="B51" s="20">
         <v>98.2</v>
       </c>
       <c r="C51" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D51" s="25">
         <v>97.3</v>
       </c>
       <c r="E51" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F51" s="25">
         <v>98.6</v>
       </c>
       <c r="G51" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H51" s="25">
         <v>98.9</v>
       </c>
       <c r="I51" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J51" s="20">
         <v>99.9</v>
       </c>
       <c r="K51" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L51" s="25">
         <v>99.8</v>
       </c>
       <c r="M51" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N51" s="25">
         <v>99.9</v>
       </c>
       <c r="O51" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P51" s="20">
         <v>100.1</v>
       </c>
       <c r="Q51" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="52" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="19" t="s">
         <v>57</v>
       </c>
       <c r="B52" s="20">
         <v>98.2</v>
       </c>
       <c r="C52" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D52" s="25">
         <v>97.3</v>
       </c>
       <c r="E52" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F52" s="25">
         <v>98.6</v>
       </c>
       <c r="G52" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H52" s="25">
         <v>99.1</v>
       </c>
       <c r="I52" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J52" s="20">
         <v>99.9</v>
       </c>
       <c r="K52" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L52" s="25">
         <v>99.8</v>
       </c>
       <c r="M52" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N52" s="25">
         <v>99.9</v>
       </c>
       <c r="O52" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P52" s="20">
         <v>100.1</v>
       </c>
       <c r="Q52" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="53" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="19" t="s">
         <v>58</v>
       </c>
       <c r="B53" s="20">
         <v>98.3</v>
       </c>
       <c r="C53" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D53" s="25">
         <v>97.4</v>
       </c>
       <c r="E53" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F53" s="25">
         <v>98.6</v>
       </c>
       <c r="G53" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H53" s="25">
         <v>99.2</v>
       </c>
       <c r="I53" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J53" s="20">
         <v>99.9</v>
       </c>
       <c r="K53" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L53" s="25">
         <v>99.8</v>
       </c>
       <c r="M53" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N53" s="25">
         <v>99.9</v>
       </c>
       <c r="O53" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P53" s="20">
         <v>100</v>
       </c>
       <c r="Q53" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="54" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B54" s="20">
         <v>98.3</v>
       </c>
       <c r="C54" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D54" s="25">
         <v>97.7</v>
       </c>
       <c r="E54" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F54" s="25">
         <v>98.5</v>
       </c>
       <c r="G54" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H54" s="25">
         <v>99.4</v>
       </c>
       <c r="I54" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J54" s="20">
         <v>99.9</v>
       </c>
       <c r="K54" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L54" s="25">
         <v>99.9</v>
       </c>
       <c r="M54" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N54" s="25">
         <v>99.9</v>
       </c>
       <c r="O54" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P54" s="20">
         <v>100</v>
       </c>
       <c r="Q54" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="55" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="19" t="s">
         <v>60</v>
       </c>
       <c r="B55" s="20">
         <v>98.3</v>
       </c>
       <c r="C55" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D55" s="25">
         <v>97.6</v>
       </c>
       <c r="E55" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F55" s="25">
         <v>98.5</v>
       </c>
       <c r="G55" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H55" s="25">
         <v>99.3</v>
       </c>
       <c r="I55" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J55" s="20">
         <v>99.8</v>
       </c>
       <c r="K55" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L55" s="25">
         <v>99.8</v>
       </c>
       <c r="M55" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N55" s="25">
         <v>99.8</v>
       </c>
       <c r="O55" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P55" s="20">
         <v>99.9</v>
       </c>
       <c r="Q55" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="56" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B56" s="20">
         <v>98.4</v>
       </c>
       <c r="C56" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D56" s="25">
         <v>97.7</v>
       </c>
       <c r="E56" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F56" s="25">
         <v>98.4</v>
       </c>
       <c r="G56" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H56" s="25">
         <v>99.3</v>
       </c>
       <c r="I56" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J56" s="20">
         <v>99.8</v>
       </c>
       <c r="K56" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L56" s="25">
         <v>99.8</v>
       </c>
       <c r="M56" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N56" s="25">
         <v>99.8</v>
       </c>
       <c r="O56" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P56" s="20">
         <v>99.8</v>
       </c>
       <c r="Q56" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="57" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="19" t="s">
         <v>62</v>
       </c>
       <c r="B57" s="20">
         <v>98.5</v>
       </c>
       <c r="C57" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D57" s="25">
         <v>97.8</v>
       </c>
       <c r="E57" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F57" s="25">
         <v>98.5</v>
       </c>
       <c r="G57" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H57" s="25">
         <v>99.3</v>
       </c>
       <c r="I57" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J57" s="20">
         <v>99.9</v>
       </c>
       <c r="K57" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L57" s="25">
         <v>99.9</v>
       </c>
       <c r="M57" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N57" s="25">
         <v>99.9</v>
       </c>
       <c r="O57" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P57" s="20">
         <v>99.9</v>
       </c>
       <c r="Q57" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="58" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B58" s="20">
         <v>98.5</v>
       </c>
       <c r="C58" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D58" s="25">
         <v>97.9</v>
       </c>
       <c r="E58" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F58" s="25">
         <v>98.5</v>
       </c>
       <c r="G58" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H58" s="25">
         <v>99.4</v>
       </c>
       <c r="I58" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J58" s="20">
         <v>99.9</v>
       </c>
       <c r="K58" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L58" s="25">
         <v>100</v>
       </c>
       <c r="M58" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N58" s="25">
         <v>99.9</v>
       </c>
       <c r="O58" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P58" s="20">
         <v>99.9</v>
       </c>
       <c r="Q58" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="59" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="19" t="s">
         <v>64</v>
       </c>
       <c r="B59" s="20">
         <v>98.6</v>
       </c>
       <c r="C59" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D59" s="25">
         <v>98.1</v>
       </c>
       <c r="E59" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F59" s="25">
         <v>98.6</v>
       </c>
       <c r="G59" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H59" s="25">
         <v>99.5</v>
       </c>
       <c r="I59" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J59" s="20">
         <v>100</v>
       </c>
       <c r="K59" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L59" s="25">
         <v>100</v>
       </c>
       <c r="M59" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N59" s="25">
         <v>100</v>
       </c>
       <c r="O59" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P59" s="20">
         <v>100</v>
       </c>
       <c r="Q59" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="60" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="19" t="s">
         <v>65</v>
       </c>
       <c r="B60" s="20">
         <v>98.7</v>
       </c>
       <c r="C60" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D60" s="25">
         <v>98.2</v>
       </c>
       <c r="E60" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F60" s="25">
         <v>98.7</v>
       </c>
       <c r="G60" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H60" s="25">
         <v>99.6</v>
       </c>
       <c r="I60" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J60" s="20">
         <v>100</v>
       </c>
       <c r="K60" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L60" s="25">
         <v>100</v>
       </c>
       <c r="M60" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N60" s="25">
         <v>99.9</v>
       </c>
       <c r="O60" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P60" s="20">
         <v>100</v>
       </c>
       <c r="Q60" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="61" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="19" t="s">
         <v>66</v>
       </c>
       <c r="B61" s="20">
         <v>98.8</v>
       </c>
       <c r="C61" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D61" s="25">
         <v>98.3</v>
       </c>
       <c r="E61" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F61" s="25">
         <v>98.6</v>
       </c>
       <c r="G61" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H61" s="25">
         <v>99.9</v>
       </c>
       <c r="I61" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J61" s="20">
         <v>100</v>
       </c>
       <c r="K61" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L61" s="25">
         <v>100</v>
       </c>
       <c r="M61" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N61" s="25">
         <v>99.9</v>
       </c>
       <c r="O61" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P61" s="20">
         <v>100.1</v>
       </c>
       <c r="Q61" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="62" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="19" t="s">
         <v>67</v>
       </c>
       <c r="B62" s="20">
         <v>99.1</v>
       </c>
       <c r="C62" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D62" s="25">
         <v>98.7</v>
       </c>
       <c r="E62" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F62" s="25">
         <v>98.8</v>
       </c>
       <c r="G62" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H62" s="25">
         <v>100</v>
       </c>
       <c r="I62" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J62" s="20">
         <v>100</v>
       </c>
       <c r="K62" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L62" s="25">
         <v>100</v>
       </c>
       <c r="M62" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N62" s="25">
         <v>100</v>
       </c>
       <c r="O62" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P62" s="20">
         <v>100.1</v>
       </c>
       <c r="Q62" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="63" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="19" t="s">
         <v>68</v>
       </c>
       <c r="B63" s="20">
         <v>99.2</v>
       </c>
       <c r="C63" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D63" s="25">
         <v>98.8</v>
       </c>
       <c r="E63" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F63" s="25">
         <v>99</v>
       </c>
       <c r="G63" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H63" s="25">
         <v>100.1</v>
       </c>
       <c r="I63" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J63" s="20">
         <v>100</v>
       </c>
       <c r="K63" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L63" s="25">
         <v>99.9</v>
       </c>
       <c r="M63" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N63" s="25">
         <v>100</v>
       </c>
       <c r="O63" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P63" s="20">
         <v>100.1</v>
       </c>
       <c r="Q63" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="64" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="19" t="s">
         <v>69</v>
       </c>
       <c r="B64" s="20">
         <v>99.3</v>
       </c>
       <c r="C64" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D64" s="25">
         <v>99</v>
       </c>
       <c r="E64" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F64" s="25">
         <v>99.1</v>
       </c>
       <c r="G64" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H64" s="25">
         <v>100.1</v>
       </c>
       <c r="I64" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J64" s="20">
         <v>100</v>
       </c>
       <c r="K64" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L64" s="25">
         <v>99.9</v>
       </c>
       <c r="M64" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N64" s="25">
         <v>100</v>
       </c>
       <c r="O64" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P64" s="20">
         <v>100.1</v>
       </c>
       <c r="Q64" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="65" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="19" t="s">
         <v>70</v>
       </c>
       <c r="B65" s="20">
         <v>99.4</v>
       </c>
       <c r="C65" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D65" s="25">
         <v>99.1</v>
       </c>
       <c r="E65" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F65" s="25">
         <v>99.1</v>
       </c>
       <c r="G65" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H65" s="25">
         <v>100.1</v>
       </c>
       <c r="I65" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J65" s="20">
         <v>99.9</v>
       </c>
       <c r="K65" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L65" s="25">
         <v>99.9</v>
       </c>
       <c r="M65" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N65" s="25">
         <v>99.9</v>
       </c>
       <c r="O65" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P65" s="20">
         <v>100</v>
       </c>
       <c r="Q65" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="66" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="19" t="s">
         <v>71</v>
       </c>
       <c r="B66" s="20">
         <v>99.2</v>
       </c>
       <c r="C66" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D66" s="25">
         <v>99.2</v>
       </c>
       <c r="E66" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F66" s="25">
         <v>99</v>
       </c>
       <c r="G66" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H66" s="25">
         <v>99.9</v>
       </c>
       <c r="I66" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J66" s="20">
         <v>99.9</v>
       </c>
       <c r="K66" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L66" s="25">
         <v>100</v>
       </c>
       <c r="M66" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N66" s="25">
         <v>99.9</v>
       </c>
       <c r="O66" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P66" s="20">
         <v>100</v>
       </c>
       <c r="Q66" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="67" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="19" t="s">
         <v>72</v>
       </c>
       <c r="B67" s="20">
         <v>99.5</v>
       </c>
       <c r="C67" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D67" s="25">
         <v>99.3</v>
       </c>
       <c r="E67" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F67" s="25">
         <v>99.2</v>
       </c>
       <c r="G67" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H67" s="25">
         <v>100.1</v>
       </c>
       <c r="I67" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J67" s="20">
         <v>99.9</v>
       </c>
       <c r="K67" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L67" s="25">
         <v>99.9</v>
       </c>
       <c r="M67" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N67" s="25">
         <v>99.9</v>
       </c>
       <c r="O67" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P67" s="20">
         <v>99.9</v>
       </c>
       <c r="Q67" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="68" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="19" t="s">
         <v>73</v>
       </c>
       <c r="B68" s="20">
         <v>99.6</v>
       </c>
       <c r="C68" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D68" s="25">
         <v>99.4</v>
       </c>
       <c r="E68" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F68" s="25">
         <v>99.2</v>
       </c>
       <c r="G68" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H68" s="25">
         <v>100.3</v>
       </c>
       <c r="I68" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J68" s="20">
         <v>99.9</v>
       </c>
       <c r="K68" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L68" s="25">
         <v>99.9</v>
       </c>
       <c r="M68" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N68" s="25">
         <v>99.9</v>
       </c>
       <c r="O68" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P68" s="20">
         <v>100.1</v>
       </c>
       <c r="Q68" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="69" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="19" t="s">
         <v>74</v>
       </c>
       <c r="B69" s="20">
         <v>99.7</v>
       </c>
       <c r="C69" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D69" s="25">
         <v>99.4</v>
       </c>
       <c r="E69" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F69" s="25">
         <v>99.3</v>
       </c>
       <c r="G69" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H69" s="25">
         <v>100.5</v>
       </c>
       <c r="I69" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J69" s="20">
         <v>100</v>
       </c>
       <c r="K69" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L69" s="25">
         <v>99.9</v>
       </c>
       <c r="M69" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N69" s="25">
         <v>99.9</v>
       </c>
       <c r="O69" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P69" s="20">
         <v>100.1</v>
       </c>
       <c r="Q69" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="70" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="19" t="s">
         <v>75</v>
       </c>
       <c r="B70" s="20">
         <v>99.7</v>
       </c>
       <c r="C70" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D70" s="25">
         <v>99.4</v>
       </c>
       <c r="E70" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F70" s="25">
         <v>99.3</v>
       </c>
       <c r="G70" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H70" s="25">
         <v>100.6</v>
       </c>
       <c r="I70" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J70" s="20">
         <v>100</v>
       </c>
       <c r="K70" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L70" s="25">
         <v>100</v>
       </c>
       <c r="M70" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N70" s="25">
         <v>100</v>
       </c>
       <c r="O70" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P70" s="20">
         <v>100.1</v>
       </c>
       <c r="Q70" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="71" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="19" t="s">
         <v>76</v>
       </c>
       <c r="B71" s="20">
         <v>99.7</v>
       </c>
       <c r="C71" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D71" s="25">
         <v>99.4</v>
       </c>
       <c r="E71" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F71" s="25">
         <v>99.2</v>
       </c>
       <c r="G71" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H71" s="25">
         <v>100.7</v>
       </c>
       <c r="I71" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J71" s="20">
         <v>99.9</v>
       </c>
       <c r="K71" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L71" s="25">
         <v>99.9</v>
       </c>
       <c r="M71" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N71" s="25">
         <v>99.9</v>
       </c>
       <c r="O71" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P71" s="20">
         <v>100</v>
       </c>
       <c r="Q71" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="72" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="19" t="s">
         <v>77</v>
       </c>
       <c r="B72" s="20">
         <v>99.6</v>
       </c>
       <c r="C72" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D72" s="25">
         <v>99.3</v>
       </c>
       <c r="E72" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F72" s="25">
         <v>99.2</v>
       </c>
       <c r="G72" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H72" s="25">
         <v>100.7</v>
       </c>
       <c r="I72" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J72" s="20">
         <v>100</v>
       </c>
       <c r="K72" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L72" s="25">
         <v>99.9</v>
       </c>
       <c r="M72" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N72" s="25">
         <v>99.9</v>
       </c>
       <c r="O72" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P72" s="20">
         <v>100.1</v>
       </c>
       <c r="Q72" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="73" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="19" t="s">
         <v>78</v>
       </c>
       <c r="B73" s="20">
         <v>99.6</v>
       </c>
       <c r="C73" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D73" s="25">
         <v>99.1</v>
       </c>
       <c r="E73" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F73" s="25">
         <v>99.2</v>
       </c>
       <c r="G73" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H73" s="25">
         <v>100.6</v>
       </c>
       <c r="I73" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J73" s="20">
         <v>99.9</v>
       </c>
       <c r="K73" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L73" s="25">
         <v>99.9</v>
       </c>
       <c r="M73" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N73" s="25">
         <v>99.9</v>
       </c>
       <c r="O73" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P73" s="20">
         <v>100.1</v>
       </c>
       <c r="Q73" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="74" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="19" t="s">
         <v>79</v>
       </c>
       <c r="B74" s="20">
         <v>99.4</v>
       </c>
       <c r="C74" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D74" s="25">
         <v>98.9</v>
       </c>
       <c r="E74" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F74" s="25">
         <v>99.1</v>
       </c>
       <c r="G74" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H74" s="25">
         <v>100.5</v>
       </c>
       <c r="I74" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J74" s="20">
         <v>99.9</v>
       </c>
       <c r="K74" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L74" s="25">
         <v>99.8</v>
       </c>
       <c r="M74" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N74" s="25">
         <v>99.9</v>
       </c>
       <c r="O74" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P74" s="20">
         <v>100</v>
       </c>
       <c r="Q74" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="75" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="19" t="s">
         <v>80</v>
       </c>
       <c r="B75" s="20">
         <v>99.4</v>
       </c>
       <c r="C75" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D75" s="25">
         <v>98.9</v>
       </c>
       <c r="E75" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F75" s="25">
         <v>99</v>
       </c>
       <c r="G75" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H75" s="25">
         <v>100.4</v>
       </c>
       <c r="I75" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J75" s="20">
         <v>99.9</v>
       </c>
       <c r="K75" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L75" s="25">
         <v>99.9</v>
       </c>
       <c r="M75" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N75" s="25">
         <v>99.9</v>
       </c>
       <c r="O75" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P75" s="20">
         <v>100</v>
       </c>
       <c r="Q75" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="76" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="19" t="s">
         <v>81</v>
       </c>
       <c r="B76" s="20">
         <v>99.3</v>
       </c>
       <c r="C76" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D76" s="25">
         <v>98.8</v>
       </c>
       <c r="E76" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F76" s="25">
         <v>99</v>
       </c>
       <c r="G76" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H76" s="25">
         <v>100.3</v>
       </c>
       <c r="I76" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J76" s="20">
         <v>99.9</v>
       </c>
       <c r="K76" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L76" s="25">
         <v>99.8</v>
       </c>
       <c r="M76" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N76" s="25">
         <v>100</v>
       </c>
       <c r="O76" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P76" s="20">
         <v>100</v>
       </c>
       <c r="Q76" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="77" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="19" t="s">
         <v>82</v>
       </c>
       <c r="B77" s="20">
         <v>99.3</v>
       </c>
       <c r="C77" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D77" s="25">
         <v>98.7</v>
       </c>
       <c r="E77" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F77" s="25">
         <v>99.1</v>
       </c>
       <c r="G77" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H77" s="25">
         <v>100.3</v>
       </c>
       <c r="I77" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J77" s="20">
         <v>99.9</v>
       </c>
       <c r="K77" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L77" s="25">
         <v>99.8</v>
       </c>
       <c r="M77" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N77" s="25">
         <v>99.9</v>
       </c>
       <c r="O77" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P77" s="20">
         <v>100</v>
       </c>
       <c r="Q77" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="78" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="19" t="s">
         <v>83</v>
       </c>
       <c r="B78" s="20">
         <v>99.1</v>
       </c>
       <c r="C78" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D78" s="25">
         <v>98.6</v>
       </c>
       <c r="E78" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F78" s="25">
         <v>99</v>
       </c>
       <c r="G78" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H78" s="25">
         <v>100.5</v>
       </c>
       <c r="I78" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J78" s="20">
         <v>99.9</v>
       </c>
       <c r="K78" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L78" s="25">
         <v>99.9</v>
       </c>
       <c r="M78" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N78" s="25">
         <v>99.9</v>
       </c>
       <c r="O78" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P78" s="20">
         <v>100.1</v>
       </c>
       <c r="Q78" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="79" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="19" t="s">
         <v>84</v>
       </c>
       <c r="B79" s="20">
         <v>99.3</v>
       </c>
       <c r="C79" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D79" s="25">
         <v>98.6</v>
       </c>
       <c r="E79" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F79" s="25">
         <v>99.1</v>
       </c>
       <c r="G79" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H79" s="25">
         <v>100.3</v>
       </c>
       <c r="I79" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J79" s="20">
         <v>99.9</v>
       </c>
       <c r="K79" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L79" s="25">
         <v>99.8</v>
       </c>
       <c r="M79" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N79" s="25">
         <v>99.8</v>
       </c>
       <c r="O79" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P79" s="20">
         <v>100</v>
       </c>
       <c r="Q79" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="80" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="19" t="s">
         <v>85</v>
       </c>
       <c r="B80" s="20">
         <v>99.3</v>
       </c>
       <c r="C80" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D80" s="25">
         <v>98.7</v>
       </c>
       <c r="E80" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F80" s="25">
         <v>99.1</v>
       </c>
       <c r="G80" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H80" s="25">
         <v>100.3</v>
       </c>
       <c r="I80" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J80" s="20">
         <v>99.9</v>
       </c>
       <c r="K80" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L80" s="25">
         <v>99.9</v>
       </c>
       <c r="M80" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N80" s="25">
         <v>99.9</v>
       </c>
       <c r="O80" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P80" s="20">
         <v>100</v>
       </c>
       <c r="Q80" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="81" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="19" t="s">
         <v>86</v>
       </c>
       <c r="B81" s="20">
         <v>99.2</v>
       </c>
       <c r="C81" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D81" s="25">
         <v>98.7</v>
       </c>
       <c r="E81" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F81" s="25">
         <v>99</v>
       </c>
       <c r="G81" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H81" s="25">
         <v>100.2</v>
       </c>
       <c r="I81" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J81" s="20">
         <v>99.9</v>
       </c>
       <c r="K81" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L81" s="25">
         <v>99.9</v>
       </c>
       <c r="M81" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N81" s="25">
         <v>99.9</v>
       </c>
       <c r="O81" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P81" s="20">
         <v>100</v>
       </c>
       <c r="Q81" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="82" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="19" t="s">
         <v>87</v>
       </c>
       <c r="B82" s="20">
         <v>99.3</v>
       </c>
       <c r="C82" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D82" s="25">
         <v>98.8</v>
       </c>
       <c r="E82" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F82" s="25">
         <v>99.1</v>
       </c>
       <c r="G82" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H82" s="25">
         <v>100.2</v>
       </c>
       <c r="I82" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J82" s="20">
         <v>100</v>
       </c>
       <c r="K82" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L82" s="25">
         <v>100.1</v>
       </c>
       <c r="M82" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N82" s="25">
         <v>100</v>
       </c>
       <c r="O82" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P82" s="20">
         <v>100</v>
       </c>
       <c r="Q82" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="83" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="19" t="s">
         <v>88</v>
       </c>
       <c r="B83" s="20">
         <v>99.4</v>
       </c>
       <c r="C83" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D83" s="25">
         <v>98.9</v>
       </c>
       <c r="E83" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F83" s="25">
         <v>99.2</v>
       </c>
       <c r="G83" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H83" s="25">
         <v>100.2</v>
       </c>
       <c r="I83" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J83" s="20">
         <v>100</v>
       </c>
       <c r="K83" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L83" s="25">
         <v>100.1</v>
       </c>
       <c r="M83" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N83" s="25">
         <v>100.1</v>
       </c>
       <c r="O83" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P83" s="20">
         <v>100</v>
       </c>
       <c r="Q83" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="84" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="19" t="s">
         <v>89</v>
       </c>
       <c r="B84" s="20">
         <v>99.5</v>
       </c>
       <c r="C84" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D84" s="25">
         <v>99.1</v>
       </c>
       <c r="E84" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F84" s="25">
         <v>99.4</v>
       </c>
       <c r="G84" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H84" s="25">
         <v>100.2</v>
       </c>
       <c r="I84" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J84" s="20">
         <v>100.1</v>
       </c>
       <c r="K84" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L84" s="25">
         <v>100.1</v>
       </c>
       <c r="M84" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N84" s="25">
         <v>100.1</v>
       </c>
       <c r="O84" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P84" s="20">
         <v>100.1</v>
       </c>
       <c r="Q84" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="85" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="19" t="s">
         <v>90</v>
       </c>
       <c r="B85" s="20">
         <v>99.6</v>
       </c>
       <c r="C85" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D85" s="25">
         <v>99.2</v>
       </c>
       <c r="E85" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F85" s="25">
         <v>99.6</v>
       </c>
       <c r="G85" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H85" s="25">
         <v>100.1</v>
       </c>
       <c r="I85" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J85" s="20">
         <v>100.1</v>
       </c>
       <c r="K85" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L85" s="25">
         <v>100</v>
       </c>
       <c r="M85" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N85" s="25">
         <v>100.1</v>
       </c>
       <c r="O85" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P85" s="20">
         <v>100.1</v>
       </c>
       <c r="Q85" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="86" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="19" t="s">
         <v>91</v>
       </c>
       <c r="B86" s="20">
         <v>99.8</v>
       </c>
       <c r="C86" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D86" s="25">
         <v>99.4</v>
       </c>
       <c r="E86" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F86" s="25">
         <v>99.7</v>
       </c>
       <c r="G86" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H86" s="25">
         <v>100.2</v>
       </c>
       <c r="I86" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J86" s="20">
         <v>100.1</v>
       </c>
       <c r="K86" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L86" s="25">
         <v>100.1</v>
       </c>
       <c r="M86" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N86" s="25">
         <v>100.1</v>
       </c>
       <c r="O86" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P86" s="20">
         <v>100.1</v>
       </c>
       <c r="Q86" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="87" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="19" t="s">
         <v>92</v>
       </c>
       <c r="B87" s="20">
         <v>99.8</v>
       </c>
       <c r="C87" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D87" s="25">
         <v>99.6</v>
       </c>
       <c r="E87" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F87" s="25">
         <v>99.7</v>
       </c>
       <c r="G87" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H87" s="25">
         <v>100.3</v>
       </c>
       <c r="I87" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J87" s="20">
         <v>100</v>
       </c>
       <c r="K87" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L87" s="25">
         <v>100</v>
       </c>
       <c r="M87" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N87" s="25">
         <v>100</v>
       </c>
       <c r="O87" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P87" s="20">
         <v>100.1</v>
       </c>
       <c r="Q87" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="88" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="19" t="s">
         <v>93</v>
       </c>
       <c r="B88" s="20">
         <v>99.9</v>
       </c>
       <c r="C88" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D88" s="25">
         <v>99.7</v>
       </c>
       <c r="E88" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F88" s="25">
         <v>99.7</v>
       </c>
       <c r="G88" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H88" s="25">
         <v>100.4</v>
       </c>
       <c r="I88" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J88" s="20">
         <v>100</v>
       </c>
       <c r="K88" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L88" s="25">
         <v>100</v>
       </c>
       <c r="M88" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N88" s="25">
         <v>99.9</v>
       </c>
       <c r="O88" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P88" s="20">
         <v>100.1</v>
       </c>
       <c r="Q88" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="89" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="19" t="s">
         <v>94</v>
       </c>
       <c r="B89" s="20">
         <v>100</v>
       </c>
       <c r="C89" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D89" s="25">
         <v>100</v>
       </c>
       <c r="E89" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F89" s="25">
         <v>99.7</v>
       </c>
       <c r="G89" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H89" s="25">
         <v>100.6</v>
       </c>
       <c r="I89" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J89" s="20">
         <v>100.1</v>
       </c>
       <c r="K89" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L89" s="25">
         <v>100.1</v>
       </c>
       <c r="M89" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N89" s="25">
         <v>99.9</v>
       </c>
       <c r="O89" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P89" s="20">
         <v>100.1</v>
       </c>
       <c r="Q89" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="90" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="19" t="s">
         <v>95</v>
       </c>
       <c r="B90" s="20">
         <v>100.2</v>
       </c>
       <c r="C90" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D90" s="25">
         <v>100.2</v>
       </c>
       <c r="E90" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F90" s="25">
         <v>99.8</v>
       </c>
       <c r="G90" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H90" s="25">
         <v>100.7</v>
       </c>
       <c r="I90" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J90" s="20">
         <v>100.1</v>
       </c>
       <c r="K90" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L90" s="25">
         <v>100.1</v>
       </c>
       <c r="M90" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N90" s="25">
         <v>100</v>
       </c>
       <c r="O90" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P90" s="20">
         <v>100.1</v>
       </c>
       <c r="Q90" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="91" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="19" t="s">
         <v>96</v>
       </c>
       <c r="B91" s="20">
         <v>100.3</v>
       </c>
       <c r="C91" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D91" s="25">
         <v>100.3</v>
       </c>
       <c r="E91" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F91" s="25">
         <v>99.9</v>
       </c>
       <c r="G91" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H91" s="25">
         <v>100.8</v>
       </c>
       <c r="I91" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J91" s="20">
         <v>100</v>
       </c>
       <c r="K91" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L91" s="25">
         <v>99.9</v>
       </c>
       <c r="M91" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N91" s="25">
         <v>99.9</v>
       </c>
       <c r="O91" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P91" s="20">
         <v>100.1</v>
       </c>
       <c r="Q91" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="92" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="19" t="s">
         <v>97</v>
       </c>
       <c r="B92" s="20">
         <v>100.3</v>
       </c>
       <c r="C92" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D92" s="25">
         <v>100.3</v>
       </c>
       <c r="E92" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F92" s="25">
         <v>100</v>
       </c>
       <c r="G92" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H92" s="25">
         <v>100.8</v>
       </c>
       <c r="I92" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J92" s="20">
         <v>99.9</v>
       </c>
       <c r="K92" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L92" s="25">
         <v>99.9</v>
       </c>
       <c r="M92" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N92" s="25">
         <v>100</v>
       </c>
       <c r="O92" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P92" s="20">
         <v>100</v>
       </c>
       <c r="Q92" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="93" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="19" t="s">
         <v>98</v>
       </c>
       <c r="B93" s="20">
         <v>100.4</v>
       </c>
       <c r="C93" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D93" s="25">
         <v>100.4</v>
       </c>
       <c r="E93" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F93" s="25">
         <v>100.1</v>
       </c>
       <c r="G93" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H93" s="25">
         <v>100.8</v>
       </c>
       <c r="I93" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J93" s="20">
         <v>100</v>
       </c>
       <c r="K93" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L93" s="25">
         <v>100</v>
       </c>
       <c r="M93" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N93" s="25">
         <v>100</v>
       </c>
       <c r="O93" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P93" s="20">
         <v>100</v>
       </c>
       <c r="Q93" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="94" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="19" t="s">
         <v>99</v>
       </c>
       <c r="B94" s="20">
         <v>100.4</v>
       </c>
       <c r="C94" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D94" s="25">
         <v>100.5</v>
       </c>
       <c r="E94" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F94" s="25">
         <v>100.1</v>
       </c>
       <c r="G94" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H94" s="25">
         <v>100.9</v>
       </c>
       <c r="I94" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J94" s="20">
         <v>100.1</v>
       </c>
       <c r="K94" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L94" s="25">
         <v>100.1</v>
       </c>
       <c r="M94" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N94" s="25">
         <v>100</v>
       </c>
       <c r="O94" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P94" s="20">
         <v>100.1</v>
       </c>
       <c r="Q94" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="95" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="19" t="s">
         <v>100</v>
       </c>
       <c r="B95" s="20">
         <v>100.4</v>
       </c>
       <c r="C95" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D95" s="25">
         <v>100.5</v>
       </c>
       <c r="E95" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F95" s="25">
         <v>100</v>
       </c>
       <c r="G95" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H95" s="25">
         <v>100.9</v>
       </c>
       <c r="I95" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J95" s="20">
         <v>100</v>
       </c>
       <c r="K95" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L95" s="25">
         <v>100.1</v>
       </c>
       <c r="M95" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N95" s="25">
         <v>100</v>
       </c>
       <c r="O95" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P95" s="20">
         <v>100</v>
       </c>
       <c r="Q95" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="96" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="19" t="s">
         <v>101</v>
       </c>
       <c r="B96" s="20">
         <v>100.3</v>
       </c>
       <c r="C96" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D96" s="25">
         <v>100.4</v>
       </c>
       <c r="E96" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F96" s="25">
         <v>99.8</v>
       </c>
       <c r="G96" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H96" s="25">
         <v>100.9</v>
       </c>
       <c r="I96" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J96" s="20">
         <v>100</v>
       </c>
       <c r="K96" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L96" s="25">
         <v>100</v>
       </c>
       <c r="M96" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N96" s="25">
         <v>99.9</v>
       </c>
       <c r="O96" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P96" s="20">
         <v>100</v>
       </c>
       <c r="Q96" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="97" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="19" t="s">
         <v>102</v>
       </c>
       <c r="B97" s="20">
         <v>100.3</v>
       </c>
       <c r="C97" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D97" s="25">
         <v>100.5</v>
       </c>
       <c r="E97" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F97" s="25">
         <v>99.8</v>
       </c>
       <c r="G97" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H97" s="25">
         <v>100.9</v>
       </c>
       <c r="I97" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J97" s="20">
         <v>100.1</v>
       </c>
       <c r="K97" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L97" s="25">
         <v>100.1</v>
       </c>
       <c r="M97" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N97" s="25">
         <v>100</v>
       </c>
       <c r="O97" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P97" s="20">
         <v>100.1</v>
       </c>
       <c r="Q97" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="98" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="19" t="s">
         <v>103</v>
       </c>
       <c r="B98" s="20">
         <v>100.4</v>
       </c>
       <c r="C98" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D98" s="25">
         <v>100.6</v>
       </c>
       <c r="E98" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F98" s="25">
         <v>99.9</v>
       </c>
       <c r="G98" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H98" s="25">
         <v>101</v>
       </c>
       <c r="I98" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J98" s="20">
         <v>100.2</v>
       </c>
       <c r="K98" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L98" s="25">
         <v>100.2</v>
       </c>
       <c r="M98" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N98" s="25">
         <v>100.2</v>
       </c>
       <c r="O98" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P98" s="20">
         <v>100.2</v>
       </c>
       <c r="Q98" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="99" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="19" t="s">
         <v>104</v>
       </c>
       <c r="B99" s="20">
         <v>100.7</v>
       </c>
       <c r="C99" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D99" s="25">
         <v>100.9</v>
       </c>
       <c r="E99" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F99" s="25">
         <v>100.2</v>
       </c>
       <c r="G99" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H99" s="25">
         <v>101.2</v>
       </c>
       <c r="I99" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J99" s="20">
         <v>100.3</v>
       </c>
       <c r="K99" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L99" s="25">
         <v>100.3</v>
       </c>
       <c r="M99" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N99" s="25">
         <v>100.3</v>
       </c>
       <c r="O99" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P99" s="20">
         <v>100.3</v>
       </c>
       <c r="Q99" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="100" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="19" t="s">
         <v>105</v>
       </c>
       <c r="B100" s="20">
         <v>101</v>
       </c>
       <c r="C100" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D100" s="25">
         <v>101.3</v>
       </c>
       <c r="E100" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F100" s="25">
         <v>100.6</v>
       </c>
       <c r="G100" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H100" s="25">
         <v>101.4</v>
       </c>
       <c r="I100" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J100" s="20">
         <v>100.3</v>
       </c>
       <c r="K100" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L100" s="25">
         <v>100.4</v>
       </c>
       <c r="M100" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N100" s="25">
         <v>100.4</v>
       </c>
       <c r="O100" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P100" s="20">
         <v>100.3</v>
       </c>
       <c r="Q100" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="101" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="19" t="s">
         <v>106</v>
       </c>
       <c r="B101" s="20">
         <v>101.2</v>
       </c>
       <c r="C101" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D101" s="25">
         <v>101.4</v>
       </c>
       <c r="E101" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F101" s="25">
         <v>100.9</v>
       </c>
       <c r="G101" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H101" s="25">
         <v>101.6</v>
       </c>
       <c r="I101" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J101" s="20">
         <v>100.3</v>
       </c>
       <c r="K101" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L101" s="25">
         <v>100.3</v>
       </c>
       <c r="M101" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N101" s="25">
         <v>100.2</v>
       </c>
       <c r="O101" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P101" s="20">
         <v>100.3</v>
       </c>
       <c r="Q101" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="102" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="19" t="s">
         <v>107</v>
       </c>
       <c r="B102" s="20">
         <v>101.4</v>
       </c>
       <c r="C102" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D102" s="25">
         <v>101.6</v>
       </c>
       <c r="E102" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F102" s="25">
         <v>101.1</v>
       </c>
       <c r="G102" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H102" s="25">
         <v>101.6</v>
       </c>
       <c r="I102" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J102" s="20">
         <v>100.2</v>
       </c>
       <c r="K102" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L102" s="25">
         <v>100.3</v>
       </c>
       <c r="M102" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N102" s="25">
         <v>100.2</v>
       </c>
       <c r="O102" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P102" s="20">
         <v>100.2</v>
       </c>
       <c r="Q102" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="103" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="19" t="s">
         <v>108</v>
       </c>
       <c r="B103" s="20">
         <v>101.5</v>
       </c>
       <c r="C103" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D103" s="25">
         <v>101.7</v>
       </c>
       <c r="E103" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F103" s="25">
         <v>101.2</v>
       </c>
       <c r="G103" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H103" s="25">
         <v>101.7</v>
       </c>
       <c r="I103" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J103" s="20">
         <v>100.1</v>
       </c>
       <c r="K103" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L103" s="25">
         <v>100</v>
       </c>
       <c r="M103" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N103" s="25">
         <v>100.1</v>
       </c>
       <c r="O103" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P103" s="20">
         <v>100.1</v>
       </c>
       <c r="Q103" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="104" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="19" t="s">
         <v>109</v>
       </c>
       <c r="B104" s="20">
         <v>101.7</v>
       </c>
       <c r="C104" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D104" s="25">
         <v>102</v>
       </c>
       <c r="E104" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F104" s="25">
         <v>101.5</v>
       </c>
       <c r="G104" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H104" s="25">
         <v>101.7</v>
       </c>
       <c r="I104" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J104" s="20">
         <v>100.1</v>
       </c>
       <c r="K104" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L104" s="25">
         <v>100.2</v>
       </c>
       <c r="M104" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N104" s="25">
         <v>100.2</v>
       </c>
       <c r="O104" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P104" s="20">
         <v>100</v>
       </c>
       <c r="Q104" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="105" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="19" t="s">
         <v>110</v>
       </c>
       <c r="B105" s="20">
         <v>101.9</v>
       </c>
       <c r="C105" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D105" s="25">
         <v>102.2</v>
       </c>
       <c r="E105" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F105" s="25">
         <v>101.7</v>
       </c>
       <c r="G105" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H105" s="25">
         <v>101.8</v>
       </c>
       <c r="I105" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J105" s="20">
         <v>100.3</v>
       </c>
       <c r="K105" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L105" s="25">
         <v>100.3</v>
       </c>
       <c r="M105" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N105" s="25">
         <v>100.3</v>
       </c>
       <c r="O105" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P105" s="20">
         <v>100.2</v>
       </c>
       <c r="Q105" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="106" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="19" t="s">
         <v>111</v>
       </c>
       <c r="B106" s="20">
         <v>102.1</v>
       </c>
       <c r="C106" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D106" s="25">
         <v>102.5</v>
       </c>
       <c r="E106" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F106" s="25">
         <v>102</v>
       </c>
       <c r="G106" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H106" s="25">
         <v>101.9</v>
       </c>
       <c r="I106" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J106" s="20">
         <v>100.3</v>
       </c>
       <c r="K106" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L106" s="25">
         <v>100.3</v>
       </c>
       <c r="M106" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N106" s="25">
         <v>100.3</v>
       </c>
       <c r="O106" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P106" s="20">
         <v>100.2</v>
       </c>
       <c r="Q106" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="107" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="19" t="s">
         <v>112</v>
       </c>
       <c r="B107" s="20">
         <v>102.4</v>
       </c>
       <c r="C107" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D107" s="25">
         <v>102.7</v>
       </c>
       <c r="E107" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F107" s="25">
         <v>102.5</v>
       </c>
       <c r="G107" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H107" s="25">
         <v>102.1</v>
       </c>
       <c r="I107" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J107" s="20">
         <v>100.3</v>
       </c>
       <c r="K107" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L107" s="25">
         <v>100.3</v>
       </c>
       <c r="M107" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N107" s="25">
         <v>100.4</v>
       </c>
       <c r="O107" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P107" s="20">
         <v>100.2</v>
       </c>
       <c r="Q107" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="108" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="19" t="s">
         <v>113</v>
       </c>
       <c r="B108" s="20">
         <v>102.8</v>
       </c>
       <c r="C108" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D108" s="25">
         <v>103.1</v>
       </c>
       <c r="E108" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F108" s="25">
         <v>102.9</v>
       </c>
       <c r="G108" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H108" s="25">
         <v>102.4</v>
       </c>
       <c r="I108" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J108" s="20">
         <v>100.4</v>
       </c>
       <c r="K108" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L108" s="25">
         <v>100.4</v>
       </c>
       <c r="M108" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N108" s="25">
         <v>100.3</v>
       </c>
       <c r="O108" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P108" s="20">
         <v>100.3</v>
       </c>
       <c r="Q108" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="109" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="19" t="s">
         <v>114</v>
       </c>
       <c r="B109" s="20">
         <v>103.1</v>
       </c>
       <c r="C109" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D109" s="25">
         <v>103.4</v>
       </c>
       <c r="E109" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F109" s="25">
         <v>103.1</v>
       </c>
       <c r="G109" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H109" s="25">
         <v>102.6</v>
       </c>
       <c r="I109" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J109" s="20">
         <v>100.3</v>
       </c>
       <c r="K109" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L109" s="25">
         <v>100.3</v>
       </c>
       <c r="M109" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N109" s="25">
         <v>100.3</v>
       </c>
       <c r="O109" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P109" s="20">
         <v>100.3</v>
       </c>
       <c r="Q109" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="110" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="19" t="s">
         <v>115</v>
       </c>
       <c r="B110" s="20">
         <v>103.2</v>
       </c>
       <c r="C110" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D110" s="25">
         <v>103.5</v>
       </c>
       <c r="E110" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F110" s="25">
         <v>103.3</v>
       </c>
       <c r="G110" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H110" s="25">
         <v>102.7</v>
       </c>
       <c r="I110" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J110" s="20">
         <v>100.3</v>
       </c>
       <c r="K110" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L110" s="25">
         <v>100.3</v>
       </c>
       <c r="M110" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N110" s="25">
         <v>100.3</v>
       </c>
       <c r="O110" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P110" s="20">
         <v>100.2</v>
       </c>
       <c r="Q110" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="111" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="19" t="s">
         <v>116</v>
       </c>
       <c r="B111" s="20">
         <v>103.3</v>
       </c>
       <c r="C111" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D111" s="25">
         <v>103.7</v>
       </c>
       <c r="E111" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F111" s="25">
         <v>103.3</v>
       </c>
       <c r="G111" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H111" s="25">
         <v>102.8</v>
       </c>
       <c r="I111" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J111" s="20">
         <v>100.4</v>
       </c>
       <c r="K111" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L111" s="25">
         <v>100.5</v>
       </c>
       <c r="M111" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N111" s="25">
         <v>100.3</v>
       </c>
       <c r="O111" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P111" s="20">
         <v>100.4</v>
       </c>
       <c r="Q111" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="112" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="19" t="s">
         <v>117</v>
       </c>
       <c r="B112" s="20">
         <v>103.3</v>
       </c>
       <c r="C112" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D112" s="25">
         <v>103.8</v>
       </c>
       <c r="E112" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F112" s="25">
         <v>103.3</v>
       </c>
       <c r="G112" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H112" s="25">
         <v>102.8</v>
       </c>
       <c r="I112" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J112" s="20">
         <v>100.4</v>
       </c>
       <c r="K112" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L112" s="25">
         <v>100.5</v>
       </c>
       <c r="M112" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N112" s="25">
         <v>100.3</v>
       </c>
       <c r="O112" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P112" s="20">
         <v>100.4</v>
       </c>
       <c r="Q112" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="113" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="19" t="s">
         <v>118</v>
       </c>
       <c r="B113" s="20">
         <v>103.4</v>
       </c>
       <c r="C113" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D113" s="25">
         <v>104</v>
       </c>
       <c r="E113" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F113" s="25">
         <v>103.4</v>
       </c>
       <c r="G113" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H113" s="25">
         <v>102.8</v>
       </c>
       <c r="I113" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J113" s="20">
         <v>100.4</v>
       </c>
       <c r="K113" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L113" s="25">
         <v>100.4</v>
       </c>
       <c r="M113" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N113" s="25">
         <v>100.4</v>
       </c>
       <c r="O113" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P113" s="20">
         <v>100.3</v>
       </c>
       <c r="Q113" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="114" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="19" t="s">
         <v>119</v>
       </c>
       <c r="B114" s="20">
         <v>103.7</v>
       </c>
       <c r="C114" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D114" s="25">
         <v>103.9</v>
       </c>
       <c r="E114" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F114" s="25">
         <v>103.5</v>
       </c>
       <c r="G114" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H114" s="25">
         <v>102.8</v>
       </c>
       <c r="I114" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J114" s="20">
         <v>100.4</v>
       </c>
       <c r="K114" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L114" s="25">
         <v>100.4</v>
       </c>
       <c r="M114" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N114" s="25">
         <v>100.3</v>
       </c>
       <c r="O114" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P114" s="20">
         <v>100.2</v>
       </c>
       <c r="Q114" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="115" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="19" t="s">
         <v>120</v>
       </c>
       <c r="B115" s="20">
         <v>103.6</v>
       </c>
       <c r="C115" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D115" s="25">
         <v>104.3</v>
       </c>
       <c r="E115" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F115" s="25">
         <v>103.7</v>
       </c>
       <c r="G115" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H115" s="25">
         <v>102.9</v>
       </c>
       <c r="I115" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J115" s="20">
         <v>100.2</v>
       </c>
       <c r="K115" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L115" s="25">
         <v>100.2</v>
       </c>
       <c r="M115" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N115" s="25">
         <v>100.1</v>
       </c>
       <c r="O115" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P115" s="20">
         <v>100.1</v>
       </c>
       <c r="Q115" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="116" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="19" t="s">
         <v>121</v>
       </c>
       <c r="B116" s="20">
         <v>103.7</v>
       </c>
       <c r="C116" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D116" s="25">
         <v>104.3</v>
       </c>
       <c r="E116" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F116" s="25">
         <v>103.6</v>
       </c>
       <c r="G116" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H116" s="25">
         <v>103</v>
       </c>
       <c r="I116" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J116" s="20">
         <v>100.1</v>
       </c>
       <c r="K116" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L116" s="25">
         <v>100.2</v>
       </c>
       <c r="M116" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N116" s="25">
         <v>100.1</v>
       </c>
       <c r="O116" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P116" s="20">
         <v>100.1</v>
       </c>
       <c r="Q116" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="117" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="19" t="s">
         <v>122</v>
       </c>
       <c r="B117" s="20">
         <v>103.7</v>
       </c>
       <c r="C117" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D117" s="25">
         <v>104.3</v>
       </c>
       <c r="E117" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F117" s="25">
         <v>103.6</v>
       </c>
       <c r="G117" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H117" s="25">
         <v>103.1</v>
       </c>
       <c r="I117" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J117" s="20">
         <v>100.3</v>
       </c>
       <c r="K117" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L117" s="25">
         <v>100.3</v>
       </c>
       <c r="M117" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N117" s="25">
         <v>100.3</v>
       </c>
       <c r="O117" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P117" s="20">
         <v>100.2</v>
       </c>
       <c r="Q117" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="118" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="19" t="s">
         <v>123</v>
       </c>
       <c r="B118" s="20">
         <v>103.8</v>
       </c>
       <c r="C118" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D118" s="25">
         <v>104.4</v>
       </c>
       <c r="E118" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F118" s="25">
         <v>103.7</v>
       </c>
       <c r="G118" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H118" s="25">
         <v>103.1</v>
       </c>
       <c r="I118" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J118" s="20">
         <v>100.4</v>
       </c>
       <c r="K118" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L118" s="25">
         <v>100.4</v>
       </c>
       <c r="M118" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N118" s="25">
         <v>100.4</v>
       </c>
       <c r="O118" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P118" s="20">
         <v>100.2</v>
       </c>
       <c r="Q118" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="119" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="19" t="s">
         <v>124</v>
       </c>
       <c r="B119" s="20">
         <v>103.7</v>
       </c>
       <c r="C119" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D119" s="25">
         <v>104.5</v>
       </c>
       <c r="E119" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F119" s="25">
         <v>103.6</v>
       </c>
       <c r="G119" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H119" s="25">
         <v>103.1</v>
       </c>
       <c r="I119" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J119" s="20">
         <v>100.3</v>
       </c>
       <c r="K119" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L119" s="25">
         <v>100.4</v>
       </c>
       <c r="M119" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N119" s="25">
         <v>100.3</v>
       </c>
       <c r="O119" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P119" s="20">
         <v>100.2</v>
       </c>
       <c r="Q119" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="120" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="19" t="s">
         <v>125</v>
       </c>
       <c r="B120" s="20">
         <v>103.7</v>
       </c>
       <c r="C120" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D120" s="25">
         <v>104.3</v>
       </c>
       <c r="E120" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F120" s="25">
         <v>103.6</v>
       </c>
       <c r="G120" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H120" s="25">
         <v>102.9</v>
       </c>
       <c r="I120" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J120" s="20">
         <v>100.3</v>
       </c>
       <c r="K120" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L120" s="25">
         <v>100.3</v>
       </c>
       <c r="M120" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N120" s="25">
         <v>100.3</v>
       </c>
       <c r="O120" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P120" s="20">
         <v>100.2</v>
       </c>
       <c r="Q120" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="121" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="19" t="s">
         <v>126</v>
       </c>
       <c r="B121" s="20">
         <v>103.5</v>
       </c>
       <c r="C121" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D121" s="25">
         <v>104.3</v>
       </c>
       <c r="E121" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F121" s="25">
         <v>103.4</v>
       </c>
       <c r="G121" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H121" s="25">
         <v>102.8</v>
       </c>
       <c r="I121" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J121" s="20">
         <v>100.2</v>
       </c>
       <c r="K121" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L121" s="25">
         <v>100.3</v>
       </c>
       <c r="M121" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N121" s="25">
         <v>100.1</v>
       </c>
       <c r="O121" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P121" s="20">
         <v>100.2</v>
       </c>
       <c r="Q121" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="122" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="19" t="s">
         <v>127</v>
       </c>
       <c r="B122" s="20">
         <v>103.5</v>
       </c>
       <c r="C122" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D122" s="25">
         <v>104.2</v>
       </c>
       <c r="E122" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F122" s="25">
         <v>103.3</v>
       </c>
       <c r="G122" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H122" s="25">
         <v>102.8</v>
       </c>
       <c r="I122" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J122" s="20">
         <v>100.2</v>
       </c>
       <c r="K122" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L122" s="25">
         <v>100.3</v>
       </c>
       <c r="M122" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N122" s="25">
         <v>100.2</v>
       </c>
       <c r="O122" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P122" s="20">
         <v>100.2</v>
       </c>
       <c r="Q122" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="123" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="19" t="s">
         <v>128</v>
       </c>
       <c r="B123" s="20">
         <v>103.3</v>
       </c>
       <c r="C123" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D123" s="25">
         <v>104</v>
       </c>
       <c r="E123" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F123" s="25">
         <v>103.2</v>
       </c>
       <c r="G123" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H123" s="25">
         <v>102.6</v>
       </c>
       <c r="I123" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J123" s="20">
         <v>100.2</v>
       </c>
       <c r="K123" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L123" s="25">
         <v>100.3</v>
       </c>
       <c r="M123" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N123" s="25">
         <v>100.2</v>
       </c>
       <c r="O123" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P123" s="20">
         <v>100.2</v>
       </c>
       <c r="Q123" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="124" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="19" t="s">
         <v>129</v>
       </c>
       <c r="B124" s="20">
         <v>103.2</v>
       </c>
       <c r="C124" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D124" s="25">
         <v>103.8</v>
       </c>
       <c r="E124" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F124" s="25">
         <v>103.1</v>
       </c>
       <c r="G124" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H124" s="25">
         <v>102.6</v>
       </c>
       <c r="I124" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J124" s="20">
         <v>100.3</v>
       </c>
       <c r="K124" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L124" s="25">
         <v>100.3</v>
       </c>
       <c r="M124" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N124" s="25">
         <v>100.2</v>
       </c>
       <c r="O124" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P124" s="20">
         <v>100.4</v>
       </c>
       <c r="Q124" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="125" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="19" t="s">
         <v>130</v>
       </c>
       <c r="B125" s="26">
         <v>103</v>
       </c>
       <c r="C125" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D125" s="26">
         <v>103.7</v>
       </c>
       <c r="E125" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F125" s="26">
         <v>102.8</v>
       </c>
       <c r="G125" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H125" s="26">
         <v>102.5</v>
       </c>
       <c r="I125" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J125" s="26">
         <v>100.2</v>
       </c>
       <c r="K125" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L125" s="26">
         <v>100.2</v>
       </c>
       <c r="M125" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N125" s="26">
         <v>100.2</v>
       </c>
       <c r="O125" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P125" s="26">
         <v>100.2</v>
       </c>
       <c r="Q125" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="126" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="19" t="s">
         <v>131</v>
       </c>
       <c r="B126" s="26">
         <v>102.9</v>
       </c>
       <c r="C126" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D126" s="26">
         <v>103.4</v>
       </c>
       <c r="E126" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F126" s="26">
         <v>102.6</v>
       </c>
       <c r="G126" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H126" s="26">
         <v>102.4</v>
       </c>
       <c r="I126" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J126" s="26">
         <v>100.2</v>
       </c>
       <c r="K126" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L126" s="26">
         <v>100.2</v>
       </c>
       <c r="M126" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N126" s="26">
         <v>100.2</v>
       </c>
       <c r="O126" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P126" s="26">
         <v>100.2</v>
       </c>
       <c r="Q126" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="127" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="19" t="s">
         <v>132</v>
       </c>
       <c r="B127" s="26">
         <v>103</v>
       </c>
       <c r="C127" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D127" s="26">
         <v>103.5</v>
       </c>
       <c r="E127" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F127" s="26">
         <v>102.7</v>
       </c>
       <c r="G127" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H127" s="26">
         <v>102.6</v>
       </c>
       <c r="I127" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J127" s="26">
         <v>100.3</v>
       </c>
       <c r="K127" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L127" s="26">
         <v>100.3</v>
       </c>
       <c r="M127" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N127" s="26">
         <v>100.2</v>
       </c>
       <c r="O127" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P127" s="26">
         <v>100.3</v>
       </c>
       <c r="Q127" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="128" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="19" t="s">
         <v>133</v>
       </c>
       <c r="B128" s="26">
         <v>103.1</v>
       </c>
       <c r="C128" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D128" s="26">
         <v>103.7</v>
       </c>
       <c r="E128" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F128" s="26">
         <v>102.9</v>
       </c>
       <c r="G128" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H128" s="26">
         <v>102.6</v>
       </c>
       <c r="I128" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J128" s="26">
         <v>100.3</v>
       </c>
       <c r="K128" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L128" s="26">
         <v>100.3</v>
       </c>
       <c r="M128" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N128" s="26">
         <v>100.3</v>
       </c>
       <c r="O128" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P128" s="26">
         <v>100.2</v>
       </c>
       <c r="Q128" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="129" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="19" t="s">
         <v>134</v>
       </c>
       <c r="B129" s="26">
         <v>103</v>
       </c>
       <c r="C129" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D129" s="26">
         <v>103.5</v>
       </c>
       <c r="E129" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F129" s="26">
         <v>102.8</v>
       </c>
       <c r="G129" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H129" s="26">
         <v>102.6</v>
       </c>
       <c r="I129" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J129" s="26">
         <v>100.2</v>
       </c>
       <c r="K129" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L129" s="26">
         <v>100.2</v>
       </c>
       <c r="M129" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N129" s="26">
         <v>100.2</v>
       </c>
       <c r="O129" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P129" s="26">
         <v>100.2</v>
       </c>
       <c r="Q129" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="130" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="19" t="s">
         <v>135</v>
       </c>
       <c r="B130" s="28">
         <v>102.8</v>
       </c>
       <c r="C130" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D130" s="28">
         <v>103.2</v>
       </c>
       <c r="E130" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F130" s="28">
         <v>102.6</v>
       </c>
       <c r="G130" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H130" s="28">
         <v>102.4</v>
       </c>
       <c r="I130" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J130" s="28">
         <v>100.2</v>
       </c>
       <c r="K130" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L130" s="28">
         <v>100.2</v>
       </c>
       <c r="M130" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N130" s="28">
         <v>100.2</v>
       </c>
       <c r="O130" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P130" s="29">
         <v>100.1</v>
       </c>
       <c r="Q130" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="131" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="19" t="s">
         <v>136</v>
       </c>
       <c r="B131" s="28">
         <v>102.6</v>
       </c>
       <c r="C131" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D131" s="30">
         <v>103</v>
       </c>
       <c r="E131" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F131" s="28">
         <v>102.5</v>
       </c>
       <c r="G131" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H131" s="28">
         <v>102.4</v>
       </c>
       <c r="I131" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J131" s="28">
         <v>100.2</v>
       </c>
       <c r="K131" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L131" s="28">
         <v>100.2</v>
       </c>
       <c r="M131" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N131" s="28">
         <v>100.2</v>
       </c>
       <c r="O131" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P131" s="29">
         <v>100.1</v>
       </c>
       <c r="Q131" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="132" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="19" t="s">
         <v>137</v>
       </c>
       <c r="B132" s="28">
         <v>102.5</v>
       </c>
       <c r="C132" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D132" s="28">
         <v>102.9</v>
       </c>
       <c r="E132" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F132" s="28">
         <v>102.3</v>
       </c>
       <c r="G132" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H132" s="28">
         <v>102.3</v>
       </c>
       <c r="I132" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J132" s="28">
         <v>100.2</v>
       </c>
       <c r="K132" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L132" s="28">
         <v>100.2</v>
       </c>
       <c r="M132" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N132" s="28">
         <v>100.2</v>
       </c>
       <c r="O132" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P132" s="29">
         <v>100.1</v>
       </c>
       <c r="Q132" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="133" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B133" s="28">
         <v>102.5</v>
       </c>
       <c r="C133" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D133" s="28">
         <v>102.8</v>
       </c>
       <c r="E133" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F133" s="28">
         <v>102.5</v>
       </c>
       <c r="G133" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H133" s="28">
         <v>102.3</v>
       </c>
       <c r="I133" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J133" s="28">
         <v>100.2</v>
       </c>
       <c r="K133" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L133" s="28">
         <v>100.2</v>
       </c>
       <c r="M133" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N133" s="28">
         <v>100.3</v>
       </c>
       <c r="O133" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P133" s="29">
         <v>100.2</v>
       </c>
       <c r="Q133" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="134" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="19" t="s">
         <v>139</v>
       </c>
       <c r="B134" s="28">
         <v>102.5</v>
       </c>
       <c r="C134" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D134" s="28">
         <v>102.7</v>
       </c>
       <c r="E134" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F134" s="28">
         <v>102.5</v>
       </c>
       <c r="G134" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H134" s="28">
         <v>102.3</v>
       </c>
       <c r="I134" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J134" s="28">
         <v>100.2</v>
       </c>
       <c r="K134" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L134" s="28">
         <v>100.2</v>
       </c>
       <c r="M134" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N134" s="28">
         <v>100.2</v>
       </c>
       <c r="O134" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P134" s="29">
         <v>100.2</v>
       </c>
       <c r="Q134" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="135" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="19" t="s">
         <v>140</v>
       </c>
       <c r="B135" s="28">
         <v>102.5</v>
       </c>
       <c r="C135" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D135" s="28">
         <v>102.8</v>
       </c>
       <c r="E135" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F135" s="28">
         <v>102.5</v>
       </c>
       <c r="G135" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H135" s="28">
         <v>102.3</v>
       </c>
       <c r="I135" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J135" s="28">
         <v>100.3</v>
       </c>
       <c r="K135" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L135" s="28">
         <v>100.3</v>
       </c>
       <c r="M135" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N135" s="28">
         <v>100.2</v>
       </c>
       <c r="O135" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P135" s="29">
         <v>100.2</v>
       </c>
       <c r="Q135" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="136" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="19" t="s">
         <v>141</v>
       </c>
       <c r="B136" s="28">
         <v>102.4</v>
       </c>
       <c r="C136" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D136" s="28">
         <v>102.6</v>
       </c>
       <c r="E136" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F136" s="28">
         <v>102.5</v>
       </c>
       <c r="G136" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H136" s="28">
         <v>102.1</v>
       </c>
       <c r="I136" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J136" s="28">
         <v>100.2</v>
       </c>
       <c r="K136" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L136" s="28">
         <v>100.2</v>
       </c>
       <c r="M136" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N136" s="28">
         <v>100.2</v>
       </c>
       <c r="O136" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P136" s="29">
         <v>100.2</v>
       </c>
       <c r="Q136" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="137" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="19" t="s">
         <v>142</v>
       </c>
       <c r="B137" s="28">
         <v>102.4</v>
       </c>
       <c r="C137" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D137" s="28">
         <v>102.6</v>
       </c>
       <c r="E137" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F137" s="28">
         <v>102.5</v>
       </c>
       <c r="G137" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H137" s="28">
         <v>102.1</v>
       </c>
       <c r="I137" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J137" s="28">
         <v>100.2</v>
       </c>
       <c r="K137" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L137" s="28">
         <v>100.2</v>
       </c>
       <c r="M137" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N137" s="28">
         <v>100.1</v>
       </c>
       <c r="O137" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P137" s="29">
         <v>100.2</v>
       </c>
       <c r="Q137" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="138" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="19" t="s">
         <v>143</v>
       </c>
       <c r="B138" s="30">
         <v>102.7</v>
       </c>
       <c r="C138" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D138" s="30">
         <v>102.8</v>
       </c>
       <c r="E138" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F138" s="30">
         <v>102.5</v>
       </c>
       <c r="G138" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H138" s="30">
         <v>102.2</v>
       </c>
       <c r="I138" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J138" s="28">
         <v>100.2</v>
       </c>
       <c r="K138" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L138" s="28">
         <v>100.3</v>
       </c>
       <c r="M138" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N138" s="28">
         <v>100.2</v>
       </c>
       <c r="O138" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P138" s="29">
         <v>100.2</v>
       </c>
       <c r="Q138" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="139" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="19" t="s">
         <v>144</v>
       </c>
       <c r="B139" s="30">
         <v>102.4</v>
       </c>
       <c r="C139" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D139" s="30">
         <v>102.8</v>
       </c>
       <c r="E139" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F139" s="30">
         <v>102.4</v>
       </c>
       <c r="G139" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H139" s="30">
         <v>102</v>
       </c>
       <c r="I139" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J139" s="30">
         <v>100.3</v>
       </c>
       <c r="K139" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L139" s="30">
         <v>100.4</v>
       </c>
       <c r="M139" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N139" s="30">
         <v>100.2</v>
       </c>
       <c r="O139" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P139" s="31">
         <v>100.2</v>
       </c>
       <c r="Q139" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="140" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="19" t="s">
         <v>145</v>
       </c>
       <c r="B140" s="30">
         <v>102.4</v>
       </c>
       <c r="C140" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D140" s="30">
         <v>102.7</v>
       </c>
       <c r="E140" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F140" s="30">
         <v>102.4</v>
       </c>
       <c r="G140" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H140" s="30">
         <v>101.9</v>
       </c>
       <c r="I140" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J140" s="30">
         <v>100.2</v>
       </c>
       <c r="K140" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L140" s="30">
         <v>100.3</v>
       </c>
       <c r="M140" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N140" s="30">
         <v>100.3</v>
       </c>
       <c r="O140" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P140" s="31">
         <v>100.1</v>
       </c>
       <c r="Q140" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="141" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="19" t="s">
         <v>146</v>
       </c>
       <c r="B141" s="32">
         <v>102.6</v>
       </c>
       <c r="C141" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D141" s="30">
         <v>103</v>
       </c>
       <c r="E141" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F141" s="32">
         <v>102.6</v>
       </c>
       <c r="G141" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H141" s="32">
         <v>102</v>
       </c>
       <c r="I141" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J141" s="32">
         <v>100.4</v>
       </c>
       <c r="K141" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L141" s="32">
         <v>100.4</v>
       </c>
       <c r="M141" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N141" s="32">
         <v>100.4</v>
       </c>
       <c r="O141" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P141" s="33">
         <v>100.2</v>
       </c>
       <c r="Q141" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="142" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="19" t="s">
         <v>147</v>
       </c>
       <c r="B142" s="30">
         <v>102.9</v>
       </c>
       <c r="C142" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D142" s="30">
         <v>103.4</v>
       </c>
       <c r="E142" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F142" s="30">
         <v>103</v>
       </c>
       <c r="G142" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H142" s="30">
         <v>102.3</v>
       </c>
       <c r="I142" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J142" s="30">
         <v>100.5</v>
       </c>
       <c r="K142" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L142" s="30">
         <v>100.5</v>
       </c>
       <c r="M142" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N142" s="30">
         <v>100.5</v>
       </c>
       <c r="O142" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P142" s="31">
         <v>100.4</v>
       </c>
       <c r="Q142" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="143" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="19" t="s">
         <v>148</v>
       </c>
       <c r="B143" s="32">
         <v>103.3</v>
       </c>
       <c r="C143" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D143" s="32">
         <v>103.7</v>
       </c>
       <c r="E143" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F143" s="32">
         <v>103.4</v>
       </c>
       <c r="G143" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H143" s="32">
         <v>102.6</v>
       </c>
       <c r="I143" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J143" s="32">
         <v>100.5</v>
       </c>
       <c r="K143" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L143" s="32">
         <v>100.5</v>
       </c>
       <c r="M143" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N143" s="32">
         <v>100.6</v>
       </c>
       <c r="O143" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P143" s="33">
         <v>100.4</v>
       </c>
       <c r="Q143" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="144" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="19" t="s">
         <v>149</v>
       </c>
       <c r="B144" s="32">
         <v>103.6</v>
       </c>
       <c r="C144" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D144" s="32">
         <v>104.1</v>
       </c>
       <c r="E144" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F144" s="32">
         <v>103.7</v>
       </c>
       <c r="G144" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H144" s="32">
         <v>102.9</v>
       </c>
       <c r="I144" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J144" s="32">
         <v>100.5</v>
       </c>
       <c r="K144" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L144" s="32">
         <v>100.5</v>
       </c>
       <c r="M144" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N144" s="32">
         <v>100.6</v>
       </c>
       <c r="O144" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P144" s="33">
         <v>100.4</v>
       </c>
       <c r="Q144" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="145" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="19" t="s">
         <v>150</v>
       </c>
       <c r="B145" s="34">
         <v>104</v>
       </c>
       <c r="C145" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D145" s="34">
         <v>104.6</v>
       </c>
       <c r="E145" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F145" s="34">
         <v>104</v>
       </c>
       <c r="G145" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H145" s="34">
         <v>103.3</v>
       </c>
       <c r="I145" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J145" s="32">
         <v>100.6</v>
       </c>
       <c r="K145" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L145" s="32">
         <v>100.6</v>
       </c>
       <c r="M145" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N145" s="32">
         <v>100.5</v>
       </c>
       <c r="O145" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P145" s="33">
         <v>100.6</v>
       </c>
       <c r="Q145" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="146" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="19" t="s">
         <v>151</v>
       </c>
       <c r="B146" s="32">
         <v>104.4</v>
       </c>
       <c r="C146" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D146" s="32">
         <v>105.1</v>
       </c>
       <c r="E146" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F146" s="32">
         <v>104.5</v>
       </c>
       <c r="G146" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H146" s="32">
         <v>103.7</v>
       </c>
       <c r="I146" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J146" s="32">
         <v>100.7</v>
       </c>
       <c r="K146" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L146" s="32">
         <v>100.7</v>
       </c>
       <c r="M146" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N146" s="32">
         <v>100.7</v>
       </c>
       <c r="O146" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P146" s="33">
         <v>100.6</v>
       </c>
       <c r="Q146" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="147" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="19" t="s">
         <v>152</v>
       </c>
       <c r="B147" s="32">
         <v>104.9</v>
       </c>
       <c r="C147" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D147" s="32">
         <v>105.5</v>
       </c>
       <c r="E147" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F147" s="34">
         <v>105</v>
       </c>
       <c r="G147" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H147" s="34">
         <v>104.2</v>
       </c>
       <c r="I147" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J147" s="32">
         <v>100.7</v>
       </c>
       <c r="K147" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L147" s="32">
         <v>100.7</v>
       </c>
       <c r="M147" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N147" s="32">
         <v>100.7</v>
       </c>
       <c r="O147" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P147" s="33">
         <v>100.7</v>
       </c>
       <c r="Q147" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="148" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="19" t="s">
         <v>153</v>
       </c>
       <c r="B148" s="32">
         <v>105.6</v>
       </c>
       <c r="C148" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D148" s="32">
         <v>106.3</v>
       </c>
       <c r="E148" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F148" s="32">
         <v>105.6</v>
       </c>
       <c r="G148" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H148" s="32">
         <v>104.9</v>
       </c>
       <c r="I148" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J148" s="32">
         <v>100.9</v>
       </c>
       <c r="K148" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L148" s="32">
         <v>100.9</v>
       </c>
       <c r="M148" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N148" s="32">
         <v>100.8</v>
       </c>
       <c r="O148" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P148" s="33">
         <v>100.9</v>
       </c>
       <c r="Q148" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="149" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="19" t="s">
         <v>154</v>
       </c>
       <c r="B149" s="32">
         <v>106.6</v>
       </c>
       <c r="C149" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D149" s="32">
         <v>107.2</v>
       </c>
       <c r="E149" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F149" s="32">
         <v>106.6</v>
       </c>
       <c r="G149" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H149" s="32">
         <v>105.8</v>
       </c>
       <c r="I149" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J149" s="32">
         <v>101.1</v>
       </c>
       <c r="K149" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L149" s="32">
         <v>101.1</v>
       </c>
       <c r="M149" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N149" s="32">
         <v>101.1</v>
       </c>
       <c r="O149" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P149" s="35">
         <v>101</v>
       </c>
       <c r="Q149" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="150" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="19" t="s">
         <v>155</v>
       </c>
       <c r="B150" s="32">
         <v>107.6</v>
       </c>
       <c r="C150" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D150" s="32">
         <v>107.7</v>
       </c>
       <c r="E150" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F150" s="32">
         <v>107.6</v>
       </c>
       <c r="G150" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H150" s="32">
         <v>106.3</v>
       </c>
       <c r="I150" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J150" s="34">
         <v>101</v>
       </c>
       <c r="K150" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L150" s="32">
         <v>100.9</v>
       </c>
       <c r="M150" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N150" s="34">
         <v>101</v>
       </c>
       <c r="O150" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P150" s="35">
         <v>100.8</v>
       </c>
       <c r="Q150" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="151" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="19" t="s">
         <v>156</v>
       </c>
       <c r="B151" s="32">
         <v>108.3</v>
       </c>
       <c r="C151" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D151" s="32">
         <v>108.7</v>
       </c>
       <c r="E151" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F151" s="32">
         <v>108.6</v>
       </c>
       <c r="G151" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H151" s="32">
         <v>107.4</v>
       </c>
       <c r="I151" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J151" s="34">
         <v>101.1</v>
       </c>
       <c r="K151" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L151" s="32">
         <v>101.1</v>
       </c>
       <c r="M151" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N151" s="34">
         <v>101.2</v>
       </c>
       <c r="O151" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P151" s="35">
         <v>101.1</v>
       </c>
       <c r="Q151" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="152" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="19" t="s">
         <v>157</v>
       </c>
       <c r="B152" s="30">
         <v>109.3</v>
       </c>
       <c r="C152" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D152" s="30">
         <v>109.7</v>
       </c>
       <c r="E152" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F152" s="30">
         <v>109.6</v>
       </c>
       <c r="G152" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H152" s="30">
         <v>108.4</v>
       </c>
       <c r="I152" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J152" s="30">
         <v>101.2</v>
       </c>
       <c r="K152" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L152" s="30">
         <v>101.2</v>
       </c>
       <c r="M152" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N152" s="30">
         <v>101.2</v>
       </c>
       <c r="O152" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P152" s="31">
         <v>101.1</v>
       </c>
       <c r="Q152" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="153" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="19" t="s">
         <v>158</v>
       </c>
       <c r="B153" s="32">
         <v>110.4</v>
       </c>
       <c r="C153" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D153" s="32">
         <v>110.8</v>
       </c>
       <c r="E153" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F153" s="32">
         <v>110.7</v>
       </c>
       <c r="G153" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H153" s="32">
         <v>109.5</v>
       </c>
       <c r="I153" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J153" s="32">
         <v>101.4</v>
       </c>
       <c r="K153" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L153" s="32">
         <v>101.4</v>
       </c>
       <c r="M153" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N153" s="32">
         <v>101.4</v>
       </c>
       <c r="O153" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P153" s="33">
         <v>101.3</v>
       </c>
       <c r="Q153" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="154" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="19" t="s">
         <v>159</v>
       </c>
       <c r="B154" s="32">
         <v>111.3</v>
       </c>
       <c r="C154" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D154" s="34">
         <v>112</v>
       </c>
       <c r="E154" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F154" s="32">
         <v>111.4</v>
       </c>
       <c r="G154" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H154" s="32">
         <v>110.3</v>
       </c>
       <c r="I154" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J154" s="32">
         <v>101.3</v>
       </c>
       <c r="K154" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L154" s="32">
         <v>101.6</v>
       </c>
       <c r="M154" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N154" s="32">
         <v>101.2</v>
       </c>
       <c r="O154" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P154" s="35">
         <v>101</v>
       </c>
       <c r="Q154" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="155" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="19" t="s">
         <v>160</v>
       </c>
       <c r="B155" s="32">
         <v>112.2</v>
       </c>
       <c r="C155" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D155" s="32">
         <v>113.2</v>
       </c>
       <c r="E155" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F155" s="32">
         <v>112.2</v>
       </c>
       <c r="G155" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H155" s="32">
         <v>110.9</v>
       </c>
       <c r="I155" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J155" s="32">
         <v>101.3</v>
       </c>
       <c r="K155" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L155" s="32">
         <v>101.6</v>
       </c>
       <c r="M155" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N155" s="32">
         <v>101.3</v>
       </c>
       <c r="O155" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P155" s="35">
         <v>101</v>
       </c>
       <c r="Q155" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="156" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="19" t="s">
         <v>161</v>
       </c>
       <c r="B156" s="32">
         <v>113.2</v>
       </c>
       <c r="C156" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D156" s="32">
         <v>114.3</v>
       </c>
       <c r="E156" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F156" s="32">
         <v>113.2</v>
       </c>
       <c r="G156" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H156" s="32">
         <v>111.5</v>
       </c>
       <c r="I156" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J156" s="32">
         <v>101.4</v>
       </c>
       <c r="K156" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L156" s="32">
         <v>101.6</v>
       </c>
       <c r="M156" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N156" s="32">
         <v>101.4</v>
       </c>
       <c r="O156" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P156" s="35">
         <v>101</v>
       </c>
       <c r="Q156" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="157" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="19" t="s">
         <v>162</v>
       </c>
       <c r="B157" s="32">
         <v>113.6</v>
       </c>
       <c r="C157" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D157" s="32">
         <v>114.7</v>
       </c>
       <c r="E157" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F157" s="32">
         <v>113.8</v>
       </c>
       <c r="G157" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H157" s="32">
         <v>111.9</v>
       </c>
       <c r="I157" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J157" s="32">
         <v>100.9</v>
       </c>
       <c r="K157" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L157" s="32">
         <v>100.9</v>
       </c>
       <c r="M157" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N157" s="34">
         <v>101</v>
       </c>
       <c r="O157" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P157" s="33">
         <v>100.9</v>
       </c>
       <c r="Q157" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="158" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="19" t="s">
         <v>163</v>
       </c>
       <c r="B158" s="34">
         <v>114</v>
       </c>
       <c r="C158" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D158" s="34">
         <v>115</v>
       </c>
       <c r="E158" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F158" s="34">
         <v>114.2</v>
       </c>
       <c r="G158" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H158" s="34">
         <v>112.3</v>
       </c>
       <c r="I158" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J158" s="34">
         <v>101</v>
       </c>
       <c r="K158" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L158" s="34">
         <v>101</v>
       </c>
       <c r="M158" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N158" s="34">
         <v>101.1</v>
       </c>
       <c r="O158" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P158" s="35">
         <v>101</v>
       </c>
       <c r="Q158" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="159" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="19" t="s">
         <v>164</v>
       </c>
       <c r="B159" s="34">
         <v>114.8</v>
       </c>
       <c r="C159" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D159" s="34">
         <v>115.9</v>
       </c>
       <c r="E159" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F159" s="34">
         <v>115</v>
       </c>
       <c r="G159" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H159" s="34">
         <v>112.8</v>
       </c>
       <c r="I159" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J159" s="34">
         <v>101.4</v>
       </c>
       <c r="K159" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L159" s="34">
         <v>101.5</v>
       </c>
       <c r="M159" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N159" s="34">
         <v>101.4</v>
       </c>
       <c r="O159" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P159" s="35">
         <v>101.1</v>
       </c>
       <c r="Q159" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="160" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="19" t="s">
         <v>165</v>
       </c>
       <c r="B160" s="34">
         <v>115.2</v>
       </c>
       <c r="C160" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D160" s="34">
         <v>116.4</v>
       </c>
       <c r="E160" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F160" s="34">
         <v>115.5</v>
       </c>
       <c r="G160" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H160" s="34">
         <v>113.2</v>
       </c>
       <c r="I160" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J160" s="34">
         <v>101.3</v>
       </c>
       <c r="K160" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L160" s="34">
         <v>101.4</v>
       </c>
       <c r="M160" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N160" s="34">
         <v>101.2</v>
       </c>
       <c r="O160" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P160" s="35">
         <v>101.3</v>
       </c>
       <c r="Q160" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="161" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="19" t="s">
         <v>166</v>
       </c>
       <c r="B161" s="34">
         <v>114.7</v>
       </c>
       <c r="C161" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D161" s="34">
         <v>115.7</v>
       </c>
       <c r="E161" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F161" s="34">
         <v>114.9</v>
       </c>
       <c r="G161" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H161" s="34">
         <v>113</v>
       </c>
       <c r="I161" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J161" s="34">
         <v>100.6</v>
       </c>
       <c r="K161" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L161" s="34">
         <v>100.5</v>
       </c>
       <c r="M161" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N161" s="34">
         <v>100.6</v>
       </c>
       <c r="O161" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P161" s="35">
         <v>100.8</v>
       </c>
       <c r="Q161" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="162" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="19" t="s">
         <v>167</v>
       </c>
       <c r="B162" s="32">
         <v>114.4</v>
       </c>
       <c r="C162" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D162" s="32">
         <v>115.5</v>
       </c>
       <c r="E162" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F162" s="32">
         <v>114.4</v>
       </c>
       <c r="G162" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H162" s="32">
         <v>113</v>
       </c>
       <c r="I162" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J162" s="32">
         <v>100.6</v>
       </c>
       <c r="K162" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L162" s="32">
         <v>100.6</v>
       </c>
       <c r="M162" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N162" s="32">
         <v>100.6</v>
       </c>
       <c r="O162" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P162" s="33">
         <v>100.7</v>
       </c>
       <c r="Q162" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="163" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="19" t="s">
         <v>168</v>
       </c>
       <c r="B163" s="32">
         <v>113.6</v>
       </c>
       <c r="C163" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D163" s="32">
         <v>114.7</v>
       </c>
       <c r="E163" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F163" s="32">
         <v>113.9</v>
       </c>
       <c r="G163" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H163" s="32">
         <v>111.7</v>
       </c>
       <c r="I163" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J163" s="32">
         <v>100.4</v>
       </c>
       <c r="K163" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L163" s="32">
         <v>100.5</v>
       </c>
       <c r="M163" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N163" s="32">
         <v>100.6</v>
       </c>
       <c r="O163" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P163" s="33">
         <v>100.1</v>
       </c>
       <c r="Q163" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="164" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="19" t="s">
         <v>169</v>
       </c>
       <c r="B164" s="32">
         <v>112.9</v>
       </c>
       <c r="C164" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D164" s="32">
         <v>113.9</v>
       </c>
       <c r="E164" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F164" s="32">
         <v>113.4</v>
       </c>
       <c r="G164" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H164" s="32">
         <v>111.1</v>
       </c>
       <c r="I164" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J164" s="32">
         <v>100.6</v>
       </c>
       <c r="K164" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L164" s="32">
         <v>100.5</v>
       </c>
       <c r="M164" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N164" s="32">
         <v>100.8</v>
       </c>
       <c r="O164" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P164" s="33">
         <v>100.5</v>
       </c>
       <c r="Q164" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="165" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="19" t="s">
         <v>170</v>
       </c>
       <c r="B165" s="34">
         <v>112</v>
       </c>
       <c r="C165" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D165" s="32">
         <v>112.7</v>
       </c>
       <c r="E165" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F165" s="32">
         <v>112.6</v>
       </c>
       <c r="G165" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H165" s="32">
         <v>110.3</v>
       </c>
       <c r="I165" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J165" s="32">
         <v>100.5</v>
       </c>
       <c r="K165" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L165" s="32">
         <v>100.4</v>
       </c>
       <c r="M165" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N165" s="32">
         <v>100.7</v>
       </c>
       <c r="O165" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P165" s="33">
         <v>100.5</v>
       </c>
       <c r="Q165" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="166" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="19" t="s">
         <v>171</v>
       </c>
       <c r="B166" s="34">
         <v>111.4</v>
       </c>
       <c r="C166" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D166" s="32">
         <v>111.7</v>
       </c>
       <c r="E166" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F166" s="32">
         <v>112.2</v>
       </c>
       <c r="G166" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H166" s="32">
         <v>109.8</v>
       </c>
       <c r="I166" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J166" s="32">
         <v>100.7</v>
       </c>
       <c r="K166" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L166" s="32">
         <v>100.6</v>
       </c>
       <c r="M166" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N166" s="32">
         <v>100.8</v>
       </c>
       <c r="O166" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P166" s="33">
         <v>100.7</v>
       </c>
       <c r="Q166" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="167" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="19" t="s">
         <v>172</v>
       </c>
       <c r="B167" s="34">
         <v>110.9</v>
       </c>
       <c r="C167" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D167" s="32">
         <v>110.7</v>
       </c>
       <c r="E167" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F167" s="32">
         <v>111.8</v>
       </c>
       <c r="G167" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H167" s="32">
         <v>109.7</v>
       </c>
       <c r="I167" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J167" s="32">
         <v>100.9</v>
       </c>
       <c r="K167" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L167" s="32">
         <v>100.7</v>
       </c>
       <c r="M167" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N167" s="34">
         <v>101</v>
       </c>
       <c r="O167" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P167" s="33">
         <v>100.9</v>
       </c>
       <c r="Q167" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="168" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="19" t="s">
         <v>173</v>
       </c>
       <c r="B168" s="34">
         <v>110.3</v>
       </c>
       <c r="C168" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D168" s="32">
         <v>109.8</v>
       </c>
       <c r="E168" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F168" s="32">
         <v>111.3</v>
       </c>
       <c r="G168" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H168" s="32">
         <v>109.6</v>
       </c>
       <c r="I168" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J168" s="32">
         <v>100.9</v>
       </c>
       <c r="K168" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L168" s="32">
         <v>100.7</v>
       </c>
       <c r="M168" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N168" s="34">
         <v>101</v>
       </c>
       <c r="O168" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P168" s="33">
         <v>100.9</v>
       </c>
       <c r="Q168" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="169" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="19" t="s">
         <v>174</v>
       </c>
       <c r="B169" s="34">
         <v>110</v>
       </c>
       <c r="C169" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D169" s="32">
         <v>109.4</v>
       </c>
       <c r="E169" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F169" s="32">
         <v>111.1</v>
       </c>
       <c r="G169" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H169" s="32">
         <v>109.4</v>
       </c>
       <c r="I169" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J169" s="32">
         <v>100.7</v>
       </c>
       <c r="K169" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L169" s="32">
         <v>100.6</v>
       </c>
       <c r="M169" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N169" s="34">
         <v>100.7</v>
       </c>
       <c r="O169" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P169" s="33">
         <v>100.7</v>
       </c>
       <c r="Q169" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="170" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="19" t="s">
         <v>175</v>
       </c>
       <c r="B170" s="34">
         <v>109.7</v>
       </c>
       <c r="C170" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D170" s="34">
         <v>109</v>
       </c>
       <c r="E170" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F170" s="32">
         <v>110.7</v>
       </c>
       <c r="G170" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H170" s="32">
         <v>109.1</v>
       </c>
       <c r="I170" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J170" s="32">
         <v>100.7</v>
       </c>
       <c r="K170" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L170" s="32">
         <v>100.6</v>
       </c>
       <c r="M170" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N170" s="34">
         <v>100.8</v>
       </c>
       <c r="O170" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P170" s="33">
         <v>100.6</v>
       </c>
       <c r="Q170" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="171" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="19" t="s">
         <v>176</v>
       </c>
       <c r="B171" s="34">
         <v>108.9</v>
       </c>
       <c r="C171" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D171" s="34">
         <v>108.1</v>
       </c>
       <c r="E171" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F171" s="34">
         <v>110</v>
       </c>
       <c r="G171" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H171" s="34">
         <v>108.5</v>
       </c>
       <c r="I171" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J171" s="32">
         <v>100.7</v>
       </c>
       <c r="K171" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L171" s="32">
         <v>100.6</v>
       </c>
       <c r="M171" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N171" s="34">
         <v>100.7</v>
       </c>
       <c r="O171" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P171" s="33">
         <v>100.6</v>
       </c>
       <c r="Q171" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="172" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="19" t="s">
         <v>177</v>
       </c>
       <c r="B172" s="34">
         <v>108.2</v>
       </c>
       <c r="C172" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D172" s="34">
         <v>107.2</v>
       </c>
       <c r="E172" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F172" s="34">
         <v>109.4</v>
       </c>
       <c r="G172" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H172" s="34">
         <v>107.7</v>
       </c>
       <c r="I172" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J172" s="32">
         <v>100.6</v>
       </c>
       <c r="K172" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L172" s="32">
         <v>100.5</v>
       </c>
       <c r="M172" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N172" s="34">
         <v>100.7</v>
       </c>
       <c r="O172" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P172" s="33">
         <v>100.5</v>
       </c>
       <c r="Q172" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="173" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="19" t="s">
         <v>178</v>
       </c>
       <c r="B173" s="34">
         <v>108</v>
       </c>
       <c r="C173" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D173" s="34">
         <v>107</v>
       </c>
       <c r="E173" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F173" s="34">
         <v>109.3</v>
       </c>
       <c r="G173" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H173" s="34">
         <v>107.4</v>
       </c>
       <c r="I173" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J173" s="32">
         <v>100.5</v>
       </c>
       <c r="K173" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L173" s="32">
         <v>100.4</v>
       </c>
       <c r="M173" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N173" s="34">
         <v>100.5</v>
       </c>
       <c r="O173" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P173" s="33">
         <v>100.5</v>
       </c>
       <c r="Q173" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="174" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="19" t="s">
         <v>179</v>
       </c>
       <c r="B174" s="34">
         <v>107.5</v>
       </c>
       <c r="C174" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D174" s="34">
         <v>106.4</v>
       </c>
       <c r="E174" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F174" s="34">
         <v>108.8</v>
       </c>
       <c r="G174" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H174" s="34">
         <v>106.8</v>
       </c>
       <c r="I174" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J174" s="32">
         <v>100.3</v>
       </c>
       <c r="K174" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L174" s="32">
         <v>100.3</v>
       </c>
       <c r="M174" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N174" s="34">
         <v>100.4</v>
       </c>
       <c r="O174" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P174" s="33">
         <v>100.3</v>
       </c>
       <c r="Q174" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="175" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="19" t="s">
         <v>180</v>
       </c>
       <c r="B175" s="34">
         <v>107.8</v>
       </c>
       <c r="C175" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D175" s="34">
         <v>106.8</v>
       </c>
       <c r="E175" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F175" s="34">
         <v>109</v>
       </c>
       <c r="G175" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H175" s="34">
         <v>107.4</v>
       </c>
       <c r="I175" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J175" s="32">
         <v>100.5</v>
       </c>
       <c r="K175" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L175" s="32">
         <v>100.5</v>
       </c>
       <c r="M175" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N175" s="34">
         <v>100.6</v>
       </c>
       <c r="O175" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P175" s="33">
         <v>100.5</v>
       </c>
       <c r="Q175" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="176" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="19" t="s">
         <v>181</v>
       </c>
       <c r="B176" s="35">
         <v>107.5</v>
       </c>
       <c r="C176" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D176" s="35">
         <v>106.5</v>
       </c>
       <c r="E176" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F176" s="35">
         <v>108.5</v>
       </c>
       <c r="G176" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H176" s="35">
         <v>107.2</v>
       </c>
       <c r="I176" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J176" s="35">
         <v>100.3</v>
       </c>
       <c r="K176" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L176" s="35">
         <v>100.2</v>
       </c>
       <c r="M176" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N176" s="35">
         <v>100.4</v>
       </c>
       <c r="O176" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P176" s="35">
         <v>100.3</v>
       </c>
       <c r="Q176" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="R176" s="37"/>
     </row>
     <row r="177" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="19" t="s">
         <v>182</v>
       </c>
       <c r="B177" s="35">
         <v>107.3</v>
       </c>
       <c r="C177" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D177" s="35">
         <v>106.5</v>
       </c>
       <c r="E177" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F177" s="35">
         <v>108.3</v>
       </c>
       <c r="G177" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H177" s="35">
         <v>107</v>
       </c>
       <c r="I177" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J177" s="35">
         <v>100.4</v>
       </c>
       <c r="K177" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L177" s="35">
         <v>100.4</v>
       </c>
       <c r="M177" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N177" s="35">
         <v>100.4</v>
       </c>
       <c r="O177" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P177" s="35">
         <v>100.4</v>
       </c>
       <c r="Q177" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="R177" s="37"/>
     </row>
     <row r="178" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="19" t="s">
         <v>183</v>
       </c>
       <c r="B178" s="35">
         <v>107.1</v>
       </c>
       <c r="C178" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D178" s="35">
         <v>106.3</v>
       </c>
       <c r="E178" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F178" s="35">
         <v>107.9</v>
       </c>
       <c r="G178" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H178" s="35">
         <v>106.8</v>
       </c>
       <c r="I178" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J178" s="35">
         <v>100.5</v>
       </c>
       <c r="K178" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L178" s="35">
         <v>100.4</v>
       </c>
       <c r="M178" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N178" s="35">
         <v>100.5</v>
       </c>
       <c r="O178" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P178" s="35">
         <v>100.5</v>
       </c>
       <c r="Q178" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="R178" s="37"/>
     </row>
     <row r="179" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="19" t="s">
         <v>184</v>
       </c>
       <c r="B179" s="35">
         <v>106.6</v>
       </c>
       <c r="C179" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D179" s="35">
         <v>106</v>
       </c>
       <c r="E179" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F179" s="35">
         <v>107.2</v>
       </c>
       <c r="G179" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H179" s="35">
         <v>106.2</v>
       </c>
       <c r="I179" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J179" s="35">
         <v>100.4</v>
       </c>
       <c r="K179" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L179" s="35">
         <v>100.4</v>
       </c>
       <c r="M179" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N179" s="35">
         <v>100.4</v>
       </c>
       <c r="O179" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P179" s="35">
         <v>100.4</v>
       </c>
       <c r="Q179" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="R179" s="37"/>
     </row>
     <row r="180" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="19" t="s">
         <v>185</v>
       </c>
       <c r="B180" s="35">
         <v>106</v>
       </c>
       <c r="C180" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D180" s="35">
         <v>105.6</v>
       </c>
       <c r="E180" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F180" s="35">
         <v>106.6</v>
       </c>
       <c r="G180" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H180" s="35">
         <v>105.7</v>
       </c>
       <c r="I180" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J180" s="35">
         <v>100.3</v>
       </c>
       <c r="K180" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L180" s="35">
         <v>100.3</v>
       </c>
       <c r="M180" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N180" s="35">
         <v>100.3</v>
       </c>
       <c r="O180" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P180" s="35">
         <v>100.4</v>
       </c>
       <c r="Q180" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="R180" s="37"/>
     </row>
     <row r="181" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="19" t="s">
         <v>186</v>
       </c>
       <c r="B181" s="35">
         <v>105.7</v>
       </c>
       <c r="C181" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D181" s="35">
         <v>105.4</v>
       </c>
       <c r="E181" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F181" s="35">
         <v>106.2</v>
       </c>
       <c r="G181" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H181" s="35">
         <v>105.4</v>
       </c>
       <c r="I181" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J181" s="35">
         <v>100.4</v>
       </c>
       <c r="K181" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L181" s="35">
         <v>100.4</v>
       </c>
       <c r="M181" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N181" s="35">
         <v>100.4</v>
       </c>
       <c r="O181" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P181" s="35">
         <v>100.4</v>
       </c>
       <c r="Q181" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="R181" s="37"/>
     </row>
     <row r="182" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="19" t="s">
         <v>187</v>
       </c>
       <c r="B182" s="35">
         <v>105.3</v>
       </c>
       <c r="C182" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D182" s="35">
         <v>105.1</v>
       </c>
       <c r="E182" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F182" s="35">
         <v>105.7</v>
       </c>
       <c r="G182" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H182" s="35">
         <v>105.1</v>
       </c>
       <c r="I182" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J182" s="35">
         <v>100.3</v>
       </c>
       <c r="K182" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L182" s="35">
         <v>100.3</v>
       </c>
       <c r="M182" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N182" s="35">
         <v>100.3</v>
       </c>
       <c r="O182" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P182" s="35">
         <v>100.4</v>
       </c>
       <c r="Q182" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="R182" s="37"/>
     </row>
     <row r="183" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="19" t="s">
         <v>188</v>
       </c>
       <c r="B183" s="35">
         <v>105</v>
       </c>
       <c r="C183" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D183" s="35">
         <v>104.8</v>
       </c>
       <c r="E183" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F183" s="35">
         <v>105.4</v>
       </c>
       <c r="G183" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H183" s="35">
         <v>104.8</v>
       </c>
       <c r="I183" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J183" s="35">
         <v>100.3</v>
       </c>
       <c r="K183" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L183" s="35">
         <v>100.4</v>
       </c>
       <c r="M183" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N183" s="35">
         <v>100.4</v>
       </c>
       <c r="O183" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P183" s="35">
         <v>100.3</v>
       </c>
       <c r="Q183" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="R183" s="37"/>
     </row>
     <row r="184" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="19" t="s">
         <v>189</v>
       </c>
       <c r="B184" s="35">
         <v>104.9</v>
       </c>
       <c r="C184" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D184" s="35">
         <v>104.7</v>
       </c>
       <c r="E184" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F184" s="35">
         <v>105.1</v>
       </c>
       <c r="G184" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H184" s="35">
         <v>104.7</v>
       </c>
       <c r="I184" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J184" s="35">
         <v>100.4</v>
       </c>
       <c r="K184" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L184" s="35">
         <v>100.4</v>
       </c>
       <c r="M184" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N184" s="35">
         <v>100.4</v>
       </c>
       <c r="O184" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P184" s="35">
         <v>100.4</v>
       </c>
       <c r="Q184" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="185" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="19" t="s">
         <v>190</v>
       </c>
       <c r="B185" s="35">
         <v>104.4</v>
       </c>
       <c r="C185" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D185" s="35">
         <v>104.3</v>
       </c>
       <c r="E185" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F185" s="35">
         <v>104.6</v>
       </c>
       <c r="G185" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H185" s="35">
         <v>104.2</v>
       </c>
       <c r="I185" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J185" s="35">
         <v>100</v>
       </c>
       <c r="K185" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L185" s="35">
         <v>100</v>
       </c>
       <c r="M185" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N185" s="35">
         <v>100</v>
       </c>
       <c r="O185" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P185" s="35">
         <v>100</v>
       </c>
       <c r="Q185" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="186" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="19" t="s">
         <v>191</v>
       </c>
       <c r="B186" s="35">
         <v>103.9</v>
       </c>
       <c r="C186" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D186" s="35">
         <v>103.8</v>
       </c>
       <c r="E186" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F186" s="35">
         <v>104.2</v>
       </c>
       <c r="G186" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H186" s="35">
         <v>104.1</v>
       </c>
       <c r="I186" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J186" s="35">
         <v>100.1</v>
       </c>
       <c r="K186" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L186" s="35">
         <v>100.1</v>
       </c>
       <c r="M186" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N186" s="35">
         <v>100.1</v>
       </c>
       <c r="O186" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P186" s="35">
         <v>100.1</v>
       </c>
       <c r="Q186" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="187" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="19" t="s">
         <v>192</v>
       </c>
       <c r="B187" s="35">
         <v>103.7</v>
       </c>
       <c r="C187" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D187" s="35">
         <v>103.6</v>
       </c>
       <c r="E187" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F187" s="35">
         <v>103.9</v>
       </c>
       <c r="G187" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H187" s="35">
         <v>103.6</v>
       </c>
       <c r="I187" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J187" s="35">
         <v>100.1</v>
       </c>
       <c r="K187" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L187" s="35">
         <v>100.1</v>
       </c>
       <c r="M187" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N187" s="35">
         <v>100.2</v>
       </c>
       <c r="O187" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P187" s="35">
         <v>100.1</v>
       </c>
       <c r="Q187" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="188" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="19" t="s">
         <v>193</v>
       </c>
       <c r="B188" s="35">
         <v>103.7</v>
       </c>
       <c r="C188" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D188" s="35">
         <v>103.6</v>
       </c>
       <c r="E188" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F188" s="35">
         <v>103.7</v>
       </c>
       <c r="G188" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H188" s="35">
         <v>103.6</v>
       </c>
       <c r="I188" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J188" s="35">
         <v>100.2</v>
       </c>
       <c r="K188" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L188" s="35">
         <v>100.2</v>
       </c>
       <c r="M188" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N188" s="35">
         <v>100.2</v>
       </c>
       <c r="O188" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P188" s="35">
         <v>100.2</v>
       </c>
       <c r="Q188" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="189" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="19" t="s">
         <v>194</v>
       </c>
       <c r="B189" s="35">
         <v>103.7</v>
       </c>
       <c r="C189" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D189" s="35">
         <v>103.7</v>
       </c>
       <c r="E189" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F189" s="35">
         <v>103.7</v>
       </c>
       <c r="G189" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H189" s="35">
         <v>103.6</v>
       </c>
       <c r="I189" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J189" s="35">
         <v>100.5</v>
       </c>
       <c r="K189" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L189" s="35">
         <v>100.5</v>
       </c>
       <c r="M189" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N189" s="35">
         <v>100.4</v>
       </c>
       <c r="O189" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P189" s="35">
         <v>100.4</v>
       </c>
       <c r="Q189" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="190" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="19" t="s">
         <v>195</v>
       </c>
       <c r="B190" s="35">
         <v>103.4</v>
       </c>
       <c r="C190" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D190" s="35">
         <v>103.4</v>
       </c>
       <c r="E190" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F190" s="35">
         <v>103.5</v>
       </c>
       <c r="G190" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H190" s="35">
         <v>103.3</v>
       </c>
       <c r="I190" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J190" s="35">
         <v>100.2</v>
       </c>
       <c r="K190" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L190" s="35">
         <v>100.2</v>
       </c>
       <c r="M190" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N190" s="35">
         <v>100.3</v>
       </c>
       <c r="O190" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P190" s="35">
         <v>100.2</v>
       </c>
       <c r="Q190" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="191" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="19" t="s">
         <v>196</v>
       </c>
       <c r="B191" s="35">
         <v>103.3</v>
       </c>
       <c r="C191" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D191" s="35">
         <v>103.2</v>
       </c>
       <c r="E191" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F191" s="35">
         <v>103.4</v>
       </c>
       <c r="G191" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H191" s="35">
         <v>103.1</v>
       </c>
       <c r="I191" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J191" s="35">
         <v>100.3</v>
       </c>
       <c r="K191" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L191" s="35">
         <v>100.3</v>
       </c>
       <c r="M191" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N191" s="35">
         <v>100.3</v>
       </c>
       <c r="O191" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P191" s="35">
         <v>100.2</v>
       </c>
       <c r="Q191" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="192" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="19" t="s">
         <v>197</v>
       </c>
       <c r="B192" s="35">
         <v>103</v>
       </c>
       <c r="C192" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D192" s="35">
         <v>103</v>
       </c>
       <c r="E192" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F192" s="35">
         <v>103.1</v>
       </c>
       <c r="G192" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H192" s="35">
         <v>102.9</v>
       </c>
       <c r="I192" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J192" s="35">
         <v>100.1</v>
       </c>
       <c r="K192" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L192" s="35">
         <v>100.1</v>
       </c>
       <c r="M192" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N192" s="35">
         <v>100.1</v>
       </c>
       <c r="O192" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P192" s="35">
         <v>100.1</v>
       </c>
       <c r="Q192" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="193" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="19" t="s">
         <v>198</v>
       </c>
       <c r="B193" s="35">
         <v>103.1</v>
       </c>
       <c r="C193" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D193" s="35">
         <v>103</v>
       </c>
       <c r="E193" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F193" s="35">
         <v>103.2</v>
       </c>
       <c r="G193" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H193" s="35">
         <v>103</v>
       </c>
       <c r="I193" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J193" s="35">
         <v>100.5</v>
       </c>
       <c r="K193" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L193" s="35">
         <v>100.4</v>
       </c>
       <c r="M193" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N193" s="35">
         <v>100.5</v>
       </c>
       <c r="O193" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P193" s="35">
         <v>100.4</v>
       </c>
       <c r="Q193" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="194" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="19" t="s">
         <v>199</v>
       </c>
       <c r="B194" s="35">
         <v>102.8</v>
       </c>
       <c r="C194" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D194" s="35">
         <v>102.7</v>
       </c>
       <c r="E194" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F194" s="35">
         <v>103</v>
       </c>
       <c r="G194" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H194" s="35">
         <v>102.7</v>
       </c>
       <c r="I194" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J194" s="35">
         <v>100.1</v>
       </c>
       <c r="K194" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L194" s="35">
         <v>100</v>
       </c>
       <c r="M194" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N194" s="35">
         <v>100.1</v>
       </c>
       <c r="O194" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P194" s="35">
         <v>100</v>
       </c>
       <c r="Q194" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="195" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="19" t="s">
         <v>200</v>
       </c>
       <c r="B195" s="35">
         <v>102.5</v>
       </c>
       <c r="C195" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D195" s="35">
         <v>102.4</v>
       </c>
       <c r="E195" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F195" s="35">
         <v>102.6</v>
       </c>
       <c r="G195" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H195" s="35">
         <v>102.4</v>
       </c>
       <c r="I195" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J195" s="35">
         <v>100</v>
       </c>
       <c r="K195" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L195" s="35">
         <v>100.1</v>
       </c>
       <c r="M195" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N195" s="35">
         <v>100</v>
       </c>
       <c r="O195" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P195" s="35">
         <v>100</v>
       </c>
       <c r="Q195" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="196" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="19" t="s">
         <v>201</v>
       </c>
       <c r="B196" s="35">
         <v>102.8</v>
       </c>
       <c r="C196" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D196" s="35">
         <v>102.8</v>
       </c>
       <c r="E196" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F196" s="35">
         <v>102.9</v>
       </c>
       <c r="G196" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H196" s="35">
         <v>102.8</v>
       </c>
       <c r="I196" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J196" s="35">
         <v>100.8</v>
       </c>
       <c r="K196" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L196" s="35">
         <v>100.8</v>
       </c>
       <c r="M196" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N196" s="35">
         <v>100.7</v>
       </c>
       <c r="O196" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P196" s="35">
         <v>100.8</v>
       </c>
       <c r="Q196" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="197" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="19" t="s">
         <v>202</v>
       </c>
       <c r="B197" s="35">
         <v>103.1</v>
       </c>
       <c r="C197" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D197" s="35">
         <v>103.1</v>
       </c>
       <c r="E197" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F197" s="35">
         <v>103.1</v>
       </c>
       <c r="G197" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H197" s="35">
         <v>103.2</v>
       </c>
       <c r="I197" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J197" s="35">
         <v>100.3</v>
       </c>
       <c r="K197" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L197" s="35">
         <v>100.4</v>
       </c>
       <c r="M197" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N197" s="35">
         <v>100.2</v>
       </c>
       <c r="O197" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P197" s="35">
         <v>100.4</v>
       </c>
       <c r="Q197" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="198" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="19" t="s">
         <v>203</v>
       </c>
       <c r="B198" s="35">
         <v>103.6</v>
       </c>
       <c r="C198" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D198" s="35">
         <v>103.5</v>
       </c>
       <c r="E198" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F198" s="35">
         <v>103.6</v>
       </c>
       <c r="G198" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H198" s="35">
         <v>103.4</v>
       </c>
       <c r="I198" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J198" s="35">
         <v>100.5</v>
       </c>
       <c r="K198" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L198" s="35">
         <v>100.4</v>
       </c>
       <c r="M198" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N198" s="35">
         <v>100.6</v>
       </c>
       <c r="O198" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P198" s="35">
         <v>100.6</v>
       </c>
       <c r="Q198" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="199" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="19" t="s">
         <v>204</v>
       </c>
       <c r="B199" s="35">
         <v>104</v>
       </c>
       <c r="C199" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D199" s="35">
         <v>104</v>
       </c>
       <c r="E199" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F199" s="35">
         <v>103.7</v>
       </c>
       <c r="G199" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H199" s="35">
         <v>104.3</v>
       </c>
       <c r="I199" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J199" s="35">
         <v>100.6</v>
       </c>
       <c r="K199" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L199" s="35">
         <v>100.7</v>
       </c>
       <c r="M199" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N199" s="35">
         <v>100.3</v>
       </c>
       <c r="O199" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P199" s="35">
         <v>100.8</v>
       </c>
       <c r="Q199" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="200" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="19" t="s">
         <v>205</v>
       </c>
       <c r="B200" s="35">
         <v>103.9</v>
       </c>
       <c r="C200" s="27" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D200" s="35">
         <v>103.9</v>
       </c>
       <c r="E200" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F200" s="35">
         <v>103.7</v>
       </c>
       <c r="G200" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H200" s="35">
         <v>104.1</v>
       </c>
       <c r="I200" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J200" s="35">
         <v>100.1</v>
       </c>
       <c r="K200" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L200" s="35">
         <v>100.1</v>
       </c>
       <c r="M200" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="N200" s="35">
         <v>100.1</v>
       </c>
       <c r="O200" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P200" s="35">
         <v>100</v>
       </c>
       <c r="Q200" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="201" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="19" t="s">
         <v>206</v>
       </c>
       <c r="B201" s="35">
         <v>104.5</v>
       </c>
-      <c r="C201" s="27"/>
+      <c r="C201" s="27" t="s">
+        <v>478</v>
+      </c>
       <c r="D201" s="35">
         <v>104.4</v>
       </c>
-      <c r="E201" s="36"/>
+      <c r="E201" s="36" t="s">
+        <v>478</v>
+      </c>
       <c r="F201" s="35">
         <v>104.2</v>
       </c>
-      <c r="G201" s="36"/>
+      <c r="G201" s="36" t="s">
+        <v>478</v>
+      </c>
       <c r="H201" s="35">
         <v>105</v>
       </c>
-      <c r="I201" s="36"/>
+      <c r="I201" s="36" t="s">
+        <v>478</v>
+      </c>
       <c r="J201" s="35">
         <v>101.1</v>
       </c>
-      <c r="K201" s="36"/>
+      <c r="K201" s="36" t="s">
+        <v>478</v>
+      </c>
       <c r="L201" s="35">
         <v>101</v>
       </c>
-      <c r="M201" s="36"/>
+      <c r="M201" s="36" t="s">
+        <v>478</v>
+      </c>
       <c r="N201" s="35">
         <v>101</v>
       </c>
-      <c r="O201" s="36"/>
+      <c r="O201" s="36" t="s">
+        <v>478</v>
+      </c>
       <c r="P201" s="35">
         <v>101.3</v>
       </c>
-      <c r="Q201" s="36"/>
+      <c r="Q201" s="36" t="s">
+        <v>478</v>
+      </c>
     </row>
     <row r="202" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A202" s="33"/>
-[...7 lines deleted...]
-      <c r="I202" s="33"/>
+      <c r="A202" s="19" t="s">
+        <v>207</v>
+      </c>
+      <c r="B202" s="35">
+        <v>105.5</v>
+      </c>
+      <c r="C202" s="27"/>
+      <c r="D202" s="35">
+        <v>105.2</v>
+      </c>
+      <c r="E202" s="36"/>
+      <c r="F202" s="35">
+        <v>105.1</v>
+      </c>
+      <c r="G202" s="36"/>
+      <c r="H202" s="35">
+        <v>106.3</v>
+      </c>
+      <c r="I202" s="36"/>
+      <c r="J202" s="35">
+        <v>101.2</v>
+      </c>
+      <c r="K202" s="36"/>
+      <c r="L202" s="35">
+        <v>101</v>
+      </c>
+      <c r="M202" s="36"/>
+      <c r="N202" s="35">
+        <v>101.2</v>
+      </c>
+      <c r="O202" s="36"/>
+      <c r="P202" s="35">
+        <v>101.4</v>
+      </c>
+      <c r="Q202" s="36"/>
     </row>
     <row r="203" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="33"/>
       <c r="B203" s="33"/>
       <c r="C203" s="33"/>
       <c r="D203" s="33"/>
       <c r="E203" s="33"/>
       <c r="F203" s="33"/>
       <c r="G203" s="33"/>
       <c r="H203" s="33"/>
       <c r="I203" s="33"/>
     </row>
     <row r="204" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="33"/>
       <c r="B204" s="33"/>
       <c r="C204" s="33"/>
       <c r="D204" s="33"/>
       <c r="E204" s="33"/>
       <c r="F204" s="33"/>
       <c r="G204" s="33"/>
       <c r="H204" s="33"/>
       <c r="I204" s="33"/>
     </row>
     <row r="205" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="33"/>
@@ -13996,56 +14044,56 @@
     <mergeCell ref="J4:Q4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C54CAD9-E1EE-47CA-9D93-4AFA2B8259B6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA95B6CF-02DF-4D08-ABDD-CA75422B0F8A}">
   <sheetPr codeName="Arkusz8"/>
   <dimension ref="A1:L250"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B190" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B191" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:Q1"/>
       <selection pane="topRight" sqref="A1:Q1"/>
       <selection pane="bottomLeft" sqref="A1:Q1"/>
       <selection pane="bottomRight" sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="2" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="2" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="2" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -14064,5749 +14112,5775 @@
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="39">
         <v>1</v>
       </c>
       <c r="C3" s="8"/>
       <c r="D3" s="8">
         <v>2</v>
       </c>
       <c r="E3" s="9"/>
       <c r="F3" s="8">
         <v>3</v>
       </c>
       <c r="G3" s="8"/>
       <c r="H3" s="8">
         <v>4</v>
       </c>
       <c r="I3" s="9"/>
     </row>
     <row r="4" spans="1:12" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10"/>
       <c r="B4" s="40" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="12"/>
     </row>
     <row r="5" spans="1:12" ht="103.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="41" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="14"/>
       <c r="D5" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="14"/>
       <c r="F5" s="14" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="G5" s="14"/>
       <c r="H5" s="14" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="15"/>
     </row>
     <row r="6" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="42"/>
       <c r="B6" s="43" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
     </row>
     <row r="7" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="44">
         <v>99.3</v>
       </c>
       <c r="C7" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D7" s="44">
         <v>98.8</v>
       </c>
       <c r="E7" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F7" s="44">
         <v>100.4</v>
       </c>
       <c r="G7" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H7" s="44">
         <v>98.8</v>
       </c>
       <c r="I7" s="24" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="19" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B8" s="44">
         <v>99.3</v>
       </c>
       <c r="C8" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D8" s="44">
         <v>98.9</v>
       </c>
       <c r="E8" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F8" s="44">
         <v>100.4</v>
       </c>
       <c r="G8" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H8" s="44">
         <v>98.9</v>
       </c>
       <c r="I8" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="19" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B9" s="44">
         <v>99.4</v>
       </c>
       <c r="C9" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D9" s="44">
         <v>99</v>
       </c>
       <c r="E9" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F9" s="44">
         <v>100.3</v>
       </c>
       <c r="G9" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H9" s="44">
         <v>99</v>
       </c>
       <c r="I9" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="19" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B10" s="44">
         <v>99.5</v>
       </c>
       <c r="C10" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D10" s="44">
         <v>99.1</v>
       </c>
       <c r="E10" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F10" s="44">
         <v>100.3</v>
       </c>
       <c r="G10" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H10" s="44">
         <v>99.1</v>
       </c>
       <c r="I10" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="19" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B11" s="44">
         <v>99.6</v>
       </c>
       <c r="C11" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D11" s="44">
         <v>99.2</v>
       </c>
       <c r="E11" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F11" s="44">
         <v>100.3</v>
       </c>
       <c r="G11" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H11" s="44">
         <v>99.2</v>
       </c>
       <c r="I11" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="19" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B12" s="44">
         <v>99.7</v>
       </c>
       <c r="C12" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D12" s="44">
         <v>99.4</v>
       </c>
       <c r="E12" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F12" s="44">
         <v>100.4</v>
       </c>
       <c r="G12" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H12" s="44">
         <v>99.3</v>
       </c>
       <c r="I12" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B13" s="44">
         <v>99.7</v>
       </c>
       <c r="C13" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D13" s="44">
         <v>99.5</v>
       </c>
       <c r="E13" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F13" s="44">
         <v>100.4</v>
       </c>
       <c r="G13" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H13" s="44">
         <v>99.4</v>
       </c>
       <c r="I13" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B14" s="44">
         <v>99.8</v>
       </c>
       <c r="C14" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D14" s="44">
         <v>99.5</v>
       </c>
       <c r="E14" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F14" s="44">
         <v>100.4</v>
       </c>
       <c r="G14" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H14" s="44">
         <v>99.5</v>
       </c>
       <c r="I14" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B15" s="44">
         <v>99.8</v>
       </c>
       <c r="C15" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D15" s="44">
         <v>99.6</v>
       </c>
       <c r="E15" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F15" s="44">
         <v>100.4</v>
       </c>
       <c r="G15" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H15" s="44">
         <v>99.6</v>
       </c>
       <c r="I15" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="19" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B16" s="44">
         <v>99.9</v>
       </c>
       <c r="C16" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D16" s="44">
         <v>99.6</v>
       </c>
       <c r="E16" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F16" s="44">
         <v>100.4</v>
       </c>
       <c r="G16" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H16" s="44">
         <v>99.6</v>
       </c>
       <c r="I16" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="19" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B17" s="44">
         <v>99.9</v>
       </c>
       <c r="C17" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D17" s="44">
         <v>99.6</v>
       </c>
       <c r="E17" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F17" s="44">
         <v>100.5</v>
       </c>
       <c r="G17" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H17" s="44">
         <v>99.7</v>
       </c>
       <c r="I17" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="19" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B18" s="44">
         <v>99.9</v>
       </c>
       <c r="C18" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D18" s="44">
         <v>99.6</v>
       </c>
       <c r="E18" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F18" s="44">
         <v>100.5</v>
       </c>
       <c r="G18" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H18" s="44">
         <v>99.7</v>
       </c>
       <c r="I18" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="44">
         <v>100.3</v>
       </c>
       <c r="C19" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D19" s="44">
         <v>99.9</v>
       </c>
       <c r="E19" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F19" s="44">
         <v>100.6</v>
       </c>
       <c r="G19" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H19" s="44">
         <v>100.6</v>
       </c>
       <c r="I19" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="19" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B20" s="44">
         <v>100.4</v>
       </c>
       <c r="C20" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D20" s="44">
         <v>100</v>
       </c>
       <c r="E20" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F20" s="44">
         <v>100.6</v>
       </c>
       <c r="G20" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H20" s="44">
         <v>100.6</v>
       </c>
       <c r="I20" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="19" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B21" s="44">
         <v>100.4</v>
       </c>
       <c r="C21" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D21" s="44">
         <v>100.1</v>
       </c>
       <c r="E21" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F21" s="44">
         <v>100.7</v>
       </c>
       <c r="G21" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H21" s="44">
         <v>100.7</v>
       </c>
       <c r="I21" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="19" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B22" s="44">
         <v>100.5</v>
       </c>
       <c r="C22" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D22" s="44">
         <v>100.1</v>
       </c>
       <c r="E22" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F22" s="44">
         <v>100.7</v>
       </c>
       <c r="G22" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H22" s="44">
         <v>100.7</v>
       </c>
       <c r="I22" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B23" s="44">
         <v>100.5</v>
       </c>
       <c r="C23" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D23" s="44">
         <v>100.2</v>
       </c>
       <c r="E23" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F23" s="44">
         <v>100.8</v>
       </c>
       <c r="G23" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H23" s="44">
         <v>100.8</v>
       </c>
       <c r="I23" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="19" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B24" s="44">
         <v>100.6</v>
       </c>
       <c r="C24" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D24" s="44">
         <v>100.3</v>
       </c>
       <c r="E24" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F24" s="44">
         <v>100.8</v>
       </c>
       <c r="G24" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H24" s="44">
         <v>100.8</v>
       </c>
       <c r="I24" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="19" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B25" s="44">
         <v>100.7</v>
       </c>
       <c r="C25" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D25" s="44">
         <v>100.4</v>
       </c>
       <c r="E25" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F25" s="44">
         <v>100.9</v>
       </c>
       <c r="G25" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H25" s="44">
         <v>100.9</v>
       </c>
       <c r="I25" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="19" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B26" s="44">
         <v>100.8</v>
       </c>
       <c r="C26" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D26" s="44">
         <v>100.5</v>
       </c>
       <c r="E26" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F26" s="44">
         <v>100.9</v>
       </c>
       <c r="G26" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H26" s="44">
         <v>101</v>
       </c>
       <c r="I26" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="19" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B27" s="44">
         <v>100.8</v>
       </c>
       <c r="C27" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D27" s="44">
         <v>100.6</v>
       </c>
       <c r="E27" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F27" s="44">
         <v>101</v>
       </c>
       <c r="G27" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H27" s="44">
         <v>101.1</v>
       </c>
       <c r="I27" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="19" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B28" s="44">
         <v>100.9</v>
       </c>
       <c r="C28" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D28" s="44">
         <v>100.7</v>
       </c>
       <c r="E28" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F28" s="44">
         <v>101</v>
       </c>
       <c r="G28" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H28" s="44">
         <v>101.2</v>
       </c>
       <c r="I28" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B29" s="44">
         <v>101</v>
       </c>
       <c r="C29" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D29" s="44">
         <v>100.8</v>
       </c>
       <c r="E29" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F29" s="44">
         <v>101.1</v>
       </c>
       <c r="G29" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H29" s="44">
         <v>101.2</v>
       </c>
       <c r="I29" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="19" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B30" s="44">
         <v>101</v>
       </c>
       <c r="C30" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D30" s="44">
         <v>100.9</v>
       </c>
       <c r="E30" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F30" s="44">
         <v>101.1</v>
       </c>
       <c r="G30" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H30" s="44">
         <v>101.3</v>
       </c>
       <c r="I30" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="19" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="44">
         <v>101.5</v>
       </c>
       <c r="C31" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D31" s="44">
         <v>101.6</v>
       </c>
       <c r="E31" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F31" s="44">
         <v>101.5</v>
       </c>
       <c r="G31" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H31" s="44">
         <v>101.6</v>
       </c>
       <c r="I31" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="19" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B32" s="44">
         <v>101.5</v>
       </c>
       <c r="C32" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D32" s="44">
         <v>101.5</v>
       </c>
       <c r="E32" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F32" s="44">
         <v>101.4</v>
       </c>
       <c r="G32" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H32" s="44">
         <v>101.5</v>
       </c>
       <c r="I32" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="19" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B33" s="44">
         <v>101.4</v>
       </c>
       <c r="C33" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D33" s="44">
         <v>101.4</v>
       </c>
       <c r="E33" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F33" s="44">
         <v>101.4</v>
       </c>
       <c r="G33" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H33" s="44">
         <v>101.5</v>
       </c>
       <c r="I33" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="19" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B34" s="44">
         <v>101.3</v>
       </c>
       <c r="C34" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D34" s="44">
         <v>101.3</v>
       </c>
       <c r="E34" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F34" s="44">
         <v>101.3</v>
       </c>
       <c r="G34" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H34" s="44">
         <v>101.4</v>
       </c>
       <c r="I34" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="19" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B35" s="44">
         <v>101.2</v>
       </c>
       <c r="C35" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D35" s="44">
         <v>101.1</v>
       </c>
       <c r="E35" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F35" s="44">
         <v>101.3</v>
       </c>
       <c r="G35" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H35" s="44">
         <v>101.4</v>
       </c>
       <c r="I35" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="19" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B36" s="44">
         <v>101.1</v>
       </c>
       <c r="C36" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D36" s="44">
         <v>101</v>
       </c>
       <c r="E36" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F36" s="44">
         <v>101.1</v>
       </c>
       <c r="G36" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H36" s="44">
         <v>101.3</v>
       </c>
       <c r="I36" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="19" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B37" s="44">
         <v>101</v>
       </c>
       <c r="C37" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D37" s="44">
         <v>100.8</v>
       </c>
       <c r="E37" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F37" s="44">
         <v>101</v>
       </c>
       <c r="G37" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H37" s="44">
         <v>101.1</v>
       </c>
       <c r="I37" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="38" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="19" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B38" s="44">
         <v>100.8</v>
       </c>
       <c r="C38" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D38" s="44">
         <v>100.6</v>
       </c>
       <c r="E38" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F38" s="44">
         <v>100.9</v>
       </c>
       <c r="G38" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H38" s="44">
         <v>101</v>
       </c>
       <c r="I38" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="39" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="19" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B39" s="44">
         <v>100.6</v>
       </c>
       <c r="C39" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D39" s="44">
         <v>100.4</v>
       </c>
       <c r="E39" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F39" s="44">
         <v>100.8</v>
       </c>
       <c r="G39" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H39" s="44">
         <v>100.8</v>
       </c>
       <c r="I39" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="40" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="19" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B40" s="44">
         <v>100.5</v>
       </c>
       <c r="C40" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D40" s="44">
         <v>100.2</v>
       </c>
       <c r="E40" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F40" s="44">
         <v>100.6</v>
       </c>
       <c r="G40" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H40" s="44">
         <v>100.7</v>
       </c>
       <c r="I40" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="41" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="19" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B41" s="44">
         <v>100.3</v>
       </c>
       <c r="C41" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D41" s="44">
         <v>100</v>
       </c>
       <c r="E41" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F41" s="44">
         <v>100.5</v>
       </c>
       <c r="G41" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H41" s="44">
         <v>100.6</v>
       </c>
       <c r="I41" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="42" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="19" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B42" s="44">
         <v>100.2</v>
       </c>
       <c r="C42" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D42" s="44">
         <v>99.8</v>
       </c>
       <c r="E42" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F42" s="44">
         <v>100.4</v>
       </c>
       <c r="G42" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H42" s="44">
         <v>100.5</v>
       </c>
       <c r="I42" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="43" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="44">
         <v>98.6</v>
       </c>
       <c r="C43" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D43" s="44">
         <v>97.6</v>
       </c>
       <c r="E43" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F43" s="44">
         <v>99.2</v>
       </c>
       <c r="G43" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H43" s="44">
         <v>99.1</v>
       </c>
       <c r="I43" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="44" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="19" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B44" s="44">
         <v>98.5</v>
       </c>
       <c r="C44" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D44" s="44">
         <v>97.5</v>
       </c>
       <c r="E44" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F44" s="44">
         <v>99.1</v>
       </c>
       <c r="G44" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H44" s="44">
         <v>99.1</v>
       </c>
       <c r="I44" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="45" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="19" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B45" s="44">
         <v>98.4</v>
       </c>
       <c r="C45" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D45" s="44">
         <v>97.4</v>
       </c>
       <c r="E45" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F45" s="44">
         <v>99</v>
       </c>
       <c r="G45" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H45" s="44">
         <v>99</v>
       </c>
       <c r="I45" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="46" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="19" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B46" s="44">
         <v>98.3</v>
       </c>
       <c r="C46" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D46" s="44">
         <v>97.3</v>
       </c>
       <c r="E46" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F46" s="44">
         <v>99</v>
       </c>
       <c r="G46" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H46" s="44">
         <v>98.9</v>
       </c>
       <c r="I46" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="19" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B47" s="44">
         <v>98.3</v>
       </c>
       <c r="C47" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D47" s="44">
         <v>97.3</v>
       </c>
       <c r="E47" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F47" s="44">
         <v>98.9</v>
       </c>
       <c r="G47" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H47" s="44">
         <v>98.9</v>
       </c>
       <c r="I47" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="48" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="19" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B48" s="44">
         <v>98.2</v>
       </c>
       <c r="C48" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D48" s="44">
         <v>97.2</v>
       </c>
       <c r="E48" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F48" s="44">
         <v>98.8</v>
       </c>
       <c r="G48" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H48" s="44">
         <v>98.8</v>
       </c>
       <c r="I48" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="49" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="19" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B49" s="44">
         <v>98.2</v>
       </c>
       <c r="C49" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D49" s="44">
         <v>97.2</v>
       </c>
       <c r="E49" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F49" s="44">
         <v>98.8</v>
       </c>
       <c r="G49" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H49" s="44">
         <v>98.8</v>
       </c>
       <c r="I49" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="50" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="19" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B50" s="44">
         <v>98.2</v>
       </c>
       <c r="C50" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D50" s="44">
         <v>97.2</v>
       </c>
       <c r="E50" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F50" s="44">
         <v>98.8</v>
       </c>
       <c r="G50" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H50" s="44">
         <v>98.8</v>
       </c>
       <c r="I50" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="51" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="19" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B51" s="44">
         <v>98.2</v>
       </c>
       <c r="C51" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D51" s="44">
         <v>97.2</v>
       </c>
       <c r="E51" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F51" s="44">
         <v>98.8</v>
       </c>
       <c r="G51" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H51" s="44">
         <v>98.8</v>
       </c>
       <c r="I51" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="52" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="19" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B52" s="44">
         <v>98.2</v>
       </c>
       <c r="C52" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D52" s="44">
         <v>97.2</v>
       </c>
       <c r="E52" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F52" s="44">
         <v>98.7</v>
       </c>
       <c r="G52" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H52" s="44">
         <v>98.8</v>
       </c>
       <c r="I52" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="53" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="19" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B53" s="44">
         <v>98.2</v>
       </c>
       <c r="C53" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D53" s="44">
         <v>97.2</v>
       </c>
       <c r="E53" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F53" s="44">
         <v>98.7</v>
       </c>
       <c r="G53" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H53" s="44">
         <v>98.8</v>
       </c>
       <c r="I53" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="54" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="19" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B54" s="44">
         <v>98.2</v>
       </c>
       <c r="C54" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D54" s="44">
         <v>97.3</v>
       </c>
       <c r="E54" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F54" s="44">
         <v>98.7</v>
       </c>
       <c r="G54" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H54" s="44">
         <v>98.9</v>
       </c>
       <c r="I54" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="55" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="19" t="s">
         <v>60</v>
       </c>
       <c r="B55" s="44">
         <v>98.3</v>
       </c>
       <c r="C55" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D55" s="44">
         <v>97.6</v>
       </c>
       <c r="E55" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F55" s="44">
         <v>98.5</v>
       </c>
       <c r="G55" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H55" s="44">
         <v>99.3</v>
       </c>
       <c r="I55" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="56" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="19" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B56" s="44">
         <v>98.4</v>
       </c>
       <c r="C56" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D56" s="44">
         <v>97.6</v>
       </c>
       <c r="E56" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F56" s="44">
         <v>98.5</v>
       </c>
       <c r="G56" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H56" s="44">
         <v>99.3</v>
       </c>
       <c r="I56" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="57" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="19" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B57" s="46">
         <v>98.4</v>
       </c>
       <c r="C57" s="47" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D57" s="46">
         <v>97.7</v>
       </c>
       <c r="E57" s="47" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F57" s="46">
         <v>98.5</v>
       </c>
       <c r="G57" s="47" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H57" s="46">
         <v>99.3</v>
       </c>
       <c r="I57" s="47" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="58" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="19" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B58" s="44">
         <v>98.4</v>
       </c>
       <c r="C58" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D58" s="44">
         <v>97.8</v>
       </c>
       <c r="E58" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F58" s="44">
         <v>98.5</v>
       </c>
       <c r="G58" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H58" s="44">
         <v>99.3</v>
       </c>
       <c r="I58" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="59" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="19" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B59" s="44">
         <v>98.5</v>
       </c>
       <c r="C59" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D59" s="44">
         <v>97.8</v>
       </c>
       <c r="E59" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F59" s="44">
         <v>98.5</v>
       </c>
       <c r="G59" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H59" s="44">
         <v>99.4</v>
       </c>
       <c r="I59" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="60" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="19" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B60" s="44">
         <v>98.5</v>
       </c>
       <c r="C60" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D60" s="44">
         <v>97.9</v>
       </c>
       <c r="E60" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F60" s="44">
         <v>98.5</v>
       </c>
       <c r="G60" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H60" s="44">
         <v>99.4</v>
       </c>
       <c r="I60" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="61" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="19" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B61" s="44">
         <v>98.6</v>
       </c>
       <c r="C61" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D61" s="44">
         <v>98</v>
       </c>
       <c r="E61" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F61" s="44">
         <v>98.6</v>
       </c>
       <c r="G61" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H61" s="44">
         <v>99.5</v>
       </c>
       <c r="I61" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="62" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="19" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B62" s="44">
         <v>98.6</v>
       </c>
       <c r="C62" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D62" s="44">
         <v>98</v>
       </c>
       <c r="E62" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F62" s="44">
         <v>98.6</v>
       </c>
       <c r="G62" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H62" s="44">
         <v>99.6</v>
       </c>
       <c r="I62" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="63" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="19" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B63" s="48">
         <v>98.7</v>
       </c>
       <c r="C63" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D63" s="48">
         <v>98.1</v>
       </c>
       <c r="E63" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F63" s="48">
         <v>98.6</v>
       </c>
       <c r="G63" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H63" s="48">
         <v>99.6</v>
       </c>
       <c r="I63" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="64" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="19" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B64" s="44">
         <v>98.7</v>
       </c>
       <c r="C64" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D64" s="44">
         <v>98.2</v>
       </c>
       <c r="E64" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F64" s="44">
         <v>98.7</v>
       </c>
       <c r="G64" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H64" s="44">
         <v>99.7</v>
       </c>
       <c r="I64" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="65" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="19" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B65" s="44">
         <v>98.8</v>
       </c>
       <c r="C65" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D65" s="44">
         <v>98.3</v>
       </c>
       <c r="E65" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F65" s="44">
         <v>98.7</v>
       </c>
       <c r="G65" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H65" s="44">
         <v>99.7</v>
       </c>
       <c r="I65" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="66" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="19" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B66" s="48">
         <v>98.8</v>
       </c>
       <c r="C66" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D66" s="48">
         <v>98.4</v>
       </c>
       <c r="E66" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F66" s="48">
         <v>98.7</v>
       </c>
       <c r="G66" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H66" s="48">
         <v>99.7</v>
       </c>
       <c r="I66" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="67" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="19" t="s">
         <v>72</v>
       </c>
       <c r="B67" s="44">
         <v>99.5</v>
       </c>
       <c r="C67" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D67" s="44">
         <v>99.3</v>
       </c>
       <c r="E67" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F67" s="44">
         <v>99.2</v>
       </c>
       <c r="G67" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H67" s="44">
         <v>100.1</v>
       </c>
       <c r="I67" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="68" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="19" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B68" s="44">
         <v>99.5</v>
       </c>
       <c r="C68" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D68" s="44">
         <v>99.3</v>
       </c>
       <c r="E68" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F68" s="44">
         <v>99.2</v>
       </c>
       <c r="G68" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H68" s="44">
         <v>100.2</v>
       </c>
       <c r="I68" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="69" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="19" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B69" s="48">
         <v>99.6</v>
       </c>
       <c r="C69" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D69" s="48">
         <v>99.4</v>
       </c>
       <c r="E69" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F69" s="48">
         <v>99.2</v>
       </c>
       <c r="G69" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H69" s="48">
         <v>100.3</v>
       </c>
       <c r="I69" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="70" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="19" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B70" s="44">
         <v>99.6</v>
       </c>
       <c r="C70" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D70" s="44">
         <v>99.4</v>
       </c>
       <c r="E70" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F70" s="44">
         <v>99.2</v>
       </c>
       <c r="G70" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H70" s="44">
         <v>100.4</v>
       </c>
       <c r="I70" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="71" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="19" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B71" s="44">
         <v>99.6</v>
       </c>
       <c r="C71" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D71" s="44">
         <v>99.4</v>
       </c>
       <c r="E71" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F71" s="44">
         <v>99.2</v>
       </c>
       <c r="G71" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H71" s="44">
         <v>100.5</v>
       </c>
       <c r="I71" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="72" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="19" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B72" s="48">
         <v>99.6</v>
       </c>
       <c r="C72" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D72" s="48">
         <v>99.4</v>
       </c>
       <c r="E72" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F72" s="48">
         <v>99.2</v>
       </c>
       <c r="G72" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H72" s="48">
         <v>100.5</v>
       </c>
       <c r="I72" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="73" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="19" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B73" s="44">
         <v>99.6</v>
       </c>
       <c r="C73" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D73" s="44">
         <v>99.3</v>
       </c>
       <c r="E73" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F73" s="44">
         <v>99.2</v>
       </c>
       <c r="G73" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H73" s="44">
         <v>100.5</v>
       </c>
       <c r="I73" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="74" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="19" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B74" s="44">
         <v>99.6</v>
       </c>
       <c r="C74" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D74" s="44">
         <v>99.3</v>
       </c>
       <c r="E74" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F74" s="44">
         <v>99.2</v>
       </c>
       <c r="G74" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H74" s="44">
         <v>100.5</v>
       </c>
       <c r="I74" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="75" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="19" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B75" s="48">
         <v>99.6</v>
       </c>
       <c r="C75" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D75" s="48">
         <v>99.2</v>
       </c>
       <c r="E75" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F75" s="48">
         <v>99.2</v>
       </c>
       <c r="G75" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H75" s="48">
         <v>100.5</v>
       </c>
       <c r="I75" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="76" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="19" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B76" s="44">
         <v>99.5</v>
       </c>
       <c r="C76" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D76" s="44">
         <v>99.2</v>
       </c>
       <c r="E76" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F76" s="44">
         <v>99.2</v>
       </c>
       <c r="G76" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H76" s="44">
         <v>100.5</v>
       </c>
       <c r="I76" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="77" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="19" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B77" s="44">
         <v>99.5</v>
       </c>
       <c r="C77" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D77" s="44">
         <v>99.2</v>
       </c>
       <c r="E77" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F77" s="44">
         <v>99.2</v>
       </c>
       <c r="G77" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H77" s="44">
         <v>100.5</v>
       </c>
       <c r="I77" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="78" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="19" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B78" s="48">
         <v>99.5</v>
       </c>
       <c r="C78" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D78" s="48">
         <v>99.1</v>
       </c>
       <c r="E78" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F78" s="48">
         <v>99.2</v>
       </c>
       <c r="G78" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H78" s="48">
         <v>100.5</v>
       </c>
       <c r="I78" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="79" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="19" t="s">
         <v>84</v>
       </c>
       <c r="B79" s="44">
         <v>99.3</v>
       </c>
       <c r="C79" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D79" s="44">
         <v>98.6</v>
       </c>
       <c r="E79" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F79" s="44">
         <v>99.1</v>
       </c>
       <c r="G79" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H79" s="44">
         <v>100.3</v>
       </c>
       <c r="I79" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="80" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="19" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B80" s="44">
         <v>99.3</v>
       </c>
       <c r="C80" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D80" s="44">
         <v>98.7</v>
       </c>
       <c r="E80" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F80" s="44">
         <v>99.1</v>
       </c>
       <c r="G80" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H80" s="44">
         <v>100.3</v>
       </c>
       <c r="I80" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="81" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="19" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B81" s="48">
         <v>99.3</v>
       </c>
       <c r="C81" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D81" s="48">
         <v>98.7</v>
       </c>
       <c r="E81" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F81" s="48">
         <v>99.1</v>
       </c>
       <c r="G81" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H81" s="48">
         <v>100.3</v>
       </c>
       <c r="I81" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="82" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="19" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B82" s="48">
         <v>99.3</v>
       </c>
       <c r="C82" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D82" s="48">
         <v>98.7</v>
       </c>
       <c r="E82" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F82" s="48">
         <v>99.1</v>
       </c>
       <c r="G82" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H82" s="48">
         <v>100.2</v>
       </c>
       <c r="I82" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="83" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="19" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B83" s="48">
         <v>99.3</v>
       </c>
       <c r="C83" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D83" s="48">
         <v>98.7</v>
       </c>
       <c r="E83" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F83" s="48">
         <v>99.1</v>
       </c>
       <c r="G83" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H83" s="48">
         <v>100.2</v>
       </c>
       <c r="I83" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="84" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="19" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B84" s="48">
         <v>99.3</v>
       </c>
       <c r="C84" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D84" s="48">
         <v>98.8</v>
       </c>
       <c r="E84" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F84" s="48">
         <v>99.1</v>
       </c>
       <c r="G84" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H84" s="48">
         <v>100.2</v>
       </c>
       <c r="I84" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="85" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="19" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B85" s="48">
         <v>99.4</v>
       </c>
       <c r="C85" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D85" s="48">
         <v>98.8</v>
       </c>
       <c r="E85" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F85" s="48">
         <v>99.2</v>
       </c>
       <c r="G85" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H85" s="48">
         <v>100.2</v>
       </c>
       <c r="I85" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="86" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="19" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B86" s="48">
         <v>99.4</v>
       </c>
       <c r="C86" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D86" s="48">
         <v>98.9</v>
       </c>
       <c r="E86" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F86" s="48">
         <v>99.3</v>
       </c>
       <c r="G86" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H86" s="48">
         <v>100.2</v>
       </c>
       <c r="I86" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="87" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="19" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B87" s="48">
         <v>99.5</v>
       </c>
       <c r="C87" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D87" s="48">
         <v>99</v>
       </c>
       <c r="E87" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F87" s="48">
         <v>99.3</v>
       </c>
       <c r="G87" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H87" s="48">
         <v>100.2</v>
       </c>
       <c r="I87" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="88" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="19" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B88" s="48">
         <v>99.5</v>
       </c>
       <c r="C88" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D88" s="48">
         <v>99.1</v>
       </c>
       <c r="E88" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F88" s="48">
         <v>99.3</v>
       </c>
       <c r="G88" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H88" s="48">
         <v>100.2</v>
       </c>
       <c r="I88" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="89" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="19" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B89" s="48">
         <v>99.6</v>
       </c>
       <c r="C89" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D89" s="48">
         <v>99.1</v>
       </c>
       <c r="E89" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F89" s="48">
         <v>99.4</v>
       </c>
       <c r="G89" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H89" s="48">
         <v>100.3</v>
       </c>
       <c r="I89" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="90" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="19" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B90" s="48">
         <v>99.6</v>
       </c>
       <c r="C90" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D90" s="48">
         <v>99.2</v>
       </c>
       <c r="E90" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F90" s="48">
         <v>99.4</v>
       </c>
       <c r="G90" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H90" s="48">
         <v>100.3</v>
       </c>
       <c r="I90" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="91" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="19" t="s">
         <v>96</v>
       </c>
       <c r="B91" s="48">
         <v>100.3</v>
       </c>
       <c r="C91" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D91" s="48">
         <v>100.3</v>
       </c>
       <c r="E91" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F91" s="48">
         <v>99.9</v>
       </c>
       <c r="G91" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H91" s="48">
         <v>100.8</v>
       </c>
       <c r="I91" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="92" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="19" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B92" s="48">
         <v>100.3</v>
       </c>
       <c r="C92" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D92" s="48">
         <v>100.3</v>
       </c>
       <c r="E92" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F92" s="48">
         <v>99.9</v>
       </c>
       <c r="G92" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H92" s="48">
         <v>100.8</v>
       </c>
       <c r="I92" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="93" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="19" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B93" s="48">
         <v>100.3</v>
       </c>
       <c r="C93" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D93" s="48">
         <v>100.3</v>
       </c>
       <c r="E93" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F93" s="48">
         <v>100</v>
       </c>
       <c r="G93" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H93" s="48">
         <v>100.8</v>
       </c>
       <c r="I93" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="94" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="19" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B94" s="48">
         <v>100.3</v>
       </c>
       <c r="C94" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D94" s="48">
         <v>100.4</v>
       </c>
       <c r="E94" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F94" s="48">
         <v>100</v>
       </c>
       <c r="G94" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H94" s="48">
         <v>100.8</v>
       </c>
       <c r="I94" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="95" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="19" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B95" s="48">
         <v>100.3</v>
       </c>
       <c r="C95" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D95" s="48">
         <v>100.4</v>
       </c>
       <c r="E95" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F95" s="48">
         <v>100</v>
       </c>
       <c r="G95" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H95" s="48">
         <v>100.8</v>
       </c>
       <c r="I95" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="96" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="19" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B96" s="48">
         <v>100.3</v>
       </c>
       <c r="C96" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D96" s="48">
         <v>100.4</v>
       </c>
       <c r="E96" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F96" s="48">
         <v>100</v>
       </c>
       <c r="G96" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H96" s="48">
         <v>100.9</v>
       </c>
       <c r="I96" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="97" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="19" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B97" s="48">
         <v>100.3</v>
       </c>
       <c r="C97" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D97" s="48">
         <v>100.4</v>
       </c>
       <c r="E97" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F97" s="48">
         <v>99.9</v>
       </c>
       <c r="G97" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H97" s="48">
         <v>100.9</v>
       </c>
       <c r="I97" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="98" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="19" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B98" s="48">
         <v>100.3</v>
       </c>
       <c r="C98" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D98" s="48">
         <v>100.4</v>
       </c>
       <c r="E98" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F98" s="48">
         <v>99.9</v>
       </c>
       <c r="G98" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H98" s="48">
         <v>100.9</v>
       </c>
       <c r="I98" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="99" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="19" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B99" s="48">
         <v>100.4</v>
       </c>
       <c r="C99" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D99" s="48">
         <v>100.5</v>
       </c>
       <c r="E99" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F99" s="48">
         <v>100</v>
       </c>
       <c r="G99" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H99" s="48">
         <v>100.9</v>
       </c>
       <c r="I99" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="100" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="19" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B100" s="44">
         <v>100.4</v>
       </c>
       <c r="C100" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D100" s="44">
         <v>100.6</v>
       </c>
       <c r="E100" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F100" s="44">
         <v>100</v>
       </c>
       <c r="G100" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H100" s="44">
         <v>101</v>
       </c>
       <c r="I100" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="101" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="19" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B101" s="44">
         <v>100.5</v>
       </c>
       <c r="C101" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D101" s="44">
         <v>100.6</v>
       </c>
       <c r="E101" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F101" s="44">
         <v>100.1</v>
       </c>
       <c r="G101" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H101" s="44">
         <v>101</v>
       </c>
       <c r="I101" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="102" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="19" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B102" s="48">
         <v>100.6</v>
       </c>
       <c r="C102" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D102" s="48">
         <v>100.7</v>
       </c>
       <c r="E102" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F102" s="48">
         <v>100.2</v>
       </c>
       <c r="G102" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H102" s="48">
         <v>101.1</v>
       </c>
       <c r="I102" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="103" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="19" t="s">
         <v>108</v>
       </c>
       <c r="B103" s="48">
         <v>101.5</v>
       </c>
       <c r="C103" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D103" s="48">
         <v>101.7</v>
       </c>
       <c r="E103" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F103" s="48">
         <v>101.2</v>
       </c>
       <c r="G103" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H103" s="48">
         <v>101.7</v>
       </c>
       <c r="I103" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="104" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="19" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B104" s="48">
         <v>101.6</v>
       </c>
       <c r="C104" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D104" s="48">
         <v>101.8</v>
       </c>
       <c r="E104" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F104" s="48">
         <v>101.4</v>
       </c>
       <c r="G104" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H104" s="48">
         <v>101.7</v>
       </c>
       <c r="I104" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="105" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="19" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B105" s="48">
         <v>101.7</v>
       </c>
       <c r="C105" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D105" s="48">
         <v>102</v>
       </c>
       <c r="E105" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F105" s="48">
         <v>101.5</v>
       </c>
       <c r="G105" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H105" s="48">
         <v>101.7</v>
       </c>
       <c r="I105" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="106" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="19" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B106" s="48">
         <v>101.8</v>
       </c>
       <c r="C106" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D106" s="48">
         <v>102.1</v>
       </c>
       <c r="E106" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F106" s="48">
         <v>101.6</v>
       </c>
       <c r="G106" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H106" s="48">
         <v>101.7</v>
       </c>
       <c r="I106" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="107" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="19" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B107" s="48">
         <v>101.9</v>
       </c>
       <c r="C107" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D107" s="48">
         <v>102.2</v>
       </c>
       <c r="E107" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F107" s="48">
         <v>101.8</v>
       </c>
       <c r="G107" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H107" s="48">
         <v>101.8</v>
       </c>
       <c r="I107" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="108" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="19" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B108" s="48">
         <v>102.1</v>
       </c>
       <c r="C108" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D108" s="48">
         <v>102.4</v>
       </c>
       <c r="E108" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F108" s="48">
         <v>102</v>
       </c>
       <c r="G108" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H108" s="48">
         <v>101.9</v>
       </c>
       <c r="I108" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="109" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="19" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B109" s="48">
         <v>102.2</v>
       </c>
       <c r="C109" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D109" s="48">
         <v>102.5</v>
       </c>
       <c r="E109" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F109" s="48">
         <v>102.1</v>
       </c>
       <c r="G109" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H109" s="48">
         <v>102</v>
       </c>
       <c r="I109" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="110" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="19" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B110" s="48">
         <v>102.3</v>
       </c>
       <c r="C110" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D110" s="48">
         <v>102.6</v>
       </c>
       <c r="E110" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F110" s="48">
         <v>102.3</v>
       </c>
       <c r="G110" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H110" s="48">
         <v>102.1</v>
       </c>
       <c r="I110" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="111" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="19" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B111" s="48">
         <v>102.4</v>
       </c>
       <c r="C111" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D111" s="48">
         <v>102.7</v>
       </c>
       <c r="E111" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F111" s="48">
         <v>102.4</v>
       </c>
       <c r="G111" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H111" s="48">
         <v>102.2</v>
       </c>
       <c r="I111" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="112" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="19" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B112" s="48">
         <v>102.5</v>
       </c>
       <c r="C112" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D112" s="48">
         <v>102.8</v>
       </c>
       <c r="E112" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F112" s="48">
         <v>102.5</v>
       </c>
       <c r="G112" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H112" s="48">
         <v>102.2</v>
       </c>
       <c r="I112" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="113" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="19" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B113" s="48">
         <v>102.6</v>
       </c>
       <c r="C113" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D113" s="48">
         <v>103</v>
       </c>
       <c r="E113" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F113" s="48">
         <v>102.6</v>
       </c>
       <c r="G113" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H113" s="48">
         <v>102.3</v>
       </c>
       <c r="I113" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="114" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="19" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B114" s="48">
         <v>102.7</v>
       </c>
       <c r="C114" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D114" s="48">
         <v>103.1</v>
       </c>
       <c r="E114" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F114" s="48">
         <v>102.7</v>
       </c>
       <c r="G114" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H114" s="48">
         <v>102.3</v>
       </c>
       <c r="I114" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="115" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="19" t="s">
         <v>120</v>
       </c>
       <c r="B115" s="48">
         <v>103.6</v>
       </c>
       <c r="C115" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D115" s="48">
         <v>104.3</v>
       </c>
       <c r="E115" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F115" s="48">
         <v>103.7</v>
       </c>
       <c r="G115" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H115" s="48">
         <v>102.9</v>
       </c>
       <c r="I115" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="116" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="94" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B116" s="48">
         <v>103.7</v>
       </c>
       <c r="C116" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D116" s="48">
         <v>104.3</v>
       </c>
       <c r="E116" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F116" s="48">
         <v>103.6</v>
       </c>
       <c r="G116" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H116" s="48">
         <v>103</v>
       </c>
       <c r="I116" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="117" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="94" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B117" s="48">
         <v>103.7</v>
       </c>
       <c r="C117" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D117" s="48">
         <v>104.3</v>
       </c>
       <c r="E117" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F117" s="48">
         <v>103.6</v>
       </c>
       <c r="G117" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H117" s="48">
         <v>103</v>
       </c>
       <c r="I117" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="118" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="94" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B118" s="48">
         <v>103.7</v>
       </c>
       <c r="C118" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D118" s="48">
         <v>104.3</v>
       </c>
       <c r="E118" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F118" s="48">
         <v>103.6</v>
       </c>
       <c r="G118" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H118" s="48">
         <v>103</v>
       </c>
       <c r="I118" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="119" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="94" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B119" s="48">
         <v>103.7</v>
       </c>
       <c r="C119" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D119" s="48">
         <v>104.4</v>
       </c>
       <c r="E119" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F119" s="48">
         <v>103.6</v>
       </c>
       <c r="G119" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H119" s="48">
         <v>103</v>
       </c>
       <c r="I119" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="120" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="94" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B120" s="48">
         <v>103.7</v>
       </c>
       <c r="C120" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D120" s="48">
         <v>104.4</v>
       </c>
       <c r="E120" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F120" s="48">
         <v>103.6</v>
       </c>
       <c r="G120" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H120" s="48">
         <v>103</v>
       </c>
       <c r="I120" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="121" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="94" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B121" s="48">
         <v>103.7</v>
       </c>
       <c r="C121" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D121" s="48">
         <v>104.3</v>
       </c>
       <c r="E121" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F121" s="48">
         <v>103.6</v>
       </c>
       <c r="G121" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H121" s="48">
         <v>103</v>
       </c>
       <c r="I121" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="122" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="94" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B122" s="48">
         <v>103.7</v>
       </c>
       <c r="C122" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D122" s="48">
         <v>104.3</v>
       </c>
       <c r="E122" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F122" s="48">
         <v>103.5</v>
       </c>
       <c r="G122" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H122" s="48">
         <v>103</v>
       </c>
       <c r="I122" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="123" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="94" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B123" s="48">
         <v>103.6</v>
       </c>
       <c r="C123" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D123" s="48">
         <v>104.3</v>
       </c>
       <c r="E123" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F123" s="48">
         <v>103.5</v>
       </c>
       <c r="G123" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H123" s="48">
         <v>102.9</v>
       </c>
       <c r="I123" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="124" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="94" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B124" s="48">
         <v>103.6</v>
       </c>
       <c r="C124" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D124" s="48">
         <v>104.3</v>
       </c>
       <c r="E124" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F124" s="48">
         <v>103.5</v>
       </c>
       <c r="G124" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H124" s="48">
         <v>102.9</v>
       </c>
       <c r="I124" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="125" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="94" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B125" s="48">
         <v>103.5</v>
       </c>
       <c r="C125" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D125" s="48">
         <v>104.2</v>
       </c>
       <c r="E125" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F125" s="48">
         <v>103.4</v>
       </c>
       <c r="G125" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H125" s="48">
         <v>102.8</v>
       </c>
       <c r="I125" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="126" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="94" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B126" s="48">
         <v>103.5</v>
       </c>
       <c r="C126" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D126" s="48">
         <v>104.1</v>
       </c>
       <c r="E126" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F126" s="48">
         <v>103.3</v>
       </c>
       <c r="G126" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H126" s="48">
         <v>102.8</v>
       </c>
       <c r="I126" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="127" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="94" t="s">
         <v>132</v>
       </c>
       <c r="B127" s="48">
         <v>103</v>
       </c>
       <c r="C127" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D127" s="48">
         <v>103.5</v>
       </c>
       <c r="E127" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F127" s="48">
         <v>102.7</v>
       </c>
       <c r="G127" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H127" s="48">
         <v>102.6</v>
       </c>
       <c r="I127" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="128" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="94" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B128" s="48">
         <v>103</v>
       </c>
       <c r="C128" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D128" s="48">
         <v>103.6</v>
       </c>
       <c r="E128" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F128" s="48">
         <v>102.8</v>
       </c>
       <c r="G128" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H128" s="48">
         <v>102.6</v>
       </c>
       <c r="I128" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="129" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="94" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B129" s="48">
         <v>103</v>
       </c>
       <c r="C129" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D129" s="48">
         <v>103.6</v>
       </c>
       <c r="E129" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F129" s="48">
         <v>102.8</v>
       </c>
       <c r="G129" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H129" s="48">
         <v>102.6</v>
       </c>
       <c r="I129" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="130" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="94" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B130" s="48">
         <v>102.9</v>
       </c>
       <c r="C130" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D130" s="48">
         <v>103.5</v>
       </c>
       <c r="E130" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F130" s="48">
         <v>102.8</v>
       </c>
       <c r="G130" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H130" s="48">
         <v>102.6</v>
       </c>
       <c r="I130" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="131" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="94" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B131" s="48">
         <v>102.9</v>
       </c>
       <c r="C131" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D131" s="48">
         <v>103.4</v>
       </c>
       <c r="E131" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F131" s="48">
         <v>102.7</v>
       </c>
       <c r="G131" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H131" s="48">
         <v>102.5</v>
       </c>
       <c r="I131" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="132" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="94" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B132" s="48">
         <v>102.8</v>
       </c>
       <c r="C132" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D132" s="48">
         <v>103.3</v>
       </c>
       <c r="E132" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F132" s="48">
         <v>102.6</v>
       </c>
       <c r="G132" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H132" s="48">
         <v>102.5</v>
       </c>
       <c r="I132" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="133" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="94" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B133" s="48">
         <v>102.8</v>
       </c>
       <c r="C133" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D133" s="48">
         <v>103.2</v>
       </c>
       <c r="E133" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F133" s="48">
         <v>102.6</v>
       </c>
       <c r="G133" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H133" s="48">
         <v>102.5</v>
       </c>
       <c r="I133" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="134" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="94" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B134" s="48">
         <v>102.7</v>
       </c>
       <c r="C134" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D134" s="48">
         <v>103.2</v>
       </c>
       <c r="E134" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F134" s="48">
         <v>102.6</v>
       </c>
       <c r="G134" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H134" s="48">
         <v>102.4</v>
       </c>
       <c r="I134" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="135" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="94" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B135" s="48">
         <v>102.7</v>
       </c>
       <c r="C135" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D135" s="48">
         <v>103.1</v>
       </c>
       <c r="E135" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F135" s="48">
         <v>102.6</v>
       </c>
       <c r="G135" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H135" s="48">
         <v>102.4</v>
       </c>
       <c r="I135" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="136" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="94" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B136" s="48">
         <v>102.7</v>
       </c>
       <c r="C136" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D136" s="48">
         <v>103.1</v>
       </c>
       <c r="E136" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F136" s="48">
         <v>102.6</v>
       </c>
       <c r="G136" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H136" s="48">
         <v>102.4</v>
       </c>
       <c r="I136" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="137" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="94" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B137" s="48">
         <v>102.7</v>
       </c>
       <c r="C137" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D137" s="48">
         <v>103</v>
       </c>
       <c r="E137" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F137" s="48">
         <v>102.6</v>
       </c>
       <c r="G137" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H137" s="48">
         <v>102.4</v>
       </c>
       <c r="I137" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="138" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="94" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B138" s="48">
         <v>102.6</v>
       </c>
       <c r="C138" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D138" s="48">
         <v>103</v>
       </c>
       <c r="E138" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F138" s="48">
         <v>102.5</v>
       </c>
       <c r="G138" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H138" s="48">
         <v>102.3</v>
       </c>
       <c r="I138" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="139" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="94" t="s">
         <v>144</v>
       </c>
       <c r="B139" s="48">
         <v>102.4</v>
       </c>
       <c r="C139" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D139" s="48">
         <v>102.8</v>
       </c>
       <c r="E139" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F139" s="48">
         <v>102.4</v>
       </c>
       <c r="G139" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H139" s="48">
         <v>102</v>
       </c>
       <c r="I139" s="49" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="140" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="94" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B140" s="44">
         <v>102.4</v>
       </c>
       <c r="C140" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D140" s="44">
         <v>102.7</v>
       </c>
       <c r="E140" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F140" s="44">
         <v>102.4</v>
       </c>
       <c r="G140" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H140" s="44">
         <v>102</v>
       </c>
       <c r="I140" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="141" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="94" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B141" s="44">
         <v>102.5</v>
       </c>
       <c r="C141" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D141" s="44">
         <v>102.8</v>
       </c>
       <c r="E141" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F141" s="44">
         <v>102.5</v>
       </c>
       <c r="G141" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H141" s="44">
         <v>102</v>
       </c>
       <c r="I141" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="142" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="94" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B142" s="44">
         <v>102.6</v>
       </c>
       <c r="C142" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D142" s="44">
         <v>103</v>
       </c>
       <c r="E142" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F142" s="44">
         <v>102.6</v>
       </c>
       <c r="G142" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H142" s="44">
         <v>102</v>
       </c>
       <c r="I142" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="143" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="94" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B143" s="44">
         <v>102.7</v>
       </c>
       <c r="C143" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D143" s="44">
         <v>103.1</v>
       </c>
       <c r="E143" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F143" s="44">
         <v>102.8</v>
       </c>
       <c r="G143" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H143" s="44">
         <v>102.2</v>
       </c>
       <c r="I143" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="144" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="94" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B144" s="44">
         <v>102.9</v>
       </c>
       <c r="C144" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D144" s="44">
         <v>103.3</v>
       </c>
       <c r="E144" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F144" s="44">
         <v>102.9</v>
       </c>
       <c r="G144" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H144" s="44">
         <v>102.3</v>
       </c>
       <c r="I144" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="145" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="94" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B145" s="44">
         <v>103</v>
       </c>
       <c r="C145" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D145" s="44">
         <v>103.5</v>
       </c>
       <c r="E145" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F145" s="44">
         <v>103.1</v>
       </c>
       <c r="G145" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H145" s="44">
         <v>102.4</v>
       </c>
       <c r="I145" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="146" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="94" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B146" s="44">
         <v>103.2</v>
       </c>
       <c r="C146" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D146" s="44">
         <v>103.7</v>
       </c>
       <c r="E146" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F146" s="44">
         <v>103.3</v>
       </c>
       <c r="G146" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H146" s="44">
         <v>102.6</v>
       </c>
       <c r="I146" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="147" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="94" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B147" s="44">
         <v>103.4</v>
       </c>
       <c r="C147" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D147" s="44">
         <v>103.9</v>
       </c>
       <c r="E147" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F147" s="44">
         <v>103.5</v>
       </c>
       <c r="G147" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H147" s="44">
         <v>102.8</v>
       </c>
       <c r="I147" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="148" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="94" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B148" s="44">
         <v>103.6</v>
       </c>
       <c r="C148" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D148" s="44">
         <v>104.1</v>
       </c>
       <c r="E148" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F148" s="44">
         <v>103.7</v>
       </c>
       <c r="G148" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H148" s="44">
         <v>103</v>
       </c>
       <c r="I148" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="149" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="94" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B149" s="44">
         <v>103.9</v>
       </c>
       <c r="C149" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D149" s="44">
         <v>104.4</v>
       </c>
       <c r="E149" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F149" s="44">
         <v>103.9</v>
       </c>
       <c r="G149" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H149" s="44">
         <v>103.2</v>
       </c>
       <c r="I149" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="150" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="94" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B150" s="44">
         <v>104.2</v>
       </c>
       <c r="C150" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D150" s="44">
         <v>104.7</v>
       </c>
       <c r="E150" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F150" s="44">
         <v>104.2</v>
       </c>
       <c r="G150" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H150" s="44">
         <v>103.5</v>
       </c>
       <c r="I150" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="151" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="94" t="s">
         <v>156</v>
       </c>
       <c r="B151" s="44">
         <v>108.3</v>
       </c>
       <c r="C151" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D151" s="44">
         <v>108.7</v>
       </c>
       <c r="E151" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F151" s="44">
         <v>108.6</v>
       </c>
       <c r="G151" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H151" s="44">
         <v>107.4</v>
       </c>
       <c r="I151" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="152" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="94" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B152" s="44">
         <v>108.8</v>
       </c>
       <c r="C152" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D152" s="44">
         <v>109.2</v>
       </c>
       <c r="E152" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F152" s="44">
         <v>109.1</v>
       </c>
       <c r="G152" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H152" s="44">
         <v>107.9</v>
       </c>
       <c r="I152" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="153" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="94" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B153" s="44">
         <v>109.3</v>
       </c>
       <c r="C153" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D153" s="44">
         <v>109.7</v>
       </c>
       <c r="E153" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F153" s="44">
         <v>109.6</v>
       </c>
       <c r="G153" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H153" s="44">
         <v>108.5</v>
       </c>
       <c r="I153" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="154" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="50" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B154" s="44">
         <v>109.8</v>
       </c>
       <c r="C154" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D154" s="44">
         <v>110.3</v>
       </c>
       <c r="E154" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F154" s="44">
         <v>110.1</v>
       </c>
       <c r="G154" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H154" s="44">
         <v>108.9</v>
       </c>
       <c r="I154" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="155" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="50" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B155" s="44">
         <v>110.3</v>
       </c>
       <c r="C155" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D155" s="44">
         <v>110.9</v>
       </c>
       <c r="E155" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F155" s="44">
         <v>110.5</v>
       </c>
       <c r="G155" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H155" s="44">
         <v>109.3</v>
       </c>
       <c r="I155" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="156" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="50" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B156" s="44">
         <v>110.8</v>
       </c>
       <c r="C156" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D156" s="44">
         <v>111.5</v>
       </c>
       <c r="E156" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F156" s="44">
         <v>111</v>
       </c>
       <c r="G156" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H156" s="44">
         <v>109.7</v>
       </c>
       <c r="I156" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="157" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="50" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B157" s="44">
         <v>111.2</v>
       </c>
       <c r="C157" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D157" s="44">
         <v>111.9</v>
       </c>
       <c r="E157" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F157" s="44">
         <v>111.4</v>
       </c>
       <c r="G157" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H157" s="44">
         <v>110</v>
       </c>
       <c r="I157" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="158" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="50" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B158" s="44">
         <v>111.6</v>
       </c>
       <c r="C158" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D158" s="44">
         <v>112.3</v>
       </c>
       <c r="E158" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F158" s="44">
         <v>111.7</v>
       </c>
       <c r="G158" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H158" s="44">
         <v>110.3</v>
       </c>
       <c r="I158" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="159" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="50" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B159" s="44">
         <v>111.9</v>
       </c>
       <c r="C159" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D159" s="44">
         <v>112.7</v>
       </c>
       <c r="E159" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F159" s="44">
         <v>112.1</v>
       </c>
       <c r="G159" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H159" s="44">
         <v>110.6</v>
       </c>
       <c r="I159" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="160" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="50" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B160" s="44">
         <v>112.3</v>
       </c>
       <c r="C160" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D160" s="44">
         <v>113.1</v>
       </c>
       <c r="E160" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F160" s="44">
         <v>112.4</v>
       </c>
       <c r="G160" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H160" s="44">
         <v>110.8</v>
       </c>
       <c r="I160" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="161" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="50" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B161" s="44">
         <v>112.5</v>
       </c>
       <c r="C161" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D161" s="44">
         <v>113.4</v>
       </c>
       <c r="E161" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F161" s="44">
         <v>112.7</v>
       </c>
       <c r="G161" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H161" s="44">
         <v>111</v>
       </c>
       <c r="I161" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="162" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="51" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B162" s="44">
         <v>112.7</v>
       </c>
       <c r="C162" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D162" s="44">
         <v>113.5</v>
       </c>
       <c r="E162" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F162" s="44">
         <v>112.8</v>
       </c>
       <c r="G162" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H162" s="44">
         <v>111.2</v>
       </c>
       <c r="I162" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="163" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="51" t="s">
         <v>168</v>
       </c>
       <c r="B163" s="44">
         <v>113.6</v>
       </c>
       <c r="C163" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D163" s="44">
         <v>114.7</v>
       </c>
       <c r="E163" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F163" s="44">
         <v>113.9</v>
       </c>
       <c r="G163" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H163" s="44">
         <v>111.7</v>
       </c>
       <c r="I163" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="164" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="51" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B164" s="44">
         <v>113.3</v>
       </c>
       <c r="C164" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D164" s="44">
         <v>114.3</v>
       </c>
       <c r="E164" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F164" s="44">
         <v>113.6</v>
       </c>
       <c r="G164" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H164" s="44">
         <v>111.4</v>
       </c>
       <c r="I164" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="165" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="51" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B165" s="44">
         <v>112.9</v>
       </c>
       <c r="C165" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D165" s="44">
         <v>113.8</v>
       </c>
       <c r="E165" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F165" s="44">
         <v>113.3</v>
       </c>
       <c r="G165" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H165" s="44">
         <v>111</v>
       </c>
       <c r="I165" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="166" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="51" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B166" s="44">
         <v>112.5</v>
       </c>
       <c r="C166" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D166" s="44">
         <v>113.2</v>
       </c>
       <c r="E166" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F166" s="44">
         <v>113</v>
       </c>
       <c r="G166" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H166" s="44">
         <v>110.7</v>
       </c>
       <c r="I166" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="167" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="51" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B167" s="44">
         <v>112.1</v>
       </c>
       <c r="C167" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D167" s="44">
         <v>112.7</v>
       </c>
       <c r="E167" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F167" s="44">
         <v>112.8</v>
       </c>
       <c r="G167" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H167" s="44">
         <v>110.5</v>
       </c>
       <c r="I167" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="168" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="51" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B168" s="44">
         <v>111.8</v>
       </c>
       <c r="C168" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D168" s="44">
         <v>112.2</v>
       </c>
       <c r="E168" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F168" s="44">
         <v>112.5</v>
       </c>
       <c r="G168" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H168" s="44">
         <v>110.4</v>
       </c>
       <c r="I168" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="169" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="51" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B169" s="44">
         <v>111.6</v>
       </c>
       <c r="C169" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D169" s="44">
         <v>111.8</v>
       </c>
       <c r="E169" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F169" s="44">
         <v>112.3</v>
       </c>
       <c r="G169" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H169" s="44">
         <v>110.2</v>
       </c>
       <c r="I169" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="170" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="51" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B170" s="44">
         <v>111.3</v>
       </c>
       <c r="C170" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D170" s="44">
         <v>111.4</v>
       </c>
       <c r="E170" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F170" s="44">
         <v>112.1</v>
       </c>
       <c r="G170" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H170" s="44">
         <v>110.1</v>
       </c>
       <c r="I170" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="171" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="51" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B171" s="44">
         <v>111</v>
       </c>
       <c r="C171" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D171" s="44">
         <v>111</v>
       </c>
       <c r="E171" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F171" s="44">
         <v>111.9</v>
       </c>
       <c r="G171" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H171" s="44">
         <v>109.9</v>
       </c>
       <c r="I171" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="172" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="51" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B172" s="44">
         <v>110.7</v>
       </c>
       <c r="C172" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D172" s="44">
         <v>110.6</v>
       </c>
       <c r="E172" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F172" s="44">
         <v>111.6</v>
       </c>
       <c r="G172" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H172" s="44">
         <v>109.7</v>
       </c>
       <c r="I172" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="173" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="51" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B173" s="44">
         <v>110.5</v>
       </c>
       <c r="C173" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D173" s="44">
         <v>110.3</v>
       </c>
       <c r="E173" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F173" s="44">
         <v>111.4</v>
       </c>
       <c r="G173" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H173" s="44">
         <v>109.4</v>
       </c>
       <c r="I173" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="174" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="51" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B174" s="44">
         <v>110.2</v>
       </c>
       <c r="C174" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D174" s="44">
         <v>110</v>
       </c>
       <c r="E174" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F174" s="44">
         <v>111.2</v>
       </c>
       <c r="G174" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H174" s="44">
         <v>109.2</v>
       </c>
       <c r="I174" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="175" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="51" t="s">
         <v>180</v>
       </c>
       <c r="B175" s="44">
         <v>107.8</v>
       </c>
       <c r="C175" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D175" s="44">
         <v>106.8</v>
       </c>
       <c r="E175" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F175" s="44">
         <v>109</v>
       </c>
       <c r="G175" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H175" s="44">
         <v>107.4</v>
       </c>
       <c r="I175" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="176" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="51" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B176" s="52">
         <v>107.6</v>
       </c>
       <c r="C176" s="53" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D176" s="52">
         <v>106.6</v>
       </c>
       <c r="E176" s="53" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F176" s="52">
         <v>108.7</v>
       </c>
       <c r="G176" s="53" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H176" s="52">
         <v>107.3</v>
       </c>
       <c r="I176" s="53" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J176" s="54"/>
     </row>
     <row r="177" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="51" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B177" s="52">
         <v>107.5</v>
       </c>
       <c r="C177" s="53" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D177" s="52">
         <v>106.6</v>
       </c>
       <c r="E177" s="53" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F177" s="52">
         <v>108.6</v>
       </c>
       <c r="G177" s="53" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H177" s="52">
         <v>107.2</v>
       </c>
       <c r="I177" s="53" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J177" s="54"/>
     </row>
     <row r="178" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="51" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B178" s="52">
         <v>107.4</v>
       </c>
       <c r="C178" s="53" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D178" s="52">
         <v>106.5</v>
       </c>
       <c r="E178" s="53" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F178" s="52">
         <v>108.4</v>
       </c>
       <c r="G178" s="53" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H178" s="52">
         <v>107.1</v>
       </c>
       <c r="I178" s="53" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J178" s="54"/>
     </row>
     <row r="179" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="51" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B179" s="52">
         <v>107.3</v>
       </c>
       <c r="C179" s="53" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D179" s="52">
         <v>106.4</v>
       </c>
       <c r="E179" s="53" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F179" s="52">
         <v>108.2</v>
       </c>
       <c r="G179" s="53" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H179" s="52">
         <v>106.9</v>
       </c>
       <c r="I179" s="53" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J179" s="54"/>
     </row>
     <row r="180" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="51" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B180" s="55">
         <v>107</v>
       </c>
       <c r="C180" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D180" s="55">
         <v>106.3</v>
       </c>
       <c r="E180" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F180" s="55">
         <v>107.9</v>
       </c>
       <c r="G180" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H180" s="55">
         <v>106.7</v>
       </c>
       <c r="I180" s="53" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J180" s="54"/>
     </row>
     <row r="181" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="51" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B181" s="55">
         <v>106.8</v>
       </c>
       <c r="C181" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D181" s="55">
         <v>106.1</v>
       </c>
       <c r="E181" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F181" s="55">
         <v>107.6</v>
       </c>
       <c r="G181" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H181" s="55">
         <v>106.5</v>
       </c>
       <c r="I181" s="53" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="J181" s="54"/>
     </row>
     <row r="182" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="51" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B182" s="52">
         <v>106.7</v>
       </c>
       <c r="C182" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D182" s="55">
         <v>106</v>
       </c>
       <c r="E182" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F182" s="52">
         <v>107.4</v>
       </c>
       <c r="G182" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H182" s="52">
         <v>106.3</v>
       </c>
       <c r="I182" s="53" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="183" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="51" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B183" s="55">
         <v>106.5</v>
       </c>
       <c r="C183" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D183" s="55">
         <v>105.9</v>
       </c>
       <c r="E183" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F183" s="55">
         <v>107.2</v>
       </c>
       <c r="G183" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H183" s="55">
         <v>106.2</v>
       </c>
       <c r="I183" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="184" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="51" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B184" s="55">
         <v>106.3</v>
       </c>
       <c r="C184" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D184" s="55">
         <v>105.7</v>
       </c>
       <c r="E184" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F184" s="55">
         <v>107</v>
       </c>
       <c r="G184" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H184" s="55">
         <v>106</v>
       </c>
       <c r="I184" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="185" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="51" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B185" s="55">
         <v>106.1</v>
       </c>
       <c r="C185" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D185" s="55">
         <v>105.6</v>
       </c>
       <c r="E185" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F185" s="55">
         <v>106.7</v>
       </c>
       <c r="G185" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H185" s="55">
         <v>105.8</v>
       </c>
       <c r="I185" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="186" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="51" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B186" s="55">
         <v>106</v>
       </c>
       <c r="C186" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D186" s="55">
         <v>105.5</v>
       </c>
       <c r="E186" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F186" s="55">
         <v>106.5</v>
       </c>
       <c r="G186" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H186" s="55">
         <v>105.7</v>
       </c>
       <c r="I186" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="187" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="51" t="s">
         <v>192</v>
       </c>
       <c r="B187" s="55">
         <v>103.7</v>
       </c>
       <c r="C187" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D187" s="55">
         <v>103.6</v>
       </c>
       <c r="E187" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F187" s="55">
         <v>103.9</v>
       </c>
       <c r="G187" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H187" s="55">
         <v>103.6</v>
       </c>
       <c r="I187" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="188" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="51" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B188" s="55">
         <v>103.7</v>
       </c>
       <c r="C188" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D188" s="55">
         <v>103.6</v>
       </c>
       <c r="E188" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F188" s="55">
         <v>103.8</v>
       </c>
       <c r="G188" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H188" s="55">
         <v>103.6</v>
       </c>
       <c r="I188" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="189" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="51" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B189" s="55">
         <v>103.7</v>
       </c>
       <c r="C189" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D189" s="55">
         <v>103.6</v>
       </c>
       <c r="E189" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F189" s="55">
         <v>103.8</v>
       </c>
       <c r="G189" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H189" s="55">
         <v>103.6</v>
       </c>
       <c r="I189" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="190" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="51" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B190" s="55">
         <v>103.6</v>
       </c>
       <c r="C190" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D190" s="55">
         <v>103.6</v>
       </c>
       <c r="E190" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F190" s="55">
         <v>103.7</v>
       </c>
       <c r="G190" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H190" s="55">
         <v>103.5</v>
       </c>
       <c r="I190" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="191" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="51" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B191" s="55">
         <v>103.5</v>
       </c>
       <c r="C191" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D191" s="55">
         <v>103.5</v>
       </c>
       <c r="E191" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F191" s="55">
         <v>103.7</v>
       </c>
       <c r="G191" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H191" s="55">
         <v>103.4</v>
       </c>
       <c r="I191" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="192" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="51" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B192" s="55">
         <v>103.5</v>
       </c>
       <c r="C192" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D192" s="55">
         <v>103.4</v>
       </c>
       <c r="E192" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F192" s="55">
         <v>103.6</v>
       </c>
       <c r="G192" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H192" s="55">
         <v>103.4</v>
       </c>
       <c r="I192" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="193" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="51" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B193" s="55">
         <v>103.4</v>
       </c>
       <c r="C193" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D193" s="55">
         <v>103.4</v>
       </c>
       <c r="E193" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F193" s="55">
         <v>103.5</v>
       </c>
       <c r="G193" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H193" s="55">
         <v>103.3</v>
       </c>
       <c r="I193" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="194" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="51" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B194" s="55">
         <v>103.3</v>
       </c>
       <c r="C194" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D194" s="55">
         <v>103.3</v>
       </c>
       <c r="E194" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F194" s="55">
         <v>103.5</v>
       </c>
       <c r="G194" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H194" s="55">
         <v>103.2</v>
       </c>
       <c r="I194" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="195" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="51" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B195" s="55">
         <v>103.2</v>
       </c>
       <c r="C195" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D195" s="55">
         <v>103.2</v>
       </c>
       <c r="E195" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F195" s="55">
         <v>103.4</v>
       </c>
       <c r="G195" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H195" s="55">
         <v>103.1</v>
       </c>
       <c r="I195" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="196" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="51" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B196" s="55">
         <v>103.2</v>
       </c>
       <c r="C196" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D196" s="55">
         <v>103.1</v>
       </c>
       <c r="E196" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F196" s="55">
         <v>103.3</v>
       </c>
       <c r="G196" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H196" s="55">
         <v>103.1</v>
       </c>
       <c r="I196" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="197" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="51" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B197" s="55">
         <v>103.2</v>
       </c>
       <c r="C197" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D197" s="55">
         <v>103.1</v>
       </c>
       <c r="E197" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F197" s="55">
         <v>103.3</v>
       </c>
       <c r="G197" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H197" s="55">
         <v>103.1</v>
       </c>
       <c r="I197" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="198" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="51" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B198" s="55">
         <v>103.2</v>
       </c>
       <c r="C198" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D198" s="55">
         <v>103.2</v>
       </c>
       <c r="E198" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F198" s="55">
         <v>103.3</v>
       </c>
       <c r="G198" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H198" s="55">
         <v>103.1</v>
       </c>
       <c r="I198" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="199" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="51" t="s">
         <v>204</v>
       </c>
       <c r="B199" s="55">
         <v>104</v>
       </c>
       <c r="C199" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D199" s="55">
         <v>104</v>
       </c>
       <c r="E199" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F199" s="55">
         <v>103.7</v>
       </c>
       <c r="G199" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H199" s="55">
         <v>104.3</v>
       </c>
       <c r="I199" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="200" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="51" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B200" s="55">
         <v>103.9</v>
       </c>
       <c r="C200" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D200" s="55">
         <v>103.9</v>
       </c>
       <c r="E200" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F200" s="55">
         <v>103.7</v>
       </c>
       <c r="G200" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="H200" s="55">
         <v>104.2</v>
       </c>
       <c r="I200" s="36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="201" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="51" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B201" s="55">
         <v>104.1</v>
       </c>
-      <c r="C201" s="36"/>
+      <c r="C201" s="36" t="s">
+        <v>478</v>
+      </c>
       <c r="D201" s="55">
         <v>104.1</v>
       </c>
-      <c r="E201" s="36"/>
+      <c r="E201" s="36" t="s">
+        <v>478</v>
+      </c>
       <c r="F201" s="55">
         <v>103.9</v>
       </c>
-      <c r="G201" s="36"/>
+      <c r="G201" s="36" t="s">
+        <v>478</v>
+      </c>
       <c r="H201" s="55">
         <v>104.5</v>
       </c>
-      <c r="I201" s="36"/>
+      <c r="I201" s="36" t="s">
+        <v>478</v>
+      </c>
     </row>
     <row r="202" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A202" s="33"/>
+      <c r="A202" s="51" t="s">
+        <v>389</v>
+      </c>
+      <c r="B202" s="55">
+        <v>104.5</v>
+      </c>
+      <c r="C202" s="36"/>
+      <c r="D202" s="55">
+        <v>104.4</v>
+      </c>
+      <c r="E202" s="36"/>
+      <c r="F202" s="55">
+        <v>104.2</v>
+      </c>
+      <c r="G202" s="36"/>
+      <c r="H202" s="55">
+        <v>104.9</v>
+      </c>
+      <c r="I202" s="36"/>
     </row>
     <row r="203" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="33"/>
     </row>
     <row r="204" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="33"/>
     </row>
     <row r="205" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="33"/>
     </row>
     <row r="206" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="33"/>
     </row>
     <row r="207" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="33"/>
     </row>
     <row r="208" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="33"/>
     </row>
     <row r="209" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="33"/>
     </row>
     <row r="210" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="33"/>
     </row>
@@ -19929,56 +20003,56 @@
     </row>
     <row r="250" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="33"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="11">
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="B6:I6"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="B4:I4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83253EA8-F102-4564-87AD-4A9ACAE1D040}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94916CD7-48E7-40BE-8681-97A054F74F66}">
   <sheetPr codeName="Arkusz2"/>
   <dimension ref="A1:M247"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B64" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B61" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:Q1"/>
       <selection pane="topRight" sqref="A1:Q1"/>
       <selection pane="bottomLeft" sqref="A1:Q1"/>
       <selection pane="bottomRight" sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" customWidth="1"/>
     <col min="3" max="3" width="2" customWidth="1"/>
     <col min="4" max="4" width="15.140625" customWidth="1"/>
     <col min="5" max="5" width="2" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -19991,1178 +20065,1182 @@
       <c r="M1" s="56"/>
     </row>
     <row r="2" spans="1:13" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="57" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="8">
         <v>1</v>
       </c>
       <c r="C3" s="8"/>
       <c r="D3" s="8">
         <v>2</v>
       </c>
       <c r="E3" s="9"/>
     </row>
     <row r="4" spans="1:13" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10"/>
       <c r="B4" s="11" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="9"/>
     </row>
     <row r="5" spans="1:13" ht="103.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="14"/>
       <c r="D5" s="14" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="E5" s="15"/>
     </row>
     <row r="6" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="42"/>
       <c r="B6" s="11" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="C6" s="17"/>
       <c r="D6" s="8"/>
       <c r="E6" s="9"/>
     </row>
     <row r="7" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="19" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="B7" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="58" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D7" s="59" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="60" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="19" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="B8" s="44">
         <v>96.1</v>
       </c>
       <c r="C8" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D8" s="59">
         <v>93.8</v>
       </c>
       <c r="E8" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="19" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B9" s="44">
         <v>96.9</v>
       </c>
       <c r="C9" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D9" s="59">
         <v>94.9</v>
       </c>
       <c r="E9" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="19" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B10" s="44">
         <v>97.7</v>
       </c>
       <c r="C10" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D10" s="59">
         <v>96.2</v>
       </c>
       <c r="E10" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="19" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="B11" s="44">
         <v>99.8</v>
       </c>
       <c r="C11" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D11" s="59">
         <v>99.5</v>
       </c>
       <c r="E11" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="19" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="B12" s="44">
         <v>99.9</v>
       </c>
       <c r="C12" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D12" s="59">
         <v>99.5</v>
       </c>
       <c r="E12" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="B13" s="44">
         <v>100.1</v>
       </c>
       <c r="C13" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D13" s="59">
         <v>99.7</v>
       </c>
       <c r="E13" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B14" s="44">
         <v>100.7</v>
       </c>
       <c r="C14" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D14" s="59">
         <v>100.6</v>
       </c>
       <c r="E14" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="B15" s="44">
         <v>103.7</v>
       </c>
       <c r="C15" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D15" s="59">
         <v>104.9</v>
       </c>
       <c r="E15" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="19" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B16" s="44">
         <v>103.3</v>
       </c>
       <c r="C16" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D16" s="59">
         <v>104.7</v>
       </c>
       <c r="E16" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="19" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="B17" s="44">
         <v>102.4</v>
       </c>
       <c r="C17" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D17" s="59">
         <v>103.6</v>
       </c>
       <c r="E17" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="19" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="B18" s="44">
         <v>101.2</v>
       </c>
       <c r="C18" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D18" s="59">
         <v>102</v>
       </c>
       <c r="E18" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="19" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B19" s="44">
         <v>98.3</v>
       </c>
       <c r="C19" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D19" s="59">
         <v>98.2</v>
       </c>
       <c r="E19" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="19" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="B20" s="44">
         <v>98.4</v>
       </c>
       <c r="C20" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D20" s="59">
         <v>98.5</v>
       </c>
       <c r="E20" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="19" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B21" s="44">
         <v>98.5</v>
       </c>
       <c r="C21" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D21" s="59">
         <v>98.7</v>
       </c>
       <c r="E21" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="19" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B22" s="44">
         <v>98.5</v>
       </c>
       <c r="C22" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D22" s="59">
         <v>98.7</v>
       </c>
       <c r="E22" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="B23" s="44">
         <v>98.5</v>
       </c>
       <c r="C23" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D23" s="59">
         <v>98.6</v>
       </c>
       <c r="E23" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="19" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B24" s="44">
         <v>98.3</v>
       </c>
       <c r="C24" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D24" s="59">
         <v>98.2</v>
       </c>
       <c r="E24" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="19" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B25" s="44">
         <v>98.4</v>
       </c>
       <c r="C25" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D25" s="59">
         <v>98.1</v>
       </c>
       <c r="E25" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="19" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B26" s="44">
         <v>98.7</v>
       </c>
       <c r="C26" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D26" s="59">
         <v>98.6</v>
       </c>
       <c r="E26" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="19" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="B27" s="44">
         <v>101</v>
       </c>
       <c r="C27" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D27" s="59">
         <v>101.8</v>
       </c>
       <c r="E27" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="28" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="19" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="B28" s="44">
         <v>101.4</v>
       </c>
       <c r="C28" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D28" s="59">
         <v>102.7</v>
       </c>
       <c r="E28" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="B29" s="44">
         <v>101.5</v>
       </c>
       <c r="C29" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D29" s="59">
         <v>102.8</v>
       </c>
       <c r="E29" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="30" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="19" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="B30" s="44">
         <v>101.7</v>
       </c>
       <c r="C30" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D30" s="59">
         <v>103.2</v>
       </c>
       <c r="E30" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="19" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="B31" s="44">
         <v>102.8</v>
       </c>
       <c r="C31" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D31" s="59">
         <v>104.7</v>
       </c>
       <c r="E31" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="19" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B32" s="44">
         <v>102.2</v>
       </c>
       <c r="C32" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D32" s="59">
         <v>103.9</v>
       </c>
       <c r="E32" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="33" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="19" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="B33" s="44">
         <v>102.1</v>
       </c>
       <c r="C33" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D33" s="59">
         <v>103.6</v>
       </c>
       <c r="E33" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="34" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="19" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B34" s="44">
         <v>101.8</v>
       </c>
       <c r="C34" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D34" s="59">
         <v>103</v>
       </c>
       <c r="E34" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="35" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="19" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="B35" s="44">
         <v>101.4</v>
       </c>
       <c r="C35" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D35" s="59">
         <v>102</v>
       </c>
       <c r="E35" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="36" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="19" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="B36" s="44">
         <v>101.3</v>
       </c>
       <c r="C36" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D36" s="59">
         <v>101.8</v>
       </c>
       <c r="E36" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="37" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="19" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B37" s="44">
         <v>101.4</v>
       </c>
       <c r="C37" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D37" s="59">
         <v>101.9</v>
       </c>
       <c r="E37" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="38" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="19" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="B38" s="44">
         <v>101.3</v>
       </c>
       <c r="C38" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D38" s="59">
         <v>101.6</v>
       </c>
       <c r="E38" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="39" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="19" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="B39" s="44">
         <v>100</v>
       </c>
       <c r="C39" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D39" s="59">
         <v>99.2</v>
       </c>
       <c r="E39" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="40" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="19" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="B40" s="44">
         <v>100</v>
       </c>
       <c r="C40" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D40" s="59">
         <v>99</v>
       </c>
       <c r="E40" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="41" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="19" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="B41" s="44">
         <v>99.6</v>
       </c>
       <c r="C41" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D41" s="59">
         <v>98</v>
       </c>
       <c r="E41" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="42" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="19" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="B42" s="44">
         <v>100.2</v>
       </c>
       <c r="C42" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D42" s="59">
         <v>98.8</v>
       </c>
       <c r="E42" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="43" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="19" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="B43" s="44">
         <v>100.6</v>
       </c>
       <c r="C43" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D43" s="59">
         <v>99</v>
       </c>
       <c r="E43" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="44" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="19" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B44" s="44">
         <v>100.6</v>
       </c>
       <c r="C44" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D44" s="59">
         <v>98.9</v>
       </c>
       <c r="E44" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="45" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="19" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="B45" s="44">
         <v>100.9</v>
       </c>
       <c r="C45" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D45" s="59">
         <v>99.4</v>
       </c>
       <c r="E45" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="46" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="19" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B46" s="44">
         <v>101</v>
       </c>
       <c r="C46" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D46" s="59">
         <v>99.4</v>
       </c>
       <c r="E46" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="47" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="19" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="B47" s="44">
         <v>100.6</v>
       </c>
       <c r="C47" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D47" s="59">
         <v>99</v>
       </c>
       <c r="E47" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="48" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="19" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="B48" s="28">
         <v>100.7</v>
       </c>
       <c r="C48" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D48" s="29">
         <v>99.4</v>
       </c>
       <c r="E48" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="49" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="19" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B49" s="28">
         <v>100.9</v>
       </c>
       <c r="C49" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D49" s="29">
         <v>99.8</v>
       </c>
       <c r="E49" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="50" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="19" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="B50" s="32">
         <v>101.2</v>
       </c>
       <c r="C50" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D50" s="33">
         <v>100.3</v>
       </c>
       <c r="E50" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="51" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="19" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B51" s="32">
         <v>101.8</v>
       </c>
       <c r="C51" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D51" s="33">
         <v>101.4</v>
       </c>
       <c r="E51" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="52" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="19" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B52" s="32">
         <v>102.3</v>
       </c>
       <c r="C52" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D52" s="33">
         <v>101.9</v>
       </c>
       <c r="E52" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="53" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="19" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B53" s="34">
         <v>103</v>
       </c>
       <c r="C53" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D53" s="33">
         <v>102.8</v>
       </c>
       <c r="E53" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="54" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="19" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="B54" s="32">
         <v>104.1</v>
       </c>
       <c r="C54" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D54" s="35">
         <v>104</v>
       </c>
       <c r="E54" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="55" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="19" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="B55" s="32">
         <v>108.9</v>
       </c>
       <c r="C55" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D55" s="33">
         <v>108.6</v>
       </c>
       <c r="E55" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="56" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="19" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="B56" s="32">
         <v>109.8</v>
       </c>
       <c r="C56" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D56" s="33">
         <v>109.2</v>
       </c>
       <c r="E56" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="57" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="19" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="B57" s="32">
         <v>110.7</v>
       </c>
       <c r="C57" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D57" s="35">
         <v>110</v>
       </c>
       <c r="E57" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="58" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="19" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="B58" s="32">
         <v>111.4</v>
       </c>
       <c r="C58" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D58" s="33">
         <v>110.6</v>
       </c>
       <c r="E58" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="59" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="19" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B59" s="32">
         <v>109.2</v>
       </c>
       <c r="C59" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D59" s="33">
         <v>107.3</v>
       </c>
       <c r="E59" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="60" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="19" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="B60" s="32">
         <v>106.7</v>
       </c>
       <c r="C60" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D60" s="33">
         <v>103.9</v>
       </c>
       <c r="E60" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="61" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="19" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="B61" s="32">
         <v>104.9</v>
       </c>
       <c r="C61" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D61" s="33">
         <v>101.5</v>
       </c>
       <c r="E61" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="62" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="19" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B62" s="32">
         <v>103.1</v>
       </c>
       <c r="C62" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D62" s="35">
         <v>99</v>
       </c>
       <c r="E62" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="63" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="19" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="B63" s="32">
         <v>99.9</v>
       </c>
       <c r="C63" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D63" s="33">
         <v>96.4</v>
       </c>
       <c r="E63" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="64" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="19" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="B64" s="32">
         <v>100.1</v>
       </c>
       <c r="C64" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D64" s="33">
         <v>96.5</v>
       </c>
       <c r="E64" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="65" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="19" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="B65" s="32">
         <v>100.6</v>
       </c>
       <c r="C65" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D65" s="33">
         <v>97.5</v>
       </c>
       <c r="E65" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="66" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="19" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B66" s="32">
         <v>100.9</v>
       </c>
       <c r="C66" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D66" s="33">
         <v>97.9</v>
       </c>
       <c r="E66" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="67" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="19" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="B67" s="34">
         <v>101</v>
       </c>
       <c r="C67" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D67" s="33">
         <v>99.7</v>
       </c>
       <c r="E67" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="68" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="19" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="B68" s="34">
         <v>100.8</v>
       </c>
       <c r="C68" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D68" s="35">
         <v>99.3</v>
       </c>
       <c r="E68" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="69" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="19" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B69" s="34">
         <v>100.4</v>
       </c>
       <c r="C69" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D69" s="35">
         <v>98.9</v>
       </c>
       <c r="E69" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="70" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="19" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="B70" s="34">
         <v>100.5</v>
       </c>
       <c r="C70" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D70" s="35">
         <v>99</v>
       </c>
       <c r="E70" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="71" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="19" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="B71" s="34">
         <v>100.9</v>
       </c>
-      <c r="C71" s="45"/>
+      <c r="C71" s="45" t="s">
+        <v>478</v>
+      </c>
       <c r="D71" s="35">
         <v>99.4</v>
       </c>
-      <c r="E71" s="61"/>
+      <c r="E71" s="61" t="s">
+        <v>478</v>
+      </c>
     </row>
     <row r="72" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="33"/>
       <c r="B72" s="33"/>
       <c r="C72" s="33"/>
       <c r="D72" s="33"/>
       <c r="E72" s="33"/>
     </row>
     <row r="73" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="33"/>
       <c r="B73" s="33"/>
       <c r="C73" s="33"/>
       <c r="D73" s="33"/>
       <c r="E73" s="33"/>
     </row>
     <row r="74" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="33"/>
       <c r="B74" s="33"/>
       <c r="C74" s="33"/>
       <c r="D74" s="33"/>
       <c r="E74" s="33"/>
     </row>
     <row r="75" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="33"/>
       <c r="B75" s="33"/>
@@ -22369,422 +22447,420 @@
     </row>
     <row r="247" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="33"/>
       <c r="B247" s="33"/>
       <c r="C247" s="33"/>
       <c r="D247" s="33"/>
       <c r="E247" s="33"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="7">
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EAD468CE-047C-4E94-996B-B69A1A55AC1D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{894D91A7-8ACE-409F-918D-11F0194CC9A0}">
   <sheetPr codeName="Arkusz3"/>
   <dimension ref="A1:L249"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" customWidth="1"/>
-    <col min="3" max="3" width="2" customWidth="1"/>
+    <col min="3" max="3" width="1.85546875" customWidth="1"/>
     <col min="4" max="4" width="15.140625" customWidth="1"/>
     <col min="5" max="5" width="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="2" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
     </row>
     <row r="2" spans="1:12" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="57" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="8">
         <v>1</v>
       </c>
       <c r="C3" s="8"/>
       <c r="D3" s="8">
         <v>2</v>
       </c>
       <c r="E3" s="9"/>
       <c r="F3" s="62"/>
     </row>
     <row r="4" spans="1:12" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10"/>
       <c r="B4" s="11" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="9"/>
       <c r="F4" s="62"/>
     </row>
     <row r="5" spans="1:12" ht="103.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="14"/>
       <c r="D5" s="14" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="E5" s="15"/>
       <c r="F5" s="62"/>
     </row>
     <row r="6" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="42"/>
       <c r="B6" s="63" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="62"/>
     </row>
     <row r="7" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="94">
         <v>2010</v>
       </c>
       <c r="B7" s="44">
         <v>98.9</v>
       </c>
       <c r="C7" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D7" s="44">
         <v>97.2</v>
       </c>
       <c r="E7" s="64" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F7" s="62"/>
     </row>
     <row r="8" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="94">
         <v>2011</v>
       </c>
       <c r="B8" s="48">
         <v>101.1</v>
       </c>
       <c r="C8" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D8" s="48">
         <v>100.9</v>
       </c>
       <c r="E8" s="65" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F8" s="62"/>
     </row>
     <row r="9" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="94">
         <v>2012</v>
       </c>
       <c r="B9" s="48">
         <v>100.8</v>
       </c>
       <c r="C9" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D9" s="48">
         <v>101.7</v>
       </c>
       <c r="E9" s="65" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F9" s="62"/>
     </row>
     <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="94">
         <v>2013</v>
       </c>
       <c r="B10" s="48">
         <v>98.8</v>
       </c>
       <c r="C10" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D10" s="48">
         <v>99</v>
       </c>
       <c r="E10" s="65" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F10" s="62"/>
     </row>
     <row r="11" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="94">
         <v>2014</v>
       </c>
       <c r="B11" s="48">
         <v>98.9</v>
       </c>
       <c r="C11" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D11" s="48">
         <v>98.6</v>
       </c>
       <c r="E11" s="65" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F11" s="62"/>
     </row>
     <row r="12" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="94">
         <v>2015</v>
       </c>
       <c r="B12" s="48">
         <v>101</v>
       </c>
       <c r="C12" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D12" s="48">
         <v>103.1</v>
       </c>
       <c r="E12" s="65" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F12" s="62"/>
     </row>
     <row r="13" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="94">
         <v>2016</v>
       </c>
       <c r="B13" s="48">
         <v>101.1</v>
       </c>
       <c r="C13" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D13" s="48">
         <v>102.8</v>
       </c>
       <c r="E13" s="65" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F13" s="62"/>
     </row>
     <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="94">
         <v>2017</v>
       </c>
       <c r="B14" s="48">
         <v>99.4</v>
       </c>
       <c r="C14" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D14" s="48">
         <v>98</v>
       </c>
       <c r="E14" s="65" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F14" s="62"/>
     </row>
     <row r="15" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="94">
         <v>2018</v>
       </c>
       <c r="B15" s="48">
         <v>101.6</v>
       </c>
       <c r="C15" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D15" s="48">
         <v>100.5</v>
       </c>
       <c r="E15" s="65" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F15" s="62"/>
     </row>
     <row r="16" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="94">
         <v>2019</v>
       </c>
       <c r="B16" s="48">
         <v>102.9</v>
       </c>
       <c r="C16" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D16" s="48">
         <v>102.2</v>
       </c>
       <c r="E16" s="65" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F16" s="62"/>
     </row>
     <row r="17" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="94">
         <v>2020</v>
       </c>
       <c r="B17" s="44">
         <v>101.6</v>
       </c>
       <c r="C17" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D17" s="44">
         <v>100.5</v>
       </c>
       <c r="E17" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F17" s="62"/>
     </row>
     <row r="18" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="94">
         <v>2021</v>
       </c>
       <c r="B18" s="44">
         <v>104</v>
       </c>
       <c r="C18" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D18" s="44">
         <v>104.1</v>
       </c>
       <c r="E18" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F18" s="62"/>
     </row>
     <row r="19" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="94">
         <v>2022</v>
       </c>
       <c r="B19" s="44">
         <v>111.2</v>
       </c>
       <c r="C19" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D19" s="44">
         <v>109.9</v>
       </c>
       <c r="E19" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F19" s="62"/>
     </row>
     <row r="20" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="94">
         <v>2023</v>
       </c>
       <c r="B20" s="44">
         <v>106.7</v>
       </c>
       <c r="C20" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D20" s="44">
         <v>103</v>
       </c>
       <c r="E20" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F20" s="62"/>
     </row>
     <row r="21" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="94">
         <v>2024</v>
       </c>
       <c r="B21" s="44">
         <v>102</v>
       </c>
       <c r="C21" s="45" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D21" s="44">
         <v>97.7</v>
       </c>
       <c r="E21" s="61" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="94">
         <v>2025</v>
       </c>
       <c r="B22" s="44">
-        <v>0</v>
-[...3 lines deleted...]
-      </c>
+        <v>101.6</v>
+      </c>
+      <c r="C22" s="45"/>
       <c r="D22" s="44">
-        <v>0</v>
+        <v>99.6</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="24" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="37" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="38" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="40" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="41" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="42" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="43" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="44" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="45" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
@@ -24121,153 +24197,153 @@
     </row>
     <row r="249" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="33"/>
       <c r="B249" s="33"/>
       <c r="C249" s="33"/>
       <c r="D249" s="33"/>
       <c r="E249" s="33"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="7">
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C69AEC72-FB67-4910-B682-91C7D7BCB07A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08246CF9-B7C6-4F2E-A22B-701B19E3AAE0}">
   <sheetPr codeName="Arkusz7"/>
   <dimension ref="A1:K6"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.7109375" style="91" customWidth="1"/>
     <col min="2" max="2" width="122.42578125" style="92" customWidth="1"/>
     <col min="3" max="3" width="117" style="93" customWidth="1"/>
     <col min="4" max="4" width="3.7109375" style="92" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="92" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="92" customWidth="1"/>
     <col min="7" max="7" width="24" style="92" customWidth="1"/>
     <col min="8" max="8" width="3.7109375" style="92" customWidth="1"/>
     <col min="9" max="9" width="17.28515625" style="92" customWidth="1"/>
     <col min="10" max="11" width="40.7109375" style="92" customWidth="1"/>
     <col min="12" max="16384" width="8.85546875" style="92"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="69" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A1" s="66" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B1" s="67" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="C1" s="68" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E1" s="70"/>
       <c r="I1" s="70"/>
     </row>
     <row r="2" spans="1:11" s="74" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A2" s="71" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="B2" s="72" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="C2" s="73" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E2" s="75"/>
       <c r="F2" s="75"/>
       <c r="H2" s="76"/>
       <c r="I2" s="76"/>
       <c r="J2" s="77"/>
       <c r="K2" s="78"/>
     </row>
     <row r="3" spans="1:11" s="74" customFormat="1" ht="34.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="71" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="B3" s="79" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="C3" s="80" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E3" s="76"/>
       <c r="F3" s="81"/>
       <c r="G3" s="82"/>
       <c r="H3" s="76"/>
       <c r="I3" s="83"/>
       <c r="J3" s="84"/>
       <c r="K3" s="85"/>
     </row>
     <row r="4" spans="1:11" s="74" customFormat="1" ht="360" x14ac:dyDescent="0.2">
       <c r="A4" s="71" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="B4" s="86" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="C4" s="87" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="D4" s="88"/>
       <c r="F4" s="89"/>
       <c r="G4" s="85"/>
     </row>
     <row r="5" spans="1:11" s="74" customFormat="1" ht="124.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="71" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B5" s="86" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="C5" s="73" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
     </row>
     <row r="6" spans="1:11" s="74" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="71" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="B6" s="72" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="C6" s="90" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010021C46080551799478E82C9F006110887" ma:contentTypeVersion="0" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6b89905c94771729a0de27fa7468e115">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b2fdb080088ddf1bdd98b8e55b33ddcf">
     <xsd:element name="properties">
@@ -24375,83 +24451,83 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFA6C9C9-6AD4-4926-BEDC-EC520A073762}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A787205E-B5D1-48C0-BD1C-C6F26268BF48}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBC8F4B7-04EC-4FC7-AD9F-9C40D74F4E68}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B285B1A-738E-403C-BED8-6B3712A74965}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAACAEA2-4E7C-47CB-9FAE-3122CE940175}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2253B595-29A5-4C28-86EF-91E971B02BA1}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Miesieczne_Monthly</vt:lpstr>
       <vt:lpstr>Narastajace_Accrued_base</vt:lpstr>
       <vt:lpstr>Kwartalne_Quarterly</vt:lpstr>