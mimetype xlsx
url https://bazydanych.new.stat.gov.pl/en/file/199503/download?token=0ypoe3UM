--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -13,72 +13,72 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/udostepnianie/bs/BS_do_publikacji/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{627F77CE-CFFC-4C36-8D96-CC4150486DAF}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{94C72F8F-09C8-41D9-A9AD-E64CEC0895AD}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{9E87D818-346F-430A-8CE0-249AD1CB7EA5}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11925" xr2:uid="{806F7682-6C5E-44B3-BDBA-114E2826CF1D}"/>
   </bookViews>
   <sheets>
     <sheet name="Miesieczne_Monthly" sheetId="1" r:id="rId1"/>
     <sheet name="Narastajace_Accrued_base" sheetId="2" r:id="rId2"/>
     <sheet name="Kwartalne_Quarterly" sheetId="3" r:id="rId3"/>
     <sheet name="Roczne_Annual" sheetId="4" r:id="rId4"/>
     <sheet name="Metadane_Metadata" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3015" uniqueCount="479">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3034" uniqueCount="484">
   <si>
     <r>
       <t xml:space="preserve">TABL. 35. WSKAŹNIKI CEN NAKŁADÓW INWESTYCYJNYCH I PRODUKCJI BUDOWLANO-MONTAŻOWEJ
              </t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">   PRICE INDICES OF INVESTMENT OUTLAYS AND CONSTRUCTION AND ASSEMBLY PRODUCTION</t>
     </r>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <r>
       <t>Wskaźniki cen produkcji budowlano-montażowej</t>
     </r>
     <r>
       <rPr>
@@ -915,50 +915,56 @@
   <si>
     <t>2025 M09</t>
   </si>
   <si>
     <t>2025 M10</t>
   </si>
   <si>
     <t>2025 M11</t>
   </si>
   <si>
     <t>2025 M12</t>
   </si>
   <si>
     <t>2026 M01</t>
   </si>
   <si>
     <t>2026 M02</t>
   </si>
   <si>
     <t>2026 M03</t>
   </si>
   <si>
     <t>2026 M04</t>
   </si>
   <si>
+    <t>2026 M05</t>
+  </si>
+  <si>
+    <t>2026 M06</t>
+  </si>
+  <si>
     <r>
       <t>Wskaźniki cen produkcji budowlano-montażowej[3]</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">      
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="2" tint="-0.499984740745262"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Price indices of construction and assembly production[3]</t>
     </r>
   </si>
@@ -1541,50 +1547,56 @@
   <si>
     <t>2025 M01-08</t>
   </si>
   <si>
     <t>2025 M01-09</t>
   </si>
   <si>
     <t>2025 M01-10</t>
   </si>
   <si>
     <t>2025 M01-11</t>
   </si>
   <si>
     <t>2025 M01-12</t>
   </si>
   <si>
     <t>2026 M01-02</t>
   </si>
   <si>
     <t>2026 M01-03</t>
   </si>
   <si>
     <t>2026 M01-04</t>
   </si>
   <si>
+    <t>2026 M01-05</t>
+  </si>
+  <si>
+    <t>2026 M01-06</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">Wskaźniki cen nakładów inwestycyjnych[1,2]
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="2" tint="-0.499984740745262"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Price indices of investment outlays[1,2]</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">
 maszyny, urządzenia techniczne i narządzia oraz środki transportu[4]
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="2" tint="-0.499984740745262"/>
@@ -1783,50 +1795,53 @@
     <t>2024 Q1</t>
   </si>
   <si>
     <t>2024 Q2</t>
   </si>
   <si>
     <t>2024 Q3</t>
   </si>
   <si>
     <t>2024 Q4</t>
   </si>
   <si>
     <t>2025 Q1</t>
   </si>
   <si>
     <t>2025 Q2</t>
   </si>
   <si>
     <t>2025 Q3</t>
   </si>
   <si>
     <t>2025 Q4</t>
   </si>
   <si>
     <t>2026 Q1</t>
+  </si>
+  <si>
+    <t>2026 Q2</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">TABL. 35. WSKAŹNIKI CEN NAKŁADÓW INWESTYCYJNYCH I PRODUKCJI BUDOWLANO-MONTAŻOWEJ 
              </t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">   PRICE INDICES OF INVESTMENT OUTLAYS AND CONSTRUCTION AND ASSEMBLY PRODUCTION</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Wskaźniki cen nakładów inwestycyjnych[1,2,5]
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
@@ -2582,55 +2597,55 @@
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Hiperłącze" xfId="1" builtinId="8"/>
-    <cellStyle name="Normal" xfId="2" xr:uid="{8A49FD13-8BBA-426C-AC70-06186119A4E4}"/>
+    <cellStyle name="Normal" xfId="2" xr:uid="{E0480923-13EA-4B42-B885-EA3602524379}"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
-    <cellStyle name="Normalny 2" xfId="5" xr:uid="{CEBF6FDE-79F8-4DB6-B23F-DE8CB975951F}"/>
-[...1 lines deleted...]
-    <cellStyle name="Normalny 3" xfId="3" xr:uid="{377349FE-437F-42AF-A963-8516299B5998}"/>
+    <cellStyle name="Normalny 2" xfId="5" xr:uid="{1E2855AD-6B2F-4034-AF86-D0237BD17DFD}"/>
+    <cellStyle name="Normalny 2 2" xfId="4" xr:uid="{CE3DA188-9813-4542-B71F-03F1A6AAFA48}"/>
+    <cellStyle name="Normalny 3" xfId="3" xr:uid="{1A9A2058-7B25-4C21-A73B-2C780AB6904D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2921,53 +2936,53 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B9A05F0C-2228-465E-9A32-2CD4E584A4E4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58192E68-4E6C-4011-A0A5-5F004AA6B06B}">
   <sheetPr codeName="Arkusz1"/>
-  <dimension ref="A1:R250"/>
+  <dimension ref="A1:R249"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B191" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="2" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="2" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="2" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="2" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="11" width="2.140625" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="2.140625" customWidth="1"/>
     <col min="14" max="14" width="12.7109375" customWidth="1"/>
     <col min="15" max="15" width="2.140625" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" customWidth="1"/>
@@ -3113,10443 +3128,10511 @@
       <c r="D6" s="17"/>
       <c r="E6" s="17"/>
       <c r="F6" s="17"/>
       <c r="G6" s="17"/>
       <c r="H6" s="8"/>
       <c r="I6" s="9"/>
       <c r="J6" s="8" t="s">
         <v>11</v>
       </c>
       <c r="K6" s="17"/>
       <c r="L6" s="17"/>
       <c r="M6" s="17"/>
       <c r="N6" s="17"/>
       <c r="O6" s="17"/>
       <c r="P6" s="8"/>
       <c r="Q6" s="18"/>
     </row>
     <row r="7" spans="1:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="20">
         <v>99.3</v>
       </c>
       <c r="C7" s="21" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D7" s="22">
         <v>98.8</v>
       </c>
       <c r="E7" s="21" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F7" s="22">
         <v>100.4</v>
       </c>
       <c r="G7" s="21" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H7" s="22">
         <v>98.8</v>
       </c>
       <c r="I7" s="21" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J7" s="20">
         <v>99.8</v>
       </c>
       <c r="K7" s="21" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L7" s="22">
         <v>99.7</v>
       </c>
       <c r="M7" s="21" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N7" s="22">
         <v>100</v>
       </c>
       <c r="O7" s="21" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P7" s="23">
         <v>99.8</v>
       </c>
       <c r="Q7" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="8" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="20">
         <v>99.4</v>
       </c>
       <c r="C8" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D8" s="25">
         <v>99</v>
       </c>
       <c r="E8" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F8" s="25">
         <v>100.3</v>
       </c>
       <c r="G8" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H8" s="25">
         <v>99</v>
       </c>
       <c r="I8" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J8" s="20">
         <v>99.9</v>
       </c>
       <c r="K8" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L8" s="25">
         <v>99.9</v>
       </c>
       <c r="M8" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N8" s="25">
         <v>100</v>
       </c>
       <c r="O8" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P8" s="20">
         <v>100</v>
       </c>
       <c r="Q8" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="9" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="20">
         <v>99.5</v>
       </c>
       <c r="C9" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D9" s="25">
         <v>99.1</v>
       </c>
       <c r="E9" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F9" s="25">
         <v>100.2</v>
       </c>
       <c r="G9" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H9" s="25">
         <v>99.2</v>
       </c>
       <c r="I9" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J9" s="20">
         <v>100</v>
       </c>
       <c r="K9" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L9" s="25">
         <v>100.1</v>
       </c>
       <c r="M9" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N9" s="25">
         <v>100</v>
       </c>
       <c r="O9" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P9" s="20">
         <v>100</v>
       </c>
       <c r="Q9" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="20">
         <v>99.7</v>
       </c>
       <c r="C10" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D10" s="25">
         <v>99.4</v>
       </c>
       <c r="E10" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F10" s="25">
         <v>100.2</v>
       </c>
       <c r="G10" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H10" s="25">
         <v>99.5</v>
       </c>
       <c r="I10" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J10" s="20">
         <v>100.1</v>
       </c>
       <c r="K10" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L10" s="25">
         <v>100.1</v>
       </c>
       <c r="M10" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N10" s="25">
         <v>100.1</v>
       </c>
       <c r="O10" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P10" s="20">
         <v>100.1</v>
       </c>
       <c r="Q10" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="20">
         <v>100</v>
       </c>
       <c r="C11" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D11" s="25">
         <v>99.8</v>
       </c>
       <c r="E11" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F11" s="25">
         <v>100.5</v>
       </c>
       <c r="G11" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H11" s="25">
         <v>99.7</v>
       </c>
       <c r="I11" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J11" s="20">
         <v>100.1</v>
       </c>
       <c r="K11" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L11" s="25">
         <v>100.2</v>
       </c>
       <c r="M11" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N11" s="25">
         <v>100.2</v>
       </c>
       <c r="O11" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P11" s="20">
         <v>100.1</v>
       </c>
       <c r="Q11" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="12" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="20">
         <v>100.1</v>
       </c>
       <c r="C12" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D12" s="25">
         <v>100</v>
       </c>
       <c r="E12" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F12" s="25">
         <v>100.5</v>
       </c>
       <c r="G12" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H12" s="25">
         <v>99.7</v>
       </c>
       <c r="I12" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J12" s="20">
         <v>100.1</v>
       </c>
       <c r="K12" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L12" s="25">
         <v>100.1</v>
       </c>
       <c r="M12" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N12" s="25">
         <v>100.1</v>
       </c>
       <c r="O12" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P12" s="20">
         <v>100.1</v>
       </c>
       <c r="Q12" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="13" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="20">
         <v>100.2</v>
       </c>
       <c r="C13" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D13" s="25">
         <v>100.1</v>
       </c>
       <c r="E13" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F13" s="25">
         <v>100.6</v>
       </c>
       <c r="G13" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H13" s="25">
         <v>99.9</v>
       </c>
       <c r="I13" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J13" s="20">
         <v>99.9</v>
       </c>
       <c r="K13" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L13" s="25">
         <v>99.8</v>
       </c>
       <c r="M13" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N13" s="25">
         <v>100</v>
       </c>
       <c r="O13" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P13" s="20">
         <v>100.1</v>
       </c>
       <c r="Q13" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="14" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="20">
         <v>100.2</v>
       </c>
       <c r="C14" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D14" s="25">
         <v>100</v>
       </c>
       <c r="E14" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F14" s="25">
         <v>100.6</v>
       </c>
       <c r="G14" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H14" s="25">
         <v>100.1</v>
       </c>
       <c r="I14" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J14" s="20">
         <v>100</v>
       </c>
       <c r="K14" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L14" s="25">
         <v>99.9</v>
       </c>
       <c r="M14" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N14" s="25">
         <v>100</v>
       </c>
       <c r="O14" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P14" s="20">
         <v>100</v>
       </c>
       <c r="Q14" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="15" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="20">
         <v>100.2</v>
       </c>
       <c r="C15" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D15" s="25">
         <v>99.9</v>
       </c>
       <c r="E15" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F15" s="25">
         <v>100.5</v>
       </c>
       <c r="G15" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H15" s="25">
         <v>100.2</v>
       </c>
       <c r="I15" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J15" s="20">
         <v>100</v>
       </c>
       <c r="K15" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L15" s="25">
         <v>99.9</v>
       </c>
       <c r="M15" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N15" s="25">
         <v>100</v>
       </c>
       <c r="O15" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P15" s="20">
         <v>100.1</v>
       </c>
       <c r="Q15" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="16" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="20">
         <v>100.1</v>
       </c>
       <c r="C16" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D16" s="25">
         <v>99.7</v>
       </c>
       <c r="E16" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F16" s="25">
         <v>100.6</v>
       </c>
       <c r="G16" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H16" s="25">
         <v>100.2</v>
       </c>
       <c r="I16" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J16" s="20">
         <v>100</v>
       </c>
       <c r="K16" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L16" s="25">
         <v>99.9</v>
       </c>
       <c r="M16" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N16" s="25">
         <v>100.1</v>
       </c>
       <c r="O16" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P16" s="20">
         <v>100.1</v>
       </c>
       <c r="Q16" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="17" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="20">
         <v>100</v>
       </c>
       <c r="C17" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D17" s="25">
         <v>99.5</v>
       </c>
       <c r="E17" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F17" s="25">
         <v>100.5</v>
       </c>
       <c r="G17" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H17" s="25">
         <v>100.3</v>
       </c>
       <c r="I17" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J17" s="20">
         <v>100</v>
       </c>
       <c r="K17" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L17" s="25">
         <v>99.9</v>
       </c>
       <c r="M17" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N17" s="25">
         <v>100</v>
       </c>
       <c r="O17" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P17" s="20">
         <v>100.1</v>
       </c>
       <c r="Q17" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="18" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="20">
         <v>100</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D18" s="25">
         <v>99.5</v>
       </c>
       <c r="E18" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F18" s="25">
         <v>100.6</v>
       </c>
       <c r="G18" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H18" s="25">
         <v>100.6</v>
       </c>
       <c r="I18" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J18" s="20">
         <v>100.1</v>
       </c>
       <c r="K18" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L18" s="25">
         <v>100</v>
       </c>
       <c r="M18" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N18" s="25">
         <v>100.1</v>
       </c>
       <c r="O18" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P18" s="20">
         <v>100.1</v>
       </c>
       <c r="Q18" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="19" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="20">
         <v>100.3</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D19" s="25">
         <v>99.9</v>
       </c>
       <c r="E19" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F19" s="25">
         <v>100.6</v>
       </c>
       <c r="G19" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H19" s="25">
         <v>100.6</v>
       </c>
       <c r="I19" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J19" s="20">
         <v>100.1</v>
       </c>
       <c r="K19" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L19" s="25">
         <v>100.1</v>
       </c>
       <c r="M19" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N19" s="25">
         <v>100</v>
       </c>
       <c r="O19" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P19" s="20">
         <v>100.1</v>
       </c>
       <c r="Q19" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="20" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="20">
         <v>100.4</v>
       </c>
       <c r="C20" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D20" s="25">
         <v>100.1</v>
       </c>
       <c r="E20" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F20" s="25">
         <v>100.7</v>
       </c>
       <c r="G20" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H20" s="25">
         <v>100.7</v>
       </c>
       <c r="I20" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J20" s="20">
         <v>100.1</v>
       </c>
       <c r="K20" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L20" s="25">
         <v>100.1</v>
       </c>
       <c r="M20" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N20" s="25">
         <v>100</v>
       </c>
       <c r="O20" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P20" s="20">
         <v>100.1</v>
       </c>
       <c r="Q20" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="21" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="20">
         <v>100.6</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D21" s="25">
         <v>100.2</v>
       </c>
       <c r="E21" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F21" s="25">
         <v>100.8</v>
       </c>
       <c r="G21" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H21" s="25">
         <v>100.8</v>
       </c>
       <c r="I21" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J21" s="20">
         <v>100.2</v>
       </c>
       <c r="K21" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L21" s="25">
         <v>100.2</v>
       </c>
       <c r="M21" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N21" s="25">
         <v>100.2</v>
       </c>
       <c r="O21" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P21" s="20">
         <v>100.1</v>
       </c>
       <c r="Q21" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="22" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="20">
         <v>100.6</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D22" s="25">
         <v>100.3</v>
       </c>
       <c r="E22" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F22" s="25">
         <v>100.9</v>
       </c>
       <c r="G22" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H22" s="25">
         <v>100.9</v>
       </c>
       <c r="I22" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J22" s="20">
         <v>100.2</v>
       </c>
       <c r="K22" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L22" s="25">
         <v>100.2</v>
       </c>
       <c r="M22" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N22" s="25">
         <v>100.1</v>
       </c>
       <c r="O22" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P22" s="20">
         <v>100.1</v>
       </c>
       <c r="Q22" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="23" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="20">
         <v>100.7</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D23" s="25">
         <v>100.4</v>
       </c>
       <c r="E23" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F23" s="25">
         <v>100.9</v>
       </c>
       <c r="G23" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H23" s="25">
         <v>101</v>
       </c>
       <c r="I23" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J23" s="20">
         <v>100.2</v>
       </c>
       <c r="K23" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L23" s="25">
         <v>100.3</v>
       </c>
       <c r="M23" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N23" s="25">
         <v>100.2</v>
       </c>
       <c r="O23" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P23" s="20">
         <v>100.2</v>
       </c>
       <c r="Q23" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="24" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="20">
         <v>100.8</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D24" s="25">
         <v>100.6</v>
       </c>
       <c r="E24" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F24" s="25">
         <v>101</v>
       </c>
       <c r="G24" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H24" s="25">
         <v>101.1</v>
       </c>
       <c r="I24" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J24" s="20">
         <v>100.3</v>
       </c>
       <c r="K24" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L24" s="25">
         <v>100.3</v>
       </c>
       <c r="M24" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N24" s="25">
         <v>100.3</v>
       </c>
       <c r="O24" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P24" s="20">
         <v>100.2</v>
       </c>
       <c r="Q24" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="25" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="20">
         <v>101.1</v>
       </c>
       <c r="C25" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D25" s="25">
         <v>101</v>
       </c>
       <c r="E25" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F25" s="25">
         <v>101.2</v>
       </c>
       <c r="G25" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H25" s="25">
         <v>101.4</v>
       </c>
       <c r="I25" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J25" s="20">
         <v>100.2</v>
       </c>
       <c r="K25" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L25" s="25">
         <v>100.2</v>
       </c>
       <c r="M25" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N25" s="25">
         <v>100.2</v>
       </c>
       <c r="O25" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P25" s="20">
         <v>100.3</v>
       </c>
       <c r="Q25" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="26" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="20">
         <v>101.4</v>
       </c>
       <c r="C26" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D26" s="25">
         <v>101.3</v>
       </c>
       <c r="E26" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F26" s="25">
         <v>101.4</v>
       </c>
       <c r="G26" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H26" s="25">
         <v>101.7</v>
       </c>
       <c r="I26" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J26" s="20">
         <v>100.3</v>
       </c>
       <c r="K26" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L26" s="25">
         <v>100.3</v>
       </c>
       <c r="M26" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N26" s="25">
         <v>100.2</v>
       </c>
       <c r="O26" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P26" s="20">
         <v>100.3</v>
       </c>
       <c r="Q26" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="27" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="20">
         <v>101.6</v>
       </c>
       <c r="C27" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D27" s="25">
         <v>101.5</v>
       </c>
       <c r="E27" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F27" s="25">
         <v>101.5</v>
       </c>
       <c r="G27" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H27" s="25">
         <v>101.8</v>
       </c>
       <c r="I27" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J27" s="20">
         <v>100.1</v>
       </c>
       <c r="K27" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L27" s="25">
         <v>100.1</v>
       </c>
       <c r="M27" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N27" s="25">
         <v>100.1</v>
       </c>
       <c r="O27" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P27" s="20">
         <v>100.2</v>
       </c>
       <c r="Q27" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="28" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="20">
         <v>101.6</v>
       </c>
       <c r="C28" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D28" s="25">
         <v>101.6</v>
       </c>
       <c r="E28" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F28" s="25">
         <v>101.5</v>
       </c>
       <c r="G28" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H28" s="25">
         <v>101.8</v>
       </c>
       <c r="I28" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J28" s="20">
         <v>100.1</v>
       </c>
       <c r="K28" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L28" s="25">
         <v>100</v>
       </c>
       <c r="M28" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N28" s="25">
         <v>100.1</v>
       </c>
       <c r="O28" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P28" s="20">
         <v>100.1</v>
       </c>
       <c r="Q28" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="20">
         <v>101.7</v>
       </c>
       <c r="C29" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D29" s="25">
         <v>101.7</v>
       </c>
       <c r="E29" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F29" s="25">
         <v>101.6</v>
       </c>
       <c r="G29" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H29" s="25">
         <v>101.8</v>
       </c>
       <c r="I29" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J29" s="20">
         <v>100</v>
       </c>
       <c r="K29" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L29" s="25">
         <v>100</v>
       </c>
       <c r="M29" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N29" s="25">
         <v>100.1</v>
       </c>
       <c r="O29" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P29" s="20">
         <v>100</v>
       </c>
       <c r="Q29" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="30" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="20">
         <v>101.8</v>
       </c>
       <c r="C30" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D30" s="25">
         <v>101.8</v>
       </c>
       <c r="E30" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F30" s="25">
         <v>101.6</v>
       </c>
       <c r="G30" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H30" s="25">
         <v>101.7</v>
       </c>
       <c r="I30" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J30" s="20">
         <v>100</v>
       </c>
       <c r="K30" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L30" s="25">
         <v>100</v>
       </c>
       <c r="M30" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N30" s="25">
         <v>100.1</v>
       </c>
       <c r="O30" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P30" s="20">
         <v>100</v>
       </c>
       <c r="Q30" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="31" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="19" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="20">
         <v>101.5</v>
       </c>
       <c r="C31" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D31" s="25">
         <v>101.6</v>
       </c>
       <c r="E31" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F31" s="25">
         <v>101.5</v>
       </c>
       <c r="G31" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H31" s="25">
         <v>101.6</v>
       </c>
       <c r="I31" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J31" s="20">
         <v>99.9</v>
       </c>
       <c r="K31" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L31" s="25">
         <v>99.9</v>
       </c>
       <c r="M31" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N31" s="25">
         <v>99.9</v>
       </c>
       <c r="O31" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P31" s="20">
         <v>100</v>
       </c>
       <c r="Q31" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="32" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="20">
         <v>101.4</v>
       </c>
       <c r="C32" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D32" s="25">
         <v>101.4</v>
       </c>
       <c r="E32" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F32" s="25">
         <v>101.4</v>
       </c>
       <c r="G32" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H32" s="25">
         <v>101.4</v>
       </c>
       <c r="I32" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J32" s="20">
         <v>99.9</v>
       </c>
       <c r="K32" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L32" s="25">
         <v>99.9</v>
       </c>
       <c r="M32" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N32" s="25">
         <v>99.9</v>
       </c>
       <c r="O32" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P32" s="20">
         <v>99.9</v>
       </c>
       <c r="Q32" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="33" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="20">
         <v>101.3</v>
       </c>
       <c r="C33" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D33" s="25">
         <v>101.2</v>
       </c>
       <c r="E33" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F33" s="25">
         <v>101.3</v>
       </c>
       <c r="G33" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H33" s="25">
         <v>101.4</v>
       </c>
       <c r="I33" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J33" s="20">
         <v>100</v>
       </c>
       <c r="K33" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L33" s="25">
         <v>99.9</v>
       </c>
       <c r="M33" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N33" s="25">
         <v>100.1</v>
       </c>
       <c r="O33" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P33" s="20">
         <v>100.1</v>
       </c>
       <c r="Q33" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="34" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="19" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="20">
         <v>101.1</v>
       </c>
       <c r="C34" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D34" s="25">
         <v>101</v>
       </c>
       <c r="E34" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F34" s="25">
         <v>101.2</v>
       </c>
       <c r="G34" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H34" s="25">
         <v>101.3</v>
       </c>
       <c r="I34" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J34" s="20">
         <v>100</v>
       </c>
       <c r="K34" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L34" s="25">
         <v>100</v>
       </c>
       <c r="M34" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N34" s="25">
         <v>100.1</v>
       </c>
       <c r="O34" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P34" s="20">
         <v>100.1</v>
       </c>
       <c r="Q34" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="35" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="19" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="20">
         <v>100.9</v>
       </c>
       <c r="C35" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D35" s="25">
         <v>100.6</v>
       </c>
       <c r="E35" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F35" s="25">
         <v>101</v>
       </c>
       <c r="G35" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H35" s="25">
         <v>101.1</v>
       </c>
       <c r="I35" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J35" s="20">
         <v>99.9</v>
       </c>
       <c r="K35" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L35" s="25">
         <v>99.9</v>
       </c>
       <c r="M35" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N35" s="25">
         <v>100</v>
       </c>
       <c r="O35" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P35" s="20">
         <v>100</v>
       </c>
       <c r="Q35" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="36" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="20">
         <v>100.5</v>
       </c>
       <c r="C36" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D36" s="25">
         <v>100.2</v>
       </c>
       <c r="E36" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F36" s="25">
         <v>100.6</v>
       </c>
       <c r="G36" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H36" s="25">
         <v>100.7</v>
       </c>
       <c r="I36" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J36" s="20">
         <v>99.9</v>
       </c>
       <c r="K36" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L36" s="25">
         <v>99.9</v>
       </c>
       <c r="M36" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N36" s="25">
         <v>99.9</v>
       </c>
       <c r="O36" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P36" s="20">
         <v>99.9</v>
       </c>
       <c r="Q36" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="37" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="19" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="20">
         <v>100.1</v>
       </c>
       <c r="C37" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D37" s="25">
         <v>99.7</v>
       </c>
       <c r="E37" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F37" s="25">
         <v>100.4</v>
       </c>
       <c r="G37" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H37" s="25">
         <v>100.4</v>
       </c>
       <c r="I37" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J37" s="20">
         <v>99.8</v>
       </c>
       <c r="K37" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L37" s="25">
         <v>99.8</v>
       </c>
       <c r="M37" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N37" s="25">
         <v>99.9</v>
       </c>
       <c r="O37" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P37" s="20">
         <v>99.9</v>
       </c>
       <c r="Q37" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="38" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="20">
         <v>99.7</v>
       </c>
       <c r="C38" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D38" s="25">
         <v>99.1</v>
       </c>
       <c r="E38" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F38" s="25">
         <v>100</v>
       </c>
       <c r="G38" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H38" s="25">
         <v>100</v>
       </c>
       <c r="I38" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J38" s="20">
         <v>99.8</v>
       </c>
       <c r="K38" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L38" s="25">
         <v>99.7</v>
       </c>
       <c r="M38" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N38" s="25">
         <v>99.9</v>
       </c>
       <c r="O38" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P38" s="20">
         <v>99.9</v>
       </c>
       <c r="Q38" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="39" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="19" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="20">
         <v>99.3</v>
       </c>
       <c r="C39" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D39" s="25">
         <v>98.7</v>
       </c>
       <c r="E39" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F39" s="25">
         <v>99.7</v>
       </c>
       <c r="G39" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H39" s="25">
         <v>99.7</v>
       </c>
       <c r="I39" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J39" s="20">
         <v>99.8</v>
       </c>
       <c r="K39" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L39" s="25">
         <v>99.6</v>
       </c>
       <c r="M39" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N39" s="25">
         <v>99.8</v>
       </c>
       <c r="O39" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P39" s="20">
         <v>99.8</v>
       </c>
       <c r="Q39" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="40" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="20">
         <v>99.1</v>
       </c>
       <c r="C40" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D40" s="25">
         <v>98.4</v>
       </c>
       <c r="E40" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F40" s="25">
         <v>99.6</v>
       </c>
       <c r="G40" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H40" s="25">
         <v>99.5</v>
       </c>
       <c r="I40" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J40" s="20">
         <v>99.9</v>
       </c>
       <c r="K40" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L40" s="25">
         <v>99.7</v>
       </c>
       <c r="M40" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N40" s="25">
         <v>99.9</v>
       </c>
       <c r="O40" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P40" s="20">
         <v>99.9</v>
       </c>
       <c r="Q40" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="41" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="19" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="20">
         <v>98.9</v>
       </c>
       <c r="C41" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D41" s="25">
         <v>98.1</v>
       </c>
       <c r="E41" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F41" s="25">
         <v>99.4</v>
       </c>
       <c r="G41" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H41" s="25">
         <v>99.3</v>
       </c>
       <c r="I41" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J41" s="20">
         <v>99.9</v>
       </c>
       <c r="K41" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L41" s="25">
         <v>99.8</v>
       </c>
       <c r="M41" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N41" s="25">
         <v>99.9</v>
       </c>
       <c r="O41" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P41" s="20">
         <v>99.9</v>
       </c>
       <c r="Q41" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="42" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="19" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="20">
         <v>98.7</v>
       </c>
       <c r="C42" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D42" s="25">
         <v>97.8</v>
       </c>
       <c r="E42" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F42" s="25">
         <v>99.2</v>
       </c>
       <c r="G42" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H42" s="25">
         <v>99.3</v>
       </c>
       <c r="I42" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J42" s="20">
         <v>99.9</v>
       </c>
       <c r="K42" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L42" s="25">
         <v>99.7</v>
       </c>
       <c r="M42" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N42" s="25">
         <v>99.9</v>
       </c>
       <c r="O42" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P42" s="20">
         <v>99.9</v>
       </c>
       <c r="Q42" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="43" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="20">
         <v>98.6</v>
       </c>
       <c r="C43" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D43" s="25">
         <v>97.6</v>
       </c>
       <c r="E43" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F43" s="25">
         <v>99.2</v>
       </c>
       <c r="G43" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H43" s="25">
         <v>99.1</v>
       </c>
       <c r="I43" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J43" s="20">
         <v>99.8</v>
       </c>
       <c r="K43" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L43" s="25">
         <v>99.7</v>
       </c>
       <c r="M43" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N43" s="25">
         <v>99.8</v>
       </c>
       <c r="O43" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P43" s="20">
         <v>99.9</v>
       </c>
       <c r="Q43" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="44" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B44" s="20">
         <v>98.4</v>
       </c>
       <c r="C44" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D44" s="25">
         <v>97.4</v>
       </c>
       <c r="E44" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F44" s="25">
         <v>99.1</v>
       </c>
       <c r="G44" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H44" s="25">
         <v>99</v>
       </c>
       <c r="I44" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J44" s="20">
         <v>99.8</v>
       </c>
       <c r="K44" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L44" s="25">
         <v>99.7</v>
       </c>
       <c r="M44" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N44" s="25">
         <v>99.8</v>
       </c>
       <c r="O44" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P44" s="20">
         <v>99.8</v>
       </c>
       <c r="Q44" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="45" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="19" t="s">
         <v>50</v>
       </c>
       <c r="B45" s="20">
         <v>98.2</v>
       </c>
       <c r="C45" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D45" s="25">
         <v>97.2</v>
       </c>
       <c r="E45" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F45" s="25">
         <v>98.9</v>
       </c>
       <c r="G45" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H45" s="25">
         <v>98.9</v>
       </c>
       <c r="I45" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J45" s="20">
         <v>99.8</v>
       </c>
       <c r="K45" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L45" s="25">
         <v>99.7</v>
       </c>
       <c r="M45" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N45" s="25">
         <v>99.9</v>
       </c>
       <c r="O45" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P45" s="20">
         <v>99.9</v>
       </c>
       <c r="Q45" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="46" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B46" s="20">
         <v>98.1</v>
       </c>
       <c r="C46" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D46" s="25">
         <v>97.1</v>
       </c>
       <c r="E46" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F46" s="25">
         <v>98.7</v>
       </c>
       <c r="G46" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H46" s="25">
         <v>98.7</v>
       </c>
       <c r="I46" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J46" s="20">
         <v>99.9</v>
       </c>
       <c r="K46" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L46" s="25">
         <v>99.9</v>
       </c>
       <c r="M46" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N46" s="25">
         <v>99.9</v>
       </c>
       <c r="O46" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P46" s="20">
         <v>99.9</v>
       </c>
       <c r="Q46" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="47" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="19" t="s">
         <v>52</v>
       </c>
       <c r="B47" s="20">
         <v>98</v>
       </c>
       <c r="C47" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D47" s="25">
         <v>97</v>
       </c>
       <c r="E47" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F47" s="25">
         <v>98.5</v>
       </c>
       <c r="G47" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H47" s="25">
         <v>98.6</v>
       </c>
       <c r="I47" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J47" s="20">
         <v>99.8</v>
       </c>
       <c r="K47" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L47" s="25">
         <v>99.9</v>
       </c>
       <c r="M47" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N47" s="25">
         <v>99.8</v>
       </c>
       <c r="O47" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P47" s="20">
         <v>99.9</v>
       </c>
       <c r="Q47" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="48" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="19" t="s">
         <v>53</v>
       </c>
       <c r="B48" s="20">
         <v>98</v>
       </c>
       <c r="C48" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D48" s="25">
         <v>97.1</v>
       </c>
       <c r="E48" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F48" s="25">
         <v>98.6</v>
       </c>
       <c r="G48" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H48" s="25">
         <v>98.6</v>
       </c>
       <c r="I48" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J48" s="20">
         <v>99.9</v>
       </c>
       <c r="K48" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L48" s="25">
         <v>99.9</v>
       </c>
       <c r="M48" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N48" s="25">
         <v>99.9</v>
       </c>
       <c r="O48" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P48" s="20">
         <v>99.9</v>
       </c>
       <c r="Q48" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="49" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="19" t="s">
         <v>54</v>
       </c>
       <c r="B49" s="20">
         <v>98.1</v>
       </c>
       <c r="C49" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D49" s="25">
         <v>97.2</v>
       </c>
       <c r="E49" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F49" s="25">
         <v>98.6</v>
       </c>
       <c r="G49" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H49" s="25">
         <v>98.5</v>
       </c>
       <c r="I49" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J49" s="20">
         <v>99.9</v>
       </c>
       <c r="K49" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L49" s="25">
         <v>99.9</v>
       </c>
       <c r="M49" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N49" s="25">
         <v>100</v>
       </c>
       <c r="O49" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P49" s="20">
         <v>99.9</v>
       </c>
       <c r="Q49" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="50" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="19" t="s">
         <v>55</v>
       </c>
       <c r="B50" s="20">
         <v>98.1</v>
       </c>
       <c r="C50" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D50" s="25">
         <v>97.2</v>
       </c>
       <c r="E50" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F50" s="25">
         <v>98.6</v>
       </c>
       <c r="G50" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H50" s="25">
         <v>98.7</v>
       </c>
       <c r="I50" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J50" s="20">
         <v>99.8</v>
       </c>
       <c r="K50" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L50" s="25">
         <v>99.7</v>
       </c>
       <c r="M50" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N50" s="25">
         <v>99.8</v>
       </c>
       <c r="O50" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P50" s="20">
         <v>100</v>
       </c>
       <c r="Q50" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="51" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="19" t="s">
         <v>56</v>
       </c>
       <c r="B51" s="20">
         <v>98.2</v>
       </c>
       <c r="C51" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D51" s="25">
         <v>97.3</v>
       </c>
       <c r="E51" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F51" s="25">
         <v>98.6</v>
       </c>
       <c r="G51" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H51" s="25">
         <v>98.9</v>
       </c>
       <c r="I51" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J51" s="20">
         <v>99.9</v>
       </c>
       <c r="K51" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L51" s="25">
         <v>99.8</v>
       </c>
       <c r="M51" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N51" s="25">
         <v>99.9</v>
       </c>
       <c r="O51" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P51" s="20">
         <v>100.1</v>
       </c>
       <c r="Q51" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="52" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="19" t="s">
         <v>57</v>
       </c>
       <c r="B52" s="20">
         <v>98.2</v>
       </c>
       <c r="C52" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D52" s="25">
         <v>97.3</v>
       </c>
       <c r="E52" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F52" s="25">
         <v>98.6</v>
       </c>
       <c r="G52" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H52" s="25">
         <v>99.1</v>
       </c>
       <c r="I52" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J52" s="20">
         <v>99.9</v>
       </c>
       <c r="K52" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L52" s="25">
         <v>99.8</v>
       </c>
       <c r="M52" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N52" s="25">
         <v>99.9</v>
       </c>
       <c r="O52" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P52" s="20">
         <v>100.1</v>
       </c>
       <c r="Q52" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="53" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="19" t="s">
         <v>58</v>
       </c>
       <c r="B53" s="20">
         <v>98.3</v>
       </c>
       <c r="C53" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D53" s="25">
         <v>97.4</v>
       </c>
       <c r="E53" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F53" s="25">
         <v>98.6</v>
       </c>
       <c r="G53" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H53" s="25">
         <v>99.2</v>
       </c>
       <c r="I53" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J53" s="20">
         <v>99.9</v>
       </c>
       <c r="K53" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L53" s="25">
         <v>99.8</v>
       </c>
       <c r="M53" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N53" s="25">
         <v>99.9</v>
       </c>
       <c r="O53" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P53" s="20">
         <v>100</v>
       </c>
       <c r="Q53" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="54" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B54" s="20">
         <v>98.3</v>
       </c>
       <c r="C54" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D54" s="25">
         <v>97.7</v>
       </c>
       <c r="E54" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F54" s="25">
         <v>98.5</v>
       </c>
       <c r="G54" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H54" s="25">
         <v>99.4</v>
       </c>
       <c r="I54" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J54" s="20">
         <v>99.9</v>
       </c>
       <c r="K54" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L54" s="25">
         <v>99.9</v>
       </c>
       <c r="M54" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N54" s="25">
         <v>99.9</v>
       </c>
       <c r="O54" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P54" s="20">
         <v>100</v>
       </c>
       <c r="Q54" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="55" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="19" t="s">
         <v>60</v>
       </c>
       <c r="B55" s="20">
         <v>98.3</v>
       </c>
       <c r="C55" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D55" s="25">
         <v>97.6</v>
       </c>
       <c r="E55" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F55" s="25">
         <v>98.5</v>
       </c>
       <c r="G55" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H55" s="25">
         <v>99.3</v>
       </c>
       <c r="I55" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J55" s="20">
         <v>99.8</v>
       </c>
       <c r="K55" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L55" s="25">
         <v>99.8</v>
       </c>
       <c r="M55" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N55" s="25">
         <v>99.8</v>
       </c>
       <c r="O55" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P55" s="20">
         <v>99.9</v>
       </c>
       <c r="Q55" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="56" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B56" s="20">
         <v>98.4</v>
       </c>
       <c r="C56" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D56" s="25">
         <v>97.7</v>
       </c>
       <c r="E56" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F56" s="25">
         <v>98.4</v>
       </c>
       <c r="G56" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H56" s="25">
         <v>99.3</v>
       </c>
       <c r="I56" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J56" s="20">
         <v>99.8</v>
       </c>
       <c r="K56" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L56" s="25">
         <v>99.8</v>
       </c>
       <c r="M56" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N56" s="25">
         <v>99.8</v>
       </c>
       <c r="O56" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P56" s="20">
         <v>99.8</v>
       </c>
       <c r="Q56" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="57" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="19" t="s">
         <v>62</v>
       </c>
       <c r="B57" s="20">
         <v>98.5</v>
       </c>
       <c r="C57" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D57" s="25">
         <v>97.8</v>
       </c>
       <c r="E57" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F57" s="25">
         <v>98.5</v>
       </c>
       <c r="G57" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H57" s="25">
         <v>99.3</v>
       </c>
       <c r="I57" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J57" s="20">
         <v>99.9</v>
       </c>
       <c r="K57" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L57" s="25">
         <v>99.9</v>
       </c>
       <c r="M57" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N57" s="25">
         <v>99.9</v>
       </c>
       <c r="O57" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P57" s="20">
         <v>99.9</v>
       </c>
       <c r="Q57" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="58" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B58" s="20">
         <v>98.5</v>
       </c>
       <c r="C58" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D58" s="25">
         <v>97.9</v>
       </c>
       <c r="E58" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F58" s="25">
         <v>98.5</v>
       </c>
       <c r="G58" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H58" s="25">
         <v>99.4</v>
       </c>
       <c r="I58" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J58" s="20">
         <v>99.9</v>
       </c>
       <c r="K58" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L58" s="25">
         <v>100</v>
       </c>
       <c r="M58" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N58" s="25">
         <v>99.9</v>
       </c>
       <c r="O58" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P58" s="20">
         <v>99.9</v>
       </c>
       <c r="Q58" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="59" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="19" t="s">
         <v>64</v>
       </c>
       <c r="B59" s="20">
         <v>98.6</v>
       </c>
       <c r="C59" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D59" s="25">
         <v>98.1</v>
       </c>
       <c r="E59" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F59" s="25">
         <v>98.6</v>
       </c>
       <c r="G59" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H59" s="25">
         <v>99.5</v>
       </c>
       <c r="I59" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J59" s="20">
         <v>100</v>
       </c>
       <c r="K59" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L59" s="25">
         <v>100</v>
       </c>
       <c r="M59" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N59" s="25">
         <v>100</v>
       </c>
       <c r="O59" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P59" s="20">
         <v>100</v>
       </c>
       <c r="Q59" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="60" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="19" t="s">
         <v>65</v>
       </c>
       <c r="B60" s="20">
         <v>98.7</v>
       </c>
       <c r="C60" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D60" s="25">
         <v>98.2</v>
       </c>
       <c r="E60" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F60" s="25">
         <v>98.7</v>
       </c>
       <c r="G60" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H60" s="25">
         <v>99.6</v>
       </c>
       <c r="I60" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J60" s="20">
         <v>100</v>
       </c>
       <c r="K60" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L60" s="25">
         <v>100</v>
       </c>
       <c r="M60" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N60" s="25">
         <v>99.9</v>
       </c>
       <c r="O60" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P60" s="20">
         <v>100</v>
       </c>
       <c r="Q60" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="61" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="19" t="s">
         <v>66</v>
       </c>
       <c r="B61" s="20">
         <v>98.8</v>
       </c>
       <c r="C61" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D61" s="25">
         <v>98.3</v>
       </c>
       <c r="E61" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F61" s="25">
         <v>98.6</v>
       </c>
       <c r="G61" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H61" s="25">
         <v>99.9</v>
       </c>
       <c r="I61" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J61" s="20">
         <v>100</v>
       </c>
       <c r="K61" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L61" s="25">
         <v>100</v>
       </c>
       <c r="M61" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N61" s="25">
         <v>99.9</v>
       </c>
       <c r="O61" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P61" s="20">
         <v>100.1</v>
       </c>
       <c r="Q61" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="62" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="19" t="s">
         <v>67</v>
       </c>
       <c r="B62" s="20">
         <v>99.1</v>
       </c>
       <c r="C62" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D62" s="25">
         <v>98.7</v>
       </c>
       <c r="E62" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F62" s="25">
         <v>98.8</v>
       </c>
       <c r="G62" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H62" s="25">
         <v>100</v>
       </c>
       <c r="I62" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J62" s="20">
         <v>100</v>
       </c>
       <c r="K62" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L62" s="25">
         <v>100</v>
       </c>
       <c r="M62" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N62" s="25">
         <v>100</v>
       </c>
       <c r="O62" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P62" s="20">
         <v>100.1</v>
       </c>
       <c r="Q62" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="63" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="19" t="s">
         <v>68</v>
       </c>
       <c r="B63" s="20">
         <v>99.2</v>
       </c>
       <c r="C63" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D63" s="25">
         <v>98.8</v>
       </c>
       <c r="E63" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F63" s="25">
         <v>99</v>
       </c>
       <c r="G63" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H63" s="25">
         <v>100.1</v>
       </c>
       <c r="I63" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J63" s="20">
         <v>100</v>
       </c>
       <c r="K63" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L63" s="25">
         <v>99.9</v>
       </c>
       <c r="M63" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N63" s="25">
         <v>100</v>
       </c>
       <c r="O63" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P63" s="20">
         <v>100.1</v>
       </c>
       <c r="Q63" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="64" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="19" t="s">
         <v>69</v>
       </c>
       <c r="B64" s="20">
         <v>99.3</v>
       </c>
       <c r="C64" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D64" s="25">
         <v>99</v>
       </c>
       <c r="E64" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F64" s="25">
         <v>99.1</v>
       </c>
       <c r="G64" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H64" s="25">
         <v>100.1</v>
       </c>
       <c r="I64" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J64" s="20">
         <v>100</v>
       </c>
       <c r="K64" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L64" s="25">
         <v>99.9</v>
       </c>
       <c r="M64" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N64" s="25">
         <v>100</v>
       </c>
       <c r="O64" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P64" s="20">
         <v>100.1</v>
       </c>
       <c r="Q64" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="65" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="19" t="s">
         <v>70</v>
       </c>
       <c r="B65" s="20">
         <v>99.4</v>
       </c>
       <c r="C65" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D65" s="25">
         <v>99.1</v>
       </c>
       <c r="E65" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F65" s="25">
         <v>99.1</v>
       </c>
       <c r="G65" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H65" s="25">
         <v>100.1</v>
       </c>
       <c r="I65" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J65" s="20">
         <v>99.9</v>
       </c>
       <c r="K65" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L65" s="25">
         <v>99.9</v>
       </c>
       <c r="M65" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N65" s="25">
         <v>99.9</v>
       </c>
       <c r="O65" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P65" s="20">
         <v>100</v>
       </c>
       <c r="Q65" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="66" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="19" t="s">
         <v>71</v>
       </c>
       <c r="B66" s="20">
         <v>99.2</v>
       </c>
       <c r="C66" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D66" s="25">
         <v>99.2</v>
       </c>
       <c r="E66" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F66" s="25">
         <v>99</v>
       </c>
       <c r="G66" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H66" s="25">
         <v>99.9</v>
       </c>
       <c r="I66" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J66" s="20">
         <v>99.9</v>
       </c>
       <c r="K66" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L66" s="25">
         <v>100</v>
       </c>
       <c r="M66" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N66" s="25">
         <v>99.9</v>
       </c>
       <c r="O66" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P66" s="20">
         <v>100</v>
       </c>
       <c r="Q66" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="67" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="19" t="s">
         <v>72</v>
       </c>
       <c r="B67" s="20">
         <v>99.5</v>
       </c>
       <c r="C67" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D67" s="25">
         <v>99.3</v>
       </c>
       <c r="E67" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F67" s="25">
         <v>99.2</v>
       </c>
       <c r="G67" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H67" s="25">
         <v>100.1</v>
       </c>
       <c r="I67" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J67" s="20">
         <v>99.9</v>
       </c>
       <c r="K67" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L67" s="25">
         <v>99.9</v>
       </c>
       <c r="M67" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N67" s="25">
         <v>99.9</v>
       </c>
       <c r="O67" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P67" s="20">
         <v>99.9</v>
       </c>
       <c r="Q67" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="68" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="19" t="s">
         <v>73</v>
       </c>
       <c r="B68" s="20">
         <v>99.6</v>
       </c>
       <c r="C68" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D68" s="25">
         <v>99.4</v>
       </c>
       <c r="E68" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F68" s="25">
         <v>99.2</v>
       </c>
       <c r="G68" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H68" s="25">
         <v>100.3</v>
       </c>
       <c r="I68" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J68" s="20">
         <v>99.9</v>
       </c>
       <c r="K68" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L68" s="25">
         <v>99.9</v>
       </c>
       <c r="M68" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N68" s="25">
         <v>99.9</v>
       </c>
       <c r="O68" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P68" s="20">
         <v>100.1</v>
       </c>
       <c r="Q68" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="69" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="19" t="s">
         <v>74</v>
       </c>
       <c r="B69" s="20">
         <v>99.7</v>
       </c>
       <c r="C69" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D69" s="25">
         <v>99.4</v>
       </c>
       <c r="E69" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F69" s="25">
         <v>99.3</v>
       </c>
       <c r="G69" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H69" s="25">
         <v>100.5</v>
       </c>
       <c r="I69" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J69" s="20">
         <v>100</v>
       </c>
       <c r="K69" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L69" s="25">
         <v>99.9</v>
       </c>
       <c r="M69" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N69" s="25">
         <v>99.9</v>
       </c>
       <c r="O69" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P69" s="20">
         <v>100.1</v>
       </c>
       <c r="Q69" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="70" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="19" t="s">
         <v>75</v>
       </c>
       <c r="B70" s="20">
         <v>99.7</v>
       </c>
       <c r="C70" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D70" s="25">
         <v>99.4</v>
       </c>
       <c r="E70" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F70" s="25">
         <v>99.3</v>
       </c>
       <c r="G70" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H70" s="25">
         <v>100.6</v>
       </c>
       <c r="I70" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J70" s="20">
         <v>100</v>
       </c>
       <c r="K70" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L70" s="25">
         <v>100</v>
       </c>
       <c r="M70" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N70" s="25">
         <v>100</v>
       </c>
       <c r="O70" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P70" s="20">
         <v>100.1</v>
       </c>
       <c r="Q70" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="71" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="19" t="s">
         <v>76</v>
       </c>
       <c r="B71" s="20">
         <v>99.7</v>
       </c>
       <c r="C71" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D71" s="25">
         <v>99.4</v>
       </c>
       <c r="E71" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F71" s="25">
         <v>99.2</v>
       </c>
       <c r="G71" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H71" s="25">
         <v>100.7</v>
       </c>
       <c r="I71" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J71" s="20">
         <v>99.9</v>
       </c>
       <c r="K71" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L71" s="25">
         <v>99.9</v>
       </c>
       <c r="M71" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N71" s="25">
         <v>99.9</v>
       </c>
       <c r="O71" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P71" s="20">
         <v>100</v>
       </c>
       <c r="Q71" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="72" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="19" t="s">
         <v>77</v>
       </c>
       <c r="B72" s="20">
         <v>99.6</v>
       </c>
       <c r="C72" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D72" s="25">
         <v>99.3</v>
       </c>
       <c r="E72" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F72" s="25">
         <v>99.2</v>
       </c>
       <c r="G72" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H72" s="25">
         <v>100.7</v>
       </c>
       <c r="I72" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J72" s="20">
         <v>100</v>
       </c>
       <c r="K72" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L72" s="25">
         <v>99.9</v>
       </c>
       <c r="M72" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N72" s="25">
         <v>99.9</v>
       </c>
       <c r="O72" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P72" s="20">
         <v>100.1</v>
       </c>
       <c r="Q72" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="73" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="19" t="s">
         <v>78</v>
       </c>
       <c r="B73" s="20">
         <v>99.6</v>
       </c>
       <c r="C73" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D73" s="25">
         <v>99.1</v>
       </c>
       <c r="E73" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F73" s="25">
         <v>99.2</v>
       </c>
       <c r="G73" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H73" s="25">
         <v>100.6</v>
       </c>
       <c r="I73" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J73" s="20">
         <v>99.9</v>
       </c>
       <c r="K73" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L73" s="25">
         <v>99.9</v>
       </c>
       <c r="M73" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N73" s="25">
         <v>99.9</v>
       </c>
       <c r="O73" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P73" s="20">
         <v>100.1</v>
       </c>
       <c r="Q73" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="74" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="19" t="s">
         <v>79</v>
       </c>
       <c r="B74" s="20">
         <v>99.4</v>
       </c>
       <c r="C74" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D74" s="25">
         <v>98.9</v>
       </c>
       <c r="E74" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F74" s="25">
         <v>99.1</v>
       </c>
       <c r="G74" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H74" s="25">
         <v>100.5</v>
       </c>
       <c r="I74" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J74" s="20">
         <v>99.9</v>
       </c>
       <c r="K74" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L74" s="25">
         <v>99.8</v>
       </c>
       <c r="M74" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N74" s="25">
         <v>99.9</v>
       </c>
       <c r="O74" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P74" s="20">
         <v>100</v>
       </c>
       <c r="Q74" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="75" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="19" t="s">
         <v>80</v>
       </c>
       <c r="B75" s="20">
         <v>99.4</v>
       </c>
       <c r="C75" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D75" s="25">
         <v>98.9</v>
       </c>
       <c r="E75" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F75" s="25">
         <v>99</v>
       </c>
       <c r="G75" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H75" s="25">
         <v>100.4</v>
       </c>
       <c r="I75" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J75" s="20">
         <v>99.9</v>
       </c>
       <c r="K75" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L75" s="25">
         <v>99.9</v>
       </c>
       <c r="M75" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N75" s="25">
         <v>99.9</v>
       </c>
       <c r="O75" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P75" s="20">
         <v>100</v>
       </c>
       <c r="Q75" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="76" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="19" t="s">
         <v>81</v>
       </c>
       <c r="B76" s="20">
         <v>99.3</v>
       </c>
       <c r="C76" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D76" s="25">
         <v>98.8</v>
       </c>
       <c r="E76" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F76" s="25">
         <v>99</v>
       </c>
       <c r="G76" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H76" s="25">
         <v>100.3</v>
       </c>
       <c r="I76" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J76" s="20">
         <v>99.9</v>
       </c>
       <c r="K76" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L76" s="25">
         <v>99.8</v>
       </c>
       <c r="M76" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N76" s="25">
         <v>100</v>
       </c>
       <c r="O76" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P76" s="20">
         <v>100</v>
       </c>
       <c r="Q76" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="77" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="19" t="s">
         <v>82</v>
       </c>
       <c r="B77" s="20">
         <v>99.3</v>
       </c>
       <c r="C77" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D77" s="25">
         <v>98.7</v>
       </c>
       <c r="E77" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F77" s="25">
         <v>99.1</v>
       </c>
       <c r="G77" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H77" s="25">
         <v>100.3</v>
       </c>
       <c r="I77" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J77" s="20">
         <v>99.9</v>
       </c>
       <c r="K77" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L77" s="25">
         <v>99.8</v>
       </c>
       <c r="M77" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N77" s="25">
         <v>99.9</v>
       </c>
       <c r="O77" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P77" s="20">
         <v>100</v>
       </c>
       <c r="Q77" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="78" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="19" t="s">
         <v>83</v>
       </c>
       <c r="B78" s="20">
         <v>99.1</v>
       </c>
       <c r="C78" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D78" s="25">
         <v>98.6</v>
       </c>
       <c r="E78" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F78" s="25">
         <v>99</v>
       </c>
       <c r="G78" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H78" s="25">
         <v>100.5</v>
       </c>
       <c r="I78" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J78" s="20">
         <v>99.9</v>
       </c>
       <c r="K78" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L78" s="25">
         <v>99.9</v>
       </c>
       <c r="M78" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N78" s="25">
         <v>99.9</v>
       </c>
       <c r="O78" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P78" s="20">
         <v>100.1</v>
       </c>
       <c r="Q78" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="79" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="19" t="s">
         <v>84</v>
       </c>
       <c r="B79" s="20">
         <v>99.3</v>
       </c>
       <c r="C79" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D79" s="25">
         <v>98.6</v>
       </c>
       <c r="E79" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F79" s="25">
         <v>99.1</v>
       </c>
       <c r="G79" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H79" s="25">
         <v>100.3</v>
       </c>
       <c r="I79" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J79" s="20">
         <v>99.9</v>
       </c>
       <c r="K79" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L79" s="25">
         <v>99.8</v>
       </c>
       <c r="M79" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N79" s="25">
         <v>99.8</v>
       </c>
       <c r="O79" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P79" s="20">
         <v>100</v>
       </c>
       <c r="Q79" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="80" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="19" t="s">
         <v>85</v>
       </c>
       <c r="B80" s="20">
         <v>99.3</v>
       </c>
       <c r="C80" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D80" s="25">
         <v>98.7</v>
       </c>
       <c r="E80" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F80" s="25">
         <v>99.1</v>
       </c>
       <c r="G80" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H80" s="25">
         <v>100.3</v>
       </c>
       <c r="I80" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J80" s="20">
         <v>99.9</v>
       </c>
       <c r="K80" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L80" s="25">
         <v>99.9</v>
       </c>
       <c r="M80" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N80" s="25">
         <v>99.9</v>
       </c>
       <c r="O80" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P80" s="20">
         <v>100</v>
       </c>
       <c r="Q80" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="81" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="19" t="s">
         <v>86</v>
       </c>
       <c r="B81" s="20">
         <v>99.2</v>
       </c>
       <c r="C81" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D81" s="25">
         <v>98.7</v>
       </c>
       <c r="E81" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F81" s="25">
         <v>99</v>
       </c>
       <c r="G81" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H81" s="25">
         <v>100.2</v>
       </c>
       <c r="I81" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J81" s="20">
         <v>99.9</v>
       </c>
       <c r="K81" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L81" s="25">
         <v>99.9</v>
       </c>
       <c r="M81" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N81" s="25">
         <v>99.9</v>
       </c>
       <c r="O81" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P81" s="20">
         <v>100</v>
       </c>
       <c r="Q81" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="82" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="19" t="s">
         <v>87</v>
       </c>
       <c r="B82" s="20">
         <v>99.3</v>
       </c>
       <c r="C82" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D82" s="25">
         <v>98.8</v>
       </c>
       <c r="E82" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F82" s="25">
         <v>99.1</v>
       </c>
       <c r="G82" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H82" s="25">
         <v>100.2</v>
       </c>
       <c r="I82" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J82" s="20">
         <v>100</v>
       </c>
       <c r="K82" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L82" s="25">
         <v>100.1</v>
       </c>
       <c r="M82" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N82" s="25">
         <v>100</v>
       </c>
       <c r="O82" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P82" s="20">
         <v>100</v>
       </c>
       <c r="Q82" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="83" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="19" t="s">
         <v>88</v>
       </c>
       <c r="B83" s="20">
         <v>99.4</v>
       </c>
       <c r="C83" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D83" s="25">
         <v>98.9</v>
       </c>
       <c r="E83" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F83" s="25">
         <v>99.2</v>
       </c>
       <c r="G83" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H83" s="25">
         <v>100.2</v>
       </c>
       <c r="I83" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J83" s="20">
         <v>100</v>
       </c>
       <c r="K83" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L83" s="25">
         <v>100.1</v>
       </c>
       <c r="M83" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N83" s="25">
         <v>100.1</v>
       </c>
       <c r="O83" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P83" s="20">
         <v>100</v>
       </c>
       <c r="Q83" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="84" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="19" t="s">
         <v>89</v>
       </c>
       <c r="B84" s="20">
         <v>99.5</v>
       </c>
       <c r="C84" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D84" s="25">
         <v>99.1</v>
       </c>
       <c r="E84" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F84" s="25">
         <v>99.4</v>
       </c>
       <c r="G84" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H84" s="25">
         <v>100.2</v>
       </c>
       <c r="I84" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J84" s="20">
         <v>100.1</v>
       </c>
       <c r="K84" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L84" s="25">
         <v>100.1</v>
       </c>
       <c r="M84" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N84" s="25">
         <v>100.1</v>
       </c>
       <c r="O84" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P84" s="20">
         <v>100.1</v>
       </c>
       <c r="Q84" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="85" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="19" t="s">
         <v>90</v>
       </c>
       <c r="B85" s="20">
         <v>99.6</v>
       </c>
       <c r="C85" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D85" s="25">
         <v>99.2</v>
       </c>
       <c r="E85" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F85" s="25">
         <v>99.6</v>
       </c>
       <c r="G85" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H85" s="25">
         <v>100.1</v>
       </c>
       <c r="I85" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J85" s="20">
         <v>100.1</v>
       </c>
       <c r="K85" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L85" s="25">
         <v>100</v>
       </c>
       <c r="M85" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N85" s="25">
         <v>100.1</v>
       </c>
       <c r="O85" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P85" s="20">
         <v>100.1</v>
       </c>
       <c r="Q85" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="86" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="19" t="s">
         <v>91</v>
       </c>
       <c r="B86" s="20">
         <v>99.8</v>
       </c>
       <c r="C86" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D86" s="25">
         <v>99.4</v>
       </c>
       <c r="E86" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F86" s="25">
         <v>99.7</v>
       </c>
       <c r="G86" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H86" s="25">
         <v>100.2</v>
       </c>
       <c r="I86" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J86" s="20">
         <v>100.1</v>
       </c>
       <c r="K86" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L86" s="25">
         <v>100.1</v>
       </c>
       <c r="M86" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N86" s="25">
         <v>100.1</v>
       </c>
       <c r="O86" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P86" s="20">
         <v>100.1</v>
       </c>
       <c r="Q86" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="87" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="19" t="s">
         <v>92</v>
       </c>
       <c r="B87" s="20">
         <v>99.8</v>
       </c>
       <c r="C87" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D87" s="25">
         <v>99.6</v>
       </c>
       <c r="E87" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F87" s="25">
         <v>99.7</v>
       </c>
       <c r="G87" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H87" s="25">
         <v>100.3</v>
       </c>
       <c r="I87" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J87" s="20">
         <v>100</v>
       </c>
       <c r="K87" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L87" s="25">
         <v>100</v>
       </c>
       <c r="M87" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N87" s="25">
         <v>100</v>
       </c>
       <c r="O87" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P87" s="20">
         <v>100.1</v>
       </c>
       <c r="Q87" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="88" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="19" t="s">
         <v>93</v>
       </c>
       <c r="B88" s="20">
         <v>99.9</v>
       </c>
       <c r="C88" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D88" s="25">
         <v>99.7</v>
       </c>
       <c r="E88" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F88" s="25">
         <v>99.7</v>
       </c>
       <c r="G88" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H88" s="25">
         <v>100.4</v>
       </c>
       <c r="I88" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J88" s="20">
         <v>100</v>
       </c>
       <c r="K88" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L88" s="25">
         <v>100</v>
       </c>
       <c r="M88" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N88" s="25">
         <v>99.9</v>
       </c>
       <c r="O88" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P88" s="20">
         <v>100.1</v>
       </c>
       <c r="Q88" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="89" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="19" t="s">
         <v>94</v>
       </c>
       <c r="B89" s="20">
         <v>100</v>
       </c>
       <c r="C89" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D89" s="25">
         <v>100</v>
       </c>
       <c r="E89" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F89" s="25">
         <v>99.7</v>
       </c>
       <c r="G89" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H89" s="25">
         <v>100.6</v>
       </c>
       <c r="I89" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J89" s="20">
         <v>100.1</v>
       </c>
       <c r="K89" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L89" s="25">
         <v>100.1</v>
       </c>
       <c r="M89" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N89" s="25">
         <v>99.9</v>
       </c>
       <c r="O89" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P89" s="20">
         <v>100.1</v>
       </c>
       <c r="Q89" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="90" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="19" t="s">
         <v>95</v>
       </c>
       <c r="B90" s="20">
         <v>100.2</v>
       </c>
       <c r="C90" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D90" s="25">
         <v>100.2</v>
       </c>
       <c r="E90" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F90" s="25">
         <v>99.8</v>
       </c>
       <c r="G90" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H90" s="25">
         <v>100.7</v>
       </c>
       <c r="I90" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J90" s="20">
         <v>100.1</v>
       </c>
       <c r="K90" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L90" s="25">
         <v>100.1</v>
       </c>
       <c r="M90" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N90" s="25">
         <v>100</v>
       </c>
       <c r="O90" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P90" s="20">
         <v>100.1</v>
       </c>
       <c r="Q90" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="91" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="19" t="s">
         <v>96</v>
       </c>
       <c r="B91" s="20">
         <v>100.3</v>
       </c>
       <c r="C91" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D91" s="25">
         <v>100.3</v>
       </c>
       <c r="E91" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F91" s="25">
         <v>99.9</v>
       </c>
       <c r="G91" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H91" s="25">
         <v>100.8</v>
       </c>
       <c r="I91" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J91" s="20">
         <v>100</v>
       </c>
       <c r="K91" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L91" s="25">
         <v>99.9</v>
       </c>
       <c r="M91" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N91" s="25">
         <v>99.9</v>
       </c>
       <c r="O91" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P91" s="20">
         <v>100.1</v>
       </c>
       <c r="Q91" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="92" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="19" t="s">
         <v>97</v>
       </c>
       <c r="B92" s="20">
         <v>100.3</v>
       </c>
       <c r="C92" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D92" s="25">
         <v>100.3</v>
       </c>
       <c r="E92" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F92" s="25">
         <v>100</v>
       </c>
       <c r="G92" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H92" s="25">
         <v>100.8</v>
       </c>
       <c r="I92" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J92" s="20">
         <v>99.9</v>
       </c>
       <c r="K92" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L92" s="25">
         <v>99.9</v>
       </c>
       <c r="M92" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N92" s="25">
         <v>100</v>
       </c>
       <c r="O92" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P92" s="20">
         <v>100</v>
       </c>
       <c r="Q92" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="93" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="19" t="s">
         <v>98</v>
       </c>
       <c r="B93" s="20">
         <v>100.4</v>
       </c>
       <c r="C93" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D93" s="25">
         <v>100.4</v>
       </c>
       <c r="E93" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F93" s="25">
         <v>100.1</v>
       </c>
       <c r="G93" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H93" s="25">
         <v>100.8</v>
       </c>
       <c r="I93" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J93" s="20">
         <v>100</v>
       </c>
       <c r="K93" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L93" s="25">
         <v>100</v>
       </c>
       <c r="M93" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N93" s="25">
         <v>100</v>
       </c>
       <c r="O93" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P93" s="20">
         <v>100</v>
       </c>
       <c r="Q93" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="94" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="19" t="s">
         <v>99</v>
       </c>
       <c r="B94" s="20">
         <v>100.4</v>
       </c>
       <c r="C94" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D94" s="25">
         <v>100.5</v>
       </c>
       <c r="E94" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F94" s="25">
         <v>100.1</v>
       </c>
       <c r="G94" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H94" s="25">
         <v>100.9</v>
       </c>
       <c r="I94" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J94" s="20">
         <v>100.1</v>
       </c>
       <c r="K94" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L94" s="25">
         <v>100.1</v>
       </c>
       <c r="M94" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N94" s="25">
         <v>100</v>
       </c>
       <c r="O94" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P94" s="20">
         <v>100.1</v>
       </c>
       <c r="Q94" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="95" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="19" t="s">
         <v>100</v>
       </c>
       <c r="B95" s="20">
         <v>100.4</v>
       </c>
       <c r="C95" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D95" s="25">
         <v>100.5</v>
       </c>
       <c r="E95" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F95" s="25">
         <v>100</v>
       </c>
       <c r="G95" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H95" s="25">
         <v>100.9</v>
       </c>
       <c r="I95" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J95" s="20">
         <v>100</v>
       </c>
       <c r="K95" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L95" s="25">
         <v>100.1</v>
       </c>
       <c r="M95" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N95" s="25">
         <v>100</v>
       </c>
       <c r="O95" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P95" s="20">
         <v>100</v>
       </c>
       <c r="Q95" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="96" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="19" t="s">
         <v>101</v>
       </c>
       <c r="B96" s="20">
         <v>100.3</v>
       </c>
       <c r="C96" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D96" s="25">
         <v>100.4</v>
       </c>
       <c r="E96" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F96" s="25">
         <v>99.8</v>
       </c>
       <c r="G96" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H96" s="25">
         <v>100.9</v>
       </c>
       <c r="I96" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J96" s="20">
         <v>100</v>
       </c>
       <c r="K96" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L96" s="25">
         <v>100</v>
       </c>
       <c r="M96" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N96" s="25">
         <v>99.9</v>
       </c>
       <c r="O96" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P96" s="20">
         <v>100</v>
       </c>
       <c r="Q96" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="97" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="19" t="s">
         <v>102</v>
       </c>
       <c r="B97" s="20">
         <v>100.3</v>
       </c>
       <c r="C97" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D97" s="25">
         <v>100.5</v>
       </c>
       <c r="E97" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F97" s="25">
         <v>99.8</v>
       </c>
       <c r="G97" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H97" s="25">
         <v>100.9</v>
       </c>
       <c r="I97" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J97" s="20">
         <v>100.1</v>
       </c>
       <c r="K97" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L97" s="25">
         <v>100.1</v>
       </c>
       <c r="M97" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N97" s="25">
         <v>100</v>
       </c>
       <c r="O97" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P97" s="20">
         <v>100.1</v>
       </c>
       <c r="Q97" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="98" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="19" t="s">
         <v>103</v>
       </c>
       <c r="B98" s="20">
         <v>100.4</v>
       </c>
       <c r="C98" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D98" s="25">
         <v>100.6</v>
       </c>
       <c r="E98" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F98" s="25">
         <v>99.9</v>
       </c>
       <c r="G98" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H98" s="25">
         <v>101</v>
       </c>
       <c r="I98" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J98" s="20">
         <v>100.2</v>
       </c>
       <c r="K98" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L98" s="25">
         <v>100.2</v>
       </c>
       <c r="M98" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N98" s="25">
         <v>100.2</v>
       </c>
       <c r="O98" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P98" s="20">
         <v>100.2</v>
       </c>
       <c r="Q98" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="99" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="19" t="s">
         <v>104</v>
       </c>
       <c r="B99" s="20">
         <v>100.7</v>
       </c>
       <c r="C99" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D99" s="25">
         <v>100.9</v>
       </c>
       <c r="E99" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F99" s="25">
         <v>100.2</v>
       </c>
       <c r="G99" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H99" s="25">
         <v>101.2</v>
       </c>
       <c r="I99" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J99" s="20">
         <v>100.3</v>
       </c>
       <c r="K99" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L99" s="25">
         <v>100.3</v>
       </c>
       <c r="M99" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N99" s="25">
         <v>100.3</v>
       </c>
       <c r="O99" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P99" s="20">
         <v>100.3</v>
       </c>
       <c r="Q99" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="100" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="19" t="s">
         <v>105</v>
       </c>
       <c r="B100" s="20">
         <v>101</v>
       </c>
       <c r="C100" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D100" s="25">
         <v>101.3</v>
       </c>
       <c r="E100" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F100" s="25">
         <v>100.6</v>
       </c>
       <c r="G100" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H100" s="25">
         <v>101.4</v>
       </c>
       <c r="I100" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J100" s="20">
         <v>100.3</v>
       </c>
       <c r="K100" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L100" s="25">
         <v>100.4</v>
       </c>
       <c r="M100" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N100" s="25">
         <v>100.4</v>
       </c>
       <c r="O100" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P100" s="20">
         <v>100.3</v>
       </c>
       <c r="Q100" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="101" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="19" t="s">
         <v>106</v>
       </c>
       <c r="B101" s="20">
         <v>101.2</v>
       </c>
       <c r="C101" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D101" s="25">
         <v>101.4</v>
       </c>
       <c r="E101" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F101" s="25">
         <v>100.9</v>
       </c>
       <c r="G101" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H101" s="25">
         <v>101.6</v>
       </c>
       <c r="I101" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J101" s="20">
         <v>100.3</v>
       </c>
       <c r="K101" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L101" s="25">
         <v>100.3</v>
       </c>
       <c r="M101" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N101" s="25">
         <v>100.2</v>
       </c>
       <c r="O101" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P101" s="20">
         <v>100.3</v>
       </c>
       <c r="Q101" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="102" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="19" t="s">
         <v>107</v>
       </c>
       <c r="B102" s="20">
         <v>101.4</v>
       </c>
       <c r="C102" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D102" s="25">
         <v>101.6</v>
       </c>
       <c r="E102" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F102" s="25">
         <v>101.1</v>
       </c>
       <c r="G102" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H102" s="25">
         <v>101.6</v>
       </c>
       <c r="I102" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J102" s="20">
         <v>100.2</v>
       </c>
       <c r="K102" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L102" s="25">
         <v>100.3</v>
       </c>
       <c r="M102" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N102" s="25">
         <v>100.2</v>
       </c>
       <c r="O102" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P102" s="20">
         <v>100.2</v>
       </c>
       <c r="Q102" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="103" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="19" t="s">
         <v>108</v>
       </c>
       <c r="B103" s="20">
         <v>101.5</v>
       </c>
       <c r="C103" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D103" s="25">
         <v>101.7</v>
       </c>
       <c r="E103" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F103" s="25">
         <v>101.2</v>
       </c>
       <c r="G103" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H103" s="25">
         <v>101.7</v>
       </c>
       <c r="I103" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J103" s="20">
         <v>100.1</v>
       </c>
       <c r="K103" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L103" s="25">
         <v>100</v>
       </c>
       <c r="M103" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N103" s="25">
         <v>100.1</v>
       </c>
       <c r="O103" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P103" s="20">
         <v>100.1</v>
       </c>
       <c r="Q103" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="104" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="19" t="s">
         <v>109</v>
       </c>
       <c r="B104" s="20">
         <v>101.7</v>
       </c>
       <c r="C104" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D104" s="25">
         <v>102</v>
       </c>
       <c r="E104" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F104" s="25">
         <v>101.5</v>
       </c>
       <c r="G104" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H104" s="25">
         <v>101.7</v>
       </c>
       <c r="I104" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J104" s="20">
         <v>100.1</v>
       </c>
       <c r="K104" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L104" s="25">
         <v>100.2</v>
       </c>
       <c r="M104" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N104" s="25">
         <v>100.2</v>
       </c>
       <c r="O104" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P104" s="20">
         <v>100</v>
       </c>
       <c r="Q104" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="105" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="19" t="s">
         <v>110</v>
       </c>
       <c r="B105" s="20">
         <v>101.9</v>
       </c>
       <c r="C105" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D105" s="25">
         <v>102.2</v>
       </c>
       <c r="E105" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F105" s="25">
         <v>101.7</v>
       </c>
       <c r="G105" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H105" s="25">
         <v>101.8</v>
       </c>
       <c r="I105" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J105" s="20">
         <v>100.3</v>
       </c>
       <c r="K105" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L105" s="25">
         <v>100.3</v>
       </c>
       <c r="M105" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N105" s="25">
         <v>100.3</v>
       </c>
       <c r="O105" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P105" s="20">
         <v>100.2</v>
       </c>
       <c r="Q105" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="106" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="19" t="s">
         <v>111</v>
       </c>
       <c r="B106" s="20">
         <v>102.1</v>
       </c>
       <c r="C106" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D106" s="25">
         <v>102.5</v>
       </c>
       <c r="E106" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F106" s="25">
         <v>102</v>
       </c>
       <c r="G106" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H106" s="25">
         <v>101.9</v>
       </c>
       <c r="I106" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J106" s="20">
         <v>100.3</v>
       </c>
       <c r="K106" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L106" s="25">
         <v>100.3</v>
       </c>
       <c r="M106" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N106" s="25">
         <v>100.3</v>
       </c>
       <c r="O106" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P106" s="20">
         <v>100.2</v>
       </c>
       <c r="Q106" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="107" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="19" t="s">
         <v>112</v>
       </c>
       <c r="B107" s="20">
         <v>102.4</v>
       </c>
       <c r="C107" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D107" s="25">
         <v>102.7</v>
       </c>
       <c r="E107" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F107" s="25">
         <v>102.5</v>
       </c>
       <c r="G107" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H107" s="25">
         <v>102.1</v>
       </c>
       <c r="I107" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J107" s="20">
         <v>100.3</v>
       </c>
       <c r="K107" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L107" s="25">
         <v>100.3</v>
       </c>
       <c r="M107" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N107" s="25">
         <v>100.4</v>
       </c>
       <c r="O107" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P107" s="20">
         <v>100.2</v>
       </c>
       <c r="Q107" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="108" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="19" t="s">
         <v>113</v>
       </c>
       <c r="B108" s="20">
         <v>102.8</v>
       </c>
       <c r="C108" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D108" s="25">
         <v>103.1</v>
       </c>
       <c r="E108" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F108" s="25">
         <v>102.9</v>
       </c>
       <c r="G108" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H108" s="25">
         <v>102.4</v>
       </c>
       <c r="I108" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J108" s="20">
         <v>100.4</v>
       </c>
       <c r="K108" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L108" s="25">
         <v>100.4</v>
       </c>
       <c r="M108" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N108" s="25">
         <v>100.3</v>
       </c>
       <c r="O108" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P108" s="20">
         <v>100.3</v>
       </c>
       <c r="Q108" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="109" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="19" t="s">
         <v>114</v>
       </c>
       <c r="B109" s="20">
         <v>103.1</v>
       </c>
       <c r="C109" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D109" s="25">
         <v>103.4</v>
       </c>
       <c r="E109" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F109" s="25">
         <v>103.1</v>
       </c>
       <c r="G109" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H109" s="25">
         <v>102.6</v>
       </c>
       <c r="I109" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J109" s="20">
         <v>100.3</v>
       </c>
       <c r="K109" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L109" s="25">
         <v>100.3</v>
       </c>
       <c r="M109" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N109" s="25">
         <v>100.3</v>
       </c>
       <c r="O109" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P109" s="20">
         <v>100.3</v>
       </c>
       <c r="Q109" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="110" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="19" t="s">
         <v>115</v>
       </c>
       <c r="B110" s="20">
         <v>103.2</v>
       </c>
       <c r="C110" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D110" s="25">
         <v>103.5</v>
       </c>
       <c r="E110" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F110" s="25">
         <v>103.3</v>
       </c>
       <c r="G110" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H110" s="25">
         <v>102.7</v>
       </c>
       <c r="I110" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J110" s="20">
         <v>100.3</v>
       </c>
       <c r="K110" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L110" s="25">
         <v>100.3</v>
       </c>
       <c r="M110" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N110" s="25">
         <v>100.3</v>
       </c>
       <c r="O110" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P110" s="20">
         <v>100.2</v>
       </c>
       <c r="Q110" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="111" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="19" t="s">
         <v>116</v>
       </c>
       <c r="B111" s="20">
         <v>103.3</v>
       </c>
       <c r="C111" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D111" s="25">
         <v>103.7</v>
       </c>
       <c r="E111" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F111" s="25">
         <v>103.3</v>
       </c>
       <c r="G111" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H111" s="25">
         <v>102.8</v>
       </c>
       <c r="I111" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J111" s="20">
         <v>100.4</v>
       </c>
       <c r="K111" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L111" s="25">
         <v>100.5</v>
       </c>
       <c r="M111" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N111" s="25">
         <v>100.3</v>
       </c>
       <c r="O111" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P111" s="20">
         <v>100.4</v>
       </c>
       <c r="Q111" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="112" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="19" t="s">
         <v>117</v>
       </c>
       <c r="B112" s="20">
         <v>103.3</v>
       </c>
       <c r="C112" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D112" s="25">
         <v>103.8</v>
       </c>
       <c r="E112" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F112" s="25">
         <v>103.3</v>
       </c>
       <c r="G112" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H112" s="25">
         <v>102.8</v>
       </c>
       <c r="I112" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J112" s="20">
         <v>100.4</v>
       </c>
       <c r="K112" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L112" s="25">
         <v>100.5</v>
       </c>
       <c r="M112" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N112" s="25">
         <v>100.3</v>
       </c>
       <c r="O112" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P112" s="20">
         <v>100.4</v>
       </c>
       <c r="Q112" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="113" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="19" t="s">
         <v>118</v>
       </c>
       <c r="B113" s="20">
         <v>103.4</v>
       </c>
       <c r="C113" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D113" s="25">
         <v>104</v>
       </c>
       <c r="E113" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F113" s="25">
         <v>103.4</v>
       </c>
       <c r="G113" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H113" s="25">
         <v>102.8</v>
       </c>
       <c r="I113" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J113" s="20">
         <v>100.4</v>
       </c>
       <c r="K113" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L113" s="25">
         <v>100.4</v>
       </c>
       <c r="M113" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N113" s="25">
         <v>100.4</v>
       </c>
       <c r="O113" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P113" s="20">
         <v>100.3</v>
       </c>
       <c r="Q113" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="114" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="19" t="s">
         <v>119</v>
       </c>
       <c r="B114" s="20">
         <v>103.7</v>
       </c>
       <c r="C114" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D114" s="25">
         <v>103.9</v>
       </c>
       <c r="E114" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F114" s="25">
         <v>103.5</v>
       </c>
       <c r="G114" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H114" s="25">
         <v>102.8</v>
       </c>
       <c r="I114" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J114" s="20">
         <v>100.4</v>
       </c>
       <c r="K114" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L114" s="25">
         <v>100.4</v>
       </c>
       <c r="M114" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N114" s="25">
         <v>100.3</v>
       </c>
       <c r="O114" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P114" s="20">
         <v>100.2</v>
       </c>
       <c r="Q114" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="115" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="19" t="s">
         <v>120</v>
       </c>
       <c r="B115" s="20">
         <v>103.6</v>
       </c>
       <c r="C115" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D115" s="25">
         <v>104.3</v>
       </c>
       <c r="E115" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F115" s="25">
         <v>103.7</v>
       </c>
       <c r="G115" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H115" s="25">
         <v>102.9</v>
       </c>
       <c r="I115" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J115" s="20">
         <v>100.2</v>
       </c>
       <c r="K115" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L115" s="25">
         <v>100.2</v>
       </c>
       <c r="M115" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N115" s="25">
         <v>100.1</v>
       </c>
       <c r="O115" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P115" s="20">
         <v>100.1</v>
       </c>
       <c r="Q115" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="116" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="19" t="s">
         <v>121</v>
       </c>
       <c r="B116" s="20">
         <v>103.7</v>
       </c>
       <c r="C116" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D116" s="25">
         <v>104.3</v>
       </c>
       <c r="E116" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F116" s="25">
         <v>103.6</v>
       </c>
       <c r="G116" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H116" s="25">
         <v>103</v>
       </c>
       <c r="I116" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J116" s="20">
         <v>100.1</v>
       </c>
       <c r="K116" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L116" s="25">
         <v>100.2</v>
       </c>
       <c r="M116" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N116" s="25">
         <v>100.1</v>
       </c>
       <c r="O116" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P116" s="20">
         <v>100.1</v>
       </c>
       <c r="Q116" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="117" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="19" t="s">
         <v>122</v>
       </c>
       <c r="B117" s="20">
         <v>103.7</v>
       </c>
       <c r="C117" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D117" s="25">
         <v>104.3</v>
       </c>
       <c r="E117" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F117" s="25">
         <v>103.6</v>
       </c>
       <c r="G117" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H117" s="25">
         <v>103.1</v>
       </c>
       <c r="I117" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J117" s="20">
         <v>100.3</v>
       </c>
       <c r="K117" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L117" s="25">
         <v>100.3</v>
       </c>
       <c r="M117" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N117" s="25">
         <v>100.3</v>
       </c>
       <c r="O117" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P117" s="20">
         <v>100.2</v>
       </c>
       <c r="Q117" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="118" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="19" t="s">
         <v>123</v>
       </c>
       <c r="B118" s="20">
         <v>103.8</v>
       </c>
       <c r="C118" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D118" s="25">
         <v>104.4</v>
       </c>
       <c r="E118" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F118" s="25">
         <v>103.7</v>
       </c>
       <c r="G118" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H118" s="25">
         <v>103.1</v>
       </c>
       <c r="I118" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J118" s="20">
         <v>100.4</v>
       </c>
       <c r="K118" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L118" s="25">
         <v>100.4</v>
       </c>
       <c r="M118" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N118" s="25">
         <v>100.4</v>
       </c>
       <c r="O118" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P118" s="20">
         <v>100.2</v>
       </c>
       <c r="Q118" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="119" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="19" t="s">
         <v>124</v>
       </c>
       <c r="B119" s="20">
         <v>103.7</v>
       </c>
       <c r="C119" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D119" s="25">
         <v>104.5</v>
       </c>
       <c r="E119" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F119" s="25">
         <v>103.6</v>
       </c>
       <c r="G119" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H119" s="25">
         <v>103.1</v>
       </c>
       <c r="I119" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J119" s="20">
         <v>100.3</v>
       </c>
       <c r="K119" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L119" s="25">
         <v>100.4</v>
       </c>
       <c r="M119" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N119" s="25">
         <v>100.3</v>
       </c>
       <c r="O119" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P119" s="20">
         <v>100.2</v>
       </c>
       <c r="Q119" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="120" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="19" t="s">
         <v>125</v>
       </c>
       <c r="B120" s="20">
         <v>103.7</v>
       </c>
       <c r="C120" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D120" s="25">
         <v>104.3</v>
       </c>
       <c r="E120" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F120" s="25">
         <v>103.6</v>
       </c>
       <c r="G120" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H120" s="25">
         <v>102.9</v>
       </c>
       <c r="I120" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J120" s="20">
         <v>100.3</v>
       </c>
       <c r="K120" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L120" s="25">
         <v>100.3</v>
       </c>
       <c r="M120" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N120" s="25">
         <v>100.3</v>
       </c>
       <c r="O120" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P120" s="20">
         <v>100.2</v>
       </c>
       <c r="Q120" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="121" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="19" t="s">
         <v>126</v>
       </c>
       <c r="B121" s="20">
         <v>103.5</v>
       </c>
       <c r="C121" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D121" s="25">
         <v>104.3</v>
       </c>
       <c r="E121" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F121" s="25">
         <v>103.4</v>
       </c>
       <c r="G121" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H121" s="25">
         <v>102.8</v>
       </c>
       <c r="I121" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J121" s="20">
         <v>100.2</v>
       </c>
       <c r="K121" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L121" s="25">
         <v>100.3</v>
       </c>
       <c r="M121" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N121" s="25">
         <v>100.1</v>
       </c>
       <c r="O121" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P121" s="20">
         <v>100.2</v>
       </c>
       <c r="Q121" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="122" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="19" t="s">
         <v>127</v>
       </c>
       <c r="B122" s="20">
         <v>103.5</v>
       </c>
       <c r="C122" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D122" s="25">
         <v>104.2</v>
       </c>
       <c r="E122" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F122" s="25">
         <v>103.3</v>
       </c>
       <c r="G122" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H122" s="25">
         <v>102.8</v>
       </c>
       <c r="I122" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J122" s="20">
         <v>100.2</v>
       </c>
       <c r="K122" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L122" s="25">
         <v>100.3</v>
       </c>
       <c r="M122" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N122" s="25">
         <v>100.2</v>
       </c>
       <c r="O122" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P122" s="20">
         <v>100.2</v>
       </c>
       <c r="Q122" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="123" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="19" t="s">
         <v>128</v>
       </c>
       <c r="B123" s="20">
         <v>103.3</v>
       </c>
       <c r="C123" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D123" s="25">
         <v>104</v>
       </c>
       <c r="E123" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F123" s="25">
         <v>103.2</v>
       </c>
       <c r="G123" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H123" s="25">
         <v>102.6</v>
       </c>
       <c r="I123" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J123" s="20">
         <v>100.2</v>
       </c>
       <c r="K123" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L123" s="25">
         <v>100.3</v>
       </c>
       <c r="M123" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N123" s="25">
         <v>100.2</v>
       </c>
       <c r="O123" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P123" s="20">
         <v>100.2</v>
       </c>
       <c r="Q123" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="124" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="19" t="s">
         <v>129</v>
       </c>
       <c r="B124" s="20">
         <v>103.2</v>
       </c>
       <c r="C124" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D124" s="25">
         <v>103.8</v>
       </c>
       <c r="E124" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F124" s="25">
         <v>103.1</v>
       </c>
       <c r="G124" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H124" s="25">
         <v>102.6</v>
       </c>
       <c r="I124" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J124" s="20">
         <v>100.3</v>
       </c>
       <c r="K124" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L124" s="25">
         <v>100.3</v>
       </c>
       <c r="M124" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N124" s="25">
         <v>100.2</v>
       </c>
       <c r="O124" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P124" s="20">
         <v>100.4</v>
       </c>
       <c r="Q124" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="125" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="19" t="s">
         <v>130</v>
       </c>
       <c r="B125" s="26">
         <v>103</v>
       </c>
       <c r="C125" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D125" s="26">
         <v>103.7</v>
       </c>
       <c r="E125" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F125" s="26">
         <v>102.8</v>
       </c>
       <c r="G125" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H125" s="26">
         <v>102.5</v>
       </c>
       <c r="I125" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J125" s="26">
         <v>100.2</v>
       </c>
       <c r="K125" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L125" s="26">
         <v>100.2</v>
       </c>
       <c r="M125" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N125" s="26">
         <v>100.2</v>
       </c>
       <c r="O125" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P125" s="26">
         <v>100.2</v>
       </c>
       <c r="Q125" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="126" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="19" t="s">
         <v>131</v>
       </c>
       <c r="B126" s="26">
         <v>102.9</v>
       </c>
       <c r="C126" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D126" s="26">
         <v>103.4</v>
       </c>
       <c r="E126" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F126" s="26">
         <v>102.6</v>
       </c>
       <c r="G126" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H126" s="26">
         <v>102.4</v>
       </c>
       <c r="I126" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J126" s="26">
         <v>100.2</v>
       </c>
       <c r="K126" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L126" s="26">
         <v>100.2</v>
       </c>
       <c r="M126" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N126" s="26">
         <v>100.2</v>
       </c>
       <c r="O126" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P126" s="26">
         <v>100.2</v>
       </c>
       <c r="Q126" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="127" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="19" t="s">
         <v>132</v>
       </c>
       <c r="B127" s="26">
         <v>103</v>
       </c>
       <c r="C127" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D127" s="26">
         <v>103.5</v>
       </c>
       <c r="E127" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F127" s="26">
         <v>102.7</v>
       </c>
       <c r="G127" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H127" s="26">
         <v>102.6</v>
       </c>
       <c r="I127" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J127" s="26">
         <v>100.3</v>
       </c>
       <c r="K127" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L127" s="26">
         <v>100.3</v>
       </c>
       <c r="M127" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N127" s="26">
         <v>100.2</v>
       </c>
       <c r="O127" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P127" s="26">
         <v>100.3</v>
       </c>
       <c r="Q127" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="128" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="19" t="s">
         <v>133</v>
       </c>
       <c r="B128" s="26">
         <v>103.1</v>
       </c>
       <c r="C128" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D128" s="26">
         <v>103.7</v>
       </c>
       <c r="E128" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F128" s="26">
         <v>102.9</v>
       </c>
       <c r="G128" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H128" s="26">
         <v>102.6</v>
       </c>
       <c r="I128" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J128" s="26">
         <v>100.3</v>
       </c>
       <c r="K128" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L128" s="26">
         <v>100.3</v>
       </c>
       <c r="M128" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N128" s="26">
         <v>100.3</v>
       </c>
       <c r="O128" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P128" s="26">
         <v>100.2</v>
       </c>
       <c r="Q128" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="129" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="19" t="s">
         <v>134</v>
       </c>
       <c r="B129" s="26">
         <v>103</v>
       </c>
       <c r="C129" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D129" s="26">
         <v>103.5</v>
       </c>
       <c r="E129" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F129" s="26">
         <v>102.8</v>
       </c>
       <c r="G129" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H129" s="26">
         <v>102.6</v>
       </c>
       <c r="I129" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J129" s="26">
         <v>100.2</v>
       </c>
       <c r="K129" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L129" s="26">
         <v>100.2</v>
       </c>
       <c r="M129" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N129" s="26">
         <v>100.2</v>
       </c>
       <c r="O129" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P129" s="26">
         <v>100.2</v>
       </c>
       <c r="Q129" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="130" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="19" t="s">
         <v>135</v>
       </c>
       <c r="B130" s="28">
         <v>102.8</v>
       </c>
       <c r="C130" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D130" s="28">
         <v>103.2</v>
       </c>
       <c r="E130" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F130" s="28">
         <v>102.6</v>
       </c>
       <c r="G130" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H130" s="28">
         <v>102.4</v>
       </c>
       <c r="I130" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J130" s="28">
         <v>100.2</v>
       </c>
       <c r="K130" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L130" s="28">
         <v>100.2</v>
       </c>
       <c r="M130" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N130" s="28">
         <v>100.2</v>
       </c>
       <c r="O130" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P130" s="29">
         <v>100.1</v>
       </c>
       <c r="Q130" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="131" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="19" t="s">
         <v>136</v>
       </c>
       <c r="B131" s="28">
         <v>102.6</v>
       </c>
       <c r="C131" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D131" s="30">
         <v>103</v>
       </c>
       <c r="E131" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F131" s="28">
         <v>102.5</v>
       </c>
       <c r="G131" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H131" s="28">
         <v>102.4</v>
       </c>
       <c r="I131" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J131" s="28">
         <v>100.2</v>
       </c>
       <c r="K131" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L131" s="28">
         <v>100.2</v>
       </c>
       <c r="M131" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N131" s="28">
         <v>100.2</v>
       </c>
       <c r="O131" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P131" s="29">
         <v>100.1</v>
       </c>
       <c r="Q131" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="132" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="19" t="s">
         <v>137</v>
       </c>
       <c r="B132" s="28">
         <v>102.5</v>
       </c>
       <c r="C132" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D132" s="28">
         <v>102.9</v>
       </c>
       <c r="E132" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F132" s="28">
         <v>102.3</v>
       </c>
       <c r="G132" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H132" s="28">
         <v>102.3</v>
       </c>
       <c r="I132" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J132" s="28">
         <v>100.2</v>
       </c>
       <c r="K132" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L132" s="28">
         <v>100.2</v>
       </c>
       <c r="M132" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N132" s="28">
         <v>100.2</v>
       </c>
       <c r="O132" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P132" s="29">
         <v>100.1</v>
       </c>
       <c r="Q132" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="133" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="19" t="s">
         <v>138</v>
       </c>
       <c r="B133" s="28">
         <v>102.5</v>
       </c>
       <c r="C133" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D133" s="28">
         <v>102.8</v>
       </c>
       <c r="E133" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F133" s="28">
         <v>102.5</v>
       </c>
       <c r="G133" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H133" s="28">
         <v>102.3</v>
       </c>
       <c r="I133" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J133" s="28">
         <v>100.2</v>
       </c>
       <c r="K133" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L133" s="28">
         <v>100.2</v>
       </c>
       <c r="M133" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N133" s="28">
         <v>100.3</v>
       </c>
       <c r="O133" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P133" s="29">
         <v>100.2</v>
       </c>
       <c r="Q133" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="134" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="19" t="s">
         <v>139</v>
       </c>
       <c r="B134" s="28">
         <v>102.5</v>
       </c>
       <c r="C134" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D134" s="28">
         <v>102.7</v>
       </c>
       <c r="E134" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F134" s="28">
         <v>102.5</v>
       </c>
       <c r="G134" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H134" s="28">
         <v>102.3</v>
       </c>
       <c r="I134" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J134" s="28">
         <v>100.2</v>
       </c>
       <c r="K134" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L134" s="28">
         <v>100.2</v>
       </c>
       <c r="M134" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N134" s="28">
         <v>100.2</v>
       </c>
       <c r="O134" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P134" s="29">
         <v>100.2</v>
       </c>
       <c r="Q134" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="135" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="19" t="s">
         <v>140</v>
       </c>
       <c r="B135" s="28">
         <v>102.5</v>
       </c>
       <c r="C135" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D135" s="28">
         <v>102.8</v>
       </c>
       <c r="E135" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F135" s="28">
         <v>102.5</v>
       </c>
       <c r="G135" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H135" s="28">
         <v>102.3</v>
       </c>
       <c r="I135" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J135" s="28">
         <v>100.3</v>
       </c>
       <c r="K135" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L135" s="28">
         <v>100.3</v>
       </c>
       <c r="M135" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N135" s="28">
         <v>100.2</v>
       </c>
       <c r="O135" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P135" s="29">
         <v>100.2</v>
       </c>
       <c r="Q135" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="136" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="19" t="s">
         <v>141</v>
       </c>
       <c r="B136" s="28">
         <v>102.4</v>
       </c>
       <c r="C136" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D136" s="28">
         <v>102.6</v>
       </c>
       <c r="E136" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F136" s="28">
         <v>102.5</v>
       </c>
       <c r="G136" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H136" s="28">
         <v>102.1</v>
       </c>
       <c r="I136" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J136" s="28">
         <v>100.2</v>
       </c>
       <c r="K136" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L136" s="28">
         <v>100.2</v>
       </c>
       <c r="M136" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N136" s="28">
         <v>100.2</v>
       </c>
       <c r="O136" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P136" s="29">
         <v>100.2</v>
       </c>
       <c r="Q136" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="137" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="19" t="s">
         <v>142</v>
       </c>
       <c r="B137" s="28">
         <v>102.4</v>
       </c>
       <c r="C137" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D137" s="28">
         <v>102.6</v>
       </c>
       <c r="E137" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F137" s="28">
         <v>102.5</v>
       </c>
       <c r="G137" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H137" s="28">
         <v>102.1</v>
       </c>
       <c r="I137" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J137" s="28">
         <v>100.2</v>
       </c>
       <c r="K137" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L137" s="28">
         <v>100.2</v>
       </c>
       <c r="M137" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N137" s="28">
         <v>100.1</v>
       </c>
       <c r="O137" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P137" s="29">
         <v>100.2</v>
       </c>
       <c r="Q137" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="138" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="19" t="s">
         <v>143</v>
       </c>
       <c r="B138" s="30">
         <v>102.7</v>
       </c>
       <c r="C138" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D138" s="30">
         <v>102.8</v>
       </c>
       <c r="E138" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F138" s="30">
         <v>102.5</v>
       </c>
       <c r="G138" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H138" s="30">
         <v>102.2</v>
       </c>
       <c r="I138" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J138" s="28">
         <v>100.2</v>
       </c>
       <c r="K138" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L138" s="28">
         <v>100.3</v>
       </c>
       <c r="M138" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N138" s="28">
         <v>100.2</v>
       </c>
       <c r="O138" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P138" s="29">
         <v>100.2</v>
       </c>
       <c r="Q138" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="139" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="19" t="s">
         <v>144</v>
       </c>
       <c r="B139" s="30">
         <v>102.4</v>
       </c>
       <c r="C139" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D139" s="30">
         <v>102.8</v>
       </c>
       <c r="E139" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F139" s="30">
         <v>102.4</v>
       </c>
       <c r="G139" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H139" s="30">
         <v>102</v>
       </c>
       <c r="I139" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J139" s="30">
         <v>100.3</v>
       </c>
       <c r="K139" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L139" s="30">
         <v>100.4</v>
       </c>
       <c r="M139" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N139" s="30">
         <v>100.2</v>
       </c>
       <c r="O139" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P139" s="31">
         <v>100.2</v>
       </c>
       <c r="Q139" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="140" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="19" t="s">
         <v>145</v>
       </c>
       <c r="B140" s="30">
         <v>102.4</v>
       </c>
       <c r="C140" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D140" s="30">
         <v>102.7</v>
       </c>
       <c r="E140" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F140" s="30">
         <v>102.4</v>
       </c>
       <c r="G140" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H140" s="30">
         <v>101.9</v>
       </c>
       <c r="I140" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J140" s="30">
         <v>100.2</v>
       </c>
       <c r="K140" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L140" s="30">
         <v>100.3</v>
       </c>
       <c r="M140" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N140" s="30">
         <v>100.3</v>
       </c>
       <c r="O140" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P140" s="31">
         <v>100.1</v>
       </c>
       <c r="Q140" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="141" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="19" t="s">
         <v>146</v>
       </c>
       <c r="B141" s="32">
         <v>102.6</v>
       </c>
       <c r="C141" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D141" s="30">
         <v>103</v>
       </c>
       <c r="E141" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F141" s="32">
         <v>102.6</v>
       </c>
       <c r="G141" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H141" s="32">
         <v>102</v>
       </c>
       <c r="I141" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J141" s="32">
         <v>100.4</v>
       </c>
       <c r="K141" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L141" s="32">
         <v>100.4</v>
       </c>
       <c r="M141" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N141" s="32">
         <v>100.4</v>
       </c>
       <c r="O141" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P141" s="33">
         <v>100.2</v>
       </c>
       <c r="Q141" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="142" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="19" t="s">
         <v>147</v>
       </c>
       <c r="B142" s="30">
         <v>102.9</v>
       </c>
       <c r="C142" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D142" s="30">
         <v>103.4</v>
       </c>
       <c r="E142" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F142" s="30">
         <v>103</v>
       </c>
       <c r="G142" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H142" s="30">
         <v>102.3</v>
       </c>
       <c r="I142" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J142" s="30">
         <v>100.5</v>
       </c>
       <c r="K142" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L142" s="30">
         <v>100.5</v>
       </c>
       <c r="M142" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N142" s="30">
         <v>100.5</v>
       </c>
       <c r="O142" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P142" s="31">
         <v>100.4</v>
       </c>
       <c r="Q142" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="143" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="19" t="s">
         <v>148</v>
       </c>
       <c r="B143" s="32">
         <v>103.3</v>
       </c>
       <c r="C143" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D143" s="32">
         <v>103.7</v>
       </c>
       <c r="E143" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F143" s="32">
         <v>103.4</v>
       </c>
       <c r="G143" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H143" s="32">
         <v>102.6</v>
       </c>
       <c r="I143" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J143" s="32">
         <v>100.5</v>
       </c>
       <c r="K143" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L143" s="32">
         <v>100.5</v>
       </c>
       <c r="M143" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N143" s="32">
         <v>100.6</v>
       </c>
       <c r="O143" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P143" s="33">
         <v>100.4</v>
       </c>
       <c r="Q143" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="144" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="19" t="s">
         <v>149</v>
       </c>
       <c r="B144" s="32">
         <v>103.6</v>
       </c>
       <c r="C144" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D144" s="32">
         <v>104.1</v>
       </c>
       <c r="E144" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F144" s="32">
         <v>103.7</v>
       </c>
       <c r="G144" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H144" s="32">
         <v>102.9</v>
       </c>
       <c r="I144" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J144" s="32">
         <v>100.5</v>
       </c>
       <c r="K144" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L144" s="32">
         <v>100.5</v>
       </c>
       <c r="M144" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N144" s="32">
         <v>100.6</v>
       </c>
       <c r="O144" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P144" s="33">
         <v>100.4</v>
       </c>
       <c r="Q144" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="145" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="19" t="s">
         <v>150</v>
       </c>
       <c r="B145" s="34">
         <v>104</v>
       </c>
       <c r="C145" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D145" s="34">
         <v>104.6</v>
       </c>
       <c r="E145" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F145" s="34">
         <v>104</v>
       </c>
       <c r="G145" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H145" s="34">
         <v>103.3</v>
       </c>
       <c r="I145" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J145" s="32">
         <v>100.6</v>
       </c>
       <c r="K145" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L145" s="32">
         <v>100.6</v>
       </c>
       <c r="M145" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N145" s="32">
         <v>100.5</v>
       </c>
       <c r="O145" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P145" s="33">
         <v>100.6</v>
       </c>
       <c r="Q145" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="146" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="19" t="s">
         <v>151</v>
       </c>
       <c r="B146" s="32">
         <v>104.4</v>
       </c>
       <c r="C146" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D146" s="32">
         <v>105.1</v>
       </c>
       <c r="E146" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F146" s="32">
         <v>104.5</v>
       </c>
       <c r="G146" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H146" s="32">
         <v>103.7</v>
       </c>
       <c r="I146" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J146" s="32">
         <v>100.7</v>
       </c>
       <c r="K146" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L146" s="32">
         <v>100.7</v>
       </c>
       <c r="M146" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N146" s="32">
         <v>100.7</v>
       </c>
       <c r="O146" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P146" s="33">
         <v>100.6</v>
       </c>
       <c r="Q146" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="147" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="19" t="s">
         <v>152</v>
       </c>
       <c r="B147" s="32">
         <v>104.9</v>
       </c>
       <c r="C147" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D147" s="32">
         <v>105.5</v>
       </c>
       <c r="E147" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F147" s="34">
         <v>105</v>
       </c>
       <c r="G147" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H147" s="34">
         <v>104.2</v>
       </c>
       <c r="I147" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J147" s="32">
         <v>100.7</v>
       </c>
       <c r="K147" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L147" s="32">
         <v>100.7</v>
       </c>
       <c r="M147" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N147" s="32">
         <v>100.7</v>
       </c>
       <c r="O147" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P147" s="33">
         <v>100.7</v>
       </c>
       <c r="Q147" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="148" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="19" t="s">
         <v>153</v>
       </c>
       <c r="B148" s="32">
         <v>105.6</v>
       </c>
       <c r="C148" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D148" s="32">
         <v>106.3</v>
       </c>
       <c r="E148" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F148" s="32">
         <v>105.6</v>
       </c>
       <c r="G148" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H148" s="32">
         <v>104.9</v>
       </c>
       <c r="I148" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J148" s="32">
         <v>100.9</v>
       </c>
       <c r="K148" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L148" s="32">
         <v>100.9</v>
       </c>
       <c r="M148" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N148" s="32">
         <v>100.8</v>
       </c>
       <c r="O148" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P148" s="33">
         <v>100.9</v>
       </c>
       <c r="Q148" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="149" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="19" t="s">
         <v>154</v>
       </c>
       <c r="B149" s="32">
         <v>106.6</v>
       </c>
       <c r="C149" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D149" s="32">
         <v>107.2</v>
       </c>
       <c r="E149" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F149" s="32">
         <v>106.6</v>
       </c>
       <c r="G149" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H149" s="32">
         <v>105.8</v>
       </c>
       <c r="I149" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J149" s="32">
         <v>101.1</v>
       </c>
       <c r="K149" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L149" s="32">
         <v>101.1</v>
       </c>
       <c r="M149" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N149" s="32">
         <v>101.1</v>
       </c>
       <c r="O149" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P149" s="35">
         <v>101</v>
       </c>
       <c r="Q149" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="150" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="19" t="s">
         <v>155</v>
       </c>
       <c r="B150" s="32">
         <v>107.6</v>
       </c>
       <c r="C150" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D150" s="32">
         <v>107.7</v>
       </c>
       <c r="E150" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F150" s="32">
         <v>107.6</v>
       </c>
       <c r="G150" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H150" s="32">
         <v>106.3</v>
       </c>
       <c r="I150" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J150" s="34">
         <v>101</v>
       </c>
       <c r="K150" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L150" s="32">
         <v>100.9</v>
       </c>
       <c r="M150" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N150" s="34">
         <v>101</v>
       </c>
       <c r="O150" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P150" s="35">
         <v>100.8</v>
       </c>
       <c r="Q150" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="151" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="19" t="s">
         <v>156</v>
       </c>
       <c r="B151" s="32">
         <v>108.3</v>
       </c>
       <c r="C151" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D151" s="32">
         <v>108.7</v>
       </c>
       <c r="E151" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F151" s="32">
         <v>108.6</v>
       </c>
       <c r="G151" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H151" s="32">
         <v>107.4</v>
       </c>
       <c r="I151" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J151" s="34">
         <v>101.1</v>
       </c>
       <c r="K151" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L151" s="32">
         <v>101.1</v>
       </c>
       <c r="M151" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N151" s="34">
         <v>101.2</v>
       </c>
       <c r="O151" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P151" s="35">
         <v>101.1</v>
       </c>
       <c r="Q151" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="152" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="19" t="s">
         <v>157</v>
       </c>
       <c r="B152" s="30">
         <v>109.3</v>
       </c>
       <c r="C152" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D152" s="30">
         <v>109.7</v>
       </c>
       <c r="E152" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F152" s="30">
         <v>109.6</v>
       </c>
       <c r="G152" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H152" s="30">
         <v>108.4</v>
       </c>
       <c r="I152" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J152" s="30">
         <v>101.2</v>
       </c>
       <c r="K152" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L152" s="30">
         <v>101.2</v>
       </c>
       <c r="M152" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N152" s="30">
         <v>101.2</v>
       </c>
       <c r="O152" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P152" s="31">
         <v>101.1</v>
       </c>
       <c r="Q152" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="153" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="19" t="s">
         <v>158</v>
       </c>
       <c r="B153" s="32">
         <v>110.4</v>
       </c>
       <c r="C153" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D153" s="32">
         <v>110.8</v>
       </c>
       <c r="E153" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F153" s="32">
         <v>110.7</v>
       </c>
       <c r="G153" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H153" s="32">
         <v>109.5</v>
       </c>
       <c r="I153" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J153" s="32">
         <v>101.4</v>
       </c>
       <c r="K153" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L153" s="32">
         <v>101.4</v>
       </c>
       <c r="M153" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N153" s="32">
         <v>101.4</v>
       </c>
       <c r="O153" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P153" s="33">
         <v>101.3</v>
       </c>
       <c r="Q153" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="154" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="19" t="s">
         <v>159</v>
       </c>
       <c r="B154" s="32">
         <v>111.3</v>
       </c>
       <c r="C154" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D154" s="34">
         <v>112</v>
       </c>
       <c r="E154" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F154" s="32">
         <v>111.4</v>
       </c>
       <c r="G154" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H154" s="32">
         <v>110.3</v>
       </c>
       <c r="I154" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J154" s="32">
         <v>101.3</v>
       </c>
       <c r="K154" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L154" s="32">
         <v>101.6</v>
       </c>
       <c r="M154" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N154" s="32">
         <v>101.2</v>
       </c>
       <c r="O154" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P154" s="35">
         <v>101</v>
       </c>
       <c r="Q154" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="155" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="19" t="s">
         <v>160</v>
       </c>
       <c r="B155" s="32">
         <v>112.2</v>
       </c>
       <c r="C155" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D155" s="32">
         <v>113.2</v>
       </c>
       <c r="E155" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F155" s="32">
         <v>112.2</v>
       </c>
       <c r="G155" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H155" s="32">
         <v>110.9</v>
       </c>
       <c r="I155" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J155" s="32">
         <v>101.3</v>
       </c>
       <c r="K155" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L155" s="32">
         <v>101.6</v>
       </c>
       <c r="M155" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N155" s="32">
         <v>101.3</v>
       </c>
       <c r="O155" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P155" s="35">
         <v>101</v>
       </c>
       <c r="Q155" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="156" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="19" t="s">
         <v>161</v>
       </c>
       <c r="B156" s="32">
         <v>113.2</v>
       </c>
       <c r="C156" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D156" s="32">
         <v>114.3</v>
       </c>
       <c r="E156" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F156" s="32">
         <v>113.2</v>
       </c>
       <c r="G156" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H156" s="32">
         <v>111.5</v>
       </c>
       <c r="I156" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J156" s="32">
         <v>101.4</v>
       </c>
       <c r="K156" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L156" s="32">
         <v>101.6</v>
       </c>
       <c r="M156" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N156" s="32">
         <v>101.4</v>
       </c>
       <c r="O156" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P156" s="35">
         <v>101</v>
       </c>
       <c r="Q156" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="157" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="19" t="s">
         <v>162</v>
       </c>
       <c r="B157" s="32">
         <v>113.6</v>
       </c>
       <c r="C157" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D157" s="32">
         <v>114.7</v>
       </c>
       <c r="E157" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F157" s="32">
         <v>113.8</v>
       </c>
       <c r="G157" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H157" s="32">
         <v>111.9</v>
       </c>
       <c r="I157" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J157" s="32">
         <v>100.9</v>
       </c>
       <c r="K157" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L157" s="32">
         <v>100.9</v>
       </c>
       <c r="M157" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N157" s="34">
         <v>101</v>
       </c>
       <c r="O157" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P157" s="33">
         <v>100.9</v>
       </c>
       <c r="Q157" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="158" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="19" t="s">
         <v>163</v>
       </c>
       <c r="B158" s="34">
         <v>114</v>
       </c>
       <c r="C158" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D158" s="34">
         <v>115</v>
       </c>
       <c r="E158" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F158" s="34">
         <v>114.2</v>
       </c>
       <c r="G158" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H158" s="34">
         <v>112.3</v>
       </c>
       <c r="I158" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J158" s="34">
         <v>101</v>
       </c>
       <c r="K158" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L158" s="34">
         <v>101</v>
       </c>
       <c r="M158" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N158" s="34">
         <v>101.1</v>
       </c>
       <c r="O158" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P158" s="35">
         <v>101</v>
       </c>
       <c r="Q158" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="159" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="19" t="s">
         <v>164</v>
       </c>
       <c r="B159" s="34">
         <v>114.8</v>
       </c>
       <c r="C159" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D159" s="34">
         <v>115.9</v>
       </c>
       <c r="E159" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F159" s="34">
         <v>115</v>
       </c>
       <c r="G159" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H159" s="34">
         <v>112.8</v>
       </c>
       <c r="I159" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J159" s="34">
         <v>101.4</v>
       </c>
       <c r="K159" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L159" s="34">
         <v>101.5</v>
       </c>
       <c r="M159" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N159" s="34">
         <v>101.4</v>
       </c>
       <c r="O159" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P159" s="35">
         <v>101.1</v>
       </c>
       <c r="Q159" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="160" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="19" t="s">
         <v>165</v>
       </c>
       <c r="B160" s="34">
         <v>115.2</v>
       </c>
       <c r="C160" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D160" s="34">
         <v>116.4</v>
       </c>
       <c r="E160" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F160" s="34">
         <v>115.5</v>
       </c>
       <c r="G160" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H160" s="34">
         <v>113.2</v>
       </c>
       <c r="I160" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J160" s="34">
         <v>101.3</v>
       </c>
       <c r="K160" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L160" s="34">
         <v>101.4</v>
       </c>
       <c r="M160" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N160" s="34">
         <v>101.2</v>
       </c>
       <c r="O160" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P160" s="35">
         <v>101.3</v>
       </c>
       <c r="Q160" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="161" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="19" t="s">
         <v>166</v>
       </c>
       <c r="B161" s="34">
         <v>114.7</v>
       </c>
       <c r="C161" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D161" s="34">
         <v>115.7</v>
       </c>
       <c r="E161" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F161" s="34">
         <v>114.9</v>
       </c>
       <c r="G161" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H161" s="34">
         <v>113</v>
       </c>
       <c r="I161" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J161" s="34">
         <v>100.6</v>
       </c>
       <c r="K161" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L161" s="34">
         <v>100.5</v>
       </c>
       <c r="M161" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N161" s="34">
         <v>100.6</v>
       </c>
       <c r="O161" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P161" s="35">
         <v>100.8</v>
       </c>
       <c r="Q161" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="162" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="19" t="s">
         <v>167</v>
       </c>
       <c r="B162" s="32">
         <v>114.4</v>
       </c>
       <c r="C162" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D162" s="32">
         <v>115.5</v>
       </c>
       <c r="E162" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F162" s="32">
         <v>114.4</v>
       </c>
       <c r="G162" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H162" s="32">
         <v>113</v>
       </c>
       <c r="I162" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J162" s="32">
         <v>100.6</v>
       </c>
       <c r="K162" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L162" s="32">
         <v>100.6</v>
       </c>
       <c r="M162" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N162" s="32">
         <v>100.6</v>
       </c>
       <c r="O162" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P162" s="33">
         <v>100.7</v>
       </c>
       <c r="Q162" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="163" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="19" t="s">
         <v>168</v>
       </c>
       <c r="B163" s="32">
         <v>113.6</v>
       </c>
       <c r="C163" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D163" s="32">
         <v>114.7</v>
       </c>
       <c r="E163" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F163" s="32">
         <v>113.9</v>
       </c>
       <c r="G163" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H163" s="32">
         <v>111.7</v>
       </c>
       <c r="I163" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J163" s="32">
         <v>100.4</v>
       </c>
       <c r="K163" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L163" s="32">
         <v>100.5</v>
       </c>
       <c r="M163" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N163" s="32">
         <v>100.6</v>
       </c>
       <c r="O163" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P163" s="33">
         <v>100.1</v>
       </c>
       <c r="Q163" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="164" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="19" t="s">
         <v>169</v>
       </c>
       <c r="B164" s="32">
         <v>112.9</v>
       </c>
       <c r="C164" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D164" s="32">
         <v>113.9</v>
       </c>
       <c r="E164" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F164" s="32">
         <v>113.4</v>
       </c>
       <c r="G164" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H164" s="32">
         <v>111.1</v>
       </c>
       <c r="I164" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J164" s="32">
         <v>100.6</v>
       </c>
       <c r="K164" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L164" s="32">
         <v>100.5</v>
       </c>
       <c r="M164" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N164" s="32">
         <v>100.8</v>
       </c>
       <c r="O164" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P164" s="33">
         <v>100.5</v>
       </c>
       <c r="Q164" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="165" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="19" t="s">
         <v>170</v>
       </c>
       <c r="B165" s="34">
         <v>112</v>
       </c>
       <c r="C165" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D165" s="32">
         <v>112.7</v>
       </c>
       <c r="E165" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F165" s="32">
         <v>112.6</v>
       </c>
       <c r="G165" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H165" s="32">
         <v>110.3</v>
       </c>
       <c r="I165" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J165" s="32">
         <v>100.5</v>
       </c>
       <c r="K165" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L165" s="32">
         <v>100.4</v>
       </c>
       <c r="M165" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N165" s="32">
         <v>100.7</v>
       </c>
       <c r="O165" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P165" s="33">
         <v>100.5</v>
       </c>
       <c r="Q165" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="166" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="19" t="s">
         <v>171</v>
       </c>
       <c r="B166" s="34">
         <v>111.4</v>
       </c>
       <c r="C166" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D166" s="32">
         <v>111.7</v>
       </c>
       <c r="E166" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F166" s="32">
         <v>112.2</v>
       </c>
       <c r="G166" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H166" s="32">
         <v>109.8</v>
       </c>
       <c r="I166" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J166" s="32">
         <v>100.7</v>
       </c>
       <c r="K166" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L166" s="32">
         <v>100.6</v>
       </c>
       <c r="M166" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N166" s="32">
         <v>100.8</v>
       </c>
       <c r="O166" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P166" s="33">
         <v>100.7</v>
       </c>
       <c r="Q166" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="167" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="19" t="s">
         <v>172</v>
       </c>
       <c r="B167" s="34">
         <v>110.9</v>
       </c>
       <c r="C167" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D167" s="32">
         <v>110.7</v>
       </c>
       <c r="E167" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F167" s="32">
         <v>111.8</v>
       </c>
       <c r="G167" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H167" s="32">
         <v>109.7</v>
       </c>
       <c r="I167" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J167" s="32">
         <v>100.9</v>
       </c>
       <c r="K167" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L167" s="32">
         <v>100.7</v>
       </c>
       <c r="M167" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N167" s="34">
         <v>101</v>
       </c>
       <c r="O167" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P167" s="33">
         <v>100.9</v>
       </c>
       <c r="Q167" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="168" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="19" t="s">
         <v>173</v>
       </c>
       <c r="B168" s="34">
         <v>110.3</v>
       </c>
       <c r="C168" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D168" s="32">
         <v>109.8</v>
       </c>
       <c r="E168" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F168" s="32">
         <v>111.3</v>
       </c>
       <c r="G168" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H168" s="32">
         <v>109.6</v>
       </c>
       <c r="I168" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J168" s="32">
         <v>100.9</v>
       </c>
       <c r="K168" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L168" s="32">
         <v>100.7</v>
       </c>
       <c r="M168" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N168" s="34">
         <v>101</v>
       </c>
       <c r="O168" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P168" s="33">
         <v>100.9</v>
       </c>
       <c r="Q168" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="169" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="19" t="s">
         <v>174</v>
       </c>
       <c r="B169" s="34">
         <v>110</v>
       </c>
       <c r="C169" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D169" s="32">
         <v>109.4</v>
       </c>
       <c r="E169" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F169" s="32">
         <v>111.1</v>
       </c>
       <c r="G169" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H169" s="32">
         <v>109.4</v>
       </c>
       <c r="I169" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J169" s="32">
         <v>100.7</v>
       </c>
       <c r="K169" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L169" s="32">
         <v>100.6</v>
       </c>
       <c r="M169" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N169" s="34">
         <v>100.7</v>
       </c>
       <c r="O169" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P169" s="33">
         <v>100.7</v>
       </c>
       <c r="Q169" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="170" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="19" t="s">
         <v>175</v>
       </c>
       <c r="B170" s="34">
         <v>109.7</v>
       </c>
       <c r="C170" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D170" s="34">
         <v>109</v>
       </c>
       <c r="E170" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F170" s="32">
         <v>110.7</v>
       </c>
       <c r="G170" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H170" s="32">
         <v>109.1</v>
       </c>
       <c r="I170" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J170" s="32">
         <v>100.7</v>
       </c>
       <c r="K170" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L170" s="32">
         <v>100.6</v>
       </c>
       <c r="M170" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N170" s="34">
         <v>100.8</v>
       </c>
       <c r="O170" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P170" s="33">
         <v>100.6</v>
       </c>
       <c r="Q170" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="171" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="19" t="s">
         <v>176</v>
       </c>
       <c r="B171" s="34">
         <v>108.9</v>
       </c>
       <c r="C171" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D171" s="34">
         <v>108.1</v>
       </c>
       <c r="E171" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F171" s="34">
         <v>110</v>
       </c>
       <c r="G171" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H171" s="34">
         <v>108.5</v>
       </c>
       <c r="I171" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J171" s="32">
         <v>100.7</v>
       </c>
       <c r="K171" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L171" s="32">
         <v>100.6</v>
       </c>
       <c r="M171" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N171" s="34">
         <v>100.7</v>
       </c>
       <c r="O171" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P171" s="33">
         <v>100.6</v>
       </c>
       <c r="Q171" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="172" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="19" t="s">
         <v>177</v>
       </c>
       <c r="B172" s="34">
         <v>108.2</v>
       </c>
       <c r="C172" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D172" s="34">
         <v>107.2</v>
       </c>
       <c r="E172" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F172" s="34">
         <v>109.4</v>
       </c>
       <c r="G172" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H172" s="34">
         <v>107.7</v>
       </c>
       <c r="I172" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J172" s="32">
         <v>100.6</v>
       </c>
       <c r="K172" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L172" s="32">
         <v>100.5</v>
       </c>
       <c r="M172" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N172" s="34">
         <v>100.7</v>
       </c>
       <c r="O172" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P172" s="33">
         <v>100.5</v>
       </c>
       <c r="Q172" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="173" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="19" t="s">
         <v>178</v>
       </c>
       <c r="B173" s="34">
         <v>108</v>
       </c>
       <c r="C173" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D173" s="34">
         <v>107</v>
       </c>
       <c r="E173" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F173" s="34">
         <v>109.3</v>
       </c>
       <c r="G173" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H173" s="34">
         <v>107.4</v>
       </c>
       <c r="I173" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J173" s="32">
         <v>100.5</v>
       </c>
       <c r="K173" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L173" s="32">
         <v>100.4</v>
       </c>
       <c r="M173" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N173" s="34">
         <v>100.5</v>
       </c>
       <c r="O173" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P173" s="33">
         <v>100.5</v>
       </c>
       <c r="Q173" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="19" t="s">
         <v>179</v>
       </c>
       <c r="B174" s="34">
         <v>107.5</v>
       </c>
       <c r="C174" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D174" s="34">
         <v>106.4</v>
       </c>
       <c r="E174" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F174" s="34">
         <v>108.8</v>
       </c>
       <c r="G174" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H174" s="34">
         <v>106.8</v>
       </c>
       <c r="I174" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J174" s="32">
         <v>100.3</v>
       </c>
       <c r="K174" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L174" s="32">
         <v>100.3</v>
       </c>
       <c r="M174" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N174" s="34">
         <v>100.4</v>
       </c>
       <c r="O174" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P174" s="33">
         <v>100.3</v>
       </c>
       <c r="Q174" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="175" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="19" t="s">
         <v>180</v>
       </c>
       <c r="B175" s="34">
         <v>107.8</v>
       </c>
       <c r="C175" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D175" s="34">
         <v>106.8</v>
       </c>
       <c r="E175" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F175" s="34">
         <v>109</v>
       </c>
       <c r="G175" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H175" s="34">
         <v>107.4</v>
       </c>
       <c r="I175" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J175" s="32">
         <v>100.5</v>
       </c>
       <c r="K175" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L175" s="32">
         <v>100.5</v>
       </c>
       <c r="M175" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N175" s="34">
         <v>100.6</v>
       </c>
       <c r="O175" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P175" s="33">
         <v>100.5</v>
       </c>
       <c r="Q175" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="176" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="19" t="s">
         <v>181</v>
       </c>
       <c r="B176" s="35">
         <v>107.5</v>
       </c>
       <c r="C176" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D176" s="35">
         <v>106.5</v>
       </c>
       <c r="E176" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F176" s="35">
         <v>108.5</v>
       </c>
       <c r="G176" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H176" s="35">
         <v>107.2</v>
       </c>
       <c r="I176" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J176" s="35">
         <v>100.3</v>
       </c>
       <c r="K176" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L176" s="35">
         <v>100.2</v>
       </c>
       <c r="M176" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N176" s="35">
         <v>100.4</v>
       </c>
       <c r="O176" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P176" s="35">
         <v>100.3</v>
       </c>
       <c r="Q176" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="R176" s="37"/>
     </row>
     <row r="177" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="19" t="s">
         <v>182</v>
       </c>
       <c r="B177" s="35">
         <v>107.3</v>
       </c>
       <c r="C177" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D177" s="35">
         <v>106.5</v>
       </c>
       <c r="E177" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F177" s="35">
         <v>108.3</v>
       </c>
       <c r="G177" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H177" s="35">
         <v>107</v>
       </c>
       <c r="I177" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J177" s="35">
         <v>100.4</v>
       </c>
       <c r="K177" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L177" s="35">
         <v>100.4</v>
       </c>
       <c r="M177" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N177" s="35">
         <v>100.4</v>
       </c>
       <c r="O177" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P177" s="35">
         <v>100.4</v>
       </c>
       <c r="Q177" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="R177" s="37"/>
     </row>
     <row r="178" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="19" t="s">
         <v>183</v>
       </c>
       <c r="B178" s="35">
         <v>107.1</v>
       </c>
       <c r="C178" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D178" s="35">
         <v>106.3</v>
       </c>
       <c r="E178" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F178" s="35">
         <v>107.9</v>
       </c>
       <c r="G178" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H178" s="35">
         <v>106.8</v>
       </c>
       <c r="I178" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J178" s="35">
         <v>100.5</v>
       </c>
       <c r="K178" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L178" s="35">
         <v>100.4</v>
       </c>
       <c r="M178" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N178" s="35">
         <v>100.5</v>
       </c>
       <c r="O178" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P178" s="35">
         <v>100.5</v>
       </c>
       <c r="Q178" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="R178" s="37"/>
     </row>
     <row r="179" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="19" t="s">
         <v>184</v>
       </c>
       <c r="B179" s="35">
         <v>106.6</v>
       </c>
       <c r="C179" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D179" s="35">
         <v>106</v>
       </c>
       <c r="E179" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F179" s="35">
         <v>107.2</v>
       </c>
       <c r="G179" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H179" s="35">
         <v>106.2</v>
       </c>
       <c r="I179" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J179" s="35">
         <v>100.4</v>
       </c>
       <c r="K179" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L179" s="35">
         <v>100.4</v>
       </c>
       <c r="M179" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N179" s="35">
         <v>100.4</v>
       </c>
       <c r="O179" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P179" s="35">
         <v>100.4</v>
       </c>
       <c r="Q179" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="R179" s="37"/>
     </row>
     <row r="180" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="19" t="s">
         <v>185</v>
       </c>
       <c r="B180" s="35">
         <v>106</v>
       </c>
       <c r="C180" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D180" s="35">
         <v>105.6</v>
       </c>
       <c r="E180" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F180" s="35">
         <v>106.6</v>
       </c>
       <c r="G180" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H180" s="35">
         <v>105.7</v>
       </c>
       <c r="I180" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J180" s="35">
         <v>100.3</v>
       </c>
       <c r="K180" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L180" s="35">
         <v>100.3</v>
       </c>
       <c r="M180" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N180" s="35">
         <v>100.3</v>
       </c>
       <c r="O180" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P180" s="35">
         <v>100.4</v>
       </c>
       <c r="Q180" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="R180" s="37"/>
     </row>
     <row r="181" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="19" t="s">
         <v>186</v>
       </c>
       <c r="B181" s="35">
         <v>105.7</v>
       </c>
       <c r="C181" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D181" s="35">
         <v>105.4</v>
       </c>
       <c r="E181" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F181" s="35">
         <v>106.2</v>
       </c>
       <c r="G181" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H181" s="35">
         <v>105.4</v>
       </c>
       <c r="I181" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J181" s="35">
         <v>100.4</v>
       </c>
       <c r="K181" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L181" s="35">
         <v>100.4</v>
       </c>
       <c r="M181" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N181" s="35">
         <v>100.4</v>
       </c>
       <c r="O181" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P181" s="35">
         <v>100.4</v>
       </c>
       <c r="Q181" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="R181" s="37"/>
     </row>
     <row r="182" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="19" t="s">
         <v>187</v>
       </c>
       <c r="B182" s="35">
         <v>105.3</v>
       </c>
       <c r="C182" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D182" s="35">
         <v>105.1</v>
       </c>
       <c r="E182" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F182" s="35">
         <v>105.7</v>
       </c>
       <c r="G182" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H182" s="35">
         <v>105.1</v>
       </c>
       <c r="I182" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J182" s="35">
         <v>100.3</v>
       </c>
       <c r="K182" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L182" s="35">
         <v>100.3</v>
       </c>
       <c r="M182" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N182" s="35">
         <v>100.3</v>
       </c>
       <c r="O182" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P182" s="35">
         <v>100.4</v>
       </c>
       <c r="Q182" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="R182" s="37"/>
     </row>
     <row r="183" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="19" t="s">
         <v>188</v>
       </c>
       <c r="B183" s="35">
         <v>105</v>
       </c>
       <c r="C183" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D183" s="35">
         <v>104.8</v>
       </c>
       <c r="E183" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F183" s="35">
         <v>105.4</v>
       </c>
       <c r="G183" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H183" s="35">
         <v>104.8</v>
       </c>
       <c r="I183" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J183" s="35">
         <v>100.3</v>
       </c>
       <c r="K183" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L183" s="35">
         <v>100.4</v>
       </c>
       <c r="M183" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N183" s="35">
         <v>100.4</v>
       </c>
       <c r="O183" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P183" s="35">
         <v>100.3</v>
       </c>
       <c r="Q183" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="R183" s="37"/>
     </row>
     <row r="184" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="19" t="s">
         <v>189</v>
       </c>
       <c r="B184" s="35">
         <v>104.9</v>
       </c>
       <c r="C184" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D184" s="35">
         <v>104.7</v>
       </c>
       <c r="E184" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F184" s="35">
         <v>105.1</v>
       </c>
       <c r="G184" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H184" s="35">
         <v>104.7</v>
       </c>
       <c r="I184" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J184" s="35">
         <v>100.4</v>
       </c>
       <c r="K184" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L184" s="35">
         <v>100.4</v>
       </c>
       <c r="M184" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N184" s="35">
         <v>100.4</v>
       </c>
       <c r="O184" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P184" s="35">
         <v>100.4</v>
       </c>
       <c r="Q184" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="185" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="19" t="s">
         <v>190</v>
       </c>
       <c r="B185" s="35">
         <v>104.4</v>
       </c>
       <c r="C185" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D185" s="35">
         <v>104.3</v>
       </c>
       <c r="E185" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F185" s="35">
         <v>104.6</v>
       </c>
       <c r="G185" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H185" s="35">
         <v>104.2</v>
       </c>
       <c r="I185" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J185" s="35">
         <v>100</v>
       </c>
       <c r="K185" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L185" s="35">
         <v>100</v>
       </c>
       <c r="M185" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N185" s="35">
         <v>100</v>
       </c>
       <c r="O185" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P185" s="35">
         <v>100</v>
       </c>
       <c r="Q185" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="186" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="19" t="s">
         <v>191</v>
       </c>
       <c r="B186" s="35">
         <v>103.9</v>
       </c>
       <c r="C186" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D186" s="35">
         <v>103.8</v>
       </c>
       <c r="E186" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F186" s="35">
         <v>104.2</v>
       </c>
       <c r="G186" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H186" s="35">
         <v>104.1</v>
       </c>
       <c r="I186" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J186" s="35">
         <v>100.1</v>
       </c>
       <c r="K186" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L186" s="35">
         <v>100.1</v>
       </c>
       <c r="M186" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N186" s="35">
         <v>100.1</v>
       </c>
       <c r="O186" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P186" s="35">
         <v>100.1</v>
       </c>
       <c r="Q186" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="187" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="19" t="s">
         <v>192</v>
       </c>
       <c r="B187" s="35">
         <v>103.7</v>
       </c>
       <c r="C187" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D187" s="35">
         <v>103.6</v>
       </c>
       <c r="E187" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F187" s="35">
         <v>103.9</v>
       </c>
       <c r="G187" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H187" s="35">
         <v>103.6</v>
       </c>
       <c r="I187" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J187" s="35">
         <v>100.1</v>
       </c>
       <c r="K187" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L187" s="35">
         <v>100.1</v>
       </c>
       <c r="M187" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N187" s="35">
         <v>100.2</v>
       </c>
       <c r="O187" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P187" s="35">
         <v>100.1</v>
       </c>
       <c r="Q187" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="188" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="19" t="s">
         <v>193</v>
       </c>
       <c r="B188" s="35">
         <v>103.7</v>
       </c>
       <c r="C188" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D188" s="35">
         <v>103.6</v>
       </c>
       <c r="E188" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F188" s="35">
         <v>103.7</v>
       </c>
       <c r="G188" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H188" s="35">
         <v>103.6</v>
       </c>
       <c r="I188" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J188" s="35">
         <v>100.2</v>
       </c>
       <c r="K188" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L188" s="35">
         <v>100.2</v>
       </c>
       <c r="M188" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N188" s="35">
         <v>100.2</v>
       </c>
       <c r="O188" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P188" s="35">
         <v>100.2</v>
       </c>
       <c r="Q188" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="189" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="19" t="s">
         <v>194</v>
       </c>
       <c r="B189" s="35">
         <v>103.7</v>
       </c>
       <c r="C189" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D189" s="35">
         <v>103.7</v>
       </c>
       <c r="E189" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F189" s="35">
         <v>103.7</v>
       </c>
       <c r="G189" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H189" s="35">
         <v>103.6</v>
       </c>
       <c r="I189" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J189" s="35">
         <v>100.5</v>
       </c>
       <c r="K189" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L189" s="35">
         <v>100.5</v>
       </c>
       <c r="M189" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N189" s="35">
         <v>100.4</v>
       </c>
       <c r="O189" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P189" s="35">
         <v>100.4</v>
       </c>
       <c r="Q189" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="190" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="19" t="s">
         <v>195</v>
       </c>
       <c r="B190" s="35">
         <v>103.4</v>
       </c>
       <c r="C190" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D190" s="35">
         <v>103.4</v>
       </c>
       <c r="E190" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F190" s="35">
         <v>103.5</v>
       </c>
       <c r="G190" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H190" s="35">
         <v>103.3</v>
       </c>
       <c r="I190" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J190" s="35">
         <v>100.2</v>
       </c>
       <c r="K190" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L190" s="35">
         <v>100.2</v>
       </c>
       <c r="M190" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N190" s="35">
         <v>100.3</v>
       </c>
       <c r="O190" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P190" s="35">
         <v>100.2</v>
       </c>
       <c r="Q190" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="191" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="19" t="s">
         <v>196</v>
       </c>
       <c r="B191" s="35">
         <v>103.3</v>
       </c>
       <c r="C191" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D191" s="35">
         <v>103.2</v>
       </c>
       <c r="E191" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F191" s="35">
         <v>103.4</v>
       </c>
       <c r="G191" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H191" s="35">
         <v>103.1</v>
       </c>
       <c r="I191" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J191" s="35">
         <v>100.3</v>
       </c>
       <c r="K191" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L191" s="35">
         <v>100.3</v>
       </c>
       <c r="M191" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N191" s="35">
         <v>100.3</v>
       </c>
       <c r="O191" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P191" s="35">
         <v>100.2</v>
       </c>
       <c r="Q191" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="192" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="19" t="s">
         <v>197</v>
       </c>
       <c r="B192" s="35">
         <v>103</v>
       </c>
       <c r="C192" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D192" s="35">
         <v>103</v>
       </c>
       <c r="E192" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F192" s="35">
         <v>103.1</v>
       </c>
       <c r="G192" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H192" s="35">
         <v>102.9</v>
       </c>
       <c r="I192" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J192" s="35">
         <v>100.1</v>
       </c>
       <c r="K192" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L192" s="35">
         <v>100.1</v>
       </c>
       <c r="M192" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N192" s="35">
         <v>100.1</v>
       </c>
       <c r="O192" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P192" s="35">
         <v>100.1</v>
       </c>
       <c r="Q192" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="193" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="19" t="s">
         <v>198</v>
       </c>
       <c r="B193" s="35">
         <v>103.1</v>
       </c>
       <c r="C193" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D193" s="35">
         <v>103</v>
       </c>
       <c r="E193" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F193" s="35">
         <v>103.2</v>
       </c>
       <c r="G193" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H193" s="35">
         <v>103</v>
       </c>
       <c r="I193" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J193" s="35">
         <v>100.5</v>
       </c>
       <c r="K193" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L193" s="35">
         <v>100.4</v>
       </c>
       <c r="M193" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N193" s="35">
         <v>100.5</v>
       </c>
       <c r="O193" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P193" s="35">
         <v>100.4</v>
       </c>
       <c r="Q193" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="194" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="19" t="s">
         <v>199</v>
       </c>
       <c r="B194" s="35">
         <v>102.8</v>
       </c>
       <c r="C194" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D194" s="35">
         <v>102.7</v>
       </c>
       <c r="E194" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F194" s="35">
         <v>103</v>
       </c>
       <c r="G194" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H194" s="35">
         <v>102.7</v>
       </c>
       <c r="I194" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J194" s="35">
         <v>100.1</v>
       </c>
       <c r="K194" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L194" s="35">
         <v>100</v>
       </c>
       <c r="M194" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N194" s="35">
         <v>100.1</v>
       </c>
       <c r="O194" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P194" s="35">
         <v>100</v>
       </c>
       <c r="Q194" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="195" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="19" t="s">
         <v>200</v>
       </c>
       <c r="B195" s="35">
         <v>102.5</v>
       </c>
       <c r="C195" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D195" s="35">
         <v>102.4</v>
       </c>
       <c r="E195" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F195" s="35">
         <v>102.6</v>
       </c>
       <c r="G195" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H195" s="35">
         <v>102.4</v>
       </c>
       <c r="I195" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J195" s="35">
         <v>100</v>
       </c>
       <c r="K195" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L195" s="35">
         <v>100.1</v>
       </c>
       <c r="M195" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N195" s="35">
         <v>100</v>
       </c>
       <c r="O195" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P195" s="35">
         <v>100</v>
       </c>
       <c r="Q195" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="196" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="19" t="s">
         <v>201</v>
       </c>
       <c r="B196" s="35">
         <v>102.8</v>
       </c>
       <c r="C196" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D196" s="35">
         <v>102.8</v>
       </c>
       <c r="E196" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F196" s="35">
         <v>102.9</v>
       </c>
       <c r="G196" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H196" s="35">
         <v>102.8</v>
       </c>
       <c r="I196" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J196" s="35">
         <v>100.8</v>
       </c>
       <c r="K196" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L196" s="35">
         <v>100.8</v>
       </c>
       <c r="M196" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N196" s="35">
         <v>100.7</v>
       </c>
       <c r="O196" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P196" s="35">
         <v>100.8</v>
       </c>
       <c r="Q196" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="197" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="19" t="s">
         <v>202</v>
       </c>
       <c r="B197" s="35">
         <v>103.1</v>
       </c>
       <c r="C197" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D197" s="35">
         <v>103.1</v>
       </c>
       <c r="E197" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F197" s="35">
         <v>103.1</v>
       </c>
       <c r="G197" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H197" s="35">
         <v>103.2</v>
       </c>
       <c r="I197" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J197" s="35">
         <v>100.3</v>
       </c>
       <c r="K197" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L197" s="35">
         <v>100.4</v>
       </c>
       <c r="M197" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N197" s="35">
         <v>100.2</v>
       </c>
       <c r="O197" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P197" s="35">
         <v>100.4</v>
       </c>
       <c r="Q197" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="198" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="19" t="s">
         <v>203</v>
       </c>
       <c r="B198" s="35">
         <v>103.6</v>
       </c>
       <c r="C198" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D198" s="35">
         <v>103.5</v>
       </c>
       <c r="E198" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F198" s="35">
         <v>103.6</v>
       </c>
       <c r="G198" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H198" s="35">
         <v>103.4</v>
       </c>
       <c r="I198" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J198" s="35">
         <v>100.5</v>
       </c>
       <c r="K198" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L198" s="35">
         <v>100.4</v>
       </c>
       <c r="M198" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N198" s="35">
         <v>100.6</v>
       </c>
       <c r="O198" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P198" s="35">
         <v>100.6</v>
       </c>
       <c r="Q198" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="199" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="19" t="s">
         <v>204</v>
       </c>
       <c r="B199" s="35">
         <v>104</v>
       </c>
       <c r="C199" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D199" s="35">
         <v>104</v>
       </c>
       <c r="E199" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F199" s="35">
         <v>103.7</v>
       </c>
       <c r="G199" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H199" s="35">
         <v>104.3</v>
       </c>
       <c r="I199" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J199" s="35">
         <v>100.6</v>
       </c>
       <c r="K199" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L199" s="35">
         <v>100.7</v>
       </c>
       <c r="M199" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N199" s="35">
         <v>100.3</v>
       </c>
       <c r="O199" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P199" s="35">
         <v>100.8</v>
       </c>
       <c r="Q199" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="200" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="19" t="s">
         <v>205</v>
       </c>
       <c r="B200" s="35">
         <v>103.9</v>
       </c>
       <c r="C200" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D200" s="35">
         <v>103.9</v>
       </c>
       <c r="E200" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F200" s="35">
         <v>103.7</v>
       </c>
       <c r="G200" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H200" s="35">
         <v>104.1</v>
       </c>
       <c r="I200" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J200" s="35">
         <v>100.1</v>
       </c>
       <c r="K200" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L200" s="35">
         <v>100.1</v>
       </c>
       <c r="M200" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N200" s="35">
         <v>100.1</v>
       </c>
       <c r="O200" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P200" s="35">
         <v>100</v>
       </c>
       <c r="Q200" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="201" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="19" t="s">
         <v>206</v>
       </c>
       <c r="B201" s="35">
         <v>104.5</v>
       </c>
       <c r="C201" s="27" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D201" s="35">
         <v>104.4</v>
       </c>
       <c r="E201" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F201" s="35">
         <v>104.2</v>
       </c>
       <c r="G201" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H201" s="35">
         <v>105</v>
       </c>
       <c r="I201" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J201" s="35">
         <v>101.1</v>
       </c>
       <c r="K201" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L201" s="35">
         <v>101</v>
       </c>
       <c r="M201" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="N201" s="35">
         <v>101</v>
       </c>
       <c r="O201" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P201" s="35">
         <v>101.3</v>
       </c>
       <c r="Q201" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="202" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="19" t="s">
         <v>207</v>
       </c>
       <c r="B202" s="35">
         <v>105.5</v>
       </c>
-      <c r="C202" s="27"/>
+      <c r="C202" s="27" t="s">
+        <v>483</v>
+      </c>
       <c r="D202" s="35">
         <v>105.2</v>
       </c>
-      <c r="E202" s="36"/>
+      <c r="E202" s="36" t="s">
+        <v>483</v>
+      </c>
       <c r="F202" s="35">
         <v>105.1</v>
       </c>
-      <c r="G202" s="36"/>
+      <c r="G202" s="36" t="s">
+        <v>483</v>
+      </c>
       <c r="H202" s="35">
         <v>106.3</v>
       </c>
-      <c r="I202" s="36"/>
+      <c r="I202" s="36" t="s">
+        <v>483</v>
+      </c>
       <c r="J202" s="35">
         <v>101.2</v>
       </c>
-      <c r="K202" s="36"/>
+      <c r="K202" s="36" t="s">
+        <v>483</v>
+      </c>
       <c r="L202" s="35">
         <v>101</v>
       </c>
-      <c r="M202" s="36"/>
+      <c r="M202" s="36" t="s">
+        <v>483</v>
+      </c>
       <c r="N202" s="35">
         <v>101.2</v>
       </c>
-      <c r="O202" s="36"/>
+      <c r="O202" s="36" t="s">
+        <v>483</v>
+      </c>
       <c r="P202" s="35">
         <v>101.4</v>
       </c>
-      <c r="Q202" s="36"/>
+      <c r="Q202" s="36" t="s">
+        <v>483</v>
+      </c>
     </row>
     <row r="203" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A203" s="33"/>
-[...7 lines deleted...]
-      <c r="I203" s="33"/>
+      <c r="A203" s="19" t="s">
+        <v>208</v>
+      </c>
+      <c r="B203" s="35">
+        <v>105.5</v>
+      </c>
+      <c r="C203" s="27"/>
+      <c r="D203" s="35">
+        <v>105.2</v>
+      </c>
+      <c r="E203" s="36"/>
+      <c r="F203" s="35">
+        <v>105</v>
+      </c>
+      <c r="G203" s="36"/>
+      <c r="H203" s="35">
+        <v>106.3</v>
+      </c>
+      <c r="I203" s="36"/>
+      <c r="J203" s="35">
+        <v>100.2</v>
+      </c>
+      <c r="K203" s="36"/>
+      <c r="L203" s="35">
+        <v>100.2</v>
+      </c>
+      <c r="M203" s="36"/>
+      <c r="N203" s="35">
+        <v>100.2</v>
+      </c>
+      <c r="O203" s="36"/>
+      <c r="P203" s="35">
+        <v>100.3</v>
+      </c>
+      <c r="Q203" s="36"/>
     </row>
     <row r="204" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A204" s="33"/>
-[...7 lines deleted...]
-      <c r="I204" s="33"/>
+      <c r="A204" s="19" t="s">
+        <v>209</v>
+      </c>
+      <c r="B204" s="35">
+        <v>105.5</v>
+      </c>
+      <c r="C204" s="27"/>
+      <c r="D204" s="35">
+        <v>105.2</v>
+      </c>
+      <c r="E204" s="36"/>
+      <c r="F204" s="35">
+        <v>105.1</v>
+      </c>
+      <c r="G204" s="36"/>
+      <c r="H204" s="35">
+        <v>106.4</v>
+      </c>
+      <c r="I204" s="36"/>
+      <c r="J204" s="35">
+        <v>100.2</v>
+      </c>
+      <c r="K204" s="36"/>
+      <c r="L204" s="35">
+        <v>100.1</v>
+      </c>
+      <c r="M204" s="36"/>
+      <c r="N204" s="35">
+        <v>100.2</v>
+      </c>
+      <c r="O204" s="36"/>
+      <c r="P204" s="35">
+        <v>100.2</v>
+      </c>
+      <c r="Q204" s="36"/>
     </row>
     <row r="205" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="33"/>
       <c r="B205" s="33"/>
       <c r="C205" s="33"/>
       <c r="D205" s="33"/>
       <c r="E205" s="33"/>
       <c r="F205" s="33"/>
       <c r="G205" s="33"/>
       <c r="H205" s="33"/>
       <c r="I205" s="33"/>
     </row>
     <row r="206" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="33"/>
       <c r="B206" s="33"/>
       <c r="C206" s="33"/>
       <c r="D206" s="33"/>
       <c r="E206" s="33"/>
       <c r="F206" s="33"/>
       <c r="G206" s="33"/>
       <c r="H206" s="33"/>
       <c r="I206" s="33"/>
     </row>
     <row r="207" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="33"/>
@@ -14001,99 +14084,88 @@
       <c r="G247" s="33"/>
       <c r="H247" s="33"/>
       <c r="I247" s="33"/>
     </row>
     <row r="248" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="33"/>
       <c r="B248" s="33"/>
       <c r="C248" s="33"/>
       <c r="D248" s="33"/>
       <c r="E248" s="33"/>
       <c r="F248" s="33"/>
       <c r="G248" s="33"/>
       <c r="H248" s="33"/>
       <c r="I248" s="33"/>
     </row>
     <row r="249" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="33"/>
       <c r="B249" s="33"/>
       <c r="C249" s="33"/>
       <c r="D249" s="33"/>
       <c r="E249" s="33"/>
       <c r="F249" s="33"/>
       <c r="G249" s="33"/>
       <c r="H249" s="33"/>
       <c r="I249" s="33"/>
-    </row>
-[...9 lines deleted...]
-      <c r="I250" s="33"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="21">
     <mergeCell ref="B6:I6"/>
     <mergeCell ref="J6:Q6"/>
     <mergeCell ref="B4:I4"/>
     <mergeCell ref="J4:Q4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA95B6CF-02DF-4D08-ABDD-CA75422B0F8A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00B021EC-FEAB-4182-AAC8-BD5748A40865}">
   <sheetPr codeName="Arkusz8"/>
   <dimension ref="A1:L250"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B191" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B201" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:Q1"/>
       <selection pane="topRight" sqref="A1:Q1"/>
       <selection pane="bottomLeft" sqref="A1:Q1"/>
       <selection pane="bottomRight" sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="2" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="2" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="2" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -14112,5781 +14184,5825 @@
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="39">
         <v>1</v>
       </c>
       <c r="C3" s="8"/>
       <c r="D3" s="8">
         <v>2</v>
       </c>
       <c r="E3" s="9"/>
       <c r="F3" s="8">
         <v>3</v>
       </c>
       <c r="G3" s="8"/>
       <c r="H3" s="8">
         <v>4</v>
       </c>
       <c r="I3" s="9"/>
     </row>
     <row r="4" spans="1:12" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10"/>
       <c r="B4" s="40" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="12"/>
     </row>
     <row r="5" spans="1:12" ht="103.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="41" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="14"/>
       <c r="D5" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="14"/>
       <c r="F5" s="14" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="G5" s="14"/>
       <c r="H5" s="14" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="15"/>
     </row>
     <row r="6" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="42"/>
       <c r="B6" s="43" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
     </row>
     <row r="7" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="44">
         <v>99.3</v>
       </c>
       <c r="C7" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D7" s="44">
         <v>98.8</v>
       </c>
       <c r="E7" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F7" s="44">
         <v>100.4</v>
       </c>
       <c r="G7" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H7" s="44">
         <v>98.8</v>
       </c>
       <c r="I7" s="24" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="19" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B8" s="44">
         <v>99.3</v>
       </c>
       <c r="C8" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D8" s="44">
         <v>98.9</v>
       </c>
       <c r="E8" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F8" s="44">
         <v>100.4</v>
       </c>
       <c r="G8" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H8" s="44">
         <v>98.9</v>
       </c>
       <c r="I8" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="19" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B9" s="44">
         <v>99.4</v>
       </c>
       <c r="C9" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D9" s="44">
         <v>99</v>
       </c>
       <c r="E9" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F9" s="44">
         <v>100.3</v>
       </c>
       <c r="G9" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H9" s="44">
         <v>99</v>
       </c>
       <c r="I9" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="19" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B10" s="44">
         <v>99.5</v>
       </c>
       <c r="C10" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D10" s="44">
         <v>99.1</v>
       </c>
       <c r="E10" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F10" s="44">
         <v>100.3</v>
       </c>
       <c r="G10" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H10" s="44">
         <v>99.1</v>
       </c>
       <c r="I10" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="19" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B11" s="44">
         <v>99.6</v>
       </c>
       <c r="C11" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D11" s="44">
         <v>99.2</v>
       </c>
       <c r="E11" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F11" s="44">
         <v>100.3</v>
       </c>
       <c r="G11" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H11" s="44">
         <v>99.2</v>
       </c>
       <c r="I11" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="19" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B12" s="44">
         <v>99.7</v>
       </c>
       <c r="C12" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D12" s="44">
         <v>99.4</v>
       </c>
       <c r="E12" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F12" s="44">
         <v>100.4</v>
       </c>
       <c r="G12" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H12" s="44">
         <v>99.3</v>
       </c>
       <c r="I12" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B13" s="44">
         <v>99.7</v>
       </c>
       <c r="C13" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D13" s="44">
         <v>99.5</v>
       </c>
       <c r="E13" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F13" s="44">
         <v>100.4</v>
       </c>
       <c r="G13" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H13" s="44">
         <v>99.4</v>
       </c>
       <c r="I13" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B14" s="44">
         <v>99.8</v>
       </c>
       <c r="C14" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D14" s="44">
         <v>99.5</v>
       </c>
       <c r="E14" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F14" s="44">
         <v>100.4</v>
       </c>
       <c r="G14" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H14" s="44">
         <v>99.5</v>
       </c>
       <c r="I14" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B15" s="44">
         <v>99.8</v>
       </c>
       <c r="C15" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D15" s="44">
         <v>99.6</v>
       </c>
       <c r="E15" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F15" s="44">
         <v>100.4</v>
       </c>
       <c r="G15" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H15" s="44">
         <v>99.6</v>
       </c>
       <c r="I15" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="19" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B16" s="44">
         <v>99.9</v>
       </c>
       <c r="C16" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D16" s="44">
         <v>99.6</v>
       </c>
       <c r="E16" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F16" s="44">
         <v>100.4</v>
       </c>
       <c r="G16" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H16" s="44">
         <v>99.6</v>
       </c>
       <c r="I16" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="19" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B17" s="44">
         <v>99.9</v>
       </c>
       <c r="C17" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D17" s="44">
         <v>99.6</v>
       </c>
       <c r="E17" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F17" s="44">
         <v>100.5</v>
       </c>
       <c r="G17" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H17" s="44">
         <v>99.7</v>
       </c>
       <c r="I17" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="19" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B18" s="44">
         <v>99.9</v>
       </c>
       <c r="C18" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D18" s="44">
         <v>99.6</v>
       </c>
       <c r="E18" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F18" s="44">
         <v>100.5</v>
       </c>
       <c r="G18" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H18" s="44">
         <v>99.7</v>
       </c>
       <c r="I18" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="44">
         <v>100.3</v>
       </c>
       <c r="C19" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D19" s="44">
         <v>99.9</v>
       </c>
       <c r="E19" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F19" s="44">
         <v>100.6</v>
       </c>
       <c r="G19" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H19" s="44">
         <v>100.6</v>
       </c>
       <c r="I19" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="19" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B20" s="44">
         <v>100.4</v>
       </c>
       <c r="C20" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D20" s="44">
         <v>100</v>
       </c>
       <c r="E20" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F20" s="44">
         <v>100.6</v>
       </c>
       <c r="G20" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H20" s="44">
         <v>100.6</v>
       </c>
       <c r="I20" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="19" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B21" s="44">
         <v>100.4</v>
       </c>
       <c r="C21" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D21" s="44">
         <v>100.1</v>
       </c>
       <c r="E21" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F21" s="44">
         <v>100.7</v>
       </c>
       <c r="G21" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H21" s="44">
         <v>100.7</v>
       </c>
       <c r="I21" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="19" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B22" s="44">
         <v>100.5</v>
       </c>
       <c r="C22" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D22" s="44">
         <v>100.1</v>
       </c>
       <c r="E22" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F22" s="44">
         <v>100.7</v>
       </c>
       <c r="G22" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H22" s="44">
         <v>100.7</v>
       </c>
       <c r="I22" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B23" s="44">
         <v>100.5</v>
       </c>
       <c r="C23" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D23" s="44">
         <v>100.2</v>
       </c>
       <c r="E23" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F23" s="44">
         <v>100.8</v>
       </c>
       <c r="G23" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H23" s="44">
         <v>100.8</v>
       </c>
       <c r="I23" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="19" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B24" s="44">
         <v>100.6</v>
       </c>
       <c r="C24" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D24" s="44">
         <v>100.3</v>
       </c>
       <c r="E24" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F24" s="44">
         <v>100.8</v>
       </c>
       <c r="G24" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H24" s="44">
         <v>100.8</v>
       </c>
       <c r="I24" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="19" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B25" s="44">
         <v>100.7</v>
       </c>
       <c r="C25" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D25" s="44">
         <v>100.4</v>
       </c>
       <c r="E25" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F25" s="44">
         <v>100.9</v>
       </c>
       <c r="G25" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H25" s="44">
         <v>100.9</v>
       </c>
       <c r="I25" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="19" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B26" s="44">
         <v>100.8</v>
       </c>
       <c r="C26" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D26" s="44">
         <v>100.5</v>
       </c>
       <c r="E26" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F26" s="44">
         <v>100.9</v>
       </c>
       <c r="G26" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H26" s="44">
         <v>101</v>
       </c>
       <c r="I26" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="19" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B27" s="44">
         <v>100.8</v>
       </c>
       <c r="C27" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D27" s="44">
         <v>100.6</v>
       </c>
       <c r="E27" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F27" s="44">
         <v>101</v>
       </c>
       <c r="G27" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H27" s="44">
         <v>101.1</v>
       </c>
       <c r="I27" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="19" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B28" s="44">
         <v>100.9</v>
       </c>
       <c r="C28" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D28" s="44">
         <v>100.7</v>
       </c>
       <c r="E28" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F28" s="44">
         <v>101</v>
       </c>
       <c r="G28" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H28" s="44">
         <v>101.2</v>
       </c>
       <c r="I28" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B29" s="44">
         <v>101</v>
       </c>
       <c r="C29" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D29" s="44">
         <v>100.8</v>
       </c>
       <c r="E29" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F29" s="44">
         <v>101.1</v>
       </c>
       <c r="G29" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H29" s="44">
         <v>101.2</v>
       </c>
       <c r="I29" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="19" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B30" s="44">
         <v>101</v>
       </c>
       <c r="C30" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D30" s="44">
         <v>100.9</v>
       </c>
       <c r="E30" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F30" s="44">
         <v>101.1</v>
       </c>
       <c r="G30" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H30" s="44">
         <v>101.3</v>
       </c>
       <c r="I30" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="19" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="44">
         <v>101.5</v>
       </c>
       <c r="C31" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D31" s="44">
         <v>101.6</v>
       </c>
       <c r="E31" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F31" s="44">
         <v>101.5</v>
       </c>
       <c r="G31" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H31" s="44">
         <v>101.6</v>
       </c>
       <c r="I31" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="19" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B32" s="44">
         <v>101.5</v>
       </c>
       <c r="C32" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D32" s="44">
         <v>101.5</v>
       </c>
       <c r="E32" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F32" s="44">
         <v>101.4</v>
       </c>
       <c r="G32" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H32" s="44">
         <v>101.5</v>
       </c>
       <c r="I32" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="19" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B33" s="44">
         <v>101.4</v>
       </c>
       <c r="C33" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D33" s="44">
         <v>101.4</v>
       </c>
       <c r="E33" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F33" s="44">
         <v>101.4</v>
       </c>
       <c r="G33" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H33" s="44">
         <v>101.5</v>
       </c>
       <c r="I33" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="19" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B34" s="44">
         <v>101.3</v>
       </c>
       <c r="C34" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D34" s="44">
         <v>101.3</v>
       </c>
       <c r="E34" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F34" s="44">
         <v>101.3</v>
       </c>
       <c r="G34" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H34" s="44">
         <v>101.4</v>
       </c>
       <c r="I34" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="19" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B35" s="44">
         <v>101.2</v>
       </c>
       <c r="C35" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D35" s="44">
         <v>101.1</v>
       </c>
       <c r="E35" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F35" s="44">
         <v>101.3</v>
       </c>
       <c r="G35" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H35" s="44">
         <v>101.4</v>
       </c>
       <c r="I35" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="19" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B36" s="44">
         <v>101.1</v>
       </c>
       <c r="C36" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D36" s="44">
         <v>101</v>
       </c>
       <c r="E36" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F36" s="44">
         <v>101.1</v>
       </c>
       <c r="G36" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H36" s="44">
         <v>101.3</v>
       </c>
       <c r="I36" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="19" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B37" s="44">
         <v>101</v>
       </c>
       <c r="C37" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D37" s="44">
         <v>100.8</v>
       </c>
       <c r="E37" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F37" s="44">
         <v>101</v>
       </c>
       <c r="G37" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H37" s="44">
         <v>101.1</v>
       </c>
       <c r="I37" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="38" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="19" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B38" s="44">
         <v>100.8</v>
       </c>
       <c r="C38" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D38" s="44">
         <v>100.6</v>
       </c>
       <c r="E38" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F38" s="44">
         <v>100.9</v>
       </c>
       <c r="G38" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H38" s="44">
         <v>101</v>
       </c>
       <c r="I38" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="39" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="19" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B39" s="44">
         <v>100.6</v>
       </c>
       <c r="C39" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D39" s="44">
         <v>100.4</v>
       </c>
       <c r="E39" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F39" s="44">
         <v>100.8</v>
       </c>
       <c r="G39" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H39" s="44">
         <v>100.8</v>
       </c>
       <c r="I39" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="40" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="19" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B40" s="44">
         <v>100.5</v>
       </c>
       <c r="C40" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D40" s="44">
         <v>100.2</v>
       </c>
       <c r="E40" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F40" s="44">
         <v>100.6</v>
       </c>
       <c r="G40" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H40" s="44">
         <v>100.7</v>
       </c>
       <c r="I40" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="41" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="19" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B41" s="44">
         <v>100.3</v>
       </c>
       <c r="C41" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D41" s="44">
         <v>100</v>
       </c>
       <c r="E41" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F41" s="44">
         <v>100.5</v>
       </c>
       <c r="G41" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H41" s="44">
         <v>100.6</v>
       </c>
       <c r="I41" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="42" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="19" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B42" s="44">
         <v>100.2</v>
       </c>
       <c r="C42" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D42" s="44">
         <v>99.8</v>
       </c>
       <c r="E42" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F42" s="44">
         <v>100.4</v>
       </c>
       <c r="G42" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H42" s="44">
         <v>100.5</v>
       </c>
       <c r="I42" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="43" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="44">
         <v>98.6</v>
       </c>
       <c r="C43" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D43" s="44">
         <v>97.6</v>
       </c>
       <c r="E43" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F43" s="44">
         <v>99.2</v>
       </c>
       <c r="G43" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H43" s="44">
         <v>99.1</v>
       </c>
       <c r="I43" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="44" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="19" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B44" s="44">
         <v>98.5</v>
       </c>
       <c r="C44" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D44" s="44">
         <v>97.5</v>
       </c>
       <c r="E44" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F44" s="44">
         <v>99.1</v>
       </c>
       <c r="G44" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H44" s="44">
         <v>99.1</v>
       </c>
       <c r="I44" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="45" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="19" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B45" s="44">
         <v>98.4</v>
       </c>
       <c r="C45" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D45" s="44">
         <v>97.4</v>
       </c>
       <c r="E45" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F45" s="44">
         <v>99</v>
       </c>
       <c r="G45" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H45" s="44">
         <v>99</v>
       </c>
       <c r="I45" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="46" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="19" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B46" s="44">
         <v>98.3</v>
       </c>
       <c r="C46" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D46" s="44">
         <v>97.3</v>
       </c>
       <c r="E46" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F46" s="44">
         <v>99</v>
       </c>
       <c r="G46" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H46" s="44">
         <v>98.9</v>
       </c>
       <c r="I46" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="19" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B47" s="44">
         <v>98.3</v>
       </c>
       <c r="C47" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D47" s="44">
         <v>97.3</v>
       </c>
       <c r="E47" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F47" s="44">
         <v>98.9</v>
       </c>
       <c r="G47" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H47" s="44">
         <v>98.9</v>
       </c>
       <c r="I47" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="48" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="19" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B48" s="44">
         <v>98.2</v>
       </c>
       <c r="C48" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D48" s="44">
         <v>97.2</v>
       </c>
       <c r="E48" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F48" s="44">
         <v>98.8</v>
       </c>
       <c r="G48" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H48" s="44">
         <v>98.8</v>
       </c>
       <c r="I48" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="49" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="19" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B49" s="44">
         <v>98.2</v>
       </c>
       <c r="C49" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D49" s="44">
         <v>97.2</v>
       </c>
       <c r="E49" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F49" s="44">
         <v>98.8</v>
       </c>
       <c r="G49" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H49" s="44">
         <v>98.8</v>
       </c>
       <c r="I49" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="50" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="19" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B50" s="44">
         <v>98.2</v>
       </c>
       <c r="C50" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D50" s="44">
         <v>97.2</v>
       </c>
       <c r="E50" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F50" s="44">
         <v>98.8</v>
       </c>
       <c r="G50" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H50" s="44">
         <v>98.8</v>
       </c>
       <c r="I50" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="51" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="19" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B51" s="44">
         <v>98.2</v>
       </c>
       <c r="C51" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D51" s="44">
         <v>97.2</v>
       </c>
       <c r="E51" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F51" s="44">
         <v>98.8</v>
       </c>
       <c r="G51" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H51" s="44">
         <v>98.8</v>
       </c>
       <c r="I51" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="52" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="19" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B52" s="44">
         <v>98.2</v>
       </c>
       <c r="C52" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D52" s="44">
         <v>97.2</v>
       </c>
       <c r="E52" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F52" s="44">
         <v>98.7</v>
       </c>
       <c r="G52" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H52" s="44">
         <v>98.8</v>
       </c>
       <c r="I52" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="53" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="19" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B53" s="44">
         <v>98.2</v>
       </c>
       <c r="C53" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D53" s="44">
         <v>97.2</v>
       </c>
       <c r="E53" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F53" s="44">
         <v>98.7</v>
       </c>
       <c r="G53" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H53" s="44">
         <v>98.8</v>
       </c>
       <c r="I53" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="54" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="19" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B54" s="44">
         <v>98.2</v>
       </c>
       <c r="C54" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D54" s="44">
         <v>97.3</v>
       </c>
       <c r="E54" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F54" s="44">
         <v>98.7</v>
       </c>
       <c r="G54" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H54" s="44">
         <v>98.9</v>
       </c>
       <c r="I54" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="55" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="19" t="s">
         <v>60</v>
       </c>
       <c r="B55" s="44">
         <v>98.3</v>
       </c>
       <c r="C55" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D55" s="44">
         <v>97.6</v>
       </c>
       <c r="E55" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F55" s="44">
         <v>98.5</v>
       </c>
       <c r="G55" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H55" s="44">
         <v>99.3</v>
       </c>
       <c r="I55" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="56" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="19" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B56" s="44">
         <v>98.4</v>
       </c>
       <c r="C56" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D56" s="44">
         <v>97.6</v>
       </c>
       <c r="E56" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F56" s="44">
         <v>98.5</v>
       </c>
       <c r="G56" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H56" s="44">
         <v>99.3</v>
       </c>
       <c r="I56" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="57" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="19" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B57" s="46">
         <v>98.4</v>
       </c>
       <c r="C57" s="47" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D57" s="46">
         <v>97.7</v>
       </c>
       <c r="E57" s="47" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F57" s="46">
         <v>98.5</v>
       </c>
       <c r="G57" s="47" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H57" s="46">
         <v>99.3</v>
       </c>
       <c r="I57" s="47" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="58" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="19" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B58" s="44">
         <v>98.4</v>
       </c>
       <c r="C58" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D58" s="44">
         <v>97.8</v>
       </c>
       <c r="E58" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F58" s="44">
         <v>98.5</v>
       </c>
       <c r="G58" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H58" s="44">
         <v>99.3</v>
       </c>
       <c r="I58" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="59" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="19" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B59" s="44">
         <v>98.5</v>
       </c>
       <c r="C59" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D59" s="44">
         <v>97.8</v>
       </c>
       <c r="E59" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F59" s="44">
         <v>98.5</v>
       </c>
       <c r="G59" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H59" s="44">
         <v>99.4</v>
       </c>
       <c r="I59" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="60" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="19" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B60" s="44">
         <v>98.5</v>
       </c>
       <c r="C60" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D60" s="44">
         <v>97.9</v>
       </c>
       <c r="E60" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F60" s="44">
         <v>98.5</v>
       </c>
       <c r="G60" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H60" s="44">
         <v>99.4</v>
       </c>
       <c r="I60" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="61" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="19" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B61" s="44">
         <v>98.6</v>
       </c>
       <c r="C61" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D61" s="44">
         <v>98</v>
       </c>
       <c r="E61" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F61" s="44">
         <v>98.6</v>
       </c>
       <c r="G61" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H61" s="44">
         <v>99.5</v>
       </c>
       <c r="I61" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="62" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="19" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B62" s="44">
         <v>98.6</v>
       </c>
       <c r="C62" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D62" s="44">
         <v>98</v>
       </c>
       <c r="E62" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F62" s="44">
         <v>98.6</v>
       </c>
       <c r="G62" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H62" s="44">
         <v>99.6</v>
       </c>
       <c r="I62" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="63" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="19" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B63" s="48">
         <v>98.7</v>
       </c>
       <c r="C63" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D63" s="48">
         <v>98.1</v>
       </c>
       <c r="E63" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F63" s="48">
         <v>98.6</v>
       </c>
       <c r="G63" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H63" s="48">
         <v>99.6</v>
       </c>
       <c r="I63" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="64" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="19" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B64" s="44">
         <v>98.7</v>
       </c>
       <c r="C64" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D64" s="44">
         <v>98.2</v>
       </c>
       <c r="E64" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F64" s="44">
         <v>98.7</v>
       </c>
       <c r="G64" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H64" s="44">
         <v>99.7</v>
       </c>
       <c r="I64" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="65" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="19" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B65" s="44">
         <v>98.8</v>
       </c>
       <c r="C65" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D65" s="44">
         <v>98.3</v>
       </c>
       <c r="E65" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F65" s="44">
         <v>98.7</v>
       </c>
       <c r="G65" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H65" s="44">
         <v>99.7</v>
       </c>
       <c r="I65" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="66" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="19" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B66" s="48">
         <v>98.8</v>
       </c>
       <c r="C66" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D66" s="48">
         <v>98.4</v>
       </c>
       <c r="E66" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F66" s="48">
         <v>98.7</v>
       </c>
       <c r="G66" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H66" s="48">
         <v>99.7</v>
       </c>
       <c r="I66" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="67" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="19" t="s">
         <v>72</v>
       </c>
       <c r="B67" s="44">
         <v>99.5</v>
       </c>
       <c r="C67" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D67" s="44">
         <v>99.3</v>
       </c>
       <c r="E67" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F67" s="44">
         <v>99.2</v>
       </c>
       <c r="G67" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H67" s="44">
         <v>100.1</v>
       </c>
       <c r="I67" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="68" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="19" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B68" s="44">
         <v>99.5</v>
       </c>
       <c r="C68" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D68" s="44">
         <v>99.3</v>
       </c>
       <c r="E68" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F68" s="44">
         <v>99.2</v>
       </c>
       <c r="G68" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H68" s="44">
         <v>100.2</v>
       </c>
       <c r="I68" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="69" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="19" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B69" s="48">
         <v>99.6</v>
       </c>
       <c r="C69" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D69" s="48">
         <v>99.4</v>
       </c>
       <c r="E69" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F69" s="48">
         <v>99.2</v>
       </c>
       <c r="G69" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H69" s="48">
         <v>100.3</v>
       </c>
       <c r="I69" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="70" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="19" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B70" s="44">
         <v>99.6</v>
       </c>
       <c r="C70" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D70" s="44">
         <v>99.4</v>
       </c>
       <c r="E70" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F70" s="44">
         <v>99.2</v>
       </c>
       <c r="G70" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H70" s="44">
         <v>100.4</v>
       </c>
       <c r="I70" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="71" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="19" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B71" s="44">
         <v>99.6</v>
       </c>
       <c r="C71" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D71" s="44">
         <v>99.4</v>
       </c>
       <c r="E71" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F71" s="44">
         <v>99.2</v>
       </c>
       <c r="G71" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H71" s="44">
         <v>100.5</v>
       </c>
       <c r="I71" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="72" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="19" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B72" s="48">
         <v>99.6</v>
       </c>
       <c r="C72" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D72" s="48">
         <v>99.4</v>
       </c>
       <c r="E72" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F72" s="48">
         <v>99.2</v>
       </c>
       <c r="G72" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H72" s="48">
         <v>100.5</v>
       </c>
       <c r="I72" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="73" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="19" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B73" s="44">
         <v>99.6</v>
       </c>
       <c r="C73" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D73" s="44">
         <v>99.3</v>
       </c>
       <c r="E73" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F73" s="44">
         <v>99.2</v>
       </c>
       <c r="G73" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H73" s="44">
         <v>100.5</v>
       </c>
       <c r="I73" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="74" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="19" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B74" s="44">
         <v>99.6</v>
       </c>
       <c r="C74" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D74" s="44">
         <v>99.3</v>
       </c>
       <c r="E74" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F74" s="44">
         <v>99.2</v>
       </c>
       <c r="G74" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H74" s="44">
         <v>100.5</v>
       </c>
       <c r="I74" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="75" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="19" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B75" s="48">
         <v>99.6</v>
       </c>
       <c r="C75" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D75" s="48">
         <v>99.2</v>
       </c>
       <c r="E75" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F75" s="48">
         <v>99.2</v>
       </c>
       <c r="G75" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H75" s="48">
         <v>100.5</v>
       </c>
       <c r="I75" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="76" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="19" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B76" s="44">
         <v>99.5</v>
       </c>
       <c r="C76" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D76" s="44">
         <v>99.2</v>
       </c>
       <c r="E76" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F76" s="44">
         <v>99.2</v>
       </c>
       <c r="G76" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H76" s="44">
         <v>100.5</v>
       </c>
       <c r="I76" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="77" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="19" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B77" s="44">
         <v>99.5</v>
       </c>
       <c r="C77" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D77" s="44">
         <v>99.2</v>
       </c>
       <c r="E77" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F77" s="44">
         <v>99.2</v>
       </c>
       <c r="G77" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H77" s="44">
         <v>100.5</v>
       </c>
       <c r="I77" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="78" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="19" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B78" s="48">
         <v>99.5</v>
       </c>
       <c r="C78" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D78" s="48">
         <v>99.1</v>
       </c>
       <c r="E78" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F78" s="48">
         <v>99.2</v>
       </c>
       <c r="G78" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H78" s="48">
         <v>100.5</v>
       </c>
       <c r="I78" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="79" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="19" t="s">
         <v>84</v>
       </c>
       <c r="B79" s="44">
         <v>99.3</v>
       </c>
       <c r="C79" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D79" s="44">
         <v>98.6</v>
       </c>
       <c r="E79" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F79" s="44">
         <v>99.1</v>
       </c>
       <c r="G79" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H79" s="44">
         <v>100.3</v>
       </c>
       <c r="I79" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="80" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="19" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B80" s="44">
         <v>99.3</v>
       </c>
       <c r="C80" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D80" s="44">
         <v>98.7</v>
       </c>
       <c r="E80" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F80" s="44">
         <v>99.1</v>
       </c>
       <c r="G80" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H80" s="44">
         <v>100.3</v>
       </c>
       <c r="I80" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="81" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="19" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B81" s="48">
         <v>99.3</v>
       </c>
       <c r="C81" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D81" s="48">
         <v>98.7</v>
       </c>
       <c r="E81" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F81" s="48">
         <v>99.1</v>
       </c>
       <c r="G81" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H81" s="48">
         <v>100.3</v>
       </c>
       <c r="I81" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="82" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="19" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B82" s="48">
         <v>99.3</v>
       </c>
       <c r="C82" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D82" s="48">
         <v>98.7</v>
       </c>
       <c r="E82" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F82" s="48">
         <v>99.1</v>
       </c>
       <c r="G82" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H82" s="48">
         <v>100.2</v>
       </c>
       <c r="I82" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="83" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="19" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B83" s="48">
         <v>99.3</v>
       </c>
       <c r="C83" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D83" s="48">
         <v>98.7</v>
       </c>
       <c r="E83" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F83" s="48">
         <v>99.1</v>
       </c>
       <c r="G83" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H83" s="48">
         <v>100.2</v>
       </c>
       <c r="I83" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="84" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="19" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B84" s="48">
         <v>99.3</v>
       </c>
       <c r="C84" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D84" s="48">
         <v>98.8</v>
       </c>
       <c r="E84" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F84" s="48">
         <v>99.1</v>
       </c>
       <c r="G84" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H84" s="48">
         <v>100.2</v>
       </c>
       <c r="I84" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="85" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="19" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B85" s="48">
         <v>99.4</v>
       </c>
       <c r="C85" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D85" s="48">
         <v>98.8</v>
       </c>
       <c r="E85" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F85" s="48">
         <v>99.2</v>
       </c>
       <c r="G85" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H85" s="48">
         <v>100.2</v>
       </c>
       <c r="I85" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="86" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="19" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B86" s="48">
         <v>99.4</v>
       </c>
       <c r="C86" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D86" s="48">
         <v>98.9</v>
       </c>
       <c r="E86" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F86" s="48">
         <v>99.3</v>
       </c>
       <c r="G86" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H86" s="48">
         <v>100.2</v>
       </c>
       <c r="I86" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="87" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="19" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B87" s="48">
         <v>99.5</v>
       </c>
       <c r="C87" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D87" s="48">
         <v>99</v>
       </c>
       <c r="E87" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F87" s="48">
         <v>99.3</v>
       </c>
       <c r="G87" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H87" s="48">
         <v>100.2</v>
       </c>
       <c r="I87" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="88" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="19" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B88" s="48">
         <v>99.5</v>
       </c>
       <c r="C88" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D88" s="48">
         <v>99.1</v>
       </c>
       <c r="E88" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F88" s="48">
         <v>99.3</v>
       </c>
       <c r="G88" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H88" s="48">
         <v>100.2</v>
       </c>
       <c r="I88" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="89" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="19" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B89" s="48">
         <v>99.6</v>
       </c>
       <c r="C89" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D89" s="48">
         <v>99.1</v>
       </c>
       <c r="E89" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F89" s="48">
         <v>99.4</v>
       </c>
       <c r="G89" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H89" s="48">
         <v>100.3</v>
       </c>
       <c r="I89" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="90" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="19" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B90" s="48">
         <v>99.6</v>
       </c>
       <c r="C90" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D90" s="48">
         <v>99.2</v>
       </c>
       <c r="E90" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F90" s="48">
         <v>99.4</v>
       </c>
       <c r="G90" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H90" s="48">
         <v>100.3</v>
       </c>
       <c r="I90" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="91" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="19" t="s">
         <v>96</v>
       </c>
       <c r="B91" s="48">
         <v>100.3</v>
       </c>
       <c r="C91" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D91" s="48">
         <v>100.3</v>
       </c>
       <c r="E91" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F91" s="48">
         <v>99.9</v>
       </c>
       <c r="G91" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H91" s="48">
         <v>100.8</v>
       </c>
       <c r="I91" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="92" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="19" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B92" s="48">
         <v>100.3</v>
       </c>
       <c r="C92" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D92" s="48">
         <v>100.3</v>
       </c>
       <c r="E92" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F92" s="48">
         <v>99.9</v>
       </c>
       <c r="G92" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H92" s="48">
         <v>100.8</v>
       </c>
       <c r="I92" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="93" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="19" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B93" s="48">
         <v>100.3</v>
       </c>
       <c r="C93" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D93" s="48">
         <v>100.3</v>
       </c>
       <c r="E93" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F93" s="48">
         <v>100</v>
       </c>
       <c r="G93" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H93" s="48">
         <v>100.8</v>
       </c>
       <c r="I93" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="94" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="19" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B94" s="48">
         <v>100.3</v>
       </c>
       <c r="C94" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D94" s="48">
         <v>100.4</v>
       </c>
       <c r="E94" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F94" s="48">
         <v>100</v>
       </c>
       <c r="G94" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H94" s="48">
         <v>100.8</v>
       </c>
       <c r="I94" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="95" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="19" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B95" s="48">
         <v>100.3</v>
       </c>
       <c r="C95" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D95" s="48">
         <v>100.4</v>
       </c>
       <c r="E95" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F95" s="48">
         <v>100</v>
       </c>
       <c r="G95" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H95" s="48">
         <v>100.8</v>
       </c>
       <c r="I95" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="96" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="19" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B96" s="48">
         <v>100.3</v>
       </c>
       <c r="C96" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D96" s="48">
         <v>100.4</v>
       </c>
       <c r="E96" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F96" s="48">
         <v>100</v>
       </c>
       <c r="G96" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H96" s="48">
         <v>100.9</v>
       </c>
       <c r="I96" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="97" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="19" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B97" s="48">
         <v>100.3</v>
       </c>
       <c r="C97" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D97" s="48">
         <v>100.4</v>
       </c>
       <c r="E97" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F97" s="48">
         <v>99.9</v>
       </c>
       <c r="G97" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H97" s="48">
         <v>100.9</v>
       </c>
       <c r="I97" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="98" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="19" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B98" s="48">
         <v>100.3</v>
       </c>
       <c r="C98" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D98" s="48">
         <v>100.4</v>
       </c>
       <c r="E98" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F98" s="48">
         <v>99.9</v>
       </c>
       <c r="G98" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H98" s="48">
         <v>100.9</v>
       </c>
       <c r="I98" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="99" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="19" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B99" s="48">
         <v>100.4</v>
       </c>
       <c r="C99" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D99" s="48">
         <v>100.5</v>
       </c>
       <c r="E99" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F99" s="48">
         <v>100</v>
       </c>
       <c r="G99" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H99" s="48">
         <v>100.9</v>
       </c>
       <c r="I99" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="100" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="19" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B100" s="44">
         <v>100.4</v>
       </c>
       <c r="C100" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D100" s="44">
         <v>100.6</v>
       </c>
       <c r="E100" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F100" s="44">
         <v>100</v>
       </c>
       <c r="G100" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H100" s="44">
         <v>101</v>
       </c>
       <c r="I100" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="101" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="19" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B101" s="44">
         <v>100.5</v>
       </c>
       <c r="C101" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D101" s="44">
         <v>100.6</v>
       </c>
       <c r="E101" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F101" s="44">
         <v>100.1</v>
       </c>
       <c r="G101" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H101" s="44">
         <v>101</v>
       </c>
       <c r="I101" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="102" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="19" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B102" s="48">
         <v>100.6</v>
       </c>
       <c r="C102" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D102" s="48">
         <v>100.7</v>
       </c>
       <c r="E102" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F102" s="48">
         <v>100.2</v>
       </c>
       <c r="G102" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H102" s="48">
         <v>101.1</v>
       </c>
       <c r="I102" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="103" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="19" t="s">
         <v>108</v>
       </c>
       <c r="B103" s="48">
         <v>101.5</v>
       </c>
       <c r="C103" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D103" s="48">
         <v>101.7</v>
       </c>
       <c r="E103" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F103" s="48">
         <v>101.2</v>
       </c>
       <c r="G103" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H103" s="48">
         <v>101.7</v>
       </c>
       <c r="I103" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="104" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="19" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B104" s="48">
         <v>101.6</v>
       </c>
       <c r="C104" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D104" s="48">
         <v>101.8</v>
       </c>
       <c r="E104" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F104" s="48">
         <v>101.4</v>
       </c>
       <c r="G104" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H104" s="48">
         <v>101.7</v>
       </c>
       <c r="I104" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="105" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="19" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B105" s="48">
         <v>101.7</v>
       </c>
       <c r="C105" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D105" s="48">
         <v>102</v>
       </c>
       <c r="E105" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F105" s="48">
         <v>101.5</v>
       </c>
       <c r="G105" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H105" s="48">
         <v>101.7</v>
       </c>
       <c r="I105" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="106" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="19" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B106" s="48">
         <v>101.8</v>
       </c>
       <c r="C106" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D106" s="48">
         <v>102.1</v>
       </c>
       <c r="E106" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F106" s="48">
         <v>101.6</v>
       </c>
       <c r="G106" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H106" s="48">
         <v>101.7</v>
       </c>
       <c r="I106" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="107" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="19" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B107" s="48">
         <v>101.9</v>
       </c>
       <c r="C107" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D107" s="48">
         <v>102.2</v>
       </c>
       <c r="E107" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F107" s="48">
         <v>101.8</v>
       </c>
       <c r="G107" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H107" s="48">
         <v>101.8</v>
       </c>
       <c r="I107" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="108" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="19" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B108" s="48">
         <v>102.1</v>
       </c>
       <c r="C108" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D108" s="48">
         <v>102.4</v>
       </c>
       <c r="E108" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F108" s="48">
         <v>102</v>
       </c>
       <c r="G108" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H108" s="48">
         <v>101.9</v>
       </c>
       <c r="I108" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="109" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="19" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B109" s="48">
         <v>102.2</v>
       </c>
       <c r="C109" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D109" s="48">
         <v>102.5</v>
       </c>
       <c r="E109" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F109" s="48">
         <v>102.1</v>
       </c>
       <c r="G109" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H109" s="48">
         <v>102</v>
       </c>
       <c r="I109" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="110" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="19" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B110" s="48">
         <v>102.3</v>
       </c>
       <c r="C110" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D110" s="48">
         <v>102.6</v>
       </c>
       <c r="E110" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F110" s="48">
         <v>102.3</v>
       </c>
       <c r="G110" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H110" s="48">
         <v>102.1</v>
       </c>
       <c r="I110" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="111" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="19" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B111" s="48">
         <v>102.4</v>
       </c>
       <c r="C111" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D111" s="48">
         <v>102.7</v>
       </c>
       <c r="E111" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F111" s="48">
         <v>102.4</v>
       </c>
       <c r="G111" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H111" s="48">
         <v>102.2</v>
       </c>
       <c r="I111" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="112" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="19" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B112" s="48">
         <v>102.5</v>
       </c>
       <c r="C112" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D112" s="48">
         <v>102.8</v>
       </c>
       <c r="E112" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F112" s="48">
         <v>102.5</v>
       </c>
       <c r="G112" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H112" s="48">
         <v>102.2</v>
       </c>
       <c r="I112" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="113" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="19" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B113" s="48">
         <v>102.6</v>
       </c>
       <c r="C113" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D113" s="48">
         <v>103</v>
       </c>
       <c r="E113" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F113" s="48">
         <v>102.6</v>
       </c>
       <c r="G113" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H113" s="48">
         <v>102.3</v>
       </c>
       <c r="I113" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="114" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="19" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B114" s="48">
         <v>102.7</v>
       </c>
       <c r="C114" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D114" s="48">
         <v>103.1</v>
       </c>
       <c r="E114" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F114" s="48">
         <v>102.7</v>
       </c>
       <c r="G114" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H114" s="48">
         <v>102.3</v>
       </c>
       <c r="I114" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="115" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="19" t="s">
         <v>120</v>
       </c>
       <c r="B115" s="48">
         <v>103.6</v>
       </c>
       <c r="C115" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D115" s="48">
         <v>104.3</v>
       </c>
       <c r="E115" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F115" s="48">
         <v>103.7</v>
       </c>
       <c r="G115" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H115" s="48">
         <v>102.9</v>
       </c>
       <c r="I115" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="116" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="94" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B116" s="48">
         <v>103.7</v>
       </c>
       <c r="C116" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D116" s="48">
         <v>104.3</v>
       </c>
       <c r="E116" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F116" s="48">
         <v>103.6</v>
       </c>
       <c r="G116" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H116" s="48">
         <v>103</v>
       </c>
       <c r="I116" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="117" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="94" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B117" s="48">
         <v>103.7</v>
       </c>
       <c r="C117" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D117" s="48">
         <v>104.3</v>
       </c>
       <c r="E117" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F117" s="48">
         <v>103.6</v>
       </c>
       <c r="G117" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H117" s="48">
         <v>103</v>
       </c>
       <c r="I117" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="118" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="94" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B118" s="48">
         <v>103.7</v>
       </c>
       <c r="C118" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D118" s="48">
         <v>104.3</v>
       </c>
       <c r="E118" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F118" s="48">
         <v>103.6</v>
       </c>
       <c r="G118" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H118" s="48">
         <v>103</v>
       </c>
       <c r="I118" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="119" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="94" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B119" s="48">
         <v>103.7</v>
       </c>
       <c r="C119" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D119" s="48">
         <v>104.4</v>
       </c>
       <c r="E119" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F119" s="48">
         <v>103.6</v>
       </c>
       <c r="G119" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H119" s="48">
         <v>103</v>
       </c>
       <c r="I119" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="120" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="94" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B120" s="48">
         <v>103.7</v>
       </c>
       <c r="C120" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D120" s="48">
         <v>104.4</v>
       </c>
       <c r="E120" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F120" s="48">
         <v>103.6</v>
       </c>
       <c r="G120" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H120" s="48">
         <v>103</v>
       </c>
       <c r="I120" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="121" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="94" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B121" s="48">
         <v>103.7</v>
       </c>
       <c r="C121" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D121" s="48">
         <v>104.3</v>
       </c>
       <c r="E121" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F121" s="48">
         <v>103.6</v>
       </c>
       <c r="G121" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H121" s="48">
         <v>103</v>
       </c>
       <c r="I121" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="122" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="94" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B122" s="48">
         <v>103.7</v>
       </c>
       <c r="C122" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D122" s="48">
         <v>104.3</v>
       </c>
       <c r="E122" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F122" s="48">
         <v>103.5</v>
       </c>
       <c r="G122" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H122" s="48">
         <v>103</v>
       </c>
       <c r="I122" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="123" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="94" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B123" s="48">
         <v>103.6</v>
       </c>
       <c r="C123" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D123" s="48">
         <v>104.3</v>
       </c>
       <c r="E123" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F123" s="48">
         <v>103.5</v>
       </c>
       <c r="G123" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H123" s="48">
         <v>102.9</v>
       </c>
       <c r="I123" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="124" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="94" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B124" s="48">
         <v>103.6</v>
       </c>
       <c r="C124" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D124" s="48">
         <v>104.3</v>
       </c>
       <c r="E124" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F124" s="48">
         <v>103.5</v>
       </c>
       <c r="G124" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H124" s="48">
         <v>102.9</v>
       </c>
       <c r="I124" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="125" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="94" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B125" s="48">
         <v>103.5</v>
       </c>
       <c r="C125" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D125" s="48">
         <v>104.2</v>
       </c>
       <c r="E125" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F125" s="48">
         <v>103.4</v>
       </c>
       <c r="G125" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H125" s="48">
         <v>102.8</v>
       </c>
       <c r="I125" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="126" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="94" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B126" s="48">
         <v>103.5</v>
       </c>
       <c r="C126" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D126" s="48">
         <v>104.1</v>
       </c>
       <c r="E126" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F126" s="48">
         <v>103.3</v>
       </c>
       <c r="G126" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H126" s="48">
         <v>102.8</v>
       </c>
       <c r="I126" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="127" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="94" t="s">
         <v>132</v>
       </c>
       <c r="B127" s="48">
         <v>103</v>
       </c>
       <c r="C127" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D127" s="48">
         <v>103.5</v>
       </c>
       <c r="E127" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F127" s="48">
         <v>102.7</v>
       </c>
       <c r="G127" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H127" s="48">
         <v>102.6</v>
       </c>
       <c r="I127" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="128" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="94" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B128" s="48">
         <v>103</v>
       </c>
       <c r="C128" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D128" s="48">
         <v>103.6</v>
       </c>
       <c r="E128" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F128" s="48">
         <v>102.8</v>
       </c>
       <c r="G128" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H128" s="48">
         <v>102.6</v>
       </c>
       <c r="I128" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="129" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="94" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B129" s="48">
         <v>103</v>
       </c>
       <c r="C129" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D129" s="48">
         <v>103.6</v>
       </c>
       <c r="E129" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F129" s="48">
         <v>102.8</v>
       </c>
       <c r="G129" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H129" s="48">
         <v>102.6</v>
       </c>
       <c r="I129" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="130" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="94" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B130" s="48">
         <v>102.9</v>
       </c>
       <c r="C130" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D130" s="48">
         <v>103.5</v>
       </c>
       <c r="E130" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F130" s="48">
         <v>102.8</v>
       </c>
       <c r="G130" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H130" s="48">
         <v>102.6</v>
       </c>
       <c r="I130" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="131" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="94" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B131" s="48">
         <v>102.9</v>
       </c>
       <c r="C131" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D131" s="48">
         <v>103.4</v>
       </c>
       <c r="E131" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F131" s="48">
         <v>102.7</v>
       </c>
       <c r="G131" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H131" s="48">
         <v>102.5</v>
       </c>
       <c r="I131" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="132" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="94" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B132" s="48">
         <v>102.8</v>
       </c>
       <c r="C132" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D132" s="48">
         <v>103.3</v>
       </c>
       <c r="E132" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F132" s="48">
         <v>102.6</v>
       </c>
       <c r="G132" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H132" s="48">
         <v>102.5</v>
       </c>
       <c r="I132" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="133" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="94" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B133" s="48">
         <v>102.8</v>
       </c>
       <c r="C133" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D133" s="48">
         <v>103.2</v>
       </c>
       <c r="E133" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F133" s="48">
         <v>102.6</v>
       </c>
       <c r="G133" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H133" s="48">
         <v>102.5</v>
       </c>
       <c r="I133" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="134" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="94" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B134" s="48">
         <v>102.7</v>
       </c>
       <c r="C134" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D134" s="48">
         <v>103.2</v>
       </c>
       <c r="E134" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F134" s="48">
         <v>102.6</v>
       </c>
       <c r="G134" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H134" s="48">
         <v>102.4</v>
       </c>
       <c r="I134" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="135" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="94" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B135" s="48">
         <v>102.7</v>
       </c>
       <c r="C135" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D135" s="48">
         <v>103.1</v>
       </c>
       <c r="E135" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F135" s="48">
         <v>102.6</v>
       </c>
       <c r="G135" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H135" s="48">
         <v>102.4</v>
       </c>
       <c r="I135" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="136" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="94" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B136" s="48">
         <v>102.7</v>
       </c>
       <c r="C136" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D136" s="48">
         <v>103.1</v>
       </c>
       <c r="E136" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F136" s="48">
         <v>102.6</v>
       </c>
       <c r="G136" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H136" s="48">
         <v>102.4</v>
       </c>
       <c r="I136" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="137" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="94" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B137" s="48">
         <v>102.7</v>
       </c>
       <c r="C137" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D137" s="48">
         <v>103</v>
       </c>
       <c r="E137" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F137" s="48">
         <v>102.6</v>
       </c>
       <c r="G137" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H137" s="48">
         <v>102.4</v>
       </c>
       <c r="I137" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="138" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="94" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B138" s="48">
         <v>102.6</v>
       </c>
       <c r="C138" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D138" s="48">
         <v>103</v>
       </c>
       <c r="E138" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F138" s="48">
         <v>102.5</v>
       </c>
       <c r="G138" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H138" s="48">
         <v>102.3</v>
       </c>
       <c r="I138" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="139" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="94" t="s">
         <v>144</v>
       </c>
       <c r="B139" s="48">
         <v>102.4</v>
       </c>
       <c r="C139" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D139" s="48">
         <v>102.8</v>
       </c>
       <c r="E139" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F139" s="48">
         <v>102.4</v>
       </c>
       <c r="G139" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H139" s="48">
         <v>102</v>
       </c>
       <c r="I139" s="49" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="140" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="94" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B140" s="44">
         <v>102.4</v>
       </c>
       <c r="C140" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D140" s="44">
         <v>102.7</v>
       </c>
       <c r="E140" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F140" s="44">
         <v>102.4</v>
       </c>
       <c r="G140" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H140" s="44">
         <v>102</v>
       </c>
       <c r="I140" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="141" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="94" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B141" s="44">
         <v>102.5</v>
       </c>
       <c r="C141" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D141" s="44">
         <v>102.8</v>
       </c>
       <c r="E141" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F141" s="44">
         <v>102.5</v>
       </c>
       <c r="G141" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H141" s="44">
         <v>102</v>
       </c>
       <c r="I141" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="142" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="94" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B142" s="44">
         <v>102.6</v>
       </c>
       <c r="C142" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D142" s="44">
         <v>103</v>
       </c>
       <c r="E142" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F142" s="44">
         <v>102.6</v>
       </c>
       <c r="G142" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H142" s="44">
         <v>102</v>
       </c>
       <c r="I142" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="143" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="94" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B143" s="44">
         <v>102.7</v>
       </c>
       <c r="C143" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D143" s="44">
         <v>103.1</v>
       </c>
       <c r="E143" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F143" s="44">
         <v>102.8</v>
       </c>
       <c r="G143" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H143" s="44">
         <v>102.2</v>
       </c>
       <c r="I143" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="144" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="94" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="B144" s="44">
         <v>102.9</v>
       </c>
       <c r="C144" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D144" s="44">
         <v>103.3</v>
       </c>
       <c r="E144" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F144" s="44">
         <v>102.9</v>
       </c>
       <c r="G144" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H144" s="44">
         <v>102.3</v>
       </c>
       <c r="I144" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="145" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="94" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B145" s="44">
         <v>103</v>
       </c>
       <c r="C145" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D145" s="44">
         <v>103.5</v>
       </c>
       <c r="E145" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F145" s="44">
         <v>103.1</v>
       </c>
       <c r="G145" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H145" s="44">
         <v>102.4</v>
       </c>
       <c r="I145" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="146" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="94" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B146" s="44">
         <v>103.2</v>
       </c>
       <c r="C146" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D146" s="44">
         <v>103.7</v>
       </c>
       <c r="E146" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F146" s="44">
         <v>103.3</v>
       </c>
       <c r="G146" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H146" s="44">
         <v>102.6</v>
       </c>
       <c r="I146" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="147" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="94" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B147" s="44">
         <v>103.4</v>
       </c>
       <c r="C147" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D147" s="44">
         <v>103.9</v>
       </c>
       <c r="E147" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F147" s="44">
         <v>103.5</v>
       </c>
       <c r="G147" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H147" s="44">
         <v>102.8</v>
       </c>
       <c r="I147" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="148" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="94" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B148" s="44">
         <v>103.6</v>
       </c>
       <c r="C148" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D148" s="44">
         <v>104.1</v>
       </c>
       <c r="E148" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F148" s="44">
         <v>103.7</v>
       </c>
       <c r="G148" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H148" s="44">
         <v>103</v>
       </c>
       <c r="I148" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="149" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="94" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B149" s="44">
         <v>103.9</v>
       </c>
       <c r="C149" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D149" s="44">
         <v>104.4</v>
       </c>
       <c r="E149" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F149" s="44">
         <v>103.9</v>
       </c>
       <c r="G149" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H149" s="44">
         <v>103.2</v>
       </c>
       <c r="I149" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="150" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="94" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B150" s="44">
         <v>104.2</v>
       </c>
       <c r="C150" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D150" s="44">
         <v>104.7</v>
       </c>
       <c r="E150" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F150" s="44">
         <v>104.2</v>
       </c>
       <c r="G150" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H150" s="44">
         <v>103.5</v>
       </c>
       <c r="I150" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="151" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="94" t="s">
         <v>156</v>
       </c>
       <c r="B151" s="44">
         <v>108.3</v>
       </c>
       <c r="C151" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D151" s="44">
         <v>108.7</v>
       </c>
       <c r="E151" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F151" s="44">
         <v>108.6</v>
       </c>
       <c r="G151" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H151" s="44">
         <v>107.4</v>
       </c>
       <c r="I151" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="152" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="94" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B152" s="44">
         <v>108.8</v>
       </c>
       <c r="C152" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D152" s="44">
         <v>109.2</v>
       </c>
       <c r="E152" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F152" s="44">
         <v>109.1</v>
       </c>
       <c r="G152" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H152" s="44">
         <v>107.9</v>
       </c>
       <c r="I152" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="153" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="94" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B153" s="44">
         <v>109.3</v>
       </c>
       <c r="C153" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D153" s="44">
         <v>109.7</v>
       </c>
       <c r="E153" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F153" s="44">
         <v>109.6</v>
       </c>
       <c r="G153" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H153" s="44">
         <v>108.5</v>
       </c>
       <c r="I153" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="154" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="50" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B154" s="44">
         <v>109.8</v>
       </c>
       <c r="C154" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D154" s="44">
         <v>110.3</v>
       </c>
       <c r="E154" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F154" s="44">
         <v>110.1</v>
       </c>
       <c r="G154" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H154" s="44">
         <v>108.9</v>
       </c>
       <c r="I154" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="155" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="50" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B155" s="44">
         <v>110.3</v>
       </c>
       <c r="C155" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D155" s="44">
         <v>110.9</v>
       </c>
       <c r="E155" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F155" s="44">
         <v>110.5</v>
       </c>
       <c r="G155" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H155" s="44">
         <v>109.3</v>
       </c>
       <c r="I155" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="156" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="50" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="B156" s="44">
         <v>110.8</v>
       </c>
       <c r="C156" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D156" s="44">
         <v>111.5</v>
       </c>
       <c r="E156" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F156" s="44">
         <v>111</v>
       </c>
       <c r="G156" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H156" s="44">
         <v>109.7</v>
       </c>
       <c r="I156" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="157" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="50" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B157" s="44">
         <v>111.2</v>
       </c>
       <c r="C157" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D157" s="44">
         <v>111.9</v>
       </c>
       <c r="E157" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F157" s="44">
         <v>111.4</v>
       </c>
       <c r="G157" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H157" s="44">
         <v>110</v>
       </c>
       <c r="I157" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="158" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="50" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B158" s="44">
         <v>111.6</v>
       </c>
       <c r="C158" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D158" s="44">
         <v>112.3</v>
       </c>
       <c r="E158" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F158" s="44">
         <v>111.7</v>
       </c>
       <c r="G158" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H158" s="44">
         <v>110.3</v>
       </c>
       <c r="I158" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="159" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="50" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="B159" s="44">
         <v>111.9</v>
       </c>
       <c r="C159" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D159" s="44">
         <v>112.7</v>
       </c>
       <c r="E159" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F159" s="44">
         <v>112.1</v>
       </c>
       <c r="G159" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H159" s="44">
         <v>110.6</v>
       </c>
       <c r="I159" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="160" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="50" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B160" s="44">
         <v>112.3</v>
       </c>
       <c r="C160" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D160" s="44">
         <v>113.1</v>
       </c>
       <c r="E160" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F160" s="44">
         <v>112.4</v>
       </c>
       <c r="G160" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H160" s="44">
         <v>110.8</v>
       </c>
       <c r="I160" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="161" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="50" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B161" s="44">
         <v>112.5</v>
       </c>
       <c r="C161" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D161" s="44">
         <v>113.4</v>
       </c>
       <c r="E161" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F161" s="44">
         <v>112.7</v>
       </c>
       <c r="G161" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H161" s="44">
         <v>111</v>
       </c>
       <c r="I161" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="162" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="51" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="B162" s="44">
         <v>112.7</v>
       </c>
       <c r="C162" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D162" s="44">
         <v>113.5</v>
       </c>
       <c r="E162" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F162" s="44">
         <v>112.8</v>
       </c>
       <c r="G162" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H162" s="44">
         <v>111.2</v>
       </c>
       <c r="I162" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="163" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="51" t="s">
         <v>168</v>
       </c>
       <c r="B163" s="44">
         <v>113.6</v>
       </c>
       <c r="C163" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D163" s="44">
         <v>114.7</v>
       </c>
       <c r="E163" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F163" s="44">
         <v>113.9</v>
       </c>
       <c r="G163" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H163" s="44">
         <v>111.7</v>
       </c>
       <c r="I163" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="164" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="51" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B164" s="44">
         <v>113.3</v>
       </c>
       <c r="C164" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D164" s="44">
         <v>114.3</v>
       </c>
       <c r="E164" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F164" s="44">
         <v>113.6</v>
       </c>
       <c r="G164" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H164" s="44">
         <v>111.4</v>
       </c>
       <c r="I164" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="165" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="51" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B165" s="44">
         <v>112.9</v>
       </c>
       <c r="C165" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D165" s="44">
         <v>113.8</v>
       </c>
       <c r="E165" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F165" s="44">
         <v>113.3</v>
       </c>
       <c r="G165" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H165" s="44">
         <v>111</v>
       </c>
       <c r="I165" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="166" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="51" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B166" s="44">
         <v>112.5</v>
       </c>
       <c r="C166" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D166" s="44">
         <v>113.2</v>
       </c>
       <c r="E166" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F166" s="44">
         <v>113</v>
       </c>
       <c r="G166" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H166" s="44">
         <v>110.7</v>
       </c>
       <c r="I166" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="167" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="51" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="B167" s="44">
         <v>112.1</v>
       </c>
       <c r="C167" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D167" s="44">
         <v>112.7</v>
       </c>
       <c r="E167" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F167" s="44">
         <v>112.8</v>
       </c>
       <c r="G167" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H167" s="44">
         <v>110.5</v>
       </c>
       <c r="I167" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="168" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="51" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B168" s="44">
         <v>111.8</v>
       </c>
       <c r="C168" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D168" s="44">
         <v>112.2</v>
       </c>
       <c r="E168" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F168" s="44">
         <v>112.5</v>
       </c>
       <c r="G168" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H168" s="44">
         <v>110.4</v>
       </c>
       <c r="I168" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="169" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="51" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="B169" s="44">
         <v>111.6</v>
       </c>
       <c r="C169" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D169" s="44">
         <v>111.8</v>
       </c>
       <c r="E169" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F169" s="44">
         <v>112.3</v>
       </c>
       <c r="G169" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H169" s="44">
         <v>110.2</v>
       </c>
       <c r="I169" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="170" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="51" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="B170" s="44">
         <v>111.3</v>
       </c>
       <c r="C170" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D170" s="44">
         <v>111.4</v>
       </c>
       <c r="E170" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F170" s="44">
         <v>112.1</v>
       </c>
       <c r="G170" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H170" s="44">
         <v>110.1</v>
       </c>
       <c r="I170" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="171" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="51" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B171" s="44">
         <v>111</v>
       </c>
       <c r="C171" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D171" s="44">
         <v>111</v>
       </c>
       <c r="E171" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F171" s="44">
         <v>111.9</v>
       </c>
       <c r="G171" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H171" s="44">
         <v>109.9</v>
       </c>
       <c r="I171" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="172" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="51" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="B172" s="44">
         <v>110.7</v>
       </c>
       <c r="C172" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D172" s="44">
         <v>110.6</v>
       </c>
       <c r="E172" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F172" s="44">
         <v>111.6</v>
       </c>
       <c r="G172" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H172" s="44">
         <v>109.7</v>
       </c>
       <c r="I172" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="173" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="51" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="B173" s="44">
         <v>110.5</v>
       </c>
       <c r="C173" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D173" s="44">
         <v>110.3</v>
       </c>
       <c r="E173" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F173" s="44">
         <v>111.4</v>
       </c>
       <c r="G173" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H173" s="44">
         <v>109.4</v>
       </c>
       <c r="I173" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="51" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B174" s="44">
         <v>110.2</v>
       </c>
       <c r="C174" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D174" s="44">
         <v>110</v>
       </c>
       <c r="E174" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F174" s="44">
         <v>111.2</v>
       </c>
       <c r="G174" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H174" s="44">
         <v>109.2</v>
       </c>
       <c r="I174" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="175" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="51" t="s">
         <v>180</v>
       </c>
       <c r="B175" s="44">
         <v>107.8</v>
       </c>
       <c r="C175" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D175" s="44">
         <v>106.8</v>
       </c>
       <c r="E175" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F175" s="44">
         <v>109</v>
       </c>
       <c r="G175" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H175" s="44">
         <v>107.4</v>
       </c>
       <c r="I175" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="176" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="51" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B176" s="52">
         <v>107.6</v>
       </c>
       <c r="C176" s="53" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D176" s="52">
         <v>106.6</v>
       </c>
       <c r="E176" s="53" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F176" s="52">
         <v>108.7</v>
       </c>
       <c r="G176" s="53" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H176" s="52">
         <v>107.3</v>
       </c>
       <c r="I176" s="53" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J176" s="54"/>
     </row>
     <row r="177" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="51" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="B177" s="52">
         <v>107.5</v>
       </c>
       <c r="C177" s="53" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D177" s="52">
         <v>106.6</v>
       </c>
       <c r="E177" s="53" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F177" s="52">
         <v>108.6</v>
       </c>
       <c r="G177" s="53" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H177" s="52">
         <v>107.2</v>
       </c>
       <c r="I177" s="53" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J177" s="54"/>
     </row>
     <row r="178" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="51" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B178" s="52">
         <v>107.4</v>
       </c>
       <c r="C178" s="53" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D178" s="52">
         <v>106.5</v>
       </c>
       <c r="E178" s="53" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F178" s="52">
         <v>108.4</v>
       </c>
       <c r="G178" s="53" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H178" s="52">
         <v>107.1</v>
       </c>
       <c r="I178" s="53" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J178" s="54"/>
     </row>
     <row r="179" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="51" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B179" s="52">
         <v>107.3</v>
       </c>
       <c r="C179" s="53" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D179" s="52">
         <v>106.4</v>
       </c>
       <c r="E179" s="53" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F179" s="52">
         <v>108.2</v>
       </c>
       <c r="G179" s="53" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H179" s="52">
         <v>106.9</v>
       </c>
       <c r="I179" s="53" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J179" s="54"/>
     </row>
     <row r="180" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="51" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B180" s="55">
         <v>107</v>
       </c>
       <c r="C180" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D180" s="55">
         <v>106.3</v>
       </c>
       <c r="E180" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F180" s="55">
         <v>107.9</v>
       </c>
       <c r="G180" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H180" s="55">
         <v>106.7</v>
       </c>
       <c r="I180" s="53" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J180" s="54"/>
     </row>
     <row r="181" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="51" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B181" s="55">
         <v>106.8</v>
       </c>
       <c r="C181" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D181" s="55">
         <v>106.1</v>
       </c>
       <c r="E181" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F181" s="55">
         <v>107.6</v>
       </c>
       <c r="G181" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H181" s="55">
         <v>106.5</v>
       </c>
       <c r="I181" s="53" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J181" s="54"/>
     </row>
     <row r="182" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="51" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B182" s="52">
         <v>106.7</v>
       </c>
       <c r="C182" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D182" s="55">
         <v>106</v>
       </c>
       <c r="E182" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F182" s="52">
         <v>107.4</v>
       </c>
       <c r="G182" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H182" s="52">
         <v>106.3</v>
       </c>
       <c r="I182" s="53" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="183" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="51" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B183" s="55">
         <v>106.5</v>
       </c>
       <c r="C183" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D183" s="55">
         <v>105.9</v>
       </c>
       <c r="E183" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F183" s="55">
         <v>107.2</v>
       </c>
       <c r="G183" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H183" s="55">
         <v>106.2</v>
       </c>
       <c r="I183" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="184" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="51" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B184" s="55">
         <v>106.3</v>
       </c>
       <c r="C184" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D184" s="55">
         <v>105.7</v>
       </c>
       <c r="E184" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F184" s="55">
         <v>107</v>
       </c>
       <c r="G184" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H184" s="55">
         <v>106</v>
       </c>
       <c r="I184" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="185" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="51" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B185" s="55">
         <v>106.1</v>
       </c>
       <c r="C185" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D185" s="55">
         <v>105.6</v>
       </c>
       <c r="E185" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F185" s="55">
         <v>106.7</v>
       </c>
       <c r="G185" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H185" s="55">
         <v>105.8</v>
       </c>
       <c r="I185" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="186" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="51" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B186" s="55">
         <v>106</v>
       </c>
       <c r="C186" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D186" s="55">
         <v>105.5</v>
       </c>
       <c r="E186" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F186" s="55">
         <v>106.5</v>
       </c>
       <c r="G186" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H186" s="55">
         <v>105.7</v>
       </c>
       <c r="I186" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="187" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="51" t="s">
         <v>192</v>
       </c>
       <c r="B187" s="55">
         <v>103.7</v>
       </c>
       <c r="C187" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D187" s="55">
         <v>103.6</v>
       </c>
       <c r="E187" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F187" s="55">
         <v>103.9</v>
       </c>
       <c r="G187" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H187" s="55">
         <v>103.6</v>
       </c>
       <c r="I187" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="188" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="51" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B188" s="55">
         <v>103.7</v>
       </c>
       <c r="C188" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D188" s="55">
         <v>103.6</v>
       </c>
       <c r="E188" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F188" s="55">
         <v>103.8</v>
       </c>
       <c r="G188" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H188" s="55">
         <v>103.6</v>
       </c>
       <c r="I188" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="189" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="51" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="B189" s="55">
         <v>103.7</v>
       </c>
       <c r="C189" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D189" s="55">
         <v>103.6</v>
       </c>
       <c r="E189" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F189" s="55">
         <v>103.8</v>
       </c>
       <c r="G189" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H189" s="55">
         <v>103.6</v>
       </c>
       <c r="I189" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="190" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="51" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B190" s="55">
         <v>103.6</v>
       </c>
       <c r="C190" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D190" s="55">
         <v>103.6</v>
       </c>
       <c r="E190" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F190" s="55">
         <v>103.7</v>
       </c>
       <c r="G190" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H190" s="55">
         <v>103.5</v>
       </c>
       <c r="I190" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="191" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="51" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B191" s="55">
         <v>103.5</v>
       </c>
       <c r="C191" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D191" s="55">
         <v>103.5</v>
       </c>
       <c r="E191" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F191" s="55">
         <v>103.7</v>
       </c>
       <c r="G191" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H191" s="55">
         <v>103.4</v>
       </c>
       <c r="I191" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="192" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="51" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="B192" s="55">
         <v>103.5</v>
       </c>
       <c r="C192" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D192" s="55">
         <v>103.4</v>
       </c>
       <c r="E192" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F192" s="55">
         <v>103.6</v>
       </c>
       <c r="G192" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H192" s="55">
         <v>103.4</v>
       </c>
       <c r="I192" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="193" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="51" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="B193" s="55">
         <v>103.4</v>
       </c>
       <c r="C193" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D193" s="55">
         <v>103.4</v>
       </c>
       <c r="E193" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F193" s="55">
         <v>103.5</v>
       </c>
       <c r="G193" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H193" s="55">
         <v>103.3</v>
       </c>
       <c r="I193" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="194" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="51" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B194" s="55">
         <v>103.3</v>
       </c>
       <c r="C194" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D194" s="55">
         <v>103.3</v>
       </c>
       <c r="E194" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F194" s="55">
         <v>103.5</v>
       </c>
       <c r="G194" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H194" s="55">
         <v>103.2</v>
       </c>
       <c r="I194" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="195" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="51" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="B195" s="55">
         <v>103.2</v>
       </c>
       <c r="C195" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D195" s="55">
         <v>103.2</v>
       </c>
       <c r="E195" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F195" s="55">
         <v>103.4</v>
       </c>
       <c r="G195" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H195" s="55">
         <v>103.1</v>
       </c>
       <c r="I195" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="196" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="51" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="B196" s="55">
         <v>103.2</v>
       </c>
       <c r="C196" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D196" s="55">
         <v>103.1</v>
       </c>
       <c r="E196" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F196" s="55">
         <v>103.3</v>
       </c>
       <c r="G196" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H196" s="55">
         <v>103.1</v>
       </c>
       <c r="I196" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="197" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="51" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B197" s="55">
         <v>103.2</v>
       </c>
       <c r="C197" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D197" s="55">
         <v>103.1</v>
       </c>
       <c r="E197" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F197" s="55">
         <v>103.3</v>
       </c>
       <c r="G197" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H197" s="55">
         <v>103.1</v>
       </c>
       <c r="I197" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="198" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="51" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="B198" s="55">
         <v>103.2</v>
       </c>
       <c r="C198" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D198" s="55">
         <v>103.2</v>
       </c>
       <c r="E198" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F198" s="55">
         <v>103.3</v>
       </c>
       <c r="G198" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H198" s="55">
         <v>103.1</v>
       </c>
       <c r="I198" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="199" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="51" t="s">
         <v>204</v>
       </c>
       <c r="B199" s="55">
         <v>104</v>
       </c>
       <c r="C199" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D199" s="55">
         <v>104</v>
       </c>
       <c r="E199" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F199" s="55">
         <v>103.7</v>
       </c>
       <c r="G199" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H199" s="55">
         <v>104.3</v>
       </c>
       <c r="I199" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="200" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="51" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="B200" s="55">
         <v>103.9</v>
       </c>
       <c r="C200" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D200" s="55">
         <v>103.9</v>
       </c>
       <c r="E200" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F200" s="55">
         <v>103.7</v>
       </c>
       <c r="G200" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H200" s="55">
         <v>104.2</v>
       </c>
       <c r="I200" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="201" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="51" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B201" s="55">
         <v>104.1</v>
       </c>
       <c r="C201" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D201" s="55">
         <v>104.1</v>
       </c>
       <c r="E201" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F201" s="55">
         <v>103.9</v>
       </c>
       <c r="G201" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="H201" s="55">
         <v>104.5</v>
       </c>
       <c r="I201" s="36" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="202" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="51" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="B202" s="55">
         <v>104.5</v>
       </c>
-      <c r="C202" s="36"/>
+      <c r="C202" s="36" t="s">
+        <v>483</v>
+      </c>
       <c r="D202" s="55">
         <v>104.4</v>
       </c>
-      <c r="E202" s="36"/>
+      <c r="E202" s="36" t="s">
+        <v>483</v>
+      </c>
       <c r="F202" s="55">
         <v>104.2</v>
       </c>
-      <c r="G202" s="36"/>
+      <c r="G202" s="36" t="s">
+        <v>483</v>
+      </c>
       <c r="H202" s="55">
         <v>104.9</v>
       </c>
-      <c r="I202" s="36"/>
+      <c r="I202" s="36" t="s">
+        <v>483</v>
+      </c>
     </row>
     <row r="203" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A203" s="33"/>
+      <c r="A203" s="51" t="s">
+        <v>392</v>
+      </c>
+      <c r="B203" s="55">
+        <v>104.7</v>
+      </c>
+      <c r="C203" s="36"/>
+      <c r="D203" s="55">
+        <v>104.5</v>
+      </c>
+      <c r="E203" s="36"/>
+      <c r="F203" s="55">
+        <v>104.4</v>
+      </c>
+      <c r="G203" s="36"/>
+      <c r="H203" s="55">
+        <v>105.2</v>
+      </c>
+      <c r="I203" s="36"/>
     </row>
     <row r="204" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A204" s="33"/>
+      <c r="A204" s="51" t="s">
+        <v>393</v>
+      </c>
+      <c r="B204" s="55">
+        <v>104.8</v>
+      </c>
+      <c r="C204" s="36"/>
+      <c r="D204" s="55">
+        <v>104.7</v>
+      </c>
+      <c r="E204" s="36"/>
+      <c r="F204" s="55">
+        <v>104.5</v>
+      </c>
+      <c r="G204" s="36"/>
+      <c r="H204" s="55">
+        <v>105.4</v>
+      </c>
+      <c r="I204" s="36"/>
     </row>
     <row r="205" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="33"/>
     </row>
     <row r="206" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="33"/>
     </row>
     <row r="207" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="33"/>
     </row>
     <row r="208" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="33"/>
     </row>
     <row r="209" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="33"/>
     </row>
     <row r="210" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="33"/>
     </row>
     <row r="211" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="33"/>
     </row>
     <row r="212" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="33"/>
     </row>
@@ -20003,53 +20119,53 @@
     </row>
     <row r="250" spans="1:1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="33"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="11">
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="B6:I6"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="B4:I4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94916CD7-48E7-40BE-8681-97A054F74F66}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6D4E74BA-AD22-405A-B312-837C9562CF70}">
   <sheetPr codeName="Arkusz2"/>
-  <dimension ref="A1:M247"/>
+  <dimension ref="A1:M246"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B61" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:Q1"/>
       <selection pane="topRight" sqref="A1:Q1"/>
       <selection pane="bottomLeft" sqref="A1:Q1"/>
       <selection pane="bottomRight" sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" customWidth="1"/>
     <col min="3" max="3" width="2" customWidth="1"/>
     <col min="4" max="4" width="15.140625" customWidth="1"/>
     <col min="5" max="5" width="2" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -20065,1189 +20181,1195 @@
       <c r="M1" s="56"/>
     </row>
     <row r="2" spans="1:13" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="57" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="8">
         <v>1</v>
       </c>
       <c r="C3" s="8"/>
       <c r="D3" s="8">
         <v>2</v>
       </c>
       <c r="E3" s="9"/>
     </row>
     <row r="4" spans="1:13" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10"/>
       <c r="B4" s="11" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="9"/>
     </row>
     <row r="5" spans="1:13" ht="103.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="14"/>
       <c r="D5" s="14" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="E5" s="15"/>
     </row>
     <row r="6" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="42"/>
       <c r="B6" s="11" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="C6" s="17"/>
       <c r="D6" s="8"/>
       <c r="E6" s="9"/>
     </row>
     <row r="7" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="19" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="B7" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="58" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D7" s="59" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="60" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="19" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="B8" s="44">
         <v>96.1</v>
       </c>
       <c r="C8" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D8" s="59">
         <v>93.8</v>
       </c>
       <c r="E8" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="19" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="B9" s="44">
         <v>96.9</v>
       </c>
       <c r="C9" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D9" s="59">
         <v>94.9</v>
       </c>
       <c r="E9" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="19" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="B10" s="44">
         <v>97.7</v>
       </c>
       <c r="C10" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D10" s="59">
         <v>96.2</v>
       </c>
       <c r="E10" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="19" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="B11" s="44">
         <v>99.8</v>
       </c>
       <c r="C11" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D11" s="59">
         <v>99.5</v>
       </c>
       <c r="E11" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="19" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="B12" s="44">
         <v>99.9</v>
       </c>
       <c r="C12" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D12" s="59">
         <v>99.5</v>
       </c>
       <c r="E12" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="B13" s="44">
         <v>100.1</v>
       </c>
       <c r="C13" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D13" s="59">
         <v>99.7</v>
       </c>
       <c r="E13" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="B14" s="44">
         <v>100.7</v>
       </c>
       <c r="C14" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D14" s="59">
         <v>100.6</v>
       </c>
       <c r="E14" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="B15" s="44">
         <v>103.7</v>
       </c>
       <c r="C15" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D15" s="59">
         <v>104.9</v>
       </c>
       <c r="E15" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="19" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="B16" s="44">
         <v>103.3</v>
       </c>
       <c r="C16" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D16" s="59">
         <v>104.7</v>
       </c>
       <c r="E16" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="19" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="B17" s="44">
         <v>102.4</v>
       </c>
       <c r="C17" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D17" s="59">
         <v>103.6</v>
       </c>
       <c r="E17" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="19" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="B18" s="44">
         <v>101.2</v>
       </c>
       <c r="C18" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D18" s="59">
         <v>102</v>
       </c>
       <c r="E18" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="19" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="B19" s="44">
         <v>98.3</v>
       </c>
       <c r="C19" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D19" s="59">
         <v>98.2</v>
       </c>
       <c r="E19" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="19" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="B20" s="44">
         <v>98.4</v>
       </c>
       <c r="C20" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D20" s="59">
         <v>98.5</v>
       </c>
       <c r="E20" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="19" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B21" s="44">
         <v>98.5</v>
       </c>
       <c r="C21" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D21" s="59">
         <v>98.7</v>
       </c>
       <c r="E21" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="19" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="B22" s="44">
         <v>98.5</v>
       </c>
       <c r="C22" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D22" s="59">
         <v>98.7</v>
       </c>
       <c r="E22" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="B23" s="44">
         <v>98.5</v>
       </c>
       <c r="C23" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D23" s="59">
         <v>98.6</v>
       </c>
       <c r="E23" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="19" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="B24" s="44">
         <v>98.3</v>
       </c>
       <c r="C24" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D24" s="59">
         <v>98.2</v>
       </c>
       <c r="E24" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="19" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B25" s="44">
         <v>98.4</v>
       </c>
       <c r="C25" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D25" s="59">
         <v>98.1</v>
       </c>
       <c r="E25" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="19" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="B26" s="44">
         <v>98.7</v>
       </c>
       <c r="C26" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D26" s="59">
         <v>98.6</v>
       </c>
       <c r="E26" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="19" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="B27" s="44">
         <v>101</v>
       </c>
       <c r="C27" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D27" s="59">
         <v>101.8</v>
       </c>
       <c r="E27" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="28" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="19" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="B28" s="44">
         <v>101.4</v>
       </c>
       <c r="C28" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D28" s="59">
         <v>102.7</v>
       </c>
       <c r="E28" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="B29" s="44">
         <v>101.5</v>
       </c>
       <c r="C29" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D29" s="59">
         <v>102.8</v>
       </c>
       <c r="E29" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="30" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="19" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="B30" s="44">
         <v>101.7</v>
       </c>
       <c r="C30" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D30" s="59">
         <v>103.2</v>
       </c>
       <c r="E30" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="19" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="B31" s="44">
         <v>102.8</v>
       </c>
       <c r="C31" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D31" s="59">
         <v>104.7</v>
       </c>
       <c r="E31" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="19" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="B32" s="44">
         <v>102.2</v>
       </c>
       <c r="C32" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D32" s="59">
         <v>103.9</v>
       </c>
       <c r="E32" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="33" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="19" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="B33" s="44">
         <v>102.1</v>
       </c>
       <c r="C33" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D33" s="59">
         <v>103.6</v>
       </c>
       <c r="E33" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="34" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="19" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B34" s="44">
         <v>101.8</v>
       </c>
       <c r="C34" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D34" s="59">
         <v>103</v>
       </c>
       <c r="E34" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="35" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="19" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="B35" s="44">
         <v>101.4</v>
       </c>
       <c r="C35" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D35" s="59">
         <v>102</v>
       </c>
       <c r="E35" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="36" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="19" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="B36" s="44">
         <v>101.3</v>
       </c>
       <c r="C36" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D36" s="59">
         <v>101.8</v>
       </c>
       <c r="E36" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="37" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="19" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="B37" s="44">
         <v>101.4</v>
       </c>
       <c r="C37" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D37" s="59">
         <v>101.9</v>
       </c>
       <c r="E37" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="38" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="19" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="B38" s="44">
         <v>101.3</v>
       </c>
       <c r="C38" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D38" s="59">
         <v>101.6</v>
       </c>
       <c r="E38" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="39" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="19" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="B39" s="44">
         <v>100</v>
       </c>
       <c r="C39" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D39" s="59">
         <v>99.2</v>
       </c>
       <c r="E39" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="40" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="19" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="B40" s="44">
         <v>100</v>
       </c>
       <c r="C40" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D40" s="59">
         <v>99</v>
       </c>
       <c r="E40" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="41" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="19" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="B41" s="44">
         <v>99.6</v>
       </c>
       <c r="C41" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D41" s="59">
         <v>98</v>
       </c>
       <c r="E41" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="42" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="19" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="B42" s="44">
         <v>100.2</v>
       </c>
       <c r="C42" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D42" s="59">
         <v>98.8</v>
       </c>
       <c r="E42" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="43" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="19" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="B43" s="44">
         <v>100.6</v>
       </c>
       <c r="C43" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D43" s="59">
         <v>99</v>
       </c>
       <c r="E43" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="44" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="19" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="B44" s="44">
         <v>100.6</v>
       </c>
       <c r="C44" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D44" s="59">
         <v>98.9</v>
       </c>
       <c r="E44" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="45" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="19" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="B45" s="44">
         <v>100.9</v>
       </c>
       <c r="C45" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D45" s="59">
         <v>99.4</v>
       </c>
       <c r="E45" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="46" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="19" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="B46" s="44">
         <v>101</v>
       </c>
       <c r="C46" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D46" s="59">
         <v>99.4</v>
       </c>
       <c r="E46" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="47" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="19" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="B47" s="44">
         <v>100.6</v>
       </c>
       <c r="C47" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D47" s="59">
         <v>99</v>
       </c>
       <c r="E47" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="48" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="19" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="B48" s="28">
         <v>100.7</v>
       </c>
       <c r="C48" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D48" s="29">
         <v>99.4</v>
       </c>
       <c r="E48" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="49" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="19" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="B49" s="28">
         <v>100.9</v>
       </c>
       <c r="C49" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D49" s="29">
         <v>99.8</v>
       </c>
       <c r="E49" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="50" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="19" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="B50" s="32">
         <v>101.2</v>
       </c>
       <c r="C50" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D50" s="33">
         <v>100.3</v>
       </c>
       <c r="E50" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="51" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="19" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="B51" s="32">
         <v>101.8</v>
       </c>
       <c r="C51" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D51" s="33">
         <v>101.4</v>
       </c>
       <c r="E51" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="52" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="19" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="B52" s="32">
         <v>102.3</v>
       </c>
       <c r="C52" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D52" s="33">
         <v>101.9</v>
       </c>
       <c r="E52" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="53" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="19" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="B53" s="34">
         <v>103</v>
       </c>
       <c r="C53" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D53" s="33">
         <v>102.8</v>
       </c>
       <c r="E53" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="54" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="19" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="B54" s="32">
         <v>104.1</v>
       </c>
       <c r="C54" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D54" s="35">
         <v>104</v>
       </c>
       <c r="E54" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="55" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="19" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="B55" s="32">
         <v>108.9</v>
       </c>
       <c r="C55" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D55" s="33">
         <v>108.6</v>
       </c>
       <c r="E55" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="56" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="19" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="B56" s="32">
         <v>109.8</v>
       </c>
       <c r="C56" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D56" s="33">
         <v>109.2</v>
       </c>
       <c r="E56" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="57" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="19" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="B57" s="32">
         <v>110.7</v>
       </c>
       <c r="C57" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D57" s="35">
         <v>110</v>
       </c>
       <c r="E57" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="58" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="19" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="B58" s="32">
         <v>111.4</v>
       </c>
       <c r="C58" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D58" s="33">
         <v>110.6</v>
       </c>
       <c r="E58" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="59" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="19" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="B59" s="32">
         <v>109.2</v>
       </c>
       <c r="C59" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D59" s="33">
         <v>107.3</v>
       </c>
       <c r="E59" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="60" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="19" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="B60" s="32">
         <v>106.7</v>
       </c>
       <c r="C60" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D60" s="33">
         <v>103.9</v>
       </c>
       <c r="E60" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="61" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="19" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="B61" s="32">
         <v>104.9</v>
       </c>
       <c r="C61" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D61" s="33">
         <v>101.5</v>
       </c>
       <c r="E61" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="62" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="19" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="B62" s="32">
         <v>103.1</v>
       </c>
       <c r="C62" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D62" s="35">
         <v>99</v>
       </c>
       <c r="E62" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="63" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="19" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="B63" s="32">
         <v>99.9</v>
       </c>
       <c r="C63" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D63" s="33">
         <v>96.4</v>
       </c>
       <c r="E63" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="64" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="19" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="B64" s="32">
         <v>100.1</v>
       </c>
       <c r="C64" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D64" s="33">
         <v>96.5</v>
       </c>
       <c r="E64" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="65" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="19" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="B65" s="32">
         <v>100.6</v>
       </c>
       <c r="C65" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D65" s="33">
         <v>97.5</v>
       </c>
       <c r="E65" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="66" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="19" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="B66" s="32">
         <v>100.9</v>
       </c>
       <c r="C66" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D66" s="33">
         <v>97.9</v>
       </c>
       <c r="E66" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="67" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="19" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="B67" s="34">
         <v>101</v>
       </c>
       <c r="C67" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D67" s="33">
         <v>99.7</v>
       </c>
       <c r="E67" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="68" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="19" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="B68" s="34">
         <v>100.8</v>
       </c>
       <c r="C68" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D68" s="35">
         <v>99.3</v>
       </c>
       <c r="E68" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="69" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="19" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="B69" s="34">
         <v>100.4</v>
       </c>
       <c r="C69" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D69" s="35">
         <v>98.9</v>
       </c>
       <c r="E69" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="70" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="19" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="B70" s="34">
         <v>100.5</v>
       </c>
       <c r="C70" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D70" s="35">
         <v>99</v>
       </c>
       <c r="E70" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="71" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="19" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="B71" s="34">
         <v>100.9</v>
       </c>
       <c r="C71" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D71" s="35">
         <v>99.4</v>
       </c>
       <c r="E71" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="72" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="33"/>
-[...3 lines deleted...]
-      <c r="E72" s="33"/>
+      <c r="A72" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="B72" s="34">
+        <v>101.5</v>
+      </c>
+      <c r="C72" s="45"/>
+      <c r="D72" s="35">
+        <v>99.7</v>
+      </c>
+      <c r="E72" s="61"/>
     </row>
     <row r="73" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="33"/>
       <c r="B73" s="33"/>
       <c r="C73" s="33"/>
       <c r="D73" s="33"/>
       <c r="E73" s="33"/>
     </row>
     <row r="74" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="33"/>
       <c r="B74" s="33"/>
       <c r="C74" s="33"/>
       <c r="D74" s="33"/>
       <c r="E74" s="33"/>
     </row>
     <row r="75" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="33"/>
       <c r="B75" s="33"/>
       <c r="C75" s="33"/>
       <c r="D75" s="33"/>
       <c r="E75" s="33"/>
     </row>
     <row r="76" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="33"/>
       <c r="B76" s="33"/>
@@ -22422,445 +22544,443 @@
       <c r="B243" s="33"/>
       <c r="C243" s="33"/>
       <c r="D243" s="33"/>
       <c r="E243" s="33"/>
     </row>
     <row r="244" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="33"/>
       <c r="B244" s="33"/>
       <c r="C244" s="33"/>
       <c r="D244" s="33"/>
       <c r="E244" s="33"/>
     </row>
     <row r="245" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="33"/>
       <c r="B245" s="33"/>
       <c r="C245" s="33"/>
       <c r="D245" s="33"/>
       <c r="E245" s="33"/>
     </row>
     <row r="246" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="33"/>
       <c r="B246" s="33"/>
       <c r="C246" s="33"/>
       <c r="D246" s="33"/>
       <c r="E246" s="33"/>
-    </row>
-[...5 lines deleted...]
-      <c r="E247" s="33"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="7">
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{894D91A7-8ACE-409F-918D-11F0194CC9A0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54B1EDB5-CF26-43E2-8D47-F85B1792896C}">
   <sheetPr codeName="Arkusz3"/>
   <dimension ref="A1:L249"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" customWidth="1"/>
     <col min="3" max="3" width="1.85546875" customWidth="1"/>
     <col min="4" max="4" width="15.140625" customWidth="1"/>
     <col min="5" max="5" width="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="2" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
     </row>
     <row r="2" spans="1:12" s="2" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="57" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="8">
         <v>1</v>
       </c>
       <c r="C3" s="8"/>
       <c r="D3" s="8">
         <v>2</v>
       </c>
       <c r="E3" s="9"/>
       <c r="F3" s="62"/>
     </row>
     <row r="4" spans="1:12" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10"/>
       <c r="B4" s="11" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="9"/>
       <c r="F4" s="62"/>
     </row>
     <row r="5" spans="1:12" ht="103.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="14"/>
       <c r="D5" s="14" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="E5" s="15"/>
       <c r="F5" s="62"/>
     </row>
     <row r="6" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="42"/>
       <c r="B6" s="63" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="62"/>
     </row>
     <row r="7" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="94">
         <v>2010</v>
       </c>
       <c r="B7" s="44">
         <v>98.9</v>
       </c>
       <c r="C7" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D7" s="44">
         <v>97.2</v>
       </c>
       <c r="E7" s="64" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F7" s="62"/>
     </row>
     <row r="8" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="94">
         <v>2011</v>
       </c>
       <c r="B8" s="48">
         <v>101.1</v>
       </c>
       <c r="C8" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D8" s="48">
         <v>100.9</v>
       </c>
       <c r="E8" s="65" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F8" s="62"/>
     </row>
     <row r="9" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="94">
         <v>2012</v>
       </c>
       <c r="B9" s="48">
         <v>100.8</v>
       </c>
       <c r="C9" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D9" s="48">
         <v>101.7</v>
       </c>
       <c r="E9" s="65" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F9" s="62"/>
     </row>
     <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="94">
         <v>2013</v>
       </c>
       <c r="B10" s="48">
         <v>98.8</v>
       </c>
       <c r="C10" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D10" s="48">
         <v>99</v>
       </c>
       <c r="E10" s="65" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F10" s="62"/>
     </row>
     <row r="11" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="94">
         <v>2014</v>
       </c>
       <c r="B11" s="48">
         <v>98.9</v>
       </c>
       <c r="C11" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D11" s="48">
         <v>98.6</v>
       </c>
       <c r="E11" s="65" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F11" s="62"/>
     </row>
     <row r="12" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="94">
         <v>2015</v>
       </c>
       <c r="B12" s="48">
         <v>101</v>
       </c>
       <c r="C12" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D12" s="48">
         <v>103.1</v>
       </c>
       <c r="E12" s="65" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F12" s="62"/>
     </row>
     <row r="13" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="94">
         <v>2016</v>
       </c>
       <c r="B13" s="48">
         <v>101.1</v>
       </c>
       <c r="C13" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D13" s="48">
         <v>102.8</v>
       </c>
       <c r="E13" s="65" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F13" s="62"/>
     </row>
     <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="94">
         <v>2017</v>
       </c>
       <c r="B14" s="48">
         <v>99.4</v>
       </c>
       <c r="C14" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D14" s="48">
         <v>98</v>
       </c>
       <c r="E14" s="65" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F14" s="62"/>
     </row>
     <row r="15" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="94">
         <v>2018</v>
       </c>
       <c r="B15" s="48">
         <v>101.6</v>
       </c>
       <c r="C15" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D15" s="48">
         <v>100.5</v>
       </c>
       <c r="E15" s="65" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F15" s="62"/>
     </row>
     <row r="16" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="94">
         <v>2019</v>
       </c>
       <c r="B16" s="48">
         <v>102.9</v>
       </c>
       <c r="C16" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D16" s="48">
         <v>102.2</v>
       </c>
       <c r="E16" s="65" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F16" s="62"/>
     </row>
     <row r="17" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="94">
         <v>2020</v>
       </c>
       <c r="B17" s="44">
         <v>101.6</v>
       </c>
       <c r="C17" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D17" s="44">
         <v>100.5</v>
       </c>
       <c r="E17" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F17" s="62"/>
     </row>
     <row r="18" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="94">
         <v>2021</v>
       </c>
       <c r="B18" s="44">
         <v>104</v>
       </c>
       <c r="C18" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D18" s="44">
         <v>104.1</v>
       </c>
       <c r="E18" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F18" s="62"/>
     </row>
     <row r="19" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="94">
         <v>2022</v>
       </c>
       <c r="B19" s="44">
         <v>111.2</v>
       </c>
       <c r="C19" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D19" s="44">
         <v>109.9</v>
       </c>
       <c r="E19" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F19" s="62"/>
     </row>
     <row r="20" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="94">
         <v>2023</v>
       </c>
       <c r="B20" s="44">
         <v>106.7</v>
       </c>
       <c r="C20" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D20" s="44">
         <v>103</v>
       </c>
       <c r="E20" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F20" s="62"/>
     </row>
     <row r="21" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="94">
         <v>2024</v>
       </c>
       <c r="B21" s="44">
         <v>102</v>
       </c>
       <c r="C21" s="45" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D21" s="44">
         <v>97.7</v>
       </c>
       <c r="E21" s="61" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="94">
         <v>2025</v>
       </c>
       <c r="B22" s="44">
         <v>101.6</v>
       </c>
-      <c r="C22" s="45"/>
+      <c r="C22" s="45" t="s">
+        <v>483</v>
+      </c>
       <c r="D22" s="44">
         <v>99.6</v>
+      </c>
+      <c r="E22" s="61" t="s">
+        <v>483</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="24" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="37" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="38" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="40" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="41" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="42" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="43" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="44" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="45" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
@@ -24197,153 +24317,153 @@
     </row>
     <row r="249" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="33"/>
       <c r="B249" s="33"/>
       <c r="C249" s="33"/>
       <c r="D249" s="33"/>
       <c r="E249" s="33"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="7">
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08246CF9-B7C6-4F2E-A22B-701B19E3AAE0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8DFA66D3-11F5-4B68-927B-FC11C73E0372}">
   <sheetPr codeName="Arkusz7"/>
   <dimension ref="A1:K6"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.7109375" style="91" customWidth="1"/>
     <col min="2" max="2" width="122.42578125" style="92" customWidth="1"/>
     <col min="3" max="3" width="117" style="93" customWidth="1"/>
     <col min="4" max="4" width="3.7109375" style="92" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="92" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="92" customWidth="1"/>
     <col min="7" max="7" width="24" style="92" customWidth="1"/>
     <col min="8" max="8" width="3.7109375" style="92" customWidth="1"/>
     <col min="9" max="9" width="17.28515625" style="92" customWidth="1"/>
     <col min="10" max="11" width="40.7109375" style="92" customWidth="1"/>
     <col min="12" max="16384" width="8.85546875" style="92"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="69" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A1" s="66" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="B1" s="67" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="C1" s="68" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="E1" s="70"/>
       <c r="I1" s="70"/>
     </row>
     <row r="2" spans="1:11" s="74" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A2" s="71" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="B2" s="72" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="C2" s="73" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="E2" s="75"/>
       <c r="F2" s="75"/>
       <c r="H2" s="76"/>
       <c r="I2" s="76"/>
       <c r="J2" s="77"/>
       <c r="K2" s="78"/>
     </row>
     <row r="3" spans="1:11" s="74" customFormat="1" ht="34.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="71" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="B3" s="79" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="C3" s="80" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="E3" s="76"/>
       <c r="F3" s="81"/>
       <c r="G3" s="82"/>
       <c r="H3" s="76"/>
       <c r="I3" s="83"/>
       <c r="J3" s="84"/>
       <c r="K3" s="85"/>
     </row>
     <row r="4" spans="1:11" s="74" customFormat="1" ht="360" x14ac:dyDescent="0.2">
       <c r="A4" s="71" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="B4" s="86" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="C4" s="87" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="D4" s="88"/>
       <c r="F4" s="89"/>
       <c r="G4" s="85"/>
     </row>
     <row r="5" spans="1:11" s="74" customFormat="1" ht="124.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="71" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="B5" s="86" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="C5" s="73" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
     </row>
     <row r="6" spans="1:11" s="74" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="71" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="B6" s="72" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="C6" s="90" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010021C46080551799478E82C9F006110887" ma:contentTypeVersion="0" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6b89905c94771729a0de27fa7468e115">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b2fdb080088ddf1bdd98b8e55b33ddcf">
     <xsd:element name="properties">
@@ -24451,84 +24571,84 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A787205E-B5D1-48C0-BD1C-C6F26268BF48}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{382CFA3A-F1C5-42BF-B5BD-49F19EE5EB7B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B285B1A-738E-403C-BED8-6B3712A74965}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1394B99-ED50-4F03-AACC-C1894F20C67A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2253B595-29A5-4C28-86EF-91E971B02BA1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7628D969-411E-476F-BA63-402B2786166B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Miesieczne_Monthly</vt:lpstr>
       <vt:lpstr>Narastajace_Accrued_base</vt:lpstr>
       <vt:lpstr>Kwartalne_Quarterly</vt:lpstr>
       <vt:lpstr>Roczne_Annual</vt:lpstr>