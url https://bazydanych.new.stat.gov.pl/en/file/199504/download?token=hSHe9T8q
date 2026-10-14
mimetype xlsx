--- v2 (2026-08-30)
+++ v3 (2026-10-14)
@@ -11,70 +11,70 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/udostepnianie/bs/BS_do_publikacji/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E59D8987-992C-4499-B806-290526122F2E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1281668C-D0FF-425C-960C-8117C0601323}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11925" xr2:uid="{01C57CC7-501E-4836-9266-B60E833678EB}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11625" xr2:uid="{C29D83D0-3B94-47E6-8E78-632A83175B0A}"/>
   </bookViews>
   <sheets>
     <sheet name="Kwartalne_Quarterly" sheetId="1" r:id="rId1"/>
     <sheet name="Roczne_Annual" sheetId="2" r:id="rId2"/>
     <sheet name="Metadane_Metadata" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="346" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="358" uniqueCount="47">
   <si>
     <r>
       <t xml:space="preserve">TABL. 36. WSKAŹNIKI CEN USŁUG TRANSPORTU I GOSPODARKI MAGAZYNOWEJ ORAZ TELEKOMUNIKACJI [1,2]
                </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9.5"/>
         <color theme="2" tint="-0.499984740745262"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">   </t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <color theme="2" tint="-0.499984740745262"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>PRICE INDICES OF TRANSPORT AND STORAGE AND TELECOMMUNICATIONS [1,2]</t>
@@ -852,52 +852,52 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
-    <cellStyle name="Normalny 2" xfId="2" xr:uid="{536EBCCF-698F-45AA-BA41-ABC7C88B0C45}"/>
-    <cellStyle name="Normalny 2 2" xfId="1" xr:uid="{749FA83B-5DA8-45D2-8338-B45A4CFCA33D}"/>
+    <cellStyle name="Normalny 2" xfId="2" xr:uid="{20493C53-3D35-4F4D-BED6-94BE761A20BF}"/>
+    <cellStyle name="Normalny 2 2" xfId="1" xr:uid="{75248984-E708-4ED1-BA6C-8FDC3B2B15CA}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1176,86 +1176,86 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{189BF04D-A9C5-45FD-842D-17D69DF97D55}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA8CF2E8-BCFF-4DB2-B374-15CFDDDE2F65}">
   <sheetPr codeName="Arkusz1"/>
-  <dimension ref="A1:Z201"/>
+  <dimension ref="A1:Z200"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B19" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="6" topLeftCell="B18" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.5703125" customWidth="1"/>
     <col min="3" max="3" width="2" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" customWidth="1"/>
     <col min="5" max="5" width="2" customWidth="1"/>
     <col min="6" max="6" width="12.5703125" customWidth="1"/>
     <col min="7" max="7" width="2" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" customWidth="1"/>
     <col min="9" max="9" width="2" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" customWidth="1"/>
     <col min="11" max="11" width="2" customWidth="1"/>
     <col min="12" max="12" width="14.140625" customWidth="1"/>
     <col min="13" max="13" width="2" customWidth="1"/>
     <col min="14" max="14" width="12.5703125" customWidth="1"/>
     <col min="15" max="15" width="2" customWidth="1"/>
     <col min="16" max="16" width="12.5703125" customWidth="1"/>
     <col min="17" max="17" width="2" customWidth="1"/>
     <col min="18" max="18" width="12.5703125" customWidth="1"/>
     <col min="19" max="19" width="2" customWidth="1"/>
     <col min="20" max="20" width="12.5703125" customWidth="1"/>
     <col min="21" max="21" width="2" customWidth="1"/>
     <col min="22" max="22" width="12.5703125" customWidth="1"/>
     <col min="23" max="23" width="2" customWidth="1"/>
-    <col min="24" max="24" width="13.140625" customWidth="1"/>
+    <col min="24" max="24" width="13.85546875" customWidth="1"/>
     <col min="25" max="25" width="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
       <c r="H1" s="31"/>
       <c r="I1" s="31"/>
       <c r="J1" s="31"/>
       <c r="K1" s="31"/>
       <c r="L1" s="31"/>
       <c r="M1" s="31"/>
       <c r="N1" s="31"/>
       <c r="O1" s="31"/>
       <c r="P1" s="31"/>
     </row>
     <row r="2" spans="1:26" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="32"/>
@@ -3064,95 +3064,119 @@
       </c>
       <c r="U27" s="3" t="s">
         <v>46</v>
       </c>
       <c r="V27" s="2">
         <v>99.7</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>46</v>
       </c>
       <c r="X27" s="11">
         <v>100.3</v>
       </c>
       <c r="Y27" s="12" t="s">
         <v>46</v>
       </c>
       <c r="Z27" s="7"/>
     </row>
     <row r="28" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="2">
         <v>104.2</v>
       </c>
-      <c r="C28" s="3"/>
+      <c r="C28" s="3" t="s">
+        <v>46</v>
+      </c>
       <c r="D28" s="2">
         <v>105.1</v>
       </c>
-      <c r="E28" s="3"/>
+      <c r="E28" s="3" t="s">
+        <v>46</v>
+      </c>
       <c r="F28" s="2">
         <v>98.3</v>
       </c>
-      <c r="G28" s="3"/>
+      <c r="G28" s="3" t="s">
+        <v>46</v>
+      </c>
       <c r="H28" s="2">
         <v>102.9</v>
       </c>
-      <c r="I28" s="3"/>
+      <c r="I28" s="3" t="s">
+        <v>46</v>
+      </c>
       <c r="J28" s="2">
         <v>101.4</v>
       </c>
-      <c r="K28" s="3"/>
+      <c r="K28" s="3" t="s">
+        <v>46</v>
+      </c>
       <c r="L28" s="2">
         <v>101.2</v>
       </c>
-      <c r="M28" s="10"/>
+      <c r="M28" s="10" t="s">
+        <v>46</v>
+      </c>
       <c r="N28" s="2">
         <v>101.9</v>
       </c>
-      <c r="O28" s="3"/>
+      <c r="O28" s="3" t="s">
+        <v>46</v>
+      </c>
       <c r="P28" s="2">
         <v>102.2</v>
       </c>
-      <c r="Q28" s="3"/>
+      <c r="Q28" s="3" t="s">
+        <v>46</v>
+      </c>
       <c r="R28" s="2">
         <v>101.2</v>
       </c>
-      <c r="S28" s="3"/>
+      <c r="S28" s="3" t="s">
+        <v>46</v>
+      </c>
       <c r="T28" s="2">
         <v>101.3</v>
       </c>
-      <c r="U28" s="3"/>
+      <c r="U28" s="3" t="s">
+        <v>46</v>
+      </c>
       <c r="V28" s="2">
         <v>100.9</v>
       </c>
-      <c r="W28" s="3"/>
+      <c r="W28" s="3" t="s">
+        <v>46</v>
+      </c>
       <c r="X28" s="11">
         <v>100.4</v>
       </c>
-      <c r="Y28" s="12"/>
+      <c r="Y28" s="12" t="s">
+        <v>46</v>
+      </c>
       <c r="Z28" s="7"/>
     </row>
     <row r="29" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="34"/>
       <c r="B29" s="51"/>
       <c r="C29" s="34"/>
       <c r="D29" s="51"/>
       <c r="E29" s="34"/>
       <c r="F29" s="51"/>
       <c r="G29" s="34"/>
       <c r="H29" s="51"/>
       <c r="I29" s="34"/>
       <c r="J29" s="51"/>
       <c r="K29" s="34"/>
       <c r="L29" s="51"/>
       <c r="M29" s="34"/>
       <c r="N29" s="13"/>
       <c r="P29" s="13"/>
       <c r="R29" s="13"/>
       <c r="T29" s="13"/>
       <c r="V29" s="13"/>
       <c r="X29" s="13"/>
     </row>
     <row r="30" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="34"/>
@@ -6722,112 +6746,91 @@
       <c r="R199" s="13"/>
       <c r="T199" s="13"/>
       <c r="V199" s="13"/>
       <c r="X199" s="13"/>
     </row>
     <row r="200" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="34"/>
       <c r="B200" s="51"/>
       <c r="C200" s="34"/>
       <c r="D200" s="51"/>
       <c r="E200" s="34"/>
       <c r="F200" s="51"/>
       <c r="G200" s="34"/>
       <c r="H200" s="51"/>
       <c r="I200" s="34"/>
       <c r="J200" s="51"/>
       <c r="K200" s="34"/>
       <c r="L200" s="51"/>
       <c r="M200" s="34"/>
       <c r="N200" s="13"/>
       <c r="P200" s="13"/>
       <c r="R200" s="13"/>
       <c r="T200" s="13"/>
       <c r="V200" s="13"/>
       <c r="X200" s="13"/>
-    </row>
-[...19 lines deleted...]
-      <c r="X201" s="13"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="29">
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{33853BBF-F5D4-48D2-B0A7-BF497DFF6AF1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{213AD349-A6FC-4B5B-93DD-1E7B41B12044}">
   <sheetPr codeName="Arkusz2"/>
   <dimension ref="A1:N236"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.5703125" customWidth="1"/>
     <col min="3" max="3" width="2" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" customWidth="1"/>
     <col min="5" max="5" width="2" customWidth="1"/>
     <col min="6" max="6" width="12.5703125" customWidth="1"/>
     <col min="7" max="7" width="2" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" customWidth="1"/>
     <col min="9" max="9" width="2" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" customWidth="1"/>
     <col min="11" max="11" width="2" customWidth="1"/>
     <col min="12" max="12" width="13.5703125" customWidth="1"/>
     <col min="13" max="13" width="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="31" t="s">
@@ -10278,51 +10281,51 @@
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="15">
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C18C679C-006A-4ACB-B0AA-930A325980FC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1669BF19-662F-4FC5-A72D-03AA691A6DE9}">
   <sheetPr codeName="Arkusz5"/>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.5703125" style="23" customWidth="1"/>
     <col min="2" max="3" width="102.42578125" style="23" customWidth="1"/>
     <col min="4" max="5" width="3.5703125" style="23" customWidth="1"/>
     <col min="6" max="16384" width="8.85546875" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="19" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A1" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="16" t="s">
         <v>35</v>
       </c>
       <c r="C1" s="17" t="s">
         <v>36</v>
       </c>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
@@ -10492,84 +10495,84 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A16B04B-5629-4E30-AF55-4C9F238AA5C3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD5FBDC5-714C-4F79-9480-9FFCCE5D2540}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55F3DAB6-CECF-4B80-8576-9EC69F41F74D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{245BE2D6-741B-490E-92AD-FB290FAD6C4B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C832F9A0-BE1A-4E1A-BA1F-696D47CE6FA9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE7BB735-A052-467F-8510-81F88A711ABA}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Kwartalne_Quarterly</vt:lpstr>
       <vt:lpstr>Roczne_Annual</vt:lpstr>
       <vt:lpstr>Metadane_Metadata</vt:lpstr>
     </vt:vector>