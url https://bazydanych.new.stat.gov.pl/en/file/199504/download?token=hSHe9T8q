--- v0 (2026-05-30)
+++ v1 (2026-07-16)
@@ -8,73 +8,73 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/GUS/os/BS/BS_do_publikacji/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/udostepnianie/bs/BS_do_publikacji/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F7EC5414-17E5-41D1-888A-04B0E08B1D46}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D53932EB-E942-4FCB-B674-7F40731A14EF}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11925" xr2:uid="{C8F3DA50-5168-433B-9EED-C2F45ED7E302}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{7AD57C51-144A-42F3-9B38-445BE846B6C1}"/>
   </bookViews>
   <sheets>
     <sheet name="Kwartalne_Quarterly" sheetId="1" r:id="rId1"/>
     <sheet name="Roczne_Annual" sheetId="2" r:id="rId2"/>
     <sheet name="Metadane_Metadata" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="345" uniqueCount="46">
   <si>
     <r>
       <t xml:space="preserve">TABL. 36. WSKAŹNIKI CEN USŁUG TRANSPORTU I GOSPODARKI MAGAZYNOWEJ ORAZ TELEKOMUNIKACJI [1,2]
                </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9.5"/>
         <color theme="2" tint="-0.499984740745262"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">   </t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <color theme="2" tint="-0.499984740745262"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>PRICE INDICES OF TRANSPORT AND STORAGE AND TELECOMMUNICATIONS [1,2]</t>
@@ -849,52 +849,52 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
-    <cellStyle name="Normalny 2" xfId="2" xr:uid="{A62A3B89-EA72-404F-A82D-047C881B6EE0}"/>
-    <cellStyle name="Normalny 2 2" xfId="1" xr:uid="{D5C34690-3BD7-4707-9B38-5084791522CE}"/>
+    <cellStyle name="Normalny 2" xfId="2" xr:uid="{3AA3250B-83FB-4242-967A-DFC718EF9765}"/>
+    <cellStyle name="Normalny 2 2" xfId="1" xr:uid="{2F90839A-A236-4052-A3ED-8A919FEDE6CA}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1173,56 +1173,56 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{31014628-7E76-4D33-BCAC-47EEEC338FB3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{303AECFD-67D4-47E8-B51D-69F383C9D404}">
   <sheetPr codeName="Arkusz1"/>
   <dimension ref="A1:Z201"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B19" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B22" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.5703125" customWidth="1"/>
     <col min="3" max="3" width="2" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" customWidth="1"/>
     <col min="5" max="5" width="2" customWidth="1"/>
     <col min="6" max="6" width="12.5703125" customWidth="1"/>
     <col min="7" max="7" width="2" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" customWidth="1"/>
     <col min="9" max="9" width="2" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" customWidth="1"/>
     <col min="11" max="11" width="2" customWidth="1"/>
     <col min="12" max="12" width="14.140625" customWidth="1"/>
     <col min="13" max="13" width="2" customWidth="1"/>
     <col min="14" max="14" width="12.5703125" customWidth="1"/>
     <col min="15" max="15" width="2" customWidth="1"/>
     <col min="16" max="16" width="12.5703125" customWidth="1"/>
     <col min="17" max="17" width="2" customWidth="1"/>
     <col min="18" max="18" width="12.5703125" customWidth="1"/>
     <col min="19" max="19" width="2" customWidth="1"/>
@@ -2983,95 +2983,119 @@
       </c>
       <c r="U26" s="3" t="s">
         <v>45</v>
       </c>
       <c r="V26" s="2">
         <v>100.6</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>45</v>
       </c>
       <c r="X26" s="11">
         <v>99.8</v>
       </c>
       <c r="Y26" s="12" t="s">
         <v>45</v>
       </c>
       <c r="Z26" s="7"/>
     </row>
     <row r="27" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="2">
         <v>102.6</v>
       </c>
-      <c r="C27" s="3"/>
+      <c r="C27" s="3" t="s">
+        <v>45</v>
+      </c>
       <c r="D27" s="2">
         <v>103.3</v>
       </c>
-      <c r="E27" s="3"/>
+      <c r="E27" s="3" t="s">
+        <v>45</v>
+      </c>
       <c r="F27" s="2">
         <v>96.6</v>
       </c>
-      <c r="G27" s="3"/>
+      <c r="G27" s="3" t="s">
+        <v>45</v>
+      </c>
       <c r="H27" s="2">
         <v>101.7</v>
       </c>
-      <c r="I27" s="3"/>
+      <c r="I27" s="3" t="s">
+        <v>45</v>
+      </c>
       <c r="J27" s="2">
         <v>100.4</v>
       </c>
-      <c r="K27" s="3"/>
+      <c r="K27" s="3" t="s">
+        <v>45</v>
+      </c>
       <c r="L27" s="2">
         <v>101.1</v>
       </c>
-      <c r="M27" s="10"/>
+      <c r="M27" s="10" t="s">
+        <v>45</v>
+      </c>
       <c r="N27" s="2">
         <v>101.8</v>
       </c>
-      <c r="O27" s="3"/>
+      <c r="O27" s="3" t="s">
+        <v>45</v>
+      </c>
       <c r="P27" s="2">
         <v>102.3</v>
       </c>
-      <c r="Q27" s="3"/>
+      <c r="Q27" s="3" t="s">
+        <v>45</v>
+      </c>
       <c r="R27" s="2">
         <v>99.8</v>
       </c>
-      <c r="S27" s="3"/>
+      <c r="S27" s="3" t="s">
+        <v>45</v>
+      </c>
       <c r="T27" s="2">
         <v>101.3</v>
       </c>
-      <c r="U27" s="3"/>
+      <c r="U27" s="3" t="s">
+        <v>45</v>
+      </c>
       <c r="V27" s="2">
         <v>99.7</v>
       </c>
-      <c r="W27" s="3"/>
+      <c r="W27" s="3" t="s">
+        <v>45</v>
+      </c>
       <c r="X27" s="11">
         <v>100.3</v>
       </c>
-      <c r="Y27" s="12"/>
+      <c r="Y27" s="12" t="s">
+        <v>45</v>
+      </c>
       <c r="Z27" s="7"/>
     </row>
     <row r="28" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="34"/>
       <c r="B28" s="51"/>
       <c r="C28" s="34"/>
       <c r="D28" s="51"/>
       <c r="E28" s="34"/>
       <c r="F28" s="51"/>
       <c r="G28" s="34"/>
       <c r="H28" s="51"/>
       <c r="I28" s="34"/>
       <c r="J28" s="51"/>
       <c r="K28" s="34"/>
       <c r="L28" s="51"/>
       <c r="M28" s="34"/>
       <c r="N28" s="13"/>
       <c r="P28" s="13"/>
       <c r="R28" s="13"/>
       <c r="T28" s="13"/>
       <c r="V28" s="13"/>
       <c r="X28" s="13"/>
     </row>
     <row r="29" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="34"/>
@@ -6723,51 +6747,51 @@
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4827443D-18D6-4071-BF66-4760A7988EF6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49E9E685-77BD-4CC7-90CE-03246CE952C2}">
   <sheetPr codeName="Arkusz2"/>
   <dimension ref="A1:N236"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.5703125" customWidth="1"/>
     <col min="3" max="3" width="2" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" customWidth="1"/>
     <col min="5" max="5" width="2" customWidth="1"/>
     <col min="6" max="6" width="12.5703125" customWidth="1"/>
     <col min="7" max="7" width="2" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" customWidth="1"/>
     <col min="9" max="9" width="2" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" customWidth="1"/>
     <col min="11" max="11" width="2" customWidth="1"/>
     <col min="12" max="12" width="13.5703125" customWidth="1"/>
     <col min="13" max="13" width="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="31" t="s">
@@ -10218,51 +10242,51 @@
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="15">
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E4862AD9-9BEC-431A-8575-7432C68A034F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5706FEA8-8C39-4219-AB98-837E565CD959}">
   <sheetPr codeName="Arkusz5"/>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.5703125" style="23" customWidth="1"/>
     <col min="2" max="3" width="102.42578125" style="23" customWidth="1"/>
     <col min="4" max="5" width="3.5703125" style="23" customWidth="1"/>
     <col min="6" max="16384" width="8.85546875" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="19" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A1" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="16" t="s">
         <v>34</v>
       </c>
       <c r="C1" s="17" t="s">
         <v>35</v>
       </c>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
@@ -10432,84 +10456,84 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BCB4A55-BB56-4715-B3F4-32FF94F5C5D8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2553EE13-A440-476E-A609-1D92D2F8753E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDD5F2C5-975A-49B7-A651-1F002BEC5780}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D011AE9-8F96-4B40-96A5-58164B41957D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9BF3FFE-2B59-4F2E-9026-785D740894B2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5861A8C8-A0D6-49C5-AC42-A47C1662E368}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Kwartalne_Quarterly</vt:lpstr>
       <vt:lpstr>Roczne_Annual</vt:lpstr>
       <vt:lpstr>Metadane_Metadata</vt:lpstr>
     </vt:vector>