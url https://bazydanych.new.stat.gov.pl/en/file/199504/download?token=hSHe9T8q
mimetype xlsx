--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -11,70 +11,70 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/udostepnianie/bs/BS_do_publikacji/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D53932EB-E942-4FCB-B674-7F40731A14EF}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E59D8987-992C-4499-B806-290526122F2E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{7AD57C51-144A-42F3-9B38-445BE846B6C1}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11925" xr2:uid="{01C57CC7-501E-4836-9266-B60E833678EB}"/>
   </bookViews>
   <sheets>
     <sheet name="Kwartalne_Quarterly" sheetId="1" r:id="rId1"/>
     <sheet name="Roczne_Annual" sheetId="2" r:id="rId2"/>
     <sheet name="Metadane_Metadata" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="345" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="346" uniqueCount="47">
   <si>
     <r>
       <t xml:space="preserve">TABL. 36. WSKAŹNIKI CEN USŁUG TRANSPORTU I GOSPODARKI MAGAZYNOWEJ ORAZ TELEKOMUNIKACJI [1,2]
                </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9.5"/>
         <color theme="2" tint="-0.499984740745262"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">   </t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <color theme="2" tint="-0.499984740745262"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>PRICE INDICES OF TRANSPORT AND STORAGE AND TELECOMMUNICATIONS [1,2]</t>
@@ -299,50 +299,53 @@
     <t>2024 Q1</t>
   </si>
   <si>
     <t>2024 Q2</t>
   </si>
   <si>
     <t>2024 Q3</t>
   </si>
   <si>
     <t>2024 Q4</t>
   </si>
   <si>
     <t>2025 Q1</t>
   </si>
   <si>
     <t>2025 Q2</t>
   </si>
   <si>
     <t>2025 Q3</t>
   </si>
   <si>
     <t>2025 Q4</t>
   </si>
   <si>
     <t>2026 Q1</t>
+  </si>
+  <si>
+    <t>2026 Q2</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Nr
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1" tint="0.499984740745262"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>No.</t>
     </r>
   </si>
   <si>
     <t>Nota informacyjna</t>
   </si>
   <si>
     <t>Information Note</t>
   </si>
   <si>
@@ -849,52 +852,52 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
-    <cellStyle name="Normalny 2" xfId="2" xr:uid="{3AA3250B-83FB-4242-967A-DFC718EF9765}"/>
-    <cellStyle name="Normalny 2 2" xfId="1" xr:uid="{2F90839A-A236-4052-A3ED-8A919FEDE6CA}"/>
+    <cellStyle name="Normalny 2" xfId="2" xr:uid="{536EBCCF-698F-45AA-BA41-ABC7C88B0C45}"/>
+    <cellStyle name="Normalny 2 2" xfId="1" xr:uid="{749FA83B-5DA8-45D2-8338-B45A4CFCA33D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1173,56 +1176,56 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{303AECFD-67D4-47E8-B51D-69F383C9D404}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{189BF04D-A9C5-45FD-842D-17D69DF97D55}">
   <sheetPr codeName="Arkusz1"/>
   <dimension ref="A1:Z201"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B22" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B19" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.5703125" customWidth="1"/>
     <col min="3" max="3" width="2" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" customWidth="1"/>
     <col min="5" max="5" width="2" customWidth="1"/>
     <col min="6" max="6" width="12.5703125" customWidth="1"/>
     <col min="7" max="7" width="2" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" customWidth="1"/>
     <col min="9" max="9" width="2" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" customWidth="1"/>
     <col min="11" max="11" width="2" customWidth="1"/>
     <col min="12" max="12" width="14.140625" customWidth="1"/>
     <col min="13" max="13" width="2" customWidth="1"/>
     <col min="14" max="14" width="12.5703125" customWidth="1"/>
     <col min="15" max="15" width="2" customWidth="1"/>
     <col min="16" max="16" width="12.5703125" customWidth="1"/>
     <col min="17" max="17" width="2" customWidth="1"/>
     <col min="18" max="18" width="12.5703125" customWidth="1"/>
     <col min="19" max="19" width="2" customWidth="1"/>
@@ -1424,1700 +1427,1733 @@
       <c r="L6" s="48"/>
       <c r="M6" s="48"/>
       <c r="N6" s="49" t="s">
         <v>11</v>
       </c>
       <c r="O6" s="48"/>
       <c r="P6" s="48"/>
       <c r="Q6" s="48"/>
       <c r="R6" s="48"/>
       <c r="S6" s="48"/>
       <c r="T6" s="48"/>
       <c r="U6" s="48"/>
       <c r="V6" s="48"/>
       <c r="W6" s="48"/>
       <c r="X6" s="48"/>
       <c r="Y6" s="48"/>
     </row>
     <row r="7" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="50" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="2">
         <v>101.8</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D7" s="2">
         <v>101.3</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F7" s="2">
         <v>101.1</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H7" s="2">
         <v>102.7</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J7" s="2">
         <v>101.3</v>
       </c>
       <c r="K7" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L7" s="2">
         <v>103.5</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N7" s="5">
         <v>101</v>
       </c>
       <c r="O7" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P7" s="2">
         <v>100.7</v>
       </c>
       <c r="Q7" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R7" s="2">
         <v>98.1</v>
       </c>
       <c r="S7" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T7" s="2">
         <v>101.5</v>
       </c>
       <c r="U7" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V7" s="2">
         <v>101.3</v>
       </c>
       <c r="W7" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X7" s="2">
         <v>100.5</v>
       </c>
       <c r="Y7" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Z7" s="7"/>
     </row>
     <row r="8" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="50" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="2">
         <v>102.1</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D8" s="2">
         <v>102.3</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F8" s="2">
         <v>103</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H8" s="2">
         <v>101.2</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J8" s="2">
         <v>101.8</v>
       </c>
       <c r="K8" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L8" s="2">
         <v>102.3</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N8" s="5">
         <v>100.5</v>
       </c>
       <c r="O8" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P8" s="2">
         <v>100.6</v>
       </c>
       <c r="Q8" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R8" s="2">
         <v>103.1</v>
       </c>
       <c r="S8" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T8" s="2">
         <v>100.2</v>
       </c>
       <c r="U8" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V8" s="2">
         <v>100.2</v>
       </c>
       <c r="W8" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X8" s="2">
         <v>100.2</v>
       </c>
       <c r="Y8" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Z8" s="7"/>
     </row>
     <row r="9" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="50" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="2">
         <v>102.8</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D9" s="2">
         <v>102.7</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F9" s="2">
         <v>101.8</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H9" s="2">
         <v>102.8</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J9" s="2">
         <v>101.7</v>
       </c>
       <c r="K9" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L9" s="2">
         <v>101.7</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N9" s="5">
         <v>100.7</v>
       </c>
       <c r="O9" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P9" s="2">
         <v>100.8</v>
       </c>
       <c r="Q9" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R9" s="2">
         <v>100.8</v>
       </c>
       <c r="S9" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T9" s="2">
         <v>100.7</v>
       </c>
       <c r="U9" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V9" s="2">
         <v>100.2</v>
       </c>
       <c r="W9" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X9" s="2">
         <v>100.6</v>
       </c>
       <c r="Y9" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Z9" s="7"/>
     </row>
     <row r="10" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="50" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="2">
         <v>103.7</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D10" s="2">
         <v>104.1</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F10" s="2">
         <v>101.4</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H10" s="2">
         <v>103.5</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J10" s="2">
         <v>100.7</v>
       </c>
       <c r="K10" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L10" s="2">
         <v>101.4</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N10" s="5">
         <v>101.5</v>
       </c>
       <c r="O10" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P10" s="2">
         <v>102</v>
       </c>
       <c r="Q10" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R10" s="2">
         <v>99.5</v>
       </c>
       <c r="S10" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T10" s="2">
         <v>101.1</v>
       </c>
       <c r="U10" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V10" s="2">
         <v>99</v>
       </c>
       <c r="W10" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X10" s="2">
         <v>100.1</v>
       </c>
       <c r="Y10" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Z10" s="7"/>
     </row>
     <row r="11" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="50" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="2">
         <v>107.8</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D11" s="2">
         <v>109.2</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F11" s="2">
         <v>110</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H11" s="2">
         <v>105.8</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J11" s="2">
         <v>103.4</v>
       </c>
       <c r="K11" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L11" s="2">
         <v>104.2</v>
       </c>
       <c r="M11" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N11" s="5">
         <v>105</v>
       </c>
       <c r="O11" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P11" s="2">
         <v>105.6</v>
       </c>
       <c r="Q11" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R11" s="2">
         <v>106.4</v>
       </c>
       <c r="S11" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T11" s="2">
         <v>103.7</v>
       </c>
       <c r="U11" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V11" s="2">
         <v>104</v>
       </c>
       <c r="W11" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X11" s="2">
         <v>103.3</v>
       </c>
       <c r="Y11" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Z11" s="7"/>
     </row>
     <row r="12" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="50" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="2">
         <v>111.7</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D12" s="2">
         <v>114.4</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F12" s="2">
         <v>107.3</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H12" s="2">
         <v>107.6</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J12" s="2">
         <v>104.2</v>
       </c>
       <c r="K12" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L12" s="2">
         <v>104.4</v>
       </c>
       <c r="M12" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N12" s="5">
         <v>104.1</v>
       </c>
       <c r="O12" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P12" s="2">
         <v>105.3</v>
       </c>
       <c r="Q12" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R12" s="2">
         <v>100.6</v>
       </c>
       <c r="S12" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T12" s="2">
         <v>101.9</v>
       </c>
       <c r="U12" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V12" s="2">
         <v>101</v>
       </c>
       <c r="W12" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X12" s="2">
         <v>100.4</v>
       </c>
       <c r="Y12" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Z12" s="7"/>
     </row>
     <row r="13" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="50" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="2">
         <v>116.4</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D13" s="2">
         <v>119.8</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F13" s="2">
         <v>116.1</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H13" s="2">
         <v>110.6</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J13" s="2">
         <v>104.5</v>
       </c>
       <c r="K13" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L13" s="2">
         <v>104.1</v>
       </c>
       <c r="M13" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N13" s="5">
         <v>104.9</v>
       </c>
       <c r="O13" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P13" s="2">
         <v>105.6</v>
       </c>
       <c r="Q13" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R13" s="2">
         <v>109</v>
       </c>
       <c r="S13" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T13" s="2">
         <v>103.6</v>
       </c>
       <c r="U13" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V13" s="2">
         <v>100.5</v>
       </c>
       <c r="W13" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X13" s="2">
         <v>100.3</v>
       </c>
       <c r="Y13" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Z13" s="7"/>
     </row>
     <row r="14" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="2">
         <v>116.2</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D14" s="2">
         <v>119.6</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F14" s="2">
         <v>114.5</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H14" s="2">
         <v>109.2</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J14" s="2">
         <v>107.2</v>
       </c>
       <c r="K14" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L14" s="2">
         <v>104.5</v>
       </c>
       <c r="M14" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N14" s="5">
         <v>101.3</v>
       </c>
       <c r="O14" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P14" s="2">
         <v>101.9</v>
       </c>
       <c r="Q14" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R14" s="2">
         <v>98.2</v>
       </c>
       <c r="S14" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T14" s="2">
         <v>99.7</v>
       </c>
       <c r="U14" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V14" s="2">
         <v>101.6</v>
       </c>
       <c r="W14" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X14" s="2">
         <v>100.5</v>
       </c>
       <c r="Y14" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Z14" s="7"/>
     </row>
     <row r="15" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="2">
         <v>112.1</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D15" s="2">
         <v>114.1</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F15" s="2">
         <v>106.1</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H15" s="2">
         <v>109.1</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J15" s="2">
         <v>103.2</v>
       </c>
       <c r="K15" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L15" s="2">
         <v>101.8</v>
       </c>
       <c r="M15" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N15" s="5">
         <v>101.4</v>
       </c>
       <c r="O15" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P15" s="2">
         <v>100.7</v>
       </c>
       <c r="Q15" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R15" s="2">
         <v>98.5</v>
       </c>
       <c r="S15" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T15" s="2">
         <v>103.6</v>
       </c>
       <c r="U15" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V15" s="2">
         <v>100.1</v>
       </c>
       <c r="W15" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X15" s="2">
         <v>100.6</v>
       </c>
       <c r="Y15" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Z15" s="7"/>
     </row>
     <row r="16" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="2">
         <v>107.6</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D16" s="2">
         <v>107.2</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F16" s="2">
         <v>106.2</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H16" s="2">
         <v>108.5</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J16" s="2">
         <v>102.5</v>
       </c>
       <c r="K16" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L16" s="2">
         <v>101.3</v>
       </c>
       <c r="M16" s="9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N16" s="2">
         <v>99.8</v>
       </c>
       <c r="O16" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P16" s="2">
         <v>98.9</v>
       </c>
       <c r="Q16" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R16" s="2">
         <v>100.8</v>
       </c>
       <c r="S16" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T16" s="2">
         <v>101.4</v>
       </c>
       <c r="U16" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V16" s="2">
         <v>100.3</v>
       </c>
       <c r="W16" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X16" s="2">
         <v>99.9</v>
       </c>
       <c r="Y16" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Z16" s="7"/>
     </row>
     <row r="17" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="2">
         <v>102.3</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D17" s="2">
         <v>101.5</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F17" s="2">
         <v>97.7</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H17" s="2">
         <v>104.3</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J17" s="2">
         <v>100.7</v>
       </c>
       <c r="K17" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L17" s="2">
         <v>101.4</v>
       </c>
       <c r="M17" s="9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N17" s="2">
         <v>99.8</v>
       </c>
       <c r="O17" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P17" s="2">
         <v>100</v>
       </c>
       <c r="Q17" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R17" s="2">
         <v>100.2</v>
       </c>
       <c r="S17" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T17" s="2">
         <v>99.6</v>
       </c>
       <c r="U17" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V17" s="2">
         <v>98.7</v>
       </c>
       <c r="W17" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X17" s="2">
         <v>100.4</v>
       </c>
       <c r="Y17" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Z17" s="7"/>
     </row>
     <row r="18" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="2">
         <v>101</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D18" s="2">
         <v>99.7</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F18" s="2">
         <v>97.6</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H18" s="2">
         <v>104.9</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J18" s="2">
         <v>98.7</v>
       </c>
       <c r="K18" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L18" s="2">
         <v>101.3</v>
       </c>
       <c r="M18" s="9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N18" s="2">
         <v>100</v>
       </c>
       <c r="O18" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P18" s="2">
         <v>100.1</v>
       </c>
       <c r="Q18" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R18" s="2">
         <v>98.1</v>
       </c>
       <c r="S18" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T18" s="2">
         <v>100.2</v>
       </c>
       <c r="U18" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V18" s="2">
         <v>99.6</v>
       </c>
       <c r="W18" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X18" s="2">
         <v>100.4</v>
       </c>
       <c r="Y18" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Z18" s="7"/>
     </row>
     <row r="19" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="2">
         <v>101.2</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D19" s="2">
         <v>100.5</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F19" s="2">
         <v>100.3</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H19" s="2">
         <v>103.2</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J19" s="2">
         <v>99.7</v>
       </c>
       <c r="K19" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L19" s="2">
         <v>102.2</v>
       </c>
       <c r="M19" s="10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N19" s="2">
         <v>101.6</v>
       </c>
       <c r="O19" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P19" s="2">
         <v>101.5</v>
       </c>
       <c r="Q19" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R19" s="2">
         <v>101.2</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T19" s="2">
         <v>102</v>
       </c>
       <c r="U19" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V19" s="2">
         <v>101.1</v>
       </c>
       <c r="W19" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X19" s="11">
         <v>101.5</v>
       </c>
       <c r="Y19" s="12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Z19" s="7"/>
     </row>
     <row r="20" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="2">
         <v>102.3</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D20" s="2">
         <v>102.1</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F20" s="2">
         <v>102.4</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H20" s="2">
         <v>102.2</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J20" s="2">
         <v>106.4</v>
       </c>
       <c r="K20" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L20" s="2">
         <v>102.6</v>
       </c>
       <c r="M20" s="10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N20" s="2">
         <v>100.9</v>
       </c>
       <c r="O20" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P20" s="2">
         <v>100.5</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R20" s="2">
         <v>102.9</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T20" s="2">
         <v>100.4</v>
       </c>
       <c r="U20" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V20" s="2">
         <v>107</v>
       </c>
       <c r="W20" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X20" s="11">
         <v>100.3</v>
       </c>
       <c r="Y20" s="12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Z20" s="7"/>
     </row>
     <row r="21" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="2">
         <v>102.9</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D21" s="2">
         <v>102.3</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F21" s="2">
         <v>102.3</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H21" s="2">
         <v>104.1</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J21" s="2">
         <v>106.7</v>
       </c>
       <c r="K21" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L21" s="2">
         <v>102.6</v>
       </c>
       <c r="M21" s="10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N21" s="2">
         <v>100.4</v>
       </c>
       <c r="O21" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P21" s="2">
         <v>100.2</v>
       </c>
       <c r="Q21" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R21" s="2">
         <v>100.1</v>
       </c>
       <c r="S21" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T21" s="2">
         <v>101.5</v>
       </c>
       <c r="U21" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V21" s="2">
         <v>99.1</v>
       </c>
       <c r="W21" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X21" s="11">
         <v>100.4</v>
       </c>
       <c r="Y21" s="12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Z21" s="7"/>
     </row>
     <row r="22" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="2">
         <v>103.2</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D22" s="2">
         <v>102.4</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F22" s="2">
         <v>105.9</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H22" s="2">
         <v>104.3</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J22" s="2">
         <v>107.1</v>
       </c>
       <c r="K22" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L22" s="2">
         <v>102.9</v>
       </c>
       <c r="M22" s="10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N22" s="2">
         <v>100.3</v>
       </c>
       <c r="O22" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P22" s="2">
         <v>100.2</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R22" s="2">
         <v>101.6</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T22" s="2">
         <v>100.4</v>
       </c>
       <c r="U22" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V22" s="2">
         <v>99.9</v>
       </c>
       <c r="W22" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X22" s="11">
         <v>100.7</v>
       </c>
       <c r="Y22" s="12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Z22" s="7"/>
     </row>
     <row r="23" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="2">
         <v>102.3</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D23" s="2">
         <v>101.2</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F23" s="2">
         <v>104.2</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H23" s="2">
         <v>103.7</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J23" s="2">
         <v>107.3</v>
       </c>
       <c r="K23" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L23" s="2">
         <v>102.3</v>
       </c>
       <c r="M23" s="10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N23" s="2">
         <v>100.7</v>
       </c>
       <c r="O23" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P23" s="2">
         <v>100.3</v>
       </c>
       <c r="Q23" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R23" s="2">
         <v>99.6</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T23" s="2">
         <v>101.4</v>
       </c>
       <c r="U23" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V23" s="2">
         <v>101.3</v>
       </c>
       <c r="W23" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X23" s="11">
         <v>100.9</v>
       </c>
       <c r="Y23" s="12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Z23" s="7"/>
     </row>
     <row r="24" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="2">
         <v>101.7</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D24" s="2">
         <v>101.2</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F24" s="2">
         <v>100.8</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H24" s="2">
         <v>103.4</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J24" s="2">
         <v>100.2</v>
       </c>
       <c r="K24" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L24" s="2">
         <v>102.3</v>
       </c>
       <c r="M24" s="10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N24" s="2">
         <v>100.3</v>
       </c>
       <c r="O24" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P24" s="2">
         <v>100.5</v>
       </c>
       <c r="Q24" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R24" s="2">
         <v>99.5</v>
       </c>
       <c r="S24" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T24" s="2">
         <v>100.1</v>
       </c>
       <c r="U24" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V24" s="2">
         <v>99.9</v>
       </c>
       <c r="W24" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X24" s="11">
         <v>100.3</v>
       </c>
       <c r="Y24" s="12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Z24" s="7"/>
     </row>
     <row r="25" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="2">
         <v>101.9</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D25" s="2">
         <v>101.4</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F25" s="2">
         <v>99.2</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H25" s="2">
         <v>102.8</v>
       </c>
       <c r="I25" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J25" s="2">
         <v>101.3</v>
       </c>
       <c r="K25" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L25" s="2">
         <v>102.6</v>
       </c>
       <c r="M25" s="10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N25" s="2">
         <v>100.6</v>
       </c>
       <c r="O25" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P25" s="2">
         <v>100.4</v>
       </c>
       <c r="Q25" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R25" s="2">
         <v>98.5</v>
       </c>
       <c r="S25" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T25" s="2">
         <v>100.9</v>
       </c>
       <c r="U25" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V25" s="2">
         <v>100.2</v>
       </c>
       <c r="W25" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X25" s="11">
         <v>100.7</v>
       </c>
       <c r="Y25" s="12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Z25" s="7"/>
     </row>
     <row r="26" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="2">
         <v>101.5</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D26" s="2">
         <v>101.3</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F26" s="2">
         <v>96.4</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H26" s="2">
         <v>101.8</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J26" s="2">
         <v>102</v>
       </c>
       <c r="K26" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L26" s="2">
         <v>101.7</v>
       </c>
       <c r="M26" s="10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N26" s="2">
         <v>99.9</v>
       </c>
       <c r="O26" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P26" s="2">
         <v>100.1</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R26" s="2">
         <v>98.8</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T26" s="2">
         <v>99.4</v>
       </c>
       <c r="U26" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V26" s="2">
         <v>100.6</v>
       </c>
       <c r="W26" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X26" s="11">
         <v>99.8</v>
       </c>
       <c r="Y26" s="12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Z26" s="7"/>
     </row>
     <row r="27" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="2">
         <v>102.6</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D27" s="2">
         <v>103.3</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F27" s="2">
         <v>96.6</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H27" s="2">
         <v>101.7</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J27" s="2">
         <v>100.4</v>
       </c>
       <c r="K27" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L27" s="2">
         <v>101.1</v>
       </c>
       <c r="M27" s="10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N27" s="2">
         <v>101.8</v>
       </c>
       <c r="O27" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P27" s="2">
         <v>102.3</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R27" s="2">
         <v>99.8</v>
       </c>
       <c r="S27" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T27" s="2">
         <v>101.3</v>
       </c>
       <c r="U27" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V27" s="2">
         <v>99.7</v>
       </c>
       <c r="W27" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X27" s="11">
         <v>100.3</v>
       </c>
       <c r="Y27" s="12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Z27" s="7"/>
     </row>
     <row r="28" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="34"/>
-[...17 lines deleted...]
-      <c r="X28" s="13"/>
+      <c r="A28" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="2">
+        <v>104.2</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="2">
+        <v>105.1</v>
+      </c>
+      <c r="E28" s="3"/>
+      <c r="F28" s="2">
+        <v>98.3</v>
+      </c>
+      <c r="G28" s="3"/>
+      <c r="H28" s="2">
+        <v>102.9</v>
+      </c>
+      <c r="I28" s="3"/>
+      <c r="J28" s="2">
+        <v>101.4</v>
+      </c>
+      <c r="K28" s="3"/>
+      <c r="L28" s="2">
+        <v>101.2</v>
+      </c>
+      <c r="M28" s="10"/>
+      <c r="N28" s="2">
+        <v>101.9</v>
+      </c>
+      <c r="O28" s="3"/>
+      <c r="P28" s="2">
+        <v>102.2</v>
+      </c>
+      <c r="Q28" s="3"/>
+      <c r="R28" s="2">
+        <v>101.2</v>
+      </c>
+      <c r="S28" s="3"/>
+      <c r="T28" s="2">
+        <v>101.3</v>
+      </c>
+      <c r="U28" s="3"/>
+      <c r="V28" s="2">
+        <v>100.9</v>
+      </c>
+      <c r="W28" s="3"/>
+      <c r="X28" s="11">
+        <v>100.4</v>
+      </c>
+      <c r="Y28" s="12"/>
+      <c r="Z28" s="7"/>
     </row>
     <row r="29" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="34"/>
       <c r="B29" s="51"/>
       <c r="C29" s="34"/>
       <c r="D29" s="51"/>
       <c r="E29" s="34"/>
       <c r="F29" s="51"/>
       <c r="G29" s="34"/>
       <c r="H29" s="51"/>
       <c r="I29" s="34"/>
       <c r="J29" s="51"/>
       <c r="K29" s="34"/>
       <c r="L29" s="51"/>
       <c r="M29" s="34"/>
       <c r="N29" s="13"/>
       <c r="P29" s="13"/>
       <c r="R29" s="13"/>
       <c r="T29" s="13"/>
       <c r="V29" s="13"/>
       <c r="X29" s="13"/>
     </row>
     <row r="30" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="34"/>
       <c r="B30" s="51"/>
@@ -6747,51 +6783,51 @@
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49E9E685-77BD-4CC7-90CE-03246CE952C2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{33853BBF-F5D4-48D2-B0A7-BF497DFF6AF1}">
   <sheetPr codeName="Arkusz2"/>
   <dimension ref="A1:N236"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.5703125" customWidth="1"/>
     <col min="3" max="3" width="2" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" customWidth="1"/>
     <col min="5" max="5" width="2" customWidth="1"/>
     <col min="6" max="6" width="12.5703125" customWidth="1"/>
     <col min="7" max="7" width="2" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" customWidth="1"/>
     <col min="9" max="9" width="2" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" customWidth="1"/>
     <col min="11" max="11" width="2" customWidth="1"/>
     <col min="12" max="12" width="13.5703125" customWidth="1"/>
     <col min="13" max="13" width="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="31" t="s">
@@ -6904,245 +6940,245 @@
     <row r="6" spans="1:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="47"/>
       <c r="B6" s="37" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="48"/>
       <c r="D6" s="48"/>
       <c r="E6" s="48"/>
       <c r="F6" s="48"/>
       <c r="G6" s="48"/>
       <c r="H6" s="48"/>
       <c r="I6" s="48"/>
       <c r="J6" s="48"/>
       <c r="K6" s="48"/>
       <c r="L6" s="48"/>
       <c r="M6" s="52"/>
     </row>
     <row r="7" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="50">
         <v>2021</v>
       </c>
       <c r="B7" s="14">
         <v>102.6</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D7" s="14">
         <v>102.6</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F7" s="14">
         <v>101.8</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H7" s="14">
         <v>102.6</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J7" s="14">
         <v>101.4</v>
       </c>
       <c r="K7" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L7" s="14">
         <v>102.2</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="50">
         <v>2022</v>
       </c>
       <c r="B8" s="14">
         <v>113</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D8" s="14">
         <v>115.7</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F8" s="14">
         <v>112</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H8" s="14">
         <v>108.3</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J8" s="14">
         <v>104.9</v>
       </c>
       <c r="K8" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L8" s="14">
         <v>104.3</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="50">
         <v>2023</v>
       </c>
       <c r="B9" s="14">
         <v>105.6</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D9" s="14">
         <v>105.4</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F9" s="14">
         <v>101.8</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H9" s="14">
         <v>106.6</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J9" s="14">
         <v>101.3</v>
       </c>
       <c r="K9" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L9" s="14">
         <v>101.5</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="50">
         <v>2024</v>
       </c>
       <c r="B10" s="14">
         <v>102.4</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D10" s="14">
         <v>101.8</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F10" s="14">
         <v>102.6</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H10" s="14">
         <v>103.6</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J10" s="14">
         <v>105.1</v>
       </c>
       <c r="K10" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L10" s="14">
         <v>102.5</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="50">
         <v>2025</v>
       </c>
       <c r="B11" s="14">
         <v>101.8</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D11" s="14">
         <v>101.3</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F11" s="14">
         <v>100.2</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H11" s="14">
         <v>102.9</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J11" s="14">
         <v>102.6</v>
       </c>
       <c r="K11" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L11" s="14">
         <v>102.1</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="13"/>
       <c r="D12" s="13"/>
       <c r="F12" s="13"/>
       <c r="H12" s="13"/>
       <c r="J12" s="13"/>
       <c r="L12" s="13"/>
     </row>
     <row r="13" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="13"/>
       <c r="D13" s="13"/>
       <c r="F13" s="13"/>
       <c r="H13" s="13"/>
       <c r="J13" s="13"/>
       <c r="L13" s="13"/>
     </row>
     <row r="14" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="13"/>
       <c r="D14" s="13"/>
       <c r="F14" s="13"/>
       <c r="H14" s="13"/>
       <c r="J14" s="13"/>
       <c r="L14" s="13"/>
@@ -10242,109 +10278,109 @@
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="15">
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5706FEA8-8C39-4219-AB98-837E565CD959}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C18C679C-006A-4ACB-B0AA-930A325980FC}">
   <sheetPr codeName="Arkusz5"/>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.5703125" style="23" customWidth="1"/>
     <col min="2" max="3" width="102.42578125" style="23" customWidth="1"/>
     <col min="4" max="5" width="3.5703125" style="23" customWidth="1"/>
     <col min="6" max="16384" width="8.85546875" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="19" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A1" s="15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B1" s="16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C1" s="17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
     </row>
     <row r="2" spans="1:5" ht="362.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B2" s="21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C2" s="22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E2" s="19"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A3" s="24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B3" s="23" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C3" s="25" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A4" s="20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B4" s="26" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C4" s="27" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="28"/>
       <c r="B5" s="29"/>
       <c r="C5" s="30"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
@@ -10456,84 +10492,84 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2553EE13-A440-476E-A609-1D92D2F8753E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A16B04B-5629-4E30-AF55-4C9F238AA5C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D011AE9-8F96-4B40-96A5-58164B41957D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55F3DAB6-CECF-4B80-8576-9EC69F41F74D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5861A8C8-A0D6-49C5-AC42-A47C1662E368}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C832F9A0-BE1A-4E1A-BA1F-696D47CE6FA9}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Kwartalne_Quarterly</vt:lpstr>
       <vt:lpstr>Roczne_Annual</vt:lpstr>
       <vt:lpstr>Metadane_Metadata</vt:lpstr>
     </vt:vector>