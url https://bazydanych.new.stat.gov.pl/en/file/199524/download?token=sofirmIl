--- v2 (2026-08-30)
+++ v3 (2026-10-14)
@@ -7,72 +7,72 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\intranet\udostepnianie\bs\BS_do_publikacji\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/udostepnianie/bs/BS_do_publikacji/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9D77C2C0-645B-4F1C-BBA2-4030DD76372F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1F7713B4-6C20-475F-A91F-742012BD9FBF}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12228" xr2:uid="{C904AF0F-3344-4553-8F82-C6E6FE03A8C2}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12228" xr2:uid="{060BA8E1-B397-4E7E-BBDD-1600C7B10E79}"/>
   </bookViews>
   <sheets>
     <sheet name="Kwartalne_Quarterly" sheetId="1" r:id="rId1"/>
     <sheet name="Metadane_Metadata" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3195" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3335" uniqueCount="176">
   <si>
     <r>
       <t xml:space="preserve">TABL. 57.  ZAPASY WYBRANYCH WYROBÓW  U PRODUCENTÓW 
                  Stan w końcu okresu
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">                 STOCKS OF SELECTED  PRODUCTS  AT PRODUCERS
                  End of period</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Przejdź do: </t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -2587,54 +2587,54 @@
   <si>
     <t>Of the household type.</t>
   </si>
   <si>
     <t>[20]</t>
   </si>
   <si>
     <t>Łącznie z dziecięcymi.</t>
   </si>
   <si>
     <t>Including children bicycles.</t>
   </si>
   <si>
     <t>∆</t>
   </si>
   <si>
     <t xml:space="preserve">oznacza, że nazwy zostały skrócone w stosunku do obowiązującej klasyfikacji </t>
   </si>
   <si>
     <t>categories of applied classification are presented in abbreviated form</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>*</t>
+    <t>82.2</t>
   </si>
   <si>
-    <t>82.2</t>
+    <t>*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
@@ -3077,51 +3077,51 @@
     </border>
     <border>
       <left/>
       <right style="thick">
         <color theme="2" tint="-0.499984740745262"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -3295,61 +3295,55 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="8" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hiperłącze" xfId="1" builtinId="8"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
-    <cellStyle name="Normalny 2 2 2" xfId="2" xr:uid="{570B927D-6181-42B0-A8B4-3D64128F4534}"/>
+    <cellStyle name="Normalny 2 2 2" xfId="2" xr:uid="{A2EB3BF8-B2CA-49BD-AD30-615D36FFB600}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -3624,56 +3618,56 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{04B9FFF4-67B5-4608-B655-2651AE047BEE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{26A67C09-748C-40DA-AFCA-620B70AD525B}">
   <sheetPr codeName="Arkusz1"/>
   <dimension ref="A1:MD46"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B14" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B13" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="12.6640625" customWidth="1"/>
     <col min="3" max="3" width="2.109375" customWidth="1"/>
     <col min="4" max="4" width="12.6640625" customWidth="1"/>
     <col min="5" max="5" width="2.109375" customWidth="1"/>
     <col min="6" max="6" width="12.6640625" customWidth="1"/>
     <col min="7" max="7" width="2.109375" customWidth="1"/>
     <col min="8" max="8" width="12.6640625" customWidth="1"/>
     <col min="9" max="9" width="2.109375" customWidth="1"/>
     <col min="10" max="10" width="12.6640625" customWidth="1"/>
     <col min="11" max="11" width="2.109375" customWidth="1"/>
     <col min="12" max="12" width="12.6640625" customWidth="1"/>
     <col min="13" max="13" width="2.109375" customWidth="1"/>
     <col min="14" max="14" width="12.6640625" customWidth="1"/>
     <col min="15" max="15" width="2.109375" customWidth="1"/>
     <col min="16" max="16" width="12.6640625" customWidth="1"/>
     <col min="17" max="17" width="2.109375" customWidth="1"/>
     <col min="18" max="18" width="12.6640625" customWidth="1"/>
     <col min="19" max="19" width="2.109375" customWidth="1"/>
@@ -15083,51 +15077,51 @@
       </c>
       <c r="G16" s="15" t="s">
         <v>173</v>
       </c>
       <c r="H16" s="13">
         <v>2511</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>173</v>
       </c>
       <c r="J16" s="13">
         <v>77754</v>
       </c>
       <c r="K16" s="15" t="s">
         <v>173</v>
       </c>
       <c r="L16" s="13">
         <v>4184</v>
       </c>
       <c r="M16" s="15" t="s">
         <v>173</v>
       </c>
       <c r="N16" s="13">
         <v>12832</v>
       </c>
-      <c r="O16" s="33" t="s">
+      <c r="O16" s="15" t="s">
         <v>173</v>
       </c>
       <c r="P16" s="13">
         <v>4381</v>
       </c>
       <c r="Q16" s="15" t="s">
         <v>173</v>
       </c>
       <c r="R16" s="13">
         <v>12867</v>
       </c>
       <c r="S16" s="15" t="s">
         <v>173</v>
       </c>
       <c r="T16" s="13">
         <v>4798</v>
       </c>
       <c r="U16" s="15" t="s">
         <v>173</v>
       </c>
       <c r="V16" s="13">
         <v>13172</v>
       </c>
       <c r="W16" s="15" t="s">
         <v>173</v>
@@ -16077,226 +16071,226 @@
       <c r="LZ16" s="27"/>
       <c r="MA16" s="28"/>
       <c r="MB16" s="28"/>
       <c r="MC16" s="28"/>
       <c r="MD16" s="28"/>
     </row>
     <row r="17" spans="1:342" x14ac:dyDescent="0.3">
       <c r="A17" s="29" t="s">
         <v>101</v>
       </c>
       <c r="B17" s="13">
         <v>5159</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>173</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>173</v>
       </c>
       <c r="F17" s="13">
         <v>33336</v>
       </c>
-      <c r="G17" s="33" t="s">
-        <v>174</v>
+      <c r="G17" s="15" t="s">
+        <v>173</v>
       </c>
       <c r="H17" s="13">
         <v>1286</v>
       </c>
       <c r="I17" s="15" t="s">
         <v>173</v>
       </c>
       <c r="J17" s="13">
         <v>55921</v>
       </c>
-      <c r="K17" s="33" t="s">
-        <v>174</v>
+      <c r="K17" s="15" t="s">
+        <v>173</v>
       </c>
       <c r="L17" s="13">
         <v>3949</v>
       </c>
       <c r="M17" s="15" t="s">
         <v>173</v>
       </c>
       <c r="N17" s="13">
         <v>12946</v>
       </c>
       <c r="O17" s="33" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="P17" s="13">
         <v>5936</v>
       </c>
       <c r="Q17" s="15" t="s">
         <v>173</v>
       </c>
       <c r="R17" s="13">
         <v>10061</v>
       </c>
       <c r="S17" s="15" t="s">
         <v>173</v>
       </c>
       <c r="T17" s="13">
         <v>5543</v>
       </c>
       <c r="U17" s="15" t="s">
         <v>173</v>
       </c>
       <c r="V17" s="13">
         <v>14863</v>
       </c>
       <c r="W17" s="15" t="s">
         <v>173</v>
       </c>
       <c r="X17" s="16">
         <v>2922</v>
       </c>
       <c r="Y17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="Z17" s="18">
         <v>36.9</v>
       </c>
-      <c r="AA17" s="78" t="s">
-        <v>174</v>
+      <c r="AA17" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="AB17" s="18">
         <v>3.5</v>
       </c>
       <c r="AC17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AD17" s="18">
         <v>1401.9</v>
       </c>
       <c r="AE17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AF17" s="18">
         <v>17</v>
       </c>
       <c r="AG17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AH17" s="18">
         <v>8.4</v>
       </c>
       <c r="AI17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AJ17" s="16">
         <v>1206</v>
       </c>
-      <c r="AK17" s="79" t="s">
-        <v>174</v>
+      <c r="AK17" s="19" t="s">
+        <v>173</v>
       </c>
       <c r="AL17" s="16">
         <v>440</v>
       </c>
-      <c r="AM17" s="79" t="s">
-        <v>174</v>
+      <c r="AM17" s="19" t="s">
+        <v>173</v>
       </c>
       <c r="AN17" s="18">
         <v>180.2</v>
       </c>
       <c r="AO17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AP17" s="18" t="s">
         <v>4</v>
       </c>
       <c r="AQ17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AR17" s="18">
         <v>1316.9</v>
       </c>
-      <c r="AS17" s="78" t="s">
-        <v>174</v>
+      <c r="AS17" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="AT17" s="16">
         <v>5152</v>
       </c>
       <c r="AU17" s="19" t="s">
         <v>173</v>
       </c>
       <c r="AV17" s="18">
         <v>5558</v>
       </c>
       <c r="AW17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AX17" s="18">
         <v>876.9</v>
       </c>
       <c r="AY17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AZ17" s="18" t="s">
         <v>4</v>
       </c>
       <c r="BA17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="BB17" s="18">
         <v>1722</v>
       </c>
-      <c r="BC17" s="78" t="s">
-        <v>174</v>
+      <c r="BC17" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="BD17" s="18">
         <v>3449</v>
       </c>
-      <c r="BE17" s="78" t="s">
-        <v>174</v>
+      <c r="BE17" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="BF17" s="30">
         <v>569</v>
       </c>
       <c r="BG17" s="19" t="s">
         <v>173</v>
       </c>
       <c r="BH17" s="13">
         <v>132</v>
       </c>
       <c r="BI17" s="15" t="s">
         <v>173</v>
       </c>
       <c r="BJ17" s="13">
         <v>222</v>
       </c>
       <c r="BK17" s="15" t="s">
         <v>173</v>
       </c>
       <c r="BL17" s="13">
         <v>51336</v>
       </c>
-      <c r="BM17" s="33" t="s">
-        <v>174</v>
+      <c r="BM17" s="15" t="s">
+        <v>173</v>
       </c>
       <c r="BN17" s="18">
         <v>16.899999999999999</v>
       </c>
       <c r="BO17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="BP17" s="18" t="s">
         <v>4</v>
       </c>
       <c r="BQ17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="BR17" s="18">
         <v>135</v>
       </c>
       <c r="BS17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="BT17" s="18" t="s">
         <v>4</v>
       </c>
       <c r="BU17" s="17" t="s">
         <v>173</v>
       </c>
@@ -16395,220 +16389,220 @@
       </c>
       <c r="DA17" s="19" t="s">
         <v>173</v>
       </c>
       <c r="DB17" s="30">
         <v>198.8</v>
       </c>
       <c r="DC17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DD17" s="30">
         <v>97.3</v>
       </c>
       <c r="DE17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DF17" s="30">
         <v>580.1</v>
       </c>
       <c r="DG17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DH17" s="30">
         <v>181</v>
       </c>
-      <c r="DI17" s="80" t="s">
-        <v>174</v>
+      <c r="DI17" s="31" t="s">
+        <v>173</v>
       </c>
       <c r="DJ17" s="18">
         <v>108.5</v>
       </c>
       <c r="DK17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DL17" s="30" t="s">
         <v>4</v>
       </c>
       <c r="DM17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DN17" s="18">
         <v>103.4</v>
       </c>
-      <c r="DO17" s="78" t="s">
-        <v>174</v>
+      <c r="DO17" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="DP17" s="18" t="s">
         <v>4</v>
       </c>
       <c r="DQ17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DR17" s="18">
         <v>94.1</v>
       </c>
-      <c r="DS17" s="78" t="s">
-        <v>174</v>
+      <c r="DS17" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="DT17" s="18">
         <v>91.3</v>
       </c>
       <c r="DU17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DV17" s="18">
         <v>91.8</v>
       </c>
-      <c r="DW17" s="78" t="s">
-        <v>174</v>
+      <c r="DW17" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="DX17" s="18">
         <v>90.3</v>
       </c>
       <c r="DY17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DZ17" s="18">
         <v>69.2</v>
       </c>
       <c r="EA17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EB17" s="18">
         <v>129.9</v>
       </c>
       <c r="EC17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="ED17" s="18">
         <v>112.3</v>
       </c>
       <c r="EE17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EF17" s="18">
         <v>133.80000000000001</v>
       </c>
       <c r="EG17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EH17" s="18">
         <v>109.1</v>
       </c>
-      <c r="EI17" s="78" t="s">
-        <v>174</v>
+      <c r="EI17" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="EJ17" s="18">
         <v>107</v>
       </c>
       <c r="EK17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EL17" s="18">
         <v>112.2</v>
       </c>
       <c r="EM17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EN17" s="18">
         <v>123.8</v>
       </c>
       <c r="EO17" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="EP17" s="18">
         <v>141.5</v>
       </c>
       <c r="EQ17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="ER17" s="18">
         <v>107.4</v>
       </c>
       <c r="ES17" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="ET17" s="18">
         <v>90.9</v>
       </c>
       <c r="EU17" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="EV17" s="18">
         <v>113.4</v>
       </c>
       <c r="EW17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EX17" s="18" t="s">
         <v>4</v>
       </c>
       <c r="EY17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EZ17" s="18">
         <v>143.1</v>
       </c>
       <c r="FA17" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="FB17" s="18">
         <v>111.7</v>
       </c>
       <c r="FC17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FD17" s="18">
         <v>162.5</v>
       </c>
       <c r="FE17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FF17" s="18">
         <v>93.9</v>
       </c>
       <c r="FG17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FH17" s="18" t="s">
         <v>4</v>
       </c>
       <c r="FI17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FJ17" s="18">
         <v>102.1</v>
       </c>
       <c r="FK17" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="FL17" s="18">
         <v>82.1</v>
       </c>
       <c r="FM17" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="FN17" s="18">
         <v>162.6</v>
       </c>
       <c r="FO17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FP17" s="18">
         <v>82.4</v>
       </c>
       <c r="FQ17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FR17" s="30">
         <v>91</v>
       </c>
       <c r="FS17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FT17" s="18">
         <v>149.9</v>
       </c>
       <c r="FU17" s="17" t="s">
         <v>173</v>
       </c>
@@ -16732,219 +16726,219 @@
       <c r="HI17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HJ17" s="18">
         <v>86.9</v>
       </c>
       <c r="HK17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HL17" s="18">
         <v>63.4</v>
       </c>
       <c r="HM17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HN17" s="18">
         <v>117.6</v>
       </c>
       <c r="HO17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HP17" s="32">
         <v>71.7</v>
       </c>
       <c r="HQ17" s="31" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="HR17" s="18">
         <v>98.8</v>
       </c>
       <c r="HS17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HT17" s="18" t="s">
         <v>4</v>
       </c>
       <c r="HU17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HV17" s="18">
         <v>110.2</v>
       </c>
       <c r="HW17" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="HX17" s="18">
         <v>51.2</v>
       </c>
       <c r="HY17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HZ17" s="18">
         <v>71.900000000000006</v>
       </c>
       <c r="IA17" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="IB17" s="18">
         <v>94.4</v>
       </c>
       <c r="IC17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="ID17" s="18">
         <v>100.9</v>
       </c>
       <c r="IE17" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="IF17" s="18">
         <v>135.5</v>
       </c>
       <c r="IG17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IH17" s="18">
         <v>78.2</v>
       </c>
       <c r="II17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IJ17" s="18">
         <v>115.5</v>
       </c>
       <c r="IK17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IL17" s="18">
         <v>112.8</v>
       </c>
       <c r="IM17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IN17" s="18">
         <v>111.8</v>
       </c>
       <c r="IO17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IP17" s="18">
         <v>104.2</v>
       </c>
       <c r="IQ17" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="IR17" s="18">
         <v>101.4</v>
       </c>
       <c r="IS17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IT17" s="18">
         <v>76.8</v>
       </c>
       <c r="IU17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IV17" s="18">
         <v>125.1</v>
       </c>
       <c r="IW17" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="IX17" s="18">
         <v>169.6</v>
       </c>
       <c r="IY17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IZ17" s="30">
         <v>118.1</v>
       </c>
       <c r="JA17" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JB17" s="25">
         <v>68.2</v>
       </c>
       <c r="JC17" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JD17" s="25">
         <v>111.1</v>
       </c>
       <c r="JE17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JF17" s="25" t="s">
         <v>4</v>
       </c>
       <c r="JG17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JH17" s="25">
         <v>140</v>
       </c>
       <c r="JI17" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JJ17" s="25">
         <v>108</v>
       </c>
       <c r="JK17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JL17" s="25">
         <v>131.80000000000001</v>
       </c>
       <c r="JM17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JN17" s="25">
         <v>115.6</v>
       </c>
       <c r="JO17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JP17" s="25" t="s">
         <v>4</v>
       </c>
       <c r="JQ17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JR17" s="25">
         <v>102.1</v>
       </c>
       <c r="JS17" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JT17" s="25">
         <v>88.1</v>
       </c>
       <c r="JU17" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JV17" s="25">
         <v>192.2</v>
       </c>
       <c r="JW17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JX17" s="26">
         <v>80.7</v>
       </c>
       <c r="JY17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JZ17" s="25">
         <v>81.400000000000006</v>
       </c>
       <c r="KA17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="KB17" s="25">
         <v>85.7</v>
       </c>
       <c r="KC17" s="17" t="s">
         <v>173</v>
       </c>
@@ -17014,51 +17008,51 @@
       <c r="KY17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="KZ17" s="25">
         <v>92.1</v>
       </c>
       <c r="LA17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LB17" s="25">
         <v>102.4</v>
       </c>
       <c r="LC17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LD17" s="25">
         <v>81.400000000000006</v>
       </c>
       <c r="LE17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LF17" s="25">
         <v>113.2</v>
       </c>
       <c r="LG17" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="LH17" s="25">
         <v>81</v>
       </c>
       <c r="LI17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LJ17" s="25">
         <v>116.8</v>
       </c>
       <c r="LK17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LL17" s="25">
         <v>89.9</v>
       </c>
       <c r="LM17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LN17" s="25" t="s">
         <v>4</v>
       </c>
       <c r="LO17" s="17" t="s">
         <v>173</v>
       </c>
@@ -17067,236 +17061,236 @@
       </c>
       <c r="LQ17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LR17" s="25">
         <v>121.5</v>
       </c>
       <c r="LS17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LT17" s="25">
         <v>136.9</v>
       </c>
       <c r="LU17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LV17" s="25">
         <v>143</v>
       </c>
       <c r="LW17" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LX17" s="25">
         <v>82</v>
       </c>
-      <c r="LY17" s="78" t="s">
-        <v>174</v>
+      <c r="LY17" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="LZ17" s="27"/>
       <c r="MA17" s="28"/>
       <c r="MB17" s="28"/>
       <c r="MC17" s="28"/>
       <c r="MD17" s="28"/>
     </row>
     <row r="18" spans="1:342" x14ac:dyDescent="0.3">
       <c r="A18" s="29" t="s">
         <v>102</v>
       </c>
       <c r="B18" s="13">
         <v>5272</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>173</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>173</v>
       </c>
       <c r="F18" s="13">
         <v>27747</v>
       </c>
-      <c r="G18" s="33" t="s">
-        <v>174</v>
+      <c r="G18" s="15" t="s">
+        <v>173</v>
       </c>
       <c r="H18" s="13">
         <v>1603</v>
       </c>
-      <c r="I18" s="33" t="s">
-        <v>174</v>
+      <c r="I18" s="15" t="s">
+        <v>173</v>
       </c>
       <c r="J18" s="13">
         <v>47305</v>
       </c>
-      <c r="K18" s="33" t="s">
-        <v>174</v>
+      <c r="K18" s="15" t="s">
+        <v>173</v>
       </c>
       <c r="L18" s="13">
         <v>4775</v>
       </c>
       <c r="M18" s="15" t="s">
         <v>173</v>
       </c>
       <c r="N18" s="13">
         <v>12794</v>
       </c>
       <c r="O18" s="33" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="P18" s="13" t="s">
         <v>4</v>
       </c>
       <c r="Q18" s="15" t="s">
         <v>173</v>
       </c>
       <c r="R18" s="13">
         <v>14749</v>
       </c>
       <c r="S18" s="15" t="s">
         <v>173</v>
       </c>
       <c r="T18" s="13">
         <v>4893</v>
       </c>
-      <c r="U18" s="33" t="s">
-        <v>174</v>
+      <c r="U18" s="15" t="s">
+        <v>173</v>
       </c>
       <c r="V18" s="13">
         <v>16658</v>
       </c>
       <c r="W18" s="15" t="s">
         <v>173</v>
       </c>
       <c r="X18" s="16">
         <v>3079</v>
       </c>
       <c r="Y18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="Z18" s="18">
         <v>31.6</v>
       </c>
-      <c r="AA18" s="78" t="s">
-        <v>174</v>
+      <c r="AA18" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="AB18" s="18">
         <v>2.9</v>
       </c>
       <c r="AC18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AD18" s="18">
         <v>843.5</v>
       </c>
       <c r="AE18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AF18" s="18">
         <v>16</v>
       </c>
-      <c r="AG18" s="78" t="s">
-        <v>174</v>
+      <c r="AG18" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="AH18" s="18">
         <v>9.3000000000000007</v>
       </c>
       <c r="AI18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AJ18" s="16">
         <v>2065</v>
       </c>
-      <c r="AK18" s="79" t="s">
-        <v>174</v>
+      <c r="AK18" s="19" t="s">
+        <v>173</v>
       </c>
       <c r="AL18" s="16">
         <v>701</v>
       </c>
-      <c r="AM18" s="79" t="s">
-        <v>174</v>
+      <c r="AM18" s="19" t="s">
+        <v>173</v>
       </c>
       <c r="AN18" s="18">
         <v>191.5</v>
       </c>
       <c r="AO18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AP18" s="18">
         <v>274.8</v>
       </c>
       <c r="AQ18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AR18" s="18">
         <v>1187.5</v>
       </c>
-      <c r="AS18" s="78" t="s">
-        <v>174</v>
+      <c r="AS18" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="AT18" s="16">
         <v>4698</v>
       </c>
       <c r="AU18" s="19" t="s">
         <v>173</v>
       </c>
       <c r="AV18" s="18">
         <v>4208</v>
       </c>
       <c r="AW18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AX18" s="18">
         <v>552.5</v>
       </c>
       <c r="AY18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AZ18" s="18">
         <v>694</v>
       </c>
       <c r="BA18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="BB18" s="18">
         <v>1663</v>
       </c>
-      <c r="BC18" s="78" t="s">
-        <v>174</v>
+      <c r="BC18" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="BD18" s="18">
         <v>3085</v>
       </c>
-      <c r="BE18" s="78" t="s">
-        <v>174</v>
+      <c r="BE18" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="BF18" s="30">
         <v>414</v>
       </c>
-      <c r="BG18" s="79" t="s">
-        <v>174</v>
+      <c r="BG18" s="19" t="s">
+        <v>173</v>
       </c>
       <c r="BH18" s="13">
         <v>145</v>
       </c>
       <c r="BI18" s="15" t="s">
         <v>173</v>
       </c>
       <c r="BJ18" s="13">
         <v>303</v>
       </c>
       <c r="BK18" s="15" t="s">
         <v>173</v>
       </c>
       <c r="BL18" s="13">
         <v>73119</v>
       </c>
       <c r="BM18" s="15" t="s">
         <v>173</v>
       </c>
       <c r="BN18" s="18">
         <v>27.5</v>
       </c>
       <c r="BO18" s="17" t="s">
         <v>173</v>
       </c>
@@ -17359,52 +17353,52 @@
       </c>
       <c r="CI18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="CJ18" s="18">
         <v>2.9</v>
       </c>
       <c r="CK18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="CL18" s="18">
         <v>12153</v>
       </c>
       <c r="CM18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="CN18" s="18">
         <v>377</v>
       </c>
       <c r="CO18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="CP18" s="18">
         <v>542</v>
       </c>
-      <c r="CQ18" s="78" t="s">
-        <v>174</v>
+      <c r="CQ18" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="CR18" s="18">
         <v>11.6</v>
       </c>
       <c r="CS18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="CT18" s="18">
         <v>20.5</v>
       </c>
       <c r="CU18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="CV18" s="18">
         <v>84.8</v>
       </c>
       <c r="CW18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="CX18" s="18" t="s">
         <v>4</v>
       </c>
       <c r="CY18" s="17" t="s">
         <v>173</v>
       </c>
@@ -17413,226 +17407,226 @@
       </c>
       <c r="DA18" s="19" t="s">
         <v>173</v>
       </c>
       <c r="DB18" s="30">
         <v>205.2</v>
       </c>
       <c r="DC18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DD18" s="30">
         <v>81.5</v>
       </c>
       <c r="DE18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DF18" s="30">
         <v>689.7</v>
       </c>
       <c r="DG18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DH18" s="30">
         <v>153</v>
       </c>
-      <c r="DI18" s="80" t="s">
-        <v>174</v>
+      <c r="DI18" s="31" t="s">
+        <v>173</v>
       </c>
       <c r="DJ18" s="18">
         <v>101.7</v>
       </c>
       <c r="DK18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DL18" s="30" t="s">
         <v>4</v>
       </c>
       <c r="DM18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DN18" s="18">
         <v>91.9</v>
       </c>
-      <c r="DO18" s="78" t="s">
-        <v>174</v>
+      <c r="DO18" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="DP18" s="18" t="s">
         <v>4</v>
       </c>
       <c r="DQ18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DR18" s="18">
         <v>82.6</v>
       </c>
-      <c r="DS18" s="78" t="s">
-        <v>174</v>
+      <c r="DS18" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="DT18" s="18">
         <v>111.3</v>
       </c>
       <c r="DU18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DV18" s="18">
         <v>86.2</v>
       </c>
-      <c r="DW18" s="78" t="s">
-        <v>174</v>
+      <c r="DW18" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="DX18" s="18" t="s">
         <v>4</v>
       </c>
       <c r="DY18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DZ18" s="18">
         <v>92.1</v>
       </c>
       <c r="EA18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EB18" s="18">
         <v>136.30000000000001</v>
       </c>
-      <c r="EC18" s="78" t="s">
-        <v>174</v>
+      <c r="EC18" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="ED18" s="18">
         <v>132.80000000000001</v>
       </c>
       <c r="EE18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EF18" s="18">
         <v>100.2</v>
       </c>
       <c r="EG18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EH18" s="18">
         <v>92.4</v>
       </c>
-      <c r="EI18" s="78" t="s">
-        <v>174</v>
+      <c r="EI18" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="EJ18" s="18">
         <v>100.1</v>
       </c>
       <c r="EK18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EL18" s="18">
         <v>110.8</v>
       </c>
       <c r="EM18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EN18" s="18">
         <v>113.9</v>
       </c>
       <c r="EO18" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="EP18" s="18">
         <v>107.2</v>
       </c>
       <c r="EQ18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="ER18" s="18">
         <v>137</v>
       </c>
       <c r="ES18" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="ET18" s="18">
         <v>114.2</v>
       </c>
       <c r="EU18" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="EV18" s="18">
         <v>117.6</v>
       </c>
       <c r="EW18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EX18" s="18">
         <v>104.9</v>
       </c>
       <c r="EY18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EZ18" s="18">
         <v>71.8</v>
       </c>
       <c r="FA18" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="FB18" s="18">
         <v>99.7</v>
       </c>
       <c r="FC18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FD18" s="18">
         <v>106.2</v>
       </c>
       <c r="FE18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FF18" s="18">
         <v>62.8</v>
       </c>
       <c r="FG18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FH18" s="18" t="s">
         <v>4</v>
       </c>
       <c r="FI18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FJ18" s="18">
         <v>90.4</v>
       </c>
       <c r="FK18" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="FL18" s="18">
         <v>69.900000000000006</v>
       </c>
       <c r="FM18" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="FN18" s="18">
         <v>114.4</v>
       </c>
       <c r="FO18" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="FP18" s="18">
         <v>115.3</v>
       </c>
       <c r="FQ18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FR18" s="30">
         <v>134.4</v>
       </c>
       <c r="FS18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FT18" s="18">
         <v>209.1</v>
       </c>
       <c r="FU18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FV18" s="18">
         <v>130</v>
       </c>
       <c r="FW18" s="17" t="s">
         <v>173</v>
       </c>
@@ -17750,225 +17744,225 @@
       <c r="HI18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HJ18" s="18">
         <v>82.5</v>
       </c>
       <c r="HK18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HL18" s="18">
         <v>51.8</v>
       </c>
       <c r="HM18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HN18" s="18">
         <v>118.4</v>
       </c>
       <c r="HO18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HP18" s="32">
         <v>71.8</v>
       </c>
       <c r="HQ18" s="31" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="HR18" s="18">
         <v>102.2</v>
       </c>
       <c r="HS18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HT18" s="18" t="s">
         <v>4</v>
       </c>
       <c r="HU18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HV18" s="18">
         <v>83.2</v>
       </c>
       <c r="HW18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HX18" s="18">
         <v>124.7</v>
       </c>
       <c r="HY18" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="HZ18" s="18">
         <v>84.6</v>
       </c>
       <c r="IA18" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="IB18" s="18">
         <v>120.9</v>
       </c>
       <c r="IC18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="ID18" s="18">
         <v>98.8</v>
       </c>
       <c r="IE18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IF18" s="18" t="s">
         <v>4</v>
       </c>
       <c r="IG18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IH18" s="18">
         <v>146.6</v>
       </c>
       <c r="II18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IJ18" s="18">
         <v>88.1</v>
       </c>
       <c r="IK18" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="IL18" s="18">
         <v>112.1</v>
       </c>
       <c r="IM18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IN18" s="18">
         <v>105.4</v>
       </c>
       <c r="IO18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IP18" s="18">
         <v>85.5</v>
       </c>
       <c r="IQ18" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="IR18" s="18">
         <v>82.9</v>
       </c>
       <c r="IS18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IT18" s="18">
         <v>60.2</v>
       </c>
       <c r="IU18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IV18" s="18">
         <v>94.6</v>
       </c>
       <c r="IW18" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="IX18" s="18">
         <v>111.1</v>
       </c>
       <c r="IY18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IZ18" s="30">
         <v>171.2</v>
       </c>
       <c r="JA18" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JB18" s="25">
         <v>159.30000000000001</v>
       </c>
       <c r="JC18" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JD18" s="25">
         <v>106.3</v>
       </c>
       <c r="JE18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JF18" s="25" t="s">
         <v>4</v>
       </c>
       <c r="JG18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JH18" s="25">
         <v>90.2</v>
       </c>
       <c r="JI18" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JJ18" s="25">
         <v>91.2</v>
       </c>
       <c r="JK18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JL18" s="25">
         <v>75.7</v>
       </c>
       <c r="JM18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JN18" s="25">
         <v>63</v>
       </c>
       <c r="JO18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JP18" s="25" t="s">
         <v>4</v>
       </c>
       <c r="JQ18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JR18" s="25">
         <v>96.6</v>
       </c>
       <c r="JS18" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JT18" s="25">
         <v>89.4</v>
       </c>
       <c r="JU18" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JV18" s="25">
         <v>72.8</v>
       </c>
       <c r="JW18" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JX18" s="26">
         <v>109.9</v>
       </c>
       <c r="JY18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JZ18" s="25">
         <v>136.9</v>
       </c>
       <c r="KA18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="KB18" s="25">
         <v>142.19999999999999</v>
       </c>
       <c r="KC18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="KD18" s="25">
         <v>162.5</v>
       </c>
       <c r="KE18" s="17" t="s">
         <v>173</v>
       </c>
@@ -18032,51 +18026,51 @@
       <c r="KY18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="KZ18" s="25">
         <v>77</v>
       </c>
       <c r="LA18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LB18" s="25">
         <v>52.8</v>
       </c>
       <c r="LC18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LD18" s="25">
         <v>108.5</v>
       </c>
       <c r="LE18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LF18" s="25">
         <v>101.3</v>
       </c>
       <c r="LG18" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="LH18" s="25">
         <v>129.19999999999999</v>
       </c>
       <c r="LI18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LJ18" s="25">
         <v>79.400000000000006</v>
       </c>
       <c r="LK18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LL18" s="25">
         <v>89.6</v>
       </c>
       <c r="LM18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LN18" s="25" t="s">
         <v>4</v>
       </c>
       <c r="LO18" s="17" t="s">
         <v>173</v>
       </c>
@@ -18085,104 +18079,104 @@
       </c>
       <c r="LQ18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LR18" s="25">
         <v>103.2</v>
       </c>
       <c r="LS18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LT18" s="25">
         <v>83.8</v>
       </c>
       <c r="LU18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LV18" s="25">
         <v>118.9</v>
       </c>
       <c r="LW18" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LX18" s="25">
         <v>84.5</v>
       </c>
-      <c r="LY18" s="78" t="s">
-        <v>174</v>
+      <c r="LY18" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="LZ18" s="27"/>
       <c r="MA18" s="28"/>
       <c r="MB18" s="28"/>
       <c r="MC18" s="28"/>
       <c r="MD18" s="28"/>
     </row>
     <row r="19" spans="1:342" x14ac:dyDescent="0.3">
       <c r="A19" s="29" t="s">
         <v>103</v>
       </c>
       <c r="B19" s="13">
         <v>5422</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>173</v>
       </c>
       <c r="D19" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>173</v>
       </c>
       <c r="F19" s="13">
         <v>25779</v>
       </c>
-      <c r="G19" s="33" t="s">
-        <v>174</v>
+      <c r="G19" s="15" t="s">
+        <v>173</v>
       </c>
       <c r="H19" s="13">
         <v>1317</v>
       </c>
-      <c r="I19" s="33" t="s">
-        <v>174</v>
+      <c r="I19" s="15" t="s">
+        <v>173</v>
       </c>
       <c r="J19" s="13">
         <v>51202</v>
       </c>
-      <c r="K19" s="33" t="s">
-        <v>174</v>
+      <c r="K19" s="15" t="s">
+        <v>173</v>
       </c>
       <c r="L19" s="13">
         <v>3855</v>
       </c>
-      <c r="M19" s="33" t="s">
-        <v>174</v>
+      <c r="M19" s="15" t="s">
+        <v>173</v>
       </c>
       <c r="N19" s="13">
         <v>10310</v>
       </c>
       <c r="O19" s="33" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="P19" s="13">
         <v>5296</v>
       </c>
       <c r="Q19" s="15" t="s">
         <v>173</v>
       </c>
       <c r="R19" s="13">
         <v>12531</v>
       </c>
       <c r="S19" s="15" t="s">
         <v>173</v>
       </c>
       <c r="T19" s="13">
         <v>4586</v>
       </c>
       <c r="U19" s="15" t="s">
         <v>173</v>
       </c>
       <c r="V19" s="13">
         <v>15477</v>
       </c>
       <c r="W19" s="15" t="s">
         <v>173</v>
       </c>
@@ -18191,129 +18185,129 @@
       </c>
       <c r="Y19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="Z19" s="18">
         <v>33.200000000000003</v>
       </c>
       <c r="AA19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AB19" s="18">
         <v>2.9</v>
       </c>
       <c r="AC19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AD19" s="18">
         <v>685.1</v>
       </c>
       <c r="AE19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AF19" s="18">
         <v>17.7</v>
       </c>
-      <c r="AG19" s="78" t="s">
-        <v>174</v>
+      <c r="AG19" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="AH19" s="18">
         <v>9.1</v>
       </c>
       <c r="AI19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AJ19" s="16">
         <v>1732</v>
       </c>
-      <c r="AK19" s="79" t="s">
+      <c r="AK19" s="19" t="s">
         <v>173</v>
       </c>
       <c r="AL19" s="16">
         <v>951</v>
       </c>
-      <c r="AM19" s="79" t="s">
-        <v>174</v>
+      <c r="AM19" s="19" t="s">
+        <v>173</v>
       </c>
       <c r="AN19" s="18">
         <v>207.8</v>
       </c>
       <c r="AO19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AP19" s="18">
         <v>274.8</v>
       </c>
       <c r="AQ19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AR19" s="18">
         <v>957.7</v>
       </c>
       <c r="AS19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AT19" s="16">
         <v>4569</v>
       </c>
       <c r="AU19" s="19" t="s">
         <v>173</v>
       </c>
       <c r="AV19" s="18">
         <v>3611</v>
       </c>
       <c r="AW19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AX19" s="18">
         <v>586.29999999999995</v>
       </c>
       <c r="AY19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AZ19" s="18">
         <v>609</v>
       </c>
       <c r="BA19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="BB19" s="18">
         <v>1621</v>
       </c>
-      <c r="BC19" s="78" t="s">
+      <c r="BC19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="BD19" s="18">
         <v>2780</v>
       </c>
-      <c r="BE19" s="78" t="s">
-        <v>174</v>
+      <c r="BE19" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="BF19" s="30">
         <v>437</v>
       </c>
-      <c r="BG19" s="79" t="s">
+      <c r="BG19" s="19" t="s">
         <v>173</v>
       </c>
       <c r="BH19" s="13">
         <v>138</v>
       </c>
       <c r="BI19" s="15" t="s">
         <v>173</v>
       </c>
       <c r="BJ19" s="13">
         <v>320</v>
       </c>
       <c r="BK19" s="15" t="s">
         <v>173</v>
       </c>
       <c r="BL19" s="13">
         <v>82619</v>
       </c>
       <c r="BM19" s="15" t="s">
         <v>173</v>
       </c>
       <c r="BN19" s="18">
         <v>22.6</v>
       </c>
       <c r="BO19" s="17" t="s">
         <v>173</v>
@@ -18377,274 +18371,274 @@
       </c>
       <c r="CI19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="CJ19" s="18">
         <v>3.1</v>
       </c>
       <c r="CK19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="CL19" s="18">
         <v>10887</v>
       </c>
       <c r="CM19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="CN19" s="18">
         <v>355</v>
       </c>
       <c r="CO19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="CP19" s="18">
         <v>517</v>
       </c>
-      <c r="CQ19" s="78" t="s">
-        <v>174</v>
+      <c r="CQ19" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="CR19" s="18">
         <v>15.1</v>
       </c>
       <c r="CS19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="CT19" s="18">
         <v>21.4</v>
       </c>
       <c r="CU19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="CV19" s="18">
         <v>84.5</v>
       </c>
       <c r="CW19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="CX19" s="18" t="s">
         <v>4</v>
       </c>
       <c r="CY19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="CZ19" s="18" t="s">
         <v>4</v>
       </c>
       <c r="DA19" s="19" t="s">
         <v>173</v>
       </c>
       <c r="DB19" s="30">
         <v>206</v>
       </c>
       <c r="DC19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DD19" s="30">
         <v>68.599999999999994</v>
       </c>
       <c r="DE19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DF19" s="30">
         <v>932.6</v>
       </c>
-      <c r="DG19" s="78" t="s">
-        <v>174</v>
+      <c r="DG19" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="DH19" s="30">
         <v>132.9</v>
       </c>
-      <c r="DI19" s="80" t="s">
+      <c r="DI19" s="31" t="s">
         <v>173</v>
       </c>
       <c r="DJ19" s="18">
         <v>99.1</v>
       </c>
       <c r="DK19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DL19" s="30" t="s">
         <v>4</v>
       </c>
       <c r="DM19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DN19" s="18">
         <v>90.3</v>
       </c>
-      <c r="DO19" s="78" t="s">
-        <v>174</v>
+      <c r="DO19" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="DP19" s="18">
         <v>49</v>
       </c>
       <c r="DQ19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DR19" s="18">
         <v>76.7</v>
       </c>
-      <c r="DS19" s="78" t="s">
-        <v>174</v>
+      <c r="DS19" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="DT19" s="18">
         <v>107.2</v>
       </c>
-      <c r="DU19" s="78" t="s">
-        <v>174</v>
+      <c r="DU19" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="DV19" s="18">
         <v>83.1</v>
       </c>
-      <c r="DW19" s="78" t="s">
-        <v>174</v>
+      <c r="DW19" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="DX19" s="18">
         <v>133.5</v>
       </c>
       <c r="DY19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DZ19" s="18">
         <v>114.1</v>
       </c>
       <c r="EA19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EB19" s="18">
         <v>126.5</v>
       </c>
       <c r="EC19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="ED19" s="18">
         <v>123.7</v>
       </c>
       <c r="EE19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EF19" s="18">
         <v>81.599999999999994</v>
       </c>
       <c r="EG19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EH19" s="18">
         <v>113.1</v>
       </c>
-      <c r="EI19" s="78" t="s">
+      <c r="EI19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EJ19" s="18">
         <v>94.4</v>
       </c>
       <c r="EK19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EL19" s="18">
         <v>120.8</v>
       </c>
       <c r="EM19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EN19" s="18">
         <v>104</v>
       </c>
       <c r="EO19" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="EP19" s="18">
         <v>151.30000000000001</v>
       </c>
       <c r="EQ19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="ER19" s="18">
         <v>126.7</v>
       </c>
       <c r="ES19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="ET19" s="18">
         <v>148.1</v>
       </c>
       <c r="EU19" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="EV19" s="18">
         <v>108.8</v>
       </c>
       <c r="EW19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EX19" s="18">
         <v>97.6</v>
       </c>
       <c r="EY19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EZ19" s="18">
         <v>96.3</v>
       </c>
       <c r="FA19" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="FB19" s="18">
         <v>108.3</v>
       </c>
       <c r="FC19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FD19" s="18">
         <v>88.8</v>
       </c>
       <c r="FE19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FF19" s="18">
         <v>69.2</v>
       </c>
       <c r="FG19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FH19" s="18" t="s">
         <v>4</v>
       </c>
       <c r="FI19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FJ19" s="18">
         <v>91</v>
       </c>
       <c r="FK19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FL19" s="18">
         <v>67.400000000000006</v>
       </c>
       <c r="FM19" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="FN19" s="18">
         <v>155</v>
       </c>
       <c r="FO19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FP19" s="18">
         <v>106.9</v>
       </c>
       <c r="FQ19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FR19" s="30">
         <v>137.9</v>
       </c>
       <c r="FS19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FT19" s="18">
         <v>215.6</v>
       </c>
       <c r="FU19" s="17" t="s">
         <v>173</v>
       </c>
@@ -18714,279 +18708,279 @@
       <c r="GQ19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="GR19" s="18">
         <v>84.7</v>
       </c>
       <c r="GS19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="GT19" s="30" t="s">
         <v>4</v>
       </c>
       <c r="GU19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="GV19" s="18">
         <v>95.1</v>
       </c>
       <c r="GW19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="GX19" s="18">
         <v>105.5</v>
       </c>
       <c r="GY19" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="GZ19" s="18">
         <v>104.8</v>
       </c>
       <c r="HA19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HB19" s="18">
         <v>143.6</v>
       </c>
       <c r="HC19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HD19" s="18">
         <v>90.5</v>
       </c>
       <c r="HE19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HF19" s="18" t="s">
         <v>4</v>
       </c>
       <c r="HG19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HH19" s="18" t="s">
         <v>4</v>
       </c>
       <c r="HI19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HJ19" s="18">
         <v>79.3</v>
       </c>
       <c r="HK19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HL19" s="18">
         <v>49.2</v>
       </c>
       <c r="HM19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HN19" s="18">
         <v>137.69999999999999</v>
       </c>
       <c r="HO19" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="HP19" s="32">
         <v>60.9</v>
       </c>
       <c r="HQ19" s="31" t="s">
         <v>173</v>
       </c>
       <c r="HR19" s="18">
         <v>102.8</v>
       </c>
       <c r="HS19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HT19" s="18" t="s">
         <v>4</v>
       </c>
       <c r="HU19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HV19" s="18">
         <v>92.9</v>
       </c>
       <c r="HW19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HX19" s="18" t="s">
         <v>174</v>
       </c>
-      <c r="HX19" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="HY19" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="HZ19" s="18">
         <v>108.2</v>
       </c>
       <c r="IA19" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="IB19" s="18">
         <v>80.7</v>
       </c>
       <c r="IC19" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="ID19" s="18">
         <v>80.599999999999994</v>
       </c>
       <c r="IE19" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="IF19" s="18" t="s">
         <v>4</v>
       </c>
       <c r="IG19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IH19" s="18">
         <v>85</v>
       </c>
       <c r="II19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IJ19" s="18">
         <v>93.9</v>
       </c>
       <c r="IK19" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="IL19" s="18">
         <v>92.9</v>
       </c>
       <c r="IM19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IN19" s="18">
         <v>80.2</v>
       </c>
       <c r="IO19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IP19" s="18">
         <v>105.1</v>
       </c>
       <c r="IQ19" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="IR19" s="18">
         <v>99.7</v>
       </c>
       <c r="IS19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IT19" s="18">
         <v>81.2</v>
       </c>
       <c r="IU19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IV19" s="18">
         <v>104.3</v>
       </c>
       <c r="IW19" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="IX19" s="18">
         <v>97.8</v>
       </c>
       <c r="IY19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IZ19" s="30">
         <v>83.9</v>
       </c>
       <c r="JA19" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JB19" s="25">
         <v>135.69999999999999</v>
       </c>
       <c r="JC19" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JD19" s="25">
         <v>108.5</v>
       </c>
       <c r="JE19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JF19" s="25">
         <v>100</v>
       </c>
       <c r="JG19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JH19" s="25">
         <v>80.7</v>
       </c>
       <c r="JI19" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JJ19" s="25">
         <v>97.3</v>
       </c>
       <c r="JK19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JL19" s="25">
         <v>85.8</v>
       </c>
       <c r="JM19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JN19" s="25">
         <v>106.1</v>
       </c>
       <c r="JO19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JP19" s="25">
         <v>87.8</v>
       </c>
       <c r="JQ19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JR19" s="25">
         <v>97.5</v>
       </c>
       <c r="JS19" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JT19" s="25">
         <v>90.1</v>
       </c>
       <c r="JU19" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JV19" s="25">
         <v>105.6</v>
       </c>
       <c r="JW19" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JX19" s="26">
         <v>95.7</v>
       </c>
       <c r="JY19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JZ19" s="25">
         <v>105.5</v>
       </c>
       <c r="KA19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="KB19" s="25">
         <v>113</v>
       </c>
       <c r="KC19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="KD19" s="25">
         <v>82.3</v>
       </c>
       <c r="KE19" s="17" t="s">
         <v>173</v>
       </c>
@@ -19050,144 +19044,144 @@
       <c r="KY19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="KZ19" s="25">
         <v>106.7</v>
       </c>
       <c r="LA19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LB19" s="25">
         <v>89.6</v>
       </c>
       <c r="LC19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LD19" s="25">
         <v>94.2</v>
       </c>
       <c r="LE19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LF19" s="25">
         <v>95.4</v>
       </c>
       <c r="LG19" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="LH19" s="25">
         <v>130.69999999999999</v>
       </c>
       <c r="LI19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LJ19" s="25">
         <v>104.7</v>
       </c>
       <c r="LK19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LL19" s="25">
         <v>99.7</v>
       </c>
       <c r="LM19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LN19" s="25" t="s">
         <v>4</v>
       </c>
       <c r="LO19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LP19" s="25" t="s">
         <v>4</v>
       </c>
       <c r="LQ19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LR19" s="25">
         <v>100.4</v>
       </c>
       <c r="LS19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LT19" s="25">
         <v>84.3</v>
       </c>
       <c r="LU19" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LV19" s="25">
         <v>135.19999999999999</v>
       </c>
-      <c r="LW19" s="78" t="s">
-        <v>174</v>
+      <c r="LW19" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="LX19" s="25">
         <v>86.9</v>
       </c>
-      <c r="LY19" s="78" t="s">
-        <v>174</v>
+      <c r="LY19" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="LZ19" s="27"/>
       <c r="MA19" s="28"/>
       <c r="MB19" s="28"/>
       <c r="MC19" s="28"/>
       <c r="MD19" s="28"/>
     </row>
     <row r="20" spans="1:342" x14ac:dyDescent="0.3">
       <c r="A20" s="29" t="s">
         <v>104</v>
       </c>
       <c r="B20" s="13">
         <v>4582</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>173</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>173</v>
       </c>
       <c r="F20" s="13">
         <v>27705</v>
       </c>
-      <c r="G20" s="33" t="s">
-        <v>174</v>
+      <c r="G20" s="15" t="s">
+        <v>173</v>
       </c>
       <c r="H20" s="13">
         <v>1843</v>
       </c>
-      <c r="I20" s="33" t="s">
-        <v>174</v>
+      <c r="I20" s="15" t="s">
+        <v>173</v>
       </c>
       <c r="J20" s="13">
         <v>54803</v>
       </c>
-      <c r="K20" s="33" t="s">
+      <c r="K20" s="15" t="s">
         <v>173</v>
       </c>
       <c r="L20" s="13">
         <v>4283</v>
       </c>
       <c r="M20" s="15" t="s">
         <v>173</v>
       </c>
       <c r="N20" s="13">
         <v>10515</v>
       </c>
       <c r="O20" s="33" t="s">
         <v>173</v>
       </c>
       <c r="P20" s="13">
         <v>5314</v>
       </c>
       <c r="Q20" s="15" t="s">
         <v>173</v>
       </c>
       <c r="R20" s="13">
         <v>12557</v>
       </c>
       <c r="S20" s="15" t="s">
         <v>173</v>
@@ -19221,117 +19215,117 @@
       </c>
       <c r="AC20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AD20" s="18">
         <v>1834.5</v>
       </c>
       <c r="AE20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AF20" s="18">
         <v>15.7</v>
       </c>
       <c r="AG20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AH20" s="18">
         <v>7.1</v>
       </c>
       <c r="AI20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AJ20" s="16">
         <v>1147</v>
       </c>
-      <c r="AK20" s="79" t="s">
+      <c r="AK20" s="19" t="s">
         <v>173</v>
       </c>
       <c r="AL20" s="16">
         <v>1194</v>
       </c>
       <c r="AM20" s="19" t="s">
         <v>173</v>
       </c>
       <c r="AN20" s="18">
         <v>179.3</v>
       </c>
-      <c r="AO20" s="78" t="s">
-        <v>174</v>
+      <c r="AO20" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="AP20" s="18" t="s">
         <v>4</v>
       </c>
       <c r="AQ20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AR20" s="18">
         <v>840</v>
       </c>
       <c r="AS20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AT20" s="16">
         <v>3994</v>
       </c>
       <c r="AU20" s="19" t="s">
         <v>173</v>
       </c>
       <c r="AV20" s="18">
         <v>3690</v>
       </c>
-      <c r="AW20" s="78" t="s">
-        <v>174</v>
+      <c r="AW20" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="AX20" s="18">
         <v>475</v>
       </c>
       <c r="AY20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AZ20" s="18">
         <v>519</v>
       </c>
-      <c r="BA20" s="78" t="s">
-        <v>174</v>
+      <c r="BA20" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="BB20" s="18">
         <v>1385</v>
       </c>
-      <c r="BC20" s="78" t="s">
-        <v>174</v>
+      <c r="BC20" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="BD20" s="18">
         <v>1767</v>
       </c>
-      <c r="BE20" s="78" t="s">
+      <c r="BE20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="BF20" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="BG20" s="79" t="s">
+      <c r="BG20" s="19" t="s">
         <v>173</v>
       </c>
       <c r="BH20" s="13">
         <v>121</v>
       </c>
       <c r="BI20" s="15" t="s">
         <v>173</v>
       </c>
       <c r="BJ20" s="13">
         <v>346</v>
       </c>
       <c r="BK20" s="15" t="s">
         <v>173</v>
       </c>
       <c r="BL20" s="13">
         <v>81544</v>
       </c>
       <c r="BM20" s="15" t="s">
         <v>173</v>
       </c>
       <c r="BN20" s="18">
         <v>15.5</v>
       </c>
       <c r="BO20" s="17" t="s">
         <v>173</v>
@@ -19449,214 +19443,214 @@
       </c>
       <c r="DA20" s="19" t="s">
         <v>173</v>
       </c>
       <c r="DB20" s="30" t="s">
         <v>4</v>
       </c>
       <c r="DC20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DD20" s="30">
         <v>42.5</v>
       </c>
       <c r="DE20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DF20" s="30">
         <v>497.1</v>
       </c>
       <c r="DG20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DH20" s="30">
         <v>157.9</v>
       </c>
-      <c r="DI20" s="80" t="s">
+      <c r="DI20" s="31" t="s">
         <v>173</v>
       </c>
       <c r="DJ20" s="18">
         <v>87.8</v>
       </c>
       <c r="DK20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DL20" s="18" t="s">
         <v>4</v>
       </c>
       <c r="DM20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DN20" s="18">
         <v>91.6</v>
       </c>
-      <c r="DO20" s="78" t="s">
-        <v>174</v>
+      <c r="DO20" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="DP20" s="18">
         <v>73.400000000000006</v>
       </c>
-      <c r="DQ20" s="78" t="s">
-        <v>174</v>
+      <c r="DQ20" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="DR20" s="18">
         <v>70.5</v>
       </c>
-      <c r="DS20" s="78" t="s">
+      <c r="DS20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DT20" s="18">
         <v>102.4</v>
       </c>
       <c r="DU20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DV20" s="18">
         <v>81.900000000000006</v>
       </c>
-      <c r="DW20" s="78" t="s">
+      <c r="DW20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DX20" s="18">
         <v>121.3</v>
       </c>
       <c r="DY20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DZ20" s="18">
         <v>97.6</v>
       </c>
       <c r="EA20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EB20" s="18">
         <v>128.80000000000001</v>
       </c>
       <c r="EC20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="ED20" s="18">
         <v>111.1</v>
       </c>
       <c r="EE20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EF20" s="18">
         <v>66.099999999999994</v>
       </c>
       <c r="EG20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EH20" s="18">
         <v>99.1</v>
       </c>
-      <c r="EI20" s="78" t="s">
+      <c r="EI20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EJ20" s="18">
         <v>83.9</v>
       </c>
       <c r="EK20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EL20" s="18">
         <v>100.5</v>
       </c>
       <c r="EM20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EN20" s="18">
         <v>116.2</v>
       </c>
       <c r="EO20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EP20" s="18">
         <v>143.19999999999999</v>
       </c>
       <c r="EQ20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="ER20" s="18">
         <v>112.3</v>
       </c>
       <c r="ES20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="ET20" s="18">
         <v>185.1</v>
       </c>
       <c r="EU20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EV20" s="18">
         <v>110.5</v>
       </c>
       <c r="EW20" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="EX20" s="18" t="s">
         <v>4</v>
       </c>
       <c r="EY20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EZ20" s="18">
         <v>89.3</v>
       </c>
       <c r="FA20" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="FB20" s="18">
         <v>83.7</v>
       </c>
       <c r="FC20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FD20" s="18">
         <v>87.5</v>
       </c>
       <c r="FE20" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="FF20" s="18">
         <v>62.6</v>
       </c>
       <c r="FG20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FH20" s="18" t="s">
         <v>4</v>
       </c>
       <c r="FI20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FJ20" s="18">
         <v>82.1</v>
       </c>
       <c r="FK20" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="FL20" s="18">
         <v>45.1</v>
       </c>
       <c r="FM20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FN20" s="18" t="s">
         <v>4</v>
       </c>
       <c r="FO20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FP20" s="18">
         <v>74.5</v>
       </c>
       <c r="FQ20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FR20" s="18">
         <v>127.1</v>
       </c>
       <c r="FS20" s="17" t="s">
         <v>173</v>
       </c>
@@ -19804,75 +19798,75 @@
       <c r="HO20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HP20" s="32">
         <v>71.5</v>
       </c>
       <c r="HQ20" s="31" t="s">
         <v>173</v>
       </c>
       <c r="HR20" s="18">
         <v>84.5</v>
       </c>
       <c r="HS20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HT20" s="18" t="s">
         <v>4</v>
       </c>
       <c r="HU20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HV20" s="18">
         <v>107.5</v>
       </c>
       <c r="HW20" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="HX20" s="18">
         <v>139.9</v>
       </c>
       <c r="HY20" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="HZ20" s="18">
         <v>107</v>
       </c>
       <c r="IA20" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="IB20" s="18">
         <v>111.1</v>
       </c>
       <c r="IC20" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="ID20" s="18">
         <v>102</v>
       </c>
       <c r="IE20" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="IF20" s="18">
         <v>100.3</v>
       </c>
       <c r="IG20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IH20" s="18">
         <v>100.2</v>
       </c>
       <c r="II20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IJ20" s="18">
         <v>134.80000000000001</v>
       </c>
       <c r="IK20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IL20" s="18">
         <v>94.6</v>
       </c>
       <c r="IM20" s="17" t="s">
         <v>173</v>
       </c>
@@ -19882,117 +19876,117 @@
       <c r="IO20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IP20" s="18">
         <v>105.8</v>
       </c>
       <c r="IQ20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IR20" s="18">
         <v>100.1</v>
       </c>
       <c r="IS20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IT20" s="18">
         <v>267.8</v>
       </c>
       <c r="IU20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IV20" s="18">
         <v>94.1</v>
       </c>
       <c r="IW20" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="IX20" s="18">
         <v>77.599999999999994</v>
       </c>
       <c r="IY20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IZ20" s="18">
         <v>66.2</v>
       </c>
       <c r="JA20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JB20" s="25">
         <v>125.6</v>
       </c>
       <c r="JC20" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JD20" s="25">
         <v>86.3</v>
       </c>
       <c r="JE20" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JF20" s="25" t="s">
         <v>4</v>
       </c>
       <c r="JG20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JH20" s="25">
         <v>87.7</v>
       </c>
       <c r="JI20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JJ20" s="25">
         <v>87.4</v>
       </c>
       <c r="JK20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JL20" s="25">
         <v>102.2</v>
       </c>
       <c r="JM20" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JN20" s="25">
         <v>81.099999999999994</v>
       </c>
       <c r="JO20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JP20" s="25">
         <v>85.3</v>
       </c>
       <c r="JQ20" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JR20" s="25">
         <v>85.4</v>
       </c>
       <c r="JS20" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JT20" s="25">
         <v>63.6</v>
       </c>
       <c r="JU20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JV20" s="25" t="s">
         <v>4</v>
       </c>
       <c r="JW20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JX20" s="26">
         <v>87.8</v>
       </c>
       <c r="JY20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JZ20" s="25">
         <v>108.2</v>
       </c>
       <c r="KA20" s="17" t="s">
         <v>173</v>
       </c>
@@ -20115,110 +20109,110 @@
       </c>
       <c r="LO20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LP20" s="25" t="s">
         <v>4</v>
       </c>
       <c r="LQ20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LR20" s="25" t="s">
         <v>4</v>
       </c>
       <c r="LS20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LT20" s="25">
         <v>61.9</v>
       </c>
       <c r="LU20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LV20" s="25">
         <v>53.3</v>
       </c>
-      <c r="LW20" s="78" t="s">
-        <v>174</v>
+      <c r="LW20" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="LX20" s="25">
         <v>118.8</v>
       </c>
-      <c r="LY20" s="78" t="s">
+      <c r="LY20" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LZ20" s="27"/>
       <c r="MA20" s="28"/>
       <c r="MB20" s="28"/>
       <c r="MC20" s="28"/>
       <c r="MD20" s="28"/>
     </row>
     <row r="21" spans="1:342" x14ac:dyDescent="0.3">
       <c r="A21" s="29" t="s">
         <v>105</v>
       </c>
       <c r="B21" s="13">
         <v>3605</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>173</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>173</v>
       </c>
       <c r="F21" s="13">
         <v>30562</v>
       </c>
       <c r="G21" s="15" t="s">
         <v>173</v>
       </c>
       <c r="H21" s="13">
         <v>1371</v>
       </c>
-      <c r="I21" s="33" t="s">
-        <v>174</v>
+      <c r="I21" s="15" t="s">
+        <v>173</v>
       </c>
       <c r="J21" s="13">
         <v>51420</v>
       </c>
-      <c r="K21" s="33" t="s">
-        <v>174</v>
+      <c r="K21" s="15" t="s">
+        <v>173</v>
       </c>
       <c r="L21" s="13">
         <v>4062</v>
       </c>
       <c r="M21" s="15" t="s">
         <v>173</v>
       </c>
       <c r="N21" s="13">
         <v>11762</v>
       </c>
       <c r="O21" s="33" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="P21" s="13">
         <v>5119</v>
       </c>
       <c r="Q21" s="15" t="s">
         <v>173</v>
       </c>
       <c r="R21" s="13">
         <v>12124</v>
       </c>
       <c r="S21" s="15" t="s">
         <v>173</v>
       </c>
       <c r="T21" s="13">
         <v>5670</v>
       </c>
       <c r="U21" s="15" t="s">
         <v>173</v>
       </c>
       <c r="V21" s="13">
         <v>14139</v>
       </c>
       <c r="W21" s="15" t="s">
         <v>173</v>
       </c>
@@ -20233,124 +20227,124 @@
       </c>
       <c r="AA21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AB21" s="18">
         <v>2.8</v>
       </c>
       <c r="AC21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AD21" s="18">
         <v>1566.4</v>
       </c>
       <c r="AE21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AF21" s="18">
         <v>17.8</v>
       </c>
       <c r="AG21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AH21" s="18">
         <v>8.6</v>
       </c>
-      <c r="AI21" s="78" t="s">
-        <v>174</v>
+      <c r="AI21" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="AJ21" s="16">
         <v>1025</v>
       </c>
-      <c r="AK21" s="79" t="s">
-        <v>174</v>
+      <c r="AK21" s="19" t="s">
+        <v>173</v>
       </c>
       <c r="AL21" s="16">
         <v>1443</v>
       </c>
       <c r="AM21" s="19" t="s">
         <v>173</v>
       </c>
       <c r="AN21" s="18">
         <v>186.1</v>
       </c>
-      <c r="AO21" s="78" t="s">
-        <v>174</v>
+      <c r="AO21" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="AP21" s="18" t="s">
         <v>4</v>
       </c>
       <c r="AQ21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AR21" s="18">
         <v>1239.3</v>
       </c>
       <c r="AS21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AT21" s="16">
         <v>4611</v>
       </c>
       <c r="AU21" s="19" t="s">
         <v>173</v>
       </c>
       <c r="AV21" s="18">
         <v>2969</v>
       </c>
       <c r="AW21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="AX21" s="18">
         <v>663</v>
       </c>
-      <c r="AY21" s="78" t="s">
-        <v>174</v>
+      <c r="AY21" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="AZ21" s="18">
         <v>442</v>
       </c>
-      <c r="BA21" s="78" t="s">
-        <v>174</v>
+      <c r="BA21" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="BB21" s="18">
         <v>1439</v>
       </c>
-      <c r="BC21" s="78" t="s">
-        <v>174</v>
+      <c r="BC21" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="BD21" s="18">
         <v>2927</v>
       </c>
-      <c r="BE21" s="78" t="s">
-        <v>174</v>
+      <c r="BE21" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="BF21" s="18">
         <v>494</v>
       </c>
-      <c r="BG21" s="79" t="s">
-        <v>174</v>
+      <c r="BG21" s="19" t="s">
+        <v>173</v>
       </c>
       <c r="BH21" s="13">
         <v>170</v>
       </c>
       <c r="BI21" s="15" t="s">
         <v>173</v>
       </c>
       <c r="BJ21" s="13">
         <v>269</v>
       </c>
       <c r="BK21" s="15" t="s">
         <v>173</v>
       </c>
       <c r="BL21" s="13">
         <v>64384</v>
       </c>
       <c r="BM21" s="15" t="s">
         <v>173</v>
       </c>
       <c r="BN21" s="18">
         <v>12</v>
       </c>
       <c r="BO21" s="17" t="s">
         <v>173</v>
       </c>
@@ -20449,244 +20443,244 @@
       </c>
       <c r="CU21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="CV21" s="18">
         <v>80.2</v>
       </c>
       <c r="CW21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="CX21" s="18" t="s">
         <v>4</v>
       </c>
       <c r="CY21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="CZ21" s="16" t="s">
         <v>4</v>
       </c>
       <c r="DA21" s="19" t="s">
         <v>173</v>
       </c>
       <c r="DB21" s="30">
         <v>210.5</v>
       </c>
-      <c r="DC21" s="78" t="s">
-        <v>174</v>
+      <c r="DC21" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="DD21" s="30">
         <v>72.2</v>
       </c>
       <c r="DE21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DF21" s="30">
         <v>649.1</v>
       </c>
       <c r="DG21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DH21" s="30">
         <v>133.80000000000001</v>
       </c>
-      <c r="DI21" s="80" t="s">
-        <v>174</v>
+      <c r="DI21" s="31" t="s">
+        <v>173</v>
       </c>
       <c r="DJ21" s="18">
         <v>75.8</v>
       </c>
       <c r="DK21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DL21" s="18" t="s">
         <v>4</v>
       </c>
       <c r="DM21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DN21" s="18">
         <v>91.7</v>
       </c>
-      <c r="DO21" s="78" t="s">
-        <v>174</v>
+      <c r="DO21" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="DP21" s="18">
         <v>106.6</v>
       </c>
-      <c r="DQ21" s="78" t="s">
-        <v>174</v>
+      <c r="DQ21" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="DR21" s="18">
         <v>92</v>
       </c>
-      <c r="DS21" s="78" t="s">
-        <v>174</v>
+      <c r="DS21" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="DT21" s="18">
         <v>102.9</v>
       </c>
       <c r="DU21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DV21" s="18">
         <v>90.9</v>
       </c>
-      <c r="DW21" s="78" t="s">
-        <v>174</v>
+      <c r="DW21" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="DX21" s="18">
         <v>86.2</v>
       </c>
       <c r="DY21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="DZ21" s="18">
         <v>120.5</v>
       </c>
       <c r="EA21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EB21" s="18">
         <v>102.3</v>
       </c>
       <c r="EC21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="ED21" s="18">
         <v>95.1</v>
       </c>
       <c r="EE21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EF21" s="18">
         <v>88.8</v>
       </c>
       <c r="EG21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EH21" s="18">
         <v>92</v>
       </c>
-      <c r="EI21" s="78" t="s">
-        <v>174</v>
+      <c r="EI21" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="EJ21" s="18">
         <v>81.7</v>
       </c>
       <c r="EK21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EL21" s="18">
         <v>111.7</v>
       </c>
       <c r="EM21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EN21" s="18">
         <v>105.4</v>
       </c>
       <c r="EO21" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="EP21" s="18">
         <v>102.4</v>
       </c>
       <c r="EQ21" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="ER21" s="18">
         <v>85</v>
       </c>
       <c r="ES21" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="ET21" s="18">
         <v>328</v>
       </c>
       <c r="EU21" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="EV21" s="18">
         <v>103.3</v>
       </c>
       <c r="EW21" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="EX21" s="18" t="s">
         <v>4</v>
       </c>
       <c r="EY21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="EZ21" s="18">
         <v>94.1</v>
       </c>
       <c r="FA21" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="FB21" s="18">
         <v>89.5</v>
       </c>
       <c r="FC21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FD21" s="18">
         <v>53.4</v>
       </c>
       <c r="FE21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FF21" s="18">
         <v>75.599999999999994</v>
       </c>
       <c r="FG21" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="FH21" s="18" t="s">
         <v>4</v>
       </c>
       <c r="FI21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FJ21" s="18">
         <v>83.6</v>
       </c>
       <c r="FK21" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="FL21" s="18">
         <v>84.9</v>
       </c>
       <c r="FM21" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="FN21" s="18">
         <v>86.8</v>
       </c>
       <c r="FO21" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="FP21" s="18">
         <v>129.1</v>
       </c>
       <c r="FQ21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FR21" s="18">
         <v>121.3</v>
       </c>
       <c r="FS21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FT21" s="18">
         <v>125.4</v>
       </c>
       <c r="FU21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="FV21" s="18">
         <v>71.2</v>
       </c>
       <c r="FW21" s="17" t="s">
         <v>173</v>
       </c>
@@ -20786,111 +20780,111 @@
       <c r="HC21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HD21" s="18">
         <v>84.8</v>
       </c>
       <c r="HE21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HF21" s="18" t="s">
         <v>4</v>
       </c>
       <c r="HG21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HH21" s="18" t="s">
         <v>4</v>
       </c>
       <c r="HI21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HJ21" s="18">
         <v>105.9</v>
       </c>
       <c r="HK21" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="HL21" s="18">
         <v>74.3</v>
       </c>
       <c r="HM21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HN21" s="18">
         <v>111.9</v>
       </c>
       <c r="HO21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HP21" s="32">
         <v>73.900000000000006</v>
       </c>
       <c r="HQ21" s="31" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="HR21" s="18">
         <v>78.7</v>
       </c>
       <c r="HS21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HT21" s="18" t="s">
         <v>4</v>
       </c>
       <c r="HU21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="HV21" s="18">
         <v>110.3</v>
       </c>
       <c r="HW21" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="HX21" s="18">
         <v>74.400000000000006</v>
       </c>
       <c r="HY21" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="HZ21" s="18">
         <v>93.8</v>
       </c>
       <c r="IA21" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="IB21" s="18">
         <v>94.8</v>
       </c>
       <c r="IC21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="ID21" s="18">
         <v>111.9</v>
       </c>
       <c r="IE21" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="IF21" s="18">
         <v>96.3</v>
       </c>
       <c r="IG21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IH21" s="18">
         <v>96.6</v>
       </c>
       <c r="II21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IJ21" s="18">
         <v>91.7</v>
       </c>
       <c r="IK21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IL21" s="18">
         <v>96.6</v>
       </c>
       <c r="IM21" s="17" t="s">
         <v>173</v>
       </c>
@@ -20906,117 +20900,117 @@
       <c r="IQ21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IR21" s="18">
         <v>98.8</v>
       </c>
       <c r="IS21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IT21" s="18">
         <v>85.4</v>
       </c>
       <c r="IU21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IV21" s="18">
         <v>113.4</v>
       </c>
       <c r="IW21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="IX21" s="18">
         <v>121.3</v>
       </c>
       <c r="IY21" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="IZ21" s="18">
         <v>89.4</v>
       </c>
       <c r="JA21" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JB21" s="25">
         <v>120.9</v>
       </c>
       <c r="JC21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JD21" s="25">
         <v>103.8</v>
       </c>
       <c r="JE21" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JF21" s="25" t="s">
         <v>4</v>
       </c>
       <c r="JG21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JH21" s="25">
         <v>147.5</v>
       </c>
       <c r="JI21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JJ21" s="25">
         <v>115.4</v>
       </c>
       <c r="JK21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JL21" s="25">
         <v>80.5</v>
       </c>
       <c r="JM21" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JN21" s="25">
         <v>139.4</v>
       </c>
       <c r="JO21" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JP21" s="25">
         <v>85</v>
       </c>
       <c r="JQ21" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JR21" s="25">
         <v>103.9</v>
       </c>
       <c r="JS21" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JT21" s="25">
         <v>165.6</v>
       </c>
       <c r="JU21" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="JV21" s="25" t="s">
         <v>4</v>
       </c>
       <c r="JW21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JX21" s="26">
         <v>139.9</v>
       </c>
       <c r="JY21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="JZ21" s="25">
         <v>77.7</v>
       </c>
       <c r="KA21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="KB21" s="25">
         <v>79</v>
       </c>
       <c r="KC21" s="17" t="s">
         <v>173</v>
       </c>
@@ -21133,741 +21127,1021 @@
       </c>
       <c r="LO21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LP21" s="25" t="s">
         <v>4</v>
       </c>
       <c r="LQ21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LR21" s="25" t="s">
         <v>4</v>
       </c>
       <c r="LS21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LT21" s="25">
         <v>170.1</v>
       </c>
       <c r="LU21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LV21" s="25">
         <v>130.6</v>
       </c>
-      <c r="LW21" s="78" t="s">
+      <c r="LW21" s="17" t="s">
         <v>173</v>
       </c>
       <c r="LX21" s="25">
         <v>84.7</v>
       </c>
-      <c r="LY21" s="78" t="s">
-        <v>174</v>
+      <c r="LY21" s="17" t="s">
+        <v>173</v>
       </c>
       <c r="LZ21" s="27"/>
       <c r="MA21" s="28"/>
       <c r="MB21" s="28"/>
       <c r="MC21" s="28"/>
       <c r="MD21" s="28"/>
     </row>
     <row r="22" spans="1:342" x14ac:dyDescent="0.3">
       <c r="A22" s="29" t="s">
         <v>106</v>
       </c>
       <c r="B22" s="13">
         <v>3706</v>
       </c>
-      <c r="C22" s="15"/>
+      <c r="C22" s="15" t="s">
+        <v>173</v>
+      </c>
       <c r="D22" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="E22" s="15"/>
+      <c r="E22" s="15" t="s">
+        <v>173</v>
+      </c>
       <c r="F22" s="13">
         <v>28000</v>
       </c>
-      <c r="G22" s="15"/>
+      <c r="G22" s="15" t="s">
+        <v>173</v>
+      </c>
       <c r="H22" s="13">
         <v>1760</v>
       </c>
-      <c r="I22" s="15"/>
+      <c r="I22" s="15" t="s">
+        <v>173</v>
+      </c>
       <c r="J22" s="13">
         <v>43814</v>
       </c>
-      <c r="K22" s="15"/>
+      <c r="K22" s="15" t="s">
+        <v>173</v>
+      </c>
       <c r="L22" s="13">
         <v>4058</v>
       </c>
-      <c r="M22" s="15"/>
+      <c r="M22" s="15" t="s">
+        <v>173</v>
+      </c>
       <c r="N22" s="13">
         <v>10148</v>
       </c>
-      <c r="O22" s="15"/>
+      <c r="O22" s="33" t="s">
+        <v>173</v>
+      </c>
       <c r="P22" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="Q22" s="15"/>
+      <c r="Q22" s="15" t="s">
+        <v>173</v>
+      </c>
       <c r="R22" s="13">
         <v>15507</v>
       </c>
-      <c r="S22" s="15"/>
+      <c r="S22" s="15" t="s">
+        <v>173</v>
+      </c>
       <c r="T22" s="13">
         <v>6378</v>
       </c>
-      <c r="U22" s="15"/>
+      <c r="U22" s="15" t="s">
+        <v>173</v>
+      </c>
       <c r="V22" s="13">
         <v>16701</v>
       </c>
-      <c r="W22" s="15"/>
+      <c r="W22" s="15" t="s">
+        <v>173</v>
+      </c>
       <c r="X22" s="16">
         <v>2787</v>
       </c>
-      <c r="Y22" s="17"/>
+      <c r="Y22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="Z22" s="18">
         <v>32.200000000000003</v>
       </c>
-      <c r="AA22" s="17"/>
+      <c r="AA22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="AB22" s="18">
         <v>2.8</v>
       </c>
-      <c r="AC22" s="17"/>
+      <c r="AC22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="AD22" s="18">
         <v>970.2</v>
       </c>
-      <c r="AE22" s="17"/>
+      <c r="AE22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="AF22" s="18">
         <v>17.899999999999999</v>
       </c>
-      <c r="AG22" s="17"/>
+      <c r="AG22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="AH22" s="18">
         <v>10.3</v>
       </c>
-      <c r="AI22" s="17"/>
+      <c r="AI22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="AJ22" s="16">
         <v>1227</v>
       </c>
-      <c r="AK22" s="19"/>
+      <c r="AK22" s="19" t="s">
+        <v>173</v>
+      </c>
       <c r="AL22" s="16">
         <v>1664</v>
       </c>
-      <c r="AM22" s="19"/>
+      <c r="AM22" s="19" t="s">
+        <v>173</v>
+      </c>
       <c r="AN22" s="18">
         <v>187.1</v>
       </c>
-      <c r="AO22" s="17"/>
+      <c r="AO22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="AP22" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="AQ22" s="17"/>
+      <c r="AQ22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="AR22" s="18">
         <v>1115.9000000000001</v>
       </c>
-      <c r="AS22" s="17"/>
+      <c r="AS22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="AT22" s="16">
         <v>4698</v>
       </c>
-      <c r="AU22" s="19"/>
+      <c r="AU22" s="19" t="s">
+        <v>173</v>
+      </c>
       <c r="AV22" s="18">
         <v>2895</v>
       </c>
-      <c r="AW22" s="17"/>
+      <c r="AW22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="AX22" s="18">
         <v>484</v>
       </c>
-      <c r="AY22" s="17"/>
+      <c r="AY22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="AZ22" s="18">
         <v>422</v>
       </c>
-      <c r="BA22" s="17"/>
+      <c r="BA22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="BB22" s="18">
-        <v>1386</v>
-[...1 lines deleted...]
-      <c r="BC22" s="17"/>
+        <v>1368</v>
+      </c>
+      <c r="BC22" s="78" t="s">
+        <v>175</v>
+      </c>
       <c r="BD22" s="18">
         <v>2782</v>
       </c>
-      <c r="BE22" s="17"/>
+      <c r="BE22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="BF22" s="18">
         <v>500</v>
       </c>
-      <c r="BG22" s="19"/>
+      <c r="BG22" s="19" t="s">
+        <v>173</v>
+      </c>
       <c r="BH22" s="13">
         <v>131</v>
       </c>
-      <c r="BI22" s="15"/>
+      <c r="BI22" s="15" t="s">
+        <v>173</v>
+      </c>
       <c r="BJ22" s="13">
         <v>269</v>
       </c>
-      <c r="BK22" s="15"/>
+      <c r="BK22" s="15" t="s">
+        <v>173</v>
+      </c>
       <c r="BL22" s="13">
         <v>65403</v>
       </c>
-      <c r="BM22" s="15"/>
+      <c r="BM22" s="15" t="s">
+        <v>173</v>
+      </c>
       <c r="BN22" s="18">
         <v>17.8</v>
       </c>
-      <c r="BO22" s="17"/>
+      <c r="BO22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="BP22" s="18">
         <v>0</v>
       </c>
-      <c r="BQ22" s="17"/>
+      <c r="BQ22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="BR22" s="18">
         <v>648</v>
       </c>
-      <c r="BS22" s="17"/>
+      <c r="BS22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="BT22" s="18" t="s">
         <v>4</v>
       </c>
       <c r="BU22" s="17"/>
       <c r="BV22" s="18" t="s">
         <v>4</v>
       </c>
       <c r="BW22" s="17"/>
       <c r="BX22" s="18" t="s">
         <v>4</v>
       </c>
       <c r="BY22" s="17"/>
       <c r="BZ22" s="18" t="s">
         <v>4</v>
       </c>
       <c r="CA22" s="17"/>
       <c r="CB22" s="18">
         <v>66.900000000000006</v>
       </c>
-      <c r="CC22" s="17"/>
+      <c r="CC22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="CD22" s="18" t="s">
         <v>4</v>
       </c>
       <c r="CE22" s="17"/>
       <c r="CF22" s="18">
         <v>62.7</v>
       </c>
-      <c r="CG22" s="17"/>
+      <c r="CG22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="CH22" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="CI22" s="17"/>
+      <c r="CI22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="CJ22" s="18">
         <v>2.7</v>
       </c>
-      <c r="CK22" s="17"/>
+      <c r="CK22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="CL22" s="18">
         <v>11243</v>
       </c>
-      <c r="CM22" s="17"/>
+      <c r="CM22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="CN22" s="18">
         <v>269</v>
       </c>
-      <c r="CO22" s="17"/>
+      <c r="CO22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="CP22" s="18">
         <v>511</v>
       </c>
-      <c r="CQ22" s="17"/>
+      <c r="CQ22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="CR22" s="18">
         <v>10.1</v>
       </c>
-      <c r="CS22" s="17"/>
+      <c r="CS22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="CT22" s="18">
         <v>23.9</v>
       </c>
-      <c r="CU22" s="17"/>
+      <c r="CU22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="CV22" s="18">
         <v>113.8</v>
       </c>
-      <c r="CW22" s="17"/>
+      <c r="CW22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="CX22" s="18" t="s">
         <v>4</v>
       </c>
       <c r="CY22" s="17"/>
       <c r="CZ22" s="16" t="s">
         <v>4</v>
       </c>
       <c r="DA22" s="19"/>
       <c r="DB22" s="30">
         <v>230.6</v>
       </c>
-      <c r="DC22" s="17"/>
+      <c r="DC22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="DD22" s="30">
         <v>74.7</v>
       </c>
-      <c r="DE22" s="17"/>
+      <c r="DE22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="DF22" s="30">
         <v>805.6</v>
       </c>
-      <c r="DG22" s="17"/>
+      <c r="DG22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="DH22" s="30">
         <v>96.8</v>
       </c>
-      <c r="DI22" s="31"/>
+      <c r="DI22" s="31" t="s">
+        <v>173</v>
+      </c>
       <c r="DJ22" s="18">
         <v>70.3</v>
       </c>
-      <c r="DK22" s="17"/>
+      <c r="DK22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="DL22" s="18" t="s">
         <v>4</v>
       </c>
       <c r="DM22" s="17"/>
       <c r="DN22" s="18">
         <v>100.9</v>
       </c>
-      <c r="DO22" s="17"/>
+      <c r="DO22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="DP22" s="18">
         <v>109.8</v>
       </c>
-      <c r="DQ22" s="17"/>
+      <c r="DQ22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="DR22" s="18">
         <v>92.6</v>
       </c>
-      <c r="DS22" s="17"/>
+      <c r="DS22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="DT22" s="18">
         <v>85</v>
       </c>
-      <c r="DU22" s="17"/>
+      <c r="DU22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="DV22" s="18">
         <v>79.3</v>
       </c>
-      <c r="DW22" s="17"/>
+      <c r="DW22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="DX22" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="DY22" s="17"/>
+      <c r="DY22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="DZ22" s="18">
         <v>105.1</v>
       </c>
-      <c r="EA22" s="17"/>
+      <c r="EA22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="EB22" s="18">
         <v>130.6</v>
       </c>
-      <c r="EC22" s="17"/>
+      <c r="EC22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="ED22" s="18">
         <v>100.3</v>
       </c>
-      <c r="EE22" s="17"/>
+      <c r="EE22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="EF22" s="18">
         <v>90.5</v>
       </c>
-      <c r="EG22" s="17"/>
+      <c r="EG22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="EH22" s="18">
         <v>101.9</v>
       </c>
-      <c r="EI22" s="17"/>
+      <c r="EI22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="EJ22" s="18">
         <v>98.4</v>
       </c>
-      <c r="EK22" s="17"/>
+      <c r="EK22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="EL22" s="18">
         <v>115</v>
       </c>
-      <c r="EM22" s="17"/>
+      <c r="EM22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="EN22" s="18">
         <v>111.8</v>
       </c>
-      <c r="EO22" s="17"/>
+      <c r="EO22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="EP22" s="18">
         <v>111.3</v>
       </c>
-      <c r="EQ22" s="17"/>
+      <c r="EQ22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="ER22" s="18">
         <v>59.4</v>
       </c>
-      <c r="ES22" s="17"/>
+      <c r="ES22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="ET22" s="18">
         <v>237.4</v>
       </c>
-      <c r="EU22" s="17"/>
+      <c r="EU22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="EV22" s="18">
         <v>97.7</v>
       </c>
-      <c r="EW22" s="17"/>
+      <c r="EW22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="EX22" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="EY22" s="17"/>
+      <c r="EY22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="EZ22" s="18">
         <v>94</v>
       </c>
-      <c r="FA22" s="17"/>
+      <c r="FA22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="FB22" s="18">
         <v>100</v>
       </c>
-      <c r="FC22" s="17"/>
+      <c r="FC22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="FD22" s="18">
         <v>68.8</v>
       </c>
-      <c r="FE22" s="17"/>
+      <c r="FE22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="FF22" s="18">
         <v>87.6</v>
       </c>
       <c r="FG22" s="17"/>
       <c r="FH22" s="18">
-        <v>82.3</v>
-[...1 lines deleted...]
-      <c r="FI22" s="17"/>
+        <v>60.8</v>
+      </c>
+      <c r="FI22" s="78" t="s">
+        <v>175</v>
+      </c>
       <c r="FJ22" s="18">
         <v>82.3</v>
       </c>
-      <c r="FK22" s="17"/>
+      <c r="FK22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="FL22" s="18">
         <v>90.2</v>
       </c>
-      <c r="FM22" s="17"/>
+      <c r="FM22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="FN22" s="18">
         <v>120.8</v>
       </c>
-      <c r="FO22" s="17"/>
+      <c r="FO22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="FP22" s="18">
         <v>95</v>
       </c>
-      <c r="FQ22" s="17"/>
+      <c r="FQ22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="FR22" s="18">
         <v>88.6</v>
       </c>
-      <c r="FS22" s="17"/>
+      <c r="FS22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="FT22" s="18">
         <v>89.3</v>
       </c>
-      <c r="FU22" s="17"/>
+      <c r="FU22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="FV22" s="18">
         <v>64.8</v>
       </c>
-      <c r="FW22" s="17"/>
+      <c r="FW22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="FX22" s="18" t="s">
         <v>4</v>
       </c>
       <c r="FY22" s="17"/>
       <c r="FZ22" s="18">
         <v>554.79999999999995</v>
       </c>
-      <c r="GA22" s="17"/>
+      <c r="GA22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="GB22" s="18" t="s">
         <v>4</v>
       </c>
       <c r="GC22" s="17"/>
       <c r="GD22" s="18" t="s">
         <v>4</v>
       </c>
       <c r="GE22" s="17"/>
       <c r="GF22" s="18" t="s">
         <v>4</v>
       </c>
       <c r="GG22" s="17"/>
       <c r="GH22" s="18" t="s">
         <v>4</v>
       </c>
       <c r="GI22" s="17"/>
       <c r="GJ22" s="18">
         <v>104.1</v>
       </c>
-      <c r="GK22" s="17"/>
+      <c r="GK22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="GL22" s="18" t="s">
         <v>4</v>
       </c>
       <c r="GM22" s="17"/>
       <c r="GN22" s="18">
         <v>134.19999999999999</v>
       </c>
-      <c r="GO22" s="17"/>
+      <c r="GO22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="GP22" s="18" t="s">
         <v>4</v>
       </c>
       <c r="GQ22" s="17"/>
       <c r="GR22" s="18">
         <v>90.4</v>
       </c>
-      <c r="GS22" s="17"/>
+      <c r="GS22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="GT22" s="30">
         <v>92.5</v>
       </c>
-      <c r="GU22" s="17"/>
+      <c r="GU22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="GV22" s="18">
         <v>71.3</v>
       </c>
-      <c r="GW22" s="17"/>
+      <c r="GW22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="GX22" s="18">
         <v>94.3</v>
       </c>
-      <c r="GY22" s="17"/>
+      <c r="GY22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="GZ22" s="18">
         <v>87.3</v>
       </c>
-      <c r="HA22" s="17"/>
+      <c r="HA22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="HB22" s="18">
         <v>116.5</v>
       </c>
-      <c r="HC22" s="17"/>
+      <c r="HC22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="HD22" s="18">
         <v>134.30000000000001</v>
       </c>
-      <c r="HE22" s="17"/>
+      <c r="HE22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="HF22" s="18" t="s">
         <v>4</v>
       </c>
       <c r="HG22" s="17"/>
       <c r="HH22" s="18" t="s">
         <v>4</v>
       </c>
       <c r="HI22" s="17"/>
       <c r="HJ22" s="18">
         <v>112.4</v>
       </c>
-      <c r="HK22" s="17"/>
+      <c r="HK22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="HL22" s="18">
         <v>91.6</v>
       </c>
-      <c r="HM22" s="17"/>
+      <c r="HM22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="HN22" s="18">
         <v>116.8</v>
       </c>
-      <c r="HO22" s="17"/>
+      <c r="HO22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="HP22" s="32">
         <v>63.3</v>
       </c>
-      <c r="HQ22" s="31"/>
+      <c r="HQ22" s="31" t="s">
+        <v>173</v>
+      </c>
       <c r="HR22" s="18">
         <v>102.8</v>
       </c>
-      <c r="HS22" s="17"/>
+      <c r="HS22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="HT22" s="18" t="s">
         <v>4</v>
       </c>
       <c r="HU22" s="17"/>
       <c r="HV22" s="18">
         <v>91.6</v>
       </c>
-      <c r="HW22" s="17"/>
+      <c r="HW22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="HX22" s="18">
         <v>128.4</v>
       </c>
-      <c r="HY22" s="17"/>
+      <c r="HY22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="HZ22" s="18">
         <v>85.2</v>
       </c>
-      <c r="IA22" s="17"/>
+      <c r="IA22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="IB22" s="18">
         <v>99.9</v>
       </c>
-      <c r="IC22" s="17"/>
+      <c r="IC22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="ID22" s="18">
         <v>86.3</v>
       </c>
-      <c r="IE22" s="17"/>
+      <c r="IE22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="IF22" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="IG22" s="17"/>
+      <c r="IG22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="IH22" s="18">
         <v>127.9</v>
       </c>
-      <c r="II22" s="17"/>
+      <c r="II22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="IJ22" s="18">
         <v>112.5</v>
       </c>
-      <c r="IK22" s="17"/>
+      <c r="IK22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="IL22" s="18">
         <v>118.1</v>
       </c>
-      <c r="IM22" s="17"/>
+      <c r="IM22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="IN22" s="18">
         <v>107.4</v>
       </c>
-      <c r="IO22" s="17"/>
+      <c r="IO22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="IP22" s="18">
         <v>94.8</v>
       </c>
-      <c r="IQ22" s="17"/>
+      <c r="IQ22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="IR22" s="18">
         <v>99.8</v>
       </c>
-      <c r="IS22" s="17"/>
+      <c r="IS22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="IT22" s="18">
         <v>61.9</v>
       </c>
-      <c r="IU22" s="17"/>
+      <c r="IU22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="IV22" s="18">
         <v>100.4</v>
       </c>
-      <c r="IW22" s="17"/>
+      <c r="IW22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="IX22" s="18">
         <v>120.8</v>
       </c>
-      <c r="IY22" s="17"/>
+      <c r="IY22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="IZ22" s="18">
         <v>119.7</v>
       </c>
-      <c r="JA22" s="17"/>
+      <c r="JA22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="JB22" s="25">
         <v>115.3</v>
       </c>
-      <c r="JC22" s="17"/>
+      <c r="JC22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="JD22" s="25">
         <v>100.5</v>
       </c>
-      <c r="JE22" s="17"/>
+      <c r="JE22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="JF22" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="JG22" s="17"/>
+      <c r="JG22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="JH22" s="25">
         <v>90</v>
       </c>
-      <c r="JI22" s="17"/>
+      <c r="JI22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="JJ22" s="25">
         <v>101.9</v>
       </c>
-      <c r="JK22" s="17"/>
+      <c r="JK22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="JL22" s="25">
         <v>97.5</v>
       </c>
-      <c r="JM22" s="17"/>
+      <c r="JM22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="JN22" s="25">
         <v>73.099999999999994</v>
       </c>
-      <c r="JO22" s="17"/>
+      <c r="JO22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="JP22" s="25">
         <v>95.5</v>
       </c>
-      <c r="JQ22" s="17"/>
+      <c r="JQ22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="JR22" s="25">
         <v>95.1</v>
       </c>
-      <c r="JS22" s="17"/>
+      <c r="JS22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="JT22" s="25">
         <v>95</v>
       </c>
-      <c r="JU22" s="17"/>
+      <c r="JU22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="JV22" s="25">
         <v>101.2</v>
       </c>
-      <c r="JW22" s="17"/>
+      <c r="JW22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="JX22" s="26">
         <v>77.3</v>
       </c>
-      <c r="JY22" s="17"/>
+      <c r="JY22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="JZ22" s="25">
         <v>99.9</v>
       </c>
-      <c r="KA22" s="17"/>
+      <c r="KA22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="KB22" s="25">
         <v>101.6</v>
       </c>
-      <c r="KC22" s="17"/>
+      <c r="KC22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="KD22" s="25">
         <v>147.9</v>
       </c>
-      <c r="KE22" s="17"/>
+      <c r="KE22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="KF22" s="25" t="s">
         <v>4</v>
       </c>
       <c r="KG22" s="17"/>
       <c r="KH22" s="25">
         <v>203.8</v>
       </c>
-      <c r="KI22" s="17"/>
+      <c r="KI22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="KJ22" s="25" t="s">
         <v>4</v>
       </c>
       <c r="KK22" s="17"/>
       <c r="KL22" s="25" t="s">
         <v>4</v>
       </c>
       <c r="KM22" s="17"/>
       <c r="KN22" s="25" t="s">
         <v>4</v>
       </c>
       <c r="KO22" s="17"/>
       <c r="KP22" s="25" t="s">
         <v>4</v>
       </c>
       <c r="KQ22" s="17"/>
       <c r="KR22" s="25">
         <v>100.3</v>
       </c>
-      <c r="KS22" s="17"/>
+      <c r="KS22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="KT22" s="25" t="s">
         <v>4</v>
       </c>
       <c r="KU22" s="17"/>
       <c r="KV22" s="25">
         <v>100.9</v>
       </c>
-      <c r="KW22" s="17"/>
+      <c r="KW22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="KX22" s="25" t="s">
         <v>4</v>
       </c>
       <c r="KY22" s="17"/>
       <c r="KZ22" s="25">
         <v>78.5</v>
       </c>
-      <c r="LA22" s="17"/>
+      <c r="LA22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="LB22" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="LC22" s="17"/>
+      <c r="LC22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="LD22" s="25">
         <v>117.3</v>
       </c>
-      <c r="LE22" s="17"/>
+      <c r="LE22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="LF22" s="25">
         <v>106.2</v>
       </c>
-      <c r="LG22" s="17"/>
+      <c r="LG22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="LH22" s="25">
         <v>84.1</v>
       </c>
-      <c r="LI22" s="17"/>
+      <c r="LI22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="LJ22" s="25">
         <v>93.4</v>
       </c>
-      <c r="LK22" s="17"/>
+      <c r="LK22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="LL22" s="25">
         <v>142</v>
       </c>
-      <c r="LM22" s="17"/>
+      <c r="LM22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="LN22" s="25" t="s">
         <v>4</v>
       </c>
       <c r="LO22" s="17"/>
       <c r="LP22" s="25" t="s">
         <v>4</v>
       </c>
       <c r="LQ22" s="17"/>
       <c r="LR22" s="25">
         <v>109.6</v>
       </c>
-      <c r="LS22" s="17"/>
+      <c r="LS22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="LT22" s="25">
         <v>103.4</v>
       </c>
-      <c r="LU22" s="17"/>
+      <c r="LU22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="LV22" s="25">
         <v>124.1</v>
       </c>
-      <c r="LW22" s="17"/>
+      <c r="LW22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="LX22" s="25">
         <v>72.3</v>
       </c>
-      <c r="LY22" s="17"/>
+      <c r="LY22" s="17" t="s">
+        <v>173</v>
+      </c>
       <c r="LZ22" s="27"/>
       <c r="MA22" s="28"/>
       <c r="MB22" s="28"/>
       <c r="MC22" s="28"/>
       <c r="MD22" s="28"/>
     </row>
     <row r="23" spans="1:342" x14ac:dyDescent="0.3">
       <c r="DJ23" s="34"/>
       <c r="DK23" s="35"/>
       <c r="DL23" s="35"/>
       <c r="DM23" s="35"/>
       <c r="DN23" s="35"/>
       <c r="DO23" s="35"/>
       <c r="DP23" s="35"/>
       <c r="DQ23" s="35"/>
       <c r="DR23" s="35"/>
       <c r="DS23" s="35"/>
       <c r="DT23" s="35"/>
       <c r="DU23" s="35"/>
       <c r="DV23" s="35"/>
       <c r="DW23" s="35"/>
       <c r="DX23" s="35"/>
       <c r="DY23" s="35"/>
       <c r="DZ23" s="35"/>
       <c r="EA23" s="35"/>
@@ -27653,63 +27927,63 @@
     <mergeCell ref="JV5:JW5"/>
     <mergeCell ref="CL6:CM6"/>
     <mergeCell ref="CN6:CW6"/>
     <mergeCell ref="CX6:DA6"/>
     <mergeCell ref="DB6:DI6"/>
     <mergeCell ref="DJ6:EC6"/>
     <mergeCell ref="ED6:EU6"/>
     <mergeCell ref="AT6:AU6"/>
     <mergeCell ref="AV6:BA6"/>
     <mergeCell ref="BD6:BG6"/>
     <mergeCell ref="BH6:BK6"/>
     <mergeCell ref="BL6:BM6"/>
     <mergeCell ref="BN6:CK6"/>
     <mergeCell ref="JD6:JU6"/>
     <mergeCell ref="JV6:KM6"/>
     <mergeCell ref="KN6:LG6"/>
     <mergeCell ref="LH6:LY6"/>
     <mergeCell ref="EV6:FM6"/>
     <mergeCell ref="FN6:GE6"/>
     <mergeCell ref="GF6:GY6"/>
     <mergeCell ref="GZ6:HQ6"/>
     <mergeCell ref="HR6:IK6"/>
     <mergeCell ref="IL6:JC6"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="I1:P1" location="Kwartalne!DL6" display="Kwartalne!DL6" xr:uid="{4C71324E-8D9B-4188-AD7F-B9FE30972EFF}"/>
-[...3 lines deleted...]
-    <hyperlink ref="LT1:LX1" location="Kwartalne!A1" display="Kwartalne!A1" xr:uid="{DE9A5090-EA0B-4EE8-8327-99320D12434A}"/>
+    <hyperlink ref="I1:P1" location="Kwartalne!DL6" display="Kwartalne!DL6" xr:uid="{D6E49848-49C4-4AD3-8670-0751F4325B44}"/>
+    <hyperlink ref="DJ1:DP1" location="Kwartalne!HW6" display="Kwartalne!HW6" xr:uid="{1AA3FCE6-A928-421D-BCFB-D95C3D3ABAF6}"/>
+    <hyperlink ref="R1:W1" location="Kwartalne!HW6" display="Kwartalne!HW6" xr:uid="{1214828C-7AC9-474D-8286-CF66120B4F1D}"/>
+    <hyperlink ref="LL1:LR1" location="Kwartalne!DL6" display="Kwartalne!DL6" xr:uid="{775ED8B7-D878-465C-95C3-29A4C899AFDA}"/>
+    <hyperlink ref="LT1:LX1" location="Kwartalne!A1" display="Kwartalne!A1" xr:uid="{04B7A8B6-7850-4855-9A04-7A47D5AE9623}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ABC9EDFD-EC7C-4309-9551-C3C23CB2A103}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{080AD05D-0531-486B-B7AB-3FD48769BCAB}">
   <sheetPr codeName="Arkusz3"/>
   <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.6640625" style="43" customWidth="1"/>
     <col min="2" max="3" width="85.6640625" style="43" customWidth="1"/>
     <col min="4" max="4" width="3.6640625" style="43" customWidth="1"/>
     <col min="5" max="5" width="10.6640625" style="43" customWidth="1"/>
     <col min="6" max="7" width="40.6640625" style="43" customWidth="1"/>
     <col min="8" max="8" width="3.6640625" style="43" customWidth="1"/>
     <col min="9" max="9" width="10.6640625" style="43" customWidth="1"/>
     <col min="10" max="11" width="40.6640625" style="43" customWidth="1"/>
     <col min="12" max="16384" width="8.88671875" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="39" customFormat="1" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A1" s="36" t="s">
         <v>107</v>
       </c>
       <c r="B1" s="37" t="s">
         <v>108</v>
       </c>
@@ -28079,74 +28353,74 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E5C7497-14A3-4F0F-A60C-865EA9C7D17E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCD36FDB-8131-472E-8C62-C9C758EBCDEB}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8AC656E-5B90-4F3F-BCC7-2C08B9F0D423}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA51B704-C349-467E-A76B-ECA79C27F25B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DA6A7B8-C56D-4BDF-BE7F-1F09505303B1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4F1E4C2-1510-417C-9711-163E9FD482CF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>