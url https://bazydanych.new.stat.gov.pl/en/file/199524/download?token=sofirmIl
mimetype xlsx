--- v0 (2026-05-30)
+++ v1 (2026-07-16)
@@ -7,72 +7,72 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/GUS/os/BS/BS_do_publikacji/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/udostepnianie/bs/BS_do_publikacji/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3E0792CB-D765-48FA-8525-A6F66259A6EB}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{19DCBC6B-FD14-4F67-864F-EFC0039B02E3}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{53955749-3B04-4774-8A22-34E6B08C8E0F}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="10500" xr2:uid="{97863A86-E83D-43CD-B1D1-F5856E7FEDBC}"/>
   </bookViews>
   <sheets>
     <sheet name="Kwartalne_Quarterly" sheetId="1" r:id="rId1"/>
     <sheet name="Metadane_Metadata" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2985" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3154" uniqueCount="173">
   <si>
     <r>
       <t xml:space="preserve">TABL. 57.  ZAPASY WYBRANYCH WYROBÓW  U PRODUCENTÓW 
                  Stan w końcu okresu
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">                 STOCKS OF SELECTED  PRODUCTS  AT PRODUCERS
                  End of period</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Przejdź do: </t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -3068,77 +3068,167 @@
     </border>
     <border>
       <left/>
       <right style="thick">
         <color theme="2" tint="-0.499984740745262"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -3156,180 +3246,89 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...88 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hiperłącze" xfId="1" builtinId="8"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
-    <cellStyle name="Normalny 2 2 2" xfId="2" xr:uid="{5C532E75-3DB9-400C-96E3-7EAA511AA64C}"/>
+    <cellStyle name="Normalny 2 2 2" xfId="2" xr:uid="{17DE8799-760C-4F8D-B8A5-C0A13AEEAF65}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -3604,23588 +3603,23912 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1197F3CB-E401-48A2-ADEA-7EF7C25A3707}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FC9EFBE5-6FEC-4D84-BE43-CD067F7A0212}">
   <sheetPr codeName="Arkusz1"/>
   <dimension ref="A1:MD46"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B11" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B13" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="12.7109375" customWidth="1"/>
-[...334 lines deleted...]
-    <col min="337" max="337" width="2.140625" customWidth="1"/>
+    <col min="1" max="2" width="12.6640625" customWidth="1"/>
+    <col min="3" max="3" width="2.109375" customWidth="1"/>
+    <col min="4" max="4" width="12.6640625" customWidth="1"/>
+    <col min="5" max="5" width="2.109375" customWidth="1"/>
+    <col min="6" max="6" width="12.6640625" customWidth="1"/>
+    <col min="7" max="7" width="2.109375" customWidth="1"/>
+    <col min="8" max="8" width="12.6640625" customWidth="1"/>
+    <col min="9" max="9" width="2.109375" customWidth="1"/>
+    <col min="10" max="10" width="12.6640625" customWidth="1"/>
+    <col min="11" max="11" width="2.109375" customWidth="1"/>
+    <col min="12" max="12" width="12.6640625" customWidth="1"/>
+    <col min="13" max="13" width="2.109375" customWidth="1"/>
+    <col min="14" max="14" width="12.6640625" customWidth="1"/>
+    <col min="15" max="15" width="2.109375" customWidth="1"/>
+    <col min="16" max="16" width="12.6640625" customWidth="1"/>
+    <col min="17" max="17" width="2.109375" customWidth="1"/>
+    <col min="18" max="18" width="12.6640625" customWidth="1"/>
+    <col min="19" max="19" width="2.109375" customWidth="1"/>
+    <col min="20" max="20" width="12.6640625" customWidth="1"/>
+    <col min="21" max="21" width="2.109375" customWidth="1"/>
+    <col min="22" max="22" width="12.6640625" customWidth="1"/>
+    <col min="23" max="23" width="2.109375" customWidth="1"/>
+    <col min="24" max="24" width="12.6640625" customWidth="1"/>
+    <col min="25" max="25" width="2.109375" customWidth="1"/>
+    <col min="26" max="26" width="12.6640625" customWidth="1"/>
+    <col min="27" max="27" width="2.109375" customWidth="1"/>
+    <col min="28" max="28" width="12.6640625" customWidth="1"/>
+    <col min="29" max="29" width="2.109375" customWidth="1"/>
+    <col min="30" max="30" width="12.6640625" customWidth="1"/>
+    <col min="31" max="31" width="2.109375" customWidth="1"/>
+    <col min="32" max="32" width="12.6640625" customWidth="1"/>
+    <col min="33" max="33" width="2.109375" customWidth="1"/>
+    <col min="34" max="34" width="12.6640625" customWidth="1"/>
+    <col min="35" max="35" width="2.109375" customWidth="1"/>
+    <col min="36" max="36" width="12.6640625" customWidth="1"/>
+    <col min="37" max="37" width="2.109375" customWidth="1"/>
+    <col min="38" max="38" width="12.6640625" customWidth="1"/>
+    <col min="39" max="39" width="2.109375" customWidth="1"/>
+    <col min="40" max="40" width="12.6640625" customWidth="1"/>
+    <col min="41" max="41" width="2.109375" customWidth="1"/>
+    <col min="42" max="42" width="12.6640625" customWidth="1"/>
+    <col min="43" max="43" width="2.109375" customWidth="1"/>
+    <col min="44" max="44" width="12.6640625" customWidth="1"/>
+    <col min="45" max="45" width="2.109375" customWidth="1"/>
+    <col min="46" max="46" width="12.6640625" customWidth="1"/>
+    <col min="47" max="47" width="2.109375" customWidth="1"/>
+    <col min="48" max="48" width="12.6640625" customWidth="1"/>
+    <col min="49" max="49" width="2.109375" customWidth="1"/>
+    <col min="50" max="50" width="12.6640625" customWidth="1"/>
+    <col min="51" max="51" width="2.109375" customWidth="1"/>
+    <col min="52" max="52" width="12.6640625" customWidth="1"/>
+    <col min="53" max="53" width="2.109375" customWidth="1"/>
+    <col min="54" max="54" width="12.6640625" customWidth="1"/>
+    <col min="55" max="55" width="2.109375" customWidth="1"/>
+    <col min="56" max="56" width="12.6640625" customWidth="1"/>
+    <col min="57" max="57" width="2.109375" customWidth="1"/>
+    <col min="58" max="58" width="12.6640625" customWidth="1"/>
+    <col min="59" max="59" width="2.109375" customWidth="1"/>
+    <col min="60" max="60" width="12.6640625" customWidth="1"/>
+    <col min="61" max="61" width="2.109375" customWidth="1"/>
+    <col min="62" max="62" width="12.6640625" customWidth="1"/>
+    <col min="63" max="63" width="2.109375" customWidth="1"/>
+    <col min="64" max="64" width="12.6640625" customWidth="1"/>
+    <col min="65" max="65" width="2.109375" customWidth="1"/>
+    <col min="66" max="66" width="12.6640625" customWidth="1"/>
+    <col min="67" max="67" width="2.109375" customWidth="1"/>
+    <col min="68" max="68" width="12.6640625" customWidth="1"/>
+    <col min="69" max="69" width="2.109375" customWidth="1"/>
+    <col min="70" max="70" width="12.6640625" customWidth="1"/>
+    <col min="71" max="71" width="2.109375" customWidth="1"/>
+    <col min="72" max="72" width="12.6640625" customWidth="1"/>
+    <col min="73" max="73" width="2.109375" customWidth="1"/>
+    <col min="74" max="74" width="12.6640625" customWidth="1"/>
+    <col min="75" max="75" width="2.109375" customWidth="1"/>
+    <col min="76" max="76" width="12.6640625" customWidth="1"/>
+    <col min="77" max="77" width="2.109375" customWidth="1"/>
+    <col min="78" max="78" width="12.6640625" customWidth="1"/>
+    <col min="79" max="79" width="2.109375" customWidth="1"/>
+    <col min="80" max="80" width="12.6640625" customWidth="1"/>
+    <col min="81" max="81" width="2.109375" customWidth="1"/>
+    <col min="82" max="82" width="12.6640625" customWidth="1"/>
+    <col min="83" max="83" width="2.109375" customWidth="1"/>
+    <col min="84" max="84" width="12.6640625" customWidth="1"/>
+    <col min="85" max="85" width="2.109375" customWidth="1"/>
+    <col min="86" max="86" width="12.6640625" customWidth="1"/>
+    <col min="87" max="87" width="2.109375" customWidth="1"/>
+    <col min="88" max="88" width="12.6640625" customWidth="1"/>
+    <col min="89" max="89" width="2.109375" customWidth="1"/>
+    <col min="90" max="90" width="12.6640625" customWidth="1"/>
+    <col min="91" max="91" width="2.109375" customWidth="1"/>
+    <col min="92" max="92" width="12.6640625" customWidth="1"/>
+    <col min="93" max="93" width="2.109375" customWidth="1"/>
+    <col min="94" max="94" width="12.6640625" customWidth="1"/>
+    <col min="95" max="95" width="2.109375" customWidth="1"/>
+    <col min="96" max="96" width="12.6640625" customWidth="1"/>
+    <col min="97" max="97" width="2.109375" customWidth="1"/>
+    <col min="98" max="98" width="12.6640625" customWidth="1"/>
+    <col min="99" max="99" width="2.109375" customWidth="1"/>
+    <col min="100" max="100" width="12.6640625" customWidth="1"/>
+    <col min="101" max="101" width="2.109375" customWidth="1"/>
+    <col min="102" max="102" width="12.6640625" customWidth="1"/>
+    <col min="103" max="103" width="2.109375" customWidth="1"/>
+    <col min="104" max="104" width="12.6640625" customWidth="1"/>
+    <col min="105" max="105" width="2.109375" customWidth="1"/>
+    <col min="106" max="106" width="12.6640625" customWidth="1"/>
+    <col min="107" max="107" width="2.109375" customWidth="1"/>
+    <col min="108" max="108" width="12.6640625" customWidth="1"/>
+    <col min="109" max="109" width="2.109375" customWidth="1"/>
+    <col min="110" max="110" width="12.6640625" customWidth="1"/>
+    <col min="111" max="111" width="2.109375" customWidth="1"/>
+    <col min="112" max="112" width="12.6640625" customWidth="1"/>
+    <col min="113" max="113" width="2.109375" customWidth="1"/>
+    <col min="114" max="114" width="12.6640625" style="5" customWidth="1"/>
+    <col min="115" max="115" width="2.109375" customWidth="1"/>
+    <col min="116" max="116" width="12.6640625" customWidth="1"/>
+    <col min="117" max="117" width="2.109375" customWidth="1"/>
+    <col min="118" max="118" width="12.6640625" customWidth="1"/>
+    <col min="119" max="119" width="2.109375" customWidth="1"/>
+    <col min="120" max="120" width="12.6640625" customWidth="1"/>
+    <col min="121" max="121" width="2.109375" customWidth="1"/>
+    <col min="122" max="122" width="12.6640625" customWidth="1"/>
+    <col min="123" max="123" width="2.109375" customWidth="1"/>
+    <col min="124" max="124" width="12.6640625" customWidth="1"/>
+    <col min="125" max="125" width="2.109375" customWidth="1"/>
+    <col min="126" max="126" width="12.6640625" customWidth="1"/>
+    <col min="127" max="127" width="2.109375" customWidth="1"/>
+    <col min="128" max="128" width="12.6640625" customWidth="1"/>
+    <col min="129" max="129" width="2.109375" customWidth="1"/>
+    <col min="130" max="130" width="12.6640625" customWidth="1"/>
+    <col min="131" max="131" width="2.109375" customWidth="1"/>
+    <col min="132" max="132" width="12.6640625" customWidth="1"/>
+    <col min="133" max="133" width="2.109375" customWidth="1"/>
+    <col min="134" max="134" width="12.6640625" customWidth="1"/>
+    <col min="135" max="135" width="2.109375" customWidth="1"/>
+    <col min="136" max="136" width="12.6640625" customWidth="1"/>
+    <col min="137" max="137" width="2.109375" customWidth="1"/>
+    <col min="138" max="138" width="12.6640625" customWidth="1"/>
+    <col min="139" max="139" width="2.109375" customWidth="1"/>
+    <col min="140" max="140" width="12.6640625" customWidth="1"/>
+    <col min="141" max="141" width="2.109375" customWidth="1"/>
+    <col min="142" max="142" width="12.6640625" customWidth="1"/>
+    <col min="143" max="143" width="2.109375" customWidth="1"/>
+    <col min="144" max="144" width="12.6640625" customWidth="1"/>
+    <col min="145" max="145" width="2.109375" customWidth="1"/>
+    <col min="146" max="146" width="12.6640625" customWidth="1"/>
+    <col min="147" max="147" width="2.109375" customWidth="1"/>
+    <col min="148" max="148" width="12.6640625" customWidth="1"/>
+    <col min="149" max="149" width="2.109375" customWidth="1"/>
+    <col min="150" max="150" width="12.6640625" customWidth="1"/>
+    <col min="151" max="151" width="2.109375" customWidth="1"/>
+    <col min="152" max="152" width="12.6640625" customWidth="1"/>
+    <col min="153" max="153" width="2.109375" customWidth="1"/>
+    <col min="154" max="154" width="12.6640625" customWidth="1"/>
+    <col min="155" max="155" width="2.109375" customWidth="1"/>
+    <col min="156" max="156" width="12.6640625" customWidth="1"/>
+    <col min="157" max="157" width="2.109375" customWidth="1"/>
+    <col min="158" max="158" width="12.6640625" customWidth="1"/>
+    <col min="159" max="159" width="2.109375" customWidth="1"/>
+    <col min="160" max="160" width="12.6640625" customWidth="1"/>
+    <col min="161" max="161" width="2.109375" customWidth="1"/>
+    <col min="162" max="162" width="12.6640625" customWidth="1"/>
+    <col min="163" max="163" width="2.109375" customWidth="1"/>
+    <col min="164" max="164" width="12.6640625" customWidth="1"/>
+    <col min="165" max="165" width="2.109375" customWidth="1"/>
+    <col min="166" max="166" width="12.6640625" customWidth="1"/>
+    <col min="167" max="167" width="2.109375" customWidth="1"/>
+    <col min="168" max="168" width="12.6640625" customWidth="1"/>
+    <col min="169" max="169" width="2.109375" customWidth="1"/>
+    <col min="170" max="170" width="12.6640625" customWidth="1"/>
+    <col min="171" max="171" width="2.109375" customWidth="1"/>
+    <col min="172" max="172" width="12.6640625" style="5" customWidth="1"/>
+    <col min="173" max="173" width="2.109375" customWidth="1"/>
+    <col min="174" max="174" width="12.6640625" customWidth="1"/>
+    <col min="175" max="175" width="2.109375" customWidth="1"/>
+    <col min="176" max="176" width="12.6640625" customWidth="1"/>
+    <col min="177" max="177" width="2.109375" customWidth="1"/>
+    <col min="178" max="178" width="12.6640625" customWidth="1"/>
+    <col min="179" max="179" width="2.109375" customWidth="1"/>
+    <col min="180" max="180" width="12.6640625" customWidth="1"/>
+    <col min="181" max="181" width="2.109375" customWidth="1"/>
+    <col min="182" max="182" width="12.6640625" customWidth="1"/>
+    <col min="183" max="183" width="2.109375" customWidth="1"/>
+    <col min="184" max="184" width="12.6640625" customWidth="1"/>
+    <col min="185" max="185" width="2.109375" customWidth="1"/>
+    <col min="186" max="186" width="12.6640625" customWidth="1"/>
+    <col min="187" max="187" width="2.109375" customWidth="1"/>
+    <col min="188" max="188" width="12.6640625" customWidth="1"/>
+    <col min="189" max="189" width="2.109375" customWidth="1"/>
+    <col min="190" max="190" width="12.6640625" customWidth="1"/>
+    <col min="191" max="191" width="2.109375" customWidth="1"/>
+    <col min="192" max="192" width="12.6640625" customWidth="1"/>
+    <col min="193" max="193" width="2.109375" customWidth="1"/>
+    <col min="194" max="194" width="12.6640625" customWidth="1"/>
+    <col min="195" max="195" width="2.109375" customWidth="1"/>
+    <col min="196" max="196" width="12.6640625" customWidth="1"/>
+    <col min="197" max="197" width="2.109375" customWidth="1"/>
+    <col min="198" max="198" width="12.6640625" customWidth="1"/>
+    <col min="199" max="199" width="2.109375" customWidth="1"/>
+    <col min="200" max="200" width="12.6640625" customWidth="1"/>
+    <col min="201" max="201" width="2.109375" customWidth="1"/>
+    <col min="202" max="202" width="12.6640625" customWidth="1"/>
+    <col min="203" max="203" width="2.109375" customWidth="1"/>
+    <col min="204" max="204" width="12.6640625" customWidth="1"/>
+    <col min="205" max="205" width="2.109375" customWidth="1"/>
+    <col min="206" max="206" width="12.6640625" customWidth="1"/>
+    <col min="207" max="207" width="2.109375" customWidth="1"/>
+    <col min="208" max="208" width="12.6640625" customWidth="1"/>
+    <col min="209" max="209" width="2.109375" customWidth="1"/>
+    <col min="210" max="210" width="12.6640625" customWidth="1"/>
+    <col min="211" max="211" width="2.109375" customWidth="1"/>
+    <col min="212" max="212" width="12.6640625" customWidth="1"/>
+    <col min="213" max="213" width="2.109375" customWidth="1"/>
+    <col min="214" max="214" width="12.6640625" customWidth="1"/>
+    <col min="215" max="215" width="2.109375" customWidth="1"/>
+    <col min="216" max="216" width="12.6640625" customWidth="1"/>
+    <col min="217" max="217" width="2.109375" customWidth="1"/>
+    <col min="218" max="218" width="12.6640625" customWidth="1"/>
+    <col min="219" max="219" width="2.109375" customWidth="1"/>
+    <col min="220" max="220" width="12.6640625" customWidth="1"/>
+    <col min="221" max="221" width="2.109375" customWidth="1"/>
+    <col min="222" max="222" width="12.6640625" customWidth="1"/>
+    <col min="223" max="223" width="2.109375" customWidth="1"/>
+    <col min="224" max="224" width="12.6640625" customWidth="1"/>
+    <col min="225" max="225" width="2.109375" customWidth="1"/>
+    <col min="226" max="226" width="12.6640625" style="5" customWidth="1"/>
+    <col min="227" max="227" width="2.109375" customWidth="1"/>
+    <col min="228" max="228" width="12.6640625" customWidth="1"/>
+    <col min="229" max="229" width="2.109375" customWidth="1"/>
+    <col min="230" max="230" width="12.6640625" customWidth="1"/>
+    <col min="231" max="231" width="2.109375" customWidth="1"/>
+    <col min="232" max="232" width="12.6640625" customWidth="1"/>
+    <col min="233" max="233" width="2.109375" customWidth="1"/>
+    <col min="234" max="234" width="12.6640625" customWidth="1"/>
+    <col min="235" max="235" width="2.109375" customWidth="1"/>
+    <col min="236" max="236" width="12.6640625" customWidth="1"/>
+    <col min="237" max="237" width="2.109375" customWidth="1"/>
+    <col min="238" max="238" width="12.6640625" customWidth="1"/>
+    <col min="239" max="239" width="2.109375" customWidth="1"/>
+    <col min="240" max="240" width="12.6640625" customWidth="1"/>
+    <col min="241" max="241" width="2.109375" customWidth="1"/>
+    <col min="242" max="242" width="12.6640625" customWidth="1"/>
+    <col min="243" max="243" width="2.109375" customWidth="1"/>
+    <col min="244" max="244" width="12.6640625" customWidth="1"/>
+    <col min="245" max="245" width="2.109375" customWidth="1"/>
+    <col min="246" max="246" width="12.6640625" customWidth="1"/>
+    <col min="247" max="247" width="2.109375" customWidth="1"/>
+    <col min="248" max="248" width="12.6640625" customWidth="1"/>
+    <col min="249" max="249" width="2.109375" customWidth="1"/>
+    <col min="250" max="250" width="12.6640625" customWidth="1"/>
+    <col min="251" max="251" width="2.109375" customWidth="1"/>
+    <col min="252" max="252" width="12.6640625" customWidth="1"/>
+    <col min="253" max="253" width="2.109375" customWidth="1"/>
+    <col min="254" max="254" width="12.6640625" customWidth="1"/>
+    <col min="255" max="255" width="2.109375" customWidth="1"/>
+    <col min="256" max="256" width="12.6640625" customWidth="1"/>
+    <col min="257" max="257" width="2.109375" customWidth="1"/>
+    <col min="258" max="258" width="12.6640625" customWidth="1"/>
+    <col min="259" max="259" width="2.109375" customWidth="1"/>
+    <col min="260" max="260" width="12.6640625" customWidth="1"/>
+    <col min="261" max="261" width="2.109375" customWidth="1"/>
+    <col min="262" max="262" width="12.6640625" customWidth="1"/>
+    <col min="263" max="263" width="2.109375" customWidth="1"/>
+    <col min="264" max="264" width="12.6640625" customWidth="1"/>
+    <col min="265" max="265" width="2.109375" customWidth="1"/>
+    <col min="266" max="266" width="12.6640625" customWidth="1"/>
+    <col min="267" max="267" width="2.109375" customWidth="1"/>
+    <col min="268" max="268" width="12.6640625" customWidth="1"/>
+    <col min="269" max="269" width="2.109375" customWidth="1"/>
+    <col min="270" max="270" width="12.6640625" customWidth="1"/>
+    <col min="271" max="271" width="2.109375" customWidth="1"/>
+    <col min="272" max="272" width="12.6640625" customWidth="1"/>
+    <col min="273" max="273" width="2.109375" customWidth="1"/>
+    <col min="274" max="274" width="12.6640625" customWidth="1"/>
+    <col min="275" max="275" width="2.109375" customWidth="1"/>
+    <col min="276" max="276" width="12.6640625" customWidth="1"/>
+    <col min="277" max="277" width="2.109375" customWidth="1"/>
+    <col min="278" max="278" width="12.6640625" customWidth="1"/>
+    <col min="279" max="279" width="2.109375" customWidth="1"/>
+    <col min="280" max="280" width="12.6640625" customWidth="1"/>
+    <col min="281" max="281" width="2.109375" customWidth="1"/>
+    <col min="282" max="282" width="12.6640625" customWidth="1"/>
+    <col min="283" max="283" width="2.109375" customWidth="1"/>
+    <col min="284" max="284" width="12.6640625" style="5" customWidth="1"/>
+    <col min="285" max="285" width="2.109375" customWidth="1"/>
+    <col min="286" max="286" width="12.6640625" customWidth="1"/>
+    <col min="287" max="287" width="2.109375" customWidth="1"/>
+    <col min="288" max="288" width="12.6640625" customWidth="1"/>
+    <col min="289" max="289" width="2.109375" customWidth="1"/>
+    <col min="290" max="290" width="12.6640625" customWidth="1"/>
+    <col min="291" max="291" width="2.109375" customWidth="1"/>
+    <col min="292" max="292" width="12.6640625" customWidth="1"/>
+    <col min="293" max="293" width="2.109375" customWidth="1"/>
+    <col min="294" max="294" width="12.6640625" customWidth="1"/>
+    <col min="295" max="295" width="2.109375" customWidth="1"/>
+    <col min="296" max="296" width="12.6640625" customWidth="1"/>
+    <col min="297" max="297" width="2.109375" customWidth="1"/>
+    <col min="298" max="298" width="12.6640625" customWidth="1"/>
+    <col min="299" max="299" width="2.109375" customWidth="1"/>
+    <col min="300" max="300" width="12.6640625" customWidth="1"/>
+    <col min="301" max="301" width="2.109375" customWidth="1"/>
+    <col min="302" max="302" width="12.6640625" customWidth="1"/>
+    <col min="303" max="303" width="2.109375" customWidth="1"/>
+    <col min="304" max="304" width="12.6640625" customWidth="1"/>
+    <col min="305" max="305" width="2.109375" customWidth="1"/>
+    <col min="306" max="306" width="12.6640625" customWidth="1"/>
+    <col min="307" max="307" width="2.109375" customWidth="1"/>
+    <col min="308" max="308" width="12.6640625" customWidth="1"/>
+    <col min="309" max="309" width="2.109375" customWidth="1"/>
+    <col min="310" max="310" width="12.6640625" customWidth="1"/>
+    <col min="311" max="311" width="2.109375" customWidth="1"/>
+    <col min="312" max="312" width="12.6640625" customWidth="1"/>
+    <col min="313" max="313" width="2.109375" customWidth="1"/>
+    <col min="314" max="314" width="12.6640625" customWidth="1"/>
+    <col min="315" max="315" width="2.109375" customWidth="1"/>
+    <col min="316" max="316" width="12.6640625" customWidth="1"/>
+    <col min="317" max="317" width="2.109375" customWidth="1"/>
+    <col min="318" max="318" width="12.6640625" customWidth="1"/>
+    <col min="319" max="319" width="2.109375" customWidth="1"/>
+    <col min="320" max="320" width="12.6640625" customWidth="1"/>
+    <col min="321" max="321" width="2.109375" customWidth="1"/>
+    <col min="322" max="322" width="12.6640625" customWidth="1"/>
+    <col min="323" max="323" width="2.109375" customWidth="1"/>
+    <col min="324" max="324" width="12.6640625" customWidth="1"/>
+    <col min="325" max="325" width="2.109375" customWidth="1"/>
+    <col min="326" max="326" width="12.6640625" customWidth="1"/>
+    <col min="327" max="327" width="2.109375" customWidth="1"/>
+    <col min="328" max="328" width="12.6640625" customWidth="1"/>
+    <col min="329" max="329" width="2.109375" customWidth="1"/>
+    <col min="330" max="330" width="12.6640625" customWidth="1"/>
+    <col min="331" max="331" width="2.109375" customWidth="1"/>
+    <col min="332" max="332" width="12.6640625" customWidth="1"/>
+    <col min="333" max="333" width="2.109375" customWidth="1"/>
+    <col min="334" max="334" width="12.6640625" customWidth="1"/>
+    <col min="335" max="335" width="2.109375" customWidth="1"/>
+    <col min="336" max="336" width="12.6640625" customWidth="1"/>
+    <col min="337" max="337" width="2.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:342" s="2" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="75" t="s">
+    <row r="1" spans="1:342" s="5" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="75"/>
-[...6 lines deleted...]
-      <c r="I1" s="76" t="s">
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="J1" s="76"/>
-[...7 lines deleted...]
-      <c r="R1" s="76" t="s">
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="3"/>
+      <c r="R1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="S1" s="77"/>
-[...40 lines deleted...]
-      <c r="DJ1" s="76" t="s">
+      <c r="S1" s="4"/>
+      <c r="T1" s="4"/>
+      <c r="U1" s="4"/>
+      <c r="V1" s="4"/>
+      <c r="W1" s="4"/>
+      <c r="X1" s="3"/>
+      <c r="Y1" s="3"/>
+      <c r="Z1" s="3"/>
+      <c r="AA1" s="3"/>
+      <c r="AB1" s="3"/>
+      <c r="AC1" s="3"/>
+      <c r="AD1" s="3"/>
+      <c r="AE1" s="3"/>
+      <c r="AF1" s="3"/>
+      <c r="AG1" s="3"/>
+      <c r="AH1" s="3"/>
+      <c r="AI1" s="3"/>
+      <c r="AJ1" s="3"/>
+      <c r="AK1" s="3"/>
+      <c r="AL1" s="3"/>
+      <c r="AM1" s="3"/>
+      <c r="AN1" s="3"/>
+      <c r="AO1" s="3"/>
+      <c r="AP1" s="3"/>
+      <c r="AQ1" s="3"/>
+      <c r="AR1" s="3"/>
+      <c r="AS1" s="3"/>
+      <c r="AT1" s="3"/>
+      <c r="AU1" s="3"/>
+      <c r="AV1" s="3"/>
+      <c r="AW1" s="3"/>
+      <c r="AX1" s="3"/>
+      <c r="AY1" s="3"/>
+      <c r="AZ1" s="3"/>
+      <c r="BA1" s="3"/>
+      <c r="BB1" s="3"/>
+      <c r="BC1" s="3"/>
+      <c r="BD1" s="3"/>
+      <c r="BE1" s="3"/>
+      <c r="BF1" s="3"/>
+      <c r="BG1" s="3"/>
+      <c r="DJ1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="DK1" s="77"/>
-[...5 lines deleted...]
-      <c r="LL1" s="76" t="s">
+      <c r="DK1" s="4"/>
+      <c r="DL1" s="4"/>
+      <c r="DM1" s="4"/>
+      <c r="DN1" s="4"/>
+      <c r="DO1" s="4"/>
+      <c r="DP1" s="4"/>
+      <c r="LL1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="LM1" s="76"/>
-[...5 lines deleted...]
-      <c r="LT1" s="76" t="s">
+      <c r="LM1" s="2"/>
+      <c r="LN1" s="2"/>
+      <c r="LO1" s="2"/>
+      <c r="LP1" s="2"/>
+      <c r="LQ1" s="2"/>
+      <c r="LR1" s="2"/>
+      <c r="LT1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="LU1" s="77"/>
-[...2 lines deleted...]
-      <c r="LX1" s="77"/>
+      <c r="LU1" s="4"/>
+      <c r="LV1" s="4"/>
+      <c r="LW1" s="4"/>
+      <c r="LX1" s="4"/>
     </row>
-    <row r="2" spans="1:342" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...58 lines deleted...]
-      <c r="BG2" s="5"/>
+    <row r="2" spans="1:342" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="6"/>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="8"/>
+      <c r="J2" s="8"/>
+      <c r="K2" s="8"/>
+      <c r="L2" s="8"/>
+      <c r="M2" s="8"/>
+      <c r="N2" s="8"/>
+      <c r="O2" s="8"/>
+      <c r="P2" s="8"/>
+      <c r="Q2" s="8"/>
+      <c r="R2" s="8"/>
+      <c r="S2" s="8"/>
+      <c r="T2" s="8"/>
+      <c r="U2" s="8"/>
+      <c r="V2" s="8"/>
+      <c r="W2" s="8"/>
+      <c r="X2" s="8"/>
+      <c r="Y2" s="8"/>
+      <c r="Z2" s="8"/>
+      <c r="AA2" s="8"/>
+      <c r="AB2" s="8"/>
+      <c r="AC2" s="8"/>
+      <c r="AD2" s="8"/>
+      <c r="AE2" s="8"/>
+      <c r="AF2" s="8"/>
+      <c r="AG2" s="8"/>
+      <c r="AH2" s="8"/>
+      <c r="AI2" s="8"/>
+      <c r="AJ2" s="8"/>
+      <c r="AK2" s="8"/>
+      <c r="AL2" s="8"/>
+      <c r="AM2" s="8"/>
+      <c r="AN2" s="8"/>
+      <c r="AO2" s="8"/>
+      <c r="AP2" s="8"/>
+      <c r="AQ2" s="8"/>
+      <c r="AR2" s="8"/>
+      <c r="AS2" s="8"/>
+      <c r="AT2" s="8"/>
+      <c r="AU2" s="8"/>
+      <c r="AV2" s="8"/>
+      <c r="AW2" s="8"/>
+      <c r="AX2" s="8"/>
+      <c r="AY2" s="8"/>
+      <c r="AZ2" s="8"/>
+      <c r="BA2" s="8"/>
+      <c r="BB2" s="8"/>
+      <c r="BC2" s="8"/>
+      <c r="BD2" s="8"/>
+      <c r="BE2" s="8"/>
+      <c r="BF2" s="8"/>
+      <c r="BG2" s="8"/>
       <c r="LY2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:342" s="7" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B4" s="71">
+    <row r="4" spans="1:342" s="14" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="9"/>
+      <c r="B4" s="10">
         <v>1</v>
       </c>
-      <c r="C4" s="72"/>
-      <c r="D4" s="71">
+      <c r="C4" s="11"/>
+      <c r="D4" s="10">
         <v>2</v>
       </c>
-      <c r="E4" s="72"/>
-      <c r="F4" s="71">
+      <c r="E4" s="11"/>
+      <c r="F4" s="10">
         <v>3</v>
       </c>
-      <c r="G4" s="72"/>
-[...4 lines deleted...]
-      <c r="J4" s="71">
+      <c r="G4" s="11"/>
+      <c r="H4" s="10">
+        <v>4</v>
+      </c>
+      <c r="I4" s="11"/>
+      <c r="J4" s="10">
         <v>5</v>
       </c>
-      <c r="K4" s="72"/>
-      <c r="L4" s="71">
+      <c r="K4" s="11"/>
+      <c r="L4" s="10">
         <v>6</v>
       </c>
-      <c r="M4" s="72"/>
-      <c r="N4" s="71">
+      <c r="M4" s="11"/>
+      <c r="N4" s="10">
         <v>7</v>
       </c>
-      <c r="O4" s="72"/>
-      <c r="P4" s="71">
+      <c r="O4" s="11"/>
+      <c r="P4" s="10">
         <v>8</v>
       </c>
-      <c r="Q4" s="72"/>
-      <c r="R4" s="71">
+      <c r="Q4" s="11"/>
+      <c r="R4" s="10">
         <v>9</v>
       </c>
-      <c r="S4" s="72"/>
-      <c r="T4" s="71">
+      <c r="S4" s="11"/>
+      <c r="T4" s="10">
         <v>10</v>
       </c>
-      <c r="U4" s="72"/>
-      <c r="V4" s="71">
+      <c r="U4" s="11"/>
+      <c r="V4" s="10">
         <v>11</v>
       </c>
-      <c r="W4" s="72"/>
-      <c r="X4" s="71">
+      <c r="W4" s="11"/>
+      <c r="X4" s="10">
         <v>12</v>
       </c>
-      <c r="Y4" s="72"/>
-      <c r="Z4" s="71">
+      <c r="Y4" s="11"/>
+      <c r="Z4" s="10">
         <v>13</v>
       </c>
-      <c r="AA4" s="72"/>
-      <c r="AB4" s="71">
+      <c r="AA4" s="11"/>
+      <c r="AB4" s="10">
         <v>14</v>
       </c>
-      <c r="AC4" s="72"/>
-      <c r="AD4" s="71">
+      <c r="AC4" s="11"/>
+      <c r="AD4" s="10">
         <v>15</v>
       </c>
-      <c r="AE4" s="72"/>
-      <c r="AF4" s="71">
+      <c r="AE4" s="11"/>
+      <c r="AF4" s="10">
         <v>16</v>
       </c>
-      <c r="AG4" s="72"/>
-      <c r="AH4" s="71">
+      <c r="AG4" s="11"/>
+      <c r="AH4" s="10">
         <v>17</v>
       </c>
-      <c r="AI4" s="72"/>
-      <c r="AJ4" s="71">
+      <c r="AI4" s="11"/>
+      <c r="AJ4" s="10">
         <v>18</v>
       </c>
-      <c r="AK4" s="72"/>
-      <c r="AL4" s="71">
+      <c r="AK4" s="11"/>
+      <c r="AL4" s="10">
         <v>19</v>
       </c>
-      <c r="AM4" s="72"/>
-      <c r="AN4" s="71">
+      <c r="AM4" s="11"/>
+      <c r="AN4" s="10">
         <v>20</v>
       </c>
-      <c r="AO4" s="72"/>
-      <c r="AP4" s="71">
+      <c r="AO4" s="11"/>
+      <c r="AP4" s="10">
         <v>21</v>
       </c>
-      <c r="AQ4" s="72"/>
-      <c r="AR4" s="71">
+      <c r="AQ4" s="11"/>
+      <c r="AR4" s="10">
         <v>22</v>
       </c>
-      <c r="AS4" s="72"/>
-      <c r="AT4" s="71">
+      <c r="AS4" s="11"/>
+      <c r="AT4" s="10">
         <v>23</v>
       </c>
-      <c r="AU4" s="72"/>
-      <c r="AV4" s="71">
+      <c r="AU4" s="11"/>
+      <c r="AV4" s="10">
         <v>24</v>
       </c>
-      <c r="AW4" s="72"/>
-      <c r="AX4" s="71">
+      <c r="AW4" s="11"/>
+      <c r="AX4" s="10">
         <v>25</v>
       </c>
-      <c r="AY4" s="72"/>
-      <c r="AZ4" s="71">
+      <c r="AY4" s="11"/>
+      <c r="AZ4" s="10">
         <v>26</v>
       </c>
-      <c r="BA4" s="72"/>
-      <c r="BB4" s="71">
+      <c r="BA4" s="11"/>
+      <c r="BB4" s="10">
         <v>27</v>
       </c>
-      <c r="BC4" s="72"/>
-      <c r="BD4" s="71">
+      <c r="BC4" s="11"/>
+      <c r="BD4" s="10">
         <v>28</v>
       </c>
-      <c r="BE4" s="72"/>
-      <c r="BF4" s="71">
+      <c r="BE4" s="11"/>
+      <c r="BF4" s="10">
         <v>29</v>
       </c>
-      <c r="BG4" s="72"/>
-      <c r="BH4" s="71">
+      <c r="BG4" s="11"/>
+      <c r="BH4" s="10">
         <v>30</v>
       </c>
-      <c r="BI4" s="72"/>
-      <c r="BJ4" s="71">
+      <c r="BI4" s="11"/>
+      <c r="BJ4" s="10">
         <v>31</v>
       </c>
-      <c r="BK4" s="72"/>
-      <c r="BL4" s="71">
+      <c r="BK4" s="11"/>
+      <c r="BL4" s="10">
         <v>32</v>
       </c>
-      <c r="BM4" s="72"/>
-      <c r="BN4" s="71">
+      <c r="BM4" s="11"/>
+      <c r="BN4" s="10">
         <v>33</v>
       </c>
-      <c r="BO4" s="72"/>
-      <c r="BP4" s="71">
+      <c r="BO4" s="11"/>
+      <c r="BP4" s="10">
         <v>34</v>
       </c>
-      <c r="BQ4" s="72"/>
-      <c r="BR4" s="71">
+      <c r="BQ4" s="11"/>
+      <c r="BR4" s="10">
         <v>35</v>
       </c>
-      <c r="BS4" s="72"/>
-      <c r="BT4" s="71">
+      <c r="BS4" s="11"/>
+      <c r="BT4" s="10">
         <v>36</v>
       </c>
-      <c r="BU4" s="72"/>
-      <c r="BV4" s="71">
+      <c r="BU4" s="11"/>
+      <c r="BV4" s="10">
         <v>37</v>
       </c>
-      <c r="BW4" s="72"/>
-      <c r="BX4" s="71">
+      <c r="BW4" s="11"/>
+      <c r="BX4" s="10">
         <v>38</v>
       </c>
-      <c r="BY4" s="72"/>
-      <c r="BZ4" s="71">
+      <c r="BY4" s="11"/>
+      <c r="BZ4" s="10">
         <v>39</v>
       </c>
-      <c r="CA4" s="72"/>
-      <c r="CB4" s="71">
+      <c r="CA4" s="11"/>
+      <c r="CB4" s="10">
         <v>40</v>
       </c>
-      <c r="CC4" s="72"/>
-      <c r="CD4" s="71">
+      <c r="CC4" s="11"/>
+      <c r="CD4" s="10">
         <v>41</v>
       </c>
-      <c r="CE4" s="72"/>
-      <c r="CF4" s="71">
+      <c r="CE4" s="11"/>
+      <c r="CF4" s="10">
         <v>42</v>
       </c>
-      <c r="CG4" s="72"/>
-      <c r="CH4" s="71">
+      <c r="CG4" s="11"/>
+      <c r="CH4" s="10">
         <v>43</v>
       </c>
-      <c r="CI4" s="72"/>
-      <c r="CJ4" s="71">
+      <c r="CI4" s="11"/>
+      <c r="CJ4" s="10">
         <v>44</v>
       </c>
-      <c r="CK4" s="72"/>
-      <c r="CL4" s="71">
+      <c r="CK4" s="11"/>
+      <c r="CL4" s="10">
         <v>45</v>
       </c>
-      <c r="CM4" s="72"/>
-      <c r="CN4" s="71">
+      <c r="CM4" s="11"/>
+      <c r="CN4" s="10">
         <v>46</v>
       </c>
-      <c r="CO4" s="72"/>
-      <c r="CP4" s="71">
+      <c r="CO4" s="11"/>
+      <c r="CP4" s="10">
         <v>47</v>
       </c>
-      <c r="CQ4" s="72"/>
-      <c r="CR4" s="71">
+      <c r="CQ4" s="11"/>
+      <c r="CR4" s="10">
         <v>48</v>
       </c>
-      <c r="CS4" s="72"/>
-      <c r="CT4" s="71">
+      <c r="CS4" s="11"/>
+      <c r="CT4" s="10">
         <v>49</v>
       </c>
-      <c r="CU4" s="72"/>
-      <c r="CV4" s="71">
+      <c r="CU4" s="11"/>
+      <c r="CV4" s="10">
         <v>50</v>
       </c>
-      <c r="CW4" s="72"/>
-      <c r="CX4" s="71">
+      <c r="CW4" s="11"/>
+      <c r="CX4" s="10">
         <v>51</v>
       </c>
-      <c r="CY4" s="72"/>
-      <c r="CZ4" s="71">
+      <c r="CY4" s="11"/>
+      <c r="CZ4" s="10">
         <v>52</v>
       </c>
-      <c r="DA4" s="72"/>
-      <c r="DB4" s="71">
+      <c r="DA4" s="11"/>
+      <c r="DB4" s="10">
         <v>53</v>
       </c>
-      <c r="DC4" s="72"/>
-      <c r="DD4" s="71">
+      <c r="DC4" s="11"/>
+      <c r="DD4" s="10">
         <v>54</v>
       </c>
-      <c r="DE4" s="72"/>
-      <c r="DF4" s="71">
+      <c r="DE4" s="11"/>
+      <c r="DF4" s="10">
         <v>55</v>
       </c>
-      <c r="DG4" s="72"/>
-      <c r="DH4" s="71">
+      <c r="DG4" s="11"/>
+      <c r="DH4" s="10">
         <v>56</v>
       </c>
-      <c r="DI4" s="72"/>
-      <c r="DJ4" s="71">
+      <c r="DI4" s="11"/>
+      <c r="DJ4" s="10">
         <v>57</v>
       </c>
-      <c r="DK4" s="72"/>
-      <c r="DL4" s="71">
+      <c r="DK4" s="11"/>
+      <c r="DL4" s="10">
         <v>58</v>
       </c>
-      <c r="DM4" s="72"/>
-      <c r="DN4" s="71">
+      <c r="DM4" s="11"/>
+      <c r="DN4" s="10">
         <v>59</v>
       </c>
-      <c r="DO4" s="72"/>
-      <c r="DP4" s="71">
+      <c r="DO4" s="11"/>
+      <c r="DP4" s="10">
         <v>60</v>
       </c>
-      <c r="DQ4" s="72"/>
-      <c r="DR4" s="71">
+      <c r="DQ4" s="11"/>
+      <c r="DR4" s="10">
         <v>61</v>
       </c>
-      <c r="DS4" s="72"/>
-      <c r="DT4" s="71">
+      <c r="DS4" s="11"/>
+      <c r="DT4" s="10">
         <v>62</v>
       </c>
-      <c r="DU4" s="72"/>
-      <c r="DV4" s="71">
+      <c r="DU4" s="11"/>
+      <c r="DV4" s="10">
         <v>63</v>
       </c>
-      <c r="DW4" s="72"/>
-      <c r="DX4" s="71">
+      <c r="DW4" s="11"/>
+      <c r="DX4" s="10">
         <v>64</v>
       </c>
-      <c r="DY4" s="72"/>
-      <c r="DZ4" s="71">
+      <c r="DY4" s="11"/>
+      <c r="DZ4" s="10">
         <v>65</v>
       </c>
-      <c r="EA4" s="72"/>
-      <c r="EB4" s="71">
+      <c r="EA4" s="11"/>
+      <c r="EB4" s="10">
         <v>66</v>
       </c>
-      <c r="EC4" s="72"/>
-      <c r="ED4" s="71">
+      <c r="EC4" s="11"/>
+      <c r="ED4" s="10">
         <v>67</v>
       </c>
-      <c r="EE4" s="72"/>
-      <c r="EF4" s="71">
+      <c r="EE4" s="11"/>
+      <c r="EF4" s="10">
         <v>68</v>
       </c>
-      <c r="EG4" s="72"/>
-      <c r="EH4" s="71">
+      <c r="EG4" s="11"/>
+      <c r="EH4" s="10">
         <v>69</v>
       </c>
-      <c r="EI4" s="72"/>
-      <c r="EJ4" s="71">
+      <c r="EI4" s="11"/>
+      <c r="EJ4" s="10">
         <v>70</v>
       </c>
-      <c r="EK4" s="72"/>
-      <c r="EL4" s="71">
+      <c r="EK4" s="11"/>
+      <c r="EL4" s="10">
         <v>71</v>
       </c>
-      <c r="EM4" s="72"/>
-      <c r="EN4" s="71">
+      <c r="EM4" s="11"/>
+      <c r="EN4" s="10">
         <v>72</v>
       </c>
-      <c r="EO4" s="72"/>
-      <c r="EP4" s="71">
+      <c r="EO4" s="11"/>
+      <c r="EP4" s="10">
         <v>73</v>
       </c>
-      <c r="EQ4" s="72"/>
-      <c r="ER4" s="71">
+      <c r="EQ4" s="11"/>
+      <c r="ER4" s="10">
         <v>74</v>
       </c>
-      <c r="ES4" s="72"/>
-      <c r="ET4" s="71">
+      <c r="ES4" s="11"/>
+      <c r="ET4" s="10">
         <v>75</v>
       </c>
-      <c r="EU4" s="72"/>
-      <c r="EV4" s="71">
+      <c r="EU4" s="11"/>
+      <c r="EV4" s="10">
         <v>76</v>
       </c>
-      <c r="EW4" s="72"/>
-      <c r="EX4" s="71">
+      <c r="EW4" s="11"/>
+      <c r="EX4" s="10">
         <v>77</v>
       </c>
-      <c r="EY4" s="72"/>
-      <c r="EZ4" s="71">
+      <c r="EY4" s="11"/>
+      <c r="EZ4" s="10">
         <v>78</v>
       </c>
-      <c r="FA4" s="72"/>
-      <c r="FB4" s="71">
+      <c r="FA4" s="11"/>
+      <c r="FB4" s="10">
         <v>79</v>
       </c>
-      <c r="FC4" s="72"/>
-      <c r="FD4" s="71">
+      <c r="FC4" s="11"/>
+      <c r="FD4" s="10">
         <v>80</v>
       </c>
-      <c r="FE4" s="72"/>
-      <c r="FF4" s="71">
+      <c r="FE4" s="11"/>
+      <c r="FF4" s="10">
         <v>81</v>
       </c>
-      <c r="FG4" s="72"/>
-      <c r="FH4" s="71">
+      <c r="FG4" s="11"/>
+      <c r="FH4" s="10">
         <v>82</v>
       </c>
-      <c r="FI4" s="72"/>
-      <c r="FJ4" s="71">
+      <c r="FI4" s="11"/>
+      <c r="FJ4" s="10">
         <v>83</v>
       </c>
-      <c r="FK4" s="72"/>
-      <c r="FL4" s="71">
+      <c r="FK4" s="11"/>
+      <c r="FL4" s="10">
         <v>84</v>
       </c>
-      <c r="FM4" s="72"/>
-      <c r="FN4" s="71">
+      <c r="FM4" s="11"/>
+      <c r="FN4" s="10">
         <v>85</v>
       </c>
-      <c r="FO4" s="72"/>
-      <c r="FP4" s="71">
+      <c r="FO4" s="11"/>
+      <c r="FP4" s="10">
         <v>86</v>
       </c>
-      <c r="FQ4" s="72"/>
-      <c r="FR4" s="71">
+      <c r="FQ4" s="11"/>
+      <c r="FR4" s="10">
         <v>87</v>
       </c>
-      <c r="FS4" s="72"/>
-      <c r="FT4" s="71">
+      <c r="FS4" s="11"/>
+      <c r="FT4" s="10">
         <v>88</v>
       </c>
-      <c r="FU4" s="72"/>
-      <c r="FV4" s="71">
+      <c r="FU4" s="11"/>
+      <c r="FV4" s="10">
         <v>89</v>
       </c>
-      <c r="FW4" s="72"/>
-      <c r="FX4" s="71">
+      <c r="FW4" s="11"/>
+      <c r="FX4" s="10">
         <v>90</v>
       </c>
-      <c r="FY4" s="72"/>
-      <c r="FZ4" s="71">
+      <c r="FY4" s="11"/>
+      <c r="FZ4" s="10">
         <v>91</v>
       </c>
-      <c r="GA4" s="72"/>
-      <c r="GB4" s="71">
+      <c r="GA4" s="11"/>
+      <c r="GB4" s="10">
         <v>92</v>
       </c>
-      <c r="GC4" s="72"/>
-      <c r="GD4" s="71">
+      <c r="GC4" s="11"/>
+      <c r="GD4" s="10">
         <v>93</v>
       </c>
-      <c r="GE4" s="72"/>
-      <c r="GF4" s="71">
+      <c r="GE4" s="11"/>
+      <c r="GF4" s="10">
         <v>94</v>
       </c>
-      <c r="GG4" s="72"/>
-      <c r="GH4" s="71">
+      <c r="GG4" s="11"/>
+      <c r="GH4" s="10">
         <v>95</v>
       </c>
-      <c r="GI4" s="72"/>
-      <c r="GJ4" s="71">
+      <c r="GI4" s="11"/>
+      <c r="GJ4" s="10">
         <v>96</v>
       </c>
-      <c r="GK4" s="72"/>
-      <c r="GL4" s="71">
+      <c r="GK4" s="11"/>
+      <c r="GL4" s="10">
         <v>97</v>
       </c>
-      <c r="GM4" s="72"/>
-      <c r="GN4" s="71">
+      <c r="GM4" s="11"/>
+      <c r="GN4" s="10">
         <v>98</v>
       </c>
-      <c r="GO4" s="72"/>
-      <c r="GP4" s="71">
+      <c r="GO4" s="11"/>
+      <c r="GP4" s="10">
         <v>99</v>
       </c>
-      <c r="GQ4" s="72"/>
-      <c r="GR4" s="71">
+      <c r="GQ4" s="11"/>
+      <c r="GR4" s="10">
         <v>100</v>
       </c>
-      <c r="GS4" s="72"/>
-      <c r="GT4" s="71">
+      <c r="GS4" s="11"/>
+      <c r="GT4" s="10">
         <v>101</v>
       </c>
-      <c r="GU4" s="72"/>
-      <c r="GV4" s="71">
+      <c r="GU4" s="11"/>
+      <c r="GV4" s="10">
         <v>102</v>
       </c>
-      <c r="GW4" s="72"/>
-      <c r="GX4" s="71">
+      <c r="GW4" s="11"/>
+      <c r="GX4" s="10">
         <v>103</v>
       </c>
-      <c r="GY4" s="72"/>
-      <c r="GZ4" s="71">
+      <c r="GY4" s="11"/>
+      <c r="GZ4" s="10">
         <v>104</v>
       </c>
-      <c r="HA4" s="72"/>
-      <c r="HB4" s="71">
+      <c r="HA4" s="11"/>
+      <c r="HB4" s="10">
         <v>105</v>
       </c>
-      <c r="HC4" s="72"/>
-      <c r="HD4" s="71">
+      <c r="HC4" s="11"/>
+      <c r="HD4" s="10">
         <v>106</v>
       </c>
-      <c r="HE4" s="72"/>
-      <c r="HF4" s="71">
+      <c r="HE4" s="11"/>
+      <c r="HF4" s="10">
         <v>107</v>
       </c>
-      <c r="HG4" s="72"/>
-      <c r="HH4" s="71">
+      <c r="HG4" s="11"/>
+      <c r="HH4" s="10">
         <v>108</v>
       </c>
-      <c r="HI4" s="72"/>
-      <c r="HJ4" s="71">
+      <c r="HI4" s="11"/>
+      <c r="HJ4" s="10">
         <v>109</v>
       </c>
-      <c r="HK4" s="72"/>
-      <c r="HL4" s="71">
+      <c r="HK4" s="11"/>
+      <c r="HL4" s="10">
         <v>110</v>
       </c>
-      <c r="HM4" s="72"/>
-      <c r="HN4" s="71">
+      <c r="HM4" s="11"/>
+      <c r="HN4" s="10">
         <v>111</v>
       </c>
-      <c r="HO4" s="72"/>
-      <c r="HP4" s="71">
+      <c r="HO4" s="11"/>
+      <c r="HP4" s="10">
         <v>112</v>
       </c>
-      <c r="HQ4" s="72"/>
-      <c r="HR4" s="71">
+      <c r="HQ4" s="11"/>
+      <c r="HR4" s="10">
         <v>113</v>
       </c>
-      <c r="HS4" s="72"/>
-      <c r="HT4" s="71">
+      <c r="HS4" s="11"/>
+      <c r="HT4" s="10">
         <v>114</v>
       </c>
-      <c r="HU4" s="72"/>
-      <c r="HV4" s="71">
+      <c r="HU4" s="11"/>
+      <c r="HV4" s="10">
         <v>115</v>
       </c>
-      <c r="HW4" s="72"/>
-      <c r="HX4" s="71">
+      <c r="HW4" s="11"/>
+      <c r="HX4" s="10">
         <v>116</v>
       </c>
-      <c r="HY4" s="72"/>
-      <c r="HZ4" s="71">
+      <c r="HY4" s="11"/>
+      <c r="HZ4" s="10">
         <v>117</v>
       </c>
-      <c r="IA4" s="72"/>
-      <c r="IB4" s="71">
+      <c r="IA4" s="11"/>
+      <c r="IB4" s="10">
         <v>118</v>
       </c>
-      <c r="IC4" s="72"/>
-      <c r="ID4" s="71">
+      <c r="IC4" s="11"/>
+      <c r="ID4" s="10">
         <v>119</v>
       </c>
-      <c r="IE4" s="72"/>
-      <c r="IF4" s="71">
+      <c r="IE4" s="11"/>
+      <c r="IF4" s="10">
         <v>120</v>
       </c>
-      <c r="IG4" s="72"/>
-      <c r="IH4" s="71">
+      <c r="IG4" s="11"/>
+      <c r="IH4" s="10">
         <v>121</v>
       </c>
-      <c r="II4" s="72"/>
-      <c r="IJ4" s="71">
+      <c r="II4" s="11"/>
+      <c r="IJ4" s="10">
         <v>122</v>
       </c>
-      <c r="IK4" s="72"/>
-      <c r="IL4" s="71">
+      <c r="IK4" s="11"/>
+      <c r="IL4" s="10">
         <v>123</v>
       </c>
-      <c r="IM4" s="72"/>
-      <c r="IN4" s="71">
+      <c r="IM4" s="11"/>
+      <c r="IN4" s="10">
         <v>124</v>
       </c>
-      <c r="IO4" s="72"/>
-      <c r="IP4" s="71">
+      <c r="IO4" s="11"/>
+      <c r="IP4" s="10">
         <v>125</v>
       </c>
-      <c r="IQ4" s="72"/>
-      <c r="IR4" s="71">
+      <c r="IQ4" s="11"/>
+      <c r="IR4" s="10">
         <v>126</v>
       </c>
-      <c r="IS4" s="72"/>
-      <c r="IT4" s="71">
+      <c r="IS4" s="11"/>
+      <c r="IT4" s="10">
         <v>127</v>
       </c>
-      <c r="IU4" s="72"/>
-      <c r="IV4" s="71">
+      <c r="IU4" s="11"/>
+      <c r="IV4" s="10">
         <v>128</v>
       </c>
-      <c r="IW4" s="72"/>
-      <c r="IX4" s="71">
+      <c r="IW4" s="11"/>
+      <c r="IX4" s="10">
         <v>129</v>
       </c>
-      <c r="IY4" s="72"/>
-      <c r="IZ4" s="71">
+      <c r="IY4" s="11"/>
+      <c r="IZ4" s="10">
         <v>130</v>
       </c>
-      <c r="JA4" s="72"/>
-      <c r="JB4" s="71">
+      <c r="JA4" s="11"/>
+      <c r="JB4" s="10">
         <v>131</v>
       </c>
-      <c r="JC4" s="72"/>
-      <c r="JD4" s="71">
+      <c r="JC4" s="11"/>
+      <c r="JD4" s="10">
         <v>132</v>
       </c>
-      <c r="JE4" s="72"/>
-      <c r="JF4" s="71">
+      <c r="JE4" s="11"/>
+      <c r="JF4" s="10">
         <v>133</v>
       </c>
-      <c r="JG4" s="72"/>
-      <c r="JH4" s="71">
+      <c r="JG4" s="11"/>
+      <c r="JH4" s="10">
         <v>134</v>
       </c>
-      <c r="JI4" s="72"/>
-      <c r="JJ4" s="71">
+      <c r="JI4" s="11"/>
+      <c r="JJ4" s="10">
         <v>135</v>
       </c>
-      <c r="JK4" s="72"/>
-      <c r="JL4" s="71">
+      <c r="JK4" s="11"/>
+      <c r="JL4" s="10">
         <v>136</v>
       </c>
-      <c r="JM4" s="72"/>
-      <c r="JN4" s="71">
+      <c r="JM4" s="11"/>
+      <c r="JN4" s="10">
         <v>137</v>
       </c>
-      <c r="JO4" s="72"/>
-      <c r="JP4" s="71">
+      <c r="JO4" s="11"/>
+      <c r="JP4" s="10">
         <v>138</v>
       </c>
-      <c r="JQ4" s="72"/>
-      <c r="JR4" s="71">
+      <c r="JQ4" s="11"/>
+      <c r="JR4" s="10">
         <v>139</v>
       </c>
-      <c r="JS4" s="72"/>
-      <c r="JT4" s="71">
+      <c r="JS4" s="11"/>
+      <c r="JT4" s="10">
         <v>140</v>
       </c>
-      <c r="JU4" s="72"/>
-      <c r="JV4" s="71">
+      <c r="JU4" s="11"/>
+      <c r="JV4" s="10">
         <v>141</v>
       </c>
-      <c r="JW4" s="72"/>
-      <c r="JX4" s="71">
+      <c r="JW4" s="11"/>
+      <c r="JX4" s="10">
         <v>142</v>
       </c>
-      <c r="JY4" s="72"/>
-      <c r="JZ4" s="71">
+      <c r="JY4" s="11"/>
+      <c r="JZ4" s="10">
         <v>143</v>
       </c>
-      <c r="KA4" s="72"/>
-      <c r="KB4" s="71">
+      <c r="KA4" s="11"/>
+      <c r="KB4" s="10">
         <v>144</v>
       </c>
-      <c r="KC4" s="72"/>
-      <c r="KD4" s="71">
+      <c r="KC4" s="11"/>
+      <c r="KD4" s="10">
         <v>145</v>
       </c>
-      <c r="KE4" s="72"/>
-      <c r="KF4" s="71">
+      <c r="KE4" s="11"/>
+      <c r="KF4" s="10">
         <v>146</v>
       </c>
-      <c r="KG4" s="72"/>
-      <c r="KH4" s="71">
+      <c r="KG4" s="11"/>
+      <c r="KH4" s="10">
         <v>147</v>
       </c>
-      <c r="KI4" s="72"/>
-      <c r="KJ4" s="71">
+      <c r="KI4" s="11"/>
+      <c r="KJ4" s="10">
         <v>148</v>
       </c>
-      <c r="KK4" s="72"/>
-      <c r="KL4" s="71">
+      <c r="KK4" s="11"/>
+      <c r="KL4" s="10">
         <v>149</v>
       </c>
-      <c r="KM4" s="72"/>
-      <c r="KN4" s="71">
+      <c r="KM4" s="11"/>
+      <c r="KN4" s="10">
         <v>150</v>
       </c>
-      <c r="KO4" s="72"/>
-      <c r="KP4" s="71">
+      <c r="KO4" s="11"/>
+      <c r="KP4" s="10">
         <v>151</v>
       </c>
-      <c r="KQ4" s="72"/>
-      <c r="KR4" s="71">
+      <c r="KQ4" s="11"/>
+      <c r="KR4" s="10">
         <v>152</v>
       </c>
-      <c r="KS4" s="72"/>
-      <c r="KT4" s="71">
+      <c r="KS4" s="11"/>
+      <c r="KT4" s="10">
         <v>153</v>
       </c>
-      <c r="KU4" s="72"/>
-      <c r="KV4" s="71">
+      <c r="KU4" s="11"/>
+      <c r="KV4" s="10">
         <v>154</v>
       </c>
-      <c r="KW4" s="72"/>
-      <c r="KX4" s="71">
+      <c r="KW4" s="11"/>
+      <c r="KX4" s="10">
         <v>155</v>
       </c>
-      <c r="KY4" s="72"/>
-      <c r="KZ4" s="71">
+      <c r="KY4" s="11"/>
+      <c r="KZ4" s="10">
         <v>156</v>
       </c>
-      <c r="LA4" s="72"/>
-      <c r="LB4" s="71">
+      <c r="LA4" s="11"/>
+      <c r="LB4" s="10">
         <v>157</v>
       </c>
-      <c r="LC4" s="72"/>
-      <c r="LD4" s="71">
+      <c r="LC4" s="11"/>
+      <c r="LD4" s="10">
         <v>158</v>
       </c>
-      <c r="LE4" s="72"/>
-      <c r="LF4" s="71">
+      <c r="LE4" s="11"/>
+      <c r="LF4" s="10">
         <v>159</v>
       </c>
-      <c r="LG4" s="72"/>
-      <c r="LH4" s="71">
+      <c r="LG4" s="11"/>
+      <c r="LH4" s="10">
         <v>160</v>
       </c>
-      <c r="LI4" s="72"/>
-      <c r="LJ4" s="71">
+      <c r="LI4" s="11"/>
+      <c r="LJ4" s="10">
         <v>161</v>
       </c>
-      <c r="LK4" s="72"/>
-      <c r="LL4" s="71">
+      <c r="LK4" s="11"/>
+      <c r="LL4" s="10">
         <v>162</v>
       </c>
-      <c r="LM4" s="72"/>
-      <c r="LN4" s="71">
+      <c r="LM4" s="11"/>
+      <c r="LN4" s="10">
         <v>163</v>
       </c>
-      <c r="LO4" s="72"/>
-      <c r="LP4" s="71">
+      <c r="LO4" s="11"/>
+      <c r="LP4" s="10">
         <v>164</v>
       </c>
-      <c r="LQ4" s="72"/>
-      <c r="LR4" s="71">
+      <c r="LQ4" s="11"/>
+      <c r="LR4" s="10">
         <v>165</v>
       </c>
-      <c r="LS4" s="72"/>
-      <c r="LT4" s="71">
+      <c r="LS4" s="11"/>
+      <c r="LT4" s="10">
         <v>166</v>
       </c>
-      <c r="LU4" s="72"/>
-      <c r="LV4" s="71">
+      <c r="LU4" s="11"/>
+      <c r="LV4" s="10">
         <v>167</v>
       </c>
-      <c r="LW4" s="72"/>
-      <c r="LX4" s="73">
+      <c r="LW4" s="11"/>
+      <c r="LX4" s="12">
         <v>168</v>
       </c>
-      <c r="LY4" s="74"/>
+      <c r="LY4" s="13"/>
     </row>
-    <row r="5" spans="1:342" ht="138.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="8" t="s">
+    <row r="5" spans="1:342" ht="138.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="65" t="s">
+      <c r="B5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="66"/>
-      <c r="D5" s="65" t="s">
+      <c r="C5" s="17"/>
+      <c r="D5" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="66"/>
-      <c r="F5" s="65" t="s">
+      <c r="E5" s="17"/>
+      <c r="F5" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="66"/>
-      <c r="H5" s="65" t="s">
+      <c r="G5" s="17"/>
+      <c r="H5" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="I5" s="66"/>
-      <c r="J5" s="65" t="s">
+      <c r="I5" s="17"/>
+      <c r="J5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="K5" s="66"/>
-      <c r="L5" s="65" t="s">
+      <c r="K5" s="17"/>
+      <c r="L5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="M5" s="66"/>
-      <c r="N5" s="65" t="s">
+      <c r="M5" s="17"/>
+      <c r="N5" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="O5" s="66"/>
-      <c r="P5" s="65" t="s">
+      <c r="O5" s="17"/>
+      <c r="P5" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="Q5" s="66"/>
-      <c r="R5" s="65" t="s">
+      <c r="Q5" s="17"/>
+      <c r="R5" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="S5" s="66"/>
-      <c r="T5" s="65" t="s">
+      <c r="S5" s="17"/>
+      <c r="T5" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="U5" s="66"/>
-      <c r="V5" s="65" t="s">
+      <c r="U5" s="17"/>
+      <c r="V5" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="W5" s="66"/>
-      <c r="X5" s="65" t="s">
+      <c r="W5" s="17"/>
+      <c r="X5" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="Y5" s="66"/>
-      <c r="Z5" s="65" t="s">
+      <c r="Y5" s="17"/>
+      <c r="Z5" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="AA5" s="66"/>
-      <c r="AB5" s="65" t="s">
+      <c r="AA5" s="17"/>
+      <c r="AB5" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="AC5" s="66"/>
-      <c r="AD5" s="65" t="s">
+      <c r="AC5" s="17"/>
+      <c r="AD5" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="AE5" s="66"/>
-      <c r="AF5" s="65" t="s">
+      <c r="AE5" s="17"/>
+      <c r="AF5" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="AG5" s="66"/>
-      <c r="AH5" s="65" t="s">
+      <c r="AG5" s="17"/>
+      <c r="AH5" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="AI5" s="66"/>
-      <c r="AJ5" s="65" t="s">
+      <c r="AI5" s="17"/>
+      <c r="AJ5" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="AK5" s="66"/>
-      <c r="AL5" s="65" t="s">
+      <c r="AK5" s="17"/>
+      <c r="AL5" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="AM5" s="66"/>
-      <c r="AN5" s="65" t="s">
+      <c r="AM5" s="17"/>
+      <c r="AN5" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="AO5" s="66"/>
-      <c r="AP5" s="65" t="s">
+      <c r="AO5" s="17"/>
+      <c r="AP5" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="AQ5" s="66"/>
-      <c r="AR5" s="65" t="s">
+      <c r="AQ5" s="17"/>
+      <c r="AR5" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="AS5" s="66"/>
-      <c r="AT5" s="65" t="s">
+      <c r="AS5" s="17"/>
+      <c r="AT5" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="AU5" s="66"/>
-      <c r="AV5" s="65" t="s">
+      <c r="AU5" s="17"/>
+      <c r="AV5" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="AW5" s="66"/>
-      <c r="AX5" s="65" t="s">
+      <c r="AW5" s="17"/>
+      <c r="AX5" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="AY5" s="66"/>
-      <c r="AZ5" s="65" t="s">
+      <c r="AY5" s="17"/>
+      <c r="AZ5" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="BA5" s="66"/>
-      <c r="BB5" s="65" t="s">
+      <c r="BA5" s="17"/>
+      <c r="BB5" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="BC5" s="66"/>
-      <c r="BD5" s="65" t="s">
+      <c r="BC5" s="17"/>
+      <c r="BD5" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="BE5" s="66"/>
-      <c r="BF5" s="65" t="s">
+      <c r="BE5" s="17"/>
+      <c r="BF5" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="BG5" s="66"/>
-      <c r="BH5" s="65" t="s">
+      <c r="BG5" s="17"/>
+      <c r="BH5" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="BI5" s="66"/>
-      <c r="BJ5" s="65" t="s">
+      <c r="BI5" s="17"/>
+      <c r="BJ5" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="BK5" s="66"/>
-      <c r="BL5" s="65" t="s">
+      <c r="BK5" s="17"/>
+      <c r="BL5" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="BM5" s="66"/>
-      <c r="BN5" s="65" t="s">
+      <c r="BM5" s="17"/>
+      <c r="BN5" s="16" t="s">
         <v>38</v>
       </c>
-      <c r="BO5" s="66"/>
-      <c r="BP5" s="65" t="s">
+      <c r="BO5" s="17"/>
+      <c r="BP5" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="BQ5" s="66"/>
-      <c r="BR5" s="65" t="s">
+      <c r="BQ5" s="17"/>
+      <c r="BR5" s="16" t="s">
         <v>40</v>
       </c>
-      <c r="BS5" s="66"/>
-      <c r="BT5" s="65" t="s">
+      <c r="BS5" s="17"/>
+      <c r="BT5" s="16" t="s">
         <v>41</v>
       </c>
-      <c r="BU5" s="66"/>
-      <c r="BV5" s="65" t="s">
+      <c r="BU5" s="17"/>
+      <c r="BV5" s="16" t="s">
         <v>42</v>
       </c>
-      <c r="BW5" s="66"/>
-      <c r="BX5" s="65" t="s">
+      <c r="BW5" s="17"/>
+      <c r="BX5" s="16" t="s">
         <v>43</v>
       </c>
-      <c r="BY5" s="66"/>
-      <c r="BZ5" s="65" t="s">
+      <c r="BY5" s="17"/>
+      <c r="BZ5" s="16" t="s">
         <v>44</v>
       </c>
-      <c r="CA5" s="66"/>
-      <c r="CB5" s="65" t="s">
+      <c r="CA5" s="17"/>
+      <c r="CB5" s="16" t="s">
         <v>45</v>
       </c>
-      <c r="CC5" s="66"/>
-      <c r="CD5" s="65" t="s">
+      <c r="CC5" s="17"/>
+      <c r="CD5" s="16" t="s">
         <v>46</v>
       </c>
-      <c r="CE5" s="66"/>
-      <c r="CF5" s="65" t="s">
+      <c r="CE5" s="17"/>
+      <c r="CF5" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="CG5" s="66"/>
-      <c r="CH5" s="65" t="s">
+      <c r="CG5" s="17"/>
+      <c r="CH5" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="CI5" s="66"/>
-      <c r="CJ5" s="65" t="s">
+      <c r="CI5" s="17"/>
+      <c r="CJ5" s="16" t="s">
         <v>49</v>
       </c>
-      <c r="CK5" s="66"/>
-      <c r="CL5" s="65" t="s">
+      <c r="CK5" s="17"/>
+      <c r="CL5" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="CM5" s="66"/>
-      <c r="CN5" s="65" t="s">
+      <c r="CM5" s="17"/>
+      <c r="CN5" s="16" t="s">
         <v>51</v>
       </c>
-      <c r="CO5" s="66"/>
-      <c r="CP5" s="65" t="s">
+      <c r="CO5" s="17"/>
+      <c r="CP5" s="16" t="s">
         <v>52</v>
       </c>
-      <c r="CQ5" s="66"/>
-      <c r="CR5" s="65" t="s">
+      <c r="CQ5" s="17"/>
+      <c r="CR5" s="16" t="s">
         <v>53</v>
       </c>
-      <c r="CS5" s="66"/>
-      <c r="CT5" s="65" t="s">
+      <c r="CS5" s="17"/>
+      <c r="CT5" s="16" t="s">
         <v>54</v>
       </c>
-      <c r="CU5" s="66"/>
-      <c r="CV5" s="65" t="s">
+      <c r="CU5" s="17"/>
+      <c r="CV5" s="16" t="s">
         <v>55</v>
       </c>
-      <c r="CW5" s="66"/>
-      <c r="CX5" s="65" t="s">
+      <c r="CW5" s="17"/>
+      <c r="CX5" s="16" t="s">
         <v>56</v>
       </c>
-      <c r="CY5" s="66"/>
-      <c r="CZ5" s="65" t="s">
+      <c r="CY5" s="17"/>
+      <c r="CZ5" s="16" t="s">
         <v>57</v>
       </c>
-      <c r="DA5" s="66"/>
-      <c r="DB5" s="65" t="s">
+      <c r="DA5" s="17"/>
+      <c r="DB5" s="16" t="s">
         <v>58</v>
       </c>
-      <c r="DC5" s="66"/>
-      <c r="DD5" s="65" t="s">
+      <c r="DC5" s="17"/>
+      <c r="DD5" s="16" t="s">
         <v>59</v>
       </c>
-      <c r="DE5" s="66"/>
-      <c r="DF5" s="65" t="s">
+      <c r="DE5" s="17"/>
+      <c r="DF5" s="16" t="s">
         <v>60</v>
       </c>
-      <c r="DG5" s="66"/>
-      <c r="DH5" s="65" t="s">
+      <c r="DG5" s="17"/>
+      <c r="DH5" s="16" t="s">
         <v>61</v>
       </c>
-      <c r="DI5" s="69"/>
-      <c r="DJ5" s="70" t="s">
+      <c r="DI5" s="18"/>
+      <c r="DJ5" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="DK5" s="66"/>
-      <c r="DL5" s="65" t="s">
+      <c r="DK5" s="17"/>
+      <c r="DL5" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="DM5" s="66"/>
-      <c r="DN5" s="65" t="s">
+      <c r="DM5" s="17"/>
+      <c r="DN5" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="DO5" s="66"/>
-      <c r="DP5" s="65" t="s">
+      <c r="DO5" s="17"/>
+      <c r="DP5" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="DQ5" s="66"/>
-      <c r="DR5" s="65" t="s">
+      <c r="DQ5" s="17"/>
+      <c r="DR5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="DS5" s="66"/>
-      <c r="DT5" s="65" t="s">
+      <c r="DS5" s="17"/>
+      <c r="DT5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="DU5" s="66"/>
-      <c r="DV5" s="65" t="s">
+      <c r="DU5" s="17"/>
+      <c r="DV5" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="DW5" s="66"/>
-      <c r="DX5" s="65" t="s">
+      <c r="DW5" s="17"/>
+      <c r="DX5" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="DY5" s="66"/>
-      <c r="DZ5" s="65" t="s">
+      <c r="DY5" s="17"/>
+      <c r="DZ5" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="EA5" s="66"/>
-      <c r="EB5" s="65" t="s">
+      <c r="EA5" s="17"/>
+      <c r="EB5" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="EC5" s="66"/>
-      <c r="ED5" s="65" t="s">
+      <c r="EC5" s="17"/>
+      <c r="ED5" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="EE5" s="66"/>
-      <c r="EF5" s="65" t="s">
+      <c r="EE5" s="17"/>
+      <c r="EF5" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="EG5" s="66"/>
-      <c r="EH5" s="65" t="s">
+      <c r="EG5" s="17"/>
+      <c r="EH5" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="EI5" s="66"/>
-      <c r="EJ5" s="65" t="s">
+      <c r="EI5" s="17"/>
+      <c r="EJ5" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="EK5" s="66"/>
-      <c r="EL5" s="65" t="s">
+      <c r="EK5" s="17"/>
+      <c r="EL5" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="EM5" s="66"/>
-      <c r="EN5" s="65" t="s">
+      <c r="EM5" s="17"/>
+      <c r="EN5" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="EO5" s="66"/>
-      <c r="EP5" s="65" t="s">
+      <c r="EO5" s="17"/>
+      <c r="EP5" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="EQ5" s="66"/>
-      <c r="ER5" s="65" t="s">
+      <c r="EQ5" s="17"/>
+      <c r="ER5" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="ES5" s="66"/>
-      <c r="ET5" s="65" t="s">
+      <c r="ES5" s="17"/>
+      <c r="ET5" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="EU5" s="66"/>
-      <c r="EV5" s="65" t="s">
+      <c r="EU5" s="17"/>
+      <c r="EV5" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="EW5" s="66"/>
-      <c r="EX5" s="65" t="s">
+      <c r="EW5" s="17"/>
+      <c r="EX5" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="EY5" s="66"/>
-      <c r="EZ5" s="65" t="s">
+      <c r="EY5" s="17"/>
+      <c r="EZ5" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="FA5" s="66"/>
-      <c r="FB5" s="65" t="s">
+      <c r="FA5" s="17"/>
+      <c r="FB5" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="FC5" s="66"/>
-      <c r="FD5" s="65" t="s">
+      <c r="FC5" s="17"/>
+      <c r="FD5" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="FE5" s="66"/>
-      <c r="FF5" s="65" t="s">
+      <c r="FE5" s="17"/>
+      <c r="FF5" s="16" t="s">
         <v>62</v>
       </c>
-      <c r="FG5" s="66"/>
-      <c r="FH5" s="65" t="s">
+      <c r="FG5" s="17"/>
+      <c r="FH5" s="16" t="s">
         <v>63</v>
       </c>
-      <c r="FI5" s="66"/>
-      <c r="FJ5" s="65" t="s">
+      <c r="FI5" s="17"/>
+      <c r="FJ5" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="FK5" s="66"/>
-      <c r="FL5" s="65" t="s">
+      <c r="FK5" s="17"/>
+      <c r="FL5" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="FM5" s="66"/>
-      <c r="FN5" s="65" t="s">
+      <c r="FM5" s="17"/>
+      <c r="FN5" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="FO5" s="66"/>
-      <c r="FP5" s="65" t="s">
+      <c r="FO5" s="17"/>
+      <c r="FP5" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="FQ5" s="66"/>
-      <c r="FR5" s="65" t="s">
+      <c r="FQ5" s="17"/>
+      <c r="FR5" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="FS5" s="66"/>
-      <c r="FT5" s="65" t="s">
+      <c r="FS5" s="17"/>
+      <c r="FT5" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="FU5" s="66"/>
-      <c r="FV5" s="65" t="s">
+      <c r="FU5" s="17"/>
+      <c r="FV5" s="16" t="s">
         <v>38</v>
       </c>
-      <c r="FW5" s="66"/>
-      <c r="FX5" s="65" t="s">
+      <c r="FW5" s="17"/>
+      <c r="FX5" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="FY5" s="66"/>
-      <c r="FZ5" s="65" t="s">
+      <c r="FY5" s="17"/>
+      <c r="FZ5" s="16" t="s">
         <v>40</v>
       </c>
-      <c r="GA5" s="66"/>
-      <c r="GB5" s="65" t="s">
+      <c r="GA5" s="17"/>
+      <c r="GB5" s="16" t="s">
         <v>41</v>
       </c>
-      <c r="GC5" s="66"/>
-      <c r="GD5" s="65" t="s">
+      <c r="GC5" s="17"/>
+      <c r="GD5" s="16" t="s">
         <v>42</v>
       </c>
-      <c r="GE5" s="66"/>
-      <c r="GF5" s="65" t="s">
+      <c r="GE5" s="17"/>
+      <c r="GF5" s="16" t="s">
         <v>43</v>
       </c>
-      <c r="GG5" s="66"/>
-      <c r="GH5" s="65" t="s">
+      <c r="GG5" s="17"/>
+      <c r="GH5" s="16" t="s">
         <v>44</v>
       </c>
-      <c r="GI5" s="66"/>
-      <c r="GJ5" s="65" t="s">
+      <c r="GI5" s="17"/>
+      <c r="GJ5" s="16" t="s">
         <v>45</v>
       </c>
-      <c r="GK5" s="66"/>
-      <c r="GL5" s="65" t="s">
+      <c r="GK5" s="17"/>
+      <c r="GL5" s="16" t="s">
         <v>46</v>
       </c>
-      <c r="GM5" s="66"/>
-      <c r="GN5" s="65" t="s">
+      <c r="GM5" s="17"/>
+      <c r="GN5" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="GO5" s="66"/>
-      <c r="GP5" s="65" t="s">
+      <c r="GO5" s="17"/>
+      <c r="GP5" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="GQ5" s="66"/>
-      <c r="GR5" s="65" t="s">
+      <c r="GQ5" s="17"/>
+      <c r="GR5" s="16" t="s">
         <v>49</v>
       </c>
-      <c r="GS5" s="66"/>
-      <c r="GT5" s="65" t="s">
+      <c r="GS5" s="17"/>
+      <c r="GT5" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="GU5" s="66"/>
-      <c r="GV5" s="65" t="s">
+      <c r="GU5" s="17"/>
+      <c r="GV5" s="16" t="s">
         <v>51</v>
       </c>
-      <c r="GW5" s="66"/>
-      <c r="GX5" s="65" t="s">
+      <c r="GW5" s="17"/>
+      <c r="GX5" s="16" t="s">
         <v>52</v>
       </c>
-      <c r="GY5" s="66"/>
-      <c r="GZ5" s="65" t="s">
+      <c r="GY5" s="17"/>
+      <c r="GZ5" s="16" t="s">
         <v>53</v>
       </c>
-      <c r="HA5" s="66"/>
-      <c r="HB5" s="65" t="s">
+      <c r="HA5" s="17"/>
+      <c r="HB5" s="16" t="s">
         <v>54</v>
       </c>
-      <c r="HC5" s="66"/>
-      <c r="HD5" s="65" t="s">
+      <c r="HC5" s="17"/>
+      <c r="HD5" s="16" t="s">
         <v>64</v>
       </c>
-      <c r="HE5" s="66"/>
-      <c r="HF5" s="65" t="s">
+      <c r="HE5" s="17"/>
+      <c r="HF5" s="16" t="s">
         <v>56</v>
       </c>
-      <c r="HG5" s="66"/>
-      <c r="HH5" s="65" t="s">
+      <c r="HG5" s="17"/>
+      <c r="HH5" s="16" t="s">
         <v>57</v>
       </c>
-      <c r="HI5" s="66"/>
-      <c r="HJ5" s="65" t="s">
+      <c r="HI5" s="17"/>
+      <c r="HJ5" s="16" t="s">
         <v>58</v>
       </c>
-      <c r="HK5" s="66"/>
-      <c r="HL5" s="65" t="s">
+      <c r="HK5" s="17"/>
+      <c r="HL5" s="16" t="s">
         <v>59</v>
       </c>
-      <c r="HM5" s="66"/>
-      <c r="HN5" s="65" t="s">
+      <c r="HM5" s="17"/>
+      <c r="HN5" s="16" t="s">
         <v>60</v>
       </c>
-      <c r="HO5" s="66"/>
-      <c r="HP5" s="65" t="s">
+      <c r="HO5" s="17"/>
+      <c r="HP5" s="16" t="s">
         <v>61</v>
       </c>
-      <c r="HQ5" s="69"/>
-      <c r="HR5" s="70" t="s">
+      <c r="HQ5" s="18"/>
+      <c r="HR5" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="HS5" s="66"/>
-      <c r="HT5" s="65" t="s">
+      <c r="HS5" s="17"/>
+      <c r="HT5" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="HU5" s="66"/>
-      <c r="HV5" s="65" t="s">
+      <c r="HU5" s="17"/>
+      <c r="HV5" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="HW5" s="66"/>
-      <c r="HX5" s="65" t="s">
+      <c r="HW5" s="17"/>
+      <c r="HX5" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="HY5" s="66"/>
-      <c r="HZ5" s="65" t="s">
+      <c r="HY5" s="17"/>
+      <c r="HZ5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="IA5" s="66"/>
-      <c r="IB5" s="65" t="s">
+      <c r="IA5" s="17"/>
+      <c r="IB5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="IC5" s="66"/>
-      <c r="ID5" s="65" t="s">
+      <c r="IC5" s="17"/>
+      <c r="ID5" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="IE5" s="66"/>
-      <c r="IF5" s="65" t="s">
+      <c r="IE5" s="17"/>
+      <c r="IF5" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="IG5" s="66"/>
-      <c r="IH5" s="65" t="s">
+      <c r="IG5" s="17"/>
+      <c r="IH5" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="II5" s="66"/>
-      <c r="IJ5" s="65" t="s">
+      <c r="II5" s="17"/>
+      <c r="IJ5" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="IK5" s="66"/>
-      <c r="IL5" s="65" t="s">
+      <c r="IK5" s="17"/>
+      <c r="IL5" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="IM5" s="66"/>
-      <c r="IN5" s="65" t="s">
+      <c r="IM5" s="17"/>
+      <c r="IN5" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="IO5" s="66"/>
-      <c r="IP5" s="65" t="s">
+      <c r="IO5" s="17"/>
+      <c r="IP5" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="IQ5" s="66"/>
-      <c r="IR5" s="65" t="s">
+      <c r="IQ5" s="17"/>
+      <c r="IR5" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="IS5" s="66"/>
-      <c r="IT5" s="65" t="s">
+      <c r="IS5" s="17"/>
+      <c r="IT5" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="IU5" s="66"/>
-      <c r="IV5" s="65" t="s">
+      <c r="IU5" s="17"/>
+      <c r="IV5" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="IW5" s="66"/>
-      <c r="IX5" s="65" t="s">
+      <c r="IW5" s="17"/>
+      <c r="IX5" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="IY5" s="66"/>
-      <c r="IZ5" s="65" t="s">
+      <c r="IY5" s="17"/>
+      <c r="IZ5" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="JA5" s="66"/>
-      <c r="JB5" s="65" t="s">
+      <c r="JA5" s="17"/>
+      <c r="JB5" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="JC5" s="66"/>
-      <c r="JD5" s="65" t="s">
+      <c r="JC5" s="17"/>
+      <c r="JD5" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="JE5" s="66"/>
-      <c r="JF5" s="65" t="s">
+      <c r="JE5" s="17"/>
+      <c r="JF5" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="JG5" s="66"/>
-      <c r="JH5" s="65" t="s">
+      <c r="JG5" s="17"/>
+      <c r="JH5" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="JI5" s="66"/>
-      <c r="JJ5" s="65" t="s">
+      <c r="JI5" s="17"/>
+      <c r="JJ5" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="JK5" s="66"/>
-      <c r="JL5" s="65" t="s">
+      <c r="JK5" s="17"/>
+      <c r="JL5" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="JM5" s="66"/>
-      <c r="JN5" s="65" t="s">
+      <c r="JM5" s="17"/>
+      <c r="JN5" s="16" t="s">
         <v>62</v>
       </c>
-      <c r="JO5" s="66"/>
-      <c r="JP5" s="65" t="s">
+      <c r="JO5" s="17"/>
+      <c r="JP5" s="16" t="s">
         <v>63</v>
       </c>
-      <c r="JQ5" s="66"/>
-      <c r="JR5" s="65" t="s">
+      <c r="JQ5" s="17"/>
+      <c r="JR5" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="JS5" s="66"/>
-      <c r="JT5" s="65" t="s">
+      <c r="JS5" s="17"/>
+      <c r="JT5" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="JU5" s="66"/>
-      <c r="JV5" s="65" t="s">
+      <c r="JU5" s="17"/>
+      <c r="JV5" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="JW5" s="66"/>
-      <c r="JX5" s="65" t="s">
+      <c r="JW5" s="17"/>
+      <c r="JX5" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="JY5" s="66"/>
-      <c r="JZ5" s="65" t="s">
+      <c r="JY5" s="17"/>
+      <c r="JZ5" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="KA5" s="66"/>
-      <c r="KB5" s="65" t="s">
+      <c r="KA5" s="17"/>
+      <c r="KB5" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="KC5" s="66"/>
-      <c r="KD5" s="65" t="s">
+      <c r="KC5" s="17"/>
+      <c r="KD5" s="16" t="s">
         <v>38</v>
       </c>
-      <c r="KE5" s="66"/>
-      <c r="KF5" s="65" t="s">
+      <c r="KE5" s="17"/>
+      <c r="KF5" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="KG5" s="66"/>
-      <c r="KH5" s="65" t="s">
+      <c r="KG5" s="17"/>
+      <c r="KH5" s="16" t="s">
         <v>40</v>
       </c>
-      <c r="KI5" s="66"/>
-      <c r="KJ5" s="65" t="s">
+      <c r="KI5" s="17"/>
+      <c r="KJ5" s="16" t="s">
         <v>41</v>
       </c>
-      <c r="KK5" s="66"/>
-      <c r="KL5" s="65" t="s">
+      <c r="KK5" s="17"/>
+      <c r="KL5" s="16" t="s">
         <v>42</v>
       </c>
-      <c r="KM5" s="66"/>
-      <c r="KN5" s="65" t="s">
+      <c r="KM5" s="17"/>
+      <c r="KN5" s="16" t="s">
         <v>43</v>
       </c>
-      <c r="KO5" s="66"/>
-      <c r="KP5" s="65" t="s">
+      <c r="KO5" s="17"/>
+      <c r="KP5" s="16" t="s">
         <v>44</v>
       </c>
-      <c r="KQ5" s="66"/>
-      <c r="KR5" s="65" t="s">
+      <c r="KQ5" s="17"/>
+      <c r="KR5" s="16" t="s">
         <v>45</v>
       </c>
-      <c r="KS5" s="66"/>
-      <c r="KT5" s="65" t="s">
+      <c r="KS5" s="17"/>
+      <c r="KT5" s="16" t="s">
         <v>46</v>
       </c>
-      <c r="KU5" s="66"/>
-      <c r="KV5" s="65" t="s">
+      <c r="KU5" s="17"/>
+      <c r="KV5" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="KW5" s="66"/>
-      <c r="KX5" s="65" t="s">
+      <c r="KW5" s="17"/>
+      <c r="KX5" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="KY5" s="66"/>
-      <c r="KZ5" s="65" t="s">
+      <c r="KY5" s="17"/>
+      <c r="KZ5" s="16" t="s">
         <v>49</v>
       </c>
-      <c r="LA5" s="66"/>
-      <c r="LB5" s="65" t="s">
+      <c r="LA5" s="17"/>
+      <c r="LB5" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="LC5" s="66"/>
-      <c r="LD5" s="65" t="s">
+      <c r="LC5" s="17"/>
+      <c r="LD5" s="16" t="s">
         <v>51</v>
       </c>
-      <c r="LE5" s="66"/>
-      <c r="LF5" s="65" t="s">
+      <c r="LE5" s="17"/>
+      <c r="LF5" s="16" t="s">
         <v>52</v>
       </c>
-      <c r="LG5" s="66"/>
-      <c r="LH5" s="65" t="s">
+      <c r="LG5" s="17"/>
+      <c r="LH5" s="16" t="s">
         <v>53</v>
       </c>
-      <c r="LI5" s="66"/>
-      <c r="LJ5" s="65" t="s">
+      <c r="LI5" s="17"/>
+      <c r="LJ5" s="16" t="s">
         <v>54</v>
       </c>
-      <c r="LK5" s="66"/>
-      <c r="LL5" s="65" t="s">
+      <c r="LK5" s="17"/>
+      <c r="LL5" s="16" t="s">
         <v>64</v>
       </c>
-      <c r="LM5" s="66"/>
-      <c r="LN5" s="65" t="s">
+      <c r="LM5" s="17"/>
+      <c r="LN5" s="16" t="s">
         <v>56</v>
       </c>
-      <c r="LO5" s="66"/>
-      <c r="LP5" s="65" t="s">
+      <c r="LO5" s="17"/>
+      <c r="LP5" s="16" t="s">
         <v>57</v>
       </c>
-      <c r="LQ5" s="66"/>
-      <c r="LR5" s="65" t="s">
+      <c r="LQ5" s="17"/>
+      <c r="LR5" s="16" t="s">
         <v>58</v>
       </c>
-      <c r="LS5" s="66"/>
-      <c r="LT5" s="65" t="s">
+      <c r="LS5" s="17"/>
+      <c r="LT5" s="16" t="s">
         <v>59</v>
       </c>
-      <c r="LU5" s="66"/>
-      <c r="LV5" s="65" t="s">
+      <c r="LU5" s="17"/>
+      <c r="LV5" s="16" t="s">
         <v>60</v>
       </c>
-      <c r="LW5" s="66"/>
-      <c r="LX5" s="67" t="s">
+      <c r="LW5" s="17"/>
+      <c r="LX5" s="20" t="s">
         <v>61</v>
       </c>
-      <c r="LY5" s="68"/>
+      <c r="LY5" s="21"/>
     </row>
-    <row r="6" spans="1:342" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="61" t="s">
+    <row r="6" spans="1:342" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="22"/>
+      <c r="B6" s="23" t="s">
         <v>65</v>
       </c>
-      <c r="C6" s="62"/>
-[...2 lines deleted...]
-      <c r="F6" s="48" t="s">
+      <c r="C6" s="24"/>
+      <c r="D6" s="24"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="26" t="s">
         <v>66</v>
       </c>
-      <c r="G6" s="49"/>
-[...18 lines deleted...]
-      <c r="Z6" s="64" t="s">
+      <c r="G6" s="27"/>
+      <c r="H6" s="27"/>
+      <c r="I6" s="27"/>
+      <c r="J6" s="27"/>
+      <c r="K6" s="27"/>
+      <c r="L6" s="27"/>
+      <c r="M6" s="27"/>
+      <c r="N6" s="27"/>
+      <c r="O6" s="27"/>
+      <c r="P6" s="27"/>
+      <c r="Q6" s="27"/>
+      <c r="R6" s="27"/>
+      <c r="S6" s="27"/>
+      <c r="T6" s="27"/>
+      <c r="U6" s="27"/>
+      <c r="V6" s="27"/>
+      <c r="W6" s="27"/>
+      <c r="X6" s="27"/>
+      <c r="Y6" s="28"/>
+      <c r="Z6" s="29" t="s">
         <v>67</v>
       </c>
-      <c r="AA6" s="55"/>
-[...2 lines deleted...]
-      <c r="AD6" s="64" t="s">
+      <c r="AA6" s="30"/>
+      <c r="AB6" s="30"/>
+      <c r="AC6" s="31"/>
+      <c r="AD6" s="29" t="s">
         <v>68</v>
       </c>
-      <c r="AE6" s="49"/>
-[...4 lines deleted...]
-      <c r="AJ6" s="48" t="s">
+      <c r="AE6" s="27"/>
+      <c r="AF6" s="27"/>
+      <c r="AG6" s="27"/>
+      <c r="AH6" s="27"/>
+      <c r="AI6" s="28"/>
+      <c r="AJ6" s="26" t="s">
         <v>69</v>
       </c>
-      <c r="AK6" s="49"/>
-[...2 lines deleted...]
-      <c r="AN6" s="48" t="s">
+      <c r="AK6" s="27"/>
+      <c r="AL6" s="27"/>
+      <c r="AM6" s="28"/>
+      <c r="AN6" s="26" t="s">
         <v>70</v>
       </c>
-      <c r="AO6" s="49"/>
-[...4 lines deleted...]
-      <c r="AT6" s="57" t="s">
+      <c r="AO6" s="27"/>
+      <c r="AP6" s="27"/>
+      <c r="AQ6" s="27"/>
+      <c r="AR6" s="27"/>
+      <c r="AS6" s="28"/>
+      <c r="AT6" s="32" t="s">
         <v>71</v>
       </c>
-      <c r="AU6" s="58"/>
-      <c r="AV6" s="59" t="s">
+      <c r="AU6" s="33"/>
+      <c r="AV6" s="34" t="s">
         <v>72</v>
       </c>
-      <c r="AW6" s="60"/>
-[...6 lines deleted...]
-      <c r="BD6" s="48" t="s">
+      <c r="AW6" s="35"/>
+      <c r="AX6" s="35"/>
+      <c r="AY6" s="35"/>
+      <c r="AZ6" s="35"/>
+      <c r="BA6" s="35"/>
+      <c r="BB6" s="36"/>
+      <c r="BC6" s="37"/>
+      <c r="BD6" s="26" t="s">
         <v>73</v>
       </c>
-      <c r="BE6" s="49"/>
-[...2 lines deleted...]
-      <c r="BH6" s="48" t="s">
+      <c r="BE6" s="27"/>
+      <c r="BF6" s="27"/>
+      <c r="BG6" s="28"/>
+      <c r="BH6" s="26" t="s">
         <v>74</v>
       </c>
-      <c r="BI6" s="49"/>
-[...2 lines deleted...]
-      <c r="BL6" s="57" t="s">
+      <c r="BI6" s="27"/>
+      <c r="BJ6" s="27"/>
+      <c r="BK6" s="28"/>
+      <c r="BL6" s="32" t="s">
         <v>75</v>
       </c>
-      <c r="BM6" s="58"/>
-      <c r="BN6" s="51" t="s">
+      <c r="BM6" s="33"/>
+      <c r="BN6" s="38" t="s">
         <v>76</v>
       </c>
-      <c r="BO6" s="52"/>
-[...22 lines deleted...]
-      <c r="CL6" s="57" t="s">
+      <c r="BO6" s="39"/>
+      <c r="BP6" s="39"/>
+      <c r="BQ6" s="39"/>
+      <c r="BR6" s="39"/>
+      <c r="BS6" s="39"/>
+      <c r="BT6" s="39"/>
+      <c r="BU6" s="39"/>
+      <c r="BV6" s="39"/>
+      <c r="BW6" s="39"/>
+      <c r="BX6" s="39"/>
+      <c r="BY6" s="39"/>
+      <c r="BZ6" s="39"/>
+      <c r="CA6" s="39"/>
+      <c r="CB6" s="39"/>
+      <c r="CC6" s="39"/>
+      <c r="CD6" s="39"/>
+      <c r="CE6" s="39"/>
+      <c r="CF6" s="39"/>
+      <c r="CG6" s="39"/>
+      <c r="CH6" s="39"/>
+      <c r="CI6" s="39"/>
+      <c r="CJ6" s="39"/>
+      <c r="CK6" s="40"/>
+      <c r="CL6" s="32" t="s">
         <v>75</v>
       </c>
-      <c r="CM6" s="58"/>
-      <c r="CN6" s="48" t="s">
+      <c r="CM6" s="33"/>
+      <c r="CN6" s="26" t="s">
         <v>77</v>
       </c>
-      <c r="CO6" s="49"/>
-[...8 lines deleted...]
-      <c r="CX6" s="48" t="s">
+      <c r="CO6" s="27"/>
+      <c r="CP6" s="27"/>
+      <c r="CQ6" s="27"/>
+      <c r="CR6" s="27"/>
+      <c r="CS6" s="27"/>
+      <c r="CT6" s="27"/>
+      <c r="CU6" s="27"/>
+      <c r="CV6" s="27"/>
+      <c r="CW6" s="28"/>
+      <c r="CX6" s="26" t="s">
         <v>78</v>
       </c>
-      <c r="CY6" s="49"/>
-[...2 lines deleted...]
-      <c r="DB6" s="48" t="s">
+      <c r="CY6" s="27"/>
+      <c r="CZ6" s="27"/>
+      <c r="DA6" s="28"/>
+      <c r="DB6" s="26" t="s">
         <v>79</v>
       </c>
-      <c r="DC6" s="49"/>
-[...6 lines deleted...]
-      <c r="DJ6" s="55" t="s">
+      <c r="DC6" s="27"/>
+      <c r="DD6" s="27"/>
+      <c r="DE6" s="27"/>
+      <c r="DF6" s="27"/>
+      <c r="DG6" s="27"/>
+      <c r="DH6" s="27"/>
+      <c r="DI6" s="41"/>
+      <c r="DJ6" s="30" t="s">
         <v>80</v>
       </c>
-      <c r="DK6" s="55"/>
-[...18 lines deleted...]
-      <c r="ED6" s="48" t="s">
+      <c r="DK6" s="30"/>
+      <c r="DL6" s="30"/>
+      <c r="DM6" s="30"/>
+      <c r="DN6" s="30"/>
+      <c r="DO6" s="30"/>
+      <c r="DP6" s="30"/>
+      <c r="DQ6" s="30"/>
+      <c r="DR6" s="30"/>
+      <c r="DS6" s="30"/>
+      <c r="DT6" s="30"/>
+      <c r="DU6" s="30"/>
+      <c r="DV6" s="30"/>
+      <c r="DW6" s="30"/>
+      <c r="DX6" s="30"/>
+      <c r="DY6" s="30"/>
+      <c r="DZ6" s="30"/>
+      <c r="EA6" s="30"/>
+      <c r="EB6" s="30"/>
+      <c r="EC6" s="31"/>
+      <c r="ED6" s="26" t="s">
         <v>81</v>
       </c>
-      <c r="EE6" s="49"/>
-[...16 lines deleted...]
-      <c r="EV6" s="48" t="s">
+      <c r="EE6" s="27"/>
+      <c r="EF6" s="27"/>
+      <c r="EG6" s="27"/>
+      <c r="EH6" s="27"/>
+      <c r="EI6" s="27"/>
+      <c r="EJ6" s="27"/>
+      <c r="EK6" s="27"/>
+      <c r="EL6" s="27"/>
+      <c r="EM6" s="27"/>
+      <c r="EN6" s="27"/>
+      <c r="EO6" s="27"/>
+      <c r="EP6" s="27"/>
+      <c r="EQ6" s="27"/>
+      <c r="ER6" s="27"/>
+      <c r="ES6" s="27"/>
+      <c r="ET6" s="27"/>
+      <c r="EU6" s="28"/>
+      <c r="EV6" s="26" t="s">
         <v>81</v>
       </c>
-      <c r="EW6" s="49"/>
-[...16 lines deleted...]
-      <c r="FN6" s="48" t="s">
+      <c r="EW6" s="27"/>
+      <c r="EX6" s="27"/>
+      <c r="EY6" s="27"/>
+      <c r="EZ6" s="27"/>
+      <c r="FA6" s="27"/>
+      <c r="FB6" s="27"/>
+      <c r="FC6" s="27"/>
+      <c r="FD6" s="27"/>
+      <c r="FE6" s="27"/>
+      <c r="FF6" s="27"/>
+      <c r="FG6" s="27"/>
+      <c r="FH6" s="27"/>
+      <c r="FI6" s="27"/>
+      <c r="FJ6" s="27"/>
+      <c r="FK6" s="27"/>
+      <c r="FL6" s="27"/>
+      <c r="FM6" s="28"/>
+      <c r="FN6" s="26" t="s">
         <v>82</v>
       </c>
-      <c r="FO6" s="49"/>
-[...16 lines deleted...]
-      <c r="GF6" s="51" t="s">
+      <c r="FO6" s="27"/>
+      <c r="FP6" s="27"/>
+      <c r="FQ6" s="27"/>
+      <c r="FR6" s="27"/>
+      <c r="FS6" s="27"/>
+      <c r="FT6" s="27"/>
+      <c r="FU6" s="27"/>
+      <c r="FV6" s="27"/>
+      <c r="FW6" s="27"/>
+      <c r="FX6" s="27"/>
+      <c r="FY6" s="27"/>
+      <c r="FZ6" s="27"/>
+      <c r="GA6" s="27"/>
+      <c r="GB6" s="27"/>
+      <c r="GC6" s="27"/>
+      <c r="GD6" s="27"/>
+      <c r="GE6" s="28"/>
+      <c r="GF6" s="38" t="s">
         <v>83</v>
       </c>
-      <c r="GG6" s="52"/>
-[...18 lines deleted...]
-      <c r="GZ6" s="48" t="s">
+      <c r="GG6" s="39"/>
+      <c r="GH6" s="39"/>
+      <c r="GI6" s="39"/>
+      <c r="GJ6" s="39"/>
+      <c r="GK6" s="39"/>
+      <c r="GL6" s="39"/>
+      <c r="GM6" s="39"/>
+      <c r="GN6" s="39"/>
+      <c r="GO6" s="39"/>
+      <c r="GP6" s="39"/>
+      <c r="GQ6" s="39"/>
+      <c r="GR6" s="39"/>
+      <c r="GS6" s="39"/>
+      <c r="GT6" s="39"/>
+      <c r="GU6" s="39"/>
+      <c r="GV6" s="39"/>
+      <c r="GW6" s="39"/>
+      <c r="GX6" s="39"/>
+      <c r="GY6" s="40"/>
+      <c r="GZ6" s="26" t="s">
         <v>84</v>
       </c>
-      <c r="HA6" s="49"/>
-[...16 lines deleted...]
-      <c r="HR6" s="55" t="s">
+      <c r="HA6" s="27"/>
+      <c r="HB6" s="27"/>
+      <c r="HC6" s="27"/>
+      <c r="HD6" s="27"/>
+      <c r="HE6" s="27"/>
+      <c r="HF6" s="27"/>
+      <c r="HG6" s="27"/>
+      <c r="HH6" s="27"/>
+      <c r="HI6" s="27"/>
+      <c r="HJ6" s="27"/>
+      <c r="HK6" s="27"/>
+      <c r="HL6" s="27"/>
+      <c r="HM6" s="27"/>
+      <c r="HN6" s="27"/>
+      <c r="HO6" s="27"/>
+      <c r="HP6" s="27"/>
+      <c r="HQ6" s="41"/>
+      <c r="HR6" s="30" t="s">
         <v>85</v>
       </c>
-      <c r="HS6" s="55"/>
-[...18 lines deleted...]
-      <c r="IL6" s="48" t="s">
+      <c r="HS6" s="30"/>
+      <c r="HT6" s="30"/>
+      <c r="HU6" s="30"/>
+      <c r="HV6" s="30"/>
+      <c r="HW6" s="30"/>
+      <c r="HX6" s="30"/>
+      <c r="HY6" s="30"/>
+      <c r="HZ6" s="30"/>
+      <c r="IA6" s="30"/>
+      <c r="IB6" s="30"/>
+      <c r="IC6" s="30"/>
+      <c r="ID6" s="30"/>
+      <c r="IE6" s="30"/>
+      <c r="IF6" s="30"/>
+      <c r="IG6" s="30"/>
+      <c r="IH6" s="30"/>
+      <c r="II6" s="30"/>
+      <c r="IJ6" s="30"/>
+      <c r="IK6" s="31"/>
+      <c r="IL6" s="26" t="s">
         <v>86</v>
       </c>
-      <c r="IM6" s="49"/>
-[...16 lines deleted...]
-      <c r="JD6" s="48" t="s">
+      <c r="IM6" s="27"/>
+      <c r="IN6" s="27"/>
+      <c r="IO6" s="27"/>
+      <c r="IP6" s="27"/>
+      <c r="IQ6" s="27"/>
+      <c r="IR6" s="27"/>
+      <c r="IS6" s="27"/>
+      <c r="IT6" s="27"/>
+      <c r="IU6" s="27"/>
+      <c r="IV6" s="27"/>
+      <c r="IW6" s="27"/>
+      <c r="IX6" s="27"/>
+      <c r="IY6" s="27"/>
+      <c r="IZ6" s="27"/>
+      <c r="JA6" s="27"/>
+      <c r="JB6" s="27"/>
+      <c r="JC6" s="28"/>
+      <c r="JD6" s="26" t="s">
         <v>87</v>
       </c>
-      <c r="JE6" s="49"/>
-[...16 lines deleted...]
-      <c r="JV6" s="48" t="s">
+      <c r="JE6" s="27"/>
+      <c r="JF6" s="27"/>
+      <c r="JG6" s="27"/>
+      <c r="JH6" s="27"/>
+      <c r="JI6" s="27"/>
+      <c r="JJ6" s="27"/>
+      <c r="JK6" s="27"/>
+      <c r="JL6" s="27"/>
+      <c r="JM6" s="27"/>
+      <c r="JN6" s="27"/>
+      <c r="JO6" s="27"/>
+      <c r="JP6" s="27"/>
+      <c r="JQ6" s="27"/>
+      <c r="JR6" s="27"/>
+      <c r="JS6" s="27"/>
+      <c r="JT6" s="27"/>
+      <c r="JU6" s="28"/>
+      <c r="JV6" s="26" t="s">
         <v>88</v>
       </c>
-      <c r="JW6" s="49"/>
-[...16 lines deleted...]
-      <c r="KN6" s="51" t="s">
+      <c r="JW6" s="27"/>
+      <c r="JX6" s="27"/>
+      <c r="JY6" s="27"/>
+      <c r="JZ6" s="27"/>
+      <c r="KA6" s="27"/>
+      <c r="KB6" s="27"/>
+      <c r="KC6" s="27"/>
+      <c r="KD6" s="27"/>
+      <c r="KE6" s="27"/>
+      <c r="KF6" s="27"/>
+      <c r="KG6" s="27"/>
+      <c r="KH6" s="27"/>
+      <c r="KI6" s="27"/>
+      <c r="KJ6" s="27"/>
+      <c r="KK6" s="27"/>
+      <c r="KL6" s="27"/>
+      <c r="KM6" s="28"/>
+      <c r="KN6" s="38" t="s">
         <v>89</v>
       </c>
-      <c r="KO6" s="52"/>
-[...18 lines deleted...]
-      <c r="LH6" s="48" t="s">
+      <c r="KO6" s="39"/>
+      <c r="KP6" s="39"/>
+      <c r="KQ6" s="39"/>
+      <c r="KR6" s="39"/>
+      <c r="KS6" s="39"/>
+      <c r="KT6" s="39"/>
+      <c r="KU6" s="39"/>
+      <c r="KV6" s="39"/>
+      <c r="KW6" s="39"/>
+      <c r="KX6" s="39"/>
+      <c r="KY6" s="39"/>
+      <c r="KZ6" s="39"/>
+      <c r="LA6" s="39"/>
+      <c r="LB6" s="39"/>
+      <c r="LC6" s="39"/>
+      <c r="LD6" s="39"/>
+      <c r="LE6" s="39"/>
+      <c r="LF6" s="39"/>
+      <c r="LG6" s="40"/>
+      <c r="LH6" s="26" t="s">
         <v>90</v>
       </c>
-      <c r="LI6" s="49"/>
-[...15 lines deleted...]
-      <c r="LY6" s="50"/>
+      <c r="LI6" s="27"/>
+      <c r="LJ6" s="27"/>
+      <c r="LK6" s="27"/>
+      <c r="LL6" s="27"/>
+      <c r="LM6" s="27"/>
+      <c r="LN6" s="27"/>
+      <c r="LO6" s="27"/>
+      <c r="LP6" s="27"/>
+      <c r="LQ6" s="27"/>
+      <c r="LR6" s="27"/>
+      <c r="LS6" s="27"/>
+      <c r="LT6" s="27"/>
+      <c r="LU6" s="27"/>
+      <c r="LV6" s="27"/>
+      <c r="LW6" s="27"/>
+      <c r="LX6" s="27"/>
+      <c r="LY6" s="28"/>
     </row>
-    <row r="7" spans="1:342" x14ac:dyDescent="0.25">
-      <c r="A7" s="12" t="s">
+    <row r="7" spans="1:342" x14ac:dyDescent="0.3">
+      <c r="A7" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="B7" s="13">
+      <c r="B7" s="43">
         <v>1217</v>
       </c>
-      <c r="C7" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="13">
+      <c r="C7" s="44" t="s">
+        <v>172</v>
+      </c>
+      <c r="D7" s="43">
         <v>529</v>
       </c>
-      <c r="E7" s="15" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="13">
+      <c r="E7" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="F7" s="43">
         <v>30991</v>
       </c>
-      <c r="G7" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="13">
+      <c r="G7" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="H7" s="43">
         <v>1898</v>
       </c>
-      <c r="I7" s="15" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="13">
+      <c r="I7" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="J7" s="43">
         <v>63009</v>
       </c>
-      <c r="K7" s="15" t="s">
-[...2 lines deleted...]
-      <c r="L7" s="13">
+      <c r="K7" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="L7" s="43">
         <v>3545</v>
       </c>
-      <c r="M7" s="15" t="s">
-[...2 lines deleted...]
-      <c r="N7" s="13">
+      <c r="M7" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="N7" s="43">
         <v>14471</v>
       </c>
-      <c r="O7" s="15" t="s">
-[...2 lines deleted...]
-      <c r="P7" s="13">
+      <c r="O7" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="P7" s="43">
         <v>5355</v>
       </c>
-      <c r="Q7" s="15" t="s">
-[...2 lines deleted...]
-      <c r="R7" s="13">
+      <c r="Q7" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="R7" s="43">
         <v>13827</v>
       </c>
-      <c r="S7" s="15" t="s">
-[...2 lines deleted...]
-      <c r="T7" s="13">
+      <c r="S7" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="T7" s="43">
         <v>3895</v>
       </c>
-      <c r="U7" s="15" t="s">
-[...2 lines deleted...]
-      <c r="V7" s="13">
+      <c r="U7" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="V7" s="43">
         <v>10347</v>
       </c>
-      <c r="W7" s="15" t="s">
-[...2 lines deleted...]
-      <c r="X7" s="16">
+      <c r="W7" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="X7" s="46">
         <v>2099</v>
       </c>
-      <c r="Y7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="Z7" s="18">
+      <c r="Y7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z7" s="48">
         <v>31.8</v>
       </c>
-      <c r="AA7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AB7" s="18">
+      <c r="AA7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AB7" s="48">
         <v>3.4</v>
       </c>
-      <c r="AC7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AD7" s="18">
+      <c r="AC7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AD7" s="48">
         <v>280</v>
       </c>
-      <c r="AE7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AF7" s="18">
+      <c r="AE7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AF7" s="48">
         <v>16</v>
       </c>
-      <c r="AG7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AH7" s="18">
+      <c r="AG7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AH7" s="48">
         <v>8.6999999999999993</v>
       </c>
-      <c r="AI7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AJ7" s="16">
+      <c r="AI7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AJ7" s="46">
         <v>872</v>
       </c>
-      <c r="AK7" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AL7" s="16">
+      <c r="AK7" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL7" s="46">
         <v>592</v>
       </c>
-      <c r="AM7" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AN7" s="18">
+      <c r="AM7" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AN7" s="48">
         <v>110</v>
       </c>
-      <c r="AO7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AP7" s="18">
+      <c r="AO7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AP7" s="48">
         <v>259.10000000000002</v>
       </c>
-      <c r="AQ7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AR7" s="18">
+      <c r="AQ7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AR7" s="48">
         <v>809.22400000000005</v>
       </c>
-      <c r="AS7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AT7" s="16">
+      <c r="AS7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AT7" s="46">
         <v>4341</v>
       </c>
-      <c r="AU7" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AV7" s="18">
+      <c r="AU7" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AV7" s="48">
         <v>8941</v>
       </c>
-      <c r="AW7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="AX7" s="18">
+      <c r="AW7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AX7" s="48">
         <v>452.5</v>
       </c>
-      <c r="AY7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="AZ7" s="18">
+      <c r="AY7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AZ7" s="48">
         <v>831.9</v>
       </c>
-      <c r="BA7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="BB7" s="18">
+      <c r="BA7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BB7" s="48">
         <v>2780</v>
       </c>
-      <c r="BC7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="BD7" s="18">
+      <c r="BC7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BD7" s="48">
         <v>4487</v>
       </c>
-      <c r="BE7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="BF7" s="18">
+      <c r="BE7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BF7" s="48">
         <v>490</v>
       </c>
-      <c r="BG7" s="21" t="s">
-[...2 lines deleted...]
-      <c r="BH7" s="13">
+      <c r="BG7" s="51" t="s">
+        <v>172</v>
+      </c>
+      <c r="BH7" s="43">
         <v>184</v>
       </c>
-      <c r="BI7" s="14" t="s">
-[...2 lines deleted...]
-      <c r="BJ7" s="13">
+      <c r="BI7" s="44" t="s">
+        <v>172</v>
+      </c>
+      <c r="BJ7" s="43">
         <v>292</v>
       </c>
-      <c r="BK7" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BL7" s="13">
+      <c r="BK7" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BL7" s="43">
         <v>42091</v>
       </c>
-      <c r="BM7" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BN7" s="18">
+      <c r="BM7" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BN7" s="48">
         <v>17.5</v>
       </c>
-      <c r="BO7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BP7" s="18">
+      <c r="BO7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BP7" s="48">
         <v>0</v>
       </c>
-      <c r="BQ7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BR7" s="18">
+      <c r="BQ7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BR7" s="48">
         <v>380</v>
       </c>
-      <c r="BS7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BT7" s="18">
+      <c r="BS7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BT7" s="48">
         <v>377</v>
       </c>
-      <c r="BU7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BV7" s="18">
+      <c r="BU7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BV7" s="48">
         <v>805</v>
       </c>
-      <c r="BW7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BX7" s="18">
+      <c r="BW7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BX7" s="48">
         <v>56.4</v>
       </c>
-      <c r="BY7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BZ7" s="18">
+      <c r="BY7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BZ7" s="48">
         <v>32.6</v>
       </c>
-      <c r="CA7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CB7" s="18">
+      <c r="CA7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CB7" s="48">
         <v>42.6</v>
       </c>
-      <c r="CC7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CD7" s="18">
+      <c r="CC7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CD7" s="48">
         <v>28.7</v>
       </c>
-      <c r="CE7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CF7" s="18">
+      <c r="CE7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CF7" s="48">
         <v>26.6</v>
       </c>
-      <c r="CG7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CH7" s="18">
+      <c r="CG7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CH7" s="48">
         <v>90.9</v>
       </c>
-      <c r="CI7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CJ7" s="18">
+      <c r="CI7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CJ7" s="48">
         <v>3</v>
       </c>
-      <c r="CK7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CL7" s="18">
+      <c r="CK7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CL7" s="48">
         <v>16066</v>
       </c>
-      <c r="CM7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CN7" s="18">
+      <c r="CM7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CN7" s="48">
         <v>316</v>
       </c>
-      <c r="CO7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CP7" s="18">
+      <c r="CO7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CP7" s="48">
         <v>525</v>
       </c>
-      <c r="CQ7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CR7" s="18">
+      <c r="CQ7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CR7" s="48">
         <v>14.4</v>
       </c>
-      <c r="CS7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CT7" s="18">
+      <c r="CS7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CT7" s="48">
         <v>45.7</v>
       </c>
-      <c r="CU7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CV7" s="18">
+      <c r="CU7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CV7" s="48">
         <v>95.4</v>
       </c>
-      <c r="CW7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CX7" s="16">
+      <c r="CW7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CX7" s="46">
         <v>3245</v>
       </c>
-      <c r="CY7" s="19" t="s">
-[...2 lines deleted...]
-      <c r="CZ7" s="16">
+      <c r="CY7" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="CZ7" s="46">
         <v>9802</v>
       </c>
-      <c r="DA7" s="19" t="s">
-[...2 lines deleted...]
-      <c r="DB7" s="22">
+      <c r="DA7" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="DB7" s="52">
         <v>261.8</v>
       </c>
-      <c r="DC7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="DD7" s="22">
+      <c r="DC7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD7" s="52">
         <v>219.4</v>
       </c>
-      <c r="DE7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="DF7" s="22">
+      <c r="DE7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DF7" s="52">
         <v>880</v>
       </c>
-      <c r="DG7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="DH7" s="22">
+      <c r="DG7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH7" s="52">
         <v>273.39999999999998</v>
       </c>
-      <c r="DI7" s="23" t="s">
-[...2 lines deleted...]
-      <c r="DJ7" s="18">
+      <c r="DI7" s="53" t="s">
+        <v>172</v>
+      </c>
+      <c r="DJ7" s="48">
         <v>31.3</v>
       </c>
-      <c r="DK7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="DL7" s="18">
+      <c r="DK7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DL7" s="48">
         <v>137.1</v>
       </c>
-      <c r="DM7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="DN7" s="18">
+      <c r="DM7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DN7" s="48">
         <v>112</v>
       </c>
-      <c r="DO7" s="20" t="s">
-[...8 lines deleted...]
-      <c r="DR7" s="18">
+      <c r="DO7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DP7" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="DQ7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR7" s="48">
         <v>83.3</v>
       </c>
-      <c r="DS7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DT7" s="18">
+      <c r="DS7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DT7" s="48">
         <v>102</v>
       </c>
-      <c r="DU7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DV7" s="18">
+      <c r="DU7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DV7" s="48">
         <v>66.5</v>
       </c>
-      <c r="DW7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DX7" s="18">
+      <c r="DW7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DX7" s="48">
         <v>138.5</v>
       </c>
-      <c r="DY7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DZ7" s="18">
+      <c r="DY7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DZ7" s="48">
         <v>104.8</v>
       </c>
-      <c r="EA7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EB7" s="18">
+      <c r="EA7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EB7" s="48">
         <v>129.5</v>
       </c>
-      <c r="EC7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ED7" s="18">
+      <c r="EC7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ED7" s="48">
         <v>106.9</v>
       </c>
-      <c r="EE7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EF7" s="18">
+      <c r="EE7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EF7" s="48">
         <v>127.8</v>
       </c>
-      <c r="EG7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EH7" s="18">
+      <c r="EG7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EH7" s="48">
         <v>127.7</v>
       </c>
-      <c r="EI7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EJ7" s="18">
+      <c r="EI7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EJ7" s="48">
         <v>110.2</v>
       </c>
-      <c r="EK7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EL7" s="18">
+      <c r="EK7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EL7" s="48">
         <v>129.6</v>
       </c>
-      <c r="EM7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EN7" s="18">
+      <c r="EM7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EN7" s="48">
         <v>110.8</v>
       </c>
-      <c r="EO7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EP7" s="18">
+      <c r="EO7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EP7" s="48">
         <v>115.4</v>
       </c>
-      <c r="EQ7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ER7" s="18">
+      <c r="EQ7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ER7" s="48">
         <v>83.6</v>
       </c>
-      <c r="ES7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ET7" s="18">
+      <c r="ES7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ET7" s="48">
         <v>28.2</v>
       </c>
-      <c r="EU7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EV7" s="18">
+      <c r="EU7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EV7" s="48">
         <v>94.5</v>
       </c>
-      <c r="EW7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EX7" s="18">
+      <c r="EW7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX7" s="48">
         <v>120.3</v>
       </c>
-      <c r="EY7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EZ7" s="18">
+      <c r="EY7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EZ7" s="48">
         <v>79.3</v>
       </c>
-      <c r="FA7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FB7" s="18">
+      <c r="FA7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FB7" s="48">
         <v>99</v>
       </c>
-      <c r="FC7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FD7" s="18">
+      <c r="FC7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FD7" s="48">
         <v>131.69999999999999</v>
       </c>
-      <c r="FE7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FF7" s="18">
+      <c r="FE7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FF7" s="48">
         <v>89.3</v>
       </c>
-      <c r="FG7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FH7" s="18">
+      <c r="FG7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FH7" s="48">
         <v>105.9</v>
       </c>
-      <c r="FI7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="FJ7" s="18">
+      <c r="FI7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="FJ7" s="48">
         <v>112.9</v>
       </c>
-      <c r="FK7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="FL7" s="18">
+      <c r="FK7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="FL7" s="48">
         <v>124.5</v>
       </c>
-      <c r="FM7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="FN7" s="18">
+      <c r="FM7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="FN7" s="48">
         <v>95.9</v>
       </c>
-      <c r="FO7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="FP7" s="18">
+      <c r="FO7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="FP7" s="48">
         <v>126.6</v>
       </c>
-      <c r="FQ7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="FR7" s="18">
+      <c r="FQ7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="FR7" s="48">
         <v>128.9</v>
       </c>
-      <c r="FS7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="FT7" s="18">
+      <c r="FS7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="FT7" s="48">
         <v>112.3</v>
       </c>
-      <c r="FU7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FV7" s="18">
+      <c r="FU7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FV7" s="48">
         <v>137.1</v>
       </c>
-      <c r="FW7" s="17" t="s">
-[...8 lines deleted...]
-      <c r="FZ7" s="18">
+      <c r="FW7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FX7" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FZ7" s="48">
         <v>189.3</v>
       </c>
-      <c r="GA7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GB7" s="18">
+      <c r="GA7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GB7" s="48">
         <v>124</v>
       </c>
-      <c r="GC7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GD7" s="18">
+      <c r="GC7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GD7" s="48">
         <v>83.4</v>
       </c>
-      <c r="GE7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GF7" s="18">
+      <c r="GE7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GF7" s="48">
         <v>80.5</v>
       </c>
-      <c r="GG7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GH7" s="18">
+      <c r="GG7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GH7" s="48">
         <v>122.7</v>
       </c>
-      <c r="GI7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GJ7" s="18">
+      <c r="GI7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GJ7" s="48">
         <v>46.1</v>
       </c>
-      <c r="GK7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="GL7" s="18">
+      <c r="GK7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="GL7" s="48">
         <v>172.9</v>
       </c>
-      <c r="GM7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="GN7" s="18">
+      <c r="GM7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="GN7" s="48">
         <v>97.9</v>
       </c>
-      <c r="GO7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="GP7" s="18">
+      <c r="GO7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="GP7" s="48">
         <v>101.3</v>
       </c>
-      <c r="GQ7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="GR7" s="18">
+      <c r="GQ7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="GR7" s="48">
         <v>66.3</v>
       </c>
-      <c r="GS7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="GT7" s="18">
+      <c r="GS7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="GT7" s="48">
         <v>137.30000000000001</v>
       </c>
-      <c r="GU7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="GV7" s="18">
+      <c r="GU7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="GV7" s="48">
         <v>97.1</v>
       </c>
-      <c r="GW7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="GX7" s="18">
+      <c r="GW7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="GX7" s="48">
         <v>80.7</v>
       </c>
-      <c r="GY7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GZ7" s="18">
+      <c r="GY7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GZ7" s="48">
         <v>68.3</v>
       </c>
-      <c r="HA7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HB7" s="18">
+      <c r="HA7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HB7" s="48">
         <v>120.7</v>
       </c>
-      <c r="HC7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HD7" s="18">
+      <c r="HC7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HD7" s="48">
         <v>125.3</v>
       </c>
-      <c r="HE7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HF7" s="18">
+      <c r="HE7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HF7" s="48">
         <v>169.5</v>
       </c>
-      <c r="HG7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HH7" s="18">
+      <c r="HG7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HH7" s="48">
         <v>261.89999999999998</v>
       </c>
-      <c r="HI7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HJ7" s="18">
+      <c r="HI7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HJ7" s="48">
         <v>99.7</v>
       </c>
-      <c r="HK7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HL7" s="18">
+      <c r="HK7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HL7" s="48">
         <v>73.8</v>
       </c>
-      <c r="HM7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HN7" s="18">
+      <c r="HM7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HN7" s="48">
         <v>110</v>
       </c>
-      <c r="HO7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HP7" s="24">
+      <c r="HO7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HP7" s="54">
         <v>354.6</v>
       </c>
-      <c r="HQ7" s="23" t="s">
-[...2 lines deleted...]
-      <c r="HR7" s="18">
+      <c r="HQ7" s="53" t="s">
+        <v>172</v>
+      </c>
+      <c r="HR7" s="48">
         <v>75.7</v>
       </c>
-      <c r="HS7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HT7" s="18">
+      <c r="HS7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HT7" s="48">
         <v>115.6</v>
       </c>
-      <c r="HU7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HV7" s="18">
+      <c r="HU7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HV7" s="48">
         <v>95.2</v>
       </c>
-      <c r="HW7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HX7" s="18">
+      <c r="HW7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HX7" s="48">
         <v>100.2</v>
       </c>
-      <c r="HY7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HZ7" s="18">
+      <c r="HY7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HZ7" s="48">
         <v>110.1</v>
       </c>
-      <c r="IA7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IB7" s="18">
+      <c r="IA7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IB7" s="48">
         <v>97.3</v>
       </c>
-      <c r="IC7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ID7" s="18">
+      <c r="IC7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ID7" s="48">
         <v>77</v>
       </c>
-      <c r="IE7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IF7" s="18">
+      <c r="IE7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IF7" s="48">
         <v>81.5</v>
       </c>
-      <c r="IG7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IH7" s="18">
+      <c r="IG7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IH7" s="48">
         <v>107.9</v>
       </c>
-      <c r="II7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IJ7" s="18">
+      <c r="II7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IJ7" s="48">
         <v>101.4</v>
       </c>
-      <c r="IK7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IL7" s="18">
+      <c r="IK7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IL7" s="48">
         <v>102.8</v>
       </c>
-      <c r="IM7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IN7" s="18">
+      <c r="IM7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IN7" s="48">
         <v>84.1</v>
       </c>
-      <c r="IO7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IP7" s="18">
+      <c r="IO7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IP7" s="48">
         <v>119</v>
       </c>
-      <c r="IQ7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="IR7" s="18">
+      <c r="IQ7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="IR7" s="48">
         <v>125.5</v>
       </c>
-      <c r="IS7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="IT7" s="18">
+      <c r="IS7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="IT7" s="48">
         <v>39</v>
       </c>
-      <c r="IU7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="IV7" s="18">
+      <c r="IU7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="IV7" s="48">
         <v>119.2</v>
       </c>
-      <c r="IW7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="IX7" s="18">
+      <c r="IW7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="IX7" s="48">
         <v>125.6</v>
       </c>
-      <c r="IY7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="IZ7" s="18">
+      <c r="IY7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="IZ7" s="48">
         <v>86.8</v>
       </c>
-      <c r="JA7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="JB7" s="25">
+      <c r="JA7" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="JB7" s="55">
         <v>90.7</v>
       </c>
-      <c r="JC7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JD7" s="25">
+      <c r="JC7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JD7" s="55">
         <v>127.3</v>
       </c>
-      <c r="JE7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JF7" s="25">
+      <c r="JE7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JF7" s="55">
         <v>107.8</v>
       </c>
-      <c r="JG7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JH7" s="25">
+      <c r="JG7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JH7" s="55">
         <v>77.5</v>
       </c>
-      <c r="JI7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JJ7" s="25">
+      <c r="JI7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JJ7" s="55">
         <v>101.9</v>
       </c>
-      <c r="JK7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JL7" s="25">
+      <c r="JK7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JL7" s="55">
         <v>115.1</v>
       </c>
-      <c r="JM7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JN7" s="25">
+      <c r="JM7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JN7" s="55">
         <v>74.900000000000006</v>
       </c>
-      <c r="JO7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JP7" s="25">
+      <c r="JO7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JP7" s="55">
         <v>123.3</v>
       </c>
-      <c r="JQ7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JR7" s="25">
+      <c r="JQ7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JR7" s="55">
         <v>98</v>
       </c>
-      <c r="JS7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JT7" s="25">
+      <c r="JS7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JT7" s="55">
         <v>109</v>
       </c>
-      <c r="JU7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JV7" s="25">
+      <c r="JU7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JV7" s="55">
         <v>94</v>
       </c>
-      <c r="JW7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JX7" s="26">
+      <c r="JW7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JX7" s="56">
         <v>103.5</v>
       </c>
-      <c r="JY7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JZ7" s="25">
+      <c r="JY7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JZ7" s="55">
         <v>103.8</v>
       </c>
-      <c r="KA7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KB7" s="25">
+      <c r="KA7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KB7" s="55">
         <v>93.6</v>
       </c>
-      <c r="KC7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KD7" s="25">
+      <c r="KC7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KD7" s="55">
         <v>132</v>
       </c>
-      <c r="KE7" s="17" t="s">
-[...8 lines deleted...]
-      <c r="KH7" s="25">
+      <c r="KE7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KF7" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KH7" s="55">
         <v>115.1</v>
       </c>
-      <c r="KI7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KJ7" s="25">
+      <c r="KI7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KJ7" s="55">
         <v>99.8</v>
       </c>
-      <c r="KK7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KL7" s="25">
+      <c r="KK7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KL7" s="55">
         <v>82.8</v>
       </c>
-      <c r="KM7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KN7" s="25">
+      <c r="KM7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KN7" s="55">
         <v>77.3</v>
       </c>
-      <c r="KO7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KP7" s="25">
+      <c r="KO7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KP7" s="55">
         <v>115.8</v>
       </c>
-      <c r="KQ7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KR7" s="25">
+      <c r="KQ7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KR7" s="55">
         <v>49</v>
       </c>
-      <c r="KS7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KT7" s="25">
+      <c r="KS7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KT7" s="55">
         <v>155.69999999999999</v>
       </c>
-      <c r="KU7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KV7" s="25">
+      <c r="KU7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KV7" s="55">
         <v>134.1</v>
       </c>
-      <c r="KW7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KX7" s="25">
+      <c r="KW7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KX7" s="55">
         <v>83.7</v>
       </c>
-      <c r="KY7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KZ7" s="25">
+      <c r="KY7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KZ7" s="55">
         <v>76.599999999999994</v>
       </c>
-      <c r="LA7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LB7" s="25">
+      <c r="LA7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LB7" s="55">
         <v>166.2</v>
       </c>
-      <c r="LC7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LD7" s="25">
+      <c r="LC7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LD7" s="55">
         <v>88.4</v>
       </c>
-      <c r="LE7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LF7" s="25">
+      <c r="LE7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LF7" s="55">
         <v>77.900000000000006</v>
       </c>
-      <c r="LG7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LH7" s="25">
+      <c r="LG7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LH7" s="55">
         <v>67.2</v>
       </c>
-      <c r="LI7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LJ7" s="25">
+      <c r="LI7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LJ7" s="55">
         <v>111</v>
       </c>
-      <c r="LK7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LL7" s="25">
+      <c r="LK7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LL7" s="55">
         <v>92.8</v>
       </c>
-      <c r="LM7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LN7" s="25">
+      <c r="LM7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LN7" s="55">
         <v>130.6</v>
       </c>
-      <c r="LO7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LP7" s="25">
+      <c r="LO7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LP7" s="55">
         <v>124.3</v>
       </c>
-      <c r="LQ7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LR7" s="25">
+      <c r="LQ7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LR7" s="55">
         <v>97.6</v>
       </c>
-      <c r="LS7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LT7" s="25">
+      <c r="LS7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LT7" s="55">
         <v>104.1</v>
       </c>
-      <c r="LU7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LV7" s="25">
+      <c r="LU7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LV7" s="55">
         <v>94.7</v>
       </c>
-      <c r="LW7" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LX7" s="25">
+      <c r="LW7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LX7" s="55">
         <v>108.3</v>
       </c>
-      <c r="LY7" s="17" t="s">
-[...6 lines deleted...]
-      <c r="MD7" s="28"/>
+      <c r="LY7" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LZ7" s="57"/>
+      <c r="MA7" s="58"/>
+      <c r="MB7" s="58"/>
+      <c r="MC7" s="58"/>
+      <c r="MD7" s="58"/>
     </row>
-    <row r="8" spans="1:342" x14ac:dyDescent="0.25">
-      <c r="A8" s="29" t="s">
+    <row r="8" spans="1:342" x14ac:dyDescent="0.3">
+      <c r="A8" s="59" t="s">
         <v>92</v>
       </c>
-      <c r="B8" s="13">
+      <c r="B8" s="43">
         <v>2309</v>
       </c>
-      <c r="C8" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="13">
+      <c r="C8" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="D8" s="43">
         <v>568</v>
       </c>
-      <c r="E8" s="15" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="13">
+      <c r="E8" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="F8" s="43">
         <v>28948</v>
       </c>
-      <c r="G8" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H8" s="13">
+      <c r="G8" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="H8" s="43">
         <v>2469</v>
       </c>
-      <c r="I8" s="15" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="13">
+      <c r="I8" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="J8" s="43">
         <v>66054</v>
       </c>
-      <c r="K8" s="15" t="s">
-[...2 lines deleted...]
-      <c r="L8" s="13">
+      <c r="K8" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="L8" s="43">
         <v>3934</v>
       </c>
-      <c r="M8" s="15" t="s">
-[...2 lines deleted...]
-      <c r="N8" s="13">
+      <c r="M8" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="N8" s="43">
         <v>14188</v>
       </c>
-      <c r="O8" s="15" t="s">
-[...8 lines deleted...]
-      <c r="R8" s="13">
+      <c r="O8" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="P8" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q8" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="R8" s="43">
         <v>17996</v>
       </c>
-      <c r="S8" s="15" t="s">
-[...2 lines deleted...]
-      <c r="T8" s="13">
+      <c r="S8" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="T8" s="43">
         <v>7482</v>
       </c>
-      <c r="U8" s="15" t="s">
-[...2 lines deleted...]
-      <c r="V8" s="13">
+      <c r="U8" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="V8" s="43">
         <v>12655</v>
       </c>
-      <c r="W8" s="15" t="s">
-[...2 lines deleted...]
-      <c r="X8" s="16">
+      <c r="W8" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="X8" s="46">
         <v>2395</v>
       </c>
-      <c r="Y8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="Z8" s="18">
+      <c r="Y8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z8" s="48">
         <v>31.9</v>
       </c>
-      <c r="AA8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AB8" s="18">
+      <c r="AA8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AB8" s="48">
         <v>3</v>
       </c>
-      <c r="AC8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AD8" s="18">
+      <c r="AC8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AD8" s="48">
         <v>1443.5</v>
       </c>
-      <c r="AE8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AF8" s="18">
+      <c r="AE8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AF8" s="48">
         <v>13.7</v>
       </c>
-      <c r="AG8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AH8" s="18">
+      <c r="AG8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AH8" s="48">
         <v>8.9</v>
       </c>
-      <c r="AI8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AJ8" s="16">
+      <c r="AI8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AJ8" s="46">
         <v>1382</v>
       </c>
-      <c r="AK8" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AL8" s="16">
+      <c r="AK8" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL8" s="46">
         <v>461</v>
       </c>
-      <c r="AM8" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AN8" s="18">
+      <c r="AM8" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AN8" s="48">
         <v>104.4</v>
       </c>
-      <c r="AO8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AP8" s="18">
+      <c r="AO8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AP8" s="48">
         <v>235</v>
       </c>
-      <c r="AQ8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AR8" s="18">
+      <c r="AQ8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AR8" s="48">
         <v>789.88599999999997</v>
       </c>
-      <c r="AS8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AT8" s="16">
+      <c r="AS8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AT8" s="46">
         <v>4348</v>
       </c>
-      <c r="AU8" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AV8" s="18">
+      <c r="AU8" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AV8" s="48">
         <v>5424</v>
       </c>
-      <c r="AW8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AX8" s="18">
+      <c r="AW8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AX8" s="48">
         <v>587</v>
       </c>
-      <c r="AY8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AZ8" s="18">
+      <c r="AY8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AZ8" s="48">
         <v>953.7</v>
       </c>
-      <c r="BA8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BB8" s="18">
+      <c r="BA8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BB8" s="48">
         <v>2261</v>
       </c>
-      <c r="BC8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BD8" s="18">
+      <c r="BC8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BD8" s="48">
         <v>5138</v>
       </c>
-      <c r="BE8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BF8" s="30">
+      <c r="BE8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BF8" s="60">
         <v>499</v>
       </c>
-      <c r="BG8" s="19" t="s">
-[...2 lines deleted...]
-      <c r="BH8" s="13">
+      <c r="BG8" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="BH8" s="43">
         <v>191</v>
       </c>
-      <c r="BI8" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BJ8" s="13">
+      <c r="BI8" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BJ8" s="43">
         <v>290</v>
       </c>
-      <c r="BK8" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BL8" s="13">
+      <c r="BK8" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BL8" s="43">
         <v>38674</v>
       </c>
-      <c r="BM8" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BN8" s="18">
+      <c r="BM8" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BN8" s="48">
         <v>30.8</v>
       </c>
-      <c r="BO8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BP8" s="18">
+      <c r="BO8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BP8" s="48">
         <v>0</v>
       </c>
-      <c r="BQ8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BR8" s="18">
+      <c r="BQ8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BR8" s="48">
         <v>509</v>
       </c>
-      <c r="BS8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BT8" s="18">
+      <c r="BS8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BT8" s="48">
         <v>366</v>
       </c>
-      <c r="BU8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BV8" s="18">
+      <c r="BU8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BV8" s="48">
         <v>992</v>
       </c>
-      <c r="BW8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BX8" s="18">
+      <c r="BW8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BX8" s="48">
         <v>49.9</v>
       </c>
-      <c r="BY8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BZ8" s="18">
+      <c r="BY8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BZ8" s="48">
         <v>52.6</v>
       </c>
-      <c r="CA8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CB8" s="18">
+      <c r="CA8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CB8" s="48">
         <v>66.400000000000006</v>
       </c>
-      <c r="CC8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CD8" s="18">
+      <c r="CC8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CD8" s="48">
         <v>45.6</v>
       </c>
-      <c r="CE8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CF8" s="18">
+      <c r="CE8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CF8" s="48">
         <v>35.1</v>
       </c>
-      <c r="CG8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CH8" s="18">
+      <c r="CG8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CH8" s="48">
         <v>76.099999999999994</v>
       </c>
-      <c r="CI8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CJ8" s="18">
+      <c r="CI8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CJ8" s="48">
         <v>3.1</v>
       </c>
-      <c r="CK8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CL8" s="18">
+      <c r="CK8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CL8" s="48">
         <v>19489</v>
       </c>
-      <c r="CM8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CN8" s="18">
+      <c r="CM8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CN8" s="48">
         <v>482</v>
       </c>
-      <c r="CO8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CP8" s="18">
+      <c r="CO8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CP8" s="48">
         <v>508</v>
       </c>
-      <c r="CQ8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CR8" s="18">
+      <c r="CQ8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CR8" s="48">
         <v>14.8</v>
       </c>
-      <c r="CS8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CT8" s="18">
+      <c r="CS8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CT8" s="48">
         <v>16.399999999999999</v>
       </c>
-      <c r="CU8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CV8" s="18">
+      <c r="CU8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CV8" s="48">
         <v>277.60000000000002</v>
       </c>
-      <c r="CW8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CX8" s="16">
+      <c r="CW8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CX8" s="46">
         <v>3057</v>
       </c>
-      <c r="CY8" s="19" t="s">
-[...2 lines deleted...]
-      <c r="CZ8" s="16">
+      <c r="CY8" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="CZ8" s="46">
         <v>13715</v>
       </c>
-      <c r="DA8" s="19" t="s">
-[...2 lines deleted...]
-      <c r="DB8" s="30">
+      <c r="DA8" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="DB8" s="60">
         <v>240.1</v>
       </c>
-      <c r="DC8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DD8" s="30">
+      <c r="DC8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD8" s="60">
         <v>194.3</v>
       </c>
-      <c r="DE8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DF8" s="30">
+      <c r="DE8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DF8" s="60">
         <v>481.2</v>
       </c>
-      <c r="DG8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DH8" s="30">
+      <c r="DG8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH8" s="60">
         <v>320.2</v>
       </c>
-      <c r="DI8" s="31" t="s">
-[...2 lines deleted...]
-      <c r="DJ8" s="18">
+      <c r="DI8" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="DJ8" s="48">
         <v>98.9</v>
       </c>
-      <c r="DK8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DL8" s="30">
+      <c r="DK8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DL8" s="60">
         <v>135.9</v>
       </c>
-      <c r="DM8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DN8" s="18">
+      <c r="DM8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DN8" s="48">
         <v>117.1</v>
       </c>
-      <c r="DO8" s="17" t="s">
-[...8 lines deleted...]
-      <c r="DR8" s="18">
+      <c r="DO8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DP8" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="DQ8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR8" s="48">
         <v>106.6</v>
       </c>
-      <c r="DS8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DT8" s="18">
+      <c r="DS8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DT8" s="48">
         <v>96</v>
       </c>
-      <c r="DU8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DV8" s="18">
+      <c r="DU8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DV8" s="48">
         <v>63.5</v>
       </c>
-      <c r="DW8" s="17" t="s">
-[...8 lines deleted...]
-      <c r="DZ8" s="18">
+      <c r="DW8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DX8" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="DY8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DZ8" s="48">
         <v>158.1</v>
       </c>
-      <c r="EA8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EB8" s="18">
+      <c r="EA8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EB8" s="48">
         <v>136</v>
       </c>
-      <c r="EC8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ED8" s="18">
+      <c r="EC8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ED8" s="48">
         <v>103.1</v>
       </c>
-      <c r="EE8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EF8" s="18">
+      <c r="EE8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EF8" s="48">
         <v>140.1</v>
       </c>
-      <c r="EG8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EH8" s="18">
+      <c r="EG8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EH8" s="48">
         <v>131.1</v>
       </c>
-      <c r="EI8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EJ8" s="18">
+      <c r="EI8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EJ8" s="48">
         <v>87.6</v>
       </c>
-      <c r="EK8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EL8" s="18">
+      <c r="EK8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EL8" s="48">
         <v>110.4</v>
       </c>
-      <c r="EM8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EN8" s="18">
+      <c r="EM8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EN8" s="48">
         <v>78.3</v>
       </c>
-      <c r="EO8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EP8" s="18">
+      <c r="EO8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EP8" s="48">
         <v>145.80000000000001</v>
       </c>
-      <c r="EQ8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ER8" s="18">
+      <c r="EQ8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ER8" s="48">
         <v>106.5</v>
       </c>
-      <c r="ES8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ET8" s="18">
+      <c r="ES8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ET8" s="48">
         <v>0</v>
       </c>
-      <c r="EU8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EV8" s="18">
+      <c r="EU8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EV8" s="48">
         <v>144.5</v>
       </c>
-      <c r="EW8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EX8" s="18">
+      <c r="EW8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX8" s="48">
         <v>117.1</v>
       </c>
-      <c r="EY8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EZ8" s="18">
+      <c r="EY8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EZ8" s="48">
         <v>80.2</v>
       </c>
-      <c r="FA8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FB8" s="18">
+      <c r="FA8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FB8" s="48">
         <v>103.6</v>
       </c>
-      <c r="FC8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FD8" s="18">
+      <c r="FC8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FD8" s="48">
         <v>71</v>
       </c>
-      <c r="FE8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FF8" s="18">
+      <c r="FE8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FF8" s="48">
         <v>120.9</v>
       </c>
-      <c r="FG8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FH8" s="18">
+      <c r="FG8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FH8" s="48">
         <v>141</v>
       </c>
-      <c r="FI8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FJ8" s="18">
+      <c r="FI8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FJ8" s="48">
         <v>91.2</v>
       </c>
-      <c r="FK8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FL8" s="18">
+      <c r="FK8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FL8" s="48">
         <v>110.9</v>
       </c>
-      <c r="FM8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FN8" s="18">
+      <c r="FM8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FN8" s="48">
         <v>97.8</v>
       </c>
-      <c r="FO8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FP8" s="18">
+      <c r="FO8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FP8" s="48">
         <v>125.1</v>
       </c>
-      <c r="FQ8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FR8" s="30">
+      <c r="FQ8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FR8" s="60">
         <v>129.69999999999999</v>
       </c>
-      <c r="FS8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FT8" s="18">
+      <c r="FS8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FT8" s="48">
         <v>122.7</v>
       </c>
-      <c r="FU8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FV8" s="18">
+      <c r="FU8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FV8" s="48">
         <v>375.8</v>
       </c>
-      <c r="FW8" s="17" t="s">
-[...8 lines deleted...]
-      <c r="FZ8" s="18">
+      <c r="FW8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FX8" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FZ8" s="48">
         <v>230.3</v>
       </c>
-      <c r="GA8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GB8" s="18">
+      <c r="GA8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GB8" s="48">
         <v>117.6</v>
       </c>
-      <c r="GC8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GD8" s="18">
+      <c r="GC8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GD8" s="48">
         <v>95.7</v>
       </c>
-      <c r="GE8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GF8" s="18">
+      <c r="GE8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GF8" s="48">
         <v>117.6</v>
       </c>
-      <c r="GG8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GH8" s="18">
+      <c r="GG8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GH8" s="48">
         <v>261.60000000000002</v>
       </c>
-      <c r="GI8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GJ8" s="18">
+      <c r="GI8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GJ8" s="48">
         <v>87.5</v>
       </c>
-      <c r="GK8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GL8" s="18">
+      <c r="GK8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GL8" s="48">
         <v>300.8</v>
       </c>
-      <c r="GM8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GN8" s="18">
+      <c r="GM8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GN8" s="48">
         <v>116.1</v>
       </c>
-      <c r="GO8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GP8" s="18">
+      <c r="GO8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GP8" s="48">
         <v>87.1</v>
       </c>
-      <c r="GQ8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GR8" s="18">
+      <c r="GQ8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GR8" s="48">
         <v>68.099999999999994</v>
       </c>
-      <c r="GS8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GT8" s="30">
+      <c r="GS8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GT8" s="60">
         <v>207.3</v>
       </c>
-      <c r="GU8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GV8" s="18">
+      <c r="GU8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GV8" s="48">
         <v>97.5</v>
       </c>
-      <c r="GW8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GX8" s="18">
+      <c r="GW8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GX8" s="48">
         <v>99.2</v>
       </c>
-      <c r="GY8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GZ8" s="18">
+      <c r="GY8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GZ8" s="48">
         <v>72.400000000000006</v>
       </c>
-      <c r="HA8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HB8" s="18">
+      <c r="HA8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HB8" s="48">
         <v>33.200000000000003</v>
       </c>
-      <c r="HC8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HD8" s="18">
+      <c r="HC8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HD8" s="48">
         <v>275</v>
       </c>
-      <c r="HE8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HF8" s="18">
+      <c r="HE8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HF8" s="48">
         <v>201.4</v>
       </c>
-      <c r="HG8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HH8" s="18">
+      <c r="HG8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HH8" s="48">
         <v>311.3</v>
       </c>
-      <c r="HI8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HJ8" s="18">
+      <c r="HI8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HJ8" s="48">
         <v>94.5</v>
       </c>
-      <c r="HK8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HL8" s="18">
+      <c r="HK8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HL8" s="48">
         <v>72.099999999999994</v>
       </c>
-      <c r="HM8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HN8" s="18">
+      <c r="HM8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HN8" s="48">
         <v>91.1</v>
       </c>
-      <c r="HO8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HP8" s="32">
+      <c r="HO8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HP8" s="62">
         <v>268</v>
       </c>
-      <c r="HQ8" s="31" t="s">
-[...2 lines deleted...]
-      <c r="HR8" s="18">
+      <c r="HQ8" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="HR8" s="48">
         <v>189.8</v>
       </c>
-      <c r="HS8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HT8" s="18">
+      <c r="HS8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HT8" s="48">
         <v>107.3</v>
       </c>
-      <c r="HU8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HV8" s="18">
+      <c r="HU8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HV8" s="48">
         <v>93.4</v>
       </c>
-      <c r="HW8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HX8" s="18">
+      <c r="HW8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HX8" s="48">
         <v>130.1</v>
       </c>
-      <c r="HY8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HZ8" s="18">
+      <c r="HY8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HZ8" s="48">
         <v>104.8</v>
       </c>
-      <c r="IA8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IB8" s="18">
+      <c r="IA8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IB8" s="48">
         <v>111</v>
       </c>
-      <c r="IC8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ID8" s="18">
+      <c r="IC8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ID8" s="48">
         <v>98</v>
       </c>
-      <c r="IE8" s="17" t="s">
-[...8 lines deleted...]
-      <c r="IH8" s="18">
+      <c r="IE8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IF8" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="IG8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IH8" s="48">
         <v>130.19999999999999</v>
       </c>
-      <c r="II8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IJ8" s="18">
+      <c r="II8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IJ8" s="48">
         <v>192.1</v>
       </c>
-      <c r="IK8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IL8" s="18">
+      <c r="IK8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IL8" s="48">
         <v>122.3</v>
       </c>
-      <c r="IM8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IN8" s="18">
+      <c r="IM8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IN8" s="48">
         <v>114.1</v>
       </c>
-      <c r="IO8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IP8" s="18">
+      <c r="IO8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IP8" s="48">
         <v>100.4</v>
       </c>
-      <c r="IQ8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IR8" s="18">
+      <c r="IQ8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IR8" s="48">
         <v>88.6</v>
       </c>
-      <c r="IS8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IT8" s="18">
+      <c r="IS8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IT8" s="48">
         <v>515.6</v>
       </c>
-      <c r="IU8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IV8" s="18">
+      <c r="IU8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IV8" s="48">
         <v>86</v>
       </c>
-      <c r="IW8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IX8" s="18">
+      <c r="IW8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IX8" s="48">
         <v>102.4</v>
       </c>
-      <c r="IY8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IZ8" s="30">
+      <c r="IY8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IZ8" s="60">
         <v>158.5</v>
       </c>
-      <c r="JA8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JB8" s="25">
+      <c r="JA8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JB8" s="55">
         <v>77.900000000000006</v>
       </c>
-      <c r="JC8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JD8" s="25">
+      <c r="JC8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JD8" s="55">
         <v>94.9</v>
       </c>
-      <c r="JE8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JF8" s="25">
+      <c r="JE8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JF8" s="55">
         <v>90.7</v>
       </c>
-      <c r="JG8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JH8" s="25">
+      <c r="JG8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JH8" s="55">
         <v>97.6</v>
       </c>
-      <c r="JI8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JJ8" s="25">
+      <c r="JI8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JJ8" s="55">
         <v>100.2</v>
       </c>
-      <c r="JK8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JL8" s="25">
+      <c r="JK8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JL8" s="55">
         <v>60.7</v>
       </c>
-      <c r="JM8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JN8" s="25">
+      <c r="JM8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JN8" s="55">
         <v>129.69999999999999</v>
       </c>
-      <c r="JO8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JP8" s="25">
+      <c r="JO8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JP8" s="55">
         <v>114.6</v>
       </c>
-      <c r="JQ8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JR8" s="25">
+      <c r="JQ8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JR8" s="55">
         <v>81.3</v>
       </c>
-      <c r="JS8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JT8" s="25">
+      <c r="JS8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JT8" s="55">
         <v>114.5</v>
       </c>
-      <c r="JU8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JV8" s="25">
+      <c r="JU8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JV8" s="55">
         <v>101.8</v>
       </c>
-      <c r="JW8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JX8" s="26">
+      <c r="JW8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JX8" s="56">
         <v>103.6</v>
       </c>
-      <c r="JY8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JZ8" s="25">
+      <c r="JY8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JZ8" s="55">
         <v>99.4</v>
       </c>
-      <c r="KA8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KB8" s="25">
+      <c r="KA8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KB8" s="55">
         <v>91.9</v>
       </c>
-      <c r="KC8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KD8" s="25">
+      <c r="KC8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KD8" s="55">
         <v>175.8</v>
       </c>
-      <c r="KE8" s="17" t="s">
-[...8 lines deleted...]
-      <c r="KH8" s="25">
+      <c r="KE8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KF8" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KH8" s="55">
         <v>133.69999999999999</v>
       </c>
-      <c r="KI8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KJ8" s="25">
+      <c r="KI8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KJ8" s="55">
         <v>97.2</v>
       </c>
-      <c r="KK8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KL8" s="25">
+      <c r="KK8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KL8" s="55">
         <v>123.2</v>
       </c>
-      <c r="KM8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KN8" s="25">
+      <c r="KM8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KN8" s="55">
         <v>88.5</v>
       </c>
-      <c r="KO8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KP8" s="25">
+      <c r="KO8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KP8" s="55">
         <v>161.19999999999999</v>
       </c>
-      <c r="KQ8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KR8" s="25">
+      <c r="KQ8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KR8" s="55">
         <v>155.80000000000001</v>
       </c>
-      <c r="KS8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KT8" s="25">
+      <c r="KS8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KT8" s="55">
         <v>158.9</v>
       </c>
-      <c r="KU8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KV8" s="25">
+      <c r="KU8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KV8" s="55">
         <v>132.30000000000001</v>
       </c>
-      <c r="KW8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KX8" s="25">
+      <c r="KW8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KX8" s="55">
         <v>86</v>
       </c>
-      <c r="KY8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KZ8" s="25">
+      <c r="KY8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KZ8" s="55">
         <v>105.3</v>
       </c>
-      <c r="LA8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LB8" s="25">
+      <c r="LA8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LB8" s="55">
         <v>121.3</v>
       </c>
-      <c r="LC8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LD8" s="25">
+      <c r="LC8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LD8" s="55">
         <v>152.6</v>
       </c>
-      <c r="LE8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LF8" s="25">
+      <c r="LE8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LF8" s="55">
         <v>96.8</v>
       </c>
-      <c r="LG8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LH8" s="25">
+      <c r="LG8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LH8" s="55">
         <v>102.7</v>
       </c>
-      <c r="LI8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LJ8" s="25">
+      <c r="LI8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LJ8" s="55">
         <v>36</v>
       </c>
-      <c r="LK8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LL8" s="25">
+      <c r="LK8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LL8" s="55">
         <v>290.89999999999998</v>
       </c>
-      <c r="LM8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LN8" s="25">
+      <c r="LM8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LN8" s="55">
         <v>94.2</v>
       </c>
-      <c r="LO8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LP8" s="25">
+      <c r="LO8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LP8" s="55">
         <v>139.9</v>
       </c>
-      <c r="LQ8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LR8" s="25">
+      <c r="LQ8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LR8" s="55">
         <v>91.7</v>
       </c>
-      <c r="LS8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LT8" s="25">
+      <c r="LS8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LT8" s="55">
         <v>88.6</v>
       </c>
-      <c r="LU8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LV8" s="25">
+      <c r="LU8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LV8" s="55">
         <v>54.7</v>
       </c>
-      <c r="LW8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LX8" s="25">
+      <c r="LW8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LX8" s="55">
         <v>117.1</v>
       </c>
-      <c r="LY8" s="17" t="s">
-[...6 lines deleted...]
-      <c r="MD8" s="28"/>
+      <c r="LY8" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LZ8" s="57"/>
+      <c r="MA8" s="58"/>
+      <c r="MB8" s="58"/>
+      <c r="MC8" s="58"/>
+      <c r="MD8" s="58"/>
     </row>
-    <row r="9" spans="1:342" x14ac:dyDescent="0.25">
-      <c r="A9" s="29" t="s">
+    <row r="9" spans="1:342" x14ac:dyDescent="0.3">
+      <c r="A9" s="59" t="s">
         <v>93</v>
       </c>
-      <c r="B9" s="13">
+      <c r="B9" s="43">
         <v>1507</v>
       </c>
-      <c r="C9" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="13">
+      <c r="C9" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="D9" s="43">
         <v>593</v>
       </c>
-      <c r="E9" s="15" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="13">
+      <c r="E9" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="F9" s="43">
         <v>32620</v>
       </c>
-      <c r="G9" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H9" s="13">
+      <c r="G9" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="H9" s="43">
         <v>1297</v>
       </c>
-      <c r="I9" s="15" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="13">
+      <c r="I9" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="J9" s="43">
         <v>64273</v>
       </c>
-      <c r="K9" s="15" t="s">
-[...2 lines deleted...]
-      <c r="L9" s="13">
+      <c r="K9" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="L9" s="43">
         <v>4459</v>
       </c>
-      <c r="M9" s="15" t="s">
-[...2 lines deleted...]
-      <c r="N9" s="13">
+      <c r="M9" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="N9" s="43">
         <v>13351</v>
       </c>
-      <c r="O9" s="15" t="s">
-[...2 lines deleted...]
-      <c r="P9" s="13">
+      <c r="O9" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="P9" s="43">
         <v>4032</v>
       </c>
-      <c r="Q9" s="15" t="s">
-[...2 lines deleted...]
-      <c r="R9" s="13">
+      <c r="Q9" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="R9" s="43">
         <v>14942</v>
       </c>
-      <c r="S9" s="15" t="s">
-[...2 lines deleted...]
-      <c r="T9" s="13">
+      <c r="S9" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="T9" s="43">
         <v>5743</v>
       </c>
-      <c r="U9" s="15" t="s">
-[...2 lines deleted...]
-      <c r="V9" s="13">
+      <c r="U9" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="V9" s="43">
         <v>12285</v>
       </c>
-      <c r="W9" s="15" t="s">
-[...2 lines deleted...]
-      <c r="X9" s="16">
+      <c r="W9" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="X9" s="46">
         <v>1711</v>
       </c>
-      <c r="Y9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="Z9" s="18">
+      <c r="Y9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z9" s="48">
         <v>33</v>
       </c>
-      <c r="AA9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AB9" s="18">
+      <c r="AA9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AB9" s="48">
         <v>3</v>
       </c>
-      <c r="AC9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AD9" s="18">
+      <c r="AC9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AD9" s="48">
         <v>1087.9000000000001</v>
       </c>
-      <c r="AE9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AF9" s="18">
+      <c r="AE9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AF9" s="48">
         <v>13.4</v>
       </c>
-      <c r="AG9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AH9" s="18">
+      <c r="AG9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AH9" s="48">
         <v>7.7</v>
       </c>
-      <c r="AI9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AJ9" s="16">
+      <c r="AI9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AJ9" s="46">
         <v>1393</v>
       </c>
-      <c r="AK9" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AL9" s="16">
+      <c r="AK9" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL9" s="46">
         <v>531</v>
       </c>
-      <c r="AM9" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AN9" s="18">
+      <c r="AM9" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AN9" s="48">
         <v>118.3</v>
       </c>
-      <c r="AO9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AP9" s="18">
+      <c r="AO9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AP9" s="48">
         <v>256</v>
       </c>
-      <c r="AQ9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AR9" s="18">
+      <c r="AQ9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AR9" s="48">
         <v>1051.9000000000001</v>
       </c>
-      <c r="AS9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AT9" s="16">
+      <c r="AS9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AT9" s="46">
         <v>5366</v>
       </c>
-      <c r="AU9" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AV9" s="18">
+      <c r="AU9" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AV9" s="48">
         <v>4151</v>
       </c>
-      <c r="AW9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AX9" s="18">
+      <c r="AW9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AX9" s="48">
         <v>557.1</v>
       </c>
-      <c r="AY9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AZ9" s="18">
+      <c r="AY9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AZ9" s="48">
         <v>787.1</v>
       </c>
-      <c r="BA9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BB9" s="18">
+      <c r="BA9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BB9" s="48">
         <v>1760</v>
       </c>
-      <c r="BC9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BD9" s="18">
+      <c r="BC9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BD9" s="48">
         <v>5164</v>
       </c>
-      <c r="BE9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BF9" s="30">
+      <c r="BE9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BF9" s="60">
         <v>481</v>
       </c>
-      <c r="BG9" s="19" t="s">
-[...2 lines deleted...]
-      <c r="BH9" s="13">
+      <c r="BG9" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="BH9" s="43">
         <v>188</v>
       </c>
-      <c r="BI9" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BJ9" s="13">
+      <c r="BI9" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BJ9" s="43">
         <v>225</v>
       </c>
-      <c r="BK9" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BL9" s="13">
+      <c r="BK9" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BL9" s="43">
         <v>36571</v>
       </c>
-      <c r="BM9" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BN9" s="18">
+      <c r="BM9" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BN9" s="48">
         <v>49.5</v>
       </c>
-      <c r="BO9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BP9" s="18">
+      <c r="BO9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BP9" s="48">
         <v>0</v>
       </c>
-      <c r="BQ9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BR9" s="18">
+      <c r="BQ9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BR9" s="48">
         <v>222</v>
       </c>
-      <c r="BS9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BT9" s="18">
+      <c r="BS9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BT9" s="48">
         <v>414</v>
       </c>
-      <c r="BU9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BV9" s="18">
+      <c r="BU9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BV9" s="48">
         <v>1242</v>
       </c>
-      <c r="BW9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BX9" s="18">
+      <c r="BW9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BX9" s="48">
         <v>84.7</v>
       </c>
-      <c r="BY9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BZ9" s="18">
+      <c r="BY9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BZ9" s="48">
         <v>43.1</v>
       </c>
-      <c r="CA9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CB9" s="18">
+      <c r="CA9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CB9" s="48">
         <v>178.8</v>
       </c>
-      <c r="CC9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CD9" s="18">
+      <c r="CC9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CD9" s="48">
         <v>49.2</v>
       </c>
-      <c r="CE9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CF9" s="18">
+      <c r="CE9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CF9" s="48">
         <v>31.2</v>
       </c>
-      <c r="CG9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CH9" s="18">
+      <c r="CG9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CH9" s="48">
         <v>73</v>
       </c>
-      <c r="CI9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CJ9" s="18">
+      <c r="CI9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CJ9" s="48">
         <v>2.7</v>
       </c>
-      <c r="CK9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CL9" s="18">
+      <c r="CK9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CL9" s="48">
         <v>13267</v>
       </c>
-      <c r="CM9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CN9" s="18">
+      <c r="CM9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CN9" s="48">
         <v>375</v>
       </c>
-      <c r="CO9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CP9" s="18">
+      <c r="CO9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CP9" s="48">
         <v>456</v>
       </c>
-      <c r="CQ9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CR9" s="18">
+      <c r="CQ9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CR9" s="48">
         <v>15.6</v>
       </c>
-      <c r="CS9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CT9" s="18">
+      <c r="CS9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CT9" s="48">
         <v>19.100000000000001</v>
       </c>
-      <c r="CU9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CV9" s="18">
+      <c r="CU9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CV9" s="48">
         <v>97.6</v>
       </c>
-      <c r="CW9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CX9" s="16">
+      <c r="CW9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CX9" s="46">
         <v>6841</v>
       </c>
-      <c r="CY9" s="19" t="s">
-[...2 lines deleted...]
-      <c r="CZ9" s="16">
+      <c r="CY9" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="CZ9" s="46">
         <v>7139</v>
       </c>
-      <c r="DA9" s="19" t="s">
-[...2 lines deleted...]
-      <c r="DB9" s="30">
+      <c r="DA9" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="DB9" s="60">
         <v>258.8</v>
       </c>
-      <c r="DC9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DD9" s="30">
+      <c r="DC9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD9" s="60">
         <v>221.8</v>
       </c>
-      <c r="DE9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DF9" s="30">
+      <c r="DE9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DF9" s="60">
         <v>618.5</v>
       </c>
-      <c r="DG9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DH9" s="30">
+      <c r="DG9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH9" s="60">
         <v>316.3</v>
       </c>
-      <c r="DI9" s="31" t="s">
-[...2 lines deleted...]
-      <c r="DJ9" s="18">
+      <c r="DI9" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="DJ9" s="48">
         <v>101.4</v>
       </c>
-      <c r="DK9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DL9" s="30">
+      <c r="DK9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DL9" s="60">
         <v>138.19999999999999</v>
       </c>
-      <c r="DM9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DN9" s="18">
+      <c r="DM9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DN9" s="48">
         <v>110.4</v>
       </c>
-      <c r="DO9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DP9" s="18">
+      <c r="DO9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DP9" s="48">
         <v>75.099999999999994</v>
       </c>
-      <c r="DQ9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DR9" s="18">
+      <c r="DQ9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR9" s="48">
         <v>114.3</v>
       </c>
-      <c r="DS9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DT9" s="18">
+      <c r="DS9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DT9" s="48">
         <v>121</v>
       </c>
-      <c r="DU9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DV9" s="18">
+      <c r="DU9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DV9" s="48">
         <v>75.900000000000006</v>
       </c>
-      <c r="DW9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DX9" s="18">
+      <c r="DW9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DX9" s="48">
         <v>77.900000000000006</v>
       </c>
-      <c r="DY9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DZ9" s="18">
+      <c r="DY9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DZ9" s="48">
         <v>115.5</v>
       </c>
-      <c r="EA9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EB9" s="18">
+      <c r="EA9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EB9" s="48">
         <v>134.80000000000001</v>
       </c>
-      <c r="EC9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ED9" s="18">
+      <c r="EC9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ED9" s="48">
         <v>128.9</v>
       </c>
-      <c r="EE9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EF9" s="18">
+      <c r="EE9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EF9" s="48">
         <v>118.2</v>
       </c>
-      <c r="EG9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EH9" s="18">
+      <c r="EG9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EH9" s="48">
         <v>142.1</v>
       </c>
-      <c r="EI9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EJ9" s="18">
+      <c r="EI9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EJ9" s="48">
         <v>113.6</v>
       </c>
-      <c r="EK9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EL9" s="18">
+      <c r="EK9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EL9" s="48">
         <v>105.2</v>
       </c>
-      <c r="EM9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EN9" s="18">
+      <c r="EM9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EN9" s="48">
         <v>95.3</v>
       </c>
-      <c r="EO9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EP9" s="18">
+      <c r="EO9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EP9" s="48">
         <v>172.4</v>
       </c>
-      <c r="EQ9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ER9" s="18">
+      <c r="EQ9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ER9" s="48">
         <v>134.6</v>
       </c>
-      <c r="ES9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ET9" s="18">
+      <c r="ES9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ET9" s="48">
         <v>83.8</v>
       </c>
-      <c r="EU9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EV9" s="18">
+      <c r="EU9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EV9" s="48">
         <v>95.7</v>
       </c>
-      <c r="EW9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EX9" s="18">
+      <c r="EW9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX9" s="48">
         <v>100.9</v>
       </c>
-      <c r="EY9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EZ9" s="18">
+      <c r="EY9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EZ9" s="48">
         <v>85.1</v>
       </c>
-      <c r="FA9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FB9" s="18">
+      <c r="FA9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FB9" s="48">
         <v>105.9</v>
       </c>
-      <c r="FC9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FD9" s="18">
+      <c r="FC9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FD9" s="48">
         <v>59.9</v>
       </c>
-      <c r="FE9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FF9" s="18">
+      <c r="FE9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FF9" s="48">
         <v>120.8</v>
       </c>
-      <c r="FG9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FH9" s="18">
+      <c r="FG9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FH9" s="48">
         <v>118.7</v>
       </c>
-      <c r="FI9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FJ9" s="18">
+      <c r="FI9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FJ9" s="48">
         <v>68.599999999999994</v>
       </c>
-      <c r="FK9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FL9" s="18">
+      <c r="FK9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FL9" s="48">
         <v>127.5</v>
       </c>
-      <c r="FM9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FN9" s="18">
+      <c r="FM9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FN9" s="48">
         <v>90.9</v>
       </c>
-      <c r="FO9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FP9" s="18">
+      <c r="FO9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FP9" s="48">
         <v>104.5</v>
       </c>
-      <c r="FQ9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FR9" s="30">
+      <c r="FQ9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FR9" s="60">
         <v>109.6</v>
       </c>
-      <c r="FS9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FT9" s="18">
+      <c r="FS9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FT9" s="48">
         <v>124.5</v>
       </c>
-      <c r="FU9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FV9" s="18">
+      <c r="FU9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FV9" s="48">
         <v>260.2</v>
       </c>
-      <c r="FW9" s="17" t="s">
-[...8 lines deleted...]
-      <c r="FZ9" s="18">
+      <c r="FW9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FX9" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FZ9" s="48">
         <v>104.7</v>
       </c>
-      <c r="GA9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GB9" s="18">
+      <c r="GA9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GB9" s="48">
         <v>119.6</v>
       </c>
-      <c r="GC9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GD9" s="18">
+      <c r="GC9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GD9" s="48">
         <v>122.2</v>
       </c>
-      <c r="GE9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GF9" s="18">
+      <c r="GE9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GF9" s="48">
         <v>141.4</v>
       </c>
-      <c r="GG9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GH9" s="18">
+      <c r="GG9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GH9" s="48">
         <v>201</v>
       </c>
-      <c r="GI9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GJ9" s="18">
+      <c r="GI9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GJ9" s="48">
         <v>255.1</v>
       </c>
-      <c r="GK9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GL9" s="18">
+      <c r="GK9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GL9" s="48">
         <v>449.2</v>
       </c>
-      <c r="GM9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GN9" s="18">
+      <c r="GM9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GN9" s="48">
         <v>193.5</v>
       </c>
-      <c r="GO9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GP9" s="18">
+      <c r="GO9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GP9" s="48">
         <v>106</v>
       </c>
-      <c r="GQ9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GR9" s="18">
+      <c r="GQ9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GR9" s="48">
         <v>59.1</v>
       </c>
-      <c r="GS9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GT9" s="30">
+      <c r="GS9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GT9" s="60">
         <v>153</v>
       </c>
-      <c r="GU9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GV9" s="18">
+      <c r="GU9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GV9" s="48">
         <v>152.19999999999999</v>
       </c>
-      <c r="GW9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GX9" s="18">
+      <c r="GW9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GX9" s="48">
         <v>89.3</v>
       </c>
-      <c r="GY9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GZ9" s="18">
+      <c r="GY9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GZ9" s="48">
         <v>82.7</v>
       </c>
-      <c r="HA9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HB9" s="18">
+      <c r="HA9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HB9" s="48">
         <v>50.1</v>
       </c>
-      <c r="HC9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HD9" s="18">
+      <c r="HC9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HD9" s="48">
         <v>121.5</v>
       </c>
-      <c r="HE9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HF9" s="18">
+      <c r="HE9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HF9" s="48">
         <v>263.60000000000002</v>
       </c>
-      <c r="HG9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HH9" s="18">
+      <c r="HG9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HH9" s="48">
         <v>79.5</v>
       </c>
-      <c r="HI9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HJ9" s="18">
+      <c r="HI9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HJ9" s="48">
         <v>95.6</v>
       </c>
-      <c r="HK9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HL9" s="18">
+      <c r="HK9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HL9" s="48">
         <v>106.8</v>
       </c>
-      <c r="HM9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HN9" s="18">
+      <c r="HM9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HN9" s="48">
         <v>79</v>
       </c>
-      <c r="HO9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HP9" s="32">
+      <c r="HO9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HP9" s="62">
         <v>163.69999999999999</v>
       </c>
-      <c r="HQ9" s="31" t="s">
-[...2 lines deleted...]
-      <c r="HR9" s="18">
+      <c r="HQ9" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="HR9" s="48">
         <v>65.3</v>
       </c>
-      <c r="HS9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HT9" s="18">
+      <c r="HS9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HT9" s="48">
         <v>104.3</v>
       </c>
-      <c r="HU9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HV9" s="18">
+      <c r="HU9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HV9" s="48">
         <v>112.7</v>
       </c>
-      <c r="HW9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HX9" s="18">
+      <c r="HW9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HX9" s="48">
         <v>52.5</v>
       </c>
-      <c r="HY9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HZ9" s="18">
+      <c r="HY9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HZ9" s="48">
         <v>97.3</v>
       </c>
-      <c r="IA9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IB9" s="18">
+      <c r="IA9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IB9" s="48">
         <v>113.3</v>
       </c>
-      <c r="IC9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ID9" s="18">
+      <c r="IC9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ID9" s="48">
         <v>94.1</v>
       </c>
-      <c r="IE9" s="17" t="s">
-[...8 lines deleted...]
-      <c r="IH9" s="18">
+      <c r="IE9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IF9" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="IG9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IH9" s="48">
         <v>83</v>
       </c>
-      <c r="II9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IJ9" s="18">
+      <c r="II9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IJ9" s="48">
         <v>76.8</v>
       </c>
-      <c r="IK9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IL9" s="18">
+      <c r="IK9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IL9" s="48">
         <v>97.1</v>
       </c>
-      <c r="IM9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IN9" s="18">
+      <c r="IM9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IN9" s="48">
         <v>71.400000000000006</v>
       </c>
-      <c r="IO9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IP9" s="18">
+      <c r="IO9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IP9" s="48">
         <v>103.4</v>
       </c>
-      <c r="IQ9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IR9" s="18">
+      <c r="IQ9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IR9" s="48">
         <v>99.9</v>
       </c>
-      <c r="IS9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IT9" s="18">
+      <c r="IS9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IT9" s="48">
         <v>75.400000000000006</v>
       </c>
-      <c r="IU9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IV9" s="18">
+      <c r="IU9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IV9" s="48">
         <v>97.4</v>
       </c>
-      <c r="IW9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IX9" s="18">
+      <c r="IW9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IX9" s="48">
         <v>86.5</v>
       </c>
-      <c r="IY9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IZ9" s="30">
+      <c r="IY9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IZ9" s="60">
         <v>100.8</v>
       </c>
-      <c r="JA9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JB9" s="25">
+      <c r="JA9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JB9" s="55">
         <v>115.2</v>
       </c>
-      <c r="JC9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JD9" s="25">
+      <c r="JC9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JD9" s="55">
         <v>113.4</v>
       </c>
-      <c r="JE9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JF9" s="25">
+      <c r="JE9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JF9" s="55">
         <v>109</v>
       </c>
-      <c r="JG9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JH9" s="25">
+      <c r="JG9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JH9" s="55">
         <v>133.19999999999999</v>
       </c>
-      <c r="JI9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JJ9" s="25">
+      <c r="JI9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JJ9" s="55">
         <v>123.4</v>
       </c>
-      <c r="JK9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JL9" s="25">
+      <c r="JK9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JL9" s="55">
         <v>76.5</v>
       </c>
-      <c r="JM9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JN9" s="25">
+      <c r="JM9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JN9" s="55">
         <v>94.9</v>
       </c>
-      <c r="JO9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JP9" s="25">
+      <c r="JO9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JP9" s="55">
         <v>82.5</v>
       </c>
-      <c r="JQ9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JR9" s="25">
+      <c r="JQ9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JR9" s="55">
         <v>77.8</v>
       </c>
-      <c r="JS9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JT9" s="25">
+      <c r="JS9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JT9" s="55">
         <v>100.5</v>
       </c>
-      <c r="JU9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JV9" s="25">
+      <c r="JU9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JV9" s="55">
         <v>96.4</v>
       </c>
-      <c r="JW9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JX9" s="26">
+      <c r="JW9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JX9" s="56">
         <v>98.3</v>
       </c>
-      <c r="JY9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JZ9" s="25">
+      <c r="JY9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JZ9" s="55">
         <v>77.7</v>
       </c>
-      <c r="KA9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KB9" s="25">
+      <c r="KA9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KB9" s="55">
         <v>94.6</v>
       </c>
-      <c r="KC9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KD9" s="25">
+      <c r="KC9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KD9" s="55">
         <v>160.5</v>
       </c>
-      <c r="KE9" s="17" t="s">
-[...8 lines deleted...]
-      <c r="KH9" s="25">
+      <c r="KE9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KF9" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KH9" s="55">
         <v>43.6</v>
       </c>
-      <c r="KI9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KJ9" s="25">
+      <c r="KI9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KJ9" s="55">
         <v>113.1</v>
       </c>
-      <c r="KK9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KL9" s="25">
+      <c r="KK9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KL9" s="55">
         <v>125.2</v>
       </c>
-      <c r="KM9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KN9" s="25">
+      <c r="KM9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KN9" s="55">
         <v>169.9</v>
       </c>
-      <c r="KO9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KP9" s="25">
+      <c r="KO9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KP9" s="55">
         <v>81.8</v>
       </c>
-      <c r="KQ9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KR9" s="25">
+      <c r="KQ9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KR9" s="55">
         <v>271.3</v>
       </c>
-      <c r="KS9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KT9" s="25">
+      <c r="KS9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KT9" s="55">
         <v>107.9</v>
       </c>
-      <c r="KU9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KV9" s="25">
+      <c r="KU9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KV9" s="55">
         <v>89.3</v>
       </c>
-      <c r="KW9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KX9" s="25">
+      <c r="KW9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KX9" s="55">
         <v>96.3</v>
       </c>
-      <c r="KY9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KZ9" s="25">
+      <c r="KY9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KZ9" s="55">
         <v>85.3</v>
       </c>
-      <c r="LA9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LB9" s="25">
+      <c r="LA9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LB9" s="55">
         <v>68.099999999999994</v>
       </c>
-      <c r="LC9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LD9" s="25">
+      <c r="LC9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LD9" s="55">
         <v>77.8</v>
       </c>
-      <c r="LE9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LF9" s="25">
+      <c r="LE9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LF9" s="55">
         <v>89.9</v>
       </c>
-      <c r="LG9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LH9" s="25">
+      <c r="LG9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LH9" s="55">
         <v>105.9</v>
       </c>
-      <c r="LI9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LJ9" s="25">
+      <c r="LI9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LJ9" s="55">
         <v>118.9</v>
       </c>
-      <c r="LK9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LL9" s="25">
+      <c r="LK9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LL9" s="55">
         <v>35.1</v>
       </c>
-      <c r="LM9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LN9" s="25">
+      <c r="LM9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LN9" s="55">
         <v>223.8</v>
       </c>
-      <c r="LO9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LP9" s="25">
+      <c r="LO9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LP9" s="55">
         <v>52.1</v>
       </c>
-      <c r="LQ9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LR9" s="25">
+      <c r="LQ9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LR9" s="55">
         <v>107.8</v>
       </c>
-      <c r="LS9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LT9" s="25">
+      <c r="LS9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LT9" s="55">
         <v>114.1</v>
       </c>
-      <c r="LU9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LV9" s="25">
+      <c r="LU9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LV9" s="55">
         <v>128.5</v>
       </c>
-      <c r="LW9" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LX9" s="25">
+      <c r="LW9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LX9" s="55">
         <v>98.8</v>
       </c>
-      <c r="LY9" s="17" t="s">
-[...6 lines deleted...]
-      <c r="MD9" s="28"/>
+      <c r="LY9" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LZ9" s="57"/>
+      <c r="MA9" s="58"/>
+      <c r="MB9" s="58"/>
+      <c r="MC9" s="58"/>
+      <c r="MD9" s="58"/>
     </row>
-    <row r="10" spans="1:342" x14ac:dyDescent="0.25">
-      <c r="A10" s="29" t="s">
+    <row r="10" spans="1:342" x14ac:dyDescent="0.3">
+      <c r="A10" s="59" t="s">
         <v>94</v>
       </c>
-      <c r="B10" s="13">
+      <c r="B10" s="43">
         <v>3027</v>
       </c>
-      <c r="C10" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="13">
+      <c r="C10" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="D10" s="43">
         <v>372</v>
       </c>
-      <c r="E10" s="15" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="13">
+      <c r="E10" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="F10" s="43">
         <v>30849</v>
       </c>
-      <c r="G10" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="13">
+      <c r="G10" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="H10" s="43">
         <v>1509</v>
       </c>
-      <c r="I10" s="15" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="13">
+      <c r="I10" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="J10" s="43">
         <v>72034</v>
       </c>
-      <c r="K10" s="15" t="s">
-[...2 lines deleted...]
-      <c r="L10" s="13">
+      <c r="K10" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="L10" s="43">
         <v>3872</v>
       </c>
-      <c r="M10" s="15" t="s">
-[...2 lines deleted...]
-      <c r="N10" s="13">
+      <c r="M10" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="N10" s="43">
         <v>13962</v>
       </c>
-      <c r="O10" s="15" t="s">
-[...2 lines deleted...]
-      <c r="P10" s="13">
+      <c r="O10" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="P10" s="43">
         <v>7105</v>
       </c>
-      <c r="Q10" s="15" t="s">
-[...2 lines deleted...]
-      <c r="R10" s="13">
+      <c r="Q10" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="R10" s="43">
         <v>14810</v>
       </c>
-      <c r="S10" s="15" t="s">
-[...2 lines deleted...]
-      <c r="T10" s="13">
+      <c r="S10" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="T10" s="43">
         <v>6896</v>
       </c>
-      <c r="U10" s="15" t="s">
-[...2 lines deleted...]
-      <c r="V10" s="13">
+      <c r="U10" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="V10" s="43">
         <v>12646</v>
       </c>
-      <c r="W10" s="15" t="s">
-[...2 lines deleted...]
-      <c r="X10" s="16">
+      <c r="W10" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="X10" s="46">
         <v>2327</v>
       </c>
-      <c r="Y10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="Z10" s="18">
+      <c r="Y10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z10" s="48">
         <v>31.1</v>
       </c>
-      <c r="AA10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AB10" s="18">
+      <c r="AA10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AB10" s="48">
         <v>3.2</v>
       </c>
-      <c r="AC10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AD10" s="18">
+      <c r="AC10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AD10" s="48">
         <v>756.3</v>
       </c>
-      <c r="AE10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AF10" s="18">
+      <c r="AE10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AF10" s="48">
         <v>15</v>
       </c>
-      <c r="AG10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AH10" s="18">
+      <c r="AG10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AH10" s="48">
         <v>7.4</v>
       </c>
-      <c r="AI10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AJ10" s="16">
+      <c r="AI10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AJ10" s="46">
         <v>1506</v>
       </c>
-      <c r="AK10" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AL10" s="16">
+      <c r="AK10" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL10" s="46">
         <v>528</v>
       </c>
-      <c r="AM10" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AN10" s="18">
+      <c r="AM10" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AN10" s="48">
         <v>130</v>
       </c>
-      <c r="AO10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AP10" s="18">
+      <c r="AO10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AP10" s="48">
         <v>258.3</v>
       </c>
-      <c r="AQ10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AR10" s="18">
+      <c r="AQ10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AR10" s="48">
         <v>1090.3</v>
       </c>
-      <c r="AS10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AT10" s="16">
+      <c r="AS10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AT10" s="46">
         <v>4860</v>
       </c>
-      <c r="AU10" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AV10" s="18">
+      <c r="AU10" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AV10" s="48">
         <v>4973</v>
       </c>
-      <c r="AW10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AX10" s="18">
+      <c r="AW10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AX10" s="48">
         <v>654.6</v>
       </c>
-      <c r="AY10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AZ10" s="18">
+      <c r="AY10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AZ10" s="48">
         <v>966.3</v>
       </c>
-      <c r="BA10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BB10" s="18">
+      <c r="BA10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BB10" s="48">
         <v>1941</v>
       </c>
-      <c r="BC10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BD10" s="18">
+      <c r="BC10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BD10" s="48">
         <v>4651</v>
       </c>
-      <c r="BE10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BF10" s="30">
+      <c r="BE10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BF10" s="60">
         <v>483</v>
       </c>
-      <c r="BG10" s="19" t="s">
-[...2 lines deleted...]
-      <c r="BH10" s="13">
+      <c r="BG10" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="BH10" s="43">
         <v>165</v>
       </c>
-      <c r="BI10" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BJ10" s="13">
+      <c r="BI10" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BJ10" s="43">
         <v>256</v>
       </c>
-      <c r="BK10" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BL10" s="13">
+      <c r="BK10" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BL10" s="43">
         <v>41373</v>
       </c>
-      <c r="BM10" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BN10" s="18">
+      <c r="BM10" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BN10" s="48">
         <v>47</v>
       </c>
-      <c r="BO10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BP10" s="18">
+      <c r="BO10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BP10" s="48">
         <v>0</v>
       </c>
-      <c r="BQ10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BR10" s="18">
+      <c r="BQ10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BR10" s="48">
         <v>272</v>
       </c>
-      <c r="BS10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BT10" s="18">
+      <c r="BS10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BT10" s="48">
         <v>375</v>
       </c>
-      <c r="BU10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BV10" s="18">
+      <c r="BU10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BV10" s="48">
         <v>1184</v>
       </c>
-      <c r="BW10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BX10" s="18">
+      <c r="BW10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BX10" s="48">
         <v>58.8</v>
       </c>
-      <c r="BY10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BZ10" s="18">
+      <c r="BY10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BZ10" s="48">
         <v>23.3</v>
       </c>
-      <c r="CA10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CB10" s="18">
+      <c r="CA10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CB10" s="48">
         <v>91.2</v>
       </c>
-      <c r="CC10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CD10" s="18">
+      <c r="CC10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CD10" s="48">
         <v>52.1</v>
       </c>
-      <c r="CE10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CF10" s="18">
+      <c r="CE10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CF10" s="48">
         <v>40.5</v>
       </c>
-      <c r="CG10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CH10" s="18">
+      <c r="CG10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CH10" s="48">
         <v>77</v>
       </c>
-      <c r="CI10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CJ10" s="18">
+      <c r="CI10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CJ10" s="48">
         <v>2.6</v>
       </c>
-      <c r="CK10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CL10" s="18">
+      <c r="CK10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CL10" s="48">
         <v>12846</v>
       </c>
-      <c r="CM10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CN10" s="18">
+      <c r="CM10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CN10" s="48">
         <v>317</v>
       </c>
-      <c r="CO10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CP10" s="18">
+      <c r="CO10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CP10" s="48">
         <v>451</v>
       </c>
-      <c r="CQ10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CR10" s="18">
+      <c r="CQ10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CR10" s="48">
         <v>12.9</v>
       </c>
-      <c r="CS10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CT10" s="18">
+      <c r="CS10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CT10" s="48">
         <v>26.9</v>
       </c>
-      <c r="CU10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CV10" s="18">
+      <c r="CU10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CV10" s="48">
         <v>98.8</v>
       </c>
-      <c r="CW10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CX10" s="16">
+      <c r="CW10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CX10" s="46">
         <v>4321</v>
       </c>
-      <c r="CY10" s="19" t="s">
-[...2 lines deleted...]
-      <c r="CZ10" s="16">
+      <c r="CY10" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="CZ10" s="46">
         <v>7912</v>
       </c>
-      <c r="DA10" s="19" t="s">
-[...2 lines deleted...]
-      <c r="DB10" s="30">
+      <c r="DA10" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="DB10" s="60">
         <v>241.6</v>
       </c>
-      <c r="DC10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DD10" s="30">
+      <c r="DC10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD10" s="60">
         <v>178.2</v>
       </c>
-      <c r="DE10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DF10" s="30">
+      <c r="DE10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DF10" s="60">
         <v>668.2</v>
       </c>
-      <c r="DG10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DH10" s="30">
+      <c r="DG10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH10" s="60">
         <v>260.5</v>
       </c>
-      <c r="DI10" s="31" t="s">
-[...2 lines deleted...]
-      <c r="DJ10" s="18">
+      <c r="DI10" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="DJ10" s="48">
         <v>188.3</v>
       </c>
-      <c r="DK10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DL10" s="30">
+      <c r="DK10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DL10" s="60">
         <v>81.3</v>
       </c>
-      <c r="DM10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DN10" s="18">
+      <c r="DM10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DN10" s="48">
         <v>94.7</v>
       </c>
-      <c r="DO10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DP10" s="18">
+      <c r="DO10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DP10" s="48">
         <v>79.599999999999994</v>
       </c>
-      <c r="DQ10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DR10" s="18">
+      <c r="DQ10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR10" s="48">
         <v>125.9</v>
       </c>
-      <c r="DS10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DT10" s="18">
+      <c r="DS10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DT10" s="48">
         <v>106.3</v>
       </c>
-      <c r="DU10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DV10" s="18">
+      <c r="DU10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DV10" s="48">
         <v>74.3</v>
       </c>
-      <c r="DW10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DX10" s="18">
+      <c r="DW10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DX10" s="48">
         <v>108.2</v>
       </c>
-      <c r="DY10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DZ10" s="18">
+      <c r="DY10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DZ10" s="48">
         <v>115.5</v>
       </c>
-      <c r="EA10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EB10" s="18">
+      <c r="EA10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EB10" s="48">
         <v>179.5</v>
       </c>
-      <c r="EC10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ED10" s="18">
+      <c r="EC10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ED10" s="48">
         <v>125.6</v>
       </c>
-      <c r="EE10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EF10" s="18">
+      <c r="EE10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EF10" s="48">
         <v>93.2</v>
       </c>
-      <c r="EG10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EH10" s="18">
+      <c r="EG10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EH10" s="48">
         <v>115.9</v>
       </c>
-      <c r="EI10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EJ10" s="18">
+      <c r="EI10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EJ10" s="48">
         <v>120.5</v>
       </c>
-      <c r="EK10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EL10" s="18">
+      <c r="EK10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EL10" s="48">
         <v>105.4</v>
       </c>
-      <c r="EM10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EN10" s="18">
+      <c r="EM10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EN10" s="48">
         <v>111.6</v>
       </c>
-      <c r="EO10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EP10" s="18">
+      <c r="EO10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EP10" s="48">
         <v>107.8</v>
       </c>
-      <c r="EQ10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ER10" s="18">
+      <c r="EQ10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ER10" s="48">
         <v>149.9</v>
       </c>
-      <c r="ES10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ET10" s="18">
+      <c r="ES10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ET10" s="48">
         <v>80.900000000000006</v>
       </c>
-      <c r="EU10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EV10" s="18">
+      <c r="EU10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EV10" s="48">
         <v>150.4</v>
       </c>
-      <c r="EW10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EX10" s="18">
+      <c r="EW10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX10" s="48">
         <v>107.5</v>
       </c>
-      <c r="EY10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EZ10" s="18">
+      <c r="EY10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EZ10" s="48">
         <v>104.4</v>
       </c>
-      <c r="FA10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FB10" s="18">
+      <c r="FA10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FB10" s="48">
         <v>114.1</v>
       </c>
-      <c r="FC10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FD10" s="18">
+      <c r="FC10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FD10" s="48">
         <v>64</v>
       </c>
-      <c r="FE10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FF10" s="18">
+      <c r="FE10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FF10" s="48">
         <v>141.80000000000001</v>
       </c>
-      <c r="FG10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FH10" s="18">
+      <c r="FG10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FH10" s="48">
         <v>143.30000000000001</v>
       </c>
-      <c r="FI10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FJ10" s="18">
+      <c r="FI10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FJ10" s="48">
         <v>68.400000000000006</v>
       </c>
-      <c r="FK10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FL10" s="18">
+      <c r="FK10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FL10" s="48">
         <v>113</v>
       </c>
-      <c r="FM10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FN10" s="18">
+      <c r="FM10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FN10" s="48">
         <v>92.7</v>
       </c>
-      <c r="FO10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FP10" s="18">
+      <c r="FO10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FP10" s="48">
         <v>92.7</v>
       </c>
-      <c r="FQ10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FR10" s="30">
+      <c r="FQ10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FR10" s="60">
         <v>91</v>
       </c>
-      <c r="FS10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FT10" s="18">
+      <c r="FS10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FT10" s="48">
         <v>109.3</v>
       </c>
-      <c r="FU10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FV10" s="18">
+      <c r="FU10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FV10" s="48">
         <v>353.5</v>
       </c>
-      <c r="FW10" s="17" t="s">
-[...8 lines deleted...]
-      <c r="FZ10" s="18">
+      <c r="FW10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FX10" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FZ10" s="48">
         <v>82.5</v>
       </c>
-      <c r="GA10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GB10" s="18">
+      <c r="GA10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GB10" s="48">
         <v>99.3</v>
       </c>
-      <c r="GC10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GD10" s="18">
+      <c r="GC10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GD10" s="48">
         <v>121.8</v>
       </c>
-      <c r="GE10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GF10" s="18">
+      <c r="GE10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GF10" s="48">
         <v>80.7</v>
       </c>
-      <c r="GG10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GH10" s="18">
+      <c r="GG10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GH10" s="48">
         <v>82.7</v>
       </c>
-      <c r="GI10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GJ10" s="18">
+      <c r="GI10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GJ10" s="48">
         <v>93.9</v>
       </c>
-      <c r="GK10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GL10" s="18">
+      <c r="GK10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GL10" s="48">
         <v>283.2</v>
       </c>
-      <c r="GM10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GN10" s="18">
+      <c r="GM10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GN10" s="48">
         <v>145.9</v>
       </c>
-      <c r="GO10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GP10" s="18">
+      <c r="GO10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GP10" s="48">
         <v>72.8</v>
       </c>
-      <c r="GQ10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GR10" s="18">
+      <c r="GQ10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GR10" s="48">
         <v>67.400000000000006</v>
       </c>
-      <c r="GS10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GT10" s="30">
+      <c r="GS10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GT10" s="60">
         <v>132.9</v>
       </c>
-      <c r="GU10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GV10" s="18">
+      <c r="GU10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GV10" s="48">
         <v>117.3</v>
       </c>
-      <c r="GW10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GX10" s="18">
+      <c r="GW10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GX10" s="48">
         <v>196.5</v>
       </c>
-      <c r="GY10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GZ10" s="18">
+      <c r="GY10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GZ10" s="48">
         <v>68.5</v>
       </c>
-      <c r="HA10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HB10" s="18">
+      <c r="HA10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HB10" s="48">
         <v>67.400000000000006</v>
       </c>
-      <c r="HC10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HD10" s="18">
+      <c r="HC10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HD10" s="48">
         <v>88.7</v>
       </c>
-      <c r="HE10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HF10" s="18">
+      <c r="HE10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HF10" s="48">
         <v>174</v>
       </c>
-      <c r="HG10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HH10" s="18">
+      <c r="HG10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HH10" s="48">
         <v>100.3</v>
       </c>
-      <c r="HI10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HJ10" s="18">
+      <c r="HI10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HJ10" s="48">
         <v>90.1</v>
       </c>
-      <c r="HK10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HL10" s="18">
+      <c r="HK10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HL10" s="48">
         <v>84.6</v>
       </c>
-      <c r="HM10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HN10" s="18">
+      <c r="HM10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HN10" s="48">
         <v>71.900000000000006</v>
       </c>
-      <c r="HO10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HP10" s="32">
+      <c r="HO10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HP10" s="62">
         <v>103.2</v>
       </c>
-      <c r="HQ10" s="31" t="s">
-[...2 lines deleted...]
-      <c r="HR10" s="18">
+      <c r="HQ10" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="HR10" s="48">
         <v>200.9</v>
       </c>
-      <c r="HS10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HT10" s="18">
+      <c r="HS10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HT10" s="48">
         <v>62.8</v>
       </c>
-      <c r="HU10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HV10" s="18">
+      <c r="HU10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HV10" s="48">
         <v>94.6</v>
       </c>
-      <c r="HW10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HX10" s="18">
+      <c r="HW10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HX10" s="48">
         <v>116.3</v>
       </c>
-      <c r="HY10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HZ10" s="18">
+      <c r="HY10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HZ10" s="48">
         <v>112.1</v>
       </c>
-      <c r="IA10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IB10" s="18">
+      <c r="IA10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IB10" s="48">
         <v>86.8</v>
       </c>
-      <c r="IC10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ID10" s="18">
+      <c r="IC10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ID10" s="48">
         <v>104.6</v>
       </c>
-      <c r="IE10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IF10" s="18">
+      <c r="IE10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IF10" s="48">
         <v>176.2</v>
       </c>
-      <c r="IG10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IH10" s="18">
+      <c r="IG10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IH10" s="48">
         <v>99.1</v>
       </c>
-      <c r="II10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IJ10" s="18">
+      <c r="II10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IJ10" s="48">
         <v>120.1</v>
       </c>
-      <c r="IK10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IL10" s="18">
+      <c r="IK10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IL10" s="48">
         <v>102.9</v>
       </c>
-      <c r="IM10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IN10" s="18">
+      <c r="IM10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IN10" s="48">
         <v>136</v>
       </c>
-      <c r="IO10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IP10" s="18">
+      <c r="IO10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IP10" s="48">
         <v>94.2</v>
       </c>
-      <c r="IQ10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IR10" s="18">
+      <c r="IQ10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IR10" s="48">
         <v>108.5</v>
       </c>
-      <c r="IS10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IT10" s="18">
+      <c r="IS10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IT10" s="48">
         <v>69.5</v>
       </c>
-      <c r="IU10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IV10" s="18">
+      <c r="IU10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IV10" s="48">
         <v>111.8</v>
       </c>
-      <c r="IW10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IX10" s="18">
+      <c r="IW10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IX10" s="48">
         <v>97</v>
       </c>
-      <c r="IY10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IZ10" s="30">
+      <c r="IY10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IZ10" s="60">
         <v>108.1</v>
       </c>
-      <c r="JA10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JB10" s="25">
+      <c r="JA10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JB10" s="55">
         <v>99.4</v>
       </c>
-      <c r="JC10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JD10" s="25">
+      <c r="JC10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JD10" s="55">
         <v>109.8</v>
       </c>
-      <c r="JE10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JF10" s="25">
+      <c r="JE10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JF10" s="55">
         <v>100.9</v>
       </c>
-      <c r="JG10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JH10" s="25">
+      <c r="JG10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JH10" s="55">
         <v>103.7</v>
       </c>
-      <c r="JI10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JJ10" s="25">
+      <c r="JI10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JJ10" s="55">
         <v>90.6</v>
       </c>
-      <c r="JK10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JL10" s="25">
+      <c r="JK10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JL10" s="55">
         <v>119.8</v>
       </c>
-      <c r="JM10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JN10" s="25">
+      <c r="JM10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JN10" s="55">
         <v>117.5</v>
       </c>
-      <c r="JO10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JP10" s="25">
+      <c r="JO10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JP10" s="55">
         <v>122.8</v>
       </c>
-      <c r="JQ10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JR10" s="25">
+      <c r="JQ10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JR10" s="55">
         <v>110.3</v>
       </c>
-      <c r="JS10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JT10" s="25">
+      <c r="JS10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JT10" s="55">
         <v>90.1</v>
       </c>
-      <c r="JU10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JV10" s="25">
+      <c r="JU10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JV10" s="55">
         <v>100.4</v>
       </c>
-      <c r="JW10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JX10" s="26">
+      <c r="JW10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JX10" s="56">
         <v>87.9</v>
       </c>
-      <c r="JY10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JZ10" s="25">
+      <c r="JY10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JZ10" s="55">
         <v>113.7</v>
       </c>
-      <c r="KA10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KB10" s="25">
+      <c r="KA10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KB10" s="55">
         <v>113.1</v>
       </c>
-      <c r="KC10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KD10" s="25">
+      <c r="KC10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KD10" s="55">
         <v>94.9</v>
       </c>
-      <c r="KE10" s="17" t="s">
-[...8 lines deleted...]
-      <c r="KH10" s="25">
+      <c r="KE10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KF10" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KH10" s="55">
         <v>122.9</v>
       </c>
-      <c r="KI10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KJ10" s="25">
+      <c r="KI10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KJ10" s="55">
         <v>90.5</v>
       </c>
-      <c r="KK10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KL10" s="25">
+      <c r="KK10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KL10" s="55">
         <v>95.3</v>
       </c>
-      <c r="KM10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KN10" s="25">
+      <c r="KM10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KN10" s="55">
         <v>69.5</v>
       </c>
-      <c r="KO10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KP10" s="25">
+      <c r="KO10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KP10" s="55">
         <v>54.1</v>
       </c>
-      <c r="KQ10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KR10" s="25">
+      <c r="KQ10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KR10" s="55">
         <v>45.7</v>
       </c>
-      <c r="KS10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KT10" s="25">
+      <c r="KS10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KT10" s="55">
         <v>106.1</v>
       </c>
-      <c r="KU10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KV10" s="25">
+      <c r="KU10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KV10" s="55">
         <v>92.1</v>
       </c>
-      <c r="KW10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KX10" s="25">
+      <c r="KW10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KX10" s="55">
         <v>105.8</v>
       </c>
-      <c r="KY10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KZ10" s="25">
+      <c r="KY10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KZ10" s="55">
         <v>98</v>
       </c>
-      <c r="LA10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LB10" s="25">
+      <c r="LA10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LB10" s="55">
         <v>96.8</v>
       </c>
-      <c r="LC10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LD10" s="25">
+      <c r="LC10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LD10" s="55">
         <v>111.8</v>
       </c>
-      <c r="LE10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LF10" s="25">
+      <c r="LE10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LF10" s="55">
         <v>254.3</v>
       </c>
-      <c r="LG10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LH10" s="25">
+      <c r="LG10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LH10" s="55">
         <v>93.7</v>
       </c>
-      <c r="LI10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LJ10" s="25">
+      <c r="LI10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LJ10" s="55">
         <v>142.6</v>
       </c>
-      <c r="LK10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LL10" s="25">
+      <c r="LK10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LL10" s="55">
         <v>92.4</v>
       </c>
-      <c r="LM10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LN10" s="25">
+      <c r="LM10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LN10" s="55">
         <v>63.2</v>
       </c>
-      <c r="LO10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LP10" s="25">
+      <c r="LO10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LP10" s="55">
         <v>110.8</v>
       </c>
-      <c r="LQ10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LR10" s="25">
+      <c r="LQ10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LR10" s="55">
         <v>93.3</v>
       </c>
-      <c r="LS10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LT10" s="25">
+      <c r="LS10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LT10" s="55">
         <v>80.400000000000006</v>
       </c>
-      <c r="LU10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LV10" s="25">
+      <c r="LU10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LV10" s="55">
         <v>108</v>
       </c>
-      <c r="LW10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LX10" s="25">
+      <c r="LW10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LX10" s="55">
         <v>82.4</v>
       </c>
-      <c r="LY10" s="17" t="s">
-[...6 lines deleted...]
-      <c r="MD10" s="28"/>
+      <c r="LY10" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LZ10" s="57"/>
+      <c r="MA10" s="58"/>
+      <c r="MB10" s="58"/>
+      <c r="MC10" s="58"/>
+      <c r="MD10" s="58"/>
     </row>
-    <row r="11" spans="1:342" x14ac:dyDescent="0.25">
-      <c r="A11" s="29" t="s">
+    <row r="11" spans="1:342" x14ac:dyDescent="0.3">
+      <c r="A11" s="59" t="s">
         <v>95</v>
       </c>
-      <c r="B11" s="13">
+      <c r="B11" s="43">
         <v>3567</v>
       </c>
-      <c r="C11" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="13">
+      <c r="C11" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="D11" s="43">
         <v>410</v>
       </c>
-      <c r="E11" s="15" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="13">
+      <c r="E11" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="F11" s="43">
         <v>25597</v>
       </c>
-      <c r="G11" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H11" s="13">
+      <c r="G11" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="H11" s="43">
         <v>1958</v>
       </c>
-      <c r="I11" s="15" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="13">
+      <c r="I11" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="J11" s="43">
         <v>74781</v>
       </c>
-      <c r="K11" s="15" t="s">
-[...2 lines deleted...]
-      <c r="L11" s="13">
+      <c r="K11" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="L11" s="43">
         <v>3821</v>
       </c>
-      <c r="M11" s="15" t="s">
-[...2 lines deleted...]
-      <c r="N11" s="13">
+      <c r="M11" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="N11" s="43">
         <v>12155</v>
       </c>
-      <c r="O11" s="15" t="s">
-[...8 lines deleted...]
-      <c r="R11" s="13">
+      <c r="O11" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="P11" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q11" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="R11" s="43">
         <v>11873</v>
       </c>
-      <c r="S11" s="15" t="s">
-[...2 lines deleted...]
-      <c r="T11" s="13">
+      <c r="S11" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="T11" s="43">
         <v>4620</v>
       </c>
-      <c r="U11" s="15" t="s">
-[...2 lines deleted...]
-      <c r="V11" s="13">
+      <c r="U11" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="V11" s="43">
         <v>10000</v>
       </c>
-      <c r="W11" s="15" t="s">
-[...2 lines deleted...]
-      <c r="X11" s="16">
+      <c r="W11" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="X11" s="46">
         <v>2306</v>
       </c>
-      <c r="Y11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="Z11" s="18">
+      <c r="Y11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z11" s="48">
         <v>31.6</v>
       </c>
-      <c r="AA11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AB11" s="18">
+      <c r="AA11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AB11" s="48">
         <v>3</v>
       </c>
-      <c r="AC11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AD11" s="18">
+      <c r="AC11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AD11" s="48">
         <v>500.1</v>
       </c>
-      <c r="AE11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AF11" s="18">
+      <c r="AE11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AF11" s="48">
         <v>17.399999999999999</v>
       </c>
-      <c r="AG11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AH11" s="18">
+      <c r="AG11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AH11" s="48">
         <v>7</v>
       </c>
-      <c r="AI11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AJ11" s="16">
+      <c r="AI11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AJ11" s="46">
         <v>1306</v>
       </c>
-      <c r="AK11" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AL11" s="16">
+      <c r="AK11" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL11" s="46">
         <v>500</v>
       </c>
-      <c r="AM11" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AN11" s="18">
+      <c r="AM11" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AN11" s="48">
         <v>140</v>
       </c>
-      <c r="AO11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AP11" s="18">
+      <c r="AO11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AP11" s="48">
         <v>260.5</v>
       </c>
-      <c r="AQ11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AR11" s="18">
+      <c r="AQ11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AR11" s="48">
         <v>1000</v>
       </c>
-      <c r="AS11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AT11" s="16">
+      <c r="AS11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AT11" s="46">
         <v>4063</v>
       </c>
-      <c r="AU11" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AV11" s="18">
+      <c r="AU11" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AV11" s="48">
         <v>5190</v>
       </c>
-      <c r="AW11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AX11" s="18">
+      <c r="AW11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AX11" s="48">
         <v>576.70000000000005</v>
       </c>
-      <c r="AY11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AZ11" s="18">
+      <c r="AY11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AZ11" s="48">
         <v>1073.3</v>
       </c>
-      <c r="BA11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BB11" s="18">
+      <c r="BA11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BB11" s="48">
         <v>2006</v>
       </c>
-      <c r="BC11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BD11" s="18">
+      <c r="BC11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BD11" s="48">
         <v>4283</v>
       </c>
-      <c r="BE11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BF11" s="30">
+      <c r="BE11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BF11" s="60">
         <v>464</v>
       </c>
-      <c r="BG11" s="19" t="s">
-[...2 lines deleted...]
-      <c r="BH11" s="13">
+      <c r="BG11" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="BH11" s="43">
         <v>181</v>
       </c>
-      <c r="BI11" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BJ11" s="13">
+      <c r="BI11" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BJ11" s="43">
         <v>277</v>
       </c>
-      <c r="BK11" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BL11" s="13">
+      <c r="BK11" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BL11" s="43">
         <v>45167</v>
       </c>
-      <c r="BM11" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BN11" s="18">
+      <c r="BM11" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BN11" s="48">
         <v>32.4</v>
       </c>
-      <c r="BO11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BP11" s="18">
+      <c r="BO11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BP11" s="48">
         <v>0</v>
       </c>
-      <c r="BQ11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BR11" s="18">
+      <c r="BQ11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BR11" s="48">
         <v>303</v>
       </c>
-      <c r="BS11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BT11" s="18">
+      <c r="BS11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BT11" s="48">
         <v>391</v>
       </c>
-      <c r="BU11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BV11" s="18">
+      <c r="BU11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BV11" s="48">
         <v>911</v>
       </c>
-      <c r="BW11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BX11" s="18">
+      <c r="BW11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BX11" s="48">
         <v>46.1</v>
       </c>
-      <c r="BY11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BZ11" s="18">
+      <c r="BY11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BZ11" s="48">
         <v>35.5</v>
       </c>
-      <c r="CA11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CB11" s="18">
+      <c r="CA11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CB11" s="48">
         <v>61.2</v>
       </c>
-      <c r="CC11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CD11" s="18">
+      <c r="CC11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CD11" s="48">
         <v>48.7</v>
       </c>
-      <c r="CE11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CF11" s="18">
+      <c r="CE11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CF11" s="48">
         <v>24.8</v>
       </c>
-      <c r="CG11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CH11" s="18">
+      <c r="CG11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CH11" s="48">
         <v>90.3</v>
       </c>
-      <c r="CI11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CJ11" s="18">
+      <c r="CI11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CJ11" s="48">
         <v>2.4</v>
       </c>
-      <c r="CK11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CL11" s="18">
+      <c r="CK11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CL11" s="48">
         <v>12975</v>
       </c>
-      <c r="CM11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CN11" s="18">
+      <c r="CM11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CN11" s="48">
         <v>410</v>
       </c>
-      <c r="CO11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CP11" s="18">
+      <c r="CO11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CP11" s="48">
         <v>410</v>
       </c>
-      <c r="CQ11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CR11" s="18">
+      <c r="CQ11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CR11" s="48">
         <v>8.8000000000000007</v>
       </c>
-      <c r="CS11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CT11" s="18">
+      <c r="CS11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CT11" s="48">
         <v>19.2</v>
       </c>
-      <c r="CU11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CV11" s="18">
+      <c r="CU11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CV11" s="48">
         <v>91.7</v>
       </c>
-      <c r="CW11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CX11" s="16">
+      <c r="CW11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CX11" s="46">
         <v>6571</v>
       </c>
-      <c r="CY11" s="19" t="s">
-[...2 lines deleted...]
-      <c r="CZ11" s="16">
+      <c r="CY11" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="CZ11" s="46">
         <v>7311</v>
       </c>
-      <c r="DA11" s="19" t="s">
-[...2 lines deleted...]
-      <c r="DB11" s="30">
+      <c r="DA11" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="DB11" s="60">
         <v>253.5</v>
       </c>
-      <c r="DC11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DD11" s="30">
+      <c r="DC11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD11" s="60">
         <v>166.7</v>
       </c>
-      <c r="DE11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DF11" s="30">
+      <c r="DE11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DF11" s="60">
         <v>575.4</v>
       </c>
-      <c r="DG11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DH11" s="30">
+      <c r="DG11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH11" s="60">
         <v>246.8</v>
       </c>
-      <c r="DI11" s="31" t="s">
-[...2 lines deleted...]
-      <c r="DJ11" s="18">
+      <c r="DI11" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="DJ11" s="48">
         <v>293.2</v>
       </c>
-      <c r="DK11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DL11" s="30">
+      <c r="DK11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DL11" s="60">
         <v>77.5</v>
       </c>
-      <c r="DM11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DN11" s="18">
+      <c r="DM11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DN11" s="48">
         <v>82.6</v>
       </c>
-      <c r="DO11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DP11" s="18">
+      <c r="DO11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DP11" s="48">
         <v>103.2</v>
       </c>
-      <c r="DQ11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DR11" s="18">
+      <c r="DQ11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR11" s="48">
         <v>118.7</v>
       </c>
-      <c r="DS11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DT11" s="18">
+      <c r="DS11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DT11" s="48">
         <v>107.8</v>
       </c>
-      <c r="DU11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DV11" s="18">
+      <c r="DU11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DV11" s="48">
         <v>84</v>
       </c>
-      <c r="DW11" s="17" t="s">
-[...8 lines deleted...]
-      <c r="DZ11" s="18">
+      <c r="DW11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DX11" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="DY11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DZ11" s="48">
         <v>85.9</v>
       </c>
-      <c r="EA11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EB11" s="18">
+      <c r="EA11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EB11" s="48">
         <v>118.6</v>
       </c>
-      <c r="EC11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ED11" s="18">
+      <c r="EC11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ED11" s="48">
         <v>96.6</v>
       </c>
-      <c r="EE11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EF11" s="18">
+      <c r="EE11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EF11" s="48">
         <v>109.9</v>
       </c>
-      <c r="EG11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EH11" s="18">
+      <c r="EG11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EH11" s="48">
         <v>99.2</v>
       </c>
-      <c r="EI11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EJ11" s="18">
+      <c r="EI11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EJ11" s="48">
         <v>90.6</v>
       </c>
-      <c r="EK11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EL11" s="18">
+      <c r="EK11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EL11" s="48">
         <v>178.6</v>
       </c>
-      <c r="EM11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EN11" s="18">
+      <c r="EM11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EN11" s="48">
         <v>108.7</v>
       </c>
-      <c r="EO11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EP11" s="18">
+      <c r="EO11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EP11" s="48">
         <v>80.599999999999994</v>
       </c>
-      <c r="EQ11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ER11" s="18">
+      <c r="EQ11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ER11" s="48">
         <v>149.80000000000001</v>
       </c>
-      <c r="ES11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ET11" s="18">
+      <c r="ES11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ET11" s="48">
         <v>84.5</v>
       </c>
-      <c r="EU11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EV11" s="18">
+      <c r="EU11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EV11" s="48">
         <v>127</v>
       </c>
-      <c r="EW11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EX11" s="18">
+      <c r="EW11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX11" s="48">
         <v>100.6</v>
       </c>
-      <c r="EY11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EZ11" s="18">
+      <c r="EY11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EZ11" s="48">
         <v>123.6</v>
       </c>
-      <c r="FA11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FB11" s="18">
+      <c r="FA11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FB11" s="48">
         <v>93.6</v>
       </c>
-      <c r="FC11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FD11" s="18">
+      <c r="FC11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FD11" s="48">
         <v>58</v>
       </c>
-      <c r="FE11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FF11" s="18">
+      <c r="FE11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FF11" s="48">
         <v>127.4</v>
       </c>
-      <c r="FG11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FH11" s="18">
+      <c r="FG11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FH11" s="48">
         <v>129</v>
       </c>
-      <c r="FI11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FJ11" s="18">
+      <c r="FI11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FJ11" s="48">
         <v>72.2</v>
       </c>
-      <c r="FK11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FL11" s="18">
+      <c r="FK11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FL11" s="48">
         <v>95.5</v>
       </c>
-      <c r="FM11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FN11" s="18">
+      <c r="FM11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FN11" s="48">
         <v>94.7</v>
       </c>
-      <c r="FO11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FP11" s="18">
+      <c r="FO11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FP11" s="48">
         <v>98.2</v>
       </c>
-      <c r="FQ11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FR11" s="30">
+      <c r="FQ11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FR11" s="60">
         <v>95</v>
       </c>
-      <c r="FS11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FT11" s="18">
+      <c r="FS11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FT11" s="48">
         <v>107.3</v>
       </c>
-      <c r="FU11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FV11" s="18">
+      <c r="FU11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FV11" s="48">
         <v>184.9</v>
       </c>
-      <c r="FW11" s="17" t="s">
-[...8 lines deleted...]
-      <c r="FZ11" s="18">
+      <c r="FW11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FX11" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FZ11" s="48">
         <v>79.5</v>
       </c>
-      <c r="GA11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GB11" s="18">
+      <c r="GA11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GB11" s="48">
         <v>103.8</v>
       </c>
-      <c r="GC11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GD11" s="18">
+      <c r="GC11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GD11" s="48">
         <v>113.1</v>
       </c>
-      <c r="GE11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GF11" s="18">
+      <c r="GE11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GF11" s="48">
         <v>81.8</v>
       </c>
-      <c r="GG11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GH11" s="18">
+      <c r="GG11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GH11" s="48">
         <v>108.8</v>
       </c>
-      <c r="GI11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GJ11" s="18">
+      <c r="GI11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GJ11" s="48">
         <v>143.6</v>
       </c>
-      <c r="GK11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GL11" s="18">
+      <c r="GK11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GL11" s="48">
         <v>169.9</v>
       </c>
-      <c r="GM11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GN11" s="18">
+      <c r="GM11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GN11" s="48">
         <v>93.2</v>
       </c>
-      <c r="GO11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GP11" s="18">
+      <c r="GO11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GP11" s="48">
         <v>98.2</v>
       </c>
-      <c r="GQ11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GR11" s="18">
+      <c r="GQ11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GR11" s="48">
         <v>82.3</v>
       </c>
-      <c r="GS11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GT11" s="30">
+      <c r="GS11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GT11" s="60">
         <v>80.8</v>
       </c>
-      <c r="GU11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GV11" s="18">
+      <c r="GU11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GV11" s="48">
         <v>129.9</v>
       </c>
-      <c r="GW11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GX11" s="18">
+      <c r="GW11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GX11" s="48">
         <v>78.8</v>
       </c>
-      <c r="GY11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GZ11" s="18">
+      <c r="GY11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GZ11" s="48">
         <v>60.9</v>
       </c>
-      <c r="HA11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HB11" s="18">
+      <c r="HA11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HB11" s="48">
         <v>42</v>
       </c>
-      <c r="HC11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HD11" s="18">
+      <c r="HC11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HD11" s="48">
         <v>96.1</v>
       </c>
-      <c r="HE11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HF11" s="18">
+      <c r="HE11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HF11" s="48">
         <v>202.5</v>
       </c>
-      <c r="HG11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HH11" s="18">
+      <c r="HG11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HH11" s="48">
         <v>74.599999999999994</v>
       </c>
-      <c r="HI11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HJ11" s="18">
+      <c r="HI11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HJ11" s="48">
         <v>96.8</v>
       </c>
-      <c r="HK11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HL11" s="18">
+      <c r="HK11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HL11" s="48">
         <v>76</v>
       </c>
-      <c r="HM11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HN11" s="18">
+      <c r="HM11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HN11" s="48">
         <v>65.400000000000006</v>
       </c>
-      <c r="HO11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HP11" s="32">
+      <c r="HO11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HP11" s="62">
         <v>90.3</v>
       </c>
-      <c r="HQ11" s="31" t="s">
-[...2 lines deleted...]
-      <c r="HR11" s="18">
+      <c r="HQ11" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="HR11" s="48">
         <v>117.8</v>
       </c>
-      <c r="HS11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HT11" s="18">
+      <c r="HS11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HT11" s="48">
         <v>110.3</v>
       </c>
-      <c r="HU11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HV11" s="18">
+      <c r="HU11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HV11" s="48">
         <v>83</v>
       </c>
-      <c r="HW11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HX11" s="18">
+      <c r="HW11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HX11" s="48">
         <v>129.80000000000001</v>
       </c>
-      <c r="HY11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HZ11" s="18">
+      <c r="HY11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HZ11" s="48">
         <v>103.8</v>
       </c>
-      <c r="IA11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IB11" s="18">
+      <c r="IA11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IB11" s="48">
         <v>98.7</v>
       </c>
-      <c r="IC11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ID11" s="18">
+      <c r="IC11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ID11" s="48">
         <v>87.1</v>
       </c>
-      <c r="IE11" s="17" t="s">
-[...8 lines deleted...]
-      <c r="IH11" s="18">
+      <c r="IE11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IF11" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="IG11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IH11" s="48">
         <v>80.2</v>
       </c>
-      <c r="II11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IJ11" s="18">
+      <c r="II11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IJ11" s="48">
         <v>67</v>
       </c>
-      <c r="IK11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IL11" s="18">
+      <c r="IK11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IL11" s="48">
         <v>79.099999999999994</v>
       </c>
-      <c r="IM11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IN11" s="18">
+      <c r="IM11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IN11" s="48">
         <v>99.1</v>
       </c>
-      <c r="IO11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IP11" s="18">
+      <c r="IO11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IP11" s="48">
         <v>101.6</v>
       </c>
-      <c r="IQ11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IR11" s="18">
+      <c r="IQ11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IR11" s="48">
         <v>94.4</v>
       </c>
-      <c r="IS11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IT11" s="18">
+      <c r="IS11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IT11" s="48">
         <v>66.099999999999994</v>
       </c>
-      <c r="IU11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IV11" s="18">
+      <c r="IU11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IV11" s="48">
         <v>116.1</v>
       </c>
-      <c r="IW11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IX11" s="18">
+      <c r="IW11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IX11" s="48">
         <v>93.8</v>
       </c>
-      <c r="IY11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IZ11" s="30">
+      <c r="IY11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IZ11" s="60">
         <v>86.7</v>
       </c>
-      <c r="JA11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JB11" s="25">
+      <c r="JA11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JB11" s="55">
         <v>94.7</v>
       </c>
-      <c r="JC11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JD11" s="25">
+      <c r="JC11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JD11" s="55">
         <v>107.5</v>
       </c>
-      <c r="JE11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JF11" s="25">
+      <c r="JE11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JF11" s="55">
         <v>100.9</v>
       </c>
-      <c r="JG11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JH11" s="25">
+      <c r="JG11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JH11" s="55">
         <v>91.7</v>
       </c>
-      <c r="JI11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JJ11" s="25">
+      <c r="JI11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JJ11" s="55">
         <v>83.6</v>
       </c>
-      <c r="JK11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JL11" s="25">
+      <c r="JK11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JL11" s="55">
         <v>104.4</v>
       </c>
-      <c r="JM11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JN11" s="25">
+      <c r="JM11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JN11" s="55">
         <v>88.1</v>
       </c>
-      <c r="JO11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JP11" s="25">
+      <c r="JO11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JP11" s="55">
         <v>111.1</v>
       </c>
-      <c r="JQ11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JR11" s="25">
+      <c r="JQ11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JR11" s="55">
         <v>103.3</v>
       </c>
-      <c r="JS11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JT11" s="25">
+      <c r="JS11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JT11" s="55">
         <v>92.1</v>
       </c>
-      <c r="JU11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JV11" s="25">
+      <c r="JU11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JV11" s="55">
         <v>96.1</v>
       </c>
-      <c r="JW11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JX11" s="26">
+      <c r="JW11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JX11" s="56">
         <v>109.6</v>
       </c>
-      <c r="JY11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JZ11" s="25">
+      <c r="JY11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JZ11" s="55">
         <v>108.4</v>
       </c>
-      <c r="KA11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KB11" s="25">
+      <c r="KA11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KB11" s="55">
         <v>111.6</v>
       </c>
-      <c r="KC11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KD11" s="25">
+      <c r="KC11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KD11" s="55">
         <v>69</v>
       </c>
-      <c r="KE11" s="17" t="s">
-[...8 lines deleted...]
-      <c r="KH11" s="25">
+      <c r="KE11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KF11" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KH11" s="55">
         <v>111</v>
       </c>
-      <c r="KI11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KJ11" s="25">
+      <c r="KI11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KJ11" s="55">
         <v>104.4</v>
       </c>
-      <c r="KK11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KL11" s="25">
+      <c r="KK11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KL11" s="55">
         <v>76.900000000000006</v>
       </c>
-      <c r="KM11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KN11" s="25">
+      <c r="KM11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KN11" s="55">
         <v>78.400000000000006</v>
       </c>
-      <c r="KO11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KP11" s="25">
+      <c r="KO11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KP11" s="55">
         <v>152.30000000000001</v>
       </c>
-      <c r="KQ11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KR11" s="25">
+      <c r="KQ11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KR11" s="55">
         <v>67.099999999999994</v>
       </c>
-      <c r="KS11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KT11" s="25">
+      <c r="KS11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KT11" s="55">
         <v>80.599999999999994</v>
       </c>
-      <c r="KU11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KV11" s="25">
+      <c r="KU11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KV11" s="55">
         <v>61.1</v>
       </c>
-      <c r="KW11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KX11" s="25">
+      <c r="KW11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KX11" s="55">
         <v>117.3</v>
       </c>
-      <c r="KY11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KZ11" s="25">
+      <c r="KY11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KZ11" s="55">
         <v>93.6</v>
       </c>
-      <c r="LA11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LB11" s="25">
+      <c r="LA11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LB11" s="55">
         <v>101</v>
       </c>
-      <c r="LC11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LD11" s="25">
+      <c r="LC11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LD11" s="55">
         <v>129.30000000000001</v>
       </c>
-      <c r="LE11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LF11" s="25">
+      <c r="LE11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LF11" s="55">
         <v>91.1</v>
       </c>
-      <c r="LG11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LH11" s="25">
+      <c r="LG11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LH11" s="55">
         <v>68.099999999999994</v>
       </c>
-      <c r="LI11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LJ11" s="25">
+      <c r="LI11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LJ11" s="55">
         <v>71.400000000000006</v>
       </c>
-      <c r="LK11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LL11" s="25">
+      <c r="LK11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LL11" s="55">
         <v>92.8</v>
       </c>
-      <c r="LM11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LN11" s="25">
+      <c r="LM11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LN11" s="55">
         <v>152.1</v>
       </c>
-      <c r="LO11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LP11" s="25">
+      <c r="LO11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LP11" s="55">
         <v>92.4</v>
       </c>
-      <c r="LQ11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LR11" s="25">
+      <c r="LQ11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LR11" s="55">
         <v>104.9</v>
       </c>
-      <c r="LS11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LT11" s="25">
+      <c r="LS11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LT11" s="55">
         <v>93.6</v>
       </c>
-      <c r="LU11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LV11" s="25">
+      <c r="LU11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LV11" s="55">
         <v>86.1</v>
       </c>
-      <c r="LW11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LX11" s="25">
+      <c r="LW11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LX11" s="55">
         <v>94.7</v>
       </c>
-      <c r="LY11" s="17" t="s">
-[...6 lines deleted...]
-      <c r="MD11" s="28"/>
+      <c r="LY11" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LZ11" s="57"/>
+      <c r="MA11" s="58"/>
+      <c r="MB11" s="58"/>
+      <c r="MC11" s="58"/>
+      <c r="MD11" s="58"/>
     </row>
-    <row r="12" spans="1:342" x14ac:dyDescent="0.25">
-      <c r="A12" s="29" t="s">
+    <row r="12" spans="1:342" x14ac:dyDescent="0.3">
+      <c r="A12" s="59" t="s">
         <v>96</v>
       </c>
-      <c r="B12" s="13">
+      <c r="B12" s="43">
         <v>3964</v>
       </c>
-      <c r="C12" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="13">
+      <c r="C12" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="D12" s="43">
         <v>587</v>
       </c>
-      <c r="E12" s="15" t="s">
-[...2 lines deleted...]
-      <c r="F12" s="13">
+      <c r="E12" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="F12" s="43">
         <v>28432</v>
       </c>
-      <c r="G12" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="13">
+      <c r="G12" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="H12" s="43">
         <v>1751</v>
       </c>
-      <c r="I12" s="15" t="s">
-[...2 lines deleted...]
-      <c r="J12" s="13">
+      <c r="I12" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="J12" s="43">
         <v>66721</v>
       </c>
-      <c r="K12" s="15" t="s">
-[...2 lines deleted...]
-      <c r="L12" s="13">
+      <c r="K12" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="L12" s="43">
         <v>4000</v>
       </c>
-      <c r="M12" s="15" t="s">
-[...2 lines deleted...]
-      <c r="N12" s="13">
+      <c r="M12" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="N12" s="43">
         <v>11754</v>
       </c>
-      <c r="O12" s="15" t="s">
-[...8 lines deleted...]
-      <c r="R12" s="13">
+      <c r="O12" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="P12" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q12" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="R12" s="43">
         <v>15051</v>
       </c>
-      <c r="S12" s="15" t="s">
-[...2 lines deleted...]
-      <c r="T12" s="13">
+      <c r="S12" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="T12" s="43">
         <v>6294</v>
       </c>
-      <c r="U12" s="15" t="s">
-[...2 lines deleted...]
-      <c r="V12" s="13">
+      <c r="U12" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="V12" s="43">
         <v>13874</v>
       </c>
-      <c r="W12" s="15" t="s">
-[...2 lines deleted...]
-      <c r="X12" s="16">
+      <c r="W12" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="X12" s="46">
         <v>1862</v>
       </c>
-      <c r="Y12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="Z12" s="18">
+      <c r="Y12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z12" s="48">
         <v>37.799999999999997</v>
       </c>
-      <c r="AA12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AB12" s="18">
+      <c r="AA12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AB12" s="48">
         <v>3.5</v>
       </c>
-      <c r="AC12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AD12" s="18">
+      <c r="AC12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AD12" s="48">
         <v>1635.7</v>
       </c>
-      <c r="AE12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AF12" s="18">
+      <c r="AE12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AF12" s="48">
         <v>16.3</v>
       </c>
-      <c r="AG12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AH12" s="18">
+      <c r="AG12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AH12" s="48">
         <v>5.7</v>
       </c>
-      <c r="AI12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AJ12" s="16">
+      <c r="AI12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AJ12" s="46">
         <v>1231</v>
       </c>
-      <c r="AK12" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AL12" s="16">
+      <c r="AK12" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL12" s="46">
         <v>479</v>
       </c>
-      <c r="AM12" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AN12" s="18">
+      <c r="AM12" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AN12" s="48">
         <v>131.5</v>
       </c>
-      <c r="AO12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AP12" s="18">
+      <c r="AO12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AP12" s="48">
         <v>243.9</v>
       </c>
-      <c r="AQ12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AR12" s="18">
+      <c r="AQ12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AR12" s="48">
         <v>886</v>
       </c>
-      <c r="AS12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AT12" s="16">
+      <c r="AS12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AT12" s="46">
         <v>3968</v>
       </c>
-      <c r="AU12" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AV12" s="18">
+      <c r="AU12" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AV12" s="48">
         <v>5082</v>
       </c>
-      <c r="AW12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AX12" s="18">
+      <c r="AW12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AX12" s="48">
         <v>595.20000000000005</v>
       </c>
-      <c r="AY12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AZ12" s="18">
+      <c r="AY12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AZ12" s="48">
         <v>935.5</v>
       </c>
-      <c r="BA12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BB12" s="18">
+      <c r="BA12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BB12" s="48">
         <v>1805</v>
       </c>
-      <c r="BC12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BD12" s="18">
+      <c r="BC12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BD12" s="48">
         <v>4164</v>
       </c>
-      <c r="BE12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BF12" s="30">
+      <c r="BE12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BF12" s="60">
         <v>444</v>
       </c>
-      <c r="BG12" s="19" t="s">
-[...2 lines deleted...]
-      <c r="BH12" s="13">
+      <c r="BG12" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="BH12" s="43">
         <v>171</v>
       </c>
-      <c r="BI12" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BJ12" s="13">
+      <c r="BI12" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BJ12" s="43">
         <v>246</v>
       </c>
-      <c r="BK12" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BL12" s="13">
+      <c r="BK12" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BL12" s="43">
         <v>38502</v>
       </c>
-      <c r="BM12" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BN12" s="18">
+      <c r="BM12" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BN12" s="48">
         <v>12.7</v>
       </c>
-      <c r="BO12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BP12" s="18">
+      <c r="BO12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BP12" s="48">
         <v>0</v>
       </c>
-      <c r="BQ12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BR12" s="18">
+      <c r="BQ12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BR12" s="48">
         <v>339</v>
       </c>
-      <c r="BS12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BT12" s="18">
+      <c r="BS12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BT12" s="48">
         <v>438</v>
       </c>
-      <c r="BU12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BV12" s="18">
+      <c r="BU12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BV12" s="48">
         <v>814</v>
       </c>
-      <c r="BW12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BX12" s="18">
+      <c r="BW12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BX12" s="48">
         <v>90.5</v>
       </c>
-      <c r="BY12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BZ12" s="18">
+      <c r="BY12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BZ12" s="48">
         <v>13.3</v>
       </c>
-      <c r="CA12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CB12" s="18">
+      <c r="CA12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CB12" s="48">
         <v>81.099999999999994</v>
       </c>
-      <c r="CC12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CD12" s="18">
+      <c r="CC12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CD12" s="48">
         <v>58.8</v>
       </c>
-      <c r="CE12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CF12" s="18">
+      <c r="CE12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CF12" s="48">
         <v>34.799999999999997</v>
       </c>
-      <c r="CG12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CH12" s="18">
+      <c r="CG12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CH12" s="48">
         <v>57.3</v>
       </c>
-      <c r="CI12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CJ12" s="18">
+      <c r="CI12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CJ12" s="48">
         <v>2.7</v>
       </c>
-      <c r="CK12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CL12" s="18">
+      <c r="CK12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CL12" s="48">
         <v>13926</v>
       </c>
-      <c r="CM12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CN12" s="18">
+      <c r="CM12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CN12" s="48">
         <v>518</v>
       </c>
-      <c r="CO12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CP12" s="18">
+      <c r="CO12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CP12" s="48">
         <v>418</v>
       </c>
-      <c r="CQ12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CR12" s="18">
+      <c r="CQ12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CR12" s="48">
         <v>11.1</v>
       </c>
-      <c r="CS12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CT12" s="18">
+      <c r="CS12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CT12" s="48">
         <v>15.3</v>
       </c>
-      <c r="CU12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CV12" s="18">
+      <c r="CU12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CV12" s="48">
         <v>103.7</v>
       </c>
-      <c r="CW12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CX12" s="16">
+      <c r="CW12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CX12" s="46">
         <v>4880</v>
       </c>
-      <c r="CY12" s="19" t="s">
-[...2 lines deleted...]
-      <c r="CZ12" s="16">
+      <c r="CY12" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="CZ12" s="46">
         <v>18141</v>
       </c>
-      <c r="DA12" s="19" t="s">
-[...2 lines deleted...]
-      <c r="DB12" s="30">
+      <c r="DA12" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="DB12" s="60">
         <v>243</v>
       </c>
-      <c r="DC12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DD12" s="30">
+      <c r="DC12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD12" s="60">
         <v>140.30000000000001</v>
       </c>
-      <c r="DE12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DF12" s="30">
+      <c r="DE12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DF12" s="60">
         <v>485.1</v>
       </c>
-      <c r="DG12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DH12" s="30">
+      <c r="DG12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH12" s="60">
         <v>263.60000000000002</v>
       </c>
-      <c r="DI12" s="31" t="s">
-[...2 lines deleted...]
-      <c r="DJ12" s="18">
+      <c r="DI12" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="DJ12" s="48">
         <v>171.7</v>
       </c>
-      <c r="DK12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DL12" s="30">
+      <c r="DK12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DL12" s="60">
         <v>103.3</v>
       </c>
-      <c r="DM12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DN12" s="18">
+      <c r="DM12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DN12" s="48">
         <v>98.2</v>
       </c>
-      <c r="DO12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DP12" s="18">
+      <c r="DO12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DP12" s="48">
         <v>70.900000000000006</v>
       </c>
-      <c r="DQ12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DR12" s="18">
+      <c r="DQ12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR12" s="48">
         <v>101</v>
       </c>
-      <c r="DS12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DT12" s="18">
+      <c r="DS12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DT12" s="48">
         <v>101.7</v>
       </c>
-      <c r="DU12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DV12" s="18">
+      <c r="DU12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DV12" s="48">
         <v>82.8</v>
       </c>
-      <c r="DW12" s="17" t="s">
-[...8 lines deleted...]
-      <c r="DZ12" s="18">
+      <c r="DW12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DX12" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="DY12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DZ12" s="48">
         <v>83.6</v>
       </c>
-      <c r="EA12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EB12" s="18">
+      <c r="EA12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EB12" s="48">
         <v>84.1</v>
       </c>
-      <c r="EC12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ED12" s="18">
+      <c r="EC12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ED12" s="48">
         <v>109.6</v>
       </c>
-      <c r="EE12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EF12" s="18">
+      <c r="EE12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EF12" s="48">
         <v>77.7</v>
       </c>
-      <c r="EG12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EH12" s="18">
+      <c r="EG12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EH12" s="48">
         <v>118.3</v>
       </c>
-      <c r="EI12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EJ12" s="18">
+      <c r="EI12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EJ12" s="48">
         <v>118.2</v>
       </c>
-      <c r="EK12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EL12" s="18">
+      <c r="EK12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EL12" s="48">
         <v>113.3</v>
       </c>
-      <c r="EM12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EN12" s="18">
+      <c r="EM12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EN12" s="48">
         <v>118.4</v>
       </c>
-      <c r="EO12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EP12" s="18">
+      <c r="EO12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EP12" s="48">
         <v>64.400000000000006</v>
       </c>
-      <c r="EQ12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ER12" s="18">
+      <c r="EQ12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ER12" s="48">
         <v>89.1</v>
       </c>
-      <c r="ES12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ET12" s="18">
+      <c r="ES12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ET12" s="48">
         <v>103.9</v>
       </c>
-      <c r="EU12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EV12" s="18">
+      <c r="EU12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EV12" s="48">
         <v>125.9</v>
       </c>
-      <c r="EW12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EX12" s="18">
+      <c r="EW12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX12" s="48">
         <v>103.8</v>
       </c>
-      <c r="EY12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EZ12" s="18">
+      <c r="EY12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EZ12" s="48">
         <v>112.2</v>
       </c>
-      <c r="FA12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FB12" s="18">
+      <c r="FA12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FB12" s="48">
         <v>91.3</v>
       </c>
-      <c r="FC12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FD12" s="18">
+      <c r="FC12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FD12" s="48">
         <v>93.7</v>
       </c>
-      <c r="FE12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FF12" s="18">
+      <c r="FE12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FF12" s="48">
         <v>101.4</v>
       </c>
-      <c r="FG12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FH12" s="18">
+      <c r="FG12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FH12" s="48">
         <v>98.1</v>
       </c>
-      <c r="FI12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FJ12" s="18">
+      <c r="FI12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FJ12" s="48">
         <v>79.8</v>
       </c>
-      <c r="FK12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FL12" s="18">
+      <c r="FK12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FL12" s="48">
         <v>81</v>
       </c>
-      <c r="FM12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FN12" s="18">
+      <c r="FM12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FN12" s="48">
         <v>89</v>
       </c>
-      <c r="FO12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FP12" s="18">
+      <c r="FO12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FP12" s="48">
         <v>89.6</v>
       </c>
-      <c r="FQ12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FR12" s="30">
+      <c r="FQ12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FR12" s="60">
         <v>84.9</v>
       </c>
-      <c r="FS12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FT12" s="18">
+      <c r="FS12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FT12" s="48">
         <v>99.6</v>
       </c>
-      <c r="FU12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FV12" s="18">
+      <c r="FU12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FV12" s="48">
         <v>41.2</v>
       </c>
-      <c r="FW12" s="17" t="s">
-[...8 lines deleted...]
-      <c r="FZ12" s="18">
+      <c r="FW12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FX12" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FZ12" s="48">
         <v>66.7</v>
       </c>
-      <c r="GA12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GB12" s="18">
+      <c r="GA12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GB12" s="48">
         <v>119.8</v>
       </c>
-      <c r="GC12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GD12" s="18">
+      <c r="GC12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GD12" s="48">
         <v>82.1</v>
       </c>
-      <c r="GE12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GF12" s="18">
+      <c r="GE12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GF12" s="48">
         <v>181.5</v>
       </c>
-      <c r="GG12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GH12" s="18">
+      <c r="GG12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GH12" s="48">
         <v>25.3</v>
       </c>
-      <c r="GI12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GJ12" s="18">
+      <c r="GI12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GJ12" s="48">
         <v>122.1</v>
       </c>
-      <c r="GK12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GL12" s="18">
+      <c r="GK12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GL12" s="48">
         <v>129.1</v>
       </c>
-      <c r="GM12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GN12" s="18">
+      <c r="GM12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GN12" s="48">
         <v>98.9</v>
       </c>
-      <c r="GO12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GP12" s="18">
+      <c r="GO12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GP12" s="48">
         <v>75.2</v>
       </c>
-      <c r="GQ12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GR12" s="18">
+      <c r="GQ12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GR12" s="48">
         <v>88.2</v>
       </c>
-      <c r="GS12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GT12" s="30">
+      <c r="GS12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GT12" s="60">
         <v>71.5</v>
       </c>
-      <c r="GU12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GV12" s="18">
+      <c r="GU12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GV12" s="48">
         <v>107.4</v>
       </c>
-      <c r="GW12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GX12" s="18">
+      <c r="GW12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GX12" s="48">
         <v>82.4</v>
       </c>
-      <c r="GY12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GZ12" s="18">
+      <c r="GY12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GZ12" s="48">
         <v>74.900000000000006</v>
       </c>
-      <c r="HA12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HB12" s="18">
+      <c r="HA12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HB12" s="48">
         <v>93.3</v>
       </c>
-      <c r="HC12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HD12" s="18">
+      <c r="HC12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HD12" s="48">
         <v>37.299999999999997</v>
       </c>
-      <c r="HE12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HF12" s="18">
+      <c r="HE12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HF12" s="48">
         <v>159.6</v>
       </c>
-      <c r="HG12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HH12" s="18">
+      <c r="HG12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HH12" s="48">
         <v>132.30000000000001</v>
       </c>
-      <c r="HI12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HJ12" s="18">
+      <c r="HI12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HJ12" s="48">
         <v>101.2</v>
       </c>
-      <c r="HK12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HL12" s="18">
+      <c r="HK12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HL12" s="48">
         <v>72.2</v>
       </c>
-      <c r="HM12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HN12" s="18">
+      <c r="HM12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HN12" s="48">
         <v>100.8</v>
       </c>
-      <c r="HO12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HP12" s="32">
+      <c r="HO12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HP12" s="62">
         <v>82.3</v>
       </c>
-      <c r="HQ12" s="31" t="s">
-[...2 lines deleted...]
-      <c r="HR12" s="18">
+      <c r="HQ12" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="HR12" s="48">
         <v>111.1</v>
       </c>
-      <c r="HS12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HT12" s="18">
+      <c r="HS12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HT12" s="48">
         <v>143</v>
       </c>
-      <c r="HU12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HV12" s="18">
+      <c r="HU12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HV12" s="48">
         <v>111.1</v>
       </c>
-      <c r="HW12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HX12" s="18">
+      <c r="HW12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HX12" s="48">
         <v>89.4</v>
       </c>
-      <c r="HY12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HZ12" s="18">
+      <c r="HY12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HZ12" s="48">
         <v>89.2</v>
       </c>
-      <c r="IA12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IB12" s="18">
+      <c r="IA12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IB12" s="48">
         <v>104.7</v>
       </c>
-      <c r="IC12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ID12" s="18">
+      <c r="IC12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ID12" s="48">
         <v>96.7</v>
       </c>
-      <c r="IE12" s="17" t="s">
-[...8 lines deleted...]
-      <c r="IH12" s="18">
+      <c r="IE12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IF12" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="IG12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IH12" s="48">
         <v>126.8</v>
       </c>
-      <c r="II12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IJ12" s="18">
+      <c r="II12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IJ12" s="48">
         <v>136.19999999999999</v>
       </c>
-      <c r="IK12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IL12" s="18">
+      <c r="IK12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IL12" s="48">
         <v>138.69999999999999</v>
       </c>
-      <c r="IM12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IN12" s="18">
+      <c r="IM12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IN12" s="48">
         <v>80.7</v>
       </c>
-      <c r="IO12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IP12" s="18">
+      <c r="IO12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IP12" s="48">
         <v>119.5</v>
       </c>
-      <c r="IQ12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IR12" s="18">
+      <c r="IQ12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IR12" s="48">
         <v>115.5</v>
       </c>
-      <c r="IS12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IT12" s="18">
+      <c r="IS12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IT12" s="48">
         <v>327.10000000000002</v>
       </c>
-      <c r="IU12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IV12" s="18">
+      <c r="IU12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IV12" s="48">
         <v>93.7</v>
       </c>
-      <c r="IW12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IX12" s="18">
+      <c r="IW12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IX12" s="48">
         <v>81.8</v>
       </c>
-      <c r="IY12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IZ12" s="30">
+      <c r="IY12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IZ12" s="60">
         <v>94.3</v>
       </c>
-      <c r="JA12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JB12" s="25">
+      <c r="JA12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JB12" s="55">
         <v>95.8</v>
       </c>
-      <c r="JC12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JD12" s="25">
+      <c r="JC12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JD12" s="55">
         <v>94.1</v>
       </c>
-      <c r="JE12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JF12" s="25">
+      <c r="JE12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JF12" s="55">
         <v>93.6</v>
       </c>
-      <c r="JG12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JH12" s="25">
+      <c r="JG12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JH12" s="55">
         <v>88.6</v>
       </c>
-      <c r="JI12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JJ12" s="25">
+      <c r="JI12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JJ12" s="55">
         <v>97.7</v>
       </c>
-      <c r="JK12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JL12" s="25">
+      <c r="JK12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JL12" s="55">
         <v>97.9</v>
       </c>
-      <c r="JM12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JN12" s="25">
+      <c r="JM12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JN12" s="55">
         <v>103.2</v>
       </c>
-      <c r="JO12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JP12" s="25">
+      <c r="JO12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JP12" s="55">
         <v>87.2</v>
       </c>
-      <c r="JQ12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JR12" s="25">
+      <c r="JQ12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JR12" s="55">
         <v>90</v>
       </c>
-      <c r="JS12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JT12" s="25">
+      <c r="JS12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JT12" s="55">
         <v>97.2</v>
       </c>
-      <c r="JU12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JV12" s="25">
+      <c r="JU12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JV12" s="55">
         <v>95.7</v>
       </c>
-      <c r="JW12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JX12" s="26">
+      <c r="JW12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JX12" s="56">
         <v>94.5</v>
       </c>
-      <c r="JY12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JZ12" s="25">
+      <c r="JY12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JZ12" s="55">
         <v>88.8</v>
       </c>
-      <c r="KA12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KB12" s="25">
+      <c r="KA12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KB12" s="55">
         <v>85.2</v>
       </c>
-      <c r="KC12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KD12" s="25">
+      <c r="KC12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KD12" s="55">
         <v>39.200000000000003</v>
       </c>
-      <c r="KE12" s="17" t="s">
-[...8 lines deleted...]
-      <c r="KH12" s="25">
+      <c r="KE12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KF12" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KH12" s="55">
         <v>112.3</v>
       </c>
-      <c r="KI12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KJ12" s="25">
+      <c r="KI12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KJ12" s="55">
         <v>112</v>
       </c>
-      <c r="KK12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KL12" s="25">
+      <c r="KK12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KL12" s="55">
         <v>89.4</v>
       </c>
-      <c r="KM12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KN12" s="25">
+      <c r="KM12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KN12" s="55">
         <v>196.2</v>
       </c>
-      <c r="KO12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KP12" s="25">
+      <c r="KO12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KP12" s="55">
         <v>37.6</v>
       </c>
-      <c r="KQ12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KR12" s="25">
+      <c r="KQ12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KR12" s="55">
         <v>132.5</v>
       </c>
-      <c r="KS12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KT12" s="25">
+      <c r="KS12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KT12" s="55">
         <v>120.7</v>
       </c>
-      <c r="KU12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KV12" s="25">
+      <c r="KU12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KV12" s="55">
         <v>140.4</v>
       </c>
-      <c r="KW12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KX12" s="25">
+      <c r="KW12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KX12" s="55">
         <v>63.4</v>
       </c>
-      <c r="KY12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KZ12" s="25">
+      <c r="KY12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KZ12" s="55">
         <v>112.8</v>
       </c>
-      <c r="LA12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LB12" s="25">
+      <c r="LA12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LB12" s="55">
         <v>107.3</v>
       </c>
-      <c r="LC12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LD12" s="25">
+      <c r="LC12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LD12" s="55">
         <v>126.2</v>
       </c>
-      <c r="LE12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LF12" s="25">
+      <c r="LE12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LF12" s="55">
         <v>102</v>
       </c>
-      <c r="LG12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LH12" s="25">
+      <c r="LG12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LH12" s="55">
         <v>126.3</v>
       </c>
-      <c r="LI12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LJ12" s="25">
+      <c r="LI12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LJ12" s="55">
         <v>79.900000000000006</v>
       </c>
-      <c r="LK12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LL12" s="25">
+      <c r="LK12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LL12" s="55">
         <v>113.1</v>
       </c>
-      <c r="LM12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LN12" s="25">
+      <c r="LM12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LN12" s="55">
         <v>74.3</v>
       </c>
-      <c r="LO12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LP12" s="25">
+      <c r="LO12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LP12" s="55">
         <v>248.1</v>
       </c>
-      <c r="LQ12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LR12" s="25">
+      <c r="LQ12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LR12" s="55">
         <v>95.9</v>
       </c>
-      <c r="LS12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LT12" s="25">
+      <c r="LS12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LT12" s="55">
         <v>84.1</v>
       </c>
-      <c r="LU12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LV12" s="25">
+      <c r="LU12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LV12" s="55">
         <v>84.3</v>
       </c>
-      <c r="LW12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LX12" s="25">
+      <c r="LW12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LX12" s="55">
         <v>106.8</v>
       </c>
-      <c r="LY12" s="17" t="s">
-[...6 lines deleted...]
-      <c r="MD12" s="28"/>
+      <c r="LY12" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LZ12" s="57"/>
+      <c r="MA12" s="58"/>
+      <c r="MB12" s="58"/>
+      <c r="MC12" s="58"/>
+      <c r="MD12" s="58"/>
     </row>
-    <row r="13" spans="1:342" x14ac:dyDescent="0.25">
-      <c r="A13" s="29" t="s">
+    <row r="13" spans="1:342" x14ac:dyDescent="0.3">
+      <c r="A13" s="59" t="s">
         <v>97</v>
       </c>
-      <c r="B13" s="13">
+      <c r="B13" s="43">
         <v>4755</v>
       </c>
-      <c r="C13" s="15" t="s">
-[...8 lines deleted...]
-      <c r="F13" s="13">
+      <c r="C13" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="D13" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="E13" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="F13" s="43">
         <v>32225</v>
       </c>
-      <c r="G13" s="15" t="s">
-[...8 lines deleted...]
-      <c r="J13" s="13">
+      <c r="G13" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="H13" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="I13" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="J13" s="43">
         <v>59450</v>
       </c>
-      <c r="K13" s="15" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="13">
+      <c r="K13" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="L13" s="43">
         <v>4325</v>
       </c>
-      <c r="M13" s="15" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="13">
+      <c r="M13" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="N13" s="43">
         <v>14110</v>
       </c>
-      <c r="O13" s="15" t="s">
-[...2 lines deleted...]
-      <c r="P13" s="13">
+      <c r="O13" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="P13" s="43">
         <v>6572</v>
       </c>
-      <c r="Q13" s="15" t="s">
-[...2 lines deleted...]
-      <c r="R13" s="13">
+      <c r="Q13" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="R13" s="43">
         <v>14545</v>
       </c>
-      <c r="S13" s="15" t="s">
-[...2 lines deleted...]
-      <c r="T13" s="13">
+      <c r="S13" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="T13" s="43">
         <v>4268</v>
       </c>
-      <c r="U13" s="15" t="s">
-[...2 lines deleted...]
-      <c r="V13" s="13">
+      <c r="U13" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="V13" s="43">
         <v>13232</v>
       </c>
-      <c r="W13" s="15" t="s">
-[...2 lines deleted...]
-      <c r="X13" s="16">
+      <c r="W13" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="X13" s="46">
         <v>2184</v>
       </c>
-      <c r="Y13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="Z13" s="18">
+      <c r="Y13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z13" s="48">
         <v>33.799999999999997</v>
       </c>
-      <c r="AA13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AB13" s="18">
+      <c r="AA13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AB13" s="48">
         <v>3.2</v>
       </c>
-      <c r="AC13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AD13" s="18">
+      <c r="AC13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AD13" s="48">
         <v>1249.5</v>
       </c>
-      <c r="AE13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AF13" s="18">
+      <c r="AE13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AF13" s="48">
         <v>13.7</v>
       </c>
-      <c r="AG13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AH13" s="18">
+      <c r="AG13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AH13" s="48">
         <v>5.9</v>
       </c>
-      <c r="AI13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AJ13" s="16">
+      <c r="AI13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AJ13" s="46">
         <v>1116</v>
       </c>
-      <c r="AK13" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AL13" s="16">
+      <c r="AK13" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL13" s="46">
         <v>484</v>
       </c>
-      <c r="AM13" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AN13" s="18">
+      <c r="AM13" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AN13" s="48">
         <v>159</v>
       </c>
-      <c r="AO13" s="17" t="s">
-[...8 lines deleted...]
-      <c r="AR13" s="18">
+      <c r="AO13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AP13" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AR13" s="48">
         <v>920</v>
       </c>
-      <c r="AS13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AT13" s="16">
+      <c r="AS13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AT13" s="46">
         <v>4613</v>
       </c>
-      <c r="AU13" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AV13" s="18">
+      <c r="AU13" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AV13" s="48">
         <v>3421</v>
       </c>
-      <c r="AW13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AX13" s="18">
+      <c r="AW13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AX13" s="48">
         <v>933.7</v>
       </c>
-      <c r="AY13" s="17" t="s">
-[...8 lines deleted...]
-      <c r="BB13" s="18">
+      <c r="AY13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AZ13" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BA13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BB13" s="48">
         <v>1687</v>
       </c>
-      <c r="BC13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BD13" s="18">
+      <c r="BC13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BD13" s="48">
         <v>4199</v>
       </c>
-      <c r="BE13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BF13" s="30">
+      <c r="BE13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BF13" s="60">
         <v>350</v>
       </c>
-      <c r="BG13" s="19" t="s">
-[...2 lines deleted...]
-      <c r="BH13" s="13">
+      <c r="BG13" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="BH13" s="43">
         <v>159</v>
       </c>
-      <c r="BI13" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BJ13" s="13">
+      <c r="BI13" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BJ13" s="43">
         <v>243.6</v>
       </c>
-      <c r="BK13" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BL13" s="13">
+      <c r="BK13" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BL13" s="43">
         <v>34251</v>
       </c>
-      <c r="BM13" s="15" t="s">
-[...8 lines deleted...]
-      <c r="BP13" s="18">
+      <c r="BM13" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BN13" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BO13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BP13" s="48">
         <v>0</v>
       </c>
-      <c r="BQ13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BR13" s="18">
+      <c r="BQ13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BR13" s="48">
         <v>217</v>
       </c>
-      <c r="BS13" s="17" t="s">
-[...26 lines deleted...]
-      <c r="CB13" s="18">
+      <c r="BS13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BT13" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BU13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BV13" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BW13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BX13" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BY13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BZ13" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CB13" s="48">
         <v>89.6</v>
       </c>
-      <c r="CC13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CD13" s="18">
+      <c r="CC13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CD13" s="48">
         <v>65.2</v>
       </c>
-      <c r="CE13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CF13" s="18">
+      <c r="CE13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CF13" s="48">
         <v>37.200000000000003</v>
       </c>
-      <c r="CG13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CH13" s="18">
+      <c r="CG13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CH13" s="48">
         <v>76.2</v>
       </c>
-      <c r="CI13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CJ13" s="18">
+      <c r="CI13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CJ13" s="48">
         <v>2.4</v>
       </c>
-      <c r="CK13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CL13" s="18">
+      <c r="CK13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CL13" s="48">
         <v>16531</v>
       </c>
-      <c r="CM13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CN13" s="18">
+      <c r="CM13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CN13" s="48">
         <v>354</v>
       </c>
-      <c r="CO13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CP13" s="18">
+      <c r="CO13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CP13" s="48">
         <v>443</v>
       </c>
-      <c r="CQ13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CR13" s="18">
+      <c r="CQ13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CR13" s="48">
         <v>10.1</v>
       </c>
-      <c r="CS13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CT13" s="18">
+      <c r="CS13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CT13" s="48">
         <v>16.3</v>
       </c>
-      <c r="CU13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CV13" s="18">
+      <c r="CU13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CV13" s="48">
         <v>11.1</v>
       </c>
-      <c r="CW13" s="17" t="s">
-[...14 lines deleted...]
-      <c r="DB13" s="30">
+      <c r="CW13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CX13" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="CY13" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="CZ13" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="DA13" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="DB13" s="60">
         <v>228.7</v>
       </c>
-      <c r="DC13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DD13" s="30">
+      <c r="DC13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD13" s="60">
         <v>153.4</v>
       </c>
-      <c r="DE13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DF13" s="30">
+      <c r="DE13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DF13" s="60">
         <v>493.4</v>
       </c>
-      <c r="DG13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DH13" s="30">
+      <c r="DG13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH13" s="60">
         <v>252.5</v>
       </c>
-      <c r="DI13" s="31" t="s">
-[...2 lines deleted...]
-      <c r="DJ13" s="18">
+      <c r="DI13" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="DJ13" s="48">
         <v>315.5</v>
       </c>
-      <c r="DK13" s="17" t="s">
-[...8 lines deleted...]
-      <c r="DN13" s="18">
+      <c r="DK13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DL13" s="60" t="s">
+        <v>4</v>
+      </c>
+      <c r="DM13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DN13" s="48">
         <v>98.8</v>
       </c>
-      <c r="DO13" s="17" t="s">
-[...8 lines deleted...]
-      <c r="DR13" s="18">
+      <c r="DO13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DP13" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="DQ13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR13" s="48">
         <v>92.5</v>
       </c>
-      <c r="DS13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DT13" s="18">
+      <c r="DS13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DT13" s="48">
         <v>97</v>
       </c>
-      <c r="DU13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DV13" s="18">
+      <c r="DU13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DV13" s="48">
         <v>105.7</v>
       </c>
-      <c r="DW13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DX13" s="18">
+      <c r="DW13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DX13" s="48">
         <v>163</v>
       </c>
-      <c r="DY13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DZ13" s="18">
+      <c r="DY13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DZ13" s="48">
         <v>97.3</v>
       </c>
-      <c r="EA13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EB13" s="18">
+      <c r="EA13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EB13" s="48">
         <v>74.3</v>
       </c>
-      <c r="EC13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ED13" s="18">
+      <c r="EC13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ED13" s="48">
         <v>107.7</v>
       </c>
-      <c r="EE13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EF13" s="18">
+      <c r="EE13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EF13" s="48">
         <v>127.6</v>
       </c>
-      <c r="EG13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EH13" s="18">
+      <c r="EG13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EH13" s="48">
         <v>102.5</v>
       </c>
-      <c r="EI13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EJ13" s="18">
+      <c r="EI13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EJ13" s="48">
         <v>108.7</v>
       </c>
-      <c r="EK13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EL13" s="18">
+      <c r="EK13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EL13" s="48">
         <v>114.9</v>
       </c>
-      <c r="EM13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EN13" s="18">
+      <c r="EM13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EN13" s="48">
         <v>102.3</v>
       </c>
-      <c r="EO13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EP13" s="18">
+      <c r="EO13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EP13" s="48">
         <v>77.099999999999994</v>
       </c>
-      <c r="EQ13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ER13" s="18">
+      <c r="EQ13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ER13" s="48">
         <v>80.099999999999994</v>
       </c>
-      <c r="ES13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ET13" s="18">
+      <c r="ES13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ET13" s="48">
         <v>91.1</v>
       </c>
-      <c r="EU13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EV13" s="18">
+      <c r="EU13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EV13" s="48">
         <v>134.30000000000001</v>
       </c>
-      <c r="EW13" s="17" t="s">
-[...8 lines deleted...]
-      <c r="EZ13" s="18">
+      <c r="EW13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX13" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="EY13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EZ13" s="48">
         <v>87.5</v>
       </c>
-      <c r="FA13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FB13" s="18">
+      <c r="FA13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FB13" s="48">
         <v>86</v>
       </c>
-      <c r="FC13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FD13" s="18">
+      <c r="FC13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FD13" s="48">
         <v>82.4</v>
       </c>
-      <c r="FE13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FF13" s="18">
+      <c r="FE13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FF13" s="48">
         <v>167.6</v>
       </c>
-      <c r="FG13" s="17" t="s">
-[...8 lines deleted...]
-      <c r="FJ13" s="18">
+      <c r="FG13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FH13" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="FI13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FJ13" s="48">
         <v>95.9</v>
       </c>
-      <c r="FK13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FL13" s="18">
+      <c r="FK13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FL13" s="48">
         <v>81.3</v>
       </c>
-      <c r="FM13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FN13" s="18">
+      <c r="FM13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FN13" s="48">
         <v>72.8</v>
       </c>
-      <c r="FO13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FP13" s="18">
+      <c r="FO13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FP13" s="48">
         <v>85</v>
       </c>
-      <c r="FQ13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FR13" s="30">
+      <c r="FQ13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FR13" s="60">
         <v>108.1</v>
       </c>
-      <c r="FS13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FT13" s="18">
+      <c r="FS13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FT13" s="48">
         <v>93.7</v>
       </c>
-      <c r="FU13" s="17" t="s">
-[...14 lines deleted...]
-      <c r="FZ13" s="18">
+      <c r="FU13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FV13" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="FW13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FX13" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FZ13" s="48">
         <v>98.1</v>
       </c>
-      <c r="GA13" s="17" t="s">
-[...26 lines deleted...]
-      <c r="GJ13" s="18">
+      <c r="GA13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GB13" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GC13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GD13" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GE13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GF13" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GG13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GH13" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GI13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GJ13" s="48">
         <v>50.1</v>
       </c>
-      <c r="GK13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GL13" s="18">
+      <c r="GK13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GL13" s="48">
         <v>132.69999999999999</v>
       </c>
-      <c r="GM13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GN13" s="18">
+      <c r="GM13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GN13" s="48">
         <v>119.3</v>
       </c>
-      <c r="GO13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GP13" s="18">
+      <c r="GO13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GP13" s="48">
         <v>104.4</v>
       </c>
-      <c r="GQ13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GR13" s="18">
+      <c r="GQ13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GR13" s="48">
         <v>91.7</v>
       </c>
-      <c r="GS13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GT13" s="30">
+      <c r="GS13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GT13" s="60">
         <v>124.6</v>
       </c>
-      <c r="GU13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GV13" s="18">
+      <c r="GU13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GV13" s="48">
         <v>94.3</v>
       </c>
-      <c r="GW13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GX13" s="18">
+      <c r="GW13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GX13" s="48">
         <v>97</v>
       </c>
-      <c r="GY13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GZ13" s="18">
+      <c r="GY13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GZ13" s="48">
         <v>64.7</v>
       </c>
-      <c r="HA13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HB13" s="18">
+      <c r="HA13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HB13" s="48">
         <v>83.7</v>
       </c>
-      <c r="HC13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HD13" s="18">
+      <c r="HC13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HD13" s="48">
         <v>142.1</v>
       </c>
-      <c r="HE13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HF13" s="18">
+      <c r="HE13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HF13" s="48">
         <v>101.2</v>
       </c>
-      <c r="HG13" s="17" t="s">
-[...8 lines deleted...]
-      <c r="HJ13" s="18">
+      <c r="HG13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HH13" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HI13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HJ13" s="48">
         <v>88.4</v>
       </c>
-      <c r="HK13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HL13" s="18">
+      <c r="HK13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HL13" s="48">
         <v>69.2</v>
       </c>
-      <c r="HM13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HN13" s="18">
+      <c r="HM13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HN13" s="48">
         <v>79.8</v>
       </c>
-      <c r="HO13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HP13" s="32">
+      <c r="HO13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HP13" s="62">
         <v>79.8</v>
       </c>
-      <c r="HQ13" s="31" t="s">
-[...2 lines deleted...]
-      <c r="HR13" s="18">
+      <c r="HQ13" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="HR13" s="48">
         <v>119.9</v>
       </c>
-      <c r="HS13" s="17" t="s">
-[...8 lines deleted...]
-      <c r="HV13" s="18">
+      <c r="HS13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HT13" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HU13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HV13" s="48">
         <v>113.3</v>
       </c>
-      <c r="HW13" s="17" t="s">
-[...8 lines deleted...]
-      <c r="HZ13" s="18">
+      <c r="HW13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HX13" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HY13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HZ13" s="48">
         <v>89.1</v>
       </c>
-      <c r="IA13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IB13" s="18">
+      <c r="IA13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IB13" s="48">
         <v>108.1</v>
       </c>
-      <c r="IC13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ID13" s="18">
+      <c r="IC13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ID13" s="48">
         <v>120</v>
       </c>
-      <c r="IE13" s="17" t="s">
-[...8 lines deleted...]
-      <c r="IH13" s="18">
+      <c r="IE13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IF13" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="IG13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IH13" s="48">
         <v>96.6</v>
       </c>
-      <c r="II13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IJ13" s="18">
+      <c r="II13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IJ13" s="48">
         <v>67.8</v>
       </c>
-      <c r="IK13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IL13" s="18">
+      <c r="IK13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IL13" s="48">
         <v>95.4</v>
       </c>
-      <c r="IM13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IN13" s="18">
+      <c r="IM13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IN13" s="48">
         <v>117.3</v>
       </c>
-      <c r="IO13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IP13" s="18">
+      <c r="IO13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IP13" s="48">
         <v>89.6</v>
       </c>
-      <c r="IQ13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IR13" s="18">
+      <c r="IQ13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IR13" s="48">
         <v>91.8</v>
       </c>
-      <c r="IS13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IT13" s="18">
+      <c r="IS13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IT13" s="48">
         <v>76.400000000000006</v>
       </c>
-      <c r="IU13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IV13" s="18">
+      <c r="IU13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IV13" s="48">
         <v>84.1</v>
       </c>
-      <c r="IW13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IX13" s="18">
+      <c r="IW13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IX13" s="48">
         <v>103.5</v>
       </c>
-      <c r="IY13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IZ13" s="30">
+      <c r="IY13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IZ13" s="60">
         <v>90.7</v>
       </c>
-      <c r="JA13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JB13" s="25">
+      <c r="JA13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JB13" s="55">
         <v>101</v>
       </c>
-      <c r="JC13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JD13" s="25">
+      <c r="JC13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JD13" s="55">
         <v>120.9</v>
       </c>
-      <c r="JE13" s="17" t="s">
-[...8 lines deleted...]
-      <c r="JH13" s="25">
+      <c r="JE13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JF13" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="JG13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JH13" s="55">
         <v>103.8</v>
       </c>
-      <c r="JI13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JJ13" s="25">
+      <c r="JI13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JJ13" s="55">
         <v>116.3</v>
       </c>
-      <c r="JK13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JL13" s="25">
+      <c r="JK13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JL13" s="55">
         <v>67.3</v>
       </c>
-      <c r="JM13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JN13" s="25">
+      <c r="JM13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JN13" s="55">
         <v>156.9</v>
       </c>
-      <c r="JO13" s="17" t="s">
-[...8 lines deleted...]
-      <c r="JR13" s="25">
+      <c r="JO13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JP13" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="JQ13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JR13" s="55">
         <v>93.5</v>
       </c>
-      <c r="JS13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JT13" s="25">
+      <c r="JS13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JT13" s="55">
         <v>100.8</v>
       </c>
-      <c r="JU13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JV13" s="25">
+      <c r="JU13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JV13" s="55">
         <v>78.8</v>
       </c>
-      <c r="JW13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JX13" s="26">
+      <c r="JW13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JX13" s="56">
         <v>93.5</v>
       </c>
-      <c r="JY13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JZ13" s="25">
+      <c r="JY13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JZ13" s="55">
         <v>98.9</v>
       </c>
-      <c r="KA13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KB13" s="25">
+      <c r="KA13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KB13" s="55">
         <v>89</v>
       </c>
-      <c r="KC13" s="17" t="s">
-[...14 lines deleted...]
-      <c r="KH13" s="25">
+      <c r="KC13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KD13" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KE13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KF13" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KH13" s="55">
         <v>65.099999999999994</v>
       </c>
-      <c r="KI13" s="17" t="s">
-[...26 lines deleted...]
-      <c r="KR13" s="25">
+      <c r="KI13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KJ13" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KK13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KL13" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KM13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KN13" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KO13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KP13" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KQ13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KR13" s="55">
         <v>110.5</v>
       </c>
-      <c r="KS13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KT13" s="25">
+      <c r="KS13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KT13" s="55">
         <v>110.9</v>
       </c>
-      <c r="KU13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KV13" s="25">
+      <c r="KU13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KV13" s="55">
         <v>107</v>
       </c>
-      <c r="KW13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KX13" s="25">
+      <c r="KW13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KX13" s="55">
         <v>133.1</v>
       </c>
-      <c r="KY13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KZ13" s="25">
+      <c r="KY13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KZ13" s="55">
         <v>88.7</v>
       </c>
-      <c r="LA13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LB13" s="25">
+      <c r="LA13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LB13" s="55">
         <v>118.7</v>
       </c>
-      <c r="LC13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LD13" s="25">
+      <c r="LC13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LD13" s="55">
         <v>68.3</v>
       </c>
-      <c r="LE13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LF13" s="25">
+      <c r="LE13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LF13" s="55">
         <v>105.9</v>
       </c>
-      <c r="LG13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LH13" s="25">
+      <c r="LG13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LH13" s="55">
         <v>91.5</v>
       </c>
-      <c r="LI13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LJ13" s="25">
+      <c r="LI13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LJ13" s="55">
         <v>106.2</v>
       </c>
-      <c r="LK13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LL13" s="25">
+      <c r="LK13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LL13" s="55">
         <v>133.69999999999999</v>
       </c>
-      <c r="LM13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LN13" s="25">
+      <c r="LM13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LN13" s="55">
         <v>141.80000000000001</v>
       </c>
-      <c r="LO13" s="17" t="s">
-[...8 lines deleted...]
-      <c r="LR13" s="25">
+      <c r="LO13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LP13" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="LQ13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LR13" s="55">
         <v>94.1</v>
       </c>
-      <c r="LS13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LT13" s="25">
+      <c r="LS13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LT13" s="55">
         <v>109.3</v>
       </c>
-      <c r="LU13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LV13" s="25">
+      <c r="LU13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LV13" s="55">
         <v>101.7</v>
       </c>
-      <c r="LW13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LX13" s="25">
+      <c r="LW13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LX13" s="55">
         <v>95.8</v>
       </c>
-      <c r="LY13" s="17" t="s">
-[...6 lines deleted...]
-      <c r="MD13" s="28"/>
+      <c r="LY13" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LZ13" s="57"/>
+      <c r="MA13" s="58"/>
+      <c r="MB13" s="58"/>
+      <c r="MC13" s="58"/>
+      <c r="MD13" s="58"/>
     </row>
-    <row r="14" spans="1:342" x14ac:dyDescent="0.25">
-      <c r="A14" s="29" t="s">
+    <row r="14" spans="1:342" x14ac:dyDescent="0.3">
+      <c r="A14" s="59" t="s">
         <v>98</v>
       </c>
-      <c r="B14" s="13">
+      <c r="B14" s="43">
         <v>5185</v>
       </c>
-      <c r="C14" s="15" t="s">
-[...8 lines deleted...]
-      <c r="F14" s="13">
+      <c r="C14" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="D14" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="E14" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="F14" s="43">
         <v>30194</v>
       </c>
-      <c r="G14" s="15" t="s">
-[...8 lines deleted...]
-      <c r="J14" s="13">
+      <c r="G14" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="H14" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="I14" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="J14" s="43">
         <v>57247</v>
       </c>
-      <c r="K14" s="15" t="s">
-[...2 lines deleted...]
-      <c r="L14" s="13">
+      <c r="K14" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="L14" s="43">
         <v>4289</v>
       </c>
-      <c r="M14" s="15" t="s">
-[...2 lines deleted...]
-      <c r="N14" s="13">
+      <c r="M14" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="N14" s="43">
         <v>14834</v>
       </c>
-      <c r="O14" s="15" t="s">
-[...8 lines deleted...]
-      <c r="R14" s="13">
+      <c r="O14" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="P14" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q14" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="R14" s="43">
         <v>16017</v>
       </c>
-      <c r="S14" s="15" t="s">
-[...2 lines deleted...]
-      <c r="T14" s="13">
+      <c r="S14" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="T14" s="43">
         <v>3582</v>
       </c>
-      <c r="U14" s="15" t="s">
-[...2 lines deleted...]
-      <c r="V14" s="13">
+      <c r="U14" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="V14" s="43">
         <v>12546</v>
       </c>
-      <c r="W14" s="15" t="s">
-[...2 lines deleted...]
-      <c r="X14" s="16">
+      <c r="W14" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="X14" s="46">
         <v>3073</v>
       </c>
-      <c r="Y14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="Z14" s="18">
+      <c r="Y14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z14" s="48">
         <v>34.200000000000003</v>
       </c>
-      <c r="AA14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AB14" s="18">
+      <c r="AA14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AB14" s="48">
         <v>2.9</v>
       </c>
-      <c r="AC14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AD14" s="18">
+      <c r="AC14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AD14" s="48">
         <v>761.2</v>
       </c>
-      <c r="AE14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AF14" s="18">
+      <c r="AE14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AF14" s="48">
         <v>14.1</v>
       </c>
-      <c r="AG14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AH14" s="18">
+      <c r="AG14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AH14" s="48">
         <v>8.6999999999999993</v>
       </c>
-      <c r="AI14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AJ14" s="16">
+      <c r="AI14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AJ14" s="46">
         <v>1494</v>
       </c>
-      <c r="AK14" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AL14" s="16">
+      <c r="AK14" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL14" s="46">
         <v>614</v>
       </c>
-      <c r="AM14" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AN14" s="18">
+      <c r="AM14" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AN14" s="48">
         <v>162.9</v>
       </c>
-      <c r="AO14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AP14" s="18">
+      <c r="AO14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AP14" s="48">
         <v>261.89999999999998</v>
       </c>
-      <c r="AQ14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AR14" s="18">
+      <c r="AQ14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AR14" s="48">
         <v>1651.7</v>
       </c>
-      <c r="AS14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AT14" s="16">
+      <c r="AS14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AT14" s="46">
         <v>4713</v>
       </c>
-      <c r="AU14" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AV14" s="18">
+      <c r="AU14" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AV14" s="48">
         <v>3963</v>
       </c>
-      <c r="AW14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AX14" s="18">
+      <c r="AW14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AX14" s="48">
         <v>879.5</v>
       </c>
-      <c r="AY14" s="17" t="s">
-[...8 lines deleted...]
-      <c r="BB14" s="18">
+      <c r="AY14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AZ14" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BA14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BB14" s="48">
         <v>1840</v>
       </c>
-      <c r="BC14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BD14" s="18">
+      <c r="BC14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BD14" s="48">
         <v>4413</v>
       </c>
-      <c r="BE14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BF14" s="30">
+      <c r="BE14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BF14" s="60">
         <v>362</v>
       </c>
-      <c r="BG14" s="19" t="s">
-[...2 lines deleted...]
-      <c r="BH14" s="13">
+      <c r="BG14" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="BH14" s="43">
         <v>125</v>
       </c>
-      <c r="BI14" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BJ14" s="13">
+      <c r="BI14" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BJ14" s="43">
         <v>226</v>
       </c>
-      <c r="BK14" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BL14" s="13">
+      <c r="BK14" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BL14" s="43">
         <v>34963</v>
       </c>
-      <c r="BM14" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BN14" s="18">
+      <c r="BM14" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BN14" s="48">
         <v>21</v>
       </c>
-      <c r="BO14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BP14" s="18">
+      <c r="BO14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BP14" s="48">
         <v>0</v>
       </c>
-      <c r="BQ14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BR14" s="18">
+      <c r="BQ14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BR14" s="48">
         <v>170</v>
       </c>
-      <c r="BS14" s="17" t="s">
-[...26 lines deleted...]
-      <c r="CB14" s="18">
+      <c r="BS14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BT14" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BU14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BV14" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BW14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BX14" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BY14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BZ14" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CB14" s="48">
         <v>40.9</v>
       </c>
-      <c r="CC14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CD14" s="18">
+      <c r="CC14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CD14" s="48">
         <v>65.5</v>
       </c>
-      <c r="CE14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CF14" s="18">
+      <c r="CE14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CF14" s="48">
         <v>25.2</v>
       </c>
-      <c r="CG14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CH14" s="18">
+      <c r="CG14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CH14" s="48">
         <v>79.5</v>
       </c>
-      <c r="CI14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CJ14" s="18">
+      <c r="CI14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CJ14" s="48">
         <v>3.1</v>
       </c>
-      <c r="CK14" s="17" t="s">
-[...8 lines deleted...]
-      <c r="CN14" s="18">
+      <c r="CK14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CL14" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CM14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CN14" s="48">
         <v>409</v>
       </c>
-      <c r="CO14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CP14" s="18">
+      <c r="CO14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CP14" s="48">
         <v>412</v>
       </c>
-      <c r="CQ14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CR14" s="18">
+      <c r="CQ14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CR14" s="48">
         <v>11.1</v>
       </c>
-      <c r="CS14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CT14" s="18">
+      <c r="CS14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CT14" s="48">
         <v>19.100000000000001</v>
       </c>
-      <c r="CU14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CV14" s="18">
+      <c r="CU14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CV14" s="48">
         <v>92.6</v>
       </c>
-      <c r="CW14" s="17" t="s">
-[...14 lines deleted...]
-      <c r="DB14" s="30">
+      <c r="CW14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CX14" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="CY14" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="CZ14" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="DA14" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="DB14" s="60">
         <v>248.6</v>
       </c>
-      <c r="DC14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DD14" s="30">
+      <c r="DC14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD14" s="60">
         <v>157.4</v>
       </c>
-      <c r="DE14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DF14" s="30">
+      <c r="DE14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DF14" s="60">
         <v>582.79999999999995</v>
       </c>
-      <c r="DG14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DH14" s="30">
+      <c r="DG14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH14" s="60">
         <v>213.1</v>
       </c>
-      <c r="DI14" s="31" t="s">
-[...2 lines deleted...]
-      <c r="DJ14" s="18">
+      <c r="DI14" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="DJ14" s="48">
         <v>171.3</v>
       </c>
-      <c r="DK14" s="17" t="s">
-[...8 lines deleted...]
-      <c r="DN14" s="18">
+      <c r="DK14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DL14" s="60" t="s">
+        <v>4</v>
+      </c>
+      <c r="DM14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DN14" s="48">
         <v>97.9</v>
       </c>
-      <c r="DO14" s="17" t="s">
-[...8 lines deleted...]
-      <c r="DR14" s="18">
+      <c r="DO14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DP14" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="DQ14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR14" s="48">
         <v>79.5</v>
       </c>
-      <c r="DS14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DT14" s="18">
+      <c r="DS14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DT14" s="48">
         <v>110.8</v>
       </c>
-      <c r="DU14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DV14" s="18">
+      <c r="DU14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DV14" s="48">
         <v>106.2</v>
       </c>
-      <c r="DW14" s="17" t="s">
-[...8 lines deleted...]
-      <c r="DZ14" s="18">
+      <c r="DW14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DX14" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="DY14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DZ14" s="48">
         <v>108.1</v>
       </c>
-      <c r="EA14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EB14" s="18">
+      <c r="EA14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EB14" s="48">
         <v>51.9</v>
       </c>
-      <c r="EC14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ED14" s="18">
+      <c r="EC14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ED14" s="48">
         <v>99.2</v>
       </c>
-      <c r="EE14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EF14" s="18">
+      <c r="EE14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EF14" s="48">
         <v>132.1</v>
       </c>
-      <c r="EG14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EH14" s="18">
+      <c r="EG14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EH14" s="48">
         <v>109.9</v>
       </c>
-      <c r="EI14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EJ14" s="18">
+      <c r="EI14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EJ14" s="48">
         <v>88.8</v>
       </c>
-      <c r="EK14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EL14" s="18">
+      <c r="EK14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EL14" s="48">
         <v>100.6</v>
       </c>
-      <c r="EM14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EN14" s="18">
+      <c r="EM14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EN14" s="48">
         <v>94</v>
       </c>
-      <c r="EO14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EP14" s="18">
+      <c r="EO14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EP14" s="48">
         <v>116.6</v>
       </c>
-      <c r="EQ14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ER14" s="18">
+      <c r="EQ14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ER14" s="48">
         <v>99.2</v>
       </c>
-      <c r="ES14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ET14" s="18">
+      <c r="ES14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ET14" s="48">
         <v>116.3</v>
       </c>
-      <c r="EU14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EV14" s="18">
+      <c r="EU14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EV14" s="48">
         <v>125.3</v>
       </c>
-      <c r="EW14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EX14" s="18">
+      <c r="EW14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX14" s="48">
         <v>101.4</v>
       </c>
-      <c r="EY14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EZ14" s="18">
+      <c r="EY14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EZ14" s="48">
         <v>151.5</v>
       </c>
-      <c r="FA14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FB14" s="18">
+      <c r="FA14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FB14" s="48">
         <v>97</v>
       </c>
-      <c r="FC14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FD14" s="18">
+      <c r="FC14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FD14" s="48">
         <v>79.7</v>
       </c>
-      <c r="FE14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FF14" s="18">
+      <c r="FE14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FF14" s="48">
         <v>134.30000000000001</v>
       </c>
-      <c r="FG14" s="17" t="s">
-[...8 lines deleted...]
-      <c r="FJ14" s="18">
+      <c r="FG14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FH14" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="FI14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FJ14" s="48">
         <v>94.8</v>
       </c>
-      <c r="FK14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FL14" s="18">
+      <c r="FK14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FL14" s="48">
         <v>94.9</v>
       </c>
-      <c r="FM14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FN14" s="18">
+      <c r="FM14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FN14" s="48">
         <v>74.900000000000006</v>
       </c>
-      <c r="FO14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FP14" s="18">
+      <c r="FO14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FP14" s="48">
         <v>75.8</v>
       </c>
-      <c r="FQ14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FR14" s="30">
+      <c r="FQ14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FR14" s="60">
         <v>88.2</v>
       </c>
-      <c r="FS14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FT14" s="18">
+      <c r="FS14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FT14" s="48">
         <v>84.5</v>
       </c>
-      <c r="FU14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FV14" s="18">
+      <c r="FU14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FV14" s="48">
         <v>45</v>
       </c>
-      <c r="FW14" s="17" t="s">
-[...8 lines deleted...]
-      <c r="FZ14" s="18">
+      <c r="FW14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FX14" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FZ14" s="48">
         <v>48.9</v>
       </c>
-      <c r="GA14" s="17" t="s">
-[...26 lines deleted...]
-      <c r="GJ14" s="18">
+      <c r="GA14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GB14" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GC14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GD14" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GE14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GF14" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GG14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GH14" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GI14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GJ14" s="48">
         <v>44.8</v>
       </c>
-      <c r="GK14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GL14" s="18">
+      <c r="GK14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GL14" s="48">
         <v>108.4</v>
       </c>
-      <c r="GM14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GN14" s="18">
+      <c r="GM14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GN14" s="48">
         <v>62.3</v>
       </c>
-      <c r="GO14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GP14" s="18">
+      <c r="GO14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GP14" s="48">
         <v>103.2</v>
       </c>
-      <c r="GQ14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GR14" s="18">
+      <c r="GQ14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GR14" s="48">
         <v>119.7</v>
       </c>
-      <c r="GS14" s="17" t="s">
-[...8 lines deleted...]
-      <c r="GV14" s="18">
+      <c r="GS14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GT14" s="60" t="s">
+        <v>4</v>
+      </c>
+      <c r="GU14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GV14" s="48">
         <v>128.69999999999999</v>
       </c>
-      <c r="GW14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GX14" s="18">
+      <c r="GW14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GX14" s="48">
         <v>88.2</v>
       </c>
-      <c r="GY14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GZ14" s="18">
+      <c r="GY14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GZ14" s="48">
         <v>86.3</v>
       </c>
-      <c r="HA14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HB14" s="18">
+      <c r="HA14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HB14" s="48">
         <v>71.2</v>
       </c>
-      <c r="HC14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HD14" s="18">
+      <c r="HC14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HD14" s="48">
         <v>93.7</v>
       </c>
-      <c r="HE14" s="17" t="s">
-[...14 lines deleted...]
-      <c r="HJ14" s="18">
+      <c r="HE14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HF14" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HG14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HH14" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HI14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HJ14" s="48">
         <v>102.9</v>
       </c>
-      <c r="HK14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HL14" s="18">
+      <c r="HK14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HL14" s="48">
         <v>88.3</v>
       </c>
-      <c r="HM14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HN14" s="18">
+      <c r="HM14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HN14" s="48">
         <v>87.2</v>
       </c>
-      <c r="HO14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HP14" s="32">
+      <c r="HO14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HP14" s="62">
         <v>81.8</v>
       </c>
-      <c r="HQ14" s="31" t="s">
-[...2 lines deleted...]
-      <c r="HR14" s="18">
+      <c r="HQ14" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="HR14" s="48">
         <v>109</v>
       </c>
-      <c r="HS14" s="17" t="s">
-[...8 lines deleted...]
-      <c r="HV14" s="18">
+      <c r="HS14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HT14" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HU14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HV14" s="48">
         <v>93.7</v>
       </c>
-      <c r="HW14" s="17" t="s">
-[...8 lines deleted...]
-      <c r="HZ14" s="18">
+      <c r="HW14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HX14" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HY14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HZ14" s="48">
         <v>96.3</v>
       </c>
-      <c r="IA14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IB14" s="18">
+      <c r="IA14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IB14" s="48">
         <v>99.2</v>
       </c>
-      <c r="IC14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ID14" s="18">
+      <c r="IC14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ID14" s="48">
         <v>105.1</v>
       </c>
-      <c r="IE14" s="17" t="s">
-[...8 lines deleted...]
-      <c r="IH14" s="18">
+      <c r="IE14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IF14" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="IG14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IH14" s="48">
         <v>110.1</v>
       </c>
-      <c r="II14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IJ14" s="18">
+      <c r="II14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IJ14" s="48">
         <v>83.9</v>
       </c>
-      <c r="IK14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IL14" s="18">
+      <c r="IK14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IL14" s="48">
         <v>94.8</v>
       </c>
-      <c r="IM14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IN14" s="18">
+      <c r="IM14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IN14" s="48">
         <v>140.69999999999999</v>
       </c>
-      <c r="IO14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IP14" s="18">
+      <c r="IO14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IP14" s="48">
         <v>101</v>
       </c>
-      <c r="IQ14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IR14" s="18">
+      <c r="IQ14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IR14" s="48">
         <v>88.6</v>
       </c>
-      <c r="IS14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IT14" s="18">
+      <c r="IS14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IT14" s="48">
         <v>60.9</v>
       </c>
-      <c r="IU14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IV14" s="18">
+      <c r="IU14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IV14" s="48">
         <v>102.8</v>
       </c>
-      <c r="IW14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IX14" s="18">
+      <c r="IW14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IX14" s="48">
         <v>146.69999999999999</v>
       </c>
-      <c r="IY14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IZ14" s="30">
+      <c r="IY14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IZ14" s="60">
         <v>133.9</v>
       </c>
-      <c r="JA14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JB14" s="25">
+      <c r="JA14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JB14" s="55">
         <v>126.9</v>
       </c>
-      <c r="JC14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JD14" s="25">
+      <c r="JC14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JD14" s="55">
         <v>102.5</v>
       </c>
-      <c r="JE14" s="17" t="s">
-[...8 lines deleted...]
-      <c r="JH14" s="25">
+      <c r="JE14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JF14" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="JG14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JH14" s="55">
         <v>179.5</v>
       </c>
-      <c r="JI14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JJ14" s="25">
+      <c r="JI14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JJ14" s="55">
         <v>102.2</v>
       </c>
-      <c r="JK14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JL14" s="25">
+      <c r="JK14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JL14" s="55">
         <v>115.8</v>
       </c>
-      <c r="JM14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JN14" s="25">
+      <c r="JM14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JN14" s="55">
         <v>94.2</v>
       </c>
-      <c r="JO14" s="17" t="s">
-[...8 lines deleted...]
-      <c r="JR14" s="25">
+      <c r="JO14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JP14" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="JQ14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JR14" s="55">
         <v>109.1</v>
       </c>
-      <c r="JS14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JT14" s="25">
+      <c r="JS14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JT14" s="55">
         <v>105.1</v>
       </c>
-      <c r="JU14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JV14" s="25">
+      <c r="JU14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JV14" s="55">
         <v>103.4</v>
       </c>
-      <c r="JW14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JX14" s="26">
+      <c r="JW14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JX14" s="56">
         <v>78.5</v>
       </c>
-      <c r="JY14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JZ14" s="25">
+      <c r="JY14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JZ14" s="55">
         <v>92.7</v>
       </c>
-      <c r="KA14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KB14" s="25">
+      <c r="KA14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KB14" s="55">
         <v>102.1</v>
       </c>
-      <c r="KC14" s="17" t="s">
-[...14 lines deleted...]
-      <c r="KH14" s="25">
+      <c r="KC14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KD14" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KE14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KF14" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KH14" s="55">
         <v>76.3</v>
       </c>
-      <c r="KI14" s="17" t="s">
-[...26 lines deleted...]
-      <c r="KR14" s="25">
+      <c r="KI14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KJ14" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KK14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KL14" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KM14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KN14" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KO14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KP14" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KQ14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KR14" s="55">
         <v>45.6</v>
       </c>
-      <c r="KS14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KT14" s="25">
+      <c r="KS14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KT14" s="55">
         <v>100.5</v>
       </c>
-      <c r="KU14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KV14" s="25">
+      <c r="KU14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KV14" s="55">
         <v>67.8</v>
       </c>
-      <c r="KW14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KX14" s="25">
+      <c r="KW14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KX14" s="55">
         <v>104.3</v>
       </c>
-      <c r="KY14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KZ14" s="25">
+      <c r="KY14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KZ14" s="55">
         <v>119.8</v>
       </c>
-      <c r="LA14" s="17" t="s">
-[...8 lines deleted...]
-      <c r="LD14" s="25">
+      <c r="LA14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LB14" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="LC14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LD14" s="55">
         <v>115.4</v>
       </c>
-      <c r="LE14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LF14" s="25">
+      <c r="LE14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LF14" s="55">
         <v>89.7</v>
       </c>
-      <c r="LG14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LH14" s="25">
+      <c r="LG14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LH14" s="55">
         <v>109.7</v>
       </c>
-      <c r="LI14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LJ14" s="25">
+      <c r="LI14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LJ14" s="55">
         <v>117.4</v>
       </c>
-      <c r="LK14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LL14" s="25">
+      <c r="LK14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LL14" s="55">
         <v>81.2</v>
       </c>
-      <c r="LM14" s="17" t="s">
-[...14 lines deleted...]
-      <c r="LR14" s="25">
+      <c r="LM14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LN14" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="LO14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LP14" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="LQ14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LR14" s="55">
         <v>108.7</v>
       </c>
-      <c r="LS14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LT14" s="25">
+      <c r="LS14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LT14" s="55">
         <v>102.6</v>
       </c>
-      <c r="LU14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LV14" s="25">
+      <c r="LU14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LV14" s="55">
         <v>118.1</v>
       </c>
-      <c r="LW14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LX14" s="25">
+      <c r="LW14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LX14" s="55">
         <v>84.4</v>
       </c>
-      <c r="LY14" s="17" t="s">
-[...6 lines deleted...]
-      <c r="MD14" s="28"/>
+      <c r="LY14" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LZ14" s="57"/>
+      <c r="MA14" s="58"/>
+      <c r="MB14" s="58"/>
+      <c r="MC14" s="58"/>
+      <c r="MD14" s="58"/>
     </row>
-    <row r="15" spans="1:342" x14ac:dyDescent="0.25">
-      <c r="A15" s="29" t="s">
+    <row r="15" spans="1:342" x14ac:dyDescent="0.3">
+      <c r="A15" s="59" t="s">
         <v>99</v>
       </c>
-      <c r="B15" s="13">
+      <c r="B15" s="43">
         <v>5473</v>
       </c>
-      <c r="C15" s="15" t="s">
-[...8 lines deleted...]
-      <c r="F15" s="13">
+      <c r="C15" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="D15" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="E15" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="F15" s="43">
         <v>28534</v>
       </c>
-      <c r="G15" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H15" s="13">
+      <c r="G15" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="H15" s="43">
         <v>2688</v>
       </c>
-      <c r="I15" s="15" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="13">
+      <c r="I15" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="J15" s="43">
         <v>66757</v>
       </c>
-      <c r="K15" s="15" t="s">
-[...2 lines deleted...]
-      <c r="L15" s="13">
+      <c r="K15" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="L15" s="43">
         <v>3596</v>
       </c>
-      <c r="M15" s="15" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="13">
+      <c r="M15" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="N15" s="43">
         <v>12400</v>
       </c>
-      <c r="O15" s="15" t="s">
-[...2 lines deleted...]
-      <c r="P15" s="13">
+      <c r="O15" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="P15" s="43">
         <v>3968</v>
       </c>
-      <c r="Q15" s="15" t="s">
-[...2 lines deleted...]
-      <c r="R15" s="13">
+      <c r="Q15" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="R15" s="43">
         <v>10980</v>
       </c>
-      <c r="S15" s="15" t="s">
-[...2 lines deleted...]
-      <c r="T15" s="13">
+      <c r="S15" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="T15" s="43">
         <v>3624</v>
       </c>
-      <c r="U15" s="15" t="s">
-[...2 lines deleted...]
-      <c r="V15" s="13">
+      <c r="U15" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="V15" s="43">
         <v>12509</v>
       </c>
-      <c r="W15" s="15" t="s">
-[...2 lines deleted...]
-      <c r="X15" s="16">
+      <c r="W15" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="X15" s="46">
         <v>3025</v>
       </c>
-      <c r="Y15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="Z15" s="18">
+      <c r="Y15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z15" s="48">
         <v>29.3</v>
       </c>
-      <c r="AA15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AB15" s="18">
+      <c r="AA15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AB15" s="48">
         <v>3</v>
       </c>
-      <c r="AC15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AD15" s="18">
+      <c r="AC15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AD15" s="48">
         <v>566.9</v>
       </c>
-      <c r="AE15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AF15" s="18">
+      <c r="AE15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AF15" s="48">
         <v>16.100000000000001</v>
       </c>
-      <c r="AG15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AH15" s="18">
+      <c r="AG15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AH15" s="48">
         <v>6</v>
       </c>
-      <c r="AI15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AJ15" s="16">
+      <c r="AI15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AJ15" s="46">
         <v>1356</v>
       </c>
-      <c r="AK15" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AL15" s="16">
+      <c r="AK15" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL15" s="46">
         <v>642</v>
       </c>
-      <c r="AM15" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AN15" s="18">
+      <c r="AM15" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AN15" s="48">
         <v>191</v>
       </c>
-      <c r="AO15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AP15" s="18">
+      <c r="AO15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AP15" s="48">
         <v>281.5</v>
       </c>
-      <c r="AQ15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AR15" s="18">
+      <c r="AQ15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AR15" s="48">
         <v>993.5</v>
       </c>
-      <c r="AS15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AT15" s="16">
+      <c r="AS15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AT15" s="46">
         <v>4218</v>
       </c>
-      <c r="AU15" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AV15" s="18">
+      <c r="AU15" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AV15" s="48">
         <v>4065</v>
       </c>
-      <c r="AW15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AX15" s="18">
+      <c r="AW15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AX15" s="48">
         <v>847.4</v>
       </c>
-      <c r="AY15" s="17" t="s">
-[...8 lines deleted...]
-      <c r="BB15" s="18">
+      <c r="AY15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AZ15" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BA15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BB15" s="48">
         <v>1782</v>
       </c>
-      <c r="BC15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BD15" s="18">
+      <c r="BC15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BD15" s="48">
         <v>4127</v>
       </c>
-      <c r="BE15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BF15" s="30">
+      <c r="BE15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BF15" s="60">
         <v>282</v>
       </c>
-      <c r="BG15" s="19" t="s">
-[...2 lines deleted...]
-      <c r="BH15" s="13">
+      <c r="BG15" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="BH15" s="43">
         <v>129</v>
       </c>
-      <c r="BI15" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BJ15" s="13">
+      <c r="BI15" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BJ15" s="43">
         <v>232</v>
       </c>
-      <c r="BK15" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BL15" s="13">
+      <c r="BK15" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BL15" s="43">
         <v>38325</v>
       </c>
-      <c r="BM15" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BN15" s="18">
+      <c r="BM15" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BN15" s="48">
         <v>15.5</v>
       </c>
-      <c r="BO15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BP15" s="18">
+      <c r="BO15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BP15" s="48">
         <v>0</v>
       </c>
-      <c r="BQ15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BR15" s="18">
+      <c r="BQ15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BR15" s="48">
         <v>203</v>
       </c>
-      <c r="BS15" s="17" t="s">
-[...26 lines deleted...]
-      <c r="CB15" s="18">
+      <c r="BS15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BT15" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BU15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BV15" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BW15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BX15" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BY15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BZ15" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CB15" s="48">
         <v>89.2</v>
       </c>
-      <c r="CC15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CD15" s="18">
+      <c r="CC15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CD15" s="48">
         <v>109</v>
       </c>
-      <c r="CE15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CF15" s="18">
+      <c r="CE15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CF15" s="48">
         <v>46.2</v>
       </c>
-      <c r="CG15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CH15" s="18">
+      <c r="CG15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CH15" s="48">
         <v>82</v>
       </c>
-      <c r="CI15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CJ15" s="18">
+      <c r="CI15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CJ15" s="48">
         <v>3.7</v>
       </c>
-      <c r="CK15" s="17" t="s">
-[...8 lines deleted...]
-      <c r="CN15" s="18">
+      <c r="CK15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CL15" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CM15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CN15" s="48">
         <v>374</v>
       </c>
-      <c r="CO15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CP15" s="18">
+      <c r="CO15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CP15" s="48">
         <v>490</v>
       </c>
-      <c r="CQ15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CR15" s="18">
+      <c r="CQ15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CR15" s="48">
         <v>14.4</v>
       </c>
-      <c r="CS15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CT15" s="18">
+      <c r="CS15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CT15" s="48">
         <v>15</v>
       </c>
-      <c r="CU15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CV15" s="18">
+      <c r="CU15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CV15" s="48">
         <v>93.4</v>
       </c>
-      <c r="CW15" s="17" t="s">
-[...14 lines deleted...]
-      <c r="DB15" s="30">
+      <c r="CW15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CX15" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="CY15" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="CZ15" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="DA15" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="DB15" s="60">
         <v>259.8</v>
       </c>
-      <c r="DC15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DD15" s="30">
+      <c r="DC15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD15" s="60">
         <v>139.6</v>
       </c>
-      <c r="DE15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DF15" s="30">
+      <c r="DE15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DF15" s="60">
         <v>677.5</v>
       </c>
-      <c r="DG15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DH15" s="30">
+      <c r="DG15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH15" s="60">
         <v>218.4</v>
       </c>
-      <c r="DI15" s="31" t="s">
-[...2 lines deleted...]
-      <c r="DJ15" s="18">
+      <c r="DI15" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="DJ15" s="48">
         <v>153.4</v>
       </c>
-      <c r="DK15" s="17" t="s">
-[...8 lines deleted...]
-      <c r="DN15" s="18">
+      <c r="DK15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DL15" s="60" t="s">
+        <v>4</v>
+      </c>
+      <c r="DM15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DN15" s="48">
         <v>111.5</v>
       </c>
-      <c r="DO15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DP15" s="18">
+      <c r="DO15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DP15" s="48">
         <v>137.30000000000001</v>
       </c>
-      <c r="DQ15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DR15" s="18">
+      <c r="DQ15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR15" s="48">
         <v>89.3</v>
       </c>
-      <c r="DS15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DT15" s="18">
+      <c r="DS15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DT15" s="48">
         <v>94.1</v>
       </c>
-      <c r="DU15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DV15" s="18">
+      <c r="DU15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DV15" s="48">
         <v>102</v>
       </c>
-      <c r="DW15" s="17" t="s">
-[...8 lines deleted...]
-      <c r="DZ15" s="18">
+      <c r="DW15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DX15" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="DY15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DZ15" s="48">
         <v>92.5</v>
       </c>
-      <c r="EA15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EB15" s="18">
+      <c r="EA15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EB15" s="48">
         <v>78.400000000000006</v>
       </c>
-      <c r="EC15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ED15" s="18">
+      <c r="EC15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ED15" s="48">
         <v>125.1</v>
       </c>
-      <c r="EE15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EF15" s="18">
+      <c r="EE15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EF15" s="48">
         <v>131.19999999999999</v>
       </c>
-      <c r="EG15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EH15" s="18">
+      <c r="EG15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EH15" s="48">
         <v>92.8</v>
       </c>
-      <c r="EI15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EJ15" s="18">
+      <c r="EI15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EJ15" s="48">
         <v>99.3</v>
       </c>
-      <c r="EK15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EL15" s="18">
+      <c r="EK15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EL15" s="48">
         <v>113.4</v>
       </c>
-      <c r="EM15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EN15" s="18">
+      <c r="EM15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EN15" s="48">
         <v>92.6</v>
       </c>
-      <c r="EO15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EP15" s="18">
+      <c r="EO15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EP15" s="48">
         <v>86.2</v>
       </c>
-      <c r="EQ15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ER15" s="18">
+      <c r="EQ15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ER15" s="48">
         <v>103.8</v>
       </c>
-      <c r="ES15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ET15" s="18">
+      <c r="ES15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ET15" s="48">
         <v>128.4</v>
       </c>
-      <c r="EU15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EV15" s="18">
+      <c r="EU15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EV15" s="48">
         <v>136.80000000000001</v>
       </c>
-      <c r="EW15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EX15" s="18">
+      <c r="EW15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX15" s="48">
         <v>108.1</v>
       </c>
-      <c r="EY15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EZ15" s="18">
+      <c r="EY15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EZ15" s="48">
         <v>99.3</v>
       </c>
-      <c r="FA15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FB15" s="18">
+      <c r="FA15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FB15" s="48">
         <v>103.8</v>
       </c>
-      <c r="FC15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FD15" s="18">
+      <c r="FC15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FD15" s="48">
         <v>78.3</v>
       </c>
-      <c r="FE15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FF15" s="18">
+      <c r="FE15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FF15" s="48">
         <v>146.9</v>
       </c>
-      <c r="FG15" s="17" t="s">
-[...8 lines deleted...]
-      <c r="FJ15" s="18">
+      <c r="FG15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FH15" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="FI15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FJ15" s="48">
         <v>88.8</v>
       </c>
-      <c r="FK15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FL15" s="18">
+      <c r="FK15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FL15" s="48">
         <v>96.4</v>
       </c>
-      <c r="FM15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FN15" s="18">
+      <c r="FM15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FN15" s="48">
         <v>60.8</v>
       </c>
-      <c r="FO15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FP15" s="18">
+      <c r="FO15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FP15" s="48">
         <v>70.3</v>
       </c>
-      <c r="FQ15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FR15" s="30">
+      <c r="FQ15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FR15" s="60">
         <v>79.5</v>
       </c>
-      <c r="FS15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FT15" s="18">
+      <c r="FS15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FT15" s="48">
         <v>91.1</v>
       </c>
-      <c r="FU15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FV15" s="18">
+      <c r="FU15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FV15" s="48">
         <v>88.5</v>
       </c>
-      <c r="FW15" s="17" t="s">
-[...8 lines deleted...]
-      <c r="FZ15" s="18">
+      <c r="FW15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FX15" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FZ15" s="48">
         <v>53.3</v>
       </c>
-      <c r="GA15" s="17" t="s">
-[...26 lines deleted...]
-      <c r="GJ15" s="18">
+      <c r="GA15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GB15" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GC15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GD15" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GE15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GF15" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GG15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GH15" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GI15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GJ15" s="48">
         <v>209.2</v>
       </c>
-      <c r="GK15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GL15" s="18">
+      <c r="GK15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GL15" s="48">
         <v>380</v>
       </c>
-      <c r="GM15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GN15" s="18">
+      <c r="GM15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GN15" s="48">
         <v>174.1</v>
       </c>
-      <c r="GO15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GP15" s="18">
+      <c r="GO15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GP15" s="48">
         <v>90.8</v>
       </c>
-      <c r="GQ15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GR15" s="18">
+      <c r="GQ15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GR15" s="48">
         <v>125.8</v>
       </c>
-      <c r="GS15" s="17" t="s">
-[...8 lines deleted...]
-      <c r="GV15" s="18">
+      <c r="GS15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GT15" s="60" t="s">
+        <v>4</v>
+      </c>
+      <c r="GU15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GV15" s="48">
         <v>118.2</v>
       </c>
-      <c r="GW15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GX15" s="18">
+      <c r="GW15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GX15" s="48">
         <v>93.5</v>
       </c>
-      <c r="GY15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GZ15" s="18">
+      <c r="GY15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GZ15" s="48">
         <v>100.4</v>
       </c>
-      <c r="HA15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HB15" s="18">
+      <c r="HA15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HB15" s="48">
         <v>32.799999999999997</v>
       </c>
-      <c r="HC15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HD15" s="18">
+      <c r="HC15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HD15" s="48">
         <v>97.8</v>
       </c>
-      <c r="HE15" s="17" t="s">
-[...14 lines deleted...]
-      <c r="HJ15" s="18">
+      <c r="HE15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HF15" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HG15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HH15" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HI15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HJ15" s="48">
         <v>102.5</v>
       </c>
-      <c r="HK15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HL15" s="18">
+      <c r="HK15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HL15" s="48">
         <v>83.7</v>
       </c>
-      <c r="HM15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HN15" s="18">
+      <c r="HM15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HN15" s="48">
         <v>117.7</v>
       </c>
-      <c r="HO15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HP15" s="32">
+      <c r="HO15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HP15" s="62">
         <v>88.5</v>
       </c>
-      <c r="HQ15" s="31" t="s">
-[...2 lines deleted...]
-      <c r="HR15" s="18">
+      <c r="HQ15" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="HR15" s="48">
         <v>105.6</v>
       </c>
-      <c r="HS15" s="17" t="s">
-[...8 lines deleted...]
-      <c r="HV15" s="18">
+      <c r="HS15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HT15" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HU15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HV15" s="48">
         <v>94.5</v>
       </c>
-      <c r="HW15" s="17" t="s">
-[...8 lines deleted...]
-      <c r="HZ15" s="18">
+      <c r="HW15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HX15" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HY15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HZ15" s="48">
         <v>116.6</v>
       </c>
-      <c r="IA15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IB15" s="18">
+      <c r="IA15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IB15" s="48">
         <v>83.8</v>
       </c>
-      <c r="IC15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ID15" s="18">
+      <c r="IC15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ID15" s="48">
         <v>83.6</v>
       </c>
-      <c r="IE15" s="17" t="s">
-[...8 lines deleted...]
-      <c r="IH15" s="18">
+      <c r="IE15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IF15" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="IG15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IH15" s="48">
         <v>68.599999999999994</v>
       </c>
-      <c r="II15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IJ15" s="18">
+      <c r="II15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IJ15" s="48">
         <v>101.2</v>
       </c>
-      <c r="IK15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IL15" s="18">
+      <c r="IK15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IL15" s="48">
         <v>99.7</v>
       </c>
-      <c r="IM15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IN15" s="18">
+      <c r="IM15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IN15" s="48">
         <v>98.4</v>
       </c>
-      <c r="IO15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IP15" s="18">
+      <c r="IO15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IP15" s="48">
         <v>85.8</v>
       </c>
-      <c r="IQ15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IR15" s="18">
+      <c r="IQ15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IR15" s="48">
         <v>105.7</v>
       </c>
-      <c r="IS15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IT15" s="18">
+      <c r="IS15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IT15" s="48">
         <v>74.5</v>
       </c>
-      <c r="IU15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IV15" s="18">
+      <c r="IU15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IV15" s="48">
         <v>114.3</v>
       </c>
-      <c r="IW15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IX15" s="18">
+      <c r="IW15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IX15" s="48">
         <v>69.3</v>
       </c>
-      <c r="IY15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IZ15" s="30">
+      <c r="IY15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IZ15" s="60">
         <v>90.8</v>
       </c>
-      <c r="JA15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JB15" s="25">
+      <c r="JA15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JB15" s="55">
         <v>104.6</v>
       </c>
-      <c r="JC15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JD15" s="25">
+      <c r="JC15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JD15" s="55">
         <v>117.3</v>
       </c>
-      <c r="JE15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JF15" s="25">
+      <c r="JE15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JF15" s="55">
         <v>107.5</v>
       </c>
-      <c r="JG15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JH15" s="25">
+      <c r="JG15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JH15" s="55">
         <v>60.1</v>
       </c>
-      <c r="JI15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JJ15" s="25">
+      <c r="JI15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JJ15" s="55">
         <v>89.5</v>
       </c>
-      <c r="JK15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JL15" s="25">
+      <c r="JK15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JL15" s="55">
         <v>102.6</v>
       </c>
-      <c r="JM15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JN15" s="25">
+      <c r="JM15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JN15" s="55">
         <v>96.4</v>
       </c>
-      <c r="JO15" s="17" t="s">
-[...8 lines deleted...]
-      <c r="JR15" s="25">
+      <c r="JO15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JP15" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="JQ15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JR15" s="55">
         <v>96.8</v>
       </c>
-      <c r="JS15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JT15" s="25">
+      <c r="JS15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JT15" s="55">
         <v>93.5</v>
       </c>
-      <c r="JU15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JV15" s="25">
+      <c r="JU15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JV15" s="55">
         <v>77.900000000000006</v>
       </c>
-      <c r="JW15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JX15" s="26">
+      <c r="JW15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JX15" s="56">
         <v>103.2</v>
       </c>
-      <c r="JY15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JZ15" s="25">
+      <c r="JY15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JZ15" s="55">
         <v>102.9</v>
       </c>
-      <c r="KA15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KB15" s="25">
+      <c r="KA15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KB15" s="55">
         <v>109.6</v>
       </c>
-      <c r="KC15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KD15" s="25">
+      <c r="KC15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KD15" s="55">
         <v>73.5</v>
       </c>
-      <c r="KE15" s="17" t="s">
-[...8 lines deleted...]
-      <c r="KH15" s="25">
+      <c r="KE15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KF15" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KH15" s="55">
         <v>119.4</v>
       </c>
-      <c r="KI15" s="17" t="s">
-[...26 lines deleted...]
-      <c r="KR15" s="25">
+      <c r="KI15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KJ15" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KK15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KL15" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KM15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KN15" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KO15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KP15" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KQ15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KR15" s="55">
         <v>218.2</v>
       </c>
-      <c r="KS15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KT15" s="25">
+      <c r="KS15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KT15" s="55">
         <v>166.3</v>
       </c>
-      <c r="KU15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KV15" s="25">
+      <c r="KU15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KV15" s="55">
         <v>183.4</v>
       </c>
-      <c r="KW15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KX15" s="25">
+      <c r="KW15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KX15" s="55">
         <v>103.1</v>
       </c>
-      <c r="KY15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KZ15" s="25">
+      <c r="KY15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KZ15" s="55">
         <v>119.4</v>
       </c>
-      <c r="LA15" s="17" t="s">
-[...8 lines deleted...]
-      <c r="LD15" s="25">
+      <c r="LA15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LB15" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="LC15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LD15" s="55">
         <v>91.4</v>
       </c>
-      <c r="LE15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LF15" s="25">
+      <c r="LE15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LF15" s="55">
         <v>119.1</v>
       </c>
-      <c r="LG15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LH15" s="25">
+      <c r="LG15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LH15" s="55">
         <v>130</v>
       </c>
-      <c r="LI15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LJ15" s="25">
+      <c r="LI15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LJ15" s="55">
         <v>78.2</v>
       </c>
-      <c r="LK15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LL15" s="25">
+      <c r="LK15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LL15" s="55">
         <v>100.9</v>
       </c>
-      <c r="LM15" s="17" t="s">
-[...14 lines deleted...]
-      <c r="LR15" s="25">
+      <c r="LM15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LN15" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="LO15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LP15" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="LQ15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LR15" s="55">
         <v>104.5</v>
       </c>
-      <c r="LS15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LT15" s="25">
+      <c r="LS15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LT15" s="55">
         <v>88.7</v>
       </c>
-      <c r="LU15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LV15" s="25">
+      <c r="LU15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LV15" s="55">
         <v>116.3</v>
       </c>
-      <c r="LW15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LX15" s="25">
+      <c r="LW15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LX15" s="55">
         <v>102.5</v>
       </c>
-      <c r="LY15" s="17" t="s">
-[...6 lines deleted...]
-      <c r="MD15" s="28"/>
+      <c r="LY15" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LZ15" s="57"/>
+      <c r="MA15" s="58"/>
+      <c r="MB15" s="58"/>
+      <c r="MC15" s="58"/>
+      <c r="MD15" s="58"/>
     </row>
-    <row r="16" spans="1:342" x14ac:dyDescent="0.25">
-      <c r="A16" s="29" t="s">
+    <row r="16" spans="1:342" x14ac:dyDescent="0.3">
+      <c r="A16" s="59" t="s">
         <v>100</v>
       </c>
-      <c r="B16" s="13">
+      <c r="B16" s="43">
         <v>5218</v>
       </c>
-      <c r="C16" s="15" t="s">
-[...8 lines deleted...]
-      <c r="F16" s="13">
+      <c r="C16" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="D16" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="E16" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="F16" s="43">
         <v>30250</v>
       </c>
-      <c r="G16" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="13">
+      <c r="G16" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="H16" s="43">
         <v>2511</v>
       </c>
-      <c r="I16" s="15" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="13">
+      <c r="I16" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="J16" s="43">
         <v>77754</v>
       </c>
-      <c r="K16" s="15" t="s">
-[...2 lines deleted...]
-      <c r="L16" s="13">
+      <c r="K16" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="L16" s="43">
         <v>4184</v>
       </c>
-      <c r="M16" s="15" t="s">
-[...2 lines deleted...]
-      <c r="N16" s="13">
+      <c r="M16" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="N16" s="43">
         <v>12832</v>
       </c>
-      <c r="O16" s="15" t="s">
-[...2 lines deleted...]
-      <c r="P16" s="13">
+      <c r="O16" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="P16" s="43">
         <v>4381</v>
       </c>
-      <c r="Q16" s="15" t="s">
-[...2 lines deleted...]
-      <c r="R16" s="13">
+      <c r="Q16" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="R16" s="43">
         <v>12867</v>
       </c>
-      <c r="S16" s="15" t="s">
-[...2 lines deleted...]
-      <c r="T16" s="13">
+      <c r="S16" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="T16" s="43">
         <v>4798</v>
       </c>
-      <c r="U16" s="15" t="s">
-[...2 lines deleted...]
-      <c r="V16" s="13">
+      <c r="U16" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="V16" s="43">
         <v>13172</v>
       </c>
-      <c r="W16" s="15" t="s">
-[...2 lines deleted...]
-      <c r="X16" s="16">
+      <c r="W16" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="X16" s="46">
         <v>2613</v>
       </c>
-      <c r="Y16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="Z16" s="18">
+      <c r="Y16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z16" s="48">
         <v>35.4</v>
       </c>
-      <c r="AA16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AB16" s="18">
+      <c r="AA16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AB16" s="48">
         <v>3.4</v>
       </c>
-      <c r="AC16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AD16" s="18">
+      <c r="AC16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AD16" s="48">
         <v>1825.3</v>
       </c>
-      <c r="AE16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AF16" s="18">
+      <c r="AE16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AF16" s="48">
         <v>13.6</v>
       </c>
-      <c r="AG16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AH16" s="18">
+      <c r="AG16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AH16" s="48">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AI16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AJ16" s="16">
+      <c r="AI16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AJ16" s="46">
         <v>1021</v>
       </c>
-      <c r="AK16" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AL16" s="16">
+      <c r="AK16" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL16" s="46">
         <v>645</v>
       </c>
-      <c r="AM16" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AN16" s="18">
+      <c r="AM16" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AN16" s="48">
         <v>162.30000000000001</v>
       </c>
-      <c r="AO16" s="17" t="s">
-[...8 lines deleted...]
-      <c r="AR16" s="18">
+      <c r="AO16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AP16" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AR16" s="48">
         <v>936.6</v>
       </c>
-      <c r="AS16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AT16" s="16">
+      <c r="AS16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AT16" s="46">
         <v>4770</v>
       </c>
-      <c r="AU16" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AV16" s="18">
+      <c r="AU16" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AV16" s="48">
         <v>4218</v>
       </c>
-      <c r="AW16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AX16" s="18">
+      <c r="AW16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AX16" s="48">
         <v>758.8</v>
       </c>
-      <c r="AY16" s="17" t="s">
-[...8 lines deleted...]
-      <c r="BB16" s="18">
+      <c r="AY16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AZ16" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BA16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BB16" s="48">
         <v>1686</v>
       </c>
-      <c r="BC16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BD16" s="18">
+      <c r="BC16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BD16" s="48">
         <v>3916</v>
       </c>
-      <c r="BE16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BF16" s="30">
+      <c r="BE16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BF16" s="60">
         <v>296</v>
       </c>
-      <c r="BG16" s="19" t="s">
-[...2 lines deleted...]
-      <c r="BH16" s="13">
+      <c r="BG16" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="BH16" s="43">
         <v>164</v>
       </c>
-      <c r="BI16" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BJ16" s="13">
+      <c r="BI16" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BJ16" s="43">
         <v>272</v>
       </c>
-      <c r="BK16" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BL16" s="13">
+      <c r="BK16" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BL16" s="43">
         <v>59926</v>
       </c>
-      <c r="BM16" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BN16" s="18">
+      <c r="BM16" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BN16" s="48">
         <v>19.3</v>
       </c>
-      <c r="BO16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BP16" s="18">
+      <c r="BO16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BP16" s="48">
         <v>0</v>
       </c>
-      <c r="BQ16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BR16" s="18">
+      <c r="BQ16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BR16" s="48">
         <v>195</v>
       </c>
-      <c r="BS16" s="17" t="s">
-[...26 lines deleted...]
-      <c r="CB16" s="18">
+      <c r="BS16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BT16" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BU16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BV16" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BW16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BX16" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BY16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BZ16" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CB16" s="48">
         <v>78.099999999999994</v>
       </c>
-      <c r="CC16" s="17" t="s">
-[...8 lines deleted...]
-      <c r="CF16" s="18">
+      <c r="CC16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CD16" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CE16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CF16" s="48">
         <v>49.2</v>
       </c>
-      <c r="CG16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CH16" s="18">
+      <c r="CG16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CH16" s="48">
         <v>75.8</v>
       </c>
-      <c r="CI16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CJ16" s="18">
+      <c r="CI16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CJ16" s="48">
         <v>4.2</v>
       </c>
-      <c r="CK16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CL16" s="18">
+      <c r="CK16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CL16" s="48">
         <v>22484</v>
       </c>
-      <c r="CM16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CN16" s="18">
+      <c r="CM16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CN16" s="48">
         <v>427</v>
       </c>
-      <c r="CO16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CP16" s="18">
+      <c r="CO16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CP16" s="48">
         <v>473</v>
       </c>
-      <c r="CQ16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CR16" s="18">
+      <c r="CQ16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CR16" s="48">
         <v>13.7</v>
       </c>
-      <c r="CS16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CT16" s="18">
+      <c r="CS16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CT16" s="48">
         <v>22.1</v>
       </c>
-      <c r="CU16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CV16" s="18">
+      <c r="CU16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CV16" s="48">
         <v>105.2</v>
       </c>
-      <c r="CW16" s="17" t="s">
-[...14 lines deleted...]
-      <c r="DB16" s="30">
+      <c r="CW16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CX16" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CY16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CZ16" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="DA16" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="DB16" s="60">
         <v>163.6</v>
       </c>
-      <c r="DC16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DD16" s="30">
+      <c r="DC16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD16" s="60">
         <v>71.099999999999994</v>
       </c>
-      <c r="DE16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DF16" s="30">
+      <c r="DE16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DF16" s="60">
         <v>405.6</v>
       </c>
-      <c r="DG16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DH16" s="30">
+      <c r="DG16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH16" s="60">
         <v>220.8</v>
       </c>
-      <c r="DI16" s="31" t="s">
-[...2 lines deleted...]
-      <c r="DJ16" s="18">
+      <c r="DI16" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="DJ16" s="48">
         <v>131.6</v>
       </c>
-      <c r="DK16" s="17" t="s">
-[...8 lines deleted...]
-      <c r="DN16" s="18">
+      <c r="DK16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DL16" s="60" t="s">
+        <v>4</v>
+      </c>
+      <c r="DM16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DN16" s="48">
         <v>106.4</v>
       </c>
-      <c r="DO16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DP16" s="18">
+      <c r="DO16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DP16" s="48">
         <v>143.4</v>
       </c>
-      <c r="DQ16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DR16" s="18">
+      <c r="DQ16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR16" s="48">
         <v>116.5</v>
       </c>
-      <c r="DS16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DT16" s="18">
+      <c r="DS16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DT16" s="48">
         <v>104.6</v>
       </c>
-      <c r="DU16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DV16" s="18">
+      <c r="DU16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DV16" s="48">
         <v>109.2</v>
       </c>
-      <c r="DW16" s="17" t="s">
-[...8 lines deleted...]
-      <c r="DZ16" s="18">
+      <c r="DW16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DX16" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="DY16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DZ16" s="48">
         <v>85.5</v>
       </c>
-      <c r="EA16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EB16" s="18">
+      <c r="EA16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EB16" s="48">
         <v>76.2</v>
       </c>
-      <c r="EC16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ED16" s="18">
+      <c r="EC16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ED16" s="48">
         <v>94.9</v>
       </c>
-      <c r="EE16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EF16" s="18">
+      <c r="EE16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EF16" s="48">
         <v>140.30000000000001</v>
       </c>
-      <c r="EG16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EH16" s="18">
+      <c r="EG16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EH16" s="48">
         <v>93.9</v>
       </c>
-      <c r="EI16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EJ16" s="18">
+      <c r="EI16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EJ16" s="48">
         <v>96.9</v>
       </c>
-      <c r="EK16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EL16" s="18">
+      <c r="EK16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EL16" s="48">
         <v>111.6</v>
       </c>
-      <c r="EM16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EN16" s="18">
+      <c r="EM16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EN16" s="48">
         <v>83.3</v>
       </c>
-      <c r="EO16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EP16" s="18">
+      <c r="EO16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EP16" s="48">
         <v>86.4</v>
       </c>
-      <c r="EQ16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ER16" s="18">
+      <c r="EQ16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ER16" s="48">
         <v>82.9</v>
       </c>
-      <c r="ES16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ET16" s="18">
+      <c r="ES16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ET16" s="48">
         <v>134.69999999999999</v>
       </c>
-      <c r="EU16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EV16" s="18">
+      <c r="EU16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EV16" s="48">
         <v>123.4</v>
       </c>
-      <c r="EW16" s="17" t="s">
-[...8 lines deleted...]
-      <c r="EZ16" s="18">
+      <c r="EW16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX16" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="EY16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EZ16" s="48">
         <v>105.7</v>
       </c>
-      <c r="FA16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FB16" s="18">
+      <c r="FA16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FB16" s="48">
         <v>120.2</v>
       </c>
-      <c r="FC16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FD16" s="18">
+      <c r="FC16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FD16" s="48">
         <v>83</v>
       </c>
-      <c r="FE16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FF16" s="18">
+      <c r="FE16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FF16" s="48">
         <v>127.5</v>
       </c>
-      <c r="FG16" s="17" t="s">
-[...8 lines deleted...]
-      <c r="FJ16" s="18">
+      <c r="FG16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FH16" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="FI16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FJ16" s="48">
         <v>93.4</v>
       </c>
-      <c r="FK16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FL16" s="18">
+      <c r="FK16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FL16" s="48">
         <v>94</v>
       </c>
-      <c r="FM16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FN16" s="18">
+      <c r="FM16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FN16" s="48">
         <v>66.7</v>
       </c>
-      <c r="FO16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FP16" s="18">
+      <c r="FO16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FP16" s="48">
         <v>96</v>
       </c>
-      <c r="FQ16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FR16" s="30">
+      <c r="FQ16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FR16" s="60">
         <v>110.5</v>
       </c>
-      <c r="FS16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FT16" s="18">
+      <c r="FS16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FT16" s="48">
         <v>155.6</v>
       </c>
-      <c r="FU16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FV16" s="18">
+      <c r="FU16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FV16" s="48">
         <v>152.4</v>
       </c>
-      <c r="FW16" s="17" t="s">
-[...8 lines deleted...]
-      <c r="FZ16" s="18">
+      <c r="FW16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FX16" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FZ16" s="48">
         <v>57.5</v>
       </c>
-      <c r="GA16" s="17" t="s">
-[...26 lines deleted...]
-      <c r="GJ16" s="18">
+      <c r="GA16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GB16" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GC16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GD16" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GE16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GF16" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GG16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GH16" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GI16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GJ16" s="48">
         <v>96.3</v>
       </c>
-      <c r="GK16" s="17" t="s">
-[...8 lines deleted...]
-      <c r="GN16" s="18">
+      <c r="GK16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GL16" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GM16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GN16" s="48">
         <v>141.6</v>
       </c>
-      <c r="GO16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GP16" s="18">
+      <c r="GO16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GP16" s="48">
         <v>132.5</v>
       </c>
-      <c r="GQ16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GR16" s="18">
+      <c r="GQ16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GR16" s="48">
         <v>152</v>
       </c>
-      <c r="GS16" s="17" t="s">
-[...8 lines deleted...]
-      <c r="GV16" s="18">
+      <c r="GS16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GT16" s="60" t="s">
+        <v>4</v>
+      </c>
+      <c r="GU16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GV16" s="48">
         <v>82.5</v>
       </c>
-      <c r="GW16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GX16" s="18">
+      <c r="GW16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GX16" s="48">
         <v>113.1</v>
       </c>
-      <c r="GY16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GZ16" s="18">
+      <c r="GY16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GZ16" s="48">
         <v>123.9</v>
       </c>
-      <c r="HA16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HB16" s="18">
+      <c r="HA16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HB16" s="48">
         <v>144.30000000000001</v>
       </c>
-      <c r="HC16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HD16" s="18">
+      <c r="HC16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HD16" s="48">
         <v>100</v>
       </c>
-      <c r="HE16" s="17" t="s">
-[...14 lines deleted...]
-      <c r="HJ16" s="18">
+      <c r="HE16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HF16" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HG16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HH16" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HI16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HJ16" s="48">
         <v>67.3</v>
       </c>
-      <c r="HK16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HL16" s="18">
+      <c r="HK16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HL16" s="48">
         <v>50.7</v>
       </c>
-      <c r="HM16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HN16" s="18">
+      <c r="HM16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HN16" s="48">
         <v>83.6</v>
       </c>
-      <c r="HO16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HP16" s="32">
+      <c r="HO16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HP16" s="62">
         <v>83.8</v>
       </c>
-      <c r="HQ16" s="31" t="s">
-[...2 lines deleted...]
-      <c r="HR16" s="18">
+      <c r="HQ16" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="HR16" s="48">
         <v>95.3</v>
       </c>
-      <c r="HS16" s="17" t="s">
-[...8 lines deleted...]
-      <c r="HV16" s="18">
+      <c r="HS16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HT16" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HU16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HV16" s="48">
         <v>106</v>
       </c>
-      <c r="HW16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HX16" s="18">
+      <c r="HW16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HX16" s="48">
         <v>93.4</v>
       </c>
-      <c r="HY16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HZ16" s="18">
+      <c r="HY16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HZ16" s="48">
         <v>116.5</v>
       </c>
-      <c r="IA16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IB16" s="18">
+      <c r="IA16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IB16" s="48">
         <v>116.4</v>
       </c>
-      <c r="IC16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ID16" s="18">
+      <c r="IC16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ID16" s="48">
         <v>103.5</v>
       </c>
-      <c r="IE16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IF16" s="18">
+      <c r="IE16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IF16" s="48">
         <v>110.4</v>
       </c>
-      <c r="IG16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IH16" s="18">
+      <c r="IG16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IH16" s="48">
         <v>117.2</v>
       </c>
-      <c r="II16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IJ16" s="18">
+      <c r="II16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IJ16" s="48">
         <v>132.4</v>
       </c>
-      <c r="IK16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IL16" s="18">
+      <c r="IK16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IL16" s="48">
         <v>105.3</v>
       </c>
-      <c r="IM16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IN16" s="18">
+      <c r="IM16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IN16" s="48">
         <v>86.4</v>
       </c>
-      <c r="IO16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IP16" s="18">
+      <c r="IO16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IP16" s="48">
         <v>120.8</v>
       </c>
-      <c r="IQ16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IR16" s="18">
+      <c r="IQ16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IR16" s="48">
         <v>112.7</v>
       </c>
-      <c r="IS16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IT16" s="18">
+      <c r="IS16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IT16" s="48">
         <v>322</v>
       </c>
-      <c r="IU16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IV16" s="18">
+      <c r="IU16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IV16" s="48">
         <v>84.2</v>
       </c>
-      <c r="IW16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IX16" s="18">
+      <c r="IW16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IX16" s="48">
         <v>82.1</v>
       </c>
-      <c r="IY16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IZ16" s="30">
+      <c r="IY16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IZ16" s="60">
         <v>75.3</v>
       </c>
-      <c r="JA16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JB16" s="25">
+      <c r="JA16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JB16" s="55">
         <v>100.5</v>
       </c>
-      <c r="JC16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JD16" s="25">
+      <c r="JC16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JD16" s="55">
         <v>84.9</v>
       </c>
-      <c r="JE16" s="17" t="s">
-[...8 lines deleted...]
-      <c r="JH16" s="25">
+      <c r="JE16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JF16" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="JG16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JH16" s="55">
         <v>94.3</v>
       </c>
-      <c r="JI16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JJ16" s="25">
+      <c r="JI16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JJ16" s="55">
         <v>113.1</v>
       </c>
-      <c r="JK16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JL16" s="25">
+      <c r="JK16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JL16" s="55">
         <v>103.8</v>
       </c>
-      <c r="JM16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JN16" s="25">
+      <c r="JM16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JN16" s="55">
         <v>89.5</v>
       </c>
-      <c r="JO16" s="17" t="s">
-[...8 lines deleted...]
-      <c r="JR16" s="25">
+      <c r="JO16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JP16" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="JQ16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JR16" s="55">
         <v>94.6</v>
       </c>
-      <c r="JS16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JT16" s="25">
+      <c r="JS16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JT16" s="55">
         <v>94.9</v>
       </c>
-      <c r="JU16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JV16" s="25">
+      <c r="JU16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JV16" s="55">
         <v>105</v>
       </c>
-      <c r="JW16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JX16" s="26">
+      <c r="JW16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JX16" s="56">
         <v>126.8</v>
       </c>
-      <c r="JY16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JZ16" s="25">
+      <c r="JY16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JZ16" s="55">
         <v>117.3</v>
       </c>
-      <c r="KA16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KB16" s="25">
+      <c r="KA16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KB16" s="55">
         <v>156.4</v>
       </c>
-      <c r="KC16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KD16" s="25">
+      <c r="KC16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KD16" s="55">
         <v>124.7</v>
       </c>
-      <c r="KE16" s="17" t="s">
-[...8 lines deleted...]
-      <c r="KH16" s="25">
+      <c r="KE16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KF16" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KH16" s="55">
         <v>96.2</v>
       </c>
-      <c r="KI16" s="17" t="s">
-[...26 lines deleted...]
-      <c r="KR16" s="25">
+      <c r="KI16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KJ16" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KK16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KL16" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KM16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KN16" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KO16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KP16" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KQ16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KR16" s="55">
         <v>87.5</v>
       </c>
-      <c r="KS16" s="17" t="s">
-[...8 lines deleted...]
-      <c r="KV16" s="25">
+      <c r="KS16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KT16" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KU16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KV16" s="55">
         <v>106.4</v>
       </c>
-      <c r="KW16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KX16" s="25">
+      <c r="KW16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KX16" s="55">
         <v>92.5</v>
       </c>
-      <c r="KY16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KZ16" s="25">
+      <c r="KY16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KZ16" s="55">
         <v>112.2</v>
       </c>
-      <c r="LA16" s="17" t="s">
-[...8 lines deleted...]
-      <c r="LD16" s="25">
+      <c r="LA16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LB16" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="LC16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LD16" s="55">
         <v>114.4</v>
       </c>
-      <c r="LE16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LF16" s="25">
+      <c r="LE16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LF16" s="55">
         <v>96.5</v>
       </c>
-      <c r="LG16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LH16" s="25">
+      <c r="LG16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LH16" s="55">
         <v>95</v>
       </c>
-      <c r="LI16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LJ16" s="25">
+      <c r="LI16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LJ16" s="55">
         <v>147.9</v>
       </c>
-      <c r="LK16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LL16" s="25">
+      <c r="LK16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LL16" s="55">
         <v>112.7</v>
       </c>
-      <c r="LM16" s="17" t="s">
-[...14 lines deleted...]
-      <c r="LR16" s="25">
+      <c r="LM16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LN16" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="LO16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LP16" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="LQ16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LR16" s="55">
         <v>63</v>
       </c>
-      <c r="LS16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LT16" s="25">
+      <c r="LS16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LT16" s="55">
         <v>50.9</v>
       </c>
-      <c r="LU16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LV16" s="25">
+      <c r="LU16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LV16" s="55">
         <v>59.9</v>
       </c>
-      <c r="LW16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LX16" s="25">
+      <c r="LW16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LX16" s="55">
         <v>101.1</v>
       </c>
-      <c r="LY16" s="17" t="s">
-[...6 lines deleted...]
-      <c r="MD16" s="28"/>
+      <c r="LY16" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LZ16" s="57"/>
+      <c r="MA16" s="58"/>
+      <c r="MB16" s="58"/>
+      <c r="MC16" s="58"/>
+      <c r="MD16" s="58"/>
     </row>
-    <row r="17" spans="1:342" x14ac:dyDescent="0.25">
-      <c r="A17" s="29" t="s">
+    <row r="17" spans="1:342" x14ac:dyDescent="0.3">
+      <c r="A17" s="59" t="s">
         <v>101</v>
       </c>
-      <c r="B17" s="13">
+      <c r="B17" s="43">
         <v>5159</v>
       </c>
-      <c r="C17" s="15" t="s">
-[...8 lines deleted...]
-      <c r="F17" s="13">
+      <c r="C17" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="D17" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="E17" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="F17" s="43">
         <v>33074</v>
       </c>
-      <c r="G17" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="13">
+      <c r="G17" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="H17" s="43">
         <v>1286</v>
       </c>
-      <c r="I17" s="15" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="13">
+      <c r="I17" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="J17" s="43">
         <v>55574</v>
       </c>
-      <c r="K17" s="15" t="s">
-[...2 lines deleted...]
-      <c r="L17" s="13">
+      <c r="K17" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="L17" s="43">
         <v>3949</v>
       </c>
-      <c r="M17" s="15" t="s">
-[...2 lines deleted...]
-      <c r="N17" s="13">
+      <c r="M17" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="N17" s="43">
         <v>12322</v>
       </c>
-      <c r="O17" s="15" t="s">
-[...2 lines deleted...]
-      <c r="P17" s="13">
+      <c r="O17" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="P17" s="43">
         <v>5936</v>
       </c>
-      <c r="Q17" s="15" t="s">
-[...2 lines deleted...]
-      <c r="R17" s="13">
+      <c r="Q17" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="R17" s="43">
         <v>10061</v>
       </c>
-      <c r="S17" s="15" t="s">
-[...2 lines deleted...]
-      <c r="T17" s="13">
+      <c r="S17" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="T17" s="43">
         <v>5543</v>
       </c>
-      <c r="U17" s="15" t="s">
-[...2 lines deleted...]
-      <c r="V17" s="13">
+      <c r="U17" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="V17" s="43">
         <v>14863</v>
       </c>
-      <c r="W17" s="15" t="s">
-[...2 lines deleted...]
-      <c r="X17" s="16">
+      <c r="W17" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="X17" s="46">
         <v>2922</v>
       </c>
-      <c r="Y17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="Z17" s="18">
+      <c r="Y17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z17" s="48">
         <v>36.799999999999997</v>
       </c>
-      <c r="AA17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AB17" s="18">
+      <c r="AA17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AB17" s="48">
         <v>3.5</v>
       </c>
-      <c r="AC17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AD17" s="18">
+      <c r="AC17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AD17" s="48">
         <v>1401.9</v>
       </c>
-      <c r="AE17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AF17" s="18">
+      <c r="AE17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AF17" s="48">
         <v>17</v>
       </c>
-      <c r="AG17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AH17" s="18">
+      <c r="AG17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AH17" s="48">
         <v>8.4</v>
       </c>
-      <c r="AI17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AJ17" s="16">
+      <c r="AI17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AJ17" s="46">
         <v>1286</v>
       </c>
-      <c r="AK17" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AL17" s="16">
+      <c r="AK17" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL17" s="46">
         <v>555</v>
       </c>
-      <c r="AM17" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AN17" s="18">
+      <c r="AM17" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AN17" s="48">
         <v>180.2</v>
       </c>
-      <c r="AO17" s="17" t="s">
-[...8 lines deleted...]
-      <c r="AR17" s="18">
+      <c r="AO17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AP17" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AR17" s="48">
         <v>1329.7</v>
       </c>
-      <c r="AS17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AT17" s="16">
+      <c r="AS17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AT17" s="46">
         <v>5152</v>
       </c>
-      <c r="AU17" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AV17" s="18">
+      <c r="AU17" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AV17" s="48">
         <v>5558</v>
       </c>
-      <c r="AW17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AX17" s="18">
+      <c r="AW17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AX17" s="48">
         <v>876.9</v>
       </c>
-      <c r="AY17" s="17" t="s">
-[...8 lines deleted...]
-      <c r="BB17" s="18">
+      <c r="AY17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AZ17" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BA17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BB17" s="48">
         <v>1847</v>
       </c>
-      <c r="BC17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BD17" s="18">
+      <c r="BC17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BD17" s="48">
         <v>3434</v>
       </c>
-      <c r="BE17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BF17" s="30">
+      <c r="BE17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BF17" s="60">
         <v>569</v>
       </c>
-      <c r="BG17" s="19" t="s">
-[...2 lines deleted...]
-      <c r="BH17" s="13">
+      <c r="BG17" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="BH17" s="43">
         <v>132</v>
       </c>
-      <c r="BI17" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BJ17" s="13">
+      <c r="BI17" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BJ17" s="43">
         <v>222</v>
       </c>
-      <c r="BK17" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BL17" s="13">
+      <c r="BK17" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BL17" s="43">
         <v>67971</v>
       </c>
-      <c r="BM17" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BN17" s="18">
+      <c r="BM17" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BN17" s="48">
         <v>16.899999999999999</v>
       </c>
-      <c r="BO17" s="17" t="s">
-[...8 lines deleted...]
-      <c r="BR17" s="18">
+      <c r="BO17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BP17" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BQ17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BR17" s="48">
         <v>135</v>
       </c>
-      <c r="BS17" s="17" t="s">
-[...26 lines deleted...]
-      <c r="CB17" s="18">
+      <c r="BS17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BT17" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BU17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BV17" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BW17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BX17" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BY17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BZ17" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CB17" s="48">
         <v>83.1</v>
       </c>
-      <c r="CC17" s="17" t="s">
-[...8 lines deleted...]
-      <c r="CF17" s="18">
+      <c r="CC17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CD17" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CE17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CF17" s="48">
         <v>50.3</v>
       </c>
-      <c r="CG17" s="17" t="s">
-[...8 lines deleted...]
-      <c r="CJ17" s="18">
+      <c r="CG17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CH17" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CI17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CJ17" s="48">
         <v>3.8</v>
       </c>
-      <c r="CK17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CL17" s="18">
+      <c r="CK17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CL17" s="48">
         <v>23024</v>
       </c>
-      <c r="CM17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CN17" s="18">
+      <c r="CM17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CN17" s="48">
         <v>348</v>
       </c>
-      <c r="CO17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CP17" s="18">
+      <c r="CO17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CP17" s="48">
         <v>536</v>
       </c>
-      <c r="CQ17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CR17" s="18">
+      <c r="CQ17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CR17" s="48">
         <v>9</v>
       </c>
-      <c r="CS17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CT17" s="18">
+      <c r="CS17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CT17" s="48">
         <v>25.8</v>
       </c>
-      <c r="CU17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CV17" s="18">
+      <c r="CU17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CV17" s="48">
         <v>94.6</v>
       </c>
-      <c r="CW17" s="17" t="s">
-[...14 lines deleted...]
-      <c r="DB17" s="30">
+      <c r="CW17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CX17" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CY17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CZ17" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="DA17" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="DB17" s="60">
         <v>198.8</v>
       </c>
-      <c r="DC17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DD17" s="30">
+      <c r="DC17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD17" s="60">
         <v>97.3</v>
       </c>
-      <c r="DE17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DF17" s="30">
+      <c r="DE17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DF17" s="60">
         <v>580.1</v>
       </c>
-      <c r="DG17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DH17" s="30">
+      <c r="DG17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH17" s="60">
         <v>154.9</v>
       </c>
-      <c r="DI17" s="31" t="s">
-[...2 lines deleted...]
-      <c r="DJ17" s="18">
+      <c r="DI17" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="DJ17" s="48">
         <v>108.5</v>
       </c>
-      <c r="DK17" s="17" t="s">
-[...8 lines deleted...]
-      <c r="DN17" s="18">
+      <c r="DK17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DL17" s="60" t="s">
+        <v>4</v>
+      </c>
+      <c r="DM17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DN17" s="48">
         <v>102.6</v>
       </c>
-      <c r="DO17" s="17" t="s">
-[...8 lines deleted...]
-      <c r="DR17" s="18">
+      <c r="DO17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DP17" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="DQ17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR17" s="48">
         <v>93.5</v>
       </c>
-      <c r="DS17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DT17" s="18">
+      <c r="DS17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DT17" s="48">
         <v>91.3</v>
       </c>
-      <c r="DU17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DV17" s="18">
+      <c r="DU17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DV17" s="48">
         <v>87.3</v>
       </c>
-      <c r="DW17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DX17" s="18">
+      <c r="DW17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DX17" s="48">
         <v>90.3</v>
       </c>
-      <c r="DY17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DZ17" s="18">
+      <c r="DY17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DZ17" s="48">
         <v>69.2</v>
       </c>
-      <c r="EA17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EB17" s="18">
+      <c r="EA17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EB17" s="48">
         <v>129.9</v>
       </c>
-      <c r="EC17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ED17" s="18">
+      <c r="EC17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ED17" s="48">
         <v>112.3</v>
       </c>
-      <c r="EE17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EF17" s="18">
+      <c r="EE17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EF17" s="48">
         <v>133.80000000000001</v>
       </c>
-      <c r="EG17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EH17" s="18">
+      <c r="EG17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EH17" s="48">
         <v>108.7</v>
       </c>
-      <c r="EI17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EJ17" s="18">
+      <c r="EI17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EJ17" s="48">
         <v>107</v>
       </c>
-      <c r="EK17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EL17" s="18">
+      <c r="EK17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EL17" s="48">
         <v>112.2</v>
       </c>
-      <c r="EM17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EN17" s="18">
+      <c r="EM17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EN17" s="48">
         <v>124.2</v>
       </c>
-      <c r="EO17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EP17" s="18">
+      <c r="EO17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EP17" s="48">
         <v>141.5</v>
       </c>
-      <c r="EQ17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ER17" s="18">
+      <c r="EQ17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ER17" s="48">
         <v>115.2</v>
       </c>
-      <c r="ES17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ET17" s="18">
+      <c r="ES17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ET17" s="48">
         <v>114.7</v>
       </c>
-      <c r="EU17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EV17" s="18">
+      <c r="EU17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EV17" s="48">
         <v>113.4</v>
       </c>
-      <c r="EW17" s="17" t="s">
-[...8 lines deleted...]
-      <c r="EZ17" s="18">
+      <c r="EW17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX17" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="EY17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EZ17" s="48">
         <v>144.5</v>
       </c>
-      <c r="FA17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FB17" s="18">
+      <c r="FA17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FB17" s="48">
         <v>111.7</v>
       </c>
-      <c r="FC17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FD17" s="18">
+      <c r="FC17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FD17" s="48">
         <v>162.5</v>
       </c>
-      <c r="FE17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FF17" s="18">
+      <c r="FE17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FF17" s="48">
         <v>93.9</v>
       </c>
-      <c r="FG17" s="17" t="s">
-[...8 lines deleted...]
-      <c r="FJ17" s="18">
+      <c r="FG17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FH17" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="FI17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FJ17" s="48">
         <v>109.5</v>
       </c>
-      <c r="FK17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FL17" s="18">
+      <c r="FK17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FL17" s="48">
         <v>81.8</v>
       </c>
-      <c r="FM17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FN17" s="18">
+      <c r="FM17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FN17" s="48">
         <v>162.6</v>
       </c>
-      <c r="FO17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FP17" s="18">
+      <c r="FO17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FP17" s="48">
         <v>82.4</v>
       </c>
-      <c r="FQ17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FR17" s="30">
+      <c r="FQ17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FR17" s="60">
         <v>91</v>
       </c>
-      <c r="FS17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FT17" s="18">
+      <c r="FS17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FT17" s="48">
         <v>149.9</v>
       </c>
-      <c r="FU17" s="17" t="s">
-[...14 lines deleted...]
-      <c r="FZ17" s="18">
+      <c r="FU17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FV17" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="FW17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FX17" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FZ17" s="48">
         <v>62.3</v>
       </c>
-      <c r="GA17" s="17" t="s">
-[...26 lines deleted...]
-      <c r="GJ17" s="18">
+      <c r="GA17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GB17" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GC17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GD17" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GE17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GF17" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GG17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GH17" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GI17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GJ17" s="48">
         <v>92.8</v>
       </c>
-      <c r="GK17" s="17" t="s">
-[...8 lines deleted...]
-      <c r="GN17" s="18">
+      <c r="GK17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GL17" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GM17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GN17" s="48">
         <v>135.4</v>
       </c>
-      <c r="GO17" s="17" t="s">
-[...8 lines deleted...]
-      <c r="GR17" s="18">
+      <c r="GO17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GP17" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GQ17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GR17" s="48">
         <v>157.80000000000001</v>
       </c>
-      <c r="GS17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GT17" s="30">
+      <c r="GS17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GT17" s="60">
         <v>139.30000000000001</v>
       </c>
-      <c r="GU17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GV17" s="18">
+      <c r="GU17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GV17" s="48">
         <v>98.3</v>
       </c>
-      <c r="GW17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GX17" s="18">
+      <c r="GW17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GX17" s="48">
         <v>121.1</v>
       </c>
-      <c r="GY17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GZ17" s="18">
+      <c r="GY17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GZ17" s="48">
         <v>88.5</v>
       </c>
-      <c r="HA17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HB17" s="18">
+      <c r="HA17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HB17" s="48">
         <v>158.69999999999999</v>
       </c>
-      <c r="HC17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HD17" s="18">
+      <c r="HC17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HD17" s="48">
         <v>84.9</v>
       </c>
-      <c r="HE17" s="17" t="s">
-[...14 lines deleted...]
-      <c r="HJ17" s="18">
+      <c r="HE17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HF17" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HG17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HH17" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HI17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HJ17" s="48">
         <v>86.9</v>
       </c>
-      <c r="HK17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HL17" s="18">
+      <c r="HK17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HL17" s="48">
         <v>63.4</v>
       </c>
-      <c r="HM17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HN17" s="18">
+      <c r="HM17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HN17" s="48">
         <v>117.6</v>
       </c>
-      <c r="HO17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HP17" s="32">
+      <c r="HO17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HP17" s="62">
         <v>61.3</v>
       </c>
-      <c r="HQ17" s="31" t="s">
-[...2 lines deleted...]
-      <c r="HR17" s="18">
+      <c r="HQ17" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="HR17" s="48">
         <v>98.8</v>
       </c>
-      <c r="HS17" s="17" t="s">
-[...8 lines deleted...]
-      <c r="HV17" s="18">
+      <c r="HS17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HT17" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HU17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HV17" s="48">
         <v>109.3</v>
       </c>
-      <c r="HW17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HX17" s="18">
+      <c r="HW17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HX17" s="48">
         <v>51.2</v>
       </c>
-      <c r="HY17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HZ17" s="18">
+      <c r="HY17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HZ17" s="48">
         <v>71.5</v>
       </c>
-      <c r="IA17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IB17" s="18">
+      <c r="IA17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IB17" s="48">
         <v>94.4</v>
       </c>
-      <c r="IC17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ID17" s="18">
+      <c r="IC17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ID17" s="48">
         <v>96</v>
       </c>
-      <c r="IE17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IF17" s="18">
+      <c r="IE17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IF17" s="48">
         <v>135.5</v>
       </c>
-      <c r="IG17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IH17" s="18">
+      <c r="IG17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IH17" s="48">
         <v>78.2</v>
       </c>
-      <c r="II17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IJ17" s="18">
+      <c r="II17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IJ17" s="48">
         <v>115.5</v>
       </c>
-      <c r="IK17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IL17" s="18">
+      <c r="IK17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IL17" s="48">
         <v>112.8</v>
       </c>
-      <c r="IM17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IN17" s="18">
+      <c r="IM17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IN17" s="48">
         <v>111.8</v>
       </c>
-      <c r="IO17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IP17" s="18">
+      <c r="IO17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IP17" s="48">
         <v>103.8</v>
       </c>
-      <c r="IQ17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IR17" s="18">
+      <c r="IQ17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IR17" s="48">
         <v>101.4</v>
       </c>
-      <c r="IS17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IT17" s="18">
+      <c r="IS17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IT17" s="48">
         <v>76.8</v>
       </c>
-      <c r="IU17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IV17" s="18">
+      <c r="IU17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IV17" s="48">
         <v>125.5</v>
       </c>
-      <c r="IW17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IX17" s="18">
+      <c r="IW17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IX17" s="48">
         <v>169.6</v>
       </c>
-      <c r="IY17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IZ17" s="30">
+      <c r="IY17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IZ17" s="60">
         <v>126</v>
       </c>
-      <c r="JA17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JB17" s="25">
+      <c r="JA17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JB17" s="55">
         <v>86</v>
       </c>
-      <c r="JC17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JD17" s="25">
+      <c r="JC17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JD17" s="55">
         <v>111.1</v>
       </c>
-      <c r="JE17" s="17" t="s">
-[...8 lines deleted...]
-      <c r="JH17" s="25">
+      <c r="JE17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JF17" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="JG17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JH17" s="55">
         <v>142</v>
       </c>
-      <c r="JI17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JJ17" s="25">
+      <c r="JI17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JJ17" s="55">
         <v>108</v>
       </c>
-      <c r="JK17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JL17" s="25">
+      <c r="JK17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JL17" s="55">
         <v>131.80000000000001</v>
       </c>
-      <c r="JM17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JN17" s="25">
+      <c r="JM17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JN17" s="55">
         <v>115.6</v>
       </c>
-      <c r="JO17" s="17" t="s">
-[...8 lines deleted...]
-      <c r="JR17" s="25">
+      <c r="JO17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JP17" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="JQ17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JR17" s="55">
         <v>109.5</v>
       </c>
-      <c r="JS17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JT17" s="25">
+      <c r="JS17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JT17" s="55">
         <v>87.7</v>
       </c>
-      <c r="JU17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JV17" s="25">
+      <c r="JU17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JV17" s="55">
         <v>192.2</v>
       </c>
-      <c r="JW17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JX17" s="26">
+      <c r="JW17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JX17" s="56">
         <v>80.7</v>
       </c>
-      <c r="JY17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JZ17" s="25">
+      <c r="JY17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JZ17" s="55">
         <v>81.400000000000006</v>
       </c>
-      <c r="KA17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KB17" s="25">
+      <c r="KA17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KB17" s="55">
         <v>85.7</v>
       </c>
-      <c r="KC17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KD17" s="25">
+      <c r="KC17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KD17" s="55">
         <v>87.3</v>
       </c>
-      <c r="KE17" s="17" t="s">
-[...8 lines deleted...]
-      <c r="KH17" s="25">
+      <c r="KE17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KF17" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KH17" s="55">
         <v>69.400000000000006</v>
       </c>
-      <c r="KI17" s="17" t="s">
-[...26 lines deleted...]
-      <c r="KR17" s="25">
+      <c r="KI17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KJ17" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KK17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KL17" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KM17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KN17" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KO17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KP17" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KQ17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KR17" s="55">
         <v>106.4</v>
       </c>
-      <c r="KS17" s="17" t="s">
-[...8 lines deleted...]
-      <c r="KV17" s="25">
+      <c r="KS17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KT17" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KU17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KV17" s="55">
         <v>102.3</v>
       </c>
-      <c r="KW17" s="17" t="s">
-[...8 lines deleted...]
-      <c r="KZ17" s="25">
+      <c r="KW17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KX17" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KY17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KZ17" s="55">
         <v>92.1</v>
       </c>
-      <c r="LA17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LB17" s="25">
+      <c r="LA17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LB17" s="55">
         <v>102.4</v>
       </c>
-      <c r="LC17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LD17" s="25">
+      <c r="LC17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LD17" s="55">
         <v>81.400000000000006</v>
       </c>
-      <c r="LE17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LF17" s="25">
+      <c r="LE17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LF17" s="55">
         <v>113.3</v>
       </c>
-      <c r="LG17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LH17" s="25">
+      <c r="LG17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LH17" s="55">
         <v>81</v>
       </c>
-      <c r="LI17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LJ17" s="25">
+      <c r="LI17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LJ17" s="55">
         <v>116.8</v>
       </c>
-      <c r="LK17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LL17" s="25">
+      <c r="LK17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LL17" s="55">
         <v>89.9</v>
       </c>
-      <c r="LM17" s="17" t="s">
-[...14 lines deleted...]
-      <c r="LR17" s="25">
+      <c r="LM17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LN17" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="LO17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LP17" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="LQ17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LR17" s="55">
         <v>121.5</v>
       </c>
-      <c r="LS17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LT17" s="25">
+      <c r="LS17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LT17" s="55">
         <v>136.9</v>
       </c>
-      <c r="LU17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LV17" s="25">
+      <c r="LU17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LV17" s="55">
         <v>143</v>
       </c>
-      <c r="LW17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LX17" s="25">
+      <c r="LW17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LX17" s="55">
         <v>70.099999999999994</v>
       </c>
-      <c r="LY17" s="17" t="s">
-[...6 lines deleted...]
-      <c r="MD17" s="28"/>
+      <c r="LY17" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LZ17" s="57"/>
+      <c r="MA17" s="58"/>
+      <c r="MB17" s="58"/>
+      <c r="MC17" s="58"/>
+      <c r="MD17" s="58"/>
     </row>
-    <row r="18" spans="1:342" x14ac:dyDescent="0.25">
-      <c r="A18" s="29" t="s">
+    <row r="18" spans="1:342" x14ac:dyDescent="0.3">
+      <c r="A18" s="59" t="s">
         <v>102</v>
       </c>
-      <c r="B18" s="13">
+      <c r="B18" s="43">
         <v>5272</v>
       </c>
-      <c r="C18" s="15" t="s">
-[...8 lines deleted...]
-      <c r="F18" s="13">
+      <c r="C18" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="D18" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="E18" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="F18" s="43">
         <v>27509</v>
       </c>
-      <c r="G18" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="13">
+      <c r="G18" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="H18" s="43">
         <v>1613</v>
       </c>
-      <c r="I18" s="15" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="13">
+      <c r="I18" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="J18" s="43">
         <v>47069</v>
       </c>
-      <c r="K18" s="15" t="s">
-[...2 lines deleted...]
-      <c r="L18" s="13">
+      <c r="K18" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="L18" s="43">
         <v>4775</v>
       </c>
-      <c r="M18" s="15" t="s">
-[...2 lines deleted...]
-      <c r="N18" s="13">
+      <c r="M18" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="N18" s="43">
         <v>12170</v>
       </c>
-      <c r="O18" s="15" t="s">
-[...8 lines deleted...]
-      <c r="R18" s="13">
+      <c r="O18" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="P18" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q18" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="R18" s="43">
         <v>14749</v>
       </c>
-      <c r="S18" s="15" t="s">
-[...2 lines deleted...]
-      <c r="T18" s="13">
+      <c r="S18" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="T18" s="43">
         <v>4895</v>
       </c>
-      <c r="U18" s="15" t="s">
-[...2 lines deleted...]
-      <c r="V18" s="13">
+      <c r="U18" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="V18" s="43">
         <v>16658</v>
       </c>
-      <c r="W18" s="15" t="s">
-[...2 lines deleted...]
-      <c r="X18" s="16">
+      <c r="W18" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="X18" s="46">
         <v>3079</v>
       </c>
-      <c r="Y18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="Z18" s="18">
+      <c r="Y18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z18" s="48">
         <v>31.4</v>
       </c>
-      <c r="AA18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AB18" s="18">
+      <c r="AA18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AB18" s="48">
         <v>2.9</v>
       </c>
-      <c r="AC18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AD18" s="18">
+      <c r="AC18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AD18" s="48">
         <v>843.5</v>
       </c>
-      <c r="AE18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AF18" s="18">
+      <c r="AE18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AF18" s="48">
         <v>16.899999999999999</v>
       </c>
-      <c r="AG18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AH18" s="18">
+      <c r="AG18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AH18" s="48">
         <v>9.3000000000000007</v>
       </c>
-      <c r="AI18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AJ18" s="16">
+      <c r="AI18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AJ18" s="46">
         <v>2123</v>
       </c>
-      <c r="AK18" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AL18" s="16">
+      <c r="AK18" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL18" s="46">
         <v>851</v>
       </c>
-      <c r="AM18" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AN18" s="18">
+      <c r="AM18" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AN18" s="48">
         <v>191.5</v>
       </c>
-      <c r="AO18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AP18" s="18">
+      <c r="AO18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AP18" s="48">
         <v>274.8</v>
       </c>
-      <c r="AQ18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AR18" s="18">
+      <c r="AQ18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AR18" s="48">
         <v>1205.9000000000001</v>
       </c>
-      <c r="AS18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AT18" s="16">
+      <c r="AS18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AT18" s="46">
         <v>4698</v>
       </c>
-      <c r="AU18" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AV18" s="18">
+      <c r="AU18" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AV18" s="48">
         <v>4208</v>
       </c>
-      <c r="AW18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AX18" s="18">
+      <c r="AW18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AX18" s="48">
         <v>552.5</v>
       </c>
-      <c r="AY18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AZ18" s="18">
+      <c r="AY18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AZ18" s="48">
         <v>694</v>
       </c>
-      <c r="BA18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BB18" s="18">
+      <c r="BA18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BB18" s="48">
         <v>1794</v>
       </c>
-      <c r="BC18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BD18" s="18">
+      <c r="BC18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BD18" s="48">
         <v>3066</v>
       </c>
-      <c r="BE18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BF18" s="30">
+      <c r="BE18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BF18" s="60">
         <v>410</v>
       </c>
-      <c r="BG18" s="19" t="s">
-[...2 lines deleted...]
-      <c r="BH18" s="13">
+      <c r="BG18" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="BH18" s="43">
         <v>145</v>
       </c>
-      <c r="BI18" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BJ18" s="13">
+      <c r="BI18" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BJ18" s="43">
         <v>303</v>
       </c>
-      <c r="BK18" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BL18" s="13">
+      <c r="BK18" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BL18" s="43">
         <v>73119</v>
       </c>
-      <c r="BM18" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BN18" s="18">
+      <c r="BM18" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BN18" s="48">
         <v>27.5</v>
       </c>
-      <c r="BO18" s="17" t="s">
-[...8 lines deleted...]
-      <c r="BR18" s="18">
+      <c r="BO18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BP18" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BQ18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BR18" s="48">
         <v>117</v>
       </c>
-      <c r="BS18" s="17" t="s">
-[...26 lines deleted...]
-      <c r="CB18" s="18">
+      <c r="BS18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BT18" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BU18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BV18" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BW18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BX18" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BY18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BZ18" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CB18" s="48">
         <v>64.2</v>
       </c>
-      <c r="CC18" s="17" t="s">
-[...8 lines deleted...]
-      <c r="CF18" s="18">
+      <c r="CC18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CD18" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CE18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CF18" s="48">
         <v>46.7</v>
       </c>
-      <c r="CG18" s="17" t="s">
-[...8 lines deleted...]
-      <c r="CJ18" s="18">
+      <c r="CG18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CH18" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CI18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CJ18" s="48">
         <v>2.9</v>
       </c>
-      <c r="CK18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CL18" s="18">
+      <c r="CK18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CL18" s="48">
         <v>12153</v>
       </c>
-      <c r="CM18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CN18" s="18">
+      <c r="CM18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CN18" s="48">
         <v>377</v>
       </c>
-      <c r="CO18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CP18" s="18">
+      <c r="CO18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CP18" s="48">
         <v>547</v>
       </c>
-      <c r="CQ18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CR18" s="18">
+      <c r="CQ18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CR18" s="48">
         <v>11.6</v>
       </c>
-      <c r="CS18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CT18" s="18">
+      <c r="CS18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CT18" s="48">
         <v>20.5</v>
       </c>
-      <c r="CU18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CV18" s="18">
+      <c r="CU18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CV18" s="48">
         <v>84.8</v>
       </c>
-      <c r="CW18" s="17" t="s">
-[...14 lines deleted...]
-      <c r="DB18" s="30">
+      <c r="CW18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CX18" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CY18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CZ18" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="DA18" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="DB18" s="60">
         <v>205.2</v>
       </c>
-      <c r="DC18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DD18" s="30">
+      <c r="DC18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD18" s="60">
         <v>81.5</v>
       </c>
-      <c r="DE18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DF18" s="30">
+      <c r="DE18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DF18" s="60">
         <v>689.7</v>
       </c>
-      <c r="DG18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DH18" s="30">
+      <c r="DG18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH18" s="60">
         <v>134.1</v>
       </c>
-      <c r="DI18" s="31" t="s">
-[...2 lines deleted...]
-      <c r="DJ18" s="18">
+      <c r="DI18" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="DJ18" s="48">
         <v>101.7</v>
       </c>
-      <c r="DK18" s="17" t="s">
-[...8 lines deleted...]
-      <c r="DN18" s="18">
+      <c r="DK18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DL18" s="60" t="s">
+        <v>4</v>
+      </c>
+      <c r="DM18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DN18" s="48">
         <v>91.1</v>
       </c>
-      <c r="DO18" s="17" t="s">
-[...8 lines deleted...]
-      <c r="DR18" s="18">
+      <c r="DO18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DP18" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="DQ18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR18" s="48">
         <v>82.2</v>
       </c>
-      <c r="DS18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DT18" s="18">
+      <c r="DS18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DT18" s="48">
         <v>111.3</v>
       </c>
-      <c r="DU18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DV18" s="18">
+      <c r="DU18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DV18" s="48">
         <v>82</v>
       </c>
-      <c r="DW18" s="17" t="s">
-[...8 lines deleted...]
-      <c r="DZ18" s="18">
+      <c r="DW18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DX18" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="DY18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DZ18" s="48">
         <v>92.1</v>
       </c>
-      <c r="EA18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EB18" s="18">
+      <c r="EA18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EB18" s="48">
         <v>136.69999999999999</v>
       </c>
-      <c r="EC18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ED18" s="18">
+      <c r="EC18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ED18" s="48">
         <v>132.80000000000001</v>
       </c>
-      <c r="EE18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EF18" s="18">
+      <c r="EE18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EF18" s="48">
         <v>100.2</v>
       </c>
-      <c r="EG18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EH18" s="18">
+      <c r="EG18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EH18" s="48">
         <v>91.9</v>
       </c>
-      <c r="EI18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EJ18" s="18">
+      <c r="EI18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EJ18" s="48">
         <v>100.1</v>
       </c>
-      <c r="EK18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EL18" s="18">
+      <c r="EK18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EL18" s="48">
         <v>110.8</v>
       </c>
-      <c r="EM18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EN18" s="18">
+      <c r="EM18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EN18" s="48">
         <v>120.1</v>
       </c>
-      <c r="EO18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EP18" s="18">
+      <c r="EO18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EP18" s="48">
         <v>107.2</v>
       </c>
-      <c r="EQ18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ER18" s="18">
+      <c r="EQ18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ER18" s="48">
         <v>142.1</v>
       </c>
-      <c r="ES18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ET18" s="18">
+      <c r="ES18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ET18" s="48">
         <v>138.6</v>
       </c>
-      <c r="EU18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EV18" s="18">
+      <c r="EU18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EV18" s="48">
         <v>117.6</v>
       </c>
-      <c r="EW18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EX18" s="18">
+      <c r="EW18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX18" s="48">
         <v>104.9</v>
       </c>
-      <c r="EY18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EZ18" s="18">
+      <c r="EY18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EZ18" s="48">
         <v>73</v>
       </c>
-      <c r="FA18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FB18" s="18">
+      <c r="FA18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FB18" s="48">
         <v>99.7</v>
       </c>
-      <c r="FC18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FD18" s="18">
+      <c r="FC18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FD18" s="48">
         <v>106.2</v>
       </c>
-      <c r="FE18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FF18" s="18">
+      <c r="FE18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FF18" s="48">
         <v>62.8</v>
       </c>
-      <c r="FG18" s="17" t="s">
-[...8 lines deleted...]
-      <c r="FJ18" s="18">
+      <c r="FG18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FH18" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="FI18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FJ18" s="48">
         <v>97.5</v>
       </c>
-      <c r="FK18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FL18" s="18">
+      <c r="FK18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FL18" s="48">
         <v>69.5</v>
       </c>
-      <c r="FM18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FN18" s="18">
+      <c r="FM18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FN18" s="48">
         <v>113.3</v>
       </c>
-      <c r="FO18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FP18" s="18">
+      <c r="FO18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FP18" s="48">
         <v>115.3</v>
       </c>
-      <c r="FQ18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FR18" s="30">
+      <c r="FQ18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FR18" s="60">
         <v>134.4</v>
       </c>
-      <c r="FS18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FT18" s="18">
+      <c r="FS18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FT18" s="48">
         <v>209.1</v>
       </c>
-      <c r="FU18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FV18" s="18">
+      <c r="FU18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FV18" s="48">
         <v>130</v>
       </c>
-      <c r="FW18" s="17" t="s">
-[...8 lines deleted...]
-      <c r="FZ18" s="18">
+      <c r="FW18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FX18" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FZ18" s="48">
         <v>68.7</v>
       </c>
-      <c r="GA18" s="17" t="s">
-[...26 lines deleted...]
-      <c r="GJ18" s="18">
+      <c r="GA18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GB18" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GC18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GD18" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GE18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GF18" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GG18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GH18" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GI18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GJ18" s="48">
         <v>157.19999999999999</v>
       </c>
-      <c r="GK18" s="17" t="s">
-[...8 lines deleted...]
-      <c r="GN18" s="18">
+      <c r="GK18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GL18" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GM18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GN18" s="48">
         <v>185.2</v>
       </c>
-      <c r="GO18" s="17" t="s">
-[...8 lines deleted...]
-      <c r="GR18" s="18">
+      <c r="GO18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GP18" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GQ18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GR18" s="48">
         <v>95</v>
       </c>
-      <c r="GS18" s="17" t="s">
-[...8 lines deleted...]
-      <c r="GV18" s="18">
+      <c r="GS18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GT18" s="60" t="s">
+        <v>4</v>
+      </c>
+      <c r="GU18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GV18" s="48">
         <v>92.3</v>
       </c>
-      <c r="GW18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GX18" s="18">
+      <c r="GW18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GX18" s="48">
         <v>131.80000000000001</v>
       </c>
-      <c r="GY18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GZ18" s="18">
+      <c r="GY18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GZ18" s="48">
         <v>104.3</v>
       </c>
-      <c r="HA18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HB18" s="18">
+      <c r="HA18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HB18" s="48">
         <v>107.3</v>
       </c>
-      <c r="HC18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HD18" s="18">
+      <c r="HC18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HD18" s="48">
         <v>91.6</v>
       </c>
-      <c r="HE18" s="17" t="s">
-[...14 lines deleted...]
-      <c r="HJ18" s="18">
+      <c r="HE18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HF18" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HG18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HH18" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HI18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HJ18" s="48">
         <v>82.5</v>
       </c>
-      <c r="HK18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HL18" s="18">
+      <c r="HK18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HL18" s="48">
         <v>51.8</v>
       </c>
-      <c r="HM18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HN18" s="18">
+      <c r="HM18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HN18" s="48">
         <v>118.4</v>
       </c>
-      <c r="HO18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HP18" s="32">
+      <c r="HO18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HP18" s="62">
         <v>62.9</v>
       </c>
-      <c r="HQ18" s="31" t="s">
-[...2 lines deleted...]
-      <c r="HR18" s="18">
+      <c r="HQ18" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="HR18" s="48">
         <v>102.2</v>
       </c>
-      <c r="HS18" s="17" t="s">
-[...8 lines deleted...]
-      <c r="HV18" s="18">
+      <c r="HS18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HT18" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HU18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HV18" s="48">
         <v>83.2</v>
       </c>
-      <c r="HW18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HX18" s="18">
+      <c r="HW18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HX18" s="48">
         <v>125.4</v>
       </c>
-      <c r="HY18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HZ18" s="18">
+      <c r="HY18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HZ18" s="48">
         <v>84.7</v>
       </c>
-      <c r="IA18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IB18" s="18">
+      <c r="IA18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IB18" s="48">
         <v>120.9</v>
       </c>
-      <c r="IC18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ID18" s="18">
+      <c r="IC18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ID18" s="48">
         <v>98.8</v>
       </c>
-      <c r="IE18" s="17" t="s">
-[...8 lines deleted...]
-      <c r="IH18" s="18">
+      <c r="IE18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IF18" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="IG18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IH18" s="48">
         <v>146.6</v>
       </c>
-      <c r="II18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IJ18" s="18">
+      <c r="II18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IJ18" s="48">
         <v>88.3</v>
       </c>
-      <c r="IK18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IL18" s="18">
+      <c r="IK18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IL18" s="48">
         <v>112.1</v>
       </c>
-      <c r="IM18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IN18" s="18">
+      <c r="IM18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IN18" s="48">
         <v>105.4</v>
       </c>
-      <c r="IO18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IP18" s="18">
+      <c r="IO18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IP18" s="48">
         <v>85.4</v>
       </c>
-      <c r="IQ18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IR18" s="18">
+      <c r="IQ18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IR18" s="48">
         <v>82.9</v>
       </c>
-      <c r="IS18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IT18" s="18">
+      <c r="IS18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IT18" s="48">
         <v>60.2</v>
       </c>
-      <c r="IU18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IV18" s="18">
+      <c r="IU18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IV18" s="48">
         <v>99.4</v>
       </c>
-      <c r="IW18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IX18" s="18">
+      <c r="IW18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IX18" s="48">
         <v>111.1</v>
       </c>
-      <c r="IY18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IZ18" s="30">
+      <c r="IY18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IZ18" s="60">
         <v>165.1</v>
       </c>
-      <c r="JA18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JB18" s="25">
+      <c r="JA18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JB18" s="55">
         <v>153.30000000000001</v>
       </c>
-      <c r="JC18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JD18" s="25">
+      <c r="JC18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JD18" s="55">
         <v>106.3</v>
       </c>
-      <c r="JE18" s="17" t="s">
-[...8 lines deleted...]
-      <c r="JH18" s="25">
+      <c r="JE18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JF18" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="JG18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JH18" s="55">
         <v>90.7</v>
       </c>
-      <c r="JI18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JJ18" s="25">
+      <c r="JI18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JJ18" s="55">
         <v>91.2</v>
       </c>
-      <c r="JK18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JL18" s="25">
+      <c r="JK18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JL18" s="55">
         <v>75.7</v>
       </c>
-      <c r="JM18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JN18" s="25">
+      <c r="JM18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JN18" s="55">
         <v>63</v>
       </c>
-      <c r="JO18" s="17" t="s">
-[...8 lines deleted...]
-      <c r="JR18" s="25">
+      <c r="JO18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JP18" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="JQ18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JR18" s="55">
         <v>97.1</v>
       </c>
-      <c r="JS18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JT18" s="25">
+      <c r="JS18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JT18" s="55">
         <v>89.3</v>
       </c>
-      <c r="JU18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JV18" s="25">
+      <c r="JU18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JV18" s="55">
         <v>72.099999999999994</v>
       </c>
-      <c r="JW18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JX18" s="26">
+      <c r="JW18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JX18" s="56">
         <v>109.9</v>
       </c>
-      <c r="JY18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JZ18" s="25">
+      <c r="JY18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JZ18" s="55">
         <v>136.9</v>
       </c>
-      <c r="KA18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KB18" s="25">
+      <c r="KA18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KB18" s="55">
         <v>142.19999999999999</v>
       </c>
-      <c r="KC18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KD18" s="25">
+      <c r="KC18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KD18" s="55">
         <v>162.5</v>
       </c>
-      <c r="KE18" s="17" t="s">
-[...8 lines deleted...]
-      <c r="KH18" s="25">
+      <c r="KE18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KF18" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KH18" s="55">
         <v>86.1</v>
       </c>
-      <c r="KI18" s="17" t="s">
-[...26 lines deleted...]
-      <c r="KR18" s="25">
+      <c r="KI18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KJ18" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KK18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KL18" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KM18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KN18" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KO18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KP18" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KQ18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KR18" s="55">
         <v>77.3</v>
       </c>
-      <c r="KS18" s="17" t="s">
-[...8 lines deleted...]
-      <c r="KV18" s="25">
+      <c r="KS18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KT18" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KU18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KV18" s="55">
         <v>92.8</v>
       </c>
-      <c r="KW18" s="17" t="s">
-[...8 lines deleted...]
-      <c r="KZ18" s="25">
+      <c r="KW18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KX18" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KY18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KZ18" s="55">
         <v>77</v>
       </c>
-      <c r="LA18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LB18" s="25">
+      <c r="LA18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LB18" s="55">
         <v>52.8</v>
       </c>
-      <c r="LC18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LD18" s="25">
+      <c r="LC18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LD18" s="55">
         <v>108.5</v>
       </c>
-      <c r="LE18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LF18" s="25">
+      <c r="LE18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LF18" s="55">
         <v>101.2</v>
       </c>
-      <c r="LG18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LH18" s="25">
+      <c r="LG18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LH18" s="55">
         <v>129.19999999999999</v>
       </c>
-      <c r="LI18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LJ18" s="25">
+      <c r="LI18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LJ18" s="55">
         <v>79.400000000000006</v>
       </c>
-      <c r="LK18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LL18" s="25">
+      <c r="LK18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LL18" s="55">
         <v>89.6</v>
       </c>
-      <c r="LM18" s="17" t="s">
-[...14 lines deleted...]
-      <c r="LR18" s="25">
+      <c r="LM18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LN18" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="LO18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LP18" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="LQ18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LR18" s="55">
         <v>103.2</v>
       </c>
-      <c r="LS18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LT18" s="25">
+      <c r="LS18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LT18" s="55">
         <v>83.8</v>
       </c>
-      <c r="LU18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LV18" s="25">
+      <c r="LU18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LV18" s="55">
         <v>118.9</v>
       </c>
-      <c r="LW18" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LX18" s="25">
+      <c r="LW18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LX18" s="55">
         <v>86.6</v>
       </c>
-      <c r="LY18" s="17" t="s">
-[...6 lines deleted...]
-      <c r="MD18" s="28"/>
+      <c r="LY18" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LZ18" s="57"/>
+      <c r="MA18" s="58"/>
+      <c r="MB18" s="58"/>
+      <c r="MC18" s="58"/>
+      <c r="MD18" s="58"/>
     </row>
-    <row r="19" spans="1:342" x14ac:dyDescent="0.25">
-      <c r="A19" s="29" t="s">
+    <row r="19" spans="1:342" x14ac:dyDescent="0.3">
+      <c r="A19" s="59" t="s">
         <v>103</v>
       </c>
-      <c r="B19" s="13">
+      <c r="B19" s="43">
         <v>5422</v>
       </c>
-      <c r="C19" s="15" t="s">
-[...8 lines deleted...]
-      <c r="F19" s="13">
+      <c r="C19" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="D19" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="E19" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="F19" s="43">
         <v>23752</v>
       </c>
-      <c r="G19" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="13">
+      <c r="G19" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="H19" s="43">
         <v>1316</v>
       </c>
-      <c r="I19" s="15" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="13">
+      <c r="I19" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="J19" s="43">
         <v>56257</v>
       </c>
-      <c r="K19" s="15" t="s">
-[...2 lines deleted...]
-      <c r="L19" s="13">
+      <c r="K19" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="L19" s="43">
         <v>5278</v>
       </c>
-      <c r="M19" s="15" t="s">
-[...2 lines deleted...]
-      <c r="N19" s="13">
+      <c r="M19" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="N19" s="43">
         <v>10286</v>
       </c>
-      <c r="O19" s="15" t="s">
-[...2 lines deleted...]
-      <c r="P19" s="13">
+      <c r="O19" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="P19" s="43">
         <v>5296</v>
       </c>
-      <c r="Q19" s="15" t="s">
-[...2 lines deleted...]
-      <c r="R19" s="13">
+      <c r="Q19" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="R19" s="43">
         <v>12531</v>
       </c>
-      <c r="S19" s="15" t="s">
-[...2 lines deleted...]
-      <c r="T19" s="13">
+      <c r="S19" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="T19" s="43">
         <v>4586</v>
       </c>
-      <c r="U19" s="15" t="s">
-[...2 lines deleted...]
-      <c r="V19" s="13">
+      <c r="U19" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="V19" s="43">
         <v>15477</v>
       </c>
-      <c r="W19" s="15" t="s">
-[...2 lines deleted...]
-      <c r="X19" s="16">
+      <c r="W19" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="X19" s="46">
         <v>2469</v>
       </c>
-      <c r="Y19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="Z19" s="18">
+      <c r="Y19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z19" s="48">
         <v>33.200000000000003</v>
       </c>
-      <c r="AA19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AB19" s="18">
+      <c r="AA19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AB19" s="48">
         <v>2.9</v>
       </c>
-      <c r="AC19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AD19" s="18">
+      <c r="AC19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AD19" s="48">
         <v>685.1</v>
       </c>
-      <c r="AE19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AF19" s="18">
+      <c r="AE19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AF19" s="48">
         <v>17.600000000000001</v>
       </c>
-      <c r="AG19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AH19" s="18">
+      <c r="AG19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AH19" s="48">
         <v>9.1</v>
       </c>
-      <c r="AI19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AJ19" s="16">
+      <c r="AI19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AJ19" s="46">
         <v>1732</v>
       </c>
-      <c r="AK19" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AL19" s="16">
+      <c r="AK19" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL19" s="46">
         <v>1057</v>
       </c>
-      <c r="AM19" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AN19" s="18">
+      <c r="AM19" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AN19" s="48">
         <v>207.8</v>
       </c>
-      <c r="AO19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AP19" s="18">
+      <c r="AO19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AP19" s="48">
         <v>274.8</v>
       </c>
-      <c r="AQ19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AR19" s="18">
+      <c r="AQ19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AR19" s="48">
         <v>957.7</v>
       </c>
-      <c r="AS19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AT19" s="16">
+      <c r="AS19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AT19" s="46">
         <v>4569</v>
       </c>
-      <c r="AU19" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AV19" s="18">
+      <c r="AU19" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AV19" s="48">
         <v>3611</v>
       </c>
-      <c r="AW19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AX19" s="18">
+      <c r="AW19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AX19" s="48">
         <v>586.29999999999995</v>
       </c>
-      <c r="AY19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AZ19" s="18">
+      <c r="AY19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AZ19" s="48">
         <v>609</v>
       </c>
-      <c r="BA19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BB19" s="18">
+      <c r="BA19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BB19" s="48">
         <v>1621</v>
       </c>
-      <c r="BC19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BD19" s="18">
+      <c r="BC19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BD19" s="48">
         <v>2777</v>
       </c>
-      <c r="BE19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BF19" s="30">
+      <c r="BE19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BF19" s="60">
         <v>437</v>
       </c>
-      <c r="BG19" s="19" t="s">
-[...2 lines deleted...]
-      <c r="BH19" s="13">
+      <c r="BG19" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="BH19" s="43">
         <v>138</v>
       </c>
-      <c r="BI19" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BJ19" s="13">
+      <c r="BI19" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BJ19" s="43">
         <v>320</v>
       </c>
-      <c r="BK19" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BL19" s="13">
+      <c r="BK19" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BL19" s="43">
         <v>82619</v>
       </c>
-      <c r="BM19" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BN19" s="18">
+      <c r="BM19" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BN19" s="48">
         <v>22.6</v>
       </c>
-      <c r="BO19" s="17" t="s">
-[...8 lines deleted...]
-      <c r="BR19" s="18">
+      <c r="BO19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BP19" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BQ19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BR19" s="48">
         <v>246</v>
       </c>
-      <c r="BS19" s="17" t="s">
-[...26 lines deleted...]
-      <c r="CB19" s="18">
+      <c r="BS19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BT19" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BU19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BV19" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BW19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BX19" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BY19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BZ19" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CB19" s="48">
         <v>77</v>
       </c>
-      <c r="CC19" s="17" t="s">
-[...8 lines deleted...]
-      <c r="CF19" s="18">
+      <c r="CC19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CD19" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CE19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CF19" s="48">
         <v>60.4</v>
       </c>
-      <c r="CG19" s="17" t="s">
-[...8 lines deleted...]
-      <c r="CJ19" s="18">
+      <c r="CG19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CH19" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CI19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CJ19" s="48">
         <v>3.1</v>
       </c>
-      <c r="CK19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CL19" s="18">
+      <c r="CK19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CL19" s="48">
         <v>10887</v>
       </c>
-      <c r="CM19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CN19" s="18">
+      <c r="CM19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CN19" s="48">
         <v>355</v>
       </c>
-      <c r="CO19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CP19" s="18">
+      <c r="CO19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CP19" s="48">
         <v>523</v>
       </c>
-      <c r="CQ19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CR19" s="18">
+      <c r="CQ19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CR19" s="48">
         <v>15.1</v>
       </c>
-      <c r="CS19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CT19" s="18">
+      <c r="CS19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CT19" s="48">
         <v>21.4</v>
       </c>
-      <c r="CU19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CV19" s="18">
+      <c r="CU19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CV19" s="48">
         <v>84.5</v>
       </c>
-      <c r="CW19" s="17" t="s">
-[...14 lines deleted...]
-      <c r="DB19" s="30">
+      <c r="CW19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CX19" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CY19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CZ19" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="DA19" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="DB19" s="60">
         <v>206</v>
       </c>
-      <c r="DC19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DD19" s="30">
+      <c r="DC19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD19" s="60">
         <v>68.599999999999994</v>
       </c>
-      <c r="DE19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DF19" s="30">
+      <c r="DE19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DF19" s="60">
         <v>810.4</v>
       </c>
-      <c r="DG19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DH19" s="30">
+      <c r="DG19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH19" s="60">
         <v>132.9</v>
       </c>
-      <c r="DI19" s="31" t="s">
-[...2 lines deleted...]
-      <c r="DJ19" s="18">
+      <c r="DI19" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="DJ19" s="48">
         <v>99.1</v>
       </c>
-      <c r="DK19" s="17" t="s">
-[...8 lines deleted...]
-      <c r="DN19" s="18">
+      <c r="DK19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DL19" s="60" t="s">
+        <v>4</v>
+      </c>
+      <c r="DM19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DN19" s="48">
         <v>83.2</v>
       </c>
-      <c r="DO19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DP19" s="18">
+      <c r="DO19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DP19" s="48">
         <v>49</v>
       </c>
-      <c r="DQ19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DR19" s="18">
+      <c r="DQ19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR19" s="48">
         <v>84.3</v>
       </c>
-      <c r="DS19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DT19" s="18">
+      <c r="DS19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DT19" s="48">
         <v>146.80000000000001</v>
       </c>
-      <c r="DU19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DV19" s="18">
+      <c r="DU19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DV19" s="48">
         <v>83</v>
       </c>
-      <c r="DW19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DX19" s="18">
+      <c r="DW19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DX19" s="48">
         <v>133.5</v>
       </c>
-      <c r="DY19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DZ19" s="18">
+      <c r="DY19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DZ19" s="48">
         <v>114.1</v>
       </c>
-      <c r="EA19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EB19" s="18">
+      <c r="EA19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EB19" s="48">
         <v>126.5</v>
       </c>
-      <c r="EC19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ED19" s="18">
+      <c r="EC19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ED19" s="48">
         <v>123.7</v>
       </c>
-      <c r="EE19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EF19" s="18">
+      <c r="EE19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EF19" s="48">
         <v>81.599999999999994</v>
       </c>
-      <c r="EG19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EH19" s="18">
+      <c r="EG19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EH19" s="48">
         <v>113.1</v>
       </c>
-      <c r="EI19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EJ19" s="18">
+      <c r="EI19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EJ19" s="48">
         <v>94.4</v>
       </c>
-      <c r="EK19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EL19" s="18">
+      <c r="EK19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EL19" s="48">
         <v>120.8</v>
       </c>
-      <c r="EM19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EN19" s="18">
+      <c r="EM19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EN19" s="48">
         <v>109.2</v>
       </c>
-      <c r="EO19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EP19" s="18">
+      <c r="EO19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EP19" s="48">
         <v>151.30000000000001</v>
       </c>
-      <c r="EQ19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ER19" s="18">
+      <c r="EQ19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ER19" s="48">
         <v>126.7</v>
       </c>
-      <c r="ES19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ET19" s="18">
+      <c r="ES19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ET19" s="48">
         <v>164.6</v>
       </c>
-      <c r="EU19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EV19" s="18">
+      <c r="EU19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EV19" s="48">
         <v>108.8</v>
       </c>
-      <c r="EW19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EX19" s="18">
+      <c r="EW19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX19" s="48">
         <v>97.6</v>
       </c>
-      <c r="EY19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EZ19" s="18">
+      <c r="EY19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EZ19" s="48">
         <v>96.4</v>
       </c>
-      <c r="FA19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FB19" s="18">
+      <c r="FA19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FB19" s="48">
         <v>108.3</v>
       </c>
-      <c r="FC19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FD19" s="18">
+      <c r="FC19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FD19" s="48">
         <v>88.8</v>
       </c>
-      <c r="FE19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FF19" s="18">
+      <c r="FE19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FF19" s="48">
         <v>69.2</v>
       </c>
-      <c r="FG19" s="17" t="s">
-[...8 lines deleted...]
-      <c r="FJ19" s="18">
+      <c r="FG19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FH19" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="FI19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FJ19" s="48">
         <v>91</v>
       </c>
-      <c r="FK19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FL19" s="18">
+      <c r="FK19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FL19" s="48">
         <v>67.3</v>
       </c>
-      <c r="FM19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FN19" s="18">
+      <c r="FM19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FN19" s="48">
         <v>155</v>
       </c>
-      <c r="FO19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FP19" s="18">
+      <c r="FO19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FP19" s="48">
         <v>106.9</v>
       </c>
-      <c r="FQ19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FR19" s="30">
+      <c r="FQ19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FR19" s="60">
         <v>137.9</v>
       </c>
-      <c r="FS19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FT19" s="18">
+      <c r="FS19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FT19" s="48">
         <v>215.6</v>
       </c>
-      <c r="FU19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FV19" s="18">
+      <c r="FU19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FV19" s="48">
         <v>145.5</v>
       </c>
-      <c r="FW19" s="17" t="s">
-[...8 lines deleted...]
-      <c r="FZ19" s="18">
+      <c r="FW19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FX19" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FZ19" s="48">
         <v>121.3</v>
       </c>
-      <c r="GA19" s="17" t="s">
-[...26 lines deleted...]
-      <c r="GJ19" s="18">
+      <c r="GA19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GB19" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GC19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GD19" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GE19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GF19" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GG19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GH19" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GI19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GJ19" s="48">
         <v>86.4</v>
       </c>
-      <c r="GK19" s="17" t="s">
-[...8 lines deleted...]
-      <c r="GN19" s="18">
+      <c r="GK19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GL19" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GM19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GN19" s="48">
         <v>129.30000000000001</v>
       </c>
-      <c r="GO19" s="17" t="s">
-[...8 lines deleted...]
-      <c r="GR19" s="18">
+      <c r="GO19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GP19" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GQ19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GR19" s="48">
         <v>84.7</v>
       </c>
-      <c r="GS19" s="17" t="s">
-[...8 lines deleted...]
-      <c r="GV19" s="18">
+      <c r="GS19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GT19" s="60" t="s">
+        <v>4</v>
+      </c>
+      <c r="GU19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GV19" s="48">
         <v>95.1</v>
       </c>
-      <c r="GW19" s="33"/>
-      <c r="GX19" s="18">
+      <c r="GW19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GX19" s="48">
         <v>106.6</v>
       </c>
-      <c r="GY19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GZ19" s="18">
+      <c r="GY19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GZ19" s="48">
         <v>104.8</v>
       </c>
-      <c r="HA19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HB19" s="18">
+      <c r="HA19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HB19" s="48">
         <v>143.6</v>
       </c>
-      <c r="HC19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HD19" s="18">
+      <c r="HC19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HD19" s="48">
         <v>90.5</v>
       </c>
-      <c r="HE19" s="17" t="s">
-[...14 lines deleted...]
-      <c r="HJ19" s="18">
+      <c r="HE19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HF19" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HG19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HH19" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HI19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HJ19" s="48">
         <v>79.3</v>
       </c>
-      <c r="HK19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HL19" s="18">
+      <c r="HK19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HL19" s="48">
         <v>49.2</v>
       </c>
-      <c r="HM19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HN19" s="18">
+      <c r="HM19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HN19" s="48">
         <v>119.6</v>
       </c>
-      <c r="HO19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HP19" s="32">
+      <c r="HO19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HP19" s="62">
         <v>60.9</v>
       </c>
-      <c r="HQ19" s="31" t="s">
-[...2 lines deleted...]
-      <c r="HR19" s="18">
+      <c r="HQ19" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="HR19" s="48">
         <v>102.8</v>
       </c>
-      <c r="HS19" s="17" t="s">
-[...8 lines deleted...]
-      <c r="HV19" s="18">
+      <c r="HS19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HT19" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HU19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HV19" s="48">
         <v>86.3</v>
       </c>
-      <c r="HW19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HX19" s="18">
+      <c r="HW19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HX19" s="48">
         <v>81.599999999999994</v>
       </c>
-      <c r="HY19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HZ19" s="18">
+      <c r="HY19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HZ19" s="48">
         <v>119.5</v>
       </c>
-      <c r="IA19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IB19" s="18">
+      <c r="IA19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IB19" s="48">
         <v>110.5</v>
       </c>
-      <c r="IC19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ID19" s="18">
+      <c r="IC19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ID19" s="48">
         <v>84.5</v>
       </c>
-      <c r="IE19" s="17" t="s">
-[...8 lines deleted...]
-      <c r="IH19" s="18">
+      <c r="IE19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IF19" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="IG19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IH19" s="48">
         <v>85</v>
       </c>
-      <c r="II19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IJ19" s="18">
+      <c r="II19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IJ19" s="48">
         <v>93.7</v>
       </c>
-      <c r="IK19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IL19" s="18">
+      <c r="IK19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IL19" s="48">
         <v>92.9</v>
       </c>
-      <c r="IM19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IN19" s="18">
+      <c r="IM19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IN19" s="48">
         <v>80.2</v>
       </c>
-      <c r="IO19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IP19" s="18">
+      <c r="IO19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IP19" s="48">
         <v>105.6</v>
       </c>
-      <c r="IQ19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IR19" s="18">
+      <c r="IQ19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IR19" s="48">
         <v>99.7</v>
       </c>
-      <c r="IS19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IT19" s="18">
+      <c r="IS19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IT19" s="48">
         <v>81.2</v>
       </c>
-      <c r="IU19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IV19" s="18">
+      <c r="IU19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IV19" s="48">
         <v>103.9</v>
       </c>
-      <c r="IW19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IX19" s="18">
+      <c r="IW19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IX19" s="48">
         <v>97.8</v>
       </c>
-      <c r="IY19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IZ19" s="30">
+      <c r="IY19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IZ19" s="60">
         <v>81.599999999999994</v>
       </c>
-      <c r="JA19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JB19" s="25">
+      <c r="JA19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JB19" s="55">
         <v>124.2</v>
       </c>
-      <c r="JC19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JD19" s="25">
+      <c r="JC19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JD19" s="55">
         <v>108.5</v>
       </c>
-      <c r="JE19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JF19" s="25">
+      <c r="JE19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JF19" s="55">
         <v>100</v>
       </c>
-      <c r="JG19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JH19" s="25">
+      <c r="JG19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JH19" s="55">
         <v>79.400000000000006</v>
       </c>
-      <c r="JI19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JJ19" s="25">
+      <c r="JI19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JJ19" s="55">
         <v>97.3</v>
       </c>
-      <c r="JK19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JL19" s="25">
+      <c r="JK19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JL19" s="55">
         <v>85.8</v>
       </c>
-      <c r="JM19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JN19" s="25">
+      <c r="JM19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JN19" s="55">
         <v>106.1</v>
       </c>
-      <c r="JO19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JP19" s="25">
+      <c r="JO19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JP19" s="55">
         <v>87.8</v>
       </c>
-      <c r="JQ19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JR19" s="25">
+      <c r="JQ19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JR19" s="55">
         <v>90.4</v>
       </c>
-      <c r="JS19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JT19" s="25">
+      <c r="JS19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JT19" s="55">
         <v>90.6</v>
       </c>
-      <c r="JU19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JV19" s="25">
+      <c r="JU19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JV19" s="55">
         <v>106.6</v>
       </c>
-      <c r="JW19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JX19" s="26">
+      <c r="JW19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JX19" s="56">
         <v>95.7</v>
       </c>
-      <c r="JY19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JZ19" s="25">
+      <c r="JY19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JZ19" s="55">
         <v>105.5</v>
       </c>
-      <c r="KA19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KB19" s="25">
+      <c r="KA19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KB19" s="55">
         <v>113</v>
       </c>
-      <c r="KC19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KD19" s="25">
+      <c r="KC19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KD19" s="55">
         <v>82.3</v>
       </c>
-      <c r="KE19" s="17" t="s">
-[...8 lines deleted...]
-      <c r="KH19" s="25">
+      <c r="KE19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KF19" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KH19" s="55">
         <v>210.9</v>
       </c>
-      <c r="KI19" s="17" t="s">
-[...26 lines deleted...]
-      <c r="KR19" s="25">
+      <c r="KI19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KJ19" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KK19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KL19" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KM19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KN19" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KO19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KP19" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KQ19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KR19" s="55">
         <v>120</v>
       </c>
-      <c r="KS19" s="17" t="s">
-[...8 lines deleted...]
-      <c r="KV19" s="25">
+      <c r="KS19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KT19" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KU19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KV19" s="55">
         <v>129.30000000000001</v>
       </c>
-      <c r="KW19" s="17" t="s">
-[...8 lines deleted...]
-      <c r="KZ19" s="25">
+      <c r="KW19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KX19" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KY19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KZ19" s="55">
         <v>106.7</v>
       </c>
-      <c r="LA19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LB19" s="25">
+      <c r="LA19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LB19" s="55">
         <v>89.6</v>
       </c>
-      <c r="LC19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LD19" s="25">
+      <c r="LC19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LD19" s="55">
         <v>94.2</v>
       </c>
-      <c r="LE19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LF19" s="25">
+      <c r="LE19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LF19" s="55">
         <v>95.5</v>
       </c>
-      <c r="LG19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LH19" s="25">
+      <c r="LG19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LH19" s="55">
         <v>130.69999999999999</v>
       </c>
-      <c r="LI19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LJ19" s="25">
+      <c r="LI19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LJ19" s="55">
         <v>104.7</v>
       </c>
-      <c r="LK19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LL19" s="25">
+      <c r="LK19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LL19" s="55">
         <v>99.7</v>
       </c>
-      <c r="LM19" s="17" t="s">
-[...14 lines deleted...]
-      <c r="LR19" s="25">
+      <c r="LM19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LN19" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="LO19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LP19" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="LQ19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LR19" s="55">
         <v>100.4</v>
       </c>
-      <c r="LS19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LT19" s="25">
+      <c r="LS19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LT19" s="55">
         <v>84.3</v>
       </c>
-      <c r="LU19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LV19" s="25">
+      <c r="LU19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LV19" s="55">
         <v>117.5</v>
       </c>
-      <c r="LW19" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LX19" s="25">
+      <c r="LW19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LX19" s="55">
         <v>99.1</v>
       </c>
-      <c r="LY19" s="17" t="s">
-[...6 lines deleted...]
-      <c r="MD19" s="28"/>
+      <c r="LY19" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LZ19" s="57"/>
+      <c r="MA19" s="58"/>
+      <c r="MB19" s="58"/>
+      <c r="MC19" s="58"/>
+      <c r="MD19" s="58"/>
     </row>
-    <row r="20" spans="1:342" x14ac:dyDescent="0.25">
-      <c r="A20" s="29" t="s">
+    <row r="20" spans="1:342" x14ac:dyDescent="0.3">
+      <c r="A20" s="59" t="s">
         <v>104</v>
       </c>
-      <c r="B20" s="13">
+      <c r="B20" s="43">
         <v>4582</v>
       </c>
-      <c r="C20" s="15" t="s">
-[...8 lines deleted...]
-      <c r="F20" s="13">
+      <c r="C20" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="D20" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="E20" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="F20" s="43">
         <v>27044</v>
       </c>
-      <c r="G20" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H20" s="13">
+      <c r="G20" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="H20" s="43">
         <v>1831</v>
       </c>
-      <c r="I20" s="15" t="s">
-[...2 lines deleted...]
-      <c r="J20" s="13">
+      <c r="I20" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="J20" s="43">
         <v>54803</v>
       </c>
-      <c r="K20" s="15" t="s">
-[...2 lines deleted...]
-      <c r="L20" s="13">
+      <c r="K20" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="L20" s="43">
         <v>4283</v>
       </c>
-      <c r="M20" s="15" t="s">
-[...2 lines deleted...]
-      <c r="N20" s="13">
+      <c r="M20" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="N20" s="43">
         <v>10515</v>
       </c>
-      <c r="O20" s="15" t="s">
-[...2 lines deleted...]
-      <c r="P20" s="13">
+      <c r="O20" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="P20" s="43">
         <v>5314</v>
       </c>
-      <c r="Q20" s="15" t="s">
-[...2 lines deleted...]
-      <c r="R20" s="13">
+      <c r="Q20" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="R20" s="43">
         <v>12557</v>
       </c>
-      <c r="S20" s="15" t="s">
-[...2 lines deleted...]
-      <c r="T20" s="13">
+      <c r="S20" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="T20" s="43">
         <v>6180</v>
       </c>
-      <c r="U20" s="15" t="s">
-[...2 lines deleted...]
-      <c r="V20" s="13">
+      <c r="U20" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="V20" s="43">
         <v>14640</v>
       </c>
-      <c r="W20" s="15" t="s">
-[...2 lines deleted...]
-      <c r="X20" s="16">
+      <c r="W20" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="X20" s="46">
         <v>1727</v>
       </c>
-      <c r="Y20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="Z20" s="18">
+      <c r="Y20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z20" s="48">
         <v>35.1</v>
       </c>
-      <c r="AA20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AB20" s="18">
+      <c r="AA20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AB20" s="48">
         <v>2.9</v>
       </c>
-      <c r="AC20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AD20" s="18">
+      <c r="AC20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AD20" s="48">
         <v>1834.5</v>
       </c>
-      <c r="AE20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AF20" s="18">
+      <c r="AE20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AF20" s="48">
         <v>15.7</v>
       </c>
-      <c r="AG20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AH20" s="18">
+      <c r="AG20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AH20" s="48">
         <v>7.1</v>
       </c>
-      <c r="AI20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AJ20" s="16">
+      <c r="AI20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AJ20" s="46">
         <v>1147</v>
       </c>
-      <c r="AK20" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AL20" s="16">
+      <c r="AK20" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL20" s="46">
         <v>1194</v>
       </c>
-      <c r="AM20" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AN20" s="18">
+      <c r="AM20" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AN20" s="48">
         <v>177.3</v>
       </c>
-      <c r="AO20" s="17" t="s">
-[...8 lines deleted...]
-      <c r="AR20" s="18">
+      <c r="AO20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AP20" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AR20" s="48">
         <v>840</v>
       </c>
-      <c r="AS20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AT20" s="16">
+      <c r="AS20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AT20" s="46">
         <v>3994</v>
       </c>
-      <c r="AU20" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AV20" s="18">
+      <c r="AU20" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AV20" s="48">
         <v>3421</v>
       </c>
-      <c r="AW20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AX20" s="18">
+      <c r="AW20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AX20" s="48">
         <v>475</v>
       </c>
-      <c r="AY20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AZ20" s="18">
+      <c r="AY20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AZ20" s="48">
         <v>465</v>
       </c>
-      <c r="BA20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BB20" s="18">
+      <c r="BA20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BB20" s="48">
         <v>1331</v>
       </c>
-      <c r="BC20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="BD20" s="18">
+      <c r="BC20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BD20" s="48">
         <v>1767</v>
       </c>
-      <c r="BE20" s="17" t="s">
-[...8 lines deleted...]
-      <c r="BH20" s="13">
+      <c r="BE20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BF20" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BG20" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="BH20" s="43">
         <v>121</v>
       </c>
-      <c r="BI20" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BJ20" s="13">
+      <c r="BI20" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BJ20" s="43">
         <v>346</v>
       </c>
-      <c r="BK20" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BL20" s="13">
+      <c r="BK20" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BL20" s="43">
         <v>81544</v>
       </c>
-      <c r="BM20" s="15" t="s">
-[...2 lines deleted...]
-      <c r="BN20" s="18">
+      <c r="BM20" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BN20" s="48">
         <v>15.5</v>
       </c>
-      <c r="BO20" s="17" t="s">
-[...8 lines deleted...]
-      <c r="BR20" s="18">
+      <c r="BO20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BP20" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BQ20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BR20" s="48">
         <v>298</v>
       </c>
-      <c r="BS20" s="17" t="s">
-[...26 lines deleted...]
-      <c r="CB20" s="18">
+      <c r="BS20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BT20" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BU20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BV20" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BW20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BX20" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BY20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BZ20" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CB20" s="48">
         <v>76.400000000000006</v>
       </c>
-      <c r="CC20" s="17" t="s">
-[...8 lines deleted...]
-      <c r="CF20" s="18">
+      <c r="CC20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CD20" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CE20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CF20" s="48">
         <v>57.8</v>
       </c>
-      <c r="CG20" s="17" t="s">
-[...8 lines deleted...]
-      <c r="CJ20" s="18">
+      <c r="CG20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CH20" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CI20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CJ20" s="48">
         <v>3.6</v>
       </c>
-      <c r="CK20" s="17" t="s">
-[...8 lines deleted...]
-      <c r="CN20" s="18">
+      <c r="CK20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CL20" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CM20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CN20" s="48">
         <v>385</v>
       </c>
-      <c r="CO20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CP20" s="18">
+      <c r="CO20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CP20" s="48">
         <v>561</v>
       </c>
-      <c r="CQ20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CR20" s="18">
+      <c r="CQ20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CR20" s="48">
         <v>12.4</v>
       </c>
-      <c r="CS20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CT20" s="18">
+      <c r="CS20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CT20" s="48">
         <v>26.4</v>
       </c>
-      <c r="CU20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="CV20" s="18">
+      <c r="CU20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CV20" s="48">
         <v>90.6</v>
       </c>
-      <c r="CW20" s="17" t="s">
-[...20 lines deleted...]
-      <c r="DD20" s="30">
+      <c r="CW20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CX20" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CY20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CZ20" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="DA20" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="DB20" s="60" t="s">
+        <v>4</v>
+      </c>
+      <c r="DC20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD20" s="60">
         <v>42.5</v>
       </c>
-      <c r="DE20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DF20" s="30">
+      <c r="DE20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DF20" s="60">
         <v>497.1</v>
       </c>
-      <c r="DG20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DH20" s="30">
+      <c r="DG20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH20" s="60">
         <v>157.9</v>
       </c>
-      <c r="DI20" s="31" t="s">
-[...2 lines deleted...]
-      <c r="DJ20" s="18">
+      <c r="DI20" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="DJ20" s="48">
         <v>87.8</v>
       </c>
-      <c r="DK20" s="17" t="s">
-[...8 lines deleted...]
-      <c r="DN20" s="18">
+      <c r="DK20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DL20" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="DM20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DN20" s="48">
         <v>89.4</v>
       </c>
-      <c r="DO20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DP20" s="18">
+      <c r="DO20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DP20" s="48">
         <v>72.900000000000006</v>
       </c>
-      <c r="DQ20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DR20" s="18">
+      <c r="DQ20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR20" s="48">
         <v>70.5</v>
       </c>
-      <c r="DS20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DT20" s="18">
+      <c r="DS20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DT20" s="48">
         <v>102.4</v>
       </c>
-      <c r="DU20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DV20" s="18">
+      <c r="DU20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DV20" s="48">
         <v>81.900000000000006</v>
       </c>
-      <c r="DW20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DX20" s="18">
+      <c r="DW20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DX20" s="48">
         <v>121.3</v>
       </c>
-      <c r="DY20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="DZ20" s="18">
+      <c r="DY20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DZ20" s="48">
         <v>97.6</v>
       </c>
-      <c r="EA20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EB20" s="18">
+      <c r="EA20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EB20" s="48">
         <v>128.80000000000001</v>
       </c>
-      <c r="EC20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ED20" s="18">
+      <c r="EC20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ED20" s="48">
         <v>111.1</v>
       </c>
-      <c r="EE20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EF20" s="18">
+      <c r="EE20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EF20" s="48">
         <v>66.099999999999994</v>
       </c>
-      <c r="EG20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EH20" s="18">
+      <c r="EG20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EH20" s="48">
         <v>99.1</v>
       </c>
-      <c r="EI20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EJ20" s="18">
+      <c r="EI20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EJ20" s="48">
         <v>83.9</v>
       </c>
-      <c r="EK20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EL20" s="18">
+      <c r="EK20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EL20" s="48">
         <v>100.5</v>
       </c>
-      <c r="EM20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EN20" s="18">
+      <c r="EM20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EN20" s="48">
         <v>116.2</v>
       </c>
-      <c r="EO20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EP20" s="18">
+      <c r="EO20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EP20" s="48">
         <v>143.19999999999999</v>
       </c>
-      <c r="EQ20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ER20" s="18">
+      <c r="EQ20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ER20" s="48">
         <v>112.3</v>
       </c>
-      <c r="ES20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ET20" s="18">
+      <c r="ES20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ET20" s="48">
         <v>185.1</v>
       </c>
-      <c r="EU20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="EV20" s="18">
+      <c r="EU20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EV20" s="48">
         <v>109.2</v>
       </c>
-      <c r="EW20" s="17" t="s">
-[...8 lines deleted...]
-      <c r="EZ20" s="18">
+      <c r="EW20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX20" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="EY20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EZ20" s="48">
         <v>89.7</v>
       </c>
-      <c r="FA20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FB20" s="18">
+      <c r="FA20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FB20" s="48">
         <v>83.7</v>
       </c>
-      <c r="FC20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FD20" s="18">
+      <c r="FC20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FD20" s="48">
         <v>81.099999999999994</v>
       </c>
-      <c r="FE20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FF20" s="18">
+      <c r="FE20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FF20" s="48">
         <v>62.6</v>
       </c>
-      <c r="FG20" s="17" t="s">
-[...8 lines deleted...]
-      <c r="FJ20" s="18">
+      <c r="FG20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FH20" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="FI20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FJ20" s="48">
         <v>78.900000000000006</v>
       </c>
-      <c r="FK20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FL20" s="18">
+      <c r="FK20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FL20" s="48">
         <v>45.1</v>
       </c>
-      <c r="FM20" s="17" t="s">
-[...8 lines deleted...]
-      <c r="FP20" s="18">
+      <c r="FM20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FN20" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="FO20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FP20" s="48">
         <v>74.5</v>
       </c>
-      <c r="FQ20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FR20" s="18">
+      <c r="FQ20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FR20" s="48">
         <v>127.1</v>
       </c>
-      <c r="FS20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FT20" s="18">
+      <c r="FS20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FT20" s="48">
         <v>136.1</v>
       </c>
-      <c r="FU20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="FV20" s="18">
+      <c r="FU20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FV20" s="48">
         <v>80</v>
       </c>
-      <c r="FW20" s="17" t="s">
-[...8 lines deleted...]
-      <c r="FZ20" s="18">
+      <c r="FW20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FX20" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FZ20" s="48">
         <v>152.5</v>
       </c>
-      <c r="GA20" s="17" t="s">
-[...26 lines deleted...]
-      <c r="GJ20" s="18">
+      <c r="GA20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GB20" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GC20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GD20" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GE20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GF20" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GG20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GH20" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GI20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GJ20" s="48">
         <v>97.9</v>
       </c>
-      <c r="GK20" s="17" t="s">
-[...8 lines deleted...]
-      <c r="GN20" s="18">
+      <c r="GK20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GL20" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GM20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GN20" s="48">
         <v>117.4</v>
       </c>
-      <c r="GO20" s="17" t="s">
-[...8 lines deleted...]
-      <c r="GR20" s="18">
+      <c r="GO20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GP20" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GQ20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GR20" s="48">
         <v>87.2</v>
       </c>
-      <c r="GS20" s="17" t="s">
-[...8 lines deleted...]
-      <c r="GV20" s="18">
+      <c r="GS20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GT20" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GU20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GV20" s="48">
         <v>90.1</v>
       </c>
-      <c r="GW20" s="33"/>
-      <c r="GX20" s="18">
+      <c r="GW20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GX20" s="48">
         <v>118.5</v>
       </c>
-      <c r="GY20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="GZ20" s="18">
+      <c r="GY20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GZ20" s="48">
         <v>90.4</v>
       </c>
-      <c r="HA20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HB20" s="18">
+      <c r="HA20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HB20" s="48">
         <v>119.1</v>
       </c>
-      <c r="HC20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HD20" s="18">
+      <c r="HC20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HD20" s="48">
         <v>86.2</v>
       </c>
-      <c r="HE20" s="17" t="s">
-[...20 lines deleted...]
-      <c r="HL20" s="18">
+      <c r="HE20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HF20" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HG20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HH20" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HI20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HJ20" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HK20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HL20" s="48">
         <v>59.8</v>
       </c>
-      <c r="HM20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HN20" s="18">
+      <c r="HM20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HN20" s="48">
         <v>122.6</v>
       </c>
-      <c r="HO20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HP20" s="32">
+      <c r="HO20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HP20" s="62">
         <v>71.5</v>
       </c>
-      <c r="HQ20" s="31" t="s">
-[...2 lines deleted...]
-      <c r="HR20" s="18">
+      <c r="HQ20" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="HR20" s="48">
         <v>84.5</v>
       </c>
-      <c r="HS20" s="17" t="s">
-[...8 lines deleted...]
-      <c r="HV20" s="18">
+      <c r="HS20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HT20" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HU20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HV20" s="48">
         <v>113.9</v>
       </c>
-      <c r="HW20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HX20" s="18">
+      <c r="HW20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HX20" s="48">
         <v>139.1</v>
       </c>
-      <c r="HY20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="HZ20" s="18">
+      <c r="HY20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HZ20" s="48">
         <v>97.4</v>
       </c>
-      <c r="IA20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IB20" s="18">
+      <c r="IA20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IB20" s="48">
         <v>81.099999999999994</v>
       </c>
-      <c r="IC20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="ID20" s="18">
+      <c r="IC20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ID20" s="48">
         <v>102.2</v>
       </c>
-      <c r="IE20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IF20" s="18">
+      <c r="IE20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IF20" s="48">
         <v>100.3</v>
       </c>
-      <c r="IG20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IH20" s="18">
+      <c r="IG20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IH20" s="48">
         <v>100.2</v>
       </c>
-      <c r="II20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IJ20" s="18">
+      <c r="II20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IJ20" s="48">
         <v>134.80000000000001</v>
       </c>
-      <c r="IK20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IL20" s="18">
+      <c r="IK20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IL20" s="48">
         <v>94.6</v>
       </c>
-      <c r="IM20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IN20" s="18">
+      <c r="IM20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IN20" s="48">
         <v>69.900000000000006</v>
       </c>
-      <c r="IO20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IP20" s="18">
+      <c r="IO20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IP20" s="48">
         <v>105.8</v>
       </c>
-      <c r="IQ20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IR20" s="18">
+      <c r="IQ20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IR20" s="48">
         <v>100.1</v>
       </c>
-      <c r="IS20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IT20" s="18">
+      <c r="IS20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IT20" s="48">
         <v>267.8</v>
       </c>
-      <c r="IU20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IV20" s="18">
+      <c r="IU20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IV20" s="48">
         <v>89.6</v>
       </c>
-      <c r="IW20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IX20" s="18">
+      <c r="IW20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IX20" s="48">
         <v>77.599999999999994</v>
       </c>
-      <c r="IY20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="IZ20" s="18">
+      <c r="IY20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IZ20" s="48">
         <v>66.2</v>
       </c>
-      <c r="JA20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JB20" s="25">
+      <c r="JA20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JB20" s="55">
         <v>113</v>
       </c>
-      <c r="JC20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JD20" s="25">
+      <c r="JC20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JD20" s="55">
         <v>85.3</v>
       </c>
-      <c r="JE20" s="17" t="s">
-[...8 lines deleted...]
-      <c r="JH20" s="25">
+      <c r="JE20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JF20" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="JG20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JH20" s="55">
         <v>87.7</v>
       </c>
-      <c r="JI20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JJ20" s="25">
+      <c r="JI20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JJ20" s="55">
         <v>87.4</v>
       </c>
-      <c r="JK20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JL20" s="25">
+      <c r="JK20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JL20" s="55">
         <v>94.7</v>
       </c>
-      <c r="JM20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JN20" s="25">
+      <c r="JM20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JN20" s="55">
         <v>81.099999999999994</v>
       </c>
-      <c r="JO20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JP20" s="25">
+      <c r="JO20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JP20" s="55">
         <v>76.3</v>
       </c>
-      <c r="JQ20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JR20" s="25">
+      <c r="JQ20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JR20" s="55">
         <v>82.1</v>
       </c>
-      <c r="JS20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JT20" s="25">
+      <c r="JS20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JT20" s="55">
         <v>63.6</v>
       </c>
-      <c r="JU20" s="17" t="s">
-[...8 lines deleted...]
-      <c r="JX20" s="26">
+      <c r="JU20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JV20" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="JW20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JX20" s="56">
         <v>87.8</v>
       </c>
-      <c r="JY20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="JZ20" s="25">
+      <c r="JY20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JZ20" s="55">
         <v>108.2</v>
       </c>
-      <c r="KA20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KB20" s="25">
+      <c r="KA20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KB20" s="55">
         <v>98.7</v>
       </c>
-      <c r="KC20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="KD20" s="25">
+      <c r="KC20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KD20" s="55">
         <v>68.599999999999994</v>
       </c>
-      <c r="KE20" s="17" t="s">
-[...8 lines deleted...]
-      <c r="KH20" s="25">
+      <c r="KE20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KF20" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KH20" s="55">
         <v>120.9</v>
       </c>
-      <c r="KI20" s="17" t="s">
-[...26 lines deleted...]
-      <c r="KR20" s="25">
+      <c r="KI20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KJ20" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KK20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KL20" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KM20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KN20" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KO20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KP20" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KQ20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KR20" s="55">
         <v>99.2</v>
       </c>
-      <c r="KS20" s="17" t="s">
-[...8 lines deleted...]
-      <c r="KV20" s="25">
+      <c r="KS20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KT20" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KU20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KV20" s="55">
         <v>95.7</v>
       </c>
-      <c r="KW20" s="17" t="s">
-[...8 lines deleted...]
-      <c r="KZ20" s="25">
+      <c r="KW20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KX20" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KY20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KZ20" s="55">
         <v>115.3</v>
       </c>
-      <c r="LA20" s="17" t="s">
-[...8 lines deleted...]
-      <c r="LD20" s="25">
+      <c r="LA20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LB20" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="LC20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LD20" s="55">
         <v>108.3</v>
       </c>
-      <c r="LE20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LF20" s="25">
+      <c r="LE20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LF20" s="55">
         <v>108.4</v>
       </c>
-      <c r="LG20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LH20" s="25">
+      <c r="LG20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LH20" s="55">
         <v>81.900000000000006</v>
       </c>
-      <c r="LI20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LJ20" s="25">
+      <c r="LI20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LJ20" s="55">
         <v>122.7</v>
       </c>
-      <c r="LK20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LL20" s="25">
+      <c r="LK20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LL20" s="55">
         <v>107.3</v>
       </c>
-      <c r="LM20" s="17" t="s">
-[...20 lines deleted...]
-      <c r="LT20" s="25">
+      <c r="LM20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LN20" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="LO20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LP20" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="LQ20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LR20" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="LS20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LT20" s="55">
         <v>61.9</v>
       </c>
-      <c r="LU20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LV20" s="25">
+      <c r="LU20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LV20" s="55">
         <v>61.3</v>
       </c>
-      <c r="LW20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="LX20" s="25">
+      <c r="LW20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LX20" s="55">
         <v>118.8</v>
       </c>
-      <c r="LY20" s="17" t="s">
-[...6 lines deleted...]
-      <c r="MD20" s="28"/>
+      <c r="LY20" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LZ20" s="57"/>
+      <c r="MA20" s="58"/>
+      <c r="MB20" s="58"/>
+      <c r="MC20" s="58"/>
+      <c r="MD20" s="58"/>
     </row>
-    <row r="21" spans="1:342" x14ac:dyDescent="0.25">
-      <c r="A21" s="29" t="s">
+    <row r="21" spans="1:342" x14ac:dyDescent="0.3">
+      <c r="A21" s="59" t="s">
         <v>105</v>
       </c>
-      <c r="B21" s="13">
+      <c r="B21" s="43">
         <v>3605</v>
       </c>
-      <c r="C21" s="15"/>
-[...4 lines deleted...]
-      <c r="F21" s="13">
+      <c r="C21" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="D21" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="E21" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="F21" s="43">
         <v>30562</v>
       </c>
-      <c r="G21" s="15"/>
-      <c r="H21" s="13">
+      <c r="G21" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="H21" s="43">
         <v>1370</v>
       </c>
-      <c r="I21" s="15"/>
-      <c r="J21" s="13">
+      <c r="I21" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="J21" s="43">
         <v>50739</v>
       </c>
-      <c r="K21" s="15"/>
-      <c r="L21" s="13">
+      <c r="K21" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="L21" s="43">
         <v>4062</v>
       </c>
-      <c r="M21" s="15"/>
-      <c r="N21" s="13">
+      <c r="M21" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="N21" s="43">
         <v>11468</v>
       </c>
-      <c r="O21" s="15"/>
-      <c r="P21" s="13">
+      <c r="O21" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="P21" s="43">
         <v>5119</v>
       </c>
-      <c r="Q21" s="15"/>
-      <c r="R21" s="13">
+      <c r="Q21" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="R21" s="43">
         <v>12124</v>
       </c>
-      <c r="S21" s="15"/>
-      <c r="T21" s="13">
+      <c r="S21" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="T21" s="43">
         <v>5670</v>
       </c>
-      <c r="U21" s="15"/>
-      <c r="V21" s="13">
+      <c r="U21" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="V21" s="43">
         <v>14139</v>
       </c>
-      <c r="W21" s="15"/>
-      <c r="X21" s="16">
+      <c r="W21" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="X21" s="46">
         <v>2594</v>
       </c>
-      <c r="Y21" s="17"/>
-      <c r="Z21" s="18">
+      <c r="Y21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z21" s="48">
         <v>34</v>
       </c>
-      <c r="AA21" s="17"/>
-      <c r="AB21" s="18">
+      <c r="AA21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AB21" s="48">
         <v>2.8</v>
       </c>
-      <c r="AC21" s="17"/>
-      <c r="AD21" s="18">
+      <c r="AC21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AD21" s="48">
         <v>1566.4</v>
       </c>
-      <c r="AE21" s="17"/>
-      <c r="AF21" s="18">
+      <c r="AE21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AF21" s="48">
         <v>17.8</v>
       </c>
-      <c r="AG21" s="17"/>
-      <c r="AH21" s="18">
+      <c r="AG21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AH21" s="48">
         <v>8.5</v>
       </c>
-      <c r="AI21" s="17"/>
-      <c r="AJ21" s="16">
+      <c r="AI21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AJ21" s="46">
         <v>1026</v>
       </c>
-      <c r="AK21" s="19"/>
-      <c r="AL21" s="16">
+      <c r="AK21" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL21" s="46">
         <v>1443</v>
       </c>
-      <c r="AM21" s="19"/>
-      <c r="AN21" s="18">
+      <c r="AM21" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AN21" s="48">
         <v>293.8</v>
       </c>
-      <c r="AO21" s="17"/>
-[...4 lines deleted...]
-      <c r="AR21" s="18">
+      <c r="AO21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AP21" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AR21" s="48">
         <v>1239.3</v>
       </c>
-      <c r="AS21" s="17"/>
-      <c r="AT21" s="16">
+      <c r="AS21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AT21" s="46">
         <v>4611</v>
       </c>
-      <c r="AU21" s="19"/>
-      <c r="AV21" s="18">
+      <c r="AU21" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="AV21" s="48">
         <v>2969</v>
       </c>
-      <c r="AW21" s="17"/>
-      <c r="AX21" s="18">
+      <c r="AW21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AX21" s="48">
         <v>716</v>
       </c>
-      <c r="AY21" s="17"/>
-      <c r="AZ21" s="18">
+      <c r="AY21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="AZ21" s="48">
         <v>762</v>
       </c>
-      <c r="BA21" s="17"/>
-      <c r="BB21" s="18">
+      <c r="BA21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BB21" s="48">
         <v>1417</v>
       </c>
-      <c r="BC21" s="17"/>
-      <c r="BD21" s="18">
+      <c r="BC21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BD21" s="48">
         <v>2662</v>
       </c>
-      <c r="BE21" s="17"/>
-      <c r="BF21" s="18">
+      <c r="BE21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BF21" s="48">
         <v>483</v>
       </c>
-      <c r="BG21" s="19"/>
-      <c r="BH21" s="13">
+      <c r="BG21" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="BH21" s="43">
         <v>170</v>
       </c>
-      <c r="BI21" s="15"/>
-      <c r="BJ21" s="13">
+      <c r="BI21" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BJ21" s="43">
         <v>269</v>
       </c>
-      <c r="BK21" s="15"/>
-      <c r="BL21" s="13">
+      <c r="BK21" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BL21" s="43">
         <v>64384</v>
       </c>
-      <c r="BM21" s="15"/>
-      <c r="BN21" s="18">
+      <c r="BM21" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="BN21" s="48">
         <v>12</v>
       </c>
-      <c r="BO21" s="17"/>
-[...4 lines deleted...]
-      <c r="BR21" s="18">
+      <c r="BO21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BP21" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="BQ21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BR21" s="48">
         <v>318</v>
       </c>
-      <c r="BS21" s="17"/>
-[...8 lines deleted...]
-      <c r="CB21" s="18">
+      <c r="BS21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BT21" s="48"/>
+      <c r="BU21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BV21" s="48"/>
+      <c r="BW21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BX21" s="48"/>
+      <c r="BY21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="BZ21" s="48"/>
+      <c r="CA21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CB21" s="48">
         <v>66.7</v>
       </c>
-      <c r="CC21" s="17"/>
-[...4 lines deleted...]
-      <c r="CF21" s="18">
+      <c r="CC21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CD21" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CE21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CF21" s="48">
         <v>62.2</v>
       </c>
-      <c r="CG21" s="17"/>
-      <c r="CH21" s="18">
+      <c r="CG21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CH21" s="48">
         <v>79.400000000000006</v>
       </c>
-      <c r="CI21" s="17"/>
-      <c r="CJ21" s="18">
+      <c r="CI21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CJ21" s="48">
         <v>3.4</v>
       </c>
-      <c r="CK21" s="17"/>
-[...4 lines deleted...]
-      <c r="CN21" s="18">
+      <c r="CK21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CL21" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CM21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CN21" s="48">
         <v>229</v>
       </c>
-      <c r="CO21" s="17"/>
-      <c r="CP21" s="18">
+      <c r="CO21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CP21" s="48">
         <v>482</v>
       </c>
-      <c r="CQ21" s="17"/>
-      <c r="CR21" s="18">
+      <c r="CQ21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CR21" s="48">
         <v>12</v>
       </c>
-      <c r="CS21" s="17"/>
-      <c r="CT21" s="18">
+      <c r="CS21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CT21" s="48">
         <v>25.6</v>
       </c>
-      <c r="CU21" s="17"/>
-      <c r="CV21" s="18">
+      <c r="CU21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CV21" s="48">
         <v>80.2</v>
       </c>
-      <c r="CW21" s="17"/>
-[...12 lines deleted...]
-      <c r="DD21" s="30">
+      <c r="CW21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CX21" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="CY21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="CZ21" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="DA21" s="49" t="s">
+        <v>172</v>
+      </c>
+      <c r="DB21" s="60" t="s">
+        <v>4</v>
+      </c>
+      <c r="DC21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD21" s="60">
         <v>72.2</v>
       </c>
-      <c r="DE21" s="17"/>
-      <c r="DF21" s="30">
+      <c r="DE21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DF21" s="60">
         <v>649.1</v>
       </c>
-      <c r="DG21" s="17"/>
-      <c r="DH21" s="30">
+      <c r="DG21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH21" s="60">
         <v>138.69999999999999</v>
       </c>
-      <c r="DI21" s="31"/>
-      <c r="DJ21" s="18">
+      <c r="DI21" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="DJ21" s="48">
         <v>75.8</v>
       </c>
-      <c r="DK21" s="17"/>
-[...4 lines deleted...]
-      <c r="DN21" s="18">
+      <c r="DK21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DL21" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="DM21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DN21" s="48">
         <v>92.4</v>
       </c>
-      <c r="DO21" s="17"/>
-      <c r="DP21" s="18">
+      <c r="DO21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DP21" s="48">
         <v>106.5</v>
       </c>
-      <c r="DQ21" s="17"/>
-      <c r="DR21" s="18">
+      <c r="DQ21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR21" s="48">
         <v>91.3</v>
       </c>
-      <c r="DS21" s="17"/>
-      <c r="DT21" s="18">
+      <c r="DS21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DT21" s="48">
         <v>102.9</v>
       </c>
-      <c r="DU21" s="17"/>
-      <c r="DV21" s="18">
+      <c r="DU21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DV21" s="48">
         <v>93.1</v>
       </c>
-      <c r="DW21" s="17"/>
-      <c r="DX21" s="18">
+      <c r="DW21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DX21" s="48">
         <v>86.2</v>
       </c>
-      <c r="DY21" s="17"/>
-      <c r="DZ21" s="18">
+      <c r="DY21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="DZ21" s="48">
         <v>120.5</v>
       </c>
-      <c r="EA21" s="17"/>
-      <c r="EB21" s="18">
+      <c r="EA21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EB21" s="48">
         <v>102.3</v>
       </c>
-      <c r="EC21" s="17"/>
-      <c r="ED21" s="18">
+      <c r="EC21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ED21" s="48">
         <v>95.1</v>
       </c>
-      <c r="EE21" s="17"/>
-      <c r="EF21" s="18">
+      <c r="EE21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EF21" s="48">
         <v>88.8</v>
       </c>
-      <c r="EG21" s="17"/>
-      <c r="EH21" s="18">
+      <c r="EG21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EH21" s="48">
         <v>92.3</v>
       </c>
-      <c r="EI21" s="17"/>
-      <c r="EJ21" s="18">
+      <c r="EI21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EJ21" s="48">
         <v>81.7</v>
       </c>
-      <c r="EK21" s="17"/>
-      <c r="EL21" s="18">
+      <c r="EK21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EL21" s="48">
         <v>111.7</v>
       </c>
-      <c r="EM21" s="17"/>
-      <c r="EN21" s="18">
+      <c r="EM21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EN21" s="48">
         <v>105</v>
       </c>
-      <c r="EO21" s="17"/>
-      <c r="EP21" s="18">
+      <c r="EO21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EP21" s="48">
         <v>101.2</v>
       </c>
-      <c r="EQ21" s="17"/>
-      <c r="ER21" s="18">
+      <c r="EQ21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ER21" s="48">
         <v>79.8</v>
       </c>
-      <c r="ES21" s="17"/>
-      <c r="ET21" s="18">
+      <c r="ES21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ET21" s="48">
         <v>260</v>
       </c>
-      <c r="EU21" s="17"/>
-      <c r="EV21" s="18">
+      <c r="EU21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EV21" s="48">
         <v>163</v>
       </c>
-      <c r="EW21" s="17"/>
-[...4 lines deleted...]
-      <c r="EZ21" s="18">
+      <c r="EW21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EX21" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="EY21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="EZ21" s="48">
         <v>93.2</v>
       </c>
-      <c r="FA21" s="17"/>
-      <c r="FB21" s="18">
+      <c r="FA21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FB21" s="48">
         <v>89.5</v>
       </c>
-      <c r="FC21" s="17"/>
-      <c r="FD21" s="18">
+      <c r="FC21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FD21" s="48">
         <v>53.4</v>
       </c>
-      <c r="FE21" s="17"/>
-      <c r="FF21" s="18">
+      <c r="FE21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FF21" s="48">
         <v>81.7</v>
       </c>
-      <c r="FG21" s="17"/>
-[...4 lines deleted...]
-      <c r="FJ21" s="18">
+      <c r="FG21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FH21" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="FI21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FJ21" s="48">
         <v>76.7</v>
       </c>
-      <c r="FK21" s="17"/>
-      <c r="FL21" s="18">
+      <c r="FK21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FL21" s="48">
         <v>77.5</v>
       </c>
-      <c r="FM21" s="17"/>
-      <c r="FN21" s="18">
+      <c r="FM21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FN21" s="48">
         <v>84.9</v>
       </c>
-      <c r="FO21" s="17"/>
-      <c r="FP21" s="18">
+      <c r="FO21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FP21" s="48">
         <v>129.1</v>
       </c>
-      <c r="FQ21" s="17"/>
-      <c r="FR21" s="18">
+      <c r="FQ21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FR21" s="48">
         <v>121.3</v>
       </c>
-      <c r="FS21" s="17"/>
-      <c r="FT21" s="18">
+      <c r="FS21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FT21" s="48">
         <v>125.4</v>
       </c>
-      <c r="FU21" s="17"/>
-      <c r="FV21" s="18">
+      <c r="FU21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FV21" s="48">
         <v>71.2</v>
       </c>
-      <c r="FW21" s="17"/>
-[...4 lines deleted...]
-      <c r="FZ21" s="18">
+      <c r="FW21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="FX21" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY21" s="47"/>
+      <c r="FZ21" s="48">
         <v>234.5</v>
       </c>
-      <c r="GA21" s="17"/>
-[...16 lines deleted...]
-      <c r="GJ21" s="18">
+      <c r="GA21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GB21" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GC21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GD21" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GE21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GF21" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GG21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GH21" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GI21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GJ21" s="48">
         <v>80.2</v>
       </c>
-      <c r="GK21" s="17"/>
-[...4 lines deleted...]
-      <c r="GN21" s="18">
+      <c r="GK21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GL21" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GM21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GN21" s="48">
         <v>123.4</v>
       </c>
-      <c r="GO21" s="17"/>
-[...4 lines deleted...]
-      <c r="GR21" s="18">
+      <c r="GO21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GP21" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GQ21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GR21" s="48">
         <v>88.7</v>
       </c>
-      <c r="GS21" s="17"/>
-[...4 lines deleted...]
-      <c r="GV21" s="18">
+      <c r="GS21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GT21" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="GU21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GV21" s="48">
         <v>65.900000000000006</v>
       </c>
-      <c r="GW21" s="33"/>
-      <c r="GX21" s="18">
+      <c r="GW21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GX21" s="48">
         <v>89.9</v>
       </c>
-      <c r="GY21" s="17"/>
-      <c r="GZ21" s="18">
+      <c r="GY21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="GZ21" s="48">
         <v>134.1</v>
       </c>
-      <c r="HA21" s="17"/>
-      <c r="HB21" s="18">
+      <c r="HA21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HB21" s="48">
         <v>99</v>
       </c>
-      <c r="HC21" s="17"/>
-      <c r="HD21" s="18">
+      <c r="HC21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HD21" s="48">
         <v>84.8</v>
       </c>
-      <c r="HE21" s="17"/>
-[...12 lines deleted...]
-      <c r="HL21" s="18">
+      <c r="HE21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HF21" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HG21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HH21" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HI21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HJ21" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HK21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HL21" s="48">
         <v>74.3</v>
       </c>
-      <c r="HM21" s="17"/>
-      <c r="HN21" s="18">
+      <c r="HM21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HN21" s="48">
         <v>111.9</v>
       </c>
-      <c r="HO21" s="17"/>
-      <c r="HP21" s="32">
+      <c r="HO21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HP21" s="62">
         <v>89.5</v>
       </c>
-      <c r="HQ21" s="31"/>
-      <c r="HR21" s="18">
+      <c r="HQ21" s="61" t="s">
+        <v>172</v>
+      </c>
+      <c r="HR21" s="48">
         <v>78.7</v>
       </c>
-      <c r="HS21" s="17"/>
-[...4 lines deleted...]
-      <c r="HV21" s="18">
+      <c r="HS21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HT21" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="HU21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HV21" s="48">
         <v>113</v>
       </c>
-      <c r="HW21" s="17"/>
-      <c r="HX21" s="18">
+      <c r="HW21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HX21" s="48">
         <v>74.8</v>
       </c>
-      <c r="HY21" s="17"/>
-      <c r="HZ21" s="18">
+      <c r="HY21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="HZ21" s="48">
         <v>92.6</v>
       </c>
-      <c r="IA21" s="17"/>
-      <c r="IB21" s="18">
+      <c r="IA21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IB21" s="48">
         <v>94.8</v>
       </c>
-      <c r="IC21" s="17"/>
-      <c r="ID21" s="18">
+      <c r="IC21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="ID21" s="48">
         <v>109.1</v>
       </c>
-      <c r="IE21" s="17"/>
-      <c r="IF21" s="18">
+      <c r="IE21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IF21" s="48">
         <v>96.3</v>
       </c>
-      <c r="IG21" s="17"/>
-      <c r="IH21" s="18">
+      <c r="IG21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IH21" s="48">
         <v>96.6</v>
       </c>
-      <c r="II21" s="17"/>
-      <c r="IJ21" s="18">
+      <c r="II21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IJ21" s="48">
         <v>91.7</v>
       </c>
-      <c r="IK21" s="17"/>
-      <c r="IL21" s="18">
+      <c r="IK21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IL21" s="48">
         <v>96.6</v>
       </c>
-      <c r="IM21" s="17"/>
-      <c r="IN21" s="18">
+      <c r="IM21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IN21" s="48">
         <v>150.19999999999999</v>
       </c>
-      <c r="IO21" s="17"/>
-      <c r="IP21" s="18">
+      <c r="IO21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IP21" s="48">
         <v>96.7</v>
       </c>
-      <c r="IQ21" s="17"/>
-      <c r="IR21" s="18">
+      <c r="IQ21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IR21" s="48">
         <v>98.8</v>
       </c>
-      <c r="IS21" s="17"/>
-      <c r="IT21" s="18">
+      <c r="IS21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IT21" s="48">
         <v>85.4</v>
       </c>
-      <c r="IU21" s="17"/>
-      <c r="IV21" s="18">
+      <c r="IU21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IV21" s="48">
         <v>113.4</v>
       </c>
-      <c r="IW21" s="17"/>
-      <c r="IX21" s="18">
+      <c r="IW21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IX21" s="48">
         <v>119.9</v>
       </c>
-      <c r="IY21" s="17"/>
-      <c r="IZ21" s="18">
+      <c r="IY21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="IZ21" s="48">
         <v>89.5</v>
       </c>
-      <c r="JA21" s="17"/>
-      <c r="JB21" s="25">
+      <c r="JA21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JB21" s="55">
         <v>120.9</v>
       </c>
-      <c r="JC21" s="17"/>
-      <c r="JD21" s="25">
+      <c r="JC21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JD21" s="55">
         <v>165.8</v>
       </c>
-      <c r="JE21" s="17"/>
-[...4 lines deleted...]
-      <c r="JH21" s="25">
+      <c r="JE21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JF21" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="JG21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JH21" s="55">
         <v>147.5</v>
       </c>
-      <c r="JI21" s="17"/>
-      <c r="JJ21" s="25">
+      <c r="JI21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JJ21" s="55">
         <v>115.4</v>
       </c>
-      <c r="JK21" s="17"/>
-      <c r="JL21" s="25">
+      <c r="JK21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JL21" s="55">
         <v>86.8</v>
       </c>
-      <c r="JM21" s="17"/>
-      <c r="JN21" s="25">
+      <c r="JM21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JN21" s="55">
         <v>150.69999999999999</v>
       </c>
-      <c r="JO21" s="17"/>
-      <c r="JP21" s="25">
+      <c r="JO21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JP21" s="55">
         <v>163.9</v>
       </c>
-      <c r="JQ21" s="17"/>
-      <c r="JR21" s="25">
+      <c r="JQ21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JR21" s="55">
         <v>106.5</v>
       </c>
-      <c r="JS21" s="17"/>
-      <c r="JT21" s="25">
+      <c r="JS21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JT21" s="55">
         <v>150.69999999999999</v>
       </c>
-      <c r="JU21" s="17"/>
-[...4 lines deleted...]
-      <c r="JX21" s="26">
+      <c r="JU21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JV21" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="JW21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JX21" s="56">
         <v>139.9</v>
       </c>
-      <c r="JY21" s="17"/>
-      <c r="JZ21" s="25">
+      <c r="JY21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="JZ21" s="55">
         <v>77.7</v>
       </c>
-      <c r="KA21" s="17"/>
-      <c r="KB21" s="25">
+      <c r="KA21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KB21" s="55">
         <v>79</v>
       </c>
-      <c r="KC21" s="17"/>
-      <c r="KD21" s="25">
+      <c r="KC21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KD21" s="55">
         <v>77.599999999999994</v>
       </c>
-      <c r="KE21" s="17"/>
-[...4 lines deleted...]
-      <c r="KH21" s="25">
+      <c r="KE21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KF21" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KH21" s="55">
         <v>106.7</v>
       </c>
-      <c r="KI21" s="17"/>
-[...16 lines deleted...]
-      <c r="KR21" s="25">
+      <c r="KI21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KJ21" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KK21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KL21" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KM21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KN21" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KO21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KP21" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KQ21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KR21" s="55">
         <v>87.2</v>
       </c>
-      <c r="KS21" s="17"/>
-[...4 lines deleted...]
-      <c r="KV21" s="25">
+      <c r="KS21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KT21" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KU21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KV21" s="55">
         <v>107.5</v>
       </c>
-      <c r="KW21" s="17"/>
-[...4 lines deleted...]
-      <c r="KZ21" s="25">
+      <c r="KW21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KX21" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="KY21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="KZ21" s="55">
         <v>93.7</v>
       </c>
-      <c r="LA21" s="17"/>
-[...4 lines deleted...]
-      <c r="LD21" s="25">
+      <c r="LA21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LB21" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="LC21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LD21" s="55">
         <v>59.5</v>
       </c>
-      <c r="LE21" s="17"/>
-      <c r="LF21" s="25">
+      <c r="LE21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LF21" s="55">
         <v>85.9</v>
       </c>
-      <c r="LG21" s="17"/>
-      <c r="LH21" s="25">
+      <c r="LG21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LH21" s="55">
         <v>96.9</v>
       </c>
-      <c r="LI21" s="17"/>
-      <c r="LJ21" s="25">
+      <c r="LI21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LJ21" s="55">
         <v>97.1</v>
       </c>
-      <c r="LK21" s="17"/>
-      <c r="LL21" s="25">
+      <c r="LK21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LL21" s="55">
         <v>88.4</v>
       </c>
-      <c r="LM21" s="17"/>
-[...12 lines deleted...]
-      <c r="LT21" s="25">
+      <c r="LM21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LN21" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="LO21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LP21" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="LQ21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LR21" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="LS21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LT21" s="55">
         <v>170.1</v>
       </c>
-      <c r="LU21" s="17"/>
-      <c r="LV21" s="25">
+      <c r="LU21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LV21" s="55">
         <v>130.6</v>
       </c>
-      <c r="LW21" s="17"/>
-      <c r="LX21" s="25">
+      <c r="LW21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LX21" s="55">
         <v>87.8</v>
       </c>
-      <c r="LY21" s="17"/>
-[...4 lines deleted...]
-      <c r="MD21" s="28"/>
+      <c r="LY21" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="LZ21" s="57"/>
+      <c r="MA21" s="58"/>
+      <c r="MB21" s="58"/>
+      <c r="MC21" s="58"/>
+      <c r="MD21" s="58"/>
     </row>
-    <row r="22" spans="1:342" x14ac:dyDescent="0.25">
-[...224 lines deleted...]
-      <c r="LZ22" s="35"/>
+    <row r="22" spans="1:342" x14ac:dyDescent="0.3">
+      <c r="AW22" s="47"/>
+      <c r="DJ22" s="63"/>
+      <c r="DK22" s="64"/>
+      <c r="DL22" s="64"/>
+      <c r="DM22" s="64"/>
+      <c r="DN22" s="64"/>
+      <c r="DO22" s="64"/>
+      <c r="DP22" s="64"/>
+      <c r="DQ22" s="64"/>
+      <c r="DR22" s="64"/>
+      <c r="DS22" s="64"/>
+      <c r="DT22" s="64"/>
+      <c r="DU22" s="64"/>
+      <c r="DV22" s="64"/>
+      <c r="DW22" s="64"/>
+      <c r="DX22" s="64"/>
+      <c r="DY22" s="64"/>
+      <c r="DZ22" s="64"/>
+      <c r="EA22" s="64"/>
+      <c r="EB22" s="64"/>
+      <c r="EC22" s="64"/>
+      <c r="ED22" s="64"/>
+      <c r="EE22" s="64"/>
+      <c r="EF22" s="64"/>
+      <c r="EG22" s="64"/>
+      <c r="EH22" s="64"/>
+      <c r="EI22" s="64"/>
+      <c r="EJ22" s="64"/>
+      <c r="EK22" s="64"/>
+      <c r="EL22" s="64"/>
+      <c r="EM22" s="64"/>
+      <c r="EN22" s="64"/>
+      <c r="EO22" s="64"/>
+      <c r="EP22" s="64"/>
+      <c r="EQ22" s="64"/>
+      <c r="ER22" s="64"/>
+      <c r="ES22" s="64"/>
+      <c r="ET22" s="64"/>
+      <c r="EU22" s="64"/>
+      <c r="EV22" s="64"/>
+      <c r="EW22" s="64"/>
+      <c r="EX22" s="64"/>
+      <c r="EY22" s="64"/>
+      <c r="EZ22" s="64"/>
+      <c r="FA22" s="64"/>
+      <c r="FB22" s="64"/>
+      <c r="FC22" s="64"/>
+      <c r="FD22" s="64"/>
+      <c r="FE22" s="64"/>
+      <c r="FF22" s="64"/>
+      <c r="FG22" s="64"/>
+      <c r="FH22" s="64"/>
+      <c r="FI22" s="64"/>
+      <c r="FJ22" s="64"/>
+      <c r="FK22" s="64"/>
+      <c r="FL22" s="64"/>
+      <c r="FM22" s="64"/>
+      <c r="FN22" s="64"/>
+      <c r="FO22" s="64"/>
+      <c r="FP22" s="63"/>
+      <c r="FQ22" s="64"/>
+      <c r="FR22" s="64"/>
+      <c r="FS22" s="64"/>
+      <c r="FT22" s="64"/>
+      <c r="FU22" s="64"/>
+      <c r="FV22" s="64"/>
+      <c r="FW22" s="64"/>
+      <c r="FX22" s="64"/>
+      <c r="FY22" s="64"/>
+      <c r="FZ22" s="64"/>
+      <c r="GA22" s="64"/>
+      <c r="GB22" s="64"/>
+      <c r="GC22" s="64"/>
+      <c r="GD22" s="64"/>
+      <c r="GE22" s="64"/>
+      <c r="GF22" s="64"/>
+      <c r="GG22" s="64"/>
+      <c r="GH22" s="64"/>
+      <c r="GI22" s="64"/>
+      <c r="GJ22" s="64"/>
+      <c r="GK22" s="64"/>
+      <c r="GL22" s="64"/>
+      <c r="GM22" s="64"/>
+      <c r="GN22" s="64"/>
+      <c r="GO22" s="64"/>
+      <c r="GP22" s="64"/>
+      <c r="GQ22" s="64"/>
+      <c r="GR22" s="64"/>
+      <c r="GS22" s="64"/>
+      <c r="GT22" s="64"/>
+      <c r="GU22" s="64"/>
+      <c r="GV22" s="64"/>
+      <c r="GW22" s="64"/>
+      <c r="GX22" s="64"/>
+      <c r="GY22" s="64"/>
+      <c r="GZ22" s="64"/>
+      <c r="HA22" s="64"/>
+      <c r="HB22" s="64"/>
+      <c r="HC22" s="64"/>
+      <c r="HD22" s="64"/>
+      <c r="HE22" s="64"/>
+      <c r="HF22" s="64"/>
+      <c r="HG22" s="64"/>
+      <c r="HH22" s="64"/>
+      <c r="HI22" s="64"/>
+      <c r="HJ22" s="64"/>
+      <c r="HK22" s="64"/>
+      <c r="HL22" s="64"/>
+      <c r="HM22" s="64"/>
+      <c r="HN22" s="64"/>
+      <c r="HO22" s="64"/>
+      <c r="HP22" s="64"/>
+      <c r="HQ22" s="64"/>
+      <c r="HR22" s="63"/>
+      <c r="HS22" s="64"/>
+      <c r="HT22" s="64"/>
+      <c r="HU22" s="64"/>
+      <c r="HV22" s="64"/>
+      <c r="HW22" s="64"/>
+      <c r="HX22" s="64"/>
+      <c r="HY22" s="64"/>
+      <c r="HZ22" s="64"/>
+      <c r="IA22" s="64"/>
+      <c r="IB22" s="64"/>
+      <c r="IC22" s="64"/>
+      <c r="ID22" s="64"/>
+      <c r="IE22" s="64"/>
+      <c r="IF22" s="64"/>
+      <c r="IG22" s="64"/>
+      <c r="IH22" s="64"/>
+      <c r="II22" s="64"/>
+      <c r="IJ22" s="64"/>
+      <c r="IK22" s="64"/>
+      <c r="IL22" s="64"/>
+      <c r="IM22" s="64"/>
+      <c r="IN22" s="64"/>
+      <c r="IO22" s="64"/>
+      <c r="IP22" s="64"/>
+      <c r="IQ22" s="64"/>
+      <c r="IR22" s="64"/>
+      <c r="IS22" s="64"/>
+      <c r="IT22" s="64"/>
+      <c r="IU22" s="64"/>
+      <c r="IV22" s="64"/>
+      <c r="IW22" s="64"/>
+      <c r="IX22" s="64"/>
+      <c r="IY22" s="64"/>
+      <c r="IZ22" s="64"/>
+      <c r="JA22" s="64"/>
+      <c r="JB22" s="64"/>
+      <c r="JC22" s="64"/>
+      <c r="JD22" s="64"/>
+      <c r="JE22" s="64"/>
+      <c r="JF22" s="64"/>
+      <c r="JG22" s="64"/>
+      <c r="JH22" s="64"/>
+      <c r="JI22" s="64"/>
+      <c r="JJ22" s="64"/>
+      <c r="JK22" s="64"/>
+      <c r="JL22" s="64"/>
+      <c r="JM22" s="64"/>
+      <c r="JN22" s="64"/>
+      <c r="JO22" s="64"/>
+      <c r="JP22" s="64"/>
+      <c r="JQ22" s="64"/>
+      <c r="JR22" s="64"/>
+      <c r="JS22" s="64"/>
+      <c r="JT22" s="64"/>
+      <c r="JU22" s="64"/>
+      <c r="JV22" s="64"/>
+      <c r="JW22" s="64"/>
+      <c r="JX22" s="63"/>
+      <c r="JY22" s="64"/>
+      <c r="JZ22" s="64"/>
+      <c r="KA22" s="64"/>
+      <c r="KB22" s="64"/>
+      <c r="KC22" s="64"/>
+      <c r="KD22" s="64"/>
+      <c r="KE22" s="64"/>
+      <c r="KF22" s="64"/>
+      <c r="KG22" s="64"/>
+      <c r="KH22" s="64"/>
+      <c r="KI22" s="64"/>
+      <c r="KJ22" s="64"/>
+      <c r="KK22" s="64"/>
+      <c r="KL22" s="64"/>
+      <c r="KM22" s="64"/>
+      <c r="KN22" s="64"/>
+      <c r="KO22" s="64"/>
+      <c r="KP22" s="64"/>
+      <c r="KQ22" s="64"/>
+      <c r="KR22" s="64"/>
+      <c r="KS22" s="64"/>
+      <c r="KT22" s="64"/>
+      <c r="KU22" s="64"/>
+      <c r="KV22" s="64"/>
+      <c r="KW22" s="64"/>
+      <c r="KX22" s="64"/>
+      <c r="KY22" s="64"/>
+      <c r="KZ22" s="64"/>
+      <c r="LA22" s="64"/>
+      <c r="LB22" s="64"/>
+      <c r="LC22" s="64"/>
+      <c r="LD22" s="64"/>
+      <c r="LE22" s="64"/>
+      <c r="LF22" s="64"/>
+      <c r="LG22" s="64"/>
+      <c r="LH22" s="64"/>
+      <c r="LI22" s="64"/>
+      <c r="LJ22" s="64"/>
+      <c r="LK22" s="64"/>
+      <c r="LL22" s="64"/>
+      <c r="LM22" s="64"/>
+      <c r="LN22" s="64"/>
+      <c r="LO22" s="64"/>
+      <c r="LP22" s="64"/>
+      <c r="LQ22" s="64"/>
+      <c r="LR22" s="64"/>
+      <c r="LS22" s="64"/>
+      <c r="LT22" s="64"/>
+      <c r="LU22" s="64"/>
+      <c r="LV22" s="64"/>
+      <c r="LW22" s="64"/>
+      <c r="LX22" s="64"/>
+      <c r="LY22" s="64"/>
+      <c r="LZ22" s="64"/>
     </row>
-    <row r="23" spans="1:342" x14ac:dyDescent="0.25">
-[...224 lines deleted...]
-      <c r="LZ23" s="35"/>
+    <row r="23" spans="1:342" x14ac:dyDescent="0.3">
+      <c r="DJ23" s="63"/>
+      <c r="DK23" s="64"/>
+      <c r="DL23" s="64"/>
+      <c r="DM23" s="64"/>
+      <c r="DN23" s="64"/>
+      <c r="DO23" s="64"/>
+      <c r="DP23" s="64"/>
+      <c r="DQ23" s="64"/>
+      <c r="DR23" s="64"/>
+      <c r="DS23" s="64"/>
+      <c r="DT23" s="64"/>
+      <c r="DU23" s="64"/>
+      <c r="DV23" s="64"/>
+      <c r="DW23" s="64"/>
+      <c r="DX23" s="64"/>
+      <c r="DY23" s="64"/>
+      <c r="DZ23" s="64"/>
+      <c r="EA23" s="64"/>
+      <c r="EB23" s="64"/>
+      <c r="EC23" s="64"/>
+      <c r="ED23" s="64"/>
+      <c r="EE23" s="64"/>
+      <c r="EF23" s="64"/>
+      <c r="EG23" s="64"/>
+      <c r="EH23" s="64"/>
+      <c r="EI23" s="64"/>
+      <c r="EJ23" s="64"/>
+      <c r="EK23" s="64"/>
+      <c r="EL23" s="64"/>
+      <c r="EM23" s="64"/>
+      <c r="EN23" s="64"/>
+      <c r="EO23" s="64"/>
+      <c r="EP23" s="64"/>
+      <c r="EQ23" s="64"/>
+      <c r="ER23" s="64"/>
+      <c r="ES23" s="64"/>
+      <c r="ET23" s="64"/>
+      <c r="EU23" s="64"/>
+      <c r="EV23" s="64"/>
+      <c r="EW23" s="64"/>
+      <c r="EX23" s="64"/>
+      <c r="EY23" s="64"/>
+      <c r="EZ23" s="64"/>
+      <c r="FA23" s="64"/>
+      <c r="FB23" s="64"/>
+      <c r="FC23" s="64"/>
+      <c r="FD23" s="64"/>
+      <c r="FE23" s="64"/>
+      <c r="FF23" s="64"/>
+      <c r="FG23" s="64"/>
+      <c r="FH23" s="64"/>
+      <c r="FI23" s="64"/>
+      <c r="FJ23" s="64"/>
+      <c r="FK23" s="64"/>
+      <c r="FL23" s="64"/>
+      <c r="FM23" s="64"/>
+      <c r="FN23" s="64"/>
+      <c r="FO23" s="64"/>
+      <c r="FP23" s="63"/>
+      <c r="FQ23" s="64"/>
+      <c r="FR23" s="64"/>
+      <c r="FS23" s="64"/>
+      <c r="FT23" s="64"/>
+      <c r="FU23" s="64"/>
+      <c r="FV23" s="64"/>
+      <c r="FW23" s="64"/>
+      <c r="FX23" s="64"/>
+      <c r="FY23" s="64"/>
+      <c r="FZ23" s="64"/>
+      <c r="GA23" s="64"/>
+      <c r="GB23" s="64"/>
+      <c r="GC23" s="64"/>
+      <c r="GD23" s="64"/>
+      <c r="GE23" s="64"/>
+      <c r="GF23" s="64"/>
+      <c r="GG23" s="64"/>
+      <c r="GH23" s="64"/>
+      <c r="GI23" s="64"/>
+      <c r="GJ23" s="64"/>
+      <c r="GK23" s="64"/>
+      <c r="GL23" s="64"/>
+      <c r="GM23" s="64"/>
+      <c r="GN23" s="64"/>
+      <c r="GO23" s="64"/>
+      <c r="GP23" s="64"/>
+      <c r="GQ23" s="64"/>
+      <c r="GR23" s="64"/>
+      <c r="GS23" s="64"/>
+      <c r="GT23" s="64"/>
+      <c r="GU23" s="64"/>
+      <c r="GV23" s="64"/>
+      <c r="GW23" s="64"/>
+      <c r="GX23" s="64"/>
+      <c r="GY23" s="64"/>
+      <c r="GZ23" s="64"/>
+      <c r="HA23" s="64"/>
+      <c r="HB23" s="64"/>
+      <c r="HC23" s="64"/>
+      <c r="HD23" s="64"/>
+      <c r="HE23" s="64"/>
+      <c r="HF23" s="64"/>
+      <c r="HG23" s="64"/>
+      <c r="HH23" s="64"/>
+      <c r="HI23" s="64"/>
+      <c r="HJ23" s="64"/>
+      <c r="HK23" s="64"/>
+      <c r="HL23" s="64"/>
+      <c r="HM23" s="64"/>
+      <c r="HN23" s="64"/>
+      <c r="HO23" s="64"/>
+      <c r="HP23" s="64"/>
+      <c r="HQ23" s="64"/>
+      <c r="HR23" s="63"/>
+      <c r="HS23" s="64"/>
+      <c r="HT23" s="64"/>
+      <c r="HU23" s="64"/>
+      <c r="HV23" s="64"/>
+      <c r="HW23" s="64"/>
+      <c r="HX23" s="64"/>
+      <c r="HY23" s="64"/>
+      <c r="HZ23" s="64"/>
+      <c r="IA23" s="64"/>
+      <c r="IB23" s="64"/>
+      <c r="IC23" s="64"/>
+      <c r="ID23" s="64"/>
+      <c r="IE23" s="64"/>
+      <c r="IF23" s="64"/>
+      <c r="IG23" s="64"/>
+      <c r="IH23" s="64"/>
+      <c r="II23" s="64"/>
+      <c r="IJ23" s="64"/>
+      <c r="IK23" s="64"/>
+      <c r="IL23" s="64"/>
+      <c r="IM23" s="64"/>
+      <c r="IN23" s="64"/>
+      <c r="IO23" s="64"/>
+      <c r="IP23" s="64"/>
+      <c r="IQ23" s="64"/>
+      <c r="IR23" s="64"/>
+      <c r="IS23" s="64"/>
+      <c r="IT23" s="64"/>
+      <c r="IU23" s="64"/>
+      <c r="IV23" s="64"/>
+      <c r="IW23" s="64"/>
+      <c r="IX23" s="64"/>
+      <c r="IY23" s="64"/>
+      <c r="IZ23" s="64"/>
+      <c r="JA23" s="64"/>
+      <c r="JB23" s="64"/>
+      <c r="JC23" s="64"/>
+      <c r="JD23" s="64"/>
+      <c r="JE23" s="64"/>
+      <c r="JF23" s="64"/>
+      <c r="JG23" s="64"/>
+      <c r="JH23" s="64"/>
+      <c r="JI23" s="64"/>
+      <c r="JJ23" s="64"/>
+      <c r="JK23" s="64"/>
+      <c r="JL23" s="64"/>
+      <c r="JM23" s="64"/>
+      <c r="JN23" s="64"/>
+      <c r="JO23" s="64"/>
+      <c r="JP23" s="64"/>
+      <c r="JQ23" s="64"/>
+      <c r="JR23" s="64"/>
+      <c r="JS23" s="64"/>
+      <c r="JT23" s="64"/>
+      <c r="JU23" s="64"/>
+      <c r="JV23" s="64"/>
+      <c r="JW23" s="64"/>
+      <c r="JX23" s="63"/>
+      <c r="JY23" s="64"/>
+      <c r="JZ23" s="64"/>
+      <c r="KA23" s="64"/>
+      <c r="KB23" s="64"/>
+      <c r="KC23" s="64"/>
+      <c r="KD23" s="64"/>
+      <c r="KE23" s="64"/>
+      <c r="KF23" s="64"/>
+      <c r="KG23" s="64"/>
+      <c r="KH23" s="64"/>
+      <c r="KI23" s="64"/>
+      <c r="KJ23" s="64"/>
+      <c r="KK23" s="64"/>
+      <c r="KL23" s="64"/>
+      <c r="KM23" s="64"/>
+      <c r="KN23" s="64"/>
+      <c r="KO23" s="64"/>
+      <c r="KP23" s="64"/>
+      <c r="KQ23" s="64"/>
+      <c r="KR23" s="64"/>
+      <c r="KS23" s="64"/>
+      <c r="KT23" s="64"/>
+      <c r="KU23" s="64"/>
+      <c r="KV23" s="64"/>
+      <c r="KW23" s="64"/>
+      <c r="KX23" s="64"/>
+      <c r="KY23" s="64"/>
+      <c r="KZ23" s="64"/>
+      <c r="LA23" s="64"/>
+      <c r="LB23" s="64"/>
+      <c r="LC23" s="64"/>
+      <c r="LD23" s="64"/>
+      <c r="LE23" s="64"/>
+      <c r="LF23" s="64"/>
+      <c r="LG23" s="64"/>
+      <c r="LH23" s="64"/>
+      <c r="LI23" s="64"/>
+      <c r="LJ23" s="64"/>
+      <c r="LK23" s="64"/>
+      <c r="LL23" s="64"/>
+      <c r="LM23" s="64"/>
+      <c r="LN23" s="64"/>
+      <c r="LO23" s="64"/>
+      <c r="LP23" s="64"/>
+      <c r="LQ23" s="64"/>
+      <c r="LR23" s="64"/>
+      <c r="LS23" s="64"/>
+      <c r="LT23" s="64"/>
+      <c r="LU23" s="64"/>
+      <c r="LV23" s="64"/>
+      <c r="LW23" s="64"/>
+      <c r="LX23" s="64"/>
+      <c r="LY23" s="64"/>
+      <c r="LZ23" s="64"/>
     </row>
-    <row r="24" spans="1:342" x14ac:dyDescent="0.25">
-[...224 lines deleted...]
-      <c r="LZ24" s="35"/>
+    <row r="24" spans="1:342" x14ac:dyDescent="0.3">
+      <c r="DJ24" s="63"/>
+      <c r="DK24" s="64"/>
+      <c r="DL24" s="64"/>
+      <c r="DM24" s="64"/>
+      <c r="DN24" s="64"/>
+      <c r="DO24" s="64"/>
+      <c r="DP24" s="64"/>
+      <c r="DQ24" s="64"/>
+      <c r="DR24" s="64"/>
+      <c r="DS24" s="64"/>
+      <c r="DT24" s="64"/>
+      <c r="DU24" s="64"/>
+      <c r="DV24" s="64"/>
+      <c r="DW24" s="64"/>
+      <c r="DX24" s="64"/>
+      <c r="DY24" s="64"/>
+      <c r="DZ24" s="64"/>
+      <c r="EA24" s="64"/>
+      <c r="EB24" s="64"/>
+      <c r="EC24" s="64"/>
+      <c r="ED24" s="64"/>
+      <c r="EE24" s="64"/>
+      <c r="EF24" s="64"/>
+      <c r="EG24" s="64"/>
+      <c r="EH24" s="64"/>
+      <c r="EI24" s="64"/>
+      <c r="EJ24" s="64"/>
+      <c r="EK24" s="64"/>
+      <c r="EL24" s="64"/>
+      <c r="EM24" s="64"/>
+      <c r="EN24" s="64"/>
+      <c r="EO24" s="64"/>
+      <c r="EP24" s="64"/>
+      <c r="EQ24" s="64"/>
+      <c r="ER24" s="64"/>
+      <c r="ES24" s="64"/>
+      <c r="ET24" s="64"/>
+      <c r="EU24" s="64"/>
+      <c r="EV24" s="64"/>
+      <c r="EW24" s="64"/>
+      <c r="EX24" s="64"/>
+      <c r="EY24" s="64"/>
+      <c r="EZ24" s="64"/>
+      <c r="FA24" s="64"/>
+      <c r="FB24" s="64"/>
+      <c r="FC24" s="64"/>
+      <c r="FD24" s="64"/>
+      <c r="FE24" s="64"/>
+      <c r="FF24" s="64"/>
+      <c r="FG24" s="64"/>
+      <c r="FH24" s="64"/>
+      <c r="FI24" s="64"/>
+      <c r="FJ24" s="64"/>
+      <c r="FK24" s="64"/>
+      <c r="FL24" s="64"/>
+      <c r="FM24" s="64"/>
+      <c r="FN24" s="64"/>
+      <c r="FO24" s="64"/>
+      <c r="FP24" s="63"/>
+      <c r="FQ24" s="64"/>
+      <c r="FR24" s="64"/>
+      <c r="FS24" s="64"/>
+      <c r="FT24" s="64"/>
+      <c r="FU24" s="64"/>
+      <c r="FV24" s="64"/>
+      <c r="FW24" s="64"/>
+      <c r="FX24" s="64"/>
+      <c r="FY24" s="64"/>
+      <c r="FZ24" s="64"/>
+      <c r="GA24" s="64"/>
+      <c r="GB24" s="64"/>
+      <c r="GC24" s="64"/>
+      <c r="GD24" s="64"/>
+      <c r="GE24" s="64"/>
+      <c r="GF24" s="64"/>
+      <c r="GG24" s="64"/>
+      <c r="GH24" s="64"/>
+      <c r="GI24" s="64"/>
+      <c r="GJ24" s="64"/>
+      <c r="GK24" s="64"/>
+      <c r="GL24" s="64"/>
+      <c r="GM24" s="64"/>
+      <c r="GN24" s="64"/>
+      <c r="GO24" s="64"/>
+      <c r="GP24" s="64"/>
+      <c r="GQ24" s="64"/>
+      <c r="GR24" s="64"/>
+      <c r="GS24" s="64"/>
+      <c r="GT24" s="64"/>
+      <c r="GU24" s="64"/>
+      <c r="GV24" s="64"/>
+      <c r="GW24" s="64"/>
+      <c r="GX24" s="64"/>
+      <c r="GY24" s="64"/>
+      <c r="GZ24" s="64"/>
+      <c r="HA24" s="64"/>
+      <c r="HB24" s="64"/>
+      <c r="HC24" s="64"/>
+      <c r="HD24" s="64"/>
+      <c r="HE24" s="64"/>
+      <c r="HF24" s="64"/>
+      <c r="HG24" s="64"/>
+      <c r="HH24" s="64"/>
+      <c r="HI24" s="64"/>
+      <c r="HJ24" s="64"/>
+      <c r="HK24" s="64"/>
+      <c r="HL24" s="64"/>
+      <c r="HM24" s="64"/>
+      <c r="HN24" s="64"/>
+      <c r="HO24" s="64"/>
+      <c r="HP24" s="64"/>
+      <c r="HQ24" s="64"/>
+      <c r="HR24" s="63"/>
+      <c r="HS24" s="64"/>
+      <c r="HT24" s="64"/>
+      <c r="HU24" s="64"/>
+      <c r="HV24" s="64"/>
+      <c r="HW24" s="64"/>
+      <c r="HX24" s="64"/>
+      <c r="HY24" s="64"/>
+      <c r="HZ24" s="64"/>
+      <c r="IA24" s="64"/>
+      <c r="IB24" s="64"/>
+      <c r="IC24" s="64"/>
+      <c r="ID24" s="64"/>
+      <c r="IE24" s="64"/>
+      <c r="IF24" s="64"/>
+      <c r="IG24" s="64"/>
+      <c r="IH24" s="64"/>
+      <c r="II24" s="64"/>
+      <c r="IJ24" s="64"/>
+      <c r="IK24" s="64"/>
+      <c r="IL24" s="64"/>
+      <c r="IM24" s="64"/>
+      <c r="IN24" s="64"/>
+      <c r="IO24" s="64"/>
+      <c r="IP24" s="64"/>
+      <c r="IQ24" s="64"/>
+      <c r="IR24" s="64"/>
+      <c r="IS24" s="64"/>
+      <c r="IT24" s="64"/>
+      <c r="IU24" s="64"/>
+      <c r="IV24" s="64"/>
+      <c r="IW24" s="64"/>
+      <c r="IX24" s="64"/>
+      <c r="IY24" s="64"/>
+      <c r="IZ24" s="64"/>
+      <c r="JA24" s="64"/>
+      <c r="JB24" s="64"/>
+      <c r="JC24" s="64"/>
+      <c r="JD24" s="64"/>
+      <c r="JE24" s="64"/>
+      <c r="JF24" s="64"/>
+      <c r="JG24" s="64"/>
+      <c r="JH24" s="64"/>
+      <c r="JI24" s="64"/>
+      <c r="JJ24" s="64"/>
+      <c r="JK24" s="64"/>
+      <c r="JL24" s="64"/>
+      <c r="JM24" s="64"/>
+      <c r="JN24" s="64"/>
+      <c r="JO24" s="64"/>
+      <c r="JP24" s="64"/>
+      <c r="JQ24" s="64"/>
+      <c r="JR24" s="64"/>
+      <c r="JS24" s="64"/>
+      <c r="JT24" s="64"/>
+      <c r="JU24" s="64"/>
+      <c r="JV24" s="64"/>
+      <c r="JW24" s="64"/>
+      <c r="JX24" s="63"/>
+      <c r="JY24" s="64"/>
+      <c r="JZ24" s="64"/>
+      <c r="KA24" s="64"/>
+      <c r="KB24" s="64"/>
+      <c r="KC24" s="64"/>
+      <c r="KD24" s="64"/>
+      <c r="KE24" s="64"/>
+      <c r="KF24" s="64"/>
+      <c r="KG24" s="64"/>
+      <c r="KH24" s="64"/>
+      <c r="KI24" s="64"/>
+      <c r="KJ24" s="64"/>
+      <c r="KK24" s="64"/>
+      <c r="KL24" s="64"/>
+      <c r="KM24" s="64"/>
+      <c r="KN24" s="64"/>
+      <c r="KO24" s="64"/>
+      <c r="KP24" s="64"/>
+      <c r="KQ24" s="64"/>
+      <c r="KR24" s="64"/>
+      <c r="KS24" s="64"/>
+      <c r="KT24" s="64"/>
+      <c r="KU24" s="64"/>
+      <c r="KV24" s="64"/>
+      <c r="KW24" s="64"/>
+      <c r="KX24" s="64"/>
+      <c r="KY24" s="64"/>
+      <c r="KZ24" s="64"/>
+      <c r="LA24" s="64"/>
+      <c r="LB24" s="64"/>
+      <c r="LC24" s="64"/>
+      <c r="LD24" s="64"/>
+      <c r="LE24" s="64"/>
+      <c r="LF24" s="64"/>
+      <c r="LG24" s="64"/>
+      <c r="LH24" s="64"/>
+      <c r="LI24" s="64"/>
+      <c r="LJ24" s="64"/>
+      <c r="LK24" s="64"/>
+      <c r="LL24" s="64"/>
+      <c r="LM24" s="64"/>
+      <c r="LN24" s="64"/>
+      <c r="LO24" s="64"/>
+      <c r="LP24" s="64"/>
+      <c r="LQ24" s="64"/>
+      <c r="LR24" s="64"/>
+      <c r="LS24" s="64"/>
+      <c r="LT24" s="64"/>
+      <c r="LU24" s="64"/>
+      <c r="LV24" s="64"/>
+      <c r="LW24" s="64"/>
+      <c r="LX24" s="64"/>
+      <c r="LY24" s="64"/>
+      <c r="LZ24" s="64"/>
     </row>
-    <row r="25" spans="1:342" x14ac:dyDescent="0.25">
-[...224 lines deleted...]
-      <c r="LZ25" s="35"/>
+    <row r="25" spans="1:342" x14ac:dyDescent="0.3">
+      <c r="DJ25" s="63"/>
+      <c r="DK25" s="64"/>
+      <c r="DL25" s="64"/>
+      <c r="DM25" s="64"/>
+      <c r="DN25" s="64"/>
+      <c r="DO25" s="64"/>
+      <c r="DP25" s="64"/>
+      <c r="DQ25" s="64"/>
+      <c r="DR25" s="64"/>
+      <c r="DS25" s="64"/>
+      <c r="DT25" s="64"/>
+      <c r="DU25" s="64"/>
+      <c r="DV25" s="64"/>
+      <c r="DW25" s="64"/>
+      <c r="DX25" s="64"/>
+      <c r="DY25" s="64"/>
+      <c r="DZ25" s="64"/>
+      <c r="EA25" s="64"/>
+      <c r="EB25" s="64"/>
+      <c r="EC25" s="64"/>
+      <c r="ED25" s="64"/>
+      <c r="EE25" s="64"/>
+      <c r="EF25" s="64"/>
+      <c r="EG25" s="64"/>
+      <c r="EH25" s="64"/>
+      <c r="EI25" s="64"/>
+      <c r="EJ25" s="64"/>
+      <c r="EK25" s="64"/>
+      <c r="EL25" s="64"/>
+      <c r="EM25" s="64"/>
+      <c r="EN25" s="64"/>
+      <c r="EO25" s="64"/>
+      <c r="EP25" s="64"/>
+      <c r="EQ25" s="64"/>
+      <c r="ER25" s="64"/>
+      <c r="ES25" s="64"/>
+      <c r="ET25" s="64"/>
+      <c r="EU25" s="64"/>
+      <c r="EV25" s="64"/>
+      <c r="EW25" s="64"/>
+      <c r="EX25" s="64"/>
+      <c r="EY25" s="64"/>
+      <c r="EZ25" s="64"/>
+      <c r="FA25" s="64"/>
+      <c r="FB25" s="64"/>
+      <c r="FC25" s="64"/>
+      <c r="FD25" s="64"/>
+      <c r="FE25" s="64"/>
+      <c r="FF25" s="64"/>
+      <c r="FG25" s="64"/>
+      <c r="FH25" s="64"/>
+      <c r="FI25" s="64"/>
+      <c r="FJ25" s="64"/>
+      <c r="FK25" s="64"/>
+      <c r="FL25" s="64"/>
+      <c r="FM25" s="64"/>
+      <c r="FN25" s="64"/>
+      <c r="FO25" s="64"/>
+      <c r="FP25" s="63"/>
+      <c r="FQ25" s="64"/>
+      <c r="FR25" s="64"/>
+      <c r="FS25" s="64"/>
+      <c r="FT25" s="64"/>
+      <c r="FU25" s="64"/>
+      <c r="FV25" s="64"/>
+      <c r="FW25" s="64"/>
+      <c r="FX25" s="64"/>
+      <c r="FY25" s="64"/>
+      <c r="FZ25" s="64"/>
+      <c r="GA25" s="64"/>
+      <c r="GB25" s="64"/>
+      <c r="GC25" s="64"/>
+      <c r="GD25" s="64"/>
+      <c r="GE25" s="64"/>
+      <c r="GF25" s="64"/>
+      <c r="GG25" s="64"/>
+      <c r="GH25" s="64"/>
+      <c r="GI25" s="64"/>
+      <c r="GJ25" s="64"/>
+      <c r="GK25" s="64"/>
+      <c r="GL25" s="64"/>
+      <c r="GM25" s="64"/>
+      <c r="GN25" s="64"/>
+      <c r="GO25" s="64"/>
+      <c r="GP25" s="64"/>
+      <c r="GQ25" s="64"/>
+      <c r="GR25" s="64"/>
+      <c r="GS25" s="64"/>
+      <c r="GT25" s="64"/>
+      <c r="GU25" s="64"/>
+      <c r="GV25" s="64"/>
+      <c r="GW25" s="64"/>
+      <c r="GX25" s="64"/>
+      <c r="GY25" s="64"/>
+      <c r="GZ25" s="64"/>
+      <c r="HA25" s="64"/>
+      <c r="HB25" s="64"/>
+      <c r="HC25" s="64"/>
+      <c r="HD25" s="64"/>
+      <c r="HE25" s="64"/>
+      <c r="HF25" s="64"/>
+      <c r="HG25" s="64"/>
+      <c r="HH25" s="64"/>
+      <c r="HI25" s="64"/>
+      <c r="HJ25" s="64"/>
+      <c r="HK25" s="64"/>
+      <c r="HL25" s="64"/>
+      <c r="HM25" s="64"/>
+      <c r="HN25" s="64"/>
+      <c r="HO25" s="64"/>
+      <c r="HP25" s="64"/>
+      <c r="HQ25" s="64"/>
+      <c r="HR25" s="63"/>
+      <c r="HS25" s="64"/>
+      <c r="HT25" s="64"/>
+      <c r="HU25" s="64"/>
+      <c r="HV25" s="64"/>
+      <c r="HW25" s="64"/>
+      <c r="HX25" s="64"/>
+      <c r="HY25" s="64"/>
+      <c r="HZ25" s="64"/>
+      <c r="IA25" s="64"/>
+      <c r="IB25" s="64"/>
+      <c r="IC25" s="64"/>
+      <c r="ID25" s="64"/>
+      <c r="IE25" s="64"/>
+      <c r="IF25" s="64"/>
+      <c r="IG25" s="64"/>
+      <c r="IH25" s="64"/>
+      <c r="II25" s="64"/>
+      <c r="IJ25" s="64"/>
+      <c r="IK25" s="64"/>
+      <c r="IL25" s="64"/>
+      <c r="IM25" s="64"/>
+      <c r="IN25" s="64"/>
+      <c r="IO25" s="64"/>
+      <c r="IP25" s="64"/>
+      <c r="IQ25" s="64"/>
+      <c r="IR25" s="64"/>
+      <c r="IS25" s="64"/>
+      <c r="IT25" s="64"/>
+      <c r="IU25" s="64"/>
+      <c r="IV25" s="64"/>
+      <c r="IW25" s="64"/>
+      <c r="IX25" s="64"/>
+      <c r="IY25" s="64"/>
+      <c r="IZ25" s="64"/>
+      <c r="JA25" s="64"/>
+      <c r="JB25" s="64"/>
+      <c r="JC25" s="64"/>
+      <c r="JD25" s="64"/>
+      <c r="JE25" s="64"/>
+      <c r="JF25" s="64"/>
+      <c r="JG25" s="64"/>
+      <c r="JH25" s="64"/>
+      <c r="JI25" s="64"/>
+      <c r="JJ25" s="64"/>
+      <c r="JK25" s="64"/>
+      <c r="JL25" s="64"/>
+      <c r="JM25" s="64"/>
+      <c r="JN25" s="64"/>
+      <c r="JO25" s="64"/>
+      <c r="JP25" s="64"/>
+      <c r="JQ25" s="64"/>
+      <c r="JR25" s="64"/>
+      <c r="JS25" s="64"/>
+      <c r="JT25" s="64"/>
+      <c r="JU25" s="64"/>
+      <c r="JV25" s="64"/>
+      <c r="JW25" s="64"/>
+      <c r="JX25" s="63"/>
+      <c r="JY25" s="64"/>
+      <c r="JZ25" s="64"/>
+      <c r="KA25" s="64"/>
+      <c r="KB25" s="64"/>
+      <c r="KC25" s="64"/>
+      <c r="KD25" s="64"/>
+      <c r="KE25" s="64"/>
+      <c r="KF25" s="64"/>
+      <c r="KG25" s="64"/>
+      <c r="KH25" s="64"/>
+      <c r="KI25" s="64"/>
+      <c r="KJ25" s="64"/>
+      <c r="KK25" s="64"/>
+      <c r="KL25" s="64"/>
+      <c r="KM25" s="64"/>
+      <c r="KN25" s="64"/>
+      <c r="KO25" s="64"/>
+      <c r="KP25" s="64"/>
+      <c r="KQ25" s="64"/>
+      <c r="KR25" s="64"/>
+      <c r="KS25" s="64"/>
+      <c r="KT25" s="64"/>
+      <c r="KU25" s="64"/>
+      <c r="KV25" s="64"/>
+      <c r="KW25" s="64"/>
+      <c r="KX25" s="64"/>
+      <c r="KY25" s="64"/>
+      <c r="KZ25" s="64"/>
+      <c r="LA25" s="64"/>
+      <c r="LB25" s="64"/>
+      <c r="LC25" s="64"/>
+      <c r="LD25" s="64"/>
+      <c r="LE25" s="64"/>
+      <c r="LF25" s="64"/>
+      <c r="LG25" s="64"/>
+      <c r="LH25" s="64"/>
+      <c r="LI25" s="64"/>
+      <c r="LJ25" s="64"/>
+      <c r="LK25" s="64"/>
+      <c r="LL25" s="64"/>
+      <c r="LM25" s="64"/>
+      <c r="LN25" s="64"/>
+      <c r="LO25" s="64"/>
+      <c r="LP25" s="64"/>
+      <c r="LQ25" s="64"/>
+      <c r="LR25" s="64"/>
+      <c r="LS25" s="64"/>
+      <c r="LT25" s="64"/>
+      <c r="LU25" s="64"/>
+      <c r="LV25" s="64"/>
+      <c r="LW25" s="64"/>
+      <c r="LX25" s="64"/>
+      <c r="LY25" s="64"/>
+      <c r="LZ25" s="64"/>
     </row>
-    <row r="26" spans="1:342" x14ac:dyDescent="0.25">
-[...224 lines deleted...]
-      <c r="LZ26" s="35"/>
+    <row r="26" spans="1:342" x14ac:dyDescent="0.3">
+      <c r="DJ26" s="63"/>
+      <c r="DK26" s="64"/>
+      <c r="DL26" s="64"/>
+      <c r="DM26" s="64"/>
+      <c r="DN26" s="64"/>
+      <c r="DO26" s="64"/>
+      <c r="DP26" s="64"/>
+      <c r="DQ26" s="64"/>
+      <c r="DR26" s="64"/>
+      <c r="DS26" s="64"/>
+      <c r="DT26" s="64"/>
+      <c r="DU26" s="64"/>
+      <c r="DV26" s="64"/>
+      <c r="DW26" s="64"/>
+      <c r="DX26" s="64"/>
+      <c r="DY26" s="64"/>
+      <c r="DZ26" s="64"/>
+      <c r="EA26" s="64"/>
+      <c r="EB26" s="64"/>
+      <c r="EC26" s="64"/>
+      <c r="ED26" s="64"/>
+      <c r="EE26" s="64"/>
+      <c r="EF26" s="64"/>
+      <c r="EG26" s="64"/>
+      <c r="EH26" s="64"/>
+      <c r="EI26" s="64"/>
+      <c r="EJ26" s="64"/>
+      <c r="EK26" s="64"/>
+      <c r="EL26" s="64"/>
+      <c r="EM26" s="64"/>
+      <c r="EN26" s="64"/>
+      <c r="EO26" s="64"/>
+      <c r="EP26" s="64"/>
+      <c r="EQ26" s="64"/>
+      <c r="ER26" s="64"/>
+      <c r="ES26" s="64"/>
+      <c r="ET26" s="64"/>
+      <c r="EU26" s="64"/>
+      <c r="EV26" s="64"/>
+      <c r="EW26" s="64"/>
+      <c r="EX26" s="64"/>
+      <c r="EY26" s="64"/>
+      <c r="EZ26" s="64"/>
+      <c r="FA26" s="64"/>
+      <c r="FB26" s="64"/>
+      <c r="FC26" s="64"/>
+      <c r="FD26" s="64"/>
+      <c r="FE26" s="64"/>
+      <c r="FF26" s="64"/>
+      <c r="FG26" s="64"/>
+      <c r="FH26" s="64"/>
+      <c r="FI26" s="64"/>
+      <c r="FJ26" s="64"/>
+      <c r="FK26" s="64"/>
+      <c r="FL26" s="64"/>
+      <c r="FM26" s="64"/>
+      <c r="FN26" s="64"/>
+      <c r="FO26" s="64"/>
+      <c r="FP26" s="63"/>
+      <c r="FQ26" s="64"/>
+      <c r="FR26" s="64"/>
+      <c r="FS26" s="64"/>
+      <c r="FT26" s="64"/>
+      <c r="FU26" s="64"/>
+      <c r="FV26" s="64"/>
+      <c r="FW26" s="64"/>
+      <c r="FX26" s="64"/>
+      <c r="FY26" s="64"/>
+      <c r="FZ26" s="64"/>
+      <c r="GA26" s="64"/>
+      <c r="GB26" s="64"/>
+      <c r="GC26" s="64"/>
+      <c r="GD26" s="64"/>
+      <c r="GE26" s="64"/>
+      <c r="GF26" s="64"/>
+      <c r="GG26" s="64"/>
+      <c r="GH26" s="64"/>
+      <c r="GI26" s="64"/>
+      <c r="GJ26" s="64"/>
+      <c r="GK26" s="64"/>
+      <c r="GL26" s="64"/>
+      <c r="GM26" s="64"/>
+      <c r="GN26" s="64"/>
+      <c r="GO26" s="64"/>
+      <c r="GP26" s="64"/>
+      <c r="GQ26" s="64"/>
+      <c r="GR26" s="64"/>
+      <c r="GS26" s="64"/>
+      <c r="GT26" s="64"/>
+      <c r="GU26" s="64"/>
+      <c r="GV26" s="64"/>
+      <c r="GW26" s="64"/>
+      <c r="GX26" s="64"/>
+      <c r="GY26" s="64"/>
+      <c r="GZ26" s="64"/>
+      <c r="HA26" s="64"/>
+      <c r="HB26" s="64"/>
+      <c r="HC26" s="64"/>
+      <c r="HD26" s="64"/>
+      <c r="HE26" s="64"/>
+      <c r="HF26" s="64"/>
+      <c r="HG26" s="64"/>
+      <c r="HH26" s="64"/>
+      <c r="HI26" s="64"/>
+      <c r="HJ26" s="64"/>
+      <c r="HK26" s="64"/>
+      <c r="HL26" s="64"/>
+      <c r="HM26" s="64"/>
+      <c r="HN26" s="64"/>
+      <c r="HO26" s="64"/>
+      <c r="HP26" s="64"/>
+      <c r="HQ26" s="64"/>
+      <c r="HR26" s="63"/>
+      <c r="HS26" s="64"/>
+      <c r="HT26" s="64"/>
+      <c r="HU26" s="64"/>
+      <c r="HV26" s="64"/>
+      <c r="HW26" s="64"/>
+      <c r="HX26" s="64"/>
+      <c r="HY26" s="64"/>
+      <c r="HZ26" s="64"/>
+      <c r="IA26" s="64"/>
+      <c r="IB26" s="64"/>
+      <c r="IC26" s="64"/>
+      <c r="ID26" s="64"/>
+      <c r="IE26" s="64"/>
+      <c r="IF26" s="64"/>
+      <c r="IG26" s="64"/>
+      <c r="IH26" s="64"/>
+      <c r="II26" s="64"/>
+      <c r="IJ26" s="64"/>
+      <c r="IK26" s="64"/>
+      <c r="IL26" s="64"/>
+      <c r="IM26" s="64"/>
+      <c r="IN26" s="64"/>
+      <c r="IO26" s="64"/>
+      <c r="IP26" s="64"/>
+      <c r="IQ26" s="64"/>
+      <c r="IR26" s="64"/>
+      <c r="IS26" s="64"/>
+      <c r="IT26" s="64"/>
+      <c r="IU26" s="64"/>
+      <c r="IV26" s="64"/>
+      <c r="IW26" s="64"/>
+      <c r="IX26" s="64"/>
+      <c r="IY26" s="64"/>
+      <c r="IZ26" s="64"/>
+      <c r="JA26" s="64"/>
+      <c r="JB26" s="64"/>
+      <c r="JC26" s="64"/>
+      <c r="JD26" s="64"/>
+      <c r="JE26" s="64"/>
+      <c r="JF26" s="64"/>
+      <c r="JG26" s="64"/>
+      <c r="JH26" s="64"/>
+      <c r="JI26" s="64"/>
+      <c r="JJ26" s="64"/>
+      <c r="JK26" s="64"/>
+      <c r="JL26" s="64"/>
+      <c r="JM26" s="64"/>
+      <c r="JN26" s="64"/>
+      <c r="JO26" s="64"/>
+      <c r="JP26" s="64"/>
+      <c r="JQ26" s="64"/>
+      <c r="JR26" s="64"/>
+      <c r="JS26" s="64"/>
+      <c r="JT26" s="64"/>
+      <c r="JU26" s="64"/>
+      <c r="JV26" s="64"/>
+      <c r="JW26" s="64"/>
+      <c r="JX26" s="63"/>
+      <c r="JY26" s="64"/>
+      <c r="JZ26" s="64"/>
+      <c r="KA26" s="64"/>
+      <c r="KB26" s="64"/>
+      <c r="KC26" s="64"/>
+      <c r="KD26" s="64"/>
+      <c r="KE26" s="64"/>
+      <c r="KF26" s="64"/>
+      <c r="KG26" s="64"/>
+      <c r="KH26" s="64"/>
+      <c r="KI26" s="64"/>
+      <c r="KJ26" s="64"/>
+      <c r="KK26" s="64"/>
+      <c r="KL26" s="64"/>
+      <c r="KM26" s="64"/>
+      <c r="KN26" s="64"/>
+      <c r="KO26" s="64"/>
+      <c r="KP26" s="64"/>
+      <c r="KQ26" s="64"/>
+      <c r="KR26" s="64"/>
+      <c r="KS26" s="64"/>
+      <c r="KT26" s="64"/>
+      <c r="KU26" s="64"/>
+      <c r="KV26" s="64"/>
+      <c r="KW26" s="64"/>
+      <c r="KX26" s="64"/>
+      <c r="KY26" s="64"/>
+      <c r="KZ26" s="64"/>
+      <c r="LA26" s="64"/>
+      <c r="LB26" s="64"/>
+      <c r="LC26" s="64"/>
+      <c r="LD26" s="64"/>
+      <c r="LE26" s="64"/>
+      <c r="LF26" s="64"/>
+      <c r="LG26" s="64"/>
+      <c r="LH26" s="64"/>
+      <c r="LI26" s="64"/>
+      <c r="LJ26" s="64"/>
+      <c r="LK26" s="64"/>
+      <c r="LL26" s="64"/>
+      <c r="LM26" s="64"/>
+      <c r="LN26" s="64"/>
+      <c r="LO26" s="64"/>
+      <c r="LP26" s="64"/>
+      <c r="LQ26" s="64"/>
+      <c r="LR26" s="64"/>
+      <c r="LS26" s="64"/>
+      <c r="LT26" s="64"/>
+      <c r="LU26" s="64"/>
+      <c r="LV26" s="64"/>
+      <c r="LW26" s="64"/>
+      <c r="LX26" s="64"/>
+      <c r="LY26" s="64"/>
+      <c r="LZ26" s="64"/>
     </row>
-    <row r="27" spans="1:342" x14ac:dyDescent="0.25">
-[...224 lines deleted...]
-      <c r="LZ27" s="35"/>
+    <row r="27" spans="1:342" x14ac:dyDescent="0.3">
+      <c r="DJ27" s="63"/>
+      <c r="DK27" s="64"/>
+      <c r="DL27" s="64"/>
+      <c r="DM27" s="64"/>
+      <c r="DN27" s="64"/>
+      <c r="DO27" s="64"/>
+      <c r="DP27" s="64"/>
+      <c r="DQ27" s="64"/>
+      <c r="DR27" s="64"/>
+      <c r="DS27" s="64"/>
+      <c r="DT27" s="64"/>
+      <c r="DU27" s="64"/>
+      <c r="DV27" s="64"/>
+      <c r="DW27" s="64"/>
+      <c r="DX27" s="64"/>
+      <c r="DY27" s="64"/>
+      <c r="DZ27" s="64"/>
+      <c r="EA27" s="64"/>
+      <c r="EB27" s="64"/>
+      <c r="EC27" s="64"/>
+      <c r="ED27" s="64"/>
+      <c r="EE27" s="64"/>
+      <c r="EF27" s="64"/>
+      <c r="EG27" s="64"/>
+      <c r="EH27" s="64"/>
+      <c r="EI27" s="64"/>
+      <c r="EJ27" s="64"/>
+      <c r="EK27" s="64"/>
+      <c r="EL27" s="64"/>
+      <c r="EM27" s="64"/>
+      <c r="EN27" s="64"/>
+      <c r="EO27" s="64"/>
+      <c r="EP27" s="64"/>
+      <c r="EQ27" s="64"/>
+      <c r="ER27" s="64"/>
+      <c r="ES27" s="64"/>
+      <c r="ET27" s="64"/>
+      <c r="EU27" s="64"/>
+      <c r="EV27" s="64"/>
+      <c r="EW27" s="64"/>
+      <c r="EX27" s="64"/>
+      <c r="EY27" s="64"/>
+      <c r="EZ27" s="64"/>
+      <c r="FA27" s="64"/>
+      <c r="FB27" s="64"/>
+      <c r="FC27" s="64"/>
+      <c r="FD27" s="64"/>
+      <c r="FE27" s="64"/>
+      <c r="FF27" s="64"/>
+      <c r="FG27" s="64"/>
+      <c r="FH27" s="64"/>
+      <c r="FI27" s="64"/>
+      <c r="FJ27" s="64"/>
+      <c r="FK27" s="64"/>
+      <c r="FL27" s="64"/>
+      <c r="FM27" s="64"/>
+      <c r="FN27" s="64"/>
+      <c r="FO27" s="64"/>
+      <c r="FP27" s="63"/>
+      <c r="FQ27" s="64"/>
+      <c r="FR27" s="64"/>
+      <c r="FS27" s="64"/>
+      <c r="FT27" s="64"/>
+      <c r="FU27" s="64"/>
+      <c r="FV27" s="64"/>
+      <c r="FW27" s="64"/>
+      <c r="FX27" s="64"/>
+      <c r="FY27" s="64"/>
+      <c r="FZ27" s="64"/>
+      <c r="GA27" s="64"/>
+      <c r="GB27" s="64"/>
+      <c r="GC27" s="64"/>
+      <c r="GD27" s="64"/>
+      <c r="GE27" s="64"/>
+      <c r="GF27" s="64"/>
+      <c r="GG27" s="64"/>
+      <c r="GH27" s="64"/>
+      <c r="GI27" s="64"/>
+      <c r="GJ27" s="64"/>
+      <c r="GK27" s="64"/>
+      <c r="GL27" s="64"/>
+      <c r="GM27" s="64"/>
+      <c r="GN27" s="64"/>
+      <c r="GO27" s="64"/>
+      <c r="GP27" s="64"/>
+      <c r="GQ27" s="64"/>
+      <c r="GR27" s="64"/>
+      <c r="GS27" s="64"/>
+      <c r="GT27" s="64"/>
+      <c r="GU27" s="64"/>
+      <c r="GV27" s="64"/>
+      <c r="GW27" s="64"/>
+      <c r="GX27" s="64"/>
+      <c r="GY27" s="64"/>
+      <c r="GZ27" s="64"/>
+      <c r="HA27" s="64"/>
+      <c r="HB27" s="64"/>
+      <c r="HC27" s="64"/>
+      <c r="HD27" s="64"/>
+      <c r="HE27" s="64"/>
+      <c r="HF27" s="64"/>
+      <c r="HG27" s="64"/>
+      <c r="HH27" s="64"/>
+      <c r="HI27" s="64"/>
+      <c r="HJ27" s="64"/>
+      <c r="HK27" s="64"/>
+      <c r="HL27" s="64"/>
+      <c r="HM27" s="64"/>
+      <c r="HN27" s="64"/>
+      <c r="HO27" s="64"/>
+      <c r="HP27" s="64"/>
+      <c r="HQ27" s="64"/>
+      <c r="HR27" s="63"/>
+      <c r="HS27" s="64"/>
+      <c r="HT27" s="64"/>
+      <c r="HU27" s="64"/>
+      <c r="HV27" s="64"/>
+      <c r="HW27" s="64"/>
+      <c r="HX27" s="64"/>
+      <c r="HY27" s="64"/>
+      <c r="HZ27" s="64"/>
+      <c r="IA27" s="64"/>
+      <c r="IB27" s="64"/>
+      <c r="IC27" s="64"/>
+      <c r="ID27" s="64"/>
+      <c r="IE27" s="64"/>
+      <c r="IF27" s="64"/>
+      <c r="IG27" s="64"/>
+      <c r="IH27" s="64"/>
+      <c r="II27" s="64"/>
+      <c r="IJ27" s="64"/>
+      <c r="IK27" s="64"/>
+      <c r="IL27" s="64"/>
+      <c r="IM27" s="64"/>
+      <c r="IN27" s="64"/>
+      <c r="IO27" s="64"/>
+      <c r="IP27" s="64"/>
+      <c r="IQ27" s="64"/>
+      <c r="IR27" s="64"/>
+      <c r="IS27" s="64"/>
+      <c r="IT27" s="64"/>
+      <c r="IU27" s="64"/>
+      <c r="IV27" s="64"/>
+      <c r="IW27" s="64"/>
+      <c r="IX27" s="64"/>
+      <c r="IY27" s="64"/>
+      <c r="IZ27" s="64"/>
+      <c r="JA27" s="64"/>
+      <c r="JB27" s="64"/>
+      <c r="JC27" s="64"/>
+      <c r="JD27" s="64"/>
+      <c r="JE27" s="64"/>
+      <c r="JF27" s="64"/>
+      <c r="JG27" s="64"/>
+      <c r="JH27" s="64"/>
+      <c r="JI27" s="64"/>
+      <c r="JJ27" s="64"/>
+      <c r="JK27" s="64"/>
+      <c r="JL27" s="64"/>
+      <c r="JM27" s="64"/>
+      <c r="JN27" s="64"/>
+      <c r="JO27" s="64"/>
+      <c r="JP27" s="64"/>
+      <c r="JQ27" s="64"/>
+      <c r="JR27" s="64"/>
+      <c r="JS27" s="64"/>
+      <c r="JT27" s="64"/>
+      <c r="JU27" s="64"/>
+      <c r="JV27" s="64"/>
+      <c r="JW27" s="64"/>
+      <c r="JX27" s="63"/>
+      <c r="JY27" s="64"/>
+      <c r="JZ27" s="64"/>
+      <c r="KA27" s="64"/>
+      <c r="KB27" s="64"/>
+      <c r="KC27" s="64"/>
+      <c r="KD27" s="64"/>
+      <c r="KE27" s="64"/>
+      <c r="KF27" s="64"/>
+      <c r="KG27" s="64"/>
+      <c r="KH27" s="64"/>
+      <c r="KI27" s="64"/>
+      <c r="KJ27" s="64"/>
+      <c r="KK27" s="64"/>
+      <c r="KL27" s="64"/>
+      <c r="KM27" s="64"/>
+      <c r="KN27" s="64"/>
+      <c r="KO27" s="64"/>
+      <c r="KP27" s="64"/>
+      <c r="KQ27" s="64"/>
+      <c r="KR27" s="64"/>
+      <c r="KS27" s="64"/>
+      <c r="KT27" s="64"/>
+      <c r="KU27" s="64"/>
+      <c r="KV27" s="64"/>
+      <c r="KW27" s="64"/>
+      <c r="KX27" s="64"/>
+      <c r="KY27" s="64"/>
+      <c r="KZ27" s="64"/>
+      <c r="LA27" s="64"/>
+      <c r="LB27" s="64"/>
+      <c r="LC27" s="64"/>
+      <c r="LD27" s="64"/>
+      <c r="LE27" s="64"/>
+      <c r="LF27" s="64"/>
+      <c r="LG27" s="64"/>
+      <c r="LH27" s="64"/>
+      <c r="LI27" s="64"/>
+      <c r="LJ27" s="64"/>
+      <c r="LK27" s="64"/>
+      <c r="LL27" s="64"/>
+      <c r="LM27" s="64"/>
+      <c r="LN27" s="64"/>
+      <c r="LO27" s="64"/>
+      <c r="LP27" s="64"/>
+      <c r="LQ27" s="64"/>
+      <c r="LR27" s="64"/>
+      <c r="LS27" s="64"/>
+      <c r="LT27" s="64"/>
+      <c r="LU27" s="64"/>
+      <c r="LV27" s="64"/>
+      <c r="LW27" s="64"/>
+      <c r="LX27" s="64"/>
+      <c r="LY27" s="64"/>
+      <c r="LZ27" s="64"/>
     </row>
-    <row r="28" spans="1:342" x14ac:dyDescent="0.25">
-[...224 lines deleted...]
-      <c r="LZ28" s="35"/>
+    <row r="28" spans="1:342" x14ac:dyDescent="0.3">
+      <c r="DJ28" s="63"/>
+      <c r="DK28" s="64"/>
+      <c r="DL28" s="64"/>
+      <c r="DM28" s="64"/>
+      <c r="DN28" s="64"/>
+      <c r="DO28" s="64"/>
+      <c r="DP28" s="64"/>
+      <c r="DQ28" s="64"/>
+      <c r="DR28" s="64"/>
+      <c r="DS28" s="64"/>
+      <c r="DT28" s="64"/>
+      <c r="DU28" s="64"/>
+      <c r="DV28" s="64"/>
+      <c r="DW28" s="64"/>
+      <c r="DX28" s="64"/>
+      <c r="DY28" s="64"/>
+      <c r="DZ28" s="64"/>
+      <c r="EA28" s="64"/>
+      <c r="EB28" s="64"/>
+      <c r="EC28" s="64"/>
+      <c r="ED28" s="64"/>
+      <c r="EE28" s="64"/>
+      <c r="EF28" s="64"/>
+      <c r="EG28" s="64"/>
+      <c r="EH28" s="64"/>
+      <c r="EI28" s="64"/>
+      <c r="EJ28" s="64"/>
+      <c r="EK28" s="64"/>
+      <c r="EL28" s="64"/>
+      <c r="EM28" s="64"/>
+      <c r="EN28" s="64"/>
+      <c r="EO28" s="64"/>
+      <c r="EP28" s="64"/>
+      <c r="EQ28" s="64"/>
+      <c r="ER28" s="64"/>
+      <c r="ES28" s="64"/>
+      <c r="ET28" s="64"/>
+      <c r="EU28" s="64"/>
+      <c r="EV28" s="64"/>
+      <c r="EW28" s="64"/>
+      <c r="EX28" s="64"/>
+      <c r="EY28" s="64"/>
+      <c r="EZ28" s="64"/>
+      <c r="FA28" s="64"/>
+      <c r="FB28" s="64"/>
+      <c r="FC28" s="64"/>
+      <c r="FD28" s="64"/>
+      <c r="FE28" s="64"/>
+      <c r="FF28" s="64"/>
+      <c r="FG28" s="64"/>
+      <c r="FH28" s="64"/>
+      <c r="FI28" s="64"/>
+      <c r="FJ28" s="64"/>
+      <c r="FK28" s="64"/>
+      <c r="FL28" s="64"/>
+      <c r="FM28" s="64"/>
+      <c r="FN28" s="64"/>
+      <c r="FO28" s="64"/>
+      <c r="FP28" s="63"/>
+      <c r="FQ28" s="64"/>
+      <c r="FR28" s="64"/>
+      <c r="FS28" s="64"/>
+      <c r="FT28" s="64"/>
+      <c r="FU28" s="64"/>
+      <c r="FV28" s="64"/>
+      <c r="FW28" s="64"/>
+      <c r="FX28" s="64"/>
+      <c r="FY28" s="64"/>
+      <c r="FZ28" s="64"/>
+      <c r="GA28" s="64"/>
+      <c r="GB28" s="64"/>
+      <c r="GC28" s="64"/>
+      <c r="GD28" s="64"/>
+      <c r="GE28" s="64"/>
+      <c r="GF28" s="64"/>
+      <c r="GG28" s="64"/>
+      <c r="GH28" s="64"/>
+      <c r="GI28" s="64"/>
+      <c r="GJ28" s="64"/>
+      <c r="GK28" s="64"/>
+      <c r="GL28" s="64"/>
+      <c r="GM28" s="64"/>
+      <c r="GN28" s="64"/>
+      <c r="GO28" s="64"/>
+      <c r="GP28" s="64"/>
+      <c r="GQ28" s="64"/>
+      <c r="GR28" s="64"/>
+      <c r="GS28" s="64"/>
+      <c r="GT28" s="64"/>
+      <c r="GU28" s="64"/>
+      <c r="GV28" s="64"/>
+      <c r="GW28" s="64"/>
+      <c r="GX28" s="64"/>
+      <c r="GY28" s="64"/>
+      <c r="GZ28" s="64"/>
+      <c r="HA28" s="64"/>
+      <c r="HB28" s="64"/>
+      <c r="HC28" s="64"/>
+      <c r="HD28" s="64"/>
+      <c r="HE28" s="64"/>
+      <c r="HF28" s="64"/>
+      <c r="HG28" s="64"/>
+      <c r="HH28" s="64"/>
+      <c r="HI28" s="64"/>
+      <c r="HJ28" s="64"/>
+      <c r="HK28" s="64"/>
+      <c r="HL28" s="64"/>
+      <c r="HM28" s="64"/>
+      <c r="HN28" s="64"/>
+      <c r="HO28" s="64"/>
+      <c r="HP28" s="64"/>
+      <c r="HQ28" s="64"/>
+      <c r="HR28" s="63"/>
+      <c r="HS28" s="64"/>
+      <c r="HT28" s="64"/>
+      <c r="HU28" s="64"/>
+      <c r="HV28" s="64"/>
+      <c r="HW28" s="64"/>
+      <c r="HX28" s="64"/>
+      <c r="HY28" s="64"/>
+      <c r="HZ28" s="64"/>
+      <c r="IA28" s="64"/>
+      <c r="IB28" s="64"/>
+      <c r="IC28" s="64"/>
+      <c r="ID28" s="64"/>
+      <c r="IE28" s="64"/>
+      <c r="IF28" s="64"/>
+      <c r="IG28" s="64"/>
+      <c r="IH28" s="64"/>
+      <c r="II28" s="64"/>
+      <c r="IJ28" s="64"/>
+      <c r="IK28" s="64"/>
+      <c r="IL28" s="64"/>
+      <c r="IM28" s="64"/>
+      <c r="IN28" s="64"/>
+      <c r="IO28" s="64"/>
+      <c r="IP28" s="64"/>
+      <c r="IQ28" s="64"/>
+      <c r="IR28" s="64"/>
+      <c r="IS28" s="64"/>
+      <c r="IT28" s="64"/>
+      <c r="IU28" s="64"/>
+      <c r="IV28" s="64"/>
+      <c r="IW28" s="64"/>
+      <c r="IX28" s="64"/>
+      <c r="IY28" s="64"/>
+      <c r="IZ28" s="64"/>
+      <c r="JA28" s="64"/>
+      <c r="JB28" s="64"/>
+      <c r="JC28" s="64"/>
+      <c r="JD28" s="64"/>
+      <c r="JE28" s="64"/>
+      <c r="JF28" s="64"/>
+      <c r="JG28" s="64"/>
+      <c r="JH28" s="64"/>
+      <c r="JI28" s="64"/>
+      <c r="JJ28" s="64"/>
+      <c r="JK28" s="64"/>
+      <c r="JL28" s="64"/>
+      <c r="JM28" s="64"/>
+      <c r="JN28" s="64"/>
+      <c r="JO28" s="64"/>
+      <c r="JP28" s="64"/>
+      <c r="JQ28" s="64"/>
+      <c r="JR28" s="64"/>
+      <c r="JS28" s="64"/>
+      <c r="JT28" s="64"/>
+      <c r="JU28" s="64"/>
+      <c r="JV28" s="64"/>
+      <c r="JW28" s="64"/>
+      <c r="JX28" s="63"/>
+      <c r="JY28" s="64"/>
+      <c r="JZ28" s="64"/>
+      <c r="KA28" s="64"/>
+      <c r="KB28" s="64"/>
+      <c r="KC28" s="64"/>
+      <c r="KD28" s="64"/>
+      <c r="KE28" s="64"/>
+      <c r="KF28" s="64"/>
+      <c r="KG28" s="64"/>
+      <c r="KH28" s="64"/>
+      <c r="KI28" s="64"/>
+      <c r="KJ28" s="64"/>
+      <c r="KK28" s="64"/>
+      <c r="KL28" s="64"/>
+      <c r="KM28" s="64"/>
+      <c r="KN28" s="64"/>
+      <c r="KO28" s="64"/>
+      <c r="KP28" s="64"/>
+      <c r="KQ28" s="64"/>
+      <c r="KR28" s="64"/>
+      <c r="KS28" s="64"/>
+      <c r="KT28" s="64"/>
+      <c r="KU28" s="64"/>
+      <c r="KV28" s="64"/>
+      <c r="KW28" s="64"/>
+      <c r="KX28" s="64"/>
+      <c r="KY28" s="64"/>
+      <c r="KZ28" s="64"/>
+      <c r="LA28" s="64"/>
+      <c r="LB28" s="64"/>
+      <c r="LC28" s="64"/>
+      <c r="LD28" s="64"/>
+      <c r="LE28" s="64"/>
+      <c r="LF28" s="64"/>
+      <c r="LG28" s="64"/>
+      <c r="LH28" s="64"/>
+      <c r="LI28" s="64"/>
+      <c r="LJ28" s="64"/>
+      <c r="LK28" s="64"/>
+      <c r="LL28" s="64"/>
+      <c r="LM28" s="64"/>
+      <c r="LN28" s="64"/>
+      <c r="LO28" s="64"/>
+      <c r="LP28" s="64"/>
+      <c r="LQ28" s="64"/>
+      <c r="LR28" s="64"/>
+      <c r="LS28" s="64"/>
+      <c r="LT28" s="64"/>
+      <c r="LU28" s="64"/>
+      <c r="LV28" s="64"/>
+      <c r="LW28" s="64"/>
+      <c r="LX28" s="64"/>
+      <c r="LY28" s="64"/>
+      <c r="LZ28" s="64"/>
     </row>
-    <row r="29" spans="1:342" x14ac:dyDescent="0.25">
-[...224 lines deleted...]
-      <c r="LZ29" s="35"/>
+    <row r="29" spans="1:342" x14ac:dyDescent="0.3">
+      <c r="DJ29" s="63"/>
+      <c r="DK29" s="64"/>
+      <c r="DL29" s="64"/>
+      <c r="DM29" s="64"/>
+      <c r="DN29" s="64"/>
+      <c r="DO29" s="64"/>
+      <c r="DP29" s="64"/>
+      <c r="DQ29" s="64"/>
+      <c r="DR29" s="64"/>
+      <c r="DS29" s="64"/>
+      <c r="DT29" s="64"/>
+      <c r="DU29" s="64"/>
+      <c r="DV29" s="64"/>
+      <c r="DW29" s="64"/>
+      <c r="DX29" s="64"/>
+      <c r="DY29" s="64"/>
+      <c r="DZ29" s="64"/>
+      <c r="EA29" s="64"/>
+      <c r="EB29" s="64"/>
+      <c r="EC29" s="64"/>
+      <c r="ED29" s="64"/>
+      <c r="EE29" s="64"/>
+      <c r="EF29" s="64"/>
+      <c r="EG29" s="64"/>
+      <c r="EH29" s="64"/>
+      <c r="EI29" s="64"/>
+      <c r="EJ29" s="64"/>
+      <c r="EK29" s="64"/>
+      <c r="EL29" s="64"/>
+      <c r="EM29" s="64"/>
+      <c r="EN29" s="64"/>
+      <c r="EO29" s="64"/>
+      <c r="EP29" s="64"/>
+      <c r="EQ29" s="64"/>
+      <c r="ER29" s="64"/>
+      <c r="ES29" s="64"/>
+      <c r="ET29" s="64"/>
+      <c r="EU29" s="64"/>
+      <c r="EV29" s="64"/>
+      <c r="EW29" s="64"/>
+      <c r="EX29" s="64"/>
+      <c r="EY29" s="64"/>
+      <c r="EZ29" s="64"/>
+      <c r="FA29" s="64"/>
+      <c r="FB29" s="64"/>
+      <c r="FC29" s="64"/>
+      <c r="FD29" s="64"/>
+      <c r="FE29" s="64"/>
+      <c r="FF29" s="64"/>
+      <c r="FG29" s="64"/>
+      <c r="FH29" s="64"/>
+      <c r="FI29" s="64"/>
+      <c r="FJ29" s="64"/>
+      <c r="FK29" s="64"/>
+      <c r="FL29" s="64"/>
+      <c r="FM29" s="64"/>
+      <c r="FN29" s="64"/>
+      <c r="FO29" s="64"/>
+      <c r="FP29" s="63"/>
+      <c r="FQ29" s="64"/>
+      <c r="FR29" s="64"/>
+      <c r="FS29" s="64"/>
+      <c r="FT29" s="64"/>
+      <c r="FU29" s="64"/>
+      <c r="FV29" s="64"/>
+      <c r="FW29" s="64"/>
+      <c r="FX29" s="64"/>
+      <c r="FY29" s="64"/>
+      <c r="FZ29" s="64"/>
+      <c r="GA29" s="64"/>
+      <c r="GB29" s="64"/>
+      <c r="GC29" s="64"/>
+      <c r="GD29" s="64"/>
+      <c r="GE29" s="64"/>
+      <c r="GF29" s="64"/>
+      <c r="GG29" s="64"/>
+      <c r="GH29" s="64"/>
+      <c r="GI29" s="64"/>
+      <c r="GJ29" s="64"/>
+      <c r="GK29" s="64"/>
+      <c r="GL29" s="64"/>
+      <c r="GM29" s="64"/>
+      <c r="GN29" s="64"/>
+      <c r="GO29" s="64"/>
+      <c r="GP29" s="64"/>
+      <c r="GQ29" s="64"/>
+      <c r="GR29" s="64"/>
+      <c r="GS29" s="64"/>
+      <c r="GT29" s="64"/>
+      <c r="GU29" s="64"/>
+      <c r="GV29" s="64"/>
+      <c r="GW29" s="64"/>
+      <c r="GX29" s="64"/>
+      <c r="GY29" s="64"/>
+      <c r="GZ29" s="64"/>
+      <c r="HA29" s="64"/>
+      <c r="HB29" s="64"/>
+      <c r="HC29" s="64"/>
+      <c r="HD29" s="64"/>
+      <c r="HE29" s="64"/>
+      <c r="HF29" s="64"/>
+      <c r="HG29" s="64"/>
+      <c r="HH29" s="64"/>
+      <c r="HI29" s="64"/>
+      <c r="HJ29" s="64"/>
+      <c r="HK29" s="64"/>
+      <c r="HL29" s="64"/>
+      <c r="HM29" s="64"/>
+      <c r="HN29" s="64"/>
+      <c r="HO29" s="64"/>
+      <c r="HP29" s="64"/>
+      <c r="HQ29" s="64"/>
+      <c r="HR29" s="63"/>
+      <c r="HS29" s="64"/>
+      <c r="HT29" s="64"/>
+      <c r="HU29" s="64"/>
+      <c r="HV29" s="64"/>
+      <c r="HW29" s="64"/>
+      <c r="HX29" s="64"/>
+      <c r="HY29" s="64"/>
+      <c r="HZ29" s="64"/>
+      <c r="IA29" s="64"/>
+      <c r="IB29" s="64"/>
+      <c r="IC29" s="64"/>
+      <c r="ID29" s="64"/>
+      <c r="IE29" s="64"/>
+      <c r="IF29" s="64"/>
+      <c r="IG29" s="64"/>
+      <c r="IH29" s="64"/>
+      <c r="II29" s="64"/>
+      <c r="IJ29" s="64"/>
+      <c r="IK29" s="64"/>
+      <c r="IL29" s="64"/>
+      <c r="IM29" s="64"/>
+      <c r="IN29" s="64"/>
+      <c r="IO29" s="64"/>
+      <c r="IP29" s="64"/>
+      <c r="IQ29" s="64"/>
+      <c r="IR29" s="64"/>
+      <c r="IS29" s="64"/>
+      <c r="IT29" s="64"/>
+      <c r="IU29" s="64"/>
+      <c r="IV29" s="64"/>
+      <c r="IW29" s="64"/>
+      <c r="IX29" s="64"/>
+      <c r="IY29" s="64"/>
+      <c r="IZ29" s="64"/>
+      <c r="JA29" s="64"/>
+      <c r="JB29" s="64"/>
+      <c r="JC29" s="64"/>
+      <c r="JD29" s="64"/>
+      <c r="JE29" s="64"/>
+      <c r="JF29" s="64"/>
+      <c r="JG29" s="64"/>
+      <c r="JH29" s="64"/>
+      <c r="JI29" s="64"/>
+      <c r="JJ29" s="64"/>
+      <c r="JK29" s="64"/>
+      <c r="JL29" s="64"/>
+      <c r="JM29" s="64"/>
+      <c r="JN29" s="64"/>
+      <c r="JO29" s="64"/>
+      <c r="JP29" s="64"/>
+      <c r="JQ29" s="64"/>
+      <c r="JR29" s="64"/>
+      <c r="JS29" s="64"/>
+      <c r="JT29" s="64"/>
+      <c r="JU29" s="64"/>
+      <c r="JV29" s="64"/>
+      <c r="JW29" s="64"/>
+      <c r="JX29" s="63"/>
+      <c r="JY29" s="64"/>
+      <c r="JZ29" s="64"/>
+      <c r="KA29" s="64"/>
+      <c r="KB29" s="64"/>
+      <c r="KC29" s="64"/>
+      <c r="KD29" s="64"/>
+      <c r="KE29" s="64"/>
+      <c r="KF29" s="64"/>
+      <c r="KG29" s="64"/>
+      <c r="KH29" s="64"/>
+      <c r="KI29" s="64"/>
+      <c r="KJ29" s="64"/>
+      <c r="KK29" s="64"/>
+      <c r="KL29" s="64"/>
+      <c r="KM29" s="64"/>
+      <c r="KN29" s="64"/>
+      <c r="KO29" s="64"/>
+      <c r="KP29" s="64"/>
+      <c r="KQ29" s="64"/>
+      <c r="KR29" s="64"/>
+      <c r="KS29" s="64"/>
+      <c r="KT29" s="64"/>
+      <c r="KU29" s="64"/>
+      <c r="KV29" s="64"/>
+      <c r="KW29" s="64"/>
+      <c r="KX29" s="64"/>
+      <c r="KY29" s="64"/>
+      <c r="KZ29" s="64"/>
+      <c r="LA29" s="64"/>
+      <c r="LB29" s="64"/>
+      <c r="LC29" s="64"/>
+      <c r="LD29" s="64"/>
+      <c r="LE29" s="64"/>
+      <c r="LF29" s="64"/>
+      <c r="LG29" s="64"/>
+      <c r="LH29" s="64"/>
+      <c r="LI29" s="64"/>
+      <c r="LJ29" s="64"/>
+      <c r="LK29" s="64"/>
+      <c r="LL29" s="64"/>
+      <c r="LM29" s="64"/>
+      <c r="LN29" s="64"/>
+      <c r="LO29" s="64"/>
+      <c r="LP29" s="64"/>
+      <c r="LQ29" s="64"/>
+      <c r="LR29" s="64"/>
+      <c r="LS29" s="64"/>
+      <c r="LT29" s="64"/>
+      <c r="LU29" s="64"/>
+      <c r="LV29" s="64"/>
+      <c r="LW29" s="64"/>
+      <c r="LX29" s="64"/>
+      <c r="LY29" s="64"/>
+      <c r="LZ29" s="64"/>
     </row>
-    <row r="30" spans="1:342" x14ac:dyDescent="0.25">
-[...224 lines deleted...]
-      <c r="LZ30" s="35"/>
+    <row r="30" spans="1:342" x14ac:dyDescent="0.3">
+      <c r="DJ30" s="63"/>
+      <c r="DK30" s="64"/>
+      <c r="DL30" s="64"/>
+      <c r="DM30" s="64"/>
+      <c r="DN30" s="64"/>
+      <c r="DO30" s="64"/>
+      <c r="DP30" s="64"/>
+      <c r="DQ30" s="64"/>
+      <c r="DR30" s="64"/>
+      <c r="DS30" s="64"/>
+      <c r="DT30" s="64"/>
+      <c r="DU30" s="64"/>
+      <c r="DV30" s="64"/>
+      <c r="DW30" s="64"/>
+      <c r="DX30" s="64"/>
+      <c r="DY30" s="64"/>
+      <c r="DZ30" s="64"/>
+      <c r="EA30" s="64"/>
+      <c r="EB30" s="64"/>
+      <c r="EC30" s="64"/>
+      <c r="ED30" s="64"/>
+      <c r="EE30" s="64"/>
+      <c r="EF30" s="64"/>
+      <c r="EG30" s="64"/>
+      <c r="EH30" s="64"/>
+      <c r="EI30" s="64"/>
+      <c r="EJ30" s="64"/>
+      <c r="EK30" s="64"/>
+      <c r="EL30" s="64"/>
+      <c r="EM30" s="64"/>
+      <c r="EN30" s="64"/>
+      <c r="EO30" s="64"/>
+      <c r="EP30" s="64"/>
+      <c r="EQ30" s="64"/>
+      <c r="ER30" s="64"/>
+      <c r="ES30" s="64"/>
+      <c r="ET30" s="64"/>
+      <c r="EU30" s="64"/>
+      <c r="EV30" s="64"/>
+      <c r="EW30" s="64"/>
+      <c r="EX30" s="64"/>
+      <c r="EY30" s="64"/>
+      <c r="EZ30" s="64"/>
+      <c r="FA30" s="64"/>
+      <c r="FB30" s="64"/>
+      <c r="FC30" s="64"/>
+      <c r="FD30" s="64"/>
+      <c r="FE30" s="64"/>
+      <c r="FF30" s="64"/>
+      <c r="FG30" s="64"/>
+      <c r="FH30" s="64"/>
+      <c r="FI30" s="64"/>
+      <c r="FJ30" s="64"/>
+      <c r="FK30" s="64"/>
+      <c r="FL30" s="64"/>
+      <c r="FM30" s="64"/>
+      <c r="FN30" s="64"/>
+      <c r="FO30" s="64"/>
+      <c r="FP30" s="63"/>
+      <c r="FQ30" s="64"/>
+      <c r="FR30" s="64"/>
+      <c r="FS30" s="64"/>
+      <c r="FT30" s="64"/>
+      <c r="FU30" s="64"/>
+      <c r="FV30" s="64"/>
+      <c r="FW30" s="64"/>
+      <c r="FX30" s="64"/>
+      <c r="FY30" s="64"/>
+      <c r="FZ30" s="64"/>
+      <c r="GA30" s="64"/>
+      <c r="GB30" s="64"/>
+      <c r="GC30" s="64"/>
+      <c r="GD30" s="64"/>
+      <c r="GE30" s="64"/>
+      <c r="GF30" s="64"/>
+      <c r="GG30" s="64"/>
+      <c r="GH30" s="64"/>
+      <c r="GI30" s="64"/>
+      <c r="GJ30" s="64"/>
+      <c r="GK30" s="64"/>
+      <c r="GL30" s="64"/>
+      <c r="GM30" s="64"/>
+      <c r="GN30" s="64"/>
+      <c r="GO30" s="64"/>
+      <c r="GP30" s="64"/>
+      <c r="GQ30" s="64"/>
+      <c r="GR30" s="64"/>
+      <c r="GS30" s="64"/>
+      <c r="GT30" s="64"/>
+      <c r="GU30" s="64"/>
+      <c r="GV30" s="64"/>
+      <c r="GW30" s="64"/>
+      <c r="GX30" s="64"/>
+      <c r="GY30" s="64"/>
+      <c r="GZ30" s="64"/>
+      <c r="HA30" s="64"/>
+      <c r="HB30" s="64"/>
+      <c r="HC30" s="64"/>
+      <c r="HD30" s="64"/>
+      <c r="HE30" s="64"/>
+      <c r="HF30" s="64"/>
+      <c r="HG30" s="64"/>
+      <c r="HH30" s="64"/>
+      <c r="HI30" s="64"/>
+      <c r="HJ30" s="64"/>
+      <c r="HK30" s="64"/>
+      <c r="HL30" s="64"/>
+      <c r="HM30" s="64"/>
+      <c r="HN30" s="64"/>
+      <c r="HO30" s="64"/>
+      <c r="HP30" s="64"/>
+      <c r="HQ30" s="64"/>
+      <c r="HR30" s="63"/>
+      <c r="HS30" s="64"/>
+      <c r="HT30" s="64"/>
+      <c r="HU30" s="64"/>
+      <c r="HV30" s="64"/>
+      <c r="HW30" s="64"/>
+      <c r="HX30" s="64"/>
+      <c r="HY30" s="64"/>
+      <c r="HZ30" s="64"/>
+      <c r="IA30" s="64"/>
+      <c r="IB30" s="64"/>
+      <c r="IC30" s="64"/>
+      <c r="ID30" s="64"/>
+      <c r="IE30" s="64"/>
+      <c r="IF30" s="64"/>
+      <c r="IG30" s="64"/>
+      <c r="IH30" s="64"/>
+      <c r="II30" s="64"/>
+      <c r="IJ30" s="64"/>
+      <c r="IK30" s="64"/>
+      <c r="IL30" s="64"/>
+      <c r="IM30" s="64"/>
+      <c r="IN30" s="64"/>
+      <c r="IO30" s="64"/>
+      <c r="IP30" s="64"/>
+      <c r="IQ30" s="64"/>
+      <c r="IR30" s="64"/>
+      <c r="IS30" s="64"/>
+      <c r="IT30" s="64"/>
+      <c r="IU30" s="64"/>
+      <c r="IV30" s="64"/>
+      <c r="IW30" s="64"/>
+      <c r="IX30" s="64"/>
+      <c r="IY30" s="64"/>
+      <c r="IZ30" s="64"/>
+      <c r="JA30" s="64"/>
+      <c r="JB30" s="64"/>
+      <c r="JC30" s="64"/>
+      <c r="JD30" s="64"/>
+      <c r="JE30" s="64"/>
+      <c r="JF30" s="64"/>
+      <c r="JG30" s="64"/>
+      <c r="JH30" s="64"/>
+      <c r="JI30" s="64"/>
+      <c r="JJ30" s="64"/>
+      <c r="JK30" s="64"/>
+      <c r="JL30" s="64"/>
+      <c r="JM30" s="64"/>
+      <c r="JN30" s="64"/>
+      <c r="JO30" s="64"/>
+      <c r="JP30" s="64"/>
+      <c r="JQ30" s="64"/>
+      <c r="JR30" s="64"/>
+      <c r="JS30" s="64"/>
+      <c r="JT30" s="64"/>
+      <c r="JU30" s="64"/>
+      <c r="JV30" s="64"/>
+      <c r="JW30" s="64"/>
+      <c r="JX30" s="63"/>
+      <c r="JY30" s="64"/>
+      <c r="JZ30" s="64"/>
+      <c r="KA30" s="64"/>
+      <c r="KB30" s="64"/>
+      <c r="KC30" s="64"/>
+      <c r="KD30" s="64"/>
+      <c r="KE30" s="64"/>
+      <c r="KF30" s="64"/>
+      <c r="KG30" s="64"/>
+      <c r="KH30" s="64"/>
+      <c r="KI30" s="64"/>
+      <c r="KJ30" s="64"/>
+      <c r="KK30" s="64"/>
+      <c r="KL30" s="64"/>
+      <c r="KM30" s="64"/>
+      <c r="KN30" s="64"/>
+      <c r="KO30" s="64"/>
+      <c r="KP30" s="64"/>
+      <c r="KQ30" s="64"/>
+      <c r="KR30" s="64"/>
+      <c r="KS30" s="64"/>
+      <c r="KT30" s="64"/>
+      <c r="KU30" s="64"/>
+      <c r="KV30" s="64"/>
+      <c r="KW30" s="64"/>
+      <c r="KX30" s="64"/>
+      <c r="KY30" s="64"/>
+      <c r="KZ30" s="64"/>
+      <c r="LA30" s="64"/>
+      <c r="LB30" s="64"/>
+      <c r="LC30" s="64"/>
+      <c r="LD30" s="64"/>
+      <c r="LE30" s="64"/>
+      <c r="LF30" s="64"/>
+      <c r="LG30" s="64"/>
+      <c r="LH30" s="64"/>
+      <c r="LI30" s="64"/>
+      <c r="LJ30" s="64"/>
+      <c r="LK30" s="64"/>
+      <c r="LL30" s="64"/>
+      <c r="LM30" s="64"/>
+      <c r="LN30" s="64"/>
+      <c r="LO30" s="64"/>
+      <c r="LP30" s="64"/>
+      <c r="LQ30" s="64"/>
+      <c r="LR30" s="64"/>
+      <c r="LS30" s="64"/>
+      <c r="LT30" s="64"/>
+      <c r="LU30" s="64"/>
+      <c r="LV30" s="64"/>
+      <c r="LW30" s="64"/>
+      <c r="LX30" s="64"/>
+      <c r="LY30" s="64"/>
+      <c r="LZ30" s="64"/>
     </row>
-    <row r="31" spans="1:342" x14ac:dyDescent="0.25">
-[...224 lines deleted...]
-      <c r="LZ31" s="35"/>
+    <row r="31" spans="1:342" x14ac:dyDescent="0.3">
+      <c r="DJ31" s="63"/>
+      <c r="DK31" s="64"/>
+      <c r="DL31" s="64"/>
+      <c r="DM31" s="64"/>
+      <c r="DN31" s="64"/>
+      <c r="DO31" s="64"/>
+      <c r="DP31" s="64"/>
+      <c r="DQ31" s="64"/>
+      <c r="DR31" s="64"/>
+      <c r="DS31" s="64"/>
+      <c r="DT31" s="64"/>
+      <c r="DU31" s="64"/>
+      <c r="DV31" s="64"/>
+      <c r="DW31" s="64"/>
+      <c r="DX31" s="64"/>
+      <c r="DY31" s="64"/>
+      <c r="DZ31" s="64"/>
+      <c r="EA31" s="64"/>
+      <c r="EB31" s="64"/>
+      <c r="EC31" s="64"/>
+      <c r="ED31" s="64"/>
+      <c r="EE31" s="64"/>
+      <c r="EF31" s="64"/>
+      <c r="EG31" s="64"/>
+      <c r="EH31" s="64"/>
+      <c r="EI31" s="64"/>
+      <c r="EJ31" s="64"/>
+      <c r="EK31" s="64"/>
+      <c r="EL31" s="64"/>
+      <c r="EM31" s="64"/>
+      <c r="EN31" s="64"/>
+      <c r="EO31" s="64"/>
+      <c r="EP31" s="64"/>
+      <c r="EQ31" s="64"/>
+      <c r="ER31" s="64"/>
+      <c r="ES31" s="64"/>
+      <c r="ET31" s="64"/>
+      <c r="EU31" s="64"/>
+      <c r="EV31" s="64"/>
+      <c r="EW31" s="64"/>
+      <c r="EX31" s="64"/>
+      <c r="EY31" s="64"/>
+      <c r="EZ31" s="64"/>
+      <c r="FA31" s="64"/>
+      <c r="FB31" s="64"/>
+      <c r="FC31" s="64"/>
+      <c r="FD31" s="64"/>
+      <c r="FE31" s="64"/>
+      <c r="FF31" s="64"/>
+      <c r="FG31" s="64"/>
+      <c r="FH31" s="64"/>
+      <c r="FI31" s="64"/>
+      <c r="FJ31" s="64"/>
+      <c r="FK31" s="64"/>
+      <c r="FL31" s="64"/>
+      <c r="FM31" s="64"/>
+      <c r="FN31" s="64"/>
+      <c r="FO31" s="64"/>
+      <c r="FP31" s="63"/>
+      <c r="FQ31" s="64"/>
+      <c r="FR31" s="64"/>
+      <c r="FS31" s="64"/>
+      <c r="FT31" s="64"/>
+      <c r="FU31" s="64"/>
+      <c r="FV31" s="64"/>
+      <c r="FW31" s="64"/>
+      <c r="FX31" s="64"/>
+      <c r="FY31" s="64"/>
+      <c r="FZ31" s="64"/>
+      <c r="GA31" s="64"/>
+      <c r="GB31" s="64"/>
+      <c r="GC31" s="64"/>
+      <c r="GD31" s="64"/>
+      <c r="GE31" s="64"/>
+      <c r="GF31" s="64"/>
+      <c r="GG31" s="64"/>
+      <c r="GH31" s="64"/>
+      <c r="GI31" s="64"/>
+      <c r="GJ31" s="64"/>
+      <c r="GK31" s="64"/>
+      <c r="GL31" s="64"/>
+      <c r="GM31" s="64"/>
+      <c r="GN31" s="64"/>
+      <c r="GO31" s="64"/>
+      <c r="GP31" s="64"/>
+      <c r="GQ31" s="64"/>
+      <c r="GR31" s="64"/>
+      <c r="GS31" s="64"/>
+      <c r="GT31" s="64"/>
+      <c r="GU31" s="64"/>
+      <c r="GV31" s="64"/>
+      <c r="GW31" s="64"/>
+      <c r="GX31" s="64"/>
+      <c r="GY31" s="64"/>
+      <c r="GZ31" s="64"/>
+      <c r="HA31" s="64"/>
+      <c r="HB31" s="64"/>
+      <c r="HC31" s="64"/>
+      <c r="HD31" s="64"/>
+      <c r="HE31" s="64"/>
+      <c r="HF31" s="64"/>
+      <c r="HG31" s="64"/>
+      <c r="HH31" s="64"/>
+      <c r="HI31" s="64"/>
+      <c r="HJ31" s="64"/>
+      <c r="HK31" s="64"/>
+      <c r="HL31" s="64"/>
+      <c r="HM31" s="64"/>
+      <c r="HN31" s="64"/>
+      <c r="HO31" s="64"/>
+      <c r="HP31" s="64"/>
+      <c r="HQ31" s="64"/>
+      <c r="HR31" s="63"/>
+      <c r="HS31" s="64"/>
+      <c r="HT31" s="64"/>
+      <c r="HU31" s="64"/>
+      <c r="HV31" s="64"/>
+      <c r="HW31" s="64"/>
+      <c r="HX31" s="64"/>
+      <c r="HY31" s="64"/>
+      <c r="HZ31" s="64"/>
+      <c r="IA31" s="64"/>
+      <c r="IB31" s="64"/>
+      <c r="IC31" s="64"/>
+      <c r="ID31" s="64"/>
+      <c r="IE31" s="64"/>
+      <c r="IF31" s="64"/>
+      <c r="IG31" s="64"/>
+      <c r="IH31" s="64"/>
+      <c r="II31" s="64"/>
+      <c r="IJ31" s="64"/>
+      <c r="IK31" s="64"/>
+      <c r="IL31" s="64"/>
+      <c r="IM31" s="64"/>
+      <c r="IN31" s="64"/>
+      <c r="IO31" s="64"/>
+      <c r="IP31" s="64"/>
+      <c r="IQ31" s="64"/>
+      <c r="IR31" s="64"/>
+      <c r="IS31" s="64"/>
+      <c r="IT31" s="64"/>
+      <c r="IU31" s="64"/>
+      <c r="IV31" s="64"/>
+      <c r="IW31" s="64"/>
+      <c r="IX31" s="64"/>
+      <c r="IY31" s="64"/>
+      <c r="IZ31" s="64"/>
+      <c r="JA31" s="64"/>
+      <c r="JB31" s="64"/>
+      <c r="JC31" s="64"/>
+      <c r="JD31" s="64"/>
+      <c r="JE31" s="64"/>
+      <c r="JF31" s="64"/>
+      <c r="JG31" s="64"/>
+      <c r="JH31" s="64"/>
+      <c r="JI31" s="64"/>
+      <c r="JJ31" s="64"/>
+      <c r="JK31" s="64"/>
+      <c r="JL31" s="64"/>
+      <c r="JM31" s="64"/>
+      <c r="JN31" s="64"/>
+      <c r="JO31" s="64"/>
+      <c r="JP31" s="64"/>
+      <c r="JQ31" s="64"/>
+      <c r="JR31" s="64"/>
+      <c r="JS31" s="64"/>
+      <c r="JT31" s="64"/>
+      <c r="JU31" s="64"/>
+      <c r="JV31" s="64"/>
+      <c r="JW31" s="64"/>
+      <c r="JX31" s="63"/>
+      <c r="JY31" s="64"/>
+      <c r="JZ31" s="64"/>
+      <c r="KA31" s="64"/>
+      <c r="KB31" s="64"/>
+      <c r="KC31" s="64"/>
+      <c r="KD31" s="64"/>
+      <c r="KE31" s="64"/>
+      <c r="KF31" s="64"/>
+      <c r="KG31" s="64"/>
+      <c r="KH31" s="64"/>
+      <c r="KI31" s="64"/>
+      <c r="KJ31" s="64"/>
+      <c r="KK31" s="64"/>
+      <c r="KL31" s="64"/>
+      <c r="KM31" s="64"/>
+      <c r="KN31" s="64"/>
+      <c r="KO31" s="64"/>
+      <c r="KP31" s="64"/>
+      <c r="KQ31" s="64"/>
+      <c r="KR31" s="64"/>
+      <c r="KS31" s="64"/>
+      <c r="KT31" s="64"/>
+      <c r="KU31" s="64"/>
+      <c r="KV31" s="64"/>
+      <c r="KW31" s="64"/>
+      <c r="KX31" s="64"/>
+      <c r="KY31" s="64"/>
+      <c r="KZ31" s="64"/>
+      <c r="LA31" s="64"/>
+      <c r="LB31" s="64"/>
+      <c r="LC31" s="64"/>
+      <c r="LD31" s="64"/>
+      <c r="LE31" s="64"/>
+      <c r="LF31" s="64"/>
+      <c r="LG31" s="64"/>
+      <c r="LH31" s="64"/>
+      <c r="LI31" s="64"/>
+      <c r="LJ31" s="64"/>
+      <c r="LK31" s="64"/>
+      <c r="LL31" s="64"/>
+      <c r="LM31" s="64"/>
+      <c r="LN31" s="64"/>
+      <c r="LO31" s="64"/>
+      <c r="LP31" s="64"/>
+      <c r="LQ31" s="64"/>
+      <c r="LR31" s="64"/>
+      <c r="LS31" s="64"/>
+      <c r="LT31" s="64"/>
+      <c r="LU31" s="64"/>
+      <c r="LV31" s="64"/>
+      <c r="LW31" s="64"/>
+      <c r="LX31" s="64"/>
+      <c r="LY31" s="64"/>
+      <c r="LZ31" s="64"/>
     </row>
-    <row r="32" spans="1:342" x14ac:dyDescent="0.25">
-[...224 lines deleted...]
-      <c r="LZ32" s="35"/>
+    <row r="32" spans="1:342" x14ac:dyDescent="0.3">
+      <c r="DJ32" s="63"/>
+      <c r="DK32" s="64"/>
+      <c r="DL32" s="64"/>
+      <c r="DM32" s="64"/>
+      <c r="DN32" s="64"/>
+      <c r="DO32" s="64"/>
+      <c r="DP32" s="64"/>
+      <c r="DQ32" s="64"/>
+      <c r="DR32" s="64"/>
+      <c r="DS32" s="64"/>
+      <c r="DT32" s="64"/>
+      <c r="DU32" s="64"/>
+      <c r="DV32" s="64"/>
+      <c r="DW32" s="64"/>
+      <c r="DX32" s="64"/>
+      <c r="DY32" s="64"/>
+      <c r="DZ32" s="64"/>
+      <c r="EA32" s="64"/>
+      <c r="EB32" s="64"/>
+      <c r="EC32" s="64"/>
+      <c r="ED32" s="64"/>
+      <c r="EE32" s="64"/>
+      <c r="EF32" s="64"/>
+      <c r="EG32" s="64"/>
+      <c r="EH32" s="64"/>
+      <c r="EI32" s="64"/>
+      <c r="EJ32" s="64"/>
+      <c r="EK32" s="64"/>
+      <c r="EL32" s="64"/>
+      <c r="EM32" s="64"/>
+      <c r="EN32" s="64"/>
+      <c r="EO32" s="64"/>
+      <c r="EP32" s="64"/>
+      <c r="EQ32" s="64"/>
+      <c r="ER32" s="64"/>
+      <c r="ES32" s="64"/>
+      <c r="ET32" s="64"/>
+      <c r="EU32" s="64"/>
+      <c r="EV32" s="64"/>
+      <c r="EW32" s="64"/>
+      <c r="EX32" s="64"/>
+      <c r="EY32" s="64"/>
+      <c r="EZ32" s="64"/>
+      <c r="FA32" s="64"/>
+      <c r="FB32" s="64"/>
+      <c r="FC32" s="64"/>
+      <c r="FD32" s="64"/>
+      <c r="FE32" s="64"/>
+      <c r="FF32" s="64"/>
+      <c r="FG32" s="64"/>
+      <c r="FH32" s="64"/>
+      <c r="FI32" s="64"/>
+      <c r="FJ32" s="64"/>
+      <c r="FK32" s="64"/>
+      <c r="FL32" s="64"/>
+      <c r="FM32" s="64"/>
+      <c r="FN32" s="64"/>
+      <c r="FO32" s="64"/>
+      <c r="FP32" s="63"/>
+      <c r="FQ32" s="64"/>
+      <c r="FR32" s="64"/>
+      <c r="FS32" s="64"/>
+      <c r="FT32" s="64"/>
+      <c r="FU32" s="64"/>
+      <c r="FV32" s="64"/>
+      <c r="FW32" s="64"/>
+      <c r="FX32" s="64"/>
+      <c r="FY32" s="64"/>
+      <c r="FZ32" s="64"/>
+      <c r="GA32" s="64"/>
+      <c r="GB32" s="64"/>
+      <c r="GC32" s="64"/>
+      <c r="GD32" s="64"/>
+      <c r="GE32" s="64"/>
+      <c r="GF32" s="64"/>
+      <c r="GG32" s="64"/>
+      <c r="GH32" s="64"/>
+      <c r="GI32" s="64"/>
+      <c r="GJ32" s="64"/>
+      <c r="GK32" s="64"/>
+      <c r="GL32" s="64"/>
+      <c r="GM32" s="64"/>
+      <c r="GN32" s="64"/>
+      <c r="GO32" s="64"/>
+      <c r="GP32" s="64"/>
+      <c r="GQ32" s="64"/>
+      <c r="GR32" s="64"/>
+      <c r="GS32" s="64"/>
+      <c r="GT32" s="64"/>
+      <c r="GU32" s="64"/>
+      <c r="GV32" s="64"/>
+      <c r="GW32" s="64"/>
+      <c r="GX32" s="64"/>
+      <c r="GY32" s="64"/>
+      <c r="GZ32" s="64"/>
+      <c r="HA32" s="64"/>
+      <c r="HB32" s="64"/>
+      <c r="HC32" s="64"/>
+      <c r="HD32" s="64"/>
+      <c r="HE32" s="64"/>
+      <c r="HF32" s="64"/>
+      <c r="HG32" s="64"/>
+      <c r="HH32" s="64"/>
+      <c r="HI32" s="64"/>
+      <c r="HJ32" s="64"/>
+      <c r="HK32" s="64"/>
+      <c r="HL32" s="64"/>
+      <c r="HM32" s="64"/>
+      <c r="HN32" s="64"/>
+      <c r="HO32" s="64"/>
+      <c r="HP32" s="64"/>
+      <c r="HQ32" s="64"/>
+      <c r="HR32" s="63"/>
+      <c r="HS32" s="64"/>
+      <c r="HT32" s="64"/>
+      <c r="HU32" s="64"/>
+      <c r="HV32" s="64"/>
+      <c r="HW32" s="64"/>
+      <c r="HX32" s="64"/>
+      <c r="HY32" s="64"/>
+      <c r="HZ32" s="64"/>
+      <c r="IA32" s="64"/>
+      <c r="IB32" s="64"/>
+      <c r="IC32" s="64"/>
+      <c r="ID32" s="64"/>
+      <c r="IE32" s="64"/>
+      <c r="IF32" s="64"/>
+      <c r="IG32" s="64"/>
+      <c r="IH32" s="64"/>
+      <c r="II32" s="64"/>
+      <c r="IJ32" s="64"/>
+      <c r="IK32" s="64"/>
+      <c r="IL32" s="64"/>
+      <c r="IM32" s="64"/>
+      <c r="IN32" s="64"/>
+      <c r="IO32" s="64"/>
+      <c r="IP32" s="64"/>
+      <c r="IQ32" s="64"/>
+      <c r="IR32" s="64"/>
+      <c r="IS32" s="64"/>
+      <c r="IT32" s="64"/>
+      <c r="IU32" s="64"/>
+      <c r="IV32" s="64"/>
+      <c r="IW32" s="64"/>
+      <c r="IX32" s="64"/>
+      <c r="IY32" s="64"/>
+      <c r="IZ32" s="64"/>
+      <c r="JA32" s="64"/>
+      <c r="JB32" s="64"/>
+      <c r="JC32" s="64"/>
+      <c r="JD32" s="64"/>
+      <c r="JE32" s="64"/>
+      <c r="JF32" s="64"/>
+      <c r="JG32" s="64"/>
+      <c r="JH32" s="64"/>
+      <c r="JI32" s="64"/>
+      <c r="JJ32" s="64"/>
+      <c r="JK32" s="64"/>
+      <c r="JL32" s="64"/>
+      <c r="JM32" s="64"/>
+      <c r="JN32" s="64"/>
+      <c r="JO32" s="64"/>
+      <c r="JP32" s="64"/>
+      <c r="JQ32" s="64"/>
+      <c r="JR32" s="64"/>
+      <c r="JS32" s="64"/>
+      <c r="JT32" s="64"/>
+      <c r="JU32" s="64"/>
+      <c r="JV32" s="64"/>
+      <c r="JW32" s="64"/>
+      <c r="JX32" s="63"/>
+      <c r="JY32" s="64"/>
+      <c r="JZ32" s="64"/>
+      <c r="KA32" s="64"/>
+      <c r="KB32" s="64"/>
+      <c r="KC32" s="64"/>
+      <c r="KD32" s="64"/>
+      <c r="KE32" s="64"/>
+      <c r="KF32" s="64"/>
+      <c r="KG32" s="64"/>
+      <c r="KH32" s="64"/>
+      <c r="KI32" s="64"/>
+      <c r="KJ32" s="64"/>
+      <c r="KK32" s="64"/>
+      <c r="KL32" s="64"/>
+      <c r="KM32" s="64"/>
+      <c r="KN32" s="64"/>
+      <c r="KO32" s="64"/>
+      <c r="KP32" s="64"/>
+      <c r="KQ32" s="64"/>
+      <c r="KR32" s="64"/>
+      <c r="KS32" s="64"/>
+      <c r="KT32" s="64"/>
+      <c r="KU32" s="64"/>
+      <c r="KV32" s="64"/>
+      <c r="KW32" s="64"/>
+      <c r="KX32" s="64"/>
+      <c r="KY32" s="64"/>
+      <c r="KZ32" s="64"/>
+      <c r="LA32" s="64"/>
+      <c r="LB32" s="64"/>
+      <c r="LC32" s="64"/>
+      <c r="LD32" s="64"/>
+      <c r="LE32" s="64"/>
+      <c r="LF32" s="64"/>
+      <c r="LG32" s="64"/>
+      <c r="LH32" s="64"/>
+      <c r="LI32" s="64"/>
+      <c r="LJ32" s="64"/>
+      <c r="LK32" s="64"/>
+      <c r="LL32" s="64"/>
+      <c r="LM32" s="64"/>
+      <c r="LN32" s="64"/>
+      <c r="LO32" s="64"/>
+      <c r="LP32" s="64"/>
+      <c r="LQ32" s="64"/>
+      <c r="LR32" s="64"/>
+      <c r="LS32" s="64"/>
+      <c r="LT32" s="64"/>
+      <c r="LU32" s="64"/>
+      <c r="LV32" s="64"/>
+      <c r="LW32" s="64"/>
+      <c r="LX32" s="64"/>
+      <c r="LY32" s="64"/>
+      <c r="LZ32" s="64"/>
     </row>
-    <row r="33" spans="114:338" x14ac:dyDescent="0.25">
-[...224 lines deleted...]
-      <c r="LZ33" s="35"/>
+    <row r="33" spans="114:338" x14ac:dyDescent="0.3">
+      <c r="DJ33" s="63"/>
+      <c r="DK33" s="64"/>
+      <c r="DL33" s="64"/>
+      <c r="DM33" s="64"/>
+      <c r="DN33" s="64"/>
+      <c r="DO33" s="64"/>
+      <c r="DP33" s="64"/>
+      <c r="DQ33" s="64"/>
+      <c r="DR33" s="64"/>
+      <c r="DS33" s="64"/>
+      <c r="DT33" s="64"/>
+      <c r="DU33" s="64"/>
+      <c r="DV33" s="64"/>
+      <c r="DW33" s="64"/>
+      <c r="DX33" s="64"/>
+      <c r="DY33" s="64"/>
+      <c r="DZ33" s="64"/>
+      <c r="EA33" s="64"/>
+      <c r="EB33" s="64"/>
+      <c r="EC33" s="64"/>
+      <c r="ED33" s="64"/>
+      <c r="EE33" s="64"/>
+      <c r="EF33" s="64"/>
+      <c r="EG33" s="64"/>
+      <c r="EH33" s="64"/>
+      <c r="EI33" s="64"/>
+      <c r="EJ33" s="64"/>
+      <c r="EK33" s="64"/>
+      <c r="EL33" s="64"/>
+      <c r="EM33" s="64"/>
+      <c r="EN33" s="64"/>
+      <c r="EO33" s="64"/>
+      <c r="EP33" s="64"/>
+      <c r="EQ33" s="64"/>
+      <c r="ER33" s="64"/>
+      <c r="ES33" s="64"/>
+      <c r="ET33" s="64"/>
+      <c r="EU33" s="64"/>
+      <c r="EV33" s="64"/>
+      <c r="EW33" s="64"/>
+      <c r="EX33" s="64"/>
+      <c r="EY33" s="64"/>
+      <c r="EZ33" s="64"/>
+      <c r="FA33" s="64"/>
+      <c r="FB33" s="64"/>
+      <c r="FC33" s="64"/>
+      <c r="FD33" s="64"/>
+      <c r="FE33" s="64"/>
+      <c r="FF33" s="64"/>
+      <c r="FG33" s="64"/>
+      <c r="FH33" s="64"/>
+      <c r="FI33" s="64"/>
+      <c r="FJ33" s="64"/>
+      <c r="FK33" s="64"/>
+      <c r="FL33" s="64"/>
+      <c r="FM33" s="64"/>
+      <c r="FN33" s="64"/>
+      <c r="FO33" s="64"/>
+      <c r="FP33" s="63"/>
+      <c r="FQ33" s="64"/>
+      <c r="FR33" s="64"/>
+      <c r="FS33" s="64"/>
+      <c r="FT33" s="64"/>
+      <c r="FU33" s="64"/>
+      <c r="FV33" s="64"/>
+      <c r="FW33" s="64"/>
+      <c r="FX33" s="64"/>
+      <c r="FY33" s="64"/>
+      <c r="FZ33" s="64"/>
+      <c r="GA33" s="64"/>
+      <c r="GB33" s="64"/>
+      <c r="GC33" s="64"/>
+      <c r="GD33" s="64"/>
+      <c r="GE33" s="64"/>
+      <c r="GF33" s="64"/>
+      <c r="GG33" s="64"/>
+      <c r="GH33" s="64"/>
+      <c r="GI33" s="64"/>
+      <c r="GJ33" s="64"/>
+      <c r="GK33" s="64"/>
+      <c r="GL33" s="64"/>
+      <c r="GM33" s="64"/>
+      <c r="GN33" s="64"/>
+      <c r="GO33" s="64"/>
+      <c r="GP33" s="64"/>
+      <c r="GQ33" s="64"/>
+      <c r="GR33" s="64"/>
+      <c r="GS33" s="64"/>
+      <c r="GT33" s="64"/>
+      <c r="GU33" s="64"/>
+      <c r="GV33" s="64"/>
+      <c r="GW33" s="64"/>
+      <c r="GX33" s="64"/>
+      <c r="GY33" s="64"/>
+      <c r="GZ33" s="64"/>
+      <c r="HA33" s="64"/>
+      <c r="HB33" s="64"/>
+      <c r="HC33" s="64"/>
+      <c r="HD33" s="64"/>
+      <c r="HE33" s="64"/>
+      <c r="HF33" s="64"/>
+      <c r="HG33" s="64"/>
+      <c r="HH33" s="64"/>
+      <c r="HI33" s="64"/>
+      <c r="HJ33" s="64"/>
+      <c r="HK33" s="64"/>
+      <c r="HL33" s="64"/>
+      <c r="HM33" s="64"/>
+      <c r="HN33" s="64"/>
+      <c r="HO33" s="64"/>
+      <c r="HP33" s="64"/>
+      <c r="HQ33" s="64"/>
+      <c r="HR33" s="63"/>
+      <c r="HS33" s="64"/>
+      <c r="HT33" s="64"/>
+      <c r="HU33" s="64"/>
+      <c r="HV33" s="64"/>
+      <c r="HW33" s="64"/>
+      <c r="HX33" s="64"/>
+      <c r="HY33" s="64"/>
+      <c r="HZ33" s="64"/>
+      <c r="IA33" s="64"/>
+      <c r="IB33" s="64"/>
+      <c r="IC33" s="64"/>
+      <c r="ID33" s="64"/>
+      <c r="IE33" s="64"/>
+      <c r="IF33" s="64"/>
+      <c r="IG33" s="64"/>
+      <c r="IH33" s="64"/>
+      <c r="II33" s="64"/>
+      <c r="IJ33" s="64"/>
+      <c r="IK33" s="64"/>
+      <c r="IL33" s="64"/>
+      <c r="IM33" s="64"/>
+      <c r="IN33" s="64"/>
+      <c r="IO33" s="64"/>
+      <c r="IP33" s="64"/>
+      <c r="IQ33" s="64"/>
+      <c r="IR33" s="64"/>
+      <c r="IS33" s="64"/>
+      <c r="IT33" s="64"/>
+      <c r="IU33" s="64"/>
+      <c r="IV33" s="64"/>
+      <c r="IW33" s="64"/>
+      <c r="IX33" s="64"/>
+      <c r="IY33" s="64"/>
+      <c r="IZ33" s="64"/>
+      <c r="JA33" s="64"/>
+      <c r="JB33" s="64"/>
+      <c r="JC33" s="64"/>
+      <c r="JD33" s="64"/>
+      <c r="JE33" s="64"/>
+      <c r="JF33" s="64"/>
+      <c r="JG33" s="64"/>
+      <c r="JH33" s="64"/>
+      <c r="JI33" s="64"/>
+      <c r="JJ33" s="64"/>
+      <c r="JK33" s="64"/>
+      <c r="JL33" s="64"/>
+      <c r="JM33" s="64"/>
+      <c r="JN33" s="64"/>
+      <c r="JO33" s="64"/>
+      <c r="JP33" s="64"/>
+      <c r="JQ33" s="64"/>
+      <c r="JR33" s="64"/>
+      <c r="JS33" s="64"/>
+      <c r="JT33" s="64"/>
+      <c r="JU33" s="64"/>
+      <c r="JV33" s="64"/>
+      <c r="JW33" s="64"/>
+      <c r="JX33" s="63"/>
+      <c r="JY33" s="64"/>
+      <c r="JZ33" s="64"/>
+      <c r="KA33" s="64"/>
+      <c r="KB33" s="64"/>
+      <c r="KC33" s="64"/>
+      <c r="KD33" s="64"/>
+      <c r="KE33" s="64"/>
+      <c r="KF33" s="64"/>
+      <c r="KG33" s="64"/>
+      <c r="KH33" s="64"/>
+      <c r="KI33" s="64"/>
+      <c r="KJ33" s="64"/>
+      <c r="KK33" s="64"/>
+      <c r="KL33" s="64"/>
+      <c r="KM33" s="64"/>
+      <c r="KN33" s="64"/>
+      <c r="KO33" s="64"/>
+      <c r="KP33" s="64"/>
+      <c r="KQ33" s="64"/>
+      <c r="KR33" s="64"/>
+      <c r="KS33" s="64"/>
+      <c r="KT33" s="64"/>
+      <c r="KU33" s="64"/>
+      <c r="KV33" s="64"/>
+      <c r="KW33" s="64"/>
+      <c r="KX33" s="64"/>
+      <c r="KY33" s="64"/>
+      <c r="KZ33" s="64"/>
+      <c r="LA33" s="64"/>
+      <c r="LB33" s="64"/>
+      <c r="LC33" s="64"/>
+      <c r="LD33" s="64"/>
+      <c r="LE33" s="64"/>
+      <c r="LF33" s="64"/>
+      <c r="LG33" s="64"/>
+      <c r="LH33" s="64"/>
+      <c r="LI33" s="64"/>
+      <c r="LJ33" s="64"/>
+      <c r="LK33" s="64"/>
+      <c r="LL33" s="64"/>
+      <c r="LM33" s="64"/>
+      <c r="LN33" s="64"/>
+      <c r="LO33" s="64"/>
+      <c r="LP33" s="64"/>
+      <c r="LQ33" s="64"/>
+      <c r="LR33" s="64"/>
+      <c r="LS33" s="64"/>
+      <c r="LT33" s="64"/>
+      <c r="LU33" s="64"/>
+      <c r="LV33" s="64"/>
+      <c r="LW33" s="64"/>
+      <c r="LX33" s="64"/>
+      <c r="LY33" s="64"/>
+      <c r="LZ33" s="64"/>
     </row>
-    <row r="34" spans="114:338" x14ac:dyDescent="0.25">
-[...224 lines deleted...]
-      <c r="LZ34" s="35"/>
+    <row r="34" spans="114:338" x14ac:dyDescent="0.3">
+      <c r="DJ34" s="63"/>
+      <c r="DK34" s="64"/>
+      <c r="DL34" s="64"/>
+      <c r="DM34" s="64"/>
+      <c r="DN34" s="64"/>
+      <c r="DO34" s="64"/>
+      <c r="DP34" s="64"/>
+      <c r="DQ34" s="64"/>
+      <c r="DR34" s="64"/>
+      <c r="DS34" s="64"/>
+      <c r="DT34" s="64"/>
+      <c r="DU34" s="64"/>
+      <c r="DV34" s="64"/>
+      <c r="DW34" s="64"/>
+      <c r="DX34" s="64"/>
+      <c r="DY34" s="64"/>
+      <c r="DZ34" s="64"/>
+      <c r="EA34" s="64"/>
+      <c r="EB34" s="64"/>
+      <c r="EC34" s="64"/>
+      <c r="ED34" s="64"/>
+      <c r="EE34" s="64"/>
+      <c r="EF34" s="64"/>
+      <c r="EG34" s="64"/>
+      <c r="EH34" s="64"/>
+      <c r="EI34" s="64"/>
+      <c r="EJ34" s="64"/>
+      <c r="EK34" s="64"/>
+      <c r="EL34" s="64"/>
+      <c r="EM34" s="64"/>
+      <c r="EN34" s="64"/>
+      <c r="EO34" s="64"/>
+      <c r="EP34" s="64"/>
+      <c r="EQ34" s="64"/>
+      <c r="ER34" s="64"/>
+      <c r="ES34" s="64"/>
+      <c r="ET34" s="64"/>
+      <c r="EU34" s="64"/>
+      <c r="EV34" s="64"/>
+      <c r="EW34" s="64"/>
+      <c r="EX34" s="64"/>
+      <c r="EY34" s="64"/>
+      <c r="EZ34" s="64"/>
+      <c r="FA34" s="64"/>
+      <c r="FB34" s="64"/>
+      <c r="FC34" s="64"/>
+      <c r="FD34" s="64"/>
+      <c r="FE34" s="64"/>
+      <c r="FF34" s="64"/>
+      <c r="FG34" s="64"/>
+      <c r="FH34" s="64"/>
+      <c r="FI34" s="64"/>
+      <c r="FJ34" s="64"/>
+      <c r="FK34" s="64"/>
+      <c r="FL34" s="64"/>
+      <c r="FM34" s="64"/>
+      <c r="FN34" s="64"/>
+      <c r="FO34" s="64"/>
+      <c r="FP34" s="63"/>
+      <c r="FQ34" s="64"/>
+      <c r="FR34" s="64"/>
+      <c r="FS34" s="64"/>
+      <c r="FT34" s="64"/>
+      <c r="FU34" s="64"/>
+      <c r="FV34" s="64"/>
+      <c r="FW34" s="64"/>
+      <c r="FX34" s="64"/>
+      <c r="FY34" s="64"/>
+      <c r="FZ34" s="64"/>
+      <c r="GA34" s="64"/>
+      <c r="GB34" s="64"/>
+      <c r="GC34" s="64"/>
+      <c r="GD34" s="64"/>
+      <c r="GE34" s="64"/>
+      <c r="GF34" s="64"/>
+      <c r="GG34" s="64"/>
+      <c r="GH34" s="64"/>
+      <c r="GI34" s="64"/>
+      <c r="GJ34" s="64"/>
+      <c r="GK34" s="64"/>
+      <c r="GL34" s="64"/>
+      <c r="GM34" s="64"/>
+      <c r="GN34" s="64"/>
+      <c r="GO34" s="64"/>
+      <c r="GP34" s="64"/>
+      <c r="GQ34" s="64"/>
+      <c r="GR34" s="64"/>
+      <c r="GS34" s="64"/>
+      <c r="GT34" s="64"/>
+      <c r="GU34" s="64"/>
+      <c r="GV34" s="64"/>
+      <c r="GW34" s="64"/>
+      <c r="GX34" s="64"/>
+      <c r="GY34" s="64"/>
+      <c r="GZ34" s="64"/>
+      <c r="HA34" s="64"/>
+      <c r="HB34" s="64"/>
+      <c r="HC34" s="64"/>
+      <c r="HD34" s="64"/>
+      <c r="HE34" s="64"/>
+      <c r="HF34" s="64"/>
+      <c r="HG34" s="64"/>
+      <c r="HH34" s="64"/>
+      <c r="HI34" s="64"/>
+      <c r="HJ34" s="64"/>
+      <c r="HK34" s="64"/>
+      <c r="HL34" s="64"/>
+      <c r="HM34" s="64"/>
+      <c r="HN34" s="64"/>
+      <c r="HO34" s="64"/>
+      <c r="HP34" s="64"/>
+      <c r="HQ34" s="64"/>
+      <c r="HR34" s="63"/>
+      <c r="HS34" s="64"/>
+      <c r="HT34" s="64"/>
+      <c r="HU34" s="64"/>
+      <c r="HV34" s="64"/>
+      <c r="HW34" s="64"/>
+      <c r="HX34" s="64"/>
+      <c r="HY34" s="64"/>
+      <c r="HZ34" s="64"/>
+      <c r="IA34" s="64"/>
+      <c r="IB34" s="64"/>
+      <c r="IC34" s="64"/>
+      <c r="ID34" s="64"/>
+      <c r="IE34" s="64"/>
+      <c r="IF34" s="64"/>
+      <c r="IG34" s="64"/>
+      <c r="IH34" s="64"/>
+      <c r="II34" s="64"/>
+      <c r="IJ34" s="64"/>
+      <c r="IK34" s="64"/>
+      <c r="IL34" s="64"/>
+      <c r="IM34" s="64"/>
+      <c r="IN34" s="64"/>
+      <c r="IO34" s="64"/>
+      <c r="IP34" s="64"/>
+      <c r="IQ34" s="64"/>
+      <c r="IR34" s="64"/>
+      <c r="IS34" s="64"/>
+      <c r="IT34" s="64"/>
+      <c r="IU34" s="64"/>
+      <c r="IV34" s="64"/>
+      <c r="IW34" s="64"/>
+      <c r="IX34" s="64"/>
+      <c r="IY34" s="64"/>
+      <c r="IZ34" s="64"/>
+      <c r="JA34" s="64"/>
+      <c r="JB34" s="64"/>
+      <c r="JC34" s="64"/>
+      <c r="JD34" s="64"/>
+      <c r="JE34" s="64"/>
+      <c r="JF34" s="64"/>
+      <c r="JG34" s="64"/>
+      <c r="JH34" s="64"/>
+      <c r="JI34" s="64"/>
+      <c r="JJ34" s="64"/>
+      <c r="JK34" s="64"/>
+      <c r="JL34" s="64"/>
+      <c r="JM34" s="64"/>
+      <c r="JN34" s="64"/>
+      <c r="JO34" s="64"/>
+      <c r="JP34" s="64"/>
+      <c r="JQ34" s="64"/>
+      <c r="JR34" s="64"/>
+      <c r="JS34" s="64"/>
+      <c r="JT34" s="64"/>
+      <c r="JU34" s="64"/>
+      <c r="JV34" s="64"/>
+      <c r="JW34" s="64"/>
+      <c r="JX34" s="63"/>
+      <c r="JY34" s="64"/>
+      <c r="JZ34" s="64"/>
+      <c r="KA34" s="64"/>
+      <c r="KB34" s="64"/>
+      <c r="KC34" s="64"/>
+      <c r="KD34" s="64"/>
+      <c r="KE34" s="64"/>
+      <c r="KF34" s="64"/>
+      <c r="KG34" s="64"/>
+      <c r="KH34" s="64"/>
+      <c r="KI34" s="64"/>
+      <c r="KJ34" s="64"/>
+      <c r="KK34" s="64"/>
+      <c r="KL34" s="64"/>
+      <c r="KM34" s="64"/>
+      <c r="KN34" s="64"/>
+      <c r="KO34" s="64"/>
+      <c r="KP34" s="64"/>
+      <c r="KQ34" s="64"/>
+      <c r="KR34" s="64"/>
+      <c r="KS34" s="64"/>
+      <c r="KT34" s="64"/>
+      <c r="KU34" s="64"/>
+      <c r="KV34" s="64"/>
+      <c r="KW34" s="64"/>
+      <c r="KX34" s="64"/>
+      <c r="KY34" s="64"/>
+      <c r="KZ34" s="64"/>
+      <c r="LA34" s="64"/>
+      <c r="LB34" s="64"/>
+      <c r="LC34" s="64"/>
+      <c r="LD34" s="64"/>
+      <c r="LE34" s="64"/>
+      <c r="LF34" s="64"/>
+      <c r="LG34" s="64"/>
+      <c r="LH34" s="64"/>
+      <c r="LI34" s="64"/>
+      <c r="LJ34" s="64"/>
+      <c r="LK34" s="64"/>
+      <c r="LL34" s="64"/>
+      <c r="LM34" s="64"/>
+      <c r="LN34" s="64"/>
+      <c r="LO34" s="64"/>
+      <c r="LP34" s="64"/>
+      <c r="LQ34" s="64"/>
+      <c r="LR34" s="64"/>
+      <c r="LS34" s="64"/>
+      <c r="LT34" s="64"/>
+      <c r="LU34" s="64"/>
+      <c r="LV34" s="64"/>
+      <c r="LW34" s="64"/>
+      <c r="LX34" s="64"/>
+      <c r="LY34" s="64"/>
+      <c r="LZ34" s="64"/>
     </row>
-    <row r="35" spans="114:338" x14ac:dyDescent="0.25">
-[...224 lines deleted...]
-      <c r="LZ35" s="35"/>
+    <row r="35" spans="114:338" x14ac:dyDescent="0.3">
+      <c r="DJ35" s="63"/>
+      <c r="DK35" s="64"/>
+      <c r="DL35" s="64"/>
+      <c r="DM35" s="64"/>
+      <c r="DN35" s="64"/>
+      <c r="DO35" s="64"/>
+      <c r="DP35" s="64"/>
+      <c r="DQ35" s="64"/>
+      <c r="DR35" s="64"/>
+      <c r="DS35" s="64"/>
+      <c r="DT35" s="64"/>
+      <c r="DU35" s="64"/>
+      <c r="DV35" s="64"/>
+      <c r="DW35" s="64"/>
+      <c r="DX35" s="64"/>
+      <c r="DY35" s="64"/>
+      <c r="DZ35" s="64"/>
+      <c r="EA35" s="64"/>
+      <c r="EB35" s="64"/>
+      <c r="EC35" s="64"/>
+      <c r="ED35" s="64"/>
+      <c r="EE35" s="64"/>
+      <c r="EF35" s="64"/>
+      <c r="EG35" s="64"/>
+      <c r="EH35" s="64"/>
+      <c r="EI35" s="64"/>
+      <c r="EJ35" s="64"/>
+      <c r="EK35" s="64"/>
+      <c r="EL35" s="64"/>
+      <c r="EM35" s="64"/>
+      <c r="EN35" s="64"/>
+      <c r="EO35" s="64"/>
+      <c r="EP35" s="64"/>
+      <c r="EQ35" s="64"/>
+      <c r="ER35" s="64"/>
+      <c r="ES35" s="64"/>
+      <c r="ET35" s="64"/>
+      <c r="EU35" s="64"/>
+      <c r="EV35" s="64"/>
+      <c r="EW35" s="64"/>
+      <c r="EX35" s="64"/>
+      <c r="EY35" s="64"/>
+      <c r="EZ35" s="64"/>
+      <c r="FA35" s="64"/>
+      <c r="FB35" s="64"/>
+      <c r="FC35" s="64"/>
+      <c r="FD35" s="64"/>
+      <c r="FE35" s="64"/>
+      <c r="FF35" s="64"/>
+      <c r="FG35" s="64"/>
+      <c r="FH35" s="64"/>
+      <c r="FI35" s="64"/>
+      <c r="FJ35" s="64"/>
+      <c r="FK35" s="64"/>
+      <c r="FL35" s="64"/>
+      <c r="FM35" s="64"/>
+      <c r="FN35" s="64"/>
+      <c r="FO35" s="64"/>
+      <c r="FP35" s="63"/>
+      <c r="FQ35" s="64"/>
+      <c r="FR35" s="64"/>
+      <c r="FS35" s="64"/>
+      <c r="FT35" s="64"/>
+      <c r="FU35" s="64"/>
+      <c r="FV35" s="64"/>
+      <c r="FW35" s="64"/>
+      <c r="FX35" s="64"/>
+      <c r="FY35" s="64"/>
+      <c r="FZ35" s="64"/>
+      <c r="GA35" s="64"/>
+      <c r="GB35" s="64"/>
+      <c r="GC35" s="64"/>
+      <c r="GD35" s="64"/>
+      <c r="GE35" s="64"/>
+      <c r="GF35" s="64"/>
+      <c r="GG35" s="64"/>
+      <c r="GH35" s="64"/>
+      <c r="GI35" s="64"/>
+      <c r="GJ35" s="64"/>
+      <c r="GK35" s="64"/>
+      <c r="GL35" s="64"/>
+      <c r="GM35" s="64"/>
+      <c r="GN35" s="64"/>
+      <c r="GO35" s="64"/>
+      <c r="GP35" s="64"/>
+      <c r="GQ35" s="64"/>
+      <c r="GR35" s="64"/>
+      <c r="GS35" s="64"/>
+      <c r="GT35" s="64"/>
+      <c r="GU35" s="64"/>
+      <c r="GV35" s="64"/>
+      <c r="GW35" s="64"/>
+      <c r="GX35" s="64"/>
+      <c r="GY35" s="64"/>
+      <c r="GZ35" s="64"/>
+      <c r="HA35" s="64"/>
+      <c r="HB35" s="64"/>
+      <c r="HC35" s="64"/>
+      <c r="HD35" s="64"/>
+      <c r="HE35" s="64"/>
+      <c r="HF35" s="64"/>
+      <c r="HG35" s="64"/>
+      <c r="HH35" s="64"/>
+      <c r="HI35" s="64"/>
+      <c r="HJ35" s="64"/>
+      <c r="HK35" s="64"/>
+      <c r="HL35" s="64"/>
+      <c r="HM35" s="64"/>
+      <c r="HN35" s="64"/>
+      <c r="HO35" s="64"/>
+      <c r="HP35" s="64"/>
+      <c r="HQ35" s="64"/>
+      <c r="HR35" s="63"/>
+      <c r="HS35" s="64"/>
+      <c r="HT35" s="64"/>
+      <c r="HU35" s="64"/>
+      <c r="HV35" s="64"/>
+      <c r="HW35" s="64"/>
+      <c r="HX35" s="64"/>
+      <c r="HY35" s="64"/>
+      <c r="HZ35" s="64"/>
+      <c r="IA35" s="64"/>
+      <c r="IB35" s="64"/>
+      <c r="IC35" s="64"/>
+      <c r="ID35" s="64"/>
+      <c r="IE35" s="64"/>
+      <c r="IF35" s="64"/>
+      <c r="IG35" s="64"/>
+      <c r="IH35" s="64"/>
+      <c r="II35" s="64"/>
+      <c r="IJ35" s="64"/>
+      <c r="IK35" s="64"/>
+      <c r="IL35" s="64"/>
+      <c r="IM35" s="64"/>
+      <c r="IN35" s="64"/>
+      <c r="IO35" s="64"/>
+      <c r="IP35" s="64"/>
+      <c r="IQ35" s="64"/>
+      <c r="IR35" s="64"/>
+      <c r="IS35" s="64"/>
+      <c r="IT35" s="64"/>
+      <c r="IU35" s="64"/>
+      <c r="IV35" s="64"/>
+      <c r="IW35" s="64"/>
+      <c r="IX35" s="64"/>
+      <c r="IY35" s="64"/>
+      <c r="IZ35" s="64"/>
+      <c r="JA35" s="64"/>
+      <c r="JB35" s="64"/>
+      <c r="JC35" s="64"/>
+      <c r="JD35" s="64"/>
+      <c r="JE35" s="64"/>
+      <c r="JF35" s="64"/>
+      <c r="JG35" s="64"/>
+      <c r="JH35" s="64"/>
+      <c r="JI35" s="64"/>
+      <c r="JJ35" s="64"/>
+      <c r="JK35" s="64"/>
+      <c r="JL35" s="64"/>
+      <c r="JM35" s="64"/>
+      <c r="JN35" s="64"/>
+      <c r="JO35" s="64"/>
+      <c r="JP35" s="64"/>
+      <c r="JQ35" s="64"/>
+      <c r="JR35" s="64"/>
+      <c r="JS35" s="64"/>
+      <c r="JT35" s="64"/>
+      <c r="JU35" s="64"/>
+      <c r="JV35" s="64"/>
+      <c r="JW35" s="64"/>
+      <c r="JX35" s="63"/>
+      <c r="JY35" s="64"/>
+      <c r="JZ35" s="64"/>
+      <c r="KA35" s="64"/>
+      <c r="KB35" s="64"/>
+      <c r="KC35" s="64"/>
+      <c r="KD35" s="64"/>
+      <c r="KE35" s="64"/>
+      <c r="KF35" s="64"/>
+      <c r="KG35" s="64"/>
+      <c r="KH35" s="64"/>
+      <c r="KI35" s="64"/>
+      <c r="KJ35" s="64"/>
+      <c r="KK35" s="64"/>
+      <c r="KL35" s="64"/>
+      <c r="KM35" s="64"/>
+      <c r="KN35" s="64"/>
+      <c r="KO35" s="64"/>
+      <c r="KP35" s="64"/>
+      <c r="KQ35" s="64"/>
+      <c r="KR35" s="64"/>
+      <c r="KS35" s="64"/>
+      <c r="KT35" s="64"/>
+      <c r="KU35" s="64"/>
+      <c r="KV35" s="64"/>
+      <c r="KW35" s="64"/>
+      <c r="KX35" s="64"/>
+      <c r="KY35" s="64"/>
+      <c r="KZ35" s="64"/>
+      <c r="LA35" s="64"/>
+      <c r="LB35" s="64"/>
+      <c r="LC35" s="64"/>
+      <c r="LD35" s="64"/>
+      <c r="LE35" s="64"/>
+      <c r="LF35" s="64"/>
+      <c r="LG35" s="64"/>
+      <c r="LH35" s="64"/>
+      <c r="LI35" s="64"/>
+      <c r="LJ35" s="64"/>
+      <c r="LK35" s="64"/>
+      <c r="LL35" s="64"/>
+      <c r="LM35" s="64"/>
+      <c r="LN35" s="64"/>
+      <c r="LO35" s="64"/>
+      <c r="LP35" s="64"/>
+      <c r="LQ35" s="64"/>
+      <c r="LR35" s="64"/>
+      <c r="LS35" s="64"/>
+      <c r="LT35" s="64"/>
+      <c r="LU35" s="64"/>
+      <c r="LV35" s="64"/>
+      <c r="LW35" s="64"/>
+      <c r="LX35" s="64"/>
+      <c r="LY35" s="64"/>
+      <c r="LZ35" s="64"/>
     </row>
-    <row r="36" spans="114:338" x14ac:dyDescent="0.25">
-[...224 lines deleted...]
-      <c r="LZ36" s="35"/>
+    <row r="36" spans="114:338" x14ac:dyDescent="0.3">
+      <c r="DJ36" s="63"/>
+      <c r="DK36" s="64"/>
+      <c r="DL36" s="64"/>
+      <c r="DM36" s="64"/>
+      <c r="DN36" s="64"/>
+      <c r="DO36" s="64"/>
+      <c r="DP36" s="64"/>
+      <c r="DQ36" s="64"/>
+      <c r="DR36" s="64"/>
+      <c r="DS36" s="64"/>
+      <c r="DT36" s="64"/>
+      <c r="DU36" s="64"/>
+      <c r="DV36" s="64"/>
+      <c r="DW36" s="64"/>
+      <c r="DX36" s="64"/>
+      <c r="DY36" s="64"/>
+      <c r="DZ36" s="64"/>
+      <c r="EA36" s="64"/>
+      <c r="EB36" s="64"/>
+      <c r="EC36" s="64"/>
+      <c r="ED36" s="64"/>
+      <c r="EE36" s="64"/>
+      <c r="EF36" s="64"/>
+      <c r="EG36" s="64"/>
+      <c r="EH36" s="64"/>
+      <c r="EI36" s="64"/>
+      <c r="EJ36" s="64"/>
+      <c r="EK36" s="64"/>
+      <c r="EL36" s="64"/>
+      <c r="EM36" s="64"/>
+      <c r="EN36" s="64"/>
+      <c r="EO36" s="64"/>
+      <c r="EP36" s="64"/>
+      <c r="EQ36" s="64"/>
+      <c r="ER36" s="64"/>
+      <c r="ES36" s="64"/>
+      <c r="ET36" s="64"/>
+      <c r="EU36" s="64"/>
+      <c r="EV36" s="64"/>
+      <c r="EW36" s="64"/>
+      <c r="EX36" s="64"/>
+      <c r="EY36" s="64"/>
+      <c r="EZ36" s="64"/>
+      <c r="FA36" s="64"/>
+      <c r="FB36" s="64"/>
+      <c r="FC36" s="64"/>
+      <c r="FD36" s="64"/>
+      <c r="FE36" s="64"/>
+      <c r="FF36" s="64"/>
+      <c r="FG36" s="64"/>
+      <c r="FH36" s="64"/>
+      <c r="FI36" s="64"/>
+      <c r="FJ36" s="64"/>
+      <c r="FK36" s="64"/>
+      <c r="FL36" s="64"/>
+      <c r="FM36" s="64"/>
+      <c r="FN36" s="64"/>
+      <c r="FO36" s="64"/>
+      <c r="FP36" s="63"/>
+      <c r="FQ36" s="64"/>
+      <c r="FR36" s="64"/>
+      <c r="FS36" s="64"/>
+      <c r="FT36" s="64"/>
+      <c r="FU36" s="64"/>
+      <c r="FV36" s="64"/>
+      <c r="FW36" s="64"/>
+      <c r="FX36" s="64"/>
+      <c r="FY36" s="64"/>
+      <c r="FZ36" s="64"/>
+      <c r="GA36" s="64"/>
+      <c r="GB36" s="64"/>
+      <c r="GC36" s="64"/>
+      <c r="GD36" s="64"/>
+      <c r="GE36" s="64"/>
+      <c r="GF36" s="64"/>
+      <c r="GG36" s="64"/>
+      <c r="GH36" s="64"/>
+      <c r="GI36" s="64"/>
+      <c r="GJ36" s="64"/>
+      <c r="GK36" s="64"/>
+      <c r="GL36" s="64"/>
+      <c r="GM36" s="64"/>
+      <c r="GN36" s="64"/>
+      <c r="GO36" s="64"/>
+      <c r="GP36" s="64"/>
+      <c r="GQ36" s="64"/>
+      <c r="GR36" s="64"/>
+      <c r="GS36" s="64"/>
+      <c r="GT36" s="64"/>
+      <c r="GU36" s="64"/>
+      <c r="GV36" s="64"/>
+      <c r="GW36" s="64"/>
+      <c r="GX36" s="64"/>
+      <c r="GY36" s="64"/>
+      <c r="GZ36" s="64"/>
+      <c r="HA36" s="64"/>
+      <c r="HB36" s="64"/>
+      <c r="HC36" s="64"/>
+      <c r="HD36" s="64"/>
+      <c r="HE36" s="64"/>
+      <c r="HF36" s="64"/>
+      <c r="HG36" s="64"/>
+      <c r="HH36" s="64"/>
+      <c r="HI36" s="64"/>
+      <c r="HJ36" s="64"/>
+      <c r="HK36" s="64"/>
+      <c r="HL36" s="64"/>
+      <c r="HM36" s="64"/>
+      <c r="HN36" s="64"/>
+      <c r="HO36" s="64"/>
+      <c r="HP36" s="64"/>
+      <c r="HQ36" s="64"/>
+      <c r="HR36" s="63"/>
+      <c r="HS36" s="64"/>
+      <c r="HT36" s="64"/>
+      <c r="HU36" s="64"/>
+      <c r="HV36" s="64"/>
+      <c r="HW36" s="64"/>
+      <c r="HX36" s="64"/>
+      <c r="HY36" s="64"/>
+      <c r="HZ36" s="64"/>
+      <c r="IA36" s="64"/>
+      <c r="IB36" s="64"/>
+      <c r="IC36" s="64"/>
+      <c r="ID36" s="64"/>
+      <c r="IE36" s="64"/>
+      <c r="IF36" s="64"/>
+      <c r="IG36" s="64"/>
+      <c r="IH36" s="64"/>
+      <c r="II36" s="64"/>
+      <c r="IJ36" s="64"/>
+      <c r="IK36" s="64"/>
+      <c r="IL36" s="64"/>
+      <c r="IM36" s="64"/>
+      <c r="IN36" s="64"/>
+      <c r="IO36" s="64"/>
+      <c r="IP36" s="64"/>
+      <c r="IQ36" s="64"/>
+      <c r="IR36" s="64"/>
+      <c r="IS36" s="64"/>
+      <c r="IT36" s="64"/>
+      <c r="IU36" s="64"/>
+      <c r="IV36" s="64"/>
+      <c r="IW36" s="64"/>
+      <c r="IX36" s="64"/>
+      <c r="IY36" s="64"/>
+      <c r="IZ36" s="64"/>
+      <c r="JA36" s="64"/>
+      <c r="JB36" s="64"/>
+      <c r="JC36" s="64"/>
+      <c r="JD36" s="64"/>
+      <c r="JE36" s="64"/>
+      <c r="JF36" s="64"/>
+      <c r="JG36" s="64"/>
+      <c r="JH36" s="64"/>
+      <c r="JI36" s="64"/>
+      <c r="JJ36" s="64"/>
+      <c r="JK36" s="64"/>
+      <c r="JL36" s="64"/>
+      <c r="JM36" s="64"/>
+      <c r="JN36" s="64"/>
+      <c r="JO36" s="64"/>
+      <c r="JP36" s="64"/>
+      <c r="JQ36" s="64"/>
+      <c r="JR36" s="64"/>
+      <c r="JS36" s="64"/>
+      <c r="JT36" s="64"/>
+      <c r="JU36" s="64"/>
+      <c r="JV36" s="64"/>
+      <c r="JW36" s="64"/>
+      <c r="JX36" s="63"/>
+      <c r="JY36" s="64"/>
+      <c r="JZ36" s="64"/>
+      <c r="KA36" s="64"/>
+      <c r="KB36" s="64"/>
+      <c r="KC36" s="64"/>
+      <c r="KD36" s="64"/>
+      <c r="KE36" s="64"/>
+      <c r="KF36" s="64"/>
+      <c r="KG36" s="64"/>
+      <c r="KH36" s="64"/>
+      <c r="KI36" s="64"/>
+      <c r="KJ36" s="64"/>
+      <c r="KK36" s="64"/>
+      <c r="KL36" s="64"/>
+      <c r="KM36" s="64"/>
+      <c r="KN36" s="64"/>
+      <c r="KO36" s="64"/>
+      <c r="KP36" s="64"/>
+      <c r="KQ36" s="64"/>
+      <c r="KR36" s="64"/>
+      <c r="KS36" s="64"/>
+      <c r="KT36" s="64"/>
+      <c r="KU36" s="64"/>
+      <c r="KV36" s="64"/>
+      <c r="KW36" s="64"/>
+      <c r="KX36" s="64"/>
+      <c r="KY36" s="64"/>
+      <c r="KZ36" s="64"/>
+      <c r="LA36" s="64"/>
+      <c r="LB36" s="64"/>
+      <c r="LC36" s="64"/>
+      <c r="LD36" s="64"/>
+      <c r="LE36" s="64"/>
+      <c r="LF36" s="64"/>
+      <c r="LG36" s="64"/>
+      <c r="LH36" s="64"/>
+      <c r="LI36" s="64"/>
+      <c r="LJ36" s="64"/>
+      <c r="LK36" s="64"/>
+      <c r="LL36" s="64"/>
+      <c r="LM36" s="64"/>
+      <c r="LN36" s="64"/>
+      <c r="LO36" s="64"/>
+      <c r="LP36" s="64"/>
+      <c r="LQ36" s="64"/>
+      <c r="LR36" s="64"/>
+      <c r="LS36" s="64"/>
+      <c r="LT36" s="64"/>
+      <c r="LU36" s="64"/>
+      <c r="LV36" s="64"/>
+      <c r="LW36" s="64"/>
+      <c r="LX36" s="64"/>
+      <c r="LY36" s="64"/>
+      <c r="LZ36" s="64"/>
     </row>
-    <row r="37" spans="114:338" x14ac:dyDescent="0.25">
-[...224 lines deleted...]
-      <c r="LZ37" s="35"/>
+    <row r="37" spans="114:338" x14ac:dyDescent="0.3">
+      <c r="DJ37" s="63"/>
+      <c r="DK37" s="64"/>
+      <c r="DL37" s="64"/>
+      <c r="DM37" s="64"/>
+      <c r="DN37" s="64"/>
+      <c r="DO37" s="64"/>
+      <c r="DP37" s="64"/>
+      <c r="DQ37" s="64"/>
+      <c r="DR37" s="64"/>
+      <c r="DS37" s="64"/>
+      <c r="DT37" s="64"/>
+      <c r="DU37" s="64"/>
+      <c r="DV37" s="64"/>
+      <c r="DW37" s="64"/>
+      <c r="DX37" s="64"/>
+      <c r="DY37" s="64"/>
+      <c r="DZ37" s="64"/>
+      <c r="EA37" s="64"/>
+      <c r="EB37" s="64"/>
+      <c r="EC37" s="64"/>
+      <c r="ED37" s="64"/>
+      <c r="EE37" s="64"/>
+      <c r="EF37" s="64"/>
+      <c r="EG37" s="64"/>
+      <c r="EH37" s="64"/>
+      <c r="EI37" s="64"/>
+      <c r="EJ37" s="64"/>
+      <c r="EK37" s="64"/>
+      <c r="EL37" s="64"/>
+      <c r="EM37" s="64"/>
+      <c r="EN37" s="64"/>
+      <c r="EO37" s="64"/>
+      <c r="EP37" s="64"/>
+      <c r="EQ37" s="64"/>
+      <c r="ER37" s="64"/>
+      <c r="ES37" s="64"/>
+      <c r="ET37" s="64"/>
+      <c r="EU37" s="64"/>
+      <c r="EV37" s="64"/>
+      <c r="EW37" s="64"/>
+      <c r="EX37" s="64"/>
+      <c r="EY37" s="64"/>
+      <c r="EZ37" s="64"/>
+      <c r="FA37" s="64"/>
+      <c r="FB37" s="64"/>
+      <c r="FC37" s="64"/>
+      <c r="FD37" s="64"/>
+      <c r="FE37" s="64"/>
+      <c r="FF37" s="64"/>
+      <c r="FG37" s="64"/>
+      <c r="FH37" s="64"/>
+      <c r="FI37" s="64"/>
+      <c r="FJ37" s="64"/>
+      <c r="FK37" s="64"/>
+      <c r="FL37" s="64"/>
+      <c r="FM37" s="64"/>
+      <c r="FN37" s="64"/>
+      <c r="FO37" s="64"/>
+      <c r="FP37" s="63"/>
+      <c r="FQ37" s="64"/>
+      <c r="FR37" s="64"/>
+      <c r="FS37" s="64"/>
+      <c r="FT37" s="64"/>
+      <c r="FU37" s="64"/>
+      <c r="FV37" s="64"/>
+      <c r="FW37" s="64"/>
+      <c r="FX37" s="64"/>
+      <c r="FY37" s="64"/>
+      <c r="FZ37" s="64"/>
+      <c r="GA37" s="64"/>
+      <c r="GB37" s="64"/>
+      <c r="GC37" s="64"/>
+      <c r="GD37" s="64"/>
+      <c r="GE37" s="64"/>
+      <c r="GF37" s="64"/>
+      <c r="GG37" s="64"/>
+      <c r="GH37" s="64"/>
+      <c r="GI37" s="64"/>
+      <c r="GJ37" s="64"/>
+      <c r="GK37" s="64"/>
+      <c r="GL37" s="64"/>
+      <c r="GM37" s="64"/>
+      <c r="GN37" s="64"/>
+      <c r="GO37" s="64"/>
+      <c r="GP37" s="64"/>
+      <c r="GQ37" s="64"/>
+      <c r="GR37" s="64"/>
+      <c r="GS37" s="64"/>
+      <c r="GT37" s="64"/>
+      <c r="GU37" s="64"/>
+      <c r="GV37" s="64"/>
+      <c r="GW37" s="64"/>
+      <c r="GX37" s="64"/>
+      <c r="GY37" s="64"/>
+      <c r="GZ37" s="64"/>
+      <c r="HA37" s="64"/>
+      <c r="HB37" s="64"/>
+      <c r="HC37" s="64"/>
+      <c r="HD37" s="64"/>
+      <c r="HE37" s="64"/>
+      <c r="HF37" s="64"/>
+      <c r="HG37" s="64"/>
+      <c r="HH37" s="64"/>
+      <c r="HI37" s="64"/>
+      <c r="HJ37" s="64"/>
+      <c r="HK37" s="64"/>
+      <c r="HL37" s="64"/>
+      <c r="HM37" s="64"/>
+      <c r="HN37" s="64"/>
+      <c r="HO37" s="64"/>
+      <c r="HP37" s="64"/>
+      <c r="HQ37" s="64"/>
+      <c r="HR37" s="63"/>
+      <c r="HS37" s="64"/>
+      <c r="HT37" s="64"/>
+      <c r="HU37" s="64"/>
+      <c r="HV37" s="64"/>
+      <c r="HW37" s="64"/>
+      <c r="HX37" s="64"/>
+      <c r="HY37" s="64"/>
+      <c r="HZ37" s="64"/>
+      <c r="IA37" s="64"/>
+      <c r="IB37" s="64"/>
+      <c r="IC37" s="64"/>
+      <c r="ID37" s="64"/>
+      <c r="IE37" s="64"/>
+      <c r="IF37" s="64"/>
+      <c r="IG37" s="64"/>
+      <c r="IH37" s="64"/>
+      <c r="II37" s="64"/>
+      <c r="IJ37" s="64"/>
+      <c r="IK37" s="64"/>
+      <c r="IL37" s="64"/>
+      <c r="IM37" s="64"/>
+      <c r="IN37" s="64"/>
+      <c r="IO37" s="64"/>
+      <c r="IP37" s="64"/>
+      <c r="IQ37" s="64"/>
+      <c r="IR37" s="64"/>
+      <c r="IS37" s="64"/>
+      <c r="IT37" s="64"/>
+      <c r="IU37" s="64"/>
+      <c r="IV37" s="64"/>
+      <c r="IW37" s="64"/>
+      <c r="IX37" s="64"/>
+      <c r="IY37" s="64"/>
+      <c r="IZ37" s="64"/>
+      <c r="JA37" s="64"/>
+      <c r="JB37" s="64"/>
+      <c r="JC37" s="64"/>
+      <c r="JD37" s="64"/>
+      <c r="JE37" s="64"/>
+      <c r="JF37" s="64"/>
+      <c r="JG37" s="64"/>
+      <c r="JH37" s="64"/>
+      <c r="JI37" s="64"/>
+      <c r="JJ37" s="64"/>
+      <c r="JK37" s="64"/>
+      <c r="JL37" s="64"/>
+      <c r="JM37" s="64"/>
+      <c r="JN37" s="64"/>
+      <c r="JO37" s="64"/>
+      <c r="JP37" s="64"/>
+      <c r="JQ37" s="64"/>
+      <c r="JR37" s="64"/>
+      <c r="JS37" s="64"/>
+      <c r="JT37" s="64"/>
+      <c r="JU37" s="64"/>
+      <c r="JV37" s="64"/>
+      <c r="JW37" s="64"/>
+      <c r="JX37" s="63"/>
+      <c r="JY37" s="64"/>
+      <c r="JZ37" s="64"/>
+      <c r="KA37" s="64"/>
+      <c r="KB37" s="64"/>
+      <c r="KC37" s="64"/>
+      <c r="KD37" s="64"/>
+      <c r="KE37" s="64"/>
+      <c r="KF37" s="64"/>
+      <c r="KG37" s="64"/>
+      <c r="KH37" s="64"/>
+      <c r="KI37" s="64"/>
+      <c r="KJ37" s="64"/>
+      <c r="KK37" s="64"/>
+      <c r="KL37" s="64"/>
+      <c r="KM37" s="64"/>
+      <c r="KN37" s="64"/>
+      <c r="KO37" s="64"/>
+      <c r="KP37" s="64"/>
+      <c r="KQ37" s="64"/>
+      <c r="KR37" s="64"/>
+      <c r="KS37" s="64"/>
+      <c r="KT37" s="64"/>
+      <c r="KU37" s="64"/>
+      <c r="KV37" s="64"/>
+      <c r="KW37" s="64"/>
+      <c r="KX37" s="64"/>
+      <c r="KY37" s="64"/>
+      <c r="KZ37" s="64"/>
+      <c r="LA37" s="64"/>
+      <c r="LB37" s="64"/>
+      <c r="LC37" s="64"/>
+      <c r="LD37" s="64"/>
+      <c r="LE37" s="64"/>
+      <c r="LF37" s="64"/>
+      <c r="LG37" s="64"/>
+      <c r="LH37" s="64"/>
+      <c r="LI37" s="64"/>
+      <c r="LJ37" s="64"/>
+      <c r="LK37" s="64"/>
+      <c r="LL37" s="64"/>
+      <c r="LM37" s="64"/>
+      <c r="LN37" s="64"/>
+      <c r="LO37" s="64"/>
+      <c r="LP37" s="64"/>
+      <c r="LQ37" s="64"/>
+      <c r="LR37" s="64"/>
+      <c r="LS37" s="64"/>
+      <c r="LT37" s="64"/>
+      <c r="LU37" s="64"/>
+      <c r="LV37" s="64"/>
+      <c r="LW37" s="64"/>
+      <c r="LX37" s="64"/>
+      <c r="LY37" s="64"/>
+      <c r="LZ37" s="64"/>
     </row>
-    <row r="38" spans="114:338" x14ac:dyDescent="0.25">
-[...224 lines deleted...]
-      <c r="LZ38" s="35"/>
+    <row r="38" spans="114:338" x14ac:dyDescent="0.3">
+      <c r="DJ38" s="63"/>
+      <c r="DK38" s="64"/>
+      <c r="DL38" s="64"/>
+      <c r="DM38" s="64"/>
+      <c r="DN38" s="64"/>
+      <c r="DO38" s="64"/>
+      <c r="DP38" s="64"/>
+      <c r="DQ38" s="64"/>
+      <c r="DR38" s="64"/>
+      <c r="DS38" s="64"/>
+      <c r="DT38" s="64"/>
+      <c r="DU38" s="64"/>
+      <c r="DV38" s="64"/>
+      <c r="DW38" s="64"/>
+      <c r="DX38" s="64"/>
+      <c r="DY38" s="64"/>
+      <c r="DZ38" s="64"/>
+      <c r="EA38" s="64"/>
+      <c r="EB38" s="64"/>
+      <c r="EC38" s="64"/>
+      <c r="ED38" s="64"/>
+      <c r="EE38" s="64"/>
+      <c r="EF38" s="64"/>
+      <c r="EG38" s="64"/>
+      <c r="EH38" s="64"/>
+      <c r="EI38" s="64"/>
+      <c r="EJ38" s="64"/>
+      <c r="EK38" s="64"/>
+      <c r="EL38" s="64"/>
+      <c r="EM38" s="64"/>
+      <c r="EN38" s="64"/>
+      <c r="EO38" s="64"/>
+      <c r="EP38" s="64"/>
+      <c r="EQ38" s="64"/>
+      <c r="ER38" s="64"/>
+      <c r="ES38" s="64"/>
+      <c r="ET38" s="64"/>
+      <c r="EU38" s="64"/>
+      <c r="EV38" s="64"/>
+      <c r="EW38" s="64"/>
+      <c r="EX38" s="64"/>
+      <c r="EY38" s="64"/>
+      <c r="EZ38" s="64"/>
+      <c r="FA38" s="64"/>
+      <c r="FB38" s="64"/>
+      <c r="FC38" s="64"/>
+      <c r="FD38" s="64"/>
+      <c r="FE38" s="64"/>
+      <c r="FF38" s="64"/>
+      <c r="FG38" s="64"/>
+      <c r="FH38" s="64"/>
+      <c r="FI38" s="64"/>
+      <c r="FJ38" s="64"/>
+      <c r="FK38" s="64"/>
+      <c r="FL38" s="64"/>
+      <c r="FM38" s="64"/>
+      <c r="FN38" s="64"/>
+      <c r="FO38" s="64"/>
+      <c r="FP38" s="63"/>
+      <c r="FQ38" s="64"/>
+      <c r="FR38" s="64"/>
+      <c r="FS38" s="64"/>
+      <c r="FT38" s="64"/>
+      <c r="FU38" s="64"/>
+      <c r="FV38" s="64"/>
+      <c r="FW38" s="64"/>
+      <c r="FX38" s="64"/>
+      <c r="FY38" s="64"/>
+      <c r="FZ38" s="64"/>
+      <c r="GA38" s="64"/>
+      <c r="GB38" s="64"/>
+      <c r="GC38" s="64"/>
+      <c r="GD38" s="64"/>
+      <c r="GE38" s="64"/>
+      <c r="GF38" s="64"/>
+      <c r="GG38" s="64"/>
+      <c r="GH38" s="64"/>
+      <c r="GI38" s="64"/>
+      <c r="GJ38" s="64"/>
+      <c r="GK38" s="64"/>
+      <c r="GL38" s="64"/>
+      <c r="GM38" s="64"/>
+      <c r="GN38" s="64"/>
+      <c r="GO38" s="64"/>
+      <c r="GP38" s="64"/>
+      <c r="GQ38" s="64"/>
+      <c r="GR38" s="64"/>
+      <c r="GS38" s="64"/>
+      <c r="GT38" s="64"/>
+      <c r="GU38" s="64"/>
+      <c r="GV38" s="64"/>
+      <c r="GW38" s="64"/>
+      <c r="GX38" s="64"/>
+      <c r="GY38" s="64"/>
+      <c r="GZ38" s="64"/>
+      <c r="HA38" s="64"/>
+      <c r="HB38" s="64"/>
+      <c r="HC38" s="64"/>
+      <c r="HD38" s="64"/>
+      <c r="HE38" s="64"/>
+      <c r="HF38" s="64"/>
+      <c r="HG38" s="64"/>
+      <c r="HH38" s="64"/>
+      <c r="HI38" s="64"/>
+      <c r="HJ38" s="64"/>
+      <c r="HK38" s="64"/>
+      <c r="HL38" s="64"/>
+      <c r="HM38" s="64"/>
+      <c r="HN38" s="64"/>
+      <c r="HO38" s="64"/>
+      <c r="HP38" s="64"/>
+      <c r="HQ38" s="64"/>
+      <c r="HR38" s="63"/>
+      <c r="HS38" s="64"/>
+      <c r="HT38" s="64"/>
+      <c r="HU38" s="64"/>
+      <c r="HV38" s="64"/>
+      <c r="HW38" s="64"/>
+      <c r="HX38" s="64"/>
+      <c r="HY38" s="64"/>
+      <c r="HZ38" s="64"/>
+      <c r="IA38" s="64"/>
+      <c r="IB38" s="64"/>
+      <c r="IC38" s="64"/>
+      <c r="ID38" s="64"/>
+      <c r="IE38" s="64"/>
+      <c r="IF38" s="64"/>
+      <c r="IG38" s="64"/>
+      <c r="IH38" s="64"/>
+      <c r="II38" s="64"/>
+      <c r="IJ38" s="64"/>
+      <c r="IK38" s="64"/>
+      <c r="IL38" s="64"/>
+      <c r="IM38" s="64"/>
+      <c r="IN38" s="64"/>
+      <c r="IO38" s="64"/>
+      <c r="IP38" s="64"/>
+      <c r="IQ38" s="64"/>
+      <c r="IR38" s="64"/>
+      <c r="IS38" s="64"/>
+      <c r="IT38" s="64"/>
+      <c r="IU38" s="64"/>
+      <c r="IV38" s="64"/>
+      <c r="IW38" s="64"/>
+      <c r="IX38" s="64"/>
+      <c r="IY38" s="64"/>
+      <c r="IZ38" s="64"/>
+      <c r="JA38" s="64"/>
+      <c r="JB38" s="64"/>
+      <c r="JC38" s="64"/>
+      <c r="JD38" s="64"/>
+      <c r="JE38" s="64"/>
+      <c r="JF38" s="64"/>
+      <c r="JG38" s="64"/>
+      <c r="JH38" s="64"/>
+      <c r="JI38" s="64"/>
+      <c r="JJ38" s="64"/>
+      <c r="JK38" s="64"/>
+      <c r="JL38" s="64"/>
+      <c r="JM38" s="64"/>
+      <c r="JN38" s="64"/>
+      <c r="JO38" s="64"/>
+      <c r="JP38" s="64"/>
+      <c r="JQ38" s="64"/>
+      <c r="JR38" s="64"/>
+      <c r="JS38" s="64"/>
+      <c r="JT38" s="64"/>
+      <c r="JU38" s="64"/>
+      <c r="JV38" s="64"/>
+      <c r="JW38" s="64"/>
+      <c r="JX38" s="63"/>
+      <c r="JY38" s="64"/>
+      <c r="JZ38" s="64"/>
+      <c r="KA38" s="64"/>
+      <c r="KB38" s="64"/>
+      <c r="KC38" s="64"/>
+      <c r="KD38" s="64"/>
+      <c r="KE38" s="64"/>
+      <c r="KF38" s="64"/>
+      <c r="KG38" s="64"/>
+      <c r="KH38" s="64"/>
+      <c r="KI38" s="64"/>
+      <c r="KJ38" s="64"/>
+      <c r="KK38" s="64"/>
+      <c r="KL38" s="64"/>
+      <c r="KM38" s="64"/>
+      <c r="KN38" s="64"/>
+      <c r="KO38" s="64"/>
+      <c r="KP38" s="64"/>
+      <c r="KQ38" s="64"/>
+      <c r="KR38" s="64"/>
+      <c r="KS38" s="64"/>
+      <c r="KT38" s="64"/>
+      <c r="KU38" s="64"/>
+      <c r="KV38" s="64"/>
+      <c r="KW38" s="64"/>
+      <c r="KX38" s="64"/>
+      <c r="KY38" s="64"/>
+      <c r="KZ38" s="64"/>
+      <c r="LA38" s="64"/>
+      <c r="LB38" s="64"/>
+      <c r="LC38" s="64"/>
+      <c r="LD38" s="64"/>
+      <c r="LE38" s="64"/>
+      <c r="LF38" s="64"/>
+      <c r="LG38" s="64"/>
+      <c r="LH38" s="64"/>
+      <c r="LI38" s="64"/>
+      <c r="LJ38" s="64"/>
+      <c r="LK38" s="64"/>
+      <c r="LL38" s="64"/>
+      <c r="LM38" s="64"/>
+      <c r="LN38" s="64"/>
+      <c r="LO38" s="64"/>
+      <c r="LP38" s="64"/>
+      <c r="LQ38" s="64"/>
+      <c r="LR38" s="64"/>
+      <c r="LS38" s="64"/>
+      <c r="LT38" s="64"/>
+      <c r="LU38" s="64"/>
+      <c r="LV38" s="64"/>
+      <c r="LW38" s="64"/>
+      <c r="LX38" s="64"/>
+      <c r="LY38" s="64"/>
+      <c r="LZ38" s="64"/>
     </row>
-    <row r="39" spans="114:338" x14ac:dyDescent="0.25">
-[...224 lines deleted...]
-      <c r="LZ39" s="35"/>
+    <row r="39" spans="114:338" x14ac:dyDescent="0.3">
+      <c r="DJ39" s="63"/>
+      <c r="DK39" s="64"/>
+      <c r="DL39" s="64"/>
+      <c r="DM39" s="64"/>
+      <c r="DN39" s="64"/>
+      <c r="DO39" s="64"/>
+      <c r="DP39" s="64"/>
+      <c r="DQ39" s="64"/>
+      <c r="DR39" s="64"/>
+      <c r="DS39" s="64"/>
+      <c r="DT39" s="64"/>
+      <c r="DU39" s="64"/>
+      <c r="DV39" s="64"/>
+      <c r="DW39" s="64"/>
+      <c r="DX39" s="64"/>
+      <c r="DY39" s="64"/>
+      <c r="DZ39" s="64"/>
+      <c r="EA39" s="64"/>
+      <c r="EB39" s="64"/>
+      <c r="EC39" s="64"/>
+      <c r="ED39" s="64"/>
+      <c r="EE39" s="64"/>
+      <c r="EF39" s="64"/>
+      <c r="EG39" s="64"/>
+      <c r="EH39" s="64"/>
+      <c r="EI39" s="64"/>
+      <c r="EJ39" s="64"/>
+      <c r="EK39" s="64"/>
+      <c r="EL39" s="64"/>
+      <c r="EM39" s="64"/>
+      <c r="EN39" s="64"/>
+      <c r="EO39" s="64"/>
+      <c r="EP39" s="64"/>
+      <c r="EQ39" s="64"/>
+      <c r="ER39" s="64"/>
+      <c r="ES39" s="64"/>
+      <c r="ET39" s="64"/>
+      <c r="EU39" s="64"/>
+      <c r="EV39" s="64"/>
+      <c r="EW39" s="64"/>
+      <c r="EX39" s="64"/>
+      <c r="EY39" s="64"/>
+      <c r="EZ39" s="64"/>
+      <c r="FA39" s="64"/>
+      <c r="FB39" s="64"/>
+      <c r="FC39" s="64"/>
+      <c r="FD39" s="64"/>
+      <c r="FE39" s="64"/>
+      <c r="FF39" s="64"/>
+      <c r="FG39" s="64"/>
+      <c r="FH39" s="64"/>
+      <c r="FI39" s="64"/>
+      <c r="FJ39" s="64"/>
+      <c r="FK39" s="64"/>
+      <c r="FL39" s="64"/>
+      <c r="FM39" s="64"/>
+      <c r="FN39" s="64"/>
+      <c r="FO39" s="64"/>
+      <c r="FP39" s="63"/>
+      <c r="FQ39" s="64"/>
+      <c r="FR39" s="64"/>
+      <c r="FS39" s="64"/>
+      <c r="FT39" s="64"/>
+      <c r="FU39" s="64"/>
+      <c r="FV39" s="64"/>
+      <c r="FW39" s="64"/>
+      <c r="FX39" s="64"/>
+      <c r="FY39" s="64"/>
+      <c r="FZ39" s="64"/>
+      <c r="GA39" s="64"/>
+      <c r="GB39" s="64"/>
+      <c r="GC39" s="64"/>
+      <c r="GD39" s="64"/>
+      <c r="GE39" s="64"/>
+      <c r="GF39" s="64"/>
+      <c r="GG39" s="64"/>
+      <c r="GH39" s="64"/>
+      <c r="GI39" s="64"/>
+      <c r="GJ39" s="64"/>
+      <c r="GK39" s="64"/>
+      <c r="GL39" s="64"/>
+      <c r="GM39" s="64"/>
+      <c r="GN39" s="64"/>
+      <c r="GO39" s="64"/>
+      <c r="GP39" s="64"/>
+      <c r="GQ39" s="64"/>
+      <c r="GR39" s="64"/>
+      <c r="GS39" s="64"/>
+      <c r="GT39" s="64"/>
+      <c r="GU39" s="64"/>
+      <c r="GV39" s="64"/>
+      <c r="GW39" s="64"/>
+      <c r="GX39" s="64"/>
+      <c r="GY39" s="64"/>
+      <c r="GZ39" s="64"/>
+      <c r="HA39" s="64"/>
+      <c r="HB39" s="64"/>
+      <c r="HC39" s="64"/>
+      <c r="HD39" s="64"/>
+      <c r="HE39" s="64"/>
+      <c r="HF39" s="64"/>
+      <c r="HG39" s="64"/>
+      <c r="HH39" s="64"/>
+      <c r="HI39" s="64"/>
+      <c r="HJ39" s="64"/>
+      <c r="HK39" s="64"/>
+      <c r="HL39" s="64"/>
+      <c r="HM39" s="64"/>
+      <c r="HN39" s="64"/>
+      <c r="HO39" s="64"/>
+      <c r="HP39" s="64"/>
+      <c r="HQ39" s="64"/>
+      <c r="HR39" s="63"/>
+      <c r="HS39" s="64"/>
+      <c r="HT39" s="64"/>
+      <c r="HU39" s="64"/>
+      <c r="HV39" s="64"/>
+      <c r="HW39" s="64"/>
+      <c r="HX39" s="64"/>
+      <c r="HY39" s="64"/>
+      <c r="HZ39" s="64"/>
+      <c r="IA39" s="64"/>
+      <c r="IB39" s="64"/>
+      <c r="IC39" s="64"/>
+      <c r="ID39" s="64"/>
+      <c r="IE39" s="64"/>
+      <c r="IF39" s="64"/>
+      <c r="IG39" s="64"/>
+      <c r="IH39" s="64"/>
+      <c r="II39" s="64"/>
+      <c r="IJ39" s="64"/>
+      <c r="IK39" s="64"/>
+      <c r="IL39" s="64"/>
+      <c r="IM39" s="64"/>
+      <c r="IN39" s="64"/>
+      <c r="IO39" s="64"/>
+      <c r="IP39" s="64"/>
+      <c r="IQ39" s="64"/>
+      <c r="IR39" s="64"/>
+      <c r="IS39" s="64"/>
+      <c r="IT39" s="64"/>
+      <c r="IU39" s="64"/>
+      <c r="IV39" s="64"/>
+      <c r="IW39" s="64"/>
+      <c r="IX39" s="64"/>
+      <c r="IY39" s="64"/>
+      <c r="IZ39" s="64"/>
+      <c r="JA39" s="64"/>
+      <c r="JB39" s="64"/>
+      <c r="JC39" s="64"/>
+      <c r="JD39" s="64"/>
+      <c r="JE39" s="64"/>
+      <c r="JF39" s="64"/>
+      <c r="JG39" s="64"/>
+      <c r="JH39" s="64"/>
+      <c r="JI39" s="64"/>
+      <c r="JJ39" s="64"/>
+      <c r="JK39" s="64"/>
+      <c r="JL39" s="64"/>
+      <c r="JM39" s="64"/>
+      <c r="JN39" s="64"/>
+      <c r="JO39" s="64"/>
+      <c r="JP39" s="64"/>
+      <c r="JQ39" s="64"/>
+      <c r="JR39" s="64"/>
+      <c r="JS39" s="64"/>
+      <c r="JT39" s="64"/>
+      <c r="JU39" s="64"/>
+      <c r="JV39" s="64"/>
+      <c r="JW39" s="64"/>
+      <c r="JX39" s="63"/>
+      <c r="JY39" s="64"/>
+      <c r="JZ39" s="64"/>
+      <c r="KA39" s="64"/>
+      <c r="KB39" s="64"/>
+      <c r="KC39" s="64"/>
+      <c r="KD39" s="64"/>
+      <c r="KE39" s="64"/>
+      <c r="KF39" s="64"/>
+      <c r="KG39" s="64"/>
+      <c r="KH39" s="64"/>
+      <c r="KI39" s="64"/>
+      <c r="KJ39" s="64"/>
+      <c r="KK39" s="64"/>
+      <c r="KL39" s="64"/>
+      <c r="KM39" s="64"/>
+      <c r="KN39" s="64"/>
+      <c r="KO39" s="64"/>
+      <c r="KP39" s="64"/>
+      <c r="KQ39" s="64"/>
+      <c r="KR39" s="64"/>
+      <c r="KS39" s="64"/>
+      <c r="KT39" s="64"/>
+      <c r="KU39" s="64"/>
+      <c r="KV39" s="64"/>
+      <c r="KW39" s="64"/>
+      <c r="KX39" s="64"/>
+      <c r="KY39" s="64"/>
+      <c r="KZ39" s="64"/>
+      <c r="LA39" s="64"/>
+      <c r="LB39" s="64"/>
+      <c r="LC39" s="64"/>
+      <c r="LD39" s="64"/>
+      <c r="LE39" s="64"/>
+      <c r="LF39" s="64"/>
+      <c r="LG39" s="64"/>
+      <c r="LH39" s="64"/>
+      <c r="LI39" s="64"/>
+      <c r="LJ39" s="64"/>
+      <c r="LK39" s="64"/>
+      <c r="LL39" s="64"/>
+      <c r="LM39" s="64"/>
+      <c r="LN39" s="64"/>
+      <c r="LO39" s="64"/>
+      <c r="LP39" s="64"/>
+      <c r="LQ39" s="64"/>
+      <c r="LR39" s="64"/>
+      <c r="LS39" s="64"/>
+      <c r="LT39" s="64"/>
+      <c r="LU39" s="64"/>
+      <c r="LV39" s="64"/>
+      <c r="LW39" s="64"/>
+      <c r="LX39" s="64"/>
+      <c r="LY39" s="64"/>
+      <c r="LZ39" s="64"/>
     </row>
-    <row r="40" spans="114:338" x14ac:dyDescent="0.25">
-[...224 lines deleted...]
-      <c r="LZ40" s="35"/>
+    <row r="40" spans="114:338" x14ac:dyDescent="0.3">
+      <c r="DJ40" s="63"/>
+      <c r="DK40" s="64"/>
+      <c r="DL40" s="64"/>
+      <c r="DM40" s="64"/>
+      <c r="DN40" s="64"/>
+      <c r="DO40" s="64"/>
+      <c r="DP40" s="64"/>
+      <c r="DQ40" s="64"/>
+      <c r="DR40" s="64"/>
+      <c r="DS40" s="64"/>
+      <c r="DT40" s="64"/>
+      <c r="DU40" s="64"/>
+      <c r="DV40" s="64"/>
+      <c r="DW40" s="64"/>
+      <c r="DX40" s="64"/>
+      <c r="DY40" s="64"/>
+      <c r="DZ40" s="64"/>
+      <c r="EA40" s="64"/>
+      <c r="EB40" s="64"/>
+      <c r="EC40" s="64"/>
+      <c r="ED40" s="64"/>
+      <c r="EE40" s="64"/>
+      <c r="EF40" s="64"/>
+      <c r="EG40" s="64"/>
+      <c r="EH40" s="64"/>
+      <c r="EI40" s="64"/>
+      <c r="EJ40" s="64"/>
+      <c r="EK40" s="64"/>
+      <c r="EL40" s="64"/>
+      <c r="EM40" s="64"/>
+      <c r="EN40" s="64"/>
+      <c r="EO40" s="64"/>
+      <c r="EP40" s="64"/>
+      <c r="EQ40" s="64"/>
+      <c r="ER40" s="64"/>
+      <c r="ES40" s="64"/>
+      <c r="ET40" s="64"/>
+      <c r="EU40" s="64"/>
+      <c r="EV40" s="64"/>
+      <c r="EW40" s="64"/>
+      <c r="EX40" s="64"/>
+      <c r="EY40" s="64"/>
+      <c r="EZ40" s="64"/>
+      <c r="FA40" s="64"/>
+      <c r="FB40" s="64"/>
+      <c r="FC40" s="64"/>
+      <c r="FD40" s="64"/>
+      <c r="FE40" s="64"/>
+      <c r="FF40" s="64"/>
+      <c r="FG40" s="64"/>
+      <c r="FH40" s="64"/>
+      <c r="FI40" s="64"/>
+      <c r="FJ40" s="64"/>
+      <c r="FK40" s="64"/>
+      <c r="FL40" s="64"/>
+      <c r="FM40" s="64"/>
+      <c r="FN40" s="64"/>
+      <c r="FO40" s="64"/>
+      <c r="FP40" s="63"/>
+      <c r="FQ40" s="64"/>
+      <c r="FR40" s="64"/>
+      <c r="FS40" s="64"/>
+      <c r="FT40" s="64"/>
+      <c r="FU40" s="64"/>
+      <c r="FV40" s="64"/>
+      <c r="FW40" s="64"/>
+      <c r="FX40" s="64"/>
+      <c r="FY40" s="64"/>
+      <c r="FZ40" s="64"/>
+      <c r="GA40" s="64"/>
+      <c r="GB40" s="64"/>
+      <c r="GC40" s="64"/>
+      <c r="GD40" s="64"/>
+      <c r="GE40" s="64"/>
+      <c r="GF40" s="64"/>
+      <c r="GG40" s="64"/>
+      <c r="GH40" s="64"/>
+      <c r="GI40" s="64"/>
+      <c r="GJ40" s="64"/>
+      <c r="GK40" s="64"/>
+      <c r="GL40" s="64"/>
+      <c r="GM40" s="64"/>
+      <c r="GN40" s="64"/>
+      <c r="GO40" s="64"/>
+      <c r="GP40" s="64"/>
+      <c r="GQ40" s="64"/>
+      <c r="GR40" s="64"/>
+      <c r="GS40" s="64"/>
+      <c r="GT40" s="64"/>
+      <c r="GU40" s="64"/>
+      <c r="GV40" s="64"/>
+      <c r="GW40" s="64"/>
+      <c r="GX40" s="64"/>
+      <c r="GY40" s="64"/>
+      <c r="GZ40" s="64"/>
+      <c r="HA40" s="64"/>
+      <c r="HB40" s="64"/>
+      <c r="HC40" s="64"/>
+      <c r="HD40" s="64"/>
+      <c r="HE40" s="64"/>
+      <c r="HF40" s="64"/>
+      <c r="HG40" s="64"/>
+      <c r="HH40" s="64"/>
+      <c r="HI40" s="64"/>
+      <c r="HJ40" s="64"/>
+      <c r="HK40" s="64"/>
+      <c r="HL40" s="64"/>
+      <c r="HM40" s="64"/>
+      <c r="HN40" s="64"/>
+      <c r="HO40" s="64"/>
+      <c r="HP40" s="64"/>
+      <c r="HQ40" s="64"/>
+      <c r="HR40" s="63"/>
+      <c r="HS40" s="64"/>
+      <c r="HT40" s="64"/>
+      <c r="HU40" s="64"/>
+      <c r="HV40" s="64"/>
+      <c r="HW40" s="64"/>
+      <c r="HX40" s="64"/>
+      <c r="HY40" s="64"/>
+      <c r="HZ40" s="64"/>
+      <c r="IA40" s="64"/>
+      <c r="IB40" s="64"/>
+      <c r="IC40" s="64"/>
+      <c r="ID40" s="64"/>
+      <c r="IE40" s="64"/>
+      <c r="IF40" s="64"/>
+      <c r="IG40" s="64"/>
+      <c r="IH40" s="64"/>
+      <c r="II40" s="64"/>
+      <c r="IJ40" s="64"/>
+      <c r="IK40" s="64"/>
+      <c r="IL40" s="64"/>
+      <c r="IM40" s="64"/>
+      <c r="IN40" s="64"/>
+      <c r="IO40" s="64"/>
+      <c r="IP40" s="64"/>
+      <c r="IQ40" s="64"/>
+      <c r="IR40" s="64"/>
+      <c r="IS40" s="64"/>
+      <c r="IT40" s="64"/>
+      <c r="IU40" s="64"/>
+      <c r="IV40" s="64"/>
+      <c r="IW40" s="64"/>
+      <c r="IX40" s="64"/>
+      <c r="IY40" s="64"/>
+      <c r="IZ40" s="64"/>
+      <c r="JA40" s="64"/>
+      <c r="JB40" s="64"/>
+      <c r="JC40" s="64"/>
+      <c r="JD40" s="64"/>
+      <c r="JE40" s="64"/>
+      <c r="JF40" s="64"/>
+      <c r="JG40" s="64"/>
+      <c r="JH40" s="64"/>
+      <c r="JI40" s="64"/>
+      <c r="JJ40" s="64"/>
+      <c r="JK40" s="64"/>
+      <c r="JL40" s="64"/>
+      <c r="JM40" s="64"/>
+      <c r="JN40" s="64"/>
+      <c r="JO40" s="64"/>
+      <c r="JP40" s="64"/>
+      <c r="JQ40" s="64"/>
+      <c r="JR40" s="64"/>
+      <c r="JS40" s="64"/>
+      <c r="JT40" s="64"/>
+      <c r="JU40" s="64"/>
+      <c r="JV40" s="64"/>
+      <c r="JW40" s="64"/>
+      <c r="JX40" s="63"/>
+      <c r="JY40" s="64"/>
+      <c r="JZ40" s="64"/>
+      <c r="KA40" s="64"/>
+      <c r="KB40" s="64"/>
+      <c r="KC40" s="64"/>
+      <c r="KD40" s="64"/>
+      <c r="KE40" s="64"/>
+      <c r="KF40" s="64"/>
+      <c r="KG40" s="64"/>
+      <c r="KH40" s="64"/>
+      <c r="KI40" s="64"/>
+      <c r="KJ40" s="64"/>
+      <c r="KK40" s="64"/>
+      <c r="KL40" s="64"/>
+      <c r="KM40" s="64"/>
+      <c r="KN40" s="64"/>
+      <c r="KO40" s="64"/>
+      <c r="KP40" s="64"/>
+      <c r="KQ40" s="64"/>
+      <c r="KR40" s="64"/>
+      <c r="KS40" s="64"/>
+      <c r="KT40" s="64"/>
+      <c r="KU40" s="64"/>
+      <c r="KV40" s="64"/>
+      <c r="KW40" s="64"/>
+      <c r="KX40" s="64"/>
+      <c r="KY40" s="64"/>
+      <c r="KZ40" s="64"/>
+      <c r="LA40" s="64"/>
+      <c r="LB40" s="64"/>
+      <c r="LC40" s="64"/>
+      <c r="LD40" s="64"/>
+      <c r="LE40" s="64"/>
+      <c r="LF40" s="64"/>
+      <c r="LG40" s="64"/>
+      <c r="LH40" s="64"/>
+      <c r="LI40" s="64"/>
+      <c r="LJ40" s="64"/>
+      <c r="LK40" s="64"/>
+      <c r="LL40" s="64"/>
+      <c r="LM40" s="64"/>
+      <c r="LN40" s="64"/>
+      <c r="LO40" s="64"/>
+      <c r="LP40" s="64"/>
+      <c r="LQ40" s="64"/>
+      <c r="LR40" s="64"/>
+      <c r="LS40" s="64"/>
+      <c r="LT40" s="64"/>
+      <c r="LU40" s="64"/>
+      <c r="LV40" s="64"/>
+      <c r="LW40" s="64"/>
+      <c r="LX40" s="64"/>
+      <c r="LY40" s="64"/>
+      <c r="LZ40" s="64"/>
     </row>
-    <row r="41" spans="114:338" x14ac:dyDescent="0.25">
-[...224 lines deleted...]
-      <c r="LZ41" s="35"/>
+    <row r="41" spans="114:338" x14ac:dyDescent="0.3">
+      <c r="DJ41" s="63"/>
+      <c r="DK41" s="64"/>
+      <c r="DL41" s="64"/>
+      <c r="DM41" s="64"/>
+      <c r="DN41" s="64"/>
+      <c r="DO41" s="64"/>
+      <c r="DP41" s="64"/>
+      <c r="DQ41" s="64"/>
+      <c r="DR41" s="64"/>
+      <c r="DS41" s="64"/>
+      <c r="DT41" s="64"/>
+      <c r="DU41" s="64"/>
+      <c r="DV41" s="64"/>
+      <c r="DW41" s="64"/>
+      <c r="DX41" s="64"/>
+      <c r="DY41" s="64"/>
+      <c r="DZ41" s="64"/>
+      <c r="EA41" s="64"/>
+      <c r="EB41" s="64"/>
+      <c r="EC41" s="64"/>
+      <c r="ED41" s="64"/>
+      <c r="EE41" s="64"/>
+      <c r="EF41" s="64"/>
+      <c r="EG41" s="64"/>
+      <c r="EH41" s="64"/>
+      <c r="EI41" s="64"/>
+      <c r="EJ41" s="64"/>
+      <c r="EK41" s="64"/>
+      <c r="EL41" s="64"/>
+      <c r="EM41" s="64"/>
+      <c r="EN41" s="64"/>
+      <c r="EO41" s="64"/>
+      <c r="EP41" s="64"/>
+      <c r="EQ41" s="64"/>
+      <c r="ER41" s="64"/>
+      <c r="ES41" s="64"/>
+      <c r="ET41" s="64"/>
+      <c r="EU41" s="64"/>
+      <c r="EV41" s="64"/>
+      <c r="EW41" s="64"/>
+      <c r="EX41" s="64"/>
+      <c r="EY41" s="64"/>
+      <c r="EZ41" s="64"/>
+      <c r="FA41" s="64"/>
+      <c r="FB41" s="64"/>
+      <c r="FC41" s="64"/>
+      <c r="FD41" s="64"/>
+      <c r="FE41" s="64"/>
+      <c r="FF41" s="64"/>
+      <c r="FG41" s="64"/>
+      <c r="FH41" s="64"/>
+      <c r="FI41" s="64"/>
+      <c r="FJ41" s="64"/>
+      <c r="FK41" s="64"/>
+      <c r="FL41" s="64"/>
+      <c r="FM41" s="64"/>
+      <c r="FN41" s="64"/>
+      <c r="FO41" s="64"/>
+      <c r="FP41" s="63"/>
+      <c r="FQ41" s="64"/>
+      <c r="FR41" s="64"/>
+      <c r="FS41" s="64"/>
+      <c r="FT41" s="64"/>
+      <c r="FU41" s="64"/>
+      <c r="FV41" s="64"/>
+      <c r="FW41" s="64"/>
+      <c r="FX41" s="64"/>
+      <c r="FY41" s="64"/>
+      <c r="FZ41" s="64"/>
+      <c r="GA41" s="64"/>
+      <c r="GB41" s="64"/>
+      <c r="GC41" s="64"/>
+      <c r="GD41" s="64"/>
+      <c r="GE41" s="64"/>
+      <c r="GF41" s="64"/>
+      <c r="GG41" s="64"/>
+      <c r="GH41" s="64"/>
+      <c r="GI41" s="64"/>
+      <c r="GJ41" s="64"/>
+      <c r="GK41" s="64"/>
+      <c r="GL41" s="64"/>
+      <c r="GM41" s="64"/>
+      <c r="GN41" s="64"/>
+      <c r="GO41" s="64"/>
+      <c r="GP41" s="64"/>
+      <c r="GQ41" s="64"/>
+      <c r="GR41" s="64"/>
+      <c r="GS41" s="64"/>
+      <c r="GT41" s="64"/>
+      <c r="GU41" s="64"/>
+      <c r="GV41" s="64"/>
+      <c r="GW41" s="64"/>
+      <c r="GX41" s="64"/>
+      <c r="GY41" s="64"/>
+      <c r="GZ41" s="64"/>
+      <c r="HA41" s="64"/>
+      <c r="HB41" s="64"/>
+      <c r="HC41" s="64"/>
+      <c r="HD41" s="64"/>
+      <c r="HE41" s="64"/>
+      <c r="HF41" s="64"/>
+      <c r="HG41" s="64"/>
+      <c r="HH41" s="64"/>
+      <c r="HI41" s="64"/>
+      <c r="HJ41" s="64"/>
+      <c r="HK41" s="64"/>
+      <c r="HL41" s="64"/>
+      <c r="HM41" s="64"/>
+      <c r="HN41" s="64"/>
+      <c r="HO41" s="64"/>
+      <c r="HP41" s="64"/>
+      <c r="HQ41" s="64"/>
+      <c r="HR41" s="63"/>
+      <c r="HS41" s="64"/>
+      <c r="HT41" s="64"/>
+      <c r="HU41" s="64"/>
+      <c r="HV41" s="64"/>
+      <c r="HW41" s="64"/>
+      <c r="HX41" s="64"/>
+      <c r="HY41" s="64"/>
+      <c r="HZ41" s="64"/>
+      <c r="IA41" s="64"/>
+      <c r="IB41" s="64"/>
+      <c r="IC41" s="64"/>
+      <c r="ID41" s="64"/>
+      <c r="IE41" s="64"/>
+      <c r="IF41" s="64"/>
+      <c r="IG41" s="64"/>
+      <c r="IH41" s="64"/>
+      <c r="II41" s="64"/>
+      <c r="IJ41" s="64"/>
+      <c r="IK41" s="64"/>
+      <c r="IL41" s="64"/>
+      <c r="IM41" s="64"/>
+      <c r="IN41" s="64"/>
+      <c r="IO41" s="64"/>
+      <c r="IP41" s="64"/>
+      <c r="IQ41" s="64"/>
+      <c r="IR41" s="64"/>
+      <c r="IS41" s="64"/>
+      <c r="IT41" s="64"/>
+      <c r="IU41" s="64"/>
+      <c r="IV41" s="64"/>
+      <c r="IW41" s="64"/>
+      <c r="IX41" s="64"/>
+      <c r="IY41" s="64"/>
+      <c r="IZ41" s="64"/>
+      <c r="JA41" s="64"/>
+      <c r="JB41" s="64"/>
+      <c r="JC41" s="64"/>
+      <c r="JD41" s="64"/>
+      <c r="JE41" s="64"/>
+      <c r="JF41" s="64"/>
+      <c r="JG41" s="64"/>
+      <c r="JH41" s="64"/>
+      <c r="JI41" s="64"/>
+      <c r="JJ41" s="64"/>
+      <c r="JK41" s="64"/>
+      <c r="JL41" s="64"/>
+      <c r="JM41" s="64"/>
+      <c r="JN41" s="64"/>
+      <c r="JO41" s="64"/>
+      <c r="JP41" s="64"/>
+      <c r="JQ41" s="64"/>
+      <c r="JR41" s="64"/>
+      <c r="JS41" s="64"/>
+      <c r="JT41" s="64"/>
+      <c r="JU41" s="64"/>
+      <c r="JV41" s="64"/>
+      <c r="JW41" s="64"/>
+      <c r="JX41" s="63"/>
+      <c r="JY41" s="64"/>
+      <c r="JZ41" s="64"/>
+      <c r="KA41" s="64"/>
+      <c r="KB41" s="64"/>
+      <c r="KC41" s="64"/>
+      <c r="KD41" s="64"/>
+      <c r="KE41" s="64"/>
+      <c r="KF41" s="64"/>
+      <c r="KG41" s="64"/>
+      <c r="KH41" s="64"/>
+      <c r="KI41" s="64"/>
+      <c r="KJ41" s="64"/>
+      <c r="KK41" s="64"/>
+      <c r="KL41" s="64"/>
+      <c r="KM41" s="64"/>
+      <c r="KN41" s="64"/>
+      <c r="KO41" s="64"/>
+      <c r="KP41" s="64"/>
+      <c r="KQ41" s="64"/>
+      <c r="KR41" s="64"/>
+      <c r="KS41" s="64"/>
+      <c r="KT41" s="64"/>
+      <c r="KU41" s="64"/>
+      <c r="KV41" s="64"/>
+      <c r="KW41" s="64"/>
+      <c r="KX41" s="64"/>
+      <c r="KY41" s="64"/>
+      <c r="KZ41" s="64"/>
+      <c r="LA41" s="64"/>
+      <c r="LB41" s="64"/>
+      <c r="LC41" s="64"/>
+      <c r="LD41" s="64"/>
+      <c r="LE41" s="64"/>
+      <c r="LF41" s="64"/>
+      <c r="LG41" s="64"/>
+      <c r="LH41" s="64"/>
+      <c r="LI41" s="64"/>
+      <c r="LJ41" s="64"/>
+      <c r="LK41" s="64"/>
+      <c r="LL41" s="64"/>
+      <c r="LM41" s="64"/>
+      <c r="LN41" s="64"/>
+      <c r="LO41" s="64"/>
+      <c r="LP41" s="64"/>
+      <c r="LQ41" s="64"/>
+      <c r="LR41" s="64"/>
+      <c r="LS41" s="64"/>
+      <c r="LT41" s="64"/>
+      <c r="LU41" s="64"/>
+      <c r="LV41" s="64"/>
+      <c r="LW41" s="64"/>
+      <c r="LX41" s="64"/>
+      <c r="LY41" s="64"/>
+      <c r="LZ41" s="64"/>
     </row>
-    <row r="42" spans="114:338" x14ac:dyDescent="0.25">
-[...224 lines deleted...]
-      <c r="LZ42" s="35"/>
+    <row r="42" spans="114:338" x14ac:dyDescent="0.3">
+      <c r="DJ42" s="63"/>
+      <c r="DK42" s="64"/>
+      <c r="DL42" s="64"/>
+      <c r="DM42" s="64"/>
+      <c r="DN42" s="64"/>
+      <c r="DO42" s="64"/>
+      <c r="DP42" s="64"/>
+      <c r="DQ42" s="64"/>
+      <c r="DR42" s="64"/>
+      <c r="DS42" s="64"/>
+      <c r="DT42" s="64"/>
+      <c r="DU42" s="64"/>
+      <c r="DV42" s="64"/>
+      <c r="DW42" s="64"/>
+      <c r="DX42" s="64"/>
+      <c r="DY42" s="64"/>
+      <c r="DZ42" s="64"/>
+      <c r="EA42" s="64"/>
+      <c r="EB42" s="64"/>
+      <c r="EC42" s="64"/>
+      <c r="ED42" s="64"/>
+      <c r="EE42" s="64"/>
+      <c r="EF42" s="64"/>
+      <c r="EG42" s="64"/>
+      <c r="EH42" s="64"/>
+      <c r="EI42" s="64"/>
+      <c r="EJ42" s="64"/>
+      <c r="EK42" s="64"/>
+      <c r="EL42" s="64"/>
+      <c r="EM42" s="64"/>
+      <c r="EN42" s="64"/>
+      <c r="EO42" s="64"/>
+      <c r="EP42" s="64"/>
+      <c r="EQ42" s="64"/>
+      <c r="ER42" s="64"/>
+      <c r="ES42" s="64"/>
+      <c r="ET42" s="64"/>
+      <c r="EU42" s="64"/>
+      <c r="EV42" s="64"/>
+      <c r="EW42" s="64"/>
+      <c r="EX42" s="64"/>
+      <c r="EY42" s="64"/>
+      <c r="EZ42" s="64"/>
+      <c r="FA42" s="64"/>
+      <c r="FB42" s="64"/>
+      <c r="FC42" s="64"/>
+      <c r="FD42" s="64"/>
+      <c r="FE42" s="64"/>
+      <c r="FF42" s="64"/>
+      <c r="FG42" s="64"/>
+      <c r="FH42" s="64"/>
+      <c r="FI42" s="64"/>
+      <c r="FJ42" s="64"/>
+      <c r="FK42" s="64"/>
+      <c r="FL42" s="64"/>
+      <c r="FM42" s="64"/>
+      <c r="FN42" s="64"/>
+      <c r="FO42" s="64"/>
+      <c r="FP42" s="63"/>
+      <c r="FQ42" s="64"/>
+      <c r="FR42" s="64"/>
+      <c r="FS42" s="64"/>
+      <c r="FT42" s="64"/>
+      <c r="FU42" s="64"/>
+      <c r="FV42" s="64"/>
+      <c r="FW42" s="64"/>
+      <c r="FX42" s="64"/>
+      <c r="FY42" s="64"/>
+      <c r="FZ42" s="64"/>
+      <c r="GA42" s="64"/>
+      <c r="GB42" s="64"/>
+      <c r="GC42" s="64"/>
+      <c r="GD42" s="64"/>
+      <c r="GE42" s="64"/>
+      <c r="GF42" s="64"/>
+      <c r="GG42" s="64"/>
+      <c r="GH42" s="64"/>
+      <c r="GI42" s="64"/>
+      <c r="GJ42" s="64"/>
+      <c r="GK42" s="64"/>
+      <c r="GL42" s="64"/>
+      <c r="GM42" s="64"/>
+      <c r="GN42" s="64"/>
+      <c r="GO42" s="64"/>
+      <c r="GP42" s="64"/>
+      <c r="GQ42" s="64"/>
+      <c r="GR42" s="64"/>
+      <c r="GS42" s="64"/>
+      <c r="GT42" s="64"/>
+      <c r="GU42" s="64"/>
+      <c r="GV42" s="64"/>
+      <c r="GW42" s="64"/>
+      <c r="GX42" s="64"/>
+      <c r="GY42" s="64"/>
+      <c r="GZ42" s="64"/>
+      <c r="HA42" s="64"/>
+      <c r="HB42" s="64"/>
+      <c r="HC42" s="64"/>
+      <c r="HD42" s="64"/>
+      <c r="HE42" s="64"/>
+      <c r="HF42" s="64"/>
+      <c r="HG42" s="64"/>
+      <c r="HH42" s="64"/>
+      <c r="HI42" s="64"/>
+      <c r="HJ42" s="64"/>
+      <c r="HK42" s="64"/>
+      <c r="HL42" s="64"/>
+      <c r="HM42" s="64"/>
+      <c r="HN42" s="64"/>
+      <c r="HO42" s="64"/>
+      <c r="HP42" s="64"/>
+      <c r="HQ42" s="64"/>
+      <c r="HR42" s="63"/>
+      <c r="HS42" s="64"/>
+      <c r="HT42" s="64"/>
+      <c r="HU42" s="64"/>
+      <c r="HV42" s="64"/>
+      <c r="HW42" s="64"/>
+      <c r="HX42" s="64"/>
+      <c r="HY42" s="64"/>
+      <c r="HZ42" s="64"/>
+      <c r="IA42" s="64"/>
+      <c r="IB42" s="64"/>
+      <c r="IC42" s="64"/>
+      <c r="ID42" s="64"/>
+      <c r="IE42" s="64"/>
+      <c r="IF42" s="64"/>
+      <c r="IG42" s="64"/>
+      <c r="IH42" s="64"/>
+      <c r="II42" s="64"/>
+      <c r="IJ42" s="64"/>
+      <c r="IK42" s="64"/>
+      <c r="IL42" s="64"/>
+      <c r="IM42" s="64"/>
+      <c r="IN42" s="64"/>
+      <c r="IO42" s="64"/>
+      <c r="IP42" s="64"/>
+      <c r="IQ42" s="64"/>
+      <c r="IR42" s="64"/>
+      <c r="IS42" s="64"/>
+      <c r="IT42" s="64"/>
+      <c r="IU42" s="64"/>
+      <c r="IV42" s="64"/>
+      <c r="IW42" s="64"/>
+      <c r="IX42" s="64"/>
+      <c r="IY42" s="64"/>
+      <c r="IZ42" s="64"/>
+      <c r="JA42" s="64"/>
+      <c r="JB42" s="64"/>
+      <c r="JC42" s="64"/>
+      <c r="JD42" s="64"/>
+      <c r="JE42" s="64"/>
+      <c r="JF42" s="64"/>
+      <c r="JG42" s="64"/>
+      <c r="JH42" s="64"/>
+      <c r="JI42" s="64"/>
+      <c r="JJ42" s="64"/>
+      <c r="JK42" s="64"/>
+      <c r="JL42" s="64"/>
+      <c r="JM42" s="64"/>
+      <c r="JN42" s="64"/>
+      <c r="JO42" s="64"/>
+      <c r="JP42" s="64"/>
+      <c r="JQ42" s="64"/>
+      <c r="JR42" s="64"/>
+      <c r="JS42" s="64"/>
+      <c r="JT42" s="64"/>
+      <c r="JU42" s="64"/>
+      <c r="JV42" s="64"/>
+      <c r="JW42" s="64"/>
+      <c r="JX42" s="63"/>
+      <c r="JY42" s="64"/>
+      <c r="JZ42" s="64"/>
+      <c r="KA42" s="64"/>
+      <c r="KB42" s="64"/>
+      <c r="KC42" s="64"/>
+      <c r="KD42" s="64"/>
+      <c r="KE42" s="64"/>
+      <c r="KF42" s="64"/>
+      <c r="KG42" s="64"/>
+      <c r="KH42" s="64"/>
+      <c r="KI42" s="64"/>
+      <c r="KJ42" s="64"/>
+      <c r="KK42" s="64"/>
+      <c r="KL42" s="64"/>
+      <c r="KM42" s="64"/>
+      <c r="KN42" s="64"/>
+      <c r="KO42" s="64"/>
+      <c r="KP42" s="64"/>
+      <c r="KQ42" s="64"/>
+      <c r="KR42" s="64"/>
+      <c r="KS42" s="64"/>
+      <c r="KT42" s="64"/>
+      <c r="KU42" s="64"/>
+      <c r="KV42" s="64"/>
+      <c r="KW42" s="64"/>
+      <c r="KX42" s="64"/>
+      <c r="KY42" s="64"/>
+      <c r="KZ42" s="64"/>
+      <c r="LA42" s="64"/>
+      <c r="LB42" s="64"/>
+      <c r="LC42" s="64"/>
+      <c r="LD42" s="64"/>
+      <c r="LE42" s="64"/>
+      <c r="LF42" s="64"/>
+      <c r="LG42" s="64"/>
+      <c r="LH42" s="64"/>
+      <c r="LI42" s="64"/>
+      <c r="LJ42" s="64"/>
+      <c r="LK42" s="64"/>
+      <c r="LL42" s="64"/>
+      <c r="LM42" s="64"/>
+      <c r="LN42" s="64"/>
+      <c r="LO42" s="64"/>
+      <c r="LP42" s="64"/>
+      <c r="LQ42" s="64"/>
+      <c r="LR42" s="64"/>
+      <c r="LS42" s="64"/>
+      <c r="LT42" s="64"/>
+      <c r="LU42" s="64"/>
+      <c r="LV42" s="64"/>
+      <c r="LW42" s="64"/>
+      <c r="LX42" s="64"/>
+      <c r="LY42" s="64"/>
+      <c r="LZ42" s="64"/>
     </row>
-    <row r="43" spans="114:338" x14ac:dyDescent="0.25">
-[...224 lines deleted...]
-      <c r="LZ43" s="35"/>
+    <row r="43" spans="114:338" x14ac:dyDescent="0.3">
+      <c r="DJ43" s="63"/>
+      <c r="DK43" s="64"/>
+      <c r="DL43" s="64"/>
+      <c r="DM43" s="64"/>
+      <c r="DN43" s="64"/>
+      <c r="DO43" s="64"/>
+      <c r="DP43" s="64"/>
+      <c r="DQ43" s="64"/>
+      <c r="DR43" s="64"/>
+      <c r="DS43" s="64"/>
+      <c r="DT43" s="64"/>
+      <c r="DU43" s="64"/>
+      <c r="DV43" s="64"/>
+      <c r="DW43" s="64"/>
+      <c r="DX43" s="64"/>
+      <c r="DY43" s="64"/>
+      <c r="DZ43" s="64"/>
+      <c r="EA43" s="64"/>
+      <c r="EB43" s="64"/>
+      <c r="EC43" s="64"/>
+      <c r="ED43" s="64"/>
+      <c r="EE43" s="64"/>
+      <c r="EF43" s="64"/>
+      <c r="EG43" s="64"/>
+      <c r="EH43" s="64"/>
+      <c r="EI43" s="64"/>
+      <c r="EJ43" s="64"/>
+      <c r="EK43" s="64"/>
+      <c r="EL43" s="64"/>
+      <c r="EM43" s="64"/>
+      <c r="EN43" s="64"/>
+      <c r="EO43" s="64"/>
+      <c r="EP43" s="64"/>
+      <c r="EQ43" s="64"/>
+      <c r="ER43" s="64"/>
+      <c r="ES43" s="64"/>
+      <c r="ET43" s="64"/>
+      <c r="EU43" s="64"/>
+      <c r="EV43" s="64"/>
+      <c r="EW43" s="64"/>
+      <c r="EX43" s="64"/>
+      <c r="EY43" s="64"/>
+      <c r="EZ43" s="64"/>
+      <c r="FA43" s="64"/>
+      <c r="FB43" s="64"/>
+      <c r="FC43" s="64"/>
+      <c r="FD43" s="64"/>
+      <c r="FE43" s="64"/>
+      <c r="FF43" s="64"/>
+      <c r="FG43" s="64"/>
+      <c r="FH43" s="64"/>
+      <c r="FI43" s="64"/>
+      <c r="FJ43" s="64"/>
+      <c r="FK43" s="64"/>
+      <c r="FL43" s="64"/>
+      <c r="FM43" s="64"/>
+      <c r="FN43" s="64"/>
+      <c r="FO43" s="64"/>
+      <c r="FP43" s="63"/>
+      <c r="FQ43" s="64"/>
+      <c r="FR43" s="64"/>
+      <c r="FS43" s="64"/>
+      <c r="FT43" s="64"/>
+      <c r="FU43" s="64"/>
+      <c r="FV43" s="64"/>
+      <c r="FW43" s="64"/>
+      <c r="FX43" s="64"/>
+      <c r="FY43" s="64"/>
+      <c r="FZ43" s="64"/>
+      <c r="GA43" s="64"/>
+      <c r="GB43" s="64"/>
+      <c r="GC43" s="64"/>
+      <c r="GD43" s="64"/>
+      <c r="GE43" s="64"/>
+      <c r="GF43" s="64"/>
+      <c r="GG43" s="64"/>
+      <c r="GH43" s="64"/>
+      <c r="GI43" s="64"/>
+      <c r="GJ43" s="64"/>
+      <c r="GK43" s="64"/>
+      <c r="GL43" s="64"/>
+      <c r="GM43" s="64"/>
+      <c r="GN43" s="64"/>
+      <c r="GO43" s="64"/>
+      <c r="GP43" s="64"/>
+      <c r="GQ43" s="64"/>
+      <c r="GR43" s="64"/>
+      <c r="GS43" s="64"/>
+      <c r="GT43" s="64"/>
+      <c r="GU43" s="64"/>
+      <c r="GV43" s="64"/>
+      <c r="GW43" s="64"/>
+      <c r="GX43" s="64"/>
+      <c r="GY43" s="64"/>
+      <c r="GZ43" s="64"/>
+      <c r="HA43" s="64"/>
+      <c r="HB43" s="64"/>
+      <c r="HC43" s="64"/>
+      <c r="HD43" s="64"/>
+      <c r="HE43" s="64"/>
+      <c r="HF43" s="64"/>
+      <c r="HG43" s="64"/>
+      <c r="HH43" s="64"/>
+      <c r="HI43" s="64"/>
+      <c r="HJ43" s="64"/>
+      <c r="HK43" s="64"/>
+      <c r="HL43" s="64"/>
+      <c r="HM43" s="64"/>
+      <c r="HN43" s="64"/>
+      <c r="HO43" s="64"/>
+      <c r="HP43" s="64"/>
+      <c r="HQ43" s="64"/>
+      <c r="HR43" s="63"/>
+      <c r="HS43" s="64"/>
+      <c r="HT43" s="64"/>
+      <c r="HU43" s="64"/>
+      <c r="HV43" s="64"/>
+      <c r="HW43" s="64"/>
+      <c r="HX43" s="64"/>
+      <c r="HY43" s="64"/>
+      <c r="HZ43" s="64"/>
+      <c r="IA43" s="64"/>
+      <c r="IB43" s="64"/>
+      <c r="IC43" s="64"/>
+      <c r="ID43" s="64"/>
+      <c r="IE43" s="64"/>
+      <c r="IF43" s="64"/>
+      <c r="IG43" s="64"/>
+      <c r="IH43" s="64"/>
+      <c r="II43" s="64"/>
+      <c r="IJ43" s="64"/>
+      <c r="IK43" s="64"/>
+      <c r="IL43" s="64"/>
+      <c r="IM43" s="64"/>
+      <c r="IN43" s="64"/>
+      <c r="IO43" s="64"/>
+      <c r="IP43" s="64"/>
+      <c r="IQ43" s="64"/>
+      <c r="IR43" s="64"/>
+      <c r="IS43" s="64"/>
+      <c r="IT43" s="64"/>
+      <c r="IU43" s="64"/>
+      <c r="IV43" s="64"/>
+      <c r="IW43" s="64"/>
+      <c r="IX43" s="64"/>
+      <c r="IY43" s="64"/>
+      <c r="IZ43" s="64"/>
+      <c r="JA43" s="64"/>
+      <c r="JB43" s="64"/>
+      <c r="JC43" s="64"/>
+      <c r="JD43" s="64"/>
+      <c r="JE43" s="64"/>
+      <c r="JF43" s="64"/>
+      <c r="JG43" s="64"/>
+      <c r="JH43" s="64"/>
+      <c r="JI43" s="64"/>
+      <c r="JJ43" s="64"/>
+      <c r="JK43" s="64"/>
+      <c r="JL43" s="64"/>
+      <c r="JM43" s="64"/>
+      <c r="JN43" s="64"/>
+      <c r="JO43" s="64"/>
+      <c r="JP43" s="64"/>
+      <c r="JQ43" s="64"/>
+      <c r="JR43" s="64"/>
+      <c r="JS43" s="64"/>
+      <c r="JT43" s="64"/>
+      <c r="JU43" s="64"/>
+      <c r="JV43" s="64"/>
+      <c r="JW43" s="64"/>
+      <c r="JX43" s="63"/>
+      <c r="JY43" s="64"/>
+      <c r="JZ43" s="64"/>
+      <c r="KA43" s="64"/>
+      <c r="KB43" s="64"/>
+      <c r="KC43" s="64"/>
+      <c r="KD43" s="64"/>
+      <c r="KE43" s="64"/>
+      <c r="KF43" s="64"/>
+      <c r="KG43" s="64"/>
+      <c r="KH43" s="64"/>
+      <c r="KI43" s="64"/>
+      <c r="KJ43" s="64"/>
+      <c r="KK43" s="64"/>
+      <c r="KL43" s="64"/>
+      <c r="KM43" s="64"/>
+      <c r="KN43" s="64"/>
+      <c r="KO43" s="64"/>
+      <c r="KP43" s="64"/>
+      <c r="KQ43" s="64"/>
+      <c r="KR43" s="64"/>
+      <c r="KS43" s="64"/>
+      <c r="KT43" s="64"/>
+      <c r="KU43" s="64"/>
+      <c r="KV43" s="64"/>
+      <c r="KW43" s="64"/>
+      <c r="KX43" s="64"/>
+      <c r="KY43" s="64"/>
+      <c r="KZ43" s="64"/>
+      <c r="LA43" s="64"/>
+      <c r="LB43" s="64"/>
+      <c r="LC43" s="64"/>
+      <c r="LD43" s="64"/>
+      <c r="LE43" s="64"/>
+      <c r="LF43" s="64"/>
+      <c r="LG43" s="64"/>
+      <c r="LH43" s="64"/>
+      <c r="LI43" s="64"/>
+      <c r="LJ43" s="64"/>
+      <c r="LK43" s="64"/>
+      <c r="LL43" s="64"/>
+      <c r="LM43" s="64"/>
+      <c r="LN43" s="64"/>
+      <c r="LO43" s="64"/>
+      <c r="LP43" s="64"/>
+      <c r="LQ43" s="64"/>
+      <c r="LR43" s="64"/>
+      <c r="LS43" s="64"/>
+      <c r="LT43" s="64"/>
+      <c r="LU43" s="64"/>
+      <c r="LV43" s="64"/>
+      <c r="LW43" s="64"/>
+      <c r="LX43" s="64"/>
+      <c r="LY43" s="64"/>
+      <c r="LZ43" s="64"/>
     </row>
-    <row r="44" spans="114:338" x14ac:dyDescent="0.25">
-[...224 lines deleted...]
-      <c r="LZ44" s="35"/>
+    <row r="44" spans="114:338" x14ac:dyDescent="0.3">
+      <c r="DJ44" s="63"/>
+      <c r="DK44" s="64"/>
+      <c r="DL44" s="64"/>
+      <c r="DM44" s="64"/>
+      <c r="DN44" s="64"/>
+      <c r="DO44" s="64"/>
+      <c r="DP44" s="64"/>
+      <c r="DQ44" s="64"/>
+      <c r="DR44" s="64"/>
+      <c r="DS44" s="64"/>
+      <c r="DT44" s="64"/>
+      <c r="DU44" s="64"/>
+      <c r="DV44" s="64"/>
+      <c r="DW44" s="64"/>
+      <c r="DX44" s="64"/>
+      <c r="DY44" s="64"/>
+      <c r="DZ44" s="64"/>
+      <c r="EA44" s="64"/>
+      <c r="EB44" s="64"/>
+      <c r="EC44" s="64"/>
+      <c r="ED44" s="64"/>
+      <c r="EE44" s="64"/>
+      <c r="EF44" s="64"/>
+      <c r="EG44" s="64"/>
+      <c r="EH44" s="64"/>
+      <c r="EI44" s="64"/>
+      <c r="EJ44" s="64"/>
+      <c r="EK44" s="64"/>
+      <c r="EL44" s="64"/>
+      <c r="EM44" s="64"/>
+      <c r="EN44" s="64"/>
+      <c r="EO44" s="64"/>
+      <c r="EP44" s="64"/>
+      <c r="EQ44" s="64"/>
+      <c r="ER44" s="64"/>
+      <c r="ES44" s="64"/>
+      <c r="ET44" s="64"/>
+      <c r="EU44" s="64"/>
+      <c r="EV44" s="64"/>
+      <c r="EW44" s="64"/>
+      <c r="EX44" s="64"/>
+      <c r="EY44" s="64"/>
+      <c r="EZ44" s="64"/>
+      <c r="FA44" s="64"/>
+      <c r="FB44" s="64"/>
+      <c r="FC44" s="64"/>
+      <c r="FD44" s="64"/>
+      <c r="FE44" s="64"/>
+      <c r="FF44" s="64"/>
+      <c r="FG44" s="64"/>
+      <c r="FH44" s="64"/>
+      <c r="FI44" s="64"/>
+      <c r="FJ44" s="64"/>
+      <c r="FK44" s="64"/>
+      <c r="FL44" s="64"/>
+      <c r="FM44" s="64"/>
+      <c r="FN44" s="64"/>
+      <c r="FO44" s="64"/>
+      <c r="FP44" s="63"/>
+      <c r="FQ44" s="64"/>
+      <c r="FR44" s="64"/>
+      <c r="FS44" s="64"/>
+      <c r="FT44" s="64"/>
+      <c r="FU44" s="64"/>
+      <c r="FV44" s="64"/>
+      <c r="FW44" s="64"/>
+      <c r="FX44" s="64"/>
+      <c r="FY44" s="64"/>
+      <c r="FZ44" s="64"/>
+      <c r="GA44" s="64"/>
+      <c r="GB44" s="64"/>
+      <c r="GC44" s="64"/>
+      <c r="GD44" s="64"/>
+      <c r="GE44" s="64"/>
+      <c r="GF44" s="64"/>
+      <c r="GG44" s="64"/>
+      <c r="GH44" s="64"/>
+      <c r="GI44" s="64"/>
+      <c r="GJ44" s="64"/>
+      <c r="GK44" s="64"/>
+      <c r="GL44" s="64"/>
+      <c r="GM44" s="64"/>
+      <c r="GN44" s="64"/>
+      <c r="GO44" s="64"/>
+      <c r="GP44" s="64"/>
+      <c r="GQ44" s="64"/>
+      <c r="GR44" s="64"/>
+      <c r="GS44" s="64"/>
+      <c r="GT44" s="64"/>
+      <c r="GU44" s="64"/>
+      <c r="GV44" s="64"/>
+      <c r="GW44" s="64"/>
+      <c r="GX44" s="64"/>
+      <c r="GY44" s="64"/>
+      <c r="GZ44" s="64"/>
+      <c r="HA44" s="64"/>
+      <c r="HB44" s="64"/>
+      <c r="HC44" s="64"/>
+      <c r="HD44" s="64"/>
+      <c r="HE44" s="64"/>
+      <c r="HF44" s="64"/>
+      <c r="HG44" s="64"/>
+      <c r="HH44" s="64"/>
+      <c r="HI44" s="64"/>
+      <c r="HJ44" s="64"/>
+      <c r="HK44" s="64"/>
+      <c r="HL44" s="64"/>
+      <c r="HM44" s="64"/>
+      <c r="HN44" s="64"/>
+      <c r="HO44" s="64"/>
+      <c r="HP44" s="64"/>
+      <c r="HQ44" s="64"/>
+      <c r="HR44" s="63"/>
+      <c r="HS44" s="64"/>
+      <c r="HT44" s="64"/>
+      <c r="HU44" s="64"/>
+      <c r="HV44" s="64"/>
+      <c r="HW44" s="64"/>
+      <c r="HX44" s="64"/>
+      <c r="HY44" s="64"/>
+      <c r="HZ44" s="64"/>
+      <c r="IA44" s="64"/>
+      <c r="IB44" s="64"/>
+      <c r="IC44" s="64"/>
+      <c r="ID44" s="64"/>
+      <c r="IE44" s="64"/>
+      <c r="IF44" s="64"/>
+      <c r="IG44" s="64"/>
+      <c r="IH44" s="64"/>
+      <c r="II44" s="64"/>
+      <c r="IJ44" s="64"/>
+      <c r="IK44" s="64"/>
+      <c r="IL44" s="64"/>
+      <c r="IM44" s="64"/>
+      <c r="IN44" s="64"/>
+      <c r="IO44" s="64"/>
+      <c r="IP44" s="64"/>
+      <c r="IQ44" s="64"/>
+      <c r="IR44" s="64"/>
+      <c r="IS44" s="64"/>
+      <c r="IT44" s="64"/>
+      <c r="IU44" s="64"/>
+      <c r="IV44" s="64"/>
+      <c r="IW44" s="64"/>
+      <c r="IX44" s="64"/>
+      <c r="IY44" s="64"/>
+      <c r="IZ44" s="64"/>
+      <c r="JA44" s="64"/>
+      <c r="JB44" s="64"/>
+      <c r="JC44" s="64"/>
+      <c r="JD44" s="64"/>
+      <c r="JE44" s="64"/>
+      <c r="JF44" s="64"/>
+      <c r="JG44" s="64"/>
+      <c r="JH44" s="64"/>
+      <c r="JI44" s="64"/>
+      <c r="JJ44" s="64"/>
+      <c r="JK44" s="64"/>
+      <c r="JL44" s="64"/>
+      <c r="JM44" s="64"/>
+      <c r="JN44" s="64"/>
+      <c r="JO44" s="64"/>
+      <c r="JP44" s="64"/>
+      <c r="JQ44" s="64"/>
+      <c r="JR44" s="64"/>
+      <c r="JS44" s="64"/>
+      <c r="JT44" s="64"/>
+      <c r="JU44" s="64"/>
+      <c r="JV44" s="64"/>
+      <c r="JW44" s="64"/>
+      <c r="JX44" s="63"/>
+      <c r="JY44" s="64"/>
+      <c r="JZ44" s="64"/>
+      <c r="KA44" s="64"/>
+      <c r="KB44" s="64"/>
+      <c r="KC44" s="64"/>
+      <c r="KD44" s="64"/>
+      <c r="KE44" s="64"/>
+      <c r="KF44" s="64"/>
+      <c r="KG44" s="64"/>
+      <c r="KH44" s="64"/>
+      <c r="KI44" s="64"/>
+      <c r="KJ44" s="64"/>
+      <c r="KK44" s="64"/>
+      <c r="KL44" s="64"/>
+      <c r="KM44" s="64"/>
+      <c r="KN44" s="64"/>
+      <c r="KO44" s="64"/>
+      <c r="KP44" s="64"/>
+      <c r="KQ44" s="64"/>
+      <c r="KR44" s="64"/>
+      <c r="KS44" s="64"/>
+      <c r="KT44" s="64"/>
+      <c r="KU44" s="64"/>
+      <c r="KV44" s="64"/>
+      <c r="KW44" s="64"/>
+      <c r="KX44" s="64"/>
+      <c r="KY44" s="64"/>
+      <c r="KZ44" s="64"/>
+      <c r="LA44" s="64"/>
+      <c r="LB44" s="64"/>
+      <c r="LC44" s="64"/>
+      <c r="LD44" s="64"/>
+      <c r="LE44" s="64"/>
+      <c r="LF44" s="64"/>
+      <c r="LG44" s="64"/>
+      <c r="LH44" s="64"/>
+      <c r="LI44" s="64"/>
+      <c r="LJ44" s="64"/>
+      <c r="LK44" s="64"/>
+      <c r="LL44" s="64"/>
+      <c r="LM44" s="64"/>
+      <c r="LN44" s="64"/>
+      <c r="LO44" s="64"/>
+      <c r="LP44" s="64"/>
+      <c r="LQ44" s="64"/>
+      <c r="LR44" s="64"/>
+      <c r="LS44" s="64"/>
+      <c r="LT44" s="64"/>
+      <c r="LU44" s="64"/>
+      <c r="LV44" s="64"/>
+      <c r="LW44" s="64"/>
+      <c r="LX44" s="64"/>
+      <c r="LY44" s="64"/>
+      <c r="LZ44" s="64"/>
     </row>
-    <row r="45" spans="114:338" x14ac:dyDescent="0.25">
-[...224 lines deleted...]
-      <c r="LZ45" s="35"/>
+    <row r="45" spans="114:338" x14ac:dyDescent="0.3">
+      <c r="DJ45" s="63"/>
+      <c r="DK45" s="64"/>
+      <c r="DL45" s="64"/>
+      <c r="DM45" s="64"/>
+      <c r="DN45" s="64"/>
+      <c r="DO45" s="64"/>
+      <c r="DP45" s="64"/>
+      <c r="DQ45" s="64"/>
+      <c r="DR45" s="64"/>
+      <c r="DS45" s="64"/>
+      <c r="DT45" s="64"/>
+      <c r="DU45" s="64"/>
+      <c r="DV45" s="64"/>
+      <c r="DW45" s="64"/>
+      <c r="DX45" s="64"/>
+      <c r="DY45" s="64"/>
+      <c r="DZ45" s="64"/>
+      <c r="EA45" s="64"/>
+      <c r="EB45" s="64"/>
+      <c r="EC45" s="64"/>
+      <c r="ED45" s="64"/>
+      <c r="EE45" s="64"/>
+      <c r="EF45" s="64"/>
+      <c r="EG45" s="64"/>
+      <c r="EH45" s="64"/>
+      <c r="EI45" s="64"/>
+      <c r="EJ45" s="64"/>
+      <c r="EK45" s="64"/>
+      <c r="EL45" s="64"/>
+      <c r="EM45" s="64"/>
+      <c r="EN45" s="64"/>
+      <c r="EO45" s="64"/>
+      <c r="EP45" s="64"/>
+      <c r="EQ45" s="64"/>
+      <c r="ER45" s="64"/>
+      <c r="ES45" s="64"/>
+      <c r="ET45" s="64"/>
+      <c r="EU45" s="64"/>
+      <c r="EV45" s="64"/>
+      <c r="EW45" s="64"/>
+      <c r="EX45" s="64"/>
+      <c r="EY45" s="64"/>
+      <c r="EZ45" s="64"/>
+      <c r="FA45" s="64"/>
+      <c r="FB45" s="64"/>
+      <c r="FC45" s="64"/>
+      <c r="FD45" s="64"/>
+      <c r="FE45" s="64"/>
+      <c r="FF45" s="64"/>
+      <c r="FG45" s="64"/>
+      <c r="FH45" s="64"/>
+      <c r="FI45" s="64"/>
+      <c r="FJ45" s="64"/>
+      <c r="FK45" s="64"/>
+      <c r="FL45" s="64"/>
+      <c r="FM45" s="64"/>
+      <c r="FN45" s="64"/>
+      <c r="FO45" s="64"/>
+      <c r="FP45" s="63"/>
+      <c r="FQ45" s="64"/>
+      <c r="FR45" s="64"/>
+      <c r="FS45" s="64"/>
+      <c r="FT45" s="64"/>
+      <c r="FU45" s="64"/>
+      <c r="FV45" s="64"/>
+      <c r="FW45" s="64"/>
+      <c r="FX45" s="64"/>
+      <c r="FY45" s="64"/>
+      <c r="FZ45" s="64"/>
+      <c r="GA45" s="64"/>
+      <c r="GB45" s="64"/>
+      <c r="GC45" s="64"/>
+      <c r="GD45" s="64"/>
+      <c r="GE45" s="64"/>
+      <c r="GF45" s="64"/>
+      <c r="GG45" s="64"/>
+      <c r="GH45" s="64"/>
+      <c r="GI45" s="64"/>
+      <c r="GJ45" s="64"/>
+      <c r="GK45" s="64"/>
+      <c r="GL45" s="64"/>
+      <c r="GM45" s="64"/>
+      <c r="GN45" s="64"/>
+      <c r="GO45" s="64"/>
+      <c r="GP45" s="64"/>
+      <c r="GQ45" s="64"/>
+      <c r="GR45" s="64"/>
+      <c r="GS45" s="64"/>
+      <c r="GT45" s="64"/>
+      <c r="GU45" s="64"/>
+      <c r="GV45" s="64"/>
+      <c r="GW45" s="64"/>
+      <c r="GX45" s="64"/>
+      <c r="GY45" s="64"/>
+      <c r="GZ45" s="64"/>
+      <c r="HA45" s="64"/>
+      <c r="HB45" s="64"/>
+      <c r="HC45" s="64"/>
+      <c r="HD45" s="64"/>
+      <c r="HE45" s="64"/>
+      <c r="HF45" s="64"/>
+      <c r="HG45" s="64"/>
+      <c r="HH45" s="64"/>
+      <c r="HI45" s="64"/>
+      <c r="HJ45" s="64"/>
+      <c r="HK45" s="64"/>
+      <c r="HL45" s="64"/>
+      <c r="HM45" s="64"/>
+      <c r="HN45" s="64"/>
+      <c r="HO45" s="64"/>
+      <c r="HP45" s="64"/>
+      <c r="HQ45" s="64"/>
+      <c r="HR45" s="63"/>
+      <c r="HS45" s="64"/>
+      <c r="HT45" s="64"/>
+      <c r="HU45" s="64"/>
+      <c r="HV45" s="64"/>
+      <c r="HW45" s="64"/>
+      <c r="HX45" s="64"/>
+      <c r="HY45" s="64"/>
+      <c r="HZ45" s="64"/>
+      <c r="IA45" s="64"/>
+      <c r="IB45" s="64"/>
+      <c r="IC45" s="64"/>
+      <c r="ID45" s="64"/>
+      <c r="IE45" s="64"/>
+      <c r="IF45" s="64"/>
+      <c r="IG45" s="64"/>
+      <c r="IH45" s="64"/>
+      <c r="II45" s="64"/>
+      <c r="IJ45" s="64"/>
+      <c r="IK45" s="64"/>
+      <c r="IL45" s="64"/>
+      <c r="IM45" s="64"/>
+      <c r="IN45" s="64"/>
+      <c r="IO45" s="64"/>
+      <c r="IP45" s="64"/>
+      <c r="IQ45" s="64"/>
+      <c r="IR45" s="64"/>
+      <c r="IS45" s="64"/>
+      <c r="IT45" s="64"/>
+      <c r="IU45" s="64"/>
+      <c r="IV45" s="64"/>
+      <c r="IW45" s="64"/>
+      <c r="IX45" s="64"/>
+      <c r="IY45" s="64"/>
+      <c r="IZ45" s="64"/>
+      <c r="JA45" s="64"/>
+      <c r="JB45" s="64"/>
+      <c r="JC45" s="64"/>
+      <c r="JD45" s="64"/>
+      <c r="JE45" s="64"/>
+      <c r="JF45" s="64"/>
+      <c r="JG45" s="64"/>
+      <c r="JH45" s="64"/>
+      <c r="JI45" s="64"/>
+      <c r="JJ45" s="64"/>
+      <c r="JK45" s="64"/>
+      <c r="JL45" s="64"/>
+      <c r="JM45" s="64"/>
+      <c r="JN45" s="64"/>
+      <c r="JO45" s="64"/>
+      <c r="JP45" s="64"/>
+      <c r="JQ45" s="64"/>
+      <c r="JR45" s="64"/>
+      <c r="JS45" s="64"/>
+      <c r="JT45" s="64"/>
+      <c r="JU45" s="64"/>
+      <c r="JV45" s="64"/>
+      <c r="JW45" s="64"/>
+      <c r="JX45" s="63"/>
+      <c r="JY45" s="64"/>
+      <c r="JZ45" s="64"/>
+      <c r="KA45" s="64"/>
+      <c r="KB45" s="64"/>
+      <c r="KC45" s="64"/>
+      <c r="KD45" s="64"/>
+      <c r="KE45" s="64"/>
+      <c r="KF45" s="64"/>
+      <c r="KG45" s="64"/>
+      <c r="KH45" s="64"/>
+      <c r="KI45" s="64"/>
+      <c r="KJ45" s="64"/>
+      <c r="KK45" s="64"/>
+      <c r="KL45" s="64"/>
+      <c r="KM45" s="64"/>
+      <c r="KN45" s="64"/>
+      <c r="KO45" s="64"/>
+      <c r="KP45" s="64"/>
+      <c r="KQ45" s="64"/>
+      <c r="KR45" s="64"/>
+      <c r="KS45" s="64"/>
+      <c r="KT45" s="64"/>
+      <c r="KU45" s="64"/>
+      <c r="KV45" s="64"/>
+      <c r="KW45" s="64"/>
+      <c r="KX45" s="64"/>
+      <c r="KY45" s="64"/>
+      <c r="KZ45" s="64"/>
+      <c r="LA45" s="64"/>
+      <c r="LB45" s="64"/>
+      <c r="LC45" s="64"/>
+      <c r="LD45" s="64"/>
+      <c r="LE45" s="64"/>
+      <c r="LF45" s="64"/>
+      <c r="LG45" s="64"/>
+      <c r="LH45" s="64"/>
+      <c r="LI45" s="64"/>
+      <c r="LJ45" s="64"/>
+      <c r="LK45" s="64"/>
+      <c r="LL45" s="64"/>
+      <c r="LM45" s="64"/>
+      <c r="LN45" s="64"/>
+      <c r="LO45" s="64"/>
+      <c r="LP45" s="64"/>
+      <c r="LQ45" s="64"/>
+      <c r="LR45" s="64"/>
+      <c r="LS45" s="64"/>
+      <c r="LT45" s="64"/>
+      <c r="LU45" s="64"/>
+      <c r="LV45" s="64"/>
+      <c r="LW45" s="64"/>
+      <c r="LX45" s="64"/>
+      <c r="LY45" s="64"/>
+      <c r="LZ45" s="64"/>
     </row>
-    <row r="46" spans="114:338" x14ac:dyDescent="0.25">
-[...224 lines deleted...]
-      <c r="LZ46" s="35"/>
+    <row r="46" spans="114:338" x14ac:dyDescent="0.3">
+      <c r="DJ46" s="63"/>
+      <c r="DK46" s="64"/>
+      <c r="DL46" s="64"/>
+      <c r="DM46" s="64"/>
+      <c r="DN46" s="64"/>
+      <c r="DO46" s="64"/>
+      <c r="DP46" s="64"/>
+      <c r="DQ46" s="64"/>
+      <c r="DR46" s="64"/>
+      <c r="DS46" s="64"/>
+      <c r="DT46" s="64"/>
+      <c r="DU46" s="64"/>
+      <c r="DV46" s="64"/>
+      <c r="DW46" s="64"/>
+      <c r="DX46" s="64"/>
+      <c r="DY46" s="64"/>
+      <c r="DZ46" s="64"/>
+      <c r="EA46" s="64"/>
+      <c r="EB46" s="64"/>
+      <c r="EC46" s="64"/>
+      <c r="ED46" s="64"/>
+      <c r="EE46" s="64"/>
+      <c r="EF46" s="64"/>
+      <c r="EG46" s="64"/>
+      <c r="EH46" s="64"/>
+      <c r="EI46" s="64"/>
+      <c r="EJ46" s="64"/>
+      <c r="EK46" s="64"/>
+      <c r="EL46" s="64"/>
+      <c r="EM46" s="64"/>
+      <c r="EN46" s="64"/>
+      <c r="EO46" s="64"/>
+      <c r="EP46" s="64"/>
+      <c r="EQ46" s="64"/>
+      <c r="ER46" s="64"/>
+      <c r="ES46" s="64"/>
+      <c r="ET46" s="64"/>
+      <c r="EU46" s="64"/>
+      <c r="EV46" s="64"/>
+      <c r="EW46" s="64"/>
+      <c r="EX46" s="64"/>
+      <c r="EY46" s="64"/>
+      <c r="EZ46" s="64"/>
+      <c r="FA46" s="64"/>
+      <c r="FB46" s="64"/>
+      <c r="FC46" s="64"/>
+      <c r="FD46" s="64"/>
+      <c r="FE46" s="64"/>
+      <c r="FF46" s="64"/>
+      <c r="FG46" s="64"/>
+      <c r="FH46" s="64"/>
+      <c r="FI46" s="64"/>
+      <c r="FJ46" s="64"/>
+      <c r="FK46" s="64"/>
+      <c r="FL46" s="64"/>
+      <c r="FM46" s="64"/>
+      <c r="FN46" s="64"/>
+      <c r="FO46" s="64"/>
+      <c r="FP46" s="63"/>
+      <c r="FQ46" s="64"/>
+      <c r="FR46" s="64"/>
+      <c r="FS46" s="64"/>
+      <c r="FT46" s="64"/>
+      <c r="FU46" s="64"/>
+      <c r="FV46" s="64"/>
+      <c r="FW46" s="64"/>
+      <c r="FX46" s="64"/>
+      <c r="FY46" s="64"/>
+      <c r="FZ46" s="64"/>
+      <c r="GA46" s="64"/>
+      <c r="GB46" s="64"/>
+      <c r="GC46" s="64"/>
+      <c r="GD46" s="64"/>
+      <c r="GE46" s="64"/>
+      <c r="GF46" s="64"/>
+      <c r="GG46" s="64"/>
+      <c r="GH46" s="64"/>
+      <c r="GI46" s="64"/>
+      <c r="GJ46" s="64"/>
+      <c r="GK46" s="64"/>
+      <c r="GL46" s="64"/>
+      <c r="GM46" s="64"/>
+      <c r="GN46" s="64"/>
+      <c r="GO46" s="64"/>
+      <c r="GP46" s="64"/>
+      <c r="GQ46" s="64"/>
+      <c r="GR46" s="64"/>
+      <c r="GS46" s="64"/>
+      <c r="GT46" s="64"/>
+      <c r="GU46" s="64"/>
+      <c r="GV46" s="64"/>
+      <c r="GW46" s="64"/>
+      <c r="GX46" s="64"/>
+      <c r="GY46" s="64"/>
+      <c r="GZ46" s="64"/>
+      <c r="HA46" s="64"/>
+      <c r="HB46" s="64"/>
+      <c r="HC46" s="64"/>
+      <c r="HD46" s="64"/>
+      <c r="HE46" s="64"/>
+      <c r="HF46" s="64"/>
+      <c r="HG46" s="64"/>
+      <c r="HH46" s="64"/>
+      <c r="HI46" s="64"/>
+      <c r="HJ46" s="64"/>
+      <c r="HK46" s="64"/>
+      <c r="HL46" s="64"/>
+      <c r="HM46" s="64"/>
+      <c r="HN46" s="64"/>
+      <c r="HO46" s="64"/>
+      <c r="HP46" s="64"/>
+      <c r="HQ46" s="64"/>
+      <c r="HR46" s="63"/>
+      <c r="HS46" s="64"/>
+      <c r="HT46" s="64"/>
+      <c r="HU46" s="64"/>
+      <c r="HV46" s="64"/>
+      <c r="HW46" s="64"/>
+      <c r="HX46" s="64"/>
+      <c r="HY46" s="64"/>
+      <c r="HZ46" s="64"/>
+      <c r="IA46" s="64"/>
+      <c r="IB46" s="64"/>
+      <c r="IC46" s="64"/>
+      <c r="ID46" s="64"/>
+      <c r="IE46" s="64"/>
+      <c r="IF46" s="64"/>
+      <c r="IG46" s="64"/>
+      <c r="IH46" s="64"/>
+      <c r="II46" s="64"/>
+      <c r="IJ46" s="64"/>
+      <c r="IK46" s="64"/>
+      <c r="IL46" s="64"/>
+      <c r="IM46" s="64"/>
+      <c r="IN46" s="64"/>
+      <c r="IO46" s="64"/>
+      <c r="IP46" s="64"/>
+      <c r="IQ46" s="64"/>
+      <c r="IR46" s="64"/>
+      <c r="IS46" s="64"/>
+      <c r="IT46" s="64"/>
+      <c r="IU46" s="64"/>
+      <c r="IV46" s="64"/>
+      <c r="IW46" s="64"/>
+      <c r="IX46" s="64"/>
+      <c r="IY46" s="64"/>
+      <c r="IZ46" s="64"/>
+      <c r="JA46" s="64"/>
+      <c r="JB46" s="64"/>
+      <c r="JC46" s="64"/>
+      <c r="JD46" s="64"/>
+      <c r="JE46" s="64"/>
+      <c r="JF46" s="64"/>
+      <c r="JG46" s="64"/>
+      <c r="JH46" s="64"/>
+      <c r="JI46" s="64"/>
+      <c r="JJ46" s="64"/>
+      <c r="JK46" s="64"/>
+      <c r="JL46" s="64"/>
+      <c r="JM46" s="64"/>
+      <c r="JN46" s="64"/>
+      <c r="JO46" s="64"/>
+      <c r="JP46" s="64"/>
+      <c r="JQ46" s="64"/>
+      <c r="JR46" s="64"/>
+      <c r="JS46" s="64"/>
+      <c r="JT46" s="64"/>
+      <c r="JU46" s="64"/>
+      <c r="JV46" s="64"/>
+      <c r="JW46" s="64"/>
+      <c r="JX46" s="63"/>
+      <c r="JY46" s="64"/>
+      <c r="JZ46" s="64"/>
+      <c r="KA46" s="64"/>
+      <c r="KB46" s="64"/>
+      <c r="KC46" s="64"/>
+      <c r="KD46" s="64"/>
+      <c r="KE46" s="64"/>
+      <c r="KF46" s="64"/>
+      <c r="KG46" s="64"/>
+      <c r="KH46" s="64"/>
+      <c r="KI46" s="64"/>
+      <c r="KJ46" s="64"/>
+      <c r="KK46" s="64"/>
+      <c r="KL46" s="64"/>
+      <c r="KM46" s="64"/>
+      <c r="KN46" s="64"/>
+      <c r="KO46" s="64"/>
+      <c r="KP46" s="64"/>
+      <c r="KQ46" s="64"/>
+      <c r="KR46" s="64"/>
+      <c r="KS46" s="64"/>
+      <c r="KT46" s="64"/>
+      <c r="KU46" s="64"/>
+      <c r="KV46" s="64"/>
+      <c r="KW46" s="64"/>
+      <c r="KX46" s="64"/>
+      <c r="KY46" s="64"/>
+      <c r="KZ46" s="64"/>
+      <c r="LA46" s="64"/>
+      <c r="LB46" s="64"/>
+      <c r="LC46" s="64"/>
+      <c r="LD46" s="64"/>
+      <c r="LE46" s="64"/>
+      <c r="LF46" s="64"/>
+      <c r="LG46" s="64"/>
+      <c r="LH46" s="64"/>
+      <c r="LI46" s="64"/>
+      <c r="LJ46" s="64"/>
+      <c r="LK46" s="64"/>
+      <c r="LL46" s="64"/>
+      <c r="LM46" s="64"/>
+      <c r="LN46" s="64"/>
+      <c r="LO46" s="64"/>
+      <c r="LP46" s="64"/>
+      <c r="LQ46" s="64"/>
+      <c r="LR46" s="64"/>
+      <c r="LS46" s="64"/>
+      <c r="LT46" s="64"/>
+      <c r="LU46" s="64"/>
+      <c r="LV46" s="64"/>
+      <c r="LW46" s="64"/>
+      <c r="LX46" s="64"/>
+      <c r="LY46" s="64"/>
+      <c r="LZ46" s="64"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="370">
-    <mergeCell ref="A1:H1"/>
-[...313 lines deleted...]
-    <mergeCell ref="JP5:JQ5"/>
+    <mergeCell ref="JD6:JU6"/>
+    <mergeCell ref="JV6:KM6"/>
+    <mergeCell ref="KN6:LG6"/>
+    <mergeCell ref="LH6:LY6"/>
+    <mergeCell ref="EV6:FM6"/>
+    <mergeCell ref="FN6:GE6"/>
+    <mergeCell ref="GF6:GY6"/>
+    <mergeCell ref="GZ6:HQ6"/>
+    <mergeCell ref="HR6:IK6"/>
+    <mergeCell ref="IL6:JC6"/>
+    <mergeCell ref="CL6:CM6"/>
+    <mergeCell ref="CN6:CW6"/>
+    <mergeCell ref="CX6:DA6"/>
+    <mergeCell ref="DB6:DI6"/>
+    <mergeCell ref="DJ6:EC6"/>
+    <mergeCell ref="ED6:EU6"/>
+    <mergeCell ref="AT6:AU6"/>
+    <mergeCell ref="AV6:BA6"/>
+    <mergeCell ref="BD6:BG6"/>
+    <mergeCell ref="BH6:BK6"/>
+    <mergeCell ref="BL6:BM6"/>
+    <mergeCell ref="BN6:CK6"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="F6:Y6"/>
+    <mergeCell ref="Z6:AC6"/>
+    <mergeCell ref="AD6:AI6"/>
+    <mergeCell ref="AJ6:AM6"/>
+    <mergeCell ref="AN6:AS6"/>
+    <mergeCell ref="LN5:LO5"/>
+    <mergeCell ref="LP5:LQ5"/>
+    <mergeCell ref="LR5:LS5"/>
     <mergeCell ref="LT5:LU5"/>
     <mergeCell ref="LV5:LW5"/>
     <mergeCell ref="LX5:LY5"/>
     <mergeCell ref="LB5:LC5"/>
     <mergeCell ref="LD5:LE5"/>
     <mergeCell ref="LF5:LG5"/>
     <mergeCell ref="LH5:LI5"/>
     <mergeCell ref="LJ5:LK5"/>
     <mergeCell ref="LL5:LM5"/>
-    <mergeCell ref="B6:E6"/>
-[...7 lines deleted...]
-    <mergeCell ref="LR5:LS5"/>
     <mergeCell ref="KP5:KQ5"/>
     <mergeCell ref="KR5:KS5"/>
     <mergeCell ref="KT5:KU5"/>
     <mergeCell ref="KV5:KW5"/>
     <mergeCell ref="KX5:KY5"/>
     <mergeCell ref="KZ5:LA5"/>
     <mergeCell ref="KD5:KE5"/>
     <mergeCell ref="KF5:KG5"/>
     <mergeCell ref="KH5:KI5"/>
     <mergeCell ref="KJ5:KK5"/>
     <mergeCell ref="KL5:KM5"/>
     <mergeCell ref="KN5:KO5"/>
     <mergeCell ref="JR5:JS5"/>
     <mergeCell ref="JT5:JU5"/>
     <mergeCell ref="JV5:JW5"/>
-    <mergeCell ref="CL6:CM6"/>
-[...20 lines deleted...]
-    <mergeCell ref="IL6:JC6"/>
+    <mergeCell ref="JX5:JY5"/>
+    <mergeCell ref="JZ5:KA5"/>
+    <mergeCell ref="KB5:KC5"/>
+    <mergeCell ref="JF5:JG5"/>
+    <mergeCell ref="JH5:JI5"/>
+    <mergeCell ref="JJ5:JK5"/>
+    <mergeCell ref="JL5:JM5"/>
+    <mergeCell ref="JN5:JO5"/>
+    <mergeCell ref="JP5:JQ5"/>
+    <mergeCell ref="IT5:IU5"/>
+    <mergeCell ref="IV5:IW5"/>
+    <mergeCell ref="IX5:IY5"/>
+    <mergeCell ref="IZ5:JA5"/>
+    <mergeCell ref="JB5:JC5"/>
+    <mergeCell ref="JD5:JE5"/>
+    <mergeCell ref="IH5:II5"/>
+    <mergeCell ref="IJ5:IK5"/>
+    <mergeCell ref="IL5:IM5"/>
+    <mergeCell ref="IN5:IO5"/>
+    <mergeCell ref="IP5:IQ5"/>
+    <mergeCell ref="IR5:IS5"/>
+    <mergeCell ref="HV5:HW5"/>
+    <mergeCell ref="HX5:HY5"/>
+    <mergeCell ref="HZ5:IA5"/>
+    <mergeCell ref="IB5:IC5"/>
+    <mergeCell ref="ID5:IE5"/>
+    <mergeCell ref="IF5:IG5"/>
+    <mergeCell ref="HJ5:HK5"/>
+    <mergeCell ref="HL5:HM5"/>
+    <mergeCell ref="HN5:HO5"/>
+    <mergeCell ref="HP5:HQ5"/>
+    <mergeCell ref="HR5:HS5"/>
+    <mergeCell ref="HT5:HU5"/>
+    <mergeCell ref="GX5:GY5"/>
+    <mergeCell ref="GZ5:HA5"/>
+    <mergeCell ref="HB5:HC5"/>
+    <mergeCell ref="HD5:HE5"/>
+    <mergeCell ref="HF5:HG5"/>
+    <mergeCell ref="HH5:HI5"/>
+    <mergeCell ref="GL5:GM5"/>
+    <mergeCell ref="GN5:GO5"/>
+    <mergeCell ref="GP5:GQ5"/>
+    <mergeCell ref="GR5:GS5"/>
+    <mergeCell ref="GT5:GU5"/>
+    <mergeCell ref="GV5:GW5"/>
+    <mergeCell ref="FZ5:GA5"/>
+    <mergeCell ref="GB5:GC5"/>
+    <mergeCell ref="GD5:GE5"/>
+    <mergeCell ref="GF5:GG5"/>
+    <mergeCell ref="GH5:GI5"/>
+    <mergeCell ref="GJ5:GK5"/>
+    <mergeCell ref="FN5:FO5"/>
+    <mergeCell ref="FP5:FQ5"/>
+    <mergeCell ref="FR5:FS5"/>
+    <mergeCell ref="FT5:FU5"/>
+    <mergeCell ref="FV5:FW5"/>
+    <mergeCell ref="FX5:FY5"/>
+    <mergeCell ref="FB5:FC5"/>
+    <mergeCell ref="FD5:FE5"/>
+    <mergeCell ref="FF5:FG5"/>
+    <mergeCell ref="FH5:FI5"/>
+    <mergeCell ref="FJ5:FK5"/>
+    <mergeCell ref="FL5:FM5"/>
+    <mergeCell ref="EP5:EQ5"/>
+    <mergeCell ref="ER5:ES5"/>
+    <mergeCell ref="ET5:EU5"/>
+    <mergeCell ref="EV5:EW5"/>
+    <mergeCell ref="EX5:EY5"/>
+    <mergeCell ref="EZ5:FA5"/>
+    <mergeCell ref="ED5:EE5"/>
+    <mergeCell ref="EF5:EG5"/>
+    <mergeCell ref="EH5:EI5"/>
+    <mergeCell ref="EJ5:EK5"/>
+    <mergeCell ref="EL5:EM5"/>
+    <mergeCell ref="EN5:EO5"/>
+    <mergeCell ref="DR5:DS5"/>
+    <mergeCell ref="DT5:DU5"/>
+    <mergeCell ref="DV5:DW5"/>
+    <mergeCell ref="DX5:DY5"/>
+    <mergeCell ref="DZ5:EA5"/>
+    <mergeCell ref="EB5:EC5"/>
+    <mergeCell ref="DF5:DG5"/>
+    <mergeCell ref="DH5:DI5"/>
+    <mergeCell ref="DJ5:DK5"/>
+    <mergeCell ref="DL5:DM5"/>
+    <mergeCell ref="DN5:DO5"/>
+    <mergeCell ref="DP5:DQ5"/>
+    <mergeCell ref="CT5:CU5"/>
+    <mergeCell ref="CV5:CW5"/>
+    <mergeCell ref="CX5:CY5"/>
+    <mergeCell ref="CZ5:DA5"/>
+    <mergeCell ref="DB5:DC5"/>
+    <mergeCell ref="DD5:DE5"/>
+    <mergeCell ref="CH5:CI5"/>
+    <mergeCell ref="CJ5:CK5"/>
+    <mergeCell ref="CL5:CM5"/>
+    <mergeCell ref="CN5:CO5"/>
+    <mergeCell ref="CP5:CQ5"/>
+    <mergeCell ref="CR5:CS5"/>
+    <mergeCell ref="BV5:BW5"/>
+    <mergeCell ref="BX5:BY5"/>
+    <mergeCell ref="BZ5:CA5"/>
+    <mergeCell ref="CB5:CC5"/>
+    <mergeCell ref="CD5:CE5"/>
+    <mergeCell ref="CF5:CG5"/>
+    <mergeCell ref="BJ5:BK5"/>
+    <mergeCell ref="BL5:BM5"/>
+    <mergeCell ref="BN5:BO5"/>
+    <mergeCell ref="BP5:BQ5"/>
+    <mergeCell ref="BR5:BS5"/>
+    <mergeCell ref="BT5:BU5"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="BB5:BC5"/>
+    <mergeCell ref="BD5:BE5"/>
+    <mergeCell ref="BF5:BG5"/>
+    <mergeCell ref="BH5:BI5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="LN4:LO4"/>
+    <mergeCell ref="LP4:LQ4"/>
+    <mergeCell ref="LR4:LS4"/>
+    <mergeCell ref="LT4:LU4"/>
+    <mergeCell ref="LV4:LW4"/>
+    <mergeCell ref="LX4:LY4"/>
+    <mergeCell ref="LB4:LC4"/>
+    <mergeCell ref="LD4:LE4"/>
+    <mergeCell ref="LF4:LG4"/>
+    <mergeCell ref="LH4:LI4"/>
+    <mergeCell ref="LJ4:LK4"/>
+    <mergeCell ref="LL4:LM4"/>
+    <mergeCell ref="KP4:KQ4"/>
+    <mergeCell ref="KR4:KS4"/>
+    <mergeCell ref="KT4:KU4"/>
+    <mergeCell ref="KV4:KW4"/>
+    <mergeCell ref="KX4:KY4"/>
+    <mergeCell ref="KZ4:LA4"/>
+    <mergeCell ref="KD4:KE4"/>
+    <mergeCell ref="KF4:KG4"/>
+    <mergeCell ref="KH4:KI4"/>
+    <mergeCell ref="KJ4:KK4"/>
+    <mergeCell ref="KL4:KM4"/>
+    <mergeCell ref="KN4:KO4"/>
+    <mergeCell ref="JR4:JS4"/>
+    <mergeCell ref="JT4:JU4"/>
+    <mergeCell ref="JV4:JW4"/>
+    <mergeCell ref="JX4:JY4"/>
+    <mergeCell ref="JZ4:KA4"/>
+    <mergeCell ref="KB4:KC4"/>
+    <mergeCell ref="JF4:JG4"/>
+    <mergeCell ref="JH4:JI4"/>
+    <mergeCell ref="JJ4:JK4"/>
+    <mergeCell ref="JL4:JM4"/>
+    <mergeCell ref="JN4:JO4"/>
+    <mergeCell ref="JP4:JQ4"/>
+    <mergeCell ref="IT4:IU4"/>
+    <mergeCell ref="IV4:IW4"/>
+    <mergeCell ref="IX4:IY4"/>
+    <mergeCell ref="IZ4:JA4"/>
+    <mergeCell ref="JB4:JC4"/>
+    <mergeCell ref="JD4:JE4"/>
+    <mergeCell ref="IH4:II4"/>
+    <mergeCell ref="IJ4:IK4"/>
+    <mergeCell ref="IL4:IM4"/>
+    <mergeCell ref="IN4:IO4"/>
+    <mergeCell ref="IP4:IQ4"/>
+    <mergeCell ref="IR4:IS4"/>
+    <mergeCell ref="HV4:HW4"/>
+    <mergeCell ref="HX4:HY4"/>
+    <mergeCell ref="HZ4:IA4"/>
+    <mergeCell ref="IB4:IC4"/>
+    <mergeCell ref="ID4:IE4"/>
+    <mergeCell ref="IF4:IG4"/>
+    <mergeCell ref="HJ4:HK4"/>
+    <mergeCell ref="HL4:HM4"/>
+    <mergeCell ref="HN4:HO4"/>
+    <mergeCell ref="HP4:HQ4"/>
+    <mergeCell ref="HR4:HS4"/>
+    <mergeCell ref="HT4:HU4"/>
+    <mergeCell ref="GX4:GY4"/>
+    <mergeCell ref="GZ4:HA4"/>
+    <mergeCell ref="HB4:HC4"/>
+    <mergeCell ref="HD4:HE4"/>
+    <mergeCell ref="HF4:HG4"/>
+    <mergeCell ref="HH4:HI4"/>
+    <mergeCell ref="GL4:GM4"/>
+    <mergeCell ref="GN4:GO4"/>
+    <mergeCell ref="GP4:GQ4"/>
+    <mergeCell ref="GR4:GS4"/>
+    <mergeCell ref="GT4:GU4"/>
+    <mergeCell ref="GV4:GW4"/>
+    <mergeCell ref="FZ4:GA4"/>
+    <mergeCell ref="GB4:GC4"/>
+    <mergeCell ref="GD4:GE4"/>
+    <mergeCell ref="GF4:GG4"/>
+    <mergeCell ref="GH4:GI4"/>
+    <mergeCell ref="GJ4:GK4"/>
+    <mergeCell ref="FN4:FO4"/>
+    <mergeCell ref="FP4:FQ4"/>
+    <mergeCell ref="FR4:FS4"/>
+    <mergeCell ref="FT4:FU4"/>
+    <mergeCell ref="FV4:FW4"/>
+    <mergeCell ref="FX4:FY4"/>
+    <mergeCell ref="FB4:FC4"/>
+    <mergeCell ref="FD4:FE4"/>
+    <mergeCell ref="FF4:FG4"/>
+    <mergeCell ref="FH4:FI4"/>
+    <mergeCell ref="FJ4:FK4"/>
+    <mergeCell ref="FL4:FM4"/>
+    <mergeCell ref="EP4:EQ4"/>
+    <mergeCell ref="ER4:ES4"/>
+    <mergeCell ref="ET4:EU4"/>
+    <mergeCell ref="EV4:EW4"/>
+    <mergeCell ref="EX4:EY4"/>
+    <mergeCell ref="EZ4:FA4"/>
+    <mergeCell ref="ED4:EE4"/>
+    <mergeCell ref="EF4:EG4"/>
+    <mergeCell ref="EH4:EI4"/>
+    <mergeCell ref="EJ4:EK4"/>
+    <mergeCell ref="EL4:EM4"/>
+    <mergeCell ref="EN4:EO4"/>
+    <mergeCell ref="DR4:DS4"/>
+    <mergeCell ref="DT4:DU4"/>
+    <mergeCell ref="DV4:DW4"/>
+    <mergeCell ref="DX4:DY4"/>
+    <mergeCell ref="DZ4:EA4"/>
+    <mergeCell ref="EB4:EC4"/>
+    <mergeCell ref="DF4:DG4"/>
+    <mergeCell ref="DH4:DI4"/>
+    <mergeCell ref="DJ4:DK4"/>
+    <mergeCell ref="DL4:DM4"/>
+    <mergeCell ref="DN4:DO4"/>
+    <mergeCell ref="DP4:DQ4"/>
+    <mergeCell ref="CT4:CU4"/>
+    <mergeCell ref="CV4:CW4"/>
+    <mergeCell ref="CX4:CY4"/>
+    <mergeCell ref="CZ4:DA4"/>
+    <mergeCell ref="DB4:DC4"/>
+    <mergeCell ref="DD4:DE4"/>
+    <mergeCell ref="CH4:CI4"/>
+    <mergeCell ref="CJ4:CK4"/>
+    <mergeCell ref="CL4:CM4"/>
+    <mergeCell ref="CN4:CO4"/>
+    <mergeCell ref="CP4:CQ4"/>
+    <mergeCell ref="CR4:CS4"/>
+    <mergeCell ref="BV4:BW4"/>
+    <mergeCell ref="BX4:BY4"/>
+    <mergeCell ref="BZ4:CA4"/>
+    <mergeCell ref="CB4:CC4"/>
+    <mergeCell ref="CD4:CE4"/>
+    <mergeCell ref="CF4:CG4"/>
+    <mergeCell ref="BJ4:BK4"/>
+    <mergeCell ref="BL4:BM4"/>
+    <mergeCell ref="BN4:BO4"/>
+    <mergeCell ref="BP4:BQ4"/>
+    <mergeCell ref="BR4:BS4"/>
+    <mergeCell ref="BT4:BU4"/>
+    <mergeCell ref="AX4:AY4"/>
+    <mergeCell ref="AZ4:BA4"/>
+    <mergeCell ref="BB4:BC4"/>
+    <mergeCell ref="BD4:BE4"/>
+    <mergeCell ref="BF4:BG4"/>
+    <mergeCell ref="BH4:BI4"/>
+    <mergeCell ref="AL4:AM4"/>
+    <mergeCell ref="AN4:AO4"/>
+    <mergeCell ref="AP4:AQ4"/>
+    <mergeCell ref="AR4:AS4"/>
+    <mergeCell ref="AT4:AU4"/>
+    <mergeCell ref="AV4:AW4"/>
+    <mergeCell ref="Z4:AA4"/>
+    <mergeCell ref="AB4:AC4"/>
+    <mergeCell ref="AD4:AE4"/>
+    <mergeCell ref="AF4:AG4"/>
+    <mergeCell ref="AH4:AI4"/>
+    <mergeCell ref="AJ4:AK4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="I1:P1"/>
+    <mergeCell ref="R1:W1"/>
+    <mergeCell ref="DJ1:DP1"/>
+    <mergeCell ref="LL1:LR1"/>
+    <mergeCell ref="LT1:LX1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="I1:P1" location="Kwartalne!DL6" display="Kwartalne!DL6" xr:uid="{D6C25708-29E6-4FCE-81B3-DE929C8F43C9}"/>
-[...3 lines deleted...]
-    <hyperlink ref="LT1:LX1" location="Kwartalne!A1" display="Kwartalne!A1" xr:uid="{82105746-508E-46B5-AA37-0A201507BFF3}"/>
+    <hyperlink ref="I1:P1" location="Kwartalne!DL6" display="Kwartalne!DL6" xr:uid="{D77EABFA-1058-4003-990C-9C3DB9E27F6A}"/>
+    <hyperlink ref="DJ1:DP1" location="Kwartalne!HW6" display="Kwartalne!HW6" xr:uid="{BFFDEC17-D7AB-4992-8BA1-DEC3F4D5334A}"/>
+    <hyperlink ref="R1:W1" location="Kwartalne!HW6" display="Kwartalne!HW6" xr:uid="{9AB1E9AC-8C77-40BD-BDB7-60242A5EED7D}"/>
+    <hyperlink ref="LL1:LR1" location="Kwartalne!DL6" display="Kwartalne!DL6" xr:uid="{C176614E-7EC4-467F-B5F9-A7BA66E88188}"/>
+    <hyperlink ref="LT1:LX1" location="Kwartalne!A1" display="Kwartalne!A1" xr:uid="{A01D24ED-EDDC-4A99-9DCC-51046EBA0662}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9B2B7584-E00B-48B9-AF87-C897C684460D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9B39123-AB69-4415-84A8-945885C44734}">
   <sheetPr codeName="Arkusz3"/>
   <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="5.7109375" style="43" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="16384" width="8.85546875" style="43"/>
+    <col min="1" max="1" width="5.6640625" style="72" customWidth="1"/>
+    <col min="2" max="3" width="85.6640625" style="72" customWidth="1"/>
+    <col min="4" max="4" width="3.6640625" style="72" customWidth="1"/>
+    <col min="5" max="5" width="10.6640625" style="72" customWidth="1"/>
+    <col min="6" max="7" width="40.6640625" style="72" customWidth="1"/>
+    <col min="8" max="8" width="3.6640625" style="72" customWidth="1"/>
+    <col min="9" max="9" width="10.6640625" style="72" customWidth="1"/>
+    <col min="10" max="11" width="40.6640625" style="72" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="72"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="39" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A1" s="36" t="s">
+    <row r="1" spans="1:9" s="68" customFormat="1" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A1" s="65" t="s">
         <v>106</v>
       </c>
-      <c r="B1" s="37" t="s">
+      <c r="B1" s="66" t="s">
         <v>107</v>
       </c>
-      <c r="C1" s="38" t="s">
+      <c r="C1" s="67" t="s">
         <v>108</v>
       </c>
-      <c r="E1" s="40"/>
-      <c r="I1" s="40"/>
+      <c r="E1" s="69"/>
+      <c r="I1" s="69"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="70" t="s">
         <v>109</v>
       </c>
-      <c r="B2" s="42" t="s">
+      <c r="B2" s="71" t="s">
         <v>110</v>
       </c>
-      <c r="C2" s="42" t="s">
+      <c r="C2" s="71" t="s">
         <v>111</v>
       </c>
-      <c r="E2" s="44"/>
-[...1 lines deleted...]
-      <c r="G2" s="45"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="74"/>
+      <c r="G2" s="74"/>
     </row>
     <row r="3" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="41" t="s">
+      <c r="A3" s="70" t="s">
         <v>112</v>
       </c>
-      <c r="B3" s="46" t="s">
+      <c r="B3" s="75" t="s">
         <v>113</v>
       </c>
-      <c r="C3" s="42" t="s">
+      <c r="C3" s="71" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A4" s="41" t="s">
+      <c r="A4" s="70" t="s">
         <v>115</v>
       </c>
-      <c r="B4" s="46" t="s">
+      <c r="B4" s="75" t="s">
         <v>116</v>
       </c>
-      <c r="C4" s="46" t="s">
+      <c r="C4" s="75" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A5" s="41" t="s">
+      <c r="A5" s="70" t="s">
         <v>118</v>
       </c>
-      <c r="B5" s="42" t="s">
+      <c r="B5" s="71" t="s">
         <v>119</v>
       </c>
-      <c r="C5" s="42" t="s">
+      <c r="C5" s="71" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="70" t="s">
         <v>121</v>
       </c>
-      <c r="B6" s="42" t="s">
+      <c r="B6" s="71" t="s">
         <v>122</v>
       </c>
-      <c r="C6" s="42" t="s">
+      <c r="C6" s="71" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A7" s="41" t="s">
+      <c r="A7" s="70" t="s">
         <v>124</v>
       </c>
-      <c r="B7" s="46" t="s">
+      <c r="B7" s="75" t="s">
         <v>125</v>
       </c>
-      <c r="C7" s="46" t="s">
+      <c r="C7" s="75" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="70" t="s">
         <v>127</v>
       </c>
-      <c r="B8" s="46" t="s">
+      <c r="B8" s="75" t="s">
         <v>128</v>
       </c>
-      <c r="C8" s="42" t="s">
+      <c r="C8" s="71" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="70" t="s">
         <v>130</v>
       </c>
-      <c r="B9" s="42" t="s">
+      <c r="B9" s="71" t="s">
         <v>131</v>
       </c>
-      <c r="C9" s="42" t="s">
+      <c r="C9" s="71" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="70" t="s">
         <v>133</v>
       </c>
-      <c r="B10" s="42" t="s">
+      <c r="B10" s="71" t="s">
         <v>134</v>
       </c>
-      <c r="C10" s="42" t="s">
+      <c r="C10" s="71" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="11" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A11" s="41" t="s">
+    <row r="11" spans="1:9" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A11" s="70" t="s">
         <v>136</v>
       </c>
-      <c r="B11" s="46" t="s">
+      <c r="B11" s="75" t="s">
         <v>137</v>
       </c>
-      <c r="C11" s="46" t="s">
+      <c r="C11" s="75" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A12" s="41" t="s">
+      <c r="A12" s="70" t="s">
         <v>139</v>
       </c>
-      <c r="B12" s="42" t="s">
+      <c r="B12" s="71" t="s">
         <v>140</v>
       </c>
-      <c r="C12" s="42" t="s">
+      <c r="C12" s="71" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A13" s="41" t="s">
+      <c r="A13" s="70" t="s">
         <v>142</v>
       </c>
-      <c r="B13" s="42" t="s">
+      <c r="B13" s="71" t="s">
         <v>143</v>
       </c>
-      <c r="C13" s="42" t="s">
+      <c r="C13" s="71" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="70" t="s">
         <v>145</v>
       </c>
-      <c r="B14" s="42" t="s">
+      <c r="B14" s="71" t="s">
         <v>146</v>
       </c>
-      <c r="C14" s="42" t="s">
+      <c r="C14" s="71" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="70" t="s">
         <v>148</v>
       </c>
-      <c r="B15" s="42" t="s">
+      <c r="B15" s="71" t="s">
         <v>149</v>
       </c>
-      <c r="C15" s="42" t="s">
+      <c r="C15" s="71" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="70" t="s">
         <v>151</v>
       </c>
-      <c r="B16" s="46" t="s">
+      <c r="B16" s="75" t="s">
         <v>152</v>
       </c>
-      <c r="C16" s="42" t="s">
+      <c r="C16" s="71" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="17" spans="1:3" ht="33.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="41" t="s">
+      <c r="A17" s="70" t="s">
         <v>154</v>
       </c>
-      <c r="B17" s="46" t="s">
+      <c r="B17" s="75" t="s">
         <v>155</v>
       </c>
-      <c r="C17" s="46" t="s">
+      <c r="C17" s="75" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="70" t="s">
         <v>157</v>
       </c>
-      <c r="B18" s="46" t="s">
+      <c r="B18" s="75" t="s">
         <v>158</v>
       </c>
-      <c r="C18" s="46" t="s">
+      <c r="C18" s="75" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="19" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A19" s="41" t="s">
+    <row r="19" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A19" s="70" t="s">
         <v>160</v>
       </c>
-      <c r="B19" s="46" t="s">
+      <c r="B19" s="75" t="s">
         <v>161</v>
       </c>
-      <c r="C19" s="46" t="s">
+      <c r="C19" s="75" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="70" t="s">
         <v>163</v>
       </c>
-      <c r="B20" s="42" t="s">
+      <c r="B20" s="71" t="s">
         <v>164</v>
       </c>
-      <c r="C20" s="46" t="s">
+      <c r="C20" s="75" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="70" t="s">
         <v>166</v>
       </c>
-      <c r="B21" s="46" t="s">
+      <c r="B21" s="75" t="s">
         <v>167</v>
       </c>
-      <c r="C21" s="42" t="s">
+      <c r="C21" s="71" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A22" s="47" t="s">
+      <c r="A22" s="76" t="s">
         <v>169</v>
       </c>
-      <c r="B22" s="45" t="s">
+      <c r="B22" s="74" t="s">
         <v>170</v>
       </c>
-      <c r="C22" s="45" t="s">
+      <c r="C22" s="74" t="s">
         <v>171</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010021C46080551799478E82C9F006110887" ma:contentTypeVersion="0" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6b89905c94771729a0de27fa7468e115">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b2fdb080088ddf1bdd98b8e55b33ddcf">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ zawartości"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
@@ -27255,85 +27578,100 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8094EF28-124B-4E2E-960A-C29B36D5B2B7}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77D6B305-1D50-4B12-A60F-D893E56231FA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FE96F4A-7D6E-4D31-923F-6ED5AB831E8E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0BE98B64-BFDD-48D8-9AB3-640729D0A043}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Kwartalne_Quarterly</vt:lpstr>
       <vt:lpstr>Metadane_Metadata</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>