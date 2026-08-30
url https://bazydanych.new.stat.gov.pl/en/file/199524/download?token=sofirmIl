--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -7,72 +7,72 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/udostepnianie/bs/BS_do_publikacji/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\intranet\udostepnianie\bs\BS_do_publikacji\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{19DCBC6B-FD14-4F67-864F-EFC0039B02E3}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9D77C2C0-645B-4F1C-BBA2-4030DD76372F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="10500" xr2:uid="{97863A86-E83D-43CD-B1D1-F5856E7FEDBC}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12228" xr2:uid="{C904AF0F-3344-4553-8F82-C6E6FE03A8C2}"/>
   </bookViews>
   <sheets>
     <sheet name="Kwartalne_Quarterly" sheetId="1" r:id="rId1"/>
     <sheet name="Metadane_Metadata" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3154" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3195" uniqueCount="176">
   <si>
     <r>
       <t xml:space="preserve">TABL. 57.  ZAPASY WYBRANYCH WYROBÓW  U PRODUCENTÓW 
                  Stan w końcu okresu
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">                 STOCKS OF SELECTED  PRODUCTS  AT PRODUCERS
                  End of period</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Przejdź do: </t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -2367,50 +2367,53 @@
   <si>
     <t>2024 Q2</t>
   </si>
   <si>
     <t>2024 Q3</t>
   </si>
   <si>
     <t>2024 Q4</t>
   </si>
   <si>
     <t>2025 Q1</t>
   </si>
   <si>
     <t>2025 Q2</t>
   </si>
   <si>
     <t>2025 Q3</t>
   </si>
   <si>
     <t>2025 Q4</t>
   </si>
   <si>
     <t>2026 Q1</t>
   </si>
   <si>
+    <t>2026 Q2</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">Nr
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1" tint="0.499984740745262"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>No.</t>
     </r>
   </si>
   <si>
     <t>Nota informacyjna</t>
   </si>
   <si>
     <t>Information Note</t>
   </si>
   <si>
     <t>[1]</t>
   </si>
@@ -2582,50 +2585,56 @@
     <t>Typu domowego.</t>
   </si>
   <si>
     <t>Of the household type.</t>
   </si>
   <si>
     <t>[20]</t>
   </si>
   <si>
     <t>Łącznie z dziecięcymi.</t>
   </si>
   <si>
     <t>Including children bicycles.</t>
   </si>
   <si>
     <t>∆</t>
   </si>
   <si>
     <t xml:space="preserve">oznacza, że nazwy zostały skrócone w stosunku do obowiązującej klasyfikacji </t>
   </si>
   <si>
     <t>categories of applied classification are presented in abbreviated form</t>
   </si>
   <si>
     <t/>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>82.2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
@@ -3068,167 +3077,77 @@
     </border>
     <border>
       <left/>
       <right style="thick">
         <color theme="2" tint="-0.499984740745262"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -3246,89 +3165,191 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hiperłącze" xfId="1" builtinId="8"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
-    <cellStyle name="Normalny 2 2 2" xfId="2" xr:uid="{17DE8799-760C-4F8D-B8A5-C0A13AEEAF65}"/>
+    <cellStyle name="Normalny 2 2 2" xfId="2" xr:uid="{570B927D-6181-42B0-A8B4-3D64128F4534}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -3603,56 +3624,56 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FC9EFBE5-6FEC-4D84-BE43-CD067F7A0212}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{04B9FFF4-67B5-4608-B655-2651AE047BEE}">
   <sheetPr codeName="Arkusz1"/>
   <dimension ref="A1:MD46"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B13" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B14" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="12.6640625" customWidth="1"/>
     <col min="3" max="3" width="2.109375" customWidth="1"/>
     <col min="4" max="4" width="12.6640625" customWidth="1"/>
     <col min="5" max="5" width="2.109375" customWidth="1"/>
     <col min="6" max="6" width="12.6640625" customWidth="1"/>
     <col min="7" max="7" width="2.109375" customWidth="1"/>
     <col min="8" max="8" width="12.6640625" customWidth="1"/>
     <col min="9" max="9" width="2.109375" customWidth="1"/>
     <col min="10" max="10" width="12.6640625" customWidth="1"/>
     <col min="11" max="11" width="2.109375" customWidth="1"/>
     <col min="12" max="12" width="12.6640625" customWidth="1"/>
     <col min="13" max="13" width="2.109375" customWidth="1"/>
     <col min="14" max="14" width="12.6640625" customWidth="1"/>
     <col min="15" max="15" width="2.109375" customWidth="1"/>
     <col min="16" max="16" width="12.6640625" customWidth="1"/>
     <col min="17" max="17" width="2.109375" customWidth="1"/>
     <col min="18" max="18" width="12.6640625" customWidth="1"/>
     <col min="19" max="19" width="2.109375" customWidth="1"/>
@@ -3728,51 +3749,51 @@
     <col min="89" max="89" width="2.109375" customWidth="1"/>
     <col min="90" max="90" width="12.6640625" customWidth="1"/>
     <col min="91" max="91" width="2.109375" customWidth="1"/>
     <col min="92" max="92" width="12.6640625" customWidth="1"/>
     <col min="93" max="93" width="2.109375" customWidth="1"/>
     <col min="94" max="94" width="12.6640625" customWidth="1"/>
     <col min="95" max="95" width="2.109375" customWidth="1"/>
     <col min="96" max="96" width="12.6640625" customWidth="1"/>
     <col min="97" max="97" width="2.109375" customWidth="1"/>
     <col min="98" max="98" width="12.6640625" customWidth="1"/>
     <col min="99" max="99" width="2.109375" customWidth="1"/>
     <col min="100" max="100" width="12.6640625" customWidth="1"/>
     <col min="101" max="101" width="2.109375" customWidth="1"/>
     <col min="102" max="102" width="12.6640625" customWidth="1"/>
     <col min="103" max="103" width="2.109375" customWidth="1"/>
     <col min="104" max="104" width="12.6640625" customWidth="1"/>
     <col min="105" max="105" width="2.109375" customWidth="1"/>
     <col min="106" max="106" width="12.6640625" customWidth="1"/>
     <col min="107" max="107" width="2.109375" customWidth="1"/>
     <col min="108" max="108" width="12.6640625" customWidth="1"/>
     <col min="109" max="109" width="2.109375" customWidth="1"/>
     <col min="110" max="110" width="12.6640625" customWidth="1"/>
     <col min="111" max="111" width="2.109375" customWidth="1"/>
     <col min="112" max="112" width="12.6640625" customWidth="1"/>
     <col min="113" max="113" width="2.109375" customWidth="1"/>
-    <col min="114" max="114" width="12.6640625" style="5" customWidth="1"/>
+    <col min="114" max="114" width="12.6640625" style="2" customWidth="1"/>
     <col min="115" max="115" width="2.109375" customWidth="1"/>
     <col min="116" max="116" width="12.6640625" customWidth="1"/>
     <col min="117" max="117" width="2.109375" customWidth="1"/>
     <col min="118" max="118" width="12.6640625" customWidth="1"/>
     <col min="119" max="119" width="2.109375" customWidth="1"/>
     <col min="120" max="120" width="12.6640625" customWidth="1"/>
     <col min="121" max="121" width="2.109375" customWidth="1"/>
     <col min="122" max="122" width="12.6640625" customWidth="1"/>
     <col min="123" max="123" width="2.109375" customWidth="1"/>
     <col min="124" max="124" width="12.6640625" customWidth="1"/>
     <col min="125" max="125" width="2.109375" customWidth="1"/>
     <col min="126" max="126" width="12.6640625" customWidth="1"/>
     <col min="127" max="127" width="2.109375" customWidth="1"/>
     <col min="128" max="128" width="12.6640625" customWidth="1"/>
     <col min="129" max="129" width="2.109375" customWidth="1"/>
     <col min="130" max="130" width="12.6640625" customWidth="1"/>
     <col min="131" max="131" width="2.109375" customWidth="1"/>
     <col min="132" max="132" width="12.6640625" customWidth="1"/>
     <col min="133" max="133" width="2.109375" customWidth="1"/>
     <col min="134" max="134" width="12.6640625" customWidth="1"/>
     <col min="135" max="135" width="2.109375" customWidth="1"/>
     <col min="136" max="136" width="12.6640625" customWidth="1"/>
     <col min="137" max="137" width="2.109375" customWidth="1"/>
     <col min="138" max="138" width="12.6640625" customWidth="1"/>
     <col min="139" max="139" width="2.109375" customWidth="1"/>
@@ -3786,51 +3807,51 @@
     <col min="147" max="147" width="2.109375" customWidth="1"/>
     <col min="148" max="148" width="12.6640625" customWidth="1"/>
     <col min="149" max="149" width="2.109375" customWidth="1"/>
     <col min="150" max="150" width="12.6640625" customWidth="1"/>
     <col min="151" max="151" width="2.109375" customWidth="1"/>
     <col min="152" max="152" width="12.6640625" customWidth="1"/>
     <col min="153" max="153" width="2.109375" customWidth="1"/>
     <col min="154" max="154" width="12.6640625" customWidth="1"/>
     <col min="155" max="155" width="2.109375" customWidth="1"/>
     <col min="156" max="156" width="12.6640625" customWidth="1"/>
     <col min="157" max="157" width="2.109375" customWidth="1"/>
     <col min="158" max="158" width="12.6640625" customWidth="1"/>
     <col min="159" max="159" width="2.109375" customWidth="1"/>
     <col min="160" max="160" width="12.6640625" customWidth="1"/>
     <col min="161" max="161" width="2.109375" customWidth="1"/>
     <col min="162" max="162" width="12.6640625" customWidth="1"/>
     <col min="163" max="163" width="2.109375" customWidth="1"/>
     <col min="164" max="164" width="12.6640625" customWidth="1"/>
     <col min="165" max="165" width="2.109375" customWidth="1"/>
     <col min="166" max="166" width="12.6640625" customWidth="1"/>
     <col min="167" max="167" width="2.109375" customWidth="1"/>
     <col min="168" max="168" width="12.6640625" customWidth="1"/>
     <col min="169" max="169" width="2.109375" customWidth="1"/>
     <col min="170" max="170" width="12.6640625" customWidth="1"/>
     <col min="171" max="171" width="2.109375" customWidth="1"/>
-    <col min="172" max="172" width="12.6640625" style="5" customWidth="1"/>
+    <col min="172" max="172" width="12.6640625" style="2" customWidth="1"/>
     <col min="173" max="173" width="2.109375" customWidth="1"/>
     <col min="174" max="174" width="12.6640625" customWidth="1"/>
     <col min="175" max="175" width="2.109375" customWidth="1"/>
     <col min="176" max="176" width="12.6640625" customWidth="1"/>
     <col min="177" max="177" width="2.109375" customWidth="1"/>
     <col min="178" max="178" width="12.6640625" customWidth="1"/>
     <col min="179" max="179" width="2.109375" customWidth="1"/>
     <col min="180" max="180" width="12.6640625" customWidth="1"/>
     <col min="181" max="181" width="2.109375" customWidth="1"/>
     <col min="182" max="182" width="12.6640625" customWidth="1"/>
     <col min="183" max="183" width="2.109375" customWidth="1"/>
     <col min="184" max="184" width="12.6640625" customWidth="1"/>
     <col min="185" max="185" width="2.109375" customWidth="1"/>
     <col min="186" max="186" width="12.6640625" customWidth="1"/>
     <col min="187" max="187" width="2.109375" customWidth="1"/>
     <col min="188" max="188" width="12.6640625" customWidth="1"/>
     <col min="189" max="189" width="2.109375" customWidth="1"/>
     <col min="190" max="190" width="12.6640625" customWidth="1"/>
     <col min="191" max="191" width="2.109375" customWidth="1"/>
     <col min="192" max="192" width="12.6640625" customWidth="1"/>
     <col min="193" max="193" width="2.109375" customWidth="1"/>
     <col min="194" max="194" width="12.6640625" customWidth="1"/>
     <col min="195" max="195" width="2.109375" customWidth="1"/>
     <col min="196" max="196" width="12.6640625" customWidth="1"/>
     <col min="197" max="197" width="2.109375" customWidth="1"/>
@@ -3840,51 +3861,51 @@
     <col min="201" max="201" width="2.109375" customWidth="1"/>
     <col min="202" max="202" width="12.6640625" customWidth="1"/>
     <col min="203" max="203" width="2.109375" customWidth="1"/>
     <col min="204" max="204" width="12.6640625" customWidth="1"/>
     <col min="205" max="205" width="2.109375" customWidth="1"/>
     <col min="206" max="206" width="12.6640625" customWidth="1"/>
     <col min="207" max="207" width="2.109375" customWidth="1"/>
     <col min="208" max="208" width="12.6640625" customWidth="1"/>
     <col min="209" max="209" width="2.109375" customWidth="1"/>
     <col min="210" max="210" width="12.6640625" customWidth="1"/>
     <col min="211" max="211" width="2.109375" customWidth="1"/>
     <col min="212" max="212" width="12.6640625" customWidth="1"/>
     <col min="213" max="213" width="2.109375" customWidth="1"/>
     <col min="214" max="214" width="12.6640625" customWidth="1"/>
     <col min="215" max="215" width="2.109375" customWidth="1"/>
     <col min="216" max="216" width="12.6640625" customWidth="1"/>
     <col min="217" max="217" width="2.109375" customWidth="1"/>
     <col min="218" max="218" width="12.6640625" customWidth="1"/>
     <col min="219" max="219" width="2.109375" customWidth="1"/>
     <col min="220" max="220" width="12.6640625" customWidth="1"/>
     <col min="221" max="221" width="2.109375" customWidth="1"/>
     <col min="222" max="222" width="12.6640625" customWidth="1"/>
     <col min="223" max="223" width="2.109375" customWidth="1"/>
     <col min="224" max="224" width="12.6640625" customWidth="1"/>
     <col min="225" max="225" width="2.109375" customWidth="1"/>
-    <col min="226" max="226" width="12.6640625" style="5" customWidth="1"/>
+    <col min="226" max="226" width="12.6640625" style="2" customWidth="1"/>
     <col min="227" max="227" width="2.109375" customWidth="1"/>
     <col min="228" max="228" width="12.6640625" customWidth="1"/>
     <col min="229" max="229" width="2.109375" customWidth="1"/>
     <col min="230" max="230" width="12.6640625" customWidth="1"/>
     <col min="231" max="231" width="2.109375" customWidth="1"/>
     <col min="232" max="232" width="12.6640625" customWidth="1"/>
     <col min="233" max="233" width="2.109375" customWidth="1"/>
     <col min="234" max="234" width="12.6640625" customWidth="1"/>
     <col min="235" max="235" width="2.109375" customWidth="1"/>
     <col min="236" max="236" width="12.6640625" customWidth="1"/>
     <col min="237" max="237" width="2.109375" customWidth="1"/>
     <col min="238" max="238" width="12.6640625" customWidth="1"/>
     <col min="239" max="239" width="2.109375" customWidth="1"/>
     <col min="240" max="240" width="12.6640625" customWidth="1"/>
     <col min="241" max="241" width="2.109375" customWidth="1"/>
     <col min="242" max="242" width="12.6640625" customWidth="1"/>
     <col min="243" max="243" width="2.109375" customWidth="1"/>
     <col min="244" max="244" width="12.6640625" customWidth="1"/>
     <col min="245" max="245" width="2.109375" customWidth="1"/>
     <col min="246" max="246" width="12.6640625" customWidth="1"/>
     <col min="247" max="247" width="2.109375" customWidth="1"/>
     <col min="248" max="248" width="12.6640625" customWidth="1"/>
     <col min="249" max="249" width="2.109375" customWidth="1"/>
     <col min="250" max="250" width="12.6640625" customWidth="1"/>
     <col min="251" max="251" width="2.109375" customWidth="1"/>
@@ -3898,51 +3919,51 @@
     <col min="259" max="259" width="2.109375" customWidth="1"/>
     <col min="260" max="260" width="12.6640625" customWidth="1"/>
     <col min="261" max="261" width="2.109375" customWidth="1"/>
     <col min="262" max="262" width="12.6640625" customWidth="1"/>
     <col min="263" max="263" width="2.109375" customWidth="1"/>
     <col min="264" max="264" width="12.6640625" customWidth="1"/>
     <col min="265" max="265" width="2.109375" customWidth="1"/>
     <col min="266" max="266" width="12.6640625" customWidth="1"/>
     <col min="267" max="267" width="2.109375" customWidth="1"/>
     <col min="268" max="268" width="12.6640625" customWidth="1"/>
     <col min="269" max="269" width="2.109375" customWidth="1"/>
     <col min="270" max="270" width="12.6640625" customWidth="1"/>
     <col min="271" max="271" width="2.109375" customWidth="1"/>
     <col min="272" max="272" width="12.6640625" customWidth="1"/>
     <col min="273" max="273" width="2.109375" customWidth="1"/>
     <col min="274" max="274" width="12.6640625" customWidth="1"/>
     <col min="275" max="275" width="2.109375" customWidth="1"/>
     <col min="276" max="276" width="12.6640625" customWidth="1"/>
     <col min="277" max="277" width="2.109375" customWidth="1"/>
     <col min="278" max="278" width="12.6640625" customWidth="1"/>
     <col min="279" max="279" width="2.109375" customWidth="1"/>
     <col min="280" max="280" width="12.6640625" customWidth="1"/>
     <col min="281" max="281" width="2.109375" customWidth="1"/>
     <col min="282" max="282" width="12.6640625" customWidth="1"/>
     <col min="283" max="283" width="2.109375" customWidth="1"/>
-    <col min="284" max="284" width="12.6640625" style="5" customWidth="1"/>
+    <col min="284" max="284" width="12.6640625" style="2" customWidth="1"/>
     <col min="285" max="285" width="2.109375" customWidth="1"/>
     <col min="286" max="286" width="12.6640625" customWidth="1"/>
     <col min="287" max="287" width="2.109375" customWidth="1"/>
     <col min="288" max="288" width="12.6640625" customWidth="1"/>
     <col min="289" max="289" width="2.109375" customWidth="1"/>
     <col min="290" max="290" width="12.6640625" customWidth="1"/>
     <col min="291" max="291" width="2.109375" customWidth="1"/>
     <col min="292" max="292" width="12.6640625" customWidth="1"/>
     <col min="293" max="293" width="2.109375" customWidth="1"/>
     <col min="294" max="294" width="12.6640625" customWidth="1"/>
     <col min="295" max="295" width="2.109375" customWidth="1"/>
     <col min="296" max="296" width="12.6640625" customWidth="1"/>
     <col min="297" max="297" width="2.109375" customWidth="1"/>
     <col min="298" max="298" width="12.6640625" customWidth="1"/>
     <col min="299" max="299" width="2.109375" customWidth="1"/>
     <col min="300" max="300" width="12.6640625" customWidth="1"/>
     <col min="301" max="301" width="2.109375" customWidth="1"/>
     <col min="302" max="302" width="12.6640625" customWidth="1"/>
     <col min="303" max="303" width="2.109375" customWidth="1"/>
     <col min="304" max="304" width="12.6640625" customWidth="1"/>
     <col min="305" max="305" width="2.109375" customWidth="1"/>
     <col min="306" max="306" width="12.6640625" customWidth="1"/>
     <col min="307" max="307" width="2.109375" customWidth="1"/>
     <col min="308" max="308" width="12.6640625" customWidth="1"/>
     <col min="309" max="309" width="2.109375" customWidth="1"/>
@@ -3954,23561 +3975,24040 @@
     <col min="315" max="315" width="2.109375" customWidth="1"/>
     <col min="316" max="316" width="12.6640625" customWidth="1"/>
     <col min="317" max="317" width="2.109375" customWidth="1"/>
     <col min="318" max="318" width="12.6640625" customWidth="1"/>
     <col min="319" max="319" width="2.109375" customWidth="1"/>
     <col min="320" max="320" width="12.6640625" customWidth="1"/>
     <col min="321" max="321" width="2.109375" customWidth="1"/>
     <col min="322" max="322" width="12.6640625" customWidth="1"/>
     <col min="323" max="323" width="2.109375" customWidth="1"/>
     <col min="324" max="324" width="12.6640625" customWidth="1"/>
     <col min="325" max="325" width="2.109375" customWidth="1"/>
     <col min="326" max="326" width="12.6640625" customWidth="1"/>
     <col min="327" max="327" width="2.109375" customWidth="1"/>
     <col min="328" max="328" width="12.6640625" customWidth="1"/>
     <col min="329" max="329" width="2.109375" customWidth="1"/>
     <col min="330" max="330" width="12.6640625" customWidth="1"/>
     <col min="331" max="331" width="2.109375" customWidth="1"/>
     <col min="332" max="332" width="12.6640625" customWidth="1"/>
     <col min="333" max="333" width="2.109375" customWidth="1"/>
     <col min="334" max="334" width="12.6640625" customWidth="1"/>
     <col min="335" max="335" width="2.109375" customWidth="1"/>
     <col min="336" max="336" width="12.6640625" customWidth="1"/>
     <col min="337" max="337" width="2.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:342" s="5" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:342" s="2" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="75" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1"/>
-[...6 lines deleted...]
-      <c r="I1" s="2" t="s">
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+      <c r="G1" s="75"/>
+      <c r="H1" s="75"/>
+      <c r="I1" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="J1" s="2"/>
-[...7 lines deleted...]
-      <c r="R1" s="2" t="s">
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
+      <c r="O1" s="76"/>
+      <c r="P1" s="76"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="S1" s="4"/>
-[...40 lines deleted...]
-      <c r="DJ1" s="2" t="s">
+      <c r="S1" s="77"/>
+      <c r="T1" s="77"/>
+      <c r="U1" s="77"/>
+      <c r="V1" s="77"/>
+      <c r="W1" s="77"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="1"/>
+      <c r="AA1" s="1"/>
+      <c r="AB1" s="1"/>
+      <c r="AC1" s="1"/>
+      <c r="AD1" s="1"/>
+      <c r="AE1" s="1"/>
+      <c r="AF1" s="1"/>
+      <c r="AG1" s="1"/>
+      <c r="AH1" s="1"/>
+      <c r="AI1" s="1"/>
+      <c r="AJ1" s="1"/>
+      <c r="AK1" s="1"/>
+      <c r="AL1" s="1"/>
+      <c r="AM1" s="1"/>
+      <c r="AN1" s="1"/>
+      <c r="AO1" s="1"/>
+      <c r="AP1" s="1"/>
+      <c r="AQ1" s="1"/>
+      <c r="AR1" s="1"/>
+      <c r="AS1" s="1"/>
+      <c r="AT1" s="1"/>
+      <c r="AU1" s="1"/>
+      <c r="AV1" s="1"/>
+      <c r="AW1" s="1"/>
+      <c r="AX1" s="1"/>
+      <c r="AY1" s="1"/>
+      <c r="AZ1" s="1"/>
+      <c r="BA1" s="1"/>
+      <c r="BB1" s="1"/>
+      <c r="BC1" s="1"/>
+      <c r="BD1" s="1"/>
+      <c r="BE1" s="1"/>
+      <c r="BF1" s="1"/>
+      <c r="BG1" s="1"/>
+      <c r="DJ1" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="DK1" s="4"/>
-[...5 lines deleted...]
-      <c r="LL1" s="2" t="s">
+      <c r="DK1" s="77"/>
+      <c r="DL1" s="77"/>
+      <c r="DM1" s="77"/>
+      <c r="DN1" s="77"/>
+      <c r="DO1" s="77"/>
+      <c r="DP1" s="77"/>
+      <c r="LL1" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="LM1" s="2"/>
-[...5 lines deleted...]
-      <c r="LT1" s="2" t="s">
+      <c r="LM1" s="76"/>
+      <c r="LN1" s="76"/>
+      <c r="LO1" s="76"/>
+      <c r="LP1" s="76"/>
+      <c r="LQ1" s="76"/>
+      <c r="LR1" s="76"/>
+      <c r="LT1" s="76" t="s">
         <v>3</v>
       </c>
-      <c r="LU1" s="4"/>
-[...2 lines deleted...]
-      <c r="LX1" s="4"/>
+      <c r="LU1" s="77"/>
+      <c r="LV1" s="77"/>
+      <c r="LW1" s="77"/>
+      <c r="LX1" s="77"/>
     </row>
     <row r="2" spans="1:342" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="6"/>
-[...57 lines deleted...]
-      <c r="BG2" s="8"/>
+      <c r="A2" s="3"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="5"/>
+      <c r="M2" s="5"/>
+      <c r="N2" s="5"/>
+      <c r="O2" s="5"/>
+      <c r="P2" s="5"/>
+      <c r="Q2" s="5"/>
+      <c r="R2" s="5"/>
+      <c r="S2" s="5"/>
+      <c r="T2" s="5"/>
+      <c r="U2" s="5"/>
+      <c r="V2" s="5"/>
+      <c r="W2" s="5"/>
+      <c r="X2" s="5"/>
+      <c r="Y2" s="5"/>
+      <c r="Z2" s="5"/>
+      <c r="AA2" s="5"/>
+      <c r="AB2" s="5"/>
+      <c r="AC2" s="5"/>
+      <c r="AD2" s="5"/>
+      <c r="AE2" s="5"/>
+      <c r="AF2" s="5"/>
+      <c r="AG2" s="5"/>
+      <c r="AH2" s="5"/>
+      <c r="AI2" s="5"/>
+      <c r="AJ2" s="5"/>
+      <c r="AK2" s="5"/>
+      <c r="AL2" s="5"/>
+      <c r="AM2" s="5"/>
+      <c r="AN2" s="5"/>
+      <c r="AO2" s="5"/>
+      <c r="AP2" s="5"/>
+      <c r="AQ2" s="5"/>
+      <c r="AR2" s="5"/>
+      <c r="AS2" s="5"/>
+      <c r="AT2" s="5"/>
+      <c r="AU2" s="5"/>
+      <c r="AV2" s="5"/>
+      <c r="AW2" s="5"/>
+      <c r="AX2" s="5"/>
+      <c r="AY2" s="5"/>
+      <c r="AZ2" s="5"/>
+      <c r="BA2" s="5"/>
+      <c r="BB2" s="5"/>
+      <c r="BC2" s="5"/>
+      <c r="BD2" s="5"/>
+      <c r="BE2" s="5"/>
+      <c r="BF2" s="5"/>
+      <c r="BG2" s="5"/>
       <c r="LY2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:342" s="14" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B4" s="10">
+    <row r="4" spans="1:342" s="7" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="6"/>
+      <c r="B4" s="71">
         <v>1</v>
       </c>
-      <c r="C4" s="11"/>
-      <c r="D4" s="10">
+      <c r="C4" s="72"/>
+      <c r="D4" s="71">
         <v>2</v>
       </c>
-      <c r="E4" s="11"/>
-      <c r="F4" s="10">
+      <c r="E4" s="72"/>
+      <c r="F4" s="71">
         <v>3</v>
       </c>
-      <c r="G4" s="11"/>
-[...4 lines deleted...]
-      <c r="J4" s="10">
+      <c r="G4" s="72"/>
+      <c r="H4" s="71">
+        <v>4</v>
+      </c>
+      <c r="I4" s="72"/>
+      <c r="J4" s="71">
         <v>5</v>
       </c>
-      <c r="K4" s="11"/>
-      <c r="L4" s="10">
+      <c r="K4" s="72"/>
+      <c r="L4" s="71">
         <v>6</v>
       </c>
-      <c r="M4" s="11"/>
-      <c r="N4" s="10">
+      <c r="M4" s="72"/>
+      <c r="N4" s="71">
         <v>7</v>
       </c>
-      <c r="O4" s="11"/>
-      <c r="P4" s="10">
+      <c r="O4" s="72"/>
+      <c r="P4" s="71">
         <v>8</v>
       </c>
-      <c r="Q4" s="11"/>
-      <c r="R4" s="10">
+      <c r="Q4" s="72"/>
+      <c r="R4" s="71">
         <v>9</v>
       </c>
-      <c r="S4" s="11"/>
-      <c r="T4" s="10">
+      <c r="S4" s="72"/>
+      <c r="T4" s="71">
         <v>10</v>
       </c>
-      <c r="U4" s="11"/>
-      <c r="V4" s="10">
+      <c r="U4" s="72"/>
+      <c r="V4" s="71">
         <v>11</v>
       </c>
-      <c r="W4" s="11"/>
-      <c r="X4" s="10">
+      <c r="W4" s="72"/>
+      <c r="X4" s="71">
         <v>12</v>
       </c>
-      <c r="Y4" s="11"/>
-      <c r="Z4" s="10">
+      <c r="Y4" s="72"/>
+      <c r="Z4" s="71">
         <v>13</v>
       </c>
-      <c r="AA4" s="11"/>
-      <c r="AB4" s="10">
+      <c r="AA4" s="72"/>
+      <c r="AB4" s="71">
         <v>14</v>
       </c>
-      <c r="AC4" s="11"/>
-      <c r="AD4" s="10">
+      <c r="AC4" s="72"/>
+      <c r="AD4" s="71">
         <v>15</v>
       </c>
-      <c r="AE4" s="11"/>
-      <c r="AF4" s="10">
+      <c r="AE4" s="72"/>
+      <c r="AF4" s="71">
         <v>16</v>
       </c>
-      <c r="AG4" s="11"/>
-      <c r="AH4" s="10">
+      <c r="AG4" s="72"/>
+      <c r="AH4" s="71">
         <v>17</v>
       </c>
-      <c r="AI4" s="11"/>
-      <c r="AJ4" s="10">
+      <c r="AI4" s="72"/>
+      <c r="AJ4" s="71">
         <v>18</v>
       </c>
-      <c r="AK4" s="11"/>
-      <c r="AL4" s="10">
+      <c r="AK4" s="72"/>
+      <c r="AL4" s="71">
         <v>19</v>
       </c>
-      <c r="AM4" s="11"/>
-      <c r="AN4" s="10">
+      <c r="AM4" s="72"/>
+      <c r="AN4" s="71">
         <v>20</v>
       </c>
-      <c r="AO4" s="11"/>
-      <c r="AP4" s="10">
+      <c r="AO4" s="72"/>
+      <c r="AP4" s="71">
         <v>21</v>
       </c>
-      <c r="AQ4" s="11"/>
-      <c r="AR4" s="10">
+      <c r="AQ4" s="72"/>
+      <c r="AR4" s="71">
         <v>22</v>
       </c>
-      <c r="AS4" s="11"/>
-      <c r="AT4" s="10">
+      <c r="AS4" s="72"/>
+      <c r="AT4" s="71">
         <v>23</v>
       </c>
-      <c r="AU4" s="11"/>
-      <c r="AV4" s="10">
+      <c r="AU4" s="72"/>
+      <c r="AV4" s="71">
         <v>24</v>
       </c>
-      <c r="AW4" s="11"/>
-      <c r="AX4" s="10">
+      <c r="AW4" s="72"/>
+      <c r="AX4" s="71">
         <v>25</v>
       </c>
-      <c r="AY4" s="11"/>
-      <c r="AZ4" s="10">
+      <c r="AY4" s="72"/>
+      <c r="AZ4" s="71">
         <v>26</v>
       </c>
-      <c r="BA4" s="11"/>
-      <c r="BB4" s="10">
+      <c r="BA4" s="72"/>
+      <c r="BB4" s="71">
         <v>27</v>
       </c>
-      <c r="BC4" s="11"/>
-      <c r="BD4" s="10">
+      <c r="BC4" s="72"/>
+      <c r="BD4" s="71">
         <v>28</v>
       </c>
-      <c r="BE4" s="11"/>
-      <c r="BF4" s="10">
+      <c r="BE4" s="72"/>
+      <c r="BF4" s="71">
         <v>29</v>
       </c>
-      <c r="BG4" s="11"/>
-      <c r="BH4" s="10">
+      <c r="BG4" s="72"/>
+      <c r="BH4" s="71">
         <v>30</v>
       </c>
-      <c r="BI4" s="11"/>
-      <c r="BJ4" s="10">
+      <c r="BI4" s="72"/>
+      <c r="BJ4" s="71">
         <v>31</v>
       </c>
-      <c r="BK4" s="11"/>
-      <c r="BL4" s="10">
+      <c r="BK4" s="72"/>
+      <c r="BL4" s="71">
         <v>32</v>
       </c>
-      <c r="BM4" s="11"/>
-      <c r="BN4" s="10">
+      <c r="BM4" s="72"/>
+      <c r="BN4" s="71">
         <v>33</v>
       </c>
-      <c r="BO4" s="11"/>
-      <c r="BP4" s="10">
+      <c r="BO4" s="72"/>
+      <c r="BP4" s="71">
         <v>34</v>
       </c>
-      <c r="BQ4" s="11"/>
-      <c r="BR4" s="10">
+      <c r="BQ4" s="72"/>
+      <c r="BR4" s="71">
         <v>35</v>
       </c>
-      <c r="BS4" s="11"/>
-      <c r="BT4" s="10">
+      <c r="BS4" s="72"/>
+      <c r="BT4" s="71">
         <v>36</v>
       </c>
-      <c r="BU4" s="11"/>
-      <c r="BV4" s="10">
+      <c r="BU4" s="72"/>
+      <c r="BV4" s="71">
         <v>37</v>
       </c>
-      <c r="BW4" s="11"/>
-      <c r="BX4" s="10">
+      <c r="BW4" s="72"/>
+      <c r="BX4" s="71">
         <v>38</v>
       </c>
-      <c r="BY4" s="11"/>
-      <c r="BZ4" s="10">
+      <c r="BY4" s="72"/>
+      <c r="BZ4" s="71">
         <v>39</v>
       </c>
-      <c r="CA4" s="11"/>
-      <c r="CB4" s="10">
+      <c r="CA4" s="72"/>
+      <c r="CB4" s="71">
         <v>40</v>
       </c>
-      <c r="CC4" s="11"/>
-      <c r="CD4" s="10">
+      <c r="CC4" s="72"/>
+      <c r="CD4" s="71">
         <v>41</v>
       </c>
-      <c r="CE4" s="11"/>
-      <c r="CF4" s="10">
+      <c r="CE4" s="72"/>
+      <c r="CF4" s="71">
         <v>42</v>
       </c>
-      <c r="CG4" s="11"/>
-      <c r="CH4" s="10">
+      <c r="CG4" s="72"/>
+      <c r="CH4" s="71">
         <v>43</v>
       </c>
-      <c r="CI4" s="11"/>
-      <c r="CJ4" s="10">
+      <c r="CI4" s="72"/>
+      <c r="CJ4" s="71">
         <v>44</v>
       </c>
-      <c r="CK4" s="11"/>
-      <c r="CL4" s="10">
+      <c r="CK4" s="72"/>
+      <c r="CL4" s="71">
         <v>45</v>
       </c>
-      <c r="CM4" s="11"/>
-      <c r="CN4" s="10">
+      <c r="CM4" s="72"/>
+      <c r="CN4" s="71">
         <v>46</v>
       </c>
-      <c r="CO4" s="11"/>
-      <c r="CP4" s="10">
+      <c r="CO4" s="72"/>
+      <c r="CP4" s="71">
         <v>47</v>
       </c>
-      <c r="CQ4" s="11"/>
-      <c r="CR4" s="10">
+      <c r="CQ4" s="72"/>
+      <c r="CR4" s="71">
         <v>48</v>
       </c>
-      <c r="CS4" s="11"/>
-      <c r="CT4" s="10">
+      <c r="CS4" s="72"/>
+      <c r="CT4" s="71">
         <v>49</v>
       </c>
-      <c r="CU4" s="11"/>
-      <c r="CV4" s="10">
+      <c r="CU4" s="72"/>
+      <c r="CV4" s="71">
         <v>50</v>
       </c>
-      <c r="CW4" s="11"/>
-      <c r="CX4" s="10">
+      <c r="CW4" s="72"/>
+      <c r="CX4" s="71">
         <v>51</v>
       </c>
-      <c r="CY4" s="11"/>
-      <c r="CZ4" s="10">
+      <c r="CY4" s="72"/>
+      <c r="CZ4" s="71">
         <v>52</v>
       </c>
-      <c r="DA4" s="11"/>
-      <c r="DB4" s="10">
+      <c r="DA4" s="72"/>
+      <c r="DB4" s="71">
         <v>53</v>
       </c>
-      <c r="DC4" s="11"/>
-      <c r="DD4" s="10">
+      <c r="DC4" s="72"/>
+      <c r="DD4" s="71">
         <v>54</v>
       </c>
-      <c r="DE4" s="11"/>
-      <c r="DF4" s="10">
+      <c r="DE4" s="72"/>
+      <c r="DF4" s="71">
         <v>55</v>
       </c>
-      <c r="DG4" s="11"/>
-      <c r="DH4" s="10">
+      <c r="DG4" s="72"/>
+      <c r="DH4" s="71">
         <v>56</v>
       </c>
-      <c r="DI4" s="11"/>
-      <c r="DJ4" s="10">
+      <c r="DI4" s="72"/>
+      <c r="DJ4" s="71">
         <v>57</v>
       </c>
-      <c r="DK4" s="11"/>
-      <c r="DL4" s="10">
+      <c r="DK4" s="72"/>
+      <c r="DL4" s="71">
         <v>58</v>
       </c>
-      <c r="DM4" s="11"/>
-      <c r="DN4" s="10">
+      <c r="DM4" s="72"/>
+      <c r="DN4" s="71">
         <v>59</v>
       </c>
-      <c r="DO4" s="11"/>
-      <c r="DP4" s="10">
+      <c r="DO4" s="72"/>
+      <c r="DP4" s="71">
         <v>60</v>
       </c>
-      <c r="DQ4" s="11"/>
-      <c r="DR4" s="10">
+      <c r="DQ4" s="72"/>
+      <c r="DR4" s="71">
         <v>61</v>
       </c>
-      <c r="DS4" s="11"/>
-      <c r="DT4" s="10">
+      <c r="DS4" s="72"/>
+      <c r="DT4" s="71">
         <v>62</v>
       </c>
-      <c r="DU4" s="11"/>
-      <c r="DV4" s="10">
+      <c r="DU4" s="72"/>
+      <c r="DV4" s="71">
         <v>63</v>
       </c>
-      <c r="DW4" s="11"/>
-      <c r="DX4" s="10">
+      <c r="DW4" s="72"/>
+      <c r="DX4" s="71">
         <v>64</v>
       </c>
-      <c r="DY4" s="11"/>
-      <c r="DZ4" s="10">
+      <c r="DY4" s="72"/>
+      <c r="DZ4" s="71">
         <v>65</v>
       </c>
-      <c r="EA4" s="11"/>
-      <c r="EB4" s="10">
+      <c r="EA4" s="72"/>
+      <c r="EB4" s="71">
         <v>66</v>
       </c>
-      <c r="EC4" s="11"/>
-      <c r="ED4" s="10">
+      <c r="EC4" s="72"/>
+      <c r="ED4" s="71">
         <v>67</v>
       </c>
-      <c r="EE4" s="11"/>
-      <c r="EF4" s="10">
+      <c r="EE4" s="72"/>
+      <c r="EF4" s="71">
         <v>68</v>
       </c>
-      <c r="EG4" s="11"/>
-      <c r="EH4" s="10">
+      <c r="EG4" s="72"/>
+      <c r="EH4" s="71">
         <v>69</v>
       </c>
-      <c r="EI4" s="11"/>
-      <c r="EJ4" s="10">
+      <c r="EI4" s="72"/>
+      <c r="EJ4" s="71">
         <v>70</v>
       </c>
-      <c r="EK4" s="11"/>
-      <c r="EL4" s="10">
+      <c r="EK4" s="72"/>
+      <c r="EL4" s="71">
         <v>71</v>
       </c>
-      <c r="EM4" s="11"/>
-      <c r="EN4" s="10">
+      <c r="EM4" s="72"/>
+      <c r="EN4" s="71">
         <v>72</v>
       </c>
-      <c r="EO4" s="11"/>
-      <c r="EP4" s="10">
+      <c r="EO4" s="72"/>
+      <c r="EP4" s="71">
         <v>73</v>
       </c>
-      <c r="EQ4" s="11"/>
-      <c r="ER4" s="10">
+      <c r="EQ4" s="72"/>
+      <c r="ER4" s="71">
         <v>74</v>
       </c>
-      <c r="ES4" s="11"/>
-      <c r="ET4" s="10">
+      <c r="ES4" s="72"/>
+      <c r="ET4" s="71">
         <v>75</v>
       </c>
-      <c r="EU4" s="11"/>
-      <c r="EV4" s="10">
+      <c r="EU4" s="72"/>
+      <c r="EV4" s="71">
         <v>76</v>
       </c>
-      <c r="EW4" s="11"/>
-      <c r="EX4" s="10">
+      <c r="EW4" s="72"/>
+      <c r="EX4" s="71">
         <v>77</v>
       </c>
-      <c r="EY4" s="11"/>
-      <c r="EZ4" s="10">
+      <c r="EY4" s="72"/>
+      <c r="EZ4" s="71">
         <v>78</v>
       </c>
-      <c r="FA4" s="11"/>
-      <c r="FB4" s="10">
+      <c r="FA4" s="72"/>
+      <c r="FB4" s="71">
         <v>79</v>
       </c>
-      <c r="FC4" s="11"/>
-      <c r="FD4" s="10">
+      <c r="FC4" s="72"/>
+      <c r="FD4" s="71">
         <v>80</v>
       </c>
-      <c r="FE4" s="11"/>
-      <c r="FF4" s="10">
+      <c r="FE4" s="72"/>
+      <c r="FF4" s="71">
         <v>81</v>
       </c>
-      <c r="FG4" s="11"/>
-      <c r="FH4" s="10">
+      <c r="FG4" s="72"/>
+      <c r="FH4" s="71">
         <v>82</v>
       </c>
-      <c r="FI4" s="11"/>
-      <c r="FJ4" s="10">
+      <c r="FI4" s="72"/>
+      <c r="FJ4" s="71">
         <v>83</v>
       </c>
-      <c r="FK4" s="11"/>
-      <c r="FL4" s="10">
+      <c r="FK4" s="72"/>
+      <c r="FL4" s="71">
         <v>84</v>
       </c>
-      <c r="FM4" s="11"/>
-      <c r="FN4" s="10">
+      <c r="FM4" s="72"/>
+      <c r="FN4" s="71">
         <v>85</v>
       </c>
-      <c r="FO4" s="11"/>
-      <c r="FP4" s="10">
+      <c r="FO4" s="72"/>
+      <c r="FP4" s="71">
         <v>86</v>
       </c>
-      <c r="FQ4" s="11"/>
-      <c r="FR4" s="10">
+      <c r="FQ4" s="72"/>
+      <c r="FR4" s="71">
         <v>87</v>
       </c>
-      <c r="FS4" s="11"/>
-      <c r="FT4" s="10">
+      <c r="FS4" s="72"/>
+      <c r="FT4" s="71">
         <v>88</v>
       </c>
-      <c r="FU4" s="11"/>
-      <c r="FV4" s="10">
+      <c r="FU4" s="72"/>
+      <c r="FV4" s="71">
         <v>89</v>
       </c>
-      <c r="FW4" s="11"/>
-      <c r="FX4" s="10">
+      <c r="FW4" s="72"/>
+      <c r="FX4" s="71">
         <v>90</v>
       </c>
-      <c r="FY4" s="11"/>
-      <c r="FZ4" s="10">
+      <c r="FY4" s="72"/>
+      <c r="FZ4" s="71">
         <v>91</v>
       </c>
-      <c r="GA4" s="11"/>
-      <c r="GB4" s="10">
+      <c r="GA4" s="72"/>
+      <c r="GB4" s="71">
         <v>92</v>
       </c>
-      <c r="GC4" s="11"/>
-      <c r="GD4" s="10">
+      <c r="GC4" s="72"/>
+      <c r="GD4" s="71">
         <v>93</v>
       </c>
-      <c r="GE4" s="11"/>
-      <c r="GF4" s="10">
+      <c r="GE4" s="72"/>
+      <c r="GF4" s="71">
         <v>94</v>
       </c>
-      <c r="GG4" s="11"/>
-      <c r="GH4" s="10">
+      <c r="GG4" s="72"/>
+      <c r="GH4" s="71">
         <v>95</v>
       </c>
-      <c r="GI4" s="11"/>
-      <c r="GJ4" s="10">
+      <c r="GI4" s="72"/>
+      <c r="GJ4" s="71">
         <v>96</v>
       </c>
-      <c r="GK4" s="11"/>
-      <c r="GL4" s="10">
+      <c r="GK4" s="72"/>
+      <c r="GL4" s="71">
         <v>97</v>
       </c>
-      <c r="GM4" s="11"/>
-      <c r="GN4" s="10">
+      <c r="GM4" s="72"/>
+      <c r="GN4" s="71">
         <v>98</v>
       </c>
-      <c r="GO4" s="11"/>
-      <c r="GP4" s="10">
+      <c r="GO4" s="72"/>
+      <c r="GP4" s="71">
         <v>99</v>
       </c>
-      <c r="GQ4" s="11"/>
-      <c r="GR4" s="10">
+      <c r="GQ4" s="72"/>
+      <c r="GR4" s="71">
         <v>100</v>
       </c>
-      <c r="GS4" s="11"/>
-      <c r="GT4" s="10">
+      <c r="GS4" s="72"/>
+      <c r="GT4" s="71">
         <v>101</v>
       </c>
-      <c r="GU4" s="11"/>
-      <c r="GV4" s="10">
+      <c r="GU4" s="72"/>
+      <c r="GV4" s="71">
         <v>102</v>
       </c>
-      <c r="GW4" s="11"/>
-      <c r="GX4" s="10">
+      <c r="GW4" s="72"/>
+      <c r="GX4" s="71">
         <v>103</v>
       </c>
-      <c r="GY4" s="11"/>
-      <c r="GZ4" s="10">
+      <c r="GY4" s="72"/>
+      <c r="GZ4" s="71">
         <v>104</v>
       </c>
-      <c r="HA4" s="11"/>
-      <c r="HB4" s="10">
+      <c r="HA4" s="72"/>
+      <c r="HB4" s="71">
         <v>105</v>
       </c>
-      <c r="HC4" s="11"/>
-      <c r="HD4" s="10">
+      <c r="HC4" s="72"/>
+      <c r="HD4" s="71">
         <v>106</v>
       </c>
-      <c r="HE4" s="11"/>
-      <c r="HF4" s="10">
+      <c r="HE4" s="72"/>
+      <c r="HF4" s="71">
         <v>107</v>
       </c>
-      <c r="HG4" s="11"/>
-      <c r="HH4" s="10">
+      <c r="HG4" s="72"/>
+      <c r="HH4" s="71">
         <v>108</v>
       </c>
-      <c r="HI4" s="11"/>
-      <c r="HJ4" s="10">
+      <c r="HI4" s="72"/>
+      <c r="HJ4" s="71">
         <v>109</v>
       </c>
-      <c r="HK4" s="11"/>
-      <c r="HL4" s="10">
+      <c r="HK4" s="72"/>
+      <c r="HL4" s="71">
         <v>110</v>
       </c>
-      <c r="HM4" s="11"/>
-      <c r="HN4" s="10">
+      <c r="HM4" s="72"/>
+      <c r="HN4" s="71">
         <v>111</v>
       </c>
-      <c r="HO4" s="11"/>
-      <c r="HP4" s="10">
+      <c r="HO4" s="72"/>
+      <c r="HP4" s="71">
         <v>112</v>
       </c>
-      <c r="HQ4" s="11"/>
-      <c r="HR4" s="10">
+      <c r="HQ4" s="72"/>
+      <c r="HR4" s="71">
         <v>113</v>
       </c>
-      <c r="HS4" s="11"/>
-      <c r="HT4" s="10">
+      <c r="HS4" s="72"/>
+      <c r="HT4" s="71">
         <v>114</v>
       </c>
-      <c r="HU4" s="11"/>
-      <c r="HV4" s="10">
+      <c r="HU4" s="72"/>
+      <c r="HV4" s="71">
         <v>115</v>
       </c>
-      <c r="HW4" s="11"/>
-      <c r="HX4" s="10">
+      <c r="HW4" s="72"/>
+      <c r="HX4" s="71">
         <v>116</v>
       </c>
-      <c r="HY4" s="11"/>
-      <c r="HZ4" s="10">
+      <c r="HY4" s="72"/>
+      <c r="HZ4" s="71">
         <v>117</v>
       </c>
-      <c r="IA4" s="11"/>
-      <c r="IB4" s="10">
+      <c r="IA4" s="72"/>
+      <c r="IB4" s="71">
         <v>118</v>
       </c>
-      <c r="IC4" s="11"/>
-      <c r="ID4" s="10">
+      <c r="IC4" s="72"/>
+      <c r="ID4" s="71">
         <v>119</v>
       </c>
-      <c r="IE4" s="11"/>
-      <c r="IF4" s="10">
+      <c r="IE4" s="72"/>
+      <c r="IF4" s="71">
         <v>120</v>
       </c>
-      <c r="IG4" s="11"/>
-      <c r="IH4" s="10">
+      <c r="IG4" s="72"/>
+      <c r="IH4" s="71">
         <v>121</v>
       </c>
-      <c r="II4" s="11"/>
-      <c r="IJ4" s="10">
+      <c r="II4" s="72"/>
+      <c r="IJ4" s="71">
         <v>122</v>
       </c>
-      <c r="IK4" s="11"/>
-      <c r="IL4" s="10">
+      <c r="IK4" s="72"/>
+      <c r="IL4" s="71">
         <v>123</v>
       </c>
-      <c r="IM4" s="11"/>
-      <c r="IN4" s="10">
+      <c r="IM4" s="72"/>
+      <c r="IN4" s="71">
         <v>124</v>
       </c>
-      <c r="IO4" s="11"/>
-      <c r="IP4" s="10">
+      <c r="IO4" s="72"/>
+      <c r="IP4" s="71">
         <v>125</v>
       </c>
-      <c r="IQ4" s="11"/>
-      <c r="IR4" s="10">
+      <c r="IQ4" s="72"/>
+      <c r="IR4" s="71">
         <v>126</v>
       </c>
-      <c r="IS4" s="11"/>
-      <c r="IT4" s="10">
+      <c r="IS4" s="72"/>
+      <c r="IT4" s="71">
         <v>127</v>
       </c>
-      <c r="IU4" s="11"/>
-      <c r="IV4" s="10">
+      <c r="IU4" s="72"/>
+      <c r="IV4" s="71">
         <v>128</v>
       </c>
-      <c r="IW4" s="11"/>
-      <c r="IX4" s="10">
+      <c r="IW4" s="72"/>
+      <c r="IX4" s="71">
         <v>129</v>
       </c>
-      <c r="IY4" s="11"/>
-      <c r="IZ4" s="10">
+      <c r="IY4" s="72"/>
+      <c r="IZ4" s="71">
         <v>130</v>
       </c>
-      <c r="JA4" s="11"/>
-      <c r="JB4" s="10">
+      <c r="JA4" s="72"/>
+      <c r="JB4" s="71">
         <v>131</v>
       </c>
-      <c r="JC4" s="11"/>
-      <c r="JD4" s="10">
+      <c r="JC4" s="72"/>
+      <c r="JD4" s="71">
         <v>132</v>
       </c>
-      <c r="JE4" s="11"/>
-      <c r="JF4" s="10">
+      <c r="JE4" s="72"/>
+      <c r="JF4" s="71">
         <v>133</v>
       </c>
-      <c r="JG4" s="11"/>
-      <c r="JH4" s="10">
+      <c r="JG4" s="72"/>
+      <c r="JH4" s="71">
         <v>134</v>
       </c>
-      <c r="JI4" s="11"/>
-      <c r="JJ4" s="10">
+      <c r="JI4" s="72"/>
+      <c r="JJ4" s="71">
         <v>135</v>
       </c>
-      <c r="JK4" s="11"/>
-      <c r="JL4" s="10">
+      <c r="JK4" s="72"/>
+      <c r="JL4" s="71">
         <v>136</v>
       </c>
-      <c r="JM4" s="11"/>
-      <c r="JN4" s="10">
+      <c r="JM4" s="72"/>
+      <c r="JN4" s="71">
         <v>137</v>
       </c>
-      <c r="JO4" s="11"/>
-      <c r="JP4" s="10">
+      <c r="JO4" s="72"/>
+      <c r="JP4" s="71">
         <v>138</v>
       </c>
-      <c r="JQ4" s="11"/>
-      <c r="JR4" s="10">
+      <c r="JQ4" s="72"/>
+      <c r="JR4" s="71">
         <v>139</v>
       </c>
-      <c r="JS4" s="11"/>
-      <c r="JT4" s="10">
+      <c r="JS4" s="72"/>
+      <c r="JT4" s="71">
         <v>140</v>
       </c>
-      <c r="JU4" s="11"/>
-      <c r="JV4" s="10">
+      <c r="JU4" s="72"/>
+      <c r="JV4" s="71">
         <v>141</v>
       </c>
-      <c r="JW4" s="11"/>
-      <c r="JX4" s="10">
+      <c r="JW4" s="72"/>
+      <c r="JX4" s="71">
         <v>142</v>
       </c>
-      <c r="JY4" s="11"/>
-      <c r="JZ4" s="10">
+      <c r="JY4" s="72"/>
+      <c r="JZ4" s="71">
         <v>143</v>
       </c>
-      <c r="KA4" s="11"/>
-      <c r="KB4" s="10">
+      <c r="KA4" s="72"/>
+      <c r="KB4" s="71">
         <v>144</v>
       </c>
-      <c r="KC4" s="11"/>
-      <c r="KD4" s="10">
+      <c r="KC4" s="72"/>
+      <c r="KD4" s="71">
         <v>145</v>
       </c>
-      <c r="KE4" s="11"/>
-      <c r="KF4" s="10">
+      <c r="KE4" s="72"/>
+      <c r="KF4" s="71">
         <v>146</v>
       </c>
-      <c r="KG4" s="11"/>
-      <c r="KH4" s="10">
+      <c r="KG4" s="72"/>
+      <c r="KH4" s="71">
         <v>147</v>
       </c>
-      <c r="KI4" s="11"/>
-      <c r="KJ4" s="10">
+      <c r="KI4" s="72"/>
+      <c r="KJ4" s="71">
         <v>148</v>
       </c>
-      <c r="KK4" s="11"/>
-      <c r="KL4" s="10">
+      <c r="KK4" s="72"/>
+      <c r="KL4" s="71">
         <v>149</v>
       </c>
-      <c r="KM4" s="11"/>
-      <c r="KN4" s="10">
+      <c r="KM4" s="72"/>
+      <c r="KN4" s="71">
         <v>150</v>
       </c>
-      <c r="KO4" s="11"/>
-      <c r="KP4" s="10">
+      <c r="KO4" s="72"/>
+      <c r="KP4" s="71">
         <v>151</v>
       </c>
-      <c r="KQ4" s="11"/>
-      <c r="KR4" s="10">
+      <c r="KQ4" s="72"/>
+      <c r="KR4" s="71">
         <v>152</v>
       </c>
-      <c r="KS4" s="11"/>
-      <c r="KT4" s="10">
+      <c r="KS4" s="72"/>
+      <c r="KT4" s="71">
         <v>153</v>
       </c>
-      <c r="KU4" s="11"/>
-      <c r="KV4" s="10">
+      <c r="KU4" s="72"/>
+      <c r="KV4" s="71">
         <v>154</v>
       </c>
-      <c r="KW4" s="11"/>
-      <c r="KX4" s="10">
+      <c r="KW4" s="72"/>
+      <c r="KX4" s="71">
         <v>155</v>
       </c>
-      <c r="KY4" s="11"/>
-      <c r="KZ4" s="10">
+      <c r="KY4" s="72"/>
+      <c r="KZ4" s="71">
         <v>156</v>
       </c>
-      <c r="LA4" s="11"/>
-      <c r="LB4" s="10">
+      <c r="LA4" s="72"/>
+      <c r="LB4" s="71">
         <v>157</v>
       </c>
-      <c r="LC4" s="11"/>
-      <c r="LD4" s="10">
+      <c r="LC4" s="72"/>
+      <c r="LD4" s="71">
         <v>158</v>
       </c>
-      <c r="LE4" s="11"/>
-      <c r="LF4" s="10">
+      <c r="LE4" s="72"/>
+      <c r="LF4" s="71">
         <v>159</v>
       </c>
-      <c r="LG4" s="11"/>
-      <c r="LH4" s="10">
+      <c r="LG4" s="72"/>
+      <c r="LH4" s="71">
         <v>160</v>
       </c>
-      <c r="LI4" s="11"/>
-      <c r="LJ4" s="10">
+      <c r="LI4" s="72"/>
+      <c r="LJ4" s="71">
         <v>161</v>
       </c>
-      <c r="LK4" s="11"/>
-      <c r="LL4" s="10">
+      <c r="LK4" s="72"/>
+      <c r="LL4" s="71">
         <v>162</v>
       </c>
-      <c r="LM4" s="11"/>
-      <c r="LN4" s="10">
+      <c r="LM4" s="72"/>
+      <c r="LN4" s="71">
         <v>163</v>
       </c>
-      <c r="LO4" s="11"/>
-      <c r="LP4" s="10">
+      <c r="LO4" s="72"/>
+      <c r="LP4" s="71">
         <v>164</v>
       </c>
-      <c r="LQ4" s="11"/>
-      <c r="LR4" s="10">
+      <c r="LQ4" s="72"/>
+      <c r="LR4" s="71">
         <v>165</v>
       </c>
-      <c r="LS4" s="11"/>
-      <c r="LT4" s="10">
+      <c r="LS4" s="72"/>
+      <c r="LT4" s="71">
         <v>166</v>
       </c>
-      <c r="LU4" s="11"/>
-      <c r="LV4" s="10">
+      <c r="LU4" s="72"/>
+      <c r="LV4" s="71">
         <v>167</v>
       </c>
-      <c r="LW4" s="11"/>
-      <c r="LX4" s="12">
+      <c r="LW4" s="72"/>
+      <c r="LX4" s="73">
         <v>168</v>
       </c>
-      <c r="LY4" s="13"/>
+      <c r="LY4" s="74"/>
     </row>
     <row r="5" spans="1:342" ht="138.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="15" t="s">
+      <c r="A5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="16" t="s">
+      <c r="B5" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="17"/>
-      <c r="D5" s="16" t="s">
+      <c r="C5" s="66"/>
+      <c r="D5" s="65" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="17"/>
-      <c r="F5" s="16" t="s">
+      <c r="E5" s="66"/>
+      <c r="F5" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="17"/>
-      <c r="H5" s="16" t="s">
+      <c r="G5" s="66"/>
+      <c r="H5" s="65" t="s">
         <v>9</v>
       </c>
-      <c r="I5" s="17"/>
-      <c r="J5" s="16" t="s">
+      <c r="I5" s="66"/>
+      <c r="J5" s="65" t="s">
         <v>10</v>
       </c>
-      <c r="K5" s="17"/>
-      <c r="L5" s="16" t="s">
+      <c r="K5" s="66"/>
+      <c r="L5" s="65" t="s">
         <v>11</v>
       </c>
-      <c r="M5" s="17"/>
-      <c r="N5" s="16" t="s">
+      <c r="M5" s="66"/>
+      <c r="N5" s="65" t="s">
         <v>12</v>
       </c>
-      <c r="O5" s="17"/>
-      <c r="P5" s="16" t="s">
+      <c r="O5" s="66"/>
+      <c r="P5" s="65" t="s">
         <v>13</v>
       </c>
-      <c r="Q5" s="17"/>
-      <c r="R5" s="16" t="s">
+      <c r="Q5" s="66"/>
+      <c r="R5" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="S5" s="17"/>
-      <c r="T5" s="16" t="s">
+      <c r="S5" s="66"/>
+      <c r="T5" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="U5" s="17"/>
-      <c r="V5" s="16" t="s">
+      <c r="U5" s="66"/>
+      <c r="V5" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="W5" s="17"/>
-      <c r="X5" s="16" t="s">
+      <c r="W5" s="66"/>
+      <c r="X5" s="65" t="s">
         <v>17</v>
       </c>
-      <c r="Y5" s="17"/>
-      <c r="Z5" s="16" t="s">
+      <c r="Y5" s="66"/>
+      <c r="Z5" s="65" t="s">
         <v>18</v>
       </c>
-      <c r="AA5" s="17"/>
-      <c r="AB5" s="16" t="s">
+      <c r="AA5" s="66"/>
+      <c r="AB5" s="65" t="s">
         <v>19</v>
       </c>
-      <c r="AC5" s="17"/>
-      <c r="AD5" s="16" t="s">
+      <c r="AC5" s="66"/>
+      <c r="AD5" s="65" t="s">
         <v>20</v>
       </c>
-      <c r="AE5" s="17"/>
-      <c r="AF5" s="16" t="s">
+      <c r="AE5" s="66"/>
+      <c r="AF5" s="65" t="s">
         <v>21</v>
       </c>
-      <c r="AG5" s="17"/>
-      <c r="AH5" s="16" t="s">
+      <c r="AG5" s="66"/>
+      <c r="AH5" s="65" t="s">
         <v>22</v>
       </c>
-      <c r="AI5" s="17"/>
-      <c r="AJ5" s="16" t="s">
+      <c r="AI5" s="66"/>
+      <c r="AJ5" s="65" t="s">
         <v>23</v>
       </c>
-      <c r="AK5" s="17"/>
-      <c r="AL5" s="16" t="s">
+      <c r="AK5" s="66"/>
+      <c r="AL5" s="65" t="s">
         <v>24</v>
       </c>
-      <c r="AM5" s="17"/>
-      <c r="AN5" s="16" t="s">
+      <c r="AM5" s="66"/>
+      <c r="AN5" s="65" t="s">
         <v>25</v>
       </c>
-      <c r="AO5" s="17"/>
-      <c r="AP5" s="16" t="s">
+      <c r="AO5" s="66"/>
+      <c r="AP5" s="65" t="s">
         <v>26</v>
       </c>
-      <c r="AQ5" s="17"/>
-      <c r="AR5" s="16" t="s">
+      <c r="AQ5" s="66"/>
+      <c r="AR5" s="65" t="s">
         <v>27</v>
       </c>
-      <c r="AS5" s="17"/>
-      <c r="AT5" s="16" t="s">
+      <c r="AS5" s="66"/>
+      <c r="AT5" s="65" t="s">
         <v>28</v>
       </c>
-      <c r="AU5" s="17"/>
-      <c r="AV5" s="16" t="s">
+      <c r="AU5" s="66"/>
+      <c r="AV5" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="AW5" s="17"/>
-      <c r="AX5" s="16" t="s">
+      <c r="AW5" s="66"/>
+      <c r="AX5" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="AY5" s="17"/>
-      <c r="AZ5" s="16" t="s">
+      <c r="AY5" s="66"/>
+      <c r="AZ5" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="BA5" s="17"/>
-      <c r="BB5" s="16" t="s">
+      <c r="BA5" s="66"/>
+      <c r="BB5" s="65" t="s">
         <v>32</v>
       </c>
-      <c r="BC5" s="17"/>
-      <c r="BD5" s="16" t="s">
+      <c r="BC5" s="66"/>
+      <c r="BD5" s="65" t="s">
         <v>33</v>
       </c>
-      <c r="BE5" s="17"/>
-      <c r="BF5" s="16" t="s">
+      <c r="BE5" s="66"/>
+      <c r="BF5" s="65" t="s">
         <v>34</v>
       </c>
-      <c r="BG5" s="17"/>
-      <c r="BH5" s="16" t="s">
+      <c r="BG5" s="66"/>
+      <c r="BH5" s="65" t="s">
         <v>35</v>
       </c>
-      <c r="BI5" s="17"/>
-      <c r="BJ5" s="16" t="s">
+      <c r="BI5" s="66"/>
+      <c r="BJ5" s="65" t="s">
         <v>36</v>
       </c>
-      <c r="BK5" s="17"/>
-      <c r="BL5" s="16" t="s">
+      <c r="BK5" s="66"/>
+      <c r="BL5" s="65" t="s">
         <v>37</v>
       </c>
-      <c r="BM5" s="17"/>
-      <c r="BN5" s="16" t="s">
+      <c r="BM5" s="66"/>
+      <c r="BN5" s="65" t="s">
         <v>38</v>
       </c>
-      <c r="BO5" s="17"/>
-      <c r="BP5" s="16" t="s">
+      <c r="BO5" s="66"/>
+      <c r="BP5" s="65" t="s">
         <v>39</v>
       </c>
-      <c r="BQ5" s="17"/>
-      <c r="BR5" s="16" t="s">
+      <c r="BQ5" s="66"/>
+      <c r="BR5" s="65" t="s">
         <v>40</v>
       </c>
-      <c r="BS5" s="17"/>
-      <c r="BT5" s="16" t="s">
+      <c r="BS5" s="66"/>
+      <c r="BT5" s="65" t="s">
         <v>41</v>
       </c>
-      <c r="BU5" s="17"/>
-      <c r="BV5" s="16" t="s">
+      <c r="BU5" s="66"/>
+      <c r="BV5" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="BW5" s="17"/>
-      <c r="BX5" s="16" t="s">
+      <c r="BW5" s="66"/>
+      <c r="BX5" s="65" t="s">
         <v>43</v>
       </c>
-      <c r="BY5" s="17"/>
-      <c r="BZ5" s="16" t="s">
+      <c r="BY5" s="66"/>
+      <c r="BZ5" s="65" t="s">
         <v>44</v>
       </c>
-      <c r="CA5" s="17"/>
-      <c r="CB5" s="16" t="s">
+      <c r="CA5" s="66"/>
+      <c r="CB5" s="65" t="s">
         <v>45</v>
       </c>
-      <c r="CC5" s="17"/>
-      <c r="CD5" s="16" t="s">
+      <c r="CC5" s="66"/>
+      <c r="CD5" s="65" t="s">
         <v>46</v>
       </c>
-      <c r="CE5" s="17"/>
-      <c r="CF5" s="16" t="s">
+      <c r="CE5" s="66"/>
+      <c r="CF5" s="65" t="s">
         <v>47</v>
       </c>
-      <c r="CG5" s="17"/>
-      <c r="CH5" s="16" t="s">
+      <c r="CG5" s="66"/>
+      <c r="CH5" s="65" t="s">
         <v>48</v>
       </c>
-      <c r="CI5" s="17"/>
-      <c r="CJ5" s="16" t="s">
+      <c r="CI5" s="66"/>
+      <c r="CJ5" s="65" t="s">
         <v>49</v>
       </c>
-      <c r="CK5" s="17"/>
-      <c r="CL5" s="16" t="s">
+      <c r="CK5" s="66"/>
+      <c r="CL5" s="65" t="s">
         <v>50</v>
       </c>
-      <c r="CM5" s="17"/>
-      <c r="CN5" s="16" t="s">
+      <c r="CM5" s="66"/>
+      <c r="CN5" s="65" t="s">
         <v>51</v>
       </c>
-      <c r="CO5" s="17"/>
-      <c r="CP5" s="16" t="s">
+      <c r="CO5" s="66"/>
+      <c r="CP5" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="CQ5" s="17"/>
-      <c r="CR5" s="16" t="s">
+      <c r="CQ5" s="66"/>
+      <c r="CR5" s="65" t="s">
         <v>53</v>
       </c>
-      <c r="CS5" s="17"/>
-      <c r="CT5" s="16" t="s">
+      <c r="CS5" s="66"/>
+      <c r="CT5" s="65" t="s">
         <v>54</v>
       </c>
-      <c r="CU5" s="17"/>
-      <c r="CV5" s="16" t="s">
+      <c r="CU5" s="66"/>
+      <c r="CV5" s="65" t="s">
         <v>55</v>
       </c>
-      <c r="CW5" s="17"/>
-      <c r="CX5" s="16" t="s">
+      <c r="CW5" s="66"/>
+      <c r="CX5" s="65" t="s">
         <v>56</v>
       </c>
-      <c r="CY5" s="17"/>
-      <c r="CZ5" s="16" t="s">
+      <c r="CY5" s="66"/>
+      <c r="CZ5" s="65" t="s">
         <v>57</v>
       </c>
-      <c r="DA5" s="17"/>
-      <c r="DB5" s="16" t="s">
+      <c r="DA5" s="66"/>
+      <c r="DB5" s="65" t="s">
         <v>58</v>
       </c>
-      <c r="DC5" s="17"/>
-      <c r="DD5" s="16" t="s">
+      <c r="DC5" s="66"/>
+      <c r="DD5" s="65" t="s">
         <v>59</v>
       </c>
-      <c r="DE5" s="17"/>
-      <c r="DF5" s="16" t="s">
+      <c r="DE5" s="66"/>
+      <c r="DF5" s="65" t="s">
         <v>60</v>
       </c>
-      <c r="DG5" s="17"/>
-      <c r="DH5" s="16" t="s">
+      <c r="DG5" s="66"/>
+      <c r="DH5" s="65" t="s">
         <v>61</v>
       </c>
-      <c r="DI5" s="18"/>
-      <c r="DJ5" s="19" t="s">
+      <c r="DI5" s="69"/>
+      <c r="DJ5" s="70" t="s">
         <v>6</v>
       </c>
-      <c r="DK5" s="17"/>
-      <c r="DL5" s="16" t="s">
+      <c r="DK5" s="66"/>
+      <c r="DL5" s="65" t="s">
         <v>7</v>
       </c>
-      <c r="DM5" s="17"/>
-      <c r="DN5" s="16" t="s">
+      <c r="DM5" s="66"/>
+      <c r="DN5" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="DO5" s="17"/>
-      <c r="DP5" s="16" t="s">
+      <c r="DO5" s="66"/>
+      <c r="DP5" s="65" t="s">
         <v>9</v>
       </c>
-      <c r="DQ5" s="17"/>
-      <c r="DR5" s="16" t="s">
+      <c r="DQ5" s="66"/>
+      <c r="DR5" s="65" t="s">
         <v>10</v>
       </c>
-      <c r="DS5" s="17"/>
-      <c r="DT5" s="16" t="s">
+      <c r="DS5" s="66"/>
+      <c r="DT5" s="65" t="s">
         <v>11</v>
       </c>
-      <c r="DU5" s="17"/>
-      <c r="DV5" s="16" t="s">
+      <c r="DU5" s="66"/>
+      <c r="DV5" s="65" t="s">
         <v>12</v>
       </c>
-      <c r="DW5" s="17"/>
-      <c r="DX5" s="16" t="s">
+      <c r="DW5" s="66"/>
+      <c r="DX5" s="65" t="s">
         <v>13</v>
       </c>
-      <c r="DY5" s="17"/>
-      <c r="DZ5" s="16" t="s">
+      <c r="DY5" s="66"/>
+      <c r="DZ5" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="EA5" s="17"/>
-      <c r="EB5" s="16" t="s">
+      <c r="EA5" s="66"/>
+      <c r="EB5" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="EC5" s="17"/>
-      <c r="ED5" s="16" t="s">
+      <c r="EC5" s="66"/>
+      <c r="ED5" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="EE5" s="17"/>
-      <c r="EF5" s="16" t="s">
+      <c r="EE5" s="66"/>
+      <c r="EF5" s="65" t="s">
         <v>17</v>
       </c>
-      <c r="EG5" s="17"/>
-      <c r="EH5" s="16" t="s">
+      <c r="EG5" s="66"/>
+      <c r="EH5" s="65" t="s">
         <v>18</v>
       </c>
-      <c r="EI5" s="17"/>
-      <c r="EJ5" s="16" t="s">
+      <c r="EI5" s="66"/>
+      <c r="EJ5" s="65" t="s">
         <v>19</v>
       </c>
-      <c r="EK5" s="17"/>
-      <c r="EL5" s="16" t="s">
+      <c r="EK5" s="66"/>
+      <c r="EL5" s="65" t="s">
         <v>20</v>
       </c>
-      <c r="EM5" s="17"/>
-      <c r="EN5" s="16" t="s">
+      <c r="EM5" s="66"/>
+      <c r="EN5" s="65" t="s">
         <v>21</v>
       </c>
-      <c r="EO5" s="17"/>
-      <c r="EP5" s="16" t="s">
+      <c r="EO5" s="66"/>
+      <c r="EP5" s="65" t="s">
         <v>22</v>
       </c>
-      <c r="EQ5" s="17"/>
-      <c r="ER5" s="16" t="s">
+      <c r="EQ5" s="66"/>
+      <c r="ER5" s="65" t="s">
         <v>23</v>
       </c>
-      <c r="ES5" s="17"/>
-      <c r="ET5" s="16" t="s">
+      <c r="ES5" s="66"/>
+      <c r="ET5" s="65" t="s">
         <v>24</v>
       </c>
-      <c r="EU5" s="17"/>
-      <c r="EV5" s="16" t="s">
+      <c r="EU5" s="66"/>
+      <c r="EV5" s="65" t="s">
         <v>25</v>
       </c>
-      <c r="EW5" s="17"/>
-      <c r="EX5" s="16" t="s">
+      <c r="EW5" s="66"/>
+      <c r="EX5" s="65" t="s">
         <v>26</v>
       </c>
-      <c r="EY5" s="17"/>
-      <c r="EZ5" s="16" t="s">
+      <c r="EY5" s="66"/>
+      <c r="EZ5" s="65" t="s">
         <v>27</v>
       </c>
-      <c r="FA5" s="17"/>
-      <c r="FB5" s="16" t="s">
+      <c r="FA5" s="66"/>
+      <c r="FB5" s="65" t="s">
         <v>28</v>
       </c>
-      <c r="FC5" s="17"/>
-      <c r="FD5" s="16" t="s">
+      <c r="FC5" s="66"/>
+      <c r="FD5" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="FE5" s="17"/>
-      <c r="FF5" s="16" t="s">
+      <c r="FE5" s="66"/>
+      <c r="FF5" s="65" t="s">
         <v>62</v>
       </c>
-      <c r="FG5" s="17"/>
-      <c r="FH5" s="16" t="s">
+      <c r="FG5" s="66"/>
+      <c r="FH5" s="65" t="s">
         <v>63</v>
       </c>
-      <c r="FI5" s="17"/>
-      <c r="FJ5" s="16" t="s">
+      <c r="FI5" s="66"/>
+      <c r="FJ5" s="65" t="s">
         <v>32</v>
       </c>
-      <c r="FK5" s="17"/>
-      <c r="FL5" s="16" t="s">
+      <c r="FK5" s="66"/>
+      <c r="FL5" s="65" t="s">
         <v>33</v>
       </c>
-      <c r="FM5" s="17"/>
-      <c r="FN5" s="16" t="s">
+      <c r="FM5" s="66"/>
+      <c r="FN5" s="65" t="s">
         <v>34</v>
       </c>
-      <c r="FO5" s="17"/>
-      <c r="FP5" s="16" t="s">
+      <c r="FO5" s="66"/>
+      <c r="FP5" s="65" t="s">
         <v>35</v>
       </c>
-      <c r="FQ5" s="17"/>
-      <c r="FR5" s="16" t="s">
+      <c r="FQ5" s="66"/>
+      <c r="FR5" s="65" t="s">
         <v>36</v>
       </c>
-      <c r="FS5" s="17"/>
-      <c r="FT5" s="16" t="s">
+      <c r="FS5" s="66"/>
+      <c r="FT5" s="65" t="s">
         <v>37</v>
       </c>
-      <c r="FU5" s="17"/>
-      <c r="FV5" s="16" t="s">
+      <c r="FU5" s="66"/>
+      <c r="FV5" s="65" t="s">
         <v>38</v>
       </c>
-      <c r="FW5" s="17"/>
-      <c r="FX5" s="16" t="s">
+      <c r="FW5" s="66"/>
+      <c r="FX5" s="65" t="s">
         <v>39</v>
       </c>
-      <c r="FY5" s="17"/>
-      <c r="FZ5" s="16" t="s">
+      <c r="FY5" s="66"/>
+      <c r="FZ5" s="65" t="s">
         <v>40</v>
       </c>
-      <c r="GA5" s="17"/>
-      <c r="GB5" s="16" t="s">
+      <c r="GA5" s="66"/>
+      <c r="GB5" s="65" t="s">
         <v>41</v>
       </c>
-      <c r="GC5" s="17"/>
-      <c r="GD5" s="16" t="s">
+      <c r="GC5" s="66"/>
+      <c r="GD5" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="GE5" s="17"/>
-      <c r="GF5" s="16" t="s">
+      <c r="GE5" s="66"/>
+      <c r="GF5" s="65" t="s">
         <v>43</v>
       </c>
-      <c r="GG5" s="17"/>
-      <c r="GH5" s="16" t="s">
+      <c r="GG5" s="66"/>
+      <c r="GH5" s="65" t="s">
         <v>44</v>
       </c>
-      <c r="GI5" s="17"/>
-      <c r="GJ5" s="16" t="s">
+      <c r="GI5" s="66"/>
+      <c r="GJ5" s="65" t="s">
         <v>45</v>
       </c>
-      <c r="GK5" s="17"/>
-      <c r="GL5" s="16" t="s">
+      <c r="GK5" s="66"/>
+      <c r="GL5" s="65" t="s">
         <v>46</v>
       </c>
-      <c r="GM5" s="17"/>
-      <c r="GN5" s="16" t="s">
+      <c r="GM5" s="66"/>
+      <c r="GN5" s="65" t="s">
         <v>47</v>
       </c>
-      <c r="GO5" s="17"/>
-      <c r="GP5" s="16" t="s">
+      <c r="GO5" s="66"/>
+      <c r="GP5" s="65" t="s">
         <v>48</v>
       </c>
-      <c r="GQ5" s="17"/>
-      <c r="GR5" s="16" t="s">
+      <c r="GQ5" s="66"/>
+      <c r="GR5" s="65" t="s">
         <v>49</v>
       </c>
-      <c r="GS5" s="17"/>
-      <c r="GT5" s="16" t="s">
+      <c r="GS5" s="66"/>
+      <c r="GT5" s="65" t="s">
         <v>50</v>
       </c>
-      <c r="GU5" s="17"/>
-      <c r="GV5" s="16" t="s">
+      <c r="GU5" s="66"/>
+      <c r="GV5" s="65" t="s">
         <v>51</v>
       </c>
-      <c r="GW5" s="17"/>
-      <c r="GX5" s="16" t="s">
+      <c r="GW5" s="66"/>
+      <c r="GX5" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="GY5" s="17"/>
-      <c r="GZ5" s="16" t="s">
+      <c r="GY5" s="66"/>
+      <c r="GZ5" s="65" t="s">
         <v>53</v>
       </c>
-      <c r="HA5" s="17"/>
-      <c r="HB5" s="16" t="s">
+      <c r="HA5" s="66"/>
+      <c r="HB5" s="65" t="s">
         <v>54</v>
       </c>
-      <c r="HC5" s="17"/>
-      <c r="HD5" s="16" t="s">
+      <c r="HC5" s="66"/>
+      <c r="HD5" s="65" t="s">
         <v>64</v>
       </c>
-      <c r="HE5" s="17"/>
-      <c r="HF5" s="16" t="s">
+      <c r="HE5" s="66"/>
+      <c r="HF5" s="65" t="s">
         <v>56</v>
       </c>
-      <c r="HG5" s="17"/>
-      <c r="HH5" s="16" t="s">
+      <c r="HG5" s="66"/>
+      <c r="HH5" s="65" t="s">
         <v>57</v>
       </c>
-      <c r="HI5" s="17"/>
-      <c r="HJ5" s="16" t="s">
+      <c r="HI5" s="66"/>
+      <c r="HJ5" s="65" t="s">
         <v>58</v>
       </c>
-      <c r="HK5" s="17"/>
-      <c r="HL5" s="16" t="s">
+      <c r="HK5" s="66"/>
+      <c r="HL5" s="65" t="s">
         <v>59</v>
       </c>
-      <c r="HM5" s="17"/>
-      <c r="HN5" s="16" t="s">
+      <c r="HM5" s="66"/>
+      <c r="HN5" s="65" t="s">
         <v>60</v>
       </c>
-      <c r="HO5" s="17"/>
-      <c r="HP5" s="16" t="s">
+      <c r="HO5" s="66"/>
+      <c r="HP5" s="65" t="s">
         <v>61</v>
       </c>
-      <c r="HQ5" s="18"/>
-      <c r="HR5" s="19" t="s">
+      <c r="HQ5" s="69"/>
+      <c r="HR5" s="70" t="s">
         <v>6</v>
       </c>
-      <c r="HS5" s="17"/>
-      <c r="HT5" s="16" t="s">
+      <c r="HS5" s="66"/>
+      <c r="HT5" s="65" t="s">
         <v>7</v>
       </c>
-      <c r="HU5" s="17"/>
-      <c r="HV5" s="16" t="s">
+      <c r="HU5" s="66"/>
+      <c r="HV5" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="HW5" s="17"/>
-      <c r="HX5" s="16" t="s">
+      <c r="HW5" s="66"/>
+      <c r="HX5" s="65" t="s">
         <v>9</v>
       </c>
-      <c r="HY5" s="17"/>
-      <c r="HZ5" s="16" t="s">
+      <c r="HY5" s="66"/>
+      <c r="HZ5" s="65" t="s">
         <v>10</v>
       </c>
-      <c r="IA5" s="17"/>
-      <c r="IB5" s="16" t="s">
+      <c r="IA5" s="66"/>
+      <c r="IB5" s="65" t="s">
         <v>11</v>
       </c>
-      <c r="IC5" s="17"/>
-      <c r="ID5" s="16" t="s">
+      <c r="IC5" s="66"/>
+      <c r="ID5" s="65" t="s">
         <v>12</v>
       </c>
-      <c r="IE5" s="17"/>
-      <c r="IF5" s="16" t="s">
+      <c r="IE5" s="66"/>
+      <c r="IF5" s="65" t="s">
         <v>13</v>
       </c>
-      <c r="IG5" s="17"/>
-      <c r="IH5" s="16" t="s">
+      <c r="IG5" s="66"/>
+      <c r="IH5" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="II5" s="17"/>
-      <c r="IJ5" s="16" t="s">
+      <c r="II5" s="66"/>
+      <c r="IJ5" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="IK5" s="17"/>
-      <c r="IL5" s="16" t="s">
+      <c r="IK5" s="66"/>
+      <c r="IL5" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="IM5" s="17"/>
-      <c r="IN5" s="16" t="s">
+      <c r="IM5" s="66"/>
+      <c r="IN5" s="65" t="s">
         <v>17</v>
       </c>
-      <c r="IO5" s="17"/>
-      <c r="IP5" s="16" t="s">
+      <c r="IO5" s="66"/>
+      <c r="IP5" s="65" t="s">
         <v>18</v>
       </c>
-      <c r="IQ5" s="17"/>
-      <c r="IR5" s="16" t="s">
+      <c r="IQ5" s="66"/>
+      <c r="IR5" s="65" t="s">
         <v>19</v>
       </c>
-      <c r="IS5" s="17"/>
-      <c r="IT5" s="16" t="s">
+      <c r="IS5" s="66"/>
+      <c r="IT5" s="65" t="s">
         <v>20</v>
       </c>
-      <c r="IU5" s="17"/>
-      <c r="IV5" s="16" t="s">
+      <c r="IU5" s="66"/>
+      <c r="IV5" s="65" t="s">
         <v>21</v>
       </c>
-      <c r="IW5" s="17"/>
-      <c r="IX5" s="16" t="s">
+      <c r="IW5" s="66"/>
+      <c r="IX5" s="65" t="s">
         <v>22</v>
       </c>
-      <c r="IY5" s="17"/>
-      <c r="IZ5" s="16" t="s">
+      <c r="IY5" s="66"/>
+      <c r="IZ5" s="65" t="s">
         <v>23</v>
       </c>
-      <c r="JA5" s="17"/>
-      <c r="JB5" s="16" t="s">
+      <c r="JA5" s="66"/>
+      <c r="JB5" s="65" t="s">
         <v>24</v>
       </c>
-      <c r="JC5" s="17"/>
-      <c r="JD5" s="16" t="s">
+      <c r="JC5" s="66"/>
+      <c r="JD5" s="65" t="s">
         <v>25</v>
       </c>
-      <c r="JE5" s="17"/>
-      <c r="JF5" s="16" t="s">
+      <c r="JE5" s="66"/>
+      <c r="JF5" s="65" t="s">
         <v>26</v>
       </c>
-      <c r="JG5" s="17"/>
-      <c r="JH5" s="16" t="s">
+      <c r="JG5" s="66"/>
+      <c r="JH5" s="65" t="s">
         <v>27</v>
       </c>
-      <c r="JI5" s="17"/>
-      <c r="JJ5" s="16" t="s">
+      <c r="JI5" s="66"/>
+      <c r="JJ5" s="65" t="s">
         <v>28</v>
       </c>
-      <c r="JK5" s="17"/>
-      <c r="JL5" s="16" t="s">
+      <c r="JK5" s="66"/>
+      <c r="JL5" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="JM5" s="17"/>
-      <c r="JN5" s="16" t="s">
+      <c r="JM5" s="66"/>
+      <c r="JN5" s="65" t="s">
         <v>62</v>
       </c>
-      <c r="JO5" s="17"/>
-      <c r="JP5" s="16" t="s">
+      <c r="JO5" s="66"/>
+      <c r="JP5" s="65" t="s">
         <v>63</v>
       </c>
-      <c r="JQ5" s="17"/>
-      <c r="JR5" s="16" t="s">
+      <c r="JQ5" s="66"/>
+      <c r="JR5" s="65" t="s">
         <v>32</v>
       </c>
-      <c r="JS5" s="17"/>
-      <c r="JT5" s="16" t="s">
+      <c r="JS5" s="66"/>
+      <c r="JT5" s="65" t="s">
         <v>33</v>
       </c>
-      <c r="JU5" s="17"/>
-      <c r="JV5" s="16" t="s">
+      <c r="JU5" s="66"/>
+      <c r="JV5" s="65" t="s">
         <v>34</v>
       </c>
-      <c r="JW5" s="17"/>
-      <c r="JX5" s="16" t="s">
+      <c r="JW5" s="66"/>
+      <c r="JX5" s="65" t="s">
         <v>35</v>
       </c>
-      <c r="JY5" s="17"/>
-      <c r="JZ5" s="16" t="s">
+      <c r="JY5" s="66"/>
+      <c r="JZ5" s="65" t="s">
         <v>36</v>
       </c>
-      <c r="KA5" s="17"/>
-      <c r="KB5" s="16" t="s">
+      <c r="KA5" s="66"/>
+      <c r="KB5" s="65" t="s">
         <v>37</v>
       </c>
-      <c r="KC5" s="17"/>
-      <c r="KD5" s="16" t="s">
+      <c r="KC5" s="66"/>
+      <c r="KD5" s="65" t="s">
         <v>38</v>
       </c>
-      <c r="KE5" s="17"/>
-      <c r="KF5" s="16" t="s">
+      <c r="KE5" s="66"/>
+      <c r="KF5" s="65" t="s">
         <v>39</v>
       </c>
-      <c r="KG5" s="17"/>
-      <c r="KH5" s="16" t="s">
+      <c r="KG5" s="66"/>
+      <c r="KH5" s="65" t="s">
         <v>40</v>
       </c>
-      <c r="KI5" s="17"/>
-      <c r="KJ5" s="16" t="s">
+      <c r="KI5" s="66"/>
+      <c r="KJ5" s="65" t="s">
         <v>41</v>
       </c>
-      <c r="KK5" s="17"/>
-      <c r="KL5" s="16" t="s">
+      <c r="KK5" s="66"/>
+      <c r="KL5" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="KM5" s="17"/>
-      <c r="KN5" s="16" t="s">
+      <c r="KM5" s="66"/>
+      <c r="KN5" s="65" t="s">
         <v>43</v>
       </c>
-      <c r="KO5" s="17"/>
-      <c r="KP5" s="16" t="s">
+      <c r="KO5" s="66"/>
+      <c r="KP5" s="65" t="s">
         <v>44</v>
       </c>
-      <c r="KQ5" s="17"/>
-      <c r="KR5" s="16" t="s">
+      <c r="KQ5" s="66"/>
+      <c r="KR5" s="65" t="s">
         <v>45</v>
       </c>
-      <c r="KS5" s="17"/>
-      <c r="KT5" s="16" t="s">
+      <c r="KS5" s="66"/>
+      <c r="KT5" s="65" t="s">
         <v>46</v>
       </c>
-      <c r="KU5" s="17"/>
-      <c r="KV5" s="16" t="s">
+      <c r="KU5" s="66"/>
+      <c r="KV5" s="65" t="s">
         <v>47</v>
       </c>
-      <c r="KW5" s="17"/>
-      <c r="KX5" s="16" t="s">
+      <c r="KW5" s="66"/>
+      <c r="KX5" s="65" t="s">
         <v>48</v>
       </c>
-      <c r="KY5" s="17"/>
-      <c r="KZ5" s="16" t="s">
+      <c r="KY5" s="66"/>
+      <c r="KZ5" s="65" t="s">
         <v>49</v>
       </c>
-      <c r="LA5" s="17"/>
-      <c r="LB5" s="16" t="s">
+      <c r="LA5" s="66"/>
+      <c r="LB5" s="65" t="s">
         <v>50</v>
       </c>
-      <c r="LC5" s="17"/>
-      <c r="LD5" s="16" t="s">
+      <c r="LC5" s="66"/>
+      <c r="LD5" s="65" t="s">
         <v>51</v>
       </c>
-      <c r="LE5" s="17"/>
-      <c r="LF5" s="16" t="s">
+      <c r="LE5" s="66"/>
+      <c r="LF5" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="LG5" s="17"/>
-      <c r="LH5" s="16" t="s">
+      <c r="LG5" s="66"/>
+      <c r="LH5" s="65" t="s">
         <v>53</v>
       </c>
-      <c r="LI5" s="17"/>
-      <c r="LJ5" s="16" t="s">
+      <c r="LI5" s="66"/>
+      <c r="LJ5" s="65" t="s">
         <v>54</v>
       </c>
-      <c r="LK5" s="17"/>
-      <c r="LL5" s="16" t="s">
+      <c r="LK5" s="66"/>
+      <c r="LL5" s="65" t="s">
         <v>64</v>
       </c>
-      <c r="LM5" s="17"/>
-      <c r="LN5" s="16" t="s">
+      <c r="LM5" s="66"/>
+      <c r="LN5" s="65" t="s">
         <v>56</v>
       </c>
-      <c r="LO5" s="17"/>
-      <c r="LP5" s="16" t="s">
+      <c r="LO5" s="66"/>
+      <c r="LP5" s="65" t="s">
         <v>57</v>
       </c>
-      <c r="LQ5" s="17"/>
-      <c r="LR5" s="16" t="s">
+      <c r="LQ5" s="66"/>
+      <c r="LR5" s="65" t="s">
         <v>58</v>
       </c>
-      <c r="LS5" s="17"/>
-      <c r="LT5" s="16" t="s">
+      <c r="LS5" s="66"/>
+      <c r="LT5" s="65" t="s">
         <v>59</v>
       </c>
-      <c r="LU5" s="17"/>
-      <c r="LV5" s="16" t="s">
+      <c r="LU5" s="66"/>
+      <c r="LV5" s="65" t="s">
         <v>60</v>
       </c>
-      <c r="LW5" s="17"/>
-      <c r="LX5" s="20" t="s">
+      <c r="LW5" s="66"/>
+      <c r="LX5" s="67" t="s">
         <v>61</v>
       </c>
-      <c r="LY5" s="21"/>
+      <c r="LY5" s="68"/>
     </row>
     <row r="6" spans="1:342" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="22"/>
-      <c r="B6" s="23" t="s">
+      <c r="A6" s="9"/>
+      <c r="B6" s="61" t="s">
         <v>65</v>
       </c>
-      <c r="C6" s="24"/>
-[...2 lines deleted...]
-      <c r="F6" s="26" t="s">
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="63"/>
+      <c r="F6" s="48" t="s">
         <v>66</v>
       </c>
-      <c r="G6" s="27"/>
-[...18 lines deleted...]
-      <c r="Z6" s="29" t="s">
+      <c r="G6" s="49"/>
+      <c r="H6" s="49"/>
+      <c r="I6" s="49"/>
+      <c r="J6" s="49"/>
+      <c r="K6" s="49"/>
+      <c r="L6" s="49"/>
+      <c r="M6" s="49"/>
+      <c r="N6" s="49"/>
+      <c r="O6" s="49"/>
+      <c r="P6" s="49"/>
+      <c r="Q6" s="49"/>
+      <c r="R6" s="49"/>
+      <c r="S6" s="49"/>
+      <c r="T6" s="49"/>
+      <c r="U6" s="49"/>
+      <c r="V6" s="49"/>
+      <c r="W6" s="49"/>
+      <c r="X6" s="49"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="64" t="s">
         <v>67</v>
       </c>
-      <c r="AA6" s="30"/>
-[...2 lines deleted...]
-      <c r="AD6" s="29" t="s">
+      <c r="AA6" s="55"/>
+      <c r="AB6" s="55"/>
+      <c r="AC6" s="56"/>
+      <c r="AD6" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="AE6" s="27"/>
-[...4 lines deleted...]
-      <c r="AJ6" s="26" t="s">
+      <c r="AE6" s="49"/>
+      <c r="AF6" s="49"/>
+      <c r="AG6" s="49"/>
+      <c r="AH6" s="49"/>
+      <c r="AI6" s="50"/>
+      <c r="AJ6" s="48" t="s">
         <v>69</v>
       </c>
-      <c r="AK6" s="27"/>
-[...2 lines deleted...]
-      <c r="AN6" s="26" t="s">
+      <c r="AK6" s="49"/>
+      <c r="AL6" s="49"/>
+      <c r="AM6" s="50"/>
+      <c r="AN6" s="48" t="s">
         <v>70</v>
       </c>
-      <c r="AO6" s="27"/>
-[...4 lines deleted...]
-      <c r="AT6" s="32" t="s">
+      <c r="AO6" s="49"/>
+      <c r="AP6" s="49"/>
+      <c r="AQ6" s="49"/>
+      <c r="AR6" s="49"/>
+      <c r="AS6" s="50"/>
+      <c r="AT6" s="57" t="s">
         <v>71</v>
       </c>
-      <c r="AU6" s="33"/>
-      <c r="AV6" s="34" t="s">
+      <c r="AU6" s="58"/>
+      <c r="AV6" s="59" t="s">
         <v>72</v>
       </c>
-      <c r="AW6" s="35"/>
-[...6 lines deleted...]
-      <c r="BD6" s="26" t="s">
+      <c r="AW6" s="60"/>
+      <c r="AX6" s="60"/>
+      <c r="AY6" s="60"/>
+      <c r="AZ6" s="60"/>
+      <c r="BA6" s="60"/>
+      <c r="BB6" s="10"/>
+      <c r="BC6" s="11"/>
+      <c r="BD6" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="BE6" s="27"/>
-[...2 lines deleted...]
-      <c r="BH6" s="26" t="s">
+      <c r="BE6" s="49"/>
+      <c r="BF6" s="49"/>
+      <c r="BG6" s="50"/>
+      <c r="BH6" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="BI6" s="27"/>
-[...2 lines deleted...]
-      <c r="BL6" s="32" t="s">
+      <c r="BI6" s="49"/>
+      <c r="BJ6" s="49"/>
+      <c r="BK6" s="50"/>
+      <c r="BL6" s="57" t="s">
         <v>75</v>
       </c>
-      <c r="BM6" s="33"/>
-      <c r="BN6" s="38" t="s">
+      <c r="BM6" s="58"/>
+      <c r="BN6" s="51" t="s">
         <v>76</v>
       </c>
-      <c r="BO6" s="39"/>
-[...22 lines deleted...]
-      <c r="CL6" s="32" t="s">
+      <c r="BO6" s="52"/>
+      <c r="BP6" s="52"/>
+      <c r="BQ6" s="52"/>
+      <c r="BR6" s="52"/>
+      <c r="BS6" s="52"/>
+      <c r="BT6" s="52"/>
+      <c r="BU6" s="52"/>
+      <c r="BV6" s="52"/>
+      <c r="BW6" s="52"/>
+      <c r="BX6" s="52"/>
+      <c r="BY6" s="52"/>
+      <c r="BZ6" s="52"/>
+      <c r="CA6" s="52"/>
+      <c r="CB6" s="52"/>
+      <c r="CC6" s="52"/>
+      <c r="CD6" s="52"/>
+      <c r="CE6" s="52"/>
+      <c r="CF6" s="52"/>
+      <c r="CG6" s="52"/>
+      <c r="CH6" s="52"/>
+      <c r="CI6" s="52"/>
+      <c r="CJ6" s="52"/>
+      <c r="CK6" s="53"/>
+      <c r="CL6" s="57" t="s">
         <v>75</v>
       </c>
-      <c r="CM6" s="33"/>
-      <c r="CN6" s="26" t="s">
+      <c r="CM6" s="58"/>
+      <c r="CN6" s="48" t="s">
         <v>77</v>
       </c>
-      <c r="CO6" s="27"/>
-[...8 lines deleted...]
-      <c r="CX6" s="26" t="s">
+      <c r="CO6" s="49"/>
+      <c r="CP6" s="49"/>
+      <c r="CQ6" s="49"/>
+      <c r="CR6" s="49"/>
+      <c r="CS6" s="49"/>
+      <c r="CT6" s="49"/>
+      <c r="CU6" s="49"/>
+      <c r="CV6" s="49"/>
+      <c r="CW6" s="50"/>
+      <c r="CX6" s="48" t="s">
         <v>78</v>
       </c>
-      <c r="CY6" s="27"/>
-[...2 lines deleted...]
-      <c r="DB6" s="26" t="s">
+      <c r="CY6" s="49"/>
+      <c r="CZ6" s="49"/>
+      <c r="DA6" s="50"/>
+      <c r="DB6" s="48" t="s">
         <v>79</v>
       </c>
-      <c r="DC6" s="27"/>
-[...6 lines deleted...]
-      <c r="DJ6" s="30" t="s">
+      <c r="DC6" s="49"/>
+      <c r="DD6" s="49"/>
+      <c r="DE6" s="49"/>
+      <c r="DF6" s="49"/>
+      <c r="DG6" s="49"/>
+      <c r="DH6" s="49"/>
+      <c r="DI6" s="54"/>
+      <c r="DJ6" s="55" t="s">
         <v>80</v>
       </c>
-      <c r="DK6" s="30"/>
-[...18 lines deleted...]
-      <c r="ED6" s="26" t="s">
+      <c r="DK6" s="55"/>
+      <c r="DL6" s="55"/>
+      <c r="DM6" s="55"/>
+      <c r="DN6" s="55"/>
+      <c r="DO6" s="55"/>
+      <c r="DP6" s="55"/>
+      <c r="DQ6" s="55"/>
+      <c r="DR6" s="55"/>
+      <c r="DS6" s="55"/>
+      <c r="DT6" s="55"/>
+      <c r="DU6" s="55"/>
+      <c r="DV6" s="55"/>
+      <c r="DW6" s="55"/>
+      <c r="DX6" s="55"/>
+      <c r="DY6" s="55"/>
+      <c r="DZ6" s="55"/>
+      <c r="EA6" s="55"/>
+      <c r="EB6" s="55"/>
+      <c r="EC6" s="56"/>
+      <c r="ED6" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="EE6" s="27"/>
-[...16 lines deleted...]
-      <c r="EV6" s="26" t="s">
+      <c r="EE6" s="49"/>
+      <c r="EF6" s="49"/>
+      <c r="EG6" s="49"/>
+      <c r="EH6" s="49"/>
+      <c r="EI6" s="49"/>
+      <c r="EJ6" s="49"/>
+      <c r="EK6" s="49"/>
+      <c r="EL6" s="49"/>
+      <c r="EM6" s="49"/>
+      <c r="EN6" s="49"/>
+      <c r="EO6" s="49"/>
+      <c r="EP6" s="49"/>
+      <c r="EQ6" s="49"/>
+      <c r="ER6" s="49"/>
+      <c r="ES6" s="49"/>
+      <c r="ET6" s="49"/>
+      <c r="EU6" s="50"/>
+      <c r="EV6" s="48" t="s">
         <v>81</v>
       </c>
-      <c r="EW6" s="27"/>
-[...16 lines deleted...]
-      <c r="FN6" s="26" t="s">
+      <c r="EW6" s="49"/>
+      <c r="EX6" s="49"/>
+      <c r="EY6" s="49"/>
+      <c r="EZ6" s="49"/>
+      <c r="FA6" s="49"/>
+      <c r="FB6" s="49"/>
+      <c r="FC6" s="49"/>
+      <c r="FD6" s="49"/>
+      <c r="FE6" s="49"/>
+      <c r="FF6" s="49"/>
+      <c r="FG6" s="49"/>
+      <c r="FH6" s="49"/>
+      <c r="FI6" s="49"/>
+      <c r="FJ6" s="49"/>
+      <c r="FK6" s="49"/>
+      <c r="FL6" s="49"/>
+      <c r="FM6" s="50"/>
+      <c r="FN6" s="48" t="s">
         <v>82</v>
       </c>
-      <c r="FO6" s="27"/>
-[...16 lines deleted...]
-      <c r="GF6" s="38" t="s">
+      <c r="FO6" s="49"/>
+      <c r="FP6" s="49"/>
+      <c r="FQ6" s="49"/>
+      <c r="FR6" s="49"/>
+      <c r="FS6" s="49"/>
+      <c r="FT6" s="49"/>
+      <c r="FU6" s="49"/>
+      <c r="FV6" s="49"/>
+      <c r="FW6" s="49"/>
+      <c r="FX6" s="49"/>
+      <c r="FY6" s="49"/>
+      <c r="FZ6" s="49"/>
+      <c r="GA6" s="49"/>
+      <c r="GB6" s="49"/>
+      <c r="GC6" s="49"/>
+      <c r="GD6" s="49"/>
+      <c r="GE6" s="50"/>
+      <c r="GF6" s="51" t="s">
         <v>83</v>
       </c>
-      <c r="GG6" s="39"/>
-[...18 lines deleted...]
-      <c r="GZ6" s="26" t="s">
+      <c r="GG6" s="52"/>
+      <c r="GH6" s="52"/>
+      <c r="GI6" s="52"/>
+      <c r="GJ6" s="52"/>
+      <c r="GK6" s="52"/>
+      <c r="GL6" s="52"/>
+      <c r="GM6" s="52"/>
+      <c r="GN6" s="52"/>
+      <c r="GO6" s="52"/>
+      <c r="GP6" s="52"/>
+      <c r="GQ6" s="52"/>
+      <c r="GR6" s="52"/>
+      <c r="GS6" s="52"/>
+      <c r="GT6" s="52"/>
+      <c r="GU6" s="52"/>
+      <c r="GV6" s="52"/>
+      <c r="GW6" s="52"/>
+      <c r="GX6" s="52"/>
+      <c r="GY6" s="53"/>
+      <c r="GZ6" s="48" t="s">
         <v>84</v>
       </c>
-      <c r="HA6" s="27"/>
-[...16 lines deleted...]
-      <c r="HR6" s="30" t="s">
+      <c r="HA6" s="49"/>
+      <c r="HB6" s="49"/>
+      <c r="HC6" s="49"/>
+      <c r="HD6" s="49"/>
+      <c r="HE6" s="49"/>
+      <c r="HF6" s="49"/>
+      <c r="HG6" s="49"/>
+      <c r="HH6" s="49"/>
+      <c r="HI6" s="49"/>
+      <c r="HJ6" s="49"/>
+      <c r="HK6" s="49"/>
+      <c r="HL6" s="49"/>
+      <c r="HM6" s="49"/>
+      <c r="HN6" s="49"/>
+      <c r="HO6" s="49"/>
+      <c r="HP6" s="49"/>
+      <c r="HQ6" s="54"/>
+      <c r="HR6" s="55" t="s">
         <v>85</v>
       </c>
-      <c r="HS6" s="30"/>
-[...18 lines deleted...]
-      <c r="IL6" s="26" t="s">
+      <c r="HS6" s="55"/>
+      <c r="HT6" s="55"/>
+      <c r="HU6" s="55"/>
+      <c r="HV6" s="55"/>
+      <c r="HW6" s="55"/>
+      <c r="HX6" s="55"/>
+      <c r="HY6" s="55"/>
+      <c r="HZ6" s="55"/>
+      <c r="IA6" s="55"/>
+      <c r="IB6" s="55"/>
+      <c r="IC6" s="55"/>
+      <c r="ID6" s="55"/>
+      <c r="IE6" s="55"/>
+      <c r="IF6" s="55"/>
+      <c r="IG6" s="55"/>
+      <c r="IH6" s="55"/>
+      <c r="II6" s="55"/>
+      <c r="IJ6" s="55"/>
+      <c r="IK6" s="56"/>
+      <c r="IL6" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="IM6" s="27"/>
-[...16 lines deleted...]
-      <c r="JD6" s="26" t="s">
+      <c r="IM6" s="49"/>
+      <c r="IN6" s="49"/>
+      <c r="IO6" s="49"/>
+      <c r="IP6" s="49"/>
+      <c r="IQ6" s="49"/>
+      <c r="IR6" s="49"/>
+      <c r="IS6" s="49"/>
+      <c r="IT6" s="49"/>
+      <c r="IU6" s="49"/>
+      <c r="IV6" s="49"/>
+      <c r="IW6" s="49"/>
+      <c r="IX6" s="49"/>
+      <c r="IY6" s="49"/>
+      <c r="IZ6" s="49"/>
+      <c r="JA6" s="49"/>
+      <c r="JB6" s="49"/>
+      <c r="JC6" s="50"/>
+      <c r="JD6" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="JE6" s="27"/>
-[...16 lines deleted...]
-      <c r="JV6" s="26" t="s">
+      <c r="JE6" s="49"/>
+      <c r="JF6" s="49"/>
+      <c r="JG6" s="49"/>
+      <c r="JH6" s="49"/>
+      <c r="JI6" s="49"/>
+      <c r="JJ6" s="49"/>
+      <c r="JK6" s="49"/>
+      <c r="JL6" s="49"/>
+      <c r="JM6" s="49"/>
+      <c r="JN6" s="49"/>
+      <c r="JO6" s="49"/>
+      <c r="JP6" s="49"/>
+      <c r="JQ6" s="49"/>
+      <c r="JR6" s="49"/>
+      <c r="JS6" s="49"/>
+      <c r="JT6" s="49"/>
+      <c r="JU6" s="50"/>
+      <c r="JV6" s="48" t="s">
         <v>88</v>
       </c>
-      <c r="JW6" s="27"/>
-[...16 lines deleted...]
-      <c r="KN6" s="38" t="s">
+      <c r="JW6" s="49"/>
+      <c r="JX6" s="49"/>
+      <c r="JY6" s="49"/>
+      <c r="JZ6" s="49"/>
+      <c r="KA6" s="49"/>
+      <c r="KB6" s="49"/>
+      <c r="KC6" s="49"/>
+      <c r="KD6" s="49"/>
+      <c r="KE6" s="49"/>
+      <c r="KF6" s="49"/>
+      <c r="KG6" s="49"/>
+      <c r="KH6" s="49"/>
+      <c r="KI6" s="49"/>
+      <c r="KJ6" s="49"/>
+      <c r="KK6" s="49"/>
+      <c r="KL6" s="49"/>
+      <c r="KM6" s="50"/>
+      <c r="KN6" s="51" t="s">
         <v>89</v>
       </c>
-      <c r="KO6" s="39"/>
-[...18 lines deleted...]
-      <c r="LH6" s="26" t="s">
+      <c r="KO6" s="52"/>
+      <c r="KP6" s="52"/>
+      <c r="KQ6" s="52"/>
+      <c r="KR6" s="52"/>
+      <c r="KS6" s="52"/>
+      <c r="KT6" s="52"/>
+      <c r="KU6" s="52"/>
+      <c r="KV6" s="52"/>
+      <c r="KW6" s="52"/>
+      <c r="KX6" s="52"/>
+      <c r="KY6" s="52"/>
+      <c r="KZ6" s="52"/>
+      <c r="LA6" s="52"/>
+      <c r="LB6" s="52"/>
+      <c r="LC6" s="52"/>
+      <c r="LD6" s="52"/>
+      <c r="LE6" s="52"/>
+      <c r="LF6" s="52"/>
+      <c r="LG6" s="53"/>
+      <c r="LH6" s="48" t="s">
         <v>90</v>
       </c>
-      <c r="LI6" s="27"/>
-[...15 lines deleted...]
-      <c r="LY6" s="28"/>
+      <c r="LI6" s="49"/>
+      <c r="LJ6" s="49"/>
+      <c r="LK6" s="49"/>
+      <c r="LL6" s="49"/>
+      <c r="LM6" s="49"/>
+      <c r="LN6" s="49"/>
+      <c r="LO6" s="49"/>
+      <c r="LP6" s="49"/>
+      <c r="LQ6" s="49"/>
+      <c r="LR6" s="49"/>
+      <c r="LS6" s="49"/>
+      <c r="LT6" s="49"/>
+      <c r="LU6" s="49"/>
+      <c r="LV6" s="49"/>
+      <c r="LW6" s="49"/>
+      <c r="LX6" s="49"/>
+      <c r="LY6" s="50"/>
     </row>
     <row r="7" spans="1:342" x14ac:dyDescent="0.3">
-      <c r="A7" s="42" t="s">
+      <c r="A7" s="12" t="s">
         <v>91</v>
       </c>
-      <c r="B7" s="43">
+      <c r="B7" s="13">
         <v>1217</v>
       </c>
-      <c r="C7" s="44" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="43">
+      <c r="C7" s="14" t="s">
+        <v>173</v>
+      </c>
+      <c r="D7" s="13">
         <v>529</v>
       </c>
-      <c r="E7" s="45" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="43">
+      <c r="E7" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="F7" s="13">
         <v>30991</v>
       </c>
-      <c r="G7" s="45" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="43">
+      <c r="G7" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="H7" s="13">
         <v>1898</v>
       </c>
-      <c r="I7" s="45" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="43">
+      <c r="I7" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="J7" s="13">
         <v>63009</v>
       </c>
-      <c r="K7" s="45" t="s">
-[...2 lines deleted...]
-      <c r="L7" s="43">
+      <c r="K7" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="L7" s="13">
         <v>3545</v>
       </c>
-      <c r="M7" s="45" t="s">
-[...2 lines deleted...]
-      <c r="N7" s="43">
+      <c r="M7" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="N7" s="13">
         <v>14471</v>
       </c>
-      <c r="O7" s="45" t="s">
-[...2 lines deleted...]
-      <c r="P7" s="43">
+      <c r="O7" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="P7" s="13">
         <v>5355</v>
       </c>
-      <c r="Q7" s="45" t="s">
-[...2 lines deleted...]
-      <c r="R7" s="43">
+      <c r="Q7" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="R7" s="13">
         <v>13827</v>
       </c>
-      <c r="S7" s="45" t="s">
-[...2 lines deleted...]
-      <c r="T7" s="43">
+      <c r="S7" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="T7" s="13">
         <v>3895</v>
       </c>
-      <c r="U7" s="45" t="s">
-[...2 lines deleted...]
-      <c r="V7" s="43">
+      <c r="U7" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="V7" s="13">
         <v>10347</v>
       </c>
-      <c r="W7" s="45" t="s">
-[...2 lines deleted...]
-      <c r="X7" s="46">
+      <c r="W7" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="X7" s="16">
         <v>2099</v>
       </c>
-      <c r="Y7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="Z7" s="48">
+      <c r="Y7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="Z7" s="18">
         <v>31.8</v>
       </c>
-      <c r="AA7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AB7" s="48">
+      <c r="AA7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AB7" s="18">
         <v>3.4</v>
       </c>
-      <c r="AC7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AD7" s="48">
+      <c r="AC7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AD7" s="18">
         <v>280</v>
       </c>
-      <c r="AE7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AF7" s="48">
+      <c r="AE7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AF7" s="18">
         <v>16</v>
       </c>
-      <c r="AG7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AH7" s="48">
+      <c r="AG7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AH7" s="18">
         <v>8.6999999999999993</v>
       </c>
-      <c r="AI7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AJ7" s="46">
+      <c r="AI7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AJ7" s="16">
         <v>872</v>
       </c>
-      <c r="AK7" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AL7" s="46">
+      <c r="AK7" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AL7" s="16">
         <v>592</v>
       </c>
-      <c r="AM7" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AN7" s="48">
+      <c r="AM7" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AN7" s="18">
         <v>110</v>
       </c>
-      <c r="AO7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AP7" s="48">
+      <c r="AO7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP7" s="18">
         <v>259.10000000000002</v>
       </c>
-      <c r="AQ7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AR7" s="48">
+      <c r="AQ7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AR7" s="18">
         <v>809.22400000000005</v>
       </c>
-      <c r="AS7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AT7" s="46">
+      <c r="AS7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AT7" s="16">
         <v>4341</v>
       </c>
-      <c r="AU7" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AV7" s="48">
+      <c r="AU7" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AV7" s="18">
         <v>8941</v>
       </c>
-      <c r="AW7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AX7" s="48">
+      <c r="AW7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="AX7" s="18">
         <v>452.5</v>
       </c>
-      <c r="AY7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AZ7" s="48">
+      <c r="AY7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="AZ7" s="18">
         <v>831.9</v>
       </c>
-      <c r="BA7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="BB7" s="48">
+      <c r="BA7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="BB7" s="18">
         <v>2780</v>
       </c>
-      <c r="BC7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="BD7" s="48">
+      <c r="BC7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="BD7" s="18">
         <v>4487</v>
       </c>
-      <c r="BE7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="BF7" s="48">
+      <c r="BE7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="BF7" s="18">
         <v>490</v>
       </c>
-      <c r="BG7" s="51" t="s">
-[...2 lines deleted...]
-      <c r="BH7" s="43">
+      <c r="BG7" s="21" t="s">
+        <v>173</v>
+      </c>
+      <c r="BH7" s="13">
         <v>184</v>
       </c>
-      <c r="BI7" s="44" t="s">
-[...2 lines deleted...]
-      <c r="BJ7" s="43">
+      <c r="BI7" s="14" t="s">
+        <v>173</v>
+      </c>
+      <c r="BJ7" s="13">
         <v>292</v>
       </c>
-      <c r="BK7" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BL7" s="43">
+      <c r="BK7" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BL7" s="13">
         <v>42091</v>
       </c>
-      <c r="BM7" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BN7" s="48">
+      <c r="BM7" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BN7" s="18">
         <v>17.5</v>
       </c>
-      <c r="BO7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BP7" s="48">
+      <c r="BO7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BP7" s="18">
         <v>0</v>
       </c>
-      <c r="BQ7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BR7" s="48">
+      <c r="BQ7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BR7" s="18">
         <v>380</v>
       </c>
-      <c r="BS7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BT7" s="48">
+      <c r="BS7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BT7" s="18">
         <v>377</v>
       </c>
-      <c r="BU7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BV7" s="48">
+      <c r="BU7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BV7" s="18">
         <v>805</v>
       </c>
-      <c r="BW7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BX7" s="48">
+      <c r="BW7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BX7" s="18">
         <v>56.4</v>
       </c>
-      <c r="BY7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BZ7" s="48">
+      <c r="BY7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BZ7" s="18">
         <v>32.6</v>
       </c>
-      <c r="CA7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CB7" s="48">
+      <c r="CA7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CB7" s="18">
         <v>42.6</v>
       </c>
-      <c r="CC7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CD7" s="48">
+      <c r="CC7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CD7" s="18">
         <v>28.7</v>
       </c>
-      <c r="CE7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CF7" s="48">
+      <c r="CE7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CF7" s="18">
         <v>26.6</v>
       </c>
-      <c r="CG7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CH7" s="48">
+      <c r="CG7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CH7" s="18">
         <v>90.9</v>
       </c>
-      <c r="CI7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CJ7" s="48">
+      <c r="CI7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CJ7" s="18">
         <v>3</v>
       </c>
-      <c r="CK7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CL7" s="48">
+      <c r="CK7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CL7" s="18">
         <v>16066</v>
       </c>
-      <c r="CM7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CN7" s="48">
+      <c r="CM7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CN7" s="18">
         <v>316</v>
       </c>
-      <c r="CO7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CP7" s="48">
+      <c r="CO7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CP7" s="18">
         <v>525</v>
       </c>
-      <c r="CQ7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CR7" s="48">
+      <c r="CQ7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CR7" s="18">
         <v>14.4</v>
       </c>
-      <c r="CS7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CT7" s="48">
+      <c r="CS7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CT7" s="18">
         <v>45.7</v>
       </c>
-      <c r="CU7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CV7" s="48">
+      <c r="CU7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CV7" s="18">
         <v>95.4</v>
       </c>
-      <c r="CW7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CX7" s="46">
+      <c r="CW7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CX7" s="16">
         <v>3245</v>
       </c>
-      <c r="CY7" s="49" t="s">
-[...2 lines deleted...]
-      <c r="CZ7" s="46">
+      <c r="CY7" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="CZ7" s="16">
         <v>9802</v>
       </c>
-      <c r="DA7" s="49" t="s">
-[...2 lines deleted...]
-      <c r="DB7" s="52">
+      <c r="DA7" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="DB7" s="22">
         <v>261.8</v>
       </c>
-      <c r="DC7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="DD7" s="52">
+      <c r="DC7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD7" s="22">
         <v>219.4</v>
       </c>
-      <c r="DE7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="DF7" s="52">
+      <c r="DE7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF7" s="22">
         <v>880</v>
       </c>
-      <c r="DG7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="DH7" s="52">
+      <c r="DG7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH7" s="22">
         <v>273.39999999999998</v>
       </c>
-      <c r="DI7" s="53" t="s">
-[...2 lines deleted...]
-      <c r="DJ7" s="48">
+      <c r="DI7" s="23" t="s">
+        <v>173</v>
+      </c>
+      <c r="DJ7" s="18">
         <v>31.3</v>
       </c>
-      <c r="DK7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="DL7" s="48">
+      <c r="DK7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="DL7" s="18">
         <v>137.1</v>
       </c>
-      <c r="DM7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="DN7" s="48">
+      <c r="DM7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="DN7" s="18">
         <v>112</v>
       </c>
-      <c r="DO7" s="50" t="s">
-[...8 lines deleted...]
-      <c r="DR7" s="48">
+      <c r="DO7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="DP7" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="DQ7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DR7" s="18">
         <v>83.3</v>
       </c>
-      <c r="DS7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DT7" s="48">
+      <c r="DS7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DT7" s="18">
         <v>102</v>
       </c>
-      <c r="DU7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DV7" s="48">
+      <c r="DU7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DV7" s="18">
         <v>66.5</v>
       </c>
-      <c r="DW7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DX7" s="48">
+      <c r="DW7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DX7" s="18">
         <v>138.5</v>
       </c>
-      <c r="DY7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DZ7" s="48">
+      <c r="DY7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DZ7" s="18">
         <v>104.8</v>
       </c>
-      <c r="EA7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EB7" s="48">
+      <c r="EA7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EB7" s="18">
         <v>129.5</v>
       </c>
-      <c r="EC7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ED7" s="48">
+      <c r="EC7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ED7" s="18">
         <v>106.9</v>
       </c>
-      <c r="EE7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EF7" s="48">
+      <c r="EE7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EF7" s="18">
         <v>127.8</v>
       </c>
-      <c r="EG7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EH7" s="48">
+      <c r="EG7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EH7" s="18">
         <v>127.7</v>
       </c>
-      <c r="EI7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EJ7" s="48">
+      <c r="EI7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EJ7" s="18">
         <v>110.2</v>
       </c>
-      <c r="EK7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EL7" s="48">
+      <c r="EK7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EL7" s="18">
         <v>129.6</v>
       </c>
-      <c r="EM7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EN7" s="48">
+      <c r="EM7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EN7" s="18">
         <v>110.8</v>
       </c>
-      <c r="EO7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EP7" s="48">
+      <c r="EO7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EP7" s="18">
         <v>115.4</v>
       </c>
-      <c r="EQ7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ER7" s="48">
+      <c r="EQ7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ER7" s="18">
         <v>83.6</v>
       </c>
-      <c r="ES7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ET7" s="48">
+      <c r="ES7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ET7" s="18">
         <v>28.2</v>
       </c>
-      <c r="EU7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EV7" s="48">
+      <c r="EU7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EV7" s="18">
         <v>94.5</v>
       </c>
-      <c r="EW7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EX7" s="48">
+      <c r="EW7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EX7" s="18">
         <v>120.3</v>
       </c>
-      <c r="EY7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EZ7" s="48">
+      <c r="EY7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EZ7" s="18">
         <v>79.3</v>
       </c>
-      <c r="FA7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FB7" s="48">
+      <c r="FA7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FB7" s="18">
         <v>99</v>
       </c>
-      <c r="FC7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FD7" s="48">
+      <c r="FC7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FD7" s="18">
         <v>131.69999999999999</v>
       </c>
-      <c r="FE7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FF7" s="48">
+      <c r="FE7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FF7" s="18">
         <v>89.3</v>
       </c>
-      <c r="FG7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FH7" s="48">
+      <c r="FG7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FH7" s="18">
         <v>105.9</v>
       </c>
-      <c r="FI7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="FJ7" s="48">
+      <c r="FI7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="FJ7" s="18">
         <v>112.9</v>
       </c>
-      <c r="FK7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="FL7" s="48">
+      <c r="FK7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="FL7" s="18">
         <v>124.5</v>
       </c>
-      <c r="FM7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="FN7" s="48">
+      <c r="FM7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="FN7" s="18">
         <v>95.9</v>
       </c>
-      <c r="FO7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="FP7" s="48">
+      <c r="FO7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="FP7" s="18">
         <v>126.6</v>
       </c>
-      <c r="FQ7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="FR7" s="48">
+      <c r="FQ7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="FR7" s="18">
         <v>128.9</v>
       </c>
-      <c r="FS7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="FT7" s="48">
+      <c r="FS7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="FT7" s="18">
         <v>112.3</v>
       </c>
-      <c r="FU7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FV7" s="48">
+      <c r="FU7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FV7" s="18">
         <v>137.1</v>
       </c>
-      <c r="FW7" s="47" t="s">
-[...8 lines deleted...]
-      <c r="FZ7" s="48">
+      <c r="FW7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FX7" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FZ7" s="18">
         <v>189.3</v>
       </c>
-      <c r="GA7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GB7" s="48">
+      <c r="GA7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GB7" s="18">
         <v>124</v>
       </c>
-      <c r="GC7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GD7" s="48">
+      <c r="GC7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GD7" s="18">
         <v>83.4</v>
       </c>
-      <c r="GE7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GF7" s="48">
+      <c r="GE7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GF7" s="18">
         <v>80.5</v>
       </c>
-      <c r="GG7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GH7" s="48">
+      <c r="GG7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GH7" s="18">
         <v>122.7</v>
       </c>
-      <c r="GI7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GJ7" s="48">
+      <c r="GI7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GJ7" s="18">
         <v>46.1</v>
       </c>
-      <c r="GK7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="GL7" s="48">
+      <c r="GK7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="GL7" s="18">
         <v>172.9</v>
       </c>
-      <c r="GM7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="GN7" s="48">
+      <c r="GM7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="GN7" s="18">
         <v>97.9</v>
       </c>
-      <c r="GO7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="GP7" s="48">
+      <c r="GO7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="GP7" s="18">
         <v>101.3</v>
       </c>
-      <c r="GQ7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="GR7" s="48">
+      <c r="GQ7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="GR7" s="18">
         <v>66.3</v>
       </c>
-      <c r="GS7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="GT7" s="48">
+      <c r="GS7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="GT7" s="18">
         <v>137.30000000000001</v>
       </c>
-      <c r="GU7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="GV7" s="48">
+      <c r="GU7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="GV7" s="18">
         <v>97.1</v>
       </c>
-      <c r="GW7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="GX7" s="48">
+      <c r="GW7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="GX7" s="18">
         <v>80.7</v>
       </c>
-      <c r="GY7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GZ7" s="48">
+      <c r="GY7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GZ7" s="18">
         <v>68.3</v>
       </c>
-      <c r="HA7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HB7" s="48">
+      <c r="HA7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HB7" s="18">
         <v>120.7</v>
       </c>
-      <c r="HC7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HD7" s="48">
+      <c r="HC7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HD7" s="18">
         <v>125.3</v>
       </c>
-      <c r="HE7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HF7" s="48">
+      <c r="HE7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HF7" s="18">
         <v>169.5</v>
       </c>
-      <c r="HG7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HH7" s="48">
+      <c r="HG7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HH7" s="18">
         <v>261.89999999999998</v>
       </c>
-      <c r="HI7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HJ7" s="48">
+      <c r="HI7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HJ7" s="18">
         <v>99.7</v>
       </c>
-      <c r="HK7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HL7" s="48">
+      <c r="HK7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HL7" s="18">
         <v>73.8</v>
       </c>
-      <c r="HM7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HN7" s="48">
+      <c r="HM7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HN7" s="18">
         <v>110</v>
       </c>
-      <c r="HO7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HP7" s="54">
+      <c r="HO7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HP7" s="24">
         <v>354.6</v>
       </c>
-      <c r="HQ7" s="53" t="s">
-[...2 lines deleted...]
-      <c r="HR7" s="48">
+      <c r="HQ7" s="23" t="s">
+        <v>173</v>
+      </c>
+      <c r="HR7" s="18">
         <v>75.7</v>
       </c>
-      <c r="HS7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HT7" s="48">
+      <c r="HS7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HT7" s="18">
         <v>115.6</v>
       </c>
-      <c r="HU7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HV7" s="48">
+      <c r="HU7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HV7" s="18">
         <v>95.2</v>
       </c>
-      <c r="HW7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HX7" s="48">
+      <c r="HW7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HX7" s="18">
         <v>100.2</v>
       </c>
-      <c r="HY7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HZ7" s="48">
+      <c r="HY7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HZ7" s="18">
         <v>110.1</v>
       </c>
-      <c r="IA7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IB7" s="48">
+      <c r="IA7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IB7" s="18">
         <v>97.3</v>
       </c>
-      <c r="IC7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ID7" s="48">
+      <c r="IC7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ID7" s="18">
         <v>77</v>
       </c>
-      <c r="IE7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IF7" s="48">
+      <c r="IE7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IF7" s="18">
         <v>81.5</v>
       </c>
-      <c r="IG7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IH7" s="48">
+      <c r="IG7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IH7" s="18">
         <v>107.9</v>
       </c>
-      <c r="II7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IJ7" s="48">
+      <c r="II7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IJ7" s="18">
         <v>101.4</v>
       </c>
-      <c r="IK7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IL7" s="48">
+      <c r="IK7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IL7" s="18">
         <v>102.8</v>
       </c>
-      <c r="IM7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IN7" s="48">
+      <c r="IM7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IN7" s="18">
         <v>84.1</v>
       </c>
-      <c r="IO7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IP7" s="48">
+      <c r="IO7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IP7" s="18">
         <v>119</v>
       </c>
-      <c r="IQ7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="IR7" s="48">
+      <c r="IQ7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="IR7" s="18">
         <v>125.5</v>
       </c>
-      <c r="IS7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="IT7" s="48">
+      <c r="IS7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="IT7" s="18">
         <v>39</v>
       </c>
-      <c r="IU7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="IV7" s="48">
+      <c r="IU7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="IV7" s="18">
         <v>119.2</v>
       </c>
-      <c r="IW7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="IX7" s="48">
+      <c r="IW7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="IX7" s="18">
         <v>125.6</v>
       </c>
-      <c r="IY7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="IZ7" s="48">
+      <c r="IY7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="IZ7" s="18">
         <v>86.8</v>
       </c>
-      <c r="JA7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="JB7" s="55">
+      <c r="JA7" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="JB7" s="25">
         <v>90.7</v>
       </c>
-      <c r="JC7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JD7" s="55">
+      <c r="JC7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JD7" s="25">
         <v>127.3</v>
       </c>
-      <c r="JE7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JF7" s="55">
+      <c r="JE7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JF7" s="25">
         <v>107.8</v>
       </c>
-      <c r="JG7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JH7" s="55">
+      <c r="JG7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JH7" s="25">
         <v>77.5</v>
       </c>
-      <c r="JI7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JJ7" s="55">
+      <c r="JI7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JJ7" s="25">
         <v>101.9</v>
       </c>
-      <c r="JK7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JL7" s="55">
+      <c r="JK7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JL7" s="25">
         <v>115.1</v>
       </c>
-      <c r="JM7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JN7" s="55">
+      <c r="JM7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JN7" s="25">
         <v>74.900000000000006</v>
       </c>
-      <c r="JO7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JP7" s="55">
+      <c r="JO7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JP7" s="25">
         <v>123.3</v>
       </c>
-      <c r="JQ7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JR7" s="55">
+      <c r="JQ7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JR7" s="25">
         <v>98</v>
       </c>
-      <c r="JS7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JT7" s="55">
+      <c r="JS7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JT7" s="25">
         <v>109</v>
       </c>
-      <c r="JU7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JV7" s="55">
+      <c r="JU7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JV7" s="25">
         <v>94</v>
       </c>
-      <c r="JW7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JX7" s="56">
+      <c r="JW7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JX7" s="26">
         <v>103.5</v>
       </c>
-      <c r="JY7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JZ7" s="55">
+      <c r="JY7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JZ7" s="25">
         <v>103.8</v>
       </c>
-      <c r="KA7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KB7" s="55">
+      <c r="KA7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KB7" s="25">
         <v>93.6</v>
       </c>
-      <c r="KC7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KD7" s="55">
+      <c r="KC7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KD7" s="25">
         <v>132</v>
       </c>
-      <c r="KE7" s="47" t="s">
-[...8 lines deleted...]
-      <c r="KH7" s="55">
+      <c r="KE7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KF7" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KH7" s="25">
         <v>115.1</v>
       </c>
-      <c r="KI7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KJ7" s="55">
+      <c r="KI7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KJ7" s="25">
         <v>99.8</v>
       </c>
-      <c r="KK7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KL7" s="55">
+      <c r="KK7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KL7" s="25">
         <v>82.8</v>
       </c>
-      <c r="KM7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KN7" s="55">
+      <c r="KM7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KN7" s="25">
         <v>77.3</v>
       </c>
-      <c r="KO7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KP7" s="55">
+      <c r="KO7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KP7" s="25">
         <v>115.8</v>
       </c>
-      <c r="KQ7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KR7" s="55">
+      <c r="KQ7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KR7" s="25">
         <v>49</v>
       </c>
-      <c r="KS7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KT7" s="55">
+      <c r="KS7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KT7" s="25">
         <v>155.69999999999999</v>
       </c>
-      <c r="KU7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KV7" s="55">
+      <c r="KU7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KV7" s="25">
         <v>134.1</v>
       </c>
-      <c r="KW7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KX7" s="55">
+      <c r="KW7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KX7" s="25">
         <v>83.7</v>
       </c>
-      <c r="KY7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KZ7" s="55">
+      <c r="KY7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KZ7" s="25">
         <v>76.599999999999994</v>
       </c>
-      <c r="LA7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LB7" s="55">
+      <c r="LA7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LB7" s="25">
         <v>166.2</v>
       </c>
-      <c r="LC7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LD7" s="55">
+      <c r="LC7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LD7" s="25">
         <v>88.4</v>
       </c>
-      <c r="LE7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LF7" s="55">
+      <c r="LE7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LF7" s="25">
         <v>77.900000000000006</v>
       </c>
-      <c r="LG7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LH7" s="55">
+      <c r="LG7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LH7" s="25">
         <v>67.2</v>
       </c>
-      <c r="LI7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LJ7" s="55">
+      <c r="LI7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LJ7" s="25">
         <v>111</v>
       </c>
-      <c r="LK7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LL7" s="55">
+      <c r="LK7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LL7" s="25">
         <v>92.8</v>
       </c>
-      <c r="LM7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LN7" s="55">
+      <c r="LM7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LN7" s="25">
         <v>130.6</v>
       </c>
-      <c r="LO7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LP7" s="55">
+      <c r="LO7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LP7" s="25">
         <v>124.3</v>
       </c>
-      <c r="LQ7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LR7" s="55">
+      <c r="LQ7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LR7" s="25">
         <v>97.6</v>
       </c>
-      <c r="LS7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LT7" s="55">
+      <c r="LS7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LT7" s="25">
         <v>104.1</v>
       </c>
-      <c r="LU7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LV7" s="55">
+      <c r="LU7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LV7" s="25">
         <v>94.7</v>
       </c>
-      <c r="LW7" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LX7" s="55">
+      <c r="LW7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LX7" s="25">
         <v>108.3</v>
       </c>
-      <c r="LY7" s="47" t="s">
-[...6 lines deleted...]
-      <c r="MD7" s="58"/>
+      <c r="LY7" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LZ7" s="27"/>
+      <c r="MA7" s="28"/>
+      <c r="MB7" s="28"/>
+      <c r="MC7" s="28"/>
+      <c r="MD7" s="28"/>
     </row>
     <row r="8" spans="1:342" x14ac:dyDescent="0.3">
-      <c r="A8" s="59" t="s">
+      <c r="A8" s="29" t="s">
         <v>92</v>
       </c>
-      <c r="B8" s="43">
+      <c r="B8" s="13">
         <v>2309</v>
       </c>
-      <c r="C8" s="45" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="43">
+      <c r="C8" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="D8" s="13">
         <v>568</v>
       </c>
-      <c r="E8" s="45" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="43">
+      <c r="E8" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="F8" s="13">
         <v>28948</v>
       </c>
-      <c r="G8" s="45" t="s">
-[...2 lines deleted...]
-      <c r="H8" s="43">
+      <c r="G8" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="H8" s="13">
         <v>2469</v>
       </c>
-      <c r="I8" s="45" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="43">
+      <c r="I8" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="J8" s="13">
         <v>66054</v>
       </c>
-      <c r="K8" s="45" t="s">
-[...2 lines deleted...]
-      <c r="L8" s="43">
+      <c r="K8" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="L8" s="13">
         <v>3934</v>
       </c>
-      <c r="M8" s="45" t="s">
-[...2 lines deleted...]
-      <c r="N8" s="43">
+      <c r="M8" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="N8" s="13">
         <v>14188</v>
       </c>
-      <c r="O8" s="45" t="s">
-[...8 lines deleted...]
-      <c r="R8" s="43">
+      <c r="O8" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="P8" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q8" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="R8" s="13">
         <v>17996</v>
       </c>
-      <c r="S8" s="45" t="s">
-[...2 lines deleted...]
-      <c r="T8" s="43">
+      <c r="S8" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="T8" s="13">
         <v>7482</v>
       </c>
-      <c r="U8" s="45" t="s">
-[...2 lines deleted...]
-      <c r="V8" s="43">
+      <c r="U8" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="V8" s="13">
         <v>12655</v>
       </c>
-      <c r="W8" s="45" t="s">
-[...2 lines deleted...]
-      <c r="X8" s="46">
+      <c r="W8" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="X8" s="16">
         <v>2395</v>
       </c>
-      <c r="Y8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="Z8" s="48">
+      <c r="Y8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="Z8" s="18">
         <v>31.9</v>
       </c>
-      <c r="AA8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AB8" s="48">
+      <c r="AA8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AB8" s="18">
         <v>3</v>
       </c>
-      <c r="AC8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AD8" s="48">
+      <c r="AC8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AD8" s="18">
         <v>1443.5</v>
       </c>
-      <c r="AE8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AF8" s="48">
+      <c r="AE8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AF8" s="18">
         <v>13.7</v>
       </c>
-      <c r="AG8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AH8" s="48">
+      <c r="AG8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AH8" s="18">
         <v>8.9</v>
       </c>
-      <c r="AI8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AJ8" s="46">
+      <c r="AI8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AJ8" s="16">
         <v>1382</v>
       </c>
-      <c r="AK8" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AL8" s="46">
+      <c r="AK8" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AL8" s="16">
         <v>461</v>
       </c>
-      <c r="AM8" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AN8" s="48">
+      <c r="AM8" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AN8" s="18">
         <v>104.4</v>
       </c>
-      <c r="AO8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AP8" s="48">
+      <c r="AO8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP8" s="18">
         <v>235</v>
       </c>
-      <c r="AQ8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AR8" s="48">
+      <c r="AQ8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AR8" s="18">
         <v>789.88599999999997</v>
       </c>
-      <c r="AS8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AT8" s="46">
+      <c r="AS8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AT8" s="16">
         <v>4348</v>
       </c>
-      <c r="AU8" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AV8" s="48">
+      <c r="AU8" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AV8" s="18">
         <v>5424</v>
       </c>
-      <c r="AW8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AX8" s="48">
+      <c r="AW8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AX8" s="18">
         <v>587</v>
       </c>
-      <c r="AY8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AZ8" s="48">
+      <c r="AY8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AZ8" s="18">
         <v>953.7</v>
       </c>
-      <c r="BA8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BB8" s="48">
+      <c r="BA8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BB8" s="18">
         <v>2261</v>
       </c>
-      <c r="BC8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BD8" s="48">
+      <c r="BC8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BD8" s="18">
         <v>5138</v>
       </c>
-      <c r="BE8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BF8" s="60">
+      <c r="BE8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BF8" s="30">
         <v>499</v>
       </c>
-      <c r="BG8" s="49" t="s">
-[...2 lines deleted...]
-      <c r="BH8" s="43">
+      <c r="BG8" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="BH8" s="13">
         <v>191</v>
       </c>
-      <c r="BI8" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BJ8" s="43">
+      <c r="BI8" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BJ8" s="13">
         <v>290</v>
       </c>
-      <c r="BK8" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BL8" s="43">
+      <c r="BK8" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BL8" s="13">
         <v>38674</v>
       </c>
-      <c r="BM8" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BN8" s="48">
+      <c r="BM8" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BN8" s="18">
         <v>30.8</v>
       </c>
-      <c r="BO8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BP8" s="48">
+      <c r="BO8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BP8" s="18">
         <v>0</v>
       </c>
-      <c r="BQ8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BR8" s="48">
+      <c r="BQ8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BR8" s="18">
         <v>509</v>
       </c>
-      <c r="BS8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BT8" s="48">
+      <c r="BS8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BT8" s="18">
         <v>366</v>
       </c>
-      <c r="BU8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BV8" s="48">
+      <c r="BU8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BV8" s="18">
         <v>992</v>
       </c>
-      <c r="BW8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BX8" s="48">
+      <c r="BW8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BX8" s="18">
         <v>49.9</v>
       </c>
-      <c r="BY8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BZ8" s="48">
+      <c r="BY8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BZ8" s="18">
         <v>52.6</v>
       </c>
-      <c r="CA8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CB8" s="48">
+      <c r="CA8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CB8" s="18">
         <v>66.400000000000006</v>
       </c>
-      <c r="CC8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CD8" s="48">
+      <c r="CC8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CD8" s="18">
         <v>45.6</v>
       </c>
-      <c r="CE8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CF8" s="48">
+      <c r="CE8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CF8" s="18">
         <v>35.1</v>
       </c>
-      <c r="CG8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CH8" s="48">
+      <c r="CG8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CH8" s="18">
         <v>76.099999999999994</v>
       </c>
-      <c r="CI8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CJ8" s="48">
+      <c r="CI8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CJ8" s="18">
         <v>3.1</v>
       </c>
-      <c r="CK8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CL8" s="48">
+      <c r="CK8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CL8" s="18">
         <v>19489</v>
       </c>
-      <c r="CM8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CN8" s="48">
+      <c r="CM8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CN8" s="18">
         <v>482</v>
       </c>
-      <c r="CO8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CP8" s="48">
+      <c r="CO8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CP8" s="18">
         <v>508</v>
       </c>
-      <c r="CQ8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CR8" s="48">
+      <c r="CQ8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CR8" s="18">
         <v>14.8</v>
       </c>
-      <c r="CS8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CT8" s="48">
+      <c r="CS8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CT8" s="18">
         <v>16.399999999999999</v>
       </c>
-      <c r="CU8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CV8" s="48">
+      <c r="CU8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CV8" s="18">
         <v>277.60000000000002</v>
       </c>
-      <c r="CW8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CX8" s="46">
+      <c r="CW8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CX8" s="16">
         <v>3057</v>
       </c>
-      <c r="CY8" s="49" t="s">
-[...2 lines deleted...]
-      <c r="CZ8" s="46">
+      <c r="CY8" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="CZ8" s="16">
         <v>13715</v>
       </c>
-      <c r="DA8" s="49" t="s">
-[...2 lines deleted...]
-      <c r="DB8" s="60">
+      <c r="DA8" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="DB8" s="30">
         <v>240.1</v>
       </c>
-      <c r="DC8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DD8" s="60">
+      <c r="DC8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD8" s="30">
         <v>194.3</v>
       </c>
-      <c r="DE8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DF8" s="60">
+      <c r="DE8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF8" s="30">
         <v>481.2</v>
       </c>
-      <c r="DG8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DH8" s="60">
+      <c r="DG8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH8" s="30">
         <v>320.2</v>
       </c>
-      <c r="DI8" s="61" t="s">
-[...2 lines deleted...]
-      <c r="DJ8" s="48">
+      <c r="DI8" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="DJ8" s="18">
         <v>98.9</v>
       </c>
-      <c r="DK8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DL8" s="60">
+      <c r="DK8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DL8" s="30">
         <v>135.9</v>
       </c>
-      <c r="DM8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DN8" s="48">
+      <c r="DM8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DN8" s="18">
         <v>117.1</v>
       </c>
-      <c r="DO8" s="47" t="s">
-[...8 lines deleted...]
-      <c r="DR8" s="48">
+      <c r="DO8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DP8" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="DQ8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DR8" s="18">
         <v>106.6</v>
       </c>
-      <c r="DS8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DT8" s="48">
+      <c r="DS8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DT8" s="18">
         <v>96</v>
       </c>
-      <c r="DU8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DV8" s="48">
+      <c r="DU8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DV8" s="18">
         <v>63.5</v>
       </c>
-      <c r="DW8" s="47" t="s">
-[...8 lines deleted...]
-      <c r="DZ8" s="48">
+      <c r="DW8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DX8" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="DY8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DZ8" s="18">
         <v>158.1</v>
       </c>
-      <c r="EA8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EB8" s="48">
+      <c r="EA8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EB8" s="18">
         <v>136</v>
       </c>
-      <c r="EC8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ED8" s="48">
+      <c r="EC8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ED8" s="18">
         <v>103.1</v>
       </c>
-      <c r="EE8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EF8" s="48">
+      <c r="EE8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EF8" s="18">
         <v>140.1</v>
       </c>
-      <c r="EG8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EH8" s="48">
+      <c r="EG8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EH8" s="18">
         <v>131.1</v>
       </c>
-      <c r="EI8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EJ8" s="48">
+      <c r="EI8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EJ8" s="18">
         <v>87.6</v>
       </c>
-      <c r="EK8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EL8" s="48">
+      <c r="EK8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EL8" s="18">
         <v>110.4</v>
       </c>
-      <c r="EM8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EN8" s="48">
+      <c r="EM8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EN8" s="18">
         <v>78.3</v>
       </c>
-      <c r="EO8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EP8" s="48">
+      <c r="EO8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EP8" s="18">
         <v>145.80000000000001</v>
       </c>
-      <c r="EQ8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ER8" s="48">
+      <c r="EQ8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ER8" s="18">
         <v>106.5</v>
       </c>
-      <c r="ES8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ET8" s="48">
+      <c r="ES8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ET8" s="18">
         <v>0</v>
       </c>
-      <c r="EU8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EV8" s="48">
+      <c r="EU8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EV8" s="18">
         <v>144.5</v>
       </c>
-      <c r="EW8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EX8" s="48">
+      <c r="EW8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EX8" s="18">
         <v>117.1</v>
       </c>
-      <c r="EY8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EZ8" s="48">
+      <c r="EY8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EZ8" s="18">
         <v>80.2</v>
       </c>
-      <c r="FA8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FB8" s="48">
+      <c r="FA8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FB8" s="18">
         <v>103.6</v>
       </c>
-      <c r="FC8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FD8" s="48">
+      <c r="FC8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FD8" s="18">
         <v>71</v>
       </c>
-      <c r="FE8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FF8" s="48">
+      <c r="FE8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FF8" s="18">
         <v>120.9</v>
       </c>
-      <c r="FG8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FH8" s="48">
+      <c r="FG8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FH8" s="18">
         <v>141</v>
       </c>
-      <c r="FI8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FJ8" s="48">
+      <c r="FI8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FJ8" s="18">
         <v>91.2</v>
       </c>
-      <c r="FK8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FL8" s="48">
+      <c r="FK8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FL8" s="18">
         <v>110.9</v>
       </c>
-      <c r="FM8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FN8" s="48">
+      <c r="FM8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FN8" s="18">
         <v>97.8</v>
       </c>
-      <c r="FO8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FP8" s="48">
+      <c r="FO8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FP8" s="18">
         <v>125.1</v>
       </c>
-      <c r="FQ8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FR8" s="60">
+      <c r="FQ8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FR8" s="30">
         <v>129.69999999999999</v>
       </c>
-      <c r="FS8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FT8" s="48">
+      <c r="FS8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FT8" s="18">
         <v>122.7</v>
       </c>
-      <c r="FU8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FV8" s="48">
+      <c r="FU8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FV8" s="18">
         <v>375.8</v>
       </c>
-      <c r="FW8" s="47" t="s">
-[...8 lines deleted...]
-      <c r="FZ8" s="48">
+      <c r="FW8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FX8" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FZ8" s="18">
         <v>230.3</v>
       </c>
-      <c r="GA8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GB8" s="48">
+      <c r="GA8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GB8" s="18">
         <v>117.6</v>
       </c>
-      <c r="GC8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GD8" s="48">
+      <c r="GC8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GD8" s="18">
         <v>95.7</v>
       </c>
-      <c r="GE8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GF8" s="48">
+      <c r="GE8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GF8" s="18">
         <v>117.6</v>
       </c>
-      <c r="GG8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GH8" s="48">
+      <c r="GG8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GH8" s="18">
         <v>261.60000000000002</v>
       </c>
-      <c r="GI8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GJ8" s="48">
+      <c r="GI8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GJ8" s="18">
         <v>87.5</v>
       </c>
-      <c r="GK8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GL8" s="48">
+      <c r="GK8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GL8" s="18">
         <v>300.8</v>
       </c>
-      <c r="GM8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GN8" s="48">
+      <c r="GM8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GN8" s="18">
         <v>116.1</v>
       </c>
-      <c r="GO8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GP8" s="48">
+      <c r="GO8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GP8" s="18">
         <v>87.1</v>
       </c>
-      <c r="GQ8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GR8" s="48">
+      <c r="GQ8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GR8" s="18">
         <v>68.099999999999994</v>
       </c>
-      <c r="GS8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GT8" s="60">
+      <c r="GS8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GT8" s="30">
         <v>207.3</v>
       </c>
-      <c r="GU8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GV8" s="48">
+      <c r="GU8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GV8" s="18">
         <v>97.5</v>
       </c>
-      <c r="GW8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GX8" s="48">
+      <c r="GW8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GX8" s="18">
         <v>99.2</v>
       </c>
-      <c r="GY8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GZ8" s="48">
+      <c r="GY8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GZ8" s="18">
         <v>72.400000000000006</v>
       </c>
-      <c r="HA8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HB8" s="48">
+      <c r="HA8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HB8" s="18">
         <v>33.200000000000003</v>
       </c>
-      <c r="HC8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HD8" s="48">
+      <c r="HC8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HD8" s="18">
         <v>275</v>
       </c>
-      <c r="HE8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HF8" s="48">
+      <c r="HE8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HF8" s="18">
         <v>201.4</v>
       </c>
-      <c r="HG8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HH8" s="48">
+      <c r="HG8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HH8" s="18">
         <v>311.3</v>
       </c>
-      <c r="HI8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HJ8" s="48">
+      <c r="HI8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HJ8" s="18">
         <v>94.5</v>
       </c>
-      <c r="HK8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HL8" s="48">
+      <c r="HK8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HL8" s="18">
         <v>72.099999999999994</v>
       </c>
-      <c r="HM8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HN8" s="48">
+      <c r="HM8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HN8" s="18">
         <v>91.1</v>
       </c>
-      <c r="HO8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HP8" s="62">
+      <c r="HO8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HP8" s="32">
         <v>268</v>
       </c>
-      <c r="HQ8" s="61" t="s">
-[...2 lines deleted...]
-      <c r="HR8" s="48">
+      <c r="HQ8" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="HR8" s="18">
         <v>189.8</v>
       </c>
-      <c r="HS8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HT8" s="48">
+      <c r="HS8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HT8" s="18">
         <v>107.3</v>
       </c>
-      <c r="HU8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HV8" s="48">
+      <c r="HU8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HV8" s="18">
         <v>93.4</v>
       </c>
-      <c r="HW8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HX8" s="48">
+      <c r="HW8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HX8" s="18">
         <v>130.1</v>
       </c>
-      <c r="HY8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HZ8" s="48">
+      <c r="HY8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HZ8" s="18">
         <v>104.8</v>
       </c>
-      <c r="IA8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IB8" s="48">
+      <c r="IA8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IB8" s="18">
         <v>111</v>
       </c>
-      <c r="IC8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ID8" s="48">
+      <c r="IC8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ID8" s="18">
         <v>98</v>
       </c>
-      <c r="IE8" s="47" t="s">
-[...8 lines deleted...]
-      <c r="IH8" s="48">
+      <c r="IE8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IF8" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="IG8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IH8" s="18">
         <v>130.19999999999999</v>
       </c>
-      <c r="II8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IJ8" s="48">
+      <c r="II8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IJ8" s="18">
         <v>192.1</v>
       </c>
-      <c r="IK8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IL8" s="48">
+      <c r="IK8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IL8" s="18">
         <v>122.3</v>
       </c>
-      <c r="IM8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IN8" s="48">
+      <c r="IM8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IN8" s="18">
         <v>114.1</v>
       </c>
-      <c r="IO8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IP8" s="48">
+      <c r="IO8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IP8" s="18">
         <v>100.4</v>
       </c>
-      <c r="IQ8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IR8" s="48">
+      <c r="IQ8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IR8" s="18">
         <v>88.6</v>
       </c>
-      <c r="IS8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IT8" s="48">
+      <c r="IS8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IT8" s="18">
         <v>515.6</v>
       </c>
-      <c r="IU8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IV8" s="48">
+      <c r="IU8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IV8" s="18">
         <v>86</v>
       </c>
-      <c r="IW8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IX8" s="48">
+      <c r="IW8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IX8" s="18">
         <v>102.4</v>
       </c>
-      <c r="IY8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IZ8" s="60">
+      <c r="IY8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IZ8" s="30">
         <v>158.5</v>
       </c>
-      <c r="JA8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JB8" s="55">
+      <c r="JA8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JB8" s="25">
         <v>77.900000000000006</v>
       </c>
-      <c r="JC8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JD8" s="55">
+      <c r="JC8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JD8" s="25">
         <v>94.9</v>
       </c>
-      <c r="JE8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JF8" s="55">
+      <c r="JE8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JF8" s="25">
         <v>90.7</v>
       </c>
-      <c r="JG8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JH8" s="55">
+      <c r="JG8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JH8" s="25">
         <v>97.6</v>
       </c>
-      <c r="JI8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JJ8" s="55">
+      <c r="JI8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JJ8" s="25">
         <v>100.2</v>
       </c>
-      <c r="JK8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JL8" s="55">
+      <c r="JK8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JL8" s="25">
         <v>60.7</v>
       </c>
-      <c r="JM8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JN8" s="55">
+      <c r="JM8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JN8" s="25">
         <v>129.69999999999999</v>
       </c>
-      <c r="JO8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JP8" s="55">
+      <c r="JO8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JP8" s="25">
         <v>114.6</v>
       </c>
-      <c r="JQ8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JR8" s="55">
+      <c r="JQ8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JR8" s="25">
         <v>81.3</v>
       </c>
-      <c r="JS8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JT8" s="55">
+      <c r="JS8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JT8" s="25">
         <v>114.5</v>
       </c>
-      <c r="JU8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JV8" s="55">
+      <c r="JU8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JV8" s="25">
         <v>101.8</v>
       </c>
-      <c r="JW8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JX8" s="56">
+      <c r="JW8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JX8" s="26">
         <v>103.6</v>
       </c>
-      <c r="JY8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JZ8" s="55">
+      <c r="JY8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JZ8" s="25">
         <v>99.4</v>
       </c>
-      <c r="KA8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KB8" s="55">
+      <c r="KA8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KB8" s="25">
         <v>91.9</v>
       </c>
-      <c r="KC8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KD8" s="55">
+      <c r="KC8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KD8" s="25">
         <v>175.8</v>
       </c>
-      <c r="KE8" s="47" t="s">
-[...8 lines deleted...]
-      <c r="KH8" s="55">
+      <c r="KE8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KF8" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KH8" s="25">
         <v>133.69999999999999</v>
       </c>
-      <c r="KI8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KJ8" s="55">
+      <c r="KI8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KJ8" s="25">
         <v>97.2</v>
       </c>
-      <c r="KK8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KL8" s="55">
+      <c r="KK8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KL8" s="25">
         <v>123.2</v>
       </c>
-      <c r="KM8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KN8" s="55">
+      <c r="KM8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KN8" s="25">
         <v>88.5</v>
       </c>
-      <c r="KO8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KP8" s="55">
+      <c r="KO8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KP8" s="25">
         <v>161.19999999999999</v>
       </c>
-      <c r="KQ8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KR8" s="55">
+      <c r="KQ8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KR8" s="25">
         <v>155.80000000000001</v>
       </c>
-      <c r="KS8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KT8" s="55">
+      <c r="KS8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KT8" s="25">
         <v>158.9</v>
       </c>
-      <c r="KU8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KV8" s="55">
+      <c r="KU8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KV8" s="25">
         <v>132.30000000000001</v>
       </c>
-      <c r="KW8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KX8" s="55">
+      <c r="KW8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KX8" s="25">
         <v>86</v>
       </c>
-      <c r="KY8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KZ8" s="55">
+      <c r="KY8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KZ8" s="25">
         <v>105.3</v>
       </c>
-      <c r="LA8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LB8" s="55">
+      <c r="LA8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LB8" s="25">
         <v>121.3</v>
       </c>
-      <c r="LC8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LD8" s="55">
+      <c r="LC8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LD8" s="25">
         <v>152.6</v>
       </c>
-      <c r="LE8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LF8" s="55">
+      <c r="LE8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LF8" s="25">
         <v>96.8</v>
       </c>
-      <c r="LG8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LH8" s="55">
+      <c r="LG8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LH8" s="25">
         <v>102.7</v>
       </c>
-      <c r="LI8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LJ8" s="55">
+      <c r="LI8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LJ8" s="25">
         <v>36</v>
       </c>
-      <c r="LK8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LL8" s="55">
+      <c r="LK8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LL8" s="25">
         <v>290.89999999999998</v>
       </c>
-      <c r="LM8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LN8" s="55">
+      <c r="LM8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LN8" s="25">
         <v>94.2</v>
       </c>
-      <c r="LO8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LP8" s="55">
+      <c r="LO8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LP8" s="25">
         <v>139.9</v>
       </c>
-      <c r="LQ8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LR8" s="55">
+      <c r="LQ8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LR8" s="25">
         <v>91.7</v>
       </c>
-      <c r="LS8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LT8" s="55">
+      <c r="LS8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LT8" s="25">
         <v>88.6</v>
       </c>
-      <c r="LU8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LV8" s="55">
+      <c r="LU8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LV8" s="25">
         <v>54.7</v>
       </c>
-      <c r="LW8" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LX8" s="55">
+      <c r="LW8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LX8" s="25">
         <v>117.1</v>
       </c>
-      <c r="LY8" s="47" t="s">
-[...6 lines deleted...]
-      <c r="MD8" s="58"/>
+      <c r="LY8" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LZ8" s="27"/>
+      <c r="MA8" s="28"/>
+      <c r="MB8" s="28"/>
+      <c r="MC8" s="28"/>
+      <c r="MD8" s="28"/>
     </row>
     <row r="9" spans="1:342" x14ac:dyDescent="0.3">
-      <c r="A9" s="59" t="s">
+      <c r="A9" s="29" t="s">
         <v>93</v>
       </c>
-      <c r="B9" s="43">
+      <c r="B9" s="13">
         <v>1507</v>
       </c>
-      <c r="C9" s="45" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="43">
+      <c r="C9" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="D9" s="13">
         <v>593</v>
       </c>
-      <c r="E9" s="45" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="43">
+      <c r="E9" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="F9" s="13">
         <v>32620</v>
       </c>
-      <c r="G9" s="45" t="s">
-[...2 lines deleted...]
-      <c r="H9" s="43">
+      <c r="G9" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="H9" s="13">
         <v>1297</v>
       </c>
-      <c r="I9" s="45" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="43">
+      <c r="I9" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="J9" s="13">
         <v>64273</v>
       </c>
-      <c r="K9" s="45" t="s">
-[...2 lines deleted...]
-      <c r="L9" s="43">
+      <c r="K9" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="L9" s="13">
         <v>4459</v>
       </c>
-      <c r="M9" s="45" t="s">
-[...2 lines deleted...]
-      <c r="N9" s="43">
+      <c r="M9" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="N9" s="13">
         <v>13351</v>
       </c>
-      <c r="O9" s="45" t="s">
-[...2 lines deleted...]
-      <c r="P9" s="43">
+      <c r="O9" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="P9" s="13">
         <v>4032</v>
       </c>
-      <c r="Q9" s="45" t="s">
-[...2 lines deleted...]
-      <c r="R9" s="43">
+      <c r="Q9" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="R9" s="13">
         <v>14942</v>
       </c>
-      <c r="S9" s="45" t="s">
-[...2 lines deleted...]
-      <c r="T9" s="43">
+      <c r="S9" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="T9" s="13">
         <v>5743</v>
       </c>
-      <c r="U9" s="45" t="s">
-[...2 lines deleted...]
-      <c r="V9" s="43">
+      <c r="U9" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="V9" s="13">
         <v>12285</v>
       </c>
-      <c r="W9" s="45" t="s">
-[...2 lines deleted...]
-      <c r="X9" s="46">
+      <c r="W9" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="X9" s="16">
         <v>1711</v>
       </c>
-      <c r="Y9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="Z9" s="48">
+      <c r="Y9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="Z9" s="18">
         <v>33</v>
       </c>
-      <c r="AA9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AB9" s="48">
+      <c r="AA9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AB9" s="18">
         <v>3</v>
       </c>
-      <c r="AC9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AD9" s="48">
+      <c r="AC9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AD9" s="18">
         <v>1087.9000000000001</v>
       </c>
-      <c r="AE9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AF9" s="48">
+      <c r="AE9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AF9" s="18">
         <v>13.4</v>
       </c>
-      <c r="AG9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AH9" s="48">
+      <c r="AG9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AH9" s="18">
         <v>7.7</v>
       </c>
-      <c r="AI9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AJ9" s="46">
+      <c r="AI9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AJ9" s="16">
         <v>1393</v>
       </c>
-      <c r="AK9" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AL9" s="46">
+      <c r="AK9" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AL9" s="16">
         <v>531</v>
       </c>
-      <c r="AM9" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AN9" s="48">
+      <c r="AM9" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AN9" s="18">
         <v>118.3</v>
       </c>
-      <c r="AO9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AP9" s="48">
+      <c r="AO9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP9" s="18">
         <v>256</v>
       </c>
-      <c r="AQ9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AR9" s="48">
+      <c r="AQ9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AR9" s="18">
         <v>1051.9000000000001</v>
       </c>
-      <c r="AS9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AT9" s="46">
+      <c r="AS9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AT9" s="16">
         <v>5366</v>
       </c>
-      <c r="AU9" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AV9" s="48">
+      <c r="AU9" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AV9" s="18">
         <v>4151</v>
       </c>
-      <c r="AW9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AX9" s="48">
+      <c r="AW9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AX9" s="18">
         <v>557.1</v>
       </c>
-      <c r="AY9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AZ9" s="48">
+      <c r="AY9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AZ9" s="18">
         <v>787.1</v>
       </c>
-      <c r="BA9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BB9" s="48">
+      <c r="BA9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BB9" s="18">
         <v>1760</v>
       </c>
-      <c r="BC9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BD9" s="48">
+      <c r="BC9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BD9" s="18">
         <v>5164</v>
       </c>
-      <c r="BE9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BF9" s="60">
+      <c r="BE9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BF9" s="30">
         <v>481</v>
       </c>
-      <c r="BG9" s="49" t="s">
-[...2 lines deleted...]
-      <c r="BH9" s="43">
+      <c r="BG9" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="BH9" s="13">
         <v>188</v>
       </c>
-      <c r="BI9" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BJ9" s="43">
+      <c r="BI9" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BJ9" s="13">
         <v>225</v>
       </c>
-      <c r="BK9" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BL9" s="43">
+      <c r="BK9" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BL9" s="13">
         <v>36571</v>
       </c>
-      <c r="BM9" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BN9" s="48">
+      <c r="BM9" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BN9" s="18">
         <v>49.5</v>
       </c>
-      <c r="BO9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BP9" s="48">
+      <c r="BO9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BP9" s="18">
         <v>0</v>
       </c>
-      <c r="BQ9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BR9" s="48">
+      <c r="BQ9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BR9" s="18">
         <v>222</v>
       </c>
-      <c r="BS9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BT9" s="48">
+      <c r="BS9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BT9" s="18">
         <v>414</v>
       </c>
-      <c r="BU9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BV9" s="48">
+      <c r="BU9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BV9" s="18">
         <v>1242</v>
       </c>
-      <c r="BW9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BX9" s="48">
+      <c r="BW9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BX9" s="18">
         <v>84.7</v>
       </c>
-      <c r="BY9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BZ9" s="48">
+      <c r="BY9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BZ9" s="18">
         <v>43.1</v>
       </c>
-      <c r="CA9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CB9" s="48">
+      <c r="CA9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CB9" s="18">
         <v>178.8</v>
       </c>
-      <c r="CC9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CD9" s="48">
+      <c r="CC9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CD9" s="18">
         <v>49.2</v>
       </c>
-      <c r="CE9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CF9" s="48">
+      <c r="CE9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CF9" s="18">
         <v>31.2</v>
       </c>
-      <c r="CG9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CH9" s="48">
+      <c r="CG9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CH9" s="18">
         <v>73</v>
       </c>
-      <c r="CI9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CJ9" s="48">
+      <c r="CI9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CJ9" s="18">
         <v>2.7</v>
       </c>
-      <c r="CK9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CL9" s="48">
+      <c r="CK9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CL9" s="18">
         <v>13267</v>
       </c>
-      <c r="CM9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CN9" s="48">
+      <c r="CM9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CN9" s="18">
         <v>375</v>
       </c>
-      <c r="CO9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CP9" s="48">
+      <c r="CO9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CP9" s="18">
         <v>456</v>
       </c>
-      <c r="CQ9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CR9" s="48">
+      <c r="CQ9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CR9" s="18">
         <v>15.6</v>
       </c>
-      <c r="CS9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CT9" s="48">
+      <c r="CS9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CT9" s="18">
         <v>19.100000000000001</v>
       </c>
-      <c r="CU9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CV9" s="48">
+      <c r="CU9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CV9" s="18">
         <v>97.6</v>
       </c>
-      <c r="CW9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CX9" s="46">
+      <c r="CW9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CX9" s="16">
         <v>6841</v>
       </c>
-      <c r="CY9" s="49" t="s">
-[...2 lines deleted...]
-      <c r="CZ9" s="46">
+      <c r="CY9" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="CZ9" s="16">
         <v>7139</v>
       </c>
-      <c r="DA9" s="49" t="s">
-[...2 lines deleted...]
-      <c r="DB9" s="60">
+      <c r="DA9" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="DB9" s="30">
         <v>258.8</v>
       </c>
-      <c r="DC9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DD9" s="60">
+      <c r="DC9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD9" s="30">
         <v>221.8</v>
       </c>
-      <c r="DE9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DF9" s="60">
+      <c r="DE9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF9" s="30">
         <v>618.5</v>
       </c>
-      <c r="DG9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DH9" s="60">
+      <c r="DG9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH9" s="30">
         <v>316.3</v>
       </c>
-      <c r="DI9" s="61" t="s">
-[...2 lines deleted...]
-      <c r="DJ9" s="48">
+      <c r="DI9" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="DJ9" s="18">
         <v>101.4</v>
       </c>
-      <c r="DK9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DL9" s="60">
+      <c r="DK9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DL9" s="30">
         <v>138.19999999999999</v>
       </c>
-      <c r="DM9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DN9" s="48">
+      <c r="DM9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DN9" s="18">
         <v>110.4</v>
       </c>
-      <c r="DO9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DP9" s="48">
+      <c r="DO9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DP9" s="18">
         <v>75.099999999999994</v>
       </c>
-      <c r="DQ9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DR9" s="48">
+      <c r="DQ9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DR9" s="18">
         <v>114.3</v>
       </c>
-      <c r="DS9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DT9" s="48">
+      <c r="DS9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DT9" s="18">
         <v>121</v>
       </c>
-      <c r="DU9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DV9" s="48">
+      <c r="DU9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DV9" s="18">
         <v>75.900000000000006</v>
       </c>
-      <c r="DW9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DX9" s="48">
+      <c r="DW9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DX9" s="18">
         <v>77.900000000000006</v>
       </c>
-      <c r="DY9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DZ9" s="48">
+      <c r="DY9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DZ9" s="18">
         <v>115.5</v>
       </c>
-      <c r="EA9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EB9" s="48">
+      <c r="EA9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EB9" s="18">
         <v>134.80000000000001</v>
       </c>
-      <c r="EC9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ED9" s="48">
+      <c r="EC9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ED9" s="18">
         <v>128.9</v>
       </c>
-      <c r="EE9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EF9" s="48">
+      <c r="EE9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EF9" s="18">
         <v>118.2</v>
       </c>
-      <c r="EG9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EH9" s="48">
+      <c r="EG9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EH9" s="18">
         <v>142.1</v>
       </c>
-      <c r="EI9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EJ9" s="48">
+      <c r="EI9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EJ9" s="18">
         <v>113.6</v>
       </c>
-      <c r="EK9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EL9" s="48">
+      <c r="EK9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EL9" s="18">
         <v>105.2</v>
       </c>
-      <c r="EM9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EN9" s="48">
+      <c r="EM9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EN9" s="18">
         <v>95.3</v>
       </c>
-      <c r="EO9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EP9" s="48">
+      <c r="EO9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EP9" s="18">
         <v>172.4</v>
       </c>
-      <c r="EQ9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ER9" s="48">
+      <c r="EQ9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ER9" s="18">
         <v>134.6</v>
       </c>
-      <c r="ES9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ET9" s="48">
+      <c r="ES9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ET9" s="18">
         <v>83.8</v>
       </c>
-      <c r="EU9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EV9" s="48">
+      <c r="EU9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EV9" s="18">
         <v>95.7</v>
       </c>
-      <c r="EW9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EX9" s="48">
+      <c r="EW9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EX9" s="18">
         <v>100.9</v>
       </c>
-      <c r="EY9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EZ9" s="48">
+      <c r="EY9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EZ9" s="18">
         <v>85.1</v>
       </c>
-      <c r="FA9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FB9" s="48">
+      <c r="FA9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FB9" s="18">
         <v>105.9</v>
       </c>
-      <c r="FC9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FD9" s="48">
+      <c r="FC9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FD9" s="18">
         <v>59.9</v>
       </c>
-      <c r="FE9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FF9" s="48">
+      <c r="FE9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FF9" s="18">
         <v>120.8</v>
       </c>
-      <c r="FG9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FH9" s="48">
+      <c r="FG9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FH9" s="18">
         <v>118.7</v>
       </c>
-      <c r="FI9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FJ9" s="48">
+      <c r="FI9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FJ9" s="18">
         <v>68.599999999999994</v>
       </c>
-      <c r="FK9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FL9" s="48">
+      <c r="FK9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FL9" s="18">
         <v>127.5</v>
       </c>
-      <c r="FM9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FN9" s="48">
+      <c r="FM9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FN9" s="18">
         <v>90.9</v>
       </c>
-      <c r="FO9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FP9" s="48">
+      <c r="FO9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FP9" s="18">
         <v>104.5</v>
       </c>
-      <c r="FQ9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FR9" s="60">
+      <c r="FQ9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FR9" s="30">
         <v>109.6</v>
       </c>
-      <c r="FS9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FT9" s="48">
+      <c r="FS9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FT9" s="18">
         <v>124.5</v>
       </c>
-      <c r="FU9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FV9" s="48">
+      <c r="FU9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FV9" s="18">
         <v>260.2</v>
       </c>
-      <c r="FW9" s="47" t="s">
-[...8 lines deleted...]
-      <c r="FZ9" s="48">
+      <c r="FW9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FX9" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FZ9" s="18">
         <v>104.7</v>
       </c>
-      <c r="GA9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GB9" s="48">
+      <c r="GA9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GB9" s="18">
         <v>119.6</v>
       </c>
-      <c r="GC9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GD9" s="48">
+      <c r="GC9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GD9" s="18">
         <v>122.2</v>
       </c>
-      <c r="GE9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GF9" s="48">
+      <c r="GE9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GF9" s="18">
         <v>141.4</v>
       </c>
-      <c r="GG9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GH9" s="48">
+      <c r="GG9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GH9" s="18">
         <v>201</v>
       </c>
-      <c r="GI9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GJ9" s="48">
+      <c r="GI9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GJ9" s="18">
         <v>255.1</v>
       </c>
-      <c r="GK9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GL9" s="48">
+      <c r="GK9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GL9" s="18">
         <v>449.2</v>
       </c>
-      <c r="GM9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GN9" s="48">
+      <c r="GM9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GN9" s="18">
         <v>193.5</v>
       </c>
-      <c r="GO9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GP9" s="48">
+      <c r="GO9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GP9" s="18">
         <v>106</v>
       </c>
-      <c r="GQ9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GR9" s="48">
+      <c r="GQ9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GR9" s="18">
         <v>59.1</v>
       </c>
-      <c r="GS9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GT9" s="60">
+      <c r="GS9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GT9" s="30">
         <v>153</v>
       </c>
-      <c r="GU9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GV9" s="48">
+      <c r="GU9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GV9" s="18">
         <v>152.19999999999999</v>
       </c>
-      <c r="GW9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GX9" s="48">
+      <c r="GW9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GX9" s="18">
         <v>89.3</v>
       </c>
-      <c r="GY9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GZ9" s="48">
+      <c r="GY9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GZ9" s="18">
         <v>82.7</v>
       </c>
-      <c r="HA9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HB9" s="48">
+      <c r="HA9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HB9" s="18">
         <v>50.1</v>
       </c>
-      <c r="HC9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HD9" s="48">
+      <c r="HC9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HD9" s="18">
         <v>121.5</v>
       </c>
-      <c r="HE9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HF9" s="48">
+      <c r="HE9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HF9" s="18">
         <v>263.60000000000002</v>
       </c>
-      <c r="HG9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HH9" s="48">
+      <c r="HG9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HH9" s="18">
         <v>79.5</v>
       </c>
-      <c r="HI9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HJ9" s="48">
+      <c r="HI9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HJ9" s="18">
         <v>95.6</v>
       </c>
-      <c r="HK9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HL9" s="48">
+      <c r="HK9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HL9" s="18">
         <v>106.8</v>
       </c>
-      <c r="HM9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HN9" s="48">
+      <c r="HM9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HN9" s="18">
         <v>79</v>
       </c>
-      <c r="HO9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HP9" s="62">
+      <c r="HO9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HP9" s="32">
         <v>163.69999999999999</v>
       </c>
-      <c r="HQ9" s="61" t="s">
-[...2 lines deleted...]
-      <c r="HR9" s="48">
+      <c r="HQ9" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="HR9" s="18">
         <v>65.3</v>
       </c>
-      <c r="HS9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HT9" s="48">
+      <c r="HS9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HT9" s="18">
         <v>104.3</v>
       </c>
-      <c r="HU9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HV9" s="48">
+      <c r="HU9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HV9" s="18">
         <v>112.7</v>
       </c>
-      <c r="HW9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HX9" s="48">
+      <c r="HW9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HX9" s="18">
         <v>52.5</v>
       </c>
-      <c r="HY9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HZ9" s="48">
+      <c r="HY9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HZ9" s="18">
         <v>97.3</v>
       </c>
-      <c r="IA9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IB9" s="48">
+      <c r="IA9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IB9" s="18">
         <v>113.3</v>
       </c>
-      <c r="IC9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ID9" s="48">
+      <c r="IC9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ID9" s="18">
         <v>94.1</v>
       </c>
-      <c r="IE9" s="47" t="s">
-[...8 lines deleted...]
-      <c r="IH9" s="48">
+      <c r="IE9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IF9" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="IG9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IH9" s="18">
         <v>83</v>
       </c>
-      <c r="II9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IJ9" s="48">
+      <c r="II9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IJ9" s="18">
         <v>76.8</v>
       </c>
-      <c r="IK9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IL9" s="48">
+      <c r="IK9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IL9" s="18">
         <v>97.1</v>
       </c>
-      <c r="IM9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IN9" s="48">
+      <c r="IM9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IN9" s="18">
         <v>71.400000000000006</v>
       </c>
-      <c r="IO9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IP9" s="48">
+      <c r="IO9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IP9" s="18">
         <v>103.4</v>
       </c>
-      <c r="IQ9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IR9" s="48">
+      <c r="IQ9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IR9" s="18">
         <v>99.9</v>
       </c>
-      <c r="IS9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IT9" s="48">
+      <c r="IS9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IT9" s="18">
         <v>75.400000000000006</v>
       </c>
-      <c r="IU9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IV9" s="48">
+      <c r="IU9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IV9" s="18">
         <v>97.4</v>
       </c>
-      <c r="IW9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IX9" s="48">
+      <c r="IW9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IX9" s="18">
         <v>86.5</v>
       </c>
-      <c r="IY9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IZ9" s="60">
+      <c r="IY9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IZ9" s="30">
         <v>100.8</v>
       </c>
-      <c r="JA9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JB9" s="55">
+      <c r="JA9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JB9" s="25">
         <v>115.2</v>
       </c>
-      <c r="JC9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JD9" s="55">
+      <c r="JC9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JD9" s="25">
         <v>113.4</v>
       </c>
-      <c r="JE9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JF9" s="55">
+      <c r="JE9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JF9" s="25">
         <v>109</v>
       </c>
-      <c r="JG9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JH9" s="55">
+      <c r="JG9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JH9" s="25">
         <v>133.19999999999999</v>
       </c>
-      <c r="JI9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JJ9" s="55">
+      <c r="JI9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JJ9" s="25">
         <v>123.4</v>
       </c>
-      <c r="JK9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JL9" s="55">
+      <c r="JK9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JL9" s="25">
         <v>76.5</v>
       </c>
-      <c r="JM9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JN9" s="55">
+      <c r="JM9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JN9" s="25">
         <v>94.9</v>
       </c>
-      <c r="JO9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JP9" s="55">
+      <c r="JO9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JP9" s="25">
         <v>82.5</v>
       </c>
-      <c r="JQ9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JR9" s="55">
+      <c r="JQ9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JR9" s="25">
         <v>77.8</v>
       </c>
-      <c r="JS9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JT9" s="55">
+      <c r="JS9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JT9" s="25">
         <v>100.5</v>
       </c>
-      <c r="JU9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JV9" s="55">
+      <c r="JU9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JV9" s="25">
         <v>96.4</v>
       </c>
-      <c r="JW9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JX9" s="56">
+      <c r="JW9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JX9" s="26">
         <v>98.3</v>
       </c>
-      <c r="JY9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JZ9" s="55">
+      <c r="JY9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JZ9" s="25">
         <v>77.7</v>
       </c>
-      <c r="KA9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KB9" s="55">
+      <c r="KA9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KB9" s="25">
         <v>94.6</v>
       </c>
-      <c r="KC9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KD9" s="55">
+      <c r="KC9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KD9" s="25">
         <v>160.5</v>
       </c>
-      <c r="KE9" s="47" t="s">
-[...8 lines deleted...]
-      <c r="KH9" s="55">
+      <c r="KE9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KF9" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KH9" s="25">
         <v>43.6</v>
       </c>
-      <c r="KI9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KJ9" s="55">
+      <c r="KI9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KJ9" s="25">
         <v>113.1</v>
       </c>
-      <c r="KK9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KL9" s="55">
+      <c r="KK9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KL9" s="25">
         <v>125.2</v>
       </c>
-      <c r="KM9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KN9" s="55">
+      <c r="KM9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KN9" s="25">
         <v>169.9</v>
       </c>
-      <c r="KO9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KP9" s="55">
+      <c r="KO9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KP9" s="25">
         <v>81.8</v>
       </c>
-      <c r="KQ9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KR9" s="55">
+      <c r="KQ9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KR9" s="25">
         <v>271.3</v>
       </c>
-      <c r="KS9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KT9" s="55">
+      <c r="KS9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KT9" s="25">
         <v>107.9</v>
       </c>
-      <c r="KU9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KV9" s="55">
+      <c r="KU9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KV9" s="25">
         <v>89.3</v>
       </c>
-      <c r="KW9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KX9" s="55">
+      <c r="KW9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KX9" s="25">
         <v>96.3</v>
       </c>
-      <c r="KY9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KZ9" s="55">
+      <c r="KY9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KZ9" s="25">
         <v>85.3</v>
       </c>
-      <c r="LA9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LB9" s="55">
+      <c r="LA9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LB9" s="25">
         <v>68.099999999999994</v>
       </c>
-      <c r="LC9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LD9" s="55">
+      <c r="LC9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LD9" s="25">
         <v>77.8</v>
       </c>
-      <c r="LE9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LF9" s="55">
+      <c r="LE9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LF9" s="25">
         <v>89.9</v>
       </c>
-      <c r="LG9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LH9" s="55">
+      <c r="LG9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LH9" s="25">
         <v>105.9</v>
       </c>
-      <c r="LI9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LJ9" s="55">
+      <c r="LI9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LJ9" s="25">
         <v>118.9</v>
       </c>
-      <c r="LK9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LL9" s="55">
+      <c r="LK9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LL9" s="25">
         <v>35.1</v>
       </c>
-      <c r="LM9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LN9" s="55">
+      <c r="LM9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LN9" s="25">
         <v>223.8</v>
       </c>
-      <c r="LO9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LP9" s="55">
+      <c r="LO9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LP9" s="25">
         <v>52.1</v>
       </c>
-      <c r="LQ9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LR9" s="55">
+      <c r="LQ9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LR9" s="25">
         <v>107.8</v>
       </c>
-      <c r="LS9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LT9" s="55">
+      <c r="LS9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LT9" s="25">
         <v>114.1</v>
       </c>
-      <c r="LU9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LV9" s="55">
+      <c r="LU9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LV9" s="25">
         <v>128.5</v>
       </c>
-      <c r="LW9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LX9" s="55">
+      <c r="LW9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LX9" s="25">
         <v>98.8</v>
       </c>
-      <c r="LY9" s="47" t="s">
-[...6 lines deleted...]
-      <c r="MD9" s="58"/>
+      <c r="LY9" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LZ9" s="27"/>
+      <c r="MA9" s="28"/>
+      <c r="MB9" s="28"/>
+      <c r="MC9" s="28"/>
+      <c r="MD9" s="28"/>
     </row>
     <row r="10" spans="1:342" x14ac:dyDescent="0.3">
-      <c r="A10" s="59" t="s">
+      <c r="A10" s="29" t="s">
         <v>94</v>
       </c>
-      <c r="B10" s="43">
+      <c r="B10" s="13">
         <v>3027</v>
       </c>
-      <c r="C10" s="45" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="43">
+      <c r="C10" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="D10" s="13">
         <v>372</v>
       </c>
-      <c r="E10" s="45" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="43">
+      <c r="E10" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="F10" s="13">
         <v>30849</v>
       </c>
-      <c r="G10" s="45" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="43">
+      <c r="G10" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="H10" s="13">
         <v>1509</v>
       </c>
-      <c r="I10" s="45" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="43">
+      <c r="I10" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="J10" s="13">
         <v>72034</v>
       </c>
-      <c r="K10" s="45" t="s">
-[...2 lines deleted...]
-      <c r="L10" s="43">
+      <c r="K10" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="L10" s="13">
         <v>3872</v>
       </c>
-      <c r="M10" s="45" t="s">
-[...2 lines deleted...]
-      <c r="N10" s="43">
+      <c r="M10" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="N10" s="13">
         <v>13962</v>
       </c>
-      <c r="O10" s="45" t="s">
-[...2 lines deleted...]
-      <c r="P10" s="43">
+      <c r="O10" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="P10" s="13">
         <v>7105</v>
       </c>
-      <c r="Q10" s="45" t="s">
-[...2 lines deleted...]
-      <c r="R10" s="43">
+      <c r="Q10" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="R10" s="13">
         <v>14810</v>
       </c>
-      <c r="S10" s="45" t="s">
-[...2 lines deleted...]
-      <c r="T10" s="43">
+      <c r="S10" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="T10" s="13">
         <v>6896</v>
       </c>
-      <c r="U10" s="45" t="s">
-[...2 lines deleted...]
-      <c r="V10" s="43">
+      <c r="U10" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="V10" s="13">
         <v>12646</v>
       </c>
-      <c r="W10" s="45" t="s">
-[...2 lines deleted...]
-      <c r="X10" s="46">
+      <c r="W10" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="X10" s="16">
         <v>2327</v>
       </c>
-      <c r="Y10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="Z10" s="48">
+      <c r="Y10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="Z10" s="18">
         <v>31.1</v>
       </c>
-      <c r="AA10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AB10" s="48">
+      <c r="AA10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AB10" s="18">
         <v>3.2</v>
       </c>
-      <c r="AC10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AD10" s="48">
+      <c r="AC10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AD10" s="18">
         <v>756.3</v>
       </c>
-      <c r="AE10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AF10" s="48">
+      <c r="AE10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AF10" s="18">
         <v>15</v>
       </c>
-      <c r="AG10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AH10" s="48">
+      <c r="AG10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AH10" s="18">
         <v>7.4</v>
       </c>
-      <c r="AI10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AJ10" s="46">
+      <c r="AI10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AJ10" s="16">
         <v>1506</v>
       </c>
-      <c r="AK10" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AL10" s="46">
+      <c r="AK10" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AL10" s="16">
         <v>528</v>
       </c>
-      <c r="AM10" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AN10" s="48">
+      <c r="AM10" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AN10" s="18">
         <v>130</v>
       </c>
-      <c r="AO10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AP10" s="48">
+      <c r="AO10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP10" s="18">
         <v>258.3</v>
       </c>
-      <c r="AQ10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AR10" s="48">
+      <c r="AQ10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AR10" s="18">
         <v>1090.3</v>
       </c>
-      <c r="AS10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AT10" s="46">
+      <c r="AS10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AT10" s="16">
         <v>4860</v>
       </c>
-      <c r="AU10" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AV10" s="48">
+      <c r="AU10" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AV10" s="18">
         <v>4973</v>
       </c>
-      <c r="AW10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AX10" s="48">
+      <c r="AW10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AX10" s="18">
         <v>654.6</v>
       </c>
-      <c r="AY10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AZ10" s="48">
+      <c r="AY10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AZ10" s="18">
         <v>966.3</v>
       </c>
-      <c r="BA10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BB10" s="48">
+      <c r="BA10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BB10" s="18">
         <v>1941</v>
       </c>
-      <c r="BC10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BD10" s="48">
+      <c r="BC10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BD10" s="18">
         <v>4651</v>
       </c>
-      <c r="BE10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BF10" s="60">
+      <c r="BE10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BF10" s="30">
         <v>483</v>
       </c>
-      <c r="BG10" s="49" t="s">
-[...2 lines deleted...]
-      <c r="BH10" s="43">
+      <c r="BG10" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="BH10" s="13">
         <v>165</v>
       </c>
-      <c r="BI10" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BJ10" s="43">
+      <c r="BI10" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BJ10" s="13">
         <v>256</v>
       </c>
-      <c r="BK10" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BL10" s="43">
+      <c r="BK10" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BL10" s="13">
         <v>41373</v>
       </c>
-      <c r="BM10" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BN10" s="48">
+      <c r="BM10" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BN10" s="18">
         <v>47</v>
       </c>
-      <c r="BO10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BP10" s="48">
+      <c r="BO10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BP10" s="18">
         <v>0</v>
       </c>
-      <c r="BQ10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BR10" s="48">
+      <c r="BQ10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BR10" s="18">
         <v>272</v>
       </c>
-      <c r="BS10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BT10" s="48">
+      <c r="BS10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BT10" s="18">
         <v>375</v>
       </c>
-      <c r="BU10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BV10" s="48">
+      <c r="BU10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BV10" s="18">
         <v>1184</v>
       </c>
-      <c r="BW10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BX10" s="48">
+      <c r="BW10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BX10" s="18">
         <v>58.8</v>
       </c>
-      <c r="BY10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BZ10" s="48">
+      <c r="BY10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BZ10" s="18">
         <v>23.3</v>
       </c>
-      <c r="CA10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CB10" s="48">
+      <c r="CA10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CB10" s="18">
         <v>91.2</v>
       </c>
-      <c r="CC10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CD10" s="48">
+      <c r="CC10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CD10" s="18">
         <v>52.1</v>
       </c>
-      <c r="CE10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CF10" s="48">
+      <c r="CE10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CF10" s="18">
         <v>40.5</v>
       </c>
-      <c r="CG10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CH10" s="48">
+      <c r="CG10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CH10" s="18">
         <v>77</v>
       </c>
-      <c r="CI10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CJ10" s="48">
+      <c r="CI10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CJ10" s="18">
         <v>2.6</v>
       </c>
-      <c r="CK10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CL10" s="48">
+      <c r="CK10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CL10" s="18">
         <v>12846</v>
       </c>
-      <c r="CM10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CN10" s="48">
+      <c r="CM10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CN10" s="18">
         <v>317</v>
       </c>
-      <c r="CO10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CP10" s="48">
+      <c r="CO10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CP10" s="18">
         <v>451</v>
       </c>
-      <c r="CQ10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CR10" s="48">
+      <c r="CQ10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CR10" s="18">
         <v>12.9</v>
       </c>
-      <c r="CS10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CT10" s="48">
+      <c r="CS10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CT10" s="18">
         <v>26.9</v>
       </c>
-      <c r="CU10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CV10" s="48">
+      <c r="CU10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CV10" s="18">
         <v>98.8</v>
       </c>
-      <c r="CW10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CX10" s="46">
+      <c r="CW10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CX10" s="16">
         <v>4321</v>
       </c>
-      <c r="CY10" s="49" t="s">
-[...2 lines deleted...]
-      <c r="CZ10" s="46">
+      <c r="CY10" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="CZ10" s="16">
         <v>7912</v>
       </c>
-      <c r="DA10" s="49" t="s">
-[...2 lines deleted...]
-      <c r="DB10" s="60">
+      <c r="DA10" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="DB10" s="30">
         <v>241.6</v>
       </c>
-      <c r="DC10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DD10" s="60">
+      <c r="DC10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD10" s="30">
         <v>178.2</v>
       </c>
-      <c r="DE10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DF10" s="60">
+      <c r="DE10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF10" s="30">
         <v>668.2</v>
       </c>
-      <c r="DG10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DH10" s="60">
+      <c r="DG10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH10" s="30">
         <v>260.5</v>
       </c>
-      <c r="DI10" s="61" t="s">
-[...2 lines deleted...]
-      <c r="DJ10" s="48">
+      <c r="DI10" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="DJ10" s="18">
         <v>188.3</v>
       </c>
-      <c r="DK10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DL10" s="60">
+      <c r="DK10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DL10" s="30">
         <v>81.3</v>
       </c>
-      <c r="DM10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DN10" s="48">
+      <c r="DM10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DN10" s="18">
         <v>94.7</v>
       </c>
-      <c r="DO10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DP10" s="48">
+      <c r="DO10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DP10" s="18">
         <v>79.599999999999994</v>
       </c>
-      <c r="DQ10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DR10" s="48">
+      <c r="DQ10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DR10" s="18">
         <v>125.9</v>
       </c>
-      <c r="DS10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DT10" s="48">
+      <c r="DS10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DT10" s="18">
         <v>106.3</v>
       </c>
-      <c r="DU10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DV10" s="48">
+      <c r="DU10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DV10" s="18">
         <v>74.3</v>
       </c>
-      <c r="DW10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DX10" s="48">
+      <c r="DW10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DX10" s="18">
         <v>108.2</v>
       </c>
-      <c r="DY10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DZ10" s="48">
+      <c r="DY10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DZ10" s="18">
         <v>115.5</v>
       </c>
-      <c r="EA10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EB10" s="48">
+      <c r="EA10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EB10" s="18">
         <v>179.5</v>
       </c>
-      <c r="EC10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ED10" s="48">
+      <c r="EC10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ED10" s="18">
         <v>125.6</v>
       </c>
-      <c r="EE10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EF10" s="48">
+      <c r="EE10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EF10" s="18">
         <v>93.2</v>
       </c>
-      <c r="EG10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EH10" s="48">
+      <c r="EG10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EH10" s="18">
         <v>115.9</v>
       </c>
-      <c r="EI10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EJ10" s="48">
+      <c r="EI10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EJ10" s="18">
         <v>120.5</v>
       </c>
-      <c r="EK10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EL10" s="48">
+      <c r="EK10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EL10" s="18">
         <v>105.4</v>
       </c>
-      <c r="EM10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EN10" s="48">
+      <c r="EM10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EN10" s="18">
         <v>111.6</v>
       </c>
-      <c r="EO10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EP10" s="48">
+      <c r="EO10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EP10" s="18">
         <v>107.8</v>
       </c>
-      <c r="EQ10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ER10" s="48">
+      <c r="EQ10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ER10" s="18">
         <v>149.9</v>
       </c>
-      <c r="ES10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ET10" s="48">
+      <c r="ES10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ET10" s="18">
         <v>80.900000000000006</v>
       </c>
-      <c r="EU10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EV10" s="48">
+      <c r="EU10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EV10" s="18">
         <v>150.4</v>
       </c>
-      <c r="EW10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EX10" s="48">
+      <c r="EW10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EX10" s="18">
         <v>107.5</v>
       </c>
-      <c r="EY10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EZ10" s="48">
+      <c r="EY10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EZ10" s="18">
         <v>104.4</v>
       </c>
-      <c r="FA10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FB10" s="48">
+      <c r="FA10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FB10" s="18">
         <v>114.1</v>
       </c>
-      <c r="FC10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FD10" s="48">
+      <c r="FC10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FD10" s="18">
         <v>64</v>
       </c>
-      <c r="FE10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FF10" s="48">
+      <c r="FE10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FF10" s="18">
         <v>141.80000000000001</v>
       </c>
-      <c r="FG10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FH10" s="48">
+      <c r="FG10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FH10" s="18">
         <v>143.30000000000001</v>
       </c>
-      <c r="FI10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FJ10" s="48">
+      <c r="FI10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FJ10" s="18">
         <v>68.400000000000006</v>
       </c>
-      <c r="FK10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FL10" s="48">
+      <c r="FK10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FL10" s="18">
         <v>113</v>
       </c>
-      <c r="FM10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FN10" s="48">
+      <c r="FM10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FN10" s="18">
         <v>92.7</v>
       </c>
-      <c r="FO10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FP10" s="48">
+      <c r="FO10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FP10" s="18">
         <v>92.7</v>
       </c>
-      <c r="FQ10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FR10" s="60">
+      <c r="FQ10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FR10" s="30">
         <v>91</v>
       </c>
-      <c r="FS10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FT10" s="48">
+      <c r="FS10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FT10" s="18">
         <v>109.3</v>
       </c>
-      <c r="FU10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FV10" s="48">
+      <c r="FU10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FV10" s="18">
         <v>353.5</v>
       </c>
-      <c r="FW10" s="47" t="s">
-[...8 lines deleted...]
-      <c r="FZ10" s="48">
+      <c r="FW10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FX10" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FZ10" s="18">
         <v>82.5</v>
       </c>
-      <c r="GA10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GB10" s="48">
+      <c r="GA10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GB10" s="18">
         <v>99.3</v>
       </c>
-      <c r="GC10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GD10" s="48">
+      <c r="GC10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GD10" s="18">
         <v>121.8</v>
       </c>
-      <c r="GE10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GF10" s="48">
+      <c r="GE10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GF10" s="18">
         <v>80.7</v>
       </c>
-      <c r="GG10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GH10" s="48">
+      <c r="GG10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GH10" s="18">
         <v>82.7</v>
       </c>
-      <c r="GI10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GJ10" s="48">
+      <c r="GI10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GJ10" s="18">
         <v>93.9</v>
       </c>
-      <c r="GK10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GL10" s="48">
+      <c r="GK10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GL10" s="18">
         <v>283.2</v>
       </c>
-      <c r="GM10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GN10" s="48">
+      <c r="GM10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GN10" s="18">
         <v>145.9</v>
       </c>
-      <c r="GO10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GP10" s="48">
+      <c r="GO10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GP10" s="18">
         <v>72.8</v>
       </c>
-      <c r="GQ10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GR10" s="48">
+      <c r="GQ10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GR10" s="18">
         <v>67.400000000000006</v>
       </c>
-      <c r="GS10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GT10" s="60">
+      <c r="GS10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GT10" s="30">
         <v>132.9</v>
       </c>
-      <c r="GU10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GV10" s="48">
+      <c r="GU10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GV10" s="18">
         <v>117.3</v>
       </c>
-      <c r="GW10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GX10" s="48">
+      <c r="GW10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GX10" s="18">
         <v>196.5</v>
       </c>
-      <c r="GY10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GZ10" s="48">
+      <c r="GY10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GZ10" s="18">
         <v>68.5</v>
       </c>
-      <c r="HA10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HB10" s="48">
+      <c r="HA10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HB10" s="18">
         <v>67.400000000000006</v>
       </c>
-      <c r="HC10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HD10" s="48">
+      <c r="HC10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HD10" s="18">
         <v>88.7</v>
       </c>
-      <c r="HE10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HF10" s="48">
+      <c r="HE10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HF10" s="18">
         <v>174</v>
       </c>
-      <c r="HG10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HH10" s="48">
+      <c r="HG10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HH10" s="18">
         <v>100.3</v>
       </c>
-      <c r="HI10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HJ10" s="48">
+      <c r="HI10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HJ10" s="18">
         <v>90.1</v>
       </c>
-      <c r="HK10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HL10" s="48">
+      <c r="HK10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HL10" s="18">
         <v>84.6</v>
       </c>
-      <c r="HM10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HN10" s="48">
+      <c r="HM10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HN10" s="18">
         <v>71.900000000000006</v>
       </c>
-      <c r="HO10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HP10" s="62">
+      <c r="HO10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HP10" s="32">
         <v>103.2</v>
       </c>
-      <c r="HQ10" s="61" t="s">
-[...2 lines deleted...]
-      <c r="HR10" s="48">
+      <c r="HQ10" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="HR10" s="18">
         <v>200.9</v>
       </c>
-      <c r="HS10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HT10" s="48">
+      <c r="HS10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HT10" s="18">
         <v>62.8</v>
       </c>
-      <c r="HU10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HV10" s="48">
+      <c r="HU10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HV10" s="18">
         <v>94.6</v>
       </c>
-      <c r="HW10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HX10" s="48">
+      <c r="HW10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HX10" s="18">
         <v>116.3</v>
       </c>
-      <c r="HY10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HZ10" s="48">
+      <c r="HY10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HZ10" s="18">
         <v>112.1</v>
       </c>
-      <c r="IA10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IB10" s="48">
+      <c r="IA10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IB10" s="18">
         <v>86.8</v>
       </c>
-      <c r="IC10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ID10" s="48">
+      <c r="IC10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ID10" s="18">
         <v>104.6</v>
       </c>
-      <c r="IE10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IF10" s="48">
+      <c r="IE10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IF10" s="18">
         <v>176.2</v>
       </c>
-      <c r="IG10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IH10" s="48">
+      <c r="IG10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IH10" s="18">
         <v>99.1</v>
       </c>
-      <c r="II10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IJ10" s="48">
+      <c r="II10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IJ10" s="18">
         <v>120.1</v>
       </c>
-      <c r="IK10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IL10" s="48">
+      <c r="IK10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IL10" s="18">
         <v>102.9</v>
       </c>
-      <c r="IM10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IN10" s="48">
+      <c r="IM10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IN10" s="18">
         <v>136</v>
       </c>
-      <c r="IO10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IP10" s="48">
+      <c r="IO10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IP10" s="18">
         <v>94.2</v>
       </c>
-      <c r="IQ10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IR10" s="48">
+      <c r="IQ10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IR10" s="18">
         <v>108.5</v>
       </c>
-      <c r="IS10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IT10" s="48">
+      <c r="IS10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IT10" s="18">
         <v>69.5</v>
       </c>
-      <c r="IU10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IV10" s="48">
+      <c r="IU10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IV10" s="18">
         <v>111.8</v>
       </c>
-      <c r="IW10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IX10" s="48">
+      <c r="IW10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IX10" s="18">
         <v>97</v>
       </c>
-      <c r="IY10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IZ10" s="60">
+      <c r="IY10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IZ10" s="30">
         <v>108.1</v>
       </c>
-      <c r="JA10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JB10" s="55">
+      <c r="JA10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JB10" s="25">
         <v>99.4</v>
       </c>
-      <c r="JC10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JD10" s="55">
+      <c r="JC10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JD10" s="25">
         <v>109.8</v>
       </c>
-      <c r="JE10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JF10" s="55">
+      <c r="JE10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JF10" s="25">
         <v>100.9</v>
       </c>
-      <c r="JG10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JH10" s="55">
+      <c r="JG10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JH10" s="25">
         <v>103.7</v>
       </c>
-      <c r="JI10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JJ10" s="55">
+      <c r="JI10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JJ10" s="25">
         <v>90.6</v>
       </c>
-      <c r="JK10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JL10" s="55">
+      <c r="JK10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JL10" s="25">
         <v>119.8</v>
       </c>
-      <c r="JM10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JN10" s="55">
+      <c r="JM10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JN10" s="25">
         <v>117.5</v>
       </c>
-      <c r="JO10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JP10" s="55">
+      <c r="JO10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JP10" s="25">
         <v>122.8</v>
       </c>
-      <c r="JQ10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JR10" s="55">
+      <c r="JQ10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JR10" s="25">
         <v>110.3</v>
       </c>
-      <c r="JS10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JT10" s="55">
+      <c r="JS10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JT10" s="25">
         <v>90.1</v>
       </c>
-      <c r="JU10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JV10" s="55">
+      <c r="JU10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JV10" s="25">
         <v>100.4</v>
       </c>
-      <c r="JW10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JX10" s="56">
+      <c r="JW10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JX10" s="26">
         <v>87.9</v>
       </c>
-      <c r="JY10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JZ10" s="55">
+      <c r="JY10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JZ10" s="25">
         <v>113.7</v>
       </c>
-      <c r="KA10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KB10" s="55">
+      <c r="KA10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KB10" s="25">
         <v>113.1</v>
       </c>
-      <c r="KC10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KD10" s="55">
+      <c r="KC10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KD10" s="25">
         <v>94.9</v>
       </c>
-      <c r="KE10" s="47" t="s">
-[...8 lines deleted...]
-      <c r="KH10" s="55">
+      <c r="KE10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KF10" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KH10" s="25">
         <v>122.9</v>
       </c>
-      <c r="KI10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KJ10" s="55">
+      <c r="KI10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KJ10" s="25">
         <v>90.5</v>
       </c>
-      <c r="KK10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KL10" s="55">
+      <c r="KK10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KL10" s="25">
         <v>95.3</v>
       </c>
-      <c r="KM10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KN10" s="55">
+      <c r="KM10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KN10" s="25">
         <v>69.5</v>
       </c>
-      <c r="KO10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KP10" s="55">
+      <c r="KO10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KP10" s="25">
         <v>54.1</v>
       </c>
-      <c r="KQ10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KR10" s="55">
+      <c r="KQ10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KR10" s="25">
         <v>45.7</v>
       </c>
-      <c r="KS10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KT10" s="55">
+      <c r="KS10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KT10" s="25">
         <v>106.1</v>
       </c>
-      <c r="KU10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KV10" s="55">
+      <c r="KU10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KV10" s="25">
         <v>92.1</v>
       </c>
-      <c r="KW10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KX10" s="55">
+      <c r="KW10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KX10" s="25">
         <v>105.8</v>
       </c>
-      <c r="KY10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KZ10" s="55">
+      <c r="KY10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KZ10" s="25">
         <v>98</v>
       </c>
-      <c r="LA10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LB10" s="55">
+      <c r="LA10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LB10" s="25">
         <v>96.8</v>
       </c>
-      <c r="LC10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LD10" s="55">
+      <c r="LC10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LD10" s="25">
         <v>111.8</v>
       </c>
-      <c r="LE10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LF10" s="55">
+      <c r="LE10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LF10" s="25">
         <v>254.3</v>
       </c>
-      <c r="LG10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LH10" s="55">
+      <c r="LG10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LH10" s="25">
         <v>93.7</v>
       </c>
-      <c r="LI10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LJ10" s="55">
+      <c r="LI10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LJ10" s="25">
         <v>142.6</v>
       </c>
-      <c r="LK10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LL10" s="55">
+      <c r="LK10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LL10" s="25">
         <v>92.4</v>
       </c>
-      <c r="LM10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LN10" s="55">
+      <c r="LM10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LN10" s="25">
         <v>63.2</v>
       </c>
-      <c r="LO10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LP10" s="55">
+      <c r="LO10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LP10" s="25">
         <v>110.8</v>
       </c>
-      <c r="LQ10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LR10" s="55">
+      <c r="LQ10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LR10" s="25">
         <v>93.3</v>
       </c>
-      <c r="LS10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LT10" s="55">
+      <c r="LS10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LT10" s="25">
         <v>80.400000000000006</v>
       </c>
-      <c r="LU10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LV10" s="55">
+      <c r="LU10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LV10" s="25">
         <v>108</v>
       </c>
-      <c r="LW10" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LX10" s="55">
+      <c r="LW10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LX10" s="25">
         <v>82.4</v>
       </c>
-      <c r="LY10" s="47" t="s">
-[...6 lines deleted...]
-      <c r="MD10" s="58"/>
+      <c r="LY10" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LZ10" s="27"/>
+      <c r="MA10" s="28"/>
+      <c r="MB10" s="28"/>
+      <c r="MC10" s="28"/>
+      <c r="MD10" s="28"/>
     </row>
     <row r="11" spans="1:342" x14ac:dyDescent="0.3">
-      <c r="A11" s="59" t="s">
+      <c r="A11" s="29" t="s">
         <v>95</v>
       </c>
-      <c r="B11" s="43">
+      <c r="B11" s="13">
         <v>3567</v>
       </c>
-      <c r="C11" s="45" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="43">
+      <c r="C11" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="D11" s="13">
         <v>410</v>
       </c>
-      <c r="E11" s="45" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="43">
+      <c r="E11" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="F11" s="13">
         <v>25597</v>
       </c>
-      <c r="G11" s="45" t="s">
-[...2 lines deleted...]
-      <c r="H11" s="43">
+      <c r="G11" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="H11" s="13">
         <v>1958</v>
       </c>
-      <c r="I11" s="45" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="43">
+      <c r="I11" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="J11" s="13">
         <v>74781</v>
       </c>
-      <c r="K11" s="45" t="s">
-[...2 lines deleted...]
-      <c r="L11" s="43">
+      <c r="K11" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="L11" s="13">
         <v>3821</v>
       </c>
-      <c r="M11" s="45" t="s">
-[...2 lines deleted...]
-      <c r="N11" s="43">
+      <c r="M11" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="N11" s="13">
         <v>12155</v>
       </c>
-      <c r="O11" s="45" t="s">
-[...8 lines deleted...]
-      <c r="R11" s="43">
+      <c r="O11" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="P11" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q11" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="R11" s="13">
         <v>11873</v>
       </c>
-      <c r="S11" s="45" t="s">
-[...2 lines deleted...]
-      <c r="T11" s="43">
+      <c r="S11" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="T11" s="13">
         <v>4620</v>
       </c>
-      <c r="U11" s="45" t="s">
-[...2 lines deleted...]
-      <c r="V11" s="43">
+      <c r="U11" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="V11" s="13">
         <v>10000</v>
       </c>
-      <c r="W11" s="45" t="s">
-[...2 lines deleted...]
-      <c r="X11" s="46">
+      <c r="W11" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="X11" s="16">
         <v>2306</v>
       </c>
-      <c r="Y11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="Z11" s="48">
+      <c r="Y11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="Z11" s="18">
         <v>31.6</v>
       </c>
-      <c r="AA11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AB11" s="48">
+      <c r="AA11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AB11" s="18">
         <v>3</v>
       </c>
-      <c r="AC11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AD11" s="48">
+      <c r="AC11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AD11" s="18">
         <v>500.1</v>
       </c>
-      <c r="AE11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AF11" s="48">
+      <c r="AE11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AF11" s="18">
         <v>17.399999999999999</v>
       </c>
-      <c r="AG11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AH11" s="48">
+      <c r="AG11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AH11" s="18">
         <v>7</v>
       </c>
-      <c r="AI11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AJ11" s="46">
+      <c r="AI11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AJ11" s="16">
         <v>1306</v>
       </c>
-      <c r="AK11" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AL11" s="46">
+      <c r="AK11" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AL11" s="16">
         <v>500</v>
       </c>
-      <c r="AM11" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AN11" s="48">
+      <c r="AM11" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AN11" s="18">
         <v>140</v>
       </c>
-      <c r="AO11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AP11" s="48">
+      <c r="AO11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP11" s="18">
         <v>260.5</v>
       </c>
-      <c r="AQ11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AR11" s="48">
+      <c r="AQ11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AR11" s="18">
         <v>1000</v>
       </c>
-      <c r="AS11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AT11" s="46">
+      <c r="AS11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AT11" s="16">
         <v>4063</v>
       </c>
-      <c r="AU11" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AV11" s="48">
+      <c r="AU11" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AV11" s="18">
         <v>5190</v>
       </c>
-      <c r="AW11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AX11" s="48">
+      <c r="AW11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AX11" s="18">
         <v>576.70000000000005</v>
       </c>
-      <c r="AY11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AZ11" s="48">
+      <c r="AY11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AZ11" s="18">
         <v>1073.3</v>
       </c>
-      <c r="BA11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BB11" s="48">
+      <c r="BA11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BB11" s="18">
         <v>2006</v>
       </c>
-      <c r="BC11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BD11" s="48">
+      <c r="BC11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BD11" s="18">
         <v>4283</v>
       </c>
-      <c r="BE11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BF11" s="60">
+      <c r="BE11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BF11" s="30">
         <v>464</v>
       </c>
-      <c r="BG11" s="49" t="s">
-[...2 lines deleted...]
-      <c r="BH11" s="43">
+      <c r="BG11" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="BH11" s="13">
         <v>181</v>
       </c>
-      <c r="BI11" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BJ11" s="43">
+      <c r="BI11" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BJ11" s="13">
         <v>277</v>
       </c>
-      <c r="BK11" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BL11" s="43">
+      <c r="BK11" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BL11" s="13">
         <v>45167</v>
       </c>
-      <c r="BM11" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BN11" s="48">
+      <c r="BM11" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BN11" s="18">
         <v>32.4</v>
       </c>
-      <c r="BO11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BP11" s="48">
+      <c r="BO11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BP11" s="18">
         <v>0</v>
       </c>
-      <c r="BQ11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BR11" s="48">
+      <c r="BQ11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BR11" s="18">
         <v>303</v>
       </c>
-      <c r="BS11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BT11" s="48">
+      <c r="BS11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BT11" s="18">
         <v>391</v>
       </c>
-      <c r="BU11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BV11" s="48">
+      <c r="BU11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BV11" s="18">
         <v>911</v>
       </c>
-      <c r="BW11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BX11" s="48">
+      <c r="BW11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BX11" s="18">
         <v>46.1</v>
       </c>
-      <c r="BY11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BZ11" s="48">
+      <c r="BY11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BZ11" s="18">
         <v>35.5</v>
       </c>
-      <c r="CA11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CB11" s="48">
+      <c r="CA11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CB11" s="18">
         <v>61.2</v>
       </c>
-      <c r="CC11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CD11" s="48">
+      <c r="CC11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CD11" s="18">
         <v>48.7</v>
       </c>
-      <c r="CE11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CF11" s="48">
+      <c r="CE11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CF11" s="18">
         <v>24.8</v>
       </c>
-      <c r="CG11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CH11" s="48">
+      <c r="CG11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CH11" s="18">
         <v>90.3</v>
       </c>
-      <c r="CI11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CJ11" s="48">
+      <c r="CI11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CJ11" s="18">
         <v>2.4</v>
       </c>
-      <c r="CK11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CL11" s="48">
+      <c r="CK11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CL11" s="18">
         <v>12975</v>
       </c>
-      <c r="CM11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CN11" s="48">
+      <c r="CM11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CN11" s="18">
         <v>410</v>
       </c>
-      <c r="CO11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CP11" s="48">
+      <c r="CO11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CP11" s="18">
         <v>410</v>
       </c>
-      <c r="CQ11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CR11" s="48">
+      <c r="CQ11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CR11" s="18">
         <v>8.8000000000000007</v>
       </c>
-      <c r="CS11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CT11" s="48">
+      <c r="CS11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CT11" s="18">
         <v>19.2</v>
       </c>
-      <c r="CU11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CV11" s="48">
+      <c r="CU11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CV11" s="18">
         <v>91.7</v>
       </c>
-      <c r="CW11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CX11" s="46">
+      <c r="CW11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CX11" s="16">
         <v>6571</v>
       </c>
-      <c r="CY11" s="49" t="s">
-[...2 lines deleted...]
-      <c r="CZ11" s="46">
+      <c r="CY11" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="CZ11" s="16">
         <v>7311</v>
       </c>
-      <c r="DA11" s="49" t="s">
-[...2 lines deleted...]
-      <c r="DB11" s="60">
+      <c r="DA11" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="DB11" s="30">
         <v>253.5</v>
       </c>
-      <c r="DC11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DD11" s="60">
+      <c r="DC11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD11" s="30">
         <v>166.7</v>
       </c>
-      <c r="DE11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DF11" s="60">
+      <c r="DE11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF11" s="30">
         <v>575.4</v>
       </c>
-      <c r="DG11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DH11" s="60">
+      <c r="DG11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH11" s="30">
         <v>246.8</v>
       </c>
-      <c r="DI11" s="61" t="s">
-[...2 lines deleted...]
-      <c r="DJ11" s="48">
+      <c r="DI11" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="DJ11" s="18">
         <v>293.2</v>
       </c>
-      <c r="DK11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DL11" s="60">
+      <c r="DK11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DL11" s="30">
         <v>77.5</v>
       </c>
-      <c r="DM11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DN11" s="48">
+      <c r="DM11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DN11" s="18">
         <v>82.6</v>
       </c>
-      <c r="DO11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DP11" s="48">
+      <c r="DO11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DP11" s="18">
         <v>103.2</v>
       </c>
-      <c r="DQ11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DR11" s="48">
+      <c r="DQ11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DR11" s="18">
         <v>118.7</v>
       </c>
-      <c r="DS11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DT11" s="48">
+      <c r="DS11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DT11" s="18">
         <v>107.8</v>
       </c>
-      <c r="DU11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DV11" s="48">
+      <c r="DU11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DV11" s="18">
         <v>84</v>
       </c>
-      <c r="DW11" s="47" t="s">
-[...8 lines deleted...]
-      <c r="DZ11" s="48">
+      <c r="DW11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DX11" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="DY11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DZ11" s="18">
         <v>85.9</v>
       </c>
-      <c r="EA11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EB11" s="48">
+      <c r="EA11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EB11" s="18">
         <v>118.6</v>
       </c>
-      <c r="EC11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ED11" s="48">
+      <c r="EC11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ED11" s="18">
         <v>96.6</v>
       </c>
-      <c r="EE11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EF11" s="48">
+      <c r="EE11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EF11" s="18">
         <v>109.9</v>
       </c>
-      <c r="EG11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EH11" s="48">
+      <c r="EG11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EH11" s="18">
         <v>99.2</v>
       </c>
-      <c r="EI11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EJ11" s="48">
+      <c r="EI11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EJ11" s="18">
         <v>90.6</v>
       </c>
-      <c r="EK11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EL11" s="48">
+      <c r="EK11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EL11" s="18">
         <v>178.6</v>
       </c>
-      <c r="EM11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EN11" s="48">
+      <c r="EM11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EN11" s="18">
         <v>108.7</v>
       </c>
-      <c r="EO11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EP11" s="48">
+      <c r="EO11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EP11" s="18">
         <v>80.599999999999994</v>
       </c>
-      <c r="EQ11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ER11" s="48">
+      <c r="EQ11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ER11" s="18">
         <v>149.80000000000001</v>
       </c>
-      <c r="ES11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ET11" s="48">
+      <c r="ES11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ET11" s="18">
         <v>84.5</v>
       </c>
-      <c r="EU11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EV11" s="48">
+      <c r="EU11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EV11" s="18">
         <v>127</v>
       </c>
-      <c r="EW11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EX11" s="48">
+      <c r="EW11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EX11" s="18">
         <v>100.6</v>
       </c>
-      <c r="EY11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EZ11" s="48">
+      <c r="EY11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EZ11" s="18">
         <v>123.6</v>
       </c>
-      <c r="FA11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FB11" s="48">
+      <c r="FA11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FB11" s="18">
         <v>93.6</v>
       </c>
-      <c r="FC11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FD11" s="48">
+      <c r="FC11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FD11" s="18">
         <v>58</v>
       </c>
-      <c r="FE11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FF11" s="48">
+      <c r="FE11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FF11" s="18">
         <v>127.4</v>
       </c>
-      <c r="FG11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FH11" s="48">
+      <c r="FG11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FH11" s="18">
         <v>129</v>
       </c>
-      <c r="FI11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FJ11" s="48">
+      <c r="FI11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FJ11" s="18">
         <v>72.2</v>
       </c>
-      <c r="FK11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FL11" s="48">
+      <c r="FK11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FL11" s="18">
         <v>95.5</v>
       </c>
-      <c r="FM11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FN11" s="48">
+      <c r="FM11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FN11" s="18">
         <v>94.7</v>
       </c>
-      <c r="FO11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FP11" s="48">
+      <c r="FO11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FP11" s="18">
         <v>98.2</v>
       </c>
-      <c r="FQ11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FR11" s="60">
+      <c r="FQ11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FR11" s="30">
         <v>95</v>
       </c>
-      <c r="FS11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FT11" s="48">
+      <c r="FS11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FT11" s="18">
         <v>107.3</v>
       </c>
-      <c r="FU11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FV11" s="48">
+      <c r="FU11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FV11" s="18">
         <v>184.9</v>
       </c>
-      <c r="FW11" s="47" t="s">
-[...8 lines deleted...]
-      <c r="FZ11" s="48">
+      <c r="FW11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FX11" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FZ11" s="18">
         <v>79.5</v>
       </c>
-      <c r="GA11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GB11" s="48">
+      <c r="GA11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GB11" s="18">
         <v>103.8</v>
       </c>
-      <c r="GC11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GD11" s="48">
+      <c r="GC11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GD11" s="18">
         <v>113.1</v>
       </c>
-      <c r="GE11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GF11" s="48">
+      <c r="GE11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GF11" s="18">
         <v>81.8</v>
       </c>
-      <c r="GG11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GH11" s="48">
+      <c r="GG11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GH11" s="18">
         <v>108.8</v>
       </c>
-      <c r="GI11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GJ11" s="48">
+      <c r="GI11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GJ11" s="18">
         <v>143.6</v>
       </c>
-      <c r="GK11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GL11" s="48">
+      <c r="GK11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GL11" s="18">
         <v>169.9</v>
       </c>
-      <c r="GM11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GN11" s="48">
+      <c r="GM11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GN11" s="18">
         <v>93.2</v>
       </c>
-      <c r="GO11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GP11" s="48">
+      <c r="GO11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GP11" s="18">
         <v>98.2</v>
       </c>
-      <c r="GQ11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GR11" s="48">
+      <c r="GQ11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GR11" s="18">
         <v>82.3</v>
       </c>
-      <c r="GS11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GT11" s="60">
+      <c r="GS11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GT11" s="30">
         <v>80.8</v>
       </c>
-      <c r="GU11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GV11" s="48">
+      <c r="GU11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GV11" s="18">
         <v>129.9</v>
       </c>
-      <c r="GW11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GX11" s="48">
+      <c r="GW11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GX11" s="18">
         <v>78.8</v>
       </c>
-      <c r="GY11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GZ11" s="48">
+      <c r="GY11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GZ11" s="18">
         <v>60.9</v>
       </c>
-      <c r="HA11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HB11" s="48">
+      <c r="HA11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HB11" s="18">
         <v>42</v>
       </c>
-      <c r="HC11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HD11" s="48">
+      <c r="HC11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HD11" s="18">
         <v>96.1</v>
       </c>
-      <c r="HE11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HF11" s="48">
+      <c r="HE11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HF11" s="18">
         <v>202.5</v>
       </c>
-      <c r="HG11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HH11" s="48">
+      <c r="HG11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HH11" s="18">
         <v>74.599999999999994</v>
       </c>
-      <c r="HI11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HJ11" s="48">
+      <c r="HI11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HJ11" s="18">
         <v>96.8</v>
       </c>
-      <c r="HK11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HL11" s="48">
+      <c r="HK11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HL11" s="18">
         <v>76</v>
       </c>
-      <c r="HM11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HN11" s="48">
+      <c r="HM11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HN11" s="18">
         <v>65.400000000000006</v>
       </c>
-      <c r="HO11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HP11" s="62">
+      <c r="HO11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HP11" s="32">
         <v>90.3</v>
       </c>
-      <c r="HQ11" s="61" t="s">
-[...2 lines deleted...]
-      <c r="HR11" s="48">
+      <c r="HQ11" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="HR11" s="18">
         <v>117.8</v>
       </c>
-      <c r="HS11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HT11" s="48">
+      <c r="HS11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HT11" s="18">
         <v>110.3</v>
       </c>
-      <c r="HU11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HV11" s="48">
+      <c r="HU11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HV11" s="18">
         <v>83</v>
       </c>
-      <c r="HW11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HX11" s="48">
+      <c r="HW11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HX11" s="18">
         <v>129.80000000000001</v>
       </c>
-      <c r="HY11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HZ11" s="48">
+      <c r="HY11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HZ11" s="18">
         <v>103.8</v>
       </c>
-      <c r="IA11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IB11" s="48">
+      <c r="IA11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IB11" s="18">
         <v>98.7</v>
       </c>
-      <c r="IC11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ID11" s="48">
+      <c r="IC11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ID11" s="18">
         <v>87.1</v>
       </c>
-      <c r="IE11" s="47" t="s">
-[...8 lines deleted...]
-      <c r="IH11" s="48">
+      <c r="IE11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IF11" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="IG11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IH11" s="18">
         <v>80.2</v>
       </c>
-      <c r="II11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IJ11" s="48">
+      <c r="II11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IJ11" s="18">
         <v>67</v>
       </c>
-      <c r="IK11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IL11" s="48">
+      <c r="IK11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IL11" s="18">
         <v>79.099999999999994</v>
       </c>
-      <c r="IM11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IN11" s="48">
+      <c r="IM11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IN11" s="18">
         <v>99.1</v>
       </c>
-      <c r="IO11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IP11" s="48">
+      <c r="IO11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IP11" s="18">
         <v>101.6</v>
       </c>
-      <c r="IQ11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IR11" s="48">
+      <c r="IQ11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IR11" s="18">
         <v>94.4</v>
       </c>
-      <c r="IS11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IT11" s="48">
+      <c r="IS11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IT11" s="18">
         <v>66.099999999999994</v>
       </c>
-      <c r="IU11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IV11" s="48">
+      <c r="IU11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IV11" s="18">
         <v>116.1</v>
       </c>
-      <c r="IW11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IX11" s="48">
+      <c r="IW11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IX11" s="18">
         <v>93.8</v>
       </c>
-      <c r="IY11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IZ11" s="60">
+      <c r="IY11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IZ11" s="30">
         <v>86.7</v>
       </c>
-      <c r="JA11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JB11" s="55">
+      <c r="JA11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JB11" s="25">
         <v>94.7</v>
       </c>
-      <c r="JC11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JD11" s="55">
+      <c r="JC11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JD11" s="25">
         <v>107.5</v>
       </c>
-      <c r="JE11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JF11" s="55">
+      <c r="JE11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JF11" s="25">
         <v>100.9</v>
       </c>
-      <c r="JG11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JH11" s="55">
+      <c r="JG11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JH11" s="25">
         <v>91.7</v>
       </c>
-      <c r="JI11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JJ11" s="55">
+      <c r="JI11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JJ11" s="25">
         <v>83.6</v>
       </c>
-      <c r="JK11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JL11" s="55">
+      <c r="JK11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JL11" s="25">
         <v>104.4</v>
       </c>
-      <c r="JM11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JN11" s="55">
+      <c r="JM11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JN11" s="25">
         <v>88.1</v>
       </c>
-      <c r="JO11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JP11" s="55">
+      <c r="JO11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JP11" s="25">
         <v>111.1</v>
       </c>
-      <c r="JQ11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JR11" s="55">
+      <c r="JQ11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JR11" s="25">
         <v>103.3</v>
       </c>
-      <c r="JS11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JT11" s="55">
+      <c r="JS11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JT11" s="25">
         <v>92.1</v>
       </c>
-      <c r="JU11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JV11" s="55">
+      <c r="JU11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JV11" s="25">
         <v>96.1</v>
       </c>
-      <c r="JW11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JX11" s="56">
+      <c r="JW11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JX11" s="26">
         <v>109.6</v>
       </c>
-      <c r="JY11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JZ11" s="55">
+      <c r="JY11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JZ11" s="25">
         <v>108.4</v>
       </c>
-      <c r="KA11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KB11" s="55">
+      <c r="KA11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KB11" s="25">
         <v>111.6</v>
       </c>
-      <c r="KC11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KD11" s="55">
+      <c r="KC11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KD11" s="25">
         <v>69</v>
       </c>
-      <c r="KE11" s="47" t="s">
-[...8 lines deleted...]
-      <c r="KH11" s="55">
+      <c r="KE11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KF11" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KH11" s="25">
         <v>111</v>
       </c>
-      <c r="KI11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KJ11" s="55">
+      <c r="KI11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KJ11" s="25">
         <v>104.4</v>
       </c>
-      <c r="KK11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KL11" s="55">
+      <c r="KK11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KL11" s="25">
         <v>76.900000000000006</v>
       </c>
-      <c r="KM11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KN11" s="55">
+      <c r="KM11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KN11" s="25">
         <v>78.400000000000006</v>
       </c>
-      <c r="KO11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KP11" s="55">
+      <c r="KO11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KP11" s="25">
         <v>152.30000000000001</v>
       </c>
-      <c r="KQ11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KR11" s="55">
+      <c r="KQ11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KR11" s="25">
         <v>67.099999999999994</v>
       </c>
-      <c r="KS11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KT11" s="55">
+      <c r="KS11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KT11" s="25">
         <v>80.599999999999994</v>
       </c>
-      <c r="KU11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KV11" s="55">
+      <c r="KU11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KV11" s="25">
         <v>61.1</v>
       </c>
-      <c r="KW11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KX11" s="55">
+      <c r="KW11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KX11" s="25">
         <v>117.3</v>
       </c>
-      <c r="KY11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KZ11" s="55">
+      <c r="KY11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KZ11" s="25">
         <v>93.6</v>
       </c>
-      <c r="LA11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LB11" s="55">
+      <c r="LA11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LB11" s="25">
         <v>101</v>
       </c>
-      <c r="LC11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LD11" s="55">
+      <c r="LC11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LD11" s="25">
         <v>129.30000000000001</v>
       </c>
-      <c r="LE11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LF11" s="55">
+      <c r="LE11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LF11" s="25">
         <v>91.1</v>
       </c>
-      <c r="LG11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LH11" s="55">
+      <c r="LG11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LH11" s="25">
         <v>68.099999999999994</v>
       </c>
-      <c r="LI11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LJ11" s="55">
+      <c r="LI11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LJ11" s="25">
         <v>71.400000000000006</v>
       </c>
-      <c r="LK11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LL11" s="55">
+      <c r="LK11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LL11" s="25">
         <v>92.8</v>
       </c>
-      <c r="LM11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LN11" s="55">
+      <c r="LM11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LN11" s="25">
         <v>152.1</v>
       </c>
-      <c r="LO11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LP11" s="55">
+      <c r="LO11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LP11" s="25">
         <v>92.4</v>
       </c>
-      <c r="LQ11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LR11" s="55">
+      <c r="LQ11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LR11" s="25">
         <v>104.9</v>
       </c>
-      <c r="LS11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LT11" s="55">
+      <c r="LS11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LT11" s="25">
         <v>93.6</v>
       </c>
-      <c r="LU11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LV11" s="55">
+      <c r="LU11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LV11" s="25">
         <v>86.1</v>
       </c>
-      <c r="LW11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LX11" s="55">
+      <c r="LW11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LX11" s="25">
         <v>94.7</v>
       </c>
-      <c r="LY11" s="47" t="s">
-[...6 lines deleted...]
-      <c r="MD11" s="58"/>
+      <c r="LY11" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LZ11" s="27"/>
+      <c r="MA11" s="28"/>
+      <c r="MB11" s="28"/>
+      <c r="MC11" s="28"/>
+      <c r="MD11" s="28"/>
     </row>
     <row r="12" spans="1:342" x14ac:dyDescent="0.3">
-      <c r="A12" s="59" t="s">
+      <c r="A12" s="29" t="s">
         <v>96</v>
       </c>
-      <c r="B12" s="43">
+      <c r="B12" s="13">
         <v>3964</v>
       </c>
-      <c r="C12" s="45" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="43">
+      <c r="C12" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="D12" s="13">
         <v>587</v>
       </c>
-      <c r="E12" s="45" t="s">
-[...2 lines deleted...]
-      <c r="F12" s="43">
+      <c r="E12" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="F12" s="13">
         <v>28432</v>
       </c>
-      <c r="G12" s="45" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="43">
+      <c r="G12" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="H12" s="13">
         <v>1751</v>
       </c>
-      <c r="I12" s="45" t="s">
-[...2 lines deleted...]
-      <c r="J12" s="43">
+      <c r="I12" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="J12" s="13">
         <v>66721</v>
       </c>
-      <c r="K12" s="45" t="s">
-[...2 lines deleted...]
-      <c r="L12" s="43">
+      <c r="K12" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="L12" s="13">
         <v>4000</v>
       </c>
-      <c r="M12" s="45" t="s">
-[...2 lines deleted...]
-      <c r="N12" s="43">
+      <c r="M12" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="N12" s="13">
         <v>11754</v>
       </c>
-      <c r="O12" s="45" t="s">
-[...8 lines deleted...]
-      <c r="R12" s="43">
+      <c r="O12" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="P12" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q12" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="R12" s="13">
         <v>15051</v>
       </c>
-      <c r="S12" s="45" t="s">
-[...2 lines deleted...]
-      <c r="T12" s="43">
+      <c r="S12" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="T12" s="13">
         <v>6294</v>
       </c>
-      <c r="U12" s="45" t="s">
-[...2 lines deleted...]
-      <c r="V12" s="43">
+      <c r="U12" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="V12" s="13">
         <v>13874</v>
       </c>
-      <c r="W12" s="45" t="s">
-[...2 lines deleted...]
-      <c r="X12" s="46">
+      <c r="W12" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="X12" s="16">
         <v>1862</v>
       </c>
-      <c r="Y12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="Z12" s="48">
+      <c r="Y12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="Z12" s="18">
         <v>37.799999999999997</v>
       </c>
-      <c r="AA12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AB12" s="48">
+      <c r="AA12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AB12" s="18">
         <v>3.5</v>
       </c>
-      <c r="AC12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AD12" s="48">
+      <c r="AC12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AD12" s="18">
         <v>1635.7</v>
       </c>
-      <c r="AE12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AF12" s="48">
+      <c r="AE12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AF12" s="18">
         <v>16.3</v>
       </c>
-      <c r="AG12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AH12" s="48">
+      <c r="AG12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AH12" s="18">
         <v>5.7</v>
       </c>
-      <c r="AI12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AJ12" s="46">
+      <c r="AI12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AJ12" s="16">
         <v>1231</v>
       </c>
-      <c r="AK12" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AL12" s="46">
+      <c r="AK12" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AL12" s="16">
         <v>479</v>
       </c>
-      <c r="AM12" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AN12" s="48">
+      <c r="AM12" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AN12" s="18">
         <v>131.5</v>
       </c>
-      <c r="AO12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AP12" s="48">
+      <c r="AO12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP12" s="18">
         <v>243.9</v>
       </c>
-      <c r="AQ12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AR12" s="48">
+      <c r="AQ12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AR12" s="18">
         <v>886</v>
       </c>
-      <c r="AS12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AT12" s="46">
+      <c r="AS12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AT12" s="16">
         <v>3968</v>
       </c>
-      <c r="AU12" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AV12" s="48">
+      <c r="AU12" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AV12" s="18">
         <v>5082</v>
       </c>
-      <c r="AW12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AX12" s="48">
+      <c r="AW12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AX12" s="18">
         <v>595.20000000000005</v>
       </c>
-      <c r="AY12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AZ12" s="48">
+      <c r="AY12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AZ12" s="18">
         <v>935.5</v>
       </c>
-      <c r="BA12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BB12" s="48">
+      <c r="BA12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BB12" s="18">
         <v>1805</v>
       </c>
-      <c r="BC12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BD12" s="48">
+      <c r="BC12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BD12" s="18">
         <v>4164</v>
       </c>
-      <c r="BE12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BF12" s="60">
+      <c r="BE12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BF12" s="30">
         <v>444</v>
       </c>
-      <c r="BG12" s="49" t="s">
-[...2 lines deleted...]
-      <c r="BH12" s="43">
+      <c r="BG12" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="BH12" s="13">
         <v>171</v>
       </c>
-      <c r="BI12" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BJ12" s="43">
+      <c r="BI12" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BJ12" s="13">
         <v>246</v>
       </c>
-      <c r="BK12" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BL12" s="43">
+      <c r="BK12" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BL12" s="13">
         <v>38502</v>
       </c>
-      <c r="BM12" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BN12" s="48">
+      <c r="BM12" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BN12" s="18">
         <v>12.7</v>
       </c>
-      <c r="BO12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BP12" s="48">
+      <c r="BO12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BP12" s="18">
         <v>0</v>
       </c>
-      <c r="BQ12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BR12" s="48">
+      <c r="BQ12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BR12" s="18">
         <v>339</v>
       </c>
-      <c r="BS12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BT12" s="48">
+      <c r="BS12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BT12" s="18">
         <v>438</v>
       </c>
-      <c r="BU12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BV12" s="48">
+      <c r="BU12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BV12" s="18">
         <v>814</v>
       </c>
-      <c r="BW12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BX12" s="48">
+      <c r="BW12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BX12" s="18">
         <v>90.5</v>
       </c>
-      <c r="BY12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BZ12" s="48">
+      <c r="BY12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BZ12" s="18">
         <v>13.3</v>
       </c>
-      <c r="CA12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CB12" s="48">
+      <c r="CA12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CB12" s="18">
         <v>81.099999999999994</v>
       </c>
-      <c r="CC12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CD12" s="48">
+      <c r="CC12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CD12" s="18">
         <v>58.8</v>
       </c>
-      <c r="CE12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CF12" s="48">
+      <c r="CE12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CF12" s="18">
         <v>34.799999999999997</v>
       </c>
-      <c r="CG12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CH12" s="48">
+      <c r="CG12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CH12" s="18">
         <v>57.3</v>
       </c>
-      <c r="CI12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CJ12" s="48">
+      <c r="CI12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CJ12" s="18">
         <v>2.7</v>
       </c>
-      <c r="CK12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CL12" s="48">
+      <c r="CK12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CL12" s="18">
         <v>13926</v>
       </c>
-      <c r="CM12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CN12" s="48">
+      <c r="CM12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CN12" s="18">
         <v>518</v>
       </c>
-      <c r="CO12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CP12" s="48">
+      <c r="CO12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CP12" s="18">
         <v>418</v>
       </c>
-      <c r="CQ12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CR12" s="48">
+      <c r="CQ12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CR12" s="18">
         <v>11.1</v>
       </c>
-      <c r="CS12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CT12" s="48">
+      <c r="CS12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CT12" s="18">
         <v>15.3</v>
       </c>
-      <c r="CU12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CV12" s="48">
+      <c r="CU12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CV12" s="18">
         <v>103.7</v>
       </c>
-      <c r="CW12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CX12" s="46">
+      <c r="CW12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CX12" s="16">
         <v>4880</v>
       </c>
-      <c r="CY12" s="49" t="s">
-[...2 lines deleted...]
-      <c r="CZ12" s="46">
+      <c r="CY12" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="CZ12" s="16">
         <v>18141</v>
       </c>
-      <c r="DA12" s="49" t="s">
-[...2 lines deleted...]
-      <c r="DB12" s="60">
+      <c r="DA12" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="DB12" s="30">
         <v>243</v>
       </c>
-      <c r="DC12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DD12" s="60">
+      <c r="DC12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD12" s="30">
         <v>140.30000000000001</v>
       </c>
-      <c r="DE12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DF12" s="60">
+      <c r="DE12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF12" s="30">
         <v>485.1</v>
       </c>
-      <c r="DG12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DH12" s="60">
+      <c r="DG12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH12" s="30">
         <v>263.60000000000002</v>
       </c>
-      <c r="DI12" s="61" t="s">
-[...2 lines deleted...]
-      <c r="DJ12" s="48">
+      <c r="DI12" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="DJ12" s="18">
         <v>171.7</v>
       </c>
-      <c r="DK12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DL12" s="60">
+      <c r="DK12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DL12" s="30">
         <v>103.3</v>
       </c>
-      <c r="DM12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DN12" s="48">
+      <c r="DM12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DN12" s="18">
         <v>98.2</v>
       </c>
-      <c r="DO12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DP12" s="48">
+      <c r="DO12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DP12" s="18">
         <v>70.900000000000006</v>
       </c>
-      <c r="DQ12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DR12" s="48">
+      <c r="DQ12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DR12" s="18">
         <v>101</v>
       </c>
-      <c r="DS12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DT12" s="48">
+      <c r="DS12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DT12" s="18">
         <v>101.7</v>
       </c>
-      <c r="DU12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DV12" s="48">
+      <c r="DU12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DV12" s="18">
         <v>82.8</v>
       </c>
-      <c r="DW12" s="47" t="s">
-[...8 lines deleted...]
-      <c r="DZ12" s="48">
+      <c r="DW12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DX12" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="DY12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DZ12" s="18">
         <v>83.6</v>
       </c>
-      <c r="EA12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EB12" s="48">
+      <c r="EA12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EB12" s="18">
         <v>84.1</v>
       </c>
-      <c r="EC12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ED12" s="48">
+      <c r="EC12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ED12" s="18">
         <v>109.6</v>
       </c>
-      <c r="EE12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EF12" s="48">
+      <c r="EE12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EF12" s="18">
         <v>77.7</v>
       </c>
-      <c r="EG12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EH12" s="48">
+      <c r="EG12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EH12" s="18">
         <v>118.3</v>
       </c>
-      <c r="EI12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EJ12" s="48">
+      <c r="EI12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EJ12" s="18">
         <v>118.2</v>
       </c>
-      <c r="EK12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EL12" s="48">
+      <c r="EK12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EL12" s="18">
         <v>113.3</v>
       </c>
-      <c r="EM12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EN12" s="48">
+      <c r="EM12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EN12" s="18">
         <v>118.4</v>
       </c>
-      <c r="EO12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EP12" s="48">
+      <c r="EO12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EP12" s="18">
         <v>64.400000000000006</v>
       </c>
-      <c r="EQ12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ER12" s="48">
+      <c r="EQ12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ER12" s="18">
         <v>89.1</v>
       </c>
-      <c r="ES12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ET12" s="48">
+      <c r="ES12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ET12" s="18">
         <v>103.9</v>
       </c>
-      <c r="EU12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EV12" s="48">
+      <c r="EU12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EV12" s="18">
         <v>125.9</v>
       </c>
-      <c r="EW12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EX12" s="48">
+      <c r="EW12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EX12" s="18">
         <v>103.8</v>
       </c>
-      <c r="EY12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EZ12" s="48">
+      <c r="EY12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EZ12" s="18">
         <v>112.2</v>
       </c>
-      <c r="FA12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FB12" s="48">
+      <c r="FA12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FB12" s="18">
         <v>91.3</v>
       </c>
-      <c r="FC12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FD12" s="48">
+      <c r="FC12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FD12" s="18">
         <v>93.7</v>
       </c>
-      <c r="FE12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FF12" s="48">
+      <c r="FE12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FF12" s="18">
         <v>101.4</v>
       </c>
-      <c r="FG12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FH12" s="48">
+      <c r="FG12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FH12" s="18">
         <v>98.1</v>
       </c>
-      <c r="FI12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FJ12" s="48">
+      <c r="FI12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FJ12" s="18">
         <v>79.8</v>
       </c>
-      <c r="FK12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FL12" s="48">
+      <c r="FK12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FL12" s="18">
         <v>81</v>
       </c>
-      <c r="FM12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FN12" s="48">
+      <c r="FM12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FN12" s="18">
         <v>89</v>
       </c>
-      <c r="FO12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FP12" s="48">
+      <c r="FO12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FP12" s="18">
         <v>89.6</v>
       </c>
-      <c r="FQ12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FR12" s="60">
+      <c r="FQ12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FR12" s="30">
         <v>84.9</v>
       </c>
-      <c r="FS12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FT12" s="48">
+      <c r="FS12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FT12" s="18">
         <v>99.6</v>
       </c>
-      <c r="FU12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FV12" s="48">
+      <c r="FU12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FV12" s="18">
         <v>41.2</v>
       </c>
-      <c r="FW12" s="47" t="s">
-[...8 lines deleted...]
-      <c r="FZ12" s="48">
+      <c r="FW12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FX12" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FZ12" s="18">
         <v>66.7</v>
       </c>
-      <c r="GA12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GB12" s="48">
+      <c r="GA12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GB12" s="18">
         <v>119.8</v>
       </c>
-      <c r="GC12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GD12" s="48">
+      <c r="GC12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GD12" s="18">
         <v>82.1</v>
       </c>
-      <c r="GE12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GF12" s="48">
+      <c r="GE12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GF12" s="18">
         <v>181.5</v>
       </c>
-      <c r="GG12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GH12" s="48">
+      <c r="GG12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GH12" s="18">
         <v>25.3</v>
       </c>
-      <c r="GI12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GJ12" s="48">
+      <c r="GI12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GJ12" s="18">
         <v>122.1</v>
       </c>
-      <c r="GK12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GL12" s="48">
+      <c r="GK12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GL12" s="18">
         <v>129.1</v>
       </c>
-      <c r="GM12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GN12" s="48">
+      <c r="GM12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GN12" s="18">
         <v>98.9</v>
       </c>
-      <c r="GO12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GP12" s="48">
+      <c r="GO12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GP12" s="18">
         <v>75.2</v>
       </c>
-      <c r="GQ12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GR12" s="48">
+      <c r="GQ12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GR12" s="18">
         <v>88.2</v>
       </c>
-      <c r="GS12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GT12" s="60">
+      <c r="GS12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GT12" s="30">
         <v>71.5</v>
       </c>
-      <c r="GU12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GV12" s="48">
+      <c r="GU12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GV12" s="18">
         <v>107.4</v>
       </c>
-      <c r="GW12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GX12" s="48">
+      <c r="GW12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GX12" s="18">
         <v>82.4</v>
       </c>
-      <c r="GY12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GZ12" s="48">
+      <c r="GY12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GZ12" s="18">
         <v>74.900000000000006</v>
       </c>
-      <c r="HA12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HB12" s="48">
+      <c r="HA12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HB12" s="18">
         <v>93.3</v>
       </c>
-      <c r="HC12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HD12" s="48">
+      <c r="HC12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HD12" s="18">
         <v>37.299999999999997</v>
       </c>
-      <c r="HE12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HF12" s="48">
+      <c r="HE12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HF12" s="18">
         <v>159.6</v>
       </c>
-      <c r="HG12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HH12" s="48">
+      <c r="HG12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HH12" s="18">
         <v>132.30000000000001</v>
       </c>
-      <c r="HI12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HJ12" s="48">
+      <c r="HI12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HJ12" s="18">
         <v>101.2</v>
       </c>
-      <c r="HK12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HL12" s="48">
+      <c r="HK12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HL12" s="18">
         <v>72.2</v>
       </c>
-      <c r="HM12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HN12" s="48">
+      <c r="HM12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HN12" s="18">
         <v>100.8</v>
       </c>
-      <c r="HO12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HP12" s="62">
+      <c r="HO12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HP12" s="32">
         <v>82.3</v>
       </c>
-      <c r="HQ12" s="61" t="s">
-[...2 lines deleted...]
-      <c r="HR12" s="48">
+      <c r="HQ12" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="HR12" s="18">
         <v>111.1</v>
       </c>
-      <c r="HS12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HT12" s="48">
+      <c r="HS12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HT12" s="18">
         <v>143</v>
       </c>
-      <c r="HU12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HV12" s="48">
+      <c r="HU12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HV12" s="18">
         <v>111.1</v>
       </c>
-      <c r="HW12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HX12" s="48">
+      <c r="HW12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HX12" s="18">
         <v>89.4</v>
       </c>
-      <c r="HY12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HZ12" s="48">
+      <c r="HY12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HZ12" s="18">
         <v>89.2</v>
       </c>
-      <c r="IA12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IB12" s="48">
+      <c r="IA12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IB12" s="18">
         <v>104.7</v>
       </c>
-      <c r="IC12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ID12" s="48">
+      <c r="IC12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ID12" s="18">
         <v>96.7</v>
       </c>
-      <c r="IE12" s="47" t="s">
-[...8 lines deleted...]
-      <c r="IH12" s="48">
+      <c r="IE12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IF12" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="IG12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IH12" s="18">
         <v>126.8</v>
       </c>
-      <c r="II12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IJ12" s="48">
+      <c r="II12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IJ12" s="18">
         <v>136.19999999999999</v>
       </c>
-      <c r="IK12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IL12" s="48">
+      <c r="IK12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IL12" s="18">
         <v>138.69999999999999</v>
       </c>
-      <c r="IM12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IN12" s="48">
+      <c r="IM12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IN12" s="18">
         <v>80.7</v>
       </c>
-      <c r="IO12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IP12" s="48">
+      <c r="IO12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IP12" s="18">
         <v>119.5</v>
       </c>
-      <c r="IQ12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IR12" s="48">
+      <c r="IQ12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IR12" s="18">
         <v>115.5</v>
       </c>
-      <c r="IS12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IT12" s="48">
+      <c r="IS12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IT12" s="18">
         <v>327.10000000000002</v>
       </c>
-      <c r="IU12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IV12" s="48">
+      <c r="IU12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IV12" s="18">
         <v>93.7</v>
       </c>
-      <c r="IW12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IX12" s="48">
+      <c r="IW12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IX12" s="18">
         <v>81.8</v>
       </c>
-      <c r="IY12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IZ12" s="60">
+      <c r="IY12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IZ12" s="30">
         <v>94.3</v>
       </c>
-      <c r="JA12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JB12" s="55">
+      <c r="JA12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JB12" s="25">
         <v>95.8</v>
       </c>
-      <c r="JC12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JD12" s="55">
+      <c r="JC12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JD12" s="25">
         <v>94.1</v>
       </c>
-      <c r="JE12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JF12" s="55">
+      <c r="JE12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JF12" s="25">
         <v>93.6</v>
       </c>
-      <c r="JG12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JH12" s="55">
+      <c r="JG12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JH12" s="25">
         <v>88.6</v>
       </c>
-      <c r="JI12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JJ12" s="55">
+      <c r="JI12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JJ12" s="25">
         <v>97.7</v>
       </c>
-      <c r="JK12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JL12" s="55">
+      <c r="JK12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JL12" s="25">
         <v>97.9</v>
       </c>
-      <c r="JM12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JN12" s="55">
+      <c r="JM12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JN12" s="25">
         <v>103.2</v>
       </c>
-      <c r="JO12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JP12" s="55">
+      <c r="JO12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JP12" s="25">
         <v>87.2</v>
       </c>
-      <c r="JQ12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JR12" s="55">
+      <c r="JQ12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JR12" s="25">
         <v>90</v>
       </c>
-      <c r="JS12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JT12" s="55">
+      <c r="JS12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JT12" s="25">
         <v>97.2</v>
       </c>
-      <c r="JU12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JV12" s="55">
+      <c r="JU12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JV12" s="25">
         <v>95.7</v>
       </c>
-      <c r="JW12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JX12" s="56">
+      <c r="JW12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JX12" s="26">
         <v>94.5</v>
       </c>
-      <c r="JY12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JZ12" s="55">
+      <c r="JY12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JZ12" s="25">
         <v>88.8</v>
       </c>
-      <c r="KA12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KB12" s="55">
+      <c r="KA12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KB12" s="25">
         <v>85.2</v>
       </c>
-      <c r="KC12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KD12" s="55">
+      <c r="KC12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KD12" s="25">
         <v>39.200000000000003</v>
       </c>
-      <c r="KE12" s="47" t="s">
-[...8 lines deleted...]
-      <c r="KH12" s="55">
+      <c r="KE12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KF12" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KH12" s="25">
         <v>112.3</v>
       </c>
-      <c r="KI12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KJ12" s="55">
+      <c r="KI12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KJ12" s="25">
         <v>112</v>
       </c>
-      <c r="KK12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KL12" s="55">
+      <c r="KK12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KL12" s="25">
         <v>89.4</v>
       </c>
-      <c r="KM12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KN12" s="55">
+      <c r="KM12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KN12" s="25">
         <v>196.2</v>
       </c>
-      <c r="KO12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KP12" s="55">
+      <c r="KO12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KP12" s="25">
         <v>37.6</v>
       </c>
-      <c r="KQ12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KR12" s="55">
+      <c r="KQ12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KR12" s="25">
         <v>132.5</v>
       </c>
-      <c r="KS12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KT12" s="55">
+      <c r="KS12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KT12" s="25">
         <v>120.7</v>
       </c>
-      <c r="KU12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KV12" s="55">
+      <c r="KU12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KV12" s="25">
         <v>140.4</v>
       </c>
-      <c r="KW12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KX12" s="55">
+      <c r="KW12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KX12" s="25">
         <v>63.4</v>
       </c>
-      <c r="KY12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KZ12" s="55">
+      <c r="KY12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KZ12" s="25">
         <v>112.8</v>
       </c>
-      <c r="LA12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LB12" s="55">
+      <c r="LA12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LB12" s="25">
         <v>107.3</v>
       </c>
-      <c r="LC12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LD12" s="55">
+      <c r="LC12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LD12" s="25">
         <v>126.2</v>
       </c>
-      <c r="LE12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LF12" s="55">
+      <c r="LE12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LF12" s="25">
         <v>102</v>
       </c>
-      <c r="LG12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LH12" s="55">
+      <c r="LG12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LH12" s="25">
         <v>126.3</v>
       </c>
-      <c r="LI12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LJ12" s="55">
+      <c r="LI12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LJ12" s="25">
         <v>79.900000000000006</v>
       </c>
-      <c r="LK12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LL12" s="55">
+      <c r="LK12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LL12" s="25">
         <v>113.1</v>
       </c>
-      <c r="LM12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LN12" s="55">
+      <c r="LM12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LN12" s="25">
         <v>74.3</v>
       </c>
-      <c r="LO12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LP12" s="55">
+      <c r="LO12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LP12" s="25">
         <v>248.1</v>
       </c>
-      <c r="LQ12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LR12" s="55">
+      <c r="LQ12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LR12" s="25">
         <v>95.9</v>
       </c>
-      <c r="LS12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LT12" s="55">
+      <c r="LS12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LT12" s="25">
         <v>84.1</v>
       </c>
-      <c r="LU12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LV12" s="55">
+      <c r="LU12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LV12" s="25">
         <v>84.3</v>
       </c>
-      <c r="LW12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LX12" s="55">
+      <c r="LW12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LX12" s="25">
         <v>106.8</v>
       </c>
-      <c r="LY12" s="47" t="s">
-[...6 lines deleted...]
-      <c r="MD12" s="58"/>
+      <c r="LY12" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LZ12" s="27"/>
+      <c r="MA12" s="28"/>
+      <c r="MB12" s="28"/>
+      <c r="MC12" s="28"/>
+      <c r="MD12" s="28"/>
     </row>
     <row r="13" spans="1:342" x14ac:dyDescent="0.3">
-      <c r="A13" s="59" t="s">
+      <c r="A13" s="29" t="s">
         <v>97</v>
       </c>
-      <c r="B13" s="43">
+      <c r="B13" s="13">
         <v>4755</v>
       </c>
-      <c r="C13" s="45" t="s">
-[...8 lines deleted...]
-      <c r="F13" s="43">
+      <c r="C13" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="D13" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="E13" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="F13" s="13">
         <v>32225</v>
       </c>
-      <c r="G13" s="45" t="s">
-[...8 lines deleted...]
-      <c r="J13" s="43">
+      <c r="G13" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="I13" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="J13" s="13">
         <v>59450</v>
       </c>
-      <c r="K13" s="45" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="43">
+      <c r="K13" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="L13" s="13">
         <v>4325</v>
       </c>
-      <c r="M13" s="45" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="43">
+      <c r="M13" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="N13" s="13">
         <v>14110</v>
       </c>
-      <c r="O13" s="45" t="s">
-[...2 lines deleted...]
-      <c r="P13" s="43">
+      <c r="O13" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="P13" s="13">
         <v>6572</v>
       </c>
-      <c r="Q13" s="45" t="s">
-[...2 lines deleted...]
-      <c r="R13" s="43">
+      <c r="Q13" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="R13" s="13">
         <v>14545</v>
       </c>
-      <c r="S13" s="45" t="s">
-[...2 lines deleted...]
-      <c r="T13" s="43">
+      <c r="S13" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="T13" s="13">
         <v>4268</v>
       </c>
-      <c r="U13" s="45" t="s">
-[...2 lines deleted...]
-      <c r="V13" s="43">
+      <c r="U13" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="V13" s="13">
         <v>13232</v>
       </c>
-      <c r="W13" s="45" t="s">
-[...2 lines deleted...]
-      <c r="X13" s="46">
+      <c r="W13" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="X13" s="16">
         <v>2184</v>
       </c>
-      <c r="Y13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="Z13" s="48">
+      <c r="Y13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="Z13" s="18">
         <v>33.799999999999997</v>
       </c>
-      <c r="AA13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AB13" s="48">
+      <c r="AA13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AB13" s="18">
         <v>3.2</v>
       </c>
-      <c r="AC13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AD13" s="48">
+      <c r="AC13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AD13" s="18">
         <v>1249.5</v>
       </c>
-      <c r="AE13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AF13" s="48">
+      <c r="AE13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AF13" s="18">
         <v>13.7</v>
       </c>
-      <c r="AG13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AH13" s="48">
+      <c r="AG13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AH13" s="18">
         <v>5.9</v>
       </c>
-      <c r="AI13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AJ13" s="46">
+      <c r="AI13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AJ13" s="16">
         <v>1116</v>
       </c>
-      <c r="AK13" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AL13" s="46">
+      <c r="AK13" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AL13" s="16">
         <v>484</v>
       </c>
-      <c r="AM13" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AN13" s="48">
+      <c r="AM13" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AN13" s="18">
         <v>159</v>
       </c>
-      <c r="AO13" s="47" t="s">
-[...8 lines deleted...]
-      <c r="AR13" s="48">
+      <c r="AO13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP13" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AR13" s="18">
         <v>920</v>
       </c>
-      <c r="AS13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AT13" s="46">
+      <c r="AS13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AT13" s="16">
         <v>4613</v>
       </c>
-      <c r="AU13" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AV13" s="48">
+      <c r="AU13" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AV13" s="18">
         <v>3421</v>
       </c>
-      <c r="AW13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AX13" s="48">
+      <c r="AW13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AX13" s="18">
         <v>933.7</v>
       </c>
-      <c r="AY13" s="47" t="s">
-[...8 lines deleted...]
-      <c r="BB13" s="48">
+      <c r="AY13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AZ13" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BA13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BB13" s="18">
         <v>1687</v>
       </c>
-      <c r="BC13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BD13" s="48">
+      <c r="BC13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BD13" s="18">
         <v>4199</v>
       </c>
-      <c r="BE13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BF13" s="60">
+      <c r="BE13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BF13" s="30">
         <v>350</v>
       </c>
-      <c r="BG13" s="49" t="s">
-[...2 lines deleted...]
-      <c r="BH13" s="43">
+      <c r="BG13" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="BH13" s="13">
         <v>159</v>
       </c>
-      <c r="BI13" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BJ13" s="43">
+      <c r="BI13" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BJ13" s="13">
         <v>243.6</v>
       </c>
-      <c r="BK13" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BL13" s="43">
+      <c r="BK13" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BL13" s="13">
         <v>34251</v>
       </c>
-      <c r="BM13" s="45" t="s">
-[...8 lines deleted...]
-      <c r="BP13" s="48">
+      <c r="BM13" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BN13" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BO13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BP13" s="18">
         <v>0</v>
       </c>
-      <c r="BQ13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BR13" s="48">
+      <c r="BQ13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BR13" s="18">
         <v>217</v>
       </c>
-      <c r="BS13" s="47" t="s">
-[...26 lines deleted...]
-      <c r="CB13" s="48">
+      <c r="BS13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BT13" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BU13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BV13" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BW13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BX13" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BY13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BZ13" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CB13" s="18">
         <v>89.6</v>
       </c>
-      <c r="CC13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CD13" s="48">
+      <c r="CC13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CD13" s="18">
         <v>65.2</v>
       </c>
-      <c r="CE13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CF13" s="48">
+      <c r="CE13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CF13" s="18">
         <v>37.200000000000003</v>
       </c>
-      <c r="CG13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CH13" s="48">
+      <c r="CG13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CH13" s="18">
         <v>76.2</v>
       </c>
-      <c r="CI13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CJ13" s="48">
+      <c r="CI13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CJ13" s="18">
         <v>2.4</v>
       </c>
-      <c r="CK13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CL13" s="48">
+      <c r="CK13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CL13" s="18">
         <v>16531</v>
       </c>
-      <c r="CM13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CN13" s="48">
+      <c r="CM13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CN13" s="18">
         <v>354</v>
       </c>
-      <c r="CO13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CP13" s="48">
+      <c r="CO13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CP13" s="18">
         <v>443</v>
       </c>
-      <c r="CQ13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CR13" s="48">
+      <c r="CQ13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CR13" s="18">
         <v>10.1</v>
       </c>
-      <c r="CS13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CT13" s="48">
+      <c r="CS13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CT13" s="18">
         <v>16.3</v>
       </c>
-      <c r="CU13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CV13" s="48">
+      <c r="CU13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CV13" s="18">
         <v>11.1</v>
       </c>
-      <c r="CW13" s="47" t="s">
-[...14 lines deleted...]
-      <c r="DB13" s="60">
+      <c r="CW13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CX13" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="CY13" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="CZ13" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="DA13" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="DB13" s="30">
         <v>228.7</v>
       </c>
-      <c r="DC13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DD13" s="60">
+      <c r="DC13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD13" s="30">
         <v>153.4</v>
       </c>
-      <c r="DE13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DF13" s="60">
+      <c r="DE13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF13" s="30">
         <v>493.4</v>
       </c>
-      <c r="DG13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DH13" s="60">
+      <c r="DG13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH13" s="30">
         <v>252.5</v>
       </c>
-      <c r="DI13" s="61" t="s">
-[...2 lines deleted...]
-      <c r="DJ13" s="48">
+      <c r="DI13" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="DJ13" s="18">
         <v>315.5</v>
       </c>
-      <c r="DK13" s="47" t="s">
-[...8 lines deleted...]
-      <c r="DN13" s="48">
+      <c r="DK13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DL13" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="DM13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DN13" s="18">
         <v>98.8</v>
       </c>
-      <c r="DO13" s="47" t="s">
-[...8 lines deleted...]
-      <c r="DR13" s="48">
+      <c r="DO13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DP13" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="DQ13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DR13" s="18">
         <v>92.5</v>
       </c>
-      <c r="DS13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DT13" s="48">
+      <c r="DS13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DT13" s="18">
         <v>97</v>
       </c>
-      <c r="DU13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DV13" s="48">
+      <c r="DU13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DV13" s="18">
         <v>105.7</v>
       </c>
-      <c r="DW13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DX13" s="48">
+      <c r="DW13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DX13" s="18">
         <v>163</v>
       </c>
-      <c r="DY13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DZ13" s="48">
+      <c r="DY13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DZ13" s="18">
         <v>97.3</v>
       </c>
-      <c r="EA13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EB13" s="48">
+      <c r="EA13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EB13" s="18">
         <v>74.3</v>
       </c>
-      <c r="EC13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ED13" s="48">
+      <c r="EC13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ED13" s="18">
         <v>107.7</v>
       </c>
-      <c r="EE13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EF13" s="48">
+      <c r="EE13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EF13" s="18">
         <v>127.6</v>
       </c>
-      <c r="EG13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EH13" s="48">
+      <c r="EG13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EH13" s="18">
         <v>102.5</v>
       </c>
-      <c r="EI13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EJ13" s="48">
+      <c r="EI13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EJ13" s="18">
         <v>108.7</v>
       </c>
-      <c r="EK13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EL13" s="48">
+      <c r="EK13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EL13" s="18">
         <v>114.9</v>
       </c>
-      <c r="EM13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EN13" s="48">
+      <c r="EM13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EN13" s="18">
         <v>102.3</v>
       </c>
-      <c r="EO13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EP13" s="48">
+      <c r="EO13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EP13" s="18">
         <v>77.099999999999994</v>
       </c>
-      <c r="EQ13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ER13" s="48">
+      <c r="EQ13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ER13" s="18">
         <v>80.099999999999994</v>
       </c>
-      <c r="ES13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ET13" s="48">
+      <c r="ES13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ET13" s="18">
         <v>91.1</v>
       </c>
-      <c r="EU13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EV13" s="48">
+      <c r="EU13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EV13" s="18">
         <v>134.30000000000001</v>
       </c>
-      <c r="EW13" s="47" t="s">
-[...8 lines deleted...]
-      <c r="EZ13" s="48">
+      <c r="EW13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EX13" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="EY13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EZ13" s="18">
         <v>87.5</v>
       </c>
-      <c r="FA13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FB13" s="48">
+      <c r="FA13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FB13" s="18">
         <v>86</v>
       </c>
-      <c r="FC13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FD13" s="48">
+      <c r="FC13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FD13" s="18">
         <v>82.4</v>
       </c>
-      <c r="FE13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FF13" s="48">
+      <c r="FE13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FF13" s="18">
         <v>167.6</v>
       </c>
-      <c r="FG13" s="47" t="s">
-[...8 lines deleted...]
-      <c r="FJ13" s="48">
+      <c r="FG13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FH13" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FI13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FJ13" s="18">
         <v>95.9</v>
       </c>
-      <c r="FK13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FL13" s="48">
+      <c r="FK13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FL13" s="18">
         <v>81.3</v>
       </c>
-      <c r="FM13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FN13" s="48">
+      <c r="FM13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FN13" s="18">
         <v>72.8</v>
       </c>
-      <c r="FO13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FP13" s="48">
+      <c r="FO13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FP13" s="18">
         <v>85</v>
       </c>
-      <c r="FQ13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FR13" s="60">
+      <c r="FQ13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FR13" s="30">
         <v>108.1</v>
       </c>
-      <c r="FS13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FT13" s="48">
+      <c r="FS13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FT13" s="18">
         <v>93.7</v>
       </c>
-      <c r="FU13" s="47" t="s">
-[...14 lines deleted...]
-      <c r="FZ13" s="48">
+      <c r="FU13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FV13" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FW13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FX13" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FZ13" s="18">
         <v>98.1</v>
       </c>
-      <c r="GA13" s="47" t="s">
-[...26 lines deleted...]
-      <c r="GJ13" s="48">
+      <c r="GA13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GB13" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GC13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GD13" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GE13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GF13" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GG13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GH13" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GI13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GJ13" s="18">
         <v>50.1</v>
       </c>
-      <c r="GK13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GL13" s="48">
+      <c r="GK13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GL13" s="18">
         <v>132.69999999999999</v>
       </c>
-      <c r="GM13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GN13" s="48">
+      <c r="GM13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GN13" s="18">
         <v>119.3</v>
       </c>
-      <c r="GO13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GP13" s="48">
+      <c r="GO13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GP13" s="18">
         <v>104.4</v>
       </c>
-      <c r="GQ13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GR13" s="48">
+      <c r="GQ13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GR13" s="18">
         <v>91.7</v>
       </c>
-      <c r="GS13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GT13" s="60">
+      <c r="GS13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GT13" s="30">
         <v>124.6</v>
       </c>
-      <c r="GU13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GV13" s="48">
+      <c r="GU13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GV13" s="18">
         <v>94.3</v>
       </c>
-      <c r="GW13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GX13" s="48">
+      <c r="GW13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GX13" s="18">
         <v>97</v>
       </c>
-      <c r="GY13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GZ13" s="48">
+      <c r="GY13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GZ13" s="18">
         <v>64.7</v>
       </c>
-      <c r="HA13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HB13" s="48">
+      <c r="HA13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HB13" s="18">
         <v>83.7</v>
       </c>
-      <c r="HC13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HD13" s="48">
+      <c r="HC13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HD13" s="18">
         <v>142.1</v>
       </c>
-      <c r="HE13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HF13" s="48">
+      <c r="HE13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HF13" s="18">
         <v>101.2</v>
       </c>
-      <c r="HG13" s="47" t="s">
-[...8 lines deleted...]
-      <c r="HJ13" s="48">
+      <c r="HG13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HH13" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HI13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HJ13" s="18">
         <v>88.4</v>
       </c>
-      <c r="HK13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HL13" s="48">
+      <c r="HK13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HL13" s="18">
         <v>69.2</v>
       </c>
-      <c r="HM13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HN13" s="48">
+      <c r="HM13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HN13" s="18">
         <v>79.8</v>
       </c>
-      <c r="HO13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HP13" s="62">
+      <c r="HO13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HP13" s="32">
         <v>79.8</v>
       </c>
-      <c r="HQ13" s="61" t="s">
-[...2 lines deleted...]
-      <c r="HR13" s="48">
+      <c r="HQ13" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="HR13" s="18">
         <v>119.9</v>
       </c>
-      <c r="HS13" s="47" t="s">
-[...8 lines deleted...]
-      <c r="HV13" s="48">
+      <c r="HS13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HT13" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HU13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HV13" s="18">
         <v>113.3</v>
       </c>
-      <c r="HW13" s="47" t="s">
-[...8 lines deleted...]
-      <c r="HZ13" s="48">
+      <c r="HW13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HX13" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HY13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HZ13" s="18">
         <v>89.1</v>
       </c>
-      <c r="IA13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IB13" s="48">
+      <c r="IA13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IB13" s="18">
         <v>108.1</v>
       </c>
-      <c r="IC13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ID13" s="48">
+      <c r="IC13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ID13" s="18">
         <v>120</v>
       </c>
-      <c r="IE13" s="47" t="s">
-[...8 lines deleted...]
-      <c r="IH13" s="48">
+      <c r="IE13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IF13" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="IG13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IH13" s="18">
         <v>96.6</v>
       </c>
-      <c r="II13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IJ13" s="48">
+      <c r="II13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IJ13" s="18">
         <v>67.8</v>
       </c>
-      <c r="IK13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IL13" s="48">
+      <c r="IK13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IL13" s="18">
         <v>95.4</v>
       </c>
-      <c r="IM13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IN13" s="48">
+      <c r="IM13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IN13" s="18">
         <v>117.3</v>
       </c>
-      <c r="IO13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IP13" s="48">
+      <c r="IO13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IP13" s="18">
         <v>89.6</v>
       </c>
-      <c r="IQ13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IR13" s="48">
+      <c r="IQ13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IR13" s="18">
         <v>91.8</v>
       </c>
-      <c r="IS13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IT13" s="48">
+      <c r="IS13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IT13" s="18">
         <v>76.400000000000006</v>
       </c>
-      <c r="IU13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IV13" s="48">
+      <c r="IU13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IV13" s="18">
         <v>84.1</v>
       </c>
-      <c r="IW13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IX13" s="48">
+      <c r="IW13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IX13" s="18">
         <v>103.5</v>
       </c>
-      <c r="IY13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IZ13" s="60">
+      <c r="IY13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IZ13" s="30">
         <v>90.7</v>
       </c>
-      <c r="JA13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JB13" s="55">
+      <c r="JA13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JB13" s="25">
         <v>101</v>
       </c>
-      <c r="JC13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JD13" s="55">
+      <c r="JC13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JD13" s="25">
         <v>120.9</v>
       </c>
-      <c r="JE13" s="47" t="s">
-[...8 lines deleted...]
-      <c r="JH13" s="55">
+      <c r="JE13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JF13" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="JG13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JH13" s="25">
         <v>103.8</v>
       </c>
-      <c r="JI13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JJ13" s="55">
+      <c r="JI13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JJ13" s="25">
         <v>116.3</v>
       </c>
-      <c r="JK13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JL13" s="55">
+      <c r="JK13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JL13" s="25">
         <v>67.3</v>
       </c>
-      <c r="JM13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JN13" s="55">
+      <c r="JM13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JN13" s="25">
         <v>156.9</v>
       </c>
-      <c r="JO13" s="47" t="s">
-[...8 lines deleted...]
-      <c r="JR13" s="55">
+      <c r="JO13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JP13" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="JQ13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JR13" s="25">
         <v>93.5</v>
       </c>
-      <c r="JS13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JT13" s="55">
+      <c r="JS13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JT13" s="25">
         <v>100.8</v>
       </c>
-      <c r="JU13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JV13" s="55">
+      <c r="JU13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JV13" s="25">
         <v>78.8</v>
       </c>
-      <c r="JW13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JX13" s="56">
+      <c r="JW13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JX13" s="26">
         <v>93.5</v>
       </c>
-      <c r="JY13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JZ13" s="55">
+      <c r="JY13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JZ13" s="25">
         <v>98.9</v>
       </c>
-      <c r="KA13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KB13" s="55">
+      <c r="KA13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KB13" s="25">
         <v>89</v>
       </c>
-      <c r="KC13" s="47" t="s">
-[...14 lines deleted...]
-      <c r="KH13" s="55">
+      <c r="KC13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KD13" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KE13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KF13" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KH13" s="25">
         <v>65.099999999999994</v>
       </c>
-      <c r="KI13" s="47" t="s">
-[...26 lines deleted...]
-      <c r="KR13" s="55">
+      <c r="KI13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KJ13" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KK13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KL13" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KM13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KN13" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KO13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KP13" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KQ13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KR13" s="25">
         <v>110.5</v>
       </c>
-      <c r="KS13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KT13" s="55">
+      <c r="KS13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KT13" s="25">
         <v>110.9</v>
       </c>
-      <c r="KU13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KV13" s="55">
+      <c r="KU13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KV13" s="25">
         <v>107</v>
       </c>
-      <c r="KW13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KX13" s="55">
+      <c r="KW13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KX13" s="25">
         <v>133.1</v>
       </c>
-      <c r="KY13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KZ13" s="55">
+      <c r="KY13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KZ13" s="25">
         <v>88.7</v>
       </c>
-      <c r="LA13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LB13" s="55">
+      <c r="LA13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LB13" s="25">
         <v>118.7</v>
       </c>
-      <c r="LC13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LD13" s="55">
+      <c r="LC13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LD13" s="25">
         <v>68.3</v>
       </c>
-      <c r="LE13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LF13" s="55">
+      <c r="LE13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LF13" s="25">
         <v>105.9</v>
       </c>
-      <c r="LG13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LH13" s="55">
+      <c r="LG13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LH13" s="25">
         <v>91.5</v>
       </c>
-      <c r="LI13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LJ13" s="55">
+      <c r="LI13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LJ13" s="25">
         <v>106.2</v>
       </c>
-      <c r="LK13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LL13" s="55">
+      <c r="LK13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LL13" s="25">
         <v>133.69999999999999</v>
       </c>
-      <c r="LM13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LN13" s="55">
+      <c r="LM13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LN13" s="25">
         <v>141.80000000000001</v>
       </c>
-      <c r="LO13" s="47" t="s">
-[...8 lines deleted...]
-      <c r="LR13" s="55">
+      <c r="LO13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LP13" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="LQ13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LR13" s="25">
         <v>94.1</v>
       </c>
-      <c r="LS13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LT13" s="55">
+      <c r="LS13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LT13" s="25">
         <v>109.3</v>
       </c>
-      <c r="LU13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LV13" s="55">
+      <c r="LU13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LV13" s="25">
         <v>101.7</v>
       </c>
-      <c r="LW13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LX13" s="55">
+      <c r="LW13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LX13" s="25">
         <v>95.8</v>
       </c>
-      <c r="LY13" s="47" t="s">
-[...6 lines deleted...]
-      <c r="MD13" s="58"/>
+      <c r="LY13" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LZ13" s="27"/>
+      <c r="MA13" s="28"/>
+      <c r="MB13" s="28"/>
+      <c r="MC13" s="28"/>
+      <c r="MD13" s="28"/>
     </row>
     <row r="14" spans="1:342" x14ac:dyDescent="0.3">
-      <c r="A14" s="59" t="s">
+      <c r="A14" s="29" t="s">
         <v>98</v>
       </c>
-      <c r="B14" s="43">
+      <c r="B14" s="13">
         <v>5185</v>
       </c>
-      <c r="C14" s="45" t="s">
-[...8 lines deleted...]
-      <c r="F14" s="43">
+      <c r="C14" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="D14" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="E14" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="F14" s="13">
         <v>30194</v>
       </c>
-      <c r="G14" s="45" t="s">
-[...8 lines deleted...]
-      <c r="J14" s="43">
+      <c r="G14" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="I14" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="J14" s="13">
         <v>57247</v>
       </c>
-      <c r="K14" s="45" t="s">
-[...2 lines deleted...]
-      <c r="L14" s="43">
+      <c r="K14" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="L14" s="13">
         <v>4289</v>
       </c>
-      <c r="M14" s="45" t="s">
-[...2 lines deleted...]
-      <c r="N14" s="43">
+      <c r="M14" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="N14" s="13">
         <v>14834</v>
       </c>
-      <c r="O14" s="45" t="s">
-[...8 lines deleted...]
-      <c r="R14" s="43">
+      <c r="O14" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="P14" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q14" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="R14" s="13">
         <v>16017</v>
       </c>
-      <c r="S14" s="45" t="s">
-[...2 lines deleted...]
-      <c r="T14" s="43">
+      <c r="S14" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="T14" s="13">
         <v>3582</v>
       </c>
-      <c r="U14" s="45" t="s">
-[...2 lines deleted...]
-      <c r="V14" s="43">
+      <c r="U14" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="V14" s="13">
         <v>12546</v>
       </c>
-      <c r="W14" s="45" t="s">
-[...2 lines deleted...]
-      <c r="X14" s="46">
+      <c r="W14" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="X14" s="16">
         <v>3073</v>
       </c>
-      <c r="Y14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="Z14" s="48">
+      <c r="Y14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="Z14" s="18">
         <v>34.200000000000003</v>
       </c>
-      <c r="AA14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AB14" s="48">
+      <c r="AA14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AB14" s="18">
         <v>2.9</v>
       </c>
-      <c r="AC14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AD14" s="48">
+      <c r="AC14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AD14" s="18">
         <v>761.2</v>
       </c>
-      <c r="AE14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AF14" s="48">
+      <c r="AE14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AF14" s="18">
         <v>14.1</v>
       </c>
-      <c r="AG14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AH14" s="48">
+      <c r="AG14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AH14" s="18">
         <v>8.6999999999999993</v>
       </c>
-      <c r="AI14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AJ14" s="46">
+      <c r="AI14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AJ14" s="16">
         <v>1494</v>
       </c>
-      <c r="AK14" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AL14" s="46">
+      <c r="AK14" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AL14" s="16">
         <v>614</v>
       </c>
-      <c r="AM14" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AN14" s="48">
+      <c r="AM14" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AN14" s="18">
         <v>162.9</v>
       </c>
-      <c r="AO14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AP14" s="48">
+      <c r="AO14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP14" s="18">
         <v>261.89999999999998</v>
       </c>
-      <c r="AQ14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AR14" s="48">
+      <c r="AQ14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AR14" s="18">
         <v>1651.7</v>
       </c>
-      <c r="AS14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AT14" s="46">
+      <c r="AS14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AT14" s="16">
         <v>4713</v>
       </c>
-      <c r="AU14" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AV14" s="48">
+      <c r="AU14" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AV14" s="18">
         <v>3963</v>
       </c>
-      <c r="AW14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AX14" s="48">
+      <c r="AW14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AX14" s="18">
         <v>879.5</v>
       </c>
-      <c r="AY14" s="47" t="s">
-[...8 lines deleted...]
-      <c r="BB14" s="48">
+      <c r="AY14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AZ14" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BA14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BB14" s="18">
         <v>1840</v>
       </c>
-      <c r="BC14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BD14" s="48">
+      <c r="BC14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BD14" s="18">
         <v>4413</v>
       </c>
-      <c r="BE14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BF14" s="60">
+      <c r="BE14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BF14" s="30">
         <v>362</v>
       </c>
-      <c r="BG14" s="49" t="s">
-[...2 lines deleted...]
-      <c r="BH14" s="43">
+      <c r="BG14" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="BH14" s="13">
         <v>125</v>
       </c>
-      <c r="BI14" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BJ14" s="43">
+      <c r="BI14" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BJ14" s="13">
         <v>226</v>
       </c>
-      <c r="BK14" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BL14" s="43">
+      <c r="BK14" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BL14" s="13">
         <v>34963</v>
       </c>
-      <c r="BM14" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BN14" s="48">
+      <c r="BM14" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BN14" s="18">
         <v>21</v>
       </c>
-      <c r="BO14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BP14" s="48">
+      <c r="BO14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BP14" s="18">
         <v>0</v>
       </c>
-      <c r="BQ14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BR14" s="48">
+      <c r="BQ14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BR14" s="18">
         <v>170</v>
       </c>
-      <c r="BS14" s="47" t="s">
-[...26 lines deleted...]
-      <c r="CB14" s="48">
+      <c r="BS14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BT14" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BU14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BV14" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BW14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BX14" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BY14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BZ14" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CB14" s="18">
         <v>40.9</v>
       </c>
-      <c r="CC14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CD14" s="48">
+      <c r="CC14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CD14" s="18">
         <v>65.5</v>
       </c>
-      <c r="CE14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CF14" s="48">
+      <c r="CE14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CF14" s="18">
         <v>25.2</v>
       </c>
-      <c r="CG14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CH14" s="48">
+      <c r="CG14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CH14" s="18">
         <v>79.5</v>
       </c>
-      <c r="CI14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CJ14" s="48">
+      <c r="CI14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CJ14" s="18">
         <v>3.1</v>
       </c>
-      <c r="CK14" s="47" t="s">
-[...8 lines deleted...]
-      <c r="CN14" s="48">
+      <c r="CK14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CL14" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CM14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CN14" s="18">
         <v>409</v>
       </c>
-      <c r="CO14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CP14" s="48">
+      <c r="CO14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CP14" s="18">
         <v>412</v>
       </c>
-      <c r="CQ14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CR14" s="48">
+      <c r="CQ14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CR14" s="18">
         <v>11.1</v>
       </c>
-      <c r="CS14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CT14" s="48">
+      <c r="CS14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CT14" s="18">
         <v>19.100000000000001</v>
       </c>
-      <c r="CU14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CV14" s="48">
+      <c r="CU14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CV14" s="18">
         <v>92.6</v>
       </c>
-      <c r="CW14" s="47" t="s">
-[...14 lines deleted...]
-      <c r="DB14" s="60">
+      <c r="CW14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CX14" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="CY14" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="CZ14" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="DA14" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="DB14" s="30">
         <v>248.6</v>
       </c>
-      <c r="DC14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DD14" s="60">
+      <c r="DC14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD14" s="30">
         <v>157.4</v>
       </c>
-      <c r="DE14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DF14" s="60">
+      <c r="DE14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF14" s="30">
         <v>582.79999999999995</v>
       </c>
-      <c r="DG14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DH14" s="60">
+      <c r="DG14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH14" s="30">
         <v>213.1</v>
       </c>
-      <c r="DI14" s="61" t="s">
-[...2 lines deleted...]
-      <c r="DJ14" s="48">
+      <c r="DI14" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="DJ14" s="18">
         <v>171.3</v>
       </c>
-      <c r="DK14" s="47" t="s">
-[...8 lines deleted...]
-      <c r="DN14" s="48">
+      <c r="DK14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DL14" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="DM14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DN14" s="18">
         <v>97.9</v>
       </c>
-      <c r="DO14" s="47" t="s">
-[...8 lines deleted...]
-      <c r="DR14" s="48">
+      <c r="DO14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DP14" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="DQ14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DR14" s="18">
         <v>79.5</v>
       </c>
-      <c r="DS14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DT14" s="48">
+      <c r="DS14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DT14" s="18">
         <v>110.8</v>
       </c>
-      <c r="DU14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DV14" s="48">
+      <c r="DU14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DV14" s="18">
         <v>106.2</v>
       </c>
-      <c r="DW14" s="47" t="s">
-[...8 lines deleted...]
-      <c r="DZ14" s="48">
+      <c r="DW14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DX14" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="DY14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DZ14" s="18">
         <v>108.1</v>
       </c>
-      <c r="EA14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EB14" s="48">
+      <c r="EA14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EB14" s="18">
         <v>51.9</v>
       </c>
-      <c r="EC14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ED14" s="48">
+      <c r="EC14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ED14" s="18">
         <v>99.2</v>
       </c>
-      <c r="EE14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EF14" s="48">
+      <c r="EE14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EF14" s="18">
         <v>132.1</v>
       </c>
-      <c r="EG14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EH14" s="48">
+      <c r="EG14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EH14" s="18">
         <v>109.9</v>
       </c>
-      <c r="EI14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EJ14" s="48">
+      <c r="EI14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EJ14" s="18">
         <v>88.8</v>
       </c>
-      <c r="EK14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EL14" s="48">
+      <c r="EK14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EL14" s="18">
         <v>100.6</v>
       </c>
-      <c r="EM14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EN14" s="48">
+      <c r="EM14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EN14" s="18">
         <v>94</v>
       </c>
-      <c r="EO14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EP14" s="48">
+      <c r="EO14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EP14" s="18">
         <v>116.6</v>
       </c>
-      <c r="EQ14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ER14" s="48">
+      <c r="EQ14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ER14" s="18">
         <v>99.2</v>
       </c>
-      <c r="ES14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ET14" s="48">
+      <c r="ES14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ET14" s="18">
         <v>116.3</v>
       </c>
-      <c r="EU14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EV14" s="48">
+      <c r="EU14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EV14" s="18">
         <v>125.3</v>
       </c>
-      <c r="EW14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EX14" s="48">
+      <c r="EW14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EX14" s="18">
         <v>101.4</v>
       </c>
-      <c r="EY14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EZ14" s="48">
+      <c r="EY14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EZ14" s="18">
         <v>151.5</v>
       </c>
-      <c r="FA14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FB14" s="48">
+      <c r="FA14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FB14" s="18">
         <v>97</v>
       </c>
-      <c r="FC14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FD14" s="48">
+      <c r="FC14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FD14" s="18">
         <v>79.7</v>
       </c>
-      <c r="FE14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FF14" s="48">
+      <c r="FE14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FF14" s="18">
         <v>134.30000000000001</v>
       </c>
-      <c r="FG14" s="47" t="s">
-[...8 lines deleted...]
-      <c r="FJ14" s="48">
+      <c r="FG14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FH14" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FI14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FJ14" s="18">
         <v>94.8</v>
       </c>
-      <c r="FK14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FL14" s="48">
+      <c r="FK14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FL14" s="18">
         <v>94.9</v>
       </c>
-      <c r="FM14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FN14" s="48">
+      <c r="FM14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FN14" s="18">
         <v>74.900000000000006</v>
       </c>
-      <c r="FO14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FP14" s="48">
+      <c r="FO14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FP14" s="18">
         <v>75.8</v>
       </c>
-      <c r="FQ14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FR14" s="60">
+      <c r="FQ14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FR14" s="30">
         <v>88.2</v>
       </c>
-      <c r="FS14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FT14" s="48">
+      <c r="FS14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FT14" s="18">
         <v>84.5</v>
       </c>
-      <c r="FU14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FV14" s="48">
+      <c r="FU14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FV14" s="18">
         <v>45</v>
       </c>
-      <c r="FW14" s="47" t="s">
-[...8 lines deleted...]
-      <c r="FZ14" s="48">
+      <c r="FW14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FX14" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FZ14" s="18">
         <v>48.9</v>
       </c>
-      <c r="GA14" s="47" t="s">
-[...26 lines deleted...]
-      <c r="GJ14" s="48">
+      <c r="GA14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GB14" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GC14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GD14" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GE14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GF14" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GG14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GH14" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GI14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GJ14" s="18">
         <v>44.8</v>
       </c>
-      <c r="GK14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GL14" s="48">
+      <c r="GK14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GL14" s="18">
         <v>108.4</v>
       </c>
-      <c r="GM14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GN14" s="48">
+      <c r="GM14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GN14" s="18">
         <v>62.3</v>
       </c>
-      <c r="GO14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GP14" s="48">
+      <c r="GO14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GP14" s="18">
         <v>103.2</v>
       </c>
-      <c r="GQ14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GR14" s="48">
+      <c r="GQ14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GR14" s="18">
         <v>119.7</v>
       </c>
-      <c r="GS14" s="47" t="s">
-[...8 lines deleted...]
-      <c r="GV14" s="48">
+      <c r="GS14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GT14" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="GU14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GV14" s="18">
         <v>128.69999999999999</v>
       </c>
-      <c r="GW14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GX14" s="48">
+      <c r="GW14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GX14" s="18">
         <v>88.2</v>
       </c>
-      <c r="GY14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GZ14" s="48">
+      <c r="GY14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GZ14" s="18">
         <v>86.3</v>
       </c>
-      <c r="HA14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HB14" s="48">
+      <c r="HA14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HB14" s="18">
         <v>71.2</v>
       </c>
-      <c r="HC14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HD14" s="48">
+      <c r="HC14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HD14" s="18">
         <v>93.7</v>
       </c>
-      <c r="HE14" s="47" t="s">
-[...14 lines deleted...]
-      <c r="HJ14" s="48">
+      <c r="HE14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HF14" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HG14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HH14" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HI14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HJ14" s="18">
         <v>102.9</v>
       </c>
-      <c r="HK14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HL14" s="48">
+      <c r="HK14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HL14" s="18">
         <v>88.3</v>
       </c>
-      <c r="HM14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HN14" s="48">
+      <c r="HM14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HN14" s="18">
         <v>87.2</v>
       </c>
-      <c r="HO14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HP14" s="62">
+      <c r="HO14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HP14" s="32">
         <v>81.8</v>
       </c>
-      <c r="HQ14" s="61" t="s">
-[...2 lines deleted...]
-      <c r="HR14" s="48">
+      <c r="HQ14" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="HR14" s="18">
         <v>109</v>
       </c>
-      <c r="HS14" s="47" t="s">
-[...8 lines deleted...]
-      <c r="HV14" s="48">
+      <c r="HS14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HT14" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HU14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HV14" s="18">
         <v>93.7</v>
       </c>
-      <c r="HW14" s="47" t="s">
-[...8 lines deleted...]
-      <c r="HZ14" s="48">
+      <c r="HW14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HX14" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HY14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HZ14" s="18">
         <v>96.3</v>
       </c>
-      <c r="IA14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IB14" s="48">
+      <c r="IA14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IB14" s="18">
         <v>99.2</v>
       </c>
-      <c r="IC14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ID14" s="48">
+      <c r="IC14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ID14" s="18">
         <v>105.1</v>
       </c>
-      <c r="IE14" s="47" t="s">
-[...8 lines deleted...]
-      <c r="IH14" s="48">
+      <c r="IE14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IF14" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="IG14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IH14" s="18">
         <v>110.1</v>
       </c>
-      <c r="II14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IJ14" s="48">
+      <c r="II14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IJ14" s="18">
         <v>83.9</v>
       </c>
-      <c r="IK14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IL14" s="48">
+      <c r="IK14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IL14" s="18">
         <v>94.8</v>
       </c>
-      <c r="IM14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IN14" s="48">
+      <c r="IM14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IN14" s="18">
         <v>140.69999999999999</v>
       </c>
-      <c r="IO14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IP14" s="48">
+      <c r="IO14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IP14" s="18">
         <v>101</v>
       </c>
-      <c r="IQ14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IR14" s="48">
+      <c r="IQ14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IR14" s="18">
         <v>88.6</v>
       </c>
-      <c r="IS14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IT14" s="48">
+      <c r="IS14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IT14" s="18">
         <v>60.9</v>
       </c>
-      <c r="IU14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IV14" s="48">
+      <c r="IU14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IV14" s="18">
         <v>102.8</v>
       </c>
-      <c r="IW14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IX14" s="48">
+      <c r="IW14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IX14" s="18">
         <v>146.69999999999999</v>
       </c>
-      <c r="IY14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IZ14" s="60">
+      <c r="IY14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IZ14" s="30">
         <v>133.9</v>
       </c>
-      <c r="JA14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JB14" s="55">
+      <c r="JA14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JB14" s="25">
         <v>126.9</v>
       </c>
-      <c r="JC14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JD14" s="55">
+      <c r="JC14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JD14" s="25">
         <v>102.5</v>
       </c>
-      <c r="JE14" s="47" t="s">
-[...8 lines deleted...]
-      <c r="JH14" s="55">
+      <c r="JE14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JF14" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="JG14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JH14" s="25">
         <v>179.5</v>
       </c>
-      <c r="JI14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JJ14" s="55">
+      <c r="JI14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JJ14" s="25">
         <v>102.2</v>
       </c>
-      <c r="JK14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JL14" s="55">
+      <c r="JK14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JL14" s="25">
         <v>115.8</v>
       </c>
-      <c r="JM14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JN14" s="55">
+      <c r="JM14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JN14" s="25">
         <v>94.2</v>
       </c>
-      <c r="JO14" s="47" t="s">
-[...8 lines deleted...]
-      <c r="JR14" s="55">
+      <c r="JO14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JP14" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="JQ14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JR14" s="25">
         <v>109.1</v>
       </c>
-      <c r="JS14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JT14" s="55">
+      <c r="JS14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JT14" s="25">
         <v>105.1</v>
       </c>
-      <c r="JU14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JV14" s="55">
+      <c r="JU14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JV14" s="25">
         <v>103.4</v>
       </c>
-      <c r="JW14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JX14" s="56">
+      <c r="JW14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JX14" s="26">
         <v>78.5</v>
       </c>
-      <c r="JY14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JZ14" s="55">
+      <c r="JY14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JZ14" s="25">
         <v>92.7</v>
       </c>
-      <c r="KA14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KB14" s="55">
+      <c r="KA14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KB14" s="25">
         <v>102.1</v>
       </c>
-      <c r="KC14" s="47" t="s">
-[...14 lines deleted...]
-      <c r="KH14" s="55">
+      <c r="KC14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KD14" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KE14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KF14" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KH14" s="25">
         <v>76.3</v>
       </c>
-      <c r="KI14" s="47" t="s">
-[...26 lines deleted...]
-      <c r="KR14" s="55">
+      <c r="KI14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KJ14" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KK14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KL14" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KM14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KN14" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KO14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KP14" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KQ14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KR14" s="25">
         <v>45.6</v>
       </c>
-      <c r="KS14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KT14" s="55">
+      <c r="KS14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KT14" s="25">
         <v>100.5</v>
       </c>
-      <c r="KU14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KV14" s="55">
+      <c r="KU14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KV14" s="25">
         <v>67.8</v>
       </c>
-      <c r="KW14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KX14" s="55">
+      <c r="KW14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KX14" s="25">
         <v>104.3</v>
       </c>
-      <c r="KY14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KZ14" s="55">
+      <c r="KY14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KZ14" s="25">
         <v>119.8</v>
       </c>
-      <c r="LA14" s="47" t="s">
-[...8 lines deleted...]
-      <c r="LD14" s="55">
+      <c r="LA14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LB14" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="LC14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LD14" s="25">
         <v>115.4</v>
       </c>
-      <c r="LE14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LF14" s="55">
+      <c r="LE14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LF14" s="25">
         <v>89.7</v>
       </c>
-      <c r="LG14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LH14" s="55">
+      <c r="LG14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LH14" s="25">
         <v>109.7</v>
       </c>
-      <c r="LI14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LJ14" s="55">
+      <c r="LI14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LJ14" s="25">
         <v>117.4</v>
       </c>
-      <c r="LK14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LL14" s="55">
+      <c r="LK14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LL14" s="25">
         <v>81.2</v>
       </c>
-      <c r="LM14" s="47" t="s">
-[...14 lines deleted...]
-      <c r="LR14" s="55">
+      <c r="LM14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LN14" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="LO14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LP14" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="LQ14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LR14" s="25">
         <v>108.7</v>
       </c>
-      <c r="LS14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LT14" s="55">
+      <c r="LS14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LT14" s="25">
         <v>102.6</v>
       </c>
-      <c r="LU14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LV14" s="55">
+      <c r="LU14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LV14" s="25">
         <v>118.1</v>
       </c>
-      <c r="LW14" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LX14" s="55">
+      <c r="LW14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LX14" s="25">
         <v>84.4</v>
       </c>
-      <c r="LY14" s="47" t="s">
-[...6 lines deleted...]
-      <c r="MD14" s="58"/>
+      <c r="LY14" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LZ14" s="27"/>
+      <c r="MA14" s="28"/>
+      <c r="MB14" s="28"/>
+      <c r="MC14" s="28"/>
+      <c r="MD14" s="28"/>
     </row>
     <row r="15" spans="1:342" x14ac:dyDescent="0.3">
-      <c r="A15" s="59" t="s">
+      <c r="A15" s="29" t="s">
         <v>99</v>
       </c>
-      <c r="B15" s="43">
+      <c r="B15" s="13">
         <v>5473</v>
       </c>
-      <c r="C15" s="45" t="s">
-[...8 lines deleted...]
-      <c r="F15" s="43">
+      <c r="C15" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="D15" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="E15" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="F15" s="13">
         <v>28534</v>
       </c>
-      <c r="G15" s="45" t="s">
-[...2 lines deleted...]
-      <c r="H15" s="43">
+      <c r="G15" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="H15" s="13">
         <v>2688</v>
       </c>
-      <c r="I15" s="45" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="43">
+      <c r="I15" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="J15" s="13">
         <v>66757</v>
       </c>
-      <c r="K15" s="45" t="s">
-[...2 lines deleted...]
-      <c r="L15" s="43">
+      <c r="K15" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="L15" s="13">
         <v>3596</v>
       </c>
-      <c r="M15" s="45" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="43">
+      <c r="M15" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="N15" s="13">
         <v>12400</v>
       </c>
-      <c r="O15" s="45" t="s">
-[...2 lines deleted...]
-      <c r="P15" s="43">
+      <c r="O15" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="P15" s="13">
         <v>3968</v>
       </c>
-      <c r="Q15" s="45" t="s">
-[...2 lines deleted...]
-      <c r="R15" s="43">
+      <c r="Q15" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="R15" s="13">
         <v>10980</v>
       </c>
-      <c r="S15" s="45" t="s">
-[...2 lines deleted...]
-      <c r="T15" s="43">
+      <c r="S15" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="T15" s="13">
         <v>3624</v>
       </c>
-      <c r="U15" s="45" t="s">
-[...2 lines deleted...]
-      <c r="V15" s="43">
+      <c r="U15" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="V15" s="13">
         <v>12509</v>
       </c>
-      <c r="W15" s="45" t="s">
-[...2 lines deleted...]
-      <c r="X15" s="46">
+      <c r="W15" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="X15" s="16">
         <v>3025</v>
       </c>
-      <c r="Y15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="Z15" s="48">
+      <c r="Y15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="Z15" s="18">
         <v>29.3</v>
       </c>
-      <c r="AA15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AB15" s="48">
+      <c r="AA15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AB15" s="18">
         <v>3</v>
       </c>
-      <c r="AC15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AD15" s="48">
+      <c r="AC15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AD15" s="18">
         <v>566.9</v>
       </c>
-      <c r="AE15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AF15" s="48">
+      <c r="AE15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AF15" s="18">
         <v>16.100000000000001</v>
       </c>
-      <c r="AG15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AH15" s="48">
+      <c r="AG15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AH15" s="18">
         <v>6</v>
       </c>
-      <c r="AI15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AJ15" s="46">
+      <c r="AI15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AJ15" s="16">
         <v>1356</v>
       </c>
-      <c r="AK15" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AL15" s="46">
+      <c r="AK15" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AL15" s="16">
         <v>642</v>
       </c>
-      <c r="AM15" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AN15" s="48">
+      <c r="AM15" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AN15" s="18">
         <v>191</v>
       </c>
-      <c r="AO15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AP15" s="48">
+      <c r="AO15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP15" s="18">
         <v>281.5</v>
       </c>
-      <c r="AQ15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AR15" s="48">
+      <c r="AQ15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AR15" s="18">
         <v>993.5</v>
       </c>
-      <c r="AS15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AT15" s="46">
+      <c r="AS15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AT15" s="16">
         <v>4218</v>
       </c>
-      <c r="AU15" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AV15" s="48">
+      <c r="AU15" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AV15" s="18">
         <v>4065</v>
       </c>
-      <c r="AW15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AX15" s="48">
+      <c r="AW15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AX15" s="18">
         <v>847.4</v>
       </c>
-      <c r="AY15" s="47" t="s">
-[...8 lines deleted...]
-      <c r="BB15" s="48">
+      <c r="AY15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AZ15" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BA15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BB15" s="18">
         <v>1782</v>
       </c>
-      <c r="BC15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BD15" s="48">
+      <c r="BC15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BD15" s="18">
         <v>4127</v>
       </c>
-      <c r="BE15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BF15" s="60">
+      <c r="BE15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BF15" s="30">
         <v>282</v>
       </c>
-      <c r="BG15" s="49" t="s">
-[...2 lines deleted...]
-      <c r="BH15" s="43">
+      <c r="BG15" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="BH15" s="13">
         <v>129</v>
       </c>
-      <c r="BI15" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BJ15" s="43">
+      <c r="BI15" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BJ15" s="13">
         <v>232</v>
       </c>
-      <c r="BK15" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BL15" s="43">
+      <c r="BK15" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BL15" s="13">
         <v>38325</v>
       </c>
-      <c r="BM15" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BN15" s="48">
+      <c r="BM15" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BN15" s="18">
         <v>15.5</v>
       </c>
-      <c r="BO15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BP15" s="48">
+      <c r="BO15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BP15" s="18">
         <v>0</v>
       </c>
-      <c r="BQ15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BR15" s="48">
+      <c r="BQ15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BR15" s="18">
         <v>203</v>
       </c>
-      <c r="BS15" s="47" t="s">
-[...26 lines deleted...]
-      <c r="CB15" s="48">
+      <c r="BS15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BT15" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BU15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BV15" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BW15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BX15" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BY15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BZ15" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CB15" s="18">
         <v>89.2</v>
       </c>
-      <c r="CC15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CD15" s="48">
+      <c r="CC15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CD15" s="18">
         <v>109</v>
       </c>
-      <c r="CE15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CF15" s="48">
+      <c r="CE15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CF15" s="18">
         <v>46.2</v>
       </c>
-      <c r="CG15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CH15" s="48">
+      <c r="CG15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CH15" s="18">
         <v>82</v>
       </c>
-      <c r="CI15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CJ15" s="48">
+      <c r="CI15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CJ15" s="18">
         <v>3.7</v>
       </c>
-      <c r="CK15" s="47" t="s">
-[...8 lines deleted...]
-      <c r="CN15" s="48">
+      <c r="CK15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CL15" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CM15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CN15" s="18">
         <v>374</v>
       </c>
-      <c r="CO15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CP15" s="48">
+      <c r="CO15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CP15" s="18">
         <v>490</v>
       </c>
-      <c r="CQ15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CR15" s="48">
+      <c r="CQ15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CR15" s="18">
         <v>14.4</v>
       </c>
-      <c r="CS15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CT15" s="48">
+      <c r="CS15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CT15" s="18">
         <v>15</v>
       </c>
-      <c r="CU15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CV15" s="48">
+      <c r="CU15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CV15" s="18">
         <v>93.4</v>
       </c>
-      <c r="CW15" s="47" t="s">
-[...14 lines deleted...]
-      <c r="DB15" s="60">
+      <c r="CW15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CX15" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="CY15" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="CZ15" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="DA15" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="DB15" s="30">
         <v>259.8</v>
       </c>
-      <c r="DC15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DD15" s="60">
+      <c r="DC15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD15" s="30">
         <v>139.6</v>
       </c>
-      <c r="DE15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DF15" s="60">
+      <c r="DE15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF15" s="30">
         <v>677.5</v>
       </c>
-      <c r="DG15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DH15" s="60">
+      <c r="DG15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH15" s="30">
         <v>218.4</v>
       </c>
-      <c r="DI15" s="61" t="s">
-[...2 lines deleted...]
-      <c r="DJ15" s="48">
+      <c r="DI15" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="DJ15" s="18">
         <v>153.4</v>
       </c>
-      <c r="DK15" s="47" t="s">
-[...8 lines deleted...]
-      <c r="DN15" s="48">
+      <c r="DK15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DL15" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="DM15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DN15" s="18">
         <v>111.5</v>
       </c>
-      <c r="DO15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DP15" s="48">
+      <c r="DO15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DP15" s="18">
         <v>137.30000000000001</v>
       </c>
-      <c r="DQ15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DR15" s="48">
+      <c r="DQ15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DR15" s="18">
         <v>89.3</v>
       </c>
-      <c r="DS15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DT15" s="48">
+      <c r="DS15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DT15" s="18">
         <v>94.1</v>
       </c>
-      <c r="DU15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DV15" s="48">
+      <c r="DU15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DV15" s="18">
         <v>102</v>
       </c>
-      <c r="DW15" s="47" t="s">
-[...8 lines deleted...]
-      <c r="DZ15" s="48">
+      <c r="DW15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DX15" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="DY15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DZ15" s="18">
         <v>92.5</v>
       </c>
-      <c r="EA15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EB15" s="48">
+      <c r="EA15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EB15" s="18">
         <v>78.400000000000006</v>
       </c>
-      <c r="EC15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ED15" s="48">
+      <c r="EC15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ED15" s="18">
         <v>125.1</v>
       </c>
-      <c r="EE15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EF15" s="48">
+      <c r="EE15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EF15" s="18">
         <v>131.19999999999999</v>
       </c>
-      <c r="EG15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EH15" s="48">
+      <c r="EG15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EH15" s="18">
         <v>92.8</v>
       </c>
-      <c r="EI15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EJ15" s="48">
+      <c r="EI15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EJ15" s="18">
         <v>99.3</v>
       </c>
-      <c r="EK15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EL15" s="48">
+      <c r="EK15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EL15" s="18">
         <v>113.4</v>
       </c>
-      <c r="EM15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EN15" s="48">
+      <c r="EM15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EN15" s="18">
         <v>92.6</v>
       </c>
-      <c r="EO15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EP15" s="48">
+      <c r="EO15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EP15" s="18">
         <v>86.2</v>
       </c>
-      <c r="EQ15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ER15" s="48">
+      <c r="EQ15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ER15" s="18">
         <v>103.8</v>
       </c>
-      <c r="ES15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ET15" s="48">
+      <c r="ES15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ET15" s="18">
         <v>128.4</v>
       </c>
-      <c r="EU15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EV15" s="48">
+      <c r="EU15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EV15" s="18">
         <v>136.80000000000001</v>
       </c>
-      <c r="EW15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EX15" s="48">
+      <c r="EW15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EX15" s="18">
         <v>108.1</v>
       </c>
-      <c r="EY15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EZ15" s="48">
+      <c r="EY15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EZ15" s="18">
         <v>99.3</v>
       </c>
-      <c r="FA15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FB15" s="48">
+      <c r="FA15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FB15" s="18">
         <v>103.8</v>
       </c>
-      <c r="FC15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FD15" s="48">
+      <c r="FC15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FD15" s="18">
         <v>78.3</v>
       </c>
-      <c r="FE15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FF15" s="48">
+      <c r="FE15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FF15" s="18">
         <v>146.9</v>
       </c>
-      <c r="FG15" s="47" t="s">
-[...8 lines deleted...]
-      <c r="FJ15" s="48">
+      <c r="FG15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FH15" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FI15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FJ15" s="18">
         <v>88.8</v>
       </c>
-      <c r="FK15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FL15" s="48">
+      <c r="FK15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FL15" s="18">
         <v>96.4</v>
       </c>
-      <c r="FM15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FN15" s="48">
+      <c r="FM15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FN15" s="18">
         <v>60.8</v>
       </c>
-      <c r="FO15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FP15" s="48">
+      <c r="FO15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FP15" s="18">
         <v>70.3</v>
       </c>
-      <c r="FQ15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FR15" s="60">
+      <c r="FQ15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FR15" s="30">
         <v>79.5</v>
       </c>
-      <c r="FS15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FT15" s="48">
+      <c r="FS15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FT15" s="18">
         <v>91.1</v>
       </c>
-      <c r="FU15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FV15" s="48">
+      <c r="FU15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FV15" s="18">
         <v>88.5</v>
       </c>
-      <c r="FW15" s="47" t="s">
-[...8 lines deleted...]
-      <c r="FZ15" s="48">
+      <c r="FW15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FX15" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FZ15" s="18">
         <v>53.3</v>
       </c>
-      <c r="GA15" s="47" t="s">
-[...26 lines deleted...]
-      <c r="GJ15" s="48">
+      <c r="GA15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GB15" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GC15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GD15" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GE15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GF15" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GG15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GH15" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GI15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GJ15" s="18">
         <v>209.2</v>
       </c>
-      <c r="GK15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GL15" s="48">
+      <c r="GK15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GL15" s="18">
         <v>380</v>
       </c>
-      <c r="GM15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GN15" s="48">
+      <c r="GM15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GN15" s="18">
         <v>174.1</v>
       </c>
-      <c r="GO15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GP15" s="48">
+      <c r="GO15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GP15" s="18">
         <v>90.8</v>
       </c>
-      <c r="GQ15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GR15" s="48">
+      <c r="GQ15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GR15" s="18">
         <v>125.8</v>
       </c>
-      <c r="GS15" s="47" t="s">
-[...8 lines deleted...]
-      <c r="GV15" s="48">
+      <c r="GS15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GT15" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="GU15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GV15" s="18">
         <v>118.2</v>
       </c>
-      <c r="GW15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GX15" s="48">
+      <c r="GW15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GX15" s="18">
         <v>93.5</v>
       </c>
-      <c r="GY15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GZ15" s="48">
+      <c r="GY15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GZ15" s="18">
         <v>100.4</v>
       </c>
-      <c r="HA15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HB15" s="48">
+      <c r="HA15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HB15" s="18">
         <v>32.799999999999997</v>
       </c>
-      <c r="HC15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HD15" s="48">
+      <c r="HC15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HD15" s="18">
         <v>97.8</v>
       </c>
-      <c r="HE15" s="47" t="s">
-[...14 lines deleted...]
-      <c r="HJ15" s="48">
+      <c r="HE15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HF15" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HG15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HH15" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HI15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HJ15" s="18">
         <v>102.5</v>
       </c>
-      <c r="HK15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HL15" s="48">
+      <c r="HK15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HL15" s="18">
         <v>83.7</v>
       </c>
-      <c r="HM15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HN15" s="48">
+      <c r="HM15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HN15" s="18">
         <v>117.7</v>
       </c>
-      <c r="HO15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HP15" s="62">
+      <c r="HO15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HP15" s="32">
         <v>88.5</v>
       </c>
-      <c r="HQ15" s="61" t="s">
-[...2 lines deleted...]
-      <c r="HR15" s="48">
+      <c r="HQ15" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="HR15" s="18">
         <v>105.6</v>
       </c>
-      <c r="HS15" s="47" t="s">
-[...8 lines deleted...]
-      <c r="HV15" s="48">
+      <c r="HS15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HT15" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HU15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HV15" s="18">
         <v>94.5</v>
       </c>
-      <c r="HW15" s="47" t="s">
-[...8 lines deleted...]
-      <c r="HZ15" s="48">
+      <c r="HW15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HX15" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HY15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HZ15" s="18">
         <v>116.6</v>
       </c>
-      <c r="IA15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IB15" s="48">
+      <c r="IA15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IB15" s="18">
         <v>83.8</v>
       </c>
-      <c r="IC15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ID15" s="48">
+      <c r="IC15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ID15" s="18">
         <v>83.6</v>
       </c>
-      <c r="IE15" s="47" t="s">
-[...8 lines deleted...]
-      <c r="IH15" s="48">
+      <c r="IE15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IF15" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="IG15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IH15" s="18">
         <v>68.599999999999994</v>
       </c>
-      <c r="II15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IJ15" s="48">
+      <c r="II15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IJ15" s="18">
         <v>101.2</v>
       </c>
-      <c r="IK15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IL15" s="48">
+      <c r="IK15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IL15" s="18">
         <v>99.7</v>
       </c>
-      <c r="IM15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IN15" s="48">
+      <c r="IM15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IN15" s="18">
         <v>98.4</v>
       </c>
-      <c r="IO15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IP15" s="48">
+      <c r="IO15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IP15" s="18">
         <v>85.8</v>
       </c>
-      <c r="IQ15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IR15" s="48">
+      <c r="IQ15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IR15" s="18">
         <v>105.7</v>
       </c>
-      <c r="IS15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IT15" s="48">
+      <c r="IS15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IT15" s="18">
         <v>74.5</v>
       </c>
-      <c r="IU15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IV15" s="48">
+      <c r="IU15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IV15" s="18">
         <v>114.3</v>
       </c>
-      <c r="IW15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IX15" s="48">
+      <c r="IW15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IX15" s="18">
         <v>69.3</v>
       </c>
-      <c r="IY15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IZ15" s="60">
+      <c r="IY15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IZ15" s="30">
         <v>90.8</v>
       </c>
-      <c r="JA15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JB15" s="55">
+      <c r="JA15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JB15" s="25">
         <v>104.6</v>
       </c>
-      <c r="JC15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JD15" s="55">
+      <c r="JC15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JD15" s="25">
         <v>117.3</v>
       </c>
-      <c r="JE15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JF15" s="55">
+      <c r="JE15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JF15" s="25">
         <v>107.5</v>
       </c>
-      <c r="JG15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JH15" s="55">
+      <c r="JG15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JH15" s="25">
         <v>60.1</v>
       </c>
-      <c r="JI15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JJ15" s="55">
+      <c r="JI15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JJ15" s="25">
         <v>89.5</v>
       </c>
-      <c r="JK15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JL15" s="55">
+      <c r="JK15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JL15" s="25">
         <v>102.6</v>
       </c>
-      <c r="JM15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JN15" s="55">
+      <c r="JM15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JN15" s="25">
         <v>96.4</v>
       </c>
-      <c r="JO15" s="47" t="s">
-[...8 lines deleted...]
-      <c r="JR15" s="55">
+      <c r="JO15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JP15" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="JQ15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JR15" s="25">
         <v>96.8</v>
       </c>
-      <c r="JS15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JT15" s="55">
+      <c r="JS15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JT15" s="25">
         <v>93.5</v>
       </c>
-      <c r="JU15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JV15" s="55">
+      <c r="JU15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JV15" s="25">
         <v>77.900000000000006</v>
       </c>
-      <c r="JW15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JX15" s="56">
+      <c r="JW15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JX15" s="26">
         <v>103.2</v>
       </c>
-      <c r="JY15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JZ15" s="55">
+      <c r="JY15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JZ15" s="25">
         <v>102.9</v>
       </c>
-      <c r="KA15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KB15" s="55">
+      <c r="KA15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KB15" s="25">
         <v>109.6</v>
       </c>
-      <c r="KC15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KD15" s="55">
+      <c r="KC15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KD15" s="25">
         <v>73.5</v>
       </c>
-      <c r="KE15" s="47" t="s">
-[...8 lines deleted...]
-      <c r="KH15" s="55">
+      <c r="KE15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KF15" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KH15" s="25">
         <v>119.4</v>
       </c>
-      <c r="KI15" s="47" t="s">
-[...26 lines deleted...]
-      <c r="KR15" s="55">
+      <c r="KI15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KJ15" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KK15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KL15" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KM15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KN15" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KO15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KP15" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KQ15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KR15" s="25">
         <v>218.2</v>
       </c>
-      <c r="KS15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KT15" s="55">
+      <c r="KS15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KT15" s="25">
         <v>166.3</v>
       </c>
-      <c r="KU15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KV15" s="55">
+      <c r="KU15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KV15" s="25">
         <v>183.4</v>
       </c>
-      <c r="KW15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KX15" s="55">
+      <c r="KW15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KX15" s="25">
         <v>103.1</v>
       </c>
-      <c r="KY15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KZ15" s="55">
+      <c r="KY15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KZ15" s="25">
         <v>119.4</v>
       </c>
-      <c r="LA15" s="47" t="s">
-[...8 lines deleted...]
-      <c r="LD15" s="55">
+      <c r="LA15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LB15" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="LC15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LD15" s="25">
         <v>91.4</v>
       </c>
-      <c r="LE15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LF15" s="55">
+      <c r="LE15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LF15" s="25">
         <v>119.1</v>
       </c>
-      <c r="LG15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LH15" s="55">
+      <c r="LG15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LH15" s="25">
         <v>130</v>
       </c>
-      <c r="LI15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LJ15" s="55">
+      <c r="LI15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LJ15" s="25">
         <v>78.2</v>
       </c>
-      <c r="LK15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LL15" s="55">
+      <c r="LK15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LL15" s="25">
         <v>100.9</v>
       </c>
-      <c r="LM15" s="47" t="s">
-[...14 lines deleted...]
-      <c r="LR15" s="55">
+      <c r="LM15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LN15" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="LO15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LP15" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="LQ15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LR15" s="25">
         <v>104.5</v>
       </c>
-      <c r="LS15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LT15" s="55">
+      <c r="LS15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LT15" s="25">
         <v>88.7</v>
       </c>
-      <c r="LU15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LV15" s="55">
+      <c r="LU15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LV15" s="25">
         <v>116.3</v>
       </c>
-      <c r="LW15" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LX15" s="55">
+      <c r="LW15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LX15" s="25">
         <v>102.5</v>
       </c>
-      <c r="LY15" s="47" t="s">
-[...6 lines deleted...]
-      <c r="MD15" s="58"/>
+      <c r="LY15" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LZ15" s="27"/>
+      <c r="MA15" s="28"/>
+      <c r="MB15" s="28"/>
+      <c r="MC15" s="28"/>
+      <c r="MD15" s="28"/>
     </row>
     <row r="16" spans="1:342" x14ac:dyDescent="0.3">
-      <c r="A16" s="59" t="s">
+      <c r="A16" s="29" t="s">
         <v>100</v>
       </c>
-      <c r="B16" s="43">
+      <c r="B16" s="13">
         <v>5218</v>
       </c>
-      <c r="C16" s="45" t="s">
-[...8 lines deleted...]
-      <c r="F16" s="43">
+      <c r="C16" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="D16" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="E16" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="F16" s="13">
         <v>30250</v>
       </c>
-      <c r="G16" s="45" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="43">
+      <c r="G16" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="H16" s="13">
         <v>2511</v>
       </c>
-      <c r="I16" s="45" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="43">
+      <c r="I16" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="J16" s="13">
         <v>77754</v>
       </c>
-      <c r="K16" s="45" t="s">
-[...2 lines deleted...]
-      <c r="L16" s="43">
+      <c r="K16" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="L16" s="13">
         <v>4184</v>
       </c>
-      <c r="M16" s="45" t="s">
-[...2 lines deleted...]
-      <c r="N16" s="43">
+      <c r="M16" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="N16" s="13">
         <v>12832</v>
       </c>
-      <c r="O16" s="45" t="s">
-[...2 lines deleted...]
-      <c r="P16" s="43">
+      <c r="O16" s="33" t="s">
+        <v>173</v>
+      </c>
+      <c r="P16" s="13">
         <v>4381</v>
       </c>
-      <c r="Q16" s="45" t="s">
-[...2 lines deleted...]
-      <c r="R16" s="43">
+      <c r="Q16" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="R16" s="13">
         <v>12867</v>
       </c>
-      <c r="S16" s="45" t="s">
-[...2 lines deleted...]
-      <c r="T16" s="43">
+      <c r="S16" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="T16" s="13">
         <v>4798</v>
       </c>
-      <c r="U16" s="45" t="s">
-[...2 lines deleted...]
-      <c r="V16" s="43">
+      <c r="U16" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="V16" s="13">
         <v>13172</v>
       </c>
-      <c r="W16" s="45" t="s">
-[...2 lines deleted...]
-      <c r="X16" s="46">
+      <c r="W16" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="X16" s="16">
         <v>2613</v>
       </c>
-      <c r="Y16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="Z16" s="48">
+      <c r="Y16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="Z16" s="18">
         <v>35.4</v>
       </c>
-      <c r="AA16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AB16" s="48">
+      <c r="AA16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AB16" s="18">
         <v>3.4</v>
       </c>
-      <c r="AC16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AD16" s="48">
+      <c r="AC16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AD16" s="18">
         <v>1825.3</v>
       </c>
-      <c r="AE16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AF16" s="48">
+      <c r="AE16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AF16" s="18">
         <v>13.6</v>
       </c>
-      <c r="AG16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AH16" s="48">
+      <c r="AG16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AH16" s="18">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AI16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AJ16" s="46">
+      <c r="AI16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AJ16" s="16">
         <v>1021</v>
       </c>
-      <c r="AK16" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AL16" s="46">
+      <c r="AK16" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AL16" s="16">
         <v>645</v>
       </c>
-      <c r="AM16" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AN16" s="48">
+      <c r="AM16" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AN16" s="18">
         <v>162.30000000000001</v>
       </c>
-      <c r="AO16" s="47" t="s">
-[...8 lines deleted...]
-      <c r="AR16" s="48">
+      <c r="AO16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP16" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AR16" s="18">
         <v>936.6</v>
       </c>
-      <c r="AS16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AT16" s="46">
+      <c r="AS16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AT16" s="16">
         <v>4770</v>
       </c>
-      <c r="AU16" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AV16" s="48">
+      <c r="AU16" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AV16" s="18">
         <v>4218</v>
       </c>
-      <c r="AW16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AX16" s="48">
+      <c r="AW16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AX16" s="18">
         <v>758.8</v>
       </c>
-      <c r="AY16" s="47" t="s">
-[...8 lines deleted...]
-      <c r="BB16" s="48">
+      <c r="AY16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AZ16" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BA16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BB16" s="18">
         <v>1686</v>
       </c>
-      <c r="BC16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BD16" s="48">
+      <c r="BC16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BD16" s="18">
         <v>3916</v>
       </c>
-      <c r="BE16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BF16" s="60">
+      <c r="BE16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BF16" s="30">
         <v>296</v>
       </c>
-      <c r="BG16" s="49" t="s">
-[...2 lines deleted...]
-      <c r="BH16" s="43">
+      <c r="BG16" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="BH16" s="13">
         <v>164</v>
       </c>
-      <c r="BI16" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BJ16" s="43">
+      <c r="BI16" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BJ16" s="13">
         <v>272</v>
       </c>
-      <c r="BK16" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BL16" s="43">
+      <c r="BK16" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BL16" s="13">
         <v>59926</v>
       </c>
-      <c r="BM16" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BN16" s="48">
+      <c r="BM16" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BN16" s="18">
         <v>19.3</v>
       </c>
-      <c r="BO16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BP16" s="48">
+      <c r="BO16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BP16" s="18">
         <v>0</v>
       </c>
-      <c r="BQ16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BR16" s="48">
+      <c r="BQ16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BR16" s="18">
         <v>195</v>
       </c>
-      <c r="BS16" s="47" t="s">
-[...26 lines deleted...]
-      <c r="CB16" s="48">
+      <c r="BS16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BT16" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BU16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BV16" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BW16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BX16" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BY16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BZ16" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CB16" s="18">
         <v>78.099999999999994</v>
       </c>
-      <c r="CC16" s="47" t="s">
-[...8 lines deleted...]
-      <c r="CF16" s="48">
+      <c r="CC16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CD16" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CE16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CF16" s="18">
         <v>49.2</v>
       </c>
-      <c r="CG16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CH16" s="48">
+      <c r="CG16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CH16" s="18">
         <v>75.8</v>
       </c>
-      <c r="CI16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CJ16" s="48">
+      <c r="CI16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CJ16" s="18">
         <v>4.2</v>
       </c>
-      <c r="CK16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CL16" s="48">
+      <c r="CK16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CL16" s="18">
         <v>22484</v>
       </c>
-      <c r="CM16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CN16" s="48">
+      <c r="CM16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CN16" s="18">
         <v>427</v>
       </c>
-      <c r="CO16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CP16" s="48">
+      <c r="CO16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CP16" s="18">
         <v>473</v>
       </c>
-      <c r="CQ16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CR16" s="48">
+      <c r="CQ16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CR16" s="18">
         <v>13.7</v>
       </c>
-      <c r="CS16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CT16" s="48">
+      <c r="CS16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CT16" s="18">
         <v>22.1</v>
       </c>
-      <c r="CU16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CV16" s="48">
+      <c r="CU16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CV16" s="18">
         <v>105.2</v>
       </c>
-      <c r="CW16" s="47" t="s">
-[...14 lines deleted...]
-      <c r="DB16" s="60">
+      <c r="CW16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CX16" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CY16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CZ16" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="DA16" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="DB16" s="30">
         <v>163.6</v>
       </c>
-      <c r="DC16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DD16" s="60">
+      <c r="DC16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD16" s="30">
         <v>71.099999999999994</v>
       </c>
-      <c r="DE16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DF16" s="60">
+      <c r="DE16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF16" s="30">
         <v>405.6</v>
       </c>
-      <c r="DG16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DH16" s="60">
+      <c r="DG16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH16" s="30">
         <v>220.8</v>
       </c>
-      <c r="DI16" s="61" t="s">
-[...2 lines deleted...]
-      <c r="DJ16" s="48">
+      <c r="DI16" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="DJ16" s="18">
         <v>131.6</v>
       </c>
-      <c r="DK16" s="47" t="s">
-[...8 lines deleted...]
-      <c r="DN16" s="48">
+      <c r="DK16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DL16" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="DM16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DN16" s="18">
         <v>106.4</v>
       </c>
-      <c r="DO16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DP16" s="48">
+      <c r="DO16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DP16" s="18">
         <v>143.4</v>
       </c>
-      <c r="DQ16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DR16" s="48">
+      <c r="DQ16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DR16" s="18">
         <v>116.5</v>
       </c>
-      <c r="DS16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DT16" s="48">
+      <c r="DS16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DT16" s="18">
         <v>104.6</v>
       </c>
-      <c r="DU16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DV16" s="48">
+      <c r="DU16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DV16" s="18">
         <v>109.2</v>
       </c>
-      <c r="DW16" s="47" t="s">
-[...8 lines deleted...]
-      <c r="DZ16" s="48">
+      <c r="DW16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DX16" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="DY16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DZ16" s="18">
         <v>85.5</v>
       </c>
-      <c r="EA16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EB16" s="48">
+      <c r="EA16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EB16" s="18">
         <v>76.2</v>
       </c>
-      <c r="EC16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ED16" s="48">
+      <c r="EC16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ED16" s="18">
         <v>94.9</v>
       </c>
-      <c r="EE16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EF16" s="48">
+      <c r="EE16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EF16" s="18">
         <v>140.30000000000001</v>
       </c>
-      <c r="EG16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EH16" s="48">
+      <c r="EG16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EH16" s="18">
         <v>93.9</v>
       </c>
-      <c r="EI16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EJ16" s="48">
+      <c r="EI16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EJ16" s="18">
         <v>96.9</v>
       </c>
-      <c r="EK16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EL16" s="48">
+      <c r="EK16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EL16" s="18">
         <v>111.6</v>
       </c>
-      <c r="EM16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EN16" s="48">
+      <c r="EM16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EN16" s="18">
         <v>83.3</v>
       </c>
-      <c r="EO16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EP16" s="48">
+      <c r="EO16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EP16" s="18">
         <v>86.4</v>
       </c>
-      <c r="EQ16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ER16" s="48">
+      <c r="EQ16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ER16" s="18">
         <v>82.9</v>
       </c>
-      <c r="ES16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ET16" s="48">
+      <c r="ES16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ET16" s="18">
         <v>134.69999999999999</v>
       </c>
-      <c r="EU16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EV16" s="48">
+      <c r="EU16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EV16" s="18">
         <v>123.4</v>
       </c>
-      <c r="EW16" s="47" t="s">
-[...8 lines deleted...]
-      <c r="EZ16" s="48">
+      <c r="EW16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EX16" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="EY16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EZ16" s="18">
         <v>105.7</v>
       </c>
-      <c r="FA16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FB16" s="48">
+      <c r="FA16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FB16" s="18">
         <v>120.2</v>
       </c>
-      <c r="FC16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FD16" s="48">
+      <c r="FC16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FD16" s="18">
         <v>83</v>
       </c>
-      <c r="FE16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FF16" s="48">
+      <c r="FE16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FF16" s="18">
         <v>127.5</v>
       </c>
-      <c r="FG16" s="47" t="s">
-[...8 lines deleted...]
-      <c r="FJ16" s="48">
+      <c r="FG16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FH16" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FI16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FJ16" s="18">
         <v>93.4</v>
       </c>
-      <c r="FK16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FL16" s="48">
+      <c r="FK16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FL16" s="18">
         <v>94</v>
       </c>
-      <c r="FM16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FN16" s="48">
+      <c r="FM16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FN16" s="18">
         <v>66.7</v>
       </c>
-      <c r="FO16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FP16" s="48">
+      <c r="FO16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FP16" s="18">
         <v>96</v>
       </c>
-      <c r="FQ16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FR16" s="60">
+      <c r="FQ16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FR16" s="30">
         <v>110.5</v>
       </c>
-      <c r="FS16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FT16" s="48">
+      <c r="FS16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FT16" s="18">
         <v>155.6</v>
       </c>
-      <c r="FU16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FV16" s="48">
+      <c r="FU16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FV16" s="18">
         <v>152.4</v>
       </c>
-      <c r="FW16" s="47" t="s">
-[...8 lines deleted...]
-      <c r="FZ16" s="48">
+      <c r="FW16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FX16" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FZ16" s="18">
         <v>57.5</v>
       </c>
-      <c r="GA16" s="47" t="s">
-[...26 lines deleted...]
-      <c r="GJ16" s="48">
+      <c r="GA16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GB16" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GC16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GD16" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GE16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GF16" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GG16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GH16" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GI16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GJ16" s="18">
         <v>96.3</v>
       </c>
-      <c r="GK16" s="47" t="s">
-[...8 lines deleted...]
-      <c r="GN16" s="48">
+      <c r="GK16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GL16" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GM16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GN16" s="18">
         <v>141.6</v>
       </c>
-      <c r="GO16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GP16" s="48">
+      <c r="GO16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GP16" s="18">
         <v>132.5</v>
       </c>
-      <c r="GQ16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GR16" s="48">
+      <c r="GQ16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GR16" s="18">
         <v>152</v>
       </c>
-      <c r="GS16" s="47" t="s">
-[...8 lines deleted...]
-      <c r="GV16" s="48">
+      <c r="GS16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GT16" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="GU16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GV16" s="18">
         <v>82.5</v>
       </c>
-      <c r="GW16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GX16" s="48">
+      <c r="GW16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GX16" s="18">
         <v>113.1</v>
       </c>
-      <c r="GY16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GZ16" s="48">
+      <c r="GY16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GZ16" s="18">
         <v>123.9</v>
       </c>
-      <c r="HA16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HB16" s="48">
+      <c r="HA16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HB16" s="18">
         <v>144.30000000000001</v>
       </c>
-      <c r="HC16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HD16" s="48">
+      <c r="HC16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HD16" s="18">
         <v>100</v>
       </c>
-      <c r="HE16" s="47" t="s">
-[...14 lines deleted...]
-      <c r="HJ16" s="48">
+      <c r="HE16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HF16" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HG16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HH16" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HI16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HJ16" s="18">
         <v>67.3</v>
       </c>
-      <c r="HK16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HL16" s="48">
+      <c r="HK16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HL16" s="18">
         <v>50.7</v>
       </c>
-      <c r="HM16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HN16" s="48">
+      <c r="HM16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HN16" s="18">
         <v>83.6</v>
       </c>
-      <c r="HO16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HP16" s="62">
+      <c r="HO16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HP16" s="32">
         <v>83.8</v>
       </c>
-      <c r="HQ16" s="61" t="s">
-[...2 lines deleted...]
-      <c r="HR16" s="48">
+      <c r="HQ16" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="HR16" s="18">
         <v>95.3</v>
       </c>
-      <c r="HS16" s="47" t="s">
-[...8 lines deleted...]
-      <c r="HV16" s="48">
+      <c r="HS16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HT16" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HU16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HV16" s="18">
         <v>106</v>
       </c>
-      <c r="HW16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HX16" s="48">
+      <c r="HW16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HX16" s="18">
         <v>93.4</v>
       </c>
-      <c r="HY16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HZ16" s="48">
+      <c r="HY16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HZ16" s="18">
         <v>116.5</v>
       </c>
-      <c r="IA16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IB16" s="48">
+      <c r="IA16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IB16" s="18">
         <v>116.4</v>
       </c>
-      <c r="IC16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ID16" s="48">
+      <c r="IC16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ID16" s="18">
         <v>103.5</v>
       </c>
-      <c r="IE16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IF16" s="48">
+      <c r="IE16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IF16" s="18">
         <v>110.4</v>
       </c>
-      <c r="IG16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IH16" s="48">
+      <c r="IG16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IH16" s="18">
         <v>117.2</v>
       </c>
-      <c r="II16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IJ16" s="48">
+      <c r="II16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IJ16" s="18">
         <v>132.4</v>
       </c>
-      <c r="IK16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IL16" s="48">
+      <c r="IK16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IL16" s="18">
         <v>105.3</v>
       </c>
-      <c r="IM16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IN16" s="48">
+      <c r="IM16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IN16" s="18">
         <v>86.4</v>
       </c>
-      <c r="IO16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IP16" s="48">
+      <c r="IO16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IP16" s="18">
         <v>120.8</v>
       </c>
-      <c r="IQ16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IR16" s="48">
+      <c r="IQ16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IR16" s="18">
         <v>112.7</v>
       </c>
-      <c r="IS16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IT16" s="48">
+      <c r="IS16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IT16" s="18">
         <v>322</v>
       </c>
-      <c r="IU16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IV16" s="48">
+      <c r="IU16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IV16" s="18">
         <v>84.2</v>
       </c>
-      <c r="IW16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IX16" s="48">
+      <c r="IW16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IX16" s="18">
         <v>82.1</v>
       </c>
-      <c r="IY16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IZ16" s="60">
+      <c r="IY16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IZ16" s="30">
         <v>75.3</v>
       </c>
-      <c r="JA16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JB16" s="55">
+      <c r="JA16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JB16" s="25">
         <v>100.5</v>
       </c>
-      <c r="JC16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JD16" s="55">
+      <c r="JC16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JD16" s="25">
         <v>84.9</v>
       </c>
-      <c r="JE16" s="47" t="s">
-[...8 lines deleted...]
-      <c r="JH16" s="55">
+      <c r="JE16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JF16" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="JG16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JH16" s="25">
         <v>94.3</v>
       </c>
-      <c r="JI16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JJ16" s="55">
+      <c r="JI16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JJ16" s="25">
         <v>113.1</v>
       </c>
-      <c r="JK16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JL16" s="55">
+      <c r="JK16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JL16" s="25">
         <v>103.8</v>
       </c>
-      <c r="JM16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JN16" s="55">
+      <c r="JM16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JN16" s="25">
         <v>89.5</v>
       </c>
-      <c r="JO16" s="47" t="s">
-[...8 lines deleted...]
-      <c r="JR16" s="55">
+      <c r="JO16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JP16" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="JQ16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JR16" s="25">
         <v>94.6</v>
       </c>
-      <c r="JS16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JT16" s="55">
+      <c r="JS16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JT16" s="25">
         <v>94.9</v>
       </c>
-      <c r="JU16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JV16" s="55">
+      <c r="JU16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JV16" s="25">
         <v>105</v>
       </c>
-      <c r="JW16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JX16" s="56">
+      <c r="JW16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JX16" s="26">
         <v>126.8</v>
       </c>
-      <c r="JY16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JZ16" s="55">
+      <c r="JY16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JZ16" s="25">
         <v>117.3</v>
       </c>
-      <c r="KA16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KB16" s="55">
+      <c r="KA16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KB16" s="25">
         <v>156.4</v>
       </c>
-      <c r="KC16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KD16" s="55">
+      <c r="KC16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KD16" s="25">
         <v>124.7</v>
       </c>
-      <c r="KE16" s="47" t="s">
-[...8 lines deleted...]
-      <c r="KH16" s="55">
+      <c r="KE16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KF16" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KH16" s="25">
         <v>96.2</v>
       </c>
-      <c r="KI16" s="47" t="s">
-[...26 lines deleted...]
-      <c r="KR16" s="55">
+      <c r="KI16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KJ16" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KK16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KL16" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KM16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KN16" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KO16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KP16" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KQ16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KR16" s="25">
         <v>87.5</v>
       </c>
-      <c r="KS16" s="47" t="s">
-[...8 lines deleted...]
-      <c r="KV16" s="55">
+      <c r="KS16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KT16" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KU16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KV16" s="25">
         <v>106.4</v>
       </c>
-      <c r="KW16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KX16" s="55">
+      <c r="KW16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KX16" s="25">
         <v>92.5</v>
       </c>
-      <c r="KY16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KZ16" s="55">
+      <c r="KY16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KZ16" s="25">
         <v>112.2</v>
       </c>
-      <c r="LA16" s="47" t="s">
-[...8 lines deleted...]
-      <c r="LD16" s="55">
+      <c r="LA16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LB16" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="LC16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LD16" s="25">
         <v>114.4</v>
       </c>
-      <c r="LE16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LF16" s="55">
+      <c r="LE16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LF16" s="25">
         <v>96.5</v>
       </c>
-      <c r="LG16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LH16" s="55">
+      <c r="LG16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LH16" s="25">
         <v>95</v>
       </c>
-      <c r="LI16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LJ16" s="55">
+      <c r="LI16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LJ16" s="25">
         <v>147.9</v>
       </c>
-      <c r="LK16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LL16" s="55">
+      <c r="LK16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LL16" s="25">
         <v>112.7</v>
       </c>
-      <c r="LM16" s="47" t="s">
-[...14 lines deleted...]
-      <c r="LR16" s="55">
+      <c r="LM16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LN16" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="LO16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LP16" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="LQ16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LR16" s="25">
         <v>63</v>
       </c>
-      <c r="LS16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LT16" s="55">
+      <c r="LS16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LT16" s="25">
         <v>50.9</v>
       </c>
-      <c r="LU16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LV16" s="55">
+      <c r="LU16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LV16" s="25">
         <v>59.9</v>
       </c>
-      <c r="LW16" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LX16" s="55">
+      <c r="LW16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LX16" s="25">
         <v>101.1</v>
       </c>
-      <c r="LY16" s="47" t="s">
-[...6 lines deleted...]
-      <c r="MD16" s="58"/>
+      <c r="LY16" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LZ16" s="27"/>
+      <c r="MA16" s="28"/>
+      <c r="MB16" s="28"/>
+      <c r="MC16" s="28"/>
+      <c r="MD16" s="28"/>
     </row>
     <row r="17" spans="1:342" x14ac:dyDescent="0.3">
-      <c r="A17" s="59" t="s">
+      <c r="A17" s="29" t="s">
         <v>101</v>
       </c>
-      <c r="B17" s="43">
+      <c r="B17" s="13">
         <v>5159</v>
       </c>
-      <c r="C17" s="45" t="s">
-[...14 lines deleted...]
-      <c r="H17" s="43">
+      <c r="C17" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="E17" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="F17" s="13">
+        <v>33336</v>
+      </c>
+      <c r="G17" s="33" t="s">
+        <v>174</v>
+      </c>
+      <c r="H17" s="13">
         <v>1286</v>
       </c>
-      <c r="I17" s="45" t="s">
-[...8 lines deleted...]
-      <c r="L17" s="43">
+      <c r="I17" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="J17" s="13">
+        <v>55921</v>
+      </c>
+      <c r="K17" s="33" t="s">
+        <v>174</v>
+      </c>
+      <c r="L17" s="13">
         <v>3949</v>
       </c>
-      <c r="M17" s="45" t="s">
-[...8 lines deleted...]
-      <c r="P17" s="43">
+      <c r="M17" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="N17" s="13">
+        <v>12946</v>
+      </c>
+      <c r="O17" s="33" t="s">
+        <v>174</v>
+      </c>
+      <c r="P17" s="13">
         <v>5936</v>
       </c>
-      <c r="Q17" s="45" t="s">
-[...2 lines deleted...]
-      <c r="R17" s="43">
+      <c r="Q17" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="R17" s="13">
         <v>10061</v>
       </c>
-      <c r="S17" s="45" t="s">
-[...2 lines deleted...]
-      <c r="T17" s="43">
+      <c r="S17" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="T17" s="13">
         <v>5543</v>
       </c>
-      <c r="U17" s="45" t="s">
-[...2 lines deleted...]
-      <c r="V17" s="43">
+      <c r="U17" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="V17" s="13">
         <v>14863</v>
       </c>
-      <c r="W17" s="45" t="s">
-[...2 lines deleted...]
-      <c r="X17" s="46">
+      <c r="W17" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="X17" s="16">
         <v>2922</v>
       </c>
-      <c r="Y17" s="47" t="s">
-[...8 lines deleted...]
-      <c r="AB17" s="48">
+      <c r="Y17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="Z17" s="18">
+        <v>36.9</v>
+      </c>
+      <c r="AA17" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="AB17" s="18">
         <v>3.5</v>
       </c>
-      <c r="AC17" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AD17" s="48">
+      <c r="AC17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AD17" s="18">
         <v>1401.9</v>
       </c>
-      <c r="AE17" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AF17" s="48">
+      <c r="AE17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AF17" s="18">
         <v>17</v>
       </c>
-      <c r="AG17" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AH17" s="48">
+      <c r="AG17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AH17" s="18">
         <v>8.4</v>
       </c>
-      <c r="AI17" s="47" t="s">
-[...14 lines deleted...]
-      <c r="AN17" s="48">
+      <c r="AI17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AJ17" s="16">
+        <v>1206</v>
+      </c>
+      <c r="AK17" s="79" t="s">
+        <v>174</v>
+      </c>
+      <c r="AL17" s="16">
+        <v>440</v>
+      </c>
+      <c r="AM17" s="79" t="s">
+        <v>174</v>
+      </c>
+      <c r="AN17" s="18">
         <v>180.2</v>
       </c>
-      <c r="AO17" s="47" t="s">
-[...14 lines deleted...]
-      <c r="AT17" s="46">
+      <c r="AO17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP17" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AR17" s="18">
+        <v>1316.9</v>
+      </c>
+      <c r="AS17" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="AT17" s="16">
         <v>5152</v>
       </c>
-      <c r="AU17" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AV17" s="48">
+      <c r="AU17" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AV17" s="18">
         <v>5558</v>
       </c>
-      <c r="AW17" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AX17" s="48">
+      <c r="AW17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AX17" s="18">
         <v>876.9</v>
       </c>
-      <c r="AY17" s="47" t="s">
-[...20 lines deleted...]
-      <c r="BF17" s="60">
+      <c r="AY17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AZ17" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BA17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BB17" s="18">
+        <v>1722</v>
+      </c>
+      <c r="BC17" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="BD17" s="18">
+        <v>3449</v>
+      </c>
+      <c r="BE17" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="BF17" s="30">
         <v>569</v>
       </c>
-      <c r="BG17" s="49" t="s">
-[...2 lines deleted...]
-      <c r="BH17" s="43">
+      <c r="BG17" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="BH17" s="13">
         <v>132</v>
       </c>
-      <c r="BI17" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BJ17" s="43">
+      <c r="BI17" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BJ17" s="13">
         <v>222</v>
       </c>
-      <c r="BK17" s="45" t="s">
-[...8 lines deleted...]
-      <c r="BN17" s="48">
+      <c r="BK17" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BL17" s="13">
+        <v>51336</v>
+      </c>
+      <c r="BM17" s="33" t="s">
+        <v>174</v>
+      </c>
+      <c r="BN17" s="18">
         <v>16.899999999999999</v>
       </c>
-      <c r="BO17" s="47" t="s">
-[...8 lines deleted...]
-      <c r="BR17" s="48">
+      <c r="BO17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BP17" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BQ17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BR17" s="18">
         <v>135</v>
       </c>
-      <c r="BS17" s="47" t="s">
-[...26 lines deleted...]
-      <c r="CB17" s="48">
+      <c r="BS17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BT17" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BU17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BV17" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BW17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BX17" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BY17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BZ17" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CB17" s="18">
         <v>83.1</v>
       </c>
-      <c r="CC17" s="47" t="s">
-[...8 lines deleted...]
-      <c r="CF17" s="48">
+      <c r="CC17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CD17" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CE17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CF17" s="18">
         <v>50.3</v>
       </c>
-      <c r="CG17" s="47" t="s">
-[...8 lines deleted...]
-      <c r="CJ17" s="48">
+      <c r="CG17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CH17" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CI17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CJ17" s="18">
         <v>3.8</v>
       </c>
-      <c r="CK17" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CL17" s="48">
+      <c r="CK17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CL17" s="18">
         <v>23024</v>
       </c>
-      <c r="CM17" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CN17" s="48">
+      <c r="CM17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CN17" s="18">
         <v>348</v>
       </c>
-      <c r="CO17" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CP17" s="48">
+      <c r="CO17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CP17" s="18">
         <v>536</v>
       </c>
-      <c r="CQ17" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CR17" s="48">
+      <c r="CQ17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CR17" s="18">
         <v>9</v>
       </c>
-      <c r="CS17" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CT17" s="48">
+      <c r="CS17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CT17" s="18">
         <v>25.8</v>
       </c>
-      <c r="CU17" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CV17" s="48">
+      <c r="CU17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CV17" s="18">
         <v>94.6</v>
       </c>
-      <c r="CW17" s="47" t="s">
-[...14 lines deleted...]
-      <c r="DB17" s="60">
+      <c r="CW17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CX17" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CY17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CZ17" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="DA17" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="DB17" s="30">
         <v>198.8</v>
       </c>
-      <c r="DC17" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DD17" s="60">
+      <c r="DC17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD17" s="30">
         <v>97.3</v>
       </c>
-      <c r="DE17" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DF17" s="60">
+      <c r="DE17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF17" s="30">
         <v>580.1</v>
       </c>
-      <c r="DG17" s="47" t="s">
-[...8 lines deleted...]
-      <c r="DJ17" s="48">
+      <c r="DG17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH17" s="30">
+        <v>181</v>
+      </c>
+      <c r="DI17" s="80" t="s">
+        <v>174</v>
+      </c>
+      <c r="DJ17" s="18">
         <v>108.5</v>
       </c>
-      <c r="DK17" s="47" t="s">
-[...26 lines deleted...]
-      <c r="DT17" s="48">
+      <c r="DK17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DL17" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="DM17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DN17" s="18">
+        <v>103.4</v>
+      </c>
+      <c r="DO17" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="DP17" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="DQ17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DR17" s="18">
+        <v>94.1</v>
+      </c>
+      <c r="DS17" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="DT17" s="18">
         <v>91.3</v>
       </c>
-      <c r="DU17" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DV17" s="48">
+      <c r="DU17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DV17" s="18">
+        <v>91.8</v>
+      </c>
+      <c r="DW17" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="DX17" s="18">
+        <v>90.3</v>
+      </c>
+      <c r="DY17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DZ17" s="18">
+        <v>69.2</v>
+      </c>
+      <c r="EA17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EB17" s="18">
+        <v>129.9</v>
+      </c>
+      <c r="EC17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ED17" s="18">
+        <v>112.3</v>
+      </c>
+      <c r="EE17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EF17" s="18">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="EG17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EH17" s="18">
+        <v>109.1</v>
+      </c>
+      <c r="EI17" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="EJ17" s="18">
+        <v>107</v>
+      </c>
+      <c r="EK17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EL17" s="18">
+        <v>112.2</v>
+      </c>
+      <c r="EM17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EN17" s="18">
+        <v>123.8</v>
+      </c>
+      <c r="EO17" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="EP17" s="18">
+        <v>141.5</v>
+      </c>
+      <c r="EQ17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ER17" s="18">
+        <v>107.4</v>
+      </c>
+      <c r="ES17" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="ET17" s="18">
+        <v>90.9</v>
+      </c>
+      <c r="EU17" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="EV17" s="18">
+        <v>113.4</v>
+      </c>
+      <c r="EW17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EX17" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="EY17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EZ17" s="18">
+        <v>143.1</v>
+      </c>
+      <c r="FA17" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="FB17" s="18">
+        <v>111.7</v>
+      </c>
+      <c r="FC17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FD17" s="18">
+        <v>162.5</v>
+      </c>
+      <c r="FE17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FF17" s="18">
+        <v>93.9</v>
+      </c>
+      <c r="FG17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FH17" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FI17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FJ17" s="18">
+        <v>102.1</v>
+      </c>
+      <c r="FK17" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="FL17" s="18">
+        <v>82.1</v>
+      </c>
+      <c r="FM17" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="FN17" s="18">
+        <v>162.6</v>
+      </c>
+      <c r="FO17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FP17" s="18">
+        <v>82.4</v>
+      </c>
+      <c r="FQ17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FR17" s="30">
+        <v>91</v>
+      </c>
+      <c r="FS17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FT17" s="18">
+        <v>149.9</v>
+      </c>
+      <c r="FU17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FV17" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FW17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FX17" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FZ17" s="18">
+        <v>62.3</v>
+      </c>
+      <c r="GA17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GB17" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GC17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GD17" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GE17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GF17" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GG17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GH17" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GI17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GJ17" s="18">
+        <v>92.8</v>
+      </c>
+      <c r="GK17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GL17" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GM17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GN17" s="18">
+        <v>135.4</v>
+      </c>
+      <c r="GO17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GP17" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GQ17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GR17" s="18">
+        <v>157.80000000000001</v>
+      </c>
+      <c r="GS17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GT17" s="30">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="GU17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GV17" s="18">
+        <v>98.3</v>
+      </c>
+      <c r="GW17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GX17" s="18">
+        <v>121.1</v>
+      </c>
+      <c r="GY17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GZ17" s="18">
+        <v>88.5</v>
+      </c>
+      <c r="HA17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HB17" s="18">
+        <v>158.69999999999999</v>
+      </c>
+      <c r="HC17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HD17" s="18">
+        <v>84.9</v>
+      </c>
+      <c r="HE17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HF17" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HG17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HH17" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HI17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HJ17" s="18">
+        <v>86.9</v>
+      </c>
+      <c r="HK17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HL17" s="18">
+        <v>63.4</v>
+      </c>
+      <c r="HM17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HN17" s="18">
+        <v>117.6</v>
+      </c>
+      <c r="HO17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HP17" s="32">
+        <v>71.7</v>
+      </c>
+      <c r="HQ17" s="31" t="s">
+        <v>174</v>
+      </c>
+      <c r="HR17" s="18">
+        <v>98.8</v>
+      </c>
+      <c r="HS17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HT17" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HU17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HV17" s="18">
+        <v>110.2</v>
+      </c>
+      <c r="HW17" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="HX17" s="18">
+        <v>51.2</v>
+      </c>
+      <c r="HY17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HZ17" s="18">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="IA17" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="IB17" s="18">
+        <v>94.4</v>
+      </c>
+      <c r="IC17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ID17" s="18">
+        <v>100.9</v>
+      </c>
+      <c r="IE17" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="IF17" s="18">
+        <v>135.5</v>
+      </c>
+      <c r="IG17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IH17" s="18">
+        <v>78.2</v>
+      </c>
+      <c r="II17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IJ17" s="18">
+        <v>115.5</v>
+      </c>
+      <c r="IK17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IL17" s="18">
+        <v>112.8</v>
+      </c>
+      <c r="IM17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IN17" s="18">
+        <v>111.8</v>
+      </c>
+      <c r="IO17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IP17" s="18">
+        <v>104.2</v>
+      </c>
+      <c r="IQ17" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="IR17" s="18">
+        <v>101.4</v>
+      </c>
+      <c r="IS17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IT17" s="18">
+        <v>76.8</v>
+      </c>
+      <c r="IU17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IV17" s="18">
+        <v>125.1</v>
+      </c>
+      <c r="IW17" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="IX17" s="18">
+        <v>169.6</v>
+      </c>
+      <c r="IY17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IZ17" s="30">
+        <v>118.1</v>
+      </c>
+      <c r="JA17" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JB17" s="25">
+        <v>68.2</v>
+      </c>
+      <c r="JC17" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JD17" s="25">
+        <v>111.1</v>
+      </c>
+      <c r="JE17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JF17" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="JG17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JH17" s="25">
+        <v>140</v>
+      </c>
+      <c r="JI17" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JJ17" s="25">
+        <v>108</v>
+      </c>
+      <c r="JK17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JL17" s="25">
+        <v>131.80000000000001</v>
+      </c>
+      <c r="JM17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JN17" s="25">
+        <v>115.6</v>
+      </c>
+      <c r="JO17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JP17" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="JQ17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JR17" s="25">
+        <v>102.1</v>
+      </c>
+      <c r="JS17" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JT17" s="25">
+        <v>88.1</v>
+      </c>
+      <c r="JU17" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JV17" s="25">
+        <v>192.2</v>
+      </c>
+      <c r="JW17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JX17" s="26">
+        <v>80.7</v>
+      </c>
+      <c r="JY17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JZ17" s="25">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="KA17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KB17" s="25">
+        <v>85.7</v>
+      </c>
+      <c r="KC17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KD17" s="25">
         <v>87.3</v>
       </c>
-      <c r="DW17" s="47" t="s">
-[...476 lines deleted...]
-      <c r="JZ17" s="55">
+      <c r="KE17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KF17" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KH17" s="25">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="KI17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KJ17" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KK17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KL17" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KM17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KN17" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KO17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KP17" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KQ17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KR17" s="25">
+        <v>106.4</v>
+      </c>
+      <c r="KS17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KT17" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KU17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KV17" s="25">
+        <v>102.3</v>
+      </c>
+      <c r="KW17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KX17" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KY17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KZ17" s="25">
+        <v>92.1</v>
+      </c>
+      <c r="LA17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LB17" s="25">
+        <v>102.4</v>
+      </c>
+      <c r="LC17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LD17" s="25">
         <v>81.400000000000006</v>
       </c>
-      <c r="KA17" s="47" t="s">
-[...98 lines deleted...]
-      <c r="LH17" s="55">
+      <c r="LE17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LF17" s="25">
+        <v>113.2</v>
+      </c>
+      <c r="LG17" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="LH17" s="25">
         <v>81</v>
       </c>
-      <c r="LI17" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LJ17" s="55">
+      <c r="LI17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LJ17" s="25">
         <v>116.8</v>
       </c>
-      <c r="LK17" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LL17" s="55">
+      <c r="LK17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LL17" s="25">
         <v>89.9</v>
       </c>
-      <c r="LM17" s="47" t="s">
-[...14 lines deleted...]
-      <c r="LR17" s="55">
+      <c r="LM17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LN17" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="LO17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LP17" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="LQ17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LR17" s="25">
         <v>121.5</v>
       </c>
-      <c r="LS17" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LT17" s="55">
+      <c r="LS17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LT17" s="25">
         <v>136.9</v>
       </c>
-      <c r="LU17" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LV17" s="55">
+      <c r="LU17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LV17" s="25">
         <v>143</v>
       </c>
-      <c r="LW17" s="47" t="s">
-[...12 lines deleted...]
-      <c r="MD17" s="58"/>
+      <c r="LW17" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LX17" s="25">
+        <v>82</v>
+      </c>
+      <c r="LY17" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="LZ17" s="27"/>
+      <c r="MA17" s="28"/>
+      <c r="MB17" s="28"/>
+      <c r="MC17" s="28"/>
+      <c r="MD17" s="28"/>
     </row>
     <row r="18" spans="1:342" x14ac:dyDescent="0.3">
-      <c r="A18" s="59" t="s">
+      <c r="A18" s="29" t="s">
         <v>102</v>
       </c>
-      <c r="B18" s="43">
+      <c r="B18" s="13">
         <v>5272</v>
       </c>
-      <c r="C18" s="45" t="s">
-[...26 lines deleted...]
-      <c r="L18" s="43">
+      <c r="C18" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="D18" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="E18" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="F18" s="13">
+        <v>27747</v>
+      </c>
+      <c r="G18" s="33" t="s">
+        <v>174</v>
+      </c>
+      <c r="H18" s="13">
+        <v>1603</v>
+      </c>
+      <c r="I18" s="33" t="s">
+        <v>174</v>
+      </c>
+      <c r="J18" s="13">
+        <v>47305</v>
+      </c>
+      <c r="K18" s="33" t="s">
+        <v>174</v>
+      </c>
+      <c r="L18" s="13">
         <v>4775</v>
       </c>
-      <c r="M18" s="45" t="s">
-[...14 lines deleted...]
-      <c r="R18" s="43">
+      <c r="M18" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="N18" s="13">
+        <v>12794</v>
+      </c>
+      <c r="O18" s="33" t="s">
+        <v>174</v>
+      </c>
+      <c r="P18" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q18" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="R18" s="13">
         <v>14749</v>
       </c>
-      <c r="S18" s="45" t="s">
-[...8 lines deleted...]
-      <c r="V18" s="43">
+      <c r="S18" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="T18" s="13">
+        <v>4893</v>
+      </c>
+      <c r="U18" s="33" t="s">
+        <v>174</v>
+      </c>
+      <c r="V18" s="13">
         <v>16658</v>
       </c>
-      <c r="W18" s="45" t="s">
-[...2 lines deleted...]
-      <c r="X18" s="46">
+      <c r="W18" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="X18" s="16">
         <v>3079</v>
       </c>
-      <c r="Y18" s="47" t="s">
-[...8 lines deleted...]
-      <c r="AB18" s="48">
+      <c r="Y18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="Z18" s="18">
+        <v>31.6</v>
+      </c>
+      <c r="AA18" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="AB18" s="18">
         <v>2.9</v>
       </c>
-      <c r="AC18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AD18" s="48">
+      <c r="AC18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AD18" s="18">
         <v>843.5</v>
       </c>
-      <c r="AE18" s="47" t="s">
-[...8 lines deleted...]
-      <c r="AH18" s="48">
+      <c r="AE18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AF18" s="18">
+        <v>16</v>
+      </c>
+      <c r="AG18" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH18" s="18">
         <v>9.3000000000000007</v>
       </c>
-      <c r="AI18" s="47" t="s">
-[...14 lines deleted...]
-      <c r="AN18" s="48">
+      <c r="AI18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AJ18" s="16">
+        <v>2065</v>
+      </c>
+      <c r="AK18" s="79" t="s">
+        <v>174</v>
+      </c>
+      <c r="AL18" s="16">
+        <v>701</v>
+      </c>
+      <c r="AM18" s="79" t="s">
+        <v>174</v>
+      </c>
+      <c r="AN18" s="18">
         <v>191.5</v>
       </c>
-      <c r="AO18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AP18" s="48">
+      <c r="AO18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP18" s="18">
         <v>274.8</v>
       </c>
-      <c r="AQ18" s="47" t="s">
-[...8 lines deleted...]
-      <c r="AT18" s="46">
+      <c r="AQ18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AR18" s="18">
+        <v>1187.5</v>
+      </c>
+      <c r="AS18" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="AT18" s="16">
         <v>4698</v>
       </c>
-      <c r="AU18" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AV18" s="48">
+      <c r="AU18" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AV18" s="18">
         <v>4208</v>
       </c>
-      <c r="AW18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AX18" s="48">
+      <c r="AW18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AX18" s="18">
         <v>552.5</v>
       </c>
-      <c r="AY18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AZ18" s="48">
+      <c r="AY18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AZ18" s="18">
         <v>694</v>
       </c>
-      <c r="BA18" s="47" t="s">
-[...20 lines deleted...]
-      <c r="BH18" s="43">
+      <c r="BA18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BB18" s="18">
+        <v>1663</v>
+      </c>
+      <c r="BC18" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="BD18" s="18">
+        <v>3085</v>
+      </c>
+      <c r="BE18" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="BF18" s="30">
+        <v>414</v>
+      </c>
+      <c r="BG18" s="79" t="s">
+        <v>174</v>
+      </c>
+      <c r="BH18" s="13">
         <v>145</v>
       </c>
-      <c r="BI18" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BJ18" s="43">
+      <c r="BI18" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BJ18" s="13">
         <v>303</v>
       </c>
-      <c r="BK18" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BL18" s="43">
+      <c r="BK18" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BL18" s="13">
         <v>73119</v>
       </c>
-      <c r="BM18" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BN18" s="48">
+      <c r="BM18" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BN18" s="18">
         <v>27.5</v>
       </c>
-      <c r="BO18" s="47" t="s">
-[...8 lines deleted...]
-      <c r="BR18" s="48">
+      <c r="BO18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BP18" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BQ18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BR18" s="18">
         <v>117</v>
       </c>
-      <c r="BS18" s="47" t="s">
-[...26 lines deleted...]
-      <c r="CB18" s="48">
+      <c r="BS18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BT18" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BU18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BV18" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BW18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BX18" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BY18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BZ18" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CB18" s="18">
         <v>64.2</v>
       </c>
-      <c r="CC18" s="47" t="s">
-[...8 lines deleted...]
-      <c r="CF18" s="48">
+      <c r="CC18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CD18" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CE18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CF18" s="18">
         <v>46.7</v>
       </c>
-      <c r="CG18" s="47" t="s">
-[...8 lines deleted...]
-      <c r="CJ18" s="48">
+      <c r="CG18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CH18" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CI18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CJ18" s="18">
         <v>2.9</v>
       </c>
-      <c r="CK18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CL18" s="48">
+      <c r="CK18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CL18" s="18">
         <v>12153</v>
       </c>
-      <c r="CM18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CN18" s="48">
+      <c r="CM18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CN18" s="18">
         <v>377</v>
       </c>
-      <c r="CO18" s="47" t="s">
-[...8 lines deleted...]
-      <c r="CR18" s="48">
+      <c r="CO18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CP18" s="18">
+        <v>542</v>
+      </c>
+      <c r="CQ18" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="CR18" s="18">
         <v>11.6</v>
       </c>
-      <c r="CS18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CT18" s="48">
+      <c r="CS18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CT18" s="18">
         <v>20.5</v>
       </c>
-      <c r="CU18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CV18" s="48">
+      <c r="CU18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CV18" s="18">
         <v>84.8</v>
       </c>
-      <c r="CW18" s="47" t="s">
-[...14 lines deleted...]
-      <c r="DB18" s="60">
+      <c r="CW18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CX18" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CY18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CZ18" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="DA18" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="DB18" s="30">
         <v>205.2</v>
       </c>
-      <c r="DC18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DD18" s="60">
+      <c r="DC18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD18" s="30">
         <v>81.5</v>
       </c>
-      <c r="DE18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DF18" s="60">
+      <c r="DE18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF18" s="30">
         <v>689.7</v>
       </c>
-      <c r="DG18" s="47" t="s">
-[...8 lines deleted...]
-      <c r="DJ18" s="48">
+      <c r="DG18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH18" s="30">
+        <v>153</v>
+      </c>
+      <c r="DI18" s="80" t="s">
+        <v>174</v>
+      </c>
+      <c r="DJ18" s="18">
         <v>101.7</v>
       </c>
-      <c r="DK18" s="47" t="s">
-[...26 lines deleted...]
-      <c r="DT18" s="48">
+      <c r="DK18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DL18" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="DM18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DN18" s="18">
+        <v>91.9</v>
+      </c>
+      <c r="DO18" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="DP18" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="DQ18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DR18" s="18">
+        <v>82.6</v>
+      </c>
+      <c r="DS18" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="DT18" s="18">
         <v>111.3</v>
       </c>
-      <c r="DU18" s="47" t="s">
-[...14 lines deleted...]
-      <c r="DZ18" s="48">
+      <c r="DU18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DV18" s="18">
+        <v>86.2</v>
+      </c>
+      <c r="DW18" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="DX18" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="DY18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DZ18" s="18">
         <v>92.1</v>
       </c>
-      <c r="EA18" s="47" t="s">
-[...8 lines deleted...]
-      <c r="ED18" s="48">
+      <c r="EA18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EB18" s="18">
+        <v>136.30000000000001</v>
+      </c>
+      <c r="EC18" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="ED18" s="18">
         <v>132.80000000000001</v>
       </c>
-      <c r="EE18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EF18" s="48">
+      <c r="EE18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EF18" s="18">
         <v>100.2</v>
       </c>
-      <c r="EG18" s="47" t="s">
-[...8 lines deleted...]
-      <c r="EJ18" s="48">
+      <c r="EG18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EH18" s="18">
+        <v>92.4</v>
+      </c>
+      <c r="EI18" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="EJ18" s="18">
         <v>100.1</v>
       </c>
-      <c r="EK18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EL18" s="48">
+      <c r="EK18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EL18" s="18">
         <v>110.8</v>
       </c>
-      <c r="EM18" s="47" t="s">
-[...8 lines deleted...]
-      <c r="EP18" s="48">
+      <c r="EM18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EN18" s="18">
+        <v>113.9</v>
+      </c>
+      <c r="EO18" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="EP18" s="18">
         <v>107.2</v>
       </c>
-      <c r="EQ18" s="47" t="s">
-[...14 lines deleted...]
-      <c r="EV18" s="48">
+      <c r="EQ18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ER18" s="18">
+        <v>137</v>
+      </c>
+      <c r="ES18" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="ET18" s="18">
+        <v>114.2</v>
+      </c>
+      <c r="EU18" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="EV18" s="18">
         <v>117.6</v>
       </c>
-      <c r="EW18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EX18" s="48">
+      <c r="EW18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EX18" s="18">
         <v>104.9</v>
       </c>
-      <c r="EY18" s="47" t="s">
-[...8 lines deleted...]
-      <c r="FB18" s="48">
+      <c r="EY18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EZ18" s="18">
+        <v>71.8</v>
+      </c>
+      <c r="FA18" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="FB18" s="18">
         <v>99.7</v>
       </c>
-      <c r="FC18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FD18" s="48">
+      <c r="FC18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FD18" s="18">
         <v>106.2</v>
       </c>
-      <c r="FE18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FF18" s="48">
+      <c r="FE18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FF18" s="18">
         <v>62.8</v>
       </c>
-      <c r="FG18" s="47" t="s">
-[...26 lines deleted...]
-      <c r="FP18" s="48">
+      <c r="FG18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FH18" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FI18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FJ18" s="18">
+        <v>90.4</v>
+      </c>
+      <c r="FK18" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="FL18" s="18">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="FM18" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="FN18" s="18">
+        <v>114.4</v>
+      </c>
+      <c r="FO18" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="FP18" s="18">
         <v>115.3</v>
       </c>
-      <c r="FQ18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FR18" s="60">
+      <c r="FQ18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FR18" s="30">
         <v>134.4</v>
       </c>
-      <c r="FS18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FT18" s="48">
+      <c r="FS18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FT18" s="18">
         <v>209.1</v>
       </c>
-      <c r="FU18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FV18" s="48">
+      <c r="FU18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FV18" s="18">
         <v>130</v>
       </c>
-      <c r="FW18" s="47" t="s">
-[...8 lines deleted...]
-      <c r="FZ18" s="48">
+      <c r="FW18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FX18" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FZ18" s="18">
         <v>68.7</v>
       </c>
-      <c r="GA18" s="47" t="s">
-[...26 lines deleted...]
-      <c r="GJ18" s="48">
+      <c r="GA18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GB18" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GC18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GD18" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GE18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GF18" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GG18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GH18" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GI18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GJ18" s="18">
         <v>157.19999999999999</v>
       </c>
-      <c r="GK18" s="47" t="s">
-[...8 lines deleted...]
-      <c r="GN18" s="48">
+      <c r="GK18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GL18" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GM18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GN18" s="18">
         <v>185.2</v>
       </c>
-      <c r="GO18" s="47" t="s">
-[...8 lines deleted...]
-      <c r="GR18" s="48">
+      <c r="GO18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GP18" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GQ18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GR18" s="18">
         <v>95</v>
       </c>
-      <c r="GS18" s="47" t="s">
-[...8 lines deleted...]
-      <c r="GV18" s="48">
+      <c r="GS18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GT18" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="GU18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GV18" s="18">
         <v>92.3</v>
       </c>
-      <c r="GW18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GX18" s="48">
+      <c r="GW18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GX18" s="18">
         <v>131.80000000000001</v>
       </c>
-      <c r="GY18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GZ18" s="48">
+      <c r="GY18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GZ18" s="18">
         <v>104.3</v>
       </c>
-      <c r="HA18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HB18" s="48">
+      <c r="HA18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HB18" s="18">
         <v>107.3</v>
       </c>
-      <c r="HC18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HD18" s="48">
+      <c r="HC18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HD18" s="18">
         <v>91.6</v>
       </c>
-      <c r="HE18" s="47" t="s">
-[...14 lines deleted...]
-      <c r="HJ18" s="48">
+      <c r="HE18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HF18" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HG18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HH18" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HI18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HJ18" s="18">
         <v>82.5</v>
       </c>
-      <c r="HK18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HL18" s="48">
+      <c r="HK18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HL18" s="18">
         <v>51.8</v>
       </c>
-      <c r="HM18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HN18" s="48">
+      <c r="HM18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HN18" s="18">
         <v>118.4</v>
       </c>
-      <c r="HO18" s="47" t="s">
-[...8 lines deleted...]
-      <c r="HR18" s="48">
+      <c r="HO18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HP18" s="32">
+        <v>71.8</v>
+      </c>
+      <c r="HQ18" s="31" t="s">
+        <v>174</v>
+      </c>
+      <c r="HR18" s="18">
         <v>102.2</v>
       </c>
-      <c r="HS18" s="47" t="s">
-[...8 lines deleted...]
-      <c r="HV18" s="48">
+      <c r="HS18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HT18" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HU18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HV18" s="18">
         <v>83.2</v>
       </c>
-      <c r="HW18" s="47" t="s">
-[...14 lines deleted...]
-      <c r="IB18" s="48">
+      <c r="HW18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HX18" s="18">
+        <v>124.7</v>
+      </c>
+      <c r="HY18" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="HZ18" s="18">
+        <v>84.6</v>
+      </c>
+      <c r="IA18" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="IB18" s="18">
         <v>120.9</v>
       </c>
-      <c r="IC18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ID18" s="48">
+      <c r="IC18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ID18" s="18">
         <v>98.8</v>
       </c>
-      <c r="IE18" s="47" t="s">
-[...8 lines deleted...]
-      <c r="IH18" s="48">
+      <c r="IE18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IF18" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="IG18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IH18" s="18">
         <v>146.6</v>
       </c>
-      <c r="II18" s="47" t="s">
-[...8 lines deleted...]
-      <c r="IL18" s="48">
+      <c r="II18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IJ18" s="18">
+        <v>88.1</v>
+      </c>
+      <c r="IK18" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="IL18" s="18">
         <v>112.1</v>
       </c>
-      <c r="IM18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IN18" s="48">
+      <c r="IM18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IN18" s="18">
         <v>105.4</v>
       </c>
-      <c r="IO18" s="47" t="s">
-[...8 lines deleted...]
-      <c r="IR18" s="48">
+      <c r="IO18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IP18" s="18">
+        <v>85.5</v>
+      </c>
+      <c r="IQ18" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="IR18" s="18">
         <v>82.9</v>
       </c>
-      <c r="IS18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IT18" s="48">
+      <c r="IS18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IT18" s="18">
         <v>60.2</v>
       </c>
-      <c r="IU18" s="47" t="s">
-[...8 lines deleted...]
-      <c r="IX18" s="48">
+      <c r="IU18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IV18" s="18">
+        <v>94.6</v>
+      </c>
+      <c r="IW18" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="IX18" s="18">
         <v>111.1</v>
       </c>
-      <c r="IY18" s="47" t="s">
-[...14 lines deleted...]
-      <c r="JD18" s="55">
+      <c r="IY18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IZ18" s="30">
+        <v>171.2</v>
+      </c>
+      <c r="JA18" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JB18" s="25">
+        <v>159.30000000000001</v>
+      </c>
+      <c r="JC18" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JD18" s="25">
         <v>106.3</v>
       </c>
-      <c r="JE18" s="47" t="s">
-[...14 lines deleted...]
-      <c r="JJ18" s="55">
+      <c r="JE18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JF18" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="JG18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JH18" s="25">
+        <v>90.2</v>
+      </c>
+      <c r="JI18" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JJ18" s="25">
         <v>91.2</v>
       </c>
-      <c r="JK18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JL18" s="55">
+      <c r="JK18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JL18" s="25">
         <v>75.7</v>
       </c>
-      <c r="JM18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JN18" s="55">
+      <c r="JM18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JN18" s="25">
         <v>63</v>
       </c>
-      <c r="JO18" s="47" t="s">
-[...26 lines deleted...]
-      <c r="JX18" s="56">
+      <c r="JO18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JP18" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="JQ18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JR18" s="25">
+        <v>96.6</v>
+      </c>
+      <c r="JS18" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JT18" s="25">
+        <v>89.4</v>
+      </c>
+      <c r="JU18" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JV18" s="25">
+        <v>72.8</v>
+      </c>
+      <c r="JW18" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JX18" s="26">
         <v>109.9</v>
       </c>
-      <c r="JY18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JZ18" s="55">
+      <c r="JY18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JZ18" s="25">
         <v>136.9</v>
       </c>
-      <c r="KA18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KB18" s="55">
+      <c r="KA18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KB18" s="25">
         <v>142.19999999999999</v>
       </c>
-      <c r="KC18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KD18" s="55">
+      <c r="KC18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KD18" s="25">
         <v>162.5</v>
       </c>
-      <c r="KE18" s="47" t="s">
-[...8 lines deleted...]
-      <c r="KH18" s="55">
+      <c r="KE18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KF18" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KH18" s="25">
         <v>86.1</v>
       </c>
-      <c r="KI18" s="47" t="s">
-[...26 lines deleted...]
-      <c r="KR18" s="55">
+      <c r="KI18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KJ18" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KK18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KL18" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KM18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KN18" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KO18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KP18" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KQ18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KR18" s="25">
         <v>77.3</v>
       </c>
-      <c r="KS18" s="47" t="s">
-[...8 lines deleted...]
-      <c r="KV18" s="55">
+      <c r="KS18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KT18" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KU18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KV18" s="25">
         <v>92.8</v>
       </c>
-      <c r="KW18" s="47" t="s">
-[...8 lines deleted...]
-      <c r="KZ18" s="55">
+      <c r="KW18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KX18" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KY18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KZ18" s="25">
         <v>77</v>
       </c>
-      <c r="LA18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LB18" s="55">
+      <c r="LA18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LB18" s="25">
         <v>52.8</v>
       </c>
-      <c r="LC18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LD18" s="55">
+      <c r="LC18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LD18" s="25">
         <v>108.5</v>
       </c>
-      <c r="LE18" s="47" t="s">
-[...8 lines deleted...]
-      <c r="LH18" s="55">
+      <c r="LE18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LF18" s="25">
+        <v>101.3</v>
+      </c>
+      <c r="LG18" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="LH18" s="25">
         <v>129.19999999999999</v>
       </c>
-      <c r="LI18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LJ18" s="55">
+      <c r="LI18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LJ18" s="25">
         <v>79.400000000000006</v>
       </c>
-      <c r="LK18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LL18" s="55">
+      <c r="LK18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LL18" s="25">
         <v>89.6</v>
       </c>
-      <c r="LM18" s="47" t="s">
-[...14 lines deleted...]
-      <c r="LR18" s="55">
+      <c r="LM18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LN18" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="LO18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LP18" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="LQ18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LR18" s="25">
         <v>103.2</v>
       </c>
-      <c r="LS18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LT18" s="55">
+      <c r="LS18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LT18" s="25">
         <v>83.8</v>
       </c>
-      <c r="LU18" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LV18" s="55">
+      <c r="LU18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LV18" s="25">
         <v>118.9</v>
       </c>
-      <c r="LW18" s="47" t="s">
-[...12 lines deleted...]
-      <c r="MD18" s="58"/>
+      <c r="LW18" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LX18" s="25">
+        <v>84.5</v>
+      </c>
+      <c r="LY18" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="LZ18" s="27"/>
+      <c r="MA18" s="28"/>
+      <c r="MB18" s="28"/>
+      <c r="MC18" s="28"/>
+      <c r="MD18" s="28"/>
     </row>
     <row r="19" spans="1:342" x14ac:dyDescent="0.3">
-      <c r="A19" s="59" t="s">
+      <c r="A19" s="29" t="s">
         <v>103</v>
       </c>
-      <c r="B19" s="43">
+      <c r="B19" s="13">
         <v>5422</v>
       </c>
-      <c r="C19" s="45" t="s">
-[...38 lines deleted...]
-      <c r="P19" s="43">
+      <c r="C19" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="D19" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="E19" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="F19" s="13">
+        <v>25779</v>
+      </c>
+      <c r="G19" s="33" t="s">
+        <v>174</v>
+      </c>
+      <c r="H19" s="13">
+        <v>1317</v>
+      </c>
+      <c r="I19" s="33" t="s">
+        <v>174</v>
+      </c>
+      <c r="J19" s="13">
+        <v>51202</v>
+      </c>
+      <c r="K19" s="33" t="s">
+        <v>174</v>
+      </c>
+      <c r="L19" s="13">
+        <v>3855</v>
+      </c>
+      <c r="M19" s="33" t="s">
+        <v>174</v>
+      </c>
+      <c r="N19" s="13">
+        <v>10310</v>
+      </c>
+      <c r="O19" s="33" t="s">
+        <v>174</v>
+      </c>
+      <c r="P19" s="13">
         <v>5296</v>
       </c>
-      <c r="Q19" s="45" t="s">
-[...2 lines deleted...]
-      <c r="R19" s="43">
+      <c r="Q19" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="R19" s="13">
         <v>12531</v>
       </c>
-      <c r="S19" s="45" t="s">
-[...2 lines deleted...]
-      <c r="T19" s="43">
+      <c r="S19" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="T19" s="13">
         <v>4586</v>
       </c>
-      <c r="U19" s="45" t="s">
-[...2 lines deleted...]
-      <c r="V19" s="43">
+      <c r="U19" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="V19" s="13">
         <v>15477</v>
       </c>
-      <c r="W19" s="45" t="s">
-[...2 lines deleted...]
-      <c r="X19" s="46">
+      <c r="W19" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="X19" s="16">
         <v>2469</v>
       </c>
-      <c r="Y19" s="47" t="s">
-[...2 lines deleted...]
-      <c r="Z19" s="48">
+      <c r="Y19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="Z19" s="18">
         <v>33.200000000000003</v>
       </c>
-      <c r="AA19" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AB19" s="48">
+      <c r="AA19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AB19" s="18">
         <v>2.9</v>
       </c>
-      <c r="AC19" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AD19" s="48">
+      <c r="AC19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AD19" s="18">
         <v>685.1</v>
       </c>
-      <c r="AE19" s="47" t="s">
-[...8 lines deleted...]
-      <c r="AH19" s="48">
+      <c r="AE19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AF19" s="18">
+        <v>17.7</v>
+      </c>
+      <c r="AG19" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH19" s="18">
         <v>9.1</v>
       </c>
-      <c r="AI19" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AJ19" s="46">
+      <c r="AI19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AJ19" s="16">
         <v>1732</v>
       </c>
-      <c r="AK19" s="49" t="s">
-[...8 lines deleted...]
-      <c r="AN19" s="48">
+      <c r="AK19" s="79" t="s">
+        <v>173</v>
+      </c>
+      <c r="AL19" s="16">
+        <v>951</v>
+      </c>
+      <c r="AM19" s="79" t="s">
+        <v>174</v>
+      </c>
+      <c r="AN19" s="18">
         <v>207.8</v>
       </c>
-      <c r="AO19" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AP19" s="48">
+      <c r="AO19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP19" s="18">
         <v>274.8</v>
       </c>
-      <c r="AQ19" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AR19" s="48">
+      <c r="AQ19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AR19" s="18">
         <v>957.7</v>
       </c>
-      <c r="AS19" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AT19" s="46">
+      <c r="AS19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AT19" s="16">
         <v>4569</v>
       </c>
-      <c r="AU19" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AV19" s="48">
+      <c r="AU19" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AV19" s="18">
         <v>3611</v>
       </c>
-      <c r="AW19" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AX19" s="48">
+      <c r="AW19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AX19" s="18">
         <v>586.29999999999995</v>
       </c>
-      <c r="AY19" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AZ19" s="48">
+      <c r="AY19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AZ19" s="18">
         <v>609</v>
       </c>
-      <c r="BA19" s="47" t="s">
-[...2 lines deleted...]
-      <c r="BB19" s="48">
+      <c r="BA19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BB19" s="18">
         <v>1621</v>
       </c>
-      <c r="BC19" s="47" t="s">
-[...8 lines deleted...]
-      <c r="BF19" s="60">
+      <c r="BC19" s="78" t="s">
+        <v>173</v>
+      </c>
+      <c r="BD19" s="18">
+        <v>2780</v>
+      </c>
+      <c r="BE19" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="BF19" s="30">
         <v>437</v>
       </c>
-      <c r="BG19" s="49" t="s">
-[...2 lines deleted...]
-      <c r="BH19" s="43">
+      <c r="BG19" s="79" t="s">
+        <v>173</v>
+      </c>
+      <c r="BH19" s="13">
         <v>138</v>
       </c>
-      <c r="BI19" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BJ19" s="43">
+      <c r="BI19" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BJ19" s="13">
         <v>320</v>
       </c>
-      <c r="BK19" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BL19" s="43">
+      <c r="BK19" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BL19" s="13">
         <v>82619</v>
       </c>
-      <c r="BM19" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BN19" s="48">
+      <c r="BM19" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BN19" s="18">
         <v>22.6</v>
       </c>
-      <c r="BO19" s="47" t="s">
-[...8 lines deleted...]
-      <c r="BR19" s="48">
+      <c r="BO19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BP19" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BQ19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BR19" s="18">
         <v>246</v>
       </c>
-      <c r="BS19" s="47" t="s">
-[...26 lines deleted...]
-      <c r="CB19" s="48">
+      <c r="BS19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BT19" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BU19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BV19" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BW19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BX19" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BY19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BZ19" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CB19" s="18">
         <v>77</v>
       </c>
-      <c r="CC19" s="47" t="s">
-[...8 lines deleted...]
-      <c r="CF19" s="48">
+      <c r="CC19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CD19" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CE19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CF19" s="18">
         <v>60.4</v>
       </c>
-      <c r="CG19" s="47" t="s">
-[...8 lines deleted...]
-      <c r="CJ19" s="48">
+      <c r="CG19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CH19" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CI19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CJ19" s="18">
         <v>3.1</v>
       </c>
-      <c r="CK19" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CL19" s="48">
+      <c r="CK19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CL19" s="18">
         <v>10887</v>
       </c>
-      <c r="CM19" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CN19" s="48">
+      <c r="CM19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CN19" s="18">
         <v>355</v>
       </c>
-      <c r="CO19" s="47" t="s">
-[...8 lines deleted...]
-      <c r="CR19" s="48">
+      <c r="CO19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CP19" s="18">
+        <v>517</v>
+      </c>
+      <c r="CQ19" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="CR19" s="18">
         <v>15.1</v>
       </c>
-      <c r="CS19" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CT19" s="48">
+      <c r="CS19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CT19" s="18">
         <v>21.4</v>
       </c>
-      <c r="CU19" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CV19" s="48">
+      <c r="CU19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CV19" s="18">
         <v>84.5</v>
       </c>
-      <c r="CW19" s="47" t="s">
-[...14 lines deleted...]
-      <c r="DB19" s="60">
+      <c r="CW19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CX19" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CY19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CZ19" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="DA19" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="DB19" s="30">
         <v>206</v>
       </c>
-      <c r="DC19" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DD19" s="60">
+      <c r="DC19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD19" s="30">
         <v>68.599999999999994</v>
       </c>
-      <c r="DE19" s="47" t="s">
-[...8 lines deleted...]
-      <c r="DH19" s="60">
+      <c r="DE19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF19" s="30">
+        <v>932.6</v>
+      </c>
+      <c r="DG19" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH19" s="30">
         <v>132.9</v>
       </c>
-      <c r="DI19" s="61" t="s">
-[...2 lines deleted...]
-      <c r="DJ19" s="48">
+      <c r="DI19" s="80" t="s">
+        <v>173</v>
+      </c>
+      <c r="DJ19" s="18">
         <v>99.1</v>
       </c>
-      <c r="DK19" s="47" t="s">
-[...14 lines deleted...]
-      <c r="DP19" s="48">
+      <c r="DK19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DL19" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="DM19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DN19" s="18">
+        <v>90.3</v>
+      </c>
+      <c r="DO19" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="DP19" s="18">
         <v>49</v>
       </c>
-      <c r="DQ19" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DR19" s="48">
+      <c r="DQ19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DR19" s="18">
+        <v>76.7</v>
+      </c>
+      <c r="DS19" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="DT19" s="18">
+        <v>107.2</v>
+      </c>
+      <c r="DU19" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="DV19" s="18">
+        <v>83.1</v>
+      </c>
+      <c r="DW19" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="DX19" s="18">
+        <v>133.5</v>
+      </c>
+      <c r="DY19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DZ19" s="18">
+        <v>114.1</v>
+      </c>
+      <c r="EA19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EB19" s="18">
+        <v>126.5</v>
+      </c>
+      <c r="EC19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ED19" s="18">
+        <v>123.7</v>
+      </c>
+      <c r="EE19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EF19" s="18">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="EG19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EH19" s="18">
+        <v>113.1</v>
+      </c>
+      <c r="EI19" s="78" t="s">
+        <v>173</v>
+      </c>
+      <c r="EJ19" s="18">
+        <v>94.4</v>
+      </c>
+      <c r="EK19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EL19" s="18">
+        <v>120.8</v>
+      </c>
+      <c r="EM19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EN19" s="18">
+        <v>104</v>
+      </c>
+      <c r="EO19" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="EP19" s="18">
+        <v>151.30000000000001</v>
+      </c>
+      <c r="EQ19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ER19" s="18">
+        <v>126.7</v>
+      </c>
+      <c r="ES19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ET19" s="18">
+        <v>148.1</v>
+      </c>
+      <c r="EU19" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="EV19" s="18">
+        <v>108.8</v>
+      </c>
+      <c r="EW19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EX19" s="18">
+        <v>97.6</v>
+      </c>
+      <c r="EY19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EZ19" s="18">
+        <v>96.3</v>
+      </c>
+      <c r="FA19" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="FB19" s="18">
+        <v>108.3</v>
+      </c>
+      <c r="FC19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FD19" s="18">
+        <v>88.8</v>
+      </c>
+      <c r="FE19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FF19" s="18">
+        <v>69.2</v>
+      </c>
+      <c r="FG19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FH19" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FI19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FJ19" s="18">
+        <v>91</v>
+      </c>
+      <c r="FK19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FL19" s="18">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="FM19" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="FN19" s="18">
+        <v>155</v>
+      </c>
+      <c r="FO19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FP19" s="18">
+        <v>106.9</v>
+      </c>
+      <c r="FQ19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FR19" s="30">
+        <v>137.9</v>
+      </c>
+      <c r="FS19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FT19" s="18">
+        <v>215.6</v>
+      </c>
+      <c r="FU19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FV19" s="18">
+        <v>145.5</v>
+      </c>
+      <c r="FW19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FX19" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FZ19" s="18">
+        <v>121.3</v>
+      </c>
+      <c r="GA19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GB19" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GC19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GD19" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GE19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GF19" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GG19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GH19" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GI19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GJ19" s="18">
+        <v>86.4</v>
+      </c>
+      <c r="GK19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GL19" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GM19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GN19" s="18">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="GO19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GP19" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GQ19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GR19" s="18">
+        <v>84.7</v>
+      </c>
+      <c r="GS19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GT19" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="GU19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GV19" s="18">
+        <v>95.1</v>
+      </c>
+      <c r="GW19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GX19" s="18">
+        <v>105.5</v>
+      </c>
+      <c r="GY19" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="GZ19" s="18">
+        <v>104.8</v>
+      </c>
+      <c r="HA19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HB19" s="18">
+        <v>143.6</v>
+      </c>
+      <c r="HC19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HD19" s="18">
+        <v>90.5</v>
+      </c>
+      <c r="HE19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HF19" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HG19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HH19" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HI19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HJ19" s="18">
+        <v>79.3</v>
+      </c>
+      <c r="HK19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HL19" s="18">
+        <v>49.2</v>
+      </c>
+      <c r="HM19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HN19" s="18">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="HO19" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="HP19" s="32">
+        <v>60.9</v>
+      </c>
+      <c r="HQ19" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="HR19" s="18">
+        <v>102.8</v>
+      </c>
+      <c r="HS19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HT19" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HU19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HV19" s="18">
+        <v>92.9</v>
+      </c>
+      <c r="HW19" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="HX19" s="18" t="s">
+        <v>175</v>
+      </c>
+      <c r="HY19" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="HZ19" s="18">
+        <v>108.2</v>
+      </c>
+      <c r="IA19" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="IB19" s="18">
+        <v>80.7</v>
+      </c>
+      <c r="IC19" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="ID19" s="18">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="IE19" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="IF19" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="IG19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IH19" s="18">
+        <v>85</v>
+      </c>
+      <c r="II19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IJ19" s="18">
+        <v>93.9</v>
+      </c>
+      <c r="IK19" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="IL19" s="18">
+        <v>92.9</v>
+      </c>
+      <c r="IM19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IN19" s="18">
+        <v>80.2</v>
+      </c>
+      <c r="IO19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IP19" s="18">
+        <v>105.1</v>
+      </c>
+      <c r="IQ19" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="IR19" s="18">
+        <v>99.7</v>
+      </c>
+      <c r="IS19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IT19" s="18">
+        <v>81.2</v>
+      </c>
+      <c r="IU19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IV19" s="18">
+        <v>104.3</v>
+      </c>
+      <c r="IW19" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="IX19" s="18">
+        <v>97.8</v>
+      </c>
+      <c r="IY19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IZ19" s="30">
+        <v>83.9</v>
+      </c>
+      <c r="JA19" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JB19" s="25">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="JC19" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JD19" s="25">
+        <v>108.5</v>
+      </c>
+      <c r="JE19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JF19" s="25">
+        <v>100</v>
+      </c>
+      <c r="JG19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JH19" s="25">
+        <v>80.7</v>
+      </c>
+      <c r="JI19" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JJ19" s="25">
+        <v>97.3</v>
+      </c>
+      <c r="JK19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JL19" s="25">
+        <v>85.8</v>
+      </c>
+      <c r="JM19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JN19" s="25">
+        <v>106.1</v>
+      </c>
+      <c r="JO19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JP19" s="25">
+        <v>87.8</v>
+      </c>
+      <c r="JQ19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JR19" s="25">
+        <v>97.5</v>
+      </c>
+      <c r="JS19" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JT19" s="25">
+        <v>90.1</v>
+      </c>
+      <c r="JU19" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JV19" s="25">
+        <v>105.6</v>
+      </c>
+      <c r="JW19" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JX19" s="26">
+        <v>95.7</v>
+      </c>
+      <c r="JY19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JZ19" s="25">
+        <v>105.5</v>
+      </c>
+      <c r="KA19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KB19" s="25">
+        <v>113</v>
+      </c>
+      <c r="KC19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KD19" s="25">
+        <v>82.3</v>
+      </c>
+      <c r="KE19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KF19" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KH19" s="25">
+        <v>210.9</v>
+      </c>
+      <c r="KI19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KJ19" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KK19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KL19" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KM19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KN19" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KO19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KP19" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KQ19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KR19" s="25">
+        <v>120</v>
+      </c>
+      <c r="KS19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KT19" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KU19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KV19" s="25">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="KW19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KX19" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KY19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KZ19" s="25">
+        <v>106.7</v>
+      </c>
+      <c r="LA19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LB19" s="25">
+        <v>89.6</v>
+      </c>
+      <c r="LC19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LD19" s="25">
+        <v>94.2</v>
+      </c>
+      <c r="LE19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LF19" s="25">
+        <v>95.4</v>
+      </c>
+      <c r="LG19" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="LH19" s="25">
+        <v>130.69999999999999</v>
+      </c>
+      <c r="LI19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LJ19" s="25">
+        <v>104.7</v>
+      </c>
+      <c r="LK19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LL19" s="25">
+        <v>99.7</v>
+      </c>
+      <c r="LM19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LN19" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="LO19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LP19" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="LQ19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LR19" s="25">
+        <v>100.4</v>
+      </c>
+      <c r="LS19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LT19" s="25">
         <v>84.3</v>
       </c>
-      <c r="DS19" s="47" t="s">
-[...648 lines deleted...]
-      <c r="MD19" s="58"/>
+      <c r="LU19" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LV19" s="25">
+        <v>135.19999999999999</v>
+      </c>
+      <c r="LW19" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="LX19" s="25">
+        <v>86.9</v>
+      </c>
+      <c r="LY19" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="LZ19" s="27"/>
+      <c r="MA19" s="28"/>
+      <c r="MB19" s="28"/>
+      <c r="MC19" s="28"/>
+      <c r="MD19" s="28"/>
     </row>
     <row r="20" spans="1:342" x14ac:dyDescent="0.3">
-      <c r="A20" s="59" t="s">
+      <c r="A20" s="29" t="s">
         <v>104</v>
       </c>
-      <c r="B20" s="43">
+      <c r="B20" s="13">
         <v>4582</v>
       </c>
-      <c r="C20" s="45" t="s">
-[...20 lines deleted...]
-      <c r="J20" s="43">
+      <c r="C20" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="D20" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="E20" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="F20" s="13">
+        <v>27705</v>
+      </c>
+      <c r="G20" s="33" t="s">
+        <v>174</v>
+      </c>
+      <c r="H20" s="13">
+        <v>1843</v>
+      </c>
+      <c r="I20" s="33" t="s">
+        <v>174</v>
+      </c>
+      <c r="J20" s="13">
         <v>54803</v>
       </c>
-      <c r="K20" s="45" t="s">
-[...2 lines deleted...]
-      <c r="L20" s="43">
+      <c r="K20" s="33" t="s">
+        <v>173</v>
+      </c>
+      <c r="L20" s="13">
         <v>4283</v>
       </c>
-      <c r="M20" s="45" t="s">
-[...2 lines deleted...]
-      <c r="N20" s="43">
+      <c r="M20" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="N20" s="13">
         <v>10515</v>
       </c>
-      <c r="O20" s="45" t="s">
-[...2 lines deleted...]
-      <c r="P20" s="43">
+      <c r="O20" s="33" t="s">
+        <v>173</v>
+      </c>
+      <c r="P20" s="13">
         <v>5314</v>
       </c>
-      <c r="Q20" s="45" t="s">
-[...2 lines deleted...]
-      <c r="R20" s="43">
+      <c r="Q20" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="R20" s="13">
         <v>12557</v>
       </c>
-      <c r="S20" s="45" t="s">
-[...2 lines deleted...]
-      <c r="T20" s="43">
+      <c r="S20" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="T20" s="13">
         <v>6180</v>
       </c>
-      <c r="U20" s="45" t="s">
-[...2 lines deleted...]
-      <c r="V20" s="43">
+      <c r="U20" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="V20" s="13">
         <v>14640</v>
       </c>
-      <c r="W20" s="45" t="s">
-[...2 lines deleted...]
-      <c r="X20" s="46">
+      <c r="W20" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="X20" s="16">
         <v>1727</v>
       </c>
-      <c r="Y20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="Z20" s="48">
+      <c r="Y20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="Z20" s="18">
         <v>35.1</v>
       </c>
-      <c r="AA20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AB20" s="48">
+      <c r="AA20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AB20" s="18">
         <v>2.9</v>
       </c>
-      <c r="AC20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AD20" s="48">
+      <c r="AC20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AD20" s="18">
         <v>1834.5</v>
       </c>
-      <c r="AE20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AF20" s="48">
+      <c r="AE20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AF20" s="18">
         <v>15.7</v>
       </c>
-      <c r="AG20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AH20" s="48">
+      <c r="AG20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AH20" s="18">
         <v>7.1</v>
       </c>
-      <c r="AI20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AJ20" s="46">
+      <c r="AI20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AJ20" s="16">
         <v>1147</v>
       </c>
-      <c r="AK20" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AL20" s="46">
+      <c r="AK20" s="79" t="s">
+        <v>173</v>
+      </c>
+      <c r="AL20" s="16">
         <v>1194</v>
       </c>
-      <c r="AM20" s="49" t="s">
-[...14 lines deleted...]
-      <c r="AR20" s="48">
+      <c r="AM20" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AN20" s="18">
+        <v>179.3</v>
+      </c>
+      <c r="AO20" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="AP20" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AR20" s="18">
         <v>840</v>
       </c>
-      <c r="AS20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AT20" s="46">
+      <c r="AS20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AT20" s="16">
         <v>3994</v>
       </c>
-      <c r="AU20" s="49" t="s">
-[...8 lines deleted...]
-      <c r="AX20" s="48">
+      <c r="AU20" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AV20" s="18">
+        <v>3690</v>
+      </c>
+      <c r="AW20" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="AX20" s="18">
         <v>475</v>
       </c>
-      <c r="AY20" s="47" t="s">
-[...14 lines deleted...]
-      <c r="BD20" s="48">
+      <c r="AY20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AZ20" s="18">
+        <v>519</v>
+      </c>
+      <c r="BA20" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="BB20" s="18">
+        <v>1385</v>
+      </c>
+      <c r="BC20" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="BD20" s="18">
         <v>1767</v>
       </c>
-      <c r="BE20" s="47" t="s">
-[...8 lines deleted...]
-      <c r="BH20" s="43">
+      <c r="BE20" s="78" t="s">
+        <v>173</v>
+      </c>
+      <c r="BF20" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BG20" s="79" t="s">
+        <v>173</v>
+      </c>
+      <c r="BH20" s="13">
         <v>121</v>
       </c>
-      <c r="BI20" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BJ20" s="43">
+      <c r="BI20" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BJ20" s="13">
         <v>346</v>
       </c>
-      <c r="BK20" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BL20" s="43">
+      <c r="BK20" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BL20" s="13">
         <v>81544</v>
       </c>
-      <c r="BM20" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BN20" s="48">
+      <c r="BM20" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BN20" s="18">
         <v>15.5</v>
       </c>
-      <c r="BO20" s="47" t="s">
-[...8 lines deleted...]
-      <c r="BR20" s="48">
+      <c r="BO20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BP20" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BQ20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BR20" s="18">
         <v>298</v>
       </c>
-      <c r="BS20" s="47" t="s">
-[...26 lines deleted...]
-      <c r="CB20" s="48">
+      <c r="BS20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BT20" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BU20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BV20" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BW20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BX20" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BY20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BZ20" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CB20" s="18">
         <v>76.400000000000006</v>
       </c>
-      <c r="CC20" s="47" t="s">
-[...8 lines deleted...]
-      <c r="CF20" s="48">
+      <c r="CC20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CD20" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CE20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CF20" s="18">
         <v>57.8</v>
       </c>
-      <c r="CG20" s="47" t="s">
-[...8 lines deleted...]
-      <c r="CJ20" s="48">
+      <c r="CG20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CH20" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CI20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CJ20" s="18">
         <v>3.6</v>
       </c>
-      <c r="CK20" s="47" t="s">
-[...8 lines deleted...]
-      <c r="CN20" s="48">
+      <c r="CK20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CL20" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CM20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CN20" s="18">
         <v>385</v>
       </c>
-      <c r="CO20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CP20" s="48">
+      <c r="CO20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CP20" s="18">
         <v>561</v>
       </c>
-      <c r="CQ20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CR20" s="48">
+      <c r="CQ20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CR20" s="18">
         <v>12.4</v>
       </c>
-      <c r="CS20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CT20" s="48">
+      <c r="CS20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CT20" s="18">
         <v>26.4</v>
       </c>
-      <c r="CU20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CV20" s="48">
+      <c r="CU20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CV20" s="18">
         <v>90.6</v>
       </c>
-      <c r="CW20" s="47" t="s">
-[...20 lines deleted...]
-      <c r="DD20" s="60">
+      <c r="CW20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CX20" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CY20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CZ20" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="DA20" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="DB20" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="DC20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD20" s="30">
         <v>42.5</v>
       </c>
-      <c r="DE20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DF20" s="60">
+      <c r="DE20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF20" s="30">
         <v>497.1</v>
       </c>
-      <c r="DG20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DH20" s="60">
+      <c r="DG20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH20" s="30">
         <v>157.9</v>
       </c>
-      <c r="DI20" s="61" t="s">
-[...2 lines deleted...]
-      <c r="DJ20" s="48">
+      <c r="DI20" s="80" t="s">
+        <v>173</v>
+      </c>
+      <c r="DJ20" s="18">
         <v>87.8</v>
       </c>
-      <c r="DK20" s="47" t="s">
-[...20 lines deleted...]
-      <c r="DR20" s="48">
+      <c r="DK20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DL20" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="DM20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DN20" s="18">
+        <v>91.6</v>
+      </c>
+      <c r="DO20" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="DP20" s="18">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="DQ20" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="DR20" s="18">
         <v>70.5</v>
       </c>
-      <c r="DS20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DT20" s="48">
+      <c r="DS20" s="78" t="s">
+        <v>173</v>
+      </c>
+      <c r="DT20" s="18">
         <v>102.4</v>
       </c>
-      <c r="DU20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DV20" s="48">
+      <c r="DU20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DV20" s="18">
         <v>81.900000000000006</v>
       </c>
-      <c r="DW20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DX20" s="48">
+      <c r="DW20" s="78" t="s">
+        <v>173</v>
+      </c>
+      <c r="DX20" s="18">
         <v>121.3</v>
       </c>
-      <c r="DY20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DZ20" s="48">
+      <c r="DY20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DZ20" s="18">
         <v>97.6</v>
       </c>
-      <c r="EA20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EB20" s="48">
+      <c r="EA20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EB20" s="18">
         <v>128.80000000000001</v>
       </c>
-      <c r="EC20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ED20" s="48">
+      <c r="EC20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ED20" s="18">
         <v>111.1</v>
       </c>
-      <c r="EE20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EF20" s="48">
+      <c r="EE20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EF20" s="18">
         <v>66.099999999999994</v>
       </c>
-      <c r="EG20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EH20" s="48">
+      <c r="EG20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EH20" s="18">
         <v>99.1</v>
       </c>
-      <c r="EI20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EJ20" s="48">
+      <c r="EI20" s="78" t="s">
+        <v>173</v>
+      </c>
+      <c r="EJ20" s="18">
         <v>83.9</v>
       </c>
-      <c r="EK20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EL20" s="48">
+      <c r="EK20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EL20" s="18">
         <v>100.5</v>
       </c>
-      <c r="EM20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EN20" s="48">
+      <c r="EM20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EN20" s="18">
         <v>116.2</v>
       </c>
-      <c r="EO20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EP20" s="48">
+      <c r="EO20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EP20" s="18">
         <v>143.19999999999999</v>
       </c>
-      <c r="EQ20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ER20" s="48">
+      <c r="EQ20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ER20" s="18">
         <v>112.3</v>
       </c>
-      <c r="ES20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ET20" s="48">
+      <c r="ES20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ET20" s="18">
         <v>185.1</v>
       </c>
-      <c r="EU20" s="47" t="s">
-[...20 lines deleted...]
-      <c r="FB20" s="48">
+      <c r="EU20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EV20" s="18">
+        <v>110.5</v>
+      </c>
+      <c r="EW20" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="EX20" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="EY20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EZ20" s="18">
+        <v>89.3</v>
+      </c>
+      <c r="FA20" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="FB20" s="18">
         <v>83.7</v>
       </c>
-      <c r="FC20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FD20" s="48">
+      <c r="FC20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FD20" s="18">
+        <v>87.5</v>
+      </c>
+      <c r="FE20" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="FF20" s="18">
+        <v>62.6</v>
+      </c>
+      <c r="FG20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FH20" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FI20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FJ20" s="18">
+        <v>82.1</v>
+      </c>
+      <c r="FK20" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="FL20" s="18">
+        <v>45.1</v>
+      </c>
+      <c r="FM20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FN20" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FO20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FP20" s="18">
+        <v>74.5</v>
+      </c>
+      <c r="FQ20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FR20" s="18">
+        <v>127.1</v>
+      </c>
+      <c r="FS20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FT20" s="18">
+        <v>136.1</v>
+      </c>
+      <c r="FU20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FV20" s="18">
+        <v>80</v>
+      </c>
+      <c r="FW20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FX20" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FZ20" s="18">
+        <v>152.5</v>
+      </c>
+      <c r="GA20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GB20" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GC20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GD20" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GE20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GF20" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GG20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GH20" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GI20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GJ20" s="18">
+        <v>97.9</v>
+      </c>
+      <c r="GK20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GL20" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GM20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GN20" s="18">
+        <v>117.4</v>
+      </c>
+      <c r="GO20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GP20" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GQ20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GR20" s="18">
+        <v>87.2</v>
+      </c>
+      <c r="GS20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GT20" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="GU20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GV20" s="18">
+        <v>90.1</v>
+      </c>
+      <c r="GW20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GX20" s="18">
+        <v>118.5</v>
+      </c>
+      <c r="GY20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GZ20" s="18">
+        <v>90.4</v>
+      </c>
+      <c r="HA20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HB20" s="18">
+        <v>119.1</v>
+      </c>
+      <c r="HC20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HD20" s="18">
+        <v>86.2</v>
+      </c>
+      <c r="HE20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HF20" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HG20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HH20" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HI20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HJ20" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HK20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HL20" s="18">
+        <v>59.8</v>
+      </c>
+      <c r="HM20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HN20" s="18">
+        <v>122.6</v>
+      </c>
+      <c r="HO20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HP20" s="32">
+        <v>71.5</v>
+      </c>
+      <c r="HQ20" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="HR20" s="18">
+        <v>84.5</v>
+      </c>
+      <c r="HS20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HT20" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HU20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HV20" s="18">
+        <v>107.5</v>
+      </c>
+      <c r="HW20" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="HX20" s="18">
+        <v>139.9</v>
+      </c>
+      <c r="HY20" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="HZ20" s="18">
+        <v>107</v>
+      </c>
+      <c r="IA20" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="IB20" s="18">
+        <v>111.1</v>
+      </c>
+      <c r="IC20" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="ID20" s="18">
+        <v>102</v>
+      </c>
+      <c r="IE20" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="IF20" s="18">
+        <v>100.3</v>
+      </c>
+      <c r="IG20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IH20" s="18">
+        <v>100.2</v>
+      </c>
+      <c r="II20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IJ20" s="18">
+        <v>134.80000000000001</v>
+      </c>
+      <c r="IK20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IL20" s="18">
+        <v>94.6</v>
+      </c>
+      <c r="IM20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IN20" s="18">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="IO20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IP20" s="18">
+        <v>105.8</v>
+      </c>
+      <c r="IQ20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IR20" s="18">
+        <v>100.1</v>
+      </c>
+      <c r="IS20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IT20" s="18">
+        <v>267.8</v>
+      </c>
+      <c r="IU20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IV20" s="18">
+        <v>94.1</v>
+      </c>
+      <c r="IW20" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="IX20" s="18">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="IY20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IZ20" s="18">
+        <v>66.2</v>
+      </c>
+      <c r="JA20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JB20" s="25">
+        <v>125.6</v>
+      </c>
+      <c r="JC20" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JD20" s="25">
+        <v>86.3</v>
+      </c>
+      <c r="JE20" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JF20" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="JG20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JH20" s="25">
+        <v>87.7</v>
+      </c>
+      <c r="JI20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JJ20" s="25">
+        <v>87.4</v>
+      </c>
+      <c r="JK20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JL20" s="25">
+        <v>102.2</v>
+      </c>
+      <c r="JM20" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JN20" s="25">
         <v>81.099999999999994</v>
       </c>
-      <c r="FE20" s="47" t="s">
-[...308 lines deleted...]
-      <c r="JD20" s="55">
+      <c r="JO20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JP20" s="25">
         <v>85.3</v>
       </c>
-      <c r="JE20" s="47" t="s">
-[...44 lines deleted...]
-      <c r="JT20" s="55">
+      <c r="JQ20" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JR20" s="25">
+        <v>85.4</v>
+      </c>
+      <c r="JS20" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JT20" s="25">
         <v>63.6</v>
       </c>
-      <c r="JU20" s="47" t="s">
-[...8 lines deleted...]
-      <c r="JX20" s="56">
+      <c r="JU20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JV20" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="JW20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JX20" s="26">
         <v>87.8</v>
       </c>
-      <c r="JY20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JZ20" s="55">
+      <c r="JY20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JZ20" s="25">
         <v>108.2</v>
       </c>
-      <c r="KA20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KB20" s="55">
+      <c r="KA20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KB20" s="25">
         <v>98.7</v>
       </c>
-      <c r="KC20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KD20" s="55">
+      <c r="KC20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KD20" s="25">
         <v>68.599999999999994</v>
       </c>
-      <c r="KE20" s="47" t="s">
-[...8 lines deleted...]
-      <c r="KH20" s="55">
+      <c r="KE20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KF20" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KH20" s="25">
         <v>120.9</v>
       </c>
-      <c r="KI20" s="47" t="s">
-[...26 lines deleted...]
-      <c r="KR20" s="55">
+      <c r="KI20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KJ20" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KK20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KL20" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KM20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KN20" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KO20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KP20" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KQ20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KR20" s="25">
         <v>99.2</v>
       </c>
-      <c r="KS20" s="47" t="s">
-[...8 lines deleted...]
-      <c r="KV20" s="55">
+      <c r="KS20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KT20" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KU20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KV20" s="25">
         <v>95.7</v>
       </c>
-      <c r="KW20" s="47" t="s">
-[...8 lines deleted...]
-      <c r="KZ20" s="55">
+      <c r="KW20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KX20" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KY20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KZ20" s="25">
         <v>115.3</v>
       </c>
-      <c r="LA20" s="47" t="s">
-[...8 lines deleted...]
-      <c r="LD20" s="55">
+      <c r="LA20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LB20" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="LC20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LD20" s="25">
         <v>108.3</v>
       </c>
-      <c r="LE20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LF20" s="55">
+      <c r="LE20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LF20" s="25">
         <v>108.4</v>
       </c>
-      <c r="LG20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LH20" s="55">
+      <c r="LG20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LH20" s="25">
         <v>81.900000000000006</v>
       </c>
-      <c r="LI20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LJ20" s="55">
+      <c r="LI20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LJ20" s="25">
         <v>122.7</v>
       </c>
-      <c r="LK20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LL20" s="55">
+      <c r="LK20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LL20" s="25">
         <v>107.3</v>
       </c>
-      <c r="LM20" s="47" t="s">
-[...20 lines deleted...]
-      <c r="LT20" s="55">
+      <c r="LM20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LN20" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="LO20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LP20" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="LQ20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LR20" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="LS20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LT20" s="25">
         <v>61.9</v>
       </c>
-      <c r="LU20" s="47" t="s">
-[...8 lines deleted...]
-      <c r="LX20" s="55">
+      <c r="LU20" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LV20" s="25">
+        <v>53.3</v>
+      </c>
+      <c r="LW20" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="LX20" s="25">
         <v>118.8</v>
       </c>
-      <c r="LY20" s="47" t="s">
-[...6 lines deleted...]
-      <c r="MD20" s="58"/>
+      <c r="LY20" s="78" t="s">
+        <v>173</v>
+      </c>
+      <c r="LZ20" s="27"/>
+      <c r="MA20" s="28"/>
+      <c r="MB20" s="28"/>
+      <c r="MC20" s="28"/>
+      <c r="MD20" s="28"/>
     </row>
     <row r="21" spans="1:342" x14ac:dyDescent="0.3">
-      <c r="A21" s="59" t="s">
+      <c r="A21" s="29" t="s">
         <v>105</v>
       </c>
-      <c r="B21" s="43">
+      <c r="B21" s="13">
         <v>3605</v>
       </c>
-      <c r="C21" s="45" t="s">
-[...8 lines deleted...]
-      <c r="F21" s="43">
+      <c r="C21" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="D21" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="E21" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="F21" s="13">
         <v>30562</v>
       </c>
-      <c r="G21" s="45" t="s">
-[...14 lines deleted...]
-      <c r="L21" s="43">
+      <c r="G21" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="H21" s="13">
+        <v>1371</v>
+      </c>
+      <c r="I21" s="33" t="s">
+        <v>174</v>
+      </c>
+      <c r="J21" s="13">
+        <v>51420</v>
+      </c>
+      <c r="K21" s="33" t="s">
+        <v>174</v>
+      </c>
+      <c r="L21" s="13">
         <v>4062</v>
       </c>
-      <c r="M21" s="45" t="s">
-[...8 lines deleted...]
-      <c r="P21" s="43">
+      <c r="M21" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="N21" s="13">
+        <v>11762</v>
+      </c>
+      <c r="O21" s="33" t="s">
+        <v>174</v>
+      </c>
+      <c r="P21" s="13">
         <v>5119</v>
       </c>
-      <c r="Q21" s="45" t="s">
-[...2 lines deleted...]
-      <c r="R21" s="43">
+      <c r="Q21" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="R21" s="13">
         <v>12124</v>
       </c>
-      <c r="S21" s="45" t="s">
-[...2 lines deleted...]
-      <c r="T21" s="43">
+      <c r="S21" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="T21" s="13">
         <v>5670</v>
       </c>
-      <c r="U21" s="45" t="s">
-[...2 lines deleted...]
-      <c r="V21" s="43">
+      <c r="U21" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="V21" s="13">
         <v>14139</v>
       </c>
-      <c r="W21" s="45" t="s">
-[...2 lines deleted...]
-      <c r="X21" s="46">
+      <c r="W21" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="X21" s="16">
         <v>2594</v>
       </c>
-      <c r="Y21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="Z21" s="48">
+      <c r="Y21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="Z21" s="18">
         <v>34</v>
       </c>
-      <c r="AA21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AB21" s="48">
+      <c r="AA21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AB21" s="18">
         <v>2.8</v>
       </c>
-      <c r="AC21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AD21" s="48">
+      <c r="AC21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AD21" s="18">
         <v>1566.4</v>
       </c>
-      <c r="AE21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AF21" s="48">
+      <c r="AE21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AF21" s="18">
         <v>17.8</v>
       </c>
-      <c r="AG21" s="47" t="s">
-[...14 lines deleted...]
-      <c r="AL21" s="46">
+      <c r="AG21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AH21" s="18">
+        <v>8.6</v>
+      </c>
+      <c r="AI21" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="AJ21" s="16">
+        <v>1025</v>
+      </c>
+      <c r="AK21" s="79" t="s">
+        <v>174</v>
+      </c>
+      <c r="AL21" s="16">
         <v>1443</v>
       </c>
-      <c r="AM21" s="49" t="s">
-[...14 lines deleted...]
-      <c r="AR21" s="48">
+      <c r="AM21" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AN21" s="18">
+        <v>186.1</v>
+      </c>
+      <c r="AO21" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="AP21" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AR21" s="18">
         <v>1239.3</v>
       </c>
-      <c r="AS21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="AT21" s="46">
+      <c r="AS21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AT21" s="16">
         <v>4611</v>
       </c>
-      <c r="AU21" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AV21" s="48">
+      <c r="AU21" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="AV21" s="18">
         <v>2969</v>
       </c>
-      <c r="AW21" s="47" t="s">
-[...32 lines deleted...]
-      <c r="BH21" s="43">
+      <c r="AW21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="AX21" s="18">
+        <v>663</v>
+      </c>
+      <c r="AY21" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="AZ21" s="18">
+        <v>442</v>
+      </c>
+      <c r="BA21" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="BB21" s="18">
+        <v>1439</v>
+      </c>
+      <c r="BC21" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="BD21" s="18">
+        <v>2927</v>
+      </c>
+      <c r="BE21" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="BF21" s="18">
+        <v>494</v>
+      </c>
+      <c r="BG21" s="79" t="s">
+        <v>174</v>
+      </c>
+      <c r="BH21" s="13">
         <v>170</v>
       </c>
-      <c r="BI21" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BJ21" s="43">
+      <c r="BI21" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BJ21" s="13">
         <v>269</v>
       </c>
-      <c r="BK21" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BL21" s="43">
+      <c r="BK21" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BL21" s="13">
         <v>64384</v>
       </c>
-      <c r="BM21" s="45" t="s">
-[...2 lines deleted...]
-      <c r="BN21" s="48">
+      <c r="BM21" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="BN21" s="18">
         <v>12</v>
       </c>
-      <c r="BO21" s="47" t="s">
-[...8 lines deleted...]
-      <c r="BR21" s="48">
+      <c r="BO21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BP21" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BQ21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BR21" s="18">
         <v>318</v>
       </c>
-      <c r="BS21" s="47" t="s">
-[...18 lines deleted...]
-      <c r="CB21" s="48">
+      <c r="BS21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BT21" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BU21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BV21" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BW21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BX21" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BY21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="BZ21" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CB21" s="18">
         <v>66.7</v>
       </c>
-      <c r="CC21" s="47" t="s">
-[...8 lines deleted...]
-      <c r="CF21" s="48">
+      <c r="CC21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CD21" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CE21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CF21" s="18">
         <v>62.2</v>
       </c>
-      <c r="CG21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CH21" s="48">
+      <c r="CG21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CH21" s="18">
         <v>79.400000000000006</v>
       </c>
-      <c r="CI21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CJ21" s="48">
+      <c r="CI21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CJ21" s="18">
         <v>3.4</v>
       </c>
-      <c r="CK21" s="47" t="s">
-[...8 lines deleted...]
-      <c r="CN21" s="48">
+      <c r="CK21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CL21" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CM21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CN21" s="18">
         <v>229</v>
       </c>
-      <c r="CO21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CP21" s="48">
+      <c r="CO21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CP21" s="18">
         <v>482</v>
       </c>
-      <c r="CQ21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CR21" s="48">
+      <c r="CQ21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CR21" s="18">
         <v>12</v>
       </c>
-      <c r="CS21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CT21" s="48">
+      <c r="CS21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CT21" s="18">
         <v>25.6</v>
       </c>
-      <c r="CU21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="CV21" s="48">
+      <c r="CU21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CV21" s="18">
         <v>80.2</v>
       </c>
-      <c r="CW21" s="47" t="s">
-[...20 lines deleted...]
-      <c r="DD21" s="60">
+      <c r="CW21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CX21" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CY21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="CZ21" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="DA21" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="DB21" s="30">
+        <v>210.5</v>
+      </c>
+      <c r="DC21" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD21" s="30">
         <v>72.2</v>
       </c>
-      <c r="DE21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DF21" s="60">
+      <c r="DE21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF21" s="30">
         <v>649.1</v>
       </c>
-      <c r="DG21" s="47" t="s">
-[...8 lines deleted...]
-      <c r="DJ21" s="48">
+      <c r="DG21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH21" s="30">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="DI21" s="80" t="s">
+        <v>174</v>
+      </c>
+      <c r="DJ21" s="18">
         <v>75.8</v>
       </c>
-      <c r="DK21" s="47" t="s">
-[...26 lines deleted...]
-      <c r="DT21" s="48">
+      <c r="DK21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DL21" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="DM21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DN21" s="18">
+        <v>91.7</v>
+      </c>
+      <c r="DO21" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="DP21" s="18">
+        <v>106.6</v>
+      </c>
+      <c r="DQ21" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="DR21" s="18">
+        <v>92</v>
+      </c>
+      <c r="DS21" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="DT21" s="18">
         <v>102.9</v>
       </c>
-      <c r="DU21" s="47" t="s">
-[...8 lines deleted...]
-      <c r="DX21" s="48">
+      <c r="DU21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DV21" s="18">
+        <v>90.9</v>
+      </c>
+      <c r="DW21" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="DX21" s="18">
         <v>86.2</v>
       </c>
-      <c r="DY21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="DZ21" s="48">
+      <c r="DY21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="DZ21" s="18">
         <v>120.5</v>
       </c>
-      <c r="EA21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EB21" s="48">
+      <c r="EA21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EB21" s="18">
         <v>102.3</v>
       </c>
-      <c r="EC21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="ED21" s="48">
+      <c r="EC21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ED21" s="18">
         <v>95.1</v>
       </c>
-      <c r="EE21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EF21" s="48">
+      <c r="EE21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EF21" s="18">
         <v>88.8</v>
       </c>
-      <c r="EG21" s="47" t="s">
-[...8 lines deleted...]
-      <c r="EJ21" s="48">
+      <c r="EG21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EH21" s="18">
+        <v>92</v>
+      </c>
+      <c r="EI21" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="EJ21" s="18">
         <v>81.7</v>
       </c>
-      <c r="EK21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EL21" s="48">
+      <c r="EK21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EL21" s="18">
         <v>111.7</v>
       </c>
-      <c r="EM21" s="47" t="s">
-[...44 lines deleted...]
-      <c r="FB21" s="48">
+      <c r="EM21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EN21" s="18">
+        <v>105.4</v>
+      </c>
+      <c r="EO21" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="EP21" s="18">
+        <v>102.4</v>
+      </c>
+      <c r="EQ21" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="ER21" s="18">
+        <v>85</v>
+      </c>
+      <c r="ES21" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="ET21" s="18">
+        <v>328</v>
+      </c>
+      <c r="EU21" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="EV21" s="18">
+        <v>103.3</v>
+      </c>
+      <c r="EW21" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="EX21" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="EY21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="EZ21" s="18">
+        <v>94.1</v>
+      </c>
+      <c r="FA21" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="FB21" s="18">
         <v>89.5</v>
       </c>
-      <c r="FC21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FD21" s="48">
+      <c r="FC21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FD21" s="18">
         <v>53.4</v>
       </c>
-      <c r="FE21" s="47" t="s">
-[...26 lines deleted...]
-      <c r="FN21" s="48">
+      <c r="FE21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FF21" s="18">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="FG21" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="FH21" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FI21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FJ21" s="18">
+        <v>83.6</v>
+      </c>
+      <c r="FK21" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="FL21" s="18">
         <v>84.9</v>
       </c>
-      <c r="FO21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FP21" s="48">
+      <c r="FM21" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="FN21" s="18">
+        <v>86.8</v>
+      </c>
+      <c r="FO21" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="FP21" s="18">
         <v>129.1</v>
       </c>
-      <c r="FQ21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FR21" s="48">
+      <c r="FQ21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FR21" s="18">
         <v>121.3</v>
       </c>
-      <c r="FS21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FT21" s="48">
+      <c r="FS21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FT21" s="18">
         <v>125.4</v>
       </c>
-      <c r="FU21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="FV21" s="48">
+      <c r="FU21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FV21" s="18">
         <v>71.2</v>
       </c>
-      <c r="FW21" s="47" t="s">
-[...6 lines deleted...]
-      <c r="FZ21" s="48">
+      <c r="FW21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FX21" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="FZ21" s="18">
         <v>234.5</v>
       </c>
-      <c r="GA21" s="47" t="s">
-[...26 lines deleted...]
-      <c r="GJ21" s="48">
+      <c r="GA21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GB21" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GC21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GD21" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GE21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GF21" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GG21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GH21" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GI21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GJ21" s="18">
         <v>80.2</v>
       </c>
-      <c r="GK21" s="47" t="s">
-[...8 lines deleted...]
-      <c r="GN21" s="48">
+      <c r="GK21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GL21" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GM21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GN21" s="18">
         <v>123.4</v>
       </c>
-      <c r="GO21" s="47" t="s">
-[...8 lines deleted...]
-      <c r="GR21" s="48">
+      <c r="GO21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GP21" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GQ21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GR21" s="18">
         <v>88.7</v>
       </c>
-      <c r="GS21" s="47" t="s">
-[...8 lines deleted...]
-      <c r="GV21" s="48">
+      <c r="GS21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GT21" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="GU21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GV21" s="18">
         <v>65.900000000000006</v>
       </c>
-      <c r="GW21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GX21" s="48">
+      <c r="GW21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GX21" s="18">
         <v>89.9</v>
       </c>
-      <c r="GY21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="GZ21" s="48">
+      <c r="GY21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="GZ21" s="18">
         <v>134.1</v>
       </c>
-      <c r="HA21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HB21" s="48">
+      <c r="HA21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HB21" s="18">
         <v>99</v>
       </c>
-      <c r="HC21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HD21" s="48">
+      <c r="HC21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HD21" s="18">
         <v>84.8</v>
       </c>
-      <c r="HE21" s="47" t="s">
-[...20 lines deleted...]
-      <c r="HL21" s="48">
+      <c r="HE21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HF21" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HG21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HH21" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HI21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HJ21" s="18">
+        <v>105.9</v>
+      </c>
+      <c r="HK21" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="HL21" s="18">
         <v>74.3</v>
       </c>
-      <c r="HM21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="HN21" s="48">
+      <c r="HM21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HN21" s="18">
         <v>111.9</v>
       </c>
-      <c r="HO21" s="47" t="s">
-[...8 lines deleted...]
-      <c r="HR21" s="48">
+      <c r="HO21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HP21" s="32">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="HQ21" s="31" t="s">
+        <v>174</v>
+      </c>
+      <c r="HR21" s="18">
         <v>78.7</v>
       </c>
-      <c r="HS21" s="47" t="s">
-[...26 lines deleted...]
-      <c r="IB21" s="48">
+      <c r="HS21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HT21" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HU21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="HV21" s="18">
+        <v>110.3</v>
+      </c>
+      <c r="HW21" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="HX21" s="18">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="HY21" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="HZ21" s="18">
+        <v>93.8</v>
+      </c>
+      <c r="IA21" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="IB21" s="18">
         <v>94.8</v>
       </c>
-      <c r="IC21" s="47" t="s">
-[...8 lines deleted...]
-      <c r="IF21" s="48">
+      <c r="IC21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="ID21" s="18">
+        <v>111.9</v>
+      </c>
+      <c r="IE21" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="IF21" s="18">
         <v>96.3</v>
       </c>
-      <c r="IG21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IH21" s="48">
+      <c r="IG21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IH21" s="18">
         <v>96.6</v>
       </c>
-      <c r="II21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IJ21" s="48">
+      <c r="II21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IJ21" s="18">
         <v>91.7</v>
       </c>
-      <c r="IK21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IL21" s="48">
+      <c r="IK21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IL21" s="18">
         <v>96.6</v>
       </c>
-      <c r="IM21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IN21" s="48">
+      <c r="IM21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IN21" s="18">
         <v>150.19999999999999</v>
       </c>
-      <c r="IO21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IP21" s="48">
+      <c r="IO21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IP21" s="18">
         <v>96.7</v>
       </c>
-      <c r="IQ21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IR21" s="48">
+      <c r="IQ21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IR21" s="18">
         <v>98.8</v>
       </c>
-      <c r="IS21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IT21" s="48">
+      <c r="IS21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IT21" s="18">
         <v>85.4</v>
       </c>
-      <c r="IU21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="IV21" s="48">
+      <c r="IU21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IV21" s="18">
         <v>113.4</v>
       </c>
-      <c r="IW21" s="47" t="s">
-[...14 lines deleted...]
-      <c r="JB21" s="55">
+      <c r="IW21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="IX21" s="18">
+        <v>121.3</v>
+      </c>
+      <c r="IY21" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="IZ21" s="18">
+        <v>89.4</v>
+      </c>
+      <c r="JA21" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JB21" s="25">
         <v>120.9</v>
       </c>
-      <c r="JC21" s="47" t="s">
-[...14 lines deleted...]
-      <c r="JH21" s="55">
+      <c r="JC21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JD21" s="25">
+        <v>103.8</v>
+      </c>
+      <c r="JE21" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JF21" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="JG21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JH21" s="25">
         <v>147.5</v>
       </c>
-      <c r="JI21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JJ21" s="55">
+      <c r="JI21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JJ21" s="25">
         <v>115.4</v>
       </c>
-      <c r="JK21" s="47" t="s">
-[...38 lines deleted...]
-      <c r="JX21" s="56">
+      <c r="JK21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JL21" s="25">
+        <v>80.5</v>
+      </c>
+      <c r="JM21" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JN21" s="25">
+        <v>139.4</v>
+      </c>
+      <c r="JO21" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JP21" s="25">
+        <v>85</v>
+      </c>
+      <c r="JQ21" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JR21" s="25">
+        <v>103.9</v>
+      </c>
+      <c r="JS21" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JT21" s="25">
+        <v>165.6</v>
+      </c>
+      <c r="JU21" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="JV21" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="JW21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JX21" s="26">
         <v>139.9</v>
       </c>
-      <c r="JY21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="JZ21" s="55">
+      <c r="JY21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="JZ21" s="25">
         <v>77.7</v>
       </c>
-      <c r="KA21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KB21" s="55">
+      <c r="KA21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KB21" s="25">
         <v>79</v>
       </c>
-      <c r="KC21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="KD21" s="55">
+      <c r="KC21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KD21" s="25">
         <v>77.599999999999994</v>
       </c>
-      <c r="KE21" s="47" t="s">
-[...8 lines deleted...]
-      <c r="KH21" s="55">
+      <c r="KE21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KF21" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KH21" s="25">
         <v>106.7</v>
       </c>
-      <c r="KI21" s="47" t="s">
-[...26 lines deleted...]
-      <c r="KR21" s="55">
+      <c r="KI21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KJ21" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KK21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KL21" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KM21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KN21" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KO21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KP21" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KQ21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KR21" s="25">
         <v>87.2</v>
       </c>
-      <c r="KS21" s="47" t="s">
-[...8 lines deleted...]
-      <c r="KV21" s="55">
+      <c r="KS21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KT21" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KU21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KV21" s="25">
         <v>107.5</v>
       </c>
-      <c r="KW21" s="47" t="s">
-[...8 lines deleted...]
-      <c r="KZ21" s="55">
+      <c r="KW21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KX21" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KY21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="KZ21" s="25">
         <v>93.7</v>
       </c>
-      <c r="LA21" s="47" t="s">
-[...8 lines deleted...]
-      <c r="LD21" s="55">
+      <c r="LA21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LB21" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="LC21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LD21" s="25">
         <v>59.5</v>
       </c>
-      <c r="LE21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LF21" s="55">
+      <c r="LE21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LF21" s="25">
         <v>85.9</v>
       </c>
-      <c r="LG21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LH21" s="55">
+      <c r="LG21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LH21" s="25">
         <v>96.9</v>
       </c>
-      <c r="LI21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LJ21" s="55">
+      <c r="LI21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LJ21" s="25">
         <v>97.1</v>
       </c>
-      <c r="LK21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LL21" s="55">
+      <c r="LK21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LL21" s="25">
         <v>88.4</v>
       </c>
-      <c r="LM21" s="47" t="s">
-[...20 lines deleted...]
-      <c r="LT21" s="55">
+      <c r="LM21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LN21" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="LO21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LP21" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="LQ21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LR21" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="LS21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LT21" s="25">
         <v>170.1</v>
       </c>
-      <c r="LU21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="LV21" s="55">
+      <c r="LU21" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="LV21" s="25">
         <v>130.6</v>
       </c>
-      <c r="LW21" s="47" t="s">
-[...12 lines deleted...]
-      <c r="MD21" s="58"/>
+      <c r="LW21" s="78" t="s">
+        <v>173</v>
+      </c>
+      <c r="LX21" s="25">
+        <v>84.7</v>
+      </c>
+      <c r="LY21" s="78" t="s">
+        <v>174</v>
+      </c>
+      <c r="LZ21" s="27"/>
+      <c r="MA21" s="28"/>
+      <c r="MB21" s="28"/>
+      <c r="MC21" s="28"/>
+      <c r="MD21" s="28"/>
     </row>
     <row r="22" spans="1:342" x14ac:dyDescent="0.3">
-      <c r="AW22" s="47"/>
-[...224 lines deleted...]
-      <c r="LZ22" s="64"/>
+      <c r="A22" s="29" t="s">
+        <v>106</v>
+      </c>
+      <c r="B22" s="13">
+        <v>3706</v>
+      </c>
+      <c r="C22" s="15"/>
+      <c r="D22" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="E22" s="15"/>
+      <c r="F22" s="13">
+        <v>28000</v>
+      </c>
+      <c r="G22" s="15"/>
+      <c r="H22" s="13">
+        <v>1760</v>
+      </c>
+      <c r="I22" s="15"/>
+      <c r="J22" s="13">
+        <v>43814</v>
+      </c>
+      <c r="K22" s="15"/>
+      <c r="L22" s="13">
+        <v>4058</v>
+      </c>
+      <c r="M22" s="15"/>
+      <c r="N22" s="13">
+        <v>10148</v>
+      </c>
+      <c r="O22" s="15"/>
+      <c r="P22" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q22" s="15"/>
+      <c r="R22" s="13">
+        <v>15507</v>
+      </c>
+      <c r="S22" s="15"/>
+      <c r="T22" s="13">
+        <v>6378</v>
+      </c>
+      <c r="U22" s="15"/>
+      <c r="V22" s="13">
+        <v>16701</v>
+      </c>
+      <c r="W22" s="15"/>
+      <c r="X22" s="16">
+        <v>2787</v>
+      </c>
+      <c r="Y22" s="17"/>
+      <c r="Z22" s="18">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="AA22" s="17"/>
+      <c r="AB22" s="18">
+        <v>2.8</v>
+      </c>
+      <c r="AC22" s="17"/>
+      <c r="AD22" s="18">
+        <v>970.2</v>
+      </c>
+      <c r="AE22" s="17"/>
+      <c r="AF22" s="18">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="AG22" s="17"/>
+      <c r="AH22" s="18">
+        <v>10.3</v>
+      </c>
+      <c r="AI22" s="17"/>
+      <c r="AJ22" s="16">
+        <v>1227</v>
+      </c>
+      <c r="AK22" s="19"/>
+      <c r="AL22" s="16">
+        <v>1664</v>
+      </c>
+      <c r="AM22" s="19"/>
+      <c r="AN22" s="18">
+        <v>187.1</v>
+      </c>
+      <c r="AO22" s="17"/>
+      <c r="AP22" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ22" s="17"/>
+      <c r="AR22" s="18">
+        <v>1115.9000000000001</v>
+      </c>
+      <c r="AS22" s="17"/>
+      <c r="AT22" s="16">
+        <v>4698</v>
+      </c>
+      <c r="AU22" s="19"/>
+      <c r="AV22" s="18">
+        <v>2895</v>
+      </c>
+      <c r="AW22" s="17"/>
+      <c r="AX22" s="18">
+        <v>484</v>
+      </c>
+      <c r="AY22" s="17"/>
+      <c r="AZ22" s="18">
+        <v>422</v>
+      </c>
+      <c r="BA22" s="17"/>
+      <c r="BB22" s="18">
+        <v>1386</v>
+      </c>
+      <c r="BC22" s="17"/>
+      <c r="BD22" s="18">
+        <v>2782</v>
+      </c>
+      <c r="BE22" s="17"/>
+      <c r="BF22" s="18">
+        <v>500</v>
+      </c>
+      <c r="BG22" s="19"/>
+      <c r="BH22" s="13">
+        <v>131</v>
+      </c>
+      <c r="BI22" s="15"/>
+      <c r="BJ22" s="13">
+        <v>269</v>
+      </c>
+      <c r="BK22" s="15"/>
+      <c r="BL22" s="13">
+        <v>65403</v>
+      </c>
+      <c r="BM22" s="15"/>
+      <c r="BN22" s="18">
+        <v>17.8</v>
+      </c>
+      <c r="BO22" s="17"/>
+      <c r="BP22" s="18">
+        <v>0</v>
+      </c>
+      <c r="BQ22" s="17"/>
+      <c r="BR22" s="18">
+        <v>648</v>
+      </c>
+      <c r="BS22" s="17"/>
+      <c r="BT22" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BU22" s="17"/>
+      <c r="BV22" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BW22" s="17"/>
+      <c r="BX22" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="BY22" s="17"/>
+      <c r="BZ22" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA22" s="17"/>
+      <c r="CB22" s="18">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="CC22" s="17"/>
+      <c r="CD22" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CE22" s="17"/>
+      <c r="CF22" s="18">
+        <v>62.7</v>
+      </c>
+      <c r="CG22" s="17"/>
+      <c r="CH22" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CI22" s="17"/>
+      <c r="CJ22" s="18">
+        <v>2.7</v>
+      </c>
+      <c r="CK22" s="17"/>
+      <c r="CL22" s="18">
+        <v>11243</v>
+      </c>
+      <c r="CM22" s="17"/>
+      <c r="CN22" s="18">
+        <v>269</v>
+      </c>
+      <c r="CO22" s="17"/>
+      <c r="CP22" s="18">
+        <v>511</v>
+      </c>
+      <c r="CQ22" s="17"/>
+      <c r="CR22" s="18">
+        <v>10.1</v>
+      </c>
+      <c r="CS22" s="17"/>
+      <c r="CT22" s="18">
+        <v>23.9</v>
+      </c>
+      <c r="CU22" s="17"/>
+      <c r="CV22" s="18">
+        <v>113.8</v>
+      </c>
+      <c r="CW22" s="17"/>
+      <c r="CX22" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="CY22" s="17"/>
+      <c r="CZ22" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="DA22" s="19"/>
+      <c r="DB22" s="30">
+        <v>230.6</v>
+      </c>
+      <c r="DC22" s="17"/>
+      <c r="DD22" s="30">
+        <v>74.7</v>
+      </c>
+      <c r="DE22" s="17"/>
+      <c r="DF22" s="30">
+        <v>805.6</v>
+      </c>
+      <c r="DG22" s="17"/>
+      <c r="DH22" s="30">
+        <v>96.8</v>
+      </c>
+      <c r="DI22" s="31"/>
+      <c r="DJ22" s="18">
+        <v>70.3</v>
+      </c>
+      <c r="DK22" s="17"/>
+      <c r="DL22" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="DM22" s="17"/>
+      <c r="DN22" s="18">
+        <v>100.9</v>
+      </c>
+      <c r="DO22" s="17"/>
+      <c r="DP22" s="18">
+        <v>109.8</v>
+      </c>
+      <c r="DQ22" s="17"/>
+      <c r="DR22" s="18">
+        <v>92.6</v>
+      </c>
+      <c r="DS22" s="17"/>
+      <c r="DT22" s="18">
+        <v>85</v>
+      </c>
+      <c r="DU22" s="17"/>
+      <c r="DV22" s="18">
+        <v>79.3</v>
+      </c>
+      <c r="DW22" s="17"/>
+      <c r="DX22" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="DY22" s="17"/>
+      <c r="DZ22" s="18">
+        <v>105.1</v>
+      </c>
+      <c r="EA22" s="17"/>
+      <c r="EB22" s="18">
+        <v>130.6</v>
+      </c>
+      <c r="EC22" s="17"/>
+      <c r="ED22" s="18">
+        <v>100.3</v>
+      </c>
+      <c r="EE22" s="17"/>
+      <c r="EF22" s="18">
+        <v>90.5</v>
+      </c>
+      <c r="EG22" s="17"/>
+      <c r="EH22" s="18">
+        <v>101.9</v>
+      </c>
+      <c r="EI22" s="17"/>
+      <c r="EJ22" s="18">
+        <v>98.4</v>
+      </c>
+      <c r="EK22" s="17"/>
+      <c r="EL22" s="18">
+        <v>115</v>
+      </c>
+      <c r="EM22" s="17"/>
+      <c r="EN22" s="18">
+        <v>111.8</v>
+      </c>
+      <c r="EO22" s="17"/>
+      <c r="EP22" s="18">
+        <v>111.3</v>
+      </c>
+      <c r="EQ22" s="17"/>
+      <c r="ER22" s="18">
+        <v>59.4</v>
+      </c>
+      <c r="ES22" s="17"/>
+      <c r="ET22" s="18">
+        <v>237.4</v>
+      </c>
+      <c r="EU22" s="17"/>
+      <c r="EV22" s="18">
+        <v>97.7</v>
+      </c>
+      <c r="EW22" s="17"/>
+      <c r="EX22" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="EY22" s="17"/>
+      <c r="EZ22" s="18">
+        <v>94</v>
+      </c>
+      <c r="FA22" s="17"/>
+      <c r="FB22" s="18">
+        <v>100</v>
+      </c>
+      <c r="FC22" s="17"/>
+      <c r="FD22" s="18">
+        <v>68.8</v>
+      </c>
+      <c r="FE22" s="17"/>
+      <c r="FF22" s="18">
+        <v>87.6</v>
+      </c>
+      <c r="FG22" s="17"/>
+      <c r="FH22" s="18">
+        <v>82.3</v>
+      </c>
+      <c r="FI22" s="17"/>
+      <c r="FJ22" s="18">
+        <v>82.3</v>
+      </c>
+      <c r="FK22" s="17"/>
+      <c r="FL22" s="18">
+        <v>90.2</v>
+      </c>
+      <c r="FM22" s="17"/>
+      <c r="FN22" s="18">
+        <v>120.8</v>
+      </c>
+      <c r="FO22" s="17"/>
+      <c r="FP22" s="18">
+        <v>95</v>
+      </c>
+      <c r="FQ22" s="17"/>
+      <c r="FR22" s="18">
+        <v>88.6</v>
+      </c>
+      <c r="FS22" s="17"/>
+      <c r="FT22" s="18">
+        <v>89.3</v>
+      </c>
+      <c r="FU22" s="17"/>
+      <c r="FV22" s="18">
+        <v>64.8</v>
+      </c>
+      <c r="FW22" s="17"/>
+      <c r="FX22" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="FY22" s="17"/>
+      <c r="FZ22" s="18">
+        <v>554.79999999999995</v>
+      </c>
+      <c r="GA22" s="17"/>
+      <c r="GB22" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GC22" s="17"/>
+      <c r="GD22" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GE22" s="17"/>
+      <c r="GF22" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GG22" s="17"/>
+      <c r="GH22" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GI22" s="17"/>
+      <c r="GJ22" s="18">
+        <v>104.1</v>
+      </c>
+      <c r="GK22" s="17"/>
+      <c r="GL22" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GM22" s="17"/>
+      <c r="GN22" s="18">
+        <v>134.19999999999999</v>
+      </c>
+      <c r="GO22" s="17"/>
+      <c r="GP22" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="GQ22" s="17"/>
+      <c r="GR22" s="18">
+        <v>90.4</v>
+      </c>
+      <c r="GS22" s="17"/>
+      <c r="GT22" s="30">
+        <v>92.5</v>
+      </c>
+      <c r="GU22" s="17"/>
+      <c r="GV22" s="18">
+        <v>71.3</v>
+      </c>
+      <c r="GW22" s="17"/>
+      <c r="GX22" s="18">
+        <v>94.3</v>
+      </c>
+      <c r="GY22" s="17"/>
+      <c r="GZ22" s="18">
+        <v>87.3</v>
+      </c>
+      <c r="HA22" s="17"/>
+      <c r="HB22" s="18">
+        <v>116.5</v>
+      </c>
+      <c r="HC22" s="17"/>
+      <c r="HD22" s="18">
+        <v>134.30000000000001</v>
+      </c>
+      <c r="HE22" s="17"/>
+      <c r="HF22" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HG22" s="17"/>
+      <c r="HH22" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HI22" s="17"/>
+      <c r="HJ22" s="18">
+        <v>112.4</v>
+      </c>
+      <c r="HK22" s="17"/>
+      <c r="HL22" s="18">
+        <v>91.6</v>
+      </c>
+      <c r="HM22" s="17"/>
+      <c r="HN22" s="18">
+        <v>116.8</v>
+      </c>
+      <c r="HO22" s="17"/>
+      <c r="HP22" s="32">
+        <v>63.3</v>
+      </c>
+      <c r="HQ22" s="31"/>
+      <c r="HR22" s="18">
+        <v>102.8</v>
+      </c>
+      <c r="HS22" s="17"/>
+      <c r="HT22" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="HU22" s="17"/>
+      <c r="HV22" s="18">
+        <v>91.6</v>
+      </c>
+      <c r="HW22" s="17"/>
+      <c r="HX22" s="18">
+        <v>128.4</v>
+      </c>
+      <c r="HY22" s="17"/>
+      <c r="HZ22" s="18">
+        <v>85.2</v>
+      </c>
+      <c r="IA22" s="17"/>
+      <c r="IB22" s="18">
+        <v>99.9</v>
+      </c>
+      <c r="IC22" s="17"/>
+      <c r="ID22" s="18">
+        <v>86.3</v>
+      </c>
+      <c r="IE22" s="17"/>
+      <c r="IF22" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="IG22" s="17"/>
+      <c r="IH22" s="18">
+        <v>127.9</v>
+      </c>
+      <c r="II22" s="17"/>
+      <c r="IJ22" s="18">
+        <v>112.5</v>
+      </c>
+      <c r="IK22" s="17"/>
+      <c r="IL22" s="18">
+        <v>118.1</v>
+      </c>
+      <c r="IM22" s="17"/>
+      <c r="IN22" s="18">
+        <v>107.4</v>
+      </c>
+      <c r="IO22" s="17"/>
+      <c r="IP22" s="18">
+        <v>94.8</v>
+      </c>
+      <c r="IQ22" s="17"/>
+      <c r="IR22" s="18">
+        <v>99.8</v>
+      </c>
+      <c r="IS22" s="17"/>
+      <c r="IT22" s="18">
+        <v>61.9</v>
+      </c>
+      <c r="IU22" s="17"/>
+      <c r="IV22" s="18">
+        <v>100.4</v>
+      </c>
+      <c r="IW22" s="17"/>
+      <c r="IX22" s="18">
+        <v>120.8</v>
+      </c>
+      <c r="IY22" s="17"/>
+      <c r="IZ22" s="18">
+        <v>119.7</v>
+      </c>
+      <c r="JA22" s="17"/>
+      <c r="JB22" s="25">
+        <v>115.3</v>
+      </c>
+      <c r="JC22" s="17"/>
+      <c r="JD22" s="25">
+        <v>100.5</v>
+      </c>
+      <c r="JE22" s="17"/>
+      <c r="JF22" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="JG22" s="17"/>
+      <c r="JH22" s="25">
+        <v>90</v>
+      </c>
+      <c r="JI22" s="17"/>
+      <c r="JJ22" s="25">
+        <v>101.9</v>
+      </c>
+      <c r="JK22" s="17"/>
+      <c r="JL22" s="25">
+        <v>97.5</v>
+      </c>
+      <c r="JM22" s="17"/>
+      <c r="JN22" s="25">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="JO22" s="17"/>
+      <c r="JP22" s="25">
+        <v>95.5</v>
+      </c>
+      <c r="JQ22" s="17"/>
+      <c r="JR22" s="25">
+        <v>95.1</v>
+      </c>
+      <c r="JS22" s="17"/>
+      <c r="JT22" s="25">
+        <v>95</v>
+      </c>
+      <c r="JU22" s="17"/>
+      <c r="JV22" s="25">
+        <v>101.2</v>
+      </c>
+      <c r="JW22" s="17"/>
+      <c r="JX22" s="26">
+        <v>77.3</v>
+      </c>
+      <c r="JY22" s="17"/>
+      <c r="JZ22" s="25">
+        <v>99.9</v>
+      </c>
+      <c r="KA22" s="17"/>
+      <c r="KB22" s="25">
+        <v>101.6</v>
+      </c>
+      <c r="KC22" s="17"/>
+      <c r="KD22" s="25">
+        <v>147.9</v>
+      </c>
+      <c r="KE22" s="17"/>
+      <c r="KF22" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KG22" s="17"/>
+      <c r="KH22" s="25">
+        <v>203.8</v>
+      </c>
+      <c r="KI22" s="17"/>
+      <c r="KJ22" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KK22" s="17"/>
+      <c r="KL22" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KM22" s="17"/>
+      <c r="KN22" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KO22" s="17"/>
+      <c r="KP22" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KQ22" s="17"/>
+      <c r="KR22" s="25">
+        <v>100.3</v>
+      </c>
+      <c r="KS22" s="17"/>
+      <c r="KT22" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KU22" s="17"/>
+      <c r="KV22" s="25">
+        <v>100.9</v>
+      </c>
+      <c r="KW22" s="17"/>
+      <c r="KX22" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="KY22" s="17"/>
+      <c r="KZ22" s="25">
+        <v>78.5</v>
+      </c>
+      <c r="LA22" s="17"/>
+      <c r="LB22" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="LC22" s="17"/>
+      <c r="LD22" s="25">
+        <v>117.3</v>
+      </c>
+      <c r="LE22" s="17"/>
+      <c r="LF22" s="25">
+        <v>106.2</v>
+      </c>
+      <c r="LG22" s="17"/>
+      <c r="LH22" s="25">
+        <v>84.1</v>
+      </c>
+      <c r="LI22" s="17"/>
+      <c r="LJ22" s="25">
+        <v>93.4</v>
+      </c>
+      <c r="LK22" s="17"/>
+      <c r="LL22" s="25">
+        <v>142</v>
+      </c>
+      <c r="LM22" s="17"/>
+      <c r="LN22" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="LO22" s="17"/>
+      <c r="LP22" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="LQ22" s="17"/>
+      <c r="LR22" s="25">
+        <v>109.6</v>
+      </c>
+      <c r="LS22" s="17"/>
+      <c r="LT22" s="25">
+        <v>103.4</v>
+      </c>
+      <c r="LU22" s="17"/>
+      <c r="LV22" s="25">
+        <v>124.1</v>
+      </c>
+      <c r="LW22" s="17"/>
+      <c r="LX22" s="25">
+        <v>72.3</v>
+      </c>
+      <c r="LY22" s="17"/>
+      <c r="LZ22" s="27"/>
+      <c r="MA22" s="28"/>
+      <c r="MB22" s="28"/>
+      <c r="MC22" s="28"/>
+      <c r="MD22" s="28"/>
     </row>
     <row r="23" spans="1:342" x14ac:dyDescent="0.3">
-      <c r="DJ23" s="63"/>
-[...223 lines deleted...]
-      <c r="LZ23" s="64"/>
+      <c r="DJ23" s="34"/>
+      <c r="DK23" s="35"/>
+      <c r="DL23" s="35"/>
+      <c r="DM23" s="35"/>
+      <c r="DN23" s="35"/>
+      <c r="DO23" s="35"/>
+      <c r="DP23" s="35"/>
+      <c r="DQ23" s="35"/>
+      <c r="DR23" s="35"/>
+      <c r="DS23" s="35"/>
+      <c r="DT23" s="35"/>
+      <c r="DU23" s="35"/>
+      <c r="DV23" s="35"/>
+      <c r="DW23" s="35"/>
+      <c r="DX23" s="35"/>
+      <c r="DY23" s="35"/>
+      <c r="DZ23" s="35"/>
+      <c r="EA23" s="35"/>
+      <c r="EB23" s="35"/>
+      <c r="EC23" s="35"/>
+      <c r="ED23" s="35"/>
+      <c r="EE23" s="35"/>
+      <c r="EF23" s="35"/>
+      <c r="EG23" s="35"/>
+      <c r="EH23" s="35"/>
+      <c r="EI23" s="35"/>
+      <c r="EJ23" s="35"/>
+      <c r="EK23" s="35"/>
+      <c r="EL23" s="35"/>
+      <c r="EM23" s="35"/>
+      <c r="EN23" s="35"/>
+      <c r="EO23" s="35"/>
+      <c r="EP23" s="35"/>
+      <c r="EQ23" s="35"/>
+      <c r="ER23" s="35"/>
+      <c r="ES23" s="35"/>
+      <c r="ET23" s="35"/>
+      <c r="EU23" s="35"/>
+      <c r="EV23" s="35"/>
+      <c r="EW23" s="35"/>
+      <c r="EX23" s="35"/>
+      <c r="EY23" s="35"/>
+      <c r="EZ23" s="35"/>
+      <c r="FA23" s="35"/>
+      <c r="FB23" s="35"/>
+      <c r="FC23" s="35"/>
+      <c r="FD23" s="35"/>
+      <c r="FE23" s="35"/>
+      <c r="FF23" s="35"/>
+      <c r="FG23" s="35"/>
+      <c r="FH23" s="35"/>
+      <c r="FI23" s="35"/>
+      <c r="FJ23" s="35"/>
+      <c r="FK23" s="35"/>
+      <c r="FL23" s="35"/>
+      <c r="FM23" s="35"/>
+      <c r="FN23" s="35"/>
+      <c r="FO23" s="35"/>
+      <c r="FP23" s="34"/>
+      <c r="FQ23" s="35"/>
+      <c r="FR23" s="35"/>
+      <c r="FS23" s="35"/>
+      <c r="FT23" s="35"/>
+      <c r="FU23" s="35"/>
+      <c r="FV23" s="35"/>
+      <c r="FW23" s="35"/>
+      <c r="FX23" s="35"/>
+      <c r="FY23" s="35"/>
+      <c r="FZ23" s="35"/>
+      <c r="GA23" s="35"/>
+      <c r="GB23" s="35"/>
+      <c r="GC23" s="35"/>
+      <c r="GD23" s="35"/>
+      <c r="GE23" s="35"/>
+      <c r="GF23" s="35"/>
+      <c r="GG23" s="35"/>
+      <c r="GH23" s="35"/>
+      <c r="GI23" s="35"/>
+      <c r="GJ23" s="35"/>
+      <c r="GK23" s="35"/>
+      <c r="GL23" s="35"/>
+      <c r="GM23" s="35"/>
+      <c r="GN23" s="35"/>
+      <c r="GO23" s="35"/>
+      <c r="GP23" s="35"/>
+      <c r="GQ23" s="35"/>
+      <c r="GR23" s="35"/>
+      <c r="GS23" s="35"/>
+      <c r="GT23" s="35"/>
+      <c r="GU23" s="35"/>
+      <c r="GV23" s="35"/>
+      <c r="GW23" s="35"/>
+      <c r="GX23" s="35"/>
+      <c r="GY23" s="35"/>
+      <c r="GZ23" s="35"/>
+      <c r="HA23" s="35"/>
+      <c r="HB23" s="35"/>
+      <c r="HC23" s="35"/>
+      <c r="HD23" s="35"/>
+      <c r="HE23" s="35"/>
+      <c r="HF23" s="35"/>
+      <c r="HG23" s="35"/>
+      <c r="HH23" s="35"/>
+      <c r="HI23" s="35"/>
+      <c r="HJ23" s="35"/>
+      <c r="HK23" s="35"/>
+      <c r="HL23" s="35"/>
+      <c r="HM23" s="35"/>
+      <c r="HN23" s="35"/>
+      <c r="HO23" s="35"/>
+      <c r="HP23" s="35"/>
+      <c r="HQ23" s="35"/>
+      <c r="HR23" s="34"/>
+      <c r="HS23" s="35"/>
+      <c r="HT23" s="35"/>
+      <c r="HU23" s="35"/>
+      <c r="HV23" s="35"/>
+      <c r="HW23" s="35"/>
+      <c r="HX23" s="35"/>
+      <c r="HY23" s="35"/>
+      <c r="HZ23" s="35"/>
+      <c r="IA23" s="35"/>
+      <c r="IB23" s="35"/>
+      <c r="IC23" s="35"/>
+      <c r="ID23" s="35"/>
+      <c r="IE23" s="35"/>
+      <c r="IF23" s="35"/>
+      <c r="IG23" s="35"/>
+      <c r="IH23" s="35"/>
+      <c r="II23" s="35"/>
+      <c r="IJ23" s="35"/>
+      <c r="IK23" s="35"/>
+      <c r="IL23" s="35"/>
+      <c r="IM23" s="35"/>
+      <c r="IN23" s="35"/>
+      <c r="IO23" s="35"/>
+      <c r="IP23" s="35"/>
+      <c r="IQ23" s="35"/>
+      <c r="IR23" s="35"/>
+      <c r="IS23" s="35"/>
+      <c r="IT23" s="35"/>
+      <c r="IU23" s="35"/>
+      <c r="IV23" s="35"/>
+      <c r="IW23" s="35"/>
+      <c r="IX23" s="35"/>
+      <c r="IY23" s="35"/>
+      <c r="IZ23" s="35"/>
+      <c r="JA23" s="35"/>
+      <c r="JB23" s="35"/>
+      <c r="JC23" s="35"/>
+      <c r="JD23" s="35"/>
+      <c r="JE23" s="35"/>
+      <c r="JF23" s="35"/>
+      <c r="JG23" s="35"/>
+      <c r="JH23" s="35"/>
+      <c r="JI23" s="35"/>
+      <c r="JJ23" s="35"/>
+      <c r="JK23" s="35"/>
+      <c r="JL23" s="35"/>
+      <c r="JM23" s="35"/>
+      <c r="JN23" s="35"/>
+      <c r="JO23" s="35"/>
+      <c r="JP23" s="35"/>
+      <c r="JQ23" s="35"/>
+      <c r="JR23" s="35"/>
+      <c r="JS23" s="35"/>
+      <c r="JT23" s="35"/>
+      <c r="JU23" s="35"/>
+      <c r="JV23" s="35"/>
+      <c r="JW23" s="35"/>
+      <c r="JX23" s="34"/>
+      <c r="JY23" s="35"/>
+      <c r="JZ23" s="35"/>
+      <c r="KA23" s="35"/>
+      <c r="KB23" s="35"/>
+      <c r="KC23" s="35"/>
+      <c r="KD23" s="35"/>
+      <c r="KE23" s="35"/>
+      <c r="KF23" s="35"/>
+      <c r="KG23" s="35"/>
+      <c r="KH23" s="35"/>
+      <c r="KI23" s="35"/>
+      <c r="KJ23" s="35"/>
+      <c r="KK23" s="35"/>
+      <c r="KL23" s="35"/>
+      <c r="KM23" s="35"/>
+      <c r="KN23" s="35"/>
+      <c r="KO23" s="35"/>
+      <c r="KP23" s="35"/>
+      <c r="KQ23" s="35"/>
+      <c r="KR23" s="35"/>
+      <c r="KS23" s="35"/>
+      <c r="KT23" s="35"/>
+      <c r="KU23" s="35"/>
+      <c r="KV23" s="35"/>
+      <c r="KW23" s="35"/>
+      <c r="KX23" s="35"/>
+      <c r="KY23" s="35"/>
+      <c r="KZ23" s="35"/>
+      <c r="LA23" s="35"/>
+      <c r="LB23" s="35"/>
+      <c r="LC23" s="35"/>
+      <c r="LD23" s="35"/>
+      <c r="LE23" s="35"/>
+      <c r="LF23" s="35"/>
+      <c r="LG23" s="35"/>
+      <c r="LH23" s="35"/>
+      <c r="LI23" s="35"/>
+      <c r="LJ23" s="35"/>
+      <c r="LK23" s="35"/>
+      <c r="LL23" s="35"/>
+      <c r="LM23" s="35"/>
+      <c r="LN23" s="35"/>
+      <c r="LO23" s="35"/>
+      <c r="LP23" s="35"/>
+      <c r="LQ23" s="35"/>
+      <c r="LR23" s="35"/>
+      <c r="LS23" s="35"/>
+      <c r="LT23" s="35"/>
+      <c r="LU23" s="35"/>
+      <c r="LV23" s="35"/>
+      <c r="LW23" s="35"/>
+      <c r="LX23" s="35"/>
+      <c r="LY23" s="35"/>
+      <c r="LZ23" s="35"/>
     </row>
     <row r="24" spans="1:342" x14ac:dyDescent="0.3">
-      <c r="DJ24" s="63"/>
-[...223 lines deleted...]
-      <c r="LZ24" s="64"/>
+      <c r="DJ24" s="34"/>
+      <c r="DK24" s="35"/>
+      <c r="DL24" s="35"/>
+      <c r="DM24" s="35"/>
+      <c r="DN24" s="35"/>
+      <c r="DO24" s="35"/>
+      <c r="DP24" s="35"/>
+      <c r="DQ24" s="35"/>
+      <c r="DR24" s="35"/>
+      <c r="DS24" s="35"/>
+      <c r="DT24" s="35"/>
+      <c r="DU24" s="35"/>
+      <c r="DV24" s="35"/>
+      <c r="DW24" s="35"/>
+      <c r="DX24" s="35"/>
+      <c r="DY24" s="35"/>
+      <c r="DZ24" s="35"/>
+      <c r="EA24" s="35"/>
+      <c r="EB24" s="35"/>
+      <c r="EC24" s="35"/>
+      <c r="ED24" s="35"/>
+      <c r="EE24" s="35"/>
+      <c r="EF24" s="35"/>
+      <c r="EG24" s="35"/>
+      <c r="EH24" s="35"/>
+      <c r="EI24" s="35"/>
+      <c r="EJ24" s="35"/>
+      <c r="EK24" s="35"/>
+      <c r="EL24" s="35"/>
+      <c r="EM24" s="35"/>
+      <c r="EN24" s="35"/>
+      <c r="EO24" s="35"/>
+      <c r="EP24" s="35"/>
+      <c r="EQ24" s="35"/>
+      <c r="ER24" s="35"/>
+      <c r="ES24" s="35"/>
+      <c r="ET24" s="35"/>
+      <c r="EU24" s="35"/>
+      <c r="EV24" s="35"/>
+      <c r="EW24" s="35"/>
+      <c r="EX24" s="35"/>
+      <c r="EY24" s="35"/>
+      <c r="EZ24" s="35"/>
+      <c r="FA24" s="35"/>
+      <c r="FB24" s="35"/>
+      <c r="FC24" s="35"/>
+      <c r="FD24" s="35"/>
+      <c r="FE24" s="35"/>
+      <c r="FF24" s="35"/>
+      <c r="FG24" s="35"/>
+      <c r="FH24" s="35"/>
+      <c r="FI24" s="35"/>
+      <c r="FJ24" s="35"/>
+      <c r="FK24" s="35"/>
+      <c r="FL24" s="35"/>
+      <c r="FM24" s="35"/>
+      <c r="FN24" s="35"/>
+      <c r="FO24" s="35"/>
+      <c r="FP24" s="34"/>
+      <c r="FQ24" s="35"/>
+      <c r="FR24" s="35"/>
+      <c r="FS24" s="35"/>
+      <c r="FT24" s="35"/>
+      <c r="FU24" s="35"/>
+      <c r="FV24" s="35"/>
+      <c r="FW24" s="35"/>
+      <c r="FX24" s="35"/>
+      <c r="FY24" s="35"/>
+      <c r="FZ24" s="35"/>
+      <c r="GA24" s="35"/>
+      <c r="GB24" s="35"/>
+      <c r="GC24" s="35"/>
+      <c r="GD24" s="35"/>
+      <c r="GE24" s="35"/>
+      <c r="GF24" s="35"/>
+      <c r="GG24" s="35"/>
+      <c r="GH24" s="35"/>
+      <c r="GI24" s="35"/>
+      <c r="GJ24" s="35"/>
+      <c r="GK24" s="35"/>
+      <c r="GL24" s="35"/>
+      <c r="GM24" s="35"/>
+      <c r="GN24" s="35"/>
+      <c r="GO24" s="35"/>
+      <c r="GP24" s="35"/>
+      <c r="GQ24" s="35"/>
+      <c r="GR24" s="35"/>
+      <c r="GS24" s="35"/>
+      <c r="GT24" s="35"/>
+      <c r="GU24" s="35"/>
+      <c r="GV24" s="35"/>
+      <c r="GW24" s="35"/>
+      <c r="GX24" s="35"/>
+      <c r="GY24" s="35"/>
+      <c r="GZ24" s="35"/>
+      <c r="HA24" s="35"/>
+      <c r="HB24" s="35"/>
+      <c r="HC24" s="35"/>
+      <c r="HD24" s="35"/>
+      <c r="HE24" s="35"/>
+      <c r="HF24" s="35"/>
+      <c r="HG24" s="35"/>
+      <c r="HH24" s="35"/>
+      <c r="HI24" s="35"/>
+      <c r="HJ24" s="35"/>
+      <c r="HK24" s="35"/>
+      <c r="HL24" s="35"/>
+      <c r="HM24" s="35"/>
+      <c r="HN24" s="35"/>
+      <c r="HO24" s="35"/>
+      <c r="HP24" s="35"/>
+      <c r="HQ24" s="35"/>
+      <c r="HR24" s="34"/>
+      <c r="HS24" s="35"/>
+      <c r="HT24" s="35"/>
+      <c r="HU24" s="35"/>
+      <c r="HV24" s="35"/>
+      <c r="HW24" s="35"/>
+      <c r="HX24" s="35"/>
+      <c r="HY24" s="35"/>
+      <c r="HZ24" s="35"/>
+      <c r="IA24" s="35"/>
+      <c r="IB24" s="35"/>
+      <c r="IC24" s="35"/>
+      <c r="ID24" s="35"/>
+      <c r="IE24" s="35"/>
+      <c r="IF24" s="35"/>
+      <c r="IG24" s="35"/>
+      <c r="IH24" s="35"/>
+      <c r="II24" s="35"/>
+      <c r="IJ24" s="35"/>
+      <c r="IK24" s="35"/>
+      <c r="IL24" s="35"/>
+      <c r="IM24" s="35"/>
+      <c r="IN24" s="35"/>
+      <c r="IO24" s="35"/>
+      <c r="IP24" s="35"/>
+      <c r="IQ24" s="35"/>
+      <c r="IR24" s="35"/>
+      <c r="IS24" s="35"/>
+      <c r="IT24" s="35"/>
+      <c r="IU24" s="35"/>
+      <c r="IV24" s="35"/>
+      <c r="IW24" s="35"/>
+      <c r="IX24" s="35"/>
+      <c r="IY24" s="35"/>
+      <c r="IZ24" s="35"/>
+      <c r="JA24" s="35"/>
+      <c r="JB24" s="35"/>
+      <c r="JC24" s="35"/>
+      <c r="JD24" s="35"/>
+      <c r="JE24" s="35"/>
+      <c r="JF24" s="35"/>
+      <c r="JG24" s="35"/>
+      <c r="JH24" s="35"/>
+      <c r="JI24" s="35"/>
+      <c r="JJ24" s="35"/>
+      <c r="JK24" s="35"/>
+      <c r="JL24" s="35"/>
+      <c r="JM24" s="35"/>
+      <c r="JN24" s="35"/>
+      <c r="JO24" s="35"/>
+      <c r="JP24" s="35"/>
+      <c r="JQ24" s="35"/>
+      <c r="JR24" s="35"/>
+      <c r="JS24" s="35"/>
+      <c r="JT24" s="35"/>
+      <c r="JU24" s="35"/>
+      <c r="JV24" s="35"/>
+      <c r="JW24" s="35"/>
+      <c r="JX24" s="34"/>
+      <c r="JY24" s="35"/>
+      <c r="JZ24" s="35"/>
+      <c r="KA24" s="35"/>
+      <c r="KB24" s="35"/>
+      <c r="KC24" s="35"/>
+      <c r="KD24" s="35"/>
+      <c r="KE24" s="35"/>
+      <c r="KF24" s="35"/>
+      <c r="KG24" s="35"/>
+      <c r="KH24" s="35"/>
+      <c r="KI24" s="35"/>
+      <c r="KJ24" s="35"/>
+      <c r="KK24" s="35"/>
+      <c r="KL24" s="35"/>
+      <c r="KM24" s="35"/>
+      <c r="KN24" s="35"/>
+      <c r="KO24" s="35"/>
+      <c r="KP24" s="35"/>
+      <c r="KQ24" s="35"/>
+      <c r="KR24" s="35"/>
+      <c r="KS24" s="35"/>
+      <c r="KT24" s="35"/>
+      <c r="KU24" s="35"/>
+      <c r="KV24" s="35"/>
+      <c r="KW24" s="35"/>
+      <c r="KX24" s="35"/>
+      <c r="KY24" s="35"/>
+      <c r="KZ24" s="35"/>
+      <c r="LA24" s="35"/>
+      <c r="LB24" s="35"/>
+      <c r="LC24" s="35"/>
+      <c r="LD24" s="35"/>
+      <c r="LE24" s="35"/>
+      <c r="LF24" s="35"/>
+      <c r="LG24" s="35"/>
+      <c r="LH24" s="35"/>
+      <c r="LI24" s="35"/>
+      <c r="LJ24" s="35"/>
+      <c r="LK24" s="35"/>
+      <c r="LL24" s="35"/>
+      <c r="LM24" s="35"/>
+      <c r="LN24" s="35"/>
+      <c r="LO24" s="35"/>
+      <c r="LP24" s="35"/>
+      <c r="LQ24" s="35"/>
+      <c r="LR24" s="35"/>
+      <c r="LS24" s="35"/>
+      <c r="LT24" s="35"/>
+      <c r="LU24" s="35"/>
+      <c r="LV24" s="35"/>
+      <c r="LW24" s="35"/>
+      <c r="LX24" s="35"/>
+      <c r="LY24" s="35"/>
+      <c r="LZ24" s="35"/>
     </row>
     <row r="25" spans="1:342" x14ac:dyDescent="0.3">
-      <c r="DJ25" s="63"/>
-[...223 lines deleted...]
-      <c r="LZ25" s="64"/>
+      <c r="DJ25" s="34"/>
+      <c r="DK25" s="35"/>
+      <c r="DL25" s="35"/>
+      <c r="DM25" s="35"/>
+      <c r="DN25" s="35"/>
+      <c r="DO25" s="35"/>
+      <c r="DP25" s="35"/>
+      <c r="DQ25" s="35"/>
+      <c r="DR25" s="35"/>
+      <c r="DS25" s="35"/>
+      <c r="DT25" s="35"/>
+      <c r="DU25" s="35"/>
+      <c r="DV25" s="35"/>
+      <c r="DW25" s="35"/>
+      <c r="DX25" s="35"/>
+      <c r="DY25" s="35"/>
+      <c r="DZ25" s="35"/>
+      <c r="EA25" s="35"/>
+      <c r="EB25" s="35"/>
+      <c r="EC25" s="35"/>
+      <c r="ED25" s="35"/>
+      <c r="EE25" s="35"/>
+      <c r="EF25" s="35"/>
+      <c r="EG25" s="35"/>
+      <c r="EH25" s="35"/>
+      <c r="EI25" s="35"/>
+      <c r="EJ25" s="35"/>
+      <c r="EK25" s="35"/>
+      <c r="EL25" s="35"/>
+      <c r="EM25" s="35"/>
+      <c r="EN25" s="35"/>
+      <c r="EO25" s="35"/>
+      <c r="EP25" s="35"/>
+      <c r="EQ25" s="35"/>
+      <c r="ER25" s="35"/>
+      <c r="ES25" s="35"/>
+      <c r="ET25" s="35"/>
+      <c r="EU25" s="35"/>
+      <c r="EV25" s="35"/>
+      <c r="EW25" s="35"/>
+      <c r="EX25" s="35"/>
+      <c r="EY25" s="35"/>
+      <c r="EZ25" s="35"/>
+      <c r="FA25" s="35"/>
+      <c r="FB25" s="35"/>
+      <c r="FC25" s="35"/>
+      <c r="FD25" s="35"/>
+      <c r="FE25" s="35"/>
+      <c r="FF25" s="35"/>
+      <c r="FG25" s="35"/>
+      <c r="FH25" s="35"/>
+      <c r="FI25" s="35"/>
+      <c r="FJ25" s="35"/>
+      <c r="FK25" s="35"/>
+      <c r="FL25" s="35"/>
+      <c r="FM25" s="35"/>
+      <c r="FN25" s="35"/>
+      <c r="FO25" s="35"/>
+      <c r="FP25" s="34"/>
+      <c r="FQ25" s="35"/>
+      <c r="FR25" s="35"/>
+      <c r="FS25" s="35"/>
+      <c r="FT25" s="35"/>
+      <c r="FU25" s="35"/>
+      <c r="FV25" s="35"/>
+      <c r="FW25" s="35"/>
+      <c r="FX25" s="35"/>
+      <c r="FY25" s="35"/>
+      <c r="FZ25" s="35"/>
+      <c r="GA25" s="35"/>
+      <c r="GB25" s="35"/>
+      <c r="GC25" s="35"/>
+      <c r="GD25" s="35"/>
+      <c r="GE25" s="35"/>
+      <c r="GF25" s="35"/>
+      <c r="GG25" s="35"/>
+      <c r="GH25" s="35"/>
+      <c r="GI25" s="35"/>
+      <c r="GJ25" s="35"/>
+      <c r="GK25" s="35"/>
+      <c r="GL25" s="35"/>
+      <c r="GM25" s="35"/>
+      <c r="GN25" s="35"/>
+      <c r="GO25" s="35"/>
+      <c r="GP25" s="35"/>
+      <c r="GQ25" s="35"/>
+      <c r="GR25" s="35"/>
+      <c r="GS25" s="35"/>
+      <c r="GT25" s="35"/>
+      <c r="GU25" s="35"/>
+      <c r="GV25" s="35"/>
+      <c r="GW25" s="35"/>
+      <c r="GX25" s="35"/>
+      <c r="GY25" s="35"/>
+      <c r="GZ25" s="35"/>
+      <c r="HA25" s="35"/>
+      <c r="HB25" s="35"/>
+      <c r="HC25" s="35"/>
+      <c r="HD25" s="35"/>
+      <c r="HE25" s="35"/>
+      <c r="HF25" s="35"/>
+      <c r="HG25" s="35"/>
+      <c r="HH25" s="35"/>
+      <c r="HI25" s="35"/>
+      <c r="HJ25" s="35"/>
+      <c r="HK25" s="35"/>
+      <c r="HL25" s="35"/>
+      <c r="HM25" s="35"/>
+      <c r="HN25" s="35"/>
+      <c r="HO25" s="35"/>
+      <c r="HP25" s="35"/>
+      <c r="HQ25" s="35"/>
+      <c r="HR25" s="34"/>
+      <c r="HS25" s="35"/>
+      <c r="HT25" s="35"/>
+      <c r="HU25" s="35"/>
+      <c r="HV25" s="35"/>
+      <c r="HW25" s="35"/>
+      <c r="HX25" s="35"/>
+      <c r="HY25" s="35"/>
+      <c r="HZ25" s="35"/>
+      <c r="IA25" s="35"/>
+      <c r="IB25" s="35"/>
+      <c r="IC25" s="35"/>
+      <c r="ID25" s="35"/>
+      <c r="IE25" s="35"/>
+      <c r="IF25" s="35"/>
+      <c r="IG25" s="35"/>
+      <c r="IH25" s="35"/>
+      <c r="II25" s="35"/>
+      <c r="IJ25" s="35"/>
+      <c r="IK25" s="35"/>
+      <c r="IL25" s="35"/>
+      <c r="IM25" s="35"/>
+      <c r="IN25" s="35"/>
+      <c r="IO25" s="35"/>
+      <c r="IP25" s="35"/>
+      <c r="IQ25" s="35"/>
+      <c r="IR25" s="35"/>
+      <c r="IS25" s="35"/>
+      <c r="IT25" s="35"/>
+      <c r="IU25" s="35"/>
+      <c r="IV25" s="35"/>
+      <c r="IW25" s="35"/>
+      <c r="IX25" s="35"/>
+      <c r="IY25" s="35"/>
+      <c r="IZ25" s="35"/>
+      <c r="JA25" s="35"/>
+      <c r="JB25" s="35"/>
+      <c r="JC25" s="35"/>
+      <c r="JD25" s="35"/>
+      <c r="JE25" s="35"/>
+      <c r="JF25" s="35"/>
+      <c r="JG25" s="35"/>
+      <c r="JH25" s="35"/>
+      <c r="JI25" s="35"/>
+      <c r="JJ25" s="35"/>
+      <c r="JK25" s="35"/>
+      <c r="JL25" s="35"/>
+      <c r="JM25" s="35"/>
+      <c r="JN25" s="35"/>
+      <c r="JO25" s="35"/>
+      <c r="JP25" s="35"/>
+      <c r="JQ25" s="35"/>
+      <c r="JR25" s="35"/>
+      <c r="JS25" s="35"/>
+      <c r="JT25" s="35"/>
+      <c r="JU25" s="35"/>
+      <c r="JV25" s="35"/>
+      <c r="JW25" s="35"/>
+      <c r="JX25" s="34"/>
+      <c r="JY25" s="35"/>
+      <c r="JZ25" s="35"/>
+      <c r="KA25" s="35"/>
+      <c r="KB25" s="35"/>
+      <c r="KC25" s="35"/>
+      <c r="KD25" s="35"/>
+      <c r="KE25" s="35"/>
+      <c r="KF25" s="35"/>
+      <c r="KG25" s="35"/>
+      <c r="KH25" s="35"/>
+      <c r="KI25" s="35"/>
+      <c r="KJ25" s="35"/>
+      <c r="KK25" s="35"/>
+      <c r="KL25" s="35"/>
+      <c r="KM25" s="35"/>
+      <c r="KN25" s="35"/>
+      <c r="KO25" s="35"/>
+      <c r="KP25" s="35"/>
+      <c r="KQ25" s="35"/>
+      <c r="KR25" s="35"/>
+      <c r="KS25" s="35"/>
+      <c r="KT25" s="35"/>
+      <c r="KU25" s="35"/>
+      <c r="KV25" s="35"/>
+      <c r="KW25" s="35"/>
+      <c r="KX25" s="35"/>
+      <c r="KY25" s="35"/>
+      <c r="KZ25" s="35"/>
+      <c r="LA25" s="35"/>
+      <c r="LB25" s="35"/>
+      <c r="LC25" s="35"/>
+      <c r="LD25" s="35"/>
+      <c r="LE25" s="35"/>
+      <c r="LF25" s="35"/>
+      <c r="LG25" s="35"/>
+      <c r="LH25" s="35"/>
+      <c r="LI25" s="35"/>
+      <c r="LJ25" s="35"/>
+      <c r="LK25" s="35"/>
+      <c r="LL25" s="35"/>
+      <c r="LM25" s="35"/>
+      <c r="LN25" s="35"/>
+      <c r="LO25" s="35"/>
+      <c r="LP25" s="35"/>
+      <c r="LQ25" s="35"/>
+      <c r="LR25" s="35"/>
+      <c r="LS25" s="35"/>
+      <c r="LT25" s="35"/>
+      <c r="LU25" s="35"/>
+      <c r="LV25" s="35"/>
+      <c r="LW25" s="35"/>
+      <c r="LX25" s="35"/>
+      <c r="LY25" s="35"/>
+      <c r="LZ25" s="35"/>
     </row>
     <row r="26" spans="1:342" x14ac:dyDescent="0.3">
-      <c r="DJ26" s="63"/>
-[...223 lines deleted...]
-      <c r="LZ26" s="64"/>
+      <c r="DJ26" s="34"/>
+      <c r="DK26" s="35"/>
+      <c r="DL26" s="35"/>
+      <c r="DM26" s="35"/>
+      <c r="DN26" s="35"/>
+      <c r="DO26" s="35"/>
+      <c r="DP26" s="35"/>
+      <c r="DQ26" s="35"/>
+      <c r="DR26" s="35"/>
+      <c r="DS26" s="35"/>
+      <c r="DT26" s="35"/>
+      <c r="DU26" s="35"/>
+      <c r="DV26" s="35"/>
+      <c r="DW26" s="35"/>
+      <c r="DX26" s="35"/>
+      <c r="DY26" s="35"/>
+      <c r="DZ26" s="35"/>
+      <c r="EA26" s="35"/>
+      <c r="EB26" s="35"/>
+      <c r="EC26" s="35"/>
+      <c r="ED26" s="35"/>
+      <c r="EE26" s="35"/>
+      <c r="EF26" s="35"/>
+      <c r="EG26" s="35"/>
+      <c r="EH26" s="35"/>
+      <c r="EI26" s="35"/>
+      <c r="EJ26" s="35"/>
+      <c r="EK26" s="35"/>
+      <c r="EL26" s="35"/>
+      <c r="EM26" s="35"/>
+      <c r="EN26" s="35"/>
+      <c r="EO26" s="35"/>
+      <c r="EP26" s="35"/>
+      <c r="EQ26" s="35"/>
+      <c r="ER26" s="35"/>
+      <c r="ES26" s="35"/>
+      <c r="ET26" s="35"/>
+      <c r="EU26" s="35"/>
+      <c r="EV26" s="35"/>
+      <c r="EW26" s="35"/>
+      <c r="EX26" s="35"/>
+      <c r="EY26" s="35"/>
+      <c r="EZ26" s="35"/>
+      <c r="FA26" s="35"/>
+      <c r="FB26" s="35"/>
+      <c r="FC26" s="35"/>
+      <c r="FD26" s="35"/>
+      <c r="FE26" s="35"/>
+      <c r="FF26" s="35"/>
+      <c r="FG26" s="35"/>
+      <c r="FH26" s="35"/>
+      <c r="FI26" s="35"/>
+      <c r="FJ26" s="35"/>
+      <c r="FK26" s="35"/>
+      <c r="FL26" s="35"/>
+      <c r="FM26" s="35"/>
+      <c r="FN26" s="35"/>
+      <c r="FO26" s="35"/>
+      <c r="FP26" s="34"/>
+      <c r="FQ26" s="35"/>
+      <c r="FR26" s="35"/>
+      <c r="FS26" s="35"/>
+      <c r="FT26" s="35"/>
+      <c r="FU26" s="35"/>
+      <c r="FV26" s="35"/>
+      <c r="FW26" s="35"/>
+      <c r="FX26" s="35"/>
+      <c r="FY26" s="35"/>
+      <c r="FZ26" s="35"/>
+      <c r="GA26" s="35"/>
+      <c r="GB26" s="35"/>
+      <c r="GC26" s="35"/>
+      <c r="GD26" s="35"/>
+      <c r="GE26" s="35"/>
+      <c r="GF26" s="35"/>
+      <c r="GG26" s="35"/>
+      <c r="GH26" s="35"/>
+      <c r="GI26" s="35"/>
+      <c r="GJ26" s="35"/>
+      <c r="GK26" s="35"/>
+      <c r="GL26" s="35"/>
+      <c r="GM26" s="35"/>
+      <c r="GN26" s="35"/>
+      <c r="GO26" s="35"/>
+      <c r="GP26" s="35"/>
+      <c r="GQ26" s="35"/>
+      <c r="GR26" s="35"/>
+      <c r="GS26" s="35"/>
+      <c r="GT26" s="35"/>
+      <c r="GU26" s="35"/>
+      <c r="GV26" s="35"/>
+      <c r="GW26" s="35"/>
+      <c r="GX26" s="35"/>
+      <c r="GY26" s="35"/>
+      <c r="GZ26" s="35"/>
+      <c r="HA26" s="35"/>
+      <c r="HB26" s="35"/>
+      <c r="HC26" s="35"/>
+      <c r="HD26" s="35"/>
+      <c r="HE26" s="35"/>
+      <c r="HF26" s="35"/>
+      <c r="HG26" s="35"/>
+      <c r="HH26" s="35"/>
+      <c r="HI26" s="35"/>
+      <c r="HJ26" s="35"/>
+      <c r="HK26" s="35"/>
+      <c r="HL26" s="35"/>
+      <c r="HM26" s="35"/>
+      <c r="HN26" s="35"/>
+      <c r="HO26" s="35"/>
+      <c r="HP26" s="35"/>
+      <c r="HQ26" s="35"/>
+      <c r="HR26" s="34"/>
+      <c r="HS26" s="35"/>
+      <c r="HT26" s="35"/>
+      <c r="HU26" s="35"/>
+      <c r="HV26" s="35"/>
+      <c r="HW26" s="35"/>
+      <c r="HX26" s="35"/>
+      <c r="HY26" s="35"/>
+      <c r="HZ26" s="35"/>
+      <c r="IA26" s="35"/>
+      <c r="IB26" s="35"/>
+      <c r="IC26" s="35"/>
+      <c r="ID26" s="35"/>
+      <c r="IE26" s="35"/>
+      <c r="IF26" s="35"/>
+      <c r="IG26" s="35"/>
+      <c r="IH26" s="35"/>
+      <c r="II26" s="35"/>
+      <c r="IJ26" s="35"/>
+      <c r="IK26" s="35"/>
+      <c r="IL26" s="35"/>
+      <c r="IM26" s="35"/>
+      <c r="IN26" s="35"/>
+      <c r="IO26" s="35"/>
+      <c r="IP26" s="35"/>
+      <c r="IQ26" s="35"/>
+      <c r="IR26" s="35"/>
+      <c r="IS26" s="35"/>
+      <c r="IT26" s="35"/>
+      <c r="IU26" s="35"/>
+      <c r="IV26" s="35"/>
+      <c r="IW26" s="35"/>
+      <c r="IX26" s="35"/>
+      <c r="IY26" s="35"/>
+      <c r="IZ26" s="35"/>
+      <c r="JA26" s="35"/>
+      <c r="JB26" s="35"/>
+      <c r="JC26" s="35"/>
+      <c r="JD26" s="35"/>
+      <c r="JE26" s="35"/>
+      <c r="JF26" s="35"/>
+      <c r="JG26" s="35"/>
+      <c r="JH26" s="35"/>
+      <c r="JI26" s="35"/>
+      <c r="JJ26" s="35"/>
+      <c r="JK26" s="35"/>
+      <c r="JL26" s="35"/>
+      <c r="JM26" s="35"/>
+      <c r="JN26" s="35"/>
+      <c r="JO26" s="35"/>
+      <c r="JP26" s="35"/>
+      <c r="JQ26" s="35"/>
+      <c r="JR26" s="35"/>
+      <c r="JS26" s="35"/>
+      <c r="JT26" s="35"/>
+      <c r="JU26" s="35"/>
+      <c r="JV26" s="35"/>
+      <c r="JW26" s="35"/>
+      <c r="JX26" s="34"/>
+      <c r="JY26" s="35"/>
+      <c r="JZ26" s="35"/>
+      <c r="KA26" s="35"/>
+      <c r="KB26" s="35"/>
+      <c r="KC26" s="35"/>
+      <c r="KD26" s="35"/>
+      <c r="KE26" s="35"/>
+      <c r="KF26" s="35"/>
+      <c r="KG26" s="35"/>
+      <c r="KH26" s="35"/>
+      <c r="KI26" s="35"/>
+      <c r="KJ26" s="35"/>
+      <c r="KK26" s="35"/>
+      <c r="KL26" s="35"/>
+      <c r="KM26" s="35"/>
+      <c r="KN26" s="35"/>
+      <c r="KO26" s="35"/>
+      <c r="KP26" s="35"/>
+      <c r="KQ26" s="35"/>
+      <c r="KR26" s="35"/>
+      <c r="KS26" s="35"/>
+      <c r="KT26" s="35"/>
+      <c r="KU26" s="35"/>
+      <c r="KV26" s="35"/>
+      <c r="KW26" s="35"/>
+      <c r="KX26" s="35"/>
+      <c r="KY26" s="35"/>
+      <c r="KZ26" s="35"/>
+      <c r="LA26" s="35"/>
+      <c r="LB26" s="35"/>
+      <c r="LC26" s="35"/>
+      <c r="LD26" s="35"/>
+      <c r="LE26" s="35"/>
+      <c r="LF26" s="35"/>
+      <c r="LG26" s="35"/>
+      <c r="LH26" s="35"/>
+      <c r="LI26" s="35"/>
+      <c r="LJ26" s="35"/>
+      <c r="LK26" s="35"/>
+      <c r="LL26" s="35"/>
+      <c r="LM26" s="35"/>
+      <c r="LN26" s="35"/>
+      <c r="LO26" s="35"/>
+      <c r="LP26" s="35"/>
+      <c r="LQ26" s="35"/>
+      <c r="LR26" s="35"/>
+      <c r="LS26" s="35"/>
+      <c r="LT26" s="35"/>
+      <c r="LU26" s="35"/>
+      <c r="LV26" s="35"/>
+      <c r="LW26" s="35"/>
+      <c r="LX26" s="35"/>
+      <c r="LY26" s="35"/>
+      <c r="LZ26" s="35"/>
     </row>
     <row r="27" spans="1:342" x14ac:dyDescent="0.3">
-      <c r="DJ27" s="63"/>
-[...223 lines deleted...]
-      <c r="LZ27" s="64"/>
+      <c r="DJ27" s="34"/>
+      <c r="DK27" s="35"/>
+      <c r="DL27" s="35"/>
+      <c r="DM27" s="35"/>
+      <c r="DN27" s="35"/>
+      <c r="DO27" s="35"/>
+      <c r="DP27" s="35"/>
+      <c r="DQ27" s="35"/>
+      <c r="DR27" s="35"/>
+      <c r="DS27" s="35"/>
+      <c r="DT27" s="35"/>
+      <c r="DU27" s="35"/>
+      <c r="DV27" s="35"/>
+      <c r="DW27" s="35"/>
+      <c r="DX27" s="35"/>
+      <c r="DY27" s="35"/>
+      <c r="DZ27" s="35"/>
+      <c r="EA27" s="35"/>
+      <c r="EB27" s="35"/>
+      <c r="EC27" s="35"/>
+      <c r="ED27" s="35"/>
+      <c r="EE27" s="35"/>
+      <c r="EF27" s="35"/>
+      <c r="EG27" s="35"/>
+      <c r="EH27" s="35"/>
+      <c r="EI27" s="35"/>
+      <c r="EJ27" s="35"/>
+      <c r="EK27" s="35"/>
+      <c r="EL27" s="35"/>
+      <c r="EM27" s="35"/>
+      <c r="EN27" s="35"/>
+      <c r="EO27" s="35"/>
+      <c r="EP27" s="35"/>
+      <c r="EQ27" s="35"/>
+      <c r="ER27" s="35"/>
+      <c r="ES27" s="35"/>
+      <c r="ET27" s="35"/>
+      <c r="EU27" s="35"/>
+      <c r="EV27" s="35"/>
+      <c r="EW27" s="35"/>
+      <c r="EX27" s="35"/>
+      <c r="EY27" s="35"/>
+      <c r="EZ27" s="35"/>
+      <c r="FA27" s="35"/>
+      <c r="FB27" s="35"/>
+      <c r="FC27" s="35"/>
+      <c r="FD27" s="35"/>
+      <c r="FE27" s="35"/>
+      <c r="FF27" s="35"/>
+      <c r="FG27" s="35"/>
+      <c r="FH27" s="35"/>
+      <c r="FI27" s="35"/>
+      <c r="FJ27" s="35"/>
+      <c r="FK27" s="35"/>
+      <c r="FL27" s="35"/>
+      <c r="FM27" s="35"/>
+      <c r="FN27" s="35"/>
+      <c r="FO27" s="35"/>
+      <c r="FP27" s="34"/>
+      <c r="FQ27" s="35"/>
+      <c r="FR27" s="35"/>
+      <c r="FS27" s="35"/>
+      <c r="FT27" s="35"/>
+      <c r="FU27" s="35"/>
+      <c r="FV27" s="35"/>
+      <c r="FW27" s="35"/>
+      <c r="FX27" s="35"/>
+      <c r="FY27" s="35"/>
+      <c r="FZ27" s="35"/>
+      <c r="GA27" s="35"/>
+      <c r="GB27" s="35"/>
+      <c r="GC27" s="35"/>
+      <c r="GD27" s="35"/>
+      <c r="GE27" s="35"/>
+      <c r="GF27" s="35"/>
+      <c r="GG27" s="35"/>
+      <c r="GH27" s="35"/>
+      <c r="GI27" s="35"/>
+      <c r="GJ27" s="35"/>
+      <c r="GK27" s="35"/>
+      <c r="GL27" s="35"/>
+      <c r="GM27" s="35"/>
+      <c r="GN27" s="35"/>
+      <c r="GO27" s="35"/>
+      <c r="GP27" s="35"/>
+      <c r="GQ27" s="35"/>
+      <c r="GR27" s="35"/>
+      <c r="GS27" s="35"/>
+      <c r="GT27" s="35"/>
+      <c r="GU27" s="35"/>
+      <c r="GV27" s="35"/>
+      <c r="GW27" s="35"/>
+      <c r="GX27" s="35"/>
+      <c r="GY27" s="35"/>
+      <c r="GZ27" s="35"/>
+      <c r="HA27" s="35"/>
+      <c r="HB27" s="35"/>
+      <c r="HC27" s="35"/>
+      <c r="HD27" s="35"/>
+      <c r="HE27" s="35"/>
+      <c r="HF27" s="35"/>
+      <c r="HG27" s="35"/>
+      <c r="HH27" s="35"/>
+      <c r="HI27" s="35"/>
+      <c r="HJ27" s="35"/>
+      <c r="HK27" s="35"/>
+      <c r="HL27" s="35"/>
+      <c r="HM27" s="35"/>
+      <c r="HN27" s="35"/>
+      <c r="HO27" s="35"/>
+      <c r="HP27" s="35"/>
+      <c r="HQ27" s="35"/>
+      <c r="HR27" s="34"/>
+      <c r="HS27" s="35"/>
+      <c r="HT27" s="35"/>
+      <c r="HU27" s="35"/>
+      <c r="HV27" s="35"/>
+      <c r="HW27" s="35"/>
+      <c r="HX27" s="35"/>
+      <c r="HY27" s="35"/>
+      <c r="HZ27" s="35"/>
+      <c r="IA27" s="35"/>
+      <c r="IB27" s="35"/>
+      <c r="IC27" s="35"/>
+      <c r="ID27" s="35"/>
+      <c r="IE27" s="35"/>
+      <c r="IF27" s="35"/>
+      <c r="IG27" s="35"/>
+      <c r="IH27" s="35"/>
+      <c r="II27" s="35"/>
+      <c r="IJ27" s="35"/>
+      <c r="IK27" s="35"/>
+      <c r="IL27" s="35"/>
+      <c r="IM27" s="35"/>
+      <c r="IN27" s="35"/>
+      <c r="IO27" s="35"/>
+      <c r="IP27" s="35"/>
+      <c r="IQ27" s="35"/>
+      <c r="IR27" s="35"/>
+      <c r="IS27" s="35"/>
+      <c r="IT27" s="35"/>
+      <c r="IU27" s="35"/>
+      <c r="IV27" s="35"/>
+      <c r="IW27" s="35"/>
+      <c r="IX27" s="35"/>
+      <c r="IY27" s="35"/>
+      <c r="IZ27" s="35"/>
+      <c r="JA27" s="35"/>
+      <c r="JB27" s="35"/>
+      <c r="JC27" s="35"/>
+      <c r="JD27" s="35"/>
+      <c r="JE27" s="35"/>
+      <c r="JF27" s="35"/>
+      <c r="JG27" s="35"/>
+      <c r="JH27" s="35"/>
+      <c r="JI27" s="35"/>
+      <c r="JJ27" s="35"/>
+      <c r="JK27" s="35"/>
+      <c r="JL27" s="35"/>
+      <c r="JM27" s="35"/>
+      <c r="JN27" s="35"/>
+      <c r="JO27" s="35"/>
+      <c r="JP27" s="35"/>
+      <c r="JQ27" s="35"/>
+      <c r="JR27" s="35"/>
+      <c r="JS27" s="35"/>
+      <c r="JT27" s="35"/>
+      <c r="JU27" s="35"/>
+      <c r="JV27" s="35"/>
+      <c r="JW27" s="35"/>
+      <c r="JX27" s="34"/>
+      <c r="JY27" s="35"/>
+      <c r="JZ27" s="35"/>
+      <c r="KA27" s="35"/>
+      <c r="KB27" s="35"/>
+      <c r="KC27" s="35"/>
+      <c r="KD27" s="35"/>
+      <c r="KE27" s="35"/>
+      <c r="KF27" s="35"/>
+      <c r="KG27" s="35"/>
+      <c r="KH27" s="35"/>
+      <c r="KI27" s="35"/>
+      <c r="KJ27" s="35"/>
+      <c r="KK27" s="35"/>
+      <c r="KL27" s="35"/>
+      <c r="KM27" s="35"/>
+      <c r="KN27" s="35"/>
+      <c r="KO27" s="35"/>
+      <c r="KP27" s="35"/>
+      <c r="KQ27" s="35"/>
+      <c r="KR27" s="35"/>
+      <c r="KS27" s="35"/>
+      <c r="KT27" s="35"/>
+      <c r="KU27" s="35"/>
+      <c r="KV27" s="35"/>
+      <c r="KW27" s="35"/>
+      <c r="KX27" s="35"/>
+      <c r="KY27" s="35"/>
+      <c r="KZ27" s="35"/>
+      <c r="LA27" s="35"/>
+      <c r="LB27" s="35"/>
+      <c r="LC27" s="35"/>
+      <c r="LD27" s="35"/>
+      <c r="LE27" s="35"/>
+      <c r="LF27" s="35"/>
+      <c r="LG27" s="35"/>
+      <c r="LH27" s="35"/>
+      <c r="LI27" s="35"/>
+      <c r="LJ27" s="35"/>
+      <c r="LK27" s="35"/>
+      <c r="LL27" s="35"/>
+      <c r="LM27" s="35"/>
+      <c r="LN27" s="35"/>
+      <c r="LO27" s="35"/>
+      <c r="LP27" s="35"/>
+      <c r="LQ27" s="35"/>
+      <c r="LR27" s="35"/>
+      <c r="LS27" s="35"/>
+      <c r="LT27" s="35"/>
+      <c r="LU27" s="35"/>
+      <c r="LV27" s="35"/>
+      <c r="LW27" s="35"/>
+      <c r="LX27" s="35"/>
+      <c r="LY27" s="35"/>
+      <c r="LZ27" s="35"/>
     </row>
     <row r="28" spans="1:342" x14ac:dyDescent="0.3">
-      <c r="DJ28" s="63"/>
-[...223 lines deleted...]
-      <c r="LZ28" s="64"/>
+      <c r="DJ28" s="34"/>
+      <c r="DK28" s="35"/>
+      <c r="DL28" s="35"/>
+      <c r="DM28" s="35"/>
+      <c r="DN28" s="35"/>
+      <c r="DO28" s="35"/>
+      <c r="DP28" s="35"/>
+      <c r="DQ28" s="35"/>
+      <c r="DR28" s="35"/>
+      <c r="DS28" s="35"/>
+      <c r="DT28" s="35"/>
+      <c r="DU28" s="35"/>
+      <c r="DV28" s="35"/>
+      <c r="DW28" s="35"/>
+      <c r="DX28" s="35"/>
+      <c r="DY28" s="35"/>
+      <c r="DZ28" s="35"/>
+      <c r="EA28" s="35"/>
+      <c r="EB28" s="35"/>
+      <c r="EC28" s="35"/>
+      <c r="ED28" s="35"/>
+      <c r="EE28" s="35"/>
+      <c r="EF28" s="35"/>
+      <c r="EG28" s="35"/>
+      <c r="EH28" s="35"/>
+      <c r="EI28" s="35"/>
+      <c r="EJ28" s="35"/>
+      <c r="EK28" s="35"/>
+      <c r="EL28" s="35"/>
+      <c r="EM28" s="35"/>
+      <c r="EN28" s="35"/>
+      <c r="EO28" s="35"/>
+      <c r="EP28" s="35"/>
+      <c r="EQ28" s="35"/>
+      <c r="ER28" s="35"/>
+      <c r="ES28" s="35"/>
+      <c r="ET28" s="35"/>
+      <c r="EU28" s="35"/>
+      <c r="EV28" s="35"/>
+      <c r="EW28" s="35"/>
+      <c r="EX28" s="35"/>
+      <c r="EY28" s="35"/>
+      <c r="EZ28" s="35"/>
+      <c r="FA28" s="35"/>
+      <c r="FB28" s="35"/>
+      <c r="FC28" s="35"/>
+      <c r="FD28" s="35"/>
+      <c r="FE28" s="35"/>
+      <c r="FF28" s="35"/>
+      <c r="FG28" s="35"/>
+      <c r="FH28" s="35"/>
+      <c r="FI28" s="35"/>
+      <c r="FJ28" s="35"/>
+      <c r="FK28" s="35"/>
+      <c r="FL28" s="35"/>
+      <c r="FM28" s="35"/>
+      <c r="FN28" s="35"/>
+      <c r="FO28" s="35"/>
+      <c r="FP28" s="34"/>
+      <c r="FQ28" s="35"/>
+      <c r="FR28" s="35"/>
+      <c r="FS28" s="35"/>
+      <c r="FT28" s="35"/>
+      <c r="FU28" s="35"/>
+      <c r="FV28" s="35"/>
+      <c r="FW28" s="35"/>
+      <c r="FX28" s="35"/>
+      <c r="FY28" s="35"/>
+      <c r="FZ28" s="35"/>
+      <c r="GA28" s="35"/>
+      <c r="GB28" s="35"/>
+      <c r="GC28" s="35"/>
+      <c r="GD28" s="35"/>
+      <c r="GE28" s="35"/>
+      <c r="GF28" s="35"/>
+      <c r="GG28" s="35"/>
+      <c r="GH28" s="35"/>
+      <c r="GI28" s="35"/>
+      <c r="GJ28" s="35"/>
+      <c r="GK28" s="35"/>
+      <c r="GL28" s="35"/>
+      <c r="GM28" s="35"/>
+      <c r="GN28" s="35"/>
+      <c r="GO28" s="35"/>
+      <c r="GP28" s="35"/>
+      <c r="GQ28" s="35"/>
+      <c r="GR28" s="35"/>
+      <c r="GS28" s="35"/>
+      <c r="GT28" s="35"/>
+      <c r="GU28" s="35"/>
+      <c r="GV28" s="35"/>
+      <c r="GW28" s="35"/>
+      <c r="GX28" s="35"/>
+      <c r="GY28" s="35"/>
+      <c r="GZ28" s="35"/>
+      <c r="HA28" s="35"/>
+      <c r="HB28" s="35"/>
+      <c r="HC28" s="35"/>
+      <c r="HD28" s="35"/>
+      <c r="HE28" s="35"/>
+      <c r="HF28" s="35"/>
+      <c r="HG28" s="35"/>
+      <c r="HH28" s="35"/>
+      <c r="HI28" s="35"/>
+      <c r="HJ28" s="35"/>
+      <c r="HK28" s="35"/>
+      <c r="HL28" s="35"/>
+      <c r="HM28" s="35"/>
+      <c r="HN28" s="35"/>
+      <c r="HO28" s="35"/>
+      <c r="HP28" s="35"/>
+      <c r="HQ28" s="35"/>
+      <c r="HR28" s="34"/>
+      <c r="HS28" s="35"/>
+      <c r="HT28" s="35"/>
+      <c r="HU28" s="35"/>
+      <c r="HV28" s="35"/>
+      <c r="HW28" s="35"/>
+      <c r="HX28" s="35"/>
+      <c r="HY28" s="35"/>
+      <c r="HZ28" s="35"/>
+      <c r="IA28" s="35"/>
+      <c r="IB28" s="35"/>
+      <c r="IC28" s="35"/>
+      <c r="ID28" s="35"/>
+      <c r="IE28" s="35"/>
+      <c r="IF28" s="35"/>
+      <c r="IG28" s="35"/>
+      <c r="IH28" s="35"/>
+      <c r="II28" s="35"/>
+      <c r="IJ28" s="35"/>
+      <c r="IK28" s="35"/>
+      <c r="IL28" s="35"/>
+      <c r="IM28" s="35"/>
+      <c r="IN28" s="35"/>
+      <c r="IO28" s="35"/>
+      <c r="IP28" s="35"/>
+      <c r="IQ28" s="35"/>
+      <c r="IR28" s="35"/>
+      <c r="IS28" s="35"/>
+      <c r="IT28" s="35"/>
+      <c r="IU28" s="35"/>
+      <c r="IV28" s="35"/>
+      <c r="IW28" s="35"/>
+      <c r="IX28" s="35"/>
+      <c r="IY28" s="35"/>
+      <c r="IZ28" s="35"/>
+      <c r="JA28" s="35"/>
+      <c r="JB28" s="35"/>
+      <c r="JC28" s="35"/>
+      <c r="JD28" s="35"/>
+      <c r="JE28" s="35"/>
+      <c r="JF28" s="35"/>
+      <c r="JG28" s="35"/>
+      <c r="JH28" s="35"/>
+      <c r="JI28" s="35"/>
+      <c r="JJ28" s="35"/>
+      <c r="JK28" s="35"/>
+      <c r="JL28" s="35"/>
+      <c r="JM28" s="35"/>
+      <c r="JN28" s="35"/>
+      <c r="JO28" s="35"/>
+      <c r="JP28" s="35"/>
+      <c r="JQ28" s="35"/>
+      <c r="JR28" s="35"/>
+      <c r="JS28" s="35"/>
+      <c r="JT28" s="35"/>
+      <c r="JU28" s="35"/>
+      <c r="JV28" s="35"/>
+      <c r="JW28" s="35"/>
+      <c r="JX28" s="34"/>
+      <c r="JY28" s="35"/>
+      <c r="JZ28" s="35"/>
+      <c r="KA28" s="35"/>
+      <c r="KB28" s="35"/>
+      <c r="KC28" s="35"/>
+      <c r="KD28" s="35"/>
+      <c r="KE28" s="35"/>
+      <c r="KF28" s="35"/>
+      <c r="KG28" s="35"/>
+      <c r="KH28" s="35"/>
+      <c r="KI28" s="35"/>
+      <c r="KJ28" s="35"/>
+      <c r="KK28" s="35"/>
+      <c r="KL28" s="35"/>
+      <c r="KM28" s="35"/>
+      <c r="KN28" s="35"/>
+      <c r="KO28" s="35"/>
+      <c r="KP28" s="35"/>
+      <c r="KQ28" s="35"/>
+      <c r="KR28" s="35"/>
+      <c r="KS28" s="35"/>
+      <c r="KT28" s="35"/>
+      <c r="KU28" s="35"/>
+      <c r="KV28" s="35"/>
+      <c r="KW28" s="35"/>
+      <c r="KX28" s="35"/>
+      <c r="KY28" s="35"/>
+      <c r="KZ28" s="35"/>
+      <c r="LA28" s="35"/>
+      <c r="LB28" s="35"/>
+      <c r="LC28" s="35"/>
+      <c r="LD28" s="35"/>
+      <c r="LE28" s="35"/>
+      <c r="LF28" s="35"/>
+      <c r="LG28" s="35"/>
+      <c r="LH28" s="35"/>
+      <c r="LI28" s="35"/>
+      <c r="LJ28" s="35"/>
+      <c r="LK28" s="35"/>
+      <c r="LL28" s="35"/>
+      <c r="LM28" s="35"/>
+      <c r="LN28" s="35"/>
+      <c r="LO28" s="35"/>
+      <c r="LP28" s="35"/>
+      <c r="LQ28" s="35"/>
+      <c r="LR28" s="35"/>
+      <c r="LS28" s="35"/>
+      <c r="LT28" s="35"/>
+      <c r="LU28" s="35"/>
+      <c r="LV28" s="35"/>
+      <c r="LW28" s="35"/>
+      <c r="LX28" s="35"/>
+      <c r="LY28" s="35"/>
+      <c r="LZ28" s="35"/>
     </row>
     <row r="29" spans="1:342" x14ac:dyDescent="0.3">
-      <c r="DJ29" s="63"/>
-[...223 lines deleted...]
-      <c r="LZ29" s="64"/>
+      <c r="DJ29" s="34"/>
+      <c r="DK29" s="35"/>
+      <c r="DL29" s="35"/>
+      <c r="DM29" s="35"/>
+      <c r="DN29" s="35"/>
+      <c r="DO29" s="35"/>
+      <c r="DP29" s="35"/>
+      <c r="DQ29" s="35"/>
+      <c r="DR29" s="35"/>
+      <c r="DS29" s="35"/>
+      <c r="DT29" s="35"/>
+      <c r="DU29" s="35"/>
+      <c r="DV29" s="35"/>
+      <c r="DW29" s="35"/>
+      <c r="DX29" s="35"/>
+      <c r="DY29" s="35"/>
+      <c r="DZ29" s="35"/>
+      <c r="EA29" s="35"/>
+      <c r="EB29" s="35"/>
+      <c r="EC29" s="35"/>
+      <c r="ED29" s="35"/>
+      <c r="EE29" s="35"/>
+      <c r="EF29" s="35"/>
+      <c r="EG29" s="35"/>
+      <c r="EH29" s="35"/>
+      <c r="EI29" s="35"/>
+      <c r="EJ29" s="35"/>
+      <c r="EK29" s="35"/>
+      <c r="EL29" s="35"/>
+      <c r="EM29" s="35"/>
+      <c r="EN29" s="35"/>
+      <c r="EO29" s="35"/>
+      <c r="EP29" s="35"/>
+      <c r="EQ29" s="35"/>
+      <c r="ER29" s="35"/>
+      <c r="ES29" s="35"/>
+      <c r="ET29" s="35"/>
+      <c r="EU29" s="35"/>
+      <c r="EV29" s="35"/>
+      <c r="EW29" s="35"/>
+      <c r="EX29" s="35"/>
+      <c r="EY29" s="35"/>
+      <c r="EZ29" s="35"/>
+      <c r="FA29" s="35"/>
+      <c r="FB29" s="35"/>
+      <c r="FC29" s="35"/>
+      <c r="FD29" s="35"/>
+      <c r="FE29" s="35"/>
+      <c r="FF29" s="35"/>
+      <c r="FG29" s="35"/>
+      <c r="FH29" s="35"/>
+      <c r="FI29" s="35"/>
+      <c r="FJ29" s="35"/>
+      <c r="FK29" s="35"/>
+      <c r="FL29" s="35"/>
+      <c r="FM29" s="35"/>
+      <c r="FN29" s="35"/>
+      <c r="FO29" s="35"/>
+      <c r="FP29" s="34"/>
+      <c r="FQ29" s="35"/>
+      <c r="FR29" s="35"/>
+      <c r="FS29" s="35"/>
+      <c r="FT29" s="35"/>
+      <c r="FU29" s="35"/>
+      <c r="FV29" s="35"/>
+      <c r="FW29" s="35"/>
+      <c r="FX29" s="35"/>
+      <c r="FY29" s="35"/>
+      <c r="FZ29" s="35"/>
+      <c r="GA29" s="35"/>
+      <c r="GB29" s="35"/>
+      <c r="GC29" s="35"/>
+      <c r="GD29" s="35"/>
+      <c r="GE29" s="35"/>
+      <c r="GF29" s="35"/>
+      <c r="GG29" s="35"/>
+      <c r="GH29" s="35"/>
+      <c r="GI29" s="35"/>
+      <c r="GJ29" s="35"/>
+      <c r="GK29" s="35"/>
+      <c r="GL29" s="35"/>
+      <c r="GM29" s="35"/>
+      <c r="GN29" s="35"/>
+      <c r="GO29" s="35"/>
+      <c r="GP29" s="35"/>
+      <c r="GQ29" s="35"/>
+      <c r="GR29" s="35"/>
+      <c r="GS29" s="35"/>
+      <c r="GT29" s="35"/>
+      <c r="GU29" s="35"/>
+      <c r="GV29" s="35"/>
+      <c r="GW29" s="35"/>
+      <c r="GX29" s="35"/>
+      <c r="GY29" s="35"/>
+      <c r="GZ29" s="35"/>
+      <c r="HA29" s="35"/>
+      <c r="HB29" s="35"/>
+      <c r="HC29" s="35"/>
+      <c r="HD29" s="35"/>
+      <c r="HE29" s="35"/>
+      <c r="HF29" s="35"/>
+      <c r="HG29" s="35"/>
+      <c r="HH29" s="35"/>
+      <c r="HI29" s="35"/>
+      <c r="HJ29" s="35"/>
+      <c r="HK29" s="35"/>
+      <c r="HL29" s="35"/>
+      <c r="HM29" s="35"/>
+      <c r="HN29" s="35"/>
+      <c r="HO29" s="35"/>
+      <c r="HP29" s="35"/>
+      <c r="HQ29" s="35"/>
+      <c r="HR29" s="34"/>
+      <c r="HS29" s="35"/>
+      <c r="HT29" s="35"/>
+      <c r="HU29" s="35"/>
+      <c r="HV29" s="35"/>
+      <c r="HW29" s="35"/>
+      <c r="HX29" s="35"/>
+      <c r="HY29" s="35"/>
+      <c r="HZ29" s="35"/>
+      <c r="IA29" s="35"/>
+      <c r="IB29" s="35"/>
+      <c r="IC29" s="35"/>
+      <c r="ID29" s="35"/>
+      <c r="IE29" s="35"/>
+      <c r="IF29" s="35"/>
+      <c r="IG29" s="35"/>
+      <c r="IH29" s="35"/>
+      <c r="II29" s="35"/>
+      <c r="IJ29" s="35"/>
+      <c r="IK29" s="35"/>
+      <c r="IL29" s="35"/>
+      <c r="IM29" s="35"/>
+      <c r="IN29" s="35"/>
+      <c r="IO29" s="35"/>
+      <c r="IP29" s="35"/>
+      <c r="IQ29" s="35"/>
+      <c r="IR29" s="35"/>
+      <c r="IS29" s="35"/>
+      <c r="IT29" s="35"/>
+      <c r="IU29" s="35"/>
+      <c r="IV29" s="35"/>
+      <c r="IW29" s="35"/>
+      <c r="IX29" s="35"/>
+      <c r="IY29" s="35"/>
+      <c r="IZ29" s="35"/>
+      <c r="JA29" s="35"/>
+      <c r="JB29" s="35"/>
+      <c r="JC29" s="35"/>
+      <c r="JD29" s="35"/>
+      <c r="JE29" s="35"/>
+      <c r="JF29" s="35"/>
+      <c r="JG29" s="35"/>
+      <c r="JH29" s="35"/>
+      <c r="JI29" s="35"/>
+      <c r="JJ29" s="35"/>
+      <c r="JK29" s="35"/>
+      <c r="JL29" s="35"/>
+      <c r="JM29" s="35"/>
+      <c r="JN29" s="35"/>
+      <c r="JO29" s="35"/>
+      <c r="JP29" s="35"/>
+      <c r="JQ29" s="35"/>
+      <c r="JR29" s="35"/>
+      <c r="JS29" s="35"/>
+      <c r="JT29" s="35"/>
+      <c r="JU29" s="35"/>
+      <c r="JV29" s="35"/>
+      <c r="JW29" s="35"/>
+      <c r="JX29" s="34"/>
+      <c r="JY29" s="35"/>
+      <c r="JZ29" s="35"/>
+      <c r="KA29" s="35"/>
+      <c r="KB29" s="35"/>
+      <c r="KC29" s="35"/>
+      <c r="KD29" s="35"/>
+      <c r="KE29" s="35"/>
+      <c r="KF29" s="35"/>
+      <c r="KG29" s="35"/>
+      <c r="KH29" s="35"/>
+      <c r="KI29" s="35"/>
+      <c r="KJ29" s="35"/>
+      <c r="KK29" s="35"/>
+      <c r="KL29" s="35"/>
+      <c r="KM29" s="35"/>
+      <c r="KN29" s="35"/>
+      <c r="KO29" s="35"/>
+      <c r="KP29" s="35"/>
+      <c r="KQ29" s="35"/>
+      <c r="KR29" s="35"/>
+      <c r="KS29" s="35"/>
+      <c r="KT29" s="35"/>
+      <c r="KU29" s="35"/>
+      <c r="KV29" s="35"/>
+      <c r="KW29" s="35"/>
+      <c r="KX29" s="35"/>
+      <c r="KY29" s="35"/>
+      <c r="KZ29" s="35"/>
+      <c r="LA29" s="35"/>
+      <c r="LB29" s="35"/>
+      <c r="LC29" s="35"/>
+      <c r="LD29" s="35"/>
+      <c r="LE29" s="35"/>
+      <c r="LF29" s="35"/>
+      <c r="LG29" s="35"/>
+      <c r="LH29" s="35"/>
+      <c r="LI29" s="35"/>
+      <c r="LJ29" s="35"/>
+      <c r="LK29" s="35"/>
+      <c r="LL29" s="35"/>
+      <c r="LM29" s="35"/>
+      <c r="LN29" s="35"/>
+      <c r="LO29" s="35"/>
+      <c r="LP29" s="35"/>
+      <c r="LQ29" s="35"/>
+      <c r="LR29" s="35"/>
+      <c r="LS29" s="35"/>
+      <c r="LT29" s="35"/>
+      <c r="LU29" s="35"/>
+      <c r="LV29" s="35"/>
+      <c r="LW29" s="35"/>
+      <c r="LX29" s="35"/>
+      <c r="LY29" s="35"/>
+      <c r="LZ29" s="35"/>
     </row>
     <row r="30" spans="1:342" x14ac:dyDescent="0.3">
-      <c r="DJ30" s="63"/>
-[...223 lines deleted...]
-      <c r="LZ30" s="64"/>
+      <c r="DJ30" s="34"/>
+      <c r="DK30" s="35"/>
+      <c r="DL30" s="35"/>
+      <c r="DM30" s="35"/>
+      <c r="DN30" s="35"/>
+      <c r="DO30" s="35"/>
+      <c r="DP30" s="35"/>
+      <c r="DQ30" s="35"/>
+      <c r="DR30" s="35"/>
+      <c r="DS30" s="35"/>
+      <c r="DT30" s="35"/>
+      <c r="DU30" s="35"/>
+      <c r="DV30" s="35"/>
+      <c r="DW30" s="35"/>
+      <c r="DX30" s="35"/>
+      <c r="DY30" s="35"/>
+      <c r="DZ30" s="35"/>
+      <c r="EA30" s="35"/>
+      <c r="EB30" s="35"/>
+      <c r="EC30" s="35"/>
+      <c r="ED30" s="35"/>
+      <c r="EE30" s="35"/>
+      <c r="EF30" s="35"/>
+      <c r="EG30" s="35"/>
+      <c r="EH30" s="35"/>
+      <c r="EI30" s="35"/>
+      <c r="EJ30" s="35"/>
+      <c r="EK30" s="35"/>
+      <c r="EL30" s="35"/>
+      <c r="EM30" s="35"/>
+      <c r="EN30" s="35"/>
+      <c r="EO30" s="35"/>
+      <c r="EP30" s="35"/>
+      <c r="EQ30" s="35"/>
+      <c r="ER30" s="35"/>
+      <c r="ES30" s="35"/>
+      <c r="ET30" s="35"/>
+      <c r="EU30" s="35"/>
+      <c r="EV30" s="35"/>
+      <c r="EW30" s="35"/>
+      <c r="EX30" s="35"/>
+      <c r="EY30" s="35"/>
+      <c r="EZ30" s="35"/>
+      <c r="FA30" s="35"/>
+      <c r="FB30" s="35"/>
+      <c r="FC30" s="35"/>
+      <c r="FD30" s="35"/>
+      <c r="FE30" s="35"/>
+      <c r="FF30" s="35"/>
+      <c r="FG30" s="35"/>
+      <c r="FH30" s="35"/>
+      <c r="FI30" s="35"/>
+      <c r="FJ30" s="35"/>
+      <c r="FK30" s="35"/>
+      <c r="FL30" s="35"/>
+      <c r="FM30" s="35"/>
+      <c r="FN30" s="35"/>
+      <c r="FO30" s="35"/>
+      <c r="FP30" s="34"/>
+      <c r="FQ30" s="35"/>
+      <c r="FR30" s="35"/>
+      <c r="FS30" s="35"/>
+      <c r="FT30" s="35"/>
+      <c r="FU30" s="35"/>
+      <c r="FV30" s="35"/>
+      <c r="FW30" s="35"/>
+      <c r="FX30" s="35"/>
+      <c r="FY30" s="35"/>
+      <c r="FZ30" s="35"/>
+      <c r="GA30" s="35"/>
+      <c r="GB30" s="35"/>
+      <c r="GC30" s="35"/>
+      <c r="GD30" s="35"/>
+      <c r="GE30" s="35"/>
+      <c r="GF30" s="35"/>
+      <c r="GG30" s="35"/>
+      <c r="GH30" s="35"/>
+      <c r="GI30" s="35"/>
+      <c r="GJ30" s="35"/>
+      <c r="GK30" s="35"/>
+      <c r="GL30" s="35"/>
+      <c r="GM30" s="35"/>
+      <c r="GN30" s="35"/>
+      <c r="GO30" s="35"/>
+      <c r="GP30" s="35"/>
+      <c r="GQ30" s="35"/>
+      <c r="GR30" s="35"/>
+      <c r="GS30" s="35"/>
+      <c r="GT30" s="35"/>
+      <c r="GU30" s="35"/>
+      <c r="GV30" s="35"/>
+      <c r="GW30" s="35"/>
+      <c r="GX30" s="35"/>
+      <c r="GY30" s="35"/>
+      <c r="GZ30" s="35"/>
+      <c r="HA30" s="35"/>
+      <c r="HB30" s="35"/>
+      <c r="HC30" s="35"/>
+      <c r="HD30" s="35"/>
+      <c r="HE30" s="35"/>
+      <c r="HF30" s="35"/>
+      <c r="HG30" s="35"/>
+      <c r="HH30" s="35"/>
+      <c r="HI30" s="35"/>
+      <c r="HJ30" s="35"/>
+      <c r="HK30" s="35"/>
+      <c r="HL30" s="35"/>
+      <c r="HM30" s="35"/>
+      <c r="HN30" s="35"/>
+      <c r="HO30" s="35"/>
+      <c r="HP30" s="35"/>
+      <c r="HQ30" s="35"/>
+      <c r="HR30" s="34"/>
+      <c r="HS30" s="35"/>
+      <c r="HT30" s="35"/>
+      <c r="HU30" s="35"/>
+      <c r="HV30" s="35"/>
+      <c r="HW30" s="35"/>
+      <c r="HX30" s="35"/>
+      <c r="HY30" s="35"/>
+      <c r="HZ30" s="35"/>
+      <c r="IA30" s="35"/>
+      <c r="IB30" s="35"/>
+      <c r="IC30" s="35"/>
+      <c r="ID30" s="35"/>
+      <c r="IE30" s="35"/>
+      <c r="IF30" s="35"/>
+      <c r="IG30" s="35"/>
+      <c r="IH30" s="35"/>
+      <c r="II30" s="35"/>
+      <c r="IJ30" s="35"/>
+      <c r="IK30" s="35"/>
+      <c r="IL30" s="35"/>
+      <c r="IM30" s="35"/>
+      <c r="IN30" s="35"/>
+      <c r="IO30" s="35"/>
+      <c r="IP30" s="35"/>
+      <c r="IQ30" s="35"/>
+      <c r="IR30" s="35"/>
+      <c r="IS30" s="35"/>
+      <c r="IT30" s="35"/>
+      <c r="IU30" s="35"/>
+      <c r="IV30" s="35"/>
+      <c r="IW30" s="35"/>
+      <c r="IX30" s="35"/>
+      <c r="IY30" s="35"/>
+      <c r="IZ30" s="35"/>
+      <c r="JA30" s="35"/>
+      <c r="JB30" s="35"/>
+      <c r="JC30" s="35"/>
+      <c r="JD30" s="35"/>
+      <c r="JE30" s="35"/>
+      <c r="JF30" s="35"/>
+      <c r="JG30" s="35"/>
+      <c r="JH30" s="35"/>
+      <c r="JI30" s="35"/>
+      <c r="JJ30" s="35"/>
+      <c r="JK30" s="35"/>
+      <c r="JL30" s="35"/>
+      <c r="JM30" s="35"/>
+      <c r="JN30" s="35"/>
+      <c r="JO30" s="35"/>
+      <c r="JP30" s="35"/>
+      <c r="JQ30" s="35"/>
+      <c r="JR30" s="35"/>
+      <c r="JS30" s="35"/>
+      <c r="JT30" s="35"/>
+      <c r="JU30" s="35"/>
+      <c r="JV30" s="35"/>
+      <c r="JW30" s="35"/>
+      <c r="JX30" s="34"/>
+      <c r="JY30" s="35"/>
+      <c r="JZ30" s="35"/>
+      <c r="KA30" s="35"/>
+      <c r="KB30" s="35"/>
+      <c r="KC30" s="35"/>
+      <c r="KD30" s="35"/>
+      <c r="KE30" s="35"/>
+      <c r="KF30" s="35"/>
+      <c r="KG30" s="35"/>
+      <c r="KH30" s="35"/>
+      <c r="KI30" s="35"/>
+      <c r="KJ30" s="35"/>
+      <c r="KK30" s="35"/>
+      <c r="KL30" s="35"/>
+      <c r="KM30" s="35"/>
+      <c r="KN30" s="35"/>
+      <c r="KO30" s="35"/>
+      <c r="KP30" s="35"/>
+      <c r="KQ30" s="35"/>
+      <c r="KR30" s="35"/>
+      <c r="KS30" s="35"/>
+      <c r="KT30" s="35"/>
+      <c r="KU30" s="35"/>
+      <c r="KV30" s="35"/>
+      <c r="KW30" s="35"/>
+      <c r="KX30" s="35"/>
+      <c r="KY30" s="35"/>
+      <c r="KZ30" s="35"/>
+      <c r="LA30" s="35"/>
+      <c r="LB30" s="35"/>
+      <c r="LC30" s="35"/>
+      <c r="LD30" s="35"/>
+      <c r="LE30" s="35"/>
+      <c r="LF30" s="35"/>
+      <c r="LG30" s="35"/>
+      <c r="LH30" s="35"/>
+      <c r="LI30" s="35"/>
+      <c r="LJ30" s="35"/>
+      <c r="LK30" s="35"/>
+      <c r="LL30" s="35"/>
+      <c r="LM30" s="35"/>
+      <c r="LN30" s="35"/>
+      <c r="LO30" s="35"/>
+      <c r="LP30" s="35"/>
+      <c r="LQ30" s="35"/>
+      <c r="LR30" s="35"/>
+      <c r="LS30" s="35"/>
+      <c r="LT30" s="35"/>
+      <c r="LU30" s="35"/>
+      <c r="LV30" s="35"/>
+      <c r="LW30" s="35"/>
+      <c r="LX30" s="35"/>
+      <c r="LY30" s="35"/>
+      <c r="LZ30" s="35"/>
     </row>
     <row r="31" spans="1:342" x14ac:dyDescent="0.3">
-      <c r="DJ31" s="63"/>
-[...223 lines deleted...]
-      <c r="LZ31" s="64"/>
+      <c r="DJ31" s="34"/>
+      <c r="DK31" s="35"/>
+      <c r="DL31" s="35"/>
+      <c r="DM31" s="35"/>
+      <c r="DN31" s="35"/>
+      <c r="DO31" s="35"/>
+      <c r="DP31" s="35"/>
+      <c r="DQ31" s="35"/>
+      <c r="DR31" s="35"/>
+      <c r="DS31" s="35"/>
+      <c r="DT31" s="35"/>
+      <c r="DU31" s="35"/>
+      <c r="DV31" s="35"/>
+      <c r="DW31" s="35"/>
+      <c r="DX31" s="35"/>
+      <c r="DY31" s="35"/>
+      <c r="DZ31" s="35"/>
+      <c r="EA31" s="35"/>
+      <c r="EB31" s="35"/>
+      <c r="EC31" s="35"/>
+      <c r="ED31" s="35"/>
+      <c r="EE31" s="35"/>
+      <c r="EF31" s="35"/>
+      <c r="EG31" s="35"/>
+      <c r="EH31" s="35"/>
+      <c r="EI31" s="35"/>
+      <c r="EJ31" s="35"/>
+      <c r="EK31" s="35"/>
+      <c r="EL31" s="35"/>
+      <c r="EM31" s="35"/>
+      <c r="EN31" s="35"/>
+      <c r="EO31" s="35"/>
+      <c r="EP31" s="35"/>
+      <c r="EQ31" s="35"/>
+      <c r="ER31" s="35"/>
+      <c r="ES31" s="35"/>
+      <c r="ET31" s="35"/>
+      <c r="EU31" s="35"/>
+      <c r="EV31" s="35"/>
+      <c r="EW31" s="35"/>
+      <c r="EX31" s="35"/>
+      <c r="EY31" s="35"/>
+      <c r="EZ31" s="35"/>
+      <c r="FA31" s="35"/>
+      <c r="FB31" s="35"/>
+      <c r="FC31" s="35"/>
+      <c r="FD31" s="35"/>
+      <c r="FE31" s="35"/>
+      <c r="FF31" s="35"/>
+      <c r="FG31" s="35"/>
+      <c r="FH31" s="35"/>
+      <c r="FI31" s="35"/>
+      <c r="FJ31" s="35"/>
+      <c r="FK31" s="35"/>
+      <c r="FL31" s="35"/>
+      <c r="FM31" s="35"/>
+      <c r="FN31" s="35"/>
+      <c r="FO31" s="35"/>
+      <c r="FP31" s="34"/>
+      <c r="FQ31" s="35"/>
+      <c r="FR31" s="35"/>
+      <c r="FS31" s="35"/>
+      <c r="FT31" s="35"/>
+      <c r="FU31" s="35"/>
+      <c r="FV31" s="35"/>
+      <c r="FW31" s="35"/>
+      <c r="FX31" s="35"/>
+      <c r="FY31" s="35"/>
+      <c r="FZ31" s="35"/>
+      <c r="GA31" s="35"/>
+      <c r="GB31" s="35"/>
+      <c r="GC31" s="35"/>
+      <c r="GD31" s="35"/>
+      <c r="GE31" s="35"/>
+      <c r="GF31" s="35"/>
+      <c r="GG31" s="35"/>
+      <c r="GH31" s="35"/>
+      <c r="GI31" s="35"/>
+      <c r="GJ31" s="35"/>
+      <c r="GK31" s="35"/>
+      <c r="GL31" s="35"/>
+      <c r="GM31" s="35"/>
+      <c r="GN31" s="35"/>
+      <c r="GO31" s="35"/>
+      <c r="GP31" s="35"/>
+      <c r="GQ31" s="35"/>
+      <c r="GR31" s="35"/>
+      <c r="GS31" s="35"/>
+      <c r="GT31" s="35"/>
+      <c r="GU31" s="35"/>
+      <c r="GV31" s="35"/>
+      <c r="GW31" s="35"/>
+      <c r="GX31" s="35"/>
+      <c r="GY31" s="35"/>
+      <c r="GZ31" s="35"/>
+      <c r="HA31" s="35"/>
+      <c r="HB31" s="35"/>
+      <c r="HC31" s="35"/>
+      <c r="HD31" s="35"/>
+      <c r="HE31" s="35"/>
+      <c r="HF31" s="35"/>
+      <c r="HG31" s="35"/>
+      <c r="HH31" s="35"/>
+      <c r="HI31" s="35"/>
+      <c r="HJ31" s="35"/>
+      <c r="HK31" s="35"/>
+      <c r="HL31" s="35"/>
+      <c r="HM31" s="35"/>
+      <c r="HN31" s="35"/>
+      <c r="HO31" s="35"/>
+      <c r="HP31" s="35"/>
+      <c r="HQ31" s="35"/>
+      <c r="HR31" s="34"/>
+      <c r="HS31" s="35"/>
+      <c r="HT31" s="35"/>
+      <c r="HU31" s="35"/>
+      <c r="HV31" s="35"/>
+      <c r="HW31" s="35"/>
+      <c r="HX31" s="35"/>
+      <c r="HY31" s="35"/>
+      <c r="HZ31" s="35"/>
+      <c r="IA31" s="35"/>
+      <c r="IB31" s="35"/>
+      <c r="IC31" s="35"/>
+      <c r="ID31" s="35"/>
+      <c r="IE31" s="35"/>
+      <c r="IF31" s="35"/>
+      <c r="IG31" s="35"/>
+      <c r="IH31" s="35"/>
+      <c r="II31" s="35"/>
+      <c r="IJ31" s="35"/>
+      <c r="IK31" s="35"/>
+      <c r="IL31" s="35"/>
+      <c r="IM31" s="35"/>
+      <c r="IN31" s="35"/>
+      <c r="IO31" s="35"/>
+      <c r="IP31" s="35"/>
+      <c r="IQ31" s="35"/>
+      <c r="IR31" s="35"/>
+      <c r="IS31" s="35"/>
+      <c r="IT31" s="35"/>
+      <c r="IU31" s="35"/>
+      <c r="IV31" s="35"/>
+      <c r="IW31" s="35"/>
+      <c r="IX31" s="35"/>
+      <c r="IY31" s="35"/>
+      <c r="IZ31" s="35"/>
+      <c r="JA31" s="35"/>
+      <c r="JB31" s="35"/>
+      <c r="JC31" s="35"/>
+      <c r="JD31" s="35"/>
+      <c r="JE31" s="35"/>
+      <c r="JF31" s="35"/>
+      <c r="JG31" s="35"/>
+      <c r="JH31" s="35"/>
+      <c r="JI31" s="35"/>
+      <c r="JJ31" s="35"/>
+      <c r="JK31" s="35"/>
+      <c r="JL31" s="35"/>
+      <c r="JM31" s="35"/>
+      <c r="JN31" s="35"/>
+      <c r="JO31" s="35"/>
+      <c r="JP31" s="35"/>
+      <c r="JQ31" s="35"/>
+      <c r="JR31" s="35"/>
+      <c r="JS31" s="35"/>
+      <c r="JT31" s="35"/>
+      <c r="JU31" s="35"/>
+      <c r="JV31" s="35"/>
+      <c r="JW31" s="35"/>
+      <c r="JX31" s="34"/>
+      <c r="JY31" s="35"/>
+      <c r="JZ31" s="35"/>
+      <c r="KA31" s="35"/>
+      <c r="KB31" s="35"/>
+      <c r="KC31" s="35"/>
+      <c r="KD31" s="35"/>
+      <c r="KE31" s="35"/>
+      <c r="KF31" s="35"/>
+      <c r="KG31" s="35"/>
+      <c r="KH31" s="35"/>
+      <c r="KI31" s="35"/>
+      <c r="KJ31" s="35"/>
+      <c r="KK31" s="35"/>
+      <c r="KL31" s="35"/>
+      <c r="KM31" s="35"/>
+      <c r="KN31" s="35"/>
+      <c r="KO31" s="35"/>
+      <c r="KP31" s="35"/>
+      <c r="KQ31" s="35"/>
+      <c r="KR31" s="35"/>
+      <c r="KS31" s="35"/>
+      <c r="KT31" s="35"/>
+      <c r="KU31" s="35"/>
+      <c r="KV31" s="35"/>
+      <c r="KW31" s="35"/>
+      <c r="KX31" s="35"/>
+      <c r="KY31" s="35"/>
+      <c r="KZ31" s="35"/>
+      <c r="LA31" s="35"/>
+      <c r="LB31" s="35"/>
+      <c r="LC31" s="35"/>
+      <c r="LD31" s="35"/>
+      <c r="LE31" s="35"/>
+      <c r="LF31" s="35"/>
+      <c r="LG31" s="35"/>
+      <c r="LH31" s="35"/>
+      <c r="LI31" s="35"/>
+      <c r="LJ31" s="35"/>
+      <c r="LK31" s="35"/>
+      <c r="LL31" s="35"/>
+      <c r="LM31" s="35"/>
+      <c r="LN31" s="35"/>
+      <c r="LO31" s="35"/>
+      <c r="LP31" s="35"/>
+      <c r="LQ31" s="35"/>
+      <c r="LR31" s="35"/>
+      <c r="LS31" s="35"/>
+      <c r="LT31" s="35"/>
+      <c r="LU31" s="35"/>
+      <c r="LV31" s="35"/>
+      <c r="LW31" s="35"/>
+      <c r="LX31" s="35"/>
+      <c r="LY31" s="35"/>
+      <c r="LZ31" s="35"/>
     </row>
     <row r="32" spans="1:342" x14ac:dyDescent="0.3">
-      <c r="DJ32" s="63"/>
-[...223 lines deleted...]
-      <c r="LZ32" s="64"/>
+      <c r="DJ32" s="34"/>
+      <c r="DK32" s="35"/>
+      <c r="DL32" s="35"/>
+      <c r="DM32" s="35"/>
+      <c r="DN32" s="35"/>
+      <c r="DO32" s="35"/>
+      <c r="DP32" s="35"/>
+      <c r="DQ32" s="35"/>
+      <c r="DR32" s="35"/>
+      <c r="DS32" s="35"/>
+      <c r="DT32" s="35"/>
+      <c r="DU32" s="35"/>
+      <c r="DV32" s="35"/>
+      <c r="DW32" s="35"/>
+      <c r="DX32" s="35"/>
+      <c r="DY32" s="35"/>
+      <c r="DZ32" s="35"/>
+      <c r="EA32" s="35"/>
+      <c r="EB32" s="35"/>
+      <c r="EC32" s="35"/>
+      <c r="ED32" s="35"/>
+      <c r="EE32" s="35"/>
+      <c r="EF32" s="35"/>
+      <c r="EG32" s="35"/>
+      <c r="EH32" s="35"/>
+      <c r="EI32" s="35"/>
+      <c r="EJ32" s="35"/>
+      <c r="EK32" s="35"/>
+      <c r="EL32" s="35"/>
+      <c r="EM32" s="35"/>
+      <c r="EN32" s="35"/>
+      <c r="EO32" s="35"/>
+      <c r="EP32" s="35"/>
+      <c r="EQ32" s="35"/>
+      <c r="ER32" s="35"/>
+      <c r="ES32" s="35"/>
+      <c r="ET32" s="35"/>
+      <c r="EU32" s="35"/>
+      <c r="EV32" s="35"/>
+      <c r="EW32" s="35"/>
+      <c r="EX32" s="35"/>
+      <c r="EY32" s="35"/>
+      <c r="EZ32" s="35"/>
+      <c r="FA32" s="35"/>
+      <c r="FB32" s="35"/>
+      <c r="FC32" s="35"/>
+      <c r="FD32" s="35"/>
+      <c r="FE32" s="35"/>
+      <c r="FF32" s="35"/>
+      <c r="FG32" s="35"/>
+      <c r="FH32" s="35"/>
+      <c r="FI32" s="35"/>
+      <c r="FJ32" s="35"/>
+      <c r="FK32" s="35"/>
+      <c r="FL32" s="35"/>
+      <c r="FM32" s="35"/>
+      <c r="FN32" s="35"/>
+      <c r="FO32" s="35"/>
+      <c r="FP32" s="34"/>
+      <c r="FQ32" s="35"/>
+      <c r="FR32" s="35"/>
+      <c r="FS32" s="35"/>
+      <c r="FT32" s="35"/>
+      <c r="FU32" s="35"/>
+      <c r="FV32" s="35"/>
+      <c r="FW32" s="35"/>
+      <c r="FX32" s="35"/>
+      <c r="FY32" s="35"/>
+      <c r="FZ32" s="35"/>
+      <c r="GA32" s="35"/>
+      <c r="GB32" s="35"/>
+      <c r="GC32" s="35"/>
+      <c r="GD32" s="35"/>
+      <c r="GE32" s="35"/>
+      <c r="GF32" s="35"/>
+      <c r="GG32" s="35"/>
+      <c r="GH32" s="35"/>
+      <c r="GI32" s="35"/>
+      <c r="GJ32" s="35"/>
+      <c r="GK32" s="35"/>
+      <c r="GL32" s="35"/>
+      <c r="GM32" s="35"/>
+      <c r="GN32" s="35"/>
+      <c r="GO32" s="35"/>
+      <c r="GP32" s="35"/>
+      <c r="GQ32" s="35"/>
+      <c r="GR32" s="35"/>
+      <c r="GS32" s="35"/>
+      <c r="GT32" s="35"/>
+      <c r="GU32" s="35"/>
+      <c r="GV32" s="35"/>
+      <c r="GW32" s="35"/>
+      <c r="GX32" s="35"/>
+      <c r="GY32" s="35"/>
+      <c r="GZ32" s="35"/>
+      <c r="HA32" s="35"/>
+      <c r="HB32" s="35"/>
+      <c r="HC32" s="35"/>
+      <c r="HD32" s="35"/>
+      <c r="HE32" s="35"/>
+      <c r="HF32" s="35"/>
+      <c r="HG32" s="35"/>
+      <c r="HH32" s="35"/>
+      <c r="HI32" s="35"/>
+      <c r="HJ32" s="35"/>
+      <c r="HK32" s="35"/>
+      <c r="HL32" s="35"/>
+      <c r="HM32" s="35"/>
+      <c r="HN32" s="35"/>
+      <c r="HO32" s="35"/>
+      <c r="HP32" s="35"/>
+      <c r="HQ32" s="35"/>
+      <c r="HR32" s="34"/>
+      <c r="HS32" s="35"/>
+      <c r="HT32" s="35"/>
+      <c r="HU32" s="35"/>
+      <c r="HV32" s="35"/>
+      <c r="HW32" s="35"/>
+      <c r="HX32" s="35"/>
+      <c r="HY32" s="35"/>
+      <c r="HZ32" s="35"/>
+      <c r="IA32" s="35"/>
+      <c r="IB32" s="35"/>
+      <c r="IC32" s="35"/>
+      <c r="ID32" s="35"/>
+      <c r="IE32" s="35"/>
+      <c r="IF32" s="35"/>
+      <c r="IG32" s="35"/>
+      <c r="IH32" s="35"/>
+      <c r="II32" s="35"/>
+      <c r="IJ32" s="35"/>
+      <c r="IK32" s="35"/>
+      <c r="IL32" s="35"/>
+      <c r="IM32" s="35"/>
+      <c r="IN32" s="35"/>
+      <c r="IO32" s="35"/>
+      <c r="IP32" s="35"/>
+      <c r="IQ32" s="35"/>
+      <c r="IR32" s="35"/>
+      <c r="IS32" s="35"/>
+      <c r="IT32" s="35"/>
+      <c r="IU32" s="35"/>
+      <c r="IV32" s="35"/>
+      <c r="IW32" s="35"/>
+      <c r="IX32" s="35"/>
+      <c r="IY32" s="35"/>
+      <c r="IZ32" s="35"/>
+      <c r="JA32" s="35"/>
+      <c r="JB32" s="35"/>
+      <c r="JC32" s="35"/>
+      <c r="JD32" s="35"/>
+      <c r="JE32" s="35"/>
+      <c r="JF32" s="35"/>
+      <c r="JG32" s="35"/>
+      <c r="JH32" s="35"/>
+      <c r="JI32" s="35"/>
+      <c r="JJ32" s="35"/>
+      <c r="JK32" s="35"/>
+      <c r="JL32" s="35"/>
+      <c r="JM32" s="35"/>
+      <c r="JN32" s="35"/>
+      <c r="JO32" s="35"/>
+      <c r="JP32" s="35"/>
+      <c r="JQ32" s="35"/>
+      <c r="JR32" s="35"/>
+      <c r="JS32" s="35"/>
+      <c r="JT32" s="35"/>
+      <c r="JU32" s="35"/>
+      <c r="JV32" s="35"/>
+      <c r="JW32" s="35"/>
+      <c r="JX32" s="34"/>
+      <c r="JY32" s="35"/>
+      <c r="JZ32" s="35"/>
+      <c r="KA32" s="35"/>
+      <c r="KB32" s="35"/>
+      <c r="KC32" s="35"/>
+      <c r="KD32" s="35"/>
+      <c r="KE32" s="35"/>
+      <c r="KF32" s="35"/>
+      <c r="KG32" s="35"/>
+      <c r="KH32" s="35"/>
+      <c r="KI32" s="35"/>
+      <c r="KJ32" s="35"/>
+      <c r="KK32" s="35"/>
+      <c r="KL32" s="35"/>
+      <c r="KM32" s="35"/>
+      <c r="KN32" s="35"/>
+      <c r="KO32" s="35"/>
+      <c r="KP32" s="35"/>
+      <c r="KQ32" s="35"/>
+      <c r="KR32" s="35"/>
+      <c r="KS32" s="35"/>
+      <c r="KT32" s="35"/>
+      <c r="KU32" s="35"/>
+      <c r="KV32" s="35"/>
+      <c r="KW32" s="35"/>
+      <c r="KX32" s="35"/>
+      <c r="KY32" s="35"/>
+      <c r="KZ32" s="35"/>
+      <c r="LA32" s="35"/>
+      <c r="LB32" s="35"/>
+      <c r="LC32" s="35"/>
+      <c r="LD32" s="35"/>
+      <c r="LE32" s="35"/>
+      <c r="LF32" s="35"/>
+      <c r="LG32" s="35"/>
+      <c r="LH32" s="35"/>
+      <c r="LI32" s="35"/>
+      <c r="LJ32" s="35"/>
+      <c r="LK32" s="35"/>
+      <c r="LL32" s="35"/>
+      <c r="LM32" s="35"/>
+      <c r="LN32" s="35"/>
+      <c r="LO32" s="35"/>
+      <c r="LP32" s="35"/>
+      <c r="LQ32" s="35"/>
+      <c r="LR32" s="35"/>
+      <c r="LS32" s="35"/>
+      <c r="LT32" s="35"/>
+      <c r="LU32" s="35"/>
+      <c r="LV32" s="35"/>
+      <c r="LW32" s="35"/>
+      <c r="LX32" s="35"/>
+      <c r="LY32" s="35"/>
+      <c r="LZ32" s="35"/>
     </row>
     <row r="33" spans="114:338" x14ac:dyDescent="0.3">
-      <c r="DJ33" s="63"/>
-[...223 lines deleted...]
-      <c r="LZ33" s="64"/>
+      <c r="DJ33" s="34"/>
+      <c r="DK33" s="35"/>
+      <c r="DL33" s="35"/>
+      <c r="DM33" s="35"/>
+      <c r="DN33" s="35"/>
+      <c r="DO33" s="35"/>
+      <c r="DP33" s="35"/>
+      <c r="DQ33" s="35"/>
+      <c r="DR33" s="35"/>
+      <c r="DS33" s="35"/>
+      <c r="DT33" s="35"/>
+      <c r="DU33" s="35"/>
+      <c r="DV33" s="35"/>
+      <c r="DW33" s="35"/>
+      <c r="DX33" s="35"/>
+      <c r="DY33" s="35"/>
+      <c r="DZ33" s="35"/>
+      <c r="EA33" s="35"/>
+      <c r="EB33" s="35"/>
+      <c r="EC33" s="35"/>
+      <c r="ED33" s="35"/>
+      <c r="EE33" s="35"/>
+      <c r="EF33" s="35"/>
+      <c r="EG33" s="35"/>
+      <c r="EH33" s="35"/>
+      <c r="EI33" s="35"/>
+      <c r="EJ33" s="35"/>
+      <c r="EK33" s="35"/>
+      <c r="EL33" s="35"/>
+      <c r="EM33" s="35"/>
+      <c r="EN33" s="35"/>
+      <c r="EO33" s="35"/>
+      <c r="EP33" s="35"/>
+      <c r="EQ33" s="35"/>
+      <c r="ER33" s="35"/>
+      <c r="ES33" s="35"/>
+      <c r="ET33" s="35"/>
+      <c r="EU33" s="35"/>
+      <c r="EV33" s="35"/>
+      <c r="EW33" s="35"/>
+      <c r="EX33" s="35"/>
+      <c r="EY33" s="35"/>
+      <c r="EZ33" s="35"/>
+      <c r="FA33" s="35"/>
+      <c r="FB33" s="35"/>
+      <c r="FC33" s="35"/>
+      <c r="FD33" s="35"/>
+      <c r="FE33" s="35"/>
+      <c r="FF33" s="35"/>
+      <c r="FG33" s="35"/>
+      <c r="FH33" s="35"/>
+      <c r="FI33" s="35"/>
+      <c r="FJ33" s="35"/>
+      <c r="FK33" s="35"/>
+      <c r="FL33" s="35"/>
+      <c r="FM33" s="35"/>
+      <c r="FN33" s="35"/>
+      <c r="FO33" s="35"/>
+      <c r="FP33" s="34"/>
+      <c r="FQ33" s="35"/>
+      <c r="FR33" s="35"/>
+      <c r="FS33" s="35"/>
+      <c r="FT33" s="35"/>
+      <c r="FU33" s="35"/>
+      <c r="FV33" s="35"/>
+      <c r="FW33" s="35"/>
+      <c r="FX33" s="35"/>
+      <c r="FY33" s="35"/>
+      <c r="FZ33" s="35"/>
+      <c r="GA33" s="35"/>
+      <c r="GB33" s="35"/>
+      <c r="GC33" s="35"/>
+      <c r="GD33" s="35"/>
+      <c r="GE33" s="35"/>
+      <c r="GF33" s="35"/>
+      <c r="GG33" s="35"/>
+      <c r="GH33" s="35"/>
+      <c r="GI33" s="35"/>
+      <c r="GJ33" s="35"/>
+      <c r="GK33" s="35"/>
+      <c r="GL33" s="35"/>
+      <c r="GM33" s="35"/>
+      <c r="GN33" s="35"/>
+      <c r="GO33" s="35"/>
+      <c r="GP33" s="35"/>
+      <c r="GQ33" s="35"/>
+      <c r="GR33" s="35"/>
+      <c r="GS33" s="35"/>
+      <c r="GT33" s="35"/>
+      <c r="GU33" s="35"/>
+      <c r="GV33" s="35"/>
+      <c r="GW33" s="35"/>
+      <c r="GX33" s="35"/>
+      <c r="GY33" s="35"/>
+      <c r="GZ33" s="35"/>
+      <c r="HA33" s="35"/>
+      <c r="HB33" s="35"/>
+      <c r="HC33" s="35"/>
+      <c r="HD33" s="35"/>
+      <c r="HE33" s="35"/>
+      <c r="HF33" s="35"/>
+      <c r="HG33" s="35"/>
+      <c r="HH33" s="35"/>
+      <c r="HI33" s="35"/>
+      <c r="HJ33" s="35"/>
+      <c r="HK33" s="35"/>
+      <c r="HL33" s="35"/>
+      <c r="HM33" s="35"/>
+      <c r="HN33" s="35"/>
+      <c r="HO33" s="35"/>
+      <c r="HP33" s="35"/>
+      <c r="HQ33" s="35"/>
+      <c r="HR33" s="34"/>
+      <c r="HS33" s="35"/>
+      <c r="HT33" s="35"/>
+      <c r="HU33" s="35"/>
+      <c r="HV33" s="35"/>
+      <c r="HW33" s="35"/>
+      <c r="HX33" s="35"/>
+      <c r="HY33" s="35"/>
+      <c r="HZ33" s="35"/>
+      <c r="IA33" s="35"/>
+      <c r="IB33" s="35"/>
+      <c r="IC33" s="35"/>
+      <c r="ID33" s="35"/>
+      <c r="IE33" s="35"/>
+      <c r="IF33" s="35"/>
+      <c r="IG33" s="35"/>
+      <c r="IH33" s="35"/>
+      <c r="II33" s="35"/>
+      <c r="IJ33" s="35"/>
+      <c r="IK33" s="35"/>
+      <c r="IL33" s="35"/>
+      <c r="IM33" s="35"/>
+      <c r="IN33" s="35"/>
+      <c r="IO33" s="35"/>
+      <c r="IP33" s="35"/>
+      <c r="IQ33" s="35"/>
+      <c r="IR33" s="35"/>
+      <c r="IS33" s="35"/>
+      <c r="IT33" s="35"/>
+      <c r="IU33" s="35"/>
+      <c r="IV33" s="35"/>
+      <c r="IW33" s="35"/>
+      <c r="IX33" s="35"/>
+      <c r="IY33" s="35"/>
+      <c r="IZ33" s="35"/>
+      <c r="JA33" s="35"/>
+      <c r="JB33" s="35"/>
+      <c r="JC33" s="35"/>
+      <c r="JD33" s="35"/>
+      <c r="JE33" s="35"/>
+      <c r="JF33" s="35"/>
+      <c r="JG33" s="35"/>
+      <c r="JH33" s="35"/>
+      <c r="JI33" s="35"/>
+      <c r="JJ33" s="35"/>
+      <c r="JK33" s="35"/>
+      <c r="JL33" s="35"/>
+      <c r="JM33" s="35"/>
+      <c r="JN33" s="35"/>
+      <c r="JO33" s="35"/>
+      <c r="JP33" s="35"/>
+      <c r="JQ33" s="35"/>
+      <c r="JR33" s="35"/>
+      <c r="JS33" s="35"/>
+      <c r="JT33" s="35"/>
+      <c r="JU33" s="35"/>
+      <c r="JV33" s="35"/>
+      <c r="JW33" s="35"/>
+      <c r="JX33" s="34"/>
+      <c r="JY33" s="35"/>
+      <c r="JZ33" s="35"/>
+      <c r="KA33" s="35"/>
+      <c r="KB33" s="35"/>
+      <c r="KC33" s="35"/>
+      <c r="KD33" s="35"/>
+      <c r="KE33" s="35"/>
+      <c r="KF33" s="35"/>
+      <c r="KG33" s="35"/>
+      <c r="KH33" s="35"/>
+      <c r="KI33" s="35"/>
+      <c r="KJ33" s="35"/>
+      <c r="KK33" s="35"/>
+      <c r="KL33" s="35"/>
+      <c r="KM33" s="35"/>
+      <c r="KN33" s="35"/>
+      <c r="KO33" s="35"/>
+      <c r="KP33" s="35"/>
+      <c r="KQ33" s="35"/>
+      <c r="KR33" s="35"/>
+      <c r="KS33" s="35"/>
+      <c r="KT33" s="35"/>
+      <c r="KU33" s="35"/>
+      <c r="KV33" s="35"/>
+      <c r="KW33" s="35"/>
+      <c r="KX33" s="35"/>
+      <c r="KY33" s="35"/>
+      <c r="KZ33" s="35"/>
+      <c r="LA33" s="35"/>
+      <c r="LB33" s="35"/>
+      <c r="LC33" s="35"/>
+      <c r="LD33" s="35"/>
+      <c r="LE33" s="35"/>
+      <c r="LF33" s="35"/>
+      <c r="LG33" s="35"/>
+      <c r="LH33" s="35"/>
+      <c r="LI33" s="35"/>
+      <c r="LJ33" s="35"/>
+      <c r="LK33" s="35"/>
+      <c r="LL33" s="35"/>
+      <c r="LM33" s="35"/>
+      <c r="LN33" s="35"/>
+      <c r="LO33" s="35"/>
+      <c r="LP33" s="35"/>
+      <c r="LQ33" s="35"/>
+      <c r="LR33" s="35"/>
+      <c r="LS33" s="35"/>
+      <c r="LT33" s="35"/>
+      <c r="LU33" s="35"/>
+      <c r="LV33" s="35"/>
+      <c r="LW33" s="35"/>
+      <c r="LX33" s="35"/>
+      <c r="LY33" s="35"/>
+      <c r="LZ33" s="35"/>
     </row>
     <row r="34" spans="114:338" x14ac:dyDescent="0.3">
-      <c r="DJ34" s="63"/>
-[...223 lines deleted...]
-      <c r="LZ34" s="64"/>
+      <c r="DJ34" s="34"/>
+      <c r="DK34" s="35"/>
+      <c r="DL34" s="35"/>
+      <c r="DM34" s="35"/>
+      <c r="DN34" s="35"/>
+      <c r="DO34" s="35"/>
+      <c r="DP34" s="35"/>
+      <c r="DQ34" s="35"/>
+      <c r="DR34" s="35"/>
+      <c r="DS34" s="35"/>
+      <c r="DT34" s="35"/>
+      <c r="DU34" s="35"/>
+      <c r="DV34" s="35"/>
+      <c r="DW34" s="35"/>
+      <c r="DX34" s="35"/>
+      <c r="DY34" s="35"/>
+      <c r="DZ34" s="35"/>
+      <c r="EA34" s="35"/>
+      <c r="EB34" s="35"/>
+      <c r="EC34" s="35"/>
+      <c r="ED34" s="35"/>
+      <c r="EE34" s="35"/>
+      <c r="EF34" s="35"/>
+      <c r="EG34" s="35"/>
+      <c r="EH34" s="35"/>
+      <c r="EI34" s="35"/>
+      <c r="EJ34" s="35"/>
+      <c r="EK34" s="35"/>
+      <c r="EL34" s="35"/>
+      <c r="EM34" s="35"/>
+      <c r="EN34" s="35"/>
+      <c r="EO34" s="35"/>
+      <c r="EP34" s="35"/>
+      <c r="EQ34" s="35"/>
+      <c r="ER34" s="35"/>
+      <c r="ES34" s="35"/>
+      <c r="ET34" s="35"/>
+      <c r="EU34" s="35"/>
+      <c r="EV34" s="35"/>
+      <c r="EW34" s="35"/>
+      <c r="EX34" s="35"/>
+      <c r="EY34" s="35"/>
+      <c r="EZ34" s="35"/>
+      <c r="FA34" s="35"/>
+      <c r="FB34" s="35"/>
+      <c r="FC34" s="35"/>
+      <c r="FD34" s="35"/>
+      <c r="FE34" s="35"/>
+      <c r="FF34" s="35"/>
+      <c r="FG34" s="35"/>
+      <c r="FH34" s="35"/>
+      <c r="FI34" s="35"/>
+      <c r="FJ34" s="35"/>
+      <c r="FK34" s="35"/>
+      <c r="FL34" s="35"/>
+      <c r="FM34" s="35"/>
+      <c r="FN34" s="35"/>
+      <c r="FO34" s="35"/>
+      <c r="FP34" s="34"/>
+      <c r="FQ34" s="35"/>
+      <c r="FR34" s="35"/>
+      <c r="FS34" s="35"/>
+      <c r="FT34" s="35"/>
+      <c r="FU34" s="35"/>
+      <c r="FV34" s="35"/>
+      <c r="FW34" s="35"/>
+      <c r="FX34" s="35"/>
+      <c r="FY34" s="35"/>
+      <c r="FZ34" s="35"/>
+      <c r="GA34" s="35"/>
+      <c r="GB34" s="35"/>
+      <c r="GC34" s="35"/>
+      <c r="GD34" s="35"/>
+      <c r="GE34" s="35"/>
+      <c r="GF34" s="35"/>
+      <c r="GG34" s="35"/>
+      <c r="GH34" s="35"/>
+      <c r="GI34" s="35"/>
+      <c r="GJ34" s="35"/>
+      <c r="GK34" s="35"/>
+      <c r="GL34" s="35"/>
+      <c r="GM34" s="35"/>
+      <c r="GN34" s="35"/>
+      <c r="GO34" s="35"/>
+      <c r="GP34" s="35"/>
+      <c r="GQ34" s="35"/>
+      <c r="GR34" s="35"/>
+      <c r="GS34" s="35"/>
+      <c r="GT34" s="35"/>
+      <c r="GU34" s="35"/>
+      <c r="GV34" s="35"/>
+      <c r="GW34" s="35"/>
+      <c r="GX34" s="35"/>
+      <c r="GY34" s="35"/>
+      <c r="GZ34" s="35"/>
+      <c r="HA34" s="35"/>
+      <c r="HB34" s="35"/>
+      <c r="HC34" s="35"/>
+      <c r="HD34" s="35"/>
+      <c r="HE34" s="35"/>
+      <c r="HF34" s="35"/>
+      <c r="HG34" s="35"/>
+      <c r="HH34" s="35"/>
+      <c r="HI34" s="35"/>
+      <c r="HJ34" s="35"/>
+      <c r="HK34" s="35"/>
+      <c r="HL34" s="35"/>
+      <c r="HM34" s="35"/>
+      <c r="HN34" s="35"/>
+      <c r="HO34" s="35"/>
+      <c r="HP34" s="35"/>
+      <c r="HQ34" s="35"/>
+      <c r="HR34" s="34"/>
+      <c r="HS34" s="35"/>
+      <c r="HT34" s="35"/>
+      <c r="HU34" s="35"/>
+      <c r="HV34" s="35"/>
+      <c r="HW34" s="35"/>
+      <c r="HX34" s="35"/>
+      <c r="HY34" s="35"/>
+      <c r="HZ34" s="35"/>
+      <c r="IA34" s="35"/>
+      <c r="IB34" s="35"/>
+      <c r="IC34" s="35"/>
+      <c r="ID34" s="35"/>
+      <c r="IE34" s="35"/>
+      <c r="IF34" s="35"/>
+      <c r="IG34" s="35"/>
+      <c r="IH34" s="35"/>
+      <c r="II34" s="35"/>
+      <c r="IJ34" s="35"/>
+      <c r="IK34" s="35"/>
+      <c r="IL34" s="35"/>
+      <c r="IM34" s="35"/>
+      <c r="IN34" s="35"/>
+      <c r="IO34" s="35"/>
+      <c r="IP34" s="35"/>
+      <c r="IQ34" s="35"/>
+      <c r="IR34" s="35"/>
+      <c r="IS34" s="35"/>
+      <c r="IT34" s="35"/>
+      <c r="IU34" s="35"/>
+      <c r="IV34" s="35"/>
+      <c r="IW34" s="35"/>
+      <c r="IX34" s="35"/>
+      <c r="IY34" s="35"/>
+      <c r="IZ34" s="35"/>
+      <c r="JA34" s="35"/>
+      <c r="JB34" s="35"/>
+      <c r="JC34" s="35"/>
+      <c r="JD34" s="35"/>
+      <c r="JE34" s="35"/>
+      <c r="JF34" s="35"/>
+      <c r="JG34" s="35"/>
+      <c r="JH34" s="35"/>
+      <c r="JI34" s="35"/>
+      <c r="JJ34" s="35"/>
+      <c r="JK34" s="35"/>
+      <c r="JL34" s="35"/>
+      <c r="JM34" s="35"/>
+      <c r="JN34" s="35"/>
+      <c r="JO34" s="35"/>
+      <c r="JP34" s="35"/>
+      <c r="JQ34" s="35"/>
+      <c r="JR34" s="35"/>
+      <c r="JS34" s="35"/>
+      <c r="JT34" s="35"/>
+      <c r="JU34" s="35"/>
+      <c r="JV34" s="35"/>
+      <c r="JW34" s="35"/>
+      <c r="JX34" s="34"/>
+      <c r="JY34" s="35"/>
+      <c r="JZ34" s="35"/>
+      <c r="KA34" s="35"/>
+      <c r="KB34" s="35"/>
+      <c r="KC34" s="35"/>
+      <c r="KD34" s="35"/>
+      <c r="KE34" s="35"/>
+      <c r="KF34" s="35"/>
+      <c r="KG34" s="35"/>
+      <c r="KH34" s="35"/>
+      <c r="KI34" s="35"/>
+      <c r="KJ34" s="35"/>
+      <c r="KK34" s="35"/>
+      <c r="KL34" s="35"/>
+      <c r="KM34" s="35"/>
+      <c r="KN34" s="35"/>
+      <c r="KO34" s="35"/>
+      <c r="KP34" s="35"/>
+      <c r="KQ34" s="35"/>
+      <c r="KR34" s="35"/>
+      <c r="KS34" s="35"/>
+      <c r="KT34" s="35"/>
+      <c r="KU34" s="35"/>
+      <c r="KV34" s="35"/>
+      <c r="KW34" s="35"/>
+      <c r="KX34" s="35"/>
+      <c r="KY34" s="35"/>
+      <c r="KZ34" s="35"/>
+      <c r="LA34" s="35"/>
+      <c r="LB34" s="35"/>
+      <c r="LC34" s="35"/>
+      <c r="LD34" s="35"/>
+      <c r="LE34" s="35"/>
+      <c r="LF34" s="35"/>
+      <c r="LG34" s="35"/>
+      <c r="LH34" s="35"/>
+      <c r="LI34" s="35"/>
+      <c r="LJ34" s="35"/>
+      <c r="LK34" s="35"/>
+      <c r="LL34" s="35"/>
+      <c r="LM34" s="35"/>
+      <c r="LN34" s="35"/>
+      <c r="LO34" s="35"/>
+      <c r="LP34" s="35"/>
+      <c r="LQ34" s="35"/>
+      <c r="LR34" s="35"/>
+      <c r="LS34" s="35"/>
+      <c r="LT34" s="35"/>
+      <c r="LU34" s="35"/>
+      <c r="LV34" s="35"/>
+      <c r="LW34" s="35"/>
+      <c r="LX34" s="35"/>
+      <c r="LY34" s="35"/>
+      <c r="LZ34" s="35"/>
     </row>
     <row r="35" spans="114:338" x14ac:dyDescent="0.3">
-      <c r="DJ35" s="63"/>
-[...223 lines deleted...]
-      <c r="LZ35" s="64"/>
+      <c r="DJ35" s="34"/>
+      <c r="DK35" s="35"/>
+      <c r="DL35" s="35"/>
+      <c r="DM35" s="35"/>
+      <c r="DN35" s="35"/>
+      <c r="DO35" s="35"/>
+      <c r="DP35" s="35"/>
+      <c r="DQ35" s="35"/>
+      <c r="DR35" s="35"/>
+      <c r="DS35" s="35"/>
+      <c r="DT35" s="35"/>
+      <c r="DU35" s="35"/>
+      <c r="DV35" s="35"/>
+      <c r="DW35" s="35"/>
+      <c r="DX35" s="35"/>
+      <c r="DY35" s="35"/>
+      <c r="DZ35" s="35"/>
+      <c r="EA35" s="35"/>
+      <c r="EB35" s="35"/>
+      <c r="EC35" s="35"/>
+      <c r="ED35" s="35"/>
+      <c r="EE35" s="35"/>
+      <c r="EF35" s="35"/>
+      <c r="EG35" s="35"/>
+      <c r="EH35" s="35"/>
+      <c r="EI35" s="35"/>
+      <c r="EJ35" s="35"/>
+      <c r="EK35" s="35"/>
+      <c r="EL35" s="35"/>
+      <c r="EM35" s="35"/>
+      <c r="EN35" s="35"/>
+      <c r="EO35" s="35"/>
+      <c r="EP35" s="35"/>
+      <c r="EQ35" s="35"/>
+      <c r="ER35" s="35"/>
+      <c r="ES35" s="35"/>
+      <c r="ET35" s="35"/>
+      <c r="EU35" s="35"/>
+      <c r="EV35" s="35"/>
+      <c r="EW35" s="35"/>
+      <c r="EX35" s="35"/>
+      <c r="EY35" s="35"/>
+      <c r="EZ35" s="35"/>
+      <c r="FA35" s="35"/>
+      <c r="FB35" s="35"/>
+      <c r="FC35" s="35"/>
+      <c r="FD35" s="35"/>
+      <c r="FE35" s="35"/>
+      <c r="FF35" s="35"/>
+      <c r="FG35" s="35"/>
+      <c r="FH35" s="35"/>
+      <c r="FI35" s="35"/>
+      <c r="FJ35" s="35"/>
+      <c r="FK35" s="35"/>
+      <c r="FL35" s="35"/>
+      <c r="FM35" s="35"/>
+      <c r="FN35" s="35"/>
+      <c r="FO35" s="35"/>
+      <c r="FP35" s="34"/>
+      <c r="FQ35" s="35"/>
+      <c r="FR35" s="35"/>
+      <c r="FS35" s="35"/>
+      <c r="FT35" s="35"/>
+      <c r="FU35" s="35"/>
+      <c r="FV35" s="35"/>
+      <c r="FW35" s="35"/>
+      <c r="FX35" s="35"/>
+      <c r="FY35" s="35"/>
+      <c r="FZ35" s="35"/>
+      <c r="GA35" s="35"/>
+      <c r="GB35" s="35"/>
+      <c r="GC35" s="35"/>
+      <c r="GD35" s="35"/>
+      <c r="GE35" s="35"/>
+      <c r="GF35" s="35"/>
+      <c r="GG35" s="35"/>
+      <c r="GH35" s="35"/>
+      <c r="GI35" s="35"/>
+      <c r="GJ35" s="35"/>
+      <c r="GK35" s="35"/>
+      <c r="GL35" s="35"/>
+      <c r="GM35" s="35"/>
+      <c r="GN35" s="35"/>
+      <c r="GO35" s="35"/>
+      <c r="GP35" s="35"/>
+      <c r="GQ35" s="35"/>
+      <c r="GR35" s="35"/>
+      <c r="GS35" s="35"/>
+      <c r="GT35" s="35"/>
+      <c r="GU35" s="35"/>
+      <c r="GV35" s="35"/>
+      <c r="GW35" s="35"/>
+      <c r="GX35" s="35"/>
+      <c r="GY35" s="35"/>
+      <c r="GZ35" s="35"/>
+      <c r="HA35" s="35"/>
+      <c r="HB35" s="35"/>
+      <c r="HC35" s="35"/>
+      <c r="HD35" s="35"/>
+      <c r="HE35" s="35"/>
+      <c r="HF35" s="35"/>
+      <c r="HG35" s="35"/>
+      <c r="HH35" s="35"/>
+      <c r="HI35" s="35"/>
+      <c r="HJ35" s="35"/>
+      <c r="HK35" s="35"/>
+      <c r="HL35" s="35"/>
+      <c r="HM35" s="35"/>
+      <c r="HN35" s="35"/>
+      <c r="HO35" s="35"/>
+      <c r="HP35" s="35"/>
+      <c r="HQ35" s="35"/>
+      <c r="HR35" s="34"/>
+      <c r="HS35" s="35"/>
+      <c r="HT35" s="35"/>
+      <c r="HU35" s="35"/>
+      <c r="HV35" s="35"/>
+      <c r="HW35" s="35"/>
+      <c r="HX35" s="35"/>
+      <c r="HY35" s="35"/>
+      <c r="HZ35" s="35"/>
+      <c r="IA35" s="35"/>
+      <c r="IB35" s="35"/>
+      <c r="IC35" s="35"/>
+      <c r="ID35" s="35"/>
+      <c r="IE35" s="35"/>
+      <c r="IF35" s="35"/>
+      <c r="IG35" s="35"/>
+      <c r="IH35" s="35"/>
+      <c r="II35" s="35"/>
+      <c r="IJ35" s="35"/>
+      <c r="IK35" s="35"/>
+      <c r="IL35" s="35"/>
+      <c r="IM35" s="35"/>
+      <c r="IN35" s="35"/>
+      <c r="IO35" s="35"/>
+      <c r="IP35" s="35"/>
+      <c r="IQ35" s="35"/>
+      <c r="IR35" s="35"/>
+      <c r="IS35" s="35"/>
+      <c r="IT35" s="35"/>
+      <c r="IU35" s="35"/>
+      <c r="IV35" s="35"/>
+      <c r="IW35" s="35"/>
+      <c r="IX35" s="35"/>
+      <c r="IY35" s="35"/>
+      <c r="IZ35" s="35"/>
+      <c r="JA35" s="35"/>
+      <c r="JB35" s="35"/>
+      <c r="JC35" s="35"/>
+      <c r="JD35" s="35"/>
+      <c r="JE35" s="35"/>
+      <c r="JF35" s="35"/>
+      <c r="JG35" s="35"/>
+      <c r="JH35" s="35"/>
+      <c r="JI35" s="35"/>
+      <c r="JJ35" s="35"/>
+      <c r="JK35" s="35"/>
+      <c r="JL35" s="35"/>
+      <c r="JM35" s="35"/>
+      <c r="JN35" s="35"/>
+      <c r="JO35" s="35"/>
+      <c r="JP35" s="35"/>
+      <c r="JQ35" s="35"/>
+      <c r="JR35" s="35"/>
+      <c r="JS35" s="35"/>
+      <c r="JT35" s="35"/>
+      <c r="JU35" s="35"/>
+      <c r="JV35" s="35"/>
+      <c r="JW35" s="35"/>
+      <c r="JX35" s="34"/>
+      <c r="JY35" s="35"/>
+      <c r="JZ35" s="35"/>
+      <c r="KA35" s="35"/>
+      <c r="KB35" s="35"/>
+      <c r="KC35" s="35"/>
+      <c r="KD35" s="35"/>
+      <c r="KE35" s="35"/>
+      <c r="KF35" s="35"/>
+      <c r="KG35" s="35"/>
+      <c r="KH35" s="35"/>
+      <c r="KI35" s="35"/>
+      <c r="KJ35" s="35"/>
+      <c r="KK35" s="35"/>
+      <c r="KL35" s="35"/>
+      <c r="KM35" s="35"/>
+      <c r="KN35" s="35"/>
+      <c r="KO35" s="35"/>
+      <c r="KP35" s="35"/>
+      <c r="KQ35" s="35"/>
+      <c r="KR35" s="35"/>
+      <c r="KS35" s="35"/>
+      <c r="KT35" s="35"/>
+      <c r="KU35" s="35"/>
+      <c r="KV35" s="35"/>
+      <c r="KW35" s="35"/>
+      <c r="KX35" s="35"/>
+      <c r="KY35" s="35"/>
+      <c r="KZ35" s="35"/>
+      <c r="LA35" s="35"/>
+      <c r="LB35" s="35"/>
+      <c r="LC35" s="35"/>
+      <c r="LD35" s="35"/>
+      <c r="LE35" s="35"/>
+      <c r="LF35" s="35"/>
+      <c r="LG35" s="35"/>
+      <c r="LH35" s="35"/>
+      <c r="LI35" s="35"/>
+      <c r="LJ35" s="35"/>
+      <c r="LK35" s="35"/>
+      <c r="LL35" s="35"/>
+      <c r="LM35" s="35"/>
+      <c r="LN35" s="35"/>
+      <c r="LO35" s="35"/>
+      <c r="LP35" s="35"/>
+      <c r="LQ35" s="35"/>
+      <c r="LR35" s="35"/>
+      <c r="LS35" s="35"/>
+      <c r="LT35" s="35"/>
+      <c r="LU35" s="35"/>
+      <c r="LV35" s="35"/>
+      <c r="LW35" s="35"/>
+      <c r="LX35" s="35"/>
+      <c r="LY35" s="35"/>
+      <c r="LZ35" s="35"/>
     </row>
     <row r="36" spans="114:338" x14ac:dyDescent="0.3">
-      <c r="DJ36" s="63"/>
-[...223 lines deleted...]
-      <c r="LZ36" s="64"/>
+      <c r="DJ36" s="34"/>
+      <c r="DK36" s="35"/>
+      <c r="DL36" s="35"/>
+      <c r="DM36" s="35"/>
+      <c r="DN36" s="35"/>
+      <c r="DO36" s="35"/>
+      <c r="DP36" s="35"/>
+      <c r="DQ36" s="35"/>
+      <c r="DR36" s="35"/>
+      <c r="DS36" s="35"/>
+      <c r="DT36" s="35"/>
+      <c r="DU36" s="35"/>
+      <c r="DV36" s="35"/>
+      <c r="DW36" s="35"/>
+      <c r="DX36" s="35"/>
+      <c r="DY36" s="35"/>
+      <c r="DZ36" s="35"/>
+      <c r="EA36" s="35"/>
+      <c r="EB36" s="35"/>
+      <c r="EC36" s="35"/>
+      <c r="ED36" s="35"/>
+      <c r="EE36" s="35"/>
+      <c r="EF36" s="35"/>
+      <c r="EG36" s="35"/>
+      <c r="EH36" s="35"/>
+      <c r="EI36" s="35"/>
+      <c r="EJ36" s="35"/>
+      <c r="EK36" s="35"/>
+      <c r="EL36" s="35"/>
+      <c r="EM36" s="35"/>
+      <c r="EN36" s="35"/>
+      <c r="EO36" s="35"/>
+      <c r="EP36" s="35"/>
+      <c r="EQ36" s="35"/>
+      <c r="ER36" s="35"/>
+      <c r="ES36" s="35"/>
+      <c r="ET36" s="35"/>
+      <c r="EU36" s="35"/>
+      <c r="EV36" s="35"/>
+      <c r="EW36" s="35"/>
+      <c r="EX36" s="35"/>
+      <c r="EY36" s="35"/>
+      <c r="EZ36" s="35"/>
+      <c r="FA36" s="35"/>
+      <c r="FB36" s="35"/>
+      <c r="FC36" s="35"/>
+      <c r="FD36" s="35"/>
+      <c r="FE36" s="35"/>
+      <c r="FF36" s="35"/>
+      <c r="FG36" s="35"/>
+      <c r="FH36" s="35"/>
+      <c r="FI36" s="35"/>
+      <c r="FJ36" s="35"/>
+      <c r="FK36" s="35"/>
+      <c r="FL36" s="35"/>
+      <c r="FM36" s="35"/>
+      <c r="FN36" s="35"/>
+      <c r="FO36" s="35"/>
+      <c r="FP36" s="34"/>
+      <c r="FQ36" s="35"/>
+      <c r="FR36" s="35"/>
+      <c r="FS36" s="35"/>
+      <c r="FT36" s="35"/>
+      <c r="FU36" s="35"/>
+      <c r="FV36" s="35"/>
+      <c r="FW36" s="35"/>
+      <c r="FX36" s="35"/>
+      <c r="FY36" s="35"/>
+      <c r="FZ36" s="35"/>
+      <c r="GA36" s="35"/>
+      <c r="GB36" s="35"/>
+      <c r="GC36" s="35"/>
+      <c r="GD36" s="35"/>
+      <c r="GE36" s="35"/>
+      <c r="GF36" s="35"/>
+      <c r="GG36" s="35"/>
+      <c r="GH36" s="35"/>
+      <c r="GI36" s="35"/>
+      <c r="GJ36" s="35"/>
+      <c r="GK36" s="35"/>
+      <c r="GL36" s="35"/>
+      <c r="GM36" s="35"/>
+      <c r="GN36" s="35"/>
+      <c r="GO36" s="35"/>
+      <c r="GP36" s="35"/>
+      <c r="GQ36" s="35"/>
+      <c r="GR36" s="35"/>
+      <c r="GS36" s="35"/>
+      <c r="GT36" s="35"/>
+      <c r="GU36" s="35"/>
+      <c r="GV36" s="35"/>
+      <c r="GW36" s="35"/>
+      <c r="GX36" s="35"/>
+      <c r="GY36" s="35"/>
+      <c r="GZ36" s="35"/>
+      <c r="HA36" s="35"/>
+      <c r="HB36" s="35"/>
+      <c r="HC36" s="35"/>
+      <c r="HD36" s="35"/>
+      <c r="HE36" s="35"/>
+      <c r="HF36" s="35"/>
+      <c r="HG36" s="35"/>
+      <c r="HH36" s="35"/>
+      <c r="HI36" s="35"/>
+      <c r="HJ36" s="35"/>
+      <c r="HK36" s="35"/>
+      <c r="HL36" s="35"/>
+      <c r="HM36" s="35"/>
+      <c r="HN36" s="35"/>
+      <c r="HO36" s="35"/>
+      <c r="HP36" s="35"/>
+      <c r="HQ36" s="35"/>
+      <c r="HR36" s="34"/>
+      <c r="HS36" s="35"/>
+      <c r="HT36" s="35"/>
+      <c r="HU36" s="35"/>
+      <c r="HV36" s="35"/>
+      <c r="HW36" s="35"/>
+      <c r="HX36" s="35"/>
+      <c r="HY36" s="35"/>
+      <c r="HZ36" s="35"/>
+      <c r="IA36" s="35"/>
+      <c r="IB36" s="35"/>
+      <c r="IC36" s="35"/>
+      <c r="ID36" s="35"/>
+      <c r="IE36" s="35"/>
+      <c r="IF36" s="35"/>
+      <c r="IG36" s="35"/>
+      <c r="IH36" s="35"/>
+      <c r="II36" s="35"/>
+      <c r="IJ36" s="35"/>
+      <c r="IK36" s="35"/>
+      <c r="IL36" s="35"/>
+      <c r="IM36" s="35"/>
+      <c r="IN36" s="35"/>
+      <c r="IO36" s="35"/>
+      <c r="IP36" s="35"/>
+      <c r="IQ36" s="35"/>
+      <c r="IR36" s="35"/>
+      <c r="IS36" s="35"/>
+      <c r="IT36" s="35"/>
+      <c r="IU36" s="35"/>
+      <c r="IV36" s="35"/>
+      <c r="IW36" s="35"/>
+      <c r="IX36" s="35"/>
+      <c r="IY36" s="35"/>
+      <c r="IZ36" s="35"/>
+      <c r="JA36" s="35"/>
+      <c r="JB36" s="35"/>
+      <c r="JC36" s="35"/>
+      <c r="JD36" s="35"/>
+      <c r="JE36" s="35"/>
+      <c r="JF36" s="35"/>
+      <c r="JG36" s="35"/>
+      <c r="JH36" s="35"/>
+      <c r="JI36" s="35"/>
+      <c r="JJ36" s="35"/>
+      <c r="JK36" s="35"/>
+      <c r="JL36" s="35"/>
+      <c r="JM36" s="35"/>
+      <c r="JN36" s="35"/>
+      <c r="JO36" s="35"/>
+      <c r="JP36" s="35"/>
+      <c r="JQ36" s="35"/>
+      <c r="JR36" s="35"/>
+      <c r="JS36" s="35"/>
+      <c r="JT36" s="35"/>
+      <c r="JU36" s="35"/>
+      <c r="JV36" s="35"/>
+      <c r="JW36" s="35"/>
+      <c r="JX36" s="34"/>
+      <c r="JY36" s="35"/>
+      <c r="JZ36" s="35"/>
+      <c r="KA36" s="35"/>
+      <c r="KB36" s="35"/>
+      <c r="KC36" s="35"/>
+      <c r="KD36" s="35"/>
+      <c r="KE36" s="35"/>
+      <c r="KF36" s="35"/>
+      <c r="KG36" s="35"/>
+      <c r="KH36" s="35"/>
+      <c r="KI36" s="35"/>
+      <c r="KJ36" s="35"/>
+      <c r="KK36" s="35"/>
+      <c r="KL36" s="35"/>
+      <c r="KM36" s="35"/>
+      <c r="KN36" s="35"/>
+      <c r="KO36" s="35"/>
+      <c r="KP36" s="35"/>
+      <c r="KQ36" s="35"/>
+      <c r="KR36" s="35"/>
+      <c r="KS36" s="35"/>
+      <c r="KT36" s="35"/>
+      <c r="KU36" s="35"/>
+      <c r="KV36" s="35"/>
+      <c r="KW36" s="35"/>
+      <c r="KX36" s="35"/>
+      <c r="KY36" s="35"/>
+      <c r="KZ36" s="35"/>
+      <c r="LA36" s="35"/>
+      <c r="LB36" s="35"/>
+      <c r="LC36" s="35"/>
+      <c r="LD36" s="35"/>
+      <c r="LE36" s="35"/>
+      <c r="LF36" s="35"/>
+      <c r="LG36" s="35"/>
+      <c r="LH36" s="35"/>
+      <c r="LI36" s="35"/>
+      <c r="LJ36" s="35"/>
+      <c r="LK36" s="35"/>
+      <c r="LL36" s="35"/>
+      <c r="LM36" s="35"/>
+      <c r="LN36" s="35"/>
+      <c r="LO36" s="35"/>
+      <c r="LP36" s="35"/>
+      <c r="LQ36" s="35"/>
+      <c r="LR36" s="35"/>
+      <c r="LS36" s="35"/>
+      <c r="LT36" s="35"/>
+      <c r="LU36" s="35"/>
+      <c r="LV36" s="35"/>
+      <c r="LW36" s="35"/>
+      <c r="LX36" s="35"/>
+      <c r="LY36" s="35"/>
+      <c r="LZ36" s="35"/>
     </row>
     <row r="37" spans="114:338" x14ac:dyDescent="0.3">
-      <c r="DJ37" s="63"/>
-[...223 lines deleted...]
-      <c r="LZ37" s="64"/>
+      <c r="DJ37" s="34"/>
+      <c r="DK37" s="35"/>
+      <c r="DL37" s="35"/>
+      <c r="DM37" s="35"/>
+      <c r="DN37" s="35"/>
+      <c r="DO37" s="35"/>
+      <c r="DP37" s="35"/>
+      <c r="DQ37" s="35"/>
+      <c r="DR37" s="35"/>
+      <c r="DS37" s="35"/>
+      <c r="DT37" s="35"/>
+      <c r="DU37" s="35"/>
+      <c r="DV37" s="35"/>
+      <c r="DW37" s="35"/>
+      <c r="DX37" s="35"/>
+      <c r="DY37" s="35"/>
+      <c r="DZ37" s="35"/>
+      <c r="EA37" s="35"/>
+      <c r="EB37" s="35"/>
+      <c r="EC37" s="35"/>
+      <c r="ED37" s="35"/>
+      <c r="EE37" s="35"/>
+      <c r="EF37" s="35"/>
+      <c r="EG37" s="35"/>
+      <c r="EH37" s="35"/>
+      <c r="EI37" s="35"/>
+      <c r="EJ37" s="35"/>
+      <c r="EK37" s="35"/>
+      <c r="EL37" s="35"/>
+      <c r="EM37" s="35"/>
+      <c r="EN37" s="35"/>
+      <c r="EO37" s="35"/>
+      <c r="EP37" s="35"/>
+      <c r="EQ37" s="35"/>
+      <c r="ER37" s="35"/>
+      <c r="ES37" s="35"/>
+      <c r="ET37" s="35"/>
+      <c r="EU37" s="35"/>
+      <c r="EV37" s="35"/>
+      <c r="EW37" s="35"/>
+      <c r="EX37" s="35"/>
+      <c r="EY37" s="35"/>
+      <c r="EZ37" s="35"/>
+      <c r="FA37" s="35"/>
+      <c r="FB37" s="35"/>
+      <c r="FC37" s="35"/>
+      <c r="FD37" s="35"/>
+      <c r="FE37" s="35"/>
+      <c r="FF37" s="35"/>
+      <c r="FG37" s="35"/>
+      <c r="FH37" s="35"/>
+      <c r="FI37" s="35"/>
+      <c r="FJ37" s="35"/>
+      <c r="FK37" s="35"/>
+      <c r="FL37" s="35"/>
+      <c r="FM37" s="35"/>
+      <c r="FN37" s="35"/>
+      <c r="FO37" s="35"/>
+      <c r="FP37" s="34"/>
+      <c r="FQ37" s="35"/>
+      <c r="FR37" s="35"/>
+      <c r="FS37" s="35"/>
+      <c r="FT37" s="35"/>
+      <c r="FU37" s="35"/>
+      <c r="FV37" s="35"/>
+      <c r="FW37" s="35"/>
+      <c r="FX37" s="35"/>
+      <c r="FY37" s="35"/>
+      <c r="FZ37" s="35"/>
+      <c r="GA37" s="35"/>
+      <c r="GB37" s="35"/>
+      <c r="GC37" s="35"/>
+      <c r="GD37" s="35"/>
+      <c r="GE37" s="35"/>
+      <c r="GF37" s="35"/>
+      <c r="GG37" s="35"/>
+      <c r="GH37" s="35"/>
+      <c r="GI37" s="35"/>
+      <c r="GJ37" s="35"/>
+      <c r="GK37" s="35"/>
+      <c r="GL37" s="35"/>
+      <c r="GM37" s="35"/>
+      <c r="GN37" s="35"/>
+      <c r="GO37" s="35"/>
+      <c r="GP37" s="35"/>
+      <c r="GQ37" s="35"/>
+      <c r="GR37" s="35"/>
+      <c r="GS37" s="35"/>
+      <c r="GT37" s="35"/>
+      <c r="GU37" s="35"/>
+      <c r="GV37" s="35"/>
+      <c r="GW37" s="35"/>
+      <c r="GX37" s="35"/>
+      <c r="GY37" s="35"/>
+      <c r="GZ37" s="35"/>
+      <c r="HA37" s="35"/>
+      <c r="HB37" s="35"/>
+      <c r="HC37" s="35"/>
+      <c r="HD37" s="35"/>
+      <c r="HE37" s="35"/>
+      <c r="HF37" s="35"/>
+      <c r="HG37" s="35"/>
+      <c r="HH37" s="35"/>
+      <c r="HI37" s="35"/>
+      <c r="HJ37" s="35"/>
+      <c r="HK37" s="35"/>
+      <c r="HL37" s="35"/>
+      <c r="HM37" s="35"/>
+      <c r="HN37" s="35"/>
+      <c r="HO37" s="35"/>
+      <c r="HP37" s="35"/>
+      <c r="HQ37" s="35"/>
+      <c r="HR37" s="34"/>
+      <c r="HS37" s="35"/>
+      <c r="HT37" s="35"/>
+      <c r="HU37" s="35"/>
+      <c r="HV37" s="35"/>
+      <c r="HW37" s="35"/>
+      <c r="HX37" s="35"/>
+      <c r="HY37" s="35"/>
+      <c r="HZ37" s="35"/>
+      <c r="IA37" s="35"/>
+      <c r="IB37" s="35"/>
+      <c r="IC37" s="35"/>
+      <c r="ID37" s="35"/>
+      <c r="IE37" s="35"/>
+      <c r="IF37" s="35"/>
+      <c r="IG37" s="35"/>
+      <c r="IH37" s="35"/>
+      <c r="II37" s="35"/>
+      <c r="IJ37" s="35"/>
+      <c r="IK37" s="35"/>
+      <c r="IL37" s="35"/>
+      <c r="IM37" s="35"/>
+      <c r="IN37" s="35"/>
+      <c r="IO37" s="35"/>
+      <c r="IP37" s="35"/>
+      <c r="IQ37" s="35"/>
+      <c r="IR37" s="35"/>
+      <c r="IS37" s="35"/>
+      <c r="IT37" s="35"/>
+      <c r="IU37" s="35"/>
+      <c r="IV37" s="35"/>
+      <c r="IW37" s="35"/>
+      <c r="IX37" s="35"/>
+      <c r="IY37" s="35"/>
+      <c r="IZ37" s="35"/>
+      <c r="JA37" s="35"/>
+      <c r="JB37" s="35"/>
+      <c r="JC37" s="35"/>
+      <c r="JD37" s="35"/>
+      <c r="JE37" s="35"/>
+      <c r="JF37" s="35"/>
+      <c r="JG37" s="35"/>
+      <c r="JH37" s="35"/>
+      <c r="JI37" s="35"/>
+      <c r="JJ37" s="35"/>
+      <c r="JK37" s="35"/>
+      <c r="JL37" s="35"/>
+      <c r="JM37" s="35"/>
+      <c r="JN37" s="35"/>
+      <c r="JO37" s="35"/>
+      <c r="JP37" s="35"/>
+      <c r="JQ37" s="35"/>
+      <c r="JR37" s="35"/>
+      <c r="JS37" s="35"/>
+      <c r="JT37" s="35"/>
+      <c r="JU37" s="35"/>
+      <c r="JV37" s="35"/>
+      <c r="JW37" s="35"/>
+      <c r="JX37" s="34"/>
+      <c r="JY37" s="35"/>
+      <c r="JZ37" s="35"/>
+      <c r="KA37" s="35"/>
+      <c r="KB37" s="35"/>
+      <c r="KC37" s="35"/>
+      <c r="KD37" s="35"/>
+      <c r="KE37" s="35"/>
+      <c r="KF37" s="35"/>
+      <c r="KG37" s="35"/>
+      <c r="KH37" s="35"/>
+      <c r="KI37" s="35"/>
+      <c r="KJ37" s="35"/>
+      <c r="KK37" s="35"/>
+      <c r="KL37" s="35"/>
+      <c r="KM37" s="35"/>
+      <c r="KN37" s="35"/>
+      <c r="KO37" s="35"/>
+      <c r="KP37" s="35"/>
+      <c r="KQ37" s="35"/>
+      <c r="KR37" s="35"/>
+      <c r="KS37" s="35"/>
+      <c r="KT37" s="35"/>
+      <c r="KU37" s="35"/>
+      <c r="KV37" s="35"/>
+      <c r="KW37" s="35"/>
+      <c r="KX37" s="35"/>
+      <c r="KY37" s="35"/>
+      <c r="KZ37" s="35"/>
+      <c r="LA37" s="35"/>
+      <c r="LB37" s="35"/>
+      <c r="LC37" s="35"/>
+      <c r="LD37" s="35"/>
+      <c r="LE37" s="35"/>
+      <c r="LF37" s="35"/>
+      <c r="LG37" s="35"/>
+      <c r="LH37" s="35"/>
+      <c r="LI37" s="35"/>
+      <c r="LJ37" s="35"/>
+      <c r="LK37" s="35"/>
+      <c r="LL37" s="35"/>
+      <c r="LM37" s="35"/>
+      <c r="LN37" s="35"/>
+      <c r="LO37" s="35"/>
+      <c r="LP37" s="35"/>
+      <c r="LQ37" s="35"/>
+      <c r="LR37" s="35"/>
+      <c r="LS37" s="35"/>
+      <c r="LT37" s="35"/>
+      <c r="LU37" s="35"/>
+      <c r="LV37" s="35"/>
+      <c r="LW37" s="35"/>
+      <c r="LX37" s="35"/>
+      <c r="LY37" s="35"/>
+      <c r="LZ37" s="35"/>
     </row>
     <row r="38" spans="114:338" x14ac:dyDescent="0.3">
-      <c r="DJ38" s="63"/>
-[...223 lines deleted...]
-      <c r="LZ38" s="64"/>
+      <c r="DJ38" s="34"/>
+      <c r="DK38" s="35"/>
+      <c r="DL38" s="35"/>
+      <c r="DM38" s="35"/>
+      <c r="DN38" s="35"/>
+      <c r="DO38" s="35"/>
+      <c r="DP38" s="35"/>
+      <c r="DQ38" s="35"/>
+      <c r="DR38" s="35"/>
+      <c r="DS38" s="35"/>
+      <c r="DT38" s="35"/>
+      <c r="DU38" s="35"/>
+      <c r="DV38" s="35"/>
+      <c r="DW38" s="35"/>
+      <c r="DX38" s="35"/>
+      <c r="DY38" s="35"/>
+      <c r="DZ38" s="35"/>
+      <c r="EA38" s="35"/>
+      <c r="EB38" s="35"/>
+      <c r="EC38" s="35"/>
+      <c r="ED38" s="35"/>
+      <c r="EE38" s="35"/>
+      <c r="EF38" s="35"/>
+      <c r="EG38" s="35"/>
+      <c r="EH38" s="35"/>
+      <c r="EI38" s="35"/>
+      <c r="EJ38" s="35"/>
+      <c r="EK38" s="35"/>
+      <c r="EL38" s="35"/>
+      <c r="EM38" s="35"/>
+      <c r="EN38" s="35"/>
+      <c r="EO38" s="35"/>
+      <c r="EP38" s="35"/>
+      <c r="EQ38" s="35"/>
+      <c r="ER38" s="35"/>
+      <c r="ES38" s="35"/>
+      <c r="ET38" s="35"/>
+      <c r="EU38" s="35"/>
+      <c r="EV38" s="35"/>
+      <c r="EW38" s="35"/>
+      <c r="EX38" s="35"/>
+      <c r="EY38" s="35"/>
+      <c r="EZ38" s="35"/>
+      <c r="FA38" s="35"/>
+      <c r="FB38" s="35"/>
+      <c r="FC38" s="35"/>
+      <c r="FD38" s="35"/>
+      <c r="FE38" s="35"/>
+      <c r="FF38" s="35"/>
+      <c r="FG38" s="35"/>
+      <c r="FH38" s="35"/>
+      <c r="FI38" s="35"/>
+      <c r="FJ38" s="35"/>
+      <c r="FK38" s="35"/>
+      <c r="FL38" s="35"/>
+      <c r="FM38" s="35"/>
+      <c r="FN38" s="35"/>
+      <c r="FO38" s="35"/>
+      <c r="FP38" s="34"/>
+      <c r="FQ38" s="35"/>
+      <c r="FR38" s="35"/>
+      <c r="FS38" s="35"/>
+      <c r="FT38" s="35"/>
+      <c r="FU38" s="35"/>
+      <c r="FV38" s="35"/>
+      <c r="FW38" s="35"/>
+      <c r="FX38" s="35"/>
+      <c r="FY38" s="35"/>
+      <c r="FZ38" s="35"/>
+      <c r="GA38" s="35"/>
+      <c r="GB38" s="35"/>
+      <c r="GC38" s="35"/>
+      <c r="GD38" s="35"/>
+      <c r="GE38" s="35"/>
+      <c r="GF38" s="35"/>
+      <c r="GG38" s="35"/>
+      <c r="GH38" s="35"/>
+      <c r="GI38" s="35"/>
+      <c r="GJ38" s="35"/>
+      <c r="GK38" s="35"/>
+      <c r="GL38" s="35"/>
+      <c r="GM38" s="35"/>
+      <c r="GN38" s="35"/>
+      <c r="GO38" s="35"/>
+      <c r="GP38" s="35"/>
+      <c r="GQ38" s="35"/>
+      <c r="GR38" s="35"/>
+      <c r="GS38" s="35"/>
+      <c r="GT38" s="35"/>
+      <c r="GU38" s="35"/>
+      <c r="GV38" s="35"/>
+      <c r="GW38" s="35"/>
+      <c r="GX38" s="35"/>
+      <c r="GY38" s="35"/>
+      <c r="GZ38" s="35"/>
+      <c r="HA38" s="35"/>
+      <c r="HB38" s="35"/>
+      <c r="HC38" s="35"/>
+      <c r="HD38" s="35"/>
+      <c r="HE38" s="35"/>
+      <c r="HF38" s="35"/>
+      <c r="HG38" s="35"/>
+      <c r="HH38" s="35"/>
+      <c r="HI38" s="35"/>
+      <c r="HJ38" s="35"/>
+      <c r="HK38" s="35"/>
+      <c r="HL38" s="35"/>
+      <c r="HM38" s="35"/>
+      <c r="HN38" s="35"/>
+      <c r="HO38" s="35"/>
+      <c r="HP38" s="35"/>
+      <c r="HQ38" s="35"/>
+      <c r="HR38" s="34"/>
+      <c r="HS38" s="35"/>
+      <c r="HT38" s="35"/>
+      <c r="HU38" s="35"/>
+      <c r="HV38" s="35"/>
+      <c r="HW38" s="35"/>
+      <c r="HX38" s="35"/>
+      <c r="HY38" s="35"/>
+      <c r="HZ38" s="35"/>
+      <c r="IA38" s="35"/>
+      <c r="IB38" s="35"/>
+      <c r="IC38" s="35"/>
+      <c r="ID38" s="35"/>
+      <c r="IE38" s="35"/>
+      <c r="IF38" s="35"/>
+      <c r="IG38" s="35"/>
+      <c r="IH38" s="35"/>
+      <c r="II38" s="35"/>
+      <c r="IJ38" s="35"/>
+      <c r="IK38" s="35"/>
+      <c r="IL38" s="35"/>
+      <c r="IM38" s="35"/>
+      <c r="IN38" s="35"/>
+      <c r="IO38" s="35"/>
+      <c r="IP38" s="35"/>
+      <c r="IQ38" s="35"/>
+      <c r="IR38" s="35"/>
+      <c r="IS38" s="35"/>
+      <c r="IT38" s="35"/>
+      <c r="IU38" s="35"/>
+      <c r="IV38" s="35"/>
+      <c r="IW38" s="35"/>
+      <c r="IX38" s="35"/>
+      <c r="IY38" s="35"/>
+      <c r="IZ38" s="35"/>
+      <c r="JA38" s="35"/>
+      <c r="JB38" s="35"/>
+      <c r="JC38" s="35"/>
+      <c r="JD38" s="35"/>
+      <c r="JE38" s="35"/>
+      <c r="JF38" s="35"/>
+      <c r="JG38" s="35"/>
+      <c r="JH38" s="35"/>
+      <c r="JI38" s="35"/>
+      <c r="JJ38" s="35"/>
+      <c r="JK38" s="35"/>
+      <c r="JL38" s="35"/>
+      <c r="JM38" s="35"/>
+      <c r="JN38" s="35"/>
+      <c r="JO38" s="35"/>
+      <c r="JP38" s="35"/>
+      <c r="JQ38" s="35"/>
+      <c r="JR38" s="35"/>
+      <c r="JS38" s="35"/>
+      <c r="JT38" s="35"/>
+      <c r="JU38" s="35"/>
+      <c r="JV38" s="35"/>
+      <c r="JW38" s="35"/>
+      <c r="JX38" s="34"/>
+      <c r="JY38" s="35"/>
+      <c r="JZ38" s="35"/>
+      <c r="KA38" s="35"/>
+      <c r="KB38" s="35"/>
+      <c r="KC38" s="35"/>
+      <c r="KD38" s="35"/>
+      <c r="KE38" s="35"/>
+      <c r="KF38" s="35"/>
+      <c r="KG38" s="35"/>
+      <c r="KH38" s="35"/>
+      <c r="KI38" s="35"/>
+      <c r="KJ38" s="35"/>
+      <c r="KK38" s="35"/>
+      <c r="KL38" s="35"/>
+      <c r="KM38" s="35"/>
+      <c r="KN38" s="35"/>
+      <c r="KO38" s="35"/>
+      <c r="KP38" s="35"/>
+      <c r="KQ38" s="35"/>
+      <c r="KR38" s="35"/>
+      <c r="KS38" s="35"/>
+      <c r="KT38" s="35"/>
+      <c r="KU38" s="35"/>
+      <c r="KV38" s="35"/>
+      <c r="KW38" s="35"/>
+      <c r="KX38" s="35"/>
+      <c r="KY38" s="35"/>
+      <c r="KZ38" s="35"/>
+      <c r="LA38" s="35"/>
+      <c r="LB38" s="35"/>
+      <c r="LC38" s="35"/>
+      <c r="LD38" s="35"/>
+      <c r="LE38" s="35"/>
+      <c r="LF38" s="35"/>
+      <c r="LG38" s="35"/>
+      <c r="LH38" s="35"/>
+      <c r="LI38" s="35"/>
+      <c r="LJ38" s="35"/>
+      <c r="LK38" s="35"/>
+      <c r="LL38" s="35"/>
+      <c r="LM38" s="35"/>
+      <c r="LN38" s="35"/>
+      <c r="LO38" s="35"/>
+      <c r="LP38" s="35"/>
+      <c r="LQ38" s="35"/>
+      <c r="LR38" s="35"/>
+      <c r="LS38" s="35"/>
+      <c r="LT38" s="35"/>
+      <c r="LU38" s="35"/>
+      <c r="LV38" s="35"/>
+      <c r="LW38" s="35"/>
+      <c r="LX38" s="35"/>
+      <c r="LY38" s="35"/>
+      <c r="LZ38" s="35"/>
     </row>
     <row r="39" spans="114:338" x14ac:dyDescent="0.3">
-      <c r="DJ39" s="63"/>
-[...223 lines deleted...]
-      <c r="LZ39" s="64"/>
+      <c r="DJ39" s="34"/>
+      <c r="DK39" s="35"/>
+      <c r="DL39" s="35"/>
+      <c r="DM39" s="35"/>
+      <c r="DN39" s="35"/>
+      <c r="DO39" s="35"/>
+      <c r="DP39" s="35"/>
+      <c r="DQ39" s="35"/>
+      <c r="DR39" s="35"/>
+      <c r="DS39" s="35"/>
+      <c r="DT39" s="35"/>
+      <c r="DU39" s="35"/>
+      <c r="DV39" s="35"/>
+      <c r="DW39" s="35"/>
+      <c r="DX39" s="35"/>
+      <c r="DY39" s="35"/>
+      <c r="DZ39" s="35"/>
+      <c r="EA39" s="35"/>
+      <c r="EB39" s="35"/>
+      <c r="EC39" s="35"/>
+      <c r="ED39" s="35"/>
+      <c r="EE39" s="35"/>
+      <c r="EF39" s="35"/>
+      <c r="EG39" s="35"/>
+      <c r="EH39" s="35"/>
+      <c r="EI39" s="35"/>
+      <c r="EJ39" s="35"/>
+      <c r="EK39" s="35"/>
+      <c r="EL39" s="35"/>
+      <c r="EM39" s="35"/>
+      <c r="EN39" s="35"/>
+      <c r="EO39" s="35"/>
+      <c r="EP39" s="35"/>
+      <c r="EQ39" s="35"/>
+      <c r="ER39" s="35"/>
+      <c r="ES39" s="35"/>
+      <c r="ET39" s="35"/>
+      <c r="EU39" s="35"/>
+      <c r="EV39" s="35"/>
+      <c r="EW39" s="35"/>
+      <c r="EX39" s="35"/>
+      <c r="EY39" s="35"/>
+      <c r="EZ39" s="35"/>
+      <c r="FA39" s="35"/>
+      <c r="FB39" s="35"/>
+      <c r="FC39" s="35"/>
+      <c r="FD39" s="35"/>
+      <c r="FE39" s="35"/>
+      <c r="FF39" s="35"/>
+      <c r="FG39" s="35"/>
+      <c r="FH39" s="35"/>
+      <c r="FI39" s="35"/>
+      <c r="FJ39" s="35"/>
+      <c r="FK39" s="35"/>
+      <c r="FL39" s="35"/>
+      <c r="FM39" s="35"/>
+      <c r="FN39" s="35"/>
+      <c r="FO39" s="35"/>
+      <c r="FP39" s="34"/>
+      <c r="FQ39" s="35"/>
+      <c r="FR39" s="35"/>
+      <c r="FS39" s="35"/>
+      <c r="FT39" s="35"/>
+      <c r="FU39" s="35"/>
+      <c r="FV39" s="35"/>
+      <c r="FW39" s="35"/>
+      <c r="FX39" s="35"/>
+      <c r="FY39" s="35"/>
+      <c r="FZ39" s="35"/>
+      <c r="GA39" s="35"/>
+      <c r="GB39" s="35"/>
+      <c r="GC39" s="35"/>
+      <c r="GD39" s="35"/>
+      <c r="GE39" s="35"/>
+      <c r="GF39" s="35"/>
+      <c r="GG39" s="35"/>
+      <c r="GH39" s="35"/>
+      <c r="GI39" s="35"/>
+      <c r="GJ39" s="35"/>
+      <c r="GK39" s="35"/>
+      <c r="GL39" s="35"/>
+      <c r="GM39" s="35"/>
+      <c r="GN39" s="35"/>
+      <c r="GO39" s="35"/>
+      <c r="GP39" s="35"/>
+      <c r="GQ39" s="35"/>
+      <c r="GR39" s="35"/>
+      <c r="GS39" s="35"/>
+      <c r="GT39" s="35"/>
+      <c r="GU39" s="35"/>
+      <c r="GV39" s="35"/>
+      <c r="GW39" s="35"/>
+      <c r="GX39" s="35"/>
+      <c r="GY39" s="35"/>
+      <c r="GZ39" s="35"/>
+      <c r="HA39" s="35"/>
+      <c r="HB39" s="35"/>
+      <c r="HC39" s="35"/>
+      <c r="HD39" s="35"/>
+      <c r="HE39" s="35"/>
+      <c r="HF39" s="35"/>
+      <c r="HG39" s="35"/>
+      <c r="HH39" s="35"/>
+      <c r="HI39" s="35"/>
+      <c r="HJ39" s="35"/>
+      <c r="HK39" s="35"/>
+      <c r="HL39" s="35"/>
+      <c r="HM39" s="35"/>
+      <c r="HN39" s="35"/>
+      <c r="HO39" s="35"/>
+      <c r="HP39" s="35"/>
+      <c r="HQ39" s="35"/>
+      <c r="HR39" s="34"/>
+      <c r="HS39" s="35"/>
+      <c r="HT39" s="35"/>
+      <c r="HU39" s="35"/>
+      <c r="HV39" s="35"/>
+      <c r="HW39" s="35"/>
+      <c r="HX39" s="35"/>
+      <c r="HY39" s="35"/>
+      <c r="HZ39" s="35"/>
+      <c r="IA39" s="35"/>
+      <c r="IB39" s="35"/>
+      <c r="IC39" s="35"/>
+      <c r="ID39" s="35"/>
+      <c r="IE39" s="35"/>
+      <c r="IF39" s="35"/>
+      <c r="IG39" s="35"/>
+      <c r="IH39" s="35"/>
+      <c r="II39" s="35"/>
+      <c r="IJ39" s="35"/>
+      <c r="IK39" s="35"/>
+      <c r="IL39" s="35"/>
+      <c r="IM39" s="35"/>
+      <c r="IN39" s="35"/>
+      <c r="IO39" s="35"/>
+      <c r="IP39" s="35"/>
+      <c r="IQ39" s="35"/>
+      <c r="IR39" s="35"/>
+      <c r="IS39" s="35"/>
+      <c r="IT39" s="35"/>
+      <c r="IU39" s="35"/>
+      <c r="IV39" s="35"/>
+      <c r="IW39" s="35"/>
+      <c r="IX39" s="35"/>
+      <c r="IY39" s="35"/>
+      <c r="IZ39" s="35"/>
+      <c r="JA39" s="35"/>
+      <c r="JB39" s="35"/>
+      <c r="JC39" s="35"/>
+      <c r="JD39" s="35"/>
+      <c r="JE39" s="35"/>
+      <c r="JF39" s="35"/>
+      <c r="JG39" s="35"/>
+      <c r="JH39" s="35"/>
+      <c r="JI39" s="35"/>
+      <c r="JJ39" s="35"/>
+      <c r="JK39" s="35"/>
+      <c r="JL39" s="35"/>
+      <c r="JM39" s="35"/>
+      <c r="JN39" s="35"/>
+      <c r="JO39" s="35"/>
+      <c r="JP39" s="35"/>
+      <c r="JQ39" s="35"/>
+      <c r="JR39" s="35"/>
+      <c r="JS39" s="35"/>
+      <c r="JT39" s="35"/>
+      <c r="JU39" s="35"/>
+      <c r="JV39" s="35"/>
+      <c r="JW39" s="35"/>
+      <c r="JX39" s="34"/>
+      <c r="JY39" s="35"/>
+      <c r="JZ39" s="35"/>
+      <c r="KA39" s="35"/>
+      <c r="KB39" s="35"/>
+      <c r="KC39" s="35"/>
+      <c r="KD39" s="35"/>
+      <c r="KE39" s="35"/>
+      <c r="KF39" s="35"/>
+      <c r="KG39" s="35"/>
+      <c r="KH39" s="35"/>
+      <c r="KI39" s="35"/>
+      <c r="KJ39" s="35"/>
+      <c r="KK39" s="35"/>
+      <c r="KL39" s="35"/>
+      <c r="KM39" s="35"/>
+      <c r="KN39" s="35"/>
+      <c r="KO39" s="35"/>
+      <c r="KP39" s="35"/>
+      <c r="KQ39" s="35"/>
+      <c r="KR39" s="35"/>
+      <c r="KS39" s="35"/>
+      <c r="KT39" s="35"/>
+      <c r="KU39" s="35"/>
+      <c r="KV39" s="35"/>
+      <c r="KW39" s="35"/>
+      <c r="KX39" s="35"/>
+      <c r="KY39" s="35"/>
+      <c r="KZ39" s="35"/>
+      <c r="LA39" s="35"/>
+      <c r="LB39" s="35"/>
+      <c r="LC39" s="35"/>
+      <c r="LD39" s="35"/>
+      <c r="LE39" s="35"/>
+      <c r="LF39" s="35"/>
+      <c r="LG39" s="35"/>
+      <c r="LH39" s="35"/>
+      <c r="LI39" s="35"/>
+      <c r="LJ39" s="35"/>
+      <c r="LK39" s="35"/>
+      <c r="LL39" s="35"/>
+      <c r="LM39" s="35"/>
+      <c r="LN39" s="35"/>
+      <c r="LO39" s="35"/>
+      <c r="LP39" s="35"/>
+      <c r="LQ39" s="35"/>
+      <c r="LR39" s="35"/>
+      <c r="LS39" s="35"/>
+      <c r="LT39" s="35"/>
+      <c r="LU39" s="35"/>
+      <c r="LV39" s="35"/>
+      <c r="LW39" s="35"/>
+      <c r="LX39" s="35"/>
+      <c r="LY39" s="35"/>
+      <c r="LZ39" s="35"/>
     </row>
     <row r="40" spans="114:338" x14ac:dyDescent="0.3">
-      <c r="DJ40" s="63"/>
-[...223 lines deleted...]
-      <c r="LZ40" s="64"/>
+      <c r="DJ40" s="34"/>
+      <c r="DK40" s="35"/>
+      <c r="DL40" s="35"/>
+      <c r="DM40" s="35"/>
+      <c r="DN40" s="35"/>
+      <c r="DO40" s="35"/>
+      <c r="DP40" s="35"/>
+      <c r="DQ40" s="35"/>
+      <c r="DR40" s="35"/>
+      <c r="DS40" s="35"/>
+      <c r="DT40" s="35"/>
+      <c r="DU40" s="35"/>
+      <c r="DV40" s="35"/>
+      <c r="DW40" s="35"/>
+      <c r="DX40" s="35"/>
+      <c r="DY40" s="35"/>
+      <c r="DZ40" s="35"/>
+      <c r="EA40" s="35"/>
+      <c r="EB40" s="35"/>
+      <c r="EC40" s="35"/>
+      <c r="ED40" s="35"/>
+      <c r="EE40" s="35"/>
+      <c r="EF40" s="35"/>
+      <c r="EG40" s="35"/>
+      <c r="EH40" s="35"/>
+      <c r="EI40" s="35"/>
+      <c r="EJ40" s="35"/>
+      <c r="EK40" s="35"/>
+      <c r="EL40" s="35"/>
+      <c r="EM40" s="35"/>
+      <c r="EN40" s="35"/>
+      <c r="EO40" s="35"/>
+      <c r="EP40" s="35"/>
+      <c r="EQ40" s="35"/>
+      <c r="ER40" s="35"/>
+      <c r="ES40" s="35"/>
+      <c r="ET40" s="35"/>
+      <c r="EU40" s="35"/>
+      <c r="EV40" s="35"/>
+      <c r="EW40" s="35"/>
+      <c r="EX40" s="35"/>
+      <c r="EY40" s="35"/>
+      <c r="EZ40" s="35"/>
+      <c r="FA40" s="35"/>
+      <c r="FB40" s="35"/>
+      <c r="FC40" s="35"/>
+      <c r="FD40" s="35"/>
+      <c r="FE40" s="35"/>
+      <c r="FF40" s="35"/>
+      <c r="FG40" s="35"/>
+      <c r="FH40" s="35"/>
+      <c r="FI40" s="35"/>
+      <c r="FJ40" s="35"/>
+      <c r="FK40" s="35"/>
+      <c r="FL40" s="35"/>
+      <c r="FM40" s="35"/>
+      <c r="FN40" s="35"/>
+      <c r="FO40" s="35"/>
+      <c r="FP40" s="34"/>
+      <c r="FQ40" s="35"/>
+      <c r="FR40" s="35"/>
+      <c r="FS40" s="35"/>
+      <c r="FT40" s="35"/>
+      <c r="FU40" s="35"/>
+      <c r="FV40" s="35"/>
+      <c r="FW40" s="35"/>
+      <c r="FX40" s="35"/>
+      <c r="FY40" s="35"/>
+      <c r="FZ40" s="35"/>
+      <c r="GA40" s="35"/>
+      <c r="GB40" s="35"/>
+      <c r="GC40" s="35"/>
+      <c r="GD40" s="35"/>
+      <c r="GE40" s="35"/>
+      <c r="GF40" s="35"/>
+      <c r="GG40" s="35"/>
+      <c r="GH40" s="35"/>
+      <c r="GI40" s="35"/>
+      <c r="GJ40" s="35"/>
+      <c r="GK40" s="35"/>
+      <c r="GL40" s="35"/>
+      <c r="GM40" s="35"/>
+      <c r="GN40" s="35"/>
+      <c r="GO40" s="35"/>
+      <c r="GP40" s="35"/>
+      <c r="GQ40" s="35"/>
+      <c r="GR40" s="35"/>
+      <c r="GS40" s="35"/>
+      <c r="GT40" s="35"/>
+      <c r="GU40" s="35"/>
+      <c r="GV40" s="35"/>
+      <c r="GW40" s="35"/>
+      <c r="GX40" s="35"/>
+      <c r="GY40" s="35"/>
+      <c r="GZ40" s="35"/>
+      <c r="HA40" s="35"/>
+      <c r="HB40" s="35"/>
+      <c r="HC40" s="35"/>
+      <c r="HD40" s="35"/>
+      <c r="HE40" s="35"/>
+      <c r="HF40" s="35"/>
+      <c r="HG40" s="35"/>
+      <c r="HH40" s="35"/>
+      <c r="HI40" s="35"/>
+      <c r="HJ40" s="35"/>
+      <c r="HK40" s="35"/>
+      <c r="HL40" s="35"/>
+      <c r="HM40" s="35"/>
+      <c r="HN40" s="35"/>
+      <c r="HO40" s="35"/>
+      <c r="HP40" s="35"/>
+      <c r="HQ40" s="35"/>
+      <c r="HR40" s="34"/>
+      <c r="HS40" s="35"/>
+      <c r="HT40" s="35"/>
+      <c r="HU40" s="35"/>
+      <c r="HV40" s="35"/>
+      <c r="HW40" s="35"/>
+      <c r="HX40" s="35"/>
+      <c r="HY40" s="35"/>
+      <c r="HZ40" s="35"/>
+      <c r="IA40" s="35"/>
+      <c r="IB40" s="35"/>
+      <c r="IC40" s="35"/>
+      <c r="ID40" s="35"/>
+      <c r="IE40" s="35"/>
+      <c r="IF40" s="35"/>
+      <c r="IG40" s="35"/>
+      <c r="IH40" s="35"/>
+      <c r="II40" s="35"/>
+      <c r="IJ40" s="35"/>
+      <c r="IK40" s="35"/>
+      <c r="IL40" s="35"/>
+      <c r="IM40" s="35"/>
+      <c r="IN40" s="35"/>
+      <c r="IO40" s="35"/>
+      <c r="IP40" s="35"/>
+      <c r="IQ40" s="35"/>
+      <c r="IR40" s="35"/>
+      <c r="IS40" s="35"/>
+      <c r="IT40" s="35"/>
+      <c r="IU40" s="35"/>
+      <c r="IV40" s="35"/>
+      <c r="IW40" s="35"/>
+      <c r="IX40" s="35"/>
+      <c r="IY40" s="35"/>
+      <c r="IZ40" s="35"/>
+      <c r="JA40" s="35"/>
+      <c r="JB40" s="35"/>
+      <c r="JC40" s="35"/>
+      <c r="JD40" s="35"/>
+      <c r="JE40" s="35"/>
+      <c r="JF40" s="35"/>
+      <c r="JG40" s="35"/>
+      <c r="JH40" s="35"/>
+      <c r="JI40" s="35"/>
+      <c r="JJ40" s="35"/>
+      <c r="JK40" s="35"/>
+      <c r="JL40" s="35"/>
+      <c r="JM40" s="35"/>
+      <c r="JN40" s="35"/>
+      <c r="JO40" s="35"/>
+      <c r="JP40" s="35"/>
+      <c r="JQ40" s="35"/>
+      <c r="JR40" s="35"/>
+      <c r="JS40" s="35"/>
+      <c r="JT40" s="35"/>
+      <c r="JU40" s="35"/>
+      <c r="JV40" s="35"/>
+      <c r="JW40" s="35"/>
+      <c r="JX40" s="34"/>
+      <c r="JY40" s="35"/>
+      <c r="JZ40" s="35"/>
+      <c r="KA40" s="35"/>
+      <c r="KB40" s="35"/>
+      <c r="KC40" s="35"/>
+      <c r="KD40" s="35"/>
+      <c r="KE40" s="35"/>
+      <c r="KF40" s="35"/>
+      <c r="KG40" s="35"/>
+      <c r="KH40" s="35"/>
+      <c r="KI40" s="35"/>
+      <c r="KJ40" s="35"/>
+      <c r="KK40" s="35"/>
+      <c r="KL40" s="35"/>
+      <c r="KM40" s="35"/>
+      <c r="KN40" s="35"/>
+      <c r="KO40" s="35"/>
+      <c r="KP40" s="35"/>
+      <c r="KQ40" s="35"/>
+      <c r="KR40" s="35"/>
+      <c r="KS40" s="35"/>
+      <c r="KT40" s="35"/>
+      <c r="KU40" s="35"/>
+      <c r="KV40" s="35"/>
+      <c r="KW40" s="35"/>
+      <c r="KX40" s="35"/>
+      <c r="KY40" s="35"/>
+      <c r="KZ40" s="35"/>
+      <c r="LA40" s="35"/>
+      <c r="LB40" s="35"/>
+      <c r="LC40" s="35"/>
+      <c r="LD40" s="35"/>
+      <c r="LE40" s="35"/>
+      <c r="LF40" s="35"/>
+      <c r="LG40" s="35"/>
+      <c r="LH40" s="35"/>
+      <c r="LI40" s="35"/>
+      <c r="LJ40" s="35"/>
+      <c r="LK40" s="35"/>
+      <c r="LL40" s="35"/>
+      <c r="LM40" s="35"/>
+      <c r="LN40" s="35"/>
+      <c r="LO40" s="35"/>
+      <c r="LP40" s="35"/>
+      <c r="LQ40" s="35"/>
+      <c r="LR40" s="35"/>
+      <c r="LS40" s="35"/>
+      <c r="LT40" s="35"/>
+      <c r="LU40" s="35"/>
+      <c r="LV40" s="35"/>
+      <c r="LW40" s="35"/>
+      <c r="LX40" s="35"/>
+      <c r="LY40" s="35"/>
+      <c r="LZ40" s="35"/>
     </row>
     <row r="41" spans="114:338" x14ac:dyDescent="0.3">
-      <c r="DJ41" s="63"/>
-[...223 lines deleted...]
-      <c r="LZ41" s="64"/>
+      <c r="DJ41" s="34"/>
+      <c r="DK41" s="35"/>
+      <c r="DL41" s="35"/>
+      <c r="DM41" s="35"/>
+      <c r="DN41" s="35"/>
+      <c r="DO41" s="35"/>
+      <c r="DP41" s="35"/>
+      <c r="DQ41" s="35"/>
+      <c r="DR41" s="35"/>
+      <c r="DS41" s="35"/>
+      <c r="DT41" s="35"/>
+      <c r="DU41" s="35"/>
+      <c r="DV41" s="35"/>
+      <c r="DW41" s="35"/>
+      <c r="DX41" s="35"/>
+      <c r="DY41" s="35"/>
+      <c r="DZ41" s="35"/>
+      <c r="EA41" s="35"/>
+      <c r="EB41" s="35"/>
+      <c r="EC41" s="35"/>
+      <c r="ED41" s="35"/>
+      <c r="EE41" s="35"/>
+      <c r="EF41" s="35"/>
+      <c r="EG41" s="35"/>
+      <c r="EH41" s="35"/>
+      <c r="EI41" s="35"/>
+      <c r="EJ41" s="35"/>
+      <c r="EK41" s="35"/>
+      <c r="EL41" s="35"/>
+      <c r="EM41" s="35"/>
+      <c r="EN41" s="35"/>
+      <c r="EO41" s="35"/>
+      <c r="EP41" s="35"/>
+      <c r="EQ41" s="35"/>
+      <c r="ER41" s="35"/>
+      <c r="ES41" s="35"/>
+      <c r="ET41" s="35"/>
+      <c r="EU41" s="35"/>
+      <c r="EV41" s="35"/>
+      <c r="EW41" s="35"/>
+      <c r="EX41" s="35"/>
+      <c r="EY41" s="35"/>
+      <c r="EZ41" s="35"/>
+      <c r="FA41" s="35"/>
+      <c r="FB41" s="35"/>
+      <c r="FC41" s="35"/>
+      <c r="FD41" s="35"/>
+      <c r="FE41" s="35"/>
+      <c r="FF41" s="35"/>
+      <c r="FG41" s="35"/>
+      <c r="FH41" s="35"/>
+      <c r="FI41" s="35"/>
+      <c r="FJ41" s="35"/>
+      <c r="FK41" s="35"/>
+      <c r="FL41" s="35"/>
+      <c r="FM41" s="35"/>
+      <c r="FN41" s="35"/>
+      <c r="FO41" s="35"/>
+      <c r="FP41" s="34"/>
+      <c r="FQ41" s="35"/>
+      <c r="FR41" s="35"/>
+      <c r="FS41" s="35"/>
+      <c r="FT41" s="35"/>
+      <c r="FU41" s="35"/>
+      <c r="FV41" s="35"/>
+      <c r="FW41" s="35"/>
+      <c r="FX41" s="35"/>
+      <c r="FY41" s="35"/>
+      <c r="FZ41" s="35"/>
+      <c r="GA41" s="35"/>
+      <c r="GB41" s="35"/>
+      <c r="GC41" s="35"/>
+      <c r="GD41" s="35"/>
+      <c r="GE41" s="35"/>
+      <c r="GF41" s="35"/>
+      <c r="GG41" s="35"/>
+      <c r="GH41" s="35"/>
+      <c r="GI41" s="35"/>
+      <c r="GJ41" s="35"/>
+      <c r="GK41" s="35"/>
+      <c r="GL41" s="35"/>
+      <c r="GM41" s="35"/>
+      <c r="GN41" s="35"/>
+      <c r="GO41" s="35"/>
+      <c r="GP41" s="35"/>
+      <c r="GQ41" s="35"/>
+      <c r="GR41" s="35"/>
+      <c r="GS41" s="35"/>
+      <c r="GT41" s="35"/>
+      <c r="GU41" s="35"/>
+      <c r="GV41" s="35"/>
+      <c r="GW41" s="35"/>
+      <c r="GX41" s="35"/>
+      <c r="GY41" s="35"/>
+      <c r="GZ41" s="35"/>
+      <c r="HA41" s="35"/>
+      <c r="HB41" s="35"/>
+      <c r="HC41" s="35"/>
+      <c r="HD41" s="35"/>
+      <c r="HE41" s="35"/>
+      <c r="HF41" s="35"/>
+      <c r="HG41" s="35"/>
+      <c r="HH41" s="35"/>
+      <c r="HI41" s="35"/>
+      <c r="HJ41" s="35"/>
+      <c r="HK41" s="35"/>
+      <c r="HL41" s="35"/>
+      <c r="HM41" s="35"/>
+      <c r="HN41" s="35"/>
+      <c r="HO41" s="35"/>
+      <c r="HP41" s="35"/>
+      <c r="HQ41" s="35"/>
+      <c r="HR41" s="34"/>
+      <c r="HS41" s="35"/>
+      <c r="HT41" s="35"/>
+      <c r="HU41" s="35"/>
+      <c r="HV41" s="35"/>
+      <c r="HW41" s="35"/>
+      <c r="HX41" s="35"/>
+      <c r="HY41" s="35"/>
+      <c r="HZ41" s="35"/>
+      <c r="IA41" s="35"/>
+      <c r="IB41" s="35"/>
+      <c r="IC41" s="35"/>
+      <c r="ID41" s="35"/>
+      <c r="IE41" s="35"/>
+      <c r="IF41" s="35"/>
+      <c r="IG41" s="35"/>
+      <c r="IH41" s="35"/>
+      <c r="II41" s="35"/>
+      <c r="IJ41" s="35"/>
+      <c r="IK41" s="35"/>
+      <c r="IL41" s="35"/>
+      <c r="IM41" s="35"/>
+      <c r="IN41" s="35"/>
+      <c r="IO41" s="35"/>
+      <c r="IP41" s="35"/>
+      <c r="IQ41" s="35"/>
+      <c r="IR41" s="35"/>
+      <c r="IS41" s="35"/>
+      <c r="IT41" s="35"/>
+      <c r="IU41" s="35"/>
+      <c r="IV41" s="35"/>
+      <c r="IW41" s="35"/>
+      <c r="IX41" s="35"/>
+      <c r="IY41" s="35"/>
+      <c r="IZ41" s="35"/>
+      <c r="JA41" s="35"/>
+      <c r="JB41" s="35"/>
+      <c r="JC41" s="35"/>
+      <c r="JD41" s="35"/>
+      <c r="JE41" s="35"/>
+      <c r="JF41" s="35"/>
+      <c r="JG41" s="35"/>
+      <c r="JH41" s="35"/>
+      <c r="JI41" s="35"/>
+      <c r="JJ41" s="35"/>
+      <c r="JK41" s="35"/>
+      <c r="JL41" s="35"/>
+      <c r="JM41" s="35"/>
+      <c r="JN41" s="35"/>
+      <c r="JO41" s="35"/>
+      <c r="JP41" s="35"/>
+      <c r="JQ41" s="35"/>
+      <c r="JR41" s="35"/>
+      <c r="JS41" s="35"/>
+      <c r="JT41" s="35"/>
+      <c r="JU41" s="35"/>
+      <c r="JV41" s="35"/>
+      <c r="JW41" s="35"/>
+      <c r="JX41" s="34"/>
+      <c r="JY41" s="35"/>
+      <c r="JZ41" s="35"/>
+      <c r="KA41" s="35"/>
+      <c r="KB41" s="35"/>
+      <c r="KC41" s="35"/>
+      <c r="KD41" s="35"/>
+      <c r="KE41" s="35"/>
+      <c r="KF41" s="35"/>
+      <c r="KG41" s="35"/>
+      <c r="KH41" s="35"/>
+      <c r="KI41" s="35"/>
+      <c r="KJ41" s="35"/>
+      <c r="KK41" s="35"/>
+      <c r="KL41" s="35"/>
+      <c r="KM41" s="35"/>
+      <c r="KN41" s="35"/>
+      <c r="KO41" s="35"/>
+      <c r="KP41" s="35"/>
+      <c r="KQ41" s="35"/>
+      <c r="KR41" s="35"/>
+      <c r="KS41" s="35"/>
+      <c r="KT41" s="35"/>
+      <c r="KU41" s="35"/>
+      <c r="KV41" s="35"/>
+      <c r="KW41" s="35"/>
+      <c r="KX41" s="35"/>
+      <c r="KY41" s="35"/>
+      <c r="KZ41" s="35"/>
+      <c r="LA41" s="35"/>
+      <c r="LB41" s="35"/>
+      <c r="LC41" s="35"/>
+      <c r="LD41" s="35"/>
+      <c r="LE41" s="35"/>
+      <c r="LF41" s="35"/>
+      <c r="LG41" s="35"/>
+      <c r="LH41" s="35"/>
+      <c r="LI41" s="35"/>
+      <c r="LJ41" s="35"/>
+      <c r="LK41" s="35"/>
+      <c r="LL41" s="35"/>
+      <c r="LM41" s="35"/>
+      <c r="LN41" s="35"/>
+      <c r="LO41" s="35"/>
+      <c r="LP41" s="35"/>
+      <c r="LQ41" s="35"/>
+      <c r="LR41" s="35"/>
+      <c r="LS41" s="35"/>
+      <c r="LT41" s="35"/>
+      <c r="LU41" s="35"/>
+      <c r="LV41" s="35"/>
+      <c r="LW41" s="35"/>
+      <c r="LX41" s="35"/>
+      <c r="LY41" s="35"/>
+      <c r="LZ41" s="35"/>
     </row>
     <row r="42" spans="114:338" x14ac:dyDescent="0.3">
-      <c r="DJ42" s="63"/>
-[...223 lines deleted...]
-      <c r="LZ42" s="64"/>
+      <c r="DJ42" s="34"/>
+      <c r="DK42" s="35"/>
+      <c r="DL42" s="35"/>
+      <c r="DM42" s="35"/>
+      <c r="DN42" s="35"/>
+      <c r="DO42" s="35"/>
+      <c r="DP42" s="35"/>
+      <c r="DQ42" s="35"/>
+      <c r="DR42" s="35"/>
+      <c r="DS42" s="35"/>
+      <c r="DT42" s="35"/>
+      <c r="DU42" s="35"/>
+      <c r="DV42" s="35"/>
+      <c r="DW42" s="35"/>
+      <c r="DX42" s="35"/>
+      <c r="DY42" s="35"/>
+      <c r="DZ42" s="35"/>
+      <c r="EA42" s="35"/>
+      <c r="EB42" s="35"/>
+      <c r="EC42" s="35"/>
+      <c r="ED42" s="35"/>
+      <c r="EE42" s="35"/>
+      <c r="EF42" s="35"/>
+      <c r="EG42" s="35"/>
+      <c r="EH42" s="35"/>
+      <c r="EI42" s="35"/>
+      <c r="EJ42" s="35"/>
+      <c r="EK42" s="35"/>
+      <c r="EL42" s="35"/>
+      <c r="EM42" s="35"/>
+      <c r="EN42" s="35"/>
+      <c r="EO42" s="35"/>
+      <c r="EP42" s="35"/>
+      <c r="EQ42" s="35"/>
+      <c r="ER42" s="35"/>
+      <c r="ES42" s="35"/>
+      <c r="ET42" s="35"/>
+      <c r="EU42" s="35"/>
+      <c r="EV42" s="35"/>
+      <c r="EW42" s="35"/>
+      <c r="EX42" s="35"/>
+      <c r="EY42" s="35"/>
+      <c r="EZ42" s="35"/>
+      <c r="FA42" s="35"/>
+      <c r="FB42" s="35"/>
+      <c r="FC42" s="35"/>
+      <c r="FD42" s="35"/>
+      <c r="FE42" s="35"/>
+      <c r="FF42" s="35"/>
+      <c r="FG42" s="35"/>
+      <c r="FH42" s="35"/>
+      <c r="FI42" s="35"/>
+      <c r="FJ42" s="35"/>
+      <c r="FK42" s="35"/>
+      <c r="FL42" s="35"/>
+      <c r="FM42" s="35"/>
+      <c r="FN42" s="35"/>
+      <c r="FO42" s="35"/>
+      <c r="FP42" s="34"/>
+      <c r="FQ42" s="35"/>
+      <c r="FR42" s="35"/>
+      <c r="FS42" s="35"/>
+      <c r="FT42" s="35"/>
+      <c r="FU42" s="35"/>
+      <c r="FV42" s="35"/>
+      <c r="FW42" s="35"/>
+      <c r="FX42" s="35"/>
+      <c r="FY42" s="35"/>
+      <c r="FZ42" s="35"/>
+      <c r="GA42" s="35"/>
+      <c r="GB42" s="35"/>
+      <c r="GC42" s="35"/>
+      <c r="GD42" s="35"/>
+      <c r="GE42" s="35"/>
+      <c r="GF42" s="35"/>
+      <c r="GG42" s="35"/>
+      <c r="GH42" s="35"/>
+      <c r="GI42" s="35"/>
+      <c r="GJ42" s="35"/>
+      <c r="GK42" s="35"/>
+      <c r="GL42" s="35"/>
+      <c r="GM42" s="35"/>
+      <c r="GN42" s="35"/>
+      <c r="GO42" s="35"/>
+      <c r="GP42" s="35"/>
+      <c r="GQ42" s="35"/>
+      <c r="GR42" s="35"/>
+      <c r="GS42" s="35"/>
+      <c r="GT42" s="35"/>
+      <c r="GU42" s="35"/>
+      <c r="GV42" s="35"/>
+      <c r="GW42" s="35"/>
+      <c r="GX42" s="35"/>
+      <c r="GY42" s="35"/>
+      <c r="GZ42" s="35"/>
+      <c r="HA42" s="35"/>
+      <c r="HB42" s="35"/>
+      <c r="HC42" s="35"/>
+      <c r="HD42" s="35"/>
+      <c r="HE42" s="35"/>
+      <c r="HF42" s="35"/>
+      <c r="HG42" s="35"/>
+      <c r="HH42" s="35"/>
+      <c r="HI42" s="35"/>
+      <c r="HJ42" s="35"/>
+      <c r="HK42" s="35"/>
+      <c r="HL42" s="35"/>
+      <c r="HM42" s="35"/>
+      <c r="HN42" s="35"/>
+      <c r="HO42" s="35"/>
+      <c r="HP42" s="35"/>
+      <c r="HQ42" s="35"/>
+      <c r="HR42" s="34"/>
+      <c r="HS42" s="35"/>
+      <c r="HT42" s="35"/>
+      <c r="HU42" s="35"/>
+      <c r="HV42" s="35"/>
+      <c r="HW42" s="35"/>
+      <c r="HX42" s="35"/>
+      <c r="HY42" s="35"/>
+      <c r="HZ42" s="35"/>
+      <c r="IA42" s="35"/>
+      <c r="IB42" s="35"/>
+      <c r="IC42" s="35"/>
+      <c r="ID42" s="35"/>
+      <c r="IE42" s="35"/>
+      <c r="IF42" s="35"/>
+      <c r="IG42" s="35"/>
+      <c r="IH42" s="35"/>
+      <c r="II42" s="35"/>
+      <c r="IJ42" s="35"/>
+      <c r="IK42" s="35"/>
+      <c r="IL42" s="35"/>
+      <c r="IM42" s="35"/>
+      <c r="IN42" s="35"/>
+      <c r="IO42" s="35"/>
+      <c r="IP42" s="35"/>
+      <c r="IQ42" s="35"/>
+      <c r="IR42" s="35"/>
+      <c r="IS42" s="35"/>
+      <c r="IT42" s="35"/>
+      <c r="IU42" s="35"/>
+      <c r="IV42" s="35"/>
+      <c r="IW42" s="35"/>
+      <c r="IX42" s="35"/>
+      <c r="IY42" s="35"/>
+      <c r="IZ42" s="35"/>
+      <c r="JA42" s="35"/>
+      <c r="JB42" s="35"/>
+      <c r="JC42" s="35"/>
+      <c r="JD42" s="35"/>
+      <c r="JE42" s="35"/>
+      <c r="JF42" s="35"/>
+      <c r="JG42" s="35"/>
+      <c r="JH42" s="35"/>
+      <c r="JI42" s="35"/>
+      <c r="JJ42" s="35"/>
+      <c r="JK42" s="35"/>
+      <c r="JL42" s="35"/>
+      <c r="JM42" s="35"/>
+      <c r="JN42" s="35"/>
+      <c r="JO42" s="35"/>
+      <c r="JP42" s="35"/>
+      <c r="JQ42" s="35"/>
+      <c r="JR42" s="35"/>
+      <c r="JS42" s="35"/>
+      <c r="JT42" s="35"/>
+      <c r="JU42" s="35"/>
+      <c r="JV42" s="35"/>
+      <c r="JW42" s="35"/>
+      <c r="JX42" s="34"/>
+      <c r="JY42" s="35"/>
+      <c r="JZ42" s="35"/>
+      <c r="KA42" s="35"/>
+      <c r="KB42" s="35"/>
+      <c r="KC42" s="35"/>
+      <c r="KD42" s="35"/>
+      <c r="KE42" s="35"/>
+      <c r="KF42" s="35"/>
+      <c r="KG42" s="35"/>
+      <c r="KH42" s="35"/>
+      <c r="KI42" s="35"/>
+      <c r="KJ42" s="35"/>
+      <c r="KK42" s="35"/>
+      <c r="KL42" s="35"/>
+      <c r="KM42" s="35"/>
+      <c r="KN42" s="35"/>
+      <c r="KO42" s="35"/>
+      <c r="KP42" s="35"/>
+      <c r="KQ42" s="35"/>
+      <c r="KR42" s="35"/>
+      <c r="KS42" s="35"/>
+      <c r="KT42" s="35"/>
+      <c r="KU42" s="35"/>
+      <c r="KV42" s="35"/>
+      <c r="KW42" s="35"/>
+      <c r="KX42" s="35"/>
+      <c r="KY42" s="35"/>
+      <c r="KZ42" s="35"/>
+      <c r="LA42" s="35"/>
+      <c r="LB42" s="35"/>
+      <c r="LC42" s="35"/>
+      <c r="LD42" s="35"/>
+      <c r="LE42" s="35"/>
+      <c r="LF42" s="35"/>
+      <c r="LG42" s="35"/>
+      <c r="LH42" s="35"/>
+      <c r="LI42" s="35"/>
+      <c r="LJ42" s="35"/>
+      <c r="LK42" s="35"/>
+      <c r="LL42" s="35"/>
+      <c r="LM42" s="35"/>
+      <c r="LN42" s="35"/>
+      <c r="LO42" s="35"/>
+      <c r="LP42" s="35"/>
+      <c r="LQ42" s="35"/>
+      <c r="LR42" s="35"/>
+      <c r="LS42" s="35"/>
+      <c r="LT42" s="35"/>
+      <c r="LU42" s="35"/>
+      <c r="LV42" s="35"/>
+      <c r="LW42" s="35"/>
+      <c r="LX42" s="35"/>
+      <c r="LY42" s="35"/>
+      <c r="LZ42" s="35"/>
     </row>
     <row r="43" spans="114:338" x14ac:dyDescent="0.3">
-      <c r="DJ43" s="63"/>
-[...223 lines deleted...]
-      <c r="LZ43" s="64"/>
+      <c r="DJ43" s="34"/>
+      <c r="DK43" s="35"/>
+      <c r="DL43" s="35"/>
+      <c r="DM43" s="35"/>
+      <c r="DN43" s="35"/>
+      <c r="DO43" s="35"/>
+      <c r="DP43" s="35"/>
+      <c r="DQ43" s="35"/>
+      <c r="DR43" s="35"/>
+      <c r="DS43" s="35"/>
+      <c r="DT43" s="35"/>
+      <c r="DU43" s="35"/>
+      <c r="DV43" s="35"/>
+      <c r="DW43" s="35"/>
+      <c r="DX43" s="35"/>
+      <c r="DY43" s="35"/>
+      <c r="DZ43" s="35"/>
+      <c r="EA43" s="35"/>
+      <c r="EB43" s="35"/>
+      <c r="EC43" s="35"/>
+      <c r="ED43" s="35"/>
+      <c r="EE43" s="35"/>
+      <c r="EF43" s="35"/>
+      <c r="EG43" s="35"/>
+      <c r="EH43" s="35"/>
+      <c r="EI43" s="35"/>
+      <c r="EJ43" s="35"/>
+      <c r="EK43" s="35"/>
+      <c r="EL43" s="35"/>
+      <c r="EM43" s="35"/>
+      <c r="EN43" s="35"/>
+      <c r="EO43" s="35"/>
+      <c r="EP43" s="35"/>
+      <c r="EQ43" s="35"/>
+      <c r="ER43" s="35"/>
+      <c r="ES43" s="35"/>
+      <c r="ET43" s="35"/>
+      <c r="EU43" s="35"/>
+      <c r="EV43" s="35"/>
+      <c r="EW43" s="35"/>
+      <c r="EX43" s="35"/>
+      <c r="EY43" s="35"/>
+      <c r="EZ43" s="35"/>
+      <c r="FA43" s="35"/>
+      <c r="FB43" s="35"/>
+      <c r="FC43" s="35"/>
+      <c r="FD43" s="35"/>
+      <c r="FE43" s="35"/>
+      <c r="FF43" s="35"/>
+      <c r="FG43" s="35"/>
+      <c r="FH43" s="35"/>
+      <c r="FI43" s="35"/>
+      <c r="FJ43" s="35"/>
+      <c r="FK43" s="35"/>
+      <c r="FL43" s="35"/>
+      <c r="FM43" s="35"/>
+      <c r="FN43" s="35"/>
+      <c r="FO43" s="35"/>
+      <c r="FP43" s="34"/>
+      <c r="FQ43" s="35"/>
+      <c r="FR43" s="35"/>
+      <c r="FS43" s="35"/>
+      <c r="FT43" s="35"/>
+      <c r="FU43" s="35"/>
+      <c r="FV43" s="35"/>
+      <c r="FW43" s="35"/>
+      <c r="FX43" s="35"/>
+      <c r="FY43" s="35"/>
+      <c r="FZ43" s="35"/>
+      <c r="GA43" s="35"/>
+      <c r="GB43" s="35"/>
+      <c r="GC43" s="35"/>
+      <c r="GD43" s="35"/>
+      <c r="GE43" s="35"/>
+      <c r="GF43" s="35"/>
+      <c r="GG43" s="35"/>
+      <c r="GH43" s="35"/>
+      <c r="GI43" s="35"/>
+      <c r="GJ43" s="35"/>
+      <c r="GK43" s="35"/>
+      <c r="GL43" s="35"/>
+      <c r="GM43" s="35"/>
+      <c r="GN43" s="35"/>
+      <c r="GO43" s="35"/>
+      <c r="GP43" s="35"/>
+      <c r="GQ43" s="35"/>
+      <c r="GR43" s="35"/>
+      <c r="GS43" s="35"/>
+      <c r="GT43" s="35"/>
+      <c r="GU43" s="35"/>
+      <c r="GV43" s="35"/>
+      <c r="GW43" s="35"/>
+      <c r="GX43" s="35"/>
+      <c r="GY43" s="35"/>
+      <c r="GZ43" s="35"/>
+      <c r="HA43" s="35"/>
+      <c r="HB43" s="35"/>
+      <c r="HC43" s="35"/>
+      <c r="HD43" s="35"/>
+      <c r="HE43" s="35"/>
+      <c r="HF43" s="35"/>
+      <c r="HG43" s="35"/>
+      <c r="HH43" s="35"/>
+      <c r="HI43" s="35"/>
+      <c r="HJ43" s="35"/>
+      <c r="HK43" s="35"/>
+      <c r="HL43" s="35"/>
+      <c r="HM43" s="35"/>
+      <c r="HN43" s="35"/>
+      <c r="HO43" s="35"/>
+      <c r="HP43" s="35"/>
+      <c r="HQ43" s="35"/>
+      <c r="HR43" s="34"/>
+      <c r="HS43" s="35"/>
+      <c r="HT43" s="35"/>
+      <c r="HU43" s="35"/>
+      <c r="HV43" s="35"/>
+      <c r="HW43" s="35"/>
+      <c r="HX43" s="35"/>
+      <c r="HY43" s="35"/>
+      <c r="HZ43" s="35"/>
+      <c r="IA43" s="35"/>
+      <c r="IB43" s="35"/>
+      <c r="IC43" s="35"/>
+      <c r="ID43" s="35"/>
+      <c r="IE43" s="35"/>
+      <c r="IF43" s="35"/>
+      <c r="IG43" s="35"/>
+      <c r="IH43" s="35"/>
+      <c r="II43" s="35"/>
+      <c r="IJ43" s="35"/>
+      <c r="IK43" s="35"/>
+      <c r="IL43" s="35"/>
+      <c r="IM43" s="35"/>
+      <c r="IN43" s="35"/>
+      <c r="IO43" s="35"/>
+      <c r="IP43" s="35"/>
+      <c r="IQ43" s="35"/>
+      <c r="IR43" s="35"/>
+      <c r="IS43" s="35"/>
+      <c r="IT43" s="35"/>
+      <c r="IU43" s="35"/>
+      <c r="IV43" s="35"/>
+      <c r="IW43" s="35"/>
+      <c r="IX43" s="35"/>
+      <c r="IY43" s="35"/>
+      <c r="IZ43" s="35"/>
+      <c r="JA43" s="35"/>
+      <c r="JB43" s="35"/>
+      <c r="JC43" s="35"/>
+      <c r="JD43" s="35"/>
+      <c r="JE43" s="35"/>
+      <c r="JF43" s="35"/>
+      <c r="JG43" s="35"/>
+      <c r="JH43" s="35"/>
+      <c r="JI43" s="35"/>
+      <c r="JJ43" s="35"/>
+      <c r="JK43" s="35"/>
+      <c r="JL43" s="35"/>
+      <c r="JM43" s="35"/>
+      <c r="JN43" s="35"/>
+      <c r="JO43" s="35"/>
+      <c r="JP43" s="35"/>
+      <c r="JQ43" s="35"/>
+      <c r="JR43" s="35"/>
+      <c r="JS43" s="35"/>
+      <c r="JT43" s="35"/>
+      <c r="JU43" s="35"/>
+      <c r="JV43" s="35"/>
+      <c r="JW43" s="35"/>
+      <c r="JX43" s="34"/>
+      <c r="JY43" s="35"/>
+      <c r="JZ43" s="35"/>
+      <c r="KA43" s="35"/>
+      <c r="KB43" s="35"/>
+      <c r="KC43" s="35"/>
+      <c r="KD43" s="35"/>
+      <c r="KE43" s="35"/>
+      <c r="KF43" s="35"/>
+      <c r="KG43" s="35"/>
+      <c r="KH43" s="35"/>
+      <c r="KI43" s="35"/>
+      <c r="KJ43" s="35"/>
+      <c r="KK43" s="35"/>
+      <c r="KL43" s="35"/>
+      <c r="KM43" s="35"/>
+      <c r="KN43" s="35"/>
+      <c r="KO43" s="35"/>
+      <c r="KP43" s="35"/>
+      <c r="KQ43" s="35"/>
+      <c r="KR43" s="35"/>
+      <c r="KS43" s="35"/>
+      <c r="KT43" s="35"/>
+      <c r="KU43" s="35"/>
+      <c r="KV43" s="35"/>
+      <c r="KW43" s="35"/>
+      <c r="KX43" s="35"/>
+      <c r="KY43" s="35"/>
+      <c r="KZ43" s="35"/>
+      <c r="LA43" s="35"/>
+      <c r="LB43" s="35"/>
+      <c r="LC43" s="35"/>
+      <c r="LD43" s="35"/>
+      <c r="LE43" s="35"/>
+      <c r="LF43" s="35"/>
+      <c r="LG43" s="35"/>
+      <c r="LH43" s="35"/>
+      <c r="LI43" s="35"/>
+      <c r="LJ43" s="35"/>
+      <c r="LK43" s="35"/>
+      <c r="LL43" s="35"/>
+      <c r="LM43" s="35"/>
+      <c r="LN43" s="35"/>
+      <c r="LO43" s="35"/>
+      <c r="LP43" s="35"/>
+      <c r="LQ43" s="35"/>
+      <c r="LR43" s="35"/>
+      <c r="LS43" s="35"/>
+      <c r="LT43" s="35"/>
+      <c r="LU43" s="35"/>
+      <c r="LV43" s="35"/>
+      <c r="LW43" s="35"/>
+      <c r="LX43" s="35"/>
+      <c r="LY43" s="35"/>
+      <c r="LZ43" s="35"/>
     </row>
     <row r="44" spans="114:338" x14ac:dyDescent="0.3">
-      <c r="DJ44" s="63"/>
-[...223 lines deleted...]
-      <c r="LZ44" s="64"/>
+      <c r="DJ44" s="34"/>
+      <c r="DK44" s="35"/>
+      <c r="DL44" s="35"/>
+      <c r="DM44" s="35"/>
+      <c r="DN44" s="35"/>
+      <c r="DO44" s="35"/>
+      <c r="DP44" s="35"/>
+      <c r="DQ44" s="35"/>
+      <c r="DR44" s="35"/>
+      <c r="DS44" s="35"/>
+      <c r="DT44" s="35"/>
+      <c r="DU44" s="35"/>
+      <c r="DV44" s="35"/>
+      <c r="DW44" s="35"/>
+      <c r="DX44" s="35"/>
+      <c r="DY44" s="35"/>
+      <c r="DZ44" s="35"/>
+      <c r="EA44" s="35"/>
+      <c r="EB44" s="35"/>
+      <c r="EC44" s="35"/>
+      <c r="ED44" s="35"/>
+      <c r="EE44" s="35"/>
+      <c r="EF44" s="35"/>
+      <c r="EG44" s="35"/>
+      <c r="EH44" s="35"/>
+      <c r="EI44" s="35"/>
+      <c r="EJ44" s="35"/>
+      <c r="EK44" s="35"/>
+      <c r="EL44" s="35"/>
+      <c r="EM44" s="35"/>
+      <c r="EN44" s="35"/>
+      <c r="EO44" s="35"/>
+      <c r="EP44" s="35"/>
+      <c r="EQ44" s="35"/>
+      <c r="ER44" s="35"/>
+      <c r="ES44" s="35"/>
+      <c r="ET44" s="35"/>
+      <c r="EU44" s="35"/>
+      <c r="EV44" s="35"/>
+      <c r="EW44" s="35"/>
+      <c r="EX44" s="35"/>
+      <c r="EY44" s="35"/>
+      <c r="EZ44" s="35"/>
+      <c r="FA44" s="35"/>
+      <c r="FB44" s="35"/>
+      <c r="FC44" s="35"/>
+      <c r="FD44" s="35"/>
+      <c r="FE44" s="35"/>
+      <c r="FF44" s="35"/>
+      <c r="FG44" s="35"/>
+      <c r="FH44" s="35"/>
+      <c r="FI44" s="35"/>
+      <c r="FJ44" s="35"/>
+      <c r="FK44" s="35"/>
+      <c r="FL44" s="35"/>
+      <c r="FM44" s="35"/>
+      <c r="FN44" s="35"/>
+      <c r="FO44" s="35"/>
+      <c r="FP44" s="34"/>
+      <c r="FQ44" s="35"/>
+      <c r="FR44" s="35"/>
+      <c r="FS44" s="35"/>
+      <c r="FT44" s="35"/>
+      <c r="FU44" s="35"/>
+      <c r="FV44" s="35"/>
+      <c r="FW44" s="35"/>
+      <c r="FX44" s="35"/>
+      <c r="FY44" s="35"/>
+      <c r="FZ44" s="35"/>
+      <c r="GA44" s="35"/>
+      <c r="GB44" s="35"/>
+      <c r="GC44" s="35"/>
+      <c r="GD44" s="35"/>
+      <c r="GE44" s="35"/>
+      <c r="GF44" s="35"/>
+      <c r="GG44" s="35"/>
+      <c r="GH44" s="35"/>
+      <c r="GI44" s="35"/>
+      <c r="GJ44" s="35"/>
+      <c r="GK44" s="35"/>
+      <c r="GL44" s="35"/>
+      <c r="GM44" s="35"/>
+      <c r="GN44" s="35"/>
+      <c r="GO44" s="35"/>
+      <c r="GP44" s="35"/>
+      <c r="GQ44" s="35"/>
+      <c r="GR44" s="35"/>
+      <c r="GS44" s="35"/>
+      <c r="GT44" s="35"/>
+      <c r="GU44" s="35"/>
+      <c r="GV44" s="35"/>
+      <c r="GW44" s="35"/>
+      <c r="GX44" s="35"/>
+      <c r="GY44" s="35"/>
+      <c r="GZ44" s="35"/>
+      <c r="HA44" s="35"/>
+      <c r="HB44" s="35"/>
+      <c r="HC44" s="35"/>
+      <c r="HD44" s="35"/>
+      <c r="HE44" s="35"/>
+      <c r="HF44" s="35"/>
+      <c r="HG44" s="35"/>
+      <c r="HH44" s="35"/>
+      <c r="HI44" s="35"/>
+      <c r="HJ44" s="35"/>
+      <c r="HK44" s="35"/>
+      <c r="HL44" s="35"/>
+      <c r="HM44" s="35"/>
+      <c r="HN44" s="35"/>
+      <c r="HO44" s="35"/>
+      <c r="HP44" s="35"/>
+      <c r="HQ44" s="35"/>
+      <c r="HR44" s="34"/>
+      <c r="HS44" s="35"/>
+      <c r="HT44" s="35"/>
+      <c r="HU44" s="35"/>
+      <c r="HV44" s="35"/>
+      <c r="HW44" s="35"/>
+      <c r="HX44" s="35"/>
+      <c r="HY44" s="35"/>
+      <c r="HZ44" s="35"/>
+      <c r="IA44" s="35"/>
+      <c r="IB44" s="35"/>
+      <c r="IC44" s="35"/>
+      <c r="ID44" s="35"/>
+      <c r="IE44" s="35"/>
+      <c r="IF44" s="35"/>
+      <c r="IG44" s="35"/>
+      <c r="IH44" s="35"/>
+      <c r="II44" s="35"/>
+      <c r="IJ44" s="35"/>
+      <c r="IK44" s="35"/>
+      <c r="IL44" s="35"/>
+      <c r="IM44" s="35"/>
+      <c r="IN44" s="35"/>
+      <c r="IO44" s="35"/>
+      <c r="IP44" s="35"/>
+      <c r="IQ44" s="35"/>
+      <c r="IR44" s="35"/>
+      <c r="IS44" s="35"/>
+      <c r="IT44" s="35"/>
+      <c r="IU44" s="35"/>
+      <c r="IV44" s="35"/>
+      <c r="IW44" s="35"/>
+      <c r="IX44" s="35"/>
+      <c r="IY44" s="35"/>
+      <c r="IZ44" s="35"/>
+      <c r="JA44" s="35"/>
+      <c r="JB44" s="35"/>
+      <c r="JC44" s="35"/>
+      <c r="JD44" s="35"/>
+      <c r="JE44" s="35"/>
+      <c r="JF44" s="35"/>
+      <c r="JG44" s="35"/>
+      <c r="JH44" s="35"/>
+      <c r="JI44" s="35"/>
+      <c r="JJ44" s="35"/>
+      <c r="JK44" s="35"/>
+      <c r="JL44" s="35"/>
+      <c r="JM44" s="35"/>
+      <c r="JN44" s="35"/>
+      <c r="JO44" s="35"/>
+      <c r="JP44" s="35"/>
+      <c r="JQ44" s="35"/>
+      <c r="JR44" s="35"/>
+      <c r="JS44" s="35"/>
+      <c r="JT44" s="35"/>
+      <c r="JU44" s="35"/>
+      <c r="JV44" s="35"/>
+      <c r="JW44" s="35"/>
+      <c r="JX44" s="34"/>
+      <c r="JY44" s="35"/>
+      <c r="JZ44" s="35"/>
+      <c r="KA44" s="35"/>
+      <c r="KB44" s="35"/>
+      <c r="KC44" s="35"/>
+      <c r="KD44" s="35"/>
+      <c r="KE44" s="35"/>
+      <c r="KF44" s="35"/>
+      <c r="KG44" s="35"/>
+      <c r="KH44" s="35"/>
+      <c r="KI44" s="35"/>
+      <c r="KJ44" s="35"/>
+      <c r="KK44" s="35"/>
+      <c r="KL44" s="35"/>
+      <c r="KM44" s="35"/>
+      <c r="KN44" s="35"/>
+      <c r="KO44" s="35"/>
+      <c r="KP44" s="35"/>
+      <c r="KQ44" s="35"/>
+      <c r="KR44" s="35"/>
+      <c r="KS44" s="35"/>
+      <c r="KT44" s="35"/>
+      <c r="KU44" s="35"/>
+      <c r="KV44" s="35"/>
+      <c r="KW44" s="35"/>
+      <c r="KX44" s="35"/>
+      <c r="KY44" s="35"/>
+      <c r="KZ44" s="35"/>
+      <c r="LA44" s="35"/>
+      <c r="LB44" s="35"/>
+      <c r="LC44" s="35"/>
+      <c r="LD44" s="35"/>
+      <c r="LE44" s="35"/>
+      <c r="LF44" s="35"/>
+      <c r="LG44" s="35"/>
+      <c r="LH44" s="35"/>
+      <c r="LI44" s="35"/>
+      <c r="LJ44" s="35"/>
+      <c r="LK44" s="35"/>
+      <c r="LL44" s="35"/>
+      <c r="LM44" s="35"/>
+      <c r="LN44" s="35"/>
+      <c r="LO44" s="35"/>
+      <c r="LP44" s="35"/>
+      <c r="LQ44" s="35"/>
+      <c r="LR44" s="35"/>
+      <c r="LS44" s="35"/>
+      <c r="LT44" s="35"/>
+      <c r="LU44" s="35"/>
+      <c r="LV44" s="35"/>
+      <c r="LW44" s="35"/>
+      <c r="LX44" s="35"/>
+      <c r="LY44" s="35"/>
+      <c r="LZ44" s="35"/>
     </row>
     <row r="45" spans="114:338" x14ac:dyDescent="0.3">
-      <c r="DJ45" s="63"/>
-[...223 lines deleted...]
-      <c r="LZ45" s="64"/>
+      <c r="DJ45" s="34"/>
+      <c r="DK45" s="35"/>
+      <c r="DL45" s="35"/>
+      <c r="DM45" s="35"/>
+      <c r="DN45" s="35"/>
+      <c r="DO45" s="35"/>
+      <c r="DP45" s="35"/>
+      <c r="DQ45" s="35"/>
+      <c r="DR45" s="35"/>
+      <c r="DS45" s="35"/>
+      <c r="DT45" s="35"/>
+      <c r="DU45" s="35"/>
+      <c r="DV45" s="35"/>
+      <c r="DW45" s="35"/>
+      <c r="DX45" s="35"/>
+      <c r="DY45" s="35"/>
+      <c r="DZ45" s="35"/>
+      <c r="EA45" s="35"/>
+      <c r="EB45" s="35"/>
+      <c r="EC45" s="35"/>
+      <c r="ED45" s="35"/>
+      <c r="EE45" s="35"/>
+      <c r="EF45" s="35"/>
+      <c r="EG45" s="35"/>
+      <c r="EH45" s="35"/>
+      <c r="EI45" s="35"/>
+      <c r="EJ45" s="35"/>
+      <c r="EK45" s="35"/>
+      <c r="EL45" s="35"/>
+      <c r="EM45" s="35"/>
+      <c r="EN45" s="35"/>
+      <c r="EO45" s="35"/>
+      <c r="EP45" s="35"/>
+      <c r="EQ45" s="35"/>
+      <c r="ER45" s="35"/>
+      <c r="ES45" s="35"/>
+      <c r="ET45" s="35"/>
+      <c r="EU45" s="35"/>
+      <c r="EV45" s="35"/>
+      <c r="EW45" s="35"/>
+      <c r="EX45" s="35"/>
+      <c r="EY45" s="35"/>
+      <c r="EZ45" s="35"/>
+      <c r="FA45" s="35"/>
+      <c r="FB45" s="35"/>
+      <c r="FC45" s="35"/>
+      <c r="FD45" s="35"/>
+      <c r="FE45" s="35"/>
+      <c r="FF45" s="35"/>
+      <c r="FG45" s="35"/>
+      <c r="FH45" s="35"/>
+      <c r="FI45" s="35"/>
+      <c r="FJ45" s="35"/>
+      <c r="FK45" s="35"/>
+      <c r="FL45" s="35"/>
+      <c r="FM45" s="35"/>
+      <c r="FN45" s="35"/>
+      <c r="FO45" s="35"/>
+      <c r="FP45" s="34"/>
+      <c r="FQ45" s="35"/>
+      <c r="FR45" s="35"/>
+      <c r="FS45" s="35"/>
+      <c r="FT45" s="35"/>
+      <c r="FU45" s="35"/>
+      <c r="FV45" s="35"/>
+      <c r="FW45" s="35"/>
+      <c r="FX45" s="35"/>
+      <c r="FY45" s="35"/>
+      <c r="FZ45" s="35"/>
+      <c r="GA45" s="35"/>
+      <c r="GB45" s="35"/>
+      <c r="GC45" s="35"/>
+      <c r="GD45" s="35"/>
+      <c r="GE45" s="35"/>
+      <c r="GF45" s="35"/>
+      <c r="GG45" s="35"/>
+      <c r="GH45" s="35"/>
+      <c r="GI45" s="35"/>
+      <c r="GJ45" s="35"/>
+      <c r="GK45" s="35"/>
+      <c r="GL45" s="35"/>
+      <c r="GM45" s="35"/>
+      <c r="GN45" s="35"/>
+      <c r="GO45" s="35"/>
+      <c r="GP45" s="35"/>
+      <c r="GQ45" s="35"/>
+      <c r="GR45" s="35"/>
+      <c r="GS45" s="35"/>
+      <c r="GT45" s="35"/>
+      <c r="GU45" s="35"/>
+      <c r="GV45" s="35"/>
+      <c r="GW45" s="35"/>
+      <c r="GX45" s="35"/>
+      <c r="GY45" s="35"/>
+      <c r="GZ45" s="35"/>
+      <c r="HA45" s="35"/>
+      <c r="HB45" s="35"/>
+      <c r="HC45" s="35"/>
+      <c r="HD45" s="35"/>
+      <c r="HE45" s="35"/>
+      <c r="HF45" s="35"/>
+      <c r="HG45" s="35"/>
+      <c r="HH45" s="35"/>
+      <c r="HI45" s="35"/>
+      <c r="HJ45" s="35"/>
+      <c r="HK45" s="35"/>
+      <c r="HL45" s="35"/>
+      <c r="HM45" s="35"/>
+      <c r="HN45" s="35"/>
+      <c r="HO45" s="35"/>
+      <c r="HP45" s="35"/>
+      <c r="HQ45" s="35"/>
+      <c r="HR45" s="34"/>
+      <c r="HS45" s="35"/>
+      <c r="HT45" s="35"/>
+      <c r="HU45" s="35"/>
+      <c r="HV45" s="35"/>
+      <c r="HW45" s="35"/>
+      <c r="HX45" s="35"/>
+      <c r="HY45" s="35"/>
+      <c r="HZ45" s="35"/>
+      <c r="IA45" s="35"/>
+      <c r="IB45" s="35"/>
+      <c r="IC45" s="35"/>
+      <c r="ID45" s="35"/>
+      <c r="IE45" s="35"/>
+      <c r="IF45" s="35"/>
+      <c r="IG45" s="35"/>
+      <c r="IH45" s="35"/>
+      <c r="II45" s="35"/>
+      <c r="IJ45" s="35"/>
+      <c r="IK45" s="35"/>
+      <c r="IL45" s="35"/>
+      <c r="IM45" s="35"/>
+      <c r="IN45" s="35"/>
+      <c r="IO45" s="35"/>
+      <c r="IP45" s="35"/>
+      <c r="IQ45" s="35"/>
+      <c r="IR45" s="35"/>
+      <c r="IS45" s="35"/>
+      <c r="IT45" s="35"/>
+      <c r="IU45" s="35"/>
+      <c r="IV45" s="35"/>
+      <c r="IW45" s="35"/>
+      <c r="IX45" s="35"/>
+      <c r="IY45" s="35"/>
+      <c r="IZ45" s="35"/>
+      <c r="JA45" s="35"/>
+      <c r="JB45" s="35"/>
+      <c r="JC45" s="35"/>
+      <c r="JD45" s="35"/>
+      <c r="JE45" s="35"/>
+      <c r="JF45" s="35"/>
+      <c r="JG45" s="35"/>
+      <c r="JH45" s="35"/>
+      <c r="JI45" s="35"/>
+      <c r="JJ45" s="35"/>
+      <c r="JK45" s="35"/>
+      <c r="JL45" s="35"/>
+      <c r="JM45" s="35"/>
+      <c r="JN45" s="35"/>
+      <c r="JO45" s="35"/>
+      <c r="JP45" s="35"/>
+      <c r="JQ45" s="35"/>
+      <c r="JR45" s="35"/>
+      <c r="JS45" s="35"/>
+      <c r="JT45" s="35"/>
+      <c r="JU45" s="35"/>
+      <c r="JV45" s="35"/>
+      <c r="JW45" s="35"/>
+      <c r="JX45" s="34"/>
+      <c r="JY45" s="35"/>
+      <c r="JZ45" s="35"/>
+      <c r="KA45" s="35"/>
+      <c r="KB45" s="35"/>
+      <c r="KC45" s="35"/>
+      <c r="KD45" s="35"/>
+      <c r="KE45" s="35"/>
+      <c r="KF45" s="35"/>
+      <c r="KG45" s="35"/>
+      <c r="KH45" s="35"/>
+      <c r="KI45" s="35"/>
+      <c r="KJ45" s="35"/>
+      <c r="KK45" s="35"/>
+      <c r="KL45" s="35"/>
+      <c r="KM45" s="35"/>
+      <c r="KN45" s="35"/>
+      <c r="KO45" s="35"/>
+      <c r="KP45" s="35"/>
+      <c r="KQ45" s="35"/>
+      <c r="KR45" s="35"/>
+      <c r="KS45" s="35"/>
+      <c r="KT45" s="35"/>
+      <c r="KU45" s="35"/>
+      <c r="KV45" s="35"/>
+      <c r="KW45" s="35"/>
+      <c r="KX45" s="35"/>
+      <c r="KY45" s="35"/>
+      <c r="KZ45" s="35"/>
+      <c r="LA45" s="35"/>
+      <c r="LB45" s="35"/>
+      <c r="LC45" s="35"/>
+      <c r="LD45" s="35"/>
+      <c r="LE45" s="35"/>
+      <c r="LF45" s="35"/>
+      <c r="LG45" s="35"/>
+      <c r="LH45" s="35"/>
+      <c r="LI45" s="35"/>
+      <c r="LJ45" s="35"/>
+      <c r="LK45" s="35"/>
+      <c r="LL45" s="35"/>
+      <c r="LM45" s="35"/>
+      <c r="LN45" s="35"/>
+      <c r="LO45" s="35"/>
+      <c r="LP45" s="35"/>
+      <c r="LQ45" s="35"/>
+      <c r="LR45" s="35"/>
+      <c r="LS45" s="35"/>
+      <c r="LT45" s="35"/>
+      <c r="LU45" s="35"/>
+      <c r="LV45" s="35"/>
+      <c r="LW45" s="35"/>
+      <c r="LX45" s="35"/>
+      <c r="LY45" s="35"/>
+      <c r="LZ45" s="35"/>
     </row>
     <row r="46" spans="114:338" x14ac:dyDescent="0.3">
-      <c r="DJ46" s="63"/>
-[...223 lines deleted...]
-      <c r="LZ46" s="64"/>
+      <c r="DJ46" s="34"/>
+      <c r="DK46" s="35"/>
+      <c r="DL46" s="35"/>
+      <c r="DM46" s="35"/>
+      <c r="DN46" s="35"/>
+      <c r="DO46" s="35"/>
+      <c r="DP46" s="35"/>
+      <c r="DQ46" s="35"/>
+      <c r="DR46" s="35"/>
+      <c r="DS46" s="35"/>
+      <c r="DT46" s="35"/>
+      <c r="DU46" s="35"/>
+      <c r="DV46" s="35"/>
+      <c r="DW46" s="35"/>
+      <c r="DX46" s="35"/>
+      <c r="DY46" s="35"/>
+      <c r="DZ46" s="35"/>
+      <c r="EA46" s="35"/>
+      <c r="EB46" s="35"/>
+      <c r="EC46" s="35"/>
+      <c r="ED46" s="35"/>
+      <c r="EE46" s="35"/>
+      <c r="EF46" s="35"/>
+      <c r="EG46" s="35"/>
+      <c r="EH46" s="35"/>
+      <c r="EI46" s="35"/>
+      <c r="EJ46" s="35"/>
+      <c r="EK46" s="35"/>
+      <c r="EL46" s="35"/>
+      <c r="EM46" s="35"/>
+      <c r="EN46" s="35"/>
+      <c r="EO46" s="35"/>
+      <c r="EP46" s="35"/>
+      <c r="EQ46" s="35"/>
+      <c r="ER46" s="35"/>
+      <c r="ES46" s="35"/>
+      <c r="ET46" s="35"/>
+      <c r="EU46" s="35"/>
+      <c r="EV46" s="35"/>
+      <c r="EW46" s="35"/>
+      <c r="EX46" s="35"/>
+      <c r="EY46" s="35"/>
+      <c r="EZ46" s="35"/>
+      <c r="FA46" s="35"/>
+      <c r="FB46" s="35"/>
+      <c r="FC46" s="35"/>
+      <c r="FD46" s="35"/>
+      <c r="FE46" s="35"/>
+      <c r="FF46" s="35"/>
+      <c r="FG46" s="35"/>
+      <c r="FH46" s="35"/>
+      <c r="FI46" s="35"/>
+      <c r="FJ46" s="35"/>
+      <c r="FK46" s="35"/>
+      <c r="FL46" s="35"/>
+      <c r="FM46" s="35"/>
+      <c r="FN46" s="35"/>
+      <c r="FO46" s="35"/>
+      <c r="FP46" s="34"/>
+      <c r="FQ46" s="35"/>
+      <c r="FR46" s="35"/>
+      <c r="FS46" s="35"/>
+      <c r="FT46" s="35"/>
+      <c r="FU46" s="35"/>
+      <c r="FV46" s="35"/>
+      <c r="FW46" s="35"/>
+      <c r="FX46" s="35"/>
+      <c r="FY46" s="35"/>
+      <c r="FZ46" s="35"/>
+      <c r="GA46" s="35"/>
+      <c r="GB46" s="35"/>
+      <c r="GC46" s="35"/>
+      <c r="GD46" s="35"/>
+      <c r="GE46" s="35"/>
+      <c r="GF46" s="35"/>
+      <c r="GG46" s="35"/>
+      <c r="GH46" s="35"/>
+      <c r="GI46" s="35"/>
+      <c r="GJ46" s="35"/>
+      <c r="GK46" s="35"/>
+      <c r="GL46" s="35"/>
+      <c r="GM46" s="35"/>
+      <c r="GN46" s="35"/>
+      <c r="GO46" s="35"/>
+      <c r="GP46" s="35"/>
+      <c r="GQ46" s="35"/>
+      <c r="GR46" s="35"/>
+      <c r="GS46" s="35"/>
+      <c r="GT46" s="35"/>
+      <c r="GU46" s="35"/>
+      <c r="GV46" s="35"/>
+      <c r="GW46" s="35"/>
+      <c r="GX46" s="35"/>
+      <c r="GY46" s="35"/>
+      <c r="GZ46" s="35"/>
+      <c r="HA46" s="35"/>
+      <c r="HB46" s="35"/>
+      <c r="HC46" s="35"/>
+      <c r="HD46" s="35"/>
+      <c r="HE46" s="35"/>
+      <c r="HF46" s="35"/>
+      <c r="HG46" s="35"/>
+      <c r="HH46" s="35"/>
+      <c r="HI46" s="35"/>
+      <c r="HJ46" s="35"/>
+      <c r="HK46" s="35"/>
+      <c r="HL46" s="35"/>
+      <c r="HM46" s="35"/>
+      <c r="HN46" s="35"/>
+      <c r="HO46" s="35"/>
+      <c r="HP46" s="35"/>
+      <c r="HQ46" s="35"/>
+      <c r="HR46" s="34"/>
+      <c r="HS46" s="35"/>
+      <c r="HT46" s="35"/>
+      <c r="HU46" s="35"/>
+      <c r="HV46" s="35"/>
+      <c r="HW46" s="35"/>
+      <c r="HX46" s="35"/>
+      <c r="HY46" s="35"/>
+      <c r="HZ46" s="35"/>
+      <c r="IA46" s="35"/>
+      <c r="IB46" s="35"/>
+      <c r="IC46" s="35"/>
+      <c r="ID46" s="35"/>
+      <c r="IE46" s="35"/>
+      <c r="IF46" s="35"/>
+      <c r="IG46" s="35"/>
+      <c r="IH46" s="35"/>
+      <c r="II46" s="35"/>
+      <c r="IJ46" s="35"/>
+      <c r="IK46" s="35"/>
+      <c r="IL46" s="35"/>
+      <c r="IM46" s="35"/>
+      <c r="IN46" s="35"/>
+      <c r="IO46" s="35"/>
+      <c r="IP46" s="35"/>
+      <c r="IQ46" s="35"/>
+      <c r="IR46" s="35"/>
+      <c r="IS46" s="35"/>
+      <c r="IT46" s="35"/>
+      <c r="IU46" s="35"/>
+      <c r="IV46" s="35"/>
+      <c r="IW46" s="35"/>
+      <c r="IX46" s="35"/>
+      <c r="IY46" s="35"/>
+      <c r="IZ46" s="35"/>
+      <c r="JA46" s="35"/>
+      <c r="JB46" s="35"/>
+      <c r="JC46" s="35"/>
+      <c r="JD46" s="35"/>
+      <c r="JE46" s="35"/>
+      <c r="JF46" s="35"/>
+      <c r="JG46" s="35"/>
+      <c r="JH46" s="35"/>
+      <c r="JI46" s="35"/>
+      <c r="JJ46" s="35"/>
+      <c r="JK46" s="35"/>
+      <c r="JL46" s="35"/>
+      <c r="JM46" s="35"/>
+      <c r="JN46" s="35"/>
+      <c r="JO46" s="35"/>
+      <c r="JP46" s="35"/>
+      <c r="JQ46" s="35"/>
+      <c r="JR46" s="35"/>
+      <c r="JS46" s="35"/>
+      <c r="JT46" s="35"/>
+      <c r="JU46" s="35"/>
+      <c r="JV46" s="35"/>
+      <c r="JW46" s="35"/>
+      <c r="JX46" s="34"/>
+      <c r="JY46" s="35"/>
+      <c r="JZ46" s="35"/>
+      <c r="KA46" s="35"/>
+      <c r="KB46" s="35"/>
+      <c r="KC46" s="35"/>
+      <c r="KD46" s="35"/>
+      <c r="KE46" s="35"/>
+      <c r="KF46" s="35"/>
+      <c r="KG46" s="35"/>
+      <c r="KH46" s="35"/>
+      <c r="KI46" s="35"/>
+      <c r="KJ46" s="35"/>
+      <c r="KK46" s="35"/>
+      <c r="KL46" s="35"/>
+      <c r="KM46" s="35"/>
+      <c r="KN46" s="35"/>
+      <c r="KO46" s="35"/>
+      <c r="KP46" s="35"/>
+      <c r="KQ46" s="35"/>
+      <c r="KR46" s="35"/>
+      <c r="KS46" s="35"/>
+      <c r="KT46" s="35"/>
+      <c r="KU46" s="35"/>
+      <c r="KV46" s="35"/>
+      <c r="KW46" s="35"/>
+      <c r="KX46" s="35"/>
+      <c r="KY46" s="35"/>
+      <c r="KZ46" s="35"/>
+      <c r="LA46" s="35"/>
+      <c r="LB46" s="35"/>
+      <c r="LC46" s="35"/>
+      <c r="LD46" s="35"/>
+      <c r="LE46" s="35"/>
+      <c r="LF46" s="35"/>
+      <c r="LG46" s="35"/>
+      <c r="LH46" s="35"/>
+      <c r="LI46" s="35"/>
+      <c r="LJ46" s="35"/>
+      <c r="LK46" s="35"/>
+      <c r="LL46" s="35"/>
+      <c r="LM46" s="35"/>
+      <c r="LN46" s="35"/>
+      <c r="LO46" s="35"/>
+      <c r="LP46" s="35"/>
+      <c r="LQ46" s="35"/>
+      <c r="LR46" s="35"/>
+      <c r="LS46" s="35"/>
+      <c r="LT46" s="35"/>
+      <c r="LU46" s="35"/>
+      <c r="LV46" s="35"/>
+      <c r="LW46" s="35"/>
+      <c r="LX46" s="35"/>
+      <c r="LY46" s="35"/>
+      <c r="LZ46" s="35"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="370">
-    <mergeCell ref="JD6:JU6"/>
-[...20 lines deleted...]
-    <mergeCell ref="BN6:CK6"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="I1:P1"/>
+    <mergeCell ref="R1:W1"/>
+    <mergeCell ref="DJ1:DP1"/>
+    <mergeCell ref="LL1:LR1"/>
+    <mergeCell ref="LT1:LX1"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="AL4:AM4"/>
+    <mergeCell ref="AN4:AO4"/>
+    <mergeCell ref="AP4:AQ4"/>
+    <mergeCell ref="AR4:AS4"/>
+    <mergeCell ref="AT4:AU4"/>
+    <mergeCell ref="AV4:AW4"/>
+    <mergeCell ref="Z4:AA4"/>
+    <mergeCell ref="AB4:AC4"/>
+    <mergeCell ref="AD4:AE4"/>
+    <mergeCell ref="AF4:AG4"/>
+    <mergeCell ref="AH4:AI4"/>
+    <mergeCell ref="AJ4:AK4"/>
+    <mergeCell ref="BJ4:BK4"/>
+    <mergeCell ref="BL4:BM4"/>
+    <mergeCell ref="BN4:BO4"/>
+    <mergeCell ref="BP4:BQ4"/>
+    <mergeCell ref="BR4:BS4"/>
+    <mergeCell ref="BT4:BU4"/>
+    <mergeCell ref="AX4:AY4"/>
+    <mergeCell ref="AZ4:BA4"/>
+    <mergeCell ref="BB4:BC4"/>
+    <mergeCell ref="BD4:BE4"/>
+    <mergeCell ref="BF4:BG4"/>
+    <mergeCell ref="BH4:BI4"/>
+    <mergeCell ref="CH4:CI4"/>
+    <mergeCell ref="CJ4:CK4"/>
+    <mergeCell ref="CL4:CM4"/>
+    <mergeCell ref="CN4:CO4"/>
+    <mergeCell ref="CP4:CQ4"/>
+    <mergeCell ref="CR4:CS4"/>
+    <mergeCell ref="BV4:BW4"/>
+    <mergeCell ref="BX4:BY4"/>
+    <mergeCell ref="BZ4:CA4"/>
+    <mergeCell ref="CB4:CC4"/>
+    <mergeCell ref="CD4:CE4"/>
+    <mergeCell ref="CF4:CG4"/>
+    <mergeCell ref="DF4:DG4"/>
+    <mergeCell ref="DH4:DI4"/>
+    <mergeCell ref="DJ4:DK4"/>
+    <mergeCell ref="DL4:DM4"/>
+    <mergeCell ref="DN4:DO4"/>
+    <mergeCell ref="DP4:DQ4"/>
+    <mergeCell ref="CT4:CU4"/>
+    <mergeCell ref="CV4:CW4"/>
+    <mergeCell ref="CX4:CY4"/>
+    <mergeCell ref="CZ4:DA4"/>
+    <mergeCell ref="DB4:DC4"/>
+    <mergeCell ref="DD4:DE4"/>
+    <mergeCell ref="ED4:EE4"/>
+    <mergeCell ref="EF4:EG4"/>
+    <mergeCell ref="EH4:EI4"/>
+    <mergeCell ref="EJ4:EK4"/>
+    <mergeCell ref="EL4:EM4"/>
+    <mergeCell ref="EN4:EO4"/>
+    <mergeCell ref="DR4:DS4"/>
+    <mergeCell ref="DT4:DU4"/>
+    <mergeCell ref="DV4:DW4"/>
+    <mergeCell ref="DX4:DY4"/>
+    <mergeCell ref="DZ4:EA4"/>
+    <mergeCell ref="EB4:EC4"/>
+    <mergeCell ref="FB4:FC4"/>
+    <mergeCell ref="FD4:FE4"/>
+    <mergeCell ref="FF4:FG4"/>
+    <mergeCell ref="FH4:FI4"/>
+    <mergeCell ref="FJ4:FK4"/>
+    <mergeCell ref="FL4:FM4"/>
+    <mergeCell ref="EP4:EQ4"/>
+    <mergeCell ref="ER4:ES4"/>
+    <mergeCell ref="ET4:EU4"/>
+    <mergeCell ref="EV4:EW4"/>
+    <mergeCell ref="EX4:EY4"/>
+    <mergeCell ref="EZ4:FA4"/>
+    <mergeCell ref="FZ4:GA4"/>
+    <mergeCell ref="GB4:GC4"/>
+    <mergeCell ref="GD4:GE4"/>
+    <mergeCell ref="GF4:GG4"/>
+    <mergeCell ref="GH4:GI4"/>
+    <mergeCell ref="GJ4:GK4"/>
+    <mergeCell ref="FN4:FO4"/>
+    <mergeCell ref="FP4:FQ4"/>
+    <mergeCell ref="FR4:FS4"/>
+    <mergeCell ref="FT4:FU4"/>
+    <mergeCell ref="FV4:FW4"/>
+    <mergeCell ref="FX4:FY4"/>
+    <mergeCell ref="GX4:GY4"/>
+    <mergeCell ref="GZ4:HA4"/>
+    <mergeCell ref="HB4:HC4"/>
+    <mergeCell ref="HD4:HE4"/>
+    <mergeCell ref="HF4:HG4"/>
+    <mergeCell ref="HH4:HI4"/>
+    <mergeCell ref="GL4:GM4"/>
+    <mergeCell ref="GN4:GO4"/>
+    <mergeCell ref="GP4:GQ4"/>
+    <mergeCell ref="GR4:GS4"/>
+    <mergeCell ref="GT4:GU4"/>
+    <mergeCell ref="GV4:GW4"/>
+    <mergeCell ref="HV4:HW4"/>
+    <mergeCell ref="HX4:HY4"/>
+    <mergeCell ref="HZ4:IA4"/>
+    <mergeCell ref="IB4:IC4"/>
+    <mergeCell ref="ID4:IE4"/>
+    <mergeCell ref="IF4:IG4"/>
+    <mergeCell ref="HJ4:HK4"/>
+    <mergeCell ref="HL4:HM4"/>
+    <mergeCell ref="HN4:HO4"/>
+    <mergeCell ref="HP4:HQ4"/>
+    <mergeCell ref="HR4:HS4"/>
+    <mergeCell ref="HT4:HU4"/>
+    <mergeCell ref="IT4:IU4"/>
+    <mergeCell ref="IV4:IW4"/>
+    <mergeCell ref="IX4:IY4"/>
+    <mergeCell ref="IZ4:JA4"/>
+    <mergeCell ref="JB4:JC4"/>
+    <mergeCell ref="JD4:JE4"/>
+    <mergeCell ref="IH4:II4"/>
+    <mergeCell ref="IJ4:IK4"/>
+    <mergeCell ref="IL4:IM4"/>
+    <mergeCell ref="IN4:IO4"/>
+    <mergeCell ref="IP4:IQ4"/>
+    <mergeCell ref="IR4:IS4"/>
+    <mergeCell ref="JR4:JS4"/>
+    <mergeCell ref="JT4:JU4"/>
+    <mergeCell ref="JV4:JW4"/>
+    <mergeCell ref="JX4:JY4"/>
+    <mergeCell ref="JZ4:KA4"/>
+    <mergeCell ref="KB4:KC4"/>
+    <mergeCell ref="JF4:JG4"/>
+    <mergeCell ref="JH4:JI4"/>
+    <mergeCell ref="JJ4:JK4"/>
+    <mergeCell ref="JL4:JM4"/>
+    <mergeCell ref="JN4:JO4"/>
+    <mergeCell ref="JP4:JQ4"/>
+    <mergeCell ref="KP4:KQ4"/>
+    <mergeCell ref="KR4:KS4"/>
+    <mergeCell ref="KT4:KU4"/>
+    <mergeCell ref="KV4:KW4"/>
+    <mergeCell ref="KX4:KY4"/>
+    <mergeCell ref="KZ4:LA4"/>
+    <mergeCell ref="KD4:KE4"/>
+    <mergeCell ref="KF4:KG4"/>
+    <mergeCell ref="KH4:KI4"/>
+    <mergeCell ref="KJ4:KK4"/>
+    <mergeCell ref="KL4:KM4"/>
+    <mergeCell ref="KN4:KO4"/>
+    <mergeCell ref="LN4:LO4"/>
+    <mergeCell ref="LP4:LQ4"/>
+    <mergeCell ref="LR4:LS4"/>
+    <mergeCell ref="LT4:LU4"/>
+    <mergeCell ref="LV4:LW4"/>
+    <mergeCell ref="LX4:LY4"/>
+    <mergeCell ref="LB4:LC4"/>
+    <mergeCell ref="LD4:LE4"/>
+    <mergeCell ref="LF4:LG4"/>
+    <mergeCell ref="LH4:LI4"/>
+    <mergeCell ref="LJ4:LK4"/>
+    <mergeCell ref="LL4:LM4"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="BJ5:BK5"/>
+    <mergeCell ref="BL5:BM5"/>
+    <mergeCell ref="BN5:BO5"/>
+    <mergeCell ref="BP5:BQ5"/>
+    <mergeCell ref="BR5:BS5"/>
+    <mergeCell ref="BT5:BU5"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="BB5:BC5"/>
+    <mergeCell ref="BD5:BE5"/>
+    <mergeCell ref="BF5:BG5"/>
+    <mergeCell ref="BH5:BI5"/>
+    <mergeCell ref="CH5:CI5"/>
+    <mergeCell ref="CJ5:CK5"/>
+    <mergeCell ref="CL5:CM5"/>
+    <mergeCell ref="CN5:CO5"/>
+    <mergeCell ref="CP5:CQ5"/>
+    <mergeCell ref="CR5:CS5"/>
+    <mergeCell ref="BV5:BW5"/>
+    <mergeCell ref="BX5:BY5"/>
+    <mergeCell ref="BZ5:CA5"/>
+    <mergeCell ref="CB5:CC5"/>
+    <mergeCell ref="CD5:CE5"/>
+    <mergeCell ref="CF5:CG5"/>
+    <mergeCell ref="DF5:DG5"/>
+    <mergeCell ref="DH5:DI5"/>
+    <mergeCell ref="DJ5:DK5"/>
+    <mergeCell ref="DL5:DM5"/>
+    <mergeCell ref="DN5:DO5"/>
+    <mergeCell ref="DP5:DQ5"/>
+    <mergeCell ref="CT5:CU5"/>
+    <mergeCell ref="CV5:CW5"/>
+    <mergeCell ref="CX5:CY5"/>
+    <mergeCell ref="CZ5:DA5"/>
+    <mergeCell ref="DB5:DC5"/>
+    <mergeCell ref="DD5:DE5"/>
+    <mergeCell ref="ED5:EE5"/>
+    <mergeCell ref="EF5:EG5"/>
+    <mergeCell ref="EH5:EI5"/>
+    <mergeCell ref="EJ5:EK5"/>
+    <mergeCell ref="EL5:EM5"/>
+    <mergeCell ref="EN5:EO5"/>
+    <mergeCell ref="DR5:DS5"/>
+    <mergeCell ref="DT5:DU5"/>
+    <mergeCell ref="DV5:DW5"/>
+    <mergeCell ref="DX5:DY5"/>
+    <mergeCell ref="DZ5:EA5"/>
+    <mergeCell ref="EB5:EC5"/>
+    <mergeCell ref="FB5:FC5"/>
+    <mergeCell ref="FD5:FE5"/>
+    <mergeCell ref="FF5:FG5"/>
+    <mergeCell ref="FH5:FI5"/>
+    <mergeCell ref="FJ5:FK5"/>
+    <mergeCell ref="FL5:FM5"/>
+    <mergeCell ref="EP5:EQ5"/>
+    <mergeCell ref="ER5:ES5"/>
+    <mergeCell ref="ET5:EU5"/>
+    <mergeCell ref="EV5:EW5"/>
+    <mergeCell ref="EX5:EY5"/>
+    <mergeCell ref="EZ5:FA5"/>
+    <mergeCell ref="FZ5:GA5"/>
+    <mergeCell ref="GB5:GC5"/>
+    <mergeCell ref="GD5:GE5"/>
+    <mergeCell ref="GF5:GG5"/>
+    <mergeCell ref="GH5:GI5"/>
+    <mergeCell ref="GJ5:GK5"/>
+    <mergeCell ref="FN5:FO5"/>
+    <mergeCell ref="FP5:FQ5"/>
+    <mergeCell ref="FR5:FS5"/>
+    <mergeCell ref="FT5:FU5"/>
+    <mergeCell ref="FV5:FW5"/>
+    <mergeCell ref="FX5:FY5"/>
+    <mergeCell ref="GX5:GY5"/>
+    <mergeCell ref="GZ5:HA5"/>
+    <mergeCell ref="HB5:HC5"/>
+    <mergeCell ref="HD5:HE5"/>
+    <mergeCell ref="HF5:HG5"/>
+    <mergeCell ref="HH5:HI5"/>
+    <mergeCell ref="GL5:GM5"/>
+    <mergeCell ref="GN5:GO5"/>
+    <mergeCell ref="GP5:GQ5"/>
+    <mergeCell ref="GR5:GS5"/>
+    <mergeCell ref="GT5:GU5"/>
+    <mergeCell ref="GV5:GW5"/>
+    <mergeCell ref="HV5:HW5"/>
+    <mergeCell ref="HX5:HY5"/>
+    <mergeCell ref="HZ5:IA5"/>
+    <mergeCell ref="IB5:IC5"/>
+    <mergeCell ref="ID5:IE5"/>
+    <mergeCell ref="IF5:IG5"/>
+    <mergeCell ref="HJ5:HK5"/>
+    <mergeCell ref="HL5:HM5"/>
+    <mergeCell ref="HN5:HO5"/>
+    <mergeCell ref="HP5:HQ5"/>
+    <mergeCell ref="HR5:HS5"/>
+    <mergeCell ref="HT5:HU5"/>
+    <mergeCell ref="IT5:IU5"/>
+    <mergeCell ref="IV5:IW5"/>
+    <mergeCell ref="IX5:IY5"/>
+    <mergeCell ref="IZ5:JA5"/>
+    <mergeCell ref="JB5:JC5"/>
+    <mergeCell ref="JD5:JE5"/>
+    <mergeCell ref="IH5:II5"/>
+    <mergeCell ref="IJ5:IK5"/>
+    <mergeCell ref="IL5:IM5"/>
+    <mergeCell ref="IN5:IO5"/>
+    <mergeCell ref="IP5:IQ5"/>
+    <mergeCell ref="IR5:IS5"/>
+    <mergeCell ref="JX5:JY5"/>
+    <mergeCell ref="JZ5:KA5"/>
+    <mergeCell ref="KB5:KC5"/>
+    <mergeCell ref="JF5:JG5"/>
+    <mergeCell ref="JH5:JI5"/>
+    <mergeCell ref="JJ5:JK5"/>
+    <mergeCell ref="JL5:JM5"/>
+    <mergeCell ref="JN5:JO5"/>
+    <mergeCell ref="JP5:JQ5"/>
+    <mergeCell ref="LT5:LU5"/>
+    <mergeCell ref="LV5:LW5"/>
+    <mergeCell ref="LX5:LY5"/>
+    <mergeCell ref="LB5:LC5"/>
+    <mergeCell ref="LD5:LE5"/>
+    <mergeCell ref="LF5:LG5"/>
+    <mergeCell ref="LH5:LI5"/>
+    <mergeCell ref="LJ5:LK5"/>
+    <mergeCell ref="LL5:LM5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:Y6"/>
     <mergeCell ref="Z6:AC6"/>
     <mergeCell ref="AD6:AI6"/>
     <mergeCell ref="AJ6:AM6"/>
     <mergeCell ref="AN6:AS6"/>
     <mergeCell ref="LN5:LO5"/>
     <mergeCell ref="LP5:LQ5"/>
     <mergeCell ref="LR5:LS5"/>
-    <mergeCell ref="LT5:LU5"/>
-[...7 lines deleted...]
-    <mergeCell ref="LL5:LM5"/>
     <mergeCell ref="KP5:KQ5"/>
     <mergeCell ref="KR5:KS5"/>
     <mergeCell ref="KT5:KU5"/>
     <mergeCell ref="KV5:KW5"/>
     <mergeCell ref="KX5:KY5"/>
     <mergeCell ref="KZ5:LA5"/>
     <mergeCell ref="KD5:KE5"/>
     <mergeCell ref="KF5:KG5"/>
     <mergeCell ref="KH5:KI5"/>
     <mergeCell ref="KJ5:KK5"/>
     <mergeCell ref="KL5:KM5"/>
     <mergeCell ref="KN5:KO5"/>
     <mergeCell ref="JR5:JS5"/>
     <mergeCell ref="JT5:JU5"/>
     <mergeCell ref="JV5:JW5"/>
-    <mergeCell ref="JX5:JY5"/>
-[...313 lines deleted...]
-    <mergeCell ref="LT1:LX1"/>
+    <mergeCell ref="CL6:CM6"/>
+    <mergeCell ref="CN6:CW6"/>
+    <mergeCell ref="CX6:DA6"/>
+    <mergeCell ref="DB6:DI6"/>
+    <mergeCell ref="DJ6:EC6"/>
+    <mergeCell ref="ED6:EU6"/>
+    <mergeCell ref="AT6:AU6"/>
+    <mergeCell ref="AV6:BA6"/>
+    <mergeCell ref="BD6:BG6"/>
+    <mergeCell ref="BH6:BK6"/>
+    <mergeCell ref="BL6:BM6"/>
+    <mergeCell ref="BN6:CK6"/>
+    <mergeCell ref="JD6:JU6"/>
+    <mergeCell ref="JV6:KM6"/>
+    <mergeCell ref="KN6:LG6"/>
+    <mergeCell ref="LH6:LY6"/>
+    <mergeCell ref="EV6:FM6"/>
+    <mergeCell ref="FN6:GE6"/>
+    <mergeCell ref="GF6:GY6"/>
+    <mergeCell ref="GZ6:HQ6"/>
+    <mergeCell ref="HR6:IK6"/>
+    <mergeCell ref="IL6:JC6"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="I1:P1" location="Kwartalne!DL6" display="Kwartalne!DL6" xr:uid="{D77EABFA-1058-4003-990C-9C3DB9E27F6A}"/>
-[...3 lines deleted...]
-    <hyperlink ref="LT1:LX1" location="Kwartalne!A1" display="Kwartalne!A1" xr:uid="{A01D24ED-EDDC-4A99-9DCC-51046EBA0662}"/>
+    <hyperlink ref="I1:P1" location="Kwartalne!DL6" display="Kwartalne!DL6" xr:uid="{4C71324E-8D9B-4188-AD7F-B9FE30972EFF}"/>
+    <hyperlink ref="DJ1:DP1" location="Kwartalne!HW6" display="Kwartalne!HW6" xr:uid="{7A6F5F5D-B210-496F-B932-B2C7971928C7}"/>
+    <hyperlink ref="R1:W1" location="Kwartalne!HW6" display="Kwartalne!HW6" xr:uid="{805799BD-0E78-4D37-9920-3422F47D7AC6}"/>
+    <hyperlink ref="LL1:LR1" location="Kwartalne!DL6" display="Kwartalne!DL6" xr:uid="{0D11986E-CD07-490E-80A2-3E408C3F780F}"/>
+    <hyperlink ref="LT1:LX1" location="Kwartalne!A1" display="Kwartalne!A1" xr:uid="{DE9A5090-EA0B-4EE8-8327-99320D12434A}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9B39123-AB69-4415-84A8-945885C44734}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ABC9EDFD-EC7C-4309-9551-C3C23CB2A103}">
   <sheetPr codeName="Arkusz3"/>
   <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="5.6640625" style="72" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="16384" width="8.88671875" style="72"/>
+    <col min="1" max="1" width="5.6640625" style="43" customWidth="1"/>
+    <col min="2" max="3" width="85.6640625" style="43" customWidth="1"/>
+    <col min="4" max="4" width="3.6640625" style="43" customWidth="1"/>
+    <col min="5" max="5" width="10.6640625" style="43" customWidth="1"/>
+    <col min="6" max="7" width="40.6640625" style="43" customWidth="1"/>
+    <col min="8" max="8" width="3.6640625" style="43" customWidth="1"/>
+    <col min="9" max="9" width="10.6640625" style="43" customWidth="1"/>
+    <col min="10" max="11" width="40.6640625" style="43" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="43"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="68" customFormat="1" ht="31.2" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B1" s="66" t="s">
+    <row r="1" spans="1:9" s="39" customFormat="1" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A1" s="36" t="s">
         <v>107</v>
       </c>
-      <c r="C1" s="67" t="s">
+      <c r="B1" s="37" t="s">
         <v>108</v>
       </c>
-      <c r="E1" s="69"/>
-      <c r="I1" s="69"/>
+      <c r="C1" s="38" t="s">
+        <v>109</v>
+      </c>
+      <c r="E1" s="40"/>
+      <c r="I1" s="40"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A2" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="71" t="s">
+      <c r="A2" s="41" t="s">
         <v>110</v>
       </c>
-      <c r="C2" s="71" t="s">
+      <c r="B2" s="42" t="s">
         <v>111</v>
       </c>
-      <c r="E2" s="73"/>
-[...1 lines deleted...]
-      <c r="G2" s="74"/>
+      <c r="C2" s="42" t="s">
+        <v>112</v>
+      </c>
+      <c r="E2" s="44"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
     </row>
     <row r="3" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="75" t="s">
+      <c r="A3" s="41" t="s">
         <v>113</v>
       </c>
-      <c r="C3" s="71" t="s">
+      <c r="B3" s="46" t="s">
         <v>114</v>
+      </c>
+      <c r="C3" s="42" t="s">
+        <v>115</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A4" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="75" t="s">
+      <c r="A4" s="41" t="s">
         <v>116</v>
       </c>
-      <c r="C4" s="75" t="s">
+      <c r="B4" s="46" t="s">
         <v>117</v>
+      </c>
+      <c r="C4" s="46" t="s">
+        <v>118</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A5" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="71" t="s">
+      <c r="A5" s="41" t="s">
         <v>119</v>
       </c>
-      <c r="C5" s="71" t="s">
+      <c r="B5" s="42" t="s">
         <v>120</v>
+      </c>
+      <c r="C5" s="42" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A6" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="71" t="s">
+      <c r="A6" s="41" t="s">
         <v>122</v>
       </c>
-      <c r="C6" s="71" t="s">
+      <c r="B6" s="42" t="s">
         <v>123</v>
+      </c>
+      <c r="C6" s="42" t="s">
+        <v>124</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A7" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="75" t="s">
+      <c r="A7" s="41" t="s">
         <v>125</v>
       </c>
-      <c r="C7" s="75" t="s">
+      <c r="B7" s="46" t="s">
         <v>126</v>
+      </c>
+      <c r="C7" s="46" t="s">
+        <v>127</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A8" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="75" t="s">
+      <c r="A8" s="41" t="s">
         <v>128</v>
       </c>
-      <c r="C8" s="71" t="s">
+      <c r="B8" s="46" t="s">
         <v>129</v>
+      </c>
+      <c r="C8" s="42" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A9" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="71" t="s">
+      <c r="A9" s="41" t="s">
         <v>131</v>
       </c>
-      <c r="C9" s="71" t="s">
+      <c r="B9" s="42" t="s">
         <v>132</v>
+      </c>
+      <c r="C9" s="42" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A10" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="71" t="s">
+      <c r="A10" s="41" t="s">
         <v>134</v>
       </c>
-      <c r="C10" s="71" t="s">
+      <c r="B10" s="42" t="s">
         <v>135</v>
+      </c>
+      <c r="C10" s="42" t="s">
+        <v>136</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="20.399999999999999" x14ac:dyDescent="0.2">
-      <c r="A11" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="75" t="s">
+      <c r="A11" s="41" t="s">
         <v>137</v>
       </c>
-      <c r="C11" s="75" t="s">
+      <c r="B11" s="46" t="s">
         <v>138</v>
+      </c>
+      <c r="C11" s="46" t="s">
+        <v>139</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A12" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="71" t="s">
+      <c r="A12" s="41" t="s">
         <v>140</v>
       </c>
-      <c r="C12" s="71" t="s">
+      <c r="B12" s="42" t="s">
         <v>141</v>
+      </c>
+      <c r="C12" s="42" t="s">
+        <v>142</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A13" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="71" t="s">
+      <c r="A13" s="41" t="s">
         <v>143</v>
       </c>
-      <c r="C13" s="71" t="s">
+      <c r="B13" s="42" t="s">
         <v>144</v>
+      </c>
+      <c r="C13" s="42" t="s">
+        <v>145</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A14" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="71" t="s">
+      <c r="A14" s="41" t="s">
         <v>146</v>
       </c>
-      <c r="C14" s="71" t="s">
+      <c r="B14" s="42" t="s">
         <v>147</v>
+      </c>
+      <c r="C14" s="42" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A15" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="71" t="s">
+      <c r="A15" s="41" t="s">
         <v>149</v>
       </c>
-      <c r="C15" s="71" t="s">
+      <c r="B15" s="42" t="s">
         <v>150</v>
+      </c>
+      <c r="C15" s="42" t="s">
+        <v>151</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A16" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="75" t="s">
+      <c r="A16" s="41" t="s">
         <v>152</v>
       </c>
-      <c r="C16" s="71" t="s">
+      <c r="B16" s="46" t="s">
         <v>153</v>
+      </c>
+      <c r="C16" s="42" t="s">
+        <v>154</v>
       </c>
     </row>
     <row r="17" spans="1:3" ht="33.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="75" t="s">
+      <c r="A17" s="41" t="s">
         <v>155</v>
       </c>
-      <c r="C17" s="75" t="s">
+      <c r="B17" s="46" t="s">
         <v>156</v>
+      </c>
+      <c r="C17" s="46" t="s">
+        <v>157</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A18" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="75" t="s">
+      <c r="A18" s="41" t="s">
         <v>158</v>
       </c>
-      <c r="C18" s="75" t="s">
+      <c r="B18" s="46" t="s">
         <v>159</v>
+      </c>
+      <c r="C18" s="46" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="19" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.2">
-      <c r="A19" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="75" t="s">
+      <c r="A19" s="41" t="s">
         <v>161</v>
       </c>
-      <c r="C19" s="75" t="s">
+      <c r="B19" s="46" t="s">
         <v>162</v>
+      </c>
+      <c r="C19" s="46" t="s">
+        <v>163</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A20" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="71" t="s">
+      <c r="A20" s="41" t="s">
         <v>164</v>
       </c>
-      <c r="C20" s="75" t="s">
+      <c r="B20" s="42" t="s">
         <v>165</v>
+      </c>
+      <c r="C20" s="46" t="s">
+        <v>166</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A21" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="75" t="s">
+      <c r="A21" s="41" t="s">
         <v>167</v>
       </c>
-      <c r="C21" s="71" t="s">
+      <c r="B21" s="46" t="s">
         <v>168</v>
+      </c>
+      <c r="C21" s="42" t="s">
+        <v>169</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A22" s="76" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="74" t="s">
+      <c r="A22" s="47" t="s">
         <v>170</v>
       </c>
-      <c r="C22" s="74" t="s">
+      <c r="B22" s="45" t="s">
         <v>171</v>
+      </c>
+      <c r="C22" s="45" t="s">
+        <v>172</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010021C46080551799478E82C9F006110887" ma:contentTypeVersion="0" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6b89905c94771729a0de27fa7468e115">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b2fdb080088ddf1bdd98b8e55b33ddcf">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ zawartości"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
@@ -27578,100 +28078,85 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E5C7497-14A3-4F0F-A60C-865EA9C7D17E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8AC656E-5B90-4F3F-BCC7-2C08B9F0D423}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77D6B305-1D50-4B12-A60F-D893E56231FA}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DA6A7B8-C56D-4BDF-BE7F-1F09505303B1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...21 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Kwartalne_Quarterly</vt:lpstr>
       <vt:lpstr>Metadane_Metadata</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>