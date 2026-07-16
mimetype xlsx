--- v0 (2026-05-30)
+++ v1 (2026-07-16)
@@ -7,72 +7,72 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\intranet\DavWWWRoot\GUS\os\BS\BS_do_publikacji\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/udostepnianie/bs/BS_do_publikacji/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{528FDFED-7862-47E0-AAE0-EA7091FB9061}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A952B656-56D8-4215-9C14-C4BA8B942B19}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14400" windowHeight="12225" xr2:uid="{F4E09846-AFCF-4567-915D-DDA7AE3850B7}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="10500" xr2:uid="{B1B7CE8B-DC36-42F5-BFF5-6CFC1476EB3C}"/>
   </bookViews>
   <sheets>
     <sheet name="Narastajace_Accrued_base" sheetId="1" r:id="rId1"/>
     <sheet name="Metadane_Metadata" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2070" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2196" uniqueCount="175">
   <si>
     <r>
       <t xml:space="preserve">TABL. 56.  DOSTAWY WYBRANYCH WYROBÓW 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial CE"/>
       </rPr>
       <t xml:space="preserve">                    </t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial CE"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">DELIVERIES OF SELECTED  PRODUCTS  </t>
     </r>
   </si>
   <si>
     <r>
@@ -3176,53 +3176,50 @@
     <t>Z wyłączeniem samochodów kempingowych, pojazdów śniegowych, do golfa i podobnych.</t>
   </si>
   <si>
     <t>Excluding motor caravans,snowmobiles, golf cars and similar vehicles.</t>
   </si>
   <si>
     <t>[21]</t>
   </si>
   <si>
     <t>Łącznie z dziecięcymi.</t>
   </si>
   <si>
     <t>Including children bicycles.</t>
   </si>
   <si>
     <t>Δ</t>
   </si>
   <si>
     <t>oznacza, że nazwy zostały skrócone w stosunku do obowiązującej klasyfikacji</t>
   </si>
   <si>
     <t>categories of applied classification are presented in abbreviated form</t>
   </si>
   <si>
     <t/>
-  </si>
-[...1 lines deleted...]
-    <t>*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
@@ -3591,68 +3588,146 @@
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -3693,133 +3768,55 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...76 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hiperłącze" xfId="1" builtinId="8"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
-    <cellStyle name="Normalny 2 2" xfId="2" xr:uid="{D2A0D546-37C5-4CEE-B7E5-9B7124353B98}"/>
+    <cellStyle name="Normalny 2 2" xfId="2" xr:uid="{448850A8-B51B-4D16-9697-E9E36901D1CB}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -4094,13811 +4091,14048 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F8CB691-E0DC-42FE-803F-95CFEBF18309}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2C711EBD-87A5-4D62-9249-16D172D8640A}">
   <sheetPr codeName="Arkusz1"/>
   <dimension ref="A1:IX21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="12.7109375" customWidth="1"/>
-[...254 lines deleted...]
-    <col min="257" max="257" width="2.140625" customWidth="1"/>
+    <col min="1" max="2" width="12.6640625" customWidth="1"/>
+    <col min="3" max="3" width="2.109375" customWidth="1"/>
+    <col min="4" max="4" width="12.6640625" customWidth="1"/>
+    <col min="5" max="5" width="2.109375" customWidth="1"/>
+    <col min="6" max="6" width="12.6640625" customWidth="1"/>
+    <col min="7" max="7" width="2.109375" customWidth="1"/>
+    <col min="8" max="8" width="12.6640625" customWidth="1"/>
+    <col min="9" max="9" width="2.109375" customWidth="1"/>
+    <col min="10" max="10" width="12.6640625" customWidth="1"/>
+    <col min="11" max="11" width="2.109375" customWidth="1"/>
+    <col min="12" max="12" width="12.6640625" customWidth="1"/>
+    <col min="13" max="13" width="2.109375" customWidth="1"/>
+    <col min="14" max="14" width="12.6640625" customWidth="1"/>
+    <col min="15" max="15" width="2.109375" customWidth="1"/>
+    <col min="16" max="16" width="12.6640625" customWidth="1"/>
+    <col min="17" max="17" width="2.109375" customWidth="1"/>
+    <col min="18" max="18" width="12.6640625" customWidth="1"/>
+    <col min="19" max="19" width="2.109375" customWidth="1"/>
+    <col min="20" max="20" width="12.6640625" customWidth="1"/>
+    <col min="21" max="21" width="2.109375" customWidth="1"/>
+    <col min="22" max="22" width="12.6640625" customWidth="1"/>
+    <col min="23" max="23" width="2.109375" customWidth="1"/>
+    <col min="24" max="24" width="12.6640625" customWidth="1"/>
+    <col min="25" max="25" width="2.109375" customWidth="1"/>
+    <col min="26" max="26" width="12.6640625" customWidth="1"/>
+    <col min="27" max="27" width="2.109375" customWidth="1"/>
+    <col min="28" max="28" width="12.6640625" customWidth="1"/>
+    <col min="29" max="29" width="2.109375" customWidth="1"/>
+    <col min="30" max="30" width="12.6640625" customWidth="1"/>
+    <col min="31" max="31" width="2.109375" customWidth="1"/>
+    <col min="32" max="32" width="12.6640625" customWidth="1"/>
+    <col min="33" max="33" width="2.109375" customWidth="1"/>
+    <col min="34" max="34" width="12.6640625" customWidth="1"/>
+    <col min="35" max="35" width="2.109375" customWidth="1"/>
+    <col min="36" max="36" width="12.6640625" customWidth="1"/>
+    <col min="37" max="37" width="2.109375" customWidth="1"/>
+    <col min="38" max="38" width="12.6640625" customWidth="1"/>
+    <col min="39" max="39" width="2.109375" customWidth="1"/>
+    <col min="40" max="40" width="12.6640625" customWidth="1"/>
+    <col min="41" max="41" width="2.109375" customWidth="1"/>
+    <col min="42" max="42" width="12.6640625" customWidth="1"/>
+    <col min="43" max="43" width="2.109375" customWidth="1"/>
+    <col min="44" max="44" width="12.6640625" customWidth="1"/>
+    <col min="45" max="45" width="2.109375" customWidth="1"/>
+    <col min="46" max="46" width="12.6640625" customWidth="1"/>
+    <col min="47" max="47" width="2.109375" customWidth="1"/>
+    <col min="48" max="48" width="12.6640625" customWidth="1"/>
+    <col min="49" max="49" width="2.109375" customWidth="1"/>
+    <col min="50" max="50" width="12.6640625" customWidth="1"/>
+    <col min="51" max="51" width="2.109375" customWidth="1"/>
+    <col min="52" max="52" width="12.6640625" customWidth="1"/>
+    <col min="53" max="53" width="2.109375" customWidth="1"/>
+    <col min="54" max="54" width="12.6640625" customWidth="1"/>
+    <col min="55" max="55" width="2.109375" customWidth="1"/>
+    <col min="56" max="56" width="12.6640625" customWidth="1"/>
+    <col min="57" max="57" width="2.109375" customWidth="1"/>
+    <col min="58" max="58" width="12.6640625" customWidth="1"/>
+    <col min="59" max="59" width="2.109375" customWidth="1"/>
+    <col min="60" max="60" width="12.6640625" customWidth="1"/>
+    <col min="61" max="61" width="2.109375" customWidth="1"/>
+    <col min="62" max="62" width="12.6640625" customWidth="1"/>
+    <col min="63" max="63" width="2.109375" customWidth="1"/>
+    <col min="64" max="64" width="12.6640625" customWidth="1"/>
+    <col min="65" max="65" width="2.109375" customWidth="1"/>
+    <col min="66" max="66" width="12.6640625" customWidth="1"/>
+    <col min="67" max="67" width="2.109375" customWidth="1"/>
+    <col min="68" max="68" width="12.6640625" customWidth="1"/>
+    <col min="69" max="69" width="2.109375" customWidth="1"/>
+    <col min="70" max="70" width="12.6640625" customWidth="1"/>
+    <col min="71" max="71" width="2.109375" customWidth="1"/>
+    <col min="72" max="72" width="12.6640625" customWidth="1"/>
+    <col min="73" max="73" width="2.109375" customWidth="1"/>
+    <col min="74" max="74" width="12.6640625" customWidth="1"/>
+    <col min="75" max="75" width="2.109375" customWidth="1"/>
+    <col min="76" max="76" width="12.6640625" customWidth="1"/>
+    <col min="77" max="77" width="2.109375" customWidth="1"/>
+    <col min="78" max="78" width="12.6640625" customWidth="1"/>
+    <col min="79" max="79" width="2.109375" customWidth="1"/>
+    <col min="80" max="80" width="12.6640625" customWidth="1"/>
+    <col min="81" max="81" width="2.109375" customWidth="1"/>
+    <col min="82" max="82" width="12.6640625" customWidth="1"/>
+    <col min="83" max="83" width="2.109375" customWidth="1"/>
+    <col min="84" max="84" width="12.6640625" customWidth="1"/>
+    <col min="85" max="85" width="2.109375" customWidth="1"/>
+    <col min="86" max="86" width="12.6640625" customWidth="1"/>
+    <col min="87" max="87" width="2.109375" customWidth="1"/>
+    <col min="88" max="88" width="12.6640625" customWidth="1"/>
+    <col min="89" max="89" width="2.109375" customWidth="1"/>
+    <col min="90" max="90" width="12.6640625" customWidth="1"/>
+    <col min="91" max="91" width="2.109375" customWidth="1"/>
+    <col min="92" max="92" width="12.6640625" customWidth="1"/>
+    <col min="93" max="93" width="2.109375" customWidth="1"/>
+    <col min="94" max="94" width="12.6640625" customWidth="1"/>
+    <col min="95" max="95" width="2.109375" customWidth="1"/>
+    <col min="96" max="96" width="12.6640625" customWidth="1"/>
+    <col min="97" max="97" width="2.109375" customWidth="1"/>
+    <col min="98" max="98" width="12.6640625" customWidth="1"/>
+    <col min="99" max="99" width="2.109375" customWidth="1"/>
+    <col min="100" max="100" width="12.6640625" customWidth="1"/>
+    <col min="101" max="101" width="2.109375" customWidth="1"/>
+    <col min="102" max="102" width="12.6640625" customWidth="1"/>
+    <col min="103" max="103" width="2.109375" customWidth="1"/>
+    <col min="104" max="104" width="12.6640625" customWidth="1"/>
+    <col min="105" max="105" width="2.109375" customWidth="1"/>
+    <col min="106" max="106" width="12.6640625" customWidth="1"/>
+    <col min="107" max="107" width="2.109375" customWidth="1"/>
+    <col min="108" max="108" width="12.6640625" customWidth="1"/>
+    <col min="109" max="109" width="2.109375" customWidth="1"/>
+    <col min="110" max="110" width="12.6640625" customWidth="1"/>
+    <col min="111" max="111" width="2.109375" customWidth="1"/>
+    <col min="112" max="112" width="12.6640625" customWidth="1"/>
+    <col min="113" max="113" width="2.109375" customWidth="1"/>
+    <col min="114" max="114" width="12.6640625" customWidth="1"/>
+    <col min="115" max="115" width="2.109375" customWidth="1"/>
+    <col min="116" max="116" width="12.6640625" customWidth="1"/>
+    <col min="117" max="117" width="2.109375" customWidth="1"/>
+    <col min="118" max="118" width="12.6640625" customWidth="1"/>
+    <col min="119" max="119" width="2.109375" customWidth="1"/>
+    <col min="120" max="120" width="12.6640625" customWidth="1"/>
+    <col min="121" max="121" width="2.109375" customWidth="1"/>
+    <col min="122" max="122" width="12.6640625" customWidth="1"/>
+    <col min="123" max="123" width="2.109375" customWidth="1"/>
+    <col min="124" max="124" width="12.6640625" customWidth="1"/>
+    <col min="125" max="125" width="2.109375" customWidth="1"/>
+    <col min="126" max="126" width="12.6640625" customWidth="1"/>
+    <col min="127" max="127" width="2.109375" customWidth="1"/>
+    <col min="128" max="128" width="12.6640625" customWidth="1"/>
+    <col min="129" max="129" width="2.109375" customWidth="1"/>
+    <col min="130" max="130" width="12.6640625" customWidth="1"/>
+    <col min="131" max="131" width="2.109375" customWidth="1"/>
+    <col min="132" max="132" width="12.6640625" customWidth="1"/>
+    <col min="133" max="133" width="2.109375" customWidth="1"/>
+    <col min="134" max="134" width="12.6640625" customWidth="1"/>
+    <col min="135" max="135" width="2.109375" customWidth="1"/>
+    <col min="136" max="136" width="12.6640625" customWidth="1"/>
+    <col min="137" max="137" width="2.109375" customWidth="1"/>
+    <col min="138" max="138" width="12.6640625" customWidth="1"/>
+    <col min="139" max="139" width="2.109375" customWidth="1"/>
+    <col min="140" max="140" width="12.6640625" customWidth="1"/>
+    <col min="141" max="141" width="2.109375" customWidth="1"/>
+    <col min="142" max="142" width="12.6640625" customWidth="1"/>
+    <col min="143" max="143" width="2.109375" customWidth="1"/>
+    <col min="144" max="144" width="12.6640625" customWidth="1"/>
+    <col min="145" max="145" width="2.109375" customWidth="1"/>
+    <col min="146" max="146" width="12.6640625" customWidth="1"/>
+    <col min="147" max="147" width="2.109375" customWidth="1"/>
+    <col min="148" max="148" width="12.6640625" customWidth="1"/>
+    <col min="149" max="149" width="2.109375" customWidth="1"/>
+    <col min="150" max="150" width="12.6640625" customWidth="1"/>
+    <col min="151" max="151" width="2.109375" customWidth="1"/>
+    <col min="152" max="152" width="12.6640625" customWidth="1"/>
+    <col min="153" max="153" width="2.109375" customWidth="1"/>
+    <col min="154" max="154" width="12.6640625" customWidth="1"/>
+    <col min="155" max="155" width="2.109375" customWidth="1"/>
+    <col min="156" max="156" width="12.6640625" customWidth="1"/>
+    <col min="157" max="157" width="2.109375" customWidth="1"/>
+    <col min="158" max="158" width="12.6640625" customWidth="1"/>
+    <col min="159" max="159" width="2.109375" customWidth="1"/>
+    <col min="160" max="160" width="12.6640625" customWidth="1"/>
+    <col min="161" max="161" width="2.109375" customWidth="1"/>
+    <col min="162" max="162" width="12.6640625" customWidth="1"/>
+    <col min="163" max="163" width="2.109375" customWidth="1"/>
+    <col min="164" max="164" width="12.6640625" customWidth="1"/>
+    <col min="165" max="165" width="2.109375" customWidth="1"/>
+    <col min="166" max="166" width="12.6640625" customWidth="1"/>
+    <col min="167" max="167" width="2.109375" customWidth="1"/>
+    <col min="168" max="168" width="12.6640625" customWidth="1"/>
+    <col min="169" max="169" width="2.109375" customWidth="1"/>
+    <col min="170" max="170" width="12.6640625" customWidth="1"/>
+    <col min="171" max="171" width="2.109375" customWidth="1"/>
+    <col min="172" max="172" width="12.6640625" customWidth="1"/>
+    <col min="173" max="173" width="2.109375" customWidth="1"/>
+    <col min="174" max="174" width="12.6640625" customWidth="1"/>
+    <col min="175" max="175" width="2.109375" customWidth="1"/>
+    <col min="176" max="176" width="12.6640625" customWidth="1"/>
+    <col min="177" max="177" width="2.109375" customWidth="1"/>
+    <col min="178" max="178" width="12.6640625" customWidth="1"/>
+    <col min="179" max="179" width="2.109375" customWidth="1"/>
+    <col min="180" max="180" width="12.6640625" customWidth="1"/>
+    <col min="181" max="181" width="2.109375" customWidth="1"/>
+    <col min="182" max="182" width="12.6640625" customWidth="1"/>
+    <col min="183" max="183" width="2.109375" customWidth="1"/>
+    <col min="184" max="184" width="12.6640625" customWidth="1"/>
+    <col min="185" max="185" width="2.109375" customWidth="1"/>
+    <col min="186" max="186" width="12.6640625" customWidth="1"/>
+    <col min="187" max="187" width="2.109375" customWidth="1"/>
+    <col min="188" max="188" width="12.6640625" customWidth="1"/>
+    <col min="189" max="189" width="2.109375" customWidth="1"/>
+    <col min="190" max="190" width="12.6640625" customWidth="1"/>
+    <col min="191" max="191" width="2.109375" customWidth="1"/>
+    <col min="192" max="192" width="12.6640625" customWidth="1"/>
+    <col min="193" max="193" width="2.109375" customWidth="1"/>
+    <col min="194" max="194" width="12.6640625" customWidth="1"/>
+    <col min="195" max="195" width="2.109375" customWidth="1"/>
+    <col min="196" max="196" width="12.6640625" customWidth="1"/>
+    <col min="197" max="197" width="2.109375" customWidth="1"/>
+    <col min="198" max="198" width="12.6640625" customWidth="1"/>
+    <col min="199" max="199" width="2.109375" customWidth="1"/>
+    <col min="200" max="200" width="12.6640625" customWidth="1"/>
+    <col min="201" max="201" width="2.109375" customWidth="1"/>
+    <col min="202" max="202" width="12.6640625" customWidth="1"/>
+    <col min="203" max="203" width="2.109375" customWidth="1"/>
+    <col min="204" max="204" width="12.6640625" customWidth="1"/>
+    <col min="205" max="205" width="2.109375" customWidth="1"/>
+    <col min="206" max="206" width="12.6640625" customWidth="1"/>
+    <col min="207" max="207" width="2.109375" customWidth="1"/>
+    <col min="208" max="208" width="12.6640625" customWidth="1"/>
+    <col min="209" max="209" width="2.109375" customWidth="1"/>
+    <col min="210" max="210" width="12.6640625" customWidth="1"/>
+    <col min="211" max="211" width="2.109375" customWidth="1"/>
+    <col min="212" max="212" width="12.6640625" customWidth="1"/>
+    <col min="213" max="213" width="2.109375" customWidth="1"/>
+    <col min="214" max="214" width="12.6640625" customWidth="1"/>
+    <col min="215" max="215" width="2.109375" customWidth="1"/>
+    <col min="216" max="216" width="12.6640625" customWidth="1"/>
+    <col min="217" max="217" width="2.109375" customWidth="1"/>
+    <col min="218" max="218" width="12.6640625" customWidth="1"/>
+    <col min="219" max="219" width="2.109375" customWidth="1"/>
+    <col min="220" max="220" width="12.6640625" customWidth="1"/>
+    <col min="221" max="221" width="2.109375" customWidth="1"/>
+    <col min="222" max="222" width="12.6640625" customWidth="1"/>
+    <col min="223" max="223" width="2.109375" customWidth="1"/>
+    <col min="224" max="224" width="12.6640625" customWidth="1"/>
+    <col min="225" max="225" width="2.109375" customWidth="1"/>
+    <col min="226" max="226" width="12.6640625" customWidth="1"/>
+    <col min="227" max="227" width="2.109375" customWidth="1"/>
+    <col min="228" max="228" width="12.6640625" customWidth="1"/>
+    <col min="229" max="229" width="2.109375" customWidth="1"/>
+    <col min="230" max="230" width="12.6640625" customWidth="1"/>
+    <col min="231" max="231" width="2.109375" customWidth="1"/>
+    <col min="232" max="232" width="12.6640625" customWidth="1"/>
+    <col min="233" max="233" width="2.109375" customWidth="1"/>
+    <col min="234" max="234" width="12.6640625" customWidth="1"/>
+    <col min="235" max="235" width="2.109375" customWidth="1"/>
+    <col min="236" max="236" width="12.6640625" customWidth="1"/>
+    <col min="237" max="237" width="2.109375" customWidth="1"/>
+    <col min="238" max="238" width="12.6640625" customWidth="1"/>
+    <col min="239" max="239" width="2.109375" customWidth="1"/>
+    <col min="240" max="240" width="12.6640625" customWidth="1"/>
+    <col min="241" max="241" width="2.109375" customWidth="1"/>
+    <col min="242" max="242" width="12.6640625" customWidth="1"/>
+    <col min="243" max="243" width="2.109375" customWidth="1"/>
+    <col min="244" max="244" width="12.6640625" customWidth="1"/>
+    <col min="245" max="245" width="2.109375" customWidth="1"/>
+    <col min="246" max="246" width="12.6640625" customWidth="1"/>
+    <col min="247" max="247" width="2.109375" customWidth="1"/>
+    <col min="248" max="248" width="12.6640625" customWidth="1"/>
+    <col min="249" max="249" width="2.109375" customWidth="1"/>
+    <col min="250" max="250" width="12.6640625" customWidth="1"/>
+    <col min="251" max="251" width="2.109375" customWidth="1"/>
+    <col min="252" max="252" width="12.6640625" customWidth="1"/>
+    <col min="253" max="253" width="2.109375" customWidth="1"/>
+    <col min="254" max="254" width="12.6640625" customWidth="1"/>
+    <col min="255" max="255" width="2.109375" customWidth="1"/>
+    <col min="256" max="256" width="12.6640625" customWidth="1"/>
+    <col min="257" max="257" width="2.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:258" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="75" t="s">
+    <row r="1" spans="1:258" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="75"/>
-[...5 lines deleted...]
-      <c r="H1" s="76" t="s">
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="I1" s="77"/>
-[...54 lines deleted...]
-      <c r="IP1" s="76" t="s">
+      <c r="I1" s="4"/>
+      <c r="J1" s="4"/>
+      <c r="K1" s="4"/>
+      <c r="L1" s="4"/>
+      <c r="M1" s="4"/>
+      <c r="N1" s="4"/>
+      <c r="O1" s="4"/>
+      <c r="P1" s="4"/>
+      <c r="Q1" s="5"/>
+      <c r="R1" s="5"/>
+      <c r="S1" s="5"/>
+      <c r="T1" s="5"/>
+      <c r="U1" s="5"/>
+      <c r="V1" s="5"/>
+      <c r="W1" s="5"/>
+      <c r="X1" s="5"/>
+      <c r="Y1" s="5"/>
+      <c r="Z1" s="5"/>
+      <c r="AA1" s="5"/>
+      <c r="AB1" s="5"/>
+      <c r="AC1" s="5"/>
+      <c r="AD1" s="5"/>
+      <c r="AE1" s="5"/>
+      <c r="AF1" s="6"/>
+      <c r="AG1" s="5"/>
+      <c r="AH1" s="5"/>
+      <c r="AI1" s="5"/>
+      <c r="AJ1" s="5"/>
+      <c r="AK1" s="5"/>
+      <c r="AL1" s="5"/>
+      <c r="AM1" s="5"/>
+      <c r="AN1" s="5"/>
+      <c r="AO1" s="5"/>
+      <c r="AP1" s="5"/>
+      <c r="AQ1" s="5"/>
+      <c r="AR1" s="5"/>
+      <c r="AS1" s="5"/>
+      <c r="AT1" s="5"/>
+      <c r="AU1" s="5"/>
+      <c r="AV1" s="5"/>
+      <c r="AW1" s="5"/>
+      <c r="AX1" s="5"/>
+      <c r="AY1" s="5"/>
+      <c r="AZ1" s="5"/>
+      <c r="BA1" s="5"/>
+      <c r="BB1" s="5"/>
+      <c r="BC1" s="5"/>
+      <c r="BD1" s="5"/>
+      <c r="BE1" s="5"/>
+      <c r="BF1" s="5"/>
+      <c r="BG1" s="5"/>
+      <c r="BH1" s="5"/>
+      <c r="BI1" s="5"/>
+      <c r="BJ1" s="5"/>
+      <c r="BK1" s="5"/>
+      <c r="IP1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="IQ1" s="78"/>
-[...3 lines deleted...]
-      <c r="IU1" s="78"/>
+      <c r="IQ1" s="7"/>
+      <c r="IR1" s="7"/>
+      <c r="IS1" s="7"/>
+      <c r="IT1" s="7"/>
+      <c r="IU1" s="7"/>
     </row>
-    <row r="2" spans="1:258" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-[...62 lines deleted...]
-      <c r="BK2" s="2"/>
+    <row r="2" spans="1:258" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="5"/>
+      <c r="P2" s="5"/>
+      <c r="Q2" s="5"/>
+      <c r="R2" s="5"/>
+      <c r="S2" s="5"/>
+      <c r="T2" s="5"/>
+      <c r="U2" s="5"/>
+      <c r="V2" s="5"/>
+      <c r="W2" s="5"/>
+      <c r="X2" s="5"/>
+      <c r="Y2" s="5"/>
+      <c r="Z2" s="5"/>
+      <c r="AA2" s="5"/>
+      <c r="AB2" s="5"/>
+      <c r="AC2" s="5"/>
+      <c r="AD2" s="5"/>
+      <c r="AE2" s="5"/>
+      <c r="AF2" s="6"/>
+      <c r="AG2" s="5"/>
+      <c r="AH2" s="5"/>
+      <c r="AI2" s="5"/>
+      <c r="AJ2" s="5"/>
+      <c r="AK2" s="5"/>
+      <c r="AL2" s="5"/>
+      <c r="AM2" s="5"/>
+      <c r="AN2" s="5"/>
+      <c r="AO2" s="5"/>
+      <c r="AP2" s="5"/>
+      <c r="AQ2" s="5"/>
+      <c r="AR2" s="5"/>
+      <c r="AS2" s="5"/>
+      <c r="AT2" s="5"/>
+      <c r="AU2" s="5"/>
+      <c r="AV2" s="5"/>
+      <c r="AW2" s="5"/>
+      <c r="AX2" s="5"/>
+      <c r="AY2" s="5"/>
+      <c r="AZ2" s="5"/>
+      <c r="BA2" s="5"/>
+      <c r="BB2" s="5"/>
+      <c r="BC2" s="5"/>
+      <c r="BD2" s="5"/>
+      <c r="BE2" s="5"/>
+      <c r="BF2" s="5"/>
+      <c r="BG2" s="5"/>
+      <c r="BH2" s="5"/>
+      <c r="BI2" s="5"/>
+      <c r="BJ2" s="5"/>
+      <c r="BK2" s="5"/>
       <c r="IW2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:258" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
+    <row r="3" spans="1:258" x14ac:dyDescent="0.3">
+      <c r="A3" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="2"/>
-[...59 lines deleted...]
-      <c r="BK3" s="2"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="9"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="5"/>
+      <c r="U3" s="5"/>
+      <c r="V3" s="5"/>
+      <c r="W3" s="5"/>
+      <c r="X3" s="5"/>
+      <c r="Y3" s="5"/>
+      <c r="Z3" s="5"/>
+      <c r="AA3" s="5"/>
+      <c r="AB3" s="5"/>
+      <c r="AC3" s="5"/>
+      <c r="AD3" s="5"/>
+      <c r="AE3" s="5"/>
+      <c r="AF3" s="6"/>
+      <c r="AG3" s="5"/>
+      <c r="AH3" s="5"/>
+      <c r="AI3" s="5"/>
+      <c r="AJ3" s="5"/>
+      <c r="AK3" s="5"/>
+      <c r="AL3" s="5"/>
+      <c r="AM3" s="5"/>
+      <c r="AN3" s="5"/>
+      <c r="AO3" s="5"/>
+      <c r="AP3" s="5"/>
+      <c r="AQ3" s="5"/>
+      <c r="AR3" s="5"/>
+      <c r="AS3" s="5"/>
+      <c r="AT3" s="5"/>
+      <c r="AU3" s="5"/>
+      <c r="AV3" s="5"/>
+      <c r="AW3" s="5"/>
+      <c r="AX3" s="5"/>
+      <c r="AY3" s="5"/>
+      <c r="AZ3" s="5"/>
+      <c r="BA3" s="5"/>
+      <c r="BB3" s="5"/>
+      <c r="BC3" s="5"/>
+      <c r="BD3" s="5"/>
+      <c r="BE3" s="5"/>
+      <c r="BF3" s="5"/>
+      <c r="BG3" s="5"/>
+      <c r="BH3" s="5"/>
+      <c r="BI3" s="5"/>
+      <c r="BJ3" s="5"/>
+      <c r="BK3" s="5"/>
     </row>
-    <row r="4" spans="1:258" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B4" s="79">
+    <row r="4" spans="1:258" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="10"/>
+      <c r="B4" s="11">
         <v>1</v>
       </c>
-      <c r="C4" s="62"/>
-      <c r="D4" s="72">
+      <c r="C4" s="12"/>
+      <c r="D4" s="13">
         <v>2</v>
       </c>
-      <c r="E4" s="62"/>
-      <c r="F4" s="72">
+      <c r="E4" s="12"/>
+      <c r="F4" s="13">
         <v>3</v>
       </c>
-      <c r="G4" s="62"/>
-      <c r="H4" s="72">
+      <c r="G4" s="12"/>
+      <c r="H4" s="13">
         <v>4</v>
       </c>
-      <c r="I4" s="62"/>
-      <c r="J4" s="72">
+      <c r="I4" s="12"/>
+      <c r="J4" s="13">
         <v>5</v>
       </c>
-      <c r="K4" s="62"/>
-      <c r="L4" s="72">
+      <c r="K4" s="12"/>
+      <c r="L4" s="13">
         <v>6</v>
       </c>
-      <c r="M4" s="62"/>
-      <c r="N4" s="72">
+      <c r="M4" s="12"/>
+      <c r="N4" s="13">
         <v>7</v>
       </c>
-      <c r="O4" s="62"/>
-      <c r="P4" s="72">
+      <c r="O4" s="12"/>
+      <c r="P4" s="13">
         <v>8</v>
       </c>
-      <c r="Q4" s="62"/>
-      <c r="R4" s="72">
+      <c r="Q4" s="12"/>
+      <c r="R4" s="13">
         <v>9</v>
       </c>
-      <c r="S4" s="62"/>
-      <c r="T4" s="72">
+      <c r="S4" s="12"/>
+      <c r="T4" s="13">
         <v>10</v>
       </c>
-      <c r="U4" s="62"/>
-      <c r="V4" s="72">
+      <c r="U4" s="12"/>
+      <c r="V4" s="13">
         <v>11</v>
       </c>
-      <c r="W4" s="62"/>
-      <c r="X4" s="72">
+      <c r="W4" s="12"/>
+      <c r="X4" s="13">
         <v>12</v>
       </c>
-      <c r="Y4" s="62"/>
-      <c r="Z4" s="72">
+      <c r="Y4" s="12"/>
+      <c r="Z4" s="13">
         <v>13</v>
       </c>
-      <c r="AA4" s="62"/>
-      <c r="AB4" s="72">
+      <c r="AA4" s="12"/>
+      <c r="AB4" s="13">
         <v>14</v>
       </c>
-      <c r="AC4" s="62"/>
-      <c r="AD4" s="72">
+      <c r="AC4" s="12"/>
+      <c r="AD4" s="13">
         <v>15</v>
       </c>
-      <c r="AE4" s="62"/>
-      <c r="AF4" s="72">
+      <c r="AE4" s="12"/>
+      <c r="AF4" s="13">
         <v>16</v>
       </c>
-      <c r="AG4" s="62"/>
-      <c r="AH4" s="72">
+      <c r="AG4" s="12"/>
+      <c r="AH4" s="13">
         <v>17</v>
       </c>
-      <c r="AI4" s="62"/>
-      <c r="AJ4" s="72">
+      <c r="AI4" s="12"/>
+      <c r="AJ4" s="13">
         <v>18</v>
       </c>
-      <c r="AK4" s="62"/>
-      <c r="AL4" s="72">
+      <c r="AK4" s="12"/>
+      <c r="AL4" s="13">
         <v>19</v>
       </c>
-      <c r="AM4" s="62"/>
-      <c r="AN4" s="72">
+      <c r="AM4" s="12"/>
+      <c r="AN4" s="13">
         <v>20</v>
       </c>
-      <c r="AO4" s="62"/>
-      <c r="AP4" s="72">
+      <c r="AO4" s="12"/>
+      <c r="AP4" s="13">
         <v>21</v>
       </c>
-      <c r="AQ4" s="62"/>
-      <c r="AR4" s="72">
+      <c r="AQ4" s="12"/>
+      <c r="AR4" s="13">
         <v>22</v>
       </c>
-      <c r="AS4" s="62"/>
-      <c r="AT4" s="72">
+      <c r="AS4" s="12"/>
+      <c r="AT4" s="13">
         <v>23</v>
       </c>
-      <c r="AU4" s="62"/>
-      <c r="AV4" s="72">
+      <c r="AU4" s="12"/>
+      <c r="AV4" s="13">
         <v>24</v>
       </c>
-      <c r="AW4" s="62"/>
-      <c r="AX4" s="72">
+      <c r="AW4" s="12"/>
+      <c r="AX4" s="13">
         <v>25</v>
       </c>
-      <c r="AY4" s="62"/>
-      <c r="AZ4" s="72">
+      <c r="AY4" s="12"/>
+      <c r="AZ4" s="13">
         <v>26</v>
       </c>
-      <c r="BA4" s="62"/>
-      <c r="BB4" s="72">
+      <c r="BA4" s="12"/>
+      <c r="BB4" s="13">
         <v>27</v>
       </c>
-      <c r="BC4" s="62"/>
-      <c r="BD4" s="72">
+      <c r="BC4" s="12"/>
+      <c r="BD4" s="13">
         <v>28</v>
       </c>
-      <c r="BE4" s="62"/>
-      <c r="BF4" s="72">
+      <c r="BE4" s="12"/>
+      <c r="BF4" s="13">
         <v>29</v>
       </c>
-      <c r="BG4" s="62"/>
-      <c r="BH4" s="72">
+      <c r="BG4" s="12"/>
+      <c r="BH4" s="13">
         <v>30</v>
       </c>
-      <c r="BI4" s="62"/>
-      <c r="BJ4" s="72">
+      <c r="BI4" s="12"/>
+      <c r="BJ4" s="13">
         <v>31</v>
       </c>
-      <c r="BK4" s="62"/>
-      <c r="BL4" s="72">
+      <c r="BK4" s="12"/>
+      <c r="BL4" s="13">
         <v>32</v>
       </c>
-      <c r="BM4" s="62"/>
-      <c r="BN4" s="72">
+      <c r="BM4" s="12"/>
+      <c r="BN4" s="13">
         <v>33</v>
       </c>
-      <c r="BO4" s="62"/>
-      <c r="BP4" s="72">
+      <c r="BO4" s="12"/>
+      <c r="BP4" s="13">
         <v>34</v>
       </c>
-      <c r="BQ4" s="62"/>
-      <c r="BR4" s="72">
+      <c r="BQ4" s="12"/>
+      <c r="BR4" s="13">
         <v>35</v>
       </c>
-      <c r="BS4" s="62"/>
-      <c r="BT4" s="72">
+      <c r="BS4" s="12"/>
+      <c r="BT4" s="13">
         <v>36</v>
       </c>
-      <c r="BU4" s="62"/>
-      <c r="BV4" s="72">
+      <c r="BU4" s="12"/>
+      <c r="BV4" s="13">
         <v>37</v>
       </c>
-      <c r="BW4" s="62"/>
-      <c r="BX4" s="72">
+      <c r="BW4" s="12"/>
+      <c r="BX4" s="13">
         <v>38</v>
       </c>
-      <c r="BY4" s="62"/>
-      <c r="BZ4" s="72">
+      <c r="BY4" s="12"/>
+      <c r="BZ4" s="13">
         <v>39</v>
       </c>
-      <c r="CA4" s="62"/>
-      <c r="CB4" s="72">
+      <c r="CA4" s="12"/>
+      <c r="CB4" s="13">
         <v>40</v>
       </c>
-      <c r="CC4" s="62"/>
-      <c r="CD4" s="72">
+      <c r="CC4" s="12"/>
+      <c r="CD4" s="13">
         <v>41</v>
       </c>
-      <c r="CE4" s="62"/>
-      <c r="CF4" s="72">
+      <c r="CE4" s="12"/>
+      <c r="CF4" s="13">
         <v>42</v>
       </c>
-      <c r="CG4" s="62"/>
-      <c r="CH4" s="72">
+      <c r="CG4" s="12"/>
+      <c r="CH4" s="13">
         <v>43</v>
       </c>
-      <c r="CI4" s="62"/>
-      <c r="CJ4" s="72">
+      <c r="CI4" s="12"/>
+      <c r="CJ4" s="13">
         <v>44</v>
       </c>
-      <c r="CK4" s="62"/>
-      <c r="CL4" s="72">
+      <c r="CK4" s="12"/>
+      <c r="CL4" s="13">
         <v>45</v>
       </c>
-      <c r="CM4" s="62"/>
-      <c r="CN4" s="72">
+      <c r="CM4" s="12"/>
+      <c r="CN4" s="13">
         <v>46</v>
       </c>
-      <c r="CO4" s="62"/>
-      <c r="CP4" s="72">
+      <c r="CO4" s="12"/>
+      <c r="CP4" s="13">
         <v>47</v>
       </c>
-      <c r="CQ4" s="62"/>
-      <c r="CR4" s="72">
+      <c r="CQ4" s="12"/>
+      <c r="CR4" s="13">
         <v>48</v>
       </c>
-      <c r="CS4" s="62"/>
-      <c r="CT4" s="72">
+      <c r="CS4" s="12"/>
+      <c r="CT4" s="13">
         <v>49</v>
       </c>
-      <c r="CU4" s="62"/>
-      <c r="CV4" s="72">
+      <c r="CU4" s="12"/>
+      <c r="CV4" s="13">
         <v>50</v>
       </c>
-      <c r="CW4" s="62"/>
-      <c r="CX4" s="72">
+      <c r="CW4" s="12"/>
+      <c r="CX4" s="13">
         <v>51</v>
       </c>
-      <c r="CY4" s="62"/>
-      <c r="CZ4" s="72">
+      <c r="CY4" s="12"/>
+      <c r="CZ4" s="13">
         <v>52</v>
       </c>
-      <c r="DA4" s="62"/>
-      <c r="DB4" s="72">
+      <c r="DA4" s="12"/>
+      <c r="DB4" s="13">
         <v>53</v>
       </c>
-      <c r="DC4" s="62"/>
-      <c r="DD4" s="72">
+      <c r="DC4" s="12"/>
+      <c r="DD4" s="13">
         <v>54</v>
       </c>
-      <c r="DE4" s="62"/>
-      <c r="DF4" s="72">
+      <c r="DE4" s="12"/>
+      <c r="DF4" s="13">
         <v>55</v>
       </c>
-      <c r="DG4" s="62"/>
-      <c r="DH4" s="72">
+      <c r="DG4" s="12"/>
+      <c r="DH4" s="13">
         <v>56</v>
       </c>
-      <c r="DI4" s="62"/>
-      <c r="DJ4" s="72">
+      <c r="DI4" s="12"/>
+      <c r="DJ4" s="13">
         <v>57</v>
       </c>
-      <c r="DK4" s="62"/>
-      <c r="DL4" s="72">
+      <c r="DK4" s="12"/>
+      <c r="DL4" s="13">
         <v>58</v>
       </c>
-      <c r="DM4" s="62"/>
-      <c r="DN4" s="72">
+      <c r="DM4" s="12"/>
+      <c r="DN4" s="13">
         <v>59</v>
       </c>
-      <c r="DO4" s="62"/>
-      <c r="DP4" s="72">
+      <c r="DO4" s="12"/>
+      <c r="DP4" s="13">
         <v>60</v>
       </c>
-      <c r="DQ4" s="62"/>
-      <c r="DR4" s="72">
+      <c r="DQ4" s="12"/>
+      <c r="DR4" s="13">
         <v>61</v>
       </c>
-      <c r="DS4" s="62"/>
-      <c r="DT4" s="72">
+      <c r="DS4" s="12"/>
+      <c r="DT4" s="13">
         <v>62</v>
       </c>
-      <c r="DU4" s="62"/>
-      <c r="DV4" s="72">
+      <c r="DU4" s="12"/>
+      <c r="DV4" s="13">
         <v>63</v>
       </c>
-      <c r="DW4" s="62"/>
-      <c r="DX4" s="72">
+      <c r="DW4" s="12"/>
+      <c r="DX4" s="13">
         <v>64</v>
       </c>
-      <c r="DY4" s="74"/>
-      <c r="DZ4" s="61">
+      <c r="DY4" s="14"/>
+      <c r="DZ4" s="15">
         <v>65</v>
       </c>
-      <c r="EA4" s="62"/>
-      <c r="EB4" s="72">
+      <c r="EA4" s="12"/>
+      <c r="EB4" s="13">
         <v>66</v>
       </c>
-      <c r="EC4" s="62"/>
-      <c r="ED4" s="72">
+      <c r="EC4" s="12"/>
+      <c r="ED4" s="13">
         <v>67</v>
       </c>
-      <c r="EE4" s="62"/>
-      <c r="EF4" s="72">
+      <c r="EE4" s="12"/>
+      <c r="EF4" s="13">
         <v>68</v>
       </c>
-      <c r="EG4" s="62"/>
-      <c r="EH4" s="72">
+      <c r="EG4" s="12"/>
+      <c r="EH4" s="13">
         <v>69</v>
       </c>
-      <c r="EI4" s="62"/>
-      <c r="EJ4" s="72">
+      <c r="EI4" s="12"/>
+      <c r="EJ4" s="13">
         <v>70</v>
       </c>
-      <c r="EK4" s="62"/>
-      <c r="EL4" s="72">
+      <c r="EK4" s="12"/>
+      <c r="EL4" s="13">
         <v>71</v>
       </c>
-      <c r="EM4" s="62"/>
-      <c r="EN4" s="72">
+      <c r="EM4" s="12"/>
+      <c r="EN4" s="13">
         <v>72</v>
       </c>
-      <c r="EO4" s="62"/>
-      <c r="EP4" s="72">
+      <c r="EO4" s="12"/>
+      <c r="EP4" s="13">
         <v>73</v>
       </c>
-      <c r="EQ4" s="62"/>
-      <c r="ER4" s="72">
+      <c r="EQ4" s="12"/>
+      <c r="ER4" s="13">
         <v>74</v>
       </c>
-      <c r="ES4" s="62"/>
-      <c r="ET4" s="72">
+      <c r="ES4" s="12"/>
+      <c r="ET4" s="13">
         <v>75</v>
       </c>
-      <c r="EU4" s="62"/>
-      <c r="EV4" s="72">
+      <c r="EU4" s="12"/>
+      <c r="EV4" s="13">
         <v>76</v>
       </c>
-      <c r="EW4" s="62"/>
-      <c r="EX4" s="72">
+      <c r="EW4" s="12"/>
+      <c r="EX4" s="13">
         <v>77</v>
       </c>
-      <c r="EY4" s="62"/>
-      <c r="EZ4" s="72">
+      <c r="EY4" s="12"/>
+      <c r="EZ4" s="13">
         <v>78</v>
       </c>
-      <c r="FA4" s="62"/>
-      <c r="FB4" s="72">
+      <c r="FA4" s="12"/>
+      <c r="FB4" s="13">
         <v>79</v>
       </c>
-      <c r="FC4" s="62"/>
-      <c r="FD4" s="72">
+      <c r="FC4" s="12"/>
+      <c r="FD4" s="13">
         <v>80</v>
       </c>
-      <c r="FE4" s="62"/>
-      <c r="FF4" s="72">
+      <c r="FE4" s="12"/>
+      <c r="FF4" s="13">
         <v>81</v>
       </c>
-      <c r="FG4" s="62"/>
-      <c r="FH4" s="72">
+      <c r="FG4" s="12"/>
+      <c r="FH4" s="13">
         <v>82</v>
       </c>
-      <c r="FI4" s="62"/>
-      <c r="FJ4" s="72">
+      <c r="FI4" s="12"/>
+      <c r="FJ4" s="13">
         <v>83</v>
       </c>
-      <c r="FK4" s="62"/>
-      <c r="FL4" s="72">
+      <c r="FK4" s="12"/>
+      <c r="FL4" s="13">
         <v>84</v>
       </c>
-      <c r="FM4" s="62"/>
-      <c r="FN4" s="72">
+      <c r="FM4" s="12"/>
+      <c r="FN4" s="13">
         <v>85</v>
       </c>
-      <c r="FO4" s="62"/>
-      <c r="FP4" s="72">
+      <c r="FO4" s="12"/>
+      <c r="FP4" s="13">
         <v>86</v>
       </c>
-      <c r="FQ4" s="62"/>
-      <c r="FR4" s="72">
+      <c r="FQ4" s="12"/>
+      <c r="FR4" s="13">
         <v>87</v>
       </c>
-      <c r="FS4" s="62"/>
-      <c r="FT4" s="72">
+      <c r="FS4" s="12"/>
+      <c r="FT4" s="13">
         <v>88</v>
       </c>
-      <c r="FU4" s="62"/>
-      <c r="FV4" s="72">
+      <c r="FU4" s="12"/>
+      <c r="FV4" s="13">
         <v>89</v>
       </c>
-      <c r="FW4" s="62"/>
-      <c r="FX4" s="72">
+      <c r="FW4" s="12"/>
+      <c r="FX4" s="13">
         <v>90</v>
       </c>
-      <c r="FY4" s="62"/>
-      <c r="FZ4" s="72">
+      <c r="FY4" s="12"/>
+      <c r="FZ4" s="13">
         <v>91</v>
       </c>
-      <c r="GA4" s="62"/>
-      <c r="GB4" s="72">
+      <c r="GA4" s="12"/>
+      <c r="GB4" s="13">
         <v>92</v>
       </c>
-      <c r="GC4" s="62"/>
-      <c r="GD4" s="72">
+      <c r="GC4" s="12"/>
+      <c r="GD4" s="13">
         <v>93</v>
       </c>
-      <c r="GE4" s="62"/>
-      <c r="GF4" s="72">
+      <c r="GE4" s="12"/>
+      <c r="GF4" s="13">
         <v>94</v>
       </c>
-      <c r="GG4" s="62"/>
-      <c r="GH4" s="72">
+      <c r="GG4" s="12"/>
+      <c r="GH4" s="13">
         <v>95</v>
       </c>
-      <c r="GI4" s="62"/>
-      <c r="GJ4" s="72">
+      <c r="GI4" s="12"/>
+      <c r="GJ4" s="13">
         <v>96</v>
       </c>
-      <c r="GK4" s="62"/>
-      <c r="GL4" s="72">
+      <c r="GK4" s="12"/>
+      <c r="GL4" s="13">
         <v>97</v>
       </c>
-      <c r="GM4" s="62"/>
-      <c r="GN4" s="72">
+      <c r="GM4" s="12"/>
+      <c r="GN4" s="13">
         <v>98</v>
       </c>
-      <c r="GO4" s="62"/>
-      <c r="GP4" s="72">
+      <c r="GO4" s="12"/>
+      <c r="GP4" s="13">
         <v>99</v>
       </c>
-      <c r="GQ4" s="62"/>
-      <c r="GR4" s="72">
+      <c r="GQ4" s="12"/>
+      <c r="GR4" s="13">
         <v>100</v>
       </c>
-      <c r="GS4" s="62"/>
-      <c r="GT4" s="72">
+      <c r="GS4" s="12"/>
+      <c r="GT4" s="13">
         <v>101</v>
       </c>
-      <c r="GU4" s="62"/>
-      <c r="GV4" s="72">
+      <c r="GU4" s="12"/>
+      <c r="GV4" s="13">
         <v>102</v>
       </c>
-      <c r="GW4" s="62"/>
-      <c r="GX4" s="72">
+      <c r="GW4" s="12"/>
+      <c r="GX4" s="13">
         <v>103</v>
       </c>
-      <c r="GY4" s="62"/>
-      <c r="GZ4" s="72">
+      <c r="GY4" s="12"/>
+      <c r="GZ4" s="13">
         <v>104</v>
       </c>
-      <c r="HA4" s="62"/>
-      <c r="HB4" s="72">
+      <c r="HA4" s="12"/>
+      <c r="HB4" s="13">
         <v>105</v>
       </c>
-      <c r="HC4" s="62"/>
-      <c r="HD4" s="72">
+      <c r="HC4" s="12"/>
+      <c r="HD4" s="13">
         <v>106</v>
       </c>
-      <c r="HE4" s="62"/>
-      <c r="HF4" s="72">
+      <c r="HE4" s="12"/>
+      <c r="HF4" s="13">
         <v>107</v>
       </c>
-      <c r="HG4" s="62"/>
-      <c r="HH4" s="72">
+      <c r="HG4" s="12"/>
+      <c r="HH4" s="13">
         <v>108</v>
       </c>
-      <c r="HI4" s="62"/>
-      <c r="HJ4" s="72">
+      <c r="HI4" s="12"/>
+      <c r="HJ4" s="13">
         <v>109</v>
       </c>
-      <c r="HK4" s="62"/>
-      <c r="HL4" s="72">
+      <c r="HK4" s="12"/>
+      <c r="HL4" s="13">
         <v>110</v>
       </c>
-      <c r="HM4" s="62"/>
-      <c r="HN4" s="72">
+      <c r="HM4" s="12"/>
+      <c r="HN4" s="13">
         <v>111</v>
       </c>
-      <c r="HO4" s="62"/>
-      <c r="HP4" s="72">
+      <c r="HO4" s="12"/>
+      <c r="HP4" s="13">
         <v>112</v>
       </c>
-      <c r="HQ4" s="62"/>
-      <c r="HR4" s="72">
+      <c r="HQ4" s="12"/>
+      <c r="HR4" s="13">
         <v>113</v>
       </c>
-      <c r="HS4" s="62"/>
-      <c r="HT4" s="72">
+      <c r="HS4" s="12"/>
+      <c r="HT4" s="13">
         <v>114</v>
       </c>
-      <c r="HU4" s="62"/>
-      <c r="HV4" s="72">
+      <c r="HU4" s="12"/>
+      <c r="HV4" s="13">
         <v>115</v>
       </c>
-      <c r="HW4" s="62"/>
-      <c r="HX4" s="72">
+      <c r="HW4" s="12"/>
+      <c r="HX4" s="13">
         <v>116</v>
       </c>
-      <c r="HY4" s="62"/>
-      <c r="HZ4" s="72">
+      <c r="HY4" s="12"/>
+      <c r="HZ4" s="13">
         <v>117</v>
       </c>
-      <c r="IA4" s="62"/>
-      <c r="IB4" s="72">
+      <c r="IA4" s="12"/>
+      <c r="IB4" s="13">
         <v>118</v>
       </c>
-      <c r="IC4" s="62"/>
-      <c r="ID4" s="72">
+      <c r="IC4" s="12"/>
+      <c r="ID4" s="13">
         <v>119</v>
       </c>
-      <c r="IE4" s="62"/>
-      <c r="IF4" s="72">
+      <c r="IE4" s="12"/>
+      <c r="IF4" s="13">
         <v>120</v>
       </c>
-      <c r="IG4" s="62"/>
-      <c r="IH4" s="72">
+      <c r="IG4" s="12"/>
+      <c r="IH4" s="13">
         <v>121</v>
       </c>
-      <c r="II4" s="62"/>
-      <c r="IJ4" s="72">
+      <c r="II4" s="12"/>
+      <c r="IJ4" s="13">
         <v>122</v>
       </c>
-      <c r="IK4" s="62"/>
-      <c r="IL4" s="72">
+      <c r="IK4" s="12"/>
+      <c r="IL4" s="13">
         <v>123</v>
       </c>
-      <c r="IM4" s="62"/>
-      <c r="IN4" s="72">
+      <c r="IM4" s="12"/>
+      <c r="IN4" s="13">
         <v>124</v>
       </c>
-      <c r="IO4" s="62"/>
-      <c r="IP4" s="72">
+      <c r="IO4" s="12"/>
+      <c r="IP4" s="13">
         <v>125</v>
       </c>
-      <c r="IQ4" s="62"/>
-      <c r="IR4" s="72">
+      <c r="IQ4" s="12"/>
+      <c r="IR4" s="13">
         <v>126</v>
       </c>
-      <c r="IS4" s="62"/>
-      <c r="IT4" s="72">
+      <c r="IS4" s="12"/>
+      <c r="IT4" s="13">
         <v>127</v>
       </c>
-      <c r="IU4" s="62"/>
-      <c r="IV4" s="72">
+      <c r="IU4" s="12"/>
+      <c r="IV4" s="13">
         <v>128</v>
       </c>
-      <c r="IW4" s="73"/>
+      <c r="IW4" s="16"/>
     </row>
-    <row r="5" spans="1:258" ht="116.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="7" t="s">
+    <row r="5" spans="1:258" ht="116.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="65" t="s">
+      <c r="B5" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="66"/>
-      <c r="D5" s="65" t="s">
+      <c r="C5" s="19"/>
+      <c r="D5" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="66"/>
-      <c r="F5" s="65" t="s">
+      <c r="E5" s="19"/>
+      <c r="F5" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="66"/>
-      <c r="H5" s="65" t="s">
+      <c r="G5" s="19"/>
+      <c r="H5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="I5" s="66"/>
-      <c r="J5" s="65" t="s">
+      <c r="I5" s="19"/>
+      <c r="J5" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="K5" s="66"/>
-      <c r="L5" s="65" t="s">
+      <c r="K5" s="19"/>
+      <c r="L5" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="M5" s="66"/>
-      <c r="N5" s="65" t="s">
+      <c r="M5" s="19"/>
+      <c r="N5" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="O5" s="66"/>
-      <c r="P5" s="65" t="s">
+      <c r="O5" s="19"/>
+      <c r="P5" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="Q5" s="66"/>
-      <c r="R5" s="65" t="s">
+      <c r="Q5" s="19"/>
+      <c r="R5" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="S5" s="66"/>
-      <c r="T5" s="65" t="s">
+      <c r="S5" s="19"/>
+      <c r="T5" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="U5" s="66"/>
-      <c r="V5" s="65" t="s">
+      <c r="U5" s="19"/>
+      <c r="V5" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="W5" s="66"/>
-      <c r="X5" s="65" t="s">
+      <c r="W5" s="19"/>
+      <c r="X5" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="Y5" s="66"/>
-      <c r="Z5" s="65" t="s">
+      <c r="Y5" s="19"/>
+      <c r="Z5" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="AA5" s="66"/>
-      <c r="AB5" s="65" t="s">
+      <c r="AA5" s="19"/>
+      <c r="AB5" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="AC5" s="66"/>
-      <c r="AD5" s="65" t="s">
+      <c r="AC5" s="19"/>
+      <c r="AD5" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="AE5" s="66"/>
-      <c r="AF5" s="65" t="s">
+      <c r="AE5" s="19"/>
+      <c r="AF5" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="AG5" s="66"/>
-      <c r="AH5" s="65" t="s">
+      <c r="AG5" s="19"/>
+      <c r="AH5" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="AI5" s="66"/>
-      <c r="AJ5" s="65" t="s">
+      <c r="AI5" s="19"/>
+      <c r="AJ5" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="AK5" s="66"/>
-      <c r="AL5" s="65" t="s">
+      <c r="AK5" s="19"/>
+      <c r="AL5" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="AM5" s="66"/>
-      <c r="AN5" s="65" t="s">
+      <c r="AM5" s="19"/>
+      <c r="AN5" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="AO5" s="66"/>
-      <c r="AP5" s="65" t="s">
+      <c r="AO5" s="19"/>
+      <c r="AP5" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="AQ5" s="66"/>
-      <c r="AR5" s="65" t="s">
+      <c r="AQ5" s="19"/>
+      <c r="AR5" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="AS5" s="66"/>
-      <c r="AT5" s="65" t="s">
+      <c r="AS5" s="19"/>
+      <c r="AT5" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AU5" s="66"/>
-      <c r="AV5" s="65" t="s">
+      <c r="AU5" s="19"/>
+      <c r="AV5" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="AW5" s="66"/>
-      <c r="AX5" s="65" t="s">
+      <c r="AW5" s="19"/>
+      <c r="AX5" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="AY5" s="66"/>
-      <c r="AZ5" s="65" t="s">
+      <c r="AY5" s="19"/>
+      <c r="AZ5" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="BA5" s="66"/>
-      <c r="BB5" s="65" t="s">
+      <c r="BA5" s="19"/>
+      <c r="BB5" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="BC5" s="66"/>
-      <c r="BD5" s="65" t="s">
+      <c r="BC5" s="19"/>
+      <c r="BD5" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="BE5" s="66"/>
-      <c r="BF5" s="65" t="s">
+      <c r="BE5" s="19"/>
+      <c r="BF5" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="BG5" s="66"/>
-      <c r="BH5" s="65" t="s">
+      <c r="BG5" s="19"/>
+      <c r="BH5" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="BI5" s="66"/>
-      <c r="BJ5" s="65" t="s">
+      <c r="BI5" s="19"/>
+      <c r="BJ5" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="BK5" s="66"/>
-      <c r="BL5" s="65" t="s">
+      <c r="BK5" s="19"/>
+      <c r="BL5" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="BM5" s="66"/>
-      <c r="BN5" s="65" t="s">
+      <c r="BM5" s="19"/>
+      <c r="BN5" s="18" t="s">
         <v>38</v>
       </c>
-      <c r="BO5" s="66"/>
-      <c r="BP5" s="65" t="s">
+      <c r="BO5" s="19"/>
+      <c r="BP5" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="BQ5" s="66"/>
-      <c r="BR5" s="65" t="s">
+      <c r="BQ5" s="19"/>
+      <c r="BR5" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="BS5" s="66"/>
-      <c r="BT5" s="65" t="s">
+      <c r="BS5" s="19"/>
+      <c r="BT5" s="18" t="s">
         <v>41</v>
       </c>
-      <c r="BU5" s="66"/>
-      <c r="BV5" s="65" t="s">
+      <c r="BU5" s="19"/>
+      <c r="BV5" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="BW5" s="66"/>
-      <c r="BX5" s="65" t="s">
+      <c r="BW5" s="19"/>
+      <c r="BX5" s="18" t="s">
         <v>43</v>
       </c>
-      <c r="BY5" s="66"/>
-      <c r="BZ5" s="65" t="s">
+      <c r="BY5" s="19"/>
+      <c r="BZ5" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="CA5" s="66"/>
-      <c r="CB5" s="65" t="s">
+      <c r="CA5" s="19"/>
+      <c r="CB5" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="CC5" s="66"/>
-      <c r="CD5" s="65" t="s">
+      <c r="CC5" s="19"/>
+      <c r="CD5" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="CE5" s="66"/>
-      <c r="CF5" s="65" t="s">
+      <c r="CE5" s="19"/>
+      <c r="CF5" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="CG5" s="66"/>
-      <c r="CH5" s="65" t="s">
+      <c r="CG5" s="19"/>
+      <c r="CH5" s="18" t="s">
         <v>48</v>
       </c>
-      <c r="CI5" s="66"/>
-      <c r="CJ5" s="65" t="s">
+      <c r="CI5" s="19"/>
+      <c r="CJ5" s="18" t="s">
         <v>49</v>
       </c>
-      <c r="CK5" s="66"/>
-      <c r="CL5" s="65" t="s">
+      <c r="CK5" s="19"/>
+      <c r="CL5" s="18" t="s">
         <v>50</v>
       </c>
-      <c r="CM5" s="66"/>
-      <c r="CN5" s="65" t="s">
+      <c r="CM5" s="19"/>
+      <c r="CN5" s="18" t="s">
         <v>51</v>
       </c>
-      <c r="CO5" s="66"/>
-      <c r="CP5" s="65" t="s">
+      <c r="CO5" s="19"/>
+      <c r="CP5" s="18" t="s">
         <v>52</v>
       </c>
-      <c r="CQ5" s="66"/>
-      <c r="CR5" s="65" t="s">
+      <c r="CQ5" s="19"/>
+      <c r="CR5" s="18" t="s">
         <v>53</v>
       </c>
-      <c r="CS5" s="66"/>
-      <c r="CT5" s="65" t="s">
+      <c r="CS5" s="19"/>
+      <c r="CT5" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="CU5" s="66"/>
-      <c r="CV5" s="65" t="s">
+      <c r="CU5" s="19"/>
+      <c r="CV5" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="CW5" s="66"/>
-      <c r="CX5" s="65" t="s">
+      <c r="CW5" s="19"/>
+      <c r="CX5" s="18" t="s">
         <v>56</v>
       </c>
-      <c r="CY5" s="66"/>
-      <c r="CZ5" s="65" t="s">
+      <c r="CY5" s="19"/>
+      <c r="CZ5" s="18" t="s">
         <v>57</v>
       </c>
-      <c r="DA5" s="66"/>
-      <c r="DB5" s="65" t="s">
+      <c r="DA5" s="19"/>
+      <c r="DB5" s="18" t="s">
         <v>58</v>
       </c>
-      <c r="DC5" s="66"/>
-      <c r="DD5" s="65" t="s">
+      <c r="DC5" s="19"/>
+      <c r="DD5" s="18" t="s">
         <v>59</v>
       </c>
-      <c r="DE5" s="66"/>
-      <c r="DF5" s="65" t="s">
+      <c r="DE5" s="19"/>
+      <c r="DF5" s="18" t="s">
         <v>60</v>
       </c>
-      <c r="DG5" s="66"/>
-      <c r="DH5" s="65" t="s">
+      <c r="DG5" s="19"/>
+      <c r="DH5" s="18" t="s">
         <v>61</v>
       </c>
-      <c r="DI5" s="66"/>
-      <c r="DJ5" s="65" t="s">
+      <c r="DI5" s="19"/>
+      <c r="DJ5" s="18" t="s">
         <v>62</v>
       </c>
-      <c r="DK5" s="66"/>
-      <c r="DL5" s="65" t="s">
+      <c r="DK5" s="19"/>
+      <c r="DL5" s="18" t="s">
         <v>63</v>
       </c>
-      <c r="DM5" s="66"/>
-      <c r="DN5" s="65" t="s">
+      <c r="DM5" s="19"/>
+      <c r="DN5" s="18" t="s">
         <v>64</v>
       </c>
-      <c r="DO5" s="66"/>
-      <c r="DP5" s="65" t="s">
+      <c r="DO5" s="19"/>
+      <c r="DP5" s="18" t="s">
         <v>65</v>
       </c>
-      <c r="DQ5" s="66"/>
-      <c r="DR5" s="65" t="s">
+      <c r="DQ5" s="19"/>
+      <c r="DR5" s="18" t="s">
         <v>66</v>
       </c>
-      <c r="DS5" s="66"/>
-      <c r="DT5" s="65" t="s">
+      <c r="DS5" s="19"/>
+      <c r="DT5" s="18" t="s">
         <v>67</v>
       </c>
-      <c r="DU5" s="66"/>
-      <c r="DV5" s="65" t="s">
+      <c r="DU5" s="19"/>
+      <c r="DV5" s="18" t="s">
         <v>68</v>
       </c>
-      <c r="DW5" s="66"/>
-      <c r="DX5" s="69" t="s">
+      <c r="DW5" s="19"/>
+      <c r="DX5" s="20" t="s">
         <v>69</v>
       </c>
-      <c r="DY5" s="70"/>
-      <c r="DZ5" s="71" t="s">
+      <c r="DY5" s="21"/>
+      <c r="DZ5" s="22" t="s">
         <v>70</v>
       </c>
-      <c r="EA5" s="66"/>
-      <c r="EB5" s="65" t="s">
+      <c r="EA5" s="19"/>
+      <c r="EB5" s="18" t="s">
         <v>71</v>
       </c>
-      <c r="EC5" s="66"/>
-      <c r="ED5" s="65" t="s">
+      <c r="EC5" s="19"/>
+      <c r="ED5" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="EE5" s="66"/>
-      <c r="EF5" s="65" t="s">
+      <c r="EE5" s="19"/>
+      <c r="EF5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="EG5" s="66"/>
-      <c r="EH5" s="65" t="s">
+      <c r="EG5" s="19"/>
+      <c r="EH5" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="EI5" s="66"/>
-      <c r="EJ5" s="65" t="s">
+      <c r="EI5" s="19"/>
+      <c r="EJ5" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="EK5" s="66"/>
-      <c r="EL5" s="65" t="s">
+      <c r="EK5" s="19"/>
+      <c r="EL5" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="EM5" s="66"/>
-      <c r="EN5" s="65" t="s">
+      <c r="EM5" s="19"/>
+      <c r="EN5" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="EO5" s="66"/>
-      <c r="EP5" s="65" t="s">
+      <c r="EO5" s="19"/>
+      <c r="EP5" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="EQ5" s="66"/>
-      <c r="ER5" s="65" t="s">
+      <c r="EQ5" s="19"/>
+      <c r="ER5" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="ES5" s="66"/>
-      <c r="ET5" s="65" t="s">
+      <c r="ES5" s="19"/>
+      <c r="ET5" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="EU5" s="66"/>
-      <c r="EV5" s="65" t="s">
+      <c r="EU5" s="19"/>
+      <c r="EV5" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="EW5" s="66"/>
-      <c r="EX5" s="65" t="s">
+      <c r="EW5" s="19"/>
+      <c r="EX5" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="EY5" s="66"/>
-      <c r="EZ5" s="65" t="s">
+      <c r="EY5" s="19"/>
+      <c r="EZ5" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="FA5" s="66"/>
-      <c r="FB5" s="65" t="s">
+      <c r="FA5" s="19"/>
+      <c r="FB5" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="FC5" s="66"/>
-      <c r="FD5" s="65" t="s">
+      <c r="FC5" s="19"/>
+      <c r="FD5" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="FE5" s="66"/>
-      <c r="FF5" s="65" t="s">
+      <c r="FE5" s="19"/>
+      <c r="FF5" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="FG5" s="66"/>
-      <c r="FH5" s="65" t="s">
+      <c r="FG5" s="19"/>
+      <c r="FH5" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="FI5" s="66"/>
-      <c r="FJ5" s="65" t="s">
+      <c r="FI5" s="19"/>
+      <c r="FJ5" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="FK5" s="66"/>
-      <c r="FL5" s="65" t="s">
+      <c r="FK5" s="19"/>
+      <c r="FL5" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="FM5" s="66"/>
-      <c r="FN5" s="65" t="s">
+      <c r="FM5" s="19"/>
+      <c r="FN5" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="FO5" s="66"/>
-      <c r="FP5" s="65" t="s">
+      <c r="FO5" s="19"/>
+      <c r="FP5" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="FQ5" s="66"/>
-      <c r="FR5" s="65" t="s">
+      <c r="FQ5" s="19"/>
+      <c r="FR5" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="FS5" s="66"/>
-      <c r="FT5" s="65" t="s">
+      <c r="FS5" s="19"/>
+      <c r="FT5" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="FU5" s="66"/>
-      <c r="FV5" s="65" t="s">
+      <c r="FU5" s="19"/>
+      <c r="FV5" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="FW5" s="66"/>
-      <c r="FX5" s="65" t="s">
+      <c r="FW5" s="19"/>
+      <c r="FX5" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="FY5" s="66"/>
-      <c r="FZ5" s="65" t="s">
+      <c r="FY5" s="19"/>
+      <c r="FZ5" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="GA5" s="66"/>
-      <c r="GB5" s="65" t="s">
+      <c r="GA5" s="19"/>
+      <c r="GB5" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="GC5" s="66"/>
-      <c r="GD5" s="65" t="s">
+      <c r="GC5" s="19"/>
+      <c r="GD5" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="GE5" s="66"/>
-      <c r="GF5" s="65" t="s">
+      <c r="GE5" s="19"/>
+      <c r="GF5" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="GG5" s="66"/>
-      <c r="GH5" s="65" t="s">
+      <c r="GG5" s="19"/>
+      <c r="GH5" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="GI5" s="66"/>
-      <c r="GJ5" s="65" t="s">
+      <c r="GI5" s="19"/>
+      <c r="GJ5" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="GK5" s="66"/>
-      <c r="GL5" s="65" t="s">
+      <c r="GK5" s="19"/>
+      <c r="GL5" s="18" t="s">
         <v>38</v>
       </c>
-      <c r="GM5" s="66"/>
-      <c r="GN5" s="65" t="s">
+      <c r="GM5" s="19"/>
+      <c r="GN5" s="18" t="s">
         <v>72</v>
       </c>
-      <c r="GO5" s="66"/>
-      <c r="GP5" s="65" t="s">
+      <c r="GO5" s="19"/>
+      <c r="GP5" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="GQ5" s="66"/>
-      <c r="GR5" s="65" t="s">
+      <c r="GQ5" s="19"/>
+      <c r="GR5" s="18" t="s">
         <v>41</v>
       </c>
-      <c r="GS5" s="66"/>
-      <c r="GT5" s="65" t="s">
+      <c r="GS5" s="19"/>
+      <c r="GT5" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="GU5" s="66"/>
-      <c r="GV5" s="65" t="s">
+      <c r="GU5" s="19"/>
+      <c r="GV5" s="18" t="s">
         <v>43</v>
       </c>
-      <c r="GW5" s="66"/>
-      <c r="GX5" s="65" t="s">
+      <c r="GW5" s="19"/>
+      <c r="GX5" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="GY5" s="66"/>
-      <c r="GZ5" s="65" t="s">
+      <c r="GY5" s="19"/>
+      <c r="GZ5" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="HA5" s="66"/>
-      <c r="HB5" s="65" t="s">
+      <c r="HA5" s="19"/>
+      <c r="HB5" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="HC5" s="66"/>
-      <c r="HD5" s="65" t="s">
+      <c r="HC5" s="19"/>
+      <c r="HD5" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="HE5" s="66"/>
-      <c r="HF5" s="65" t="s">
+      <c r="HE5" s="19"/>
+      <c r="HF5" s="18" t="s">
         <v>48</v>
       </c>
-      <c r="HG5" s="66"/>
-      <c r="HH5" s="65" t="s">
+      <c r="HG5" s="19"/>
+      <c r="HH5" s="18" t="s">
         <v>49</v>
       </c>
-      <c r="HI5" s="66"/>
-      <c r="HJ5" s="65" t="s">
+      <c r="HI5" s="19"/>
+      <c r="HJ5" s="18" t="s">
         <v>50</v>
       </c>
-      <c r="HK5" s="66"/>
-      <c r="HL5" s="65" t="s">
+      <c r="HK5" s="19"/>
+      <c r="HL5" s="18" t="s">
         <v>51</v>
       </c>
-      <c r="HM5" s="66"/>
-      <c r="HN5" s="65" t="s">
+      <c r="HM5" s="19"/>
+      <c r="HN5" s="18" t="s">
         <v>52</v>
       </c>
-      <c r="HO5" s="66"/>
-      <c r="HP5" s="65" t="s">
+      <c r="HO5" s="19"/>
+      <c r="HP5" s="18" t="s">
         <v>53</v>
       </c>
-      <c r="HQ5" s="66"/>
-      <c r="HR5" s="65" t="s">
+      <c r="HQ5" s="19"/>
+      <c r="HR5" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="HS5" s="66"/>
-      <c r="HT5" s="65" t="s">
+      <c r="HS5" s="19"/>
+      <c r="HT5" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="HU5" s="66"/>
-      <c r="HV5" s="65" t="s">
+      <c r="HU5" s="19"/>
+      <c r="HV5" s="18" t="s">
         <v>56</v>
       </c>
-      <c r="HW5" s="66"/>
-      <c r="HX5" s="65" t="s">
+      <c r="HW5" s="19"/>
+      <c r="HX5" s="18" t="s">
         <v>57</v>
       </c>
-      <c r="HY5" s="66"/>
-      <c r="HZ5" s="65" t="s">
+      <c r="HY5" s="19"/>
+      <c r="HZ5" s="18" t="s">
         <v>58</v>
       </c>
-      <c r="IA5" s="66"/>
-      <c r="IB5" s="65" t="s">
+      <c r="IA5" s="19"/>
+      <c r="IB5" s="18" t="s">
         <v>59</v>
       </c>
-      <c r="IC5" s="66"/>
-      <c r="ID5" s="65" t="s">
+      <c r="IC5" s="19"/>
+      <c r="ID5" s="18" t="s">
         <v>60</v>
       </c>
-      <c r="IE5" s="66"/>
-      <c r="IF5" s="65" t="s">
+      <c r="IE5" s="19"/>
+      <c r="IF5" s="18" t="s">
         <v>61</v>
       </c>
-      <c r="IG5" s="66"/>
-      <c r="IH5" s="65" t="s">
+      <c r="IG5" s="19"/>
+      <c r="IH5" s="18" t="s">
         <v>62</v>
       </c>
-      <c r="II5" s="66"/>
-      <c r="IJ5" s="65" t="s">
+      <c r="II5" s="19"/>
+      <c r="IJ5" s="18" t="s">
         <v>63</v>
       </c>
-      <c r="IK5" s="66"/>
-      <c r="IL5" s="65" t="s">
+      <c r="IK5" s="19"/>
+      <c r="IL5" s="18" t="s">
         <v>64</v>
       </c>
-      <c r="IM5" s="66"/>
-      <c r="IN5" s="65" t="s">
+      <c r="IM5" s="19"/>
+      <c r="IN5" s="18" t="s">
         <v>65</v>
       </c>
-      <c r="IO5" s="66"/>
-      <c r="IP5" s="65" t="s">
+      <c r="IO5" s="19"/>
+      <c r="IP5" s="18" t="s">
         <v>66</v>
       </c>
-      <c r="IQ5" s="66"/>
-      <c r="IR5" s="65" t="s">
+      <c r="IQ5" s="19"/>
+      <c r="IR5" s="18" t="s">
         <v>67</v>
       </c>
-      <c r="IS5" s="66"/>
-      <c r="IT5" s="65" t="s">
+      <c r="IS5" s="19"/>
+      <c r="IT5" s="18" t="s">
         <v>68</v>
       </c>
-      <c r="IU5" s="66"/>
-      <c r="IV5" s="65" t="s">
+      <c r="IU5" s="19"/>
+      <c r="IV5" s="18" t="s">
         <v>69</v>
       </c>
-      <c r="IW5" s="66"/>
+      <c r="IW5" s="19"/>
     </row>
-    <row r="6" spans="1:258" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="67" t="s">
+    <row r="6" spans="1:258" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="23"/>
+      <c r="B6" s="24" t="s">
         <v>73</v>
       </c>
-      <c r="C6" s="55"/>
-[...18 lines deleted...]
-      <c r="V6" s="67" t="s">
+      <c r="C6" s="25"/>
+      <c r="D6" s="25"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="25"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="25"/>
+      <c r="K6" s="25"/>
+      <c r="L6" s="25"/>
+      <c r="M6" s="25"/>
+      <c r="N6" s="25"/>
+      <c r="O6" s="25"/>
+      <c r="P6" s="25"/>
+      <c r="Q6" s="25"/>
+      <c r="R6" s="25"/>
+      <c r="S6" s="25"/>
+      <c r="T6" s="25"/>
+      <c r="U6" s="25"/>
+      <c r="V6" s="24" t="s">
         <v>73</v>
       </c>
-      <c r="W6" s="55"/>
-[...24 lines deleted...]
-      <c r="AV6" s="54" t="s">
+      <c r="W6" s="25"/>
+      <c r="X6" s="25"/>
+      <c r="Y6" s="25"/>
+      <c r="Z6" s="25"/>
+      <c r="AA6" s="25"/>
+      <c r="AB6" s="25"/>
+      <c r="AC6" s="25"/>
+      <c r="AD6" s="25"/>
+      <c r="AE6" s="25"/>
+      <c r="AF6" s="25"/>
+      <c r="AG6" s="25"/>
+      <c r="AH6" s="25"/>
+      <c r="AI6" s="25"/>
+      <c r="AJ6" s="25"/>
+      <c r="AK6" s="25"/>
+      <c r="AL6" s="25"/>
+      <c r="AM6" s="25"/>
+      <c r="AN6" s="25"/>
+      <c r="AO6" s="25"/>
+      <c r="AP6" s="26"/>
+      <c r="AQ6" s="26"/>
+      <c r="AR6" s="26"/>
+      <c r="AS6" s="26"/>
+      <c r="AT6" s="26"/>
+      <c r="AU6" s="27"/>
+      <c r="AV6" s="28" t="s">
         <v>74</v>
       </c>
-      <c r="AW6" s="55"/>
-[...6 lines deleted...]
-      <c r="BD6" s="60" t="s">
+      <c r="AW6" s="25"/>
+      <c r="AX6" s="25"/>
+      <c r="AY6" s="25"/>
+      <c r="AZ6" s="25"/>
+      <c r="BA6" s="25"/>
+      <c r="BB6" s="25"/>
+      <c r="BC6" s="29"/>
+      <c r="BD6" s="30" t="s">
         <v>75</v>
       </c>
-      <c r="BE6" s="68"/>
-      <c r="BF6" s="63" t="s">
+      <c r="BE6" s="31"/>
+      <c r="BF6" s="32" t="s">
         <v>76</v>
       </c>
-      <c r="BG6" s="64"/>
-      <c r="BH6" s="60" t="s">
+      <c r="BG6" s="33"/>
+      <c r="BH6" s="30" t="s">
         <v>77</v>
       </c>
-      <c r="BI6" s="61"/>
-[...2 lines deleted...]
-      <c r="BL6" s="54" t="s">
+      <c r="BI6" s="15"/>
+      <c r="BJ6" s="15"/>
+      <c r="BK6" s="12"/>
+      <c r="BL6" s="28" t="s">
         <v>78</v>
       </c>
-      <c r="BM6" s="55"/>
-[...2 lines deleted...]
-      <c r="BP6" s="63" t="s">
+      <c r="BM6" s="25"/>
+      <c r="BN6" s="25"/>
+      <c r="BO6" s="25"/>
+      <c r="BP6" s="32" t="s">
         <v>76</v>
       </c>
-      <c r="BQ6" s="64"/>
-      <c r="BR6" s="55" t="s">
+      <c r="BQ6" s="33"/>
+      <c r="BR6" s="25" t="s">
         <v>79</v>
       </c>
-      <c r="BS6" s="55"/>
-[...20 lines deleted...]
-      <c r="CN6" s="63" t="s">
+      <c r="BS6" s="25"/>
+      <c r="BT6" s="25"/>
+      <c r="BU6" s="25"/>
+      <c r="BV6" s="25"/>
+      <c r="BW6" s="25"/>
+      <c r="BX6" s="25"/>
+      <c r="BY6" s="25"/>
+      <c r="BZ6" s="25"/>
+      <c r="CA6" s="25"/>
+      <c r="CB6" s="25"/>
+      <c r="CC6" s="25"/>
+      <c r="CD6" s="25"/>
+      <c r="CE6" s="25"/>
+      <c r="CF6" s="25"/>
+      <c r="CG6" s="25"/>
+      <c r="CH6" s="25"/>
+      <c r="CI6" s="25"/>
+      <c r="CJ6" s="25"/>
+      <c r="CK6" s="25"/>
+      <c r="CL6" s="25"/>
+      <c r="CM6" s="29"/>
+      <c r="CN6" s="32" t="s">
         <v>80</v>
       </c>
-      <c r="CO6" s="64"/>
-      <c r="CP6" s="54" t="s">
+      <c r="CO6" s="33"/>
+      <c r="CP6" s="28" t="s">
         <v>81</v>
       </c>
-      <c r="CQ6" s="55"/>
-[...16 lines deleted...]
-      <c r="DH6" s="54" t="s">
+      <c r="CQ6" s="25"/>
+      <c r="CR6" s="25"/>
+      <c r="CS6" s="25"/>
+      <c r="CT6" s="25"/>
+      <c r="CU6" s="25"/>
+      <c r="CV6" s="25"/>
+      <c r="CW6" s="25"/>
+      <c r="CX6" s="25"/>
+      <c r="CY6" s="25"/>
+      <c r="CZ6" s="25"/>
+      <c r="DA6" s="25"/>
+      <c r="DB6" s="25"/>
+      <c r="DC6" s="25"/>
+      <c r="DD6" s="25"/>
+      <c r="DE6" s="25"/>
+      <c r="DF6" s="25"/>
+      <c r="DG6" s="29"/>
+      <c r="DH6" s="28" t="s">
         <v>82</v>
       </c>
-      <c r="DI6" s="55"/>
-[...14 lines deleted...]
-      <c r="DX6" s="54" t="s">
+      <c r="DI6" s="25"/>
+      <c r="DJ6" s="25"/>
+      <c r="DK6" s="25"/>
+      <c r="DL6" s="25"/>
+      <c r="DM6" s="25"/>
+      <c r="DN6" s="25"/>
+      <c r="DO6" s="25"/>
+      <c r="DP6" s="25"/>
+      <c r="DQ6" s="25"/>
+      <c r="DR6" s="25"/>
+      <c r="DS6" s="25"/>
+      <c r="DT6" s="25"/>
+      <c r="DU6" s="25"/>
+      <c r="DV6" s="25"/>
+      <c r="DW6" s="29"/>
+      <c r="DX6" s="28" t="s">
         <v>83</v>
       </c>
-      <c r="DY6" s="59"/>
-      <c r="DZ6" s="55" t="s">
+      <c r="DY6" s="34"/>
+      <c r="DZ6" s="25" t="s">
         <v>84</v>
       </c>
-      <c r="EA6" s="55"/>
-[...22 lines deleted...]
-      <c r="EX6" s="54" t="s">
+      <c r="EA6" s="25"/>
+      <c r="EB6" s="25"/>
+      <c r="EC6" s="25"/>
+      <c r="ED6" s="25"/>
+      <c r="EE6" s="25"/>
+      <c r="EF6" s="25"/>
+      <c r="EG6" s="25"/>
+      <c r="EH6" s="25"/>
+      <c r="EI6" s="25"/>
+      <c r="EJ6" s="25"/>
+      <c r="EK6" s="25"/>
+      <c r="EL6" s="25"/>
+      <c r="EM6" s="25"/>
+      <c r="EN6" s="25"/>
+      <c r="EO6" s="25"/>
+      <c r="EP6" s="25"/>
+      <c r="EQ6" s="25"/>
+      <c r="ER6" s="25"/>
+      <c r="ES6" s="25"/>
+      <c r="ET6" s="25"/>
+      <c r="EU6" s="25"/>
+      <c r="EV6" s="25"/>
+      <c r="EW6" s="29"/>
+      <c r="EX6" s="28" t="s">
         <v>85</v>
       </c>
-      <c r="EY6" s="55"/>
-[...18 lines deleted...]
-      <c r="FR6" s="54" t="s">
+      <c r="EY6" s="25"/>
+      <c r="EZ6" s="25"/>
+      <c r="FA6" s="25"/>
+      <c r="FB6" s="25"/>
+      <c r="FC6" s="25"/>
+      <c r="FD6" s="25"/>
+      <c r="FE6" s="25"/>
+      <c r="FF6" s="25"/>
+      <c r="FG6" s="25"/>
+      <c r="FH6" s="25"/>
+      <c r="FI6" s="25"/>
+      <c r="FJ6" s="25"/>
+      <c r="FK6" s="25"/>
+      <c r="FL6" s="25"/>
+      <c r="FM6" s="25"/>
+      <c r="FN6" s="25"/>
+      <c r="FO6" s="25"/>
+      <c r="FP6" s="25"/>
+      <c r="FQ6" s="29"/>
+      <c r="FR6" s="28" t="s">
         <v>86</v>
       </c>
-      <c r="FS6" s="55"/>
-[...18 lines deleted...]
-      <c r="GL6" s="54" t="s">
+      <c r="FS6" s="25"/>
+      <c r="FT6" s="25"/>
+      <c r="FU6" s="25"/>
+      <c r="FV6" s="25"/>
+      <c r="FW6" s="25"/>
+      <c r="FX6" s="25"/>
+      <c r="FY6" s="25"/>
+      <c r="FZ6" s="25"/>
+      <c r="GA6" s="25"/>
+      <c r="GB6" s="25"/>
+      <c r="GC6" s="25"/>
+      <c r="GD6" s="25"/>
+      <c r="GE6" s="25"/>
+      <c r="GF6" s="25"/>
+      <c r="GG6" s="25"/>
+      <c r="GH6" s="25"/>
+      <c r="GI6" s="25"/>
+      <c r="GJ6" s="25"/>
+      <c r="GK6" s="29"/>
+      <c r="GL6" s="28" t="s">
         <v>87</v>
       </c>
-      <c r="GM6" s="55"/>
-[...18 lines deleted...]
-      <c r="HF6" s="54" t="s">
+      <c r="GM6" s="25"/>
+      <c r="GN6" s="25"/>
+      <c r="GO6" s="25"/>
+      <c r="GP6" s="25"/>
+      <c r="GQ6" s="25"/>
+      <c r="GR6" s="25"/>
+      <c r="GS6" s="25"/>
+      <c r="GT6" s="25"/>
+      <c r="GU6" s="25"/>
+      <c r="GV6" s="25"/>
+      <c r="GW6" s="25"/>
+      <c r="GX6" s="25"/>
+      <c r="GY6" s="25"/>
+      <c r="GZ6" s="25"/>
+      <c r="HA6" s="25"/>
+      <c r="HB6" s="25"/>
+      <c r="HC6" s="25"/>
+      <c r="HD6" s="25"/>
+      <c r="HE6" s="29"/>
+      <c r="HF6" s="28" t="s">
         <v>88</v>
       </c>
-      <c r="HG6" s="55"/>
-[...18 lines deleted...]
-      <c r="HZ6" s="54" t="s">
+      <c r="HG6" s="25"/>
+      <c r="HH6" s="25"/>
+      <c r="HI6" s="25"/>
+      <c r="HJ6" s="25"/>
+      <c r="HK6" s="25"/>
+      <c r="HL6" s="25"/>
+      <c r="HM6" s="25"/>
+      <c r="HN6" s="25"/>
+      <c r="HO6" s="25"/>
+      <c r="HP6" s="25"/>
+      <c r="HQ6" s="25"/>
+      <c r="HR6" s="25"/>
+      <c r="HS6" s="25"/>
+      <c r="HT6" s="25"/>
+      <c r="HU6" s="25"/>
+      <c r="HV6" s="25"/>
+      <c r="HW6" s="25"/>
+      <c r="HX6" s="25"/>
+      <c r="HY6" s="29"/>
+      <c r="HZ6" s="28" t="s">
         <v>89</v>
       </c>
-      <c r="IA6" s="55"/>
-[...21 lines deleted...]
-      <c r="IW6" s="58"/>
+      <c r="IA6" s="25"/>
+      <c r="IB6" s="25"/>
+      <c r="IC6" s="25"/>
+      <c r="ID6" s="25"/>
+      <c r="IE6" s="25"/>
+      <c r="IF6" s="25"/>
+      <c r="IG6" s="25"/>
+      <c r="IH6" s="25"/>
+      <c r="II6" s="25"/>
+      <c r="IJ6" s="25"/>
+      <c r="IK6" s="25"/>
+      <c r="IL6" s="25"/>
+      <c r="IM6" s="25"/>
+      <c r="IN6" s="25"/>
+      <c r="IO6" s="25"/>
+      <c r="IP6" s="25"/>
+      <c r="IQ6" s="25"/>
+      <c r="IR6" s="25"/>
+      <c r="IS6" s="35"/>
+      <c r="IT6" s="25"/>
+      <c r="IU6" s="25"/>
+      <c r="IV6" s="25"/>
+      <c r="IW6" s="36"/>
     </row>
-    <row r="7" spans="1:258" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="11" t="s">
+    <row r="7" spans="1:258" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="37" t="s">
         <v>90</v>
       </c>
-      <c r="B7" s="12">
+      <c r="B7" s="38">
         <v>47836</v>
       </c>
-      <c r="C7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="12">
+      <c r="C7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="D7" s="38">
         <v>41306</v>
       </c>
-      <c r="E7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="14" t="s">
+      <c r="E7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="F7" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="G7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="15">
+      <c r="G7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="H7" s="41">
         <v>1845.5</v>
       </c>
-      <c r="I7" s="16" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="15">
+      <c r="I7" s="42" t="s">
+        <v>174</v>
+      </c>
+      <c r="J7" s="41">
         <v>1186.9000000000001</v>
       </c>
-      <c r="K7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="L7" s="15">
+      <c r="K7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="L7" s="41">
         <v>37.1</v>
       </c>
-      <c r="M7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="N7" s="17">
+      <c r="M7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="N7" s="43">
         <v>635.9</v>
       </c>
-      <c r="O7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="P7" s="17">
+      <c r="O7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="P7" s="43">
         <v>489</v>
       </c>
-      <c r="Q7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="R7" s="15">
+      <c r="Q7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="R7" s="41">
         <v>33.9</v>
       </c>
-      <c r="S7" s="16" t="s">
-[...2 lines deleted...]
-      <c r="T7" s="15">
+      <c r="S7" s="42" t="s">
+        <v>174</v>
+      </c>
+      <c r="T7" s="41">
         <v>118.5</v>
       </c>
-      <c r="U7" s="16" t="s">
-[...2 lines deleted...]
-      <c r="V7" s="15">
+      <c r="U7" s="42" t="s">
+        <v>174</v>
+      </c>
+      <c r="V7" s="41">
         <v>131.30000000000001</v>
       </c>
-      <c r="W7" s="16" t="s">
-[...2 lines deleted...]
-      <c r="X7" s="15">
+      <c r="W7" s="42" t="s">
+        <v>174</v>
+      </c>
+      <c r="X7" s="41">
         <v>145.69999999999999</v>
       </c>
-      <c r="Y7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="Z7" s="15">
+      <c r="Y7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="Z7" s="41">
         <v>581.79999999999995</v>
       </c>
-      <c r="AA7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="AB7" s="17">
+      <c r="AA7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="AB7" s="43">
         <v>226.3</v>
       </c>
-      <c r="AC7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="AD7" s="17">
+      <c r="AC7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="AD7" s="43">
         <v>316.89999999999998</v>
       </c>
-      <c r="AE7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="AF7" s="15">
+      <c r="AE7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="AF7" s="41">
         <v>1402.4</v>
       </c>
-      <c r="AG7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="AH7" s="17">
+      <c r="AG7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH7" s="43">
         <v>118.9</v>
       </c>
-      <c r="AI7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="AJ7" s="17">
+      <c r="AI7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="AJ7" s="43">
         <v>1269.4000000000001</v>
       </c>
-      <c r="AK7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="AL7" s="17">
+      <c r="AK7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="AL7" s="43">
         <v>188.9</v>
       </c>
-      <c r="AM7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="AN7" s="15">
+      <c r="AM7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="AN7" s="41">
         <v>11.5</v>
       </c>
-      <c r="AO7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="AP7" s="17">
+      <c r="AO7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="AP7" s="43">
         <v>156.9</v>
       </c>
-      <c r="AQ7" s="16" t="s">
-[...2 lines deleted...]
-      <c r="AR7" s="15">
+      <c r="AQ7" s="42" t="s">
+        <v>174</v>
+      </c>
+      <c r="AR7" s="41">
         <v>62.4</v>
       </c>
-      <c r="AS7" s="16" t="s">
-[...2 lines deleted...]
-      <c r="AT7" s="15">
+      <c r="AS7" s="42" t="s">
+        <v>174</v>
+      </c>
+      <c r="AT7" s="41">
         <v>41</v>
       </c>
-      <c r="AU7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="AV7" s="17">
+      <c r="AU7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV7" s="43">
         <v>899.6</v>
       </c>
-      <c r="AW7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="AX7" s="17">
+      <c r="AW7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="AX7" s="43">
         <v>1507.3</v>
       </c>
-      <c r="AY7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="AZ7" s="17">
+      <c r="AY7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="AZ7" s="43">
         <v>1193.9000000000001</v>
       </c>
-      <c r="BA7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="BB7" s="17">
+      <c r="BA7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="BB7" s="43">
         <v>27563.8</v>
       </c>
-      <c r="BC7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="BD7" s="14">
+      <c r="BC7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="BD7" s="40">
         <v>29131</v>
       </c>
-      <c r="BE7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="BF7" s="14">
+      <c r="BE7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="BF7" s="40">
         <v>18785</v>
       </c>
-      <c r="BG7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="BH7" s="14">
+      <c r="BG7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="BH7" s="40">
         <v>116970</v>
       </c>
-      <c r="BI7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="BJ7" s="12">
+      <c r="BI7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="BJ7" s="38">
         <v>228675</v>
       </c>
-      <c r="BK7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="BL7" s="12">
+      <c r="BK7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="BL7" s="38">
         <v>825</v>
       </c>
-      <c r="BM7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="BN7" s="12">
+      <c r="BM7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="BN7" s="38">
         <v>1679</v>
       </c>
-      <c r="BO7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="BP7" s="12">
+      <c r="BO7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="BP7" s="38">
         <v>138495</v>
       </c>
-      <c r="BQ7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="BR7" s="12">
+      <c r="BQ7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="BR7" s="38">
         <v>479</v>
       </c>
-      <c r="BS7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="BT7" s="12">
+      <c r="BS7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="BT7" s="38">
         <v>568</v>
       </c>
-      <c r="BU7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="BV7" s="18">
+      <c r="BU7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="BV7" s="44">
         <v>3871</v>
       </c>
-      <c r="BW7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="BX7" s="19">
+      <c r="BW7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="BX7" s="45">
         <v>13912</v>
       </c>
-      <c r="BY7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="BZ7" s="12">
+      <c r="BY7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="BZ7" s="38">
         <v>232</v>
       </c>
-      <c r="CA7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="CB7" s="12">
+      <c r="CA7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="CB7" s="38">
         <v>1351</v>
       </c>
-      <c r="CC7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="CD7" s="12">
+      <c r="CC7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="CD7" s="38">
         <v>257</v>
       </c>
-      <c r="CE7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="CF7" s="12">
+      <c r="CE7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="CF7" s="38">
         <v>559</v>
       </c>
-      <c r="CG7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="CH7" s="12">
+      <c r="CG7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="CH7" s="38">
         <v>930</v>
       </c>
-      <c r="CI7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="CJ7" s="20">
+      <c r="CI7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="CJ7" s="46">
         <v>416.6</v>
       </c>
-      <c r="CK7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="CL7" s="21">
+      <c r="CK7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="CL7" s="47">
         <v>57</v>
       </c>
-      <c r="CM7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="CN7" s="12">
+      <c r="CM7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="CN7" s="38">
         <v>13851</v>
       </c>
-      <c r="CO7" s="16" t="s">
-[...2 lines deleted...]
-      <c r="CP7" s="21">
+      <c r="CO7" s="42" t="s">
+        <v>174</v>
+      </c>
+      <c r="CP7" s="47">
         <v>17.8</v>
       </c>
-      <c r="CQ7" s="16" t="s">
-[...2 lines deleted...]
-      <c r="CR7" s="12">
+      <c r="CQ7" s="42" t="s">
+        <v>174</v>
+      </c>
+      <c r="CR7" s="38">
         <v>4151</v>
       </c>
-      <c r="CS7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="CT7" s="12">
+      <c r="CS7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="CT7" s="38">
         <v>2709</v>
       </c>
-      <c r="CU7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="CV7" s="12">
+      <c r="CU7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="CV7" s="38">
         <v>739</v>
       </c>
-      <c r="CW7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="CX7" s="12">
+      <c r="CW7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="CX7" s="38">
         <v>745</v>
       </c>
-      <c r="CY7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="CZ7" s="12">
+      <c r="CY7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="CZ7" s="38">
         <v>368</v>
       </c>
-      <c r="DA7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="DB7" s="22">
+      <c r="DA7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="DB7" s="48">
         <v>45.9</v>
       </c>
-      <c r="DC7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="DD7" s="21">
+      <c r="DC7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD7" s="47">
         <v>15.7</v>
       </c>
-      <c r="DE7" s="16" t="s">
-[...2 lines deleted...]
-      <c r="DF7" s="21">
+      <c r="DE7" s="42" t="s">
+        <v>174</v>
+      </c>
+      <c r="DF7" s="47">
         <v>81.400000000000006</v>
       </c>
-      <c r="DG7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="DH7" s="22">
+      <c r="DG7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH7" s="48">
         <v>895.5</v>
       </c>
-      <c r="DI7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="DJ7" s="22">
+      <c r="DI7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="DJ7" s="48">
         <v>893.1</v>
       </c>
-      <c r="DK7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="DL7" s="22">
+      <c r="DK7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="DL7" s="48">
         <v>942.9</v>
       </c>
-      <c r="DM7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="DN7" s="20">
+      <c r="DM7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="DN7" s="46">
         <v>2231</v>
       </c>
-      <c r="DO7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="DP7" s="22">
+      <c r="DO7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="DP7" s="48">
         <v>3216.2</v>
       </c>
-      <c r="DQ7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="DR7" s="20">
+      <c r="DQ7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="DR7" s="46">
         <v>1007.7</v>
       </c>
-      <c r="DS7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="DT7" s="21">
+      <c r="DS7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="DT7" s="47">
         <v>188.8</v>
       </c>
-      <c r="DU7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="DV7" s="22">
+      <c r="DU7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="DV7" s="48">
         <v>786.9</v>
       </c>
-      <c r="DW7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="DX7" s="12">
+      <c r="DW7" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="DX7" s="38">
         <v>131074</v>
       </c>
-      <c r="DY7" s="23" t="s">
-[...2 lines deleted...]
-      <c r="DZ7" s="22">
+      <c r="DY7" s="49" t="s">
+        <v>174</v>
+      </c>
+      <c r="DZ7" s="48">
         <v>102.3</v>
       </c>
-      <c r="EA7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="EB7" s="22">
+      <c r="EA7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB7" s="48">
         <v>111</v>
       </c>
-      <c r="EC7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="ED7" s="19" t="s">
+      <c r="EC7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="ED7" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="EE7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="EF7" s="22">
+      <c r="EE7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="EF7" s="48">
         <v>112</v>
       </c>
-      <c r="EG7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="EH7" s="22">
+      <c r="EG7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="EH7" s="48">
         <v>102.3</v>
       </c>
-      <c r="EI7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="EJ7" s="22">
+      <c r="EI7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="EJ7" s="48">
         <v>64.2</v>
       </c>
-      <c r="EK7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="EL7" s="22">
+      <c r="EK7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="EL7" s="48">
         <v>110.2</v>
       </c>
-      <c r="EM7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="EN7" s="22">
+      <c r="EM7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="EN7" s="48">
         <v>108.3</v>
       </c>
-      <c r="EO7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="EP7" s="19">
+      <c r="EO7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="EP7" s="45">
         <v>116.4</v>
       </c>
-      <c r="EQ7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="ER7" s="22">
+      <c r="EQ7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="ER7" s="48">
         <v>107.7</v>
       </c>
-      <c r="ES7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="ET7" s="22">
+      <c r="ES7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="ET7" s="48">
         <v>105</v>
       </c>
-      <c r="EU7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="EV7" s="22">
+      <c r="EU7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="EV7" s="48">
         <v>87.5</v>
       </c>
-      <c r="EW7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="EX7" s="22">
+      <c r="EW7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="EX7" s="48">
         <v>102.4</v>
       </c>
-      <c r="EY7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="EZ7" s="22">
+      <c r="EY7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="EZ7" s="48">
         <v>103.8</v>
       </c>
-      <c r="FA7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="FB7" s="22">
+      <c r="FA7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="FB7" s="48">
         <v>99.8</v>
       </c>
-      <c r="FC7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="FD7" s="22">
+      <c r="FC7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="FD7" s="48">
         <v>106</v>
       </c>
-      <c r="FE7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="FF7" s="22">
+      <c r="FE7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="FF7" s="48">
         <v>106.1</v>
       </c>
-      <c r="FG7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="FH7" s="22">
+      <c r="FG7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="FH7" s="48">
         <v>109.3</v>
       </c>
-      <c r="FI7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="FJ7" s="22">
+      <c r="FI7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="FJ7" s="48">
         <v>103.6</v>
       </c>
-      <c r="FK7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="FL7" s="22">
+      <c r="FK7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="FL7" s="48">
         <v>136.1</v>
       </c>
-      <c r="FM7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="FN7" s="22">
+      <c r="FM7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="FN7" s="48">
         <v>113.4</v>
       </c>
-      <c r="FO7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="FP7" s="22">
+      <c r="FO7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="FP7" s="48">
         <v>96.2</v>
       </c>
-      <c r="FQ7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="FR7" s="22">
+      <c r="FQ7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="FR7" s="48">
         <v>107.8</v>
       </c>
-      <c r="FS7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="FT7" s="22">
+      <c r="FS7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="FT7" s="48">
         <v>96.2</v>
       </c>
-      <c r="FU7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="FV7" s="22">
+      <c r="FU7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="FV7" s="48">
         <v>97.3</v>
       </c>
-      <c r="FW7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="FX7" s="22">
+      <c r="FW7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="FX7" s="48">
         <v>101.1</v>
       </c>
-      <c r="FY7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="FZ7" s="22">
+      <c r="FY7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="FZ7" s="48">
         <v>100.3</v>
       </c>
-      <c r="GA7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="GB7" s="22">
+      <c r="GA7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="GB7" s="48">
         <v>98.3</v>
       </c>
-      <c r="GC7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="GD7" s="22">
+      <c r="GC7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="GD7" s="48">
         <v>64.599999999999994</v>
       </c>
-      <c r="GE7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="GF7" s="22">
+      <c r="GE7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="GF7" s="48">
         <v>106.7</v>
       </c>
-      <c r="GG7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="GH7" s="22">
+      <c r="GG7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="GH7" s="48">
         <v>126</v>
       </c>
-      <c r="GI7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="GJ7" s="22">
+      <c r="GI7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="GJ7" s="48">
         <v>115.9</v>
       </c>
-      <c r="GK7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="GL7" s="22">
+      <c r="GK7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="GL7" s="48">
         <v>96.4</v>
       </c>
-      <c r="GM7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="GN7" s="22">
+      <c r="GM7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="GN7" s="48">
         <v>95.5</v>
       </c>
-      <c r="GO7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="GP7" s="22">
+      <c r="GO7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="GP7" s="48">
         <v>100.5</v>
       </c>
-      <c r="GQ7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="GR7" s="22">
+      <c r="GQ7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="GR7" s="48">
         <v>106.1</v>
       </c>
-      <c r="GS7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="GT7" s="19" t="s">
+      <c r="GS7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="GT7" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="GU7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="GV7" s="18" t="s">
+      <c r="GU7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="GV7" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="GW7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="GX7" s="22">
+      <c r="GW7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="GX7" s="48">
         <v>126.6</v>
       </c>
-      <c r="GY7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="GZ7" s="22">
+      <c r="GY7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="GZ7" s="48">
         <v>97.7</v>
       </c>
-      <c r="HA7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="HB7" s="22">
+      <c r="HA7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="HB7" s="48">
         <v>69.5</v>
       </c>
-      <c r="HC7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="HD7" s="22">
+      <c r="HC7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="HD7" s="48">
         <v>68.2</v>
       </c>
-      <c r="HE7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="HF7" s="22">
+      <c r="HE7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="HF7" s="48">
         <v>110.4</v>
       </c>
-      <c r="HG7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="HH7" s="19">
+      <c r="HG7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="HH7" s="45">
         <v>101.3</v>
       </c>
-      <c r="HI7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="HJ7" s="22">
+      <c r="HI7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="HJ7" s="48">
         <v>92.1</v>
       </c>
-      <c r="HK7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="HL7" s="22">
+      <c r="HK7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="HL7" s="48">
         <v>123.8</v>
       </c>
-      <c r="HM7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="HN7" s="22">
+      <c r="HM7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="HN7" s="48">
         <v>118.1</v>
       </c>
-      <c r="HO7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="HP7" s="22">
+      <c r="HO7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="HP7" s="48">
         <v>121.9</v>
       </c>
-      <c r="HQ7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="HR7" s="22">
+      <c r="HQ7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="HR7" s="48">
         <v>96.5</v>
       </c>
-      <c r="HS7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="HT7" s="22">
+      <c r="HS7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="HT7" s="48">
         <v>91.4</v>
       </c>
-      <c r="HU7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="HV7" s="22">
+      <c r="HU7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="HV7" s="48">
         <v>107.8</v>
       </c>
-      <c r="HW7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="HX7" s="22">
+      <c r="HW7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="HX7" s="48">
         <v>125.4</v>
       </c>
-      <c r="HY7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="HZ7" s="22">
+      <c r="HY7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="HZ7" s="48">
         <v>108.1</v>
       </c>
-      <c r="IA7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="IB7" s="22">
+      <c r="IA7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="IB7" s="48">
         <v>83.7</v>
       </c>
-      <c r="IC7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="ID7" s="22">
+      <c r="IC7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="ID7" s="48">
         <v>109.6</v>
       </c>
-      <c r="IE7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="IF7" s="22">
+      <c r="IE7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="IF7" s="48">
         <v>69.3</v>
       </c>
-      <c r="IG7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="IH7" s="22">
+      <c r="IG7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="IH7" s="48">
         <v>184</v>
       </c>
-      <c r="II7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="IJ7" s="22">
+      <c r="II7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="IJ7" s="48">
         <v>103.7</v>
       </c>
-      <c r="IK7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="IL7" s="19">
+      <c r="IK7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="IL7" s="45">
         <v>112.9</v>
       </c>
-      <c r="IM7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="IN7" s="22">
+      <c r="IM7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="IN7" s="48">
         <v>61</v>
       </c>
-      <c r="IO7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="IP7" s="19">
+      <c r="IO7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="IP7" s="45">
         <v>86.9</v>
       </c>
-      <c r="IQ7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="IR7" s="22">
+      <c r="IQ7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="IR7" s="48">
         <v>73.5</v>
       </c>
-      <c r="IS7" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IT7" s="22">
+      <c r="IS7" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IT7" s="48">
         <v>100</v>
       </c>
-      <c r="IU7" s="24" t="s">
-[...2 lines deleted...]
-      <c r="IV7" s="22">
+      <c r="IU7" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="IV7" s="48">
         <v>99.8</v>
       </c>
-      <c r="IW7" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IX7" s="26"/>
+      <c r="IW7" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IX7" s="52"/>
     </row>
-    <row r="8" spans="1:258" x14ac:dyDescent="0.25">
-      <c r="A8" s="11" t="s">
+    <row r="8" spans="1:258" x14ac:dyDescent="0.3">
+      <c r="A8" s="37" t="s">
         <v>91</v>
       </c>
-      <c r="B8" s="27">
+      <c r="B8" s="53">
         <v>67928</v>
       </c>
-      <c r="C8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="27">
+      <c r="C8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="D8" s="53">
         <v>54741</v>
       </c>
-      <c r="E8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="29" t="s">
+      <c r="E8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="F8" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="G8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H8" s="30">
+      <c r="G8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="H8" s="56">
         <v>2474.5</v>
       </c>
-      <c r="I8" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="30">
+      <c r="I8" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="J8" s="56">
         <v>1618</v>
       </c>
-      <c r="K8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="L8" s="30">
+      <c r="K8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="L8" s="56">
         <v>45.3</v>
       </c>
-      <c r="M8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="N8" s="32">
+      <c r="M8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="N8" s="58">
         <v>831.3</v>
       </c>
-      <c r="O8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="P8" s="32">
+      <c r="O8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="P8" s="58">
         <v>637.79999999999995</v>
       </c>
-      <c r="Q8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="R8" s="30">
+      <c r="Q8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="R8" s="56">
         <v>43.7</v>
       </c>
-      <c r="S8" s="31" t="s">
-[...2 lines deleted...]
-      <c r="T8" s="30">
+      <c r="S8" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="T8" s="56">
         <v>162</v>
       </c>
-      <c r="U8" s="31" t="s">
-[...2 lines deleted...]
-      <c r="V8" s="30">
+      <c r="U8" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="V8" s="56">
         <v>175.3</v>
       </c>
-      <c r="W8" s="31" t="s">
-[...2 lines deleted...]
-      <c r="X8" s="30">
+      <c r="W8" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="X8" s="56">
         <v>200.7</v>
       </c>
-      <c r="Y8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="Z8" s="30">
+      <c r="Y8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="Z8" s="56">
         <v>803.3</v>
       </c>
-      <c r="AA8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AB8" s="32">
+      <c r="AA8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AB8" s="58">
         <v>327.8</v>
       </c>
-      <c r="AC8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AD8" s="32">
+      <c r="AC8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AD8" s="58">
         <v>423.9</v>
       </c>
-      <c r="AE8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AF8" s="30">
+      <c r="AE8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AF8" s="56">
         <v>1878.7</v>
       </c>
-      <c r="AG8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AH8" s="32">
+      <c r="AG8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH8" s="58">
         <v>162.30000000000001</v>
       </c>
-      <c r="AI8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AJ8" s="32">
+      <c r="AI8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AJ8" s="58">
         <v>1620.7</v>
       </c>
-      <c r="AK8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AL8" s="32">
+      <c r="AK8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AL8" s="58">
         <v>265.10000000000002</v>
       </c>
-      <c r="AM8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AN8" s="30">
+      <c r="AM8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AN8" s="56">
         <v>16.2</v>
       </c>
-      <c r="AO8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AP8" s="32">
+      <c r="AO8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AP8" s="58">
         <v>207.5</v>
       </c>
-      <c r="AQ8" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AR8" s="30">
+      <c r="AQ8" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AR8" s="56">
         <v>84.3</v>
       </c>
-      <c r="AS8" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AT8" s="30">
+      <c r="AS8" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AT8" s="56">
         <v>56.1</v>
       </c>
-      <c r="AU8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AV8" s="32">
+      <c r="AU8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV8" s="58">
         <v>1381.3</v>
       </c>
-      <c r="AW8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AX8" s="32">
+      <c r="AW8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AX8" s="58">
         <v>2201.6999999999998</v>
       </c>
-      <c r="AY8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AZ8" s="32">
+      <c r="AY8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AZ8" s="58">
         <v>1718.5</v>
       </c>
-      <c r="BA8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BB8" s="32">
+      <c r="BA8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BB8" s="58">
         <v>35211.199999999997</v>
       </c>
-      <c r="BC8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BD8" s="29">
+      <c r="BC8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BD8" s="55">
         <v>39712</v>
       </c>
-      <c r="BE8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BF8" s="29">
+      <c r="BE8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BF8" s="55">
         <v>24940</v>
       </c>
-      <c r="BG8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BH8" s="29">
+      <c r="BG8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BH8" s="55">
         <v>130499</v>
       </c>
-      <c r="BI8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BJ8" s="27">
+      <c r="BI8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BJ8" s="53">
         <v>268076</v>
       </c>
-      <c r="BK8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BL8" s="27">
+      <c r="BK8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BL8" s="53">
         <v>3039</v>
       </c>
-      <c r="BM8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BN8" s="27">
+      <c r="BM8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BN8" s="53">
         <v>5259</v>
       </c>
-      <c r="BO8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BP8" s="27">
+      <c r="BO8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BP8" s="53">
         <v>491180</v>
       </c>
-      <c r="BQ8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BR8" s="27">
+      <c r="BQ8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BR8" s="53">
         <v>1988</v>
       </c>
-      <c r="BS8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BT8" s="27">
+      <c r="BS8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BT8" s="53">
         <v>1816</v>
       </c>
-      <c r="BU8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BV8" s="19">
+      <c r="BU8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BV8" s="45">
         <v>5189</v>
       </c>
-      <c r="BW8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BX8" s="19">
+      <c r="BW8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BX8" s="45">
         <v>19080</v>
       </c>
-      <c r="BY8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BZ8" s="27">
+      <c r="BY8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BZ8" s="53">
         <v>773</v>
       </c>
-      <c r="CA8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CB8" s="27">
+      <c r="CA8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CB8" s="53">
         <v>1863</v>
       </c>
-      <c r="CC8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CD8" s="27">
+      <c r="CC8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CD8" s="53">
         <v>320</v>
       </c>
-      <c r="CE8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CF8" s="27">
+      <c r="CE8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CF8" s="53">
         <v>700</v>
       </c>
-      <c r="CG8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CH8" s="27">
+      <c r="CG8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CH8" s="53">
         <v>3248</v>
       </c>
-      <c r="CI8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CJ8" s="33">
+      <c r="CI8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CJ8" s="59">
         <v>495.7</v>
       </c>
-      <c r="CK8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CL8" s="34">
+      <c r="CK8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CL8" s="60">
         <v>214</v>
       </c>
-      <c r="CM8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CN8" s="27">
+      <c r="CM8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CN8" s="53">
         <v>18101</v>
       </c>
-      <c r="CO8" s="31" t="s">
-[...2 lines deleted...]
-      <c r="CP8" s="34">
+      <c r="CO8" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CP8" s="60">
         <v>23.9</v>
       </c>
-      <c r="CQ8" s="31" t="s">
-[...2 lines deleted...]
-      <c r="CR8" s="27">
+      <c r="CQ8" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CR8" s="53">
         <v>19693</v>
       </c>
-      <c r="CS8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CT8" s="27">
+      <c r="CS8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CT8" s="53">
         <v>9513</v>
       </c>
-      <c r="CU8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CV8" s="27">
+      <c r="CU8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CV8" s="53">
         <v>2300</v>
       </c>
-      <c r="CW8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CX8" s="27">
+      <c r="CW8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CX8" s="53">
         <v>2464</v>
       </c>
-      <c r="CY8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CZ8" s="27">
+      <c r="CY8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CZ8" s="53">
         <v>1067</v>
       </c>
-      <c r="DA8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DB8" s="33">
+      <c r="DA8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DB8" s="59">
         <v>166</v>
       </c>
-      <c r="DC8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DD8" s="34">
+      <c r="DC8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD8" s="60">
         <v>64.3</v>
       </c>
-      <c r="DE8" s="31" t="s">
-[...2 lines deleted...]
-      <c r="DF8" s="34">
+      <c r="DE8" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="DF8" s="60">
         <v>300</v>
       </c>
-      <c r="DG8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DH8" s="33">
+      <c r="DG8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH8" s="59">
         <v>1244.7</v>
       </c>
-      <c r="DI8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DJ8" s="33">
+      <c r="DI8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DJ8" s="59">
         <v>953.1</v>
       </c>
-      <c r="DK8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DL8" s="33">
+      <c r="DK8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DL8" s="59">
         <v>1294.5</v>
       </c>
-      <c r="DM8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DN8" s="33">
+      <c r="DM8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DN8" s="59">
         <v>2884.5</v>
       </c>
-      <c r="DO8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DP8" s="33">
+      <c r="DO8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DP8" s="59">
         <v>4456.7</v>
       </c>
-      <c r="DQ8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DR8" s="33">
+      <c r="DQ8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DR8" s="59">
         <v>1395.1</v>
       </c>
-      <c r="DS8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DT8" s="35" t="s">
+      <c r="DS8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DT8" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="DU8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DV8" s="33">
+      <c r="DU8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DV8" s="59">
         <v>866.7</v>
       </c>
-      <c r="DW8" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DX8" s="27">
+      <c r="DW8" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DX8" s="53">
         <v>177113</v>
       </c>
-      <c r="DY8" s="36" t="s">
-[...2 lines deleted...]
-      <c r="DZ8" s="33">
+      <c r="DY8" s="62" t="s">
+        <v>174</v>
+      </c>
+      <c r="DZ8" s="59">
         <v>103.9</v>
       </c>
-      <c r="EA8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EB8" s="33">
+      <c r="EA8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB8" s="59">
         <v>103.9</v>
       </c>
-      <c r="EC8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ED8" s="19" t="s">
+      <c r="EC8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ED8" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="EE8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EF8" s="33">
+      <c r="EE8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EF8" s="59">
         <v>109.5</v>
       </c>
-      <c r="EG8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EH8" s="33">
+      <c r="EG8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EH8" s="59">
         <v>101.9</v>
       </c>
-      <c r="EI8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EJ8" s="33">
+      <c r="EI8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EJ8" s="59">
         <v>45.1</v>
       </c>
-      <c r="EK8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EL8" s="33">
+      <c r="EK8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EL8" s="59">
         <v>107.3</v>
       </c>
-      <c r="EM8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EN8" s="33">
+      <c r="EM8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EN8" s="59">
         <v>105</v>
       </c>
-      <c r="EO8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EP8" s="33">
+      <c r="EO8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EP8" s="59">
         <v>111.6</v>
       </c>
-      <c r="EQ8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ER8" s="33">
+      <c r="EQ8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ER8" s="59">
         <v>104.5</v>
       </c>
-      <c r="ES8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ET8" s="33">
+      <c r="ES8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ET8" s="59">
         <v>105.6</v>
       </c>
-      <c r="EU8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EV8" s="33">
+      <c r="EU8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EV8" s="59">
         <v>89.8</v>
       </c>
-      <c r="EW8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EX8" s="33">
+      <c r="EW8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EX8" s="59">
         <v>104.5</v>
       </c>
-      <c r="EY8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EZ8" s="33">
+      <c r="EY8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EZ8" s="59">
         <v>111.6</v>
       </c>
-      <c r="FA8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FB8" s="33">
+      <c r="FA8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FB8" s="59">
         <v>98.8</v>
       </c>
-      <c r="FC8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FD8" s="33">
+      <c r="FC8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FD8" s="59">
         <v>99.2</v>
       </c>
-      <c r="FE8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FF8" s="33">
+      <c r="FE8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FF8" s="59">
         <v>106.1</v>
       </c>
-      <c r="FG8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FH8" s="33">
+      <c r="FG8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FH8" s="59">
         <v>101.7</v>
       </c>
-      <c r="FI8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FJ8" s="33">
+      <c r="FI8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FJ8" s="59">
         <v>104.5</v>
       </c>
-      <c r="FK8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FL8" s="33">
+      <c r="FK8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FL8" s="59">
         <v>131.30000000000001</v>
       </c>
-      <c r="FM8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FN8" s="33">
+      <c r="FM8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FN8" s="59">
         <v>109.3</v>
       </c>
-      <c r="FO8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FP8" s="33">
+      <c r="FO8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FP8" s="59">
         <v>90.7</v>
       </c>
-      <c r="FQ8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FR8" s="33">
+      <c r="FQ8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FR8" s="59">
         <v>106.4</v>
       </c>
-      <c r="FS8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FT8" s="33">
+      <c r="FS8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FT8" s="59">
         <v>91.9</v>
       </c>
-      <c r="FU8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FV8" s="33">
+      <c r="FU8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FV8" s="59">
         <v>93.8</v>
       </c>
-      <c r="FW8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FX8" s="33">
+      <c r="FW8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FX8" s="59">
         <v>96.6</v>
       </c>
-      <c r="FY8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FZ8" s="33">
+      <c r="FY8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FZ8" s="59">
         <v>99.5</v>
       </c>
-      <c r="GA8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GB8" s="33">
+      <c r="GA8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GB8" s="59">
         <v>103.9</v>
       </c>
-      <c r="GC8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GD8" s="33">
+      <c r="GC8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GD8" s="59">
         <v>62.3</v>
       </c>
-      <c r="GE8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GF8" s="33">
+      <c r="GE8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GF8" s="59">
         <v>91.5</v>
       </c>
-      <c r="GG8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GH8" s="33">
+      <c r="GG8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GH8" s="59">
         <v>106.9</v>
       </c>
-      <c r="GI8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GJ8" s="33">
+      <c r="GI8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GJ8" s="59">
         <v>92</v>
       </c>
-      <c r="GK8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GL8" s="33">
+      <c r="GK8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GL8" s="59">
         <v>63.8</v>
       </c>
-      <c r="GM8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GN8" s="33">
+      <c r="GM8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GN8" s="59">
         <v>87</v>
       </c>
-      <c r="GO8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GP8" s="33">
+      <c r="GO8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GP8" s="59">
         <v>103</v>
       </c>
-      <c r="GQ8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GR8" s="33">
+      <c r="GQ8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GR8" s="59">
         <v>79.7</v>
       </c>
-      <c r="GS8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GT8" s="19" t="s">
+      <c r="GS8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GT8" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="GU8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GV8" s="19" t="s">
+      <c r="GU8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GV8" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="GW8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GX8" s="33">
+      <c r="GW8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GX8" s="59">
         <v>100.4</v>
       </c>
-      <c r="GY8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GZ8" s="33">
+      <c r="GY8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GZ8" s="59">
         <v>96.5</v>
       </c>
-      <c r="HA8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HB8" s="33">
+      <c r="HA8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HB8" s="59">
         <v>66.099999999999994</v>
       </c>
-      <c r="HC8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HD8" s="33">
+      <c r="HC8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HD8" s="59">
         <v>66.400000000000006</v>
       </c>
-      <c r="HE8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HF8" s="33">
+      <c r="HE8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HF8" s="59">
         <v>92</v>
       </c>
-      <c r="HG8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HH8" s="33">
+      <c r="HG8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HH8" s="59">
         <v>89.9</v>
       </c>
-      <c r="HI8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HJ8" s="33">
+      <c r="HI8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HJ8" s="59">
         <v>89.2</v>
       </c>
-      <c r="HK8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HL8" s="33">
+      <c r="HK8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HL8" s="59">
         <v>123.9</v>
       </c>
-      <c r="HM8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HN8" s="33">
+      <c r="HM8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HN8" s="59">
         <v>111.4</v>
       </c>
-      <c r="HO8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HP8" s="33">
+      <c r="HO8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HP8" s="59">
         <v>93.5</v>
       </c>
-      <c r="HQ8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HR8" s="33">
+      <c r="HQ8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HR8" s="59">
         <v>81.3</v>
       </c>
-      <c r="HS8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HT8" s="33">
+      <c r="HS8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HT8" s="59">
         <v>77.400000000000006</v>
       </c>
-      <c r="HU8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HV8" s="33">
+      <c r="HU8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HV8" s="59">
         <v>88.8</v>
       </c>
-      <c r="HW8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HX8" s="33">
+      <c r="HW8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HX8" s="59">
         <v>83.3</v>
       </c>
-      <c r="HY8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HZ8" s="33">
+      <c r="HY8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HZ8" s="59">
         <v>102.1</v>
       </c>
-      <c r="IA8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IB8" s="33">
+      <c r="IA8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IB8" s="59">
         <v>92.9</v>
       </c>
-      <c r="IC8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ID8" s="33">
+      <c r="IC8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ID8" s="59">
         <v>98.6</v>
       </c>
-      <c r="IE8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IF8" s="33">
+      <c r="IE8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IF8" s="59">
         <v>72.2</v>
       </c>
-      <c r="IG8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IH8" s="33">
+      <c r="IG8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IH8" s="59">
         <v>144.4</v>
       </c>
-      <c r="II8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IJ8" s="33">
+      <c r="II8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IJ8" s="59">
         <v>91</v>
       </c>
-      <c r="IK8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IL8" s="33">
+      <c r="IK8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IL8" s="59">
         <v>103.7</v>
       </c>
-      <c r="IM8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IN8" s="33">
+      <c r="IM8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IN8" s="59">
         <v>67.5</v>
       </c>
-      <c r="IO8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IP8" s="33">
+      <c r="IO8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IP8" s="59">
         <v>87.5</v>
       </c>
-      <c r="IQ8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IR8" s="19" t="s">
+      <c r="IQ8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IR8" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="IS8" s="25"/>
-      <c r="IT8" s="33">
+      <c r="IS8" s="51"/>
+      <c r="IT8" s="59">
         <v>88.9</v>
       </c>
-      <c r="IU8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IV8" s="33">
+      <c r="IU8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IV8" s="59">
         <v>98.4</v>
       </c>
-      <c r="IW8" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IX8" s="26"/>
+      <c r="IW8" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IX8" s="52"/>
     </row>
-    <row r="9" spans="1:258" x14ac:dyDescent="0.25">
-      <c r="A9" s="11" t="s">
+    <row r="9" spans="1:258" x14ac:dyDescent="0.3">
+      <c r="A9" s="37" t="s">
         <v>92</v>
       </c>
-      <c r="B9" s="27">
+      <c r="B9" s="53">
         <v>19338</v>
       </c>
-      <c r="C9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="27">
+      <c r="C9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="D9" s="53">
         <v>10819</v>
       </c>
-      <c r="E9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="29">
+      <c r="E9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="F9" s="55">
         <v>45047</v>
       </c>
-      <c r="G9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H9" s="30">
+      <c r="G9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="H9" s="56">
         <v>586.20000000000005</v>
       </c>
-      <c r="I9" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="30">
+      <c r="I9" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="J9" s="56">
         <v>445</v>
       </c>
-      <c r="K9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="L9" s="30">
+      <c r="K9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="L9" s="56">
         <v>6.4</v>
       </c>
-      <c r="M9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="N9" s="32">
+      <c r="M9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="N9" s="58">
         <v>173.7</v>
       </c>
-      <c r="O9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="P9" s="32">
+      <c r="O9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="P9" s="58">
         <v>149.1</v>
       </c>
-      <c r="Q9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="R9" s="30">
+      <c r="Q9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="R9" s="56">
         <v>9</v>
       </c>
-      <c r="S9" s="31" t="s">
-[...2 lines deleted...]
-      <c r="T9" s="30">
+      <c r="S9" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="T9" s="56">
         <v>40.799999999999997</v>
       </c>
-      <c r="U9" s="31" t="s">
-[...2 lines deleted...]
-      <c r="V9" s="30">
+      <c r="U9" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="V9" s="56">
         <v>43.4</v>
       </c>
-      <c r="W9" s="31" t="s">
-[...2 lines deleted...]
-      <c r="X9" s="30">
+      <c r="W9" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="X9" s="56">
         <v>53.7</v>
       </c>
-      <c r="Y9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="Z9" s="30">
+      <c r="Y9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="Z9" s="56">
         <v>208.9</v>
       </c>
-      <c r="AA9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AB9" s="32">
+      <c r="AA9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AB9" s="58">
         <v>80.099999999999994</v>
       </c>
-      <c r="AC9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AD9" s="32">
+      <c r="AC9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AD9" s="58">
         <v>115.1</v>
       </c>
-      <c r="AE9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AF9" s="30">
+      <c r="AE9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AF9" s="56">
         <v>507.8</v>
       </c>
-      <c r="AG9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AH9" s="32">
+      <c r="AG9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH9" s="58">
         <v>38.9</v>
       </c>
-      <c r="AI9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AJ9" s="32">
+      <c r="AI9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AJ9" s="58">
         <v>496.7</v>
       </c>
-      <c r="AK9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AL9" s="32">
+      <c r="AK9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AL9" s="58">
         <v>79.5</v>
       </c>
-      <c r="AM9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AN9" s="30">
+      <c r="AM9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AN9" s="56">
         <v>3.6</v>
       </c>
-      <c r="AO9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AP9" s="32">
+      <c r="AO9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AP9" s="58">
         <v>46.7</v>
       </c>
-      <c r="AQ9" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AR9" s="30">
+      <c r="AQ9" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AR9" s="56">
         <v>17.5</v>
       </c>
-      <c r="AS9" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AT9" s="30">
+      <c r="AS9" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AT9" s="56">
         <v>11.9</v>
       </c>
-      <c r="AU9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AV9" s="32">
+      <c r="AU9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV9" s="58">
         <v>225.9</v>
       </c>
-      <c r="AW9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AX9" s="32">
+      <c r="AW9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AX9" s="58">
         <v>394.9</v>
       </c>
-      <c r="AY9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AZ9" s="32">
+      <c r="AY9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AZ9" s="58">
         <v>337.5</v>
       </c>
-      <c r="BA9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BB9" s="32">
+      <c r="BA9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BB9" s="58">
         <v>6830.4</v>
       </c>
-      <c r="BC9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BD9" s="29">
+      <c r="BC9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BD9" s="55">
         <v>10352</v>
       </c>
-      <c r="BE9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BF9" s="29">
+      <c r="BE9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BF9" s="55">
         <v>5641</v>
       </c>
-      <c r="BG9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BH9" s="29">
+      <c r="BG9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BH9" s="55">
         <v>32256</v>
       </c>
-      <c r="BI9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BJ9" s="27">
+      <c r="BI9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BJ9" s="53">
         <v>51122</v>
       </c>
-      <c r="BK9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BL9" s="27">
+      <c r="BK9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BL9" s="53">
         <v>695</v>
       </c>
-      <c r="BM9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BN9" s="27">
+      <c r="BM9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BN9" s="53">
         <v>1462</v>
       </c>
-      <c r="BO9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BP9" s="27">
+      <c r="BO9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BP9" s="53">
         <v>126127</v>
       </c>
-      <c r="BQ9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BR9" s="27">
+      <c r="BQ9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BR9" s="53">
         <v>443</v>
       </c>
-      <c r="BS9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BT9" s="27">
+      <c r="BS9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BT9" s="53">
         <v>764</v>
       </c>
-      <c r="BU9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BV9" s="19">
+      <c r="BU9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BV9" s="45">
         <v>1149</v>
       </c>
-      <c r="BW9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BX9" s="19">
+      <c r="BW9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BX9" s="45">
         <v>3493</v>
       </c>
-      <c r="BY9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BZ9" s="27">
+      <c r="BY9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BZ9" s="53">
         <v>195</v>
       </c>
-      <c r="CA9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CB9" s="27">
+      <c r="CA9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CB9" s="53">
         <v>285</v>
       </c>
-      <c r="CC9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CD9" s="34">
+      <c r="CC9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CD9" s="60">
         <v>38.799999999999997</v>
       </c>
-      <c r="CE9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CF9" s="27">
+      <c r="CE9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CF9" s="53">
         <v>103</v>
       </c>
-      <c r="CG9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CH9" s="27">
+      <c r="CG9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CH9" s="53">
         <v>716</v>
       </c>
-      <c r="CI9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CJ9" s="33">
+      <c r="CI9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CJ9" s="59">
         <v>117</v>
       </c>
-      <c r="CK9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CL9" s="34">
+      <c r="CK9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CL9" s="60">
         <v>60.5</v>
       </c>
-      <c r="CM9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CN9" s="27">
+      <c r="CM9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CN9" s="53">
         <v>5032</v>
       </c>
-      <c r="CO9" s="31" t="s">
-[...2 lines deleted...]
-      <c r="CP9" s="34">
+      <c r="CO9" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CP9" s="60">
         <v>3.8</v>
       </c>
-      <c r="CQ9" s="31" t="s">
-[...2 lines deleted...]
-      <c r="CR9" s="27">
+      <c r="CQ9" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CR9" s="53">
         <v>3297</v>
       </c>
-      <c r="CS9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CT9" s="27">
+      <c r="CS9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CT9" s="53">
         <v>2688</v>
       </c>
-      <c r="CU9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CV9" s="27">
+      <c r="CU9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CV9" s="53">
         <v>620</v>
       </c>
-      <c r="CW9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CX9" s="27">
+      <c r="CW9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CX9" s="53">
         <v>625</v>
       </c>
-      <c r="CY9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CZ9" s="27">
+      <c r="CY9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CZ9" s="53">
         <v>457</v>
       </c>
-      <c r="DA9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DB9" s="33">
+      <c r="DA9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DB9" s="59">
         <v>41.5</v>
       </c>
-      <c r="DC9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DD9" s="34">
+      <c r="DC9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD9" s="60">
         <v>9.1</v>
       </c>
-      <c r="DE9" s="31" t="s">
-[...2 lines deleted...]
-      <c r="DF9" s="34">
+      <c r="DE9" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="DF9" s="60">
         <v>78.3</v>
       </c>
-      <c r="DG9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DH9" s="33">
+      <c r="DG9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH9" s="59">
         <v>402.5</v>
       </c>
-      <c r="DI9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DJ9" s="33">
+      <c r="DI9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DJ9" s="59">
         <v>242.4</v>
       </c>
-      <c r="DK9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DL9" s="33">
+      <c r="DK9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DL9" s="59">
         <v>415</v>
       </c>
-      <c r="DM9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DN9" s="33">
+      <c r="DM9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DN9" s="59">
         <v>539.29999999999995</v>
       </c>
-      <c r="DO9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DP9" s="33">
+      <c r="DO9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DP9" s="59">
         <v>1296.5</v>
       </c>
-      <c r="DQ9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DR9" s="33">
+      <c r="DQ9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DR9" s="59">
         <v>175.5</v>
       </c>
-      <c r="DS9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DT9" s="35">
+      <c r="DS9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DT9" s="61">
         <v>45.5</v>
       </c>
-      <c r="DU9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DV9" s="33">
+      <c r="DU9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DV9" s="59">
         <v>201.3</v>
       </c>
-      <c r="DW9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DX9" s="27">
+      <c r="DW9" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DX9" s="53">
         <v>45230</v>
       </c>
-      <c r="DY9" s="36" t="s">
-[...2 lines deleted...]
-      <c r="DZ9" s="33">
+      <c r="DY9" s="62" t="s">
+        <v>174</v>
+      </c>
+      <c r="DZ9" s="59">
         <v>114.3</v>
       </c>
-      <c r="EA9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EB9" s="33">
+      <c r="EA9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB9" s="59">
         <v>78.099999999999994</v>
       </c>
-      <c r="EC9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ED9" s="19" t="s">
+      <c r="EC9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ED9" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="EE9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EF9" s="33">
+      <c r="EE9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EF9" s="59">
         <v>94.9</v>
       </c>
-      <c r="EG9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EH9" s="33">
+      <c r="EG9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EH9" s="59">
         <v>113.6</v>
       </c>
-      <c r="EI9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EJ9" s="33">
+      <c r="EI9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EJ9" s="59">
         <v>56.5</v>
       </c>
-      <c r="EK9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EL9" s="33">
+      <c r="EK9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EL9" s="59">
         <v>89.3</v>
       </c>
-      <c r="EM9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EN9" s="33">
+      <c r="EM9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EN9" s="59">
         <v>101</v>
       </c>
-      <c r="EO9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EP9" s="33">
+      <c r="EO9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EP9" s="59">
         <v>75.7</v>
       </c>
-      <c r="EQ9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ER9" s="33">
+      <c r="EQ9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ER9" s="59">
         <v>108.2</v>
       </c>
-      <c r="ES9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ET9" s="33">
+      <c r="ES9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ET9" s="59">
         <v>103.4</v>
       </c>
-      <c r="EU9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EV9" s="33">
+      <c r="EU9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EV9" s="59">
         <v>102.5</v>
       </c>
-      <c r="EW9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EX9" s="33">
+      <c r="EW9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EX9" s="59">
         <v>105.8</v>
       </c>
-      <c r="EY9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EZ9" s="33">
+      <c r="EY9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EZ9" s="59">
         <v>107.3</v>
       </c>
-      <c r="FA9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FB9" s="33">
+      <c r="FA9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FB9" s="59">
         <v>104.8</v>
       </c>
-      <c r="FC9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FD9" s="33">
+      <c r="FC9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FD9" s="59">
         <v>103.8</v>
       </c>
-      <c r="FE9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FF9" s="33">
+      <c r="FE9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FF9" s="59">
         <v>94.9</v>
       </c>
-      <c r="FG9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FH9" s="33">
+      <c r="FG9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FH9" s="59">
         <v>118.4</v>
       </c>
-      <c r="FI9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FJ9" s="33">
+      <c r="FI9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FJ9" s="59">
         <v>112.9</v>
       </c>
-      <c r="FK9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FL9" s="33">
+      <c r="FK9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FL9" s="59">
         <v>71.900000000000006</v>
       </c>
-      <c r="FM9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FN9" s="33">
+      <c r="FM9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FN9" s="59">
         <v>82.5</v>
       </c>
-      <c r="FO9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FP9" s="33">
+      <c r="FO9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FP9" s="59">
         <v>74.3</v>
       </c>
-      <c r="FQ9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FR9" s="33">
+      <c r="FQ9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FR9" s="59">
         <v>71.8</v>
       </c>
-      <c r="FS9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FT9" s="33">
+      <c r="FS9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FT9" s="59">
         <v>93.6</v>
       </c>
-      <c r="FU9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FV9" s="33">
+      <c r="FU9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FV9" s="59">
         <v>87.6</v>
       </c>
-      <c r="FW9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FX9" s="33">
+      <c r="FW9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FX9" s="59">
         <v>89.2</v>
       </c>
-      <c r="FY9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FZ9" s="33">
+      <c r="FY9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FZ9" s="59">
         <v>94.7</v>
       </c>
-      <c r="GA9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GB9" s="33">
+      <c r="GA9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GB9" s="59">
         <v>113</v>
       </c>
-      <c r="GC9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GD9" s="33">
+      <c r="GC9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GD9" s="59">
         <v>100.4</v>
       </c>
-      <c r="GE9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GF9" s="33">
+      <c r="GE9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GF9" s="59">
         <v>83.9</v>
       </c>
-      <c r="GG9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GH9" s="33">
+      <c r="GG9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GH9" s="59">
         <v>72.2</v>
       </c>
-      <c r="GI9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GJ9" s="33">
+      <c r="GI9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GJ9" s="59">
         <v>84.3</v>
       </c>
-      <c r="GK9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GL9" s="33">
+      <c r="GK9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GL9" s="59">
         <v>87.1</v>
       </c>
-      <c r="GM9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GN9" s="33">
+      <c r="GM9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GN9" s="59">
         <v>91.1</v>
       </c>
-      <c r="GO9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GP9" s="33">
+      <c r="GO9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GP9" s="59">
         <v>92.5</v>
       </c>
-      <c r="GQ9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GR9" s="33">
+      <c r="GQ9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GR9" s="59">
         <v>160.19999999999999</v>
       </c>
-      <c r="GS9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GT9" s="19" t="s">
+      <c r="GS9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GT9" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="GU9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GV9" s="19" t="s">
+      <c r="GU9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GV9" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="GW9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GX9" s="33">
+      <c r="GW9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GX9" s="59">
         <v>84</v>
       </c>
-      <c r="GY9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GZ9" s="33">
+      <c r="GY9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GZ9" s="59">
         <v>62.9</v>
       </c>
-      <c r="HA9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HB9" s="33">
+      <c r="HA9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HB9" s="59">
         <v>45.7</v>
       </c>
-      <c r="HC9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HD9" s="33">
+      <c r="HC9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HD9" s="59">
         <v>58.8</v>
       </c>
-      <c r="HE9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HF9" s="33">
+      <c r="HE9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HF9" s="59">
         <v>74.400000000000006</v>
       </c>
-      <c r="HG9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HH9" s="33">
+      <c r="HG9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HH9" s="59">
         <v>76</v>
       </c>
-      <c r="HI9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HJ9" s="33">
+      <c r="HI9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HJ9" s="59">
         <v>105.4</v>
       </c>
-      <c r="HK9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HL9" s="33">
+      <c r="HK9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HL9" s="59">
         <v>104.3</v>
       </c>
-      <c r="HM9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HN9" s="33">
+      <c r="HM9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HN9" s="59">
         <v>54.3</v>
       </c>
-      <c r="HO9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HP9" s="33">
+      <c r="HO9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HP9" s="59">
         <v>79.400000000000006</v>
       </c>
-      <c r="HQ9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HR9" s="33">
+      <c r="HQ9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HR9" s="59">
         <v>90.7</v>
       </c>
-      <c r="HS9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HT9" s="33">
+      <c r="HS9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HT9" s="59">
         <v>80.400000000000006</v>
       </c>
-      <c r="HU9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HV9" s="33">
+      <c r="HU9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HV9" s="59">
         <v>85.4</v>
       </c>
-      <c r="HW9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HX9" s="33">
+      <c r="HW9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HX9" s="59">
         <v>119</v>
       </c>
-      <c r="HY9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HZ9" s="33">
+      <c r="HY9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HZ9" s="59">
         <v>90.4</v>
       </c>
-      <c r="IA9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IB9" s="33">
+      <c r="IA9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IB9" s="59">
         <v>58.2</v>
       </c>
-      <c r="IC9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ID9" s="33">
+      <c r="IC9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ID9" s="59">
         <v>96.2</v>
       </c>
-      <c r="IE9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IF9" s="33">
+      <c r="IE9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IF9" s="59">
         <v>108</v>
       </c>
-      <c r="IG9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IH9" s="33">
+      <c r="IG9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IH9" s="59">
         <v>64.900000000000006</v>
       </c>
-      <c r="II9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IJ9" s="33">
+      <c r="II9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IJ9" s="59">
         <v>106.1</v>
       </c>
-      <c r="IK9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IL9" s="33">
+      <c r="IK9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IL9" s="59">
         <v>64.3</v>
       </c>
-      <c r="IM9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IN9" s="33">
+      <c r="IM9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IN9" s="59">
         <v>120.8</v>
       </c>
-      <c r="IO9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IP9" s="33">
+      <c r="IO9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IP9" s="59">
         <v>236.6</v>
       </c>
-      <c r="IQ9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IR9" s="19">
+      <c r="IQ9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IR9" s="45">
         <v>58.1</v>
       </c>
-      <c r="IS9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IT9" s="33">
+      <c r="IS9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IT9" s="59">
         <v>57.6</v>
       </c>
-      <c r="IU9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IV9" s="33">
+      <c r="IU9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IV9" s="59">
         <v>96.7</v>
       </c>
-      <c r="IW9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IX9" s="26"/>
+      <c r="IW9" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IX9" s="52"/>
     </row>
-    <row r="10" spans="1:258" x14ac:dyDescent="0.25">
-      <c r="A10" s="11" t="s">
+    <row r="10" spans="1:258" x14ac:dyDescent="0.3">
+      <c r="A10" s="37" t="s">
         <v>93</v>
       </c>
-      <c r="B10" s="27">
+      <c r="B10" s="53">
         <v>31917</v>
       </c>
-      <c r="C10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="27">
+      <c r="C10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="D10" s="53">
         <v>20109</v>
       </c>
-      <c r="E10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="29">
+      <c r="E10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="F10" s="55">
         <v>87273</v>
       </c>
-      <c r="G10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="30">
+      <c r="G10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="H10" s="56">
         <v>1166.5</v>
       </c>
-      <c r="I10" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="30">
+      <c r="I10" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="J10" s="56">
         <v>865.4</v>
       </c>
-      <c r="K10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="L10" s="30">
+      <c r="K10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="L10" s="56">
         <v>14.6</v>
       </c>
-      <c r="M10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="N10" s="32">
+      <c r="M10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="N10" s="58">
         <v>355.4</v>
       </c>
-      <c r="O10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="P10" s="32">
+      <c r="O10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="P10" s="58">
         <v>301.5</v>
       </c>
-      <c r="Q10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="R10" s="30">
+      <c r="Q10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="R10" s="56">
         <v>18.5</v>
       </c>
-      <c r="S10" s="31" t="s">
-[...2 lines deleted...]
-      <c r="T10" s="30">
+      <c r="S10" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="T10" s="56">
         <v>68.8</v>
       </c>
-      <c r="U10" s="31" t="s">
-[...2 lines deleted...]
-      <c r="V10" s="30">
+      <c r="U10" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="V10" s="56">
         <v>91</v>
       </c>
-      <c r="W10" s="31" t="s">
-[...2 lines deleted...]
-      <c r="X10" s="30">
+      <c r="W10" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="X10" s="56">
         <v>101.7</v>
       </c>
-      <c r="Y10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="Z10" s="30">
+      <c r="Y10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="Z10" s="56">
         <v>409.3</v>
       </c>
-      <c r="AA10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AB10" s="32">
+      <c r="AA10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AB10" s="58">
         <v>163</v>
       </c>
-      <c r="AC10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AD10" s="32">
+      <c r="AC10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AD10" s="58">
         <v>220.4</v>
       </c>
-      <c r="AE10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AF10" s="30">
+      <c r="AE10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AF10" s="56">
         <v>982.2</v>
       </c>
-      <c r="AG10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AH10" s="32">
+      <c r="AG10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH10" s="58">
         <v>76.099999999999994</v>
       </c>
-      <c r="AI10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AJ10" s="32">
+      <c r="AI10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AJ10" s="58">
         <v>800.1</v>
       </c>
-      <c r="AK10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AL10" s="32">
+      <c r="AK10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AL10" s="58">
         <v>139.9</v>
       </c>
-      <c r="AM10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AN10" s="30">
+      <c r="AM10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AN10" s="56">
         <v>7.6</v>
       </c>
-      <c r="AO10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AP10" s="32">
+      <c r="AO10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AP10" s="58">
         <v>90.2</v>
       </c>
-      <c r="AQ10" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AR10" s="30">
+      <c r="AQ10" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AR10" s="56">
         <v>37.799999999999997</v>
       </c>
-      <c r="AS10" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AT10" s="30">
+      <c r="AS10" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AT10" s="56">
         <v>22.6</v>
       </c>
-      <c r="AU10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AV10" s="32">
+      <c r="AU10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV10" s="58">
         <v>513</v>
       </c>
-      <c r="AW10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AX10" s="32">
+      <c r="AW10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AX10" s="58">
         <v>892.6</v>
       </c>
-      <c r="AY10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AZ10" s="32">
+      <c r="AY10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AZ10" s="58">
         <v>714.4</v>
       </c>
-      <c r="BA10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BB10" s="32">
+      <c r="BA10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BB10" s="58">
         <v>16297.8</v>
       </c>
-      <c r="BC10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BD10" s="29">
+      <c r="BC10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BD10" s="55">
         <v>21086</v>
       </c>
-      <c r="BE10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BF10" s="29">
+      <c r="BE10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BF10" s="55">
         <v>12759</v>
       </c>
-      <c r="BG10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BH10" s="29">
+      <c r="BG10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BH10" s="55">
         <v>56357</v>
       </c>
-      <c r="BI10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BJ10" s="27">
+      <c r="BI10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BJ10" s="53">
         <v>88704</v>
       </c>
-      <c r="BK10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BL10" s="27">
+      <c r="BK10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BL10" s="53">
         <v>1453</v>
       </c>
-      <c r="BM10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BN10" s="27">
+      <c r="BM10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BN10" s="53">
         <v>2744</v>
       </c>
-      <c r="BO10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BP10" s="27">
+      <c r="BO10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BP10" s="53">
         <v>247284</v>
       </c>
-      <c r="BQ10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BR10" s="27">
+      <c r="BQ10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BR10" s="53">
         <v>859</v>
       </c>
-      <c r="BS10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BT10" s="27">
+      <c r="BS10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BT10" s="53">
         <v>850</v>
       </c>
-      <c r="BU10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BV10" s="19">
+      <c r="BU10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BV10" s="45">
         <v>2536</v>
       </c>
-      <c r="BW10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BX10" s="19">
+      <c r="BW10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BX10" s="45">
         <v>8192</v>
       </c>
-      <c r="BY10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BZ10" s="27">
+      <c r="BY10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BZ10" s="53">
         <v>356</v>
       </c>
-      <c r="CA10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CB10" s="27">
+      <c r="CA10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CB10" s="53">
         <v>679</v>
       </c>
-      <c r="CC10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CD10" s="34">
+      <c r="CC10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CD10" s="60">
         <v>72.3</v>
       </c>
-      <c r="CE10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CF10" s="27">
+      <c r="CE10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CF10" s="53">
         <v>213</v>
       </c>
-      <c r="CG10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CH10" s="27">
+      <c r="CG10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CH10" s="53">
         <v>1556</v>
       </c>
-      <c r="CI10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CJ10" s="33">
+      <c r="CI10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CJ10" s="59">
         <v>222.4</v>
       </c>
-      <c r="CK10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CL10" s="34">
+      <c r="CK10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CL10" s="60">
         <v>121</v>
       </c>
-      <c r="CM10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CN10" s="27">
+      <c r="CM10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CN10" s="53">
         <v>10013</v>
       </c>
-      <c r="CO10" s="31" t="s">
-[...2 lines deleted...]
-      <c r="CP10" s="34">
+      <c r="CO10" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CP10" s="60">
         <v>7</v>
       </c>
-      <c r="CQ10" s="31" t="s">
-[...2 lines deleted...]
-      <c r="CR10" s="27">
+      <c r="CQ10" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CR10" s="53">
         <v>8124</v>
       </c>
-      <c r="CS10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CT10" s="27">
+      <c r="CS10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CT10" s="53">
         <v>4818</v>
       </c>
-      <c r="CU10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CV10" s="27">
+      <c r="CU10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CV10" s="53">
         <v>1175</v>
       </c>
-      <c r="CW10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CX10" s="27">
+      <c r="CW10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CX10" s="53">
         <v>1378</v>
       </c>
-      <c r="CY10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CZ10" s="27">
+      <c r="CY10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CZ10" s="53">
         <v>724</v>
       </c>
-      <c r="DA10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DB10" s="33">
+      <c r="DA10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DB10" s="59">
         <v>84</v>
       </c>
-      <c r="DC10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DD10" s="34">
+      <c r="DC10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD10" s="60">
         <v>20.7</v>
       </c>
-      <c r="DE10" s="31" t="s">
-[...2 lines deleted...]
-      <c r="DF10" s="34">
+      <c r="DE10" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="DF10" s="60">
         <v>152</v>
       </c>
-      <c r="DG10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DH10" s="33">
+      <c r="DG10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH10" s="59">
         <v>795</v>
       </c>
-      <c r="DI10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DJ10" s="33">
+      <c r="DI10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DJ10" s="59">
         <v>360.4</v>
       </c>
-      <c r="DK10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DL10" s="33">
+      <c r="DK10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DL10" s="59">
         <v>823.7</v>
       </c>
-      <c r="DM10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DN10" s="33">
+      <c r="DM10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DN10" s="59">
         <v>979.5</v>
       </c>
-      <c r="DO10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DP10" s="33">
+      <c r="DO10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DP10" s="59">
         <v>2748.4</v>
       </c>
-      <c r="DQ10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DR10" s="33">
+      <c r="DQ10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DR10" s="59">
         <v>754.2</v>
       </c>
-      <c r="DS10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DT10" s="35">
+      <c r="DS10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DT10" s="61">
         <v>133.19999999999999</v>
       </c>
-      <c r="DU10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DV10" s="33">
+      <c r="DU10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DV10" s="59">
         <v>437.3</v>
       </c>
-      <c r="DW10" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DX10" s="27">
+      <c r="DW10" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DX10" s="53">
         <v>84676</v>
       </c>
-      <c r="DY10" s="36" t="s">
-[...2 lines deleted...]
-      <c r="DZ10" s="33">
+      <c r="DY10" s="62" t="s">
+        <v>174</v>
+      </c>
+      <c r="DZ10" s="59">
         <v>100.6</v>
       </c>
-      <c r="EA10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EB10" s="33">
+      <c r="EA10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB10" s="59">
         <v>73.900000000000006</v>
       </c>
-      <c r="EC10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ED10" s="19" t="s">
+      <c r="EC10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ED10" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="EE10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EF10" s="33">
+      <c r="EE10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EF10" s="59">
         <v>93.2</v>
       </c>
-      <c r="EG10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EH10" s="33">
+      <c r="EG10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EH10" s="59">
         <v>110</v>
       </c>
-      <c r="EI10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EJ10" s="33">
+      <c r="EI10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EJ10" s="59">
         <v>62.1</v>
       </c>
-      <c r="EK10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EL10" s="33">
+      <c r="EK10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EL10" s="59">
         <v>85.9</v>
       </c>
-      <c r="EM10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EN10" s="33">
+      <c r="EM10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EN10" s="59">
         <v>94.9</v>
       </c>
-      <c r="EO10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EP10" s="33">
+      <c r="EO10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EP10" s="59">
         <v>75.5</v>
       </c>
-      <c r="EQ10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ER10" s="33">
+      <c r="EQ10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ER10" s="59">
         <v>91.9</v>
       </c>
-      <c r="ES10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ET10" s="33">
+      <c r="ES10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ET10" s="59">
         <v>104.6</v>
       </c>
-      <c r="EU10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EV10" s="33">
+      <c r="EU10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EV10" s="59">
         <v>103.6</v>
       </c>
-      <c r="EW10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EX10" s="33">
+      <c r="EW10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EX10" s="59">
         <v>105.5</v>
       </c>
-      <c r="EY10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EZ10" s="33">
+      <c r="EY10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EZ10" s="59">
         <v>110.3</v>
       </c>
-      <c r="FA10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FB10" s="33">
+      <c r="FA10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FB10" s="59">
         <v>102.4</v>
       </c>
-      <c r="FC10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FD10" s="33">
+      <c r="FC10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FD10" s="59">
         <v>104.5</v>
       </c>
-      <c r="FE10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FF10" s="33">
+      <c r="FE10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FF10" s="59">
         <v>94.8</v>
       </c>
-      <c r="FG10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FH10" s="33">
+      <c r="FG10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FH10" s="59">
         <v>101.9</v>
       </c>
-      <c r="FI10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FJ10" s="33">
+      <c r="FI10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FJ10" s="59">
         <v>106.2</v>
       </c>
-      <c r="FK10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FL10" s="33">
+      <c r="FK10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FL10" s="59">
         <v>87</v>
       </c>
-      <c r="FM10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FN10" s="33">
+      <c r="FM10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FN10" s="59">
         <v>83.7</v>
       </c>
-      <c r="FO10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FP10" s="33">
+      <c r="FO10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FP10" s="59">
         <v>89.7</v>
       </c>
-      <c r="FQ10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FR10" s="33">
+      <c r="FQ10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FR10" s="59">
         <v>78.7</v>
       </c>
-      <c r="FS10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FT10" s="33">
+      <c r="FS10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FT10" s="59">
         <v>86.7</v>
       </c>
-      <c r="FU10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FV10" s="33">
+      <c r="FU10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FV10" s="59">
         <v>89.4</v>
       </c>
-      <c r="FW10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FX10" s="33">
+      <c r="FW10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FX10" s="59">
         <v>89.2</v>
       </c>
-      <c r="FY10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FZ10" s="33">
+      <c r="FY10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FZ10" s="59">
         <v>94.2</v>
       </c>
-      <c r="GA10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GB10" s="33">
+      <c r="GA10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GB10" s="59">
         <v>110.4</v>
       </c>
-      <c r="GC10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GD10" s="33">
+      <c r="GC10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GD10" s="59">
         <v>107.6</v>
       </c>
-      <c r="GE10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GF10" s="33">
+      <c r="GE10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GF10" s="59">
         <v>65.7</v>
       </c>
-      <c r="GG10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GH10" s="33">
+      <c r="GG10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GH10" s="59">
         <v>58.7</v>
       </c>
-      <c r="GI10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GJ10" s="33">
+      <c r="GI10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GJ10" s="59">
         <v>84.1</v>
       </c>
-      <c r="GK10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GL10" s="33">
+      <c r="GK10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GL10" s="59">
         <v>95</v>
       </c>
-      <c r="GM10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GN10" s="33">
+      <c r="GM10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GN10" s="59">
         <v>90.7</v>
       </c>
-      <c r="GO10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GP10" s="33">
+      <c r="GO10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GP10" s="59">
         <v>87.4</v>
       </c>
-      <c r="GQ10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GR10" s="33">
+      <c r="GQ10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GR10" s="59">
         <v>94.6</v>
       </c>
-      <c r="GS10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GT10" s="19" t="s">
+      <c r="GS10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GT10" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="GU10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GV10" s="19" t="s">
+      <c r="GU10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GV10" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="GW10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GX10" s="33">
+      <c r="GW10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GX10" s="59">
         <v>84.1</v>
       </c>
-      <c r="GY10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GZ10" s="33">
+      <c r="GY10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GZ10" s="59">
         <v>78.8</v>
       </c>
-      <c r="HA10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HB10" s="33">
+      <c r="HA10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HB10" s="59">
         <v>42.6</v>
       </c>
-      <c r="HC10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HD10" s="33">
+      <c r="HC10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HD10" s="59">
         <v>63.5</v>
       </c>
-      <c r="HE10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HF10" s="33">
+      <c r="HE10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HF10" s="59">
         <v>96.4</v>
       </c>
-      <c r="HG10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HH10" s="33">
+      <c r="HG10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HH10" s="59">
         <v>78.099999999999994</v>
       </c>
-      <c r="HI10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HJ10" s="33">
+      <c r="HI10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HJ10" s="59">
         <v>106.7</v>
       </c>
-      <c r="HK10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HL10" s="33">
+      <c r="HK10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HL10" s="59">
         <v>108.3</v>
       </c>
-      <c r="HM10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HN10" s="33">
+      <c r="HM10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HN10" s="59">
         <v>63.3</v>
       </c>
-      <c r="HO10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HP10" s="33">
+      <c r="HO10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HP10" s="59">
         <v>80.400000000000006</v>
       </c>
-      <c r="HQ10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HR10" s="33">
+      <c r="HQ10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HR10" s="59">
         <v>74.900000000000006</v>
       </c>
-      <c r="HS10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HT10" s="33">
+      <c r="HS10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HT10" s="59">
         <v>78</v>
       </c>
-      <c r="HU10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HV10" s="33">
+      <c r="HU10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HV10" s="59">
         <v>95.3</v>
       </c>
-      <c r="HW10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HX10" s="33">
+      <c r="HW10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HX10" s="59">
         <v>103.8</v>
       </c>
-      <c r="HY10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HZ10" s="33">
+      <c r="HY10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HZ10" s="59">
         <v>82.9</v>
       </c>
-      <c r="IA10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IB10" s="33">
+      <c r="IA10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IB10" s="59">
         <v>66.400000000000006</v>
       </c>
-      <c r="IC10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ID10" s="33">
+      <c r="IC10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ID10" s="59">
         <v>97</v>
       </c>
-      <c r="IE10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IF10" s="33">
+      <c r="IE10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IF10" s="59">
         <v>121.1</v>
       </c>
-      <c r="IG10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IH10" s="33">
+      <c r="IG10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IH10" s="59">
         <v>55.1</v>
       </c>
-      <c r="II10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IJ10" s="33">
+      <c r="II10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IJ10" s="59">
         <v>145</v>
       </c>
-      <c r="IK10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IL10" s="33">
+      <c r="IK10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IL10" s="59">
         <v>60.2</v>
       </c>
-      <c r="IM10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IN10" s="33">
+      <c r="IM10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IN10" s="59">
         <v>126.5</v>
       </c>
-      <c r="IO10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IP10" s="33">
+      <c r="IO10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IP10" s="59">
         <v>125.2</v>
       </c>
-      <c r="IQ10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IR10" s="19">
+      <c r="IQ10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IR10" s="45">
         <v>146.69999999999999</v>
       </c>
-      <c r="IS10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IT10" s="33">
+      <c r="IS10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IT10" s="59">
         <v>65.8</v>
       </c>
-      <c r="IU10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IV10" s="33">
+      <c r="IU10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IV10" s="59">
         <v>94.7</v>
       </c>
-      <c r="IW10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IX10" s="26"/>
+      <c r="IW10" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IX10" s="52"/>
     </row>
-    <row r="11" spans="1:258" x14ac:dyDescent="0.25">
-      <c r="A11" s="11" t="s">
+    <row r="11" spans="1:258" x14ac:dyDescent="0.3">
+      <c r="A11" s="37" t="s">
         <v>94</v>
       </c>
-      <c r="B11" s="27">
+      <c r="B11" s="53">
         <v>45431</v>
       </c>
-      <c r="C11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="27">
+      <c r="C11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="D11" s="53">
         <v>29615</v>
       </c>
-      <c r="E11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="29">
+      <c r="E11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="F11" s="55">
         <v>124644</v>
       </c>
-      <c r="G11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H11" s="30">
+      <c r="G11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="H11" s="56">
         <v>1723.8</v>
       </c>
-      <c r="I11" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="30">
+      <c r="I11" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="J11" s="56">
         <v>1317.6</v>
       </c>
-      <c r="K11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="L11" s="30">
+      <c r="K11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="L11" s="56">
         <v>26</v>
       </c>
-      <c r="M11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="N11" s="32">
+      <c r="M11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="N11" s="58">
         <v>537.1</v>
       </c>
-      <c r="O11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="P11" s="32">
+      <c r="O11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="P11" s="58">
         <v>453</v>
       </c>
-      <c r="Q11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="R11" s="30">
+      <c r="Q11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="R11" s="56">
         <v>31.2</v>
       </c>
-      <c r="S11" s="31" t="s">
-[...2 lines deleted...]
-      <c r="T11" s="30">
+      <c r="S11" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="T11" s="56">
         <v>103.2</v>
       </c>
-      <c r="U11" s="31" t="s">
-[...2 lines deleted...]
-      <c r="V11" s="30">
+      <c r="U11" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="V11" s="56">
         <v>137.4</v>
       </c>
-      <c r="W11" s="31" t="s">
-[...2 lines deleted...]
-      <c r="X11" s="30">
+      <c r="W11" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="X11" s="56">
         <v>153.69999999999999</v>
       </c>
-      <c r="Y11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="Z11" s="30">
+      <c r="Y11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="Z11" s="56">
         <v>615.6</v>
       </c>
-      <c r="AA11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AB11" s="32">
+      <c r="AA11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AB11" s="58">
         <v>250.7</v>
       </c>
-      <c r="AC11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AD11" s="32">
+      <c r="AC11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AD11" s="58">
         <v>327</v>
       </c>
-      <c r="AE11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AF11" s="30">
+      <c r="AE11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AF11" s="56">
         <v>1490.9</v>
       </c>
-      <c r="AG11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AH11" s="32">
+      <c r="AG11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH11" s="58">
         <v>114.4</v>
       </c>
-      <c r="AI11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AJ11" s="32">
+      <c r="AI11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AJ11" s="58">
         <v>1226.2</v>
       </c>
-      <c r="AK11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AL11" s="32">
+      <c r="AK11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AL11" s="58">
         <v>199.3</v>
       </c>
-      <c r="AM11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AN11" s="30">
+      <c r="AM11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AN11" s="56">
         <v>10.199999999999999</v>
       </c>
-      <c r="AO11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AP11" s="32">
+      <c r="AO11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AP11" s="58">
         <v>135.69999999999999</v>
       </c>
-      <c r="AQ11" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AR11" s="30">
+      <c r="AQ11" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AR11" s="56">
         <v>60.8</v>
       </c>
-      <c r="AS11" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AT11" s="30">
+      <c r="AS11" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AT11" s="56">
         <v>31.8</v>
       </c>
-      <c r="AU11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AV11" s="32">
+      <c r="AU11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV11" s="58">
         <v>800.4</v>
       </c>
-      <c r="AW11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AX11" s="32">
+      <c r="AW11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AX11" s="58">
         <v>1356.5</v>
       </c>
-      <c r="AY11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AZ11" s="32">
+      <c r="AY11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AZ11" s="58">
         <v>1102.2</v>
       </c>
-      <c r="BA11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BB11" s="32">
+      <c r="BA11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BB11" s="58">
         <v>25277.9</v>
       </c>
-      <c r="BC11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BD11" s="29">
+      <c r="BC11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BD11" s="55">
         <v>32720</v>
       </c>
-      <c r="BE11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BF11" s="29">
+      <c r="BE11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BF11" s="55">
         <v>20848</v>
       </c>
-      <c r="BG11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BH11" s="29">
+      <c r="BG11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BH11" s="55">
         <v>80030</v>
       </c>
-      <c r="BI11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BJ11" s="27">
+      <c r="BI11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BJ11" s="53">
         <v>167095</v>
       </c>
-      <c r="BK11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BL11" s="27">
+      <c r="BK11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BL11" s="53">
         <v>2103</v>
       </c>
-      <c r="BM11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BN11" s="27">
+      <c r="BM11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BN11" s="53">
         <v>3938</v>
       </c>
-      <c r="BO11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BP11" s="27">
+      <c r="BO11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BP11" s="53">
         <v>354299</v>
       </c>
-      <c r="BQ11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BR11" s="27">
+      <c r="BQ11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BR11" s="53">
         <v>1288</v>
       </c>
-      <c r="BS11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BT11" s="27">
+      <c r="BS11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BT11" s="53">
         <v>1255</v>
       </c>
-      <c r="BU11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BV11" s="19">
+      <c r="BU11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BV11" s="45">
         <v>4032</v>
       </c>
-      <c r="BW11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BX11" s="19">
+      <c r="BW11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BX11" s="45">
         <v>13294</v>
       </c>
-      <c r="BY11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BZ11" s="27">
+      <c r="BY11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BZ11" s="53">
         <v>507</v>
       </c>
-      <c r="CA11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CB11" s="27">
+      <c r="CA11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CB11" s="53">
         <v>1097</v>
       </c>
-      <c r="CC11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CD11" s="27">
+      <c r="CC11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CD11" s="53">
         <v>154</v>
       </c>
-      <c r="CE11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CF11" s="27">
+      <c r="CE11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CF11" s="53">
         <v>432</v>
       </c>
-      <c r="CG11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CH11" s="27">
+      <c r="CG11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CH11" s="53">
         <v>2389</v>
       </c>
-      <c r="CI11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CJ11" s="33">
+      <c r="CI11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CJ11" s="59">
         <v>319</v>
       </c>
-      <c r="CK11" s="28" t="s">
-[...8 lines deleted...]
-      <c r="CN11" s="27">
+      <c r="CK11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CL11" s="60">
+        <v>174</v>
+      </c>
+      <c r="CM11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CN11" s="53">
         <v>14386</v>
       </c>
-      <c r="CO11" s="31" t="s">
-[...2 lines deleted...]
-      <c r="CP11" s="34">
+      <c r="CO11" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CP11" s="60">
         <v>11.2</v>
       </c>
-      <c r="CQ11" s="31" t="s">
-[...2 lines deleted...]
-      <c r="CR11" s="27">
+      <c r="CQ11" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CR11" s="53">
         <v>13272</v>
       </c>
-      <c r="CS11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CT11" s="27">
+      <c r="CS11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CT11" s="53">
         <v>6751</v>
       </c>
-      <c r="CU11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CV11" s="27">
+      <c r="CU11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CV11" s="53">
         <v>1566</v>
       </c>
-      <c r="CW11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CX11" s="27">
+      <c r="CW11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CX11" s="53">
         <v>1979</v>
       </c>
-      <c r="CY11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CZ11" s="27">
+      <c r="CY11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CZ11" s="53">
         <v>968</v>
       </c>
-      <c r="DA11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DB11" s="33">
+      <c r="DA11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DB11" s="59">
         <v>118</v>
       </c>
-      <c r="DC11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DD11" s="34">
+      <c r="DC11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD11" s="60">
         <v>29.6</v>
       </c>
-      <c r="DE11" s="31" t="s">
-[...2 lines deleted...]
-      <c r="DF11" s="34">
+      <c r="DE11" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="DF11" s="60">
         <v>230</v>
       </c>
-      <c r="DG11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DH11" s="33">
+      <c r="DG11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH11" s="59">
         <v>1147.5</v>
       </c>
-      <c r="DI11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DJ11" s="33">
+      <c r="DI11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DJ11" s="59">
         <v>508</v>
       </c>
-      <c r="DK11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DL11" s="33">
+      <c r="DK11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DL11" s="59">
         <v>1292.3</v>
       </c>
-      <c r="DM11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DN11" s="33">
+      <c r="DM11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DN11" s="59">
         <v>1676.2</v>
       </c>
-      <c r="DO11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DP11" s="33">
+      <c r="DO11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DP11" s="59">
         <v>3869.9</v>
       </c>
-      <c r="DQ11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DR11" s="33">
+      <c r="DQ11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DR11" s="59">
         <v>1104.4000000000001</v>
       </c>
-      <c r="DS11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DT11" s="35">
+      <c r="DS11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DT11" s="61">
         <v>217.9</v>
       </c>
-      <c r="DU11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DV11" s="33">
+      <c r="DU11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DV11" s="59">
         <v>526.6</v>
       </c>
-      <c r="DW11" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DX11" s="27">
+      <c r="DW11" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DX11" s="53">
         <v>125107</v>
       </c>
-      <c r="DY11" s="36" t="s">
-[...2 lines deleted...]
-      <c r="DZ11" s="33">
+      <c r="DY11" s="62" t="s">
+        <v>174</v>
+      </c>
+      <c r="DZ11" s="59">
         <v>95</v>
       </c>
-      <c r="EA11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EB11" s="33">
+      <c r="EA11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB11" s="59">
         <v>71.7</v>
       </c>
-      <c r="EC11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ED11" s="19" t="s">
+      <c r="EC11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ED11" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="EE11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EF11" s="33">
+      <c r="EE11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EF11" s="59">
         <v>93.4</v>
       </c>
-      <c r="EG11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EH11" s="33">
+      <c r="EG11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EH11" s="59">
         <v>111</v>
       </c>
-      <c r="EI11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EJ11" s="33">
+      <c r="EI11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EJ11" s="59">
         <v>69.900000000000006</v>
       </c>
-      <c r="EK11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EL11" s="33">
+      <c r="EK11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EL11" s="59">
         <v>84.5</v>
       </c>
-      <c r="EM11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EN11" s="33">
+      <c r="EM11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EN11" s="59">
         <v>92.6</v>
       </c>
-      <c r="EO11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EP11" s="33">
+      <c r="EO11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EP11" s="59">
         <v>91.8</v>
       </c>
-      <c r="EQ11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ER11" s="33">
+      <c r="EQ11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ER11" s="59">
         <v>87.1</v>
       </c>
-      <c r="ES11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ET11" s="33">
+      <c r="ES11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ET11" s="59">
         <v>104.6</v>
       </c>
-      <c r="EU11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EV11" s="33">
+      <c r="EU11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EV11" s="59">
         <v>105.4</v>
       </c>
-      <c r="EW11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EX11" s="33">
+      <c r="EW11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EX11" s="59">
         <v>105.8</v>
       </c>
-      <c r="EY11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EZ11" s="25">
+      <c r="EY11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EZ11" s="51">
         <v>110.8</v>
       </c>
-      <c r="FA11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FB11" s="33">
+      <c r="FA11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FB11" s="59">
         <v>103.2</v>
       </c>
-      <c r="FC11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FD11" s="33">
+      <c r="FC11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FD11" s="59">
         <v>106.3</v>
       </c>
-      <c r="FE11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FF11" s="33">
+      <c r="FE11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FF11" s="59">
         <v>96.2</v>
       </c>
-      <c r="FG11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FH11" s="33">
+      <c r="FG11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FH11" s="59">
         <v>96.6</v>
       </c>
-      <c r="FI11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FJ11" s="33">
+      <c r="FI11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FJ11" s="59">
         <v>105.5</v>
       </c>
-      <c r="FK11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FL11" s="33">
+      <c r="FK11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FL11" s="59">
         <v>88.6</v>
       </c>
-      <c r="FM11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FN11" s="33">
+      <c r="FM11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FN11" s="59">
         <v>86.5</v>
       </c>
-      <c r="FO11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FP11" s="33">
+      <c r="FO11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FP11" s="59">
         <v>97.5</v>
       </c>
-      <c r="FQ11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FR11" s="33">
+      <c r="FQ11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FR11" s="59">
         <v>77.599999999999994</v>
       </c>
-      <c r="FS11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FT11" s="33">
+      <c r="FS11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FT11" s="59">
         <v>89</v>
       </c>
-      <c r="FU11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FV11" s="33">
+      <c r="FU11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FV11" s="59">
         <v>90</v>
       </c>
-      <c r="FW11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FX11" s="33">
+      <c r="FW11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FX11" s="59">
         <v>92.3</v>
       </c>
-      <c r="FY11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FZ11" s="33">
+      <c r="FY11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FZ11" s="59">
         <v>91.7</v>
       </c>
-      <c r="GA11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GB11" s="33">
+      <c r="GA11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GB11" s="59">
         <v>114.1</v>
       </c>
-      <c r="GC11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GD11" s="33">
+      <c r="GC11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GD11" s="59">
         <v>111</v>
       </c>
-      <c r="GE11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GF11" s="33">
+      <c r="GE11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GF11" s="59">
         <v>68.400000000000006</v>
       </c>
-      <c r="GG11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GH11" s="33">
+      <c r="GG11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GH11" s="59">
         <v>73.099999999999994</v>
       </c>
-      <c r="GI11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GJ11" s="33">
+      <c r="GI11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GJ11" s="59">
         <v>89.2</v>
       </c>
-      <c r="GK11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GL11" s="33">
+      <c r="GK11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GL11" s="59">
         <v>96.3</v>
       </c>
-      <c r="GM11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GN11" s="33">
+      <c r="GM11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GN11" s="59">
         <v>93.4</v>
       </c>
-      <c r="GO11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GP11" s="33">
+      <c r="GO11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GP11" s="59">
         <v>85.4</v>
       </c>
-      <c r="GQ11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GR11" s="33">
+      <c r="GQ11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GR11" s="59">
         <v>85.9</v>
       </c>
-      <c r="GS11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GT11" s="19">
+      <c r="GS11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GT11" s="45">
         <v>104.2</v>
       </c>
-      <c r="GU11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GV11" s="19">
+      <c r="GU11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GV11" s="45">
         <v>95.6</v>
       </c>
-      <c r="GW11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GX11" s="33">
+      <c r="GW11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GX11" s="59">
         <v>84.2</v>
       </c>
-      <c r="GY11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GZ11" s="33">
+      <c r="GY11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GZ11" s="59">
         <v>81.2</v>
       </c>
-      <c r="HA11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HB11" s="33">
+      <c r="HA11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HB11" s="59">
         <v>60</v>
       </c>
-      <c r="HC11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HD11" s="33">
+      <c r="HC11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HD11" s="59">
         <v>77.2</v>
       </c>
-      <c r="HE11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HF11" s="33">
+      <c r="HE11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HF11" s="59">
         <v>96.3</v>
       </c>
-      <c r="HG11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HH11" s="33">
+      <c r="HG11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HH11" s="59">
         <v>76.599999999999994</v>
       </c>
-      <c r="HI11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HJ11" s="33">
+      <c r="HI11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HJ11" s="59">
         <v>102.3</v>
       </c>
-      <c r="HK11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HL11" s="33">
+      <c r="HK11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HL11" s="59">
         <v>103.9</v>
       </c>
-      <c r="HM11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HN11" s="33">
+      <c r="HM11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HN11" s="59">
         <v>62.9</v>
       </c>
-      <c r="HO11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HP11" s="33">
+      <c r="HO11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HP11" s="59">
         <v>85.8</v>
       </c>
-      <c r="HQ11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HR11" s="33">
+      <c r="HQ11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HR11" s="59">
         <v>89.7</v>
       </c>
-      <c r="HS11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HT11" s="33">
+      <c r="HS11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HT11" s="59">
         <v>79.5</v>
       </c>
-      <c r="HU11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HV11" s="33">
+      <c r="HU11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HV11" s="59">
         <v>98.4</v>
       </c>
-      <c r="HW11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HX11" s="33">
+      <c r="HW11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HX11" s="59">
         <v>102.5</v>
       </c>
-      <c r="HY11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HZ11" s="33">
+      <c r="HY11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HZ11" s="59">
         <v>88.4</v>
       </c>
-      <c r="IA11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IB11" s="33">
+      <c r="IA11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IB11" s="59">
         <v>66.7</v>
       </c>
-      <c r="IC11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ID11" s="33">
+      <c r="IC11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ID11" s="59">
         <v>98.4</v>
       </c>
-      <c r="IE11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IF11" s="33">
+      <c r="IE11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IF11" s="59">
         <v>128.1</v>
       </c>
-      <c r="IG11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IH11" s="33">
+      <c r="IG11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IH11" s="59">
         <v>56.9</v>
       </c>
-      <c r="II11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IJ11" s="33">
+      <c r="II11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IJ11" s="59">
         <v>137.1</v>
       </c>
-      <c r="IK11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IL11" s="33">
+      <c r="IK11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IL11" s="59">
         <v>75.099999999999994</v>
       </c>
-      <c r="IM11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IN11" s="33">
+      <c r="IM11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IN11" s="59">
         <v>120.3</v>
       </c>
-      <c r="IO11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IP11" s="33">
+      <c r="IO11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IP11" s="59">
         <v>109.6</v>
       </c>
-      <c r="IQ11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IR11" s="19">
+      <c r="IQ11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IR11" s="45">
         <v>115.4</v>
       </c>
-      <c r="IS11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IT11" s="33">
+      <c r="IS11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IT11" s="59">
         <v>66.900000000000006</v>
       </c>
-      <c r="IU11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IV11" s="33">
+      <c r="IU11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IV11" s="59">
         <v>95.4</v>
       </c>
-      <c r="IW11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IX11" s="26"/>
+      <c r="IW11" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IX11" s="52"/>
     </row>
-    <row r="12" spans="1:258" x14ac:dyDescent="0.25">
-      <c r="A12" s="11" t="s">
+    <row r="12" spans="1:258" x14ac:dyDescent="0.3">
+      <c r="A12" s="37" t="s">
         <v>95</v>
       </c>
-      <c r="B12" s="29">
+      <c r="B12" s="55">
         <v>59086</v>
       </c>
-      <c r="C12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="29">
+      <c r="C12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="D12" s="55">
         <v>40329</v>
       </c>
-      <c r="E12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="F12" s="29">
+      <c r="E12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="F12" s="55">
         <v>164894</v>
       </c>
-      <c r="G12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="30">
+      <c r="G12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="H12" s="56">
         <v>2344.6</v>
       </c>
-      <c r="I12" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J12" s="30">
+      <c r="I12" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="J12" s="56">
         <v>1749.6</v>
       </c>
-      <c r="K12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="L12" s="30">
+      <c r="K12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="L12" s="56">
         <v>35.4</v>
       </c>
-      <c r="M12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="N12" s="32">
+      <c r="M12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="N12" s="58">
         <v>699.4</v>
       </c>
-      <c r="O12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="P12" s="32">
+      <c r="O12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="P12" s="58">
         <v>586.6</v>
       </c>
-      <c r="Q12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="R12" s="30">
+      <c r="Q12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="R12" s="56">
         <v>44.3</v>
       </c>
-      <c r="S12" s="31" t="s">
-[...2 lines deleted...]
-      <c r="T12" s="30">
+      <c r="S12" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="T12" s="56">
         <v>140.80000000000001</v>
       </c>
-      <c r="U12" s="31" t="s">
-[...2 lines deleted...]
-      <c r="V12" s="30">
+      <c r="U12" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="V12" s="56">
         <v>179.2</v>
       </c>
-      <c r="W12" s="31" t="s">
-[...2 lines deleted...]
-      <c r="X12" s="30">
+      <c r="W12" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="X12" s="56">
         <v>213.9</v>
       </c>
-      <c r="Y12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="Z12" s="32">
+      <c r="Y12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="Z12" s="58">
         <v>836.9</v>
       </c>
-      <c r="AA12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AB12" s="32">
+      <c r="AA12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AB12" s="58">
         <v>340.1</v>
       </c>
-      <c r="AC12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AD12" s="32">
+      <c r="AC12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AD12" s="58">
         <v>446.4</v>
       </c>
-      <c r="AE12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AF12" s="32">
+      <c r="AE12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AF12" s="58">
         <v>2021.2</v>
       </c>
-      <c r="AG12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AH12" s="32">
+      <c r="AG12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH12" s="58">
         <v>151.69999999999999</v>
       </c>
-      <c r="AI12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AJ12" s="32">
+      <c r="AI12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AJ12" s="58">
         <v>1614</v>
       </c>
-      <c r="AK12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AL12" s="32">
+      <c r="AK12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AL12" s="58">
         <v>274.39999999999998</v>
       </c>
-      <c r="AM12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AN12" s="30">
+      <c r="AM12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AN12" s="56">
         <v>14.2</v>
       </c>
-      <c r="AO12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AP12" s="32">
+      <c r="AO12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AP12" s="58">
         <v>185.4</v>
       </c>
-      <c r="AQ12" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AR12" s="30">
+      <c r="AQ12" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AR12" s="56">
         <v>86.3</v>
       </c>
-      <c r="AS12" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AT12" s="30">
+      <c r="AS12" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AT12" s="56">
         <v>45.1</v>
       </c>
-      <c r="AU12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AV12" s="32">
+      <c r="AU12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV12" s="58">
         <v>1241.0999999999999</v>
       </c>
-      <c r="AW12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AX12" s="32">
+      <c r="AW12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AX12" s="58">
         <v>2015.7</v>
       </c>
-      <c r="AY12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AZ12" s="32">
+      <c r="AY12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AZ12" s="58">
         <v>1605.7</v>
       </c>
-      <c r="BA12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BB12" s="32">
+      <c r="BA12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BB12" s="58">
         <v>32613.599999999999</v>
       </c>
-      <c r="BC12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BD12" s="29">
+      <c r="BC12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BD12" s="55">
         <v>43867</v>
       </c>
-      <c r="BE12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BF12" s="29">
+      <c r="BE12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BF12" s="55">
         <v>29419</v>
       </c>
-      <c r="BG12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BH12" s="29">
+      <c r="BG12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BH12" s="55">
         <v>90933</v>
       </c>
-      <c r="BI12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BJ12" s="29">
+      <c r="BI12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BJ12" s="55">
         <v>223992</v>
       </c>
-      <c r="BK12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BL12" s="29">
+      <c r="BK12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BL12" s="55">
         <v>3921</v>
       </c>
-      <c r="BM12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BN12" s="29">
+      <c r="BM12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BN12" s="55">
         <v>5360</v>
       </c>
-      <c r="BO12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BP12" s="29">
+      <c r="BO12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BP12" s="55">
         <v>472345</v>
       </c>
-      <c r="BQ12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BR12" s="29">
+      <c r="BQ12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BR12" s="55">
         <v>1708</v>
       </c>
-      <c r="BS12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BT12" s="29">
+      <c r="BS12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BT12" s="55">
         <v>1429</v>
       </c>
-      <c r="BU12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BV12" s="29">
+      <c r="BU12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BV12" s="55">
         <v>5400.77</v>
       </c>
-      <c r="BW12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BX12" s="29">
+      <c r="BW12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BX12" s="55">
         <v>19464</v>
       </c>
-      <c r="BY12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BZ12" s="29">
+      <c r="BY12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BZ12" s="55">
         <v>604</v>
       </c>
-      <c r="CA12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CB12" s="29">
+      <c r="CA12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CB12" s="55">
         <v>1640</v>
       </c>
-      <c r="CC12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CD12" s="29">
+      <c r="CC12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CD12" s="55">
         <v>236</v>
       </c>
-      <c r="CE12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CF12" s="29">
+      <c r="CE12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CF12" s="55">
         <v>1012</v>
       </c>
-      <c r="CG12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CH12" s="29">
+      <c r="CG12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CH12" s="55">
         <v>3231</v>
       </c>
-      <c r="CI12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CJ12" s="32">
+      <c r="CI12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CJ12" s="58">
         <v>420.8</v>
       </c>
-      <c r="CK12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CL12" s="30">
+      <c r="CK12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CL12" s="56">
         <v>236</v>
       </c>
-      <c r="CM12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CN12" s="29">
+      <c r="CM12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CN12" s="55">
         <v>18500</v>
       </c>
-      <c r="CO12" s="31" t="s">
-[...2 lines deleted...]
-      <c r="CP12" s="30">
+      <c r="CO12" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CP12" s="56">
         <v>16.5</v>
       </c>
-      <c r="CQ12" s="31" t="s">
-[...2 lines deleted...]
-      <c r="CR12" s="29">
+      <c r="CQ12" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CR12" s="55">
         <v>17539</v>
       </c>
-      <c r="CS12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CT12" s="29">
+      <c r="CS12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CT12" s="55">
         <v>9286</v>
       </c>
-      <c r="CU12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CV12" s="29">
+      <c r="CU12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CV12" s="55">
         <v>2453</v>
       </c>
-      <c r="CW12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CX12" s="29">
+      <c r="CW12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CX12" s="55">
         <v>2552</v>
       </c>
-      <c r="CY12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CZ12" s="29">
+      <c r="CY12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CZ12" s="55">
         <v>1293</v>
       </c>
-      <c r="DA12" s="28" t="s">
-[...8 lines deleted...]
-      <c r="DD12" s="30">
+      <c r="DA12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DB12" s="58">
+        <v>174</v>
+      </c>
+      <c r="DC12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD12" s="56">
         <v>45.9</v>
       </c>
-      <c r="DE12" s="31" t="s">
-[...2 lines deleted...]
-      <c r="DF12" s="30">
+      <c r="DE12" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="DF12" s="56">
         <v>297.3</v>
       </c>
-      <c r="DG12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DH12" s="32">
+      <c r="DG12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH12" s="58">
         <v>1591.9</v>
       </c>
-      <c r="DI12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DJ12" s="32">
+      <c r="DI12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DJ12" s="58">
         <v>745.3</v>
       </c>
-      <c r="DK12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DL12" s="32">
+      <c r="DK12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DL12" s="58">
         <v>1820.6</v>
       </c>
-      <c r="DM12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DN12" s="32">
+      <c r="DM12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DN12" s="58">
         <v>2502.1999999999998</v>
       </c>
-      <c r="DO12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DP12" s="32">
+      <c r="DO12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DP12" s="58">
         <v>5051.7</v>
       </c>
-      <c r="DQ12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DR12" s="32">
+      <c r="DQ12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DR12" s="58">
         <v>1527.9</v>
       </c>
-      <c r="DS12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DT12" s="30">
+      <c r="DS12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DT12" s="56">
         <v>316.5</v>
       </c>
-      <c r="DU12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DV12" s="32">
+      <c r="DU12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DV12" s="58">
         <v>553.29999999999995</v>
       </c>
-      <c r="DW12" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DX12" s="29">
+      <c r="DW12" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DX12" s="55">
         <v>170209</v>
       </c>
-      <c r="DY12" s="36" t="s">
-[...2 lines deleted...]
-      <c r="DZ12" s="32">
+      <c r="DY12" s="62" t="s">
+        <v>174</v>
+      </c>
+      <c r="DZ12" s="58">
         <v>87</v>
       </c>
-      <c r="EA12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EB12" s="32">
+      <c r="EA12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB12" s="58">
         <v>73.7</v>
       </c>
-      <c r="EC12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ED12" s="32">
+      <c r="EC12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ED12" s="58">
         <v>93.7</v>
       </c>
-      <c r="EE12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EF12" s="32">
+      <c r="EE12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EF12" s="58">
         <v>94.7</v>
       </c>
-      <c r="EG12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EH12" s="32">
+      <c r="EG12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EH12" s="58">
         <v>108.1</v>
       </c>
-      <c r="EI12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EJ12" s="32">
+      <c r="EI12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EJ12" s="58">
         <v>78.2</v>
       </c>
-      <c r="EK12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EL12" s="32">
+      <c r="EK12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EL12" s="58">
         <v>84.5</v>
       </c>
-      <c r="EM12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EN12" s="32">
+      <c r="EM12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EN12" s="58">
         <v>92.5</v>
       </c>
-      <c r="EO12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EP12" s="32">
+      <c r="EO12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EP12" s="58">
         <v>101.6</v>
       </c>
-      <c r="EQ12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ER12" s="32">
+      <c r="EQ12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ER12" s="58">
         <v>86.8</v>
       </c>
-      <c r="ES12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ET12" s="32">
+      <c r="ES12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ET12" s="58">
         <v>102.2</v>
       </c>
-      <c r="EU12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EV12" s="32">
+      <c r="EU12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EV12" s="58">
         <v>106.6</v>
       </c>
-      <c r="EW12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EX12" s="32">
+      <c r="EW12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EX12" s="58">
         <v>104.2</v>
       </c>
-      <c r="EY12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EZ12" s="32">
+      <c r="EY12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EZ12" s="58">
         <v>103.7</v>
       </c>
-      <c r="FA12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FB12" s="32">
+      <c r="FA12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FB12" s="58">
         <v>105.3</v>
       </c>
-      <c r="FC12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FD12" s="32">
+      <c r="FC12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FD12" s="58">
         <v>107.6</v>
       </c>
-      <c r="FE12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FF12" s="32">
+      <c r="FE12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FF12" s="58">
         <v>93.4</v>
       </c>
-      <c r="FG12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FH12" s="32">
+      <c r="FG12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FH12" s="58">
         <v>99.6</v>
       </c>
-      <c r="FI12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FJ12" s="32">
+      <c r="FI12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FJ12" s="58">
         <v>103.5</v>
       </c>
-      <c r="FK12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FL12" s="32">
+      <c r="FK12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FL12" s="58">
         <v>87.7</v>
       </c>
-      <c r="FM12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FN12" s="32">
+      <c r="FM12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FN12" s="58">
         <v>89.3</v>
       </c>
-      <c r="FO12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FP12" s="32">
+      <c r="FO12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FP12" s="58">
         <v>102.3</v>
       </c>
-      <c r="FQ12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FR12" s="32">
+      <c r="FQ12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FR12" s="58">
         <v>80.400000000000006</v>
       </c>
-      <c r="FS12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FT12" s="32">
+      <c r="FS12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FT12" s="58">
         <v>89.9</v>
       </c>
-      <c r="FU12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FV12" s="32">
+      <c r="FU12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FV12" s="58">
         <v>91.6</v>
       </c>
-      <c r="FW12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FX12" s="32">
+      <c r="FW12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FX12" s="58">
         <v>93.4</v>
       </c>
-      <c r="FY12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FZ12" s="32">
+      <c r="FY12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FZ12" s="58">
         <v>92.6</v>
       </c>
-      <c r="GA12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GB12" s="32">
+      <c r="GA12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GB12" s="58">
         <v>114.7</v>
       </c>
-      <c r="GC12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GD12" s="32">
+      <c r="GC12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GD12" s="58">
         <v>118</v>
       </c>
-      <c r="GE12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GF12" s="32">
+      <c r="GE12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GF12" s="58">
         <v>69.7</v>
       </c>
-      <c r="GG12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GH12" s="32">
+      <c r="GG12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GH12" s="58">
         <v>83.6</v>
       </c>
-      <c r="GI12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GJ12" s="32">
+      <c r="GI12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GJ12" s="58">
         <v>88</v>
       </c>
-      <c r="GK12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GL12" s="32">
+      <c r="GK12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GL12" s="58">
         <v>98.3</v>
       </c>
-      <c r="GM12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GN12" s="32">
+      <c r="GM12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GN12" s="58">
         <v>95.9</v>
       </c>
-      <c r="GO12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GP12" s="32">
+      <c r="GO12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GP12" s="58">
         <v>85.9</v>
       </c>
-      <c r="GQ12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GR12" s="32">
+      <c r="GQ12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GR12" s="58">
         <v>80.3</v>
       </c>
-      <c r="GS12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GT12" s="19">
+      <c r="GS12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GT12" s="45">
         <v>104.1</v>
       </c>
-      <c r="GU12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GV12" s="20">
+      <c r="GU12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GV12" s="46">
         <v>102</v>
       </c>
-      <c r="GW12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GX12" s="32">
+      <c r="GW12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GX12" s="58">
         <v>77</v>
       </c>
-      <c r="GY12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GZ12" s="32">
+      <c r="GY12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GZ12" s="58">
         <v>88</v>
       </c>
-      <c r="HA12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HB12" s="32">
+      <c r="HA12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HB12" s="58">
         <v>73.7</v>
       </c>
-      <c r="HC12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HD12" s="32">
+      <c r="HC12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HD12" s="58">
         <v>144.6</v>
       </c>
-      <c r="HE12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HF12" s="32">
+      <c r="HE12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HF12" s="58">
         <v>96.2</v>
       </c>
-      <c r="HG12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HH12" s="32">
+      <c r="HG12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HH12" s="58">
         <v>84.9</v>
       </c>
-      <c r="HI12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HJ12" s="32">
+      <c r="HI12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HJ12" s="58">
         <v>106.1</v>
       </c>
-      <c r="HK12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HL12" s="32">
+      <c r="HK12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HL12" s="58">
         <v>102.2</v>
       </c>
-      <c r="HM12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HN12" s="25">
+      <c r="HM12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HN12" s="51">
         <v>69.099999999999994</v>
       </c>
-      <c r="HO12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HP12" s="32">
+      <c r="HO12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HP12" s="58">
         <v>85.3</v>
       </c>
-      <c r="HQ12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HR12" s="32">
+      <c r="HQ12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HR12" s="58">
         <v>97.2</v>
       </c>
-      <c r="HS12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HT12" s="32">
+      <c r="HS12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HT12" s="58">
         <v>103.9</v>
       </c>
-      <c r="HU12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HV12" s="32">
+      <c r="HU12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HV12" s="58">
         <v>104.4</v>
       </c>
-      <c r="HW12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HX12" s="32">
+      <c r="HW12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HX12" s="58">
         <v>109.6</v>
       </c>
-      <c r="HY12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HZ12" s="32">
+      <c r="HY12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HZ12" s="58">
         <v>86.9</v>
       </c>
-      <c r="IA12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IB12" s="32">
+      <c r="IA12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IB12" s="58">
         <v>70.2</v>
       </c>
-      <c r="IC12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ID12" s="32">
+      <c r="IC12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ID12" s="58">
         <v>99</v>
       </c>
-      <c r="IE12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IF12" s="32">
+      <c r="IE12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IF12" s="58">
         <v>127.9</v>
       </c>
-      <c r="IG12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IH12" s="32">
+      <c r="IG12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IH12" s="58">
         <v>78.2</v>
       </c>
-      <c r="II12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IJ12" s="32">
+      <c r="II12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IJ12" s="58">
         <v>140.6</v>
       </c>
-      <c r="IK12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IL12" s="32">
+      <c r="IK12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IL12" s="58">
         <v>86.7</v>
       </c>
-      <c r="IM12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IN12" s="32">
+      <c r="IM12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IN12" s="58">
         <v>113.4</v>
       </c>
-      <c r="IO12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IP12" s="32">
+      <c r="IO12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IP12" s="58">
         <v>109.5</v>
       </c>
-      <c r="IQ12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IR12" s="19" t="s">
+      <c r="IQ12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IR12" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="IS12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IT12" s="32">
+      <c r="IS12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IT12" s="58">
         <v>63.8</v>
       </c>
-      <c r="IU12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IV12" s="33">
+      <c r="IU12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IV12" s="59">
         <v>96.1</v>
       </c>
-      <c r="IW12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IX12" s="26"/>
+      <c r="IW12" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IX12" s="52"/>
     </row>
-    <row r="13" spans="1:258" x14ac:dyDescent="0.25">
-      <c r="A13" s="11" t="s">
+    <row r="13" spans="1:258" x14ac:dyDescent="0.3">
+      <c r="A13" s="37" t="s">
         <v>96</v>
       </c>
-      <c r="B13" s="29">
+      <c r="B13" s="55">
         <v>10805</v>
       </c>
-      <c r="C13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="29">
+      <c r="C13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="D13" s="55">
         <v>10168</v>
       </c>
-      <c r="E13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="29">
+      <c r="E13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="F13" s="55">
         <v>38778</v>
       </c>
-      <c r="G13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="30">
+      <c r="G13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="H13" s="56">
         <v>623.29999999999995</v>
       </c>
-      <c r="I13" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="30">
+      <c r="I13" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="J13" s="56">
         <v>453.1</v>
       </c>
-      <c r="K13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="30" t="s">
+      <c r="K13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="L13" s="56" t="s">
         <v>3</v>
       </c>
-      <c r="M13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="32">
+      <c r="M13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="N13" s="58">
         <v>156.19999999999999</v>
       </c>
-      <c r="O13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="P13" s="32">
+      <c r="O13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="P13" s="58">
         <v>126.9</v>
       </c>
-      <c r="Q13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="R13" s="30">
+      <c r="Q13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="R13" s="56">
         <v>21.1</v>
       </c>
-      <c r="S13" s="31" t="s">
-[...2 lines deleted...]
-      <c r="T13" s="30">
+      <c r="S13" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="T13" s="56">
         <v>31.7</v>
       </c>
-      <c r="U13" s="31" t="s">
-[...2 lines deleted...]
-      <c r="V13" s="30">
+      <c r="U13" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="V13" s="56">
         <v>42.4</v>
       </c>
-      <c r="W13" s="31" t="s">
-[...2 lines deleted...]
-      <c r="X13" s="30">
+      <c r="W13" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="X13" s="56">
         <v>57.8</v>
       </c>
-      <c r="Y13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="Z13" s="32">
+      <c r="Y13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="Z13" s="58">
         <v>223.7</v>
       </c>
-      <c r="AA13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AB13" s="32">
+      <c r="AA13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AB13" s="58">
         <v>91.2</v>
       </c>
-      <c r="AC13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AD13" s="32">
+      <c r="AC13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AD13" s="58">
         <v>120.7</v>
       </c>
-      <c r="AE13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AF13" s="32">
+      <c r="AE13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AF13" s="58">
         <v>500.3</v>
       </c>
-      <c r="AG13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AH13" s="32">
+      <c r="AG13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH13" s="58">
         <v>36.9</v>
       </c>
-      <c r="AI13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AJ13" s="32">
+      <c r="AI13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AJ13" s="58">
         <v>426.5</v>
       </c>
-      <c r="AK13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AL13" s="32">
+      <c r="AK13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AL13" s="58">
         <v>76.400000000000006</v>
       </c>
-      <c r="AM13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AN13" s="30">
+      <c r="AM13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AN13" s="56">
         <v>2.7</v>
       </c>
-      <c r="AO13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AP13" s="32">
+      <c r="AO13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AP13" s="58">
         <v>50.8</v>
       </c>
-      <c r="AQ13" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AR13" s="30">
+      <c r="AQ13" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AR13" s="56">
         <v>21.7</v>
       </c>
-      <c r="AS13" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AT13" s="30">
+      <c r="AS13" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AT13" s="56">
         <v>14.2</v>
       </c>
-      <c r="AU13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AV13" s="32">
+      <c r="AU13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV13" s="58">
         <v>216</v>
       </c>
-      <c r="AW13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AX13" s="32">
+      <c r="AW13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AX13" s="58">
         <v>368.5</v>
       </c>
-      <c r="AY13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AZ13" s="32">
+      <c r="AY13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AZ13" s="58">
         <v>300.2</v>
       </c>
-      <c r="BA13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BB13" s="32">
+      <c r="BA13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BB13" s="58">
         <v>6753.8</v>
       </c>
-      <c r="BC13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BD13" s="29">
+      <c r="BC13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BD13" s="55">
         <v>11620</v>
       </c>
-      <c r="BE13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BF13" s="29">
+      <c r="BE13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BF13" s="55">
         <v>5056</v>
       </c>
-      <c r="BG13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BH13" s="29">
+      <c r="BG13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BH13" s="55">
         <v>20699</v>
       </c>
-      <c r="BI13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BJ13" s="29">
+      <c r="BI13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BJ13" s="55">
         <v>51266.400000000001</v>
       </c>
-      <c r="BK13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BL13" s="29">
+      <c r="BK13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BL13" s="55">
         <v>649</v>
       </c>
-      <c r="BM13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BN13" s="29">
+      <c r="BM13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BN13" s="55">
         <v>1357</v>
       </c>
-      <c r="BO13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BP13" s="29">
+      <c r="BO13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BP13" s="55">
         <v>130891</v>
       </c>
-      <c r="BQ13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BR13" s="29">
+      <c r="BQ13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BR13" s="55">
         <v>491</v>
       </c>
-      <c r="BS13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BT13" s="29">
+      <c r="BS13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BT13" s="55">
         <v>423</v>
       </c>
-      <c r="BU13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BV13" s="29">
+      <c r="BU13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BV13" s="55">
         <v>1284</v>
       </c>
-      <c r="BW13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BX13" s="29">
+      <c r="BW13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BX13" s="55">
         <v>3559</v>
       </c>
-      <c r="BY13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BZ13" s="29">
+      <c r="BY13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BZ13" s="55">
         <v>159</v>
       </c>
-      <c r="CA13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CB13" s="29">
+      <c r="CA13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CB13" s="55">
         <v>508</v>
       </c>
-      <c r="CC13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CD13" s="29">
+      <c r="CC13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CD13" s="55">
         <v>101</v>
       </c>
-      <c r="CE13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CF13" s="29">
+      <c r="CE13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CF13" s="55">
         <v>210</v>
       </c>
-      <c r="CG13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CH13" s="29">
+      <c r="CG13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CH13" s="55">
         <v>735</v>
       </c>
-      <c r="CI13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CJ13" s="32">
+      <c r="CI13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CJ13" s="58">
         <v>98.7</v>
       </c>
-      <c r="CK13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CL13" s="30">
+      <c r="CK13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CL13" s="56">
         <v>57.9</v>
       </c>
-      <c r="CM13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CN13" s="29">
+      <c r="CM13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CN13" s="55">
         <v>5690</v>
       </c>
-      <c r="CO13" s="31" t="s">
-[...2 lines deleted...]
-      <c r="CP13" s="30">
+      <c r="CO13" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CP13" s="56">
         <v>4.7</v>
       </c>
-      <c r="CQ13" s="31" t="s">
-[...2 lines deleted...]
-      <c r="CR13" s="29">
+      <c r="CQ13" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CR13" s="55">
         <v>3717</v>
       </c>
-      <c r="CS13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CT13" s="29">
+      <c r="CS13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CT13" s="55">
         <v>1940</v>
       </c>
-      <c r="CU13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CV13" s="29">
+      <c r="CU13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CV13" s="55">
         <v>615</v>
       </c>
-      <c r="CW13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CX13" s="29">
+      <c r="CW13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CX13" s="55">
         <v>724</v>
       </c>
-      <c r="CY13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CZ13" s="29">
+      <c r="CY13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CZ13" s="55">
         <v>267</v>
       </c>
-      <c r="DA13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DB13" s="32">
+      <c r="DA13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DB13" s="58">
         <v>40.9</v>
       </c>
-      <c r="DC13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DD13" s="30">
+      <c r="DC13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD13" s="56">
         <v>8.1</v>
       </c>
-      <c r="DE13" s="31" t="s">
-[...2 lines deleted...]
-      <c r="DF13" s="30">
+      <c r="DE13" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="DF13" s="56">
         <v>76</v>
       </c>
-      <c r="DG13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DH13" s="32">
+      <c r="DG13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH13" s="58">
         <v>348.9</v>
       </c>
-      <c r="DI13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DJ13" s="32">
+      <c r="DI13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DJ13" s="58">
         <v>173.4</v>
       </c>
-      <c r="DK13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DL13" s="32">
+      <c r="DK13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DL13" s="58">
         <v>432.8</v>
       </c>
-      <c r="DM13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DN13" s="32">
+      <c r="DM13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DN13" s="58">
         <v>712.8</v>
       </c>
-      <c r="DO13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DP13" s="32">
+      <c r="DO13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DP13" s="58">
         <v>1435.7</v>
       </c>
-      <c r="DQ13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DR13" s="32">
+      <c r="DQ13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DR13" s="58">
         <v>98.7</v>
       </c>
-      <c r="DS13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DT13" s="30">
+      <c r="DS13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DT13" s="56">
         <v>118.3</v>
       </c>
-      <c r="DU13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DV13" s="32">
+      <c r="DU13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DV13" s="58">
         <v>266.60000000000002</v>
       </c>
-      <c r="DW13" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DX13" s="29">
+      <c r="DW13" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DX13" s="55">
         <v>45430</v>
       </c>
-      <c r="DY13" s="36" t="s">
-[...2 lines deleted...]
-      <c r="DZ13" s="32">
+      <c r="DY13" s="62" t="s">
+        <v>174</v>
+      </c>
+      <c r="DZ13" s="58">
         <v>58.3</v>
       </c>
-      <c r="EA13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EB13" s="32">
+      <c r="EA13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB13" s="58">
         <v>94</v>
       </c>
-      <c r="EC13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ED13" s="32">
+      <c r="EC13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ED13" s="58">
         <v>86.1</v>
       </c>
-      <c r="EE13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EF13" s="32">
+      <c r="EE13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EF13" s="58">
         <v>106.3</v>
       </c>
-      <c r="EG13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EH13" s="32">
+      <c r="EG13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EH13" s="58">
         <v>101.8</v>
       </c>
-      <c r="EI13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EJ13" s="19" t="s">
+      <c r="EI13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EJ13" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="EK13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EL13" s="32">
+      <c r="EK13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EL13" s="58">
         <v>89.9</v>
       </c>
-      <c r="EM13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EN13" s="32">
+      <c r="EM13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EN13" s="58">
         <v>85.1</v>
       </c>
-      <c r="EO13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EP13" s="32">
+      <c r="EO13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EP13" s="58">
         <v>233.3</v>
       </c>
-      <c r="EQ13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ER13" s="32">
+      <c r="EQ13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ER13" s="58">
         <v>77.7</v>
       </c>
-      <c r="ES13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ET13" s="32">
+      <c r="ES13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ET13" s="58">
         <v>97.6</v>
       </c>
-      <c r="EU13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EV13" s="32">
+      <c r="EU13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EV13" s="58">
         <v>107.6</v>
       </c>
-      <c r="EW13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EX13" s="32">
+      <c r="EW13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EX13" s="58">
         <v>107.1</v>
       </c>
-      <c r="EY13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EZ13" s="32">
+      <c r="EY13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EZ13" s="58">
         <v>113.7</v>
       </c>
-      <c r="FA13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FB13" s="32">
+      <c r="FA13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FB13" s="58">
         <v>104.8</v>
       </c>
-      <c r="FC13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FD13" s="32">
+      <c r="FC13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FD13" s="58">
         <v>98.5</v>
       </c>
-      <c r="FE13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FF13" s="32">
+      <c r="FE13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FF13" s="58">
         <v>94.8</v>
       </c>
-      <c r="FG13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FH13" s="32">
+      <c r="FG13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FH13" s="58">
         <v>85.9</v>
       </c>
-      <c r="FI13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FJ13" s="32">
+      <c r="FI13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FJ13" s="58">
         <v>96.1</v>
       </c>
-      <c r="FK13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FL13" s="32">
+      <c r="FK13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FL13" s="58">
         <v>75.099999999999994</v>
       </c>
-      <c r="FM13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FN13" s="32">
+      <c r="FM13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FN13" s="58">
         <v>108.9</v>
       </c>
-      <c r="FO13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FP13" s="32">
+      <c r="FO13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FP13" s="58">
         <v>124.3</v>
       </c>
-      <c r="FQ13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FR13" s="32">
+      <c r="FQ13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FR13" s="58">
         <v>119.4</v>
       </c>
-      <c r="FS13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FT13" s="32">
+      <c r="FS13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FT13" s="58">
         <v>95.7</v>
       </c>
-      <c r="FU13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FV13" s="32">
+      <c r="FU13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FV13" s="58">
         <v>93.3</v>
       </c>
-      <c r="FW13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FX13" s="32">
+      <c r="FW13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FX13" s="58">
         <v>89</v>
       </c>
-      <c r="FY13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FZ13" s="32">
+      <c r="FY13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FZ13" s="58">
         <v>98.9</v>
       </c>
-      <c r="GA13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GB13" s="32">
+      <c r="GA13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GB13" s="58">
         <v>112.2</v>
       </c>
-      <c r="GC13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GD13" s="32">
+      <c r="GC13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GD13" s="58">
         <v>89.6</v>
       </c>
-      <c r="GE13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GF13" s="32">
+      <c r="GE13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GF13" s="58">
         <v>64.2</v>
       </c>
-      <c r="GG13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GH13" s="32">
+      <c r="GG13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GH13" s="58">
         <v>100.3</v>
       </c>
-      <c r="GI13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GJ13" s="32">
+      <c r="GI13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GJ13" s="58">
         <v>90.2</v>
       </c>
-      <c r="GK13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GL13" s="32">
+      <c r="GK13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GL13" s="58">
         <v>92.8</v>
       </c>
-      <c r="GM13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GN13" s="32">
+      <c r="GM13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GN13" s="58">
         <v>103.8</v>
       </c>
-      <c r="GO13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GP13" s="32">
+      <c r="GO13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GP13" s="58">
         <v>110.8</v>
       </c>
-      <c r="GQ13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GR13" s="32">
+      <c r="GQ13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GR13" s="58">
         <v>55.4</v>
       </c>
-      <c r="GS13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GT13" s="19">
+      <c r="GS13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GT13" s="45">
         <v>111.7</v>
       </c>
-      <c r="GU13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GV13" s="19">
+      <c r="GU13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GV13" s="45">
         <v>101.9</v>
       </c>
-      <c r="GW13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GX13" s="32">
+      <c r="GW13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GX13" s="58">
         <v>81.599999999999994</v>
       </c>
-      <c r="GY13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GZ13" s="32">
+      <c r="GY13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GZ13" s="58">
         <v>178.4</v>
       </c>
-      <c r="HA13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HB13" s="32">
+      <c r="HA13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HB13" s="58">
         <v>261.3</v>
       </c>
-      <c r="HC13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HD13" s="32">
+      <c r="HC13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HD13" s="58">
         <v>203.3</v>
       </c>
-      <c r="HE13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HF13" s="32">
+      <c r="HE13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HF13" s="58">
         <v>95.3</v>
       </c>
-      <c r="HG13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HH13" s="32">
+      <c r="HG13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HH13" s="58">
         <v>84.1</v>
       </c>
-      <c r="HI13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HJ13" s="32">
+      <c r="HI13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HJ13" s="58">
         <v>95.7</v>
       </c>
-      <c r="HK13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HL13" s="32">
+      <c r="HK13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HL13" s="58">
         <v>113.1</v>
       </c>
-      <c r="HM13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HN13" s="32">
+      <c r="HM13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HN13" s="58">
         <v>125.3</v>
       </c>
-      <c r="HO13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HP13" s="32">
+      <c r="HO13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HP13" s="58">
         <v>112.8</v>
       </c>
-      <c r="HQ13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HR13" s="32">
+      <c r="HQ13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HR13" s="58">
         <v>72.2</v>
       </c>
-      <c r="HS13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HT13" s="32">
+      <c r="HS13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HT13" s="58">
         <v>99.2</v>
       </c>
-      <c r="HU13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HV13" s="32">
+      <c r="HU13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HV13" s="58">
         <v>116</v>
       </c>
-      <c r="HW13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HX13" s="32">
+      <c r="HW13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HX13" s="58">
         <v>58.3</v>
       </c>
-      <c r="HY13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HZ13" s="32">
+      <c r="HY13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HZ13" s="58">
         <v>98.6</v>
       </c>
-      <c r="IA13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IB13" s="32">
+      <c r="IA13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IB13" s="58">
         <v>88.9</v>
       </c>
-      <c r="IC13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ID13" s="32">
+      <c r="IC13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ID13" s="58">
         <v>96.3</v>
       </c>
-      <c r="IE13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IF13" s="32">
+      <c r="IE13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IF13" s="58">
         <v>86.7</v>
       </c>
-      <c r="IG13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IH13" s="32">
+      <c r="IG13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IH13" s="58">
         <v>71.5</v>
       </c>
-      <c r="II13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IJ13" s="32">
+      <c r="II13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IJ13" s="58">
         <v>104.3</v>
       </c>
-      <c r="IK13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IL13" s="32">
+      <c r="IK13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IL13" s="58">
         <v>132.19999999999999</v>
       </c>
-      <c r="IM13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IN13" s="32">
+      <c r="IM13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IN13" s="58">
         <v>110.7</v>
       </c>
-      <c r="IO13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IP13" s="32">
+      <c r="IO13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IP13" s="58">
         <v>56.2</v>
       </c>
-      <c r="IQ13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IR13" s="32">
+      <c r="IQ13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IR13" s="58">
         <v>260.10000000000002</v>
       </c>
-      <c r="IS13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IT13" s="32">
+      <c r="IS13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IT13" s="58">
         <v>132.4</v>
       </c>
-      <c r="IU13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IV13" s="33">
+      <c r="IU13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IV13" s="59">
         <v>100.4</v>
       </c>
-      <c r="IW13" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IX13" s="26"/>
+      <c r="IW13" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IX13" s="52"/>
     </row>
-    <row r="14" spans="1:258" x14ac:dyDescent="0.25">
-      <c r="A14" s="11" t="s">
+    <row r="14" spans="1:258" x14ac:dyDescent="0.3">
+      <c r="A14" s="37" t="s">
         <v>97</v>
       </c>
-      <c r="B14" s="37">
+      <c r="B14" s="63">
         <v>21508</v>
       </c>
-      <c r="C14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="37">
+      <c r="C14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="D14" s="63">
         <v>19990</v>
       </c>
-      <c r="E14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="37">
+      <c r="E14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="F14" s="63">
         <v>80545</v>
       </c>
-      <c r="G14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H14" s="30">
+      <c r="G14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="H14" s="56">
         <v>1203.2</v>
       </c>
-      <c r="I14" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="30">
+      <c r="I14" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="J14" s="56">
         <v>897.5</v>
       </c>
-      <c r="K14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="L14" s="35" t="s">
+      <c r="K14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="L14" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="M14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="N14" s="38">
+      <c r="M14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="N14" s="64">
         <v>318.39999999999998</v>
       </c>
-      <c r="O14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="P14" s="38">
+      <c r="O14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="P14" s="64">
         <v>258.10000000000002</v>
       </c>
-      <c r="Q14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="R14" s="39">
+      <c r="Q14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="R14" s="65">
         <v>31.9</v>
       </c>
-      <c r="S14" s="31" t="s">
-[...2 lines deleted...]
-      <c r="T14" s="39">
+      <c r="S14" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="T14" s="65">
         <v>62.1</v>
       </c>
-      <c r="U14" s="31" t="s">
-[...2 lines deleted...]
-      <c r="V14" s="39">
+      <c r="U14" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="V14" s="65">
         <v>89.7</v>
       </c>
-      <c r="W14" s="31" t="s">
-[...2 lines deleted...]
-      <c r="X14" s="39">
+      <c r="W14" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="X14" s="65">
         <v>108</v>
       </c>
-      <c r="Y14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="Z14" s="38">
+      <c r="Y14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="Z14" s="64">
         <v>434.9</v>
       </c>
-      <c r="AA14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AB14" s="38">
+      <c r="AA14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AB14" s="64">
         <v>177.1</v>
       </c>
-      <c r="AC14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AD14" s="38">
+      <c r="AC14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AD14" s="64">
         <v>233</v>
       </c>
-      <c r="AE14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AF14" s="38">
+      <c r="AE14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AF14" s="64">
         <v>966.4</v>
       </c>
-      <c r="AG14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AH14" s="38">
+      <c r="AG14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH14" s="64">
         <v>73.599999999999994</v>
       </c>
-      <c r="AI14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AJ14" s="38">
+      <c r="AI14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AJ14" s="64">
         <v>766.7</v>
       </c>
-      <c r="AK14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AL14" s="38">
+      <c r="AK14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AL14" s="64">
         <v>135.6</v>
       </c>
-      <c r="AM14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AN14" s="39">
+      <c r="AM14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AN14" s="65">
         <v>6.1</v>
       </c>
-      <c r="AO14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AP14" s="38">
+      <c r="AO14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AP14" s="64">
         <v>97.7</v>
       </c>
-      <c r="AQ14" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AR14" s="39">
+      <c r="AQ14" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AR14" s="65">
         <v>45.8</v>
       </c>
-      <c r="AS14" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AT14" s="39">
+      <c r="AS14" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AT14" s="65">
         <v>26.6</v>
       </c>
-      <c r="AU14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AV14" s="38">
+      <c r="AU14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV14" s="64">
         <v>477.7</v>
       </c>
-      <c r="AW14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AX14" s="38">
+      <c r="AW14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AX14" s="64">
         <v>820.9</v>
       </c>
-      <c r="AY14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AZ14" s="38">
+      <c r="AY14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AZ14" s="64">
         <v>665.5</v>
       </c>
-      <c r="BA14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BB14" s="38">
+      <c r="BA14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BB14" s="64">
         <v>15921.9</v>
       </c>
-      <c r="BC14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BD14" s="40">
+      <c r="BC14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BD14" s="66">
         <v>22491</v>
       </c>
-      <c r="BE14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BF14" s="40">
+      <c r="BE14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BF14" s="66">
         <v>11909</v>
       </c>
-      <c r="BG14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BH14" s="40">
+      <c r="BG14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BH14" s="66">
         <v>53080</v>
       </c>
-      <c r="BI14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BJ14" s="40">
+      <c r="BI14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BJ14" s="66">
         <v>106789</v>
       </c>
-      <c r="BK14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BL14" s="40">
+      <c r="BK14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BL14" s="66">
         <v>1365</v>
       </c>
-      <c r="BM14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BN14" s="40">
+      <c r="BM14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BN14" s="66">
         <v>2741</v>
       </c>
-      <c r="BO14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BP14" s="40">
+      <c r="BO14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BP14" s="66">
         <v>252043</v>
       </c>
-      <c r="BQ14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BR14" s="40">
+      <c r="BQ14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BR14" s="66">
         <v>964</v>
       </c>
-      <c r="BS14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BT14" s="40">
+      <c r="BS14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BT14" s="66">
         <v>950</v>
       </c>
-      <c r="BU14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BV14" s="20">
+      <c r="BU14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BV14" s="46">
         <v>2760</v>
       </c>
-      <c r="BW14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BX14" s="19">
+      <c r="BW14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BX14" s="45">
         <v>8336</v>
       </c>
-      <c r="BY14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BZ14" s="40">
+      <c r="BY14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BZ14" s="66">
         <v>321</v>
       </c>
-      <c r="CA14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CB14" s="40">
+      <c r="CA14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CB14" s="66">
         <v>946</v>
       </c>
-      <c r="CC14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CD14" s="37">
+      <c r="CC14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CD14" s="63">
         <v>131</v>
       </c>
-      <c r="CE14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CF14" s="40">
+      <c r="CE14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CF14" s="66">
         <v>394</v>
       </c>
-      <c r="CG14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CH14" s="40">
+      <c r="CG14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CH14" s="66">
         <v>1608</v>
       </c>
-      <c r="CI14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CJ14" s="38">
+      <c r="CI14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CJ14" s="64">
         <v>204.1</v>
       </c>
-      <c r="CK14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CL14" s="39">
+      <c r="CK14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CL14" s="65">
         <v>118</v>
       </c>
-      <c r="CM14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CN14" s="37">
+      <c r="CM14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CN14" s="63">
         <v>12224</v>
       </c>
-      <c r="CO14" s="31" t="s">
-[...2 lines deleted...]
-      <c r="CP14" s="39">
+      <c r="CO14" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CP14" s="65">
         <v>8.5</v>
       </c>
-      <c r="CQ14" s="31" t="s">
-[...2 lines deleted...]
-      <c r="CR14" s="40">
+      <c r="CQ14" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CR14" s="66">
         <v>9034</v>
       </c>
-      <c r="CS14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CT14" s="40">
+      <c r="CS14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CT14" s="66">
         <v>3888</v>
       </c>
-      <c r="CU14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CV14" s="40">
+      <c r="CU14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CV14" s="66">
         <v>1222</v>
       </c>
-      <c r="CW14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CX14" s="40">
+      <c r="CW14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CX14" s="66">
         <v>1388</v>
       </c>
-      <c r="CY14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CZ14" s="40">
+      <c r="CY14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CZ14" s="66">
         <v>534</v>
       </c>
-      <c r="DA14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DB14" s="38">
+      <c r="DA14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DB14" s="64">
         <v>84.7</v>
       </c>
-      <c r="DC14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DD14" s="39">
+      <c r="DC14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD14" s="65">
         <v>18.5</v>
       </c>
-      <c r="DE14" s="31" t="s">
-[...2 lines deleted...]
-      <c r="DF14" s="39">
+      <c r="DE14" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="DF14" s="65">
         <v>152</v>
       </c>
-      <c r="DG14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DH14" s="38">
+      <c r="DG14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH14" s="64">
         <v>705.1</v>
       </c>
-      <c r="DI14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DJ14" s="38">
+      <c r="DI14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DJ14" s="64">
         <v>361.1</v>
       </c>
-      <c r="DK14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DL14" s="38">
+      <c r="DK14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DL14" s="64">
         <v>907.9</v>
       </c>
-      <c r="DM14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DN14" s="38">
+      <c r="DM14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DN14" s="64">
         <v>1458.5</v>
       </c>
-      <c r="DO14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DP14" s="38">
+      <c r="DO14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DP14" s="64">
         <v>2902.1</v>
       </c>
-      <c r="DQ14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DR14" s="38">
+      <c r="DQ14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DR14" s="64">
         <v>509.7</v>
       </c>
-      <c r="DS14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DT14" s="39">
+      <c r="DS14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DT14" s="65">
         <v>255.8</v>
       </c>
-      <c r="DU14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DV14" s="38">
+      <c r="DU14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DV14" s="64">
         <v>649.70000000000005</v>
       </c>
-      <c r="DW14" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DX14" s="18">
+      <c r="DW14" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DX14" s="44">
         <v>84542</v>
       </c>
-      <c r="DY14" s="36" t="s">
-[...2 lines deleted...]
-      <c r="DZ14" s="38">
+      <c r="DY14" s="62" t="s">
+        <v>174</v>
+      </c>
+      <c r="DZ14" s="64">
         <v>67.400000000000006</v>
       </c>
-      <c r="EA14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EB14" s="38">
+      <c r="EA14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB14" s="64">
         <v>99.4</v>
       </c>
-      <c r="EC14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ED14" s="38">
+      <c r="EC14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ED14" s="64">
         <v>92.3</v>
       </c>
-      <c r="EE14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EF14" s="38">
+      <c r="EE14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EF14" s="64">
         <v>103.1</v>
       </c>
-      <c r="EG14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EH14" s="38">
+      <c r="EG14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EH14" s="64">
         <v>103.7</v>
       </c>
-      <c r="EI14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EJ14" s="19" t="s">
+      <c r="EI14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EJ14" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="EK14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EL14" s="38">
+      <c r="EK14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EL14" s="64">
         <v>89.6</v>
       </c>
-      <c r="EM14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EN14" s="38">
+      <c r="EM14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EN14" s="64">
         <v>85.6</v>
       </c>
-      <c r="EO14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EP14" s="38">
+      <c r="EO14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EP14" s="64">
         <v>172.2</v>
       </c>
-      <c r="EQ14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ER14" s="38">
+      <c r="EQ14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ER14" s="64">
         <v>90.3</v>
       </c>
-      <c r="ES14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ET14" s="38">
+      <c r="ES14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ET14" s="64">
         <v>98.6</v>
       </c>
-      <c r="EU14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EV14" s="38">
+      <c r="EU14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EV14" s="64">
         <v>106.2</v>
       </c>
-      <c r="EW14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EX14" s="38">
+      <c r="EW14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EX14" s="64">
         <v>106.3</v>
       </c>
-      <c r="EY14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EZ14" s="38">
+      <c r="EY14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EZ14" s="64">
         <v>108.6</v>
       </c>
-      <c r="FA14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FB14" s="38">
+      <c r="FA14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FB14" s="64">
         <v>105.7</v>
       </c>
-      <c r="FC14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FD14" s="38">
+      <c r="FC14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FD14" s="64">
         <v>98.4</v>
       </c>
-      <c r="FE14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FF14" s="38">
+      <c r="FE14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FF14" s="64">
         <v>96.7</v>
       </c>
-      <c r="FG14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FH14" s="38">
+      <c r="FG14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FH14" s="64">
         <v>95.8</v>
       </c>
-      <c r="FI14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FJ14" s="38">
+      <c r="FI14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FJ14" s="64">
         <v>97</v>
       </c>
-      <c r="FK14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FL14" s="38">
+      <c r="FK14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FL14" s="64">
         <v>80.5</v>
       </c>
-      <c r="FM14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FN14" s="38">
+      <c r="FM14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FN14" s="64">
         <v>108.3</v>
       </c>
-      <c r="FO14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FP14" s="38">
+      <c r="FO14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FP14" s="64">
         <v>121.2</v>
       </c>
-      <c r="FQ14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FR14" s="38">
+      <c r="FQ14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FR14" s="64">
         <v>117.5</v>
       </c>
-      <c r="FS14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FT14" s="38">
+      <c r="FS14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FT14" s="64">
         <v>93.1</v>
       </c>
-      <c r="FU14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FV14" s="38">
+      <c r="FU14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FV14" s="64">
         <v>92</v>
       </c>
-      <c r="FW14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FX14" s="38">
+      <c r="FW14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FX14" s="64">
         <v>93.1</v>
       </c>
-      <c r="FY14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FZ14" s="38">
+      <c r="FY14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FZ14" s="64">
         <v>97.7</v>
       </c>
-      <c r="GA14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GB14" s="38">
+      <c r="GA14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GB14" s="64">
         <v>108.8</v>
       </c>
-      <c r="GC14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GD14" s="38">
+      <c r="GC14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GD14" s="64">
         <v>93.3</v>
       </c>
-      <c r="GE14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GF14" s="38">
+      <c r="GE14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GF14" s="64">
         <v>94.2</v>
       </c>
-      <c r="GG14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GH14" s="38">
+      <c r="GG14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GH14" s="64">
         <v>120.4</v>
       </c>
-      <c r="GI14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GJ14" s="38">
+      <c r="GI14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GJ14" s="64">
         <v>94</v>
       </c>
-      <c r="GK14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GL14" s="38">
+      <c r="GK14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GL14" s="64">
         <v>99.9</v>
       </c>
-      <c r="GM14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GN14" s="38">
+      <c r="GM14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GN14" s="64">
         <v>101.9</v>
       </c>
-      <c r="GO14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GP14" s="38">
+      <c r="GO14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GP14" s="64">
         <v>112.6</v>
       </c>
-      <c r="GQ14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GR14" s="38">
+      <c r="GQ14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GR14" s="64">
         <v>111.8</v>
       </c>
-      <c r="GS14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GT14" s="19">
+      <c r="GS14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GT14" s="45">
         <v>108.8</v>
       </c>
-      <c r="GU14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GV14" s="19">
+      <c r="GU14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GV14" s="45">
         <v>101.7</v>
       </c>
-      <c r="GW14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GX14" s="38">
+      <c r="GW14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GX14" s="64">
         <v>90.2</v>
       </c>
-      <c r="GY14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GZ14" s="38">
+      <c r="GY14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GZ14" s="64">
         <v>139.19999999999999</v>
       </c>
-      <c r="HA14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HB14" s="38">
+      <c r="HA14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HB14" s="64">
         <v>180.9</v>
       </c>
-      <c r="HC14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HD14" s="38">
+      <c r="HC14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HD14" s="64">
         <v>185.5</v>
       </c>
-      <c r="HE14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HF14" s="38">
+      <c r="HE14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HF14" s="64">
         <v>103.3</v>
       </c>
-      <c r="HG14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HH14" s="38">
+      <c r="HG14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HH14" s="64">
         <v>91.8</v>
       </c>
-      <c r="HI14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HJ14" s="38">
+      <c r="HI14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HJ14" s="64">
         <v>97.4</v>
       </c>
-      <c r="HK14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HL14" s="38">
+      <c r="HK14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HL14" s="64">
         <v>122.1</v>
       </c>
-      <c r="HM14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HN14" s="38">
+      <c r="HM14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HN14" s="64">
         <v>120.9</v>
       </c>
-      <c r="HO14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HP14" s="38">
+      <c r="HO14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HP14" s="64">
         <v>111.2</v>
       </c>
-      <c r="HQ14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HR14" s="38">
+      <c r="HQ14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HR14" s="64">
         <v>80.7</v>
       </c>
-      <c r="HS14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HT14" s="38">
+      <c r="HS14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HT14" s="64">
         <v>104.1</v>
       </c>
-      <c r="HU14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HV14" s="38">
+      <c r="HU14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HV14" s="64">
         <v>100.7</v>
       </c>
-      <c r="HW14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HX14" s="38">
+      <c r="HW14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HX14" s="64">
         <v>73.7</v>
       </c>
-      <c r="HY14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HZ14" s="38">
+      <c r="HY14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HZ14" s="64">
         <v>100.3</v>
       </c>
-      <c r="IA14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IB14" s="38">
+      <c r="IA14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IB14" s="64">
         <v>89.2</v>
       </c>
-      <c r="IC14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ID14" s="38">
+      <c r="IC14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ID14" s="64">
         <v>100.2</v>
       </c>
-      <c r="IE14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IF14" s="38">
+      <c r="IE14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IF14" s="64">
         <v>88.7</v>
       </c>
-      <c r="IG14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IH14" s="38">
+      <c r="IG14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IH14" s="64">
         <v>100.2</v>
       </c>
-      <c r="II14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IJ14" s="38">
+      <c r="II14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IJ14" s="64">
         <v>110.2</v>
       </c>
-      <c r="IK14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IL14" s="38">
+      <c r="IK14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IL14" s="64">
         <v>148.9</v>
       </c>
-      <c r="IM14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IN14" s="38">
+      <c r="IM14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IN14" s="64">
         <v>105.6</v>
       </c>
-      <c r="IO14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IP14" s="38">
+      <c r="IO14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IP14" s="64">
         <v>67.599999999999994</v>
       </c>
-      <c r="IQ14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IR14" s="38">
+      <c r="IQ14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IR14" s="64">
         <v>192.1</v>
       </c>
-      <c r="IS14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IT14" s="38">
+      <c r="IS14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IT14" s="64">
         <v>148.6</v>
       </c>
-      <c r="IU14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IV14" s="33">
+      <c r="IU14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IV14" s="59">
         <v>99.8</v>
       </c>
-      <c r="IW14" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IX14" s="26"/>
+      <c r="IW14" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IX14" s="52"/>
     </row>
-    <row r="15" spans="1:258" x14ac:dyDescent="0.25">
-      <c r="A15" s="11" t="s">
+    <row r="15" spans="1:258" x14ac:dyDescent="0.3">
+      <c r="A15" s="37" t="s">
         <v>98</v>
       </c>
-      <c r="B15" s="37">
+      <c r="B15" s="63">
         <v>34749</v>
       </c>
-      <c r="C15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="37">
+      <c r="C15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="D15" s="63">
         <v>30464</v>
       </c>
-      <c r="E15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="37">
+      <c r="E15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="F15" s="63">
         <v>124619</v>
       </c>
-      <c r="G15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H15" s="30">
+      <c r="G15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="H15" s="56">
         <v>1774</v>
       </c>
-      <c r="I15" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="30">
+      <c r="I15" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="J15" s="56">
         <v>1343</v>
       </c>
-      <c r="K15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="L15" s="35" t="s">
+      <c r="K15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="L15" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="M15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="40">
+      <c r="M15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="N15" s="66">
         <v>485.3</v>
       </c>
-      <c r="O15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="P15" s="38">
+      <c r="O15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="P15" s="64">
         <v>390.2</v>
       </c>
-      <c r="Q15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="R15" s="39">
+      <c r="Q15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="R15" s="65">
         <v>50</v>
       </c>
-      <c r="S15" s="31" t="s">
-[...2 lines deleted...]
-      <c r="T15" s="39">
+      <c r="S15" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="T15" s="65">
         <v>100.8</v>
       </c>
-      <c r="U15" s="31" t="s">
-[...2 lines deleted...]
-      <c r="V15" s="39">
+      <c r="U15" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="V15" s="65">
         <v>123.2</v>
       </c>
-      <c r="W15" s="31" t="s">
-[...2 lines deleted...]
-      <c r="X15" s="39">
+      <c r="W15" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="X15" s="65">
         <v>159.1</v>
       </c>
-      <c r="Y15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="Z15" s="38">
+      <c r="Y15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="Z15" s="64">
         <v>648.5</v>
       </c>
-      <c r="AA15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AB15" s="38">
+      <c r="AA15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AB15" s="64">
         <v>263.3</v>
       </c>
-      <c r="AC15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AD15" s="38">
+      <c r="AC15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AD15" s="64">
         <v>346.5</v>
       </c>
-      <c r="AE15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AF15" s="38">
+      <c r="AE15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AF15" s="64">
         <v>1458.2</v>
       </c>
-      <c r="AG15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AH15" s="38">
+      <c r="AG15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH15" s="64">
         <v>109.1</v>
       </c>
-      <c r="AI15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AJ15" s="38">
+      <c r="AI15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AJ15" s="64">
         <v>1311.9</v>
       </c>
-      <c r="AK15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AL15" s="38">
+      <c r="AK15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AL15" s="64">
         <v>187.6</v>
       </c>
-      <c r="AM15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AN15" s="38">
+      <c r="AM15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AN15" s="64">
         <v>10.6</v>
       </c>
-      <c r="AO15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AP15" s="38">
+      <c r="AO15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AP15" s="64">
         <v>148.1</v>
       </c>
-      <c r="AQ15" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AR15" s="38">
+      <c r="AQ15" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AR15" s="64">
         <v>72</v>
       </c>
-      <c r="AS15" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AT15" s="40">
+      <c r="AS15" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AT15" s="66">
         <v>39.799999999999997</v>
       </c>
-      <c r="AU15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AV15" s="38">
+      <c r="AU15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV15" s="64">
         <v>793.8</v>
       </c>
-      <c r="AW15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AX15" s="38">
+      <c r="AW15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AX15" s="64">
         <v>1274.4000000000001</v>
       </c>
-      <c r="AY15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AZ15" s="38">
+      <c r="AY15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AZ15" s="64">
         <v>1041.7</v>
       </c>
-      <c r="BA15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BB15" s="38">
+      <c r="BA15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BB15" s="64">
         <v>25127.5</v>
       </c>
-      <c r="BC15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BD15" s="40">
+      <c r="BC15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BD15" s="66">
         <v>33730</v>
       </c>
-      <c r="BE15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BF15" s="40">
+      <c r="BE15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BF15" s="66">
         <v>18527</v>
       </c>
-      <c r="BG15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BH15" s="40">
+      <c r="BG15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BH15" s="66">
         <v>70722</v>
       </c>
-      <c r="BI15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BJ15" s="40">
+      <c r="BI15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BJ15" s="66">
         <v>187479</v>
       </c>
-      <c r="BK15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BL15" s="40">
+      <c r="BK15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BL15" s="66">
         <v>2028</v>
       </c>
-      <c r="BM15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BN15" s="40">
+      <c r="BM15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BN15" s="66">
         <v>4033</v>
       </c>
-      <c r="BO15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BP15" s="40">
+      <c r="BO15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BP15" s="66">
         <v>362833</v>
       </c>
-      <c r="BQ15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BR15" s="40">
+      <c r="BQ15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BR15" s="66">
         <v>1400</v>
       </c>
-      <c r="BS15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BT15" s="40">
+      <c r="BS15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BT15" s="66">
         <v>1520</v>
       </c>
-      <c r="BU15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BV15" s="19">
+      <c r="BU15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BV15" s="45">
         <v>4290.3</v>
       </c>
-      <c r="BW15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BX15" s="19">
+      <c r="BW15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BX15" s="45">
         <v>13461</v>
       </c>
-      <c r="BY15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BZ15" s="40">
+      <c r="BY15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BZ15" s="66">
         <v>506</v>
       </c>
-      <c r="CA15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CB15" s="40">
+      <c r="CA15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CB15" s="66">
         <v>1427</v>
       </c>
-      <c r="CC15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CD15" s="37">
+      <c r="CC15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CD15" s="63">
         <v>202</v>
       </c>
-      <c r="CE15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CF15" s="40">
+      <c r="CE15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CF15" s="66">
         <v>655</v>
       </c>
-      <c r="CG15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CH15" s="40">
+      <c r="CG15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CH15" s="66">
         <v>2405</v>
       </c>
-      <c r="CI15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CJ15" s="38">
+      <c r="CI15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CJ15" s="64">
         <v>318.39999999999998</v>
       </c>
-      <c r="CK15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CL15" s="39">
+      <c r="CK15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CL15" s="65">
         <v>177</v>
       </c>
-      <c r="CM15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CN15" s="37">
+      <c r="CM15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CN15" s="63">
         <v>17633</v>
       </c>
-      <c r="CO15" s="31" t="s">
-[...2 lines deleted...]
-      <c r="CP15" s="39">
+      <c r="CO15" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CP15" s="65">
         <v>14.4</v>
       </c>
-      <c r="CQ15" s="31" t="s">
-[...2 lines deleted...]
-      <c r="CR15" s="40">
+      <c r="CQ15" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CR15" s="66">
         <v>14489</v>
       </c>
-      <c r="CS15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CT15" s="40">
+      <c r="CS15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CT15" s="66">
         <v>5760</v>
       </c>
-      <c r="CU15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CV15" s="40">
+      <c r="CU15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CV15" s="66">
         <v>1816</v>
       </c>
-      <c r="CW15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CX15" s="40">
+      <c r="CW15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CX15" s="66">
         <v>2011</v>
       </c>
-      <c r="CY15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CZ15" s="40">
+      <c r="CY15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CZ15" s="66">
         <v>789</v>
       </c>
-      <c r="DA15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DB15" s="38">
+      <c r="DA15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DB15" s="64">
         <v>118</v>
       </c>
-      <c r="DC15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DD15" s="39">
+      <c r="DC15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD15" s="65">
         <v>26.6</v>
       </c>
-      <c r="DE15" s="31" t="s">
-[...2 lines deleted...]
-      <c r="DF15" s="39">
+      <c r="DE15" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="DF15" s="65">
         <v>236</v>
       </c>
-      <c r="DG15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DH15" s="38">
+      <c r="DG15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH15" s="64">
         <v>1184.9000000000001</v>
       </c>
-      <c r="DI15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DJ15" s="38">
+      <c r="DI15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DJ15" s="64">
         <v>573.4</v>
       </c>
-      <c r="DK15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DL15" s="38">
+      <c r="DK15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DL15" s="64">
         <v>1357</v>
       </c>
-      <c r="DM15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DN15" s="38">
+      <c r="DM15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DN15" s="64">
         <v>2443.8000000000002</v>
       </c>
-      <c r="DO15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DP15" s="38">
+      <c r="DO15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DP15" s="64">
         <v>4312.1000000000004</v>
       </c>
-      <c r="DQ15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DR15" s="38">
+      <c r="DQ15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DR15" s="64">
         <v>1255.0999999999999</v>
       </c>
-      <c r="DS15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DT15" s="39">
+      <c r="DS15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DT15" s="65">
         <v>374.6</v>
       </c>
-      <c r="DU15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DV15" s="38">
+      <c r="DU15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DV15" s="64">
         <v>806.1</v>
       </c>
-      <c r="DW15" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DX15" s="18">
+      <c r="DW15" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DX15" s="44">
         <v>125640</v>
       </c>
-      <c r="DY15" s="36" t="s">
-[...2 lines deleted...]
-      <c r="DZ15" s="38">
+      <c r="DY15" s="62" t="s">
+        <v>174</v>
+      </c>
+      <c r="DZ15" s="64">
         <v>76.5</v>
       </c>
-      <c r="EA15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EB15" s="38">
+      <c r="EA15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB15" s="64">
         <v>102.9</v>
       </c>
-      <c r="EC15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ED15" s="38">
+      <c r="EC15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ED15" s="64">
         <v>100</v>
       </c>
-      <c r="EE15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EF15" s="38">
+      <c r="EE15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EF15" s="64">
         <v>102.9</v>
       </c>
-      <c r="EG15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EH15" s="38">
+      <c r="EG15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EH15" s="64">
         <v>101.9</v>
       </c>
-      <c r="EI15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EJ15" s="20" t="s">
+      <c r="EI15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EJ15" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="EK15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EL15" s="38">
+      <c r="EK15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EL15" s="64">
         <v>90.4</v>
       </c>
-      <c r="EM15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EN15" s="38">
+      <c r="EM15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EN15" s="64">
         <v>86.1</v>
       </c>
-      <c r="EO15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EP15" s="38">
+      <c r="EO15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EP15" s="64">
         <v>160.30000000000001</v>
       </c>
-      <c r="EQ15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ER15" s="38">
+      <c r="EQ15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ER15" s="64">
         <v>97.7</v>
       </c>
-      <c r="ES15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ET15" s="38">
+      <c r="ES15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ET15" s="64">
         <v>89.7</v>
       </c>
-      <c r="EU15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EV15" s="38">
+      <c r="EU15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EV15" s="64">
         <v>103.5</v>
       </c>
-      <c r="EW15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EX15" s="38">
+      <c r="EW15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EX15" s="64">
         <v>105.4</v>
       </c>
-      <c r="EY15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EZ15" s="38">
+      <c r="EY15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EZ15" s="64">
         <v>105</v>
       </c>
-      <c r="FA15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FB15" s="38">
+      <c r="FA15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FB15" s="64">
         <v>106</v>
       </c>
-      <c r="FC15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FD15" s="38">
+      <c r="FC15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FD15" s="64">
         <v>97.8</v>
       </c>
-      <c r="FE15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FF15" s="38">
+      <c r="FE15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FF15" s="64">
         <v>95.3</v>
       </c>
-      <c r="FG15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FH15" s="38">
+      <c r="FG15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FH15" s="64">
         <v>107</v>
       </c>
-      <c r="FI15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FJ15" s="38">
+      <c r="FI15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FJ15" s="64">
         <v>94.1</v>
       </c>
-      <c r="FK15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FL15" s="38">
+      <c r="FK15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FL15" s="64">
         <v>103.3</v>
       </c>
-      <c r="FM15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FN15" s="38">
+      <c r="FM15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FN15" s="64">
         <v>109.1</v>
       </c>
-      <c r="FO15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FP15" s="38">
+      <c r="FO15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FP15" s="64">
         <v>118.3</v>
       </c>
-      <c r="FQ15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FR15" s="38">
+      <c r="FQ15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FR15" s="64">
         <v>124.9</v>
       </c>
-      <c r="FS15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FT15" s="38">
+      <c r="FS15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FT15" s="64">
         <v>99.2</v>
       </c>
-      <c r="FU15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FV15" s="38">
+      <c r="FU15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FV15" s="64">
         <v>93.9</v>
       </c>
-      <c r="FW15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FX15" s="38">
+      <c r="FW15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FX15" s="64">
         <v>94.5</v>
       </c>
-      <c r="FY15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FZ15" s="38">
+      <c r="FY15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FZ15" s="64">
         <v>99.4</v>
       </c>
-      <c r="GA15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GB15" s="38">
+      <c r="GA15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GB15" s="64">
         <v>103.1</v>
       </c>
-      <c r="GC15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GD15" s="38">
+      <c r="GC15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GD15" s="64">
         <v>88.9</v>
       </c>
-      <c r="GE15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GF15" s="38">
+      <c r="GE15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GF15" s="64">
         <v>88.4</v>
       </c>
-      <c r="GG15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GH15" s="38">
+      <c r="GG15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GH15" s="64">
         <v>112.2</v>
       </c>
-      <c r="GI15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GJ15" s="38">
+      <c r="GI15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GJ15" s="64">
         <v>96.3</v>
       </c>
-      <c r="GK15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GL15" s="38">
+      <c r="GK15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GL15" s="64">
         <v>102.4</v>
       </c>
-      <c r="GM15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GN15" s="38">
+      <c r="GM15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GN15" s="64">
         <v>102.4</v>
       </c>
-      <c r="GO15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GP15" s="38">
+      <c r="GO15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GP15" s="64">
         <v>108.6</v>
       </c>
-      <c r="GQ15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GR15" s="38">
+      <c r="GQ15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GR15" s="64">
         <v>121.1</v>
       </c>
-      <c r="GS15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GT15" s="19">
+      <c r="GS15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GT15" s="45">
         <v>106.4</v>
       </c>
-      <c r="GU15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GV15" s="19">
+      <c r="GU15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GV15" s="45">
         <v>101.2</v>
       </c>
-      <c r="GW15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GX15" s="38">
+      <c r="GW15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GX15" s="64">
         <v>99.8</v>
       </c>
-      <c r="GY15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GZ15" s="38">
+      <c r="GY15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GZ15" s="64">
         <v>130.1</v>
       </c>
-      <c r="HA15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HB15" s="38">
+      <c r="HA15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HB15" s="64">
         <v>130.80000000000001</v>
       </c>
-      <c r="HC15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HD15" s="38">
+      <c r="HC15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HD15" s="64">
         <v>151.6</v>
       </c>
-      <c r="HE15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HF15" s="38">
+      <c r="HE15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HF15" s="64">
         <v>100.7</v>
       </c>
-      <c r="HG15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HH15" s="38">
+      <c r="HG15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HH15" s="64">
         <v>99.8</v>
       </c>
-      <c r="HI15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HJ15" s="38">
+      <c r="HI15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HJ15" s="64">
         <v>101.7</v>
       </c>
-      <c r="HK15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HL15" s="38">
+      <c r="HK15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HL15" s="64">
         <v>122.6</v>
       </c>
-      <c r="HM15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HN15" s="38">
+      <c r="HM15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HN15" s="64">
         <v>128.30000000000001</v>
       </c>
-      <c r="HO15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HP15" s="38">
+      <c r="HO15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HP15" s="64">
         <v>109.2</v>
       </c>
-      <c r="HQ15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HR15" s="38">
+      <c r="HQ15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HR15" s="64">
         <v>85.3</v>
       </c>
-      <c r="HS15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HT15" s="38">
+      <c r="HS15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HT15" s="64">
         <v>116</v>
       </c>
-      <c r="HU15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HV15" s="38">
+      <c r="HU15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HV15" s="64">
         <v>101.6</v>
       </c>
-      <c r="HW15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HX15" s="38">
+      <c r="HW15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HX15" s="64">
         <v>81.5</v>
       </c>
-      <c r="HY15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HZ15" s="38">
+      <c r="HY15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HZ15" s="64">
         <v>99.6</v>
       </c>
-      <c r="IA15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IB15" s="38">
+      <c r="IA15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IB15" s="64">
         <v>89.8</v>
       </c>
-      <c r="IC15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ID15" s="38">
+      <c r="IC15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ID15" s="64">
         <v>101.5</v>
       </c>
-      <c r="IE15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IF15" s="38">
+      <c r="IE15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IF15" s="64">
         <v>103.3</v>
       </c>
-      <c r="IG15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IH15" s="38">
+      <c r="IG15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IH15" s="64">
         <v>112.9</v>
       </c>
-      <c r="II15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IJ15" s="38">
+      <c r="II15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IJ15" s="64">
         <v>105</v>
       </c>
-      <c r="IK15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IL15" s="38">
+      <c r="IK15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IL15" s="64">
         <v>145.80000000000001</v>
       </c>
-      <c r="IM15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IN15" s="38">
+      <c r="IM15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IN15" s="64">
         <v>111.4</v>
       </c>
-      <c r="IO15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IP15" s="38">
+      <c r="IO15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IP15" s="64">
         <v>113.6</v>
       </c>
-      <c r="IQ15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IR15" s="38">
+      <c r="IQ15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IR15" s="64">
         <v>171.9</v>
       </c>
-      <c r="IS15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IT15" s="38">
+      <c r="IS15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IT15" s="64">
         <v>153.1</v>
       </c>
-      <c r="IU15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IV15" s="33">
+      <c r="IU15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IV15" s="59">
         <v>100.4</v>
       </c>
-      <c r="IW15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IX15" s="26"/>
+      <c r="IW15" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IX15" s="52"/>
     </row>
-    <row r="16" spans="1:258" x14ac:dyDescent="0.25">
-      <c r="A16" s="11" t="s">
+    <row r="16" spans="1:258" x14ac:dyDescent="0.3">
+      <c r="A16" s="37" t="s">
         <v>99</v>
       </c>
-      <c r="B16" s="37">
+      <c r="B16" s="63">
         <v>46663</v>
       </c>
-      <c r="C16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="37">
+      <c r="C16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="D16" s="63">
         <v>41252</v>
       </c>
-      <c r="E16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="37">
+      <c r="E16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="F16" s="63">
         <v>157726</v>
       </c>
-      <c r="G16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="30">
+      <c r="G16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="H16" s="56">
         <v>2416.5</v>
       </c>
-      <c r="I16" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="30">
+      <c r="I16" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="J16" s="56">
         <v>1800.6</v>
       </c>
-      <c r="K16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="L16" s="35" t="s">
+      <c r="K16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="L16" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="M16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="N16" s="38">
+      <c r="M16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="N16" s="64">
         <v>620.29999999999995</v>
       </c>
-      <c r="O16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="P16" s="38">
+      <c r="O16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="P16" s="64">
         <v>492.7</v>
       </c>
-      <c r="Q16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="R16" s="39">
+      <c r="Q16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="R16" s="65">
         <v>70</v>
       </c>
-      <c r="S16" s="31" t="s">
-[...2 lines deleted...]
-      <c r="T16" s="39">
+      <c r="S16" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="T16" s="65">
         <v>141.6</v>
       </c>
-      <c r="U16" s="31" t="s">
-[...2 lines deleted...]
-      <c r="V16" s="39">
+      <c r="U16" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="V16" s="65">
         <v>160.9</v>
       </c>
-      <c r="W16" s="31" t="s">
-[...2 lines deleted...]
-      <c r="X16" s="39">
+      <c r="W16" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="X16" s="65">
         <v>218.7</v>
       </c>
-      <c r="Y16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="Z16" s="38">
+      <c r="Y16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="Z16" s="64">
         <v>871.9</v>
       </c>
-      <c r="AA16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AB16" s="38">
+      <c r="AA16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AB16" s="64">
         <v>351.8</v>
       </c>
-      <c r="AC16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AD16" s="38">
+      <c r="AC16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AD16" s="64">
         <v>468.8</v>
       </c>
-      <c r="AE16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AF16" s="38">
+      <c r="AE16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AF16" s="64">
         <v>2082.1</v>
       </c>
-      <c r="AG16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AH16" s="38">
+      <c r="AG16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH16" s="64">
         <v>151.80000000000001</v>
       </c>
-      <c r="AI16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AJ16" s="38">
+      <c r="AI16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AJ16" s="64">
         <v>1490.8</v>
       </c>
-      <c r="AK16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AL16" s="38">
+      <c r="AK16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AL16" s="64">
         <v>286.8</v>
       </c>
-      <c r="AM16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AN16" s="38">
+      <c r="AM16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AN16" s="64">
         <v>19</v>
       </c>
-      <c r="AO16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AP16" s="38">
+      <c r="AO16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AP16" s="64">
         <v>202.4</v>
       </c>
-      <c r="AQ16" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AR16" s="38">
+      <c r="AQ16" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AR16" s="64">
         <v>97.6</v>
       </c>
-      <c r="AS16" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AT16" s="38">
+      <c r="AS16" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AT16" s="64">
         <v>55.8</v>
       </c>
-      <c r="AU16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AV16" s="38">
+      <c r="AU16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV16" s="64">
         <v>1278.0999999999999</v>
       </c>
-      <c r="AW16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AX16" s="38">
+      <c r="AW16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AX16" s="64">
         <v>1900.5</v>
       </c>
-      <c r="AY16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AZ16" s="38">
+      <c r="AY16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AZ16" s="64">
         <v>1504.7</v>
       </c>
-      <c r="BA16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BB16" s="38">
+      <c r="BA16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BB16" s="64">
         <v>31761.5</v>
       </c>
-      <c r="BC16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BD16" s="40">
+      <c r="BC16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BD16" s="66">
         <v>45370</v>
       </c>
-      <c r="BE16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BF16" s="40">
+      <c r="BE16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BF16" s="66">
         <v>23852</v>
       </c>
-      <c r="BG16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BH16" s="40">
+      <c r="BG16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BH16" s="66">
         <v>98792</v>
       </c>
-      <c r="BI16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BJ16" s="40">
+      <c r="BI16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BJ16" s="66">
         <v>268744</v>
       </c>
-      <c r="BK16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BL16" s="41">
+      <c r="BK16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BL16" s="67">
         <v>3807</v>
       </c>
-      <c r="BM16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BN16" s="40">
+      <c r="BM16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BN16" s="66">
         <v>5354</v>
       </c>
-      <c r="BO16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BP16" s="40">
+      <c r="BO16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BP16" s="66">
         <v>454741</v>
       </c>
-      <c r="BQ16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BR16" s="40">
+      <c r="BQ16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BR16" s="66">
         <v>1852</v>
       </c>
-      <c r="BS16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BT16" s="40">
+      <c r="BS16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BT16" s="66">
         <v>2071</v>
       </c>
-      <c r="BU16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BV16" s="20">
+      <c r="BU16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BV16" s="46">
         <v>5711</v>
       </c>
-      <c r="BW16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BX16" s="19">
+      <c r="BW16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BX16" s="45">
         <v>17584</v>
       </c>
-      <c r="BY16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BZ16" s="40">
+      <c r="BY16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BZ16" s="66">
         <v>658</v>
       </c>
-      <c r="CA16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CB16" s="40">
+      <c r="CA16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CB16" s="66">
         <v>1965</v>
       </c>
-      <c r="CC16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CD16" s="37">
+      <c r="CC16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CD16" s="63">
         <v>269</v>
       </c>
-      <c r="CE16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CF16" s="40">
+      <c r="CE16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CF16" s="66">
         <v>888</v>
       </c>
-      <c r="CG16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CH16" s="40">
+      <c r="CG16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CH16" s="66">
         <v>3264</v>
       </c>
-      <c r="CI16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CJ16" s="39">
+      <c r="CI16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CJ16" s="65">
         <v>423.8</v>
       </c>
-      <c r="CK16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CL16" s="39">
+      <c r="CK16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CL16" s="65">
         <v>236</v>
       </c>
-      <c r="CM16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CN16" s="37">
+      <c r="CM16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CN16" s="63">
         <v>20723</v>
       </c>
-      <c r="CO16" s="31" t="s">
-[...2 lines deleted...]
-      <c r="CP16" s="39">
+      <c r="CO16" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CP16" s="65">
         <v>21.1</v>
       </c>
-      <c r="CQ16" s="31" t="s">
-[...2 lines deleted...]
-      <c r="CR16" s="40">
+      <c r="CQ16" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CR16" s="66">
         <v>19474</v>
       </c>
-      <c r="CS16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CT16" s="40">
+      <c r="CS16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CT16" s="66">
         <v>9835</v>
       </c>
-      <c r="CU16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CV16" s="40">
+      <c r="CU16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CV16" s="66">
         <v>2405</v>
       </c>
-      <c r="CW16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CX16" s="40">
+      <c r="CW16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CX16" s="66">
         <v>2679</v>
       </c>
-      <c r="CY16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CZ16" s="40">
+      <c r="CY16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CZ16" s="66">
         <v>1109</v>
       </c>
-      <c r="DA16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DB16" s="38">
+      <c r="DA16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DB16" s="64">
         <v>178.2</v>
       </c>
-      <c r="DC16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DD16" s="39">
+      <c r="DC16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD16" s="65">
         <v>36.6</v>
       </c>
-      <c r="DE16" s="31" t="s">
-[...2 lines deleted...]
-      <c r="DF16" s="39">
+      <c r="DE16" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="DF16" s="65">
         <v>301</v>
       </c>
-      <c r="DG16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DH16" s="38">
+      <c r="DG16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH16" s="64">
         <v>1582</v>
       </c>
-      <c r="DI16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DJ16" s="38">
+      <c r="DI16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DJ16" s="64">
         <v>792</v>
       </c>
-      <c r="DK16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DL16" s="38">
+      <c r="DK16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DL16" s="64">
         <v>1877.4</v>
       </c>
-      <c r="DM16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DN16" s="38">
+      <c r="DM16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DN16" s="64">
         <v>3634.3</v>
       </c>
-      <c r="DO16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DP16" s="38">
+      <c r="DO16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DP16" s="64">
         <v>5723.5</v>
       </c>
-      <c r="DQ16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DR16" s="38">
+      <c r="DQ16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DR16" s="64">
         <v>2030.8</v>
       </c>
-      <c r="DS16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DT16" s="39">
+      <c r="DS16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DT16" s="65">
         <v>519.9</v>
       </c>
-      <c r="DU16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DV16" s="38">
+      <c r="DU16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DV16" s="64">
         <v>948.9</v>
       </c>
-      <c r="DW16" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DX16" s="19">
+      <c r="DW16" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DX16" s="45">
         <v>171429</v>
       </c>
-      <c r="DY16" s="36" t="s">
-[...2 lines deleted...]
-      <c r="DZ16" s="38">
+      <c r="DY16" s="62" t="s">
+        <v>174</v>
+      </c>
+      <c r="DZ16" s="64">
         <v>78.8</v>
       </c>
-      <c r="EA16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EB16" s="38">
+      <c r="EA16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB16" s="64">
         <v>102.3</v>
       </c>
-      <c r="EC16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ED16" s="38">
+      <c r="EC16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ED16" s="64">
         <v>95.6</v>
       </c>
-      <c r="EE16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EF16" s="38">
+      <c r="EE16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EF16" s="64">
         <v>103.1</v>
       </c>
-      <c r="EG16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EH16" s="38">
+      <c r="EG16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EH16" s="64">
         <v>102.9</v>
       </c>
-      <c r="EI16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EJ16" s="20" t="s">
+      <c r="EI16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EJ16" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="EK16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EL16" s="38">
+      <c r="EK16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EL16" s="64">
         <v>88.7</v>
       </c>
-      <c r="EM16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EN16" s="38">
+      <c r="EM16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EN16" s="64">
         <v>84</v>
       </c>
-      <c r="EO16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EP16" s="38">
+      <c r="EO16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EP16" s="64">
         <v>157.9</v>
       </c>
-      <c r="EQ16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ER16" s="38">
+      <c r="EQ16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ER16" s="64">
         <v>100.6</v>
       </c>
-      <c r="ES16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ET16" s="38">
+      <c r="ES16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ET16" s="64">
         <v>89.8</v>
       </c>
-      <c r="EU16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EV16" s="38">
+      <c r="EU16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EV16" s="64">
         <v>102.2</v>
       </c>
-      <c r="EW16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EX16" s="38">
+      <c r="EW16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EX16" s="64">
         <v>104.2</v>
       </c>
-      <c r="EY16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EZ16" s="38">
+      <c r="EY16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EZ16" s="64">
         <v>103.4</v>
       </c>
-      <c r="FA16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FB16" s="38">
+      <c r="FA16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FB16" s="64">
         <v>105</v>
       </c>
-      <c r="FC16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FD16" s="38">
+      <c r="FC16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FD16" s="64">
         <v>103</v>
       </c>
-      <c r="FE16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FF16" s="38">
+      <c r="FE16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FF16" s="64">
         <v>100.1</v>
       </c>
-      <c r="FG16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FH16" s="38">
+      <c r="FG16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FH16" s="64">
         <v>92.4</v>
       </c>
-      <c r="FI16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FJ16" s="38">
+      <c r="FI16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FJ16" s="64">
         <v>104.5</v>
       </c>
-      <c r="FK16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FL16" s="38">
+      <c r="FK16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FL16" s="64">
         <v>133.6</v>
       </c>
-      <c r="FM16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FN16" s="38">
+      <c r="FM16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FN16" s="64">
         <v>109.2</v>
       </c>
-      <c r="FO16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FP16" s="38">
+      <c r="FO16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FP16" s="64">
         <v>113.1</v>
       </c>
-      <c r="FQ16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FR16" s="38">
+      <c r="FQ16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FR16" s="64">
         <v>123.6</v>
       </c>
-      <c r="FS16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FT16" s="38">
+      <c r="FS16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FT16" s="64">
         <v>103</v>
       </c>
-      <c r="FU16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FV16" s="38">
+      <c r="FU16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FV16" s="64">
         <v>94.3</v>
       </c>
-      <c r="FW16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FX16" s="38">
+      <c r="FW16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FX16" s="64">
         <v>93.7</v>
       </c>
-      <c r="FY16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FZ16" s="38">
+      <c r="FY16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FZ16" s="64">
         <v>97.4</v>
       </c>
-      <c r="GA16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GB16" s="38">
+      <c r="GA16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GB16" s="64">
         <v>103.4</v>
       </c>
-      <c r="GC16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GD16" s="38">
+      <c r="GC16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GD16" s="64">
         <v>81.099999999999994</v>
       </c>
-      <c r="GE16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GF16" s="38">
+      <c r="GE16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GF16" s="64">
         <v>108.6</v>
       </c>
-      <c r="GG16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GH16" s="38">
+      <c r="GG16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GH16" s="64">
         <v>120</v>
       </c>
-      <c r="GI16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GJ16" s="38">
+      <c r="GI16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GJ16" s="64">
         <v>97.1</v>
       </c>
-      <c r="GK16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GL16" s="38">
+      <c r="GK16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GL16" s="64">
         <v>99.9</v>
       </c>
-      <c r="GM16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GN16" s="38">
+      <c r="GM16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GN16" s="64">
         <v>96.3</v>
       </c>
-      <c r="GO16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GP16" s="38">
+      <c r="GO16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GP16" s="64">
         <v>109.6</v>
       </c>
-      <c r="GQ16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GR16" s="38">
+      <c r="GQ16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GR16" s="64">
         <v>145</v>
       </c>
-      <c r="GS16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GT16" s="19">
+      <c r="GS16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GT16" s="45">
         <v>105.7</v>
       </c>
-      <c r="GU16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GV16" s="19">
+      <c r="GU16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GV16" s="45">
         <v>90.3</v>
       </c>
-      <c r="GW16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GX16" s="38">
+      <c r="GW16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GX16" s="64">
         <v>108.9</v>
       </c>
-      <c r="GY16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GZ16" s="38">
+      <c r="GY16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GZ16" s="64">
         <v>119.8</v>
       </c>
-      <c r="HA16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HB16" s="38">
+      <c r="HA16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HB16" s="64">
         <v>114</v>
       </c>
-      <c r="HC16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HD16" s="38">
+      <c r="HC16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HD16" s="64">
         <v>87.7</v>
       </c>
-      <c r="HE16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HF16" s="38">
+      <c r="HE16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HF16" s="64">
         <v>101</v>
       </c>
-      <c r="HG16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HH16" s="38">
+      <c r="HG16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HH16" s="64">
         <v>100.7</v>
       </c>
-      <c r="HI16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HJ16" s="38">
+      <c r="HI16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HJ16" s="64">
         <v>100.1</v>
       </c>
-      <c r="HK16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HL16" s="38">
+      <c r="HK16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HL16" s="64">
         <v>112</v>
       </c>
-      <c r="HM16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HN16" s="38">
+      <c r="HM16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HN16" s="64">
         <v>128.19999999999999</v>
       </c>
-      <c r="HO16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HP16" s="38">
+      <c r="HO16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HP16" s="64">
         <v>111</v>
       </c>
-      <c r="HQ16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HR16" s="38">
+      <c r="HQ16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HR16" s="64">
         <v>105.9</v>
       </c>
-      <c r="HS16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HT16" s="38">
+      <c r="HS16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HT16" s="64">
         <v>98</v>
       </c>
-      <c r="HU16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HV16" s="38">
+      <c r="HU16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HV16" s="64">
         <v>104.9</v>
       </c>
-      <c r="HW16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HX16" s="38">
+      <c r="HW16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HX16" s="64">
         <v>85.8</v>
       </c>
-      <c r="HY16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HZ16" s="38">
+      <c r="HY16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HZ16" s="64">
         <v>102.3</v>
       </c>
-      <c r="IA16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IB16" s="38">
+      <c r="IA16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IB16" s="64">
         <v>79.599999999999994</v>
       </c>
-      <c r="IC16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ID16" s="38">
+      <c r="IC16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ID16" s="64">
         <v>101.2</v>
       </c>
-      <c r="IE16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IF16" s="38">
+      <c r="IE16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IF16" s="64">
         <v>99.4</v>
       </c>
-      <c r="IG16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IH16" s="38">
+      <c r="IG16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IH16" s="64">
         <v>106.3</v>
       </c>
-      <c r="II16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IJ16" s="38">
+      <c r="II16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IJ16" s="64">
         <v>103.1</v>
       </c>
-      <c r="IK16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IL16" s="38">
+      <c r="IK16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IL16" s="64">
         <v>145.19999999999999</v>
       </c>
-      <c r="IM16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IN16" s="38">
+      <c r="IM16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IN16" s="64">
         <v>113.3</v>
       </c>
-      <c r="IO16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IP16" s="38">
+      <c r="IO16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IP16" s="64">
         <v>132.9</v>
       </c>
-      <c r="IQ16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IR16" s="38">
+      <c r="IQ16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IR16" s="64">
         <v>164.3</v>
       </c>
-      <c r="IS16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IT16" s="38">
+      <c r="IS16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IT16" s="64">
         <v>171.5</v>
       </c>
-      <c r="IU16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IV16" s="33">
+      <c r="IU16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IV16" s="59">
         <v>100.7</v>
       </c>
-      <c r="IW16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IX16" s="26"/>
+      <c r="IW16" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IX16" s="52"/>
     </row>
-    <row r="17" spans="1:258" x14ac:dyDescent="0.25">
-      <c r="A17" s="11" t="s">
+    <row r="17" spans="1:258" x14ac:dyDescent="0.3">
+      <c r="A17" s="37" t="s">
         <v>100</v>
       </c>
-      <c r="B17" s="37">
+      <c r="B17" s="63">
         <v>11557</v>
       </c>
-      <c r="C17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="37">
+      <c r="C17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="D17" s="63">
         <v>11104</v>
       </c>
-      <c r="E17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="37">
+      <c r="E17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="F17" s="63">
         <v>37199</v>
       </c>
-      <c r="G17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="30">
+      <c r="G17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="H17" s="56">
         <v>645.79999999999995</v>
       </c>
-      <c r="I17" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="30">
+      <c r="I17" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="J17" s="56">
         <v>458.9</v>
       </c>
-      <c r="K17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="L17" s="35" t="s">
+      <c r="K17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="L17" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="M17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="N17" s="38">
+      <c r="M17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="N17" s="64">
         <v>142.19999999999999</v>
       </c>
-      <c r="O17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="P17" s="38">
+      <c r="O17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="P17" s="64">
         <v>113.2</v>
       </c>
-      <c r="Q17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="R17" s="39">
+      <c r="Q17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="R17" s="65">
         <v>15.4</v>
       </c>
-      <c r="S17" s="31" t="s">
-[...2 lines deleted...]
-      <c r="T17" s="39">
+      <c r="S17" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="T17" s="65">
         <v>29.5</v>
       </c>
-      <c r="U17" s="31" t="s">
-[...2 lines deleted...]
-      <c r="V17" s="39">
+      <c r="U17" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="V17" s="65">
         <v>40.200000000000003</v>
       </c>
-      <c r="W17" s="31" t="s">
-[...2 lines deleted...]
-      <c r="X17" s="39">
+      <c r="W17" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="X17" s="65">
         <v>52.6</v>
       </c>
-      <c r="Y17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="Z17" s="38">
+      <c r="Y17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="Z17" s="64">
         <v>223.4</v>
       </c>
-      <c r="AA17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AB17" s="38">
+      <c r="AA17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AB17" s="64">
         <v>88</v>
       </c>
-      <c r="AC17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AD17" s="38">
+      <c r="AC17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AD17" s="64">
         <v>122.2</v>
       </c>
-      <c r="AE17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AF17" s="38">
+      <c r="AE17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AF17" s="64">
         <v>503.5</v>
       </c>
-      <c r="AG17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AH17" s="38">
+      <c r="AG17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH17" s="64">
         <v>37.299999999999997</v>
       </c>
-      <c r="AI17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AJ17" s="38">
+      <c r="AI17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AJ17" s="64">
         <v>381.3</v>
       </c>
-      <c r="AK17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AL17" s="38">
+      <c r="AK17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AL17" s="64">
         <v>78.2</v>
       </c>
-      <c r="AM17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AN17" s="38">
+      <c r="AM17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AN17" s="64">
         <v>2.7</v>
       </c>
-      <c r="AO17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AP17" s="38">
+      <c r="AO17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AP17" s="64">
         <v>56.2</v>
       </c>
-      <c r="AQ17" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AR17" s="38">
+      <c r="AQ17" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AR17" s="64">
         <v>23.6</v>
       </c>
-      <c r="AS17" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AT17" s="38">
+      <c r="AS17" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AT17" s="64">
         <v>16.100000000000001</v>
       </c>
-      <c r="AU17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AV17" s="38">
+      <c r="AU17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV17" s="64">
         <v>202.7</v>
       </c>
-      <c r="AW17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AX17" s="38">
+      <c r="AW17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AX17" s="64">
         <v>440.7</v>
       </c>
-      <c r="AY17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AZ17" s="38">
+      <c r="AY17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AZ17" s="64">
         <v>341.4</v>
       </c>
-      <c r="BA17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BB17" s="38">
+      <c r="BA17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BB17" s="64">
         <v>6761.4</v>
       </c>
-      <c r="BC17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BD17" s="40">
+      <c r="BC17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BD17" s="66">
         <v>13502</v>
       </c>
-      <c r="BE17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BF17" s="40">
+      <c r="BE17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BF17" s="66">
         <v>7466</v>
       </c>
-      <c r="BG17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BH17" s="40">
+      <c r="BG17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BH17" s="66">
         <v>43522</v>
       </c>
-      <c r="BI17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BJ17" s="40">
+      <c r="BI17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BJ17" s="66">
         <v>72958</v>
       </c>
-      <c r="BK17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BL17" s="41">
+      <c r="BK17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BL17" s="67">
         <v>743</v>
       </c>
-      <c r="BM17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BN17" s="40">
+      <c r="BM17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BN17" s="66">
         <v>1390</v>
       </c>
-      <c r="BO17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BP17" s="40">
+      <c r="BO17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BP17" s="66">
         <v>134346</v>
       </c>
-      <c r="BQ17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BR17" s="40">
+      <c r="BQ17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BR17" s="66">
         <v>492</v>
       </c>
-      <c r="BS17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BT17" s="40">
+      <c r="BS17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BT17" s="66">
         <v>544</v>
       </c>
-      <c r="BU17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BV17" s="20">
+      <c r="BU17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BV17" s="46">
         <v>1320</v>
       </c>
-      <c r="BW17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BX17" s="19">
+      <c r="BW17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BX17" s="45">
         <v>4207</v>
       </c>
-      <c r="BY17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BZ17" s="40">
+      <c r="BY17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BZ17" s="66">
         <v>137</v>
       </c>
-      <c r="CA17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CB17" s="40">
+      <c r="CA17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CB17" s="66">
         <v>486</v>
       </c>
-      <c r="CC17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CD17" s="37">
+      <c r="CC17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CD17" s="63">
         <v>107</v>
       </c>
-      <c r="CE17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CF17" s="40">
+      <c r="CE17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CF17" s="66">
         <v>311</v>
       </c>
-      <c r="CG17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CH17" s="40">
+      <c r="CG17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CH17" s="66">
         <v>861</v>
       </c>
-      <c r="CI17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CJ17" s="39">
+      <c r="CI17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CJ17" s="65">
         <v>121</v>
       </c>
-      <c r="CK17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CL17" s="39">
+      <c r="CK17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CL17" s="65">
         <v>59.8</v>
       </c>
-      <c r="CM17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CN17" s="37">
+      <c r="CM17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CN17" s="63">
         <v>5601</v>
       </c>
-      <c r="CO17" s="31" t="s">
-[...2 lines deleted...]
-      <c r="CP17" s="39">
+      <c r="CO17" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CP17" s="65">
         <v>7.6</v>
       </c>
-      <c r="CQ17" s="31" t="s">
-[...2 lines deleted...]
-      <c r="CR17" s="40">
+      <c r="CQ17" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CR17" s="66">
         <v>3730</v>
       </c>
-      <c r="CS17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CT17" s="40">
+      <c r="CS17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CT17" s="66">
         <v>2461</v>
       </c>
-      <c r="CU17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CV17" s="40">
+      <c r="CU17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CV17" s="66">
         <v>609</v>
       </c>
-      <c r="CW17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CX17" s="40">
+      <c r="CW17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CX17" s="66">
         <v>752</v>
       </c>
-      <c r="CY17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CZ17" s="40">
+      <c r="CY17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CZ17" s="66">
         <v>298</v>
       </c>
-      <c r="DA17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DB17" s="38">
+      <c r="DA17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DB17" s="64">
         <v>36.4</v>
       </c>
-      <c r="DC17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DD17" s="39">
+      <c r="DC17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD17" s="65">
         <v>13.4</v>
       </c>
-      <c r="DE17" s="31" t="s">
-[...2 lines deleted...]
-      <c r="DF17" s="39">
+      <c r="DE17" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="DF17" s="65">
         <v>79.2</v>
       </c>
-      <c r="DG17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DH17" s="38">
+      <c r="DG17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH17" s="64">
         <v>341</v>
       </c>
-      <c r="DI17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DJ17" s="38">
+      <c r="DI17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DJ17" s="64">
         <v>196.4</v>
       </c>
-      <c r="DK17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DL17" s="38">
+      <c r="DK17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DL17" s="64">
         <v>433.4</v>
       </c>
-      <c r="DM17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DN17" s="38">
+      <c r="DM17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DN17" s="64">
         <v>832.5</v>
       </c>
-      <c r="DO17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DP17" s="38">
+      <c r="DO17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DP17" s="64">
         <v>1396.5</v>
       </c>
-      <c r="DQ17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DR17" s="38">
+      <c r="DQ17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DR17" s="64">
         <v>167.4</v>
       </c>
-      <c r="DS17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DT17" s="39">
+      <c r="DS17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DT17" s="65">
         <v>125.5</v>
       </c>
-      <c r="DU17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DV17" s="38">
+      <c r="DU17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DV17" s="64">
         <v>405.1</v>
       </c>
-      <c r="DW17" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DX17" s="19">
+      <c r="DW17" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DX17" s="45">
         <v>45929</v>
       </c>
-      <c r="DY17" s="36" t="s">
-[...2 lines deleted...]
-      <c r="DZ17" s="38">
+      <c r="DY17" s="62" t="s">
+        <v>174</v>
+      </c>
+      <c r="DZ17" s="64">
         <v>107</v>
       </c>
-      <c r="EA17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EB17" s="38">
+      <c r="EA17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB17" s="64">
         <v>109.2</v>
       </c>
-      <c r="EC17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ED17" s="38">
+      <c r="EC17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ED17" s="64">
         <v>95.9</v>
       </c>
-      <c r="EE17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EF17" s="38">
+      <c r="EE17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EF17" s="64">
         <v>103.6</v>
       </c>
-      <c r="EG17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EH17" s="38">
+      <c r="EG17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EH17" s="64">
         <v>101.3</v>
       </c>
-      <c r="EI17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EJ17" s="20" t="s">
+      <c r="EI17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EJ17" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="EK17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EL17" s="38">
+      <c r="EK17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EL17" s="64">
         <v>91</v>
       </c>
-      <c r="EM17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EN17" s="38">
+      <c r="EM17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EN17" s="64">
         <v>89.2</v>
       </c>
-      <c r="EO17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EP17" s="20">
+      <c r="EO17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EP17" s="46">
         <v>73.099999999999994</v>
       </c>
-      <c r="EQ17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ER17" s="38">
+      <c r="EQ17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ER17" s="64">
         <v>92.9</v>
       </c>
-      <c r="ES17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ET17" s="38">
+      <c r="ES17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ET17" s="64">
         <v>94.9</v>
       </c>
-      <c r="EU17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EV17" s="38">
+      <c r="EU17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EV17" s="64">
         <v>91</v>
       </c>
-      <c r="EW17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EX17" s="38">
+      <c r="EW17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EX17" s="64">
         <v>99.9</v>
       </c>
-      <c r="EY17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EZ17" s="38">
+      <c r="EY17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EZ17" s="64">
         <v>96.5</v>
       </c>
-      <c r="FA17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FB17" s="38">
+      <c r="FA17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FB17" s="64">
         <v>101.2</v>
       </c>
-      <c r="FC17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FD17" s="38">
+      <c r="FC17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FD17" s="64">
         <v>100.6</v>
       </c>
-      <c r="FE17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FF17" s="38">
+      <c r="FE17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FF17" s="64">
         <v>101.2</v>
       </c>
-      <c r="FG17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FH17" s="38">
+      <c r="FG17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FH17" s="64">
         <v>88.4</v>
       </c>
-      <c r="FI17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FJ17" s="38">
+      <c r="FI17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FJ17" s="64">
         <v>102.3</v>
       </c>
-      <c r="FK17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FL17" s="38">
+      <c r="FK17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FL17" s="64">
         <v>101.9</v>
       </c>
-      <c r="FM17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FN17" s="38">
+      <c r="FM17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FN17" s="64">
         <v>110.6</v>
       </c>
-      <c r="FO17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FP17" s="38">
+      <c r="FO17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FP17" s="64">
         <v>108.5</v>
       </c>
-      <c r="FQ17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FR17" s="38">
+      <c r="FQ17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FR17" s="64">
         <v>113.6</v>
       </c>
-      <c r="FS17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FT17" s="38">
+      <c r="FS17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FT17" s="64">
         <v>93.8</v>
       </c>
-      <c r="FU17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FV17" s="38">
+      <c r="FU17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FV17" s="64">
         <v>119.6</v>
       </c>
-      <c r="FW17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FX17" s="38">
+      <c r="FW17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FX17" s="64">
         <v>113.7</v>
       </c>
-      <c r="FY17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FZ17" s="38">
+      <c r="FY17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FZ17" s="64">
         <v>100.1</v>
       </c>
-      <c r="GA17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GB17" s="38">
+      <c r="GA17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GB17" s="64">
         <v>116.2</v>
       </c>
-      <c r="GC17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GD17" s="38">
+      <c r="GC17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GD17" s="64">
         <v>147.69999999999999</v>
       </c>
-      <c r="GE17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GF17" s="38">
+      <c r="GE17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GF17" s="64">
         <v>210.3</v>
       </c>
-      <c r="GG17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GH17" s="38">
+      <c r="GG17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GH17" s="64">
         <v>142.30000000000001</v>
       </c>
-      <c r="GI17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GJ17" s="38">
+      <c r="GI17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GJ17" s="64">
         <v>114.4</v>
       </c>
-      <c r="GK17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GL17" s="38">
+      <c r="GK17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GL17" s="64">
         <v>102.5</v>
       </c>
-      <c r="GM17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GN17" s="38">
+      <c r="GM17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GN17" s="64">
         <v>102.6</v>
       </c>
-      <c r="GO17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GP17" s="38">
+      <c r="GO17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GP17" s="64">
         <v>100.3</v>
       </c>
-      <c r="GQ17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GR17" s="38">
+      <c r="GQ17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GR17" s="64">
         <v>128.6</v>
       </c>
-      <c r="GS17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GT17" s="19">
+      <c r="GS17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GT17" s="45">
         <v>102.8</v>
       </c>
-      <c r="GU17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GV17" s="19">
+      <c r="GU17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GV17" s="45">
         <v>118.2</v>
       </c>
-      <c r="GW17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GX17" s="38">
+      <c r="GW17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GX17" s="64">
         <v>86.2</v>
       </c>
-      <c r="GY17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GZ17" s="38">
+      <c r="GY17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GZ17" s="64">
         <v>95.7</v>
       </c>
-      <c r="HA17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HB17" s="38">
+      <c r="HA17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HB17" s="64">
         <v>106</v>
       </c>
-      <c r="HC17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HD17" s="38">
+      <c r="HC17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HD17" s="64">
         <v>148.4</v>
       </c>
-      <c r="HE17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HF17" s="38">
+      <c r="HE17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HF17" s="64">
         <v>117.2</v>
       </c>
-      <c r="HG17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HH17" s="38">
+      <c r="HG17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HH17" s="64">
         <v>122.6</v>
       </c>
-      <c r="HI17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HJ17" s="38">
+      <c r="HI17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HJ17" s="64">
         <v>103.4</v>
       </c>
-      <c r="HK17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HL17" s="38">
+      <c r="HK17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HL17" s="64">
         <v>98.4</v>
       </c>
-      <c r="HM17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HN17" s="38">
+      <c r="HM17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HN17" s="64">
         <v>159.6</v>
       </c>
-      <c r="HO17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HP17" s="38">
+      <c r="HO17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HP17" s="64">
         <v>100.4</v>
       </c>
-      <c r="HQ17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HR17" s="38">
+      <c r="HQ17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HR17" s="64">
         <v>126.9</v>
       </c>
-      <c r="HS17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HT17" s="38">
+      <c r="HS17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HT17" s="64">
         <v>98.9</v>
       </c>
-      <c r="HU17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HV17" s="38">
+      <c r="HU17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HV17" s="64">
         <v>103.9</v>
       </c>
-      <c r="HW17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HX17" s="38">
+      <c r="HW17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HX17" s="64">
         <v>111.4</v>
       </c>
-      <c r="HY17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HZ17" s="38">
+      <c r="HY17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HZ17" s="64">
         <v>89</v>
       </c>
-      <c r="IA17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IB17" s="38">
+      <c r="IA17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IB17" s="64">
         <v>164.9</v>
       </c>
-      <c r="IC17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ID17" s="38">
+      <c r="IC17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ID17" s="64">
         <v>105</v>
       </c>
-      <c r="IE17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IF17" s="38">
+      <c r="IE17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IF17" s="64">
         <v>97.7</v>
       </c>
-      <c r="IG17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IH17" s="38">
+      <c r="IG17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IH17" s="64">
         <v>113.3</v>
       </c>
-      <c r="II17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IJ17" s="38">
+      <c r="II17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IJ17" s="64">
         <v>100.1</v>
       </c>
-      <c r="IK17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IL17" s="38">
+      <c r="IK17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IL17" s="64">
         <v>116.8</v>
       </c>
-      <c r="IM17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IN17" s="38">
+      <c r="IM17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IN17" s="64">
         <v>97.3</v>
       </c>
-      <c r="IO17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IP17" s="38">
+      <c r="IO17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IP17" s="64">
         <v>169.7</v>
       </c>
-      <c r="IQ17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IR17" s="38">
+      <c r="IQ17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IR17" s="64">
         <v>106</v>
       </c>
-      <c r="IS17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IT17" s="38">
+      <c r="IS17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IT17" s="64">
         <v>151.9</v>
       </c>
-      <c r="IU17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IV17" s="33">
+      <c r="IU17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IV17" s="59">
         <v>101.1</v>
       </c>
-      <c r="IW17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IX17" s="26"/>
+      <c r="IW17" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IX17" s="52"/>
     </row>
-    <row r="18" spans="1:258" x14ac:dyDescent="0.25">
-      <c r="A18" s="11" t="s">
+    <row r="18" spans="1:258" x14ac:dyDescent="0.3">
+      <c r="A18" s="37" t="s">
         <v>101</v>
       </c>
-      <c r="B18" s="37">
+      <c r="B18" s="63">
         <v>21144</v>
       </c>
-      <c r="C18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="37">
+      <c r="C18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="D18" s="63">
         <v>18892</v>
       </c>
-      <c r="E18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="37">
+      <c r="E18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="F18" s="63">
         <v>93131</v>
       </c>
-      <c r="G18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="30">
+      <c r="G18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="H18" s="56">
         <v>1299.8</v>
       </c>
-      <c r="I18" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="30">
+      <c r="I18" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="J18" s="56">
         <v>950.9</v>
       </c>
-      <c r="K18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="L18" s="35" t="s">
+      <c r="K18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="L18" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="M18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="N18" s="38">
+      <c r="M18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="N18" s="64">
         <v>299.8</v>
       </c>
-      <c r="O18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="P18" s="38">
+      <c r="O18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="P18" s="64">
         <v>242.3</v>
       </c>
-      <c r="Q18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="R18" s="39">
+      <c r="Q18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="R18" s="65">
         <v>32.5</v>
       </c>
-      <c r="S18" s="31" t="s">
-[...2 lines deleted...]
-      <c r="T18" s="39">
+      <c r="S18" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="T18" s="65">
         <v>62.2</v>
       </c>
-      <c r="U18" s="31" t="s">
-[...2 lines deleted...]
-      <c r="V18" s="39">
+      <c r="U18" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="V18" s="65">
         <v>68.900000000000006</v>
       </c>
-      <c r="W18" s="31" t="s">
-[...2 lines deleted...]
-      <c r="X18" s="39">
+      <c r="W18" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="X18" s="65">
         <v>107.1</v>
       </c>
-      <c r="Y18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="Z18" s="38">
+      <c r="Y18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="Z18" s="64">
         <v>447.4</v>
       </c>
-      <c r="AA18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AB18" s="38">
+      <c r="AA18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AB18" s="64">
         <v>176.6</v>
       </c>
-      <c r="AC18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AD18" s="38">
+      <c r="AC18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AD18" s="64">
         <v>245.1</v>
       </c>
-      <c r="AE18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AF18" s="38">
+      <c r="AE18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AF18" s="64">
         <v>972.1</v>
       </c>
-      <c r="AG18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AH18" s="38">
+      <c r="AG18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH18" s="64">
         <v>73.5</v>
       </c>
-      <c r="AI18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AJ18" s="38">
+      <c r="AI18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AJ18" s="64">
         <v>770.7</v>
       </c>
-      <c r="AK18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AL18" s="38">
+      <c r="AK18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AL18" s="64">
         <v>134.69999999999999</v>
       </c>
-      <c r="AM18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AN18" s="38">
+      <c r="AM18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AN18" s="64">
         <v>5.8</v>
       </c>
-      <c r="AO18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AP18" s="38">
+      <c r="AO18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AP18" s="64">
         <v>110.8</v>
       </c>
-      <c r="AQ18" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AR18" s="38">
+      <c r="AQ18" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AR18" s="64">
         <v>51.1</v>
       </c>
-      <c r="AS18" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AT18" s="38">
+      <c r="AS18" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AT18" s="64">
         <v>28.6</v>
       </c>
-      <c r="AU18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AV18" s="38">
+      <c r="AU18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV18" s="64">
         <v>449.1</v>
       </c>
-      <c r="AW18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AX18" s="38">
+      <c r="AW18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AX18" s="64">
         <v>882.8</v>
       </c>
-      <c r="AY18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AZ18" s="38">
+      <c r="AY18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AZ18" s="64">
         <v>712.5</v>
       </c>
-      <c r="BA18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BB18" s="38">
+      <c r="BA18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BB18" s="64">
         <v>15856.6</v>
       </c>
-      <c r="BC18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BD18" s="40">
+      <c r="BC18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BD18" s="66">
         <v>25240</v>
       </c>
-      <c r="BE18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BF18" s="40">
+      <c r="BE18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BF18" s="66">
         <v>13546</v>
       </c>
-      <c r="BG18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BH18" s="40">
+      <c r="BG18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BH18" s="66">
         <v>72485</v>
       </c>
-      <c r="BI18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BJ18" s="40">
+      <c r="BI18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BJ18" s="66">
         <v>119262</v>
       </c>
-      <c r="BK18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BL18" s="41">
+      <c r="BK18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BL18" s="67">
         <v>1491</v>
       </c>
-      <c r="BM18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BN18" s="40">
+      <c r="BM18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BN18" s="66">
         <v>2752</v>
       </c>
-      <c r="BO18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BP18" s="40">
+      <c r="BO18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BP18" s="66">
         <v>247382</v>
       </c>
-      <c r="BQ18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BR18" s="40">
+      <c r="BQ18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BR18" s="66">
         <v>964</v>
       </c>
-      <c r="BS18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BT18" s="40">
+      <c r="BS18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BT18" s="66">
         <v>1027</v>
       </c>
-      <c r="BU18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BV18" s="20">
+      <c r="BU18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BV18" s="46">
         <v>2926</v>
       </c>
-      <c r="BW18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BX18" s="19">
+      <c r="BW18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BX18" s="45">
         <v>8897</v>
       </c>
-      <c r="BY18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BZ18" s="40">
+      <c r="BY18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BZ18" s="66">
         <v>257</v>
       </c>
-      <c r="CA18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CB18" s="40">
+      <c r="CA18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CB18" s="66">
         <v>888</v>
       </c>
-      <c r="CC18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CD18" s="37">
+      <c r="CC18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CD18" s="63">
         <v>213</v>
       </c>
-      <c r="CE18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CF18" s="40">
+      <c r="CE18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CF18" s="66">
         <v>548</v>
       </c>
-      <c r="CG18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CH18" s="40">
+      <c r="CG18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CH18" s="66">
         <v>1730</v>
       </c>
-      <c r="CI18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CJ18" s="39">
+      <c r="CI18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CJ18" s="65">
         <v>232.5</v>
       </c>
-      <c r="CK18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CL18" s="39">
+      <c r="CK18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CL18" s="65">
         <v>130.1</v>
       </c>
-      <c r="CM18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CN18" s="37">
+      <c r="CM18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CN18" s="63">
         <v>10658</v>
       </c>
-      <c r="CO18" s="31" t="s">
-[...2 lines deleted...]
-      <c r="CP18" s="39">
+      <c r="CO18" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CP18" s="65">
         <v>12.3</v>
       </c>
-      <c r="CQ18" s="31" t="s">
-[...2 lines deleted...]
-      <c r="CR18" s="40">
+      <c r="CQ18" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CR18" s="66">
         <v>8948</v>
       </c>
-      <c r="CS18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CT18" s="40">
+      <c r="CS18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CT18" s="66">
         <v>5091</v>
       </c>
-      <c r="CU18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CV18" s="40">
+      <c r="CU18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CV18" s="66">
         <v>1200</v>
       </c>
-      <c r="CW18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CX18" s="40">
+      <c r="CW18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CX18" s="66">
         <v>1481</v>
       </c>
-      <c r="CY18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CZ18" s="40">
+      <c r="CY18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CZ18" s="66">
         <v>581</v>
       </c>
-      <c r="DA18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DB18" s="38">
+      <c r="DA18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DB18" s="64">
         <v>90.2</v>
       </c>
-      <c r="DC18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DD18" s="39">
+      <c r="DC18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD18" s="65">
         <v>30.7</v>
       </c>
-      <c r="DE18" s="31" t="s">
-[...2 lines deleted...]
-      <c r="DF18" s="39">
+      <c r="DE18" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="DF18" s="65">
         <v>155.4</v>
       </c>
-      <c r="DG18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DH18" s="38">
+      <c r="DG18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH18" s="64">
         <v>742.2</v>
       </c>
-      <c r="DI18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DJ18" s="38">
+      <c r="DI18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DJ18" s="64">
         <v>400.6</v>
       </c>
-      <c r="DK18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DL18" s="38">
+      <c r="DK18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DL18" s="64">
         <v>827.6</v>
       </c>
-      <c r="DM18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DN18" s="38">
+      <c r="DM18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DN18" s="64">
         <v>1535.9</v>
       </c>
-      <c r="DO18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DP18" s="38">
+      <c r="DO18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DP18" s="64">
         <v>2852</v>
       </c>
-      <c r="DQ18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DR18" s="38">
+      <c r="DQ18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DR18" s="64">
         <v>581.1</v>
       </c>
-      <c r="DS18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DT18" s="39">
+      <c r="DS18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DT18" s="65">
         <v>267.3</v>
       </c>
-      <c r="DU18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DV18" s="38">
+      <c r="DU18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DV18" s="64">
         <v>718.4</v>
       </c>
-      <c r="DW18" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DX18" s="19">
+      <c r="DW18" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DX18" s="45">
         <v>86787</v>
       </c>
-      <c r="DY18" s="36" t="s">
-[...2 lines deleted...]
-      <c r="DZ18" s="38">
+      <c r="DY18" s="62" t="s">
+        <v>174</v>
+      </c>
+      <c r="DZ18" s="64">
         <v>73.400000000000006</v>
       </c>
-      <c r="EA18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EB18" s="38">
+      <c r="EA18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB18" s="64">
         <v>94.5</v>
       </c>
-      <c r="EC18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ED18" s="38">
+      <c r="EC18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ED18" s="64">
         <v>115.6</v>
       </c>
-      <c r="EE18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EF18" s="38">
+      <c r="EE18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EF18" s="64">
         <v>108</v>
       </c>
-      <c r="EG18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EH18" s="38">
+      <c r="EG18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EH18" s="64">
         <v>106</v>
       </c>
-      <c r="EI18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EJ18" s="20" t="s">
+      <c r="EI18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EJ18" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="EK18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EL18" s="38">
+      <c r="EK18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EL18" s="64">
         <v>94.2</v>
       </c>
-      <c r="EM18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EN18" s="38">
+      <c r="EM18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EN18" s="64">
         <v>93.9</v>
       </c>
-      <c r="EO18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EP18" s="20">
+      <c r="EO18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EP18" s="46">
         <v>101.7</v>
       </c>
-      <c r="EQ18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ER18" s="38">
+      <c r="EQ18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ER18" s="64">
         <v>100</v>
       </c>
-      <c r="ES18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ET18" s="38">
+      <c r="ES18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ET18" s="64">
         <v>76.8</v>
       </c>
-      <c r="EU18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EV18" s="38">
+      <c r="EU18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EV18" s="64">
         <v>99.2</v>
       </c>
-      <c r="EW18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EX18" s="38">
+      <c r="EW18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EX18" s="64">
         <v>102.9</v>
       </c>
-      <c r="EY18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EZ18" s="38">
+      <c r="EY18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EZ18" s="64">
         <v>99.7</v>
       </c>
-      <c r="FA18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FB18" s="38">
+      <c r="FA18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FB18" s="64">
         <v>105.2</v>
       </c>
-      <c r="FC18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FD18" s="38">
+      <c r="FC18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FD18" s="64">
         <v>100.6</v>
       </c>
-      <c r="FE18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FF18" s="38">
+      <c r="FE18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FF18" s="64">
         <v>99.9</v>
       </c>
-      <c r="FG18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FH18" s="38">
+      <c r="FG18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FH18" s="64">
         <v>100.5</v>
       </c>
-      <c r="FI18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FJ18" s="38">
+      <c r="FI18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FJ18" s="64">
         <v>99.3</v>
       </c>
-      <c r="FK18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FL18" s="38">
+      <c r="FK18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FL18" s="64">
         <v>94.3</v>
       </c>
-      <c r="FM18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FN18" s="38">
+      <c r="FM18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FN18" s="64">
         <v>113.4</v>
       </c>
-      <c r="FO18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FP18" s="38">
+      <c r="FO18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FP18" s="64">
         <v>111.5</v>
       </c>
-      <c r="FQ18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FR18" s="38">
+      <c r="FQ18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FR18" s="64">
         <v>107.6</v>
       </c>
-      <c r="FS18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FT18" s="38">
+      <c r="FS18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FT18" s="64">
         <v>94</v>
       </c>
-      <c r="FU18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FV18" s="38">
+      <c r="FU18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FV18" s="64">
         <v>107.5</v>
       </c>
-      <c r="FW18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FX18" s="38">
+      <c r="FW18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FX18" s="64">
         <v>107.1</v>
       </c>
-      <c r="FY18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FZ18" s="38">
+      <c r="FY18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FZ18" s="64">
         <v>99.6</v>
       </c>
-      <c r="GA18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GB18" s="38">
+      <c r="GA18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GB18" s="64">
         <v>110</v>
       </c>
-      <c r="GC18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GD18" s="38">
+      <c r="GC18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GD18" s="64">
         <v>113.7</v>
       </c>
-      <c r="GE18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GF18" s="38">
+      <c r="GE18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GF18" s="64">
         <v>136.6</v>
       </c>
-      <c r="GG18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GH18" s="38">
+      <c r="GG18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GH18" s="64">
         <v>111.7</v>
       </c>
-      <c r="GI18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GJ18" s="38">
+      <c r="GI18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GJ18" s="64">
         <v>109.2</v>
       </c>
-      <c r="GK18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GL18" s="38">
+      <c r="GK18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GL18" s="64">
         <v>100.4</v>
       </c>
-      <c r="GM18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GN18" s="38">
+      <c r="GM18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GN18" s="64">
         <v>98.2</v>
       </c>
-      <c r="GO18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GP18" s="38">
+      <c r="GO18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GP18" s="64">
         <v>100</v>
       </c>
-      <c r="GQ18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GR18" s="38">
+      <c r="GQ18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GR18" s="64">
         <v>108.1</v>
       </c>
-      <c r="GS18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GT18" s="20">
+      <c r="GS18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GT18" s="46">
         <v>106</v>
       </c>
-      <c r="GU18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GV18" s="19">
+      <c r="GU18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GV18" s="45">
         <v>106.7</v>
       </c>
-      <c r="GW18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GX18" s="38">
+      <c r="GW18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GX18" s="64">
         <v>79.900000000000006</v>
       </c>
-      <c r="GY18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GZ18" s="38">
+      <c r="GY18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GZ18" s="64">
         <v>93.9</v>
       </c>
-      <c r="HA18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HB18" s="38">
+      <c r="HA18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HB18" s="64">
         <v>163.19999999999999</v>
       </c>
-      <c r="HC18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HD18" s="38">
+      <c r="HC18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HD18" s="64">
         <v>139.1</v>
       </c>
-      <c r="HE18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HF18" s="38">
+      <c r="HE18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HF18" s="64">
         <v>107.6</v>
       </c>
-      <c r="HG18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HH18" s="38">
+      <c r="HG18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HH18" s="64">
         <v>113.9</v>
       </c>
-      <c r="HI18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HJ18" s="38">
+      <c r="HI18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HJ18" s="64">
         <v>109.9</v>
       </c>
-      <c r="HK18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HL18" s="38">
+      <c r="HK18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HL18" s="64">
         <v>87.2</v>
       </c>
-      <c r="HM18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HN18" s="38">
+      <c r="HM18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HN18" s="64">
         <v>144.4</v>
       </c>
-      <c r="HO18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HP18" s="38">
+      <c r="HO18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HP18" s="64">
         <v>99</v>
       </c>
-      <c r="HQ18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HR18" s="38">
+      <c r="HQ18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HR18" s="64">
         <v>130.9</v>
       </c>
-      <c r="HS18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HT18" s="38">
+      <c r="HS18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HT18" s="64">
         <v>98.2</v>
       </c>
-      <c r="HU18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HV18" s="38">
+      <c r="HU18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HV18" s="64">
         <v>106.6</v>
       </c>
-      <c r="HW18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HX18" s="38">
+      <c r="HW18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HX18" s="64">
         <v>108.8</v>
       </c>
-      <c r="HY18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HZ18" s="38">
+      <c r="HY18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HZ18" s="64">
         <v>106.5</v>
       </c>
-      <c r="IA18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IB18" s="38">
+      <c r="IA18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IB18" s="64">
         <v>165.7</v>
       </c>
-      <c r="IC18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ID18" s="38">
+      <c r="IC18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ID18" s="64">
         <v>102.3</v>
       </c>
-      <c r="IE18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IF18" s="38">
+      <c r="IE18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IF18" s="64">
         <v>105.3</v>
       </c>
-      <c r="IG18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IH18" s="38">
+      <c r="IG18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IH18" s="64">
         <v>110.9</v>
       </c>
-      <c r="II18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IJ18" s="38">
+      <c r="II18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IJ18" s="64">
         <v>91.2</v>
       </c>
-      <c r="IK18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IL18" s="38">
+      <c r="IK18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IL18" s="64">
         <v>105.3</v>
       </c>
-      <c r="IM18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IN18" s="38">
+      <c r="IM18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IN18" s="64">
         <v>98.3</v>
       </c>
-      <c r="IO18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IP18" s="38">
+      <c r="IO18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IP18" s="64">
         <v>114</v>
       </c>
-      <c r="IQ18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IR18" s="38">
+      <c r="IQ18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IR18" s="64">
         <v>104.5</v>
       </c>
-      <c r="IS18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IT18" s="38">
+      <c r="IS18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IT18" s="64">
         <v>110.6</v>
       </c>
-      <c r="IU18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IV18" s="33">
+      <c r="IU18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IV18" s="59">
         <v>102.7</v>
       </c>
-      <c r="IW18" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IX18" s="26"/>
+      <c r="IW18" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IX18" s="52"/>
     </row>
-    <row r="19" spans="1:258" x14ac:dyDescent="0.25">
-      <c r="A19" s="11" t="s">
+    <row r="19" spans="1:258" x14ac:dyDescent="0.3">
+      <c r="A19" s="37" t="s">
         <v>102</v>
       </c>
-      <c r="B19" s="37">
+      <c r="B19" s="63">
         <v>32352</v>
       </c>
-      <c r="C19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="37">
+      <c r="C19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="D19" s="63">
         <v>28104</v>
       </c>
-      <c r="E19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="37">
+      <c r="E19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="F19" s="63">
         <v>139238</v>
       </c>
-      <c r="G19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="30">
+      <c r="G19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="H19" s="56">
         <v>1944</v>
       </c>
-      <c r="I19" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="30">
+      <c r="I19" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="J19" s="56">
         <v>1432.2</v>
       </c>
-      <c r="K19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="L19" s="35" t="s">
+      <c r="K19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="L19" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="M19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="N19" s="38">
+      <c r="M19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="N19" s="64">
         <v>478.3</v>
       </c>
-      <c r="O19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="P19" s="38">
+      <c r="O19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="P19" s="64">
         <v>379.3</v>
       </c>
-      <c r="Q19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="R19" s="39">
+      <c r="Q19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="R19" s="65">
         <v>49.6</v>
       </c>
-      <c r="S19" s="31" t="s">
-[...2 lines deleted...]
-      <c r="T19" s="39">
+      <c r="S19" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="T19" s="65">
         <v>94.1</v>
       </c>
-      <c r="U19" s="31" t="s">
-[...2 lines deleted...]
-      <c r="V19" s="39">
+      <c r="U19" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="V19" s="65">
         <v>96.1</v>
       </c>
-      <c r="W19" s="31" t="s">
-[...2 lines deleted...]
-      <c r="X19" s="39">
+      <c r="W19" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="X19" s="65">
         <v>160.9</v>
       </c>
-      <c r="Y19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="Z19" s="38">
+      <c r="Y19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="Z19" s="64">
         <v>667.4</v>
       </c>
-      <c r="AA19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AB19" s="38">
+      <c r="AA19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AB19" s="64">
         <v>266.3</v>
       </c>
-      <c r="AC19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AD19" s="38">
+      <c r="AC19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AD19" s="64">
         <v>361</v>
       </c>
-      <c r="AE19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AF19" s="38">
+      <c r="AE19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AF19" s="64">
         <v>1500.6</v>
       </c>
-      <c r="AG19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AH19" s="38">
+      <c r="AG19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH19" s="64">
         <v>111.2</v>
       </c>
-      <c r="AI19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AJ19" s="38">
+      <c r="AI19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AJ19" s="64">
         <v>1214.5</v>
       </c>
-      <c r="AK19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AL19" s="38">
+      <c r="AK19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AL19" s="64">
         <v>201.8</v>
       </c>
-      <c r="AM19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AN19" s="38">
+      <c r="AM19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AN19" s="64">
         <v>9</v>
       </c>
-      <c r="AO19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AP19" s="38">
+      <c r="AO19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AP19" s="64">
         <v>167</v>
       </c>
-      <c r="AQ19" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AR19" s="38">
+      <c r="AQ19" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AR19" s="64">
         <v>77.599999999999994</v>
       </c>
-      <c r="AS19" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AT19" s="38">
+      <c r="AS19" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AT19" s="64">
         <v>42.7</v>
       </c>
-      <c r="AU19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AV19" s="38">
+      <c r="AU19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV19" s="64">
         <v>754.3</v>
       </c>
-      <c r="AW19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AX19" s="38">
+      <c r="AW19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AX19" s="64">
         <v>1287.5999999999999</v>
       </c>
-      <c r="AY19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AZ19" s="38">
+      <c r="AY19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AZ19" s="64">
         <v>1025.0999999999999</v>
       </c>
-      <c r="BA19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BB19" s="38">
+      <c r="BA19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BB19" s="64">
         <v>24369.5</v>
       </c>
-      <c r="BC19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BD19" s="40">
+      <c r="BC19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BD19" s="66">
         <v>37378</v>
       </c>
-      <c r="BE19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BF19" s="40">
+      <c r="BE19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BF19" s="66">
         <v>21466</v>
       </c>
-      <c r="BG19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BH19" s="40">
+      <c r="BG19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BH19" s="66">
         <v>102870</v>
       </c>
-      <c r="BI19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BJ19" s="40">
+      <c r="BI19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BJ19" s="66">
         <v>214272</v>
       </c>
-      <c r="BK19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BL19" s="41">
+      <c r="BK19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BL19" s="67">
         <v>2226</v>
       </c>
-      <c r="BM19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BN19" s="40">
+      <c r="BM19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BN19" s="66">
         <v>4018</v>
       </c>
-      <c r="BO19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BP19" s="40">
+      <c r="BO19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BP19" s="66">
         <v>363883</v>
       </c>
-      <c r="BQ19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BR19" s="40">
+      <c r="BQ19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BR19" s="66">
         <v>1415</v>
       </c>
-      <c r="BS19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BT19" s="40">
+      <c r="BS19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BT19" s="66">
         <v>1693</v>
       </c>
-      <c r="BU19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BV19" s="20">
+      <c r="BU19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BV19" s="46">
         <v>4547</v>
       </c>
-      <c r="BW19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BX19" s="19">
+      <c r="BW19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BX19" s="45">
         <v>13700</v>
       </c>
-      <c r="BY19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BZ19" s="40">
+      <c r="BY19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BZ19" s="66">
         <v>432</v>
       </c>
-      <c r="CA19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CB19" s="40">
+      <c r="CA19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CB19" s="66">
         <v>1217</v>
       </c>
-      <c r="CC19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CD19" s="37">
+      <c r="CC19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CD19" s="63">
         <v>273</v>
       </c>
-      <c r="CE19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CF19" s="40">
+      <c r="CE19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CF19" s="66">
         <v>777</v>
       </c>
-      <c r="CG19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CH19" s="40">
+      <c r="CG19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CH19" s="66">
         <v>2608</v>
       </c>
-      <c r="CI19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CJ19" s="39">
+      <c r="CI19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CJ19" s="65">
         <v>355</v>
       </c>
-      <c r="CK19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CL19" s="39">
+      <c r="CK19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CL19" s="65">
         <v>182.6</v>
       </c>
-      <c r="CM19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CN19" s="37">
+      <c r="CM19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CN19" s="63">
         <v>16973</v>
       </c>
-      <c r="CO19" s="31" t="s">
-[...2 lines deleted...]
-      <c r="CP19" s="39">
+      <c r="CO19" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CP19" s="65">
         <v>19.399999999999999</v>
       </c>
-      <c r="CQ19" s="31" t="s">
-[...2 lines deleted...]
-      <c r="CR19" s="40">
+      <c r="CQ19" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CR19" s="66">
         <v>14387</v>
       </c>
-      <c r="CS19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CT19" s="40">
+      <c r="CS19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CT19" s="66">
         <v>7622</v>
       </c>
-      <c r="CU19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CV19" s="40">
+      <c r="CU19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CV19" s="66">
         <v>1825</v>
       </c>
-      <c r="CW19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CX19" s="40">
+      <c r="CW19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CX19" s="66">
         <v>2193</v>
       </c>
-      <c r="CY19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CZ19" s="40">
+      <c r="CY19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CZ19" s="66">
         <v>876</v>
       </c>
-      <c r="DA19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DB19" s="38">
+      <c r="DA19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DB19" s="64">
         <v>140</v>
       </c>
-      <c r="DC19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DD19" s="39">
+      <c r="DC19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD19" s="65">
         <v>47.7</v>
       </c>
-      <c r="DE19" s="31" t="s">
-[...2 lines deleted...]
-      <c r="DF19" s="39">
+      <c r="DE19" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="DF19" s="65">
         <v>235.7</v>
       </c>
-      <c r="DG19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DH19" s="38">
+      <c r="DG19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH19" s="64">
         <v>1185.0999999999999</v>
       </c>
-      <c r="DI19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DJ19" s="38">
+      <c r="DI19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DJ19" s="64">
         <v>593.29999999999995</v>
       </c>
-      <c r="DK19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DL19" s="38">
+      <c r="DK19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DL19" s="64">
         <v>1373.3</v>
       </c>
-      <c r="DM19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DN19" s="38">
+      <c r="DM19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DN19" s="64">
         <v>2445.1</v>
       </c>
-      <c r="DO19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DP19" s="38">
+      <c r="DO19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DP19" s="64">
         <v>4200.6000000000004</v>
       </c>
-      <c r="DQ19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DR19" s="38">
+      <c r="DQ19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DR19" s="64">
         <v>1749.7</v>
       </c>
-      <c r="DS19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DT19" s="39">
+      <c r="DS19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DT19" s="65">
         <v>401.3</v>
       </c>
-      <c r="DU19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DV19" s="38">
+      <c r="DU19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DV19" s="64">
         <v>871.1</v>
       </c>
-      <c r="DW19" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DX19" s="19">
+      <c r="DW19" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DX19" s="45">
         <v>128496</v>
       </c>
-      <c r="DY19" s="36" t="s">
-[...2 lines deleted...]
-      <c r="DZ19" s="38">
+      <c r="DY19" s="62" t="s">
+        <v>174</v>
+      </c>
+      <c r="DZ19" s="64">
         <v>93.1</v>
       </c>
-      <c r="EA19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EB19" s="38">
+      <c r="EA19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB19" s="64">
         <v>92.3</v>
       </c>
-      <c r="EC19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ED19" s="38">
+      <c r="EC19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ED19" s="64">
         <v>111.7</v>
       </c>
-      <c r="EE19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EF19" s="38">
+      <c r="EE19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EF19" s="64">
         <v>109.6</v>
       </c>
-      <c r="EG19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EH19" s="38">
+      <c r="EG19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EH19" s="64">
         <v>106</v>
       </c>
-      <c r="EI19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EJ19" s="20" t="s">
+      <c r="EI19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EJ19" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="EK19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EL19" s="38">
+      <c r="EK19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EL19" s="64">
         <v>98.5</v>
       </c>
-      <c r="EM19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EN19" s="38">
+      <c r="EM19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EN19" s="64">
         <v>97.2</v>
       </c>
-      <c r="EO19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EP19" s="20">
+      <c r="EO19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EP19" s="46">
         <v>99.2</v>
       </c>
-      <c r="EQ19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ER19" s="38">
+      <c r="EQ19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ER19" s="64">
         <v>93.4</v>
       </c>
-      <c r="ES19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ET19" s="38">
+      <c r="ES19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ET19" s="64">
         <v>78</v>
       </c>
-      <c r="EU19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EV19" s="38">
+      <c r="EU19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EV19" s="64">
         <v>101.1</v>
       </c>
-      <c r="EW19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EX19" s="38">
+      <c r="EW19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EX19" s="64">
         <v>102.9</v>
       </c>
-      <c r="EY19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EZ19" s="38">
+      <c r="EY19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EZ19" s="64">
         <v>101.2</v>
       </c>
-      <c r="FA19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FB19" s="38">
+      <c r="FA19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FB19" s="64">
         <v>104.2</v>
       </c>
-      <c r="FC19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FD19" s="38">
+      <c r="FC19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FD19" s="64">
         <v>102.9</v>
       </c>
-      <c r="FE19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FF19" s="38">
+      <c r="FE19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FF19" s="64">
         <v>101.9</v>
       </c>
-      <c r="FG19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FH19" s="38">
+      <c r="FG19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FH19" s="64">
         <v>92.6</v>
       </c>
-      <c r="FI19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FJ19" s="38">
+      <c r="FI19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FJ19" s="64">
         <v>107.6</v>
       </c>
-      <c r="FK19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FL19" s="38">
+      <c r="FK19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FL19" s="64">
         <v>84.8</v>
       </c>
-      <c r="FM19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FN19" s="38">
+      <c r="FM19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FN19" s="64">
         <v>112.8</v>
       </c>
-      <c r="FO19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FP19" s="38">
+      <c r="FO19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FP19" s="64">
         <v>107.8</v>
       </c>
-      <c r="FQ19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FR19" s="38">
+      <c r="FQ19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FR19" s="64">
         <v>107.3</v>
       </c>
-      <c r="FS19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FT19" s="38">
+      <c r="FS19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FT19" s="64">
         <v>95</v>
       </c>
-      <c r="FU19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FV19" s="38">
+      <c r="FU19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FV19" s="64">
         <v>101</v>
       </c>
-      <c r="FW19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FX19" s="38">
+      <c r="FW19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FX19" s="64">
         <v>98.4</v>
       </c>
-      <c r="FY19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FZ19" s="38">
+      <c r="FY19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FZ19" s="64">
         <v>97</v>
       </c>
-      <c r="GA19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GB19" s="38">
+      <c r="GA19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GB19" s="64">
         <v>110.8</v>
       </c>
-      <c r="GC19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GD19" s="38">
+      <c r="GC19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GD19" s="64">
         <v>115.9</v>
       </c>
-      <c r="GE19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GF19" s="38">
+      <c r="GE19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GF19" s="64">
         <v>145.5</v>
       </c>
-      <c r="GG19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GH19" s="38">
+      <c r="GG19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GH19" s="64">
         <v>114.3</v>
       </c>
-      <c r="GI19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GJ19" s="38">
+      <c r="GI19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GJ19" s="64">
         <v>105.7</v>
       </c>
-      <c r="GK19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GL19" s="38">
+      <c r="GK19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GL19" s="64">
         <v>99.6</v>
       </c>
-      <c r="GM19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GN19" s="38">
+      <c r="GM19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GN19" s="64">
         <v>100.3</v>
       </c>
-      <c r="GO19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GP19" s="38">
+      <c r="GO19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GP19" s="64">
         <v>101.1</v>
       </c>
-      <c r="GQ19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GR19" s="38">
+      <c r="GQ19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GR19" s="64">
         <v>111.4</v>
       </c>
-      <c r="GS19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GT19" s="20">
+      <c r="GS19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GT19" s="46">
         <v>106</v>
       </c>
-      <c r="GU19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GV19" s="19">
+      <c r="GU19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GV19" s="45">
         <v>101.8</v>
       </c>
-      <c r="GW19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GX19" s="38">
+      <c r="GW19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GX19" s="64">
         <v>85.3</v>
       </c>
-      <c r="GY19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GZ19" s="38">
+      <c r="GY19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GZ19" s="64">
         <v>85.3</v>
       </c>
-      <c r="HA19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HB19" s="38">
+      <c r="HA19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HB19" s="64">
         <v>135.19999999999999</v>
       </c>
-      <c r="HC19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HD19" s="38">
+      <c r="HC19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HD19" s="64">
         <v>118.6</v>
       </c>
-      <c r="HE19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HF19" s="38">
+      <c r="HE19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HF19" s="64">
         <v>108.4</v>
       </c>
-      <c r="HG19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HH19" s="38">
+      <c r="HG19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HH19" s="64">
         <v>111.5</v>
       </c>
-      <c r="HI19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HJ19" s="38">
+      <c r="HI19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HJ19" s="64">
         <v>103</v>
       </c>
-      <c r="HK19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HL19" s="38">
+      <c r="HK19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HL19" s="64">
         <v>96.3</v>
       </c>
-      <c r="HM19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HN19" s="38">
+      <c r="HM19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HN19" s="64">
         <v>134.9</v>
       </c>
-      <c r="HO19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HP19" s="38">
+      <c r="HO19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HP19" s="64">
         <v>99.3</v>
       </c>
-      <c r="HQ19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HR19" s="38">
+      <c r="HQ19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HR19" s="64">
         <v>132.30000000000001</v>
       </c>
-      <c r="HS19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HT19" s="38">
+      <c r="HS19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HT19" s="64">
         <v>100.5</v>
       </c>
-      <c r="HU19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HV19" s="38">
+      <c r="HU19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HV19" s="64">
         <v>109.1</v>
       </c>
-      <c r="HW19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HX19" s="38">
+      <c r="HW19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HX19" s="64">
         <v>111.1</v>
       </c>
-      <c r="HY19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HZ19" s="38">
+      <c r="HY19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HZ19" s="64">
         <v>119.1</v>
       </c>
-      <c r="IA19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IB19" s="38">
+      <c r="IA19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IB19" s="64">
         <v>179.1</v>
       </c>
-      <c r="IC19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ID19" s="38">
+      <c r="IC19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ID19" s="64">
         <v>100.9</v>
       </c>
-      <c r="IE19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IF19" s="38">
+      <c r="IE19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IF19" s="64">
         <v>100</v>
       </c>
-      <c r="IG19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IH19" s="38">
+      <c r="IG19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IH19" s="64">
         <v>103.5</v>
       </c>
-      <c r="II19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IJ19" s="38">
+      <c r="II19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IJ19" s="64">
         <v>101.2</v>
       </c>
-      <c r="IK19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IL19" s="38">
+      <c r="IK19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IL19" s="64">
         <v>100.1</v>
       </c>
-      <c r="IM19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IN19" s="38">
+      <c r="IM19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IN19" s="64">
         <v>97.4</v>
       </c>
-      <c r="IO19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IP19" s="38">
+      <c r="IO19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IP19" s="64">
         <v>139.4</v>
       </c>
-      <c r="IQ19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IR19" s="38">
+      <c r="IQ19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IR19" s="64">
         <v>107.1</v>
       </c>
-      <c r="IS19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IT19" s="38">
+      <c r="IS19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IT19" s="64">
         <v>108.1</v>
       </c>
-      <c r="IU19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IV19" s="32">
+      <c r="IU19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IV19" s="58">
         <v>102.3</v>
       </c>
-      <c r="IW19" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IX19" s="26"/>
+      <c r="IW19" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IX19" s="52"/>
     </row>
-    <row r="20" spans="1:258" x14ac:dyDescent="0.25">
-      <c r="A20" s="11" t="s">
+    <row r="20" spans="1:258" x14ac:dyDescent="0.3">
+      <c r="A20" s="37" t="s">
         <v>103</v>
       </c>
-      <c r="B20" s="37">
+      <c r="B20" s="63">
         <v>46291</v>
       </c>
-      <c r="C20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="37">
+      <c r="C20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="D20" s="63">
         <v>37814</v>
       </c>
-      <c r="E20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="37">
+      <c r="E20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="F20" s="63">
         <v>182338</v>
       </c>
-      <c r="G20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H20" s="30">
+      <c r="G20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="H20" s="56">
         <v>2636</v>
       </c>
-      <c r="I20" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J20" s="30">
+      <c r="I20" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="J20" s="56">
         <v>1934.8</v>
       </c>
-      <c r="K20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="L20" s="35" t="s">
+      <c r="K20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="L20" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="M20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="N20" s="38">
+      <c r="M20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="N20" s="64">
         <v>629.9</v>
       </c>
-      <c r="O20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="P20" s="38">
+      <c r="O20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="P20" s="64">
         <v>499.5</v>
       </c>
-      <c r="Q20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="R20" s="39">
+      <c r="Q20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="R20" s="65">
         <v>62.5</v>
       </c>
-      <c r="S20" s="31" t="s">
-[...2 lines deleted...]
-      <c r="T20" s="39">
+      <c r="S20" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="T20" s="65">
         <v>129.80000000000001</v>
       </c>
-      <c r="U20" s="31" t="s">
-[...2 lines deleted...]
-      <c r="V20" s="39">
+      <c r="U20" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="V20" s="65">
         <v>135.4</v>
       </c>
-      <c r="W20" s="31" t="s">
-[...2 lines deleted...]
-      <c r="X20" s="39">
+      <c r="W20" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="X20" s="65">
         <v>222</v>
       </c>
-      <c r="Y20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="Z20" s="38">
+      <c r="Y20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="Z20" s="64">
         <v>905.1</v>
       </c>
-      <c r="AA20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AB20" s="38">
+      <c r="AA20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AB20" s="64">
         <v>363.2</v>
       </c>
-      <c r="AC20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AD20" s="38">
+      <c r="AC20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AD20" s="64">
         <v>488.5</v>
       </c>
-      <c r="AE20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AF20" s="38">
+      <c r="AE20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AF20" s="64">
         <v>2022.7</v>
       </c>
-      <c r="AG20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AH20" s="38">
+      <c r="AG20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH20" s="64">
         <v>149.4</v>
       </c>
-      <c r="AI20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AJ20" s="38">
+      <c r="AI20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AJ20" s="64">
         <v>1603.5</v>
       </c>
-      <c r="AK20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AL20" s="38">
+      <c r="AK20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AL20" s="64">
         <v>277</v>
       </c>
-      <c r="AM20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AN20" s="38">
+      <c r="AM20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AN20" s="64">
         <v>11.8</v>
       </c>
-      <c r="AO20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AP20" s="38">
+      <c r="AO20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AP20" s="64">
         <v>229.2</v>
       </c>
-      <c r="AQ20" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AR20" s="38">
+      <c r="AQ20" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AR20" s="64">
         <v>107.5</v>
       </c>
-      <c r="AS20" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AT20" s="38">
+      <c r="AS20" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AT20" s="64">
         <v>58.7</v>
       </c>
-      <c r="AU20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AV20" s="38">
+      <c r="AU20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV20" s="64">
         <v>1247.7</v>
       </c>
-      <c r="AW20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AX20" s="38">
+      <c r="AW20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AX20" s="64">
         <v>1825.3</v>
       </c>
-      <c r="AY20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="AZ20" s="38">
+      <c r="AY20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AZ20" s="64">
         <v>1417.1</v>
       </c>
-      <c r="BA20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BB20" s="38">
+      <c r="BA20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BB20" s="64">
         <v>31546.2</v>
       </c>
-      <c r="BC20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BD20" s="40">
+      <c r="BC20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BD20" s="66">
         <v>47533</v>
       </c>
-      <c r="BE20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BF20" s="40">
+      <c r="BE20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BF20" s="66">
         <v>29154</v>
       </c>
-      <c r="BG20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BH20" s="40">
+      <c r="BG20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BH20" s="66">
         <v>112488</v>
       </c>
-      <c r="BI20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BJ20" s="40">
+      <c r="BI20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BJ20" s="66">
         <v>297195</v>
       </c>
-      <c r="BK20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BL20" s="41">
+      <c r="BK20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BL20" s="67">
         <v>2998</v>
       </c>
-      <c r="BM20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BN20" s="40">
+      <c r="BM20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BN20" s="66">
         <v>5467</v>
       </c>
-      <c r="BO20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BP20" s="40">
+      <c r="BO20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BP20" s="66">
         <v>363884</v>
       </c>
-      <c r="BQ20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BR20" s="40">
+      <c r="BQ20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BR20" s="66">
         <v>1914</v>
       </c>
-      <c r="BS20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BT20" s="40">
+      <c r="BS20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BT20" s="66">
         <v>1945</v>
       </c>
-      <c r="BU20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BV20" s="20">
+      <c r="BU20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BV20" s="46">
         <v>5761.49</v>
       </c>
-      <c r="BW20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BX20" s="19">
+      <c r="BW20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BX20" s="45">
         <v>18584</v>
       </c>
-      <c r="BY20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="BZ20" s="40">
+      <c r="BY20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BZ20" s="66">
         <v>593</v>
       </c>
-      <c r="CA20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CB20" s="40">
+      <c r="CA20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CB20" s="66">
         <v>1664</v>
       </c>
-      <c r="CC20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CD20" s="37">
+      <c r="CC20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CD20" s="63">
         <v>347</v>
       </c>
-      <c r="CE20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CF20" s="40">
+      <c r="CE20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CF20" s="66">
         <v>969</v>
       </c>
-      <c r="CG20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CH20" s="40">
+      <c r="CG20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CH20" s="66">
         <v>3489</v>
       </c>
-      <c r="CI20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CJ20" s="39">
+      <c r="CI20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CJ20" s="65">
         <v>512.1</v>
       </c>
-      <c r="CK20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CL20" s="39">
+      <c r="CK20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CL20" s="65">
         <v>234.4</v>
       </c>
-      <c r="CM20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CN20" s="37">
+      <c r="CM20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CN20" s="63">
         <v>21881</v>
       </c>
-      <c r="CO20" s="31" t="s">
-[...2 lines deleted...]
-      <c r="CP20" s="39">
+      <c r="CO20" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CP20" s="65">
         <v>25.4</v>
       </c>
-      <c r="CQ20" s="31" t="s">
-[...2 lines deleted...]
-      <c r="CR20" s="40">
+      <c r="CQ20" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CR20" s="66">
         <v>18862</v>
       </c>
-      <c r="CS20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CT20" s="40">
+      <c r="CS20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CT20" s="66">
         <v>10016</v>
       </c>
-      <c r="CU20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CV20" s="40">
+      <c r="CU20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CV20" s="66">
         <v>2343</v>
       </c>
-      <c r="CW20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CX20" s="40">
+      <c r="CW20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CX20" s="66">
         <v>2855</v>
       </c>
-      <c r="CY20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="CZ20" s="40">
+      <c r="CY20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CZ20" s="66">
         <v>1142</v>
       </c>
-      <c r="DA20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DB20" s="38">
+      <c r="DA20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DB20" s="64">
         <v>218.3</v>
       </c>
-      <c r="DC20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DD20" s="39">
+      <c r="DC20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD20" s="65">
         <v>61.7</v>
       </c>
-      <c r="DE20" s="31" t="s">
-[...2 lines deleted...]
-      <c r="DF20" s="39">
+      <c r="DE20" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="DF20" s="65">
         <v>308.89999999999998</v>
       </c>
-      <c r="DG20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DH20" s="38">
+      <c r="DG20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH20" s="64">
         <v>1567</v>
       </c>
-      <c r="DI20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DJ20" s="38">
+      <c r="DI20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DJ20" s="64">
         <v>941.9</v>
       </c>
-      <c r="DK20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DL20" s="38">
+      <c r="DK20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DL20" s="64">
         <v>1983.6</v>
       </c>
-      <c r="DM20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DN20" s="38">
+      <c r="DM20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DN20" s="64">
         <v>3077.6</v>
       </c>
-      <c r="DO20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DP20" s="38">
+      <c r="DO20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DP20" s="64">
         <v>5339.8</v>
       </c>
-      <c r="DQ20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DR20" s="38">
+      <c r="DQ20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DR20" s="64">
         <v>2330.9</v>
       </c>
-      <c r="DS20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DT20" s="39">
+      <c r="DS20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DT20" s="65">
         <v>561.79999999999995</v>
       </c>
-      <c r="DU20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DV20" s="38">
+      <c r="DU20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DV20" s="64">
         <v>957.3</v>
       </c>
-      <c r="DW20" s="28" t="s">
-[...2 lines deleted...]
-      <c r="DX20" s="19">
+      <c r="DW20" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DX20" s="45">
         <v>175624</v>
       </c>
-      <c r="DY20" s="36" t="s">
-[...2 lines deleted...]
-      <c r="DZ20" s="38">
+      <c r="DY20" s="62" t="s">
+        <v>174</v>
+      </c>
+      <c r="DZ20" s="64">
         <v>99.3</v>
       </c>
-      <c r="EA20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EB20" s="38">
+      <c r="EA20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB20" s="64">
         <v>91.7</v>
       </c>
-      <c r="EC20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ED20" s="38">
+      <c r="EC20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ED20" s="64">
         <v>115.6</v>
       </c>
-      <c r="EE20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EF20" s="38">
+      <c r="EE20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EF20" s="64">
         <v>109.1</v>
       </c>
-      <c r="EG20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EH20" s="38">
+      <c r="EG20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EH20" s="64">
         <v>107.5</v>
       </c>
-      <c r="EI20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EJ20" s="20" t="s">
+      <c r="EI20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EJ20" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="EK20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EL20" s="38">
+      <c r="EK20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EL20" s="64">
         <v>101.5</v>
       </c>
-      <c r="EM20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EN20" s="38">
+      <c r="EM20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EN20" s="64">
         <v>101.4</v>
       </c>
-      <c r="EO20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EP20" s="20">
+      <c r="EO20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EP20" s="46">
         <v>89.2</v>
       </c>
-      <c r="EQ20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ER20" s="38">
+      <c r="EQ20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ER20" s="64">
         <v>91.7</v>
       </c>
-      <c r="ES20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ET20" s="38">
+      <c r="ES20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ET20" s="64">
         <v>84.1</v>
       </c>
-      <c r="EU20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EV20" s="38">
+      <c r="EU20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EV20" s="64">
         <v>101.5</v>
       </c>
-      <c r="EW20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EX20" s="38">
+      <c r="EW20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EX20" s="64">
         <v>103.8</v>
       </c>
-      <c r="EY20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="EZ20" s="38">
+      <c r="EY20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EZ20" s="64">
         <v>103.2</v>
       </c>
-      <c r="FA20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FB20" s="38">
+      <c r="FA20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FB20" s="64">
         <v>104.2</v>
       </c>
-      <c r="FC20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FD20" s="38">
+      <c r="FC20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FD20" s="64">
         <v>97.1</v>
       </c>
-      <c r="FE20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FF20" s="38">
+      <c r="FE20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FF20" s="64">
         <v>98.4</v>
       </c>
-      <c r="FG20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FH20" s="38">
+      <c r="FG20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FH20" s="64">
         <v>107.6</v>
       </c>
-      <c r="FI20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FJ20" s="38">
+      <c r="FI20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FJ20" s="64">
         <v>96.6</v>
       </c>
-      <c r="FK20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FL20" s="38">
+      <c r="FK20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FL20" s="64">
         <v>61.9</v>
       </c>
-      <c r="FM20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FN20" s="38">
+      <c r="FM20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FN20" s="64">
         <v>113.2</v>
       </c>
-      <c r="FO20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FP20" s="38">
+      <c r="FO20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FP20" s="64">
         <v>110.1</v>
       </c>
-      <c r="FQ20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FR20" s="38">
+      <c r="FQ20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FR20" s="64">
         <v>105.2</v>
       </c>
-      <c r="FS20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FT20" s="38">
+      <c r="FS20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FT20" s="64">
         <v>97.6</v>
       </c>
-      <c r="FU20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FV20" s="38">
+      <c r="FU20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FV20" s="64">
         <v>96</v>
       </c>
-      <c r="FW20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FX20" s="38">
+      <c r="FW20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FX20" s="64">
         <v>94.2</v>
       </c>
-      <c r="FY20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="FZ20" s="38">
+      <c r="FY20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FZ20" s="64">
         <v>99.3</v>
       </c>
-      <c r="GA20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GB20" s="38">
+      <c r="GA20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GB20" s="64">
         <v>104.8</v>
       </c>
-      <c r="GC20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GD20" s="38">
+      <c r="GC20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GD20" s="64">
         <v>122.2</v>
       </c>
-      <c r="GE20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GF20" s="38">
+      <c r="GE20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GF20" s="64">
         <v>113.9</v>
       </c>
-      <c r="GG20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GH20" s="38">
+      <c r="GG20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GH20" s="64">
         <v>110.6</v>
       </c>
-      <c r="GI20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GJ20" s="38">
+      <c r="GI20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GJ20" s="64">
         <v>78.7</v>
       </c>
-      <c r="GK20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GL20" s="38">
+      <c r="GK20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GL20" s="64">
         <v>102.1</v>
       </c>
-      <c r="GM20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GN20" s="38">
+      <c r="GM20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GN20" s="64">
         <v>108.5</v>
       </c>
-      <c r="GO20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GP20" s="38">
+      <c r="GO20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GP20" s="64">
         <v>103.4</v>
       </c>
-      <c r="GQ20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GR20" s="38">
+      <c r="GQ20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GR20" s="64">
         <v>93.9</v>
       </c>
-      <c r="GS20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GT20" s="19">
+      <c r="GS20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GT20" s="45">
         <v>100.9</v>
       </c>
-      <c r="GU20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GV20" s="19">
+      <c r="GU20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GV20" s="45">
         <v>105.7</v>
       </c>
-      <c r="GW20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GX20" s="38">
+      <c r="GW20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GX20" s="64">
         <v>90.2</v>
       </c>
-      <c r="GY20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="GZ20" s="38">
+      <c r="GY20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GZ20" s="64">
         <v>84.7</v>
       </c>
-      <c r="HA20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HB20" s="38">
+      <c r="HA20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HB20" s="64">
         <v>129.30000000000001</v>
       </c>
-      <c r="HC20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HD20" s="38">
+      <c r="HC20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HD20" s="64">
         <v>109.1</v>
       </c>
-      <c r="HE20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HF20" s="38">
+      <c r="HE20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HF20" s="64">
         <v>109.8</v>
       </c>
-      <c r="HG20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HH20" s="38">
+      <c r="HG20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HH20" s="64">
         <v>120.8</v>
       </c>
-      <c r="HI20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HJ20" s="38">
+      <c r="HI20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HJ20" s="64">
         <v>99.1</v>
       </c>
-      <c r="HK20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HL20" s="38">
+      <c r="HK20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HL20" s="64">
         <v>105.6</v>
       </c>
-      <c r="HM20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HN20" s="38">
+      <c r="HM20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HN20" s="64">
         <v>120.2</v>
       </c>
-      <c r="HO20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HP20" s="38">
+      <c r="HO20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HP20" s="64">
         <v>96.9</v>
       </c>
-      <c r="HQ20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HR20" s="38">
+      <c r="HQ20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HR20" s="64">
         <v>101.8</v>
       </c>
-      <c r="HS20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HT20" s="38">
+      <c r="HS20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HT20" s="64">
         <v>97.4</v>
       </c>
-      <c r="HU20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HV20" s="38">
+      <c r="HU20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HV20" s="64">
         <v>106.7</v>
       </c>
-      <c r="HW20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="HX20" s="38">
+      <c r="HW20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HX20" s="64">
         <v>103</v>
       </c>
-      <c r="HY20" s="38" t="s">
-[...2 lines deleted...]
-      <c r="HZ20" s="42">
+      <c r="HY20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HZ20" s="68">
         <v>122.5</v>
       </c>
-      <c r="IA20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IB20" s="38">
+      <c r="IA20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IB20" s="64">
         <v>168.6</v>
       </c>
-      <c r="IC20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="ID20" s="38">
+      <c r="IC20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ID20" s="64">
         <v>102.6</v>
       </c>
-      <c r="IE20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IF20" s="38">
+      <c r="IE20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IF20" s="64">
         <v>99</v>
       </c>
-      <c r="IG20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IH20" s="38">
+      <c r="IG20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IH20" s="64">
         <v>118.9</v>
       </c>
-      <c r="II20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IJ20" s="38">
+      <c r="II20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IJ20" s="64">
         <v>105.7</v>
       </c>
-      <c r="IK20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IL20" s="38">
+      <c r="IK20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IL20" s="64">
         <v>84.7</v>
       </c>
-      <c r="IM20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IN20" s="38">
+      <c r="IM20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IN20" s="64">
         <v>93.3</v>
       </c>
-      <c r="IO20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IP20" s="38">
+      <c r="IO20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IP20" s="64">
         <v>114.8</v>
       </c>
-      <c r="IQ20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IR20" s="38">
+      <c r="IQ20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IR20" s="64">
         <v>108.1</v>
       </c>
-      <c r="IS20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IT20" s="38">
+      <c r="IS20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IT20" s="64">
         <v>100.9</v>
       </c>
-      <c r="IU20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IV20" s="32">
+      <c r="IU20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IV20" s="58">
         <v>102.4</v>
       </c>
-      <c r="IW20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="IX20" s="26"/>
+      <c r="IW20" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IX20" s="52"/>
     </row>
-    <row r="21" spans="1:258" x14ac:dyDescent="0.25">
-      <c r="A21" s="11" t="s">
+    <row r="21" spans="1:258" x14ac:dyDescent="0.3">
+      <c r="A21" s="37" t="s">
         <v>104</v>
       </c>
-      <c r="B21" s="37">
+      <c r="B21" s="63">
         <v>12429</v>
       </c>
-      <c r="C21" s="28"/>
-      <c r="D21" s="37">
+      <c r="C21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="D21" s="63">
         <v>10385</v>
       </c>
-      <c r="E21" s="28"/>
-      <c r="F21" s="37">
+      <c r="E21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="F21" s="63">
         <v>40117</v>
       </c>
-      <c r="G21" s="28"/>
-      <c r="H21" s="30">
+      <c r="G21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="H21" s="56">
         <v>691</v>
       </c>
-      <c r="I21" s="31"/>
-      <c r="J21" s="30">
+      <c r="I21" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="J21" s="56">
         <v>489.3</v>
       </c>
-      <c r="K21" s="28"/>
-      <c r="L21" s="35" t="s">
+      <c r="K21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="L21" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="M21" s="28"/>
-      <c r="N21" s="38">
+      <c r="M21" s="54"/>
+      <c r="N21" s="64">
         <v>149.4</v>
       </c>
-      <c r="O21" s="28"/>
-      <c r="P21" s="38">
+      <c r="O21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="P21" s="64">
         <v>121.6</v>
       </c>
-      <c r="Q21" s="28"/>
-      <c r="R21" s="39">
+      <c r="Q21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="R21" s="65">
         <v>16</v>
       </c>
-      <c r="S21" s="31"/>
-      <c r="T21" s="39">
+      <c r="S21" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="T21" s="65">
         <v>29.6</v>
       </c>
-      <c r="U21" s="31"/>
-      <c r="V21" s="39">
+      <c r="U21" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="V21" s="65">
         <v>57.3</v>
       </c>
-      <c r="W21" s="31"/>
-      <c r="X21" s="39">
+      <c r="W21" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="X21" s="65">
         <v>68.3</v>
       </c>
-      <c r="Y21" s="28"/>
-      <c r="Z21" s="38">
+      <c r="Y21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="Z21" s="64">
         <v>242.2</v>
       </c>
-      <c r="AA21" s="28"/>
-      <c r="AB21" s="38">
+      <c r="AA21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AB21" s="64">
         <v>94.4</v>
       </c>
-      <c r="AC21" s="28"/>
-      <c r="AD21" s="38">
+      <c r="AC21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AD21" s="64">
         <v>133.4</v>
       </c>
-      <c r="AE21" s="28"/>
-      <c r="AF21" s="38">
+      <c r="AE21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AF21" s="64">
         <v>519.1</v>
       </c>
-      <c r="AG21" s="28"/>
-      <c r="AH21" s="38">
+      <c r="AG21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH21" s="64">
         <v>37.700000000000003</v>
       </c>
-      <c r="AI21" s="28"/>
-      <c r="AJ21" s="38">
+      <c r="AI21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AJ21" s="64">
         <v>382.6</v>
       </c>
-      <c r="AK21" s="28"/>
-      <c r="AL21" s="38">
+      <c r="AK21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AL21" s="64">
         <v>73.8</v>
       </c>
-      <c r="AM21" s="28"/>
-      <c r="AN21" s="38">
+      <c r="AM21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AN21" s="64">
         <v>5.3</v>
       </c>
-      <c r="AO21" s="28"/>
-      <c r="AP21" s="38">
+      <c r="AO21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AP21" s="64">
         <v>55.9</v>
       </c>
-      <c r="AQ21" s="31"/>
-      <c r="AR21" s="38">
+      <c r="AQ21" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AR21" s="64">
         <v>30.8</v>
       </c>
-      <c r="AS21" s="31"/>
-      <c r="AT21" s="38">
+      <c r="AS21" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AT21" s="64">
         <v>13.4</v>
       </c>
-      <c r="AU21" s="28"/>
-      <c r="AV21" s="38">
+      <c r="AU21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV21" s="64">
         <v>167.3</v>
       </c>
-      <c r="AW21" s="28"/>
-      <c r="AX21" s="38">
+      <c r="AW21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AX21" s="64">
         <v>394.1</v>
       </c>
-      <c r="AY21" s="28"/>
-      <c r="AZ21" s="38">
+      <c r="AY21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="AZ21" s="64">
         <v>333.7</v>
       </c>
-      <c r="BA21" s="28"/>
-      <c r="BB21" s="38">
+      <c r="BA21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BB21" s="64">
         <v>5807.5</v>
       </c>
-      <c r="BC21" s="28"/>
-      <c r="BD21" s="40">
+      <c r="BC21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BD21" s="66">
         <v>13827</v>
       </c>
-      <c r="BE21" s="28"/>
-      <c r="BF21" s="40">
+      <c r="BE21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BF21" s="66">
         <v>8221</v>
       </c>
-      <c r="BG21" s="28"/>
-      <c r="BH21" s="40">
+      <c r="BG21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BH21" s="66">
         <v>36908</v>
       </c>
-      <c r="BI21" s="28"/>
-      <c r="BJ21" s="40">
+      <c r="BI21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BJ21" s="66">
         <v>50980</v>
       </c>
-      <c r="BK21" s="28"/>
-      <c r="BL21" s="41">
+      <c r="BK21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BL21" s="67">
         <v>643</v>
       </c>
-      <c r="BM21" s="28"/>
-      <c r="BN21" s="40">
+      <c r="BM21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BN21" s="66">
         <v>1377</v>
       </c>
-      <c r="BO21" s="28"/>
-      <c r="BP21" s="40">
+      <c r="BO21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BP21" s="66">
         <v>136226</v>
       </c>
-      <c r="BQ21" s="28"/>
-      <c r="BR21" s="40">
+      <c r="BQ21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BR21" s="66">
         <v>500</v>
       </c>
-      <c r="BS21" s="28"/>
-      <c r="BT21" s="40">
+      <c r="BS21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BT21" s="66">
         <v>317</v>
       </c>
-      <c r="BU21" s="28"/>
-      <c r="BV21" s="20" t="s">
+      <c r="BU21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BV21" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="BW21" s="28"/>
-      <c r="BX21" s="19" t="s">
+      <c r="BW21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BX21" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="BY21" s="28"/>
-      <c r="BZ21" s="40">
+      <c r="BY21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="BZ21" s="66">
         <v>185</v>
       </c>
-      <c r="CA21" s="28"/>
-      <c r="CB21" s="40">
+      <c r="CA21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CB21" s="66">
         <v>478</v>
       </c>
-      <c r="CC21" s="28"/>
-      <c r="CD21" s="39">
+      <c r="CC21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CD21" s="65">
         <v>68.3</v>
       </c>
-      <c r="CE21" s="28"/>
-      <c r="CF21" s="40">
+      <c r="CE21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CF21" s="66">
         <v>250</v>
       </c>
-      <c r="CG21" s="28"/>
-      <c r="CH21" s="40">
+      <c r="CG21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CH21" s="66">
         <v>884</v>
       </c>
-      <c r="CI21" s="28"/>
-      <c r="CJ21" s="39">
+      <c r="CI21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CJ21" s="65">
         <v>132.5</v>
       </c>
-      <c r="CK21" s="28"/>
-      <c r="CL21" s="39">
+      <c r="CK21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CL21" s="65">
         <v>52.4</v>
       </c>
-      <c r="CM21" s="28"/>
-      <c r="CN21" s="37">
+      <c r="CM21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CN21" s="63">
         <v>4759</v>
       </c>
-      <c r="CO21" s="31"/>
-      <c r="CP21" s="39">
+      <c r="CO21" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CP21" s="65">
         <v>7</v>
       </c>
-      <c r="CQ21" s="31"/>
-      <c r="CR21" s="40">
+      <c r="CQ21" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="CR21" s="66">
         <v>2799</v>
       </c>
-      <c r="CS21" s="28"/>
-      <c r="CT21" s="40">
+      <c r="CS21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CT21" s="66">
         <v>2624</v>
       </c>
-      <c r="CU21" s="28"/>
-      <c r="CV21" s="40">
+      <c r="CU21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CV21" s="66">
         <v>653</v>
       </c>
-      <c r="CW21" s="28"/>
-      <c r="CX21" s="40">
+      <c r="CW21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CX21" s="66">
         <v>744</v>
       </c>
-      <c r="CY21" s="28"/>
-      <c r="CZ21" s="40">
+      <c r="CY21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="CZ21" s="66">
         <v>280</v>
       </c>
-      <c r="DA21" s="28"/>
-      <c r="DB21" s="38">
+      <c r="DA21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DB21" s="64">
         <v>28.7</v>
       </c>
-      <c r="DC21" s="28"/>
-      <c r="DD21" s="39">
+      <c r="DC21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD21" s="65">
         <v>14.9</v>
       </c>
-      <c r="DE21" s="31"/>
-      <c r="DF21" s="39">
+      <c r="DE21" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="DF21" s="65">
         <v>72.099999999999994</v>
       </c>
-      <c r="DG21" s="28"/>
-      <c r="DH21" s="38">
+      <c r="DG21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH21" s="64">
         <v>334</v>
       </c>
-      <c r="DI21" s="28"/>
-      <c r="DJ21" s="38">
+      <c r="DI21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DJ21" s="64">
         <v>215.1</v>
       </c>
-      <c r="DK21" s="28"/>
-      <c r="DL21" s="38">
+      <c r="DK21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DL21" s="64">
         <v>442.2</v>
       </c>
-      <c r="DM21" s="28"/>
-      <c r="DN21" s="38">
+      <c r="DM21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DN21" s="64">
         <v>931.1</v>
       </c>
-      <c r="DO21" s="28"/>
-      <c r="DP21" s="38">
+      <c r="DO21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DP21" s="64">
         <v>1360</v>
       </c>
-      <c r="DQ21" s="28"/>
-      <c r="DR21" s="38">
+      <c r="DQ21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DR21" s="64">
         <v>304.5</v>
       </c>
-      <c r="DS21" s="28"/>
-      <c r="DT21" s="39">
+      <c r="DS21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DT21" s="65">
         <v>158.9</v>
       </c>
-      <c r="DU21" s="28"/>
-      <c r="DV21" s="38">
+      <c r="DU21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DV21" s="64">
         <v>326.7</v>
       </c>
-      <c r="DW21" s="28"/>
-      <c r="DX21" s="19" t="s">
+      <c r="DW21" s="54" t="s">
+        <v>174</v>
+      </c>
+      <c r="DX21" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="DY21" s="36"/>
-      <c r="DZ21" s="38">
+      <c r="DY21" s="62" t="s">
+        <v>174</v>
+      </c>
+      <c r="DZ21" s="64">
         <v>107.6</v>
       </c>
-      <c r="EA21" s="25"/>
-      <c r="EB21" s="38">
+      <c r="EA21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EB21" s="64">
         <v>93.5</v>
       </c>
-      <c r="EC21" s="25"/>
-      <c r="ED21" s="38">
+      <c r="EC21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ED21" s="64">
         <v>107.8</v>
       </c>
-      <c r="EE21" s="25"/>
-      <c r="EF21" s="38">
+      <c r="EE21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EF21" s="64">
         <v>107</v>
       </c>
-      <c r="EG21" s="25"/>
-      <c r="EH21" s="38">
+      <c r="EG21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EH21" s="64">
         <v>106.6</v>
       </c>
-      <c r="EI21" s="25"/>
-      <c r="EJ21" s="20" t="s">
+      <c r="EI21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EJ21" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="EK21" s="25"/>
-      <c r="EL21" s="38">
+      <c r="EK21" s="51"/>
+      <c r="EL21" s="64">
         <v>105.1</v>
       </c>
-      <c r="EM21" s="25"/>
-      <c r="EN21" s="38">
+      <c r="EM21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EN21" s="64">
         <v>107.4</v>
       </c>
-      <c r="EO21" s="25"/>
-      <c r="EP21" s="20">
+      <c r="EO21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EP21" s="46">
         <v>103.4</v>
       </c>
-      <c r="EQ21" s="25"/>
-      <c r="ER21" s="38">
+      <c r="EQ21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ER21" s="64">
         <v>100.4</v>
       </c>
-      <c r="ES21" s="25"/>
-      <c r="ET21" s="38">
+      <c r="ES21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ET21" s="64">
         <v>142.30000000000001</v>
       </c>
-      <c r="EU21" s="25"/>
-      <c r="EV21" s="38">
+      <c r="EU21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EV21" s="64">
         <v>129.80000000000001</v>
       </c>
-      <c r="EW21" s="25"/>
-      <c r="EX21" s="38">
+      <c r="EW21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EX21" s="64">
         <v>108.4</v>
       </c>
-      <c r="EY21" s="25"/>
-      <c r="EZ21" s="38">
+      <c r="EY21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="EZ21" s="64">
         <v>107.3</v>
       </c>
-      <c r="FA21" s="25"/>
-      <c r="FB21" s="38">
+      <c r="FA21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FB21" s="64">
         <v>109.2</v>
       </c>
-      <c r="FC21" s="25"/>
-      <c r="FD21" s="38">
+      <c r="FC21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FD21" s="64">
         <v>103.1</v>
       </c>
-      <c r="FE21" s="25"/>
-      <c r="FF21" s="38">
+      <c r="FE21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FF21" s="64">
         <v>101.1</v>
       </c>
-      <c r="FG21" s="25"/>
-      <c r="FH21" s="38">
+      <c r="FG21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FH21" s="64">
         <v>100.3</v>
       </c>
-      <c r="FI21" s="25"/>
-      <c r="FJ21" s="38">
+      <c r="FI21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FJ21" s="64">
         <v>94.4</v>
       </c>
-      <c r="FK21" s="25"/>
-      <c r="FL21" s="38">
+      <c r="FK21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FL21" s="64">
         <v>192</v>
       </c>
-      <c r="FM21" s="25"/>
-      <c r="FN21" s="38">
+      <c r="FM21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FN21" s="64">
         <v>99.3</v>
       </c>
-      <c r="FO21" s="25"/>
-      <c r="FP21" s="38">
+      <c r="FO21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FP21" s="64">
         <v>130.4</v>
       </c>
-      <c r="FQ21" s="25"/>
-      <c r="FR21" s="38">
+      <c r="FQ21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FR21" s="64">
         <v>82.9</v>
       </c>
-      <c r="FS21" s="25"/>
-      <c r="FT21" s="38">
+      <c r="FS21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FT21" s="64">
         <v>82.5</v>
       </c>
-      <c r="FU21" s="25"/>
-      <c r="FV21" s="38">
+      <c r="FU21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FV21" s="64">
         <v>89.4</v>
       </c>
-      <c r="FW21" s="25"/>
-      <c r="FX21" s="38">
+      <c r="FW21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FX21" s="64">
         <v>97.8</v>
       </c>
-      <c r="FY21" s="25"/>
-      <c r="FZ21" s="38">
+      <c r="FY21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="FZ21" s="64">
         <v>85.9</v>
       </c>
-      <c r="GA21" s="25"/>
-      <c r="GB21" s="38">
+      <c r="GA21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GB21" s="64">
         <v>102.4</v>
       </c>
-      <c r="GC21" s="25"/>
-      <c r="GD21" s="38">
+      <c r="GC21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GD21" s="64">
         <v>110.1</v>
       </c>
-      <c r="GE21" s="25"/>
-      <c r="GF21" s="38">
+      <c r="GE21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GF21" s="64">
         <v>84.8</v>
       </c>
-      <c r="GG21" s="25"/>
-      <c r="GH21" s="38">
+      <c r="GG21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GH21" s="64">
         <v>69.900000000000006</v>
       </c>
-      <c r="GI21" s="25"/>
-      <c r="GJ21" s="38">
+      <c r="GI21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GJ21" s="64">
         <v>86.6</v>
       </c>
-      <c r="GK21" s="25"/>
-      <c r="GL21" s="38">
+      <c r="GK21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GL21" s="64">
         <v>99</v>
       </c>
-      <c r="GM21" s="25"/>
-      <c r="GN21" s="38">
+      <c r="GM21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GN21" s="64">
         <v>101.4</v>
       </c>
-      <c r="GO21" s="25"/>
-      <c r="GP21" s="38">
+      <c r="GO21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GP21" s="64">
         <v>101.5</v>
       </c>
-      <c r="GQ21" s="25"/>
-      <c r="GR21" s="38">
+      <c r="GQ21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GR21" s="64">
         <v>58.2</v>
       </c>
-      <c r="GS21" s="25"/>
-      <c r="GT21" s="19" t="s">
+      <c r="GS21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GT21" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="GU21" s="25"/>
-      <c r="GV21" s="19" t="s">
+      <c r="GU21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GV21" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="GW21" s="25"/>
-      <c r="GX21" s="38">
+      <c r="GW21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GX21" s="64">
         <v>135.19999999999999</v>
       </c>
-      <c r="GY21" s="25"/>
-      <c r="GZ21" s="38">
+      <c r="GY21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="GZ21" s="64">
         <v>98.4</v>
       </c>
-      <c r="HA21" s="25"/>
-      <c r="HB21" s="38">
+      <c r="HA21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HB21" s="64">
         <v>63.5</v>
       </c>
-      <c r="HC21" s="25"/>
-      <c r="HD21" s="38">
+      <c r="HC21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HD21" s="64">
         <v>80.2</v>
       </c>
-      <c r="HE21" s="25"/>
-      <c r="HF21" s="38">
+      <c r="HE21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HF21" s="64">
         <v>102.7</v>
       </c>
-      <c r="HG21" s="25"/>
-      <c r="HH21" s="38">
+      <c r="HG21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HH21" s="64">
         <v>109.5</v>
       </c>
-      <c r="HI21" s="25"/>
-      <c r="HJ21" s="38">
+      <c r="HI21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HJ21" s="64">
         <v>87.6</v>
       </c>
-      <c r="HK21" s="25"/>
-      <c r="HL21" s="38">
+      <c r="HK21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HL21" s="64">
         <v>85</v>
       </c>
-      <c r="HM21" s="25"/>
-      <c r="HN21" s="38">
+      <c r="HM21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HN21" s="64">
         <v>92.9</v>
       </c>
-      <c r="HO21" s="25"/>
-      <c r="HP21" s="38">
+      <c r="HO21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HP21" s="64">
         <v>75</v>
       </c>
-      <c r="HQ21" s="25"/>
-      <c r="HR21" s="38">
+      <c r="HQ21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HR21" s="64">
         <v>106.6</v>
       </c>
-      <c r="HS21" s="25"/>
-      <c r="HT21" s="38">
+      <c r="HS21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HT21" s="64">
         <v>107.2</v>
       </c>
-      <c r="HU21" s="25"/>
-      <c r="HV21" s="38">
+      <c r="HU21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HV21" s="64">
         <v>98.8</v>
       </c>
-      <c r="HW21" s="25"/>
-      <c r="HX21" s="38">
+      <c r="HW21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HX21" s="64">
         <v>94</v>
       </c>
-      <c r="HY21" s="25"/>
-      <c r="HZ21" s="42">
+      <c r="HY21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="HZ21" s="68">
         <v>78.900000000000006</v>
       </c>
-      <c r="IA21" s="25"/>
-      <c r="IB21" s="38">
+      <c r="IA21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IB21" s="64">
         <v>111.3</v>
       </c>
-      <c r="IC21" s="25"/>
-      <c r="ID21" s="38">
+      <c r="IC21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="ID21" s="64">
         <v>91</v>
       </c>
-      <c r="IE21" s="25"/>
-      <c r="IF21" s="38">
+      <c r="IE21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IF21" s="64">
         <v>97.9</v>
       </c>
-      <c r="IG21" s="25"/>
-      <c r="IH21" s="38">
+      <c r="IG21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IH21" s="64">
         <v>109.5</v>
       </c>
-      <c r="II21" s="25"/>
-      <c r="IJ21" s="38">
+      <c r="II21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IJ21" s="64">
         <v>102</v>
       </c>
-      <c r="IK21" s="25"/>
-      <c r="IL21" s="38">
+      <c r="IK21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IL21" s="64">
         <v>111.8</v>
       </c>
-      <c r="IM21" s="25"/>
-      <c r="IN21" s="38">
+      <c r="IM21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IN21" s="64">
         <v>97.4</v>
       </c>
-      <c r="IO21" s="25"/>
-      <c r="IP21" s="38">
+      <c r="IO21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IP21" s="64">
         <v>181.9</v>
       </c>
-      <c r="IQ21" s="25"/>
-      <c r="IR21" s="38">
+      <c r="IQ21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IR21" s="64">
         <v>126.6</v>
       </c>
-      <c r="IS21" s="25"/>
-      <c r="IT21" s="38">
+      <c r="IS21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IT21" s="64">
         <v>80.7</v>
       </c>
-      <c r="IU21" s="25"/>
-      <c r="IV21" s="32" t="s">
+      <c r="IU21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IV21" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="IW21" s="25"/>
-      <c r="IX21" s="26"/>
+      <c r="IW21" s="51" t="s">
+        <v>174</v>
+      </c>
+      <c r="IX21" s="52"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="278">
-    <mergeCell ref="P4:Q4"/>
-[...120 lines deleted...]
-    <mergeCell ref="HV4:HW4"/>
+    <mergeCell ref="HF6:HY6"/>
+    <mergeCell ref="HZ6:IW6"/>
+    <mergeCell ref="DH6:DW6"/>
+    <mergeCell ref="DX6:DY6"/>
+    <mergeCell ref="DZ6:EW6"/>
+    <mergeCell ref="EX6:FQ6"/>
+    <mergeCell ref="FR6:GK6"/>
+    <mergeCell ref="GL6:HE6"/>
+    <mergeCell ref="BH6:BK6"/>
+    <mergeCell ref="BL6:BO6"/>
+    <mergeCell ref="BP6:BQ6"/>
+    <mergeCell ref="BR6:CM6"/>
+    <mergeCell ref="CN6:CO6"/>
+    <mergeCell ref="CP6:DG6"/>
+    <mergeCell ref="IN5:IO5"/>
+    <mergeCell ref="IP5:IQ5"/>
+    <mergeCell ref="IR5:IS5"/>
+    <mergeCell ref="IT5:IU5"/>
+    <mergeCell ref="IV5:IW5"/>
+    <mergeCell ref="B6:U6"/>
+    <mergeCell ref="V6:AO6"/>
+    <mergeCell ref="AV6:BC6"/>
+    <mergeCell ref="BD6:BE6"/>
+    <mergeCell ref="BF6:BG6"/>
+    <mergeCell ref="IB5:IC5"/>
+    <mergeCell ref="ID5:IE5"/>
+    <mergeCell ref="IF5:IG5"/>
+    <mergeCell ref="IH5:II5"/>
+    <mergeCell ref="IJ5:IK5"/>
+    <mergeCell ref="IL5:IM5"/>
+    <mergeCell ref="HP5:HQ5"/>
+    <mergeCell ref="HR5:HS5"/>
+    <mergeCell ref="HT5:HU5"/>
+    <mergeCell ref="HV5:HW5"/>
+    <mergeCell ref="HX5:HY5"/>
+    <mergeCell ref="HZ5:IA5"/>
+    <mergeCell ref="HD5:HE5"/>
+    <mergeCell ref="HF5:HG5"/>
+    <mergeCell ref="HH5:HI5"/>
+    <mergeCell ref="HJ5:HK5"/>
+    <mergeCell ref="HL5:HM5"/>
+    <mergeCell ref="HN5:HO5"/>
+    <mergeCell ref="GR5:GS5"/>
+    <mergeCell ref="GT5:GU5"/>
+    <mergeCell ref="GV5:GW5"/>
+    <mergeCell ref="GX5:GY5"/>
+    <mergeCell ref="GZ5:HA5"/>
+    <mergeCell ref="HB5:HC5"/>
+    <mergeCell ref="GF5:GG5"/>
+    <mergeCell ref="GH5:GI5"/>
+    <mergeCell ref="GJ5:GK5"/>
+    <mergeCell ref="GL5:GM5"/>
+    <mergeCell ref="GN5:GO5"/>
+    <mergeCell ref="GP5:GQ5"/>
+    <mergeCell ref="FT5:FU5"/>
+    <mergeCell ref="FV5:FW5"/>
+    <mergeCell ref="FX5:FY5"/>
+    <mergeCell ref="FZ5:GA5"/>
+    <mergeCell ref="GB5:GC5"/>
+    <mergeCell ref="GD5:GE5"/>
+    <mergeCell ref="FH5:FI5"/>
+    <mergeCell ref="FJ5:FK5"/>
+    <mergeCell ref="FL5:FM5"/>
+    <mergeCell ref="FN5:FO5"/>
+    <mergeCell ref="FP5:FQ5"/>
+    <mergeCell ref="FR5:FS5"/>
+    <mergeCell ref="EV5:EW5"/>
+    <mergeCell ref="EX5:EY5"/>
+    <mergeCell ref="EZ5:FA5"/>
+    <mergeCell ref="FB5:FC5"/>
+    <mergeCell ref="FD5:FE5"/>
+    <mergeCell ref="FF5:FG5"/>
+    <mergeCell ref="EJ5:EK5"/>
+    <mergeCell ref="EL5:EM5"/>
+    <mergeCell ref="EN5:EO5"/>
+    <mergeCell ref="EP5:EQ5"/>
+    <mergeCell ref="ER5:ES5"/>
+    <mergeCell ref="ET5:EU5"/>
+    <mergeCell ref="DX5:DY5"/>
+    <mergeCell ref="DZ5:EA5"/>
+    <mergeCell ref="EB5:EC5"/>
+    <mergeCell ref="ED5:EE5"/>
+    <mergeCell ref="EF5:EG5"/>
+    <mergeCell ref="EH5:EI5"/>
+    <mergeCell ref="DL5:DM5"/>
+    <mergeCell ref="DN5:DO5"/>
+    <mergeCell ref="DP5:DQ5"/>
+    <mergeCell ref="DR5:DS5"/>
+    <mergeCell ref="DT5:DU5"/>
+    <mergeCell ref="DV5:DW5"/>
+    <mergeCell ref="CZ5:DA5"/>
+    <mergeCell ref="DB5:DC5"/>
+    <mergeCell ref="DD5:DE5"/>
+    <mergeCell ref="DF5:DG5"/>
+    <mergeCell ref="DH5:DI5"/>
+    <mergeCell ref="DJ5:DK5"/>
+    <mergeCell ref="CN5:CO5"/>
+    <mergeCell ref="CP5:CQ5"/>
+    <mergeCell ref="CR5:CS5"/>
+    <mergeCell ref="CT5:CU5"/>
+    <mergeCell ref="CV5:CW5"/>
+    <mergeCell ref="CX5:CY5"/>
+    <mergeCell ref="CB5:CC5"/>
+    <mergeCell ref="CD5:CE5"/>
+    <mergeCell ref="CF5:CG5"/>
+    <mergeCell ref="CH5:CI5"/>
+    <mergeCell ref="CJ5:CK5"/>
+    <mergeCell ref="CL5:CM5"/>
+    <mergeCell ref="BP5:BQ5"/>
+    <mergeCell ref="BR5:BS5"/>
+    <mergeCell ref="BT5:BU5"/>
+    <mergeCell ref="BV5:BW5"/>
+    <mergeCell ref="BX5:BY5"/>
+    <mergeCell ref="BZ5:CA5"/>
+    <mergeCell ref="BD5:BE5"/>
+    <mergeCell ref="BF5:BG5"/>
+    <mergeCell ref="BH5:BI5"/>
+    <mergeCell ref="BJ5:BK5"/>
+    <mergeCell ref="BL5:BM5"/>
+    <mergeCell ref="BN5:BO5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="BB5:BC5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="IV4:IW4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="IJ4:IK4"/>
     <mergeCell ref="IL4:IM4"/>
     <mergeCell ref="IN4:IO4"/>
     <mergeCell ref="IP4:IQ4"/>
     <mergeCell ref="IR4:IS4"/>
     <mergeCell ref="IT4:IU4"/>
     <mergeCell ref="HX4:HY4"/>
     <mergeCell ref="HZ4:IA4"/>
-    <mergeCell ref="AR5:AS5"/>
-[...130 lines deleted...]
-    <mergeCell ref="CP6:DG6"/>
+    <mergeCell ref="IB4:IC4"/>
+    <mergeCell ref="ID4:IE4"/>
+    <mergeCell ref="IF4:IG4"/>
+    <mergeCell ref="IH4:II4"/>
+    <mergeCell ref="HL4:HM4"/>
+    <mergeCell ref="HN4:HO4"/>
+    <mergeCell ref="HP4:HQ4"/>
+    <mergeCell ref="HR4:HS4"/>
+    <mergeCell ref="HT4:HU4"/>
+    <mergeCell ref="HV4:HW4"/>
+    <mergeCell ref="GZ4:HA4"/>
+    <mergeCell ref="HB4:HC4"/>
+    <mergeCell ref="HD4:HE4"/>
+    <mergeCell ref="HF4:HG4"/>
+    <mergeCell ref="HH4:HI4"/>
+    <mergeCell ref="HJ4:HK4"/>
+    <mergeCell ref="GN4:GO4"/>
+    <mergeCell ref="GP4:GQ4"/>
+    <mergeCell ref="GR4:GS4"/>
+    <mergeCell ref="GT4:GU4"/>
+    <mergeCell ref="GV4:GW4"/>
+    <mergeCell ref="GX4:GY4"/>
+    <mergeCell ref="GB4:GC4"/>
+    <mergeCell ref="GD4:GE4"/>
+    <mergeCell ref="GF4:GG4"/>
+    <mergeCell ref="GH4:GI4"/>
+    <mergeCell ref="GJ4:GK4"/>
+    <mergeCell ref="GL4:GM4"/>
+    <mergeCell ref="FP4:FQ4"/>
+    <mergeCell ref="FR4:FS4"/>
+    <mergeCell ref="FT4:FU4"/>
+    <mergeCell ref="FV4:FW4"/>
+    <mergeCell ref="FX4:FY4"/>
+    <mergeCell ref="FZ4:GA4"/>
+    <mergeCell ref="FD4:FE4"/>
+    <mergeCell ref="FF4:FG4"/>
+    <mergeCell ref="FH4:FI4"/>
+    <mergeCell ref="FJ4:FK4"/>
+    <mergeCell ref="FL4:FM4"/>
+    <mergeCell ref="FN4:FO4"/>
+    <mergeCell ref="ER4:ES4"/>
+    <mergeCell ref="ET4:EU4"/>
+    <mergeCell ref="EV4:EW4"/>
+    <mergeCell ref="EX4:EY4"/>
+    <mergeCell ref="EZ4:FA4"/>
+    <mergeCell ref="FB4:FC4"/>
+    <mergeCell ref="EF4:EG4"/>
+    <mergeCell ref="EH4:EI4"/>
+    <mergeCell ref="EJ4:EK4"/>
+    <mergeCell ref="EL4:EM4"/>
+    <mergeCell ref="EN4:EO4"/>
+    <mergeCell ref="EP4:EQ4"/>
+    <mergeCell ref="DT4:DU4"/>
+    <mergeCell ref="DV4:DW4"/>
+    <mergeCell ref="DX4:DY4"/>
+    <mergeCell ref="DZ4:EA4"/>
+    <mergeCell ref="EB4:EC4"/>
+    <mergeCell ref="ED4:EE4"/>
+    <mergeCell ref="DH4:DI4"/>
+    <mergeCell ref="DJ4:DK4"/>
+    <mergeCell ref="DL4:DM4"/>
+    <mergeCell ref="DN4:DO4"/>
+    <mergeCell ref="DP4:DQ4"/>
+    <mergeCell ref="DR4:DS4"/>
+    <mergeCell ref="CV4:CW4"/>
+    <mergeCell ref="CX4:CY4"/>
+    <mergeCell ref="CZ4:DA4"/>
+    <mergeCell ref="DB4:DC4"/>
+    <mergeCell ref="DD4:DE4"/>
+    <mergeCell ref="DF4:DG4"/>
+    <mergeCell ref="CJ4:CK4"/>
+    <mergeCell ref="CL4:CM4"/>
+    <mergeCell ref="CN4:CO4"/>
+    <mergeCell ref="CP4:CQ4"/>
+    <mergeCell ref="CR4:CS4"/>
+    <mergeCell ref="CT4:CU4"/>
+    <mergeCell ref="BX4:BY4"/>
+    <mergeCell ref="BZ4:CA4"/>
+    <mergeCell ref="CB4:CC4"/>
+    <mergeCell ref="CD4:CE4"/>
+    <mergeCell ref="CF4:CG4"/>
+    <mergeCell ref="CH4:CI4"/>
+    <mergeCell ref="BL4:BM4"/>
+    <mergeCell ref="BN4:BO4"/>
+    <mergeCell ref="BP4:BQ4"/>
+    <mergeCell ref="BR4:BS4"/>
+    <mergeCell ref="BT4:BU4"/>
+    <mergeCell ref="BV4:BW4"/>
+    <mergeCell ref="AZ4:BA4"/>
+    <mergeCell ref="BB4:BC4"/>
+    <mergeCell ref="BD4:BE4"/>
+    <mergeCell ref="BF4:BG4"/>
+    <mergeCell ref="BH4:BI4"/>
+    <mergeCell ref="BJ4:BK4"/>
+    <mergeCell ref="AN4:AO4"/>
+    <mergeCell ref="AP4:AQ4"/>
+    <mergeCell ref="AR4:AS4"/>
+    <mergeCell ref="AT4:AU4"/>
+    <mergeCell ref="AV4:AW4"/>
+    <mergeCell ref="AX4:AY4"/>
+    <mergeCell ref="AB4:AC4"/>
+    <mergeCell ref="AD4:AE4"/>
+    <mergeCell ref="AF4:AG4"/>
+    <mergeCell ref="AH4:AI4"/>
+    <mergeCell ref="AJ4:AK4"/>
+    <mergeCell ref="AL4:AM4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="Z4:AA4"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="H1:P1"/>
+    <mergeCell ref="IP1:IU1"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="H1:P1" location="Narastajace!DZ6" display="Narastajace!DZ6" xr:uid="{725D1679-440D-4936-BB07-4302D79AD79F}"/>
-    <hyperlink ref="IP1:IU1" location="Narastajace!A1" display="Narastajace!A1" xr:uid="{B064AFDF-487A-4356-A7C9-BC3F9EC87F20}"/>
+    <hyperlink ref="H1:P1" location="Narastajace!DZ6" display="Narastajace!DZ6" xr:uid="{251B7E36-5AFB-44AD-A5E4-8114A159BC12}"/>
+    <hyperlink ref="IP1:IU1" location="Narastajace!A1" display="Narastajace!A1" xr:uid="{0BA18719-E9A6-4214-A6FD-FE18407949A7}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C09486B3-5847-48D7-A8FE-B7E3D6B7ADA2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E0E7C28-13DB-43A3-9963-6445A209239B}">
   <sheetPr codeName="Arkusz5"/>
   <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="5.7109375" style="51" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="16384" width="8.85546875" style="51"/>
+    <col min="1" max="1" width="5.6640625" style="77" customWidth="1"/>
+    <col min="2" max="3" width="85.6640625" style="77" customWidth="1"/>
+    <col min="4" max="4" width="3.6640625" style="77" customWidth="1"/>
+    <col min="5" max="5" width="10.6640625" style="77" customWidth="1"/>
+    <col min="6" max="7" width="40.6640625" style="77" customWidth="1"/>
+    <col min="8" max="8" width="3.6640625" style="77" customWidth="1"/>
+    <col min="9" max="9" width="10.6640625" style="77" customWidth="1"/>
+    <col min="10" max="11" width="40.6640625" style="77" customWidth="1"/>
+    <col min="12" max="16384" width="8.88671875" style="77"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="46" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A1" s="43" t="s">
+    <row r="1" spans="1:9" s="72" customFormat="1" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A1" s="69" t="s">
         <v>105</v>
       </c>
-      <c r="B1" s="44" t="s">
+      <c r="B1" s="70" t="s">
         <v>106</v>
       </c>
-      <c r="C1" s="45" t="s">
+      <c r="C1" s="71" t="s">
         <v>107</v>
       </c>
-      <c r="E1" s="47"/>
-      <c r="I1" s="47"/>
+      <c r="E1" s="73"/>
+      <c r="I1" s="73"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="74" t="s">
         <v>108</v>
       </c>
-      <c r="B2" s="49" t="s">
+      <c r="B2" s="75" t="s">
         <v>109</v>
       </c>
-      <c r="C2" s="50" t="s">
+      <c r="C2" s="76" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A3" s="48" t="s">
+      <c r="A3" s="74" t="s">
         <v>111</v>
       </c>
-      <c r="B3" s="49" t="s">
+      <c r="B3" s="75" t="s">
         <v>112</v>
       </c>
-      <c r="C3" s="50" t="s">
+      <c r="C3" s="76" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A4" s="48" t="s">
+      <c r="A4" s="74" t="s">
         <v>114</v>
       </c>
-      <c r="B4" s="49" t="s">
+      <c r="B4" s="75" t="s">
         <v>115</v>
       </c>
-      <c r="C4" s="50" t="s">
+      <c r="C4" s="76" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A5" s="48" t="s">
+      <c r="A5" s="74" t="s">
         <v>117</v>
       </c>
-      <c r="B5" s="49" t="s">
+      <c r="B5" s="75" t="s">
         <v>118</v>
       </c>
-      <c r="C5" s="50" t="s">
+      <c r="C5" s="76" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A6" s="48" t="s">
+      <c r="A6" s="74" t="s">
         <v>120</v>
       </c>
-      <c r="B6" s="49" t="s">
+      <c r="B6" s="75" t="s">
         <v>121</v>
       </c>
-      <c r="C6" s="50" t="s">
+      <c r="C6" s="76" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A7" s="48" t="s">
+      <c r="A7" s="74" t="s">
         <v>123</v>
       </c>
-      <c r="B7" s="49" t="s">
+      <c r="B7" s="75" t="s">
         <v>124</v>
       </c>
-      <c r="C7" s="50" t="s">
+      <c r="C7" s="76" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A8" s="48" t="s">
+      <c r="A8" s="74" t="s">
         <v>126</v>
       </c>
-      <c r="B8" s="49" t="s">
+      <c r="B8" s="75" t="s">
         <v>127</v>
       </c>
-      <c r="C8" s="50" t="s">
+      <c r="C8" s="76" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A9" s="48" t="s">
+      <c r="A9" s="74" t="s">
         <v>129</v>
       </c>
-      <c r="B9" s="49" t="s">
+      <c r="B9" s="75" t="s">
         <v>130</v>
       </c>
-      <c r="C9" s="50" t="s">
+      <c r="C9" s="76" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A10" s="48" t="s">
+      <c r="A10" s="74" t="s">
         <v>132</v>
       </c>
-      <c r="B10" s="49" t="s">
+      <c r="B10" s="75" t="s">
         <v>133</v>
       </c>
-      <c r="C10" s="50" t="s">
+      <c r="C10" s="76" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A11" s="48" t="s">
+      <c r="A11" s="74" t="s">
         <v>135</v>
       </c>
-      <c r="B11" s="49" t="s">
+      <c r="B11" s="75" t="s">
         <v>136</v>
       </c>
-      <c r="C11" s="50" t="s">
+      <c r="C11" s="76" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A12" s="48" t="s">
+      <c r="A12" s="74" t="s">
         <v>138</v>
       </c>
-      <c r="B12" s="49" t="s">
+      <c r="B12" s="75" t="s">
         <v>139</v>
       </c>
-      <c r="C12" s="50" t="s">
+      <c r="C12" s="76" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A13" s="48" t="s">
+      <c r="A13" s="74" t="s">
         <v>141</v>
       </c>
-      <c r="B13" s="49" t="s">
+      <c r="B13" s="75" t="s">
         <v>142</v>
       </c>
-      <c r="C13" s="50" t="s">
+      <c r="C13" s="76" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A14" s="48" t="s">
+      <c r="A14" s="74" t="s">
         <v>144</v>
       </c>
-      <c r="B14" s="49" t="s">
+      <c r="B14" s="75" t="s">
         <v>145</v>
       </c>
-      <c r="C14" s="50" t="s">
+      <c r="C14" s="76" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="15" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A15" s="48" t="s">
+    <row r="15" spans="1:9" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A15" s="74" t="s">
         <v>147</v>
       </c>
-      <c r="B15" s="49" t="s">
+      <c r="B15" s="75" t="s">
         <v>148</v>
       </c>
-      <c r="C15" s="50" t="s">
+      <c r="C15" s="76" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="48" t="s">
+      <c r="A16" s="74" t="s">
         <v>150</v>
       </c>
-      <c r="B16" s="49" t="s">
+      <c r="B16" s="75" t="s">
         <v>151</v>
       </c>
-      <c r="C16" s="50" t="s">
+      <c r="C16" s="76" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A17" s="48" t="s">
+      <c r="A17" s="74" t="s">
         <v>153</v>
       </c>
-      <c r="B17" s="49" t="s">
+      <c r="B17" s="75" t="s">
         <v>154</v>
       </c>
-      <c r="C17" s="50" t="s">
+      <c r="C17" s="76" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A18" s="48" t="s">
+      <c r="A18" s="74" t="s">
         <v>156</v>
       </c>
-      <c r="B18" s="49" t="s">
+      <c r="B18" s="75" t="s">
         <v>157</v>
       </c>
-      <c r="C18" s="50" t="s">
+      <c r="C18" s="76" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A19" s="48" t="s">
+      <c r="A19" s="74" t="s">
         <v>159</v>
       </c>
-      <c r="B19" s="49" t="s">
+      <c r="B19" s="75" t="s">
         <v>160</v>
       </c>
-      <c r="C19" s="50" t="s">
+      <c r="C19" s="76" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A20" s="48" t="s">
+      <c r="A20" s="74" t="s">
         <v>162</v>
       </c>
-      <c r="B20" s="49" t="s">
+      <c r="B20" s="75" t="s">
         <v>163</v>
       </c>
-      <c r="C20" s="50" t="s">
+      <c r="C20" s="76" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A21" s="48" t="s">
+      <c r="A21" s="74" t="s">
         <v>165</v>
       </c>
-      <c r="B21" s="49" t="s">
+      <c r="B21" s="75" t="s">
         <v>166</v>
       </c>
-      <c r="C21" s="50" t="s">
+      <c r="C21" s="76" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A22" s="48" t="s">
+      <c r="A22" s="74" t="s">
         <v>168</v>
       </c>
-      <c r="B22" s="49" t="s">
+      <c r="B22" s="75" t="s">
         <v>169</v>
       </c>
-      <c r="C22" s="50" t="s">
+      <c r="C22" s="76" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A23" s="48" t="s">
+      <c r="A23" s="74" t="s">
         <v>171</v>
       </c>
-      <c r="B23" s="52" t="s">
+      <c r="B23" s="78" t="s">
         <v>172</v>
       </c>
-      <c r="C23" s="53" t="s">
+      <c r="C23" s="79" t="s">
         <v>173</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010021C46080551799478E82C9F006110887" ma:contentTypeVersion="0" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6b89905c94771729a0de27fa7468e115">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b2fdb080088ddf1bdd98b8e55b33ddcf">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ zawartości"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
@@ -17968,84 +18202,99 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5980745D-3F0E-40A0-9714-C7C4CAF45D2A}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B411BFF-C49F-4FD9-8A41-9CFC35CB34F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8C1AD1A-39D2-44F7-9D82-F89D30ADD509}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B195A10-9736-4475-A4B3-5662299C304E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Narastajace_Accrued_base</vt:lpstr>
       <vt:lpstr>Metadane_Metadata</vt:lpstr>
     </vt:vector>