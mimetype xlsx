--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -10,69 +10,69 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/udostepnianie/bs/BS_do_publikacji/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A952B656-56D8-4215-9C14-C4BA8B942B19}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C2D6258B-B54B-4710-A14B-7B754B9471A4}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="10500" xr2:uid="{B1B7CE8B-DC36-42F5-BFF5-6CFC1476EB3C}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{95D70FF2-B21C-4F63-AA58-909FC7D2449E}"/>
   </bookViews>
   <sheets>
     <sheet name="Narastajace_Accrued_base" sheetId="1" r:id="rId1"/>
     <sheet name="Metadane_Metadata" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2196" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2202" uniqueCount="178">
   <si>
     <r>
       <t xml:space="preserve">TABL. 56.  DOSTAWY WYBRANYCH WYROBÓW 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial CE"/>
       </rPr>
       <t xml:space="preserve">                    </t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <color theme="1" tint="0.34998626667073579"/>
         <rFont val="Arial CE"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">DELIVERIES OF SELECTED  PRODUCTS  </t>
     </r>
   </si>
   <si>
     <r>
@@ -2952,50 +2952,53 @@
     <t>2024 Q1</t>
   </si>
   <si>
     <t>2024 Q1-Q2</t>
   </si>
   <si>
     <t>2024 Q1-Q3</t>
   </si>
   <si>
     <t>2024 Q1-Q4</t>
   </si>
   <si>
     <t>2025 Q1</t>
   </si>
   <si>
     <t>2025 Q1-Q2</t>
   </si>
   <si>
     <t>2025 Q1-Q3</t>
   </si>
   <si>
     <t>2025 Q1-Q4</t>
   </si>
   <si>
     <t>2026 Q1</t>
+  </si>
+  <si>
+    <t>2026 Q1-Q2</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Nr
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1" tint="0.499984740745262"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>No.</t>
     </r>
   </si>
   <si>
     <t>Nota informacyjna</t>
   </si>
   <si>
     <t>Information Note</t>
   </si>
   <si>
@@ -3176,50 +3179,56 @@
     <t>Z wyłączeniem samochodów kempingowych, pojazdów śniegowych, do golfa i podobnych.</t>
   </si>
   <si>
     <t>Excluding motor caravans,snowmobiles, golf cars and similar vehicles.</t>
   </si>
   <si>
     <t>[21]</t>
   </si>
   <si>
     <t>Łącznie z dziecięcymi.</t>
   </si>
   <si>
     <t>Including children bicycles.</t>
   </si>
   <si>
     <t>Δ</t>
   </si>
   <si>
     <t>oznacza, że nazwy zostały skrócone w stosunku do obowiązującej klasyfikacji</t>
   </si>
   <si>
     <t>categories of applied classification are presented in abbreviated form</t>
   </si>
   <si>
     <t/>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>1404.6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
@@ -3729,94 +3738,94 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hiperłącze" xfId="1" builtinId="8"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
-    <cellStyle name="Normalny 2 2" xfId="2" xr:uid="{448850A8-B51B-4D16-9697-E9E36901D1CB}"/>
+    <cellStyle name="Normalny 2 2" xfId="2" xr:uid="{CD2C5A63-983E-4392-BE5C-3FBAB765525D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -4091,320 +4100,320 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2C711EBD-87A5-4D62-9249-16D172D8640A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DC310625-0343-43CF-9518-5F1B25A28FB2}">
   <sheetPr codeName="Arkusz1"/>
-  <dimension ref="A1:IX21"/>
+  <dimension ref="A1:IX22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="12.6640625" customWidth="1"/>
-[...254 lines deleted...]
-    <col min="257" max="257" width="2.109375" customWidth="1"/>
+    <col min="1" max="2" width="12.7109375" customWidth="1"/>
+    <col min="3" max="3" width="2.140625" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" customWidth="1"/>
+    <col min="5" max="5" width="2.140625" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" customWidth="1"/>
+    <col min="7" max="7" width="2.140625" customWidth="1"/>
+    <col min="8" max="8" width="12.7109375" customWidth="1"/>
+    <col min="9" max="9" width="2.140625" customWidth="1"/>
+    <col min="10" max="10" width="12.7109375" customWidth="1"/>
+    <col min="11" max="11" width="2.140625" customWidth="1"/>
+    <col min="12" max="12" width="12.7109375" customWidth="1"/>
+    <col min="13" max="13" width="2.140625" customWidth="1"/>
+    <col min="14" max="14" width="12.7109375" customWidth="1"/>
+    <col min="15" max="15" width="2.140625" customWidth="1"/>
+    <col min="16" max="16" width="12.7109375" customWidth="1"/>
+    <col min="17" max="17" width="2.140625" customWidth="1"/>
+    <col min="18" max="18" width="12.7109375" customWidth="1"/>
+    <col min="19" max="19" width="2.140625" customWidth="1"/>
+    <col min="20" max="20" width="12.7109375" customWidth="1"/>
+    <col min="21" max="21" width="2.140625" customWidth="1"/>
+    <col min="22" max="22" width="12.7109375" customWidth="1"/>
+    <col min="23" max="23" width="2.140625" customWidth="1"/>
+    <col min="24" max="24" width="12.7109375" customWidth="1"/>
+    <col min="25" max="25" width="2.140625" customWidth="1"/>
+    <col min="26" max="26" width="12.7109375" customWidth="1"/>
+    <col min="27" max="27" width="2.140625" customWidth="1"/>
+    <col min="28" max="28" width="12.7109375" customWidth="1"/>
+    <col min="29" max="29" width="2.140625" customWidth="1"/>
+    <col min="30" max="30" width="12.7109375" customWidth="1"/>
+    <col min="31" max="31" width="2.140625" customWidth="1"/>
+    <col min="32" max="32" width="12.7109375" customWidth="1"/>
+    <col min="33" max="33" width="2.140625" customWidth="1"/>
+    <col min="34" max="34" width="12.7109375" customWidth="1"/>
+    <col min="35" max="35" width="2.140625" customWidth="1"/>
+    <col min="36" max="36" width="12.7109375" customWidth="1"/>
+    <col min="37" max="37" width="2.140625" customWidth="1"/>
+    <col min="38" max="38" width="12.7109375" customWidth="1"/>
+    <col min="39" max="39" width="2.140625" customWidth="1"/>
+    <col min="40" max="40" width="12.7109375" customWidth="1"/>
+    <col min="41" max="41" width="2.140625" customWidth="1"/>
+    <col min="42" max="42" width="12.7109375" customWidth="1"/>
+    <col min="43" max="43" width="2.140625" customWidth="1"/>
+    <col min="44" max="44" width="12.7109375" customWidth="1"/>
+    <col min="45" max="45" width="2.140625" customWidth="1"/>
+    <col min="46" max="46" width="12.7109375" customWidth="1"/>
+    <col min="47" max="47" width="2.140625" customWidth="1"/>
+    <col min="48" max="48" width="12.7109375" customWidth="1"/>
+    <col min="49" max="49" width="2.140625" customWidth="1"/>
+    <col min="50" max="50" width="12.7109375" customWidth="1"/>
+    <col min="51" max="51" width="2.140625" customWidth="1"/>
+    <col min="52" max="52" width="12.7109375" customWidth="1"/>
+    <col min="53" max="53" width="2.140625" customWidth="1"/>
+    <col min="54" max="54" width="12.7109375" customWidth="1"/>
+    <col min="55" max="55" width="2.140625" customWidth="1"/>
+    <col min="56" max="56" width="12.7109375" customWidth="1"/>
+    <col min="57" max="57" width="2.140625" customWidth="1"/>
+    <col min="58" max="58" width="12.7109375" customWidth="1"/>
+    <col min="59" max="59" width="2.140625" customWidth="1"/>
+    <col min="60" max="60" width="12.7109375" customWidth="1"/>
+    <col min="61" max="61" width="2.140625" customWidth="1"/>
+    <col min="62" max="62" width="12.7109375" customWidth="1"/>
+    <col min="63" max="63" width="2.140625" customWidth="1"/>
+    <col min="64" max="64" width="12.7109375" customWidth="1"/>
+    <col min="65" max="65" width="2.140625" customWidth="1"/>
+    <col min="66" max="66" width="12.7109375" customWidth="1"/>
+    <col min="67" max="67" width="2.140625" customWidth="1"/>
+    <col min="68" max="68" width="12.7109375" customWidth="1"/>
+    <col min="69" max="69" width="2.140625" customWidth="1"/>
+    <col min="70" max="70" width="12.7109375" customWidth="1"/>
+    <col min="71" max="71" width="2.140625" customWidth="1"/>
+    <col min="72" max="72" width="12.7109375" customWidth="1"/>
+    <col min="73" max="73" width="2.140625" customWidth="1"/>
+    <col min="74" max="74" width="12.7109375" customWidth="1"/>
+    <col min="75" max="75" width="2.140625" customWidth="1"/>
+    <col min="76" max="76" width="12.7109375" customWidth="1"/>
+    <col min="77" max="77" width="2.140625" customWidth="1"/>
+    <col min="78" max="78" width="12.7109375" customWidth="1"/>
+    <col min="79" max="79" width="2.140625" customWidth="1"/>
+    <col min="80" max="80" width="12.7109375" customWidth="1"/>
+    <col min="81" max="81" width="2.140625" customWidth="1"/>
+    <col min="82" max="82" width="12.7109375" customWidth="1"/>
+    <col min="83" max="83" width="2.140625" customWidth="1"/>
+    <col min="84" max="84" width="12.7109375" customWidth="1"/>
+    <col min="85" max="85" width="2.140625" customWidth="1"/>
+    <col min="86" max="86" width="12.7109375" customWidth="1"/>
+    <col min="87" max="87" width="2.140625" customWidth="1"/>
+    <col min="88" max="88" width="12.7109375" customWidth="1"/>
+    <col min="89" max="89" width="2.140625" customWidth="1"/>
+    <col min="90" max="90" width="12.7109375" customWidth="1"/>
+    <col min="91" max="91" width="2.140625" customWidth="1"/>
+    <col min="92" max="92" width="12.7109375" customWidth="1"/>
+    <col min="93" max="93" width="2.140625" customWidth="1"/>
+    <col min="94" max="94" width="12.7109375" customWidth="1"/>
+    <col min="95" max="95" width="2.140625" customWidth="1"/>
+    <col min="96" max="96" width="12.7109375" customWidth="1"/>
+    <col min="97" max="97" width="2.140625" customWidth="1"/>
+    <col min="98" max="98" width="12.7109375" customWidth="1"/>
+    <col min="99" max="99" width="2.140625" customWidth="1"/>
+    <col min="100" max="100" width="12.7109375" customWidth="1"/>
+    <col min="101" max="101" width="2.140625" customWidth="1"/>
+    <col min="102" max="102" width="12.7109375" customWidth="1"/>
+    <col min="103" max="103" width="2.140625" customWidth="1"/>
+    <col min="104" max="104" width="12.7109375" customWidth="1"/>
+    <col min="105" max="105" width="2.140625" customWidth="1"/>
+    <col min="106" max="106" width="12.7109375" customWidth="1"/>
+    <col min="107" max="107" width="2.140625" customWidth="1"/>
+    <col min="108" max="108" width="12.7109375" customWidth="1"/>
+    <col min="109" max="109" width="2.140625" customWidth="1"/>
+    <col min="110" max="110" width="12.7109375" customWidth="1"/>
+    <col min="111" max="111" width="2.140625" customWidth="1"/>
+    <col min="112" max="112" width="12.7109375" customWidth="1"/>
+    <col min="113" max="113" width="2.140625" customWidth="1"/>
+    <col min="114" max="114" width="12.7109375" customWidth="1"/>
+    <col min="115" max="115" width="2.140625" customWidth="1"/>
+    <col min="116" max="116" width="12.7109375" customWidth="1"/>
+    <col min="117" max="117" width="2.140625" customWidth="1"/>
+    <col min="118" max="118" width="12.7109375" customWidth="1"/>
+    <col min="119" max="119" width="2.140625" customWidth="1"/>
+    <col min="120" max="120" width="12.7109375" customWidth="1"/>
+    <col min="121" max="121" width="2.140625" customWidth="1"/>
+    <col min="122" max="122" width="12.7109375" customWidth="1"/>
+    <col min="123" max="123" width="2.140625" customWidth="1"/>
+    <col min="124" max="124" width="12.7109375" customWidth="1"/>
+    <col min="125" max="125" width="2.140625" customWidth="1"/>
+    <col min="126" max="126" width="12.7109375" customWidth="1"/>
+    <col min="127" max="127" width="2.140625" customWidth="1"/>
+    <col min="128" max="128" width="12.7109375" customWidth="1"/>
+    <col min="129" max="129" width="2.140625" customWidth="1"/>
+    <col min="130" max="130" width="12.7109375" customWidth="1"/>
+    <col min="131" max="131" width="2.140625" customWidth="1"/>
+    <col min="132" max="132" width="12.7109375" customWidth="1"/>
+    <col min="133" max="133" width="2.140625" customWidth="1"/>
+    <col min="134" max="134" width="12.7109375" customWidth="1"/>
+    <col min="135" max="135" width="2.140625" customWidth="1"/>
+    <col min="136" max="136" width="12.7109375" customWidth="1"/>
+    <col min="137" max="137" width="2.140625" customWidth="1"/>
+    <col min="138" max="138" width="12.7109375" customWidth="1"/>
+    <col min="139" max="139" width="2.140625" customWidth="1"/>
+    <col min="140" max="140" width="12.7109375" customWidth="1"/>
+    <col min="141" max="141" width="2.140625" customWidth="1"/>
+    <col min="142" max="142" width="12.7109375" customWidth="1"/>
+    <col min="143" max="143" width="2.140625" customWidth="1"/>
+    <col min="144" max="144" width="12.7109375" customWidth="1"/>
+    <col min="145" max="145" width="2.140625" customWidth="1"/>
+    <col min="146" max="146" width="12.7109375" customWidth="1"/>
+    <col min="147" max="147" width="2.140625" customWidth="1"/>
+    <col min="148" max="148" width="12.7109375" customWidth="1"/>
+    <col min="149" max="149" width="2.140625" customWidth="1"/>
+    <col min="150" max="150" width="12.7109375" customWidth="1"/>
+    <col min="151" max="151" width="2.140625" customWidth="1"/>
+    <col min="152" max="152" width="12.7109375" customWidth="1"/>
+    <col min="153" max="153" width="2.140625" customWidth="1"/>
+    <col min="154" max="154" width="12.7109375" customWidth="1"/>
+    <col min="155" max="155" width="2.140625" customWidth="1"/>
+    <col min="156" max="156" width="12.7109375" customWidth="1"/>
+    <col min="157" max="157" width="2.140625" customWidth="1"/>
+    <col min="158" max="158" width="12.7109375" customWidth="1"/>
+    <col min="159" max="159" width="2.140625" customWidth="1"/>
+    <col min="160" max="160" width="12.7109375" customWidth="1"/>
+    <col min="161" max="161" width="2.140625" customWidth="1"/>
+    <col min="162" max="162" width="12.7109375" customWidth="1"/>
+    <col min="163" max="163" width="2.140625" customWidth="1"/>
+    <col min="164" max="164" width="12.7109375" customWidth="1"/>
+    <col min="165" max="165" width="2.140625" customWidth="1"/>
+    <col min="166" max="166" width="12.7109375" customWidth="1"/>
+    <col min="167" max="167" width="2.140625" customWidth="1"/>
+    <col min="168" max="168" width="12.7109375" customWidth="1"/>
+    <col min="169" max="169" width="2.140625" customWidth="1"/>
+    <col min="170" max="170" width="12.7109375" customWidth="1"/>
+    <col min="171" max="171" width="2.140625" customWidth="1"/>
+    <col min="172" max="172" width="12.7109375" customWidth="1"/>
+    <col min="173" max="173" width="2.140625" customWidth="1"/>
+    <col min="174" max="174" width="12.7109375" customWidth="1"/>
+    <col min="175" max="175" width="2.140625" customWidth="1"/>
+    <col min="176" max="176" width="12.7109375" customWidth="1"/>
+    <col min="177" max="177" width="2.140625" customWidth="1"/>
+    <col min="178" max="178" width="12.7109375" customWidth="1"/>
+    <col min="179" max="179" width="2.140625" customWidth="1"/>
+    <col min="180" max="180" width="12.7109375" customWidth="1"/>
+    <col min="181" max="181" width="2.140625" customWidth="1"/>
+    <col min="182" max="182" width="12.7109375" customWidth="1"/>
+    <col min="183" max="183" width="2.140625" customWidth="1"/>
+    <col min="184" max="184" width="12.7109375" customWidth="1"/>
+    <col min="185" max="185" width="2.140625" customWidth="1"/>
+    <col min="186" max="186" width="12.7109375" customWidth="1"/>
+    <col min="187" max="187" width="2.140625" customWidth="1"/>
+    <col min="188" max="188" width="12.7109375" customWidth="1"/>
+    <col min="189" max="189" width="2.140625" customWidth="1"/>
+    <col min="190" max="190" width="12.7109375" customWidth="1"/>
+    <col min="191" max="191" width="2.140625" customWidth="1"/>
+    <col min="192" max="192" width="12.7109375" customWidth="1"/>
+    <col min="193" max="193" width="2.140625" customWidth="1"/>
+    <col min="194" max="194" width="12.7109375" customWidth="1"/>
+    <col min="195" max="195" width="2.140625" customWidth="1"/>
+    <col min="196" max="196" width="12.7109375" customWidth="1"/>
+    <col min="197" max="197" width="2.140625" customWidth="1"/>
+    <col min="198" max="198" width="12.7109375" customWidth="1"/>
+    <col min="199" max="199" width="2.140625" customWidth="1"/>
+    <col min="200" max="200" width="12.7109375" customWidth="1"/>
+    <col min="201" max="201" width="2.140625" customWidth="1"/>
+    <col min="202" max="202" width="12.7109375" customWidth="1"/>
+    <col min="203" max="203" width="2.140625" customWidth="1"/>
+    <col min="204" max="204" width="12.7109375" customWidth="1"/>
+    <col min="205" max="205" width="2.140625" customWidth="1"/>
+    <col min="206" max="206" width="12.7109375" customWidth="1"/>
+    <col min="207" max="207" width="2.140625" customWidth="1"/>
+    <col min="208" max="208" width="12.7109375" customWidth="1"/>
+    <col min="209" max="209" width="2.140625" customWidth="1"/>
+    <col min="210" max="210" width="12.7109375" customWidth="1"/>
+    <col min="211" max="211" width="2.140625" customWidth="1"/>
+    <col min="212" max="212" width="12.7109375" customWidth="1"/>
+    <col min="213" max="213" width="2.140625" customWidth="1"/>
+    <col min="214" max="214" width="12.7109375" customWidth="1"/>
+    <col min="215" max="215" width="2.140625" customWidth="1"/>
+    <col min="216" max="216" width="12.7109375" customWidth="1"/>
+    <col min="217" max="217" width="2.140625" customWidth="1"/>
+    <col min="218" max="218" width="12.7109375" customWidth="1"/>
+    <col min="219" max="219" width="2.140625" customWidth="1"/>
+    <col min="220" max="220" width="12.7109375" customWidth="1"/>
+    <col min="221" max="221" width="2.140625" customWidth="1"/>
+    <col min="222" max="222" width="12.7109375" customWidth="1"/>
+    <col min="223" max="223" width="2.140625" customWidth="1"/>
+    <col min="224" max="224" width="12.7109375" customWidth="1"/>
+    <col min="225" max="225" width="2.140625" customWidth="1"/>
+    <col min="226" max="226" width="12.7109375" customWidth="1"/>
+    <col min="227" max="227" width="2.140625" customWidth="1"/>
+    <col min="228" max="228" width="12.7109375" customWidth="1"/>
+    <col min="229" max="229" width="2.140625" customWidth="1"/>
+    <col min="230" max="230" width="12.7109375" customWidth="1"/>
+    <col min="231" max="231" width="2.140625" customWidth="1"/>
+    <col min="232" max="232" width="12.7109375" customWidth="1"/>
+    <col min="233" max="233" width="2.140625" customWidth="1"/>
+    <col min="234" max="234" width="12.7109375" customWidth="1"/>
+    <col min="235" max="235" width="2.140625" customWidth="1"/>
+    <col min="236" max="236" width="12.7109375" customWidth="1"/>
+    <col min="237" max="237" width="2.140625" customWidth="1"/>
+    <col min="238" max="238" width="12.7109375" customWidth="1"/>
+    <col min="239" max="239" width="2.140625" customWidth="1"/>
+    <col min="240" max="240" width="12.7109375" customWidth="1"/>
+    <col min="241" max="241" width="2.140625" customWidth="1"/>
+    <col min="242" max="242" width="12.7109375" customWidth="1"/>
+    <col min="243" max="243" width="2.140625" customWidth="1"/>
+    <col min="244" max="244" width="12.7109375" customWidth="1"/>
+    <col min="245" max="245" width="2.140625" customWidth="1"/>
+    <col min="246" max="246" width="12.7109375" customWidth="1"/>
+    <col min="247" max="247" width="2.140625" customWidth="1"/>
+    <col min="248" max="248" width="12.7109375" customWidth="1"/>
+    <col min="249" max="249" width="2.140625" customWidth="1"/>
+    <col min="250" max="250" width="12.7109375" customWidth="1"/>
+    <col min="251" max="251" width="2.140625" customWidth="1"/>
+    <col min="252" max="252" width="12.7109375" customWidth="1"/>
+    <col min="253" max="253" width="2.140625" customWidth="1"/>
+    <col min="254" max="254" width="12.7109375" customWidth="1"/>
+    <col min="255" max="255" width="2.140625" customWidth="1"/>
+    <col min="256" max="256" width="12.7109375" customWidth="1"/>
+    <col min="257" max="257" width="2.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:258" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:258" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="2"/>
       <c r="H1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
       <c r="P1" s="4"/>
       <c r="Q1" s="5"/>
       <c r="R1" s="5"/>
       <c r="S1" s="5"/>
       <c r="T1" s="5"/>
       <c r="U1" s="5"/>
@@ -4437,51 +4446,51 @@
       <c r="AV1" s="5"/>
       <c r="AW1" s="5"/>
       <c r="AX1" s="5"/>
       <c r="AY1" s="5"/>
       <c r="AZ1" s="5"/>
       <c r="BA1" s="5"/>
       <c r="BB1" s="5"/>
       <c r="BC1" s="5"/>
       <c r="BD1" s="5"/>
       <c r="BE1" s="5"/>
       <c r="BF1" s="5"/>
       <c r="BG1" s="5"/>
       <c r="BH1" s="5"/>
       <c r="BI1" s="5"/>
       <c r="BJ1" s="5"/>
       <c r="BK1" s="5"/>
       <c r="IP1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="IQ1" s="7"/>
       <c r="IR1" s="7"/>
       <c r="IS1" s="7"/>
       <c r="IT1" s="7"/>
       <c r="IU1" s="7"/>
     </row>
-    <row r="2" spans="1:258" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:258" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -4505,51 +4514,51 @@
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="5"/>
       <c r="AT2" s="5"/>
       <c r="AU2" s="5"/>
       <c r="AV2" s="5"/>
       <c r="AW2" s="5"/>
       <c r="AX2" s="5"/>
       <c r="AY2" s="5"/>
       <c r="AZ2" s="5"/>
       <c r="BA2" s="5"/>
       <c r="BB2" s="5"/>
       <c r="BC2" s="5"/>
       <c r="BD2" s="5"/>
       <c r="BE2" s="5"/>
       <c r="BF2" s="5"/>
       <c r="BG2" s="5"/>
       <c r="BH2" s="5"/>
       <c r="BI2" s="5"/>
       <c r="BJ2" s="5"/>
       <c r="BK2" s="5"/>
       <c r="IW2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:258" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:258" x14ac:dyDescent="0.25">
       <c r="A3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="9"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
@@ -4571,51 +4580,51 @@
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
       <c r="AQ3" s="5"/>
       <c r="AR3" s="5"/>
       <c r="AS3" s="5"/>
       <c r="AT3" s="5"/>
       <c r="AU3" s="5"/>
       <c r="AV3" s="5"/>
       <c r="AW3" s="5"/>
       <c r="AX3" s="5"/>
       <c r="AY3" s="5"/>
       <c r="AZ3" s="5"/>
       <c r="BA3" s="5"/>
       <c r="BB3" s="5"/>
       <c r="BC3" s="5"/>
       <c r="BD3" s="5"/>
       <c r="BE3" s="5"/>
       <c r="BF3" s="5"/>
       <c r="BG3" s="5"/>
       <c r="BH3" s="5"/>
       <c r="BI3" s="5"/>
       <c r="BJ3" s="5"/>
       <c r="BK3" s="5"/>
     </row>
-    <row r="4" spans="1:258" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:258" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="10"/>
       <c r="B4" s="11">
         <v>1</v>
       </c>
       <c r="C4" s="12"/>
       <c r="D4" s="13">
         <v>2</v>
       </c>
       <c r="E4" s="12"/>
       <c r="F4" s="13">
         <v>3</v>
       </c>
       <c r="G4" s="12"/>
       <c r="H4" s="13">
         <v>4</v>
       </c>
       <c r="I4" s="12"/>
       <c r="J4" s="13">
         <v>5</v>
       </c>
       <c r="K4" s="12"/>
       <c r="L4" s="13">
         <v>6</v>
       </c>
       <c r="M4" s="12"/>
@@ -5086,51 +5095,51 @@
       <c r="IL4" s="13">
         <v>123</v>
       </c>
       <c r="IM4" s="12"/>
       <c r="IN4" s="13">
         <v>124</v>
       </c>
       <c r="IO4" s="12"/>
       <c r="IP4" s="13">
         <v>125</v>
       </c>
       <c r="IQ4" s="12"/>
       <c r="IR4" s="13">
         <v>126</v>
       </c>
       <c r="IS4" s="12"/>
       <c r="IT4" s="13">
         <v>127</v>
       </c>
       <c r="IU4" s="12"/>
       <c r="IV4" s="13">
         <v>128</v>
       </c>
       <c r="IW4" s="16"/>
     </row>
-    <row r="5" spans="1:258" ht="116.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:258" ht="116.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="19"/>
       <c r="D5" s="18" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="19"/>
       <c r="F5" s="18" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="19"/>
       <c r="H5" s="18" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="19"/>
       <c r="J5" s="18" t="s">
         <v>10</v>
       </c>
       <c r="K5" s="19"/>
       <c r="L5" s="18" t="s">
         <v>11</v>
@@ -5603,51 +5612,51 @@
       <c r="IL5" s="18" t="s">
         <v>64</v>
       </c>
       <c r="IM5" s="19"/>
       <c r="IN5" s="18" t="s">
         <v>65</v>
       </c>
       <c r="IO5" s="19"/>
       <c r="IP5" s="18" t="s">
         <v>66</v>
       </c>
       <c r="IQ5" s="19"/>
       <c r="IR5" s="18" t="s">
         <v>67</v>
       </c>
       <c r="IS5" s="19"/>
       <c r="IT5" s="18" t="s">
         <v>68</v>
       </c>
       <c r="IU5" s="19"/>
       <c r="IV5" s="18" t="s">
         <v>69</v>
       </c>
       <c r="IW5" s="19"/>
     </row>
-    <row r="6" spans="1:258" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:258" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="23"/>
       <c r="B6" s="24" t="s">
         <v>73</v>
       </c>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
       <c r="G6" s="25"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
       <c r="N6" s="25"/>
       <c r="O6" s="25"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="25"/>
       <c r="R6" s="25"/>
       <c r="S6" s="25"/>
       <c r="T6" s="25"/>
       <c r="U6" s="25"/>
       <c r="V6" s="24" t="s">
         <v>73</v>
@@ -5900,11653 +5909,12175 @@
       </c>
       <c r="IA6" s="25"/>
       <c r="IB6" s="25"/>
       <c r="IC6" s="25"/>
       <c r="ID6" s="25"/>
       <c r="IE6" s="25"/>
       <c r="IF6" s="25"/>
       <c r="IG6" s="25"/>
       <c r="IH6" s="25"/>
       <c r="II6" s="25"/>
       <c r="IJ6" s="25"/>
       <c r="IK6" s="25"/>
       <c r="IL6" s="25"/>
       <c r="IM6" s="25"/>
       <c r="IN6" s="25"/>
       <c r="IO6" s="25"/>
       <c r="IP6" s="25"/>
       <c r="IQ6" s="25"/>
       <c r="IR6" s="25"/>
       <c r="IS6" s="35"/>
       <c r="IT6" s="25"/>
       <c r="IU6" s="25"/>
       <c r="IV6" s="25"/>
       <c r="IW6" s="36"/>
     </row>
-    <row r="7" spans="1:258" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:258" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="37" t="s">
         <v>90</v>
       </c>
       <c r="B7" s="38">
         <v>47836</v>
       </c>
       <c r="C7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D7" s="38">
         <v>41306</v>
       </c>
       <c r="E7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F7" s="40" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H7" s="41">
         <v>1845.5</v>
       </c>
       <c r="I7" s="42" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="J7" s="41">
         <v>1186.9000000000001</v>
       </c>
       <c r="K7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="L7" s="41">
         <v>37.1</v>
       </c>
       <c r="M7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N7" s="43">
         <v>635.9</v>
       </c>
       <c r="O7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="P7" s="43">
         <v>489</v>
       </c>
       <c r="Q7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="R7" s="41">
         <v>33.9</v>
       </c>
       <c r="S7" s="42" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="T7" s="41">
         <v>118.5</v>
       </c>
       <c r="U7" s="42" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="V7" s="41">
         <v>131.30000000000001</v>
       </c>
       <c r="W7" s="42" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="X7" s="41">
         <v>145.69999999999999</v>
       </c>
       <c r="Y7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="Z7" s="41">
         <v>581.79999999999995</v>
       </c>
       <c r="AA7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AB7" s="43">
         <v>226.3</v>
       </c>
       <c r="AC7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AD7" s="43">
         <v>316.89999999999998</v>
       </c>
       <c r="AE7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AF7" s="41">
         <v>1402.4</v>
       </c>
       <c r="AG7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AH7" s="43">
         <v>118.9</v>
       </c>
       <c r="AI7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AJ7" s="43">
         <v>1269.4000000000001</v>
       </c>
       <c r="AK7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AL7" s="43">
         <v>188.9</v>
       </c>
       <c r="AM7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AN7" s="41">
         <v>11.5</v>
       </c>
       <c r="AO7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AP7" s="43">
         <v>156.9</v>
       </c>
       <c r="AQ7" s="42" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AR7" s="41">
         <v>62.4</v>
       </c>
       <c r="AS7" s="42" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AT7" s="41">
         <v>41</v>
       </c>
       <c r="AU7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AV7" s="43">
         <v>899.6</v>
       </c>
       <c r="AW7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AX7" s="43">
         <v>1507.3</v>
       </c>
       <c r="AY7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AZ7" s="43">
         <v>1193.9000000000001</v>
       </c>
       <c r="BA7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BB7" s="43">
         <v>27563.8</v>
       </c>
       <c r="BC7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BD7" s="40">
         <v>29131</v>
       </c>
       <c r="BE7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BF7" s="40">
         <v>18785</v>
       </c>
       <c r="BG7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BH7" s="40">
         <v>116970</v>
       </c>
       <c r="BI7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BJ7" s="38">
         <v>228675</v>
       </c>
       <c r="BK7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BL7" s="38">
         <v>825</v>
       </c>
       <c r="BM7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BN7" s="38">
         <v>1679</v>
       </c>
       <c r="BO7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BP7" s="38">
         <v>138495</v>
       </c>
       <c r="BQ7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BR7" s="38">
         <v>479</v>
       </c>
       <c r="BS7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BT7" s="38">
         <v>568</v>
       </c>
       <c r="BU7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BV7" s="44">
         <v>3871</v>
       </c>
       <c r="BW7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BX7" s="45">
         <v>13912</v>
       </c>
       <c r="BY7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BZ7" s="38">
         <v>232</v>
       </c>
       <c r="CA7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CB7" s="38">
         <v>1351</v>
       </c>
       <c r="CC7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CD7" s="38">
         <v>257</v>
       </c>
       <c r="CE7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CF7" s="38">
         <v>559</v>
       </c>
       <c r="CG7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CH7" s="38">
         <v>930</v>
       </c>
       <c r="CI7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CJ7" s="46">
         <v>416.6</v>
       </c>
       <c r="CK7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CL7" s="47">
         <v>57</v>
       </c>
       <c r="CM7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CN7" s="38">
         <v>13851</v>
       </c>
       <c r="CO7" s="42" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CP7" s="47">
         <v>17.8</v>
       </c>
       <c r="CQ7" s="42" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CR7" s="38">
         <v>4151</v>
       </c>
       <c r="CS7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CT7" s="38">
         <v>2709</v>
       </c>
       <c r="CU7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CV7" s="38">
         <v>739</v>
       </c>
       <c r="CW7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CX7" s="38">
         <v>745</v>
       </c>
       <c r="CY7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CZ7" s="38">
         <v>368</v>
       </c>
       <c r="DA7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DB7" s="48">
         <v>45.9</v>
       </c>
       <c r="DC7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DD7" s="47">
         <v>15.7</v>
       </c>
       <c r="DE7" s="42" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DF7" s="47">
         <v>81.400000000000006</v>
       </c>
       <c r="DG7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DH7" s="48">
         <v>895.5</v>
       </c>
       <c r="DI7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DJ7" s="48">
         <v>893.1</v>
       </c>
       <c r="DK7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DL7" s="48">
         <v>942.9</v>
       </c>
       <c r="DM7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DN7" s="46">
         <v>2231</v>
       </c>
       <c r="DO7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DP7" s="48">
         <v>3216.2</v>
       </c>
       <c r="DQ7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DR7" s="46">
         <v>1007.7</v>
       </c>
       <c r="DS7" s="39" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>188.8</v>
+        <v>175</v>
+      </c>
+      <c r="DT7" s="41" t="s">
+        <v>3</v>
       </c>
       <c r="DU7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DV7" s="48">
         <v>786.9</v>
       </c>
       <c r="DW7" s="39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DX7" s="38">
         <v>131074</v>
       </c>
       <c r="DY7" s="49" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DZ7" s="48">
         <v>102.3</v>
       </c>
       <c r="EA7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EB7" s="48">
         <v>111</v>
       </c>
       <c r="EC7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ED7" s="45" t="s">
         <v>3</v>
       </c>
       <c r="EE7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EF7" s="48">
         <v>112</v>
       </c>
       <c r="EG7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EH7" s="48">
         <v>102.3</v>
       </c>
       <c r="EI7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EJ7" s="48">
         <v>64.2</v>
       </c>
       <c r="EK7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EL7" s="48">
         <v>110.2</v>
       </c>
       <c r="EM7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EN7" s="48">
         <v>108.3</v>
       </c>
       <c r="EO7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EP7" s="45">
         <v>116.4</v>
       </c>
       <c r="EQ7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ER7" s="48">
         <v>107.7</v>
       </c>
       <c r="ES7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ET7" s="48">
         <v>105</v>
       </c>
       <c r="EU7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EV7" s="48">
         <v>87.5</v>
       </c>
       <c r="EW7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EX7" s="48">
         <v>102.4</v>
       </c>
       <c r="EY7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EZ7" s="48">
         <v>103.8</v>
       </c>
       <c r="FA7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FB7" s="48">
         <v>99.8</v>
       </c>
       <c r="FC7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FD7" s="48">
         <v>106</v>
       </c>
       <c r="FE7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FF7" s="48">
         <v>106.1</v>
       </c>
       <c r="FG7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FH7" s="48">
         <v>109.3</v>
       </c>
       <c r="FI7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FJ7" s="48">
         <v>103.6</v>
       </c>
       <c r="FK7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FL7" s="48">
         <v>136.1</v>
       </c>
       <c r="FM7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FN7" s="48">
         <v>113.4</v>
       </c>
       <c r="FO7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FP7" s="48">
         <v>96.2</v>
       </c>
       <c r="FQ7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FR7" s="48">
         <v>107.8</v>
       </c>
       <c r="FS7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FT7" s="48">
         <v>96.2</v>
       </c>
       <c r="FU7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FV7" s="48">
         <v>97.3</v>
       </c>
       <c r="FW7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FX7" s="48">
         <v>101.1</v>
       </c>
       <c r="FY7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FZ7" s="48">
         <v>100.3</v>
       </c>
       <c r="GA7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GB7" s="48">
         <v>98.3</v>
       </c>
       <c r="GC7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GD7" s="48">
         <v>64.599999999999994</v>
       </c>
       <c r="GE7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GF7" s="48">
         <v>106.7</v>
       </c>
       <c r="GG7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GH7" s="48">
         <v>126</v>
       </c>
       <c r="GI7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GJ7" s="48">
         <v>115.9</v>
       </c>
       <c r="GK7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GL7" s="48">
         <v>96.4</v>
       </c>
       <c r="GM7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GN7" s="48">
         <v>95.5</v>
       </c>
       <c r="GO7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GP7" s="48">
         <v>100.5</v>
       </c>
       <c r="GQ7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GR7" s="48">
         <v>106.1</v>
       </c>
       <c r="GS7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GT7" s="45" t="s">
         <v>3</v>
       </c>
       <c r="GU7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GV7" s="44" t="s">
         <v>3</v>
       </c>
       <c r="GW7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GX7" s="48">
         <v>126.6</v>
       </c>
       <c r="GY7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GZ7" s="48">
         <v>97.7</v>
       </c>
       <c r="HA7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HB7" s="48">
         <v>69.5</v>
       </c>
       <c r="HC7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HD7" s="48">
         <v>68.2</v>
       </c>
       <c r="HE7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HF7" s="48">
         <v>110.4</v>
       </c>
       <c r="HG7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HH7" s="45">
         <v>101.3</v>
       </c>
       <c r="HI7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HJ7" s="48">
         <v>92.1</v>
       </c>
       <c r="HK7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HL7" s="48">
         <v>123.8</v>
       </c>
       <c r="HM7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HN7" s="48">
         <v>118.1</v>
       </c>
       <c r="HO7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HP7" s="48">
         <v>121.9</v>
       </c>
       <c r="HQ7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HR7" s="48">
         <v>96.5</v>
       </c>
       <c r="HS7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HT7" s="48">
         <v>91.4</v>
       </c>
       <c r="HU7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HV7" s="48">
         <v>107.8</v>
       </c>
       <c r="HW7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HX7" s="48">
         <v>125.4</v>
       </c>
       <c r="HY7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HZ7" s="48">
         <v>108.1</v>
       </c>
       <c r="IA7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IB7" s="48">
         <v>83.7</v>
       </c>
       <c r="IC7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ID7" s="48">
         <v>109.6</v>
       </c>
       <c r="IE7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IF7" s="48">
         <v>69.3</v>
       </c>
       <c r="IG7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IH7" s="48">
         <v>184</v>
       </c>
       <c r="II7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IJ7" s="48">
         <v>103.7</v>
       </c>
       <c r="IK7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IL7" s="45">
         <v>112.9</v>
       </c>
       <c r="IM7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IN7" s="48">
         <v>61</v>
       </c>
       <c r="IO7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IP7" s="45">
         <v>86.9</v>
       </c>
       <c r="IQ7" s="50" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>73.5</v>
+        <v>175</v>
+      </c>
+      <c r="IR7" s="43" t="s">
+        <v>3</v>
       </c>
       <c r="IS7" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IT7" s="48">
         <v>100</v>
       </c>
       <c r="IU7" s="50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IV7" s="48">
         <v>99.8</v>
       </c>
       <c r="IW7" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IX7" s="52"/>
     </row>
-    <row r="8" spans="1:258" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:258" x14ac:dyDescent="0.25">
       <c r="A8" s="37" t="s">
         <v>91</v>
       </c>
       <c r="B8" s="53">
         <v>67928</v>
       </c>
       <c r="C8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D8" s="53">
         <v>54741</v>
       </c>
       <c r="E8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F8" s="55" t="s">
         <v>3</v>
       </c>
       <c r="G8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H8" s="56">
         <v>2474.5</v>
       </c>
       <c r="I8" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="J8" s="56">
         <v>1618</v>
       </c>
       <c r="K8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="L8" s="56">
         <v>45.3</v>
       </c>
       <c r="M8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N8" s="58">
         <v>831.3</v>
       </c>
       <c r="O8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="P8" s="58">
         <v>637.79999999999995</v>
       </c>
       <c r="Q8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="R8" s="56">
         <v>43.7</v>
       </c>
       <c r="S8" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="T8" s="56">
         <v>162</v>
       </c>
       <c r="U8" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="V8" s="56">
         <v>175.3</v>
       </c>
       <c r="W8" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="X8" s="56">
         <v>200.7</v>
       </c>
       <c r="Y8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="Z8" s="56">
         <v>803.3</v>
       </c>
       <c r="AA8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AB8" s="58">
         <v>327.8</v>
       </c>
       <c r="AC8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AD8" s="58">
         <v>423.9</v>
       </c>
       <c r="AE8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AF8" s="56">
         <v>1878.7</v>
       </c>
       <c r="AG8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AH8" s="58">
         <v>162.30000000000001</v>
       </c>
       <c r="AI8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AJ8" s="58">
         <v>1620.7</v>
       </c>
       <c r="AK8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AL8" s="58">
         <v>265.10000000000002</v>
       </c>
       <c r="AM8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AN8" s="56">
         <v>16.2</v>
       </c>
       <c r="AO8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AP8" s="58">
         <v>207.5</v>
       </c>
       <c r="AQ8" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AR8" s="56">
         <v>84.3</v>
       </c>
       <c r="AS8" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AT8" s="56">
         <v>56.1</v>
       </c>
       <c r="AU8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AV8" s="58">
         <v>1381.3</v>
       </c>
       <c r="AW8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AX8" s="58">
         <v>2201.6999999999998</v>
       </c>
       <c r="AY8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AZ8" s="58">
         <v>1718.5</v>
       </c>
       <c r="BA8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BB8" s="58">
         <v>35211.199999999997</v>
       </c>
       <c r="BC8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BD8" s="55">
         <v>39712</v>
       </c>
       <c r="BE8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BF8" s="55">
         <v>24940</v>
       </c>
       <c r="BG8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BH8" s="55">
         <v>130499</v>
       </c>
       <c r="BI8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BJ8" s="53">
         <v>268076</v>
       </c>
       <c r="BK8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BL8" s="53">
         <v>3039</v>
       </c>
       <c r="BM8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BN8" s="53">
         <v>5259</v>
       </c>
       <c r="BO8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BP8" s="53">
         <v>491180</v>
       </c>
       <c r="BQ8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BR8" s="53">
         <v>1988</v>
       </c>
       <c r="BS8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BT8" s="53">
         <v>1816</v>
       </c>
       <c r="BU8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BV8" s="45">
         <v>5189</v>
       </c>
       <c r="BW8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BX8" s="45">
         <v>19080</v>
       </c>
       <c r="BY8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BZ8" s="53">
         <v>773</v>
       </c>
       <c r="CA8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CB8" s="53">
         <v>1863</v>
       </c>
       <c r="CC8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CD8" s="53">
         <v>320</v>
       </c>
       <c r="CE8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CF8" s="53">
         <v>700</v>
       </c>
       <c r="CG8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CH8" s="53">
         <v>3248</v>
       </c>
       <c r="CI8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CJ8" s="59">
         <v>495.7</v>
       </c>
       <c r="CK8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CL8" s="60">
         <v>214</v>
       </c>
       <c r="CM8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CN8" s="53">
         <v>18101</v>
       </c>
       <c r="CO8" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CP8" s="60">
         <v>23.9</v>
       </c>
       <c r="CQ8" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CR8" s="53">
         <v>19693</v>
       </c>
       <c r="CS8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CT8" s="53">
         <v>9513</v>
       </c>
       <c r="CU8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CV8" s="53">
         <v>2300</v>
       </c>
       <c r="CW8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CX8" s="53">
         <v>2464</v>
       </c>
       <c r="CY8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CZ8" s="53">
         <v>1067</v>
       </c>
       <c r="DA8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DB8" s="59">
         <v>166</v>
       </c>
       <c r="DC8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DD8" s="60">
         <v>64.3</v>
       </c>
       <c r="DE8" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DF8" s="60">
         <v>300</v>
       </c>
       <c r="DG8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DH8" s="59">
         <v>1244.7</v>
       </c>
       <c r="DI8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DJ8" s="59">
         <v>953.1</v>
       </c>
       <c r="DK8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DL8" s="59">
         <v>1294.5</v>
       </c>
       <c r="DM8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DN8" s="59">
         <v>2884.5</v>
       </c>
       <c r="DO8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DP8" s="59">
         <v>4456.7</v>
       </c>
       <c r="DQ8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DR8" s="59">
         <v>1395.1</v>
       </c>
       <c r="DS8" s="54" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>175</v>
+      </c>
+      <c r="DT8" s="60">
+        <v>145.4</v>
       </c>
       <c r="DU8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DV8" s="59">
         <v>866.7</v>
       </c>
       <c r="DW8" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DX8" s="53">
         <v>177113</v>
       </c>
-      <c r="DY8" s="62" t="s">
-        <v>174</v>
+      <c r="DY8" s="61" t="s">
+        <v>175</v>
       </c>
       <c r="DZ8" s="59">
         <v>103.9</v>
       </c>
       <c r="EA8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EB8" s="59">
         <v>103.9</v>
       </c>
       <c r="EC8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ED8" s="45" t="s">
         <v>3</v>
       </c>
       <c r="EE8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EF8" s="59">
         <v>109.5</v>
       </c>
       <c r="EG8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EH8" s="59">
         <v>101.9</v>
       </c>
       <c r="EI8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EJ8" s="59">
         <v>45.1</v>
       </c>
       <c r="EK8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EL8" s="59">
         <v>107.3</v>
       </c>
       <c r="EM8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EN8" s="59">
         <v>105</v>
       </c>
       <c r="EO8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EP8" s="59">
         <v>111.6</v>
       </c>
       <c r="EQ8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ER8" s="59">
         <v>104.5</v>
       </c>
       <c r="ES8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ET8" s="59">
         <v>105.6</v>
       </c>
       <c r="EU8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EV8" s="59">
         <v>89.8</v>
       </c>
       <c r="EW8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EX8" s="59">
         <v>104.5</v>
       </c>
       <c r="EY8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EZ8" s="59">
         <v>111.6</v>
       </c>
       <c r="FA8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FB8" s="59">
         <v>98.8</v>
       </c>
       <c r="FC8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FD8" s="59">
         <v>99.2</v>
       </c>
       <c r="FE8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FF8" s="59">
         <v>106.1</v>
       </c>
       <c r="FG8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FH8" s="59">
         <v>101.7</v>
       </c>
       <c r="FI8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FJ8" s="59">
         <v>104.5</v>
       </c>
       <c r="FK8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FL8" s="59">
         <v>131.30000000000001</v>
       </c>
       <c r="FM8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FN8" s="59">
         <v>109.3</v>
       </c>
       <c r="FO8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FP8" s="59">
         <v>90.7</v>
       </c>
       <c r="FQ8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FR8" s="59">
         <v>106.4</v>
       </c>
       <c r="FS8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FT8" s="59">
         <v>91.9</v>
       </c>
       <c r="FU8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FV8" s="59">
         <v>93.8</v>
       </c>
       <c r="FW8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FX8" s="59">
         <v>96.6</v>
       </c>
       <c r="FY8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FZ8" s="59">
         <v>99.5</v>
       </c>
       <c r="GA8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GB8" s="59">
         <v>103.9</v>
       </c>
       <c r="GC8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GD8" s="59">
         <v>62.3</v>
       </c>
       <c r="GE8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GF8" s="59">
         <v>91.5</v>
       </c>
       <c r="GG8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GH8" s="59">
         <v>106.9</v>
       </c>
       <c r="GI8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GJ8" s="59">
         <v>92</v>
       </c>
       <c r="GK8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GL8" s="59">
         <v>63.8</v>
       </c>
       <c r="GM8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GN8" s="59">
         <v>87</v>
       </c>
       <c r="GO8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GP8" s="59">
         <v>103</v>
       </c>
       <c r="GQ8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GR8" s="59">
         <v>79.7</v>
       </c>
       <c r="GS8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GT8" s="45" t="s">
         <v>3</v>
       </c>
       <c r="GU8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GV8" s="45" t="s">
         <v>3</v>
       </c>
       <c r="GW8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GX8" s="59">
         <v>100.4</v>
       </c>
       <c r="GY8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GZ8" s="59">
         <v>96.5</v>
       </c>
       <c r="HA8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HB8" s="59">
         <v>66.099999999999994</v>
       </c>
       <c r="HC8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HD8" s="59">
         <v>66.400000000000006</v>
       </c>
       <c r="HE8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HF8" s="59">
         <v>92</v>
       </c>
       <c r="HG8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HH8" s="59">
         <v>89.9</v>
       </c>
       <c r="HI8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HJ8" s="59">
         <v>89.2</v>
       </c>
       <c r="HK8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HL8" s="59">
         <v>123.9</v>
       </c>
       <c r="HM8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HN8" s="59">
         <v>111.4</v>
       </c>
       <c r="HO8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HP8" s="59">
         <v>93.5</v>
       </c>
       <c r="HQ8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HR8" s="59">
         <v>81.3</v>
       </c>
       <c r="HS8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HT8" s="59">
         <v>77.400000000000006</v>
       </c>
       <c r="HU8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HV8" s="59">
         <v>88.8</v>
       </c>
       <c r="HW8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HX8" s="59">
         <v>83.3</v>
       </c>
       <c r="HY8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HZ8" s="59">
         <v>102.1</v>
       </c>
       <c r="IA8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IB8" s="59">
         <v>92.9</v>
       </c>
       <c r="IC8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ID8" s="59">
         <v>98.6</v>
       </c>
       <c r="IE8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IF8" s="59">
         <v>72.2</v>
       </c>
       <c r="IG8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IH8" s="59">
         <v>144.4</v>
       </c>
       <c r="II8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IJ8" s="59">
         <v>91</v>
       </c>
       <c r="IK8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IL8" s="59">
         <v>103.7</v>
       </c>
       <c r="IM8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IN8" s="59">
         <v>67.5</v>
       </c>
       <c r="IO8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IP8" s="59">
         <v>87.5</v>
       </c>
       <c r="IQ8" s="51" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>175</v>
+      </c>
+      <c r="IR8" s="59">
+        <v>43.2</v>
       </c>
       <c r="IS8" s="51"/>
       <c r="IT8" s="59">
         <v>88.9</v>
       </c>
       <c r="IU8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IV8" s="59">
         <v>98.4</v>
       </c>
       <c r="IW8" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IX8" s="52"/>
     </row>
-    <row r="9" spans="1:258" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:258" x14ac:dyDescent="0.25">
       <c r="A9" s="37" t="s">
         <v>92</v>
       </c>
       <c r="B9" s="53">
         <v>19338</v>
       </c>
       <c r="C9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D9" s="53">
         <v>10819</v>
       </c>
       <c r="E9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F9" s="55">
         <v>45047</v>
       </c>
       <c r="G9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H9" s="56">
         <v>586.20000000000005</v>
       </c>
       <c r="I9" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="J9" s="56">
         <v>445</v>
       </c>
       <c r="K9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="L9" s="56">
         <v>6.4</v>
       </c>
       <c r="M9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N9" s="58">
         <v>173.7</v>
       </c>
       <c r="O9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="P9" s="58">
         <v>149.1</v>
       </c>
       <c r="Q9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="R9" s="56">
         <v>9</v>
       </c>
       <c r="S9" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="T9" s="56">
         <v>40.799999999999997</v>
       </c>
       <c r="U9" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="V9" s="56">
         <v>43.4</v>
       </c>
       <c r="W9" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="X9" s="56">
         <v>53.7</v>
       </c>
       <c r="Y9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="Z9" s="56">
         <v>208.9</v>
       </c>
       <c r="AA9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AB9" s="58">
         <v>80.099999999999994</v>
       </c>
       <c r="AC9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AD9" s="58">
         <v>115.1</v>
       </c>
       <c r="AE9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AF9" s="56">
         <v>507.8</v>
       </c>
       <c r="AG9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AH9" s="58">
         <v>38.9</v>
       </c>
       <c r="AI9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AJ9" s="58">
         <v>496.7</v>
       </c>
       <c r="AK9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AL9" s="58">
         <v>79.5</v>
       </c>
       <c r="AM9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AN9" s="56">
         <v>3.6</v>
       </c>
       <c r="AO9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AP9" s="58">
         <v>46.7</v>
       </c>
       <c r="AQ9" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AR9" s="56">
         <v>17.5</v>
       </c>
       <c r="AS9" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AT9" s="56">
         <v>11.9</v>
       </c>
       <c r="AU9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AV9" s="58">
         <v>225.9</v>
       </c>
       <c r="AW9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AX9" s="58">
         <v>394.9</v>
       </c>
       <c r="AY9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AZ9" s="58">
         <v>337.5</v>
       </c>
       <c r="BA9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BB9" s="58">
         <v>6830.4</v>
       </c>
       <c r="BC9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BD9" s="55">
         <v>10352</v>
       </c>
       <c r="BE9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BF9" s="55">
         <v>5641</v>
       </c>
       <c r="BG9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BH9" s="55">
         <v>32256</v>
       </c>
       <c r="BI9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BJ9" s="53">
         <v>51122</v>
       </c>
       <c r="BK9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BL9" s="53">
         <v>695</v>
       </c>
       <c r="BM9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BN9" s="53">
         <v>1462</v>
       </c>
       <c r="BO9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BP9" s="53">
         <v>126127</v>
       </c>
       <c r="BQ9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BR9" s="53">
         <v>443</v>
       </c>
       <c r="BS9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BT9" s="53">
         <v>764</v>
       </c>
       <c r="BU9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BV9" s="45">
         <v>1149</v>
       </c>
       <c r="BW9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BX9" s="45">
         <v>3493</v>
       </c>
       <c r="BY9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BZ9" s="53">
         <v>195</v>
       </c>
       <c r="CA9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CB9" s="53">
         <v>285</v>
       </c>
       <c r="CC9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CD9" s="60">
         <v>38.799999999999997</v>
       </c>
       <c r="CE9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CF9" s="53">
         <v>103</v>
       </c>
       <c r="CG9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CH9" s="53">
         <v>716</v>
       </c>
       <c r="CI9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CJ9" s="59">
         <v>117</v>
       </c>
       <c r="CK9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CL9" s="60">
         <v>60.5</v>
       </c>
       <c r="CM9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CN9" s="53">
         <v>5032</v>
       </c>
       <c r="CO9" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CP9" s="60">
         <v>3.8</v>
       </c>
       <c r="CQ9" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CR9" s="53">
         <v>3297</v>
       </c>
       <c r="CS9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CT9" s="53">
         <v>2688</v>
       </c>
       <c r="CU9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CV9" s="53">
         <v>620</v>
       </c>
       <c r="CW9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CX9" s="53">
         <v>625</v>
       </c>
       <c r="CY9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CZ9" s="53">
         <v>457</v>
       </c>
       <c r="DA9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DB9" s="59">
         <v>41.5</v>
       </c>
       <c r="DC9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DD9" s="60">
         <v>9.1</v>
       </c>
       <c r="DE9" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DF9" s="60">
         <v>78.3</v>
       </c>
       <c r="DG9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DH9" s="59">
         <v>402.5</v>
       </c>
       <c r="DI9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DJ9" s="59">
         <v>242.4</v>
       </c>
       <c r="DK9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DL9" s="59">
         <v>415</v>
       </c>
       <c r="DM9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DN9" s="59">
         <v>539.29999999999995</v>
       </c>
       <c r="DO9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DP9" s="59">
         <v>1296.5</v>
       </c>
       <c r="DQ9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DR9" s="59">
         <v>175.5</v>
       </c>
       <c r="DS9" s="54" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="DT9" s="61">
+        <v>175</v>
+      </c>
+      <c r="DT9" s="62">
         <v>45.5</v>
       </c>
       <c r="DU9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DV9" s="59">
         <v>201.3</v>
       </c>
       <c r="DW9" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DX9" s="53">
         <v>45230</v>
       </c>
-      <c r="DY9" s="62" t="s">
-        <v>174</v>
+      <c r="DY9" s="61" t="s">
+        <v>175</v>
       </c>
       <c r="DZ9" s="59">
         <v>114.3</v>
       </c>
       <c r="EA9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EB9" s="59">
         <v>78.099999999999994</v>
       </c>
       <c r="EC9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ED9" s="45" t="s">
         <v>3</v>
       </c>
       <c r="EE9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EF9" s="59">
         <v>94.9</v>
       </c>
       <c r="EG9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EH9" s="59">
         <v>113.6</v>
       </c>
       <c r="EI9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EJ9" s="59">
         <v>56.5</v>
       </c>
       <c r="EK9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EL9" s="59">
         <v>89.3</v>
       </c>
       <c r="EM9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EN9" s="59">
         <v>101</v>
       </c>
       <c r="EO9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EP9" s="59">
         <v>75.7</v>
       </c>
       <c r="EQ9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ER9" s="59">
         <v>108.2</v>
       </c>
       <c r="ES9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ET9" s="59">
         <v>103.4</v>
       </c>
       <c r="EU9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EV9" s="59">
         <v>102.5</v>
       </c>
       <c r="EW9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EX9" s="59">
         <v>105.8</v>
       </c>
       <c r="EY9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EZ9" s="59">
         <v>107.3</v>
       </c>
       <c r="FA9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FB9" s="59">
         <v>104.8</v>
       </c>
       <c r="FC9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FD9" s="59">
         <v>103.8</v>
       </c>
       <c r="FE9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FF9" s="59">
         <v>94.9</v>
       </c>
       <c r="FG9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FH9" s="59">
         <v>118.4</v>
       </c>
       <c r="FI9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FJ9" s="59">
         <v>112.9</v>
       </c>
       <c r="FK9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FL9" s="59">
         <v>71.900000000000006</v>
       </c>
       <c r="FM9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FN9" s="59">
         <v>82.5</v>
       </c>
       <c r="FO9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FP9" s="59">
         <v>74.3</v>
       </c>
       <c r="FQ9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FR9" s="59">
         <v>71.8</v>
       </c>
       <c r="FS9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FT9" s="59">
         <v>93.6</v>
       </c>
       <c r="FU9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FV9" s="59">
         <v>87.6</v>
       </c>
       <c r="FW9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FX9" s="59">
         <v>89.2</v>
       </c>
       <c r="FY9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FZ9" s="59">
         <v>94.7</v>
       </c>
       <c r="GA9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GB9" s="59">
         <v>113</v>
       </c>
       <c r="GC9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GD9" s="59">
         <v>100.4</v>
       </c>
       <c r="GE9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GF9" s="59">
         <v>83.9</v>
       </c>
       <c r="GG9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GH9" s="59">
         <v>72.2</v>
       </c>
       <c r="GI9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GJ9" s="59">
         <v>84.3</v>
       </c>
       <c r="GK9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GL9" s="59">
         <v>87.1</v>
       </c>
       <c r="GM9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GN9" s="59">
         <v>91.1</v>
       </c>
       <c r="GO9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GP9" s="59">
         <v>92.5</v>
       </c>
       <c r="GQ9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GR9" s="59">
         <v>160.19999999999999</v>
       </c>
       <c r="GS9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GT9" s="45" t="s">
         <v>3</v>
       </c>
       <c r="GU9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GV9" s="45" t="s">
         <v>3</v>
       </c>
       <c r="GW9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GX9" s="59">
         <v>84</v>
       </c>
       <c r="GY9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GZ9" s="59">
         <v>62.9</v>
       </c>
       <c r="HA9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HB9" s="59">
         <v>45.7</v>
       </c>
       <c r="HC9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HD9" s="59">
         <v>58.8</v>
       </c>
       <c r="HE9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HF9" s="59">
         <v>74.400000000000006</v>
       </c>
       <c r="HG9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HH9" s="59">
         <v>76</v>
       </c>
       <c r="HI9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HJ9" s="59">
         <v>105.4</v>
       </c>
       <c r="HK9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HL9" s="59">
         <v>104.3</v>
       </c>
       <c r="HM9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HN9" s="59">
         <v>54.3</v>
       </c>
       <c r="HO9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HP9" s="59">
         <v>79.400000000000006</v>
       </c>
       <c r="HQ9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HR9" s="59">
         <v>90.7</v>
       </c>
       <c r="HS9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HT9" s="59">
         <v>80.400000000000006</v>
       </c>
       <c r="HU9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HV9" s="59">
         <v>85.4</v>
       </c>
       <c r="HW9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HX9" s="59">
         <v>119</v>
       </c>
       <c r="HY9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HZ9" s="59">
         <v>90.4</v>
       </c>
       <c r="IA9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IB9" s="59">
         <v>58.2</v>
       </c>
       <c r="IC9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ID9" s="59">
         <v>96.2</v>
       </c>
       <c r="IE9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IF9" s="59">
         <v>108</v>
       </c>
       <c r="IG9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IH9" s="59">
         <v>64.900000000000006</v>
       </c>
       <c r="II9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IJ9" s="59">
         <v>106.1</v>
       </c>
       <c r="IK9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IL9" s="59">
         <v>64.3</v>
       </c>
       <c r="IM9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IN9" s="59">
         <v>120.8</v>
       </c>
       <c r="IO9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IP9" s="59">
         <v>236.6</v>
       </c>
       <c r="IQ9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IR9" s="45">
         <v>58.1</v>
       </c>
       <c r="IS9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IT9" s="59">
         <v>57.6</v>
       </c>
       <c r="IU9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IV9" s="59">
         <v>96.7</v>
       </c>
       <c r="IW9" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IX9" s="52"/>
     </row>
-    <row r="10" spans="1:258" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:258" x14ac:dyDescent="0.25">
       <c r="A10" s="37" t="s">
         <v>93</v>
       </c>
       <c r="B10" s="53">
         <v>31917</v>
       </c>
       <c r="C10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D10" s="53">
         <v>20109</v>
       </c>
       <c r="E10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F10" s="55">
         <v>87273</v>
       </c>
       <c r="G10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H10" s="56">
         <v>1166.5</v>
       </c>
       <c r="I10" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="J10" s="56">
         <v>865.4</v>
       </c>
       <c r="K10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="L10" s="56">
         <v>14.6</v>
       </c>
       <c r="M10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N10" s="58">
         <v>355.4</v>
       </c>
       <c r="O10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="P10" s="58">
         <v>301.5</v>
       </c>
       <c r="Q10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="R10" s="56">
         <v>18.5</v>
       </c>
       <c r="S10" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="T10" s="56">
         <v>68.8</v>
       </c>
       <c r="U10" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="V10" s="56">
         <v>91</v>
       </c>
       <c r="W10" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="X10" s="56">
         <v>101.7</v>
       </c>
       <c r="Y10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="Z10" s="56">
         <v>409.3</v>
       </c>
       <c r="AA10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AB10" s="58">
         <v>163</v>
       </c>
       <c r="AC10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AD10" s="58">
         <v>220.4</v>
       </c>
       <c r="AE10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AF10" s="56">
         <v>982.2</v>
       </c>
       <c r="AG10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AH10" s="58">
         <v>76.099999999999994</v>
       </c>
       <c r="AI10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AJ10" s="58">
         <v>800.1</v>
       </c>
       <c r="AK10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AL10" s="58">
         <v>139.9</v>
       </c>
       <c r="AM10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AN10" s="56">
         <v>7.6</v>
       </c>
       <c r="AO10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AP10" s="58">
         <v>90.2</v>
       </c>
       <c r="AQ10" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AR10" s="56">
         <v>37.799999999999997</v>
       </c>
       <c r="AS10" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AT10" s="56">
         <v>22.6</v>
       </c>
       <c r="AU10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AV10" s="58">
         <v>513</v>
       </c>
       <c r="AW10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AX10" s="58">
         <v>892.6</v>
       </c>
       <c r="AY10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AZ10" s="58">
         <v>714.4</v>
       </c>
       <c r="BA10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BB10" s="58">
         <v>16297.8</v>
       </c>
       <c r="BC10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BD10" s="55">
         <v>21086</v>
       </c>
       <c r="BE10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BF10" s="55">
         <v>12759</v>
       </c>
       <c r="BG10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BH10" s="55">
         <v>56357</v>
       </c>
       <c r="BI10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BJ10" s="53">
         <v>88704</v>
       </c>
       <c r="BK10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BL10" s="53">
         <v>1453</v>
       </c>
       <c r="BM10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BN10" s="53">
         <v>2744</v>
       </c>
       <c r="BO10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BP10" s="53">
         <v>247284</v>
       </c>
       <c r="BQ10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BR10" s="53">
         <v>859</v>
       </c>
       <c r="BS10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BT10" s="53">
         <v>850</v>
       </c>
       <c r="BU10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BV10" s="45">
         <v>2536</v>
       </c>
       <c r="BW10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BX10" s="45">
         <v>8192</v>
       </c>
       <c r="BY10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BZ10" s="53">
         <v>356</v>
       </c>
       <c r="CA10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CB10" s="53">
         <v>679</v>
       </c>
       <c r="CC10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CD10" s="60">
         <v>72.3</v>
       </c>
       <c r="CE10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CF10" s="53">
         <v>213</v>
       </c>
       <c r="CG10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CH10" s="53">
         <v>1556</v>
       </c>
       <c r="CI10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CJ10" s="59">
         <v>222.4</v>
       </c>
       <c r="CK10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CL10" s="60">
         <v>121</v>
       </c>
       <c r="CM10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CN10" s="53">
         <v>10013</v>
       </c>
       <c r="CO10" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CP10" s="60">
         <v>7</v>
       </c>
       <c r="CQ10" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CR10" s="53">
         <v>8124</v>
       </c>
       <c r="CS10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CT10" s="53">
         <v>4818</v>
       </c>
       <c r="CU10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CV10" s="53">
         <v>1175</v>
       </c>
       <c r="CW10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CX10" s="53">
         <v>1378</v>
       </c>
       <c r="CY10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CZ10" s="53">
         <v>724</v>
       </c>
       <c r="DA10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DB10" s="59">
         <v>84</v>
       </c>
       <c r="DC10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DD10" s="60">
         <v>20.7</v>
       </c>
       <c r="DE10" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DF10" s="60">
         <v>152</v>
       </c>
       <c r="DG10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DH10" s="59">
         <v>795</v>
       </c>
       <c r="DI10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DJ10" s="59">
         <v>360.4</v>
       </c>
       <c r="DK10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DL10" s="59">
         <v>823.7</v>
       </c>
       <c r="DM10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DN10" s="59">
         <v>979.5</v>
       </c>
       <c r="DO10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DP10" s="59">
         <v>2748.4</v>
       </c>
       <c r="DQ10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DR10" s="59">
         <v>754.2</v>
       </c>
       <c r="DS10" s="54" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="DT10" s="61">
+        <v>175</v>
+      </c>
+      <c r="DT10" s="62">
         <v>133.19999999999999</v>
       </c>
       <c r="DU10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DV10" s="59">
         <v>437.3</v>
       </c>
       <c r="DW10" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DX10" s="53">
         <v>84676</v>
       </c>
-      <c r="DY10" s="62" t="s">
-        <v>174</v>
+      <c r="DY10" s="61" t="s">
+        <v>175</v>
       </c>
       <c r="DZ10" s="59">
         <v>100.6</v>
       </c>
       <c r="EA10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EB10" s="59">
         <v>73.900000000000006</v>
       </c>
       <c r="EC10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ED10" s="45" t="s">
         <v>3</v>
       </c>
       <c r="EE10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EF10" s="59">
         <v>93.2</v>
       </c>
       <c r="EG10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EH10" s="59">
         <v>110</v>
       </c>
       <c r="EI10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EJ10" s="59">
         <v>62.1</v>
       </c>
       <c r="EK10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EL10" s="59">
         <v>85.9</v>
       </c>
       <c r="EM10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EN10" s="59">
         <v>94.9</v>
       </c>
       <c r="EO10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EP10" s="59">
         <v>75.5</v>
       </c>
       <c r="EQ10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ER10" s="59">
         <v>91.9</v>
       </c>
       <c r="ES10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ET10" s="59">
         <v>104.6</v>
       </c>
       <c r="EU10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EV10" s="59">
         <v>103.6</v>
       </c>
       <c r="EW10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EX10" s="59">
         <v>105.5</v>
       </c>
       <c r="EY10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EZ10" s="59">
         <v>110.3</v>
       </c>
       <c r="FA10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FB10" s="59">
         <v>102.4</v>
       </c>
       <c r="FC10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FD10" s="59">
         <v>104.5</v>
       </c>
       <c r="FE10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FF10" s="59">
         <v>94.8</v>
       </c>
       <c r="FG10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FH10" s="59">
         <v>101.9</v>
       </c>
       <c r="FI10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FJ10" s="59">
         <v>106.2</v>
       </c>
       <c r="FK10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FL10" s="59">
         <v>87</v>
       </c>
       <c r="FM10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FN10" s="59">
         <v>83.7</v>
       </c>
       <c r="FO10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FP10" s="59">
         <v>89.7</v>
       </c>
       <c r="FQ10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FR10" s="59">
         <v>78.7</v>
       </c>
       <c r="FS10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FT10" s="59">
         <v>86.7</v>
       </c>
       <c r="FU10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FV10" s="59">
         <v>89.4</v>
       </c>
       <c r="FW10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FX10" s="59">
         <v>89.2</v>
       </c>
       <c r="FY10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FZ10" s="59">
         <v>94.2</v>
       </c>
       <c r="GA10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GB10" s="59">
         <v>110.4</v>
       </c>
       <c r="GC10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GD10" s="59">
         <v>107.6</v>
       </c>
       <c r="GE10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GF10" s="59">
         <v>65.7</v>
       </c>
       <c r="GG10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GH10" s="59">
         <v>58.7</v>
       </c>
       <c r="GI10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GJ10" s="59">
         <v>84.1</v>
       </c>
       <c r="GK10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GL10" s="59">
         <v>95</v>
       </c>
       <c r="GM10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GN10" s="59">
         <v>90.7</v>
       </c>
       <c r="GO10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GP10" s="59">
         <v>87.4</v>
       </c>
       <c r="GQ10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GR10" s="59">
         <v>94.6</v>
       </c>
       <c r="GS10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GT10" s="45" t="s">
         <v>3</v>
       </c>
       <c r="GU10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GV10" s="45" t="s">
         <v>3</v>
       </c>
       <c r="GW10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GX10" s="59">
         <v>84.1</v>
       </c>
       <c r="GY10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GZ10" s="59">
         <v>78.8</v>
       </c>
       <c r="HA10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HB10" s="59">
         <v>42.6</v>
       </c>
       <c r="HC10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HD10" s="59">
         <v>63.5</v>
       </c>
       <c r="HE10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HF10" s="59">
         <v>96.4</v>
       </c>
       <c r="HG10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HH10" s="59">
         <v>78.099999999999994</v>
       </c>
       <c r="HI10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HJ10" s="59">
         <v>106.7</v>
       </c>
       <c r="HK10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HL10" s="59">
         <v>108.3</v>
       </c>
       <c r="HM10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HN10" s="59">
         <v>63.3</v>
       </c>
       <c r="HO10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HP10" s="59">
         <v>80.400000000000006</v>
       </c>
       <c r="HQ10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HR10" s="59">
         <v>74.900000000000006</v>
       </c>
       <c r="HS10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HT10" s="59">
         <v>78</v>
       </c>
       <c r="HU10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HV10" s="59">
         <v>95.3</v>
       </c>
       <c r="HW10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HX10" s="59">
         <v>103.8</v>
       </c>
       <c r="HY10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HZ10" s="59">
         <v>82.9</v>
       </c>
       <c r="IA10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IB10" s="59">
         <v>66.400000000000006</v>
       </c>
       <c r="IC10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ID10" s="59">
         <v>97</v>
       </c>
       <c r="IE10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IF10" s="59">
         <v>121.1</v>
       </c>
       <c r="IG10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IH10" s="59">
         <v>55.1</v>
       </c>
       <c r="II10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IJ10" s="59">
         <v>145</v>
       </c>
       <c r="IK10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IL10" s="59">
         <v>60.2</v>
       </c>
       <c r="IM10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IN10" s="59">
         <v>126.5</v>
       </c>
       <c r="IO10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IP10" s="59">
         <v>125.2</v>
       </c>
       <c r="IQ10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IR10" s="45">
         <v>146.69999999999999</v>
       </c>
       <c r="IS10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IT10" s="59">
         <v>65.8</v>
       </c>
       <c r="IU10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IV10" s="59">
         <v>94.7</v>
       </c>
       <c r="IW10" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IX10" s="52"/>
     </row>
-    <row r="11" spans="1:258" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:258" x14ac:dyDescent="0.25">
       <c r="A11" s="37" t="s">
         <v>94</v>
       </c>
       <c r="B11" s="53">
         <v>45431</v>
       </c>
       <c r="C11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D11" s="53">
         <v>29615</v>
       </c>
       <c r="E11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F11" s="55">
         <v>124644</v>
       </c>
       <c r="G11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H11" s="56">
         <v>1723.8</v>
       </c>
       <c r="I11" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="J11" s="56">
         <v>1317.6</v>
       </c>
       <c r="K11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="L11" s="56">
         <v>26</v>
       </c>
       <c r="M11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N11" s="58">
         <v>537.1</v>
       </c>
       <c r="O11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="P11" s="58">
         <v>453</v>
       </c>
       <c r="Q11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="R11" s="56">
         <v>31.2</v>
       </c>
       <c r="S11" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="T11" s="56">
         <v>103.2</v>
       </c>
       <c r="U11" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="V11" s="56">
         <v>137.4</v>
       </c>
       <c r="W11" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="X11" s="56">
         <v>153.69999999999999</v>
       </c>
       <c r="Y11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="Z11" s="56">
         <v>615.6</v>
       </c>
       <c r="AA11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AB11" s="58">
         <v>250.7</v>
       </c>
       <c r="AC11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AD11" s="58">
         <v>327</v>
       </c>
       <c r="AE11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AF11" s="56">
         <v>1490.9</v>
       </c>
       <c r="AG11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AH11" s="58">
         <v>114.4</v>
       </c>
       <c r="AI11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AJ11" s="58">
         <v>1226.2</v>
       </c>
       <c r="AK11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AL11" s="58">
         <v>199.3</v>
       </c>
       <c r="AM11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AN11" s="56">
         <v>10.199999999999999</v>
       </c>
       <c r="AO11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AP11" s="58">
         <v>135.69999999999999</v>
       </c>
       <c r="AQ11" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AR11" s="56">
         <v>60.8</v>
       </c>
       <c r="AS11" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AT11" s="56">
         <v>31.8</v>
       </c>
       <c r="AU11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AV11" s="58">
         <v>800.4</v>
       </c>
       <c r="AW11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AX11" s="58">
         <v>1356.5</v>
       </c>
       <c r="AY11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AZ11" s="58">
         <v>1102.2</v>
       </c>
       <c r="BA11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BB11" s="58">
         <v>25277.9</v>
       </c>
       <c r="BC11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BD11" s="55">
         <v>32720</v>
       </c>
       <c r="BE11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BF11" s="55">
         <v>20848</v>
       </c>
       <c r="BG11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BH11" s="55">
         <v>80030</v>
       </c>
       <c r="BI11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BJ11" s="53">
         <v>167095</v>
       </c>
       <c r="BK11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BL11" s="53">
         <v>2103</v>
       </c>
       <c r="BM11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BN11" s="53">
         <v>3938</v>
       </c>
       <c r="BO11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BP11" s="53">
         <v>354299</v>
       </c>
       <c r="BQ11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BR11" s="53">
         <v>1288</v>
       </c>
       <c r="BS11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BT11" s="53">
         <v>1255</v>
       </c>
       <c r="BU11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BV11" s="45">
         <v>4032</v>
       </c>
       <c r="BW11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BX11" s="45">
         <v>13294</v>
       </c>
       <c r="BY11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BZ11" s="53">
         <v>507</v>
       </c>
       <c r="CA11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CB11" s="53">
         <v>1097</v>
       </c>
       <c r="CC11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CD11" s="53">
         <v>154</v>
       </c>
       <c r="CE11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CF11" s="53">
         <v>432</v>
       </c>
       <c r="CG11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CH11" s="53">
         <v>2389</v>
       </c>
       <c r="CI11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CJ11" s="59">
         <v>319</v>
       </c>
       <c r="CK11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CL11" s="60">
         <v>174</v>
       </c>
       <c r="CM11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CN11" s="53">
         <v>14386</v>
       </c>
       <c r="CO11" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CP11" s="60">
         <v>11.2</v>
       </c>
       <c r="CQ11" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CR11" s="53">
         <v>13272</v>
       </c>
       <c r="CS11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CT11" s="53">
         <v>6751</v>
       </c>
       <c r="CU11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CV11" s="53">
         <v>1566</v>
       </c>
       <c r="CW11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CX11" s="53">
         <v>1979</v>
       </c>
       <c r="CY11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CZ11" s="53">
         <v>968</v>
       </c>
       <c r="DA11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DB11" s="59">
         <v>118</v>
       </c>
       <c r="DC11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DD11" s="60">
         <v>29.6</v>
       </c>
       <c r="DE11" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DF11" s="60">
         <v>230</v>
       </c>
       <c r="DG11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DH11" s="59">
         <v>1147.5</v>
       </c>
       <c r="DI11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DJ11" s="59">
         <v>508</v>
       </c>
       <c r="DK11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DL11" s="59">
         <v>1292.3</v>
       </c>
       <c r="DM11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DN11" s="59">
         <v>1676.2</v>
       </c>
       <c r="DO11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DP11" s="59">
         <v>3869.9</v>
       </c>
       <c r="DQ11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DR11" s="59">
         <v>1104.4000000000001</v>
       </c>
       <c r="DS11" s="54" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="DT11" s="61">
+        <v>175</v>
+      </c>
+      <c r="DT11" s="62">
         <v>217.9</v>
       </c>
       <c r="DU11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DV11" s="59">
         <v>526.6</v>
       </c>
       <c r="DW11" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DX11" s="53">
         <v>125107</v>
       </c>
-      <c r="DY11" s="62" t="s">
-        <v>174</v>
+      <c r="DY11" s="61" t="s">
+        <v>175</v>
       </c>
       <c r="DZ11" s="59">
         <v>95</v>
       </c>
       <c r="EA11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EB11" s="59">
         <v>71.7</v>
       </c>
       <c r="EC11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ED11" s="45" t="s">
         <v>3</v>
       </c>
       <c r="EE11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EF11" s="59">
         <v>93.4</v>
       </c>
       <c r="EG11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EH11" s="59">
         <v>111</v>
       </c>
       <c r="EI11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EJ11" s="59">
         <v>69.900000000000006</v>
       </c>
       <c r="EK11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EL11" s="59">
         <v>84.5</v>
       </c>
       <c r="EM11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EN11" s="59">
         <v>92.6</v>
       </c>
       <c r="EO11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EP11" s="59">
         <v>91.8</v>
       </c>
       <c r="EQ11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ER11" s="59">
         <v>87.1</v>
       </c>
       <c r="ES11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ET11" s="59">
         <v>104.6</v>
       </c>
       <c r="EU11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EV11" s="59">
         <v>105.4</v>
       </c>
       <c r="EW11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EX11" s="59">
         <v>105.8</v>
       </c>
       <c r="EY11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EZ11" s="51">
         <v>110.8</v>
       </c>
       <c r="FA11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FB11" s="59">
         <v>103.2</v>
       </c>
       <c r="FC11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FD11" s="59">
         <v>106.3</v>
       </c>
       <c r="FE11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FF11" s="59">
         <v>96.2</v>
       </c>
       <c r="FG11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FH11" s="59">
         <v>96.6</v>
       </c>
       <c r="FI11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FJ11" s="59">
         <v>105.5</v>
       </c>
       <c r="FK11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FL11" s="59">
         <v>88.6</v>
       </c>
       <c r="FM11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FN11" s="59">
         <v>86.5</v>
       </c>
       <c r="FO11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FP11" s="59">
         <v>97.5</v>
       </c>
       <c r="FQ11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FR11" s="59">
         <v>77.599999999999994</v>
       </c>
       <c r="FS11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FT11" s="59">
         <v>89</v>
       </c>
       <c r="FU11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FV11" s="59">
         <v>90</v>
       </c>
       <c r="FW11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FX11" s="59">
         <v>92.3</v>
       </c>
       <c r="FY11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FZ11" s="59">
         <v>91.7</v>
       </c>
       <c r="GA11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GB11" s="59">
         <v>114.1</v>
       </c>
       <c r="GC11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GD11" s="59">
         <v>111</v>
       </c>
       <c r="GE11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GF11" s="59">
         <v>68.400000000000006</v>
       </c>
       <c r="GG11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GH11" s="59">
         <v>73.099999999999994</v>
       </c>
       <c r="GI11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GJ11" s="59">
         <v>89.2</v>
       </c>
       <c r="GK11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GL11" s="59">
         <v>96.3</v>
       </c>
       <c r="GM11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GN11" s="59">
         <v>93.4</v>
       </c>
       <c r="GO11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GP11" s="59">
         <v>85.4</v>
       </c>
       <c r="GQ11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GR11" s="59">
         <v>85.9</v>
       </c>
       <c r="GS11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GT11" s="45">
         <v>104.2</v>
       </c>
       <c r="GU11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GV11" s="45">
         <v>95.6</v>
       </c>
       <c r="GW11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GX11" s="59">
         <v>84.2</v>
       </c>
       <c r="GY11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GZ11" s="59">
         <v>81.2</v>
       </c>
       <c r="HA11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HB11" s="59">
         <v>60</v>
       </c>
       <c r="HC11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HD11" s="59">
         <v>77.2</v>
       </c>
       <c r="HE11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HF11" s="59">
         <v>96.3</v>
       </c>
       <c r="HG11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HH11" s="59">
         <v>76.599999999999994</v>
       </c>
       <c r="HI11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HJ11" s="59">
         <v>102.3</v>
       </c>
       <c r="HK11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HL11" s="59">
         <v>103.9</v>
       </c>
       <c r="HM11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HN11" s="59">
         <v>62.9</v>
       </c>
       <c r="HO11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HP11" s="59">
         <v>85.8</v>
       </c>
       <c r="HQ11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HR11" s="59">
         <v>89.7</v>
       </c>
       <c r="HS11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HT11" s="59">
         <v>79.5</v>
       </c>
       <c r="HU11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HV11" s="59">
         <v>98.4</v>
       </c>
       <c r="HW11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HX11" s="59">
         <v>102.5</v>
       </c>
       <c r="HY11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HZ11" s="59">
         <v>88.4</v>
       </c>
       <c r="IA11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IB11" s="59">
         <v>66.7</v>
       </c>
       <c r="IC11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ID11" s="59">
         <v>98.4</v>
       </c>
       <c r="IE11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IF11" s="59">
         <v>128.1</v>
       </c>
       <c r="IG11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IH11" s="59">
         <v>56.9</v>
       </c>
       <c r="II11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IJ11" s="59">
         <v>137.1</v>
       </c>
       <c r="IK11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IL11" s="59">
         <v>75.099999999999994</v>
       </c>
       <c r="IM11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IN11" s="59">
         <v>120.3</v>
       </c>
       <c r="IO11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IP11" s="59">
         <v>109.6</v>
       </c>
       <c r="IQ11" s="51" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>115.4</v>
+        <v>175</v>
+      </c>
+      <c r="IR11" s="45" t="s">
+        <v>3</v>
       </c>
       <c r="IS11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IT11" s="59">
         <v>66.900000000000006</v>
       </c>
       <c r="IU11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IV11" s="59">
         <v>95.4</v>
       </c>
       <c r="IW11" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IX11" s="52"/>
     </row>
-    <row r="12" spans="1:258" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:258" x14ac:dyDescent="0.25">
       <c r="A12" s="37" t="s">
         <v>95</v>
       </c>
       <c r="B12" s="55">
         <v>59086</v>
       </c>
       <c r="C12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D12" s="55">
         <v>40329</v>
       </c>
       <c r="E12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F12" s="55">
         <v>164894</v>
       </c>
       <c r="G12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H12" s="56">
         <v>2344.6</v>
       </c>
       <c r="I12" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="J12" s="56">
         <v>1749.6</v>
       </c>
       <c r="K12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="L12" s="56">
         <v>35.4</v>
       </c>
       <c r="M12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N12" s="58">
         <v>699.4</v>
       </c>
       <c r="O12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="P12" s="58">
         <v>586.6</v>
       </c>
       <c r="Q12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="R12" s="56">
         <v>44.3</v>
       </c>
       <c r="S12" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="T12" s="56">
         <v>140.80000000000001</v>
       </c>
       <c r="U12" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="V12" s="56">
         <v>179.2</v>
       </c>
       <c r="W12" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="X12" s="56">
         <v>213.9</v>
       </c>
       <c r="Y12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="Z12" s="58">
         <v>836.9</v>
       </c>
       <c r="AA12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AB12" s="58">
         <v>340.1</v>
       </c>
       <c r="AC12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AD12" s="58">
         <v>446.4</v>
       </c>
       <c r="AE12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AF12" s="58">
         <v>2021.2</v>
       </c>
       <c r="AG12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AH12" s="58">
         <v>151.69999999999999</v>
       </c>
       <c r="AI12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AJ12" s="58">
         <v>1614</v>
       </c>
       <c r="AK12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AL12" s="58">
         <v>274.39999999999998</v>
       </c>
       <c r="AM12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AN12" s="56">
         <v>14.2</v>
       </c>
       <c r="AO12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AP12" s="58">
         <v>185.4</v>
       </c>
       <c r="AQ12" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AR12" s="56">
         <v>86.3</v>
       </c>
       <c r="AS12" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AT12" s="56">
         <v>45.1</v>
       </c>
       <c r="AU12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AV12" s="58">
         <v>1241.0999999999999</v>
       </c>
       <c r="AW12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AX12" s="58">
         <v>2015.7</v>
       </c>
       <c r="AY12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AZ12" s="58">
         <v>1605.7</v>
       </c>
       <c r="BA12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BB12" s="58">
         <v>32613.599999999999</v>
       </c>
       <c r="BC12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BD12" s="55">
         <v>43867</v>
       </c>
       <c r="BE12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BF12" s="55">
         <v>29419</v>
       </c>
       <c r="BG12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BH12" s="55">
         <v>90933</v>
       </c>
       <c r="BI12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BJ12" s="55">
         <v>223992</v>
       </c>
       <c r="BK12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BL12" s="55">
         <v>3921</v>
       </c>
       <c r="BM12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BN12" s="55">
         <v>5360</v>
       </c>
       <c r="BO12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BP12" s="55">
         <v>472345</v>
       </c>
       <c r="BQ12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BR12" s="55">
         <v>1708</v>
       </c>
       <c r="BS12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BT12" s="55">
         <v>1429</v>
       </c>
       <c r="BU12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BV12" s="55">
         <v>5400.77</v>
       </c>
       <c r="BW12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BX12" s="55">
         <v>19464</v>
       </c>
       <c r="BY12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BZ12" s="55">
         <v>604</v>
       </c>
       <c r="CA12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CB12" s="55">
         <v>1640</v>
       </c>
       <c r="CC12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CD12" s="55">
         <v>236</v>
       </c>
       <c r="CE12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CF12" s="55">
         <v>1012</v>
       </c>
       <c r="CG12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CH12" s="55">
         <v>3231</v>
       </c>
       <c r="CI12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CJ12" s="58">
         <v>420.8</v>
       </c>
       <c r="CK12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CL12" s="56">
         <v>236</v>
       </c>
       <c r="CM12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CN12" s="55">
         <v>18500</v>
       </c>
       <c r="CO12" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CP12" s="56">
         <v>16.5</v>
       </c>
       <c r="CQ12" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CR12" s="55">
         <v>17539</v>
       </c>
       <c r="CS12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CT12" s="55">
         <v>9286</v>
       </c>
       <c r="CU12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CV12" s="55">
         <v>2453</v>
       </c>
       <c r="CW12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CX12" s="55">
         <v>2552</v>
       </c>
       <c r="CY12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CZ12" s="55">
         <v>1293</v>
       </c>
       <c r="DA12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DB12" s="58">
         <v>174</v>
       </c>
       <c r="DC12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DD12" s="56">
         <v>45.9</v>
       </c>
       <c r="DE12" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DF12" s="56">
         <v>297.3</v>
       </c>
       <c r="DG12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DH12" s="58">
         <v>1591.9</v>
       </c>
       <c r="DI12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DJ12" s="58">
         <v>745.3</v>
       </c>
       <c r="DK12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DL12" s="58">
         <v>1820.6</v>
       </c>
       <c r="DM12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DN12" s="58">
         <v>2502.1999999999998</v>
       </c>
       <c r="DO12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DP12" s="58">
         <v>5051.7</v>
       </c>
       <c r="DQ12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DR12" s="58">
         <v>1527.9</v>
       </c>
       <c r="DS12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DT12" s="56">
         <v>316.5</v>
       </c>
       <c r="DU12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DV12" s="58">
         <v>553.29999999999995</v>
       </c>
       <c r="DW12" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DX12" s="55">
         <v>170209</v>
       </c>
-      <c r="DY12" s="62" t="s">
-        <v>174</v>
+      <c r="DY12" s="61" t="s">
+        <v>175</v>
       </c>
       <c r="DZ12" s="58">
         <v>87</v>
       </c>
       <c r="EA12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EB12" s="58">
         <v>73.7</v>
       </c>
       <c r="EC12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ED12" s="58">
         <v>93.7</v>
       </c>
       <c r="EE12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EF12" s="58">
         <v>94.7</v>
       </c>
       <c r="EG12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EH12" s="58">
         <v>108.1</v>
       </c>
       <c r="EI12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EJ12" s="58">
         <v>78.2</v>
       </c>
       <c r="EK12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EL12" s="58">
         <v>84.5</v>
       </c>
       <c r="EM12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EN12" s="58">
         <v>92.5</v>
       </c>
       <c r="EO12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EP12" s="58">
         <v>101.6</v>
       </c>
       <c r="EQ12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ER12" s="58">
         <v>86.8</v>
       </c>
       <c r="ES12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ET12" s="58">
         <v>102.2</v>
       </c>
       <c r="EU12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EV12" s="58">
         <v>106.6</v>
       </c>
       <c r="EW12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EX12" s="58">
         <v>104.2</v>
       </c>
       <c r="EY12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EZ12" s="58">
         <v>103.7</v>
       </c>
       <c r="FA12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FB12" s="58">
         <v>105.3</v>
       </c>
       <c r="FC12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FD12" s="58">
         <v>107.6</v>
       </c>
       <c r="FE12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FF12" s="58">
         <v>93.4</v>
       </c>
       <c r="FG12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FH12" s="58">
         <v>99.6</v>
       </c>
       <c r="FI12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FJ12" s="58">
         <v>103.5</v>
       </c>
       <c r="FK12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FL12" s="58">
         <v>87.7</v>
       </c>
       <c r="FM12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FN12" s="58">
         <v>89.3</v>
       </c>
       <c r="FO12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FP12" s="58">
         <v>102.3</v>
       </c>
       <c r="FQ12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FR12" s="58">
         <v>80.400000000000006</v>
       </c>
       <c r="FS12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FT12" s="58">
         <v>89.9</v>
       </c>
       <c r="FU12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FV12" s="58">
         <v>91.6</v>
       </c>
       <c r="FW12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FX12" s="58">
         <v>93.4</v>
       </c>
       <c r="FY12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FZ12" s="58">
         <v>92.6</v>
       </c>
       <c r="GA12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GB12" s="58">
         <v>114.7</v>
       </c>
       <c r="GC12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GD12" s="58">
         <v>118</v>
       </c>
       <c r="GE12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GF12" s="58">
         <v>69.7</v>
       </c>
       <c r="GG12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GH12" s="58">
         <v>83.6</v>
       </c>
       <c r="GI12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GJ12" s="58">
         <v>88</v>
       </c>
       <c r="GK12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GL12" s="58">
         <v>98.3</v>
       </c>
       <c r="GM12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GN12" s="58">
         <v>95.9</v>
       </c>
       <c r="GO12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GP12" s="58">
         <v>85.9</v>
       </c>
       <c r="GQ12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GR12" s="58">
         <v>80.3</v>
       </c>
       <c r="GS12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GT12" s="45">
         <v>104.1</v>
       </c>
       <c r="GU12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GV12" s="46">
         <v>102</v>
       </c>
       <c r="GW12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GX12" s="58">
         <v>77</v>
       </c>
       <c r="GY12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GZ12" s="58">
         <v>88</v>
       </c>
       <c r="HA12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HB12" s="58">
         <v>73.7</v>
       </c>
       <c r="HC12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HD12" s="58">
         <v>144.6</v>
       </c>
       <c r="HE12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HF12" s="58">
         <v>96.2</v>
       </c>
       <c r="HG12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HH12" s="58">
         <v>84.9</v>
       </c>
       <c r="HI12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HJ12" s="58">
         <v>106.1</v>
       </c>
       <c r="HK12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HL12" s="58">
         <v>102.2</v>
       </c>
       <c r="HM12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HN12" s="51">
         <v>69.099999999999994</v>
       </c>
       <c r="HO12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HP12" s="58">
         <v>85.3</v>
       </c>
       <c r="HQ12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HR12" s="58">
         <v>97.2</v>
       </c>
       <c r="HS12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HT12" s="58">
         <v>103.9</v>
       </c>
       <c r="HU12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HV12" s="58">
         <v>104.4</v>
       </c>
       <c r="HW12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HX12" s="58">
         <v>109.6</v>
       </c>
       <c r="HY12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HZ12" s="58">
         <v>86.9</v>
       </c>
       <c r="IA12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IB12" s="58">
         <v>70.2</v>
       </c>
       <c r="IC12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ID12" s="58">
         <v>99</v>
       </c>
       <c r="IE12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IF12" s="58">
         <v>127.9</v>
       </c>
       <c r="IG12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IH12" s="58">
         <v>78.2</v>
       </c>
       <c r="II12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IJ12" s="58">
         <v>140.6</v>
       </c>
       <c r="IK12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IL12" s="58">
         <v>86.7</v>
       </c>
       <c r="IM12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IN12" s="58">
         <v>113.4</v>
       </c>
       <c r="IO12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IP12" s="58">
         <v>109.5</v>
       </c>
       <c r="IQ12" s="51" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>175</v>
+      </c>
+      <c r="IR12" s="45">
+        <v>217.6</v>
       </c>
       <c r="IS12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IT12" s="58">
         <v>63.8</v>
       </c>
       <c r="IU12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IV12" s="59">
         <v>96.1</v>
       </c>
       <c r="IW12" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IX12" s="52"/>
     </row>
-    <row r="13" spans="1:258" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:258" x14ac:dyDescent="0.25">
       <c r="A13" s="37" t="s">
         <v>96</v>
       </c>
       <c r="B13" s="55">
         <v>10805</v>
       </c>
       <c r="C13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D13" s="55">
         <v>10168</v>
       </c>
       <c r="E13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F13" s="55">
         <v>38778</v>
       </c>
       <c r="G13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H13" s="56">
         <v>623.29999999999995</v>
       </c>
       <c r="I13" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="J13" s="56">
         <v>453.1</v>
       </c>
       <c r="K13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="L13" s="56" t="s">
         <v>3</v>
       </c>
       <c r="M13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N13" s="58">
         <v>156.19999999999999</v>
       </c>
       <c r="O13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="P13" s="58">
         <v>126.9</v>
       </c>
       <c r="Q13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="R13" s="56">
         <v>21.1</v>
       </c>
       <c r="S13" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="T13" s="56">
         <v>31.7</v>
       </c>
       <c r="U13" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="V13" s="56">
         <v>42.4</v>
       </c>
       <c r="W13" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="X13" s="56">
         <v>57.8</v>
       </c>
       <c r="Y13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="Z13" s="58">
         <v>223.7</v>
       </c>
       <c r="AA13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AB13" s="58">
         <v>91.2</v>
       </c>
       <c r="AC13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AD13" s="58">
         <v>120.7</v>
       </c>
       <c r="AE13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AF13" s="58">
         <v>500.3</v>
       </c>
       <c r="AG13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AH13" s="58">
         <v>36.9</v>
       </c>
       <c r="AI13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AJ13" s="58">
         <v>426.5</v>
       </c>
       <c r="AK13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AL13" s="58">
         <v>76.400000000000006</v>
       </c>
       <c r="AM13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AN13" s="56">
         <v>2.7</v>
       </c>
       <c r="AO13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AP13" s="58">
         <v>50.8</v>
       </c>
       <c r="AQ13" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AR13" s="56">
         <v>21.7</v>
       </c>
       <c r="AS13" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AT13" s="56">
         <v>14.2</v>
       </c>
       <c r="AU13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AV13" s="58">
         <v>216</v>
       </c>
       <c r="AW13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AX13" s="58">
         <v>368.5</v>
       </c>
       <c r="AY13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AZ13" s="58">
         <v>300.2</v>
       </c>
       <c r="BA13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BB13" s="58">
         <v>6753.8</v>
       </c>
       <c r="BC13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BD13" s="55">
         <v>11620</v>
       </c>
       <c r="BE13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BF13" s="55">
         <v>5056</v>
       </c>
       <c r="BG13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BH13" s="55">
         <v>20699</v>
       </c>
       <c r="BI13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BJ13" s="55">
         <v>51266.400000000001</v>
       </c>
       <c r="BK13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BL13" s="55">
         <v>649</v>
       </c>
       <c r="BM13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BN13" s="55">
         <v>1357</v>
       </c>
       <c r="BO13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BP13" s="55">
         <v>130891</v>
       </c>
       <c r="BQ13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BR13" s="55">
         <v>491</v>
       </c>
       <c r="BS13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BT13" s="55">
         <v>423</v>
       </c>
       <c r="BU13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BV13" s="55">
         <v>1284</v>
       </c>
       <c r="BW13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BX13" s="55">
         <v>3559</v>
       </c>
       <c r="BY13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BZ13" s="55">
         <v>159</v>
       </c>
       <c r="CA13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CB13" s="55">
         <v>508</v>
       </c>
       <c r="CC13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CD13" s="55">
         <v>101</v>
       </c>
       <c r="CE13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CF13" s="55">
         <v>210</v>
       </c>
       <c r="CG13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CH13" s="55">
         <v>735</v>
       </c>
       <c r="CI13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CJ13" s="58">
         <v>98.7</v>
       </c>
       <c r="CK13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CL13" s="56">
         <v>57.9</v>
       </c>
       <c r="CM13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CN13" s="55">
         <v>5690</v>
       </c>
       <c r="CO13" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CP13" s="56">
         <v>4.7</v>
       </c>
       <c r="CQ13" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CR13" s="55">
         <v>3717</v>
       </c>
       <c r="CS13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CT13" s="55">
         <v>1940</v>
       </c>
       <c r="CU13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CV13" s="55">
         <v>615</v>
       </c>
       <c r="CW13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CX13" s="55">
         <v>724</v>
       </c>
       <c r="CY13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CZ13" s="55">
         <v>267</v>
       </c>
       <c r="DA13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DB13" s="58">
         <v>40.9</v>
       </c>
       <c r="DC13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DD13" s="56">
         <v>8.1</v>
       </c>
       <c r="DE13" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DF13" s="56">
         <v>76</v>
       </c>
       <c r="DG13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DH13" s="58">
         <v>348.9</v>
       </c>
       <c r="DI13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DJ13" s="58">
         <v>173.4</v>
       </c>
       <c r="DK13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DL13" s="58">
         <v>432.8</v>
       </c>
       <c r="DM13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DN13" s="58">
         <v>712.8</v>
       </c>
       <c r="DO13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DP13" s="58">
         <v>1435.7</v>
       </c>
       <c r="DQ13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DR13" s="58">
         <v>98.7</v>
       </c>
       <c r="DS13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DT13" s="56">
         <v>118.3</v>
       </c>
       <c r="DU13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DV13" s="58">
         <v>266.60000000000002</v>
       </c>
       <c r="DW13" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DX13" s="55">
         <v>45430</v>
       </c>
-      <c r="DY13" s="62" t="s">
-        <v>174</v>
+      <c r="DY13" s="61" t="s">
+        <v>175</v>
       </c>
       <c r="DZ13" s="58">
         <v>58.3</v>
       </c>
       <c r="EA13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EB13" s="58">
         <v>94</v>
       </c>
       <c r="EC13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ED13" s="58">
         <v>86.1</v>
       </c>
       <c r="EE13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EF13" s="58">
         <v>106.3</v>
       </c>
       <c r="EG13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EH13" s="58">
         <v>101.8</v>
       </c>
       <c r="EI13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EJ13" s="45" t="s">
         <v>3</v>
       </c>
       <c r="EK13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EL13" s="58">
         <v>89.9</v>
       </c>
       <c r="EM13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EN13" s="58">
         <v>85.1</v>
       </c>
       <c r="EO13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EP13" s="58">
         <v>233.3</v>
       </c>
       <c r="EQ13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ER13" s="58">
         <v>77.7</v>
       </c>
       <c r="ES13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ET13" s="58">
         <v>97.6</v>
       </c>
       <c r="EU13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EV13" s="58">
         <v>107.6</v>
       </c>
       <c r="EW13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EX13" s="58">
         <v>107.1</v>
       </c>
       <c r="EY13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EZ13" s="58">
         <v>113.7</v>
       </c>
       <c r="FA13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FB13" s="58">
         <v>104.8</v>
       </c>
       <c r="FC13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FD13" s="58">
         <v>98.5</v>
       </c>
       <c r="FE13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FF13" s="58">
         <v>94.8</v>
       </c>
       <c r="FG13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FH13" s="58">
         <v>85.9</v>
       </c>
       <c r="FI13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FJ13" s="58">
         <v>96.1</v>
       </c>
       <c r="FK13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FL13" s="58">
         <v>75.099999999999994</v>
       </c>
       <c r="FM13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FN13" s="58">
         <v>108.9</v>
       </c>
       <c r="FO13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FP13" s="58">
         <v>124.3</v>
       </c>
       <c r="FQ13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FR13" s="58">
         <v>119.4</v>
       </c>
       <c r="FS13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FT13" s="58">
         <v>95.7</v>
       </c>
       <c r="FU13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FV13" s="58">
         <v>93.3</v>
       </c>
       <c r="FW13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FX13" s="58">
         <v>89</v>
       </c>
       <c r="FY13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FZ13" s="58">
         <v>98.9</v>
       </c>
       <c r="GA13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GB13" s="58">
         <v>112.2</v>
       </c>
       <c r="GC13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GD13" s="58">
         <v>89.6</v>
       </c>
       <c r="GE13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GF13" s="58">
         <v>64.2</v>
       </c>
       <c r="GG13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GH13" s="58">
         <v>100.3</v>
       </c>
       <c r="GI13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GJ13" s="58">
         <v>90.2</v>
       </c>
       <c r="GK13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GL13" s="58">
         <v>92.8</v>
       </c>
       <c r="GM13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GN13" s="58">
         <v>103.8</v>
       </c>
       <c r="GO13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GP13" s="58">
         <v>110.8</v>
       </c>
       <c r="GQ13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GR13" s="58">
         <v>55.4</v>
       </c>
       <c r="GS13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GT13" s="45">
         <v>111.7</v>
       </c>
       <c r="GU13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GV13" s="45">
         <v>101.9</v>
       </c>
       <c r="GW13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GX13" s="58">
         <v>81.599999999999994</v>
       </c>
       <c r="GY13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GZ13" s="58">
         <v>178.4</v>
       </c>
       <c r="HA13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HB13" s="58">
         <v>261.3</v>
       </c>
       <c r="HC13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HD13" s="58">
         <v>203.3</v>
       </c>
       <c r="HE13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HF13" s="58">
         <v>95.3</v>
       </c>
       <c r="HG13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HH13" s="58">
         <v>84.1</v>
       </c>
       <c r="HI13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HJ13" s="58">
         <v>95.7</v>
       </c>
       <c r="HK13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HL13" s="58">
         <v>113.1</v>
       </c>
       <c r="HM13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HN13" s="58">
         <v>125.3</v>
       </c>
       <c r="HO13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HP13" s="58">
         <v>112.8</v>
       </c>
       <c r="HQ13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HR13" s="58">
         <v>72.2</v>
       </c>
       <c r="HS13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HT13" s="58">
         <v>99.2</v>
       </c>
       <c r="HU13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HV13" s="58">
         <v>116</v>
       </c>
       <c r="HW13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HX13" s="58">
         <v>58.3</v>
       </c>
       <c r="HY13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HZ13" s="58">
         <v>98.6</v>
       </c>
       <c r="IA13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IB13" s="58">
         <v>88.9</v>
       </c>
       <c r="IC13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ID13" s="58">
         <v>96.3</v>
       </c>
       <c r="IE13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IF13" s="58">
         <v>86.7</v>
       </c>
       <c r="IG13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IH13" s="58">
         <v>71.5</v>
       </c>
       <c r="II13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IJ13" s="58">
         <v>104.3</v>
       </c>
       <c r="IK13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IL13" s="58">
         <v>132.19999999999999</v>
       </c>
       <c r="IM13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IN13" s="58">
         <v>110.7</v>
       </c>
       <c r="IO13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IP13" s="58">
         <v>56.2</v>
       </c>
       <c r="IQ13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IR13" s="58">
         <v>260.10000000000002</v>
       </c>
       <c r="IS13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IT13" s="58">
         <v>132.4</v>
       </c>
       <c r="IU13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IV13" s="59">
         <v>100.4</v>
       </c>
       <c r="IW13" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IX13" s="52"/>
     </row>
-    <row r="14" spans="1:258" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:258" x14ac:dyDescent="0.25">
       <c r="A14" s="37" t="s">
         <v>97</v>
       </c>
       <c r="B14" s="63">
         <v>21508</v>
       </c>
       <c r="C14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D14" s="63">
         <v>19990</v>
       </c>
       <c r="E14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F14" s="63">
         <v>80545</v>
       </c>
       <c r="G14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H14" s="56">
         <v>1203.2</v>
       </c>
       <c r="I14" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="J14" s="56">
         <v>897.5</v>
       </c>
       <c r="K14" s="54" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="L14" s="61" t="s">
+        <v>175</v>
+      </c>
+      <c r="L14" s="62" t="s">
         <v>3</v>
       </c>
       <c r="M14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N14" s="64">
         <v>318.39999999999998</v>
       </c>
       <c r="O14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="P14" s="64">
         <v>258.10000000000002</v>
       </c>
       <c r="Q14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="R14" s="65">
         <v>31.9</v>
       </c>
       <c r="S14" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="T14" s="65">
         <v>62.1</v>
       </c>
       <c r="U14" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="V14" s="65">
         <v>89.7</v>
       </c>
       <c r="W14" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="X14" s="65">
         <v>108</v>
       </c>
       <c r="Y14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="Z14" s="64">
         <v>434.9</v>
       </c>
       <c r="AA14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AB14" s="64">
         <v>177.1</v>
       </c>
       <c r="AC14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AD14" s="64">
         <v>233</v>
       </c>
       <c r="AE14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AF14" s="64">
         <v>966.4</v>
       </c>
       <c r="AG14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AH14" s="64">
         <v>73.599999999999994</v>
       </c>
       <c r="AI14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AJ14" s="64">
         <v>766.7</v>
       </c>
       <c r="AK14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AL14" s="64">
         <v>135.6</v>
       </c>
       <c r="AM14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AN14" s="65">
         <v>6.1</v>
       </c>
       <c r="AO14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AP14" s="64">
         <v>97.7</v>
       </c>
       <c r="AQ14" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AR14" s="65">
         <v>45.8</v>
       </c>
       <c r="AS14" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AT14" s="65">
         <v>26.6</v>
       </c>
       <c r="AU14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AV14" s="64">
         <v>477.7</v>
       </c>
       <c r="AW14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AX14" s="64">
         <v>820.9</v>
       </c>
       <c r="AY14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AZ14" s="64">
         <v>665.5</v>
       </c>
       <c r="BA14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BB14" s="64">
         <v>15921.9</v>
       </c>
       <c r="BC14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BD14" s="66">
         <v>22491</v>
       </c>
       <c r="BE14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BF14" s="66">
         <v>11909</v>
       </c>
       <c r="BG14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BH14" s="66">
         <v>53080</v>
       </c>
       <c r="BI14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BJ14" s="66">
         <v>106789</v>
       </c>
       <c r="BK14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BL14" s="66">
         <v>1365</v>
       </c>
       <c r="BM14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BN14" s="66">
         <v>2741</v>
       </c>
       <c r="BO14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BP14" s="66">
         <v>252043</v>
       </c>
       <c r="BQ14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BR14" s="66">
         <v>964</v>
       </c>
       <c r="BS14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BT14" s="66">
         <v>950</v>
       </c>
       <c r="BU14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BV14" s="46">
         <v>2760</v>
       </c>
       <c r="BW14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BX14" s="45">
         <v>8336</v>
       </c>
       <c r="BY14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BZ14" s="66">
         <v>321</v>
       </c>
       <c r="CA14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CB14" s="66">
         <v>946</v>
       </c>
       <c r="CC14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CD14" s="63">
         <v>131</v>
       </c>
       <c r="CE14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CF14" s="66">
         <v>394</v>
       </c>
       <c r="CG14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CH14" s="66">
         <v>1608</v>
       </c>
       <c r="CI14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CJ14" s="64">
         <v>204.1</v>
       </c>
       <c r="CK14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CL14" s="65">
         <v>118</v>
       </c>
       <c r="CM14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CN14" s="63">
         <v>12224</v>
       </c>
       <c r="CO14" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CP14" s="65">
         <v>8.5</v>
       </c>
       <c r="CQ14" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CR14" s="66">
         <v>9034</v>
       </c>
       <c r="CS14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CT14" s="66">
         <v>3888</v>
       </c>
       <c r="CU14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CV14" s="66">
         <v>1222</v>
       </c>
       <c r="CW14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CX14" s="66">
         <v>1388</v>
       </c>
       <c r="CY14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CZ14" s="66">
         <v>534</v>
       </c>
       <c r="DA14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DB14" s="64">
         <v>84.7</v>
       </c>
       <c r="DC14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DD14" s="65">
         <v>18.5</v>
       </c>
       <c r="DE14" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DF14" s="65">
         <v>152</v>
       </c>
       <c r="DG14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DH14" s="64">
         <v>705.1</v>
       </c>
       <c r="DI14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DJ14" s="64">
         <v>361.1</v>
       </c>
       <c r="DK14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DL14" s="64">
         <v>907.9</v>
       </c>
       <c r="DM14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DN14" s="64">
         <v>1458.5</v>
       </c>
       <c r="DO14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DP14" s="64">
         <v>2902.1</v>
       </c>
       <c r="DQ14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DR14" s="64">
         <v>509.7</v>
       </c>
       <c r="DS14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DT14" s="65">
         <v>255.8</v>
       </c>
       <c r="DU14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DV14" s="64">
         <v>649.70000000000005</v>
       </c>
       <c r="DW14" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DX14" s="44">
         <v>84542</v>
       </c>
-      <c r="DY14" s="62" t="s">
-        <v>174</v>
+      <c r="DY14" s="61" t="s">
+        <v>175</v>
       </c>
       <c r="DZ14" s="64">
         <v>67.400000000000006</v>
       </c>
       <c r="EA14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EB14" s="64">
         <v>99.4</v>
       </c>
       <c r="EC14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ED14" s="64">
         <v>92.3</v>
       </c>
       <c r="EE14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EF14" s="64">
         <v>103.1</v>
       </c>
       <c r="EG14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EH14" s="64">
         <v>103.7</v>
       </c>
       <c r="EI14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EJ14" s="45" t="s">
         <v>3</v>
       </c>
       <c r="EK14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EL14" s="64">
         <v>89.6</v>
       </c>
       <c r="EM14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EN14" s="64">
         <v>85.6</v>
       </c>
       <c r="EO14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EP14" s="64">
         <v>172.2</v>
       </c>
       <c r="EQ14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ER14" s="64">
         <v>90.3</v>
       </c>
       <c r="ES14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ET14" s="64">
         <v>98.6</v>
       </c>
       <c r="EU14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EV14" s="64">
         <v>106.2</v>
       </c>
       <c r="EW14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EX14" s="64">
         <v>106.3</v>
       </c>
       <c r="EY14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EZ14" s="64">
         <v>108.6</v>
       </c>
       <c r="FA14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FB14" s="64">
         <v>105.7</v>
       </c>
       <c r="FC14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FD14" s="64">
         <v>98.4</v>
       </c>
       <c r="FE14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FF14" s="64">
         <v>96.7</v>
       </c>
       <c r="FG14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FH14" s="64">
         <v>95.8</v>
       </c>
       <c r="FI14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FJ14" s="64">
         <v>97</v>
       </c>
       <c r="FK14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FL14" s="64">
         <v>80.5</v>
       </c>
       <c r="FM14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FN14" s="64">
         <v>108.3</v>
       </c>
       <c r="FO14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FP14" s="64">
         <v>121.2</v>
       </c>
       <c r="FQ14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FR14" s="64">
         <v>117.5</v>
       </c>
       <c r="FS14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FT14" s="64">
         <v>93.1</v>
       </c>
       <c r="FU14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FV14" s="64">
         <v>92</v>
       </c>
       <c r="FW14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FX14" s="64">
         <v>93.1</v>
       </c>
       <c r="FY14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FZ14" s="64">
         <v>97.7</v>
       </c>
       <c r="GA14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GB14" s="64">
         <v>108.8</v>
       </c>
       <c r="GC14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GD14" s="64">
         <v>93.3</v>
       </c>
       <c r="GE14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GF14" s="64">
         <v>94.2</v>
       </c>
       <c r="GG14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GH14" s="64">
         <v>120.4</v>
       </c>
       <c r="GI14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GJ14" s="64">
         <v>94</v>
       </c>
       <c r="GK14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GL14" s="64">
         <v>99.9</v>
       </c>
       <c r="GM14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GN14" s="64">
         <v>101.9</v>
       </c>
       <c r="GO14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GP14" s="64">
         <v>112.6</v>
       </c>
       <c r="GQ14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GR14" s="64">
         <v>111.8</v>
       </c>
       <c r="GS14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GT14" s="45">
         <v>108.8</v>
       </c>
       <c r="GU14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GV14" s="45">
         <v>101.7</v>
       </c>
       <c r="GW14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GX14" s="64">
         <v>90.2</v>
       </c>
       <c r="GY14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GZ14" s="64">
         <v>139.19999999999999</v>
       </c>
       <c r="HA14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HB14" s="64">
         <v>180.9</v>
       </c>
       <c r="HC14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HD14" s="64">
         <v>185.5</v>
       </c>
       <c r="HE14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HF14" s="64">
         <v>103.3</v>
       </c>
       <c r="HG14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HH14" s="64">
         <v>91.8</v>
       </c>
       <c r="HI14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HJ14" s="64">
         <v>97.4</v>
       </c>
       <c r="HK14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HL14" s="64">
         <v>122.1</v>
       </c>
       <c r="HM14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HN14" s="64">
         <v>120.9</v>
       </c>
       <c r="HO14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HP14" s="64">
         <v>111.2</v>
       </c>
       <c r="HQ14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HR14" s="64">
         <v>80.7</v>
       </c>
       <c r="HS14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HT14" s="64">
         <v>104.1</v>
       </c>
       <c r="HU14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HV14" s="64">
         <v>100.7</v>
       </c>
       <c r="HW14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HX14" s="64">
         <v>73.7</v>
       </c>
       <c r="HY14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HZ14" s="64">
         <v>100.3</v>
       </c>
       <c r="IA14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IB14" s="64">
         <v>89.2</v>
       </c>
       <c r="IC14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ID14" s="64">
         <v>100.2</v>
       </c>
       <c r="IE14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IF14" s="64">
         <v>88.7</v>
       </c>
       <c r="IG14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IH14" s="64">
         <v>100.2</v>
       </c>
       <c r="II14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IJ14" s="64">
         <v>110.2</v>
       </c>
       <c r="IK14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IL14" s="64">
         <v>148.9</v>
       </c>
       <c r="IM14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IN14" s="64">
         <v>105.6</v>
       </c>
       <c r="IO14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IP14" s="64">
         <v>67.599999999999994</v>
       </c>
       <c r="IQ14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IR14" s="64">
         <v>192.1</v>
       </c>
       <c r="IS14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IT14" s="64">
         <v>148.6</v>
       </c>
       <c r="IU14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IV14" s="59">
         <v>99.8</v>
       </c>
       <c r="IW14" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IX14" s="52"/>
     </row>
-    <row r="15" spans="1:258" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:258" x14ac:dyDescent="0.25">
       <c r="A15" s="37" t="s">
         <v>98</v>
       </c>
       <c r="B15" s="63">
         <v>34749</v>
       </c>
       <c r="C15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D15" s="63">
         <v>30464</v>
       </c>
       <c r="E15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F15" s="63">
         <v>124619</v>
       </c>
       <c r="G15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H15" s="56">
         <v>1774</v>
       </c>
       <c r="I15" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="J15" s="56">
         <v>1343</v>
       </c>
       <c r="K15" s="54" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="L15" s="61" t="s">
+        <v>175</v>
+      </c>
+      <c r="L15" s="62" t="s">
         <v>3</v>
       </c>
       <c r="M15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N15" s="66">
         <v>485.3</v>
       </c>
       <c r="O15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="P15" s="64">
         <v>390.2</v>
       </c>
       <c r="Q15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="R15" s="65">
         <v>50</v>
       </c>
       <c r="S15" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="T15" s="65">
         <v>100.8</v>
       </c>
       <c r="U15" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="V15" s="65">
         <v>123.2</v>
       </c>
       <c r="W15" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="X15" s="65">
         <v>159.1</v>
       </c>
       <c r="Y15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="Z15" s="64">
         <v>648.5</v>
       </c>
       <c r="AA15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AB15" s="64">
         <v>263.3</v>
       </c>
       <c r="AC15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AD15" s="64">
         <v>346.5</v>
       </c>
       <c r="AE15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AF15" s="64">
         <v>1458.2</v>
       </c>
       <c r="AG15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AH15" s="64">
         <v>109.1</v>
       </c>
       <c r="AI15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AJ15" s="64">
         <v>1311.9</v>
       </c>
       <c r="AK15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AL15" s="64">
         <v>187.6</v>
       </c>
       <c r="AM15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AN15" s="64">
         <v>10.6</v>
       </c>
       <c r="AO15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AP15" s="64">
         <v>148.1</v>
       </c>
       <c r="AQ15" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AR15" s="64">
         <v>72</v>
       </c>
       <c r="AS15" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AT15" s="66">
         <v>39.799999999999997</v>
       </c>
       <c r="AU15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AV15" s="64">
         <v>793.8</v>
       </c>
       <c r="AW15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AX15" s="64">
         <v>1274.4000000000001</v>
       </c>
       <c r="AY15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AZ15" s="64">
         <v>1041.7</v>
       </c>
       <c r="BA15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BB15" s="64">
         <v>25127.5</v>
       </c>
       <c r="BC15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BD15" s="66">
         <v>33730</v>
       </c>
       <c r="BE15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BF15" s="66">
         <v>18527</v>
       </c>
       <c r="BG15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BH15" s="66">
         <v>70722</v>
       </c>
       <c r="BI15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BJ15" s="66">
         <v>187479</v>
       </c>
       <c r="BK15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BL15" s="66">
         <v>2028</v>
       </c>
       <c r="BM15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BN15" s="66">
         <v>4033</v>
       </c>
       <c r="BO15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BP15" s="66">
         <v>362833</v>
       </c>
       <c r="BQ15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BR15" s="66">
         <v>1400</v>
       </c>
       <c r="BS15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BT15" s="66">
         <v>1520</v>
       </c>
       <c r="BU15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BV15" s="45">
         <v>4290.3</v>
       </c>
       <c r="BW15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BX15" s="45">
         <v>13461</v>
       </c>
       <c r="BY15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BZ15" s="66">
         <v>506</v>
       </c>
       <c r="CA15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CB15" s="66">
         <v>1427</v>
       </c>
       <c r="CC15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CD15" s="63">
         <v>202</v>
       </c>
       <c r="CE15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CF15" s="66">
         <v>655</v>
       </c>
       <c r="CG15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CH15" s="66">
         <v>2405</v>
       </c>
       <c r="CI15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CJ15" s="64">
         <v>318.39999999999998</v>
       </c>
       <c r="CK15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CL15" s="65">
         <v>177</v>
       </c>
       <c r="CM15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CN15" s="63">
         <v>17633</v>
       </c>
       <c r="CO15" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CP15" s="65">
         <v>14.4</v>
       </c>
       <c r="CQ15" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CR15" s="66">
         <v>14489</v>
       </c>
       <c r="CS15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CT15" s="66">
         <v>5760</v>
       </c>
       <c r="CU15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CV15" s="66">
         <v>1816</v>
       </c>
       <c r="CW15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CX15" s="66">
         <v>2011</v>
       </c>
       <c r="CY15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CZ15" s="66">
         <v>789</v>
       </c>
       <c r="DA15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DB15" s="64">
         <v>118</v>
       </c>
       <c r="DC15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DD15" s="65">
         <v>26.6</v>
       </c>
       <c r="DE15" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DF15" s="65">
         <v>236</v>
       </c>
       <c r="DG15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DH15" s="64">
         <v>1184.9000000000001</v>
       </c>
       <c r="DI15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DJ15" s="64">
         <v>573.4</v>
       </c>
       <c r="DK15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DL15" s="64">
         <v>1357</v>
       </c>
       <c r="DM15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DN15" s="64">
         <v>2443.8000000000002</v>
       </c>
       <c r="DO15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DP15" s="64">
         <v>4312.1000000000004</v>
       </c>
       <c r="DQ15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DR15" s="64">
         <v>1255.0999999999999</v>
       </c>
       <c r="DS15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DT15" s="65">
         <v>374.6</v>
       </c>
       <c r="DU15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DV15" s="64">
         <v>806.1</v>
       </c>
       <c r="DW15" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DX15" s="44">
         <v>125640</v>
       </c>
-      <c r="DY15" s="62" t="s">
-        <v>174</v>
+      <c r="DY15" s="61" t="s">
+        <v>175</v>
       </c>
       <c r="DZ15" s="64">
         <v>76.5</v>
       </c>
       <c r="EA15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EB15" s="64">
         <v>102.9</v>
       </c>
       <c r="EC15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ED15" s="64">
         <v>100</v>
       </c>
       <c r="EE15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EF15" s="64">
         <v>102.9</v>
       </c>
       <c r="EG15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EH15" s="64">
         <v>101.9</v>
       </c>
       <c r="EI15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EJ15" s="46" t="s">
         <v>3</v>
       </c>
       <c r="EK15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EL15" s="64">
         <v>90.4</v>
       </c>
       <c r="EM15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EN15" s="64">
         <v>86.1</v>
       </c>
       <c r="EO15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EP15" s="64">
         <v>160.30000000000001</v>
       </c>
       <c r="EQ15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ER15" s="64">
         <v>97.7</v>
       </c>
       <c r="ES15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ET15" s="64">
         <v>89.7</v>
       </c>
       <c r="EU15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EV15" s="64">
         <v>103.5</v>
       </c>
       <c r="EW15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EX15" s="64">
         <v>105.4</v>
       </c>
       <c r="EY15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EZ15" s="64">
         <v>105</v>
       </c>
       <c r="FA15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FB15" s="64">
         <v>106</v>
       </c>
       <c r="FC15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FD15" s="64">
         <v>97.8</v>
       </c>
       <c r="FE15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FF15" s="64">
         <v>95.3</v>
       </c>
       <c r="FG15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FH15" s="64">
         <v>107</v>
       </c>
       <c r="FI15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FJ15" s="64">
         <v>94.1</v>
       </c>
       <c r="FK15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FL15" s="64">
         <v>103.3</v>
       </c>
       <c r="FM15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FN15" s="64">
         <v>109.1</v>
       </c>
       <c r="FO15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FP15" s="64">
         <v>118.3</v>
       </c>
       <c r="FQ15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FR15" s="64">
         <v>124.9</v>
       </c>
       <c r="FS15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FT15" s="64">
         <v>99.2</v>
       </c>
       <c r="FU15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FV15" s="64">
         <v>93.9</v>
       </c>
       <c r="FW15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FX15" s="64">
         <v>94.5</v>
       </c>
       <c r="FY15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FZ15" s="64">
         <v>99.4</v>
       </c>
       <c r="GA15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GB15" s="64">
         <v>103.1</v>
       </c>
       <c r="GC15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GD15" s="64">
         <v>88.9</v>
       </c>
       <c r="GE15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GF15" s="64">
         <v>88.4</v>
       </c>
       <c r="GG15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GH15" s="64">
         <v>112.2</v>
       </c>
       <c r="GI15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GJ15" s="64">
         <v>96.3</v>
       </c>
       <c r="GK15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GL15" s="64">
         <v>102.4</v>
       </c>
       <c r="GM15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GN15" s="64">
         <v>102.4</v>
       </c>
       <c r="GO15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GP15" s="64">
         <v>108.6</v>
       </c>
       <c r="GQ15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GR15" s="64">
         <v>121.1</v>
       </c>
       <c r="GS15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GT15" s="45">
         <v>106.4</v>
       </c>
       <c r="GU15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GV15" s="45">
         <v>101.2</v>
       </c>
       <c r="GW15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GX15" s="64">
         <v>99.8</v>
       </c>
       <c r="GY15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GZ15" s="64">
         <v>130.1</v>
       </c>
       <c r="HA15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HB15" s="64">
         <v>130.80000000000001</v>
       </c>
       <c r="HC15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HD15" s="64">
         <v>151.6</v>
       </c>
       <c r="HE15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HF15" s="64">
         <v>100.7</v>
       </c>
       <c r="HG15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HH15" s="64">
         <v>99.8</v>
       </c>
       <c r="HI15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HJ15" s="64">
         <v>101.7</v>
       </c>
       <c r="HK15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HL15" s="64">
         <v>122.6</v>
       </c>
       <c r="HM15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HN15" s="64">
         <v>128.30000000000001</v>
       </c>
       <c r="HO15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HP15" s="64">
         <v>109.2</v>
       </c>
       <c r="HQ15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HR15" s="64">
         <v>85.3</v>
       </c>
       <c r="HS15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HT15" s="64">
         <v>116</v>
       </c>
       <c r="HU15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HV15" s="64">
         <v>101.6</v>
       </c>
       <c r="HW15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HX15" s="64">
         <v>81.5</v>
       </c>
       <c r="HY15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HZ15" s="64">
         <v>99.6</v>
       </c>
       <c r="IA15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IB15" s="64">
         <v>89.8</v>
       </c>
       <c r="IC15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ID15" s="64">
         <v>101.5</v>
       </c>
       <c r="IE15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IF15" s="64">
         <v>103.3</v>
       </c>
       <c r="IG15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IH15" s="64">
         <v>112.9</v>
       </c>
       <c r="II15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IJ15" s="64">
         <v>105</v>
       </c>
       <c r="IK15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IL15" s="64">
         <v>145.80000000000001</v>
       </c>
       <c r="IM15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IN15" s="64">
         <v>111.4</v>
       </c>
       <c r="IO15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IP15" s="64">
         <v>113.6</v>
       </c>
       <c r="IQ15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IR15" s="64">
         <v>171.9</v>
       </c>
       <c r="IS15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IT15" s="64">
         <v>153.1</v>
       </c>
       <c r="IU15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IV15" s="59">
         <v>100.4</v>
       </c>
       <c r="IW15" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IX15" s="52"/>
     </row>
-    <row r="16" spans="1:258" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:258" x14ac:dyDescent="0.25">
       <c r="A16" s="37" t="s">
         <v>99</v>
       </c>
       <c r="B16" s="63">
         <v>46663</v>
       </c>
       <c r="C16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D16" s="63">
         <v>41252</v>
       </c>
       <c r="E16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F16" s="63">
         <v>157726</v>
       </c>
       <c r="G16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H16" s="56">
         <v>2416.5</v>
       </c>
       <c r="I16" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="J16" s="56">
         <v>1800.6</v>
       </c>
       <c r="K16" s="54" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="L16" s="61" t="s">
+        <v>175</v>
+      </c>
+      <c r="L16" s="62" t="s">
         <v>3</v>
       </c>
       <c r="M16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N16" s="64">
         <v>620.29999999999995</v>
       </c>
       <c r="O16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="P16" s="64">
         <v>492.7</v>
       </c>
       <c r="Q16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="R16" s="65">
         <v>70</v>
       </c>
       <c r="S16" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="T16" s="65">
         <v>141.6</v>
       </c>
       <c r="U16" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="V16" s="65">
         <v>160.9</v>
       </c>
       <c r="W16" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="X16" s="65">
         <v>218.7</v>
       </c>
       <c r="Y16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="Z16" s="64">
         <v>871.9</v>
       </c>
       <c r="AA16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AB16" s="64">
         <v>351.8</v>
       </c>
       <c r="AC16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AD16" s="64">
         <v>468.8</v>
       </c>
       <c r="AE16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AF16" s="64">
         <v>2082.1</v>
       </c>
       <c r="AG16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AH16" s="64">
         <v>151.80000000000001</v>
       </c>
       <c r="AI16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AJ16" s="64">
         <v>1490.8</v>
       </c>
       <c r="AK16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AL16" s="64">
         <v>286.8</v>
       </c>
       <c r="AM16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AN16" s="64">
         <v>19</v>
       </c>
       <c r="AO16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AP16" s="64">
         <v>202.4</v>
       </c>
       <c r="AQ16" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AR16" s="64">
         <v>97.6</v>
       </c>
       <c r="AS16" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AT16" s="64">
         <v>55.8</v>
       </c>
       <c r="AU16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AV16" s="64">
         <v>1278.0999999999999</v>
       </c>
       <c r="AW16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AX16" s="64">
         <v>1900.5</v>
       </c>
       <c r="AY16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AZ16" s="64">
         <v>1504.7</v>
       </c>
       <c r="BA16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BB16" s="64">
         <v>31761.5</v>
       </c>
       <c r="BC16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BD16" s="66">
         <v>45370</v>
       </c>
       <c r="BE16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BF16" s="66">
         <v>23852</v>
       </c>
       <c r="BG16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BH16" s="66">
         <v>98792</v>
       </c>
       <c r="BI16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BJ16" s="66">
         <v>268744</v>
       </c>
       <c r="BK16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BL16" s="67">
         <v>3807</v>
       </c>
       <c r="BM16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BN16" s="66">
         <v>5354</v>
       </c>
       <c r="BO16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BP16" s="66">
         <v>454741</v>
       </c>
       <c r="BQ16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BR16" s="66">
         <v>1852</v>
       </c>
       <c r="BS16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BT16" s="66">
         <v>2071</v>
       </c>
       <c r="BU16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BV16" s="46">
         <v>5711</v>
       </c>
       <c r="BW16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BX16" s="45">
         <v>17584</v>
       </c>
       <c r="BY16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BZ16" s="66">
         <v>658</v>
       </c>
       <c r="CA16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CB16" s="66">
         <v>1965</v>
       </c>
       <c r="CC16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CD16" s="63">
         <v>269</v>
       </c>
       <c r="CE16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CF16" s="66">
         <v>888</v>
       </c>
       <c r="CG16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CH16" s="66">
         <v>3264</v>
       </c>
       <c r="CI16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CJ16" s="65">
         <v>423.8</v>
       </c>
       <c r="CK16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CL16" s="65">
         <v>236</v>
       </c>
       <c r="CM16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CN16" s="63">
         <v>20723</v>
       </c>
       <c r="CO16" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CP16" s="65">
         <v>21.1</v>
       </c>
       <c r="CQ16" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CR16" s="66">
         <v>19474</v>
       </c>
       <c r="CS16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CT16" s="66">
         <v>9835</v>
       </c>
       <c r="CU16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CV16" s="66">
         <v>2405</v>
       </c>
       <c r="CW16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CX16" s="66">
         <v>2679</v>
       </c>
       <c r="CY16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CZ16" s="66">
         <v>1109</v>
       </c>
       <c r="DA16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DB16" s="64">
         <v>178.2</v>
       </c>
       <c r="DC16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DD16" s="65">
         <v>36.6</v>
       </c>
       <c r="DE16" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DF16" s="65">
         <v>301</v>
       </c>
       <c r="DG16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DH16" s="64">
         <v>1582</v>
       </c>
       <c r="DI16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DJ16" s="64">
         <v>792</v>
       </c>
       <c r="DK16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DL16" s="64">
         <v>1877.4</v>
       </c>
       <c r="DM16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DN16" s="64">
         <v>3634.3</v>
       </c>
       <c r="DO16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DP16" s="64">
         <v>5723.5</v>
       </c>
       <c r="DQ16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DR16" s="64">
         <v>2030.8</v>
       </c>
       <c r="DS16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DT16" s="65">
         <v>519.9</v>
       </c>
       <c r="DU16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DV16" s="64">
         <v>948.9</v>
       </c>
       <c r="DW16" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DX16" s="45">
         <v>171429</v>
       </c>
-      <c r="DY16" s="62" t="s">
-        <v>174</v>
+      <c r="DY16" s="61" t="s">
+        <v>175</v>
       </c>
       <c r="DZ16" s="64">
         <v>78.8</v>
       </c>
       <c r="EA16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EB16" s="64">
         <v>102.3</v>
       </c>
       <c r="EC16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ED16" s="64">
         <v>95.6</v>
       </c>
       <c r="EE16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EF16" s="64">
         <v>103.1</v>
       </c>
       <c r="EG16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EH16" s="64">
         <v>102.9</v>
       </c>
       <c r="EI16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EJ16" s="46" t="s">
         <v>3</v>
       </c>
       <c r="EK16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EL16" s="64">
         <v>88.7</v>
       </c>
       <c r="EM16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EN16" s="64">
         <v>84</v>
       </c>
       <c r="EO16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EP16" s="64">
         <v>157.9</v>
       </c>
       <c r="EQ16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ER16" s="64">
         <v>100.6</v>
       </c>
       <c r="ES16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ET16" s="64">
         <v>89.8</v>
       </c>
       <c r="EU16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EV16" s="64">
         <v>102.2</v>
       </c>
       <c r="EW16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EX16" s="64">
         <v>104.2</v>
       </c>
       <c r="EY16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EZ16" s="64">
         <v>103.4</v>
       </c>
       <c r="FA16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FB16" s="64">
         <v>105</v>
       </c>
       <c r="FC16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FD16" s="64">
         <v>103</v>
       </c>
       <c r="FE16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FF16" s="64">
         <v>100.1</v>
       </c>
       <c r="FG16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FH16" s="64">
         <v>92.4</v>
       </c>
       <c r="FI16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FJ16" s="64">
         <v>104.5</v>
       </c>
       <c r="FK16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FL16" s="64">
         <v>133.6</v>
       </c>
       <c r="FM16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FN16" s="64">
         <v>109.2</v>
       </c>
       <c r="FO16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FP16" s="64">
         <v>113.1</v>
       </c>
       <c r="FQ16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FR16" s="64">
         <v>123.6</v>
       </c>
       <c r="FS16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FT16" s="64">
         <v>103</v>
       </c>
       <c r="FU16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FV16" s="64">
         <v>94.3</v>
       </c>
       <c r="FW16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FX16" s="64">
         <v>93.7</v>
       </c>
       <c r="FY16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FZ16" s="64">
         <v>97.4</v>
       </c>
       <c r="GA16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GB16" s="64">
         <v>103.4</v>
       </c>
       <c r="GC16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GD16" s="64">
         <v>81.099999999999994</v>
       </c>
       <c r="GE16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GF16" s="64">
         <v>108.6</v>
       </c>
       <c r="GG16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GH16" s="64">
         <v>120</v>
       </c>
       <c r="GI16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GJ16" s="64">
         <v>97.1</v>
       </c>
       <c r="GK16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GL16" s="64">
         <v>99.9</v>
       </c>
       <c r="GM16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GN16" s="64">
         <v>96.3</v>
       </c>
       <c r="GO16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GP16" s="64">
         <v>109.6</v>
       </c>
       <c r="GQ16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GR16" s="64">
         <v>145</v>
       </c>
       <c r="GS16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GT16" s="45">
         <v>105.7</v>
       </c>
       <c r="GU16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GV16" s="45">
         <v>90.3</v>
       </c>
       <c r="GW16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GX16" s="64">
         <v>108.9</v>
       </c>
       <c r="GY16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GZ16" s="64">
         <v>119.8</v>
       </c>
       <c r="HA16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HB16" s="64">
         <v>114</v>
       </c>
       <c r="HC16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HD16" s="64">
         <v>87.7</v>
       </c>
       <c r="HE16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HF16" s="64">
         <v>101</v>
       </c>
       <c r="HG16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HH16" s="64">
         <v>100.7</v>
       </c>
       <c r="HI16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HJ16" s="64">
         <v>100.1</v>
       </c>
       <c r="HK16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HL16" s="64">
         <v>112</v>
       </c>
       <c r="HM16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HN16" s="64">
         <v>128.19999999999999</v>
       </c>
       <c r="HO16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HP16" s="64">
         <v>111</v>
       </c>
       <c r="HQ16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HR16" s="64">
         <v>105.9</v>
       </c>
       <c r="HS16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HT16" s="64">
         <v>98</v>
       </c>
       <c r="HU16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HV16" s="64">
         <v>104.9</v>
       </c>
       <c r="HW16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HX16" s="64">
         <v>85.8</v>
       </c>
       <c r="HY16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HZ16" s="64">
         <v>102.3</v>
       </c>
       <c r="IA16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IB16" s="64">
         <v>79.599999999999994</v>
       </c>
       <c r="IC16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ID16" s="64">
         <v>101.2</v>
       </c>
       <c r="IE16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IF16" s="64">
         <v>99.4</v>
       </c>
       <c r="IG16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IH16" s="64">
         <v>106.3</v>
       </c>
       <c r="II16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IJ16" s="64">
         <v>103.1</v>
       </c>
       <c r="IK16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IL16" s="64">
         <v>145.19999999999999</v>
       </c>
       <c r="IM16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IN16" s="64">
         <v>113.3</v>
       </c>
       <c r="IO16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IP16" s="64">
         <v>132.9</v>
       </c>
       <c r="IQ16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IR16" s="64">
         <v>164.3</v>
       </c>
       <c r="IS16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IT16" s="64">
         <v>171.5</v>
       </c>
       <c r="IU16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IV16" s="59">
         <v>100.7</v>
       </c>
       <c r="IW16" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IX16" s="52"/>
     </row>
-    <row r="17" spans="1:258" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:258" x14ac:dyDescent="0.25">
       <c r="A17" s="37" t="s">
         <v>100</v>
       </c>
       <c r="B17" s="63">
-        <v>11557</v>
+        <v>11590</v>
       </c>
       <c r="C17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D17" s="63">
-        <v>11104</v>
+        <v>11107</v>
       </c>
       <c r="E17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="F17" s="63">
-        <v>37199</v>
+        <v>38647</v>
       </c>
       <c r="G17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="H17" s="56">
-        <v>645.79999999999995</v>
+        <v>647.4</v>
       </c>
       <c r="I17" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="J17" s="56">
-        <v>458.9</v>
+        <v>457.2</v>
       </c>
       <c r="K17" s="54" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="L17" s="61" t="s">
+        <v>176</v>
+      </c>
+      <c r="L17" s="62" t="s">
         <v>3</v>
       </c>
       <c r="M17" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N17" s="64">
-        <v>142.19999999999999</v>
+        <v>147.69999999999999</v>
       </c>
       <c r="O17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="P17" s="64">
-        <v>113.2</v>
+        <v>115.6</v>
       </c>
       <c r="Q17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="R17" s="65">
-        <v>15.4</v>
+        <v>16.2</v>
       </c>
       <c r="S17" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="T17" s="65">
-        <v>29.5</v>
+        <v>30</v>
       </c>
       <c r="U17" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="V17" s="65">
-        <v>40.200000000000003</v>
+        <v>40.9</v>
       </c>
       <c r="W17" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="X17" s="65">
-        <v>52.6</v>
+        <v>52.8</v>
       </c>
       <c r="Y17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="Z17" s="64">
-        <v>223.4</v>
+        <v>222.8</v>
       </c>
       <c r="AA17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AB17" s="64">
-        <v>88</v>
+        <v>87.5</v>
       </c>
       <c r="AC17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AD17" s="64">
-        <v>122.2</v>
+        <v>122.1</v>
       </c>
       <c r="AE17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AF17" s="64">
-        <v>503.5</v>
+        <v>567.29999999999995</v>
       </c>
       <c r="AG17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AH17" s="64">
-        <v>37.299999999999997</v>
+        <v>38.5</v>
       </c>
       <c r="AI17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AJ17" s="64">
-        <v>381.3</v>
+        <v>381.5</v>
       </c>
       <c r="AK17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AL17" s="64">
         <v>78.2</v>
       </c>
       <c r="AM17" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AN17" s="64">
-        <v>2.7</v>
+        <v>2.9</v>
       </c>
       <c r="AO17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AP17" s="64">
         <v>56.2</v>
       </c>
       <c r="AQ17" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AR17" s="64">
-        <v>23.6</v>
+        <v>24</v>
       </c>
       <c r="AS17" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AT17" s="64">
-        <v>16.100000000000001</v>
+        <v>16.3</v>
       </c>
       <c r="AU17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AV17" s="64">
-        <v>202.7</v>
+        <v>210</v>
       </c>
       <c r="AW17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AX17" s="64">
-        <v>440.7</v>
+        <v>442.7</v>
       </c>
       <c r="AY17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AZ17" s="64">
-        <v>341.4</v>
+        <v>342.8</v>
       </c>
       <c r="BA17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BB17" s="64">
-        <v>6761.4</v>
+        <v>6548.9</v>
       </c>
       <c r="BC17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BD17" s="66">
-        <v>13502</v>
+        <v>13505</v>
       </c>
       <c r="BE17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BF17" s="66">
-        <v>7466</v>
+        <v>7617</v>
       </c>
       <c r="BG17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BH17" s="66">
-        <v>43522</v>
+        <v>44402</v>
       </c>
       <c r="BI17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BJ17" s="66">
-        <v>72958</v>
+        <v>76954</v>
       </c>
       <c r="BK17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BL17" s="67">
-        <v>743</v>
+        <v>757</v>
       </c>
       <c r="BM17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BN17" s="66">
-        <v>1390</v>
+        <v>1431</v>
       </c>
       <c r="BO17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BP17" s="66">
-        <v>134346</v>
+        <v>134340</v>
       </c>
       <c r="BQ17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BR17" s="66">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="BS17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BT17" s="66">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="BU17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BV17" s="46">
         <v>1320</v>
       </c>
       <c r="BW17" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BX17" s="45">
         <v>4207</v>
       </c>
       <c r="BY17" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BZ17" s="66">
         <v>137</v>
       </c>
       <c r="CA17" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CB17" s="66">
-        <v>486</v>
+        <v>477</v>
       </c>
       <c r="CC17" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CD17" s="63">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="CE17" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CF17" s="66">
-        <v>311</v>
+        <v>298</v>
       </c>
       <c r="CG17" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CH17" s="66">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="CI17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CJ17" s="65">
-        <v>121</v>
+        <v>131.4</v>
       </c>
       <c r="CK17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CL17" s="65">
-        <v>59.8</v>
+        <v>59.9</v>
       </c>
       <c r="CM17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CN17" s="63">
-        <v>5601</v>
+        <v>5725</v>
       </c>
       <c r="CO17" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CP17" s="65">
         <v>7.6</v>
       </c>
       <c r="CQ17" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CR17" s="66">
-        <v>3730</v>
+        <v>3748</v>
       </c>
       <c r="CS17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CT17" s="66">
-        <v>2461</v>
+        <v>2417</v>
       </c>
       <c r="CU17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CV17" s="66">
         <v>609</v>
       </c>
       <c r="CW17" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CX17" s="66">
-        <v>752</v>
+        <v>745</v>
       </c>
       <c r="CY17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CZ17" s="66">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="DA17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DB17" s="64">
-        <v>36.4</v>
+        <v>42.3</v>
       </c>
       <c r="DC17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DD17" s="65">
-        <v>13.4</v>
+        <v>13.5</v>
       </c>
       <c r="DE17" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DF17" s="65">
-        <v>79.2</v>
+        <v>79.099999999999994</v>
       </c>
       <c r="DG17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DH17" s="64">
-        <v>341</v>
+        <v>342.2</v>
       </c>
       <c r="DI17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DJ17" s="64">
-        <v>196.4</v>
+        <v>198.5</v>
       </c>
       <c r="DK17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DL17" s="64">
-        <v>433.4</v>
+        <v>415.9</v>
       </c>
       <c r="DM17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DN17" s="64">
-        <v>832.5</v>
+        <v>861.3</v>
       </c>
       <c r="DO17" s="54" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>1396.5</v>
+        <v>176</v>
+      </c>
+      <c r="DP17" s="46" t="s">
+        <v>177</v>
       </c>
       <c r="DQ17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DR17" s="64">
-        <v>167.4</v>
+        <v>234.6</v>
       </c>
       <c r="DS17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DT17" s="65">
-        <v>125.5</v>
+        <v>126</v>
       </c>
       <c r="DU17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DV17" s="64">
-        <v>405.1</v>
+        <v>386.5</v>
       </c>
       <c r="DW17" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DX17" s="45">
         <v>45929</v>
       </c>
-      <c r="DY17" s="62" t="s">
-        <v>174</v>
+      <c r="DY17" s="61" t="s">
+        <v>175</v>
       </c>
       <c r="DZ17" s="64">
-        <v>107</v>
+        <v>107.3</v>
       </c>
       <c r="EA17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EB17" s="64">
         <v>109.2</v>
       </c>
       <c r="EC17" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ED17" s="64">
-        <v>95.9</v>
+        <v>99.7</v>
       </c>
       <c r="EE17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EF17" s="64">
-        <v>103.6</v>
+        <v>103.9</v>
       </c>
       <c r="EG17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EH17" s="64">
-        <v>101.3</v>
+        <v>100.9</v>
       </c>
       <c r="EI17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EJ17" s="46" t="s">
         <v>3</v>
       </c>
       <c r="EK17" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EL17" s="64">
-        <v>91</v>
+        <v>94.6</v>
       </c>
       <c r="EM17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EN17" s="64">
-        <v>89.2</v>
+        <v>91.1</v>
       </c>
       <c r="EO17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EP17" s="46">
-        <v>73.099999999999994</v>
+        <v>76.599999999999994</v>
       </c>
       <c r="EQ17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="ER17" s="64">
-        <v>92.9</v>
+        <v>94.5</v>
       </c>
       <c r="ES17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="ET17" s="64">
-        <v>94.9</v>
+        <v>96.4</v>
       </c>
       <c r="EU17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EV17" s="64">
-        <v>91</v>
+        <v>91.3</v>
       </c>
       <c r="EW17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EX17" s="64">
-        <v>99.9</v>
+        <v>99.6</v>
       </c>
       <c r="EY17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EZ17" s="64">
-        <v>96.5</v>
+        <v>96</v>
       </c>
       <c r="FA17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FB17" s="64">
         <v>101.2</v>
       </c>
       <c r="FC17" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FD17" s="64">
-        <v>100.6</v>
+        <v>113.4</v>
       </c>
       <c r="FE17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FF17" s="64">
-        <v>101.2</v>
+        <v>104.3</v>
       </c>
       <c r="FG17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FH17" s="64">
-        <v>88.4</v>
+        <v>89.5</v>
       </c>
       <c r="FI17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FJ17" s="64">
-        <v>102.3</v>
+        <v>102.4</v>
       </c>
       <c r="FK17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FL17" s="64">
-        <v>101.9</v>
+        <v>107.8</v>
       </c>
       <c r="FM17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FN17" s="64">
-        <v>110.6</v>
+        <v>110.5</v>
       </c>
       <c r="FO17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FP17" s="64">
-        <v>108.5</v>
+        <v>110.4</v>
       </c>
       <c r="FQ17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FR17" s="64">
-        <v>113.6</v>
+        <v>114.7</v>
       </c>
       <c r="FS17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FT17" s="64">
-        <v>93.8</v>
+        <v>97.2</v>
       </c>
       <c r="FU17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FV17" s="64">
-        <v>119.6</v>
+        <v>120.1</v>
       </c>
       <c r="FW17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FX17" s="64">
-        <v>113.7</v>
+        <v>114.2</v>
       </c>
       <c r="FY17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FZ17" s="64">
-        <v>100.1</v>
+        <v>97</v>
       </c>
       <c r="GA17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GB17" s="64">
         <v>116.2</v>
       </c>
       <c r="GC17" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GD17" s="64">
-        <v>147.69999999999999</v>
+        <v>150.69999999999999</v>
       </c>
       <c r="GE17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GF17" s="64">
-        <v>210.3</v>
+        <v>224.2</v>
       </c>
       <c r="GG17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GH17" s="64">
-        <v>142.30000000000001</v>
+        <v>150.1</v>
       </c>
       <c r="GI17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GJ17" s="64">
-        <v>114.4</v>
+        <v>116.5</v>
       </c>
       <c r="GK17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GL17" s="64">
-        <v>102.5</v>
+        <v>105.5</v>
       </c>
       <c r="GM17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GN17" s="64">
         <v>102.6</v>
       </c>
       <c r="GO17" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GP17" s="64">
-        <v>100.3</v>
+        <v>101.9</v>
       </c>
       <c r="GQ17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GR17" s="64">
-        <v>128.6</v>
+        <v>129.9</v>
       </c>
       <c r="GS17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GT17" s="45">
         <v>102.8</v>
       </c>
       <c r="GU17" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GV17" s="45">
         <v>118.2</v>
       </c>
       <c r="GW17" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GX17" s="64">
-        <v>86.2</v>
+        <v>86.6</v>
       </c>
       <c r="GY17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GZ17" s="64">
-        <v>95.7</v>
+        <v>93.9</v>
       </c>
       <c r="HA17" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HB17" s="64">
-        <v>106</v>
+        <v>106.3</v>
       </c>
       <c r="HC17" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HD17" s="64">
-        <v>148.4</v>
+        <v>142.30000000000001</v>
       </c>
       <c r="HE17" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HF17" s="64">
-        <v>117.2</v>
+        <v>117.4</v>
       </c>
       <c r="HG17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HH17" s="64">
-        <v>122.6</v>
+        <v>133.1</v>
       </c>
       <c r="HI17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HJ17" s="64">
-        <v>103.4</v>
+        <v>103.5</v>
       </c>
       <c r="HK17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HL17" s="64">
-        <v>98.4</v>
+        <v>100.6</v>
       </c>
       <c r="HM17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HN17" s="64">
-        <v>159.6</v>
+        <v>160.19999999999999</v>
       </c>
       <c r="HO17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HP17" s="64">
-        <v>100.4</v>
+        <v>100.8</v>
       </c>
       <c r="HQ17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HR17" s="64">
-        <v>126.9</v>
+        <v>124.6</v>
       </c>
       <c r="HS17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HT17" s="64">
-        <v>98.9</v>
+        <v>99</v>
       </c>
       <c r="HU17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HV17" s="64">
-        <v>103.9</v>
+        <v>102.9</v>
       </c>
       <c r="HW17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HX17" s="64">
-        <v>111.4</v>
+        <v>111.2</v>
       </c>
       <c r="HY17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HZ17" s="64">
-        <v>89</v>
+        <v>103.5</v>
       </c>
       <c r="IA17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IB17" s="64">
-        <v>164.9</v>
+        <v>166.5</v>
       </c>
       <c r="IC17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="ID17" s="64">
-        <v>105</v>
+        <v>104.9</v>
       </c>
       <c r="IE17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IF17" s="64">
-        <v>97.7</v>
+        <v>98.1</v>
       </c>
       <c r="IG17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IH17" s="64">
-        <v>113.3</v>
+        <v>104</v>
       </c>
       <c r="II17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IJ17" s="64">
-        <v>100.1</v>
+        <v>90.1</v>
       </c>
       <c r="IK17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IL17" s="64">
-        <v>116.8</v>
+        <v>120.8</v>
       </c>
       <c r="IM17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IN17" s="64">
-        <v>97.3</v>
+        <v>97.8</v>
       </c>
       <c r="IO17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IP17" s="64">
-        <v>169.7</v>
+        <v>237.8</v>
       </c>
       <c r="IQ17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IR17" s="64">
-        <v>106</v>
+        <v>106.4</v>
       </c>
       <c r="IS17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IT17" s="64">
-        <v>151.9</v>
+        <v>145</v>
       </c>
       <c r="IU17" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IV17" s="59">
         <v>101.1</v>
       </c>
       <c r="IW17" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IX17" s="52"/>
     </row>
-    <row r="18" spans="1:258" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:258" x14ac:dyDescent="0.25">
       <c r="A18" s="37" t="s">
         <v>101</v>
       </c>
       <c r="B18" s="63">
-        <v>21144</v>
+        <v>21138</v>
       </c>
       <c r="C18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D18" s="63">
-        <v>18892</v>
+        <v>18902</v>
       </c>
       <c r="E18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="F18" s="63">
-        <v>93131</v>
+        <v>94448</v>
       </c>
       <c r="G18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="H18" s="56">
-        <v>1299.8</v>
+        <v>1300.4000000000001</v>
       </c>
       <c r="I18" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="J18" s="56">
         <v>950.9</v>
       </c>
       <c r="K18" s="54" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="L18" s="61" t="s">
+        <v>175</v>
+      </c>
+      <c r="L18" s="62" t="s">
         <v>3</v>
       </c>
       <c r="M18" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N18" s="64">
-        <v>299.8</v>
+        <v>312.8</v>
       </c>
       <c r="O18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="P18" s="64">
-        <v>242.3</v>
+        <v>248.5</v>
       </c>
       <c r="Q18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="R18" s="65">
-        <v>32.5</v>
+        <v>34.700000000000003</v>
       </c>
       <c r="S18" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="T18" s="65">
-        <v>62.2</v>
+        <v>63.2</v>
       </c>
       <c r="U18" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="V18" s="65">
-        <v>68.900000000000006</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="W18" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="X18" s="65">
-        <v>107.1</v>
+        <v>105.3</v>
       </c>
       <c r="Y18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="Z18" s="64">
         <v>447.4</v>
       </c>
       <c r="AA18" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AB18" s="64">
-        <v>176.6</v>
+        <v>176.4</v>
       </c>
       <c r="AC18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AD18" s="64">
         <v>245.1</v>
       </c>
       <c r="AE18" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AF18" s="64">
-        <v>972.1</v>
+        <v>1073.9000000000001</v>
       </c>
       <c r="AG18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AH18" s="64">
-        <v>73.5</v>
+        <v>76.900000000000006</v>
       </c>
       <c r="AI18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AJ18" s="64">
-        <v>770.7</v>
+        <v>770.8</v>
       </c>
       <c r="AK18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AL18" s="64">
-        <v>134.69999999999999</v>
+        <v>140.4</v>
       </c>
       <c r="AM18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AN18" s="64">
-        <v>5.8</v>
+        <v>6.3</v>
       </c>
       <c r="AO18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AP18" s="64">
-        <v>110.8</v>
+        <v>112</v>
       </c>
       <c r="AQ18" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AR18" s="64">
-        <v>51.1</v>
+        <v>52.2</v>
       </c>
       <c r="AS18" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AT18" s="64">
-        <v>28.6</v>
+        <v>29</v>
       </c>
       <c r="AU18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AV18" s="64">
-        <v>449.1</v>
+        <v>459.7</v>
       </c>
       <c r="AW18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AX18" s="64">
-        <v>882.8</v>
+        <v>884.1</v>
       </c>
       <c r="AY18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AZ18" s="64">
-        <v>712.5</v>
+        <v>716.8</v>
       </c>
       <c r="BA18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BB18" s="64">
-        <v>15856.6</v>
+        <v>15280.2</v>
       </c>
       <c r="BC18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BD18" s="66">
-        <v>25240</v>
+        <v>25251</v>
       </c>
       <c r="BE18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BF18" s="66">
-        <v>13546</v>
+        <v>13822</v>
       </c>
       <c r="BG18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BH18" s="66">
-        <v>72485</v>
+        <v>78297</v>
       </c>
       <c r="BI18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BJ18" s="66">
-        <v>119262</v>
+        <v>130208</v>
       </c>
       <c r="BK18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BL18" s="67">
-        <v>1491</v>
+        <v>1510</v>
       </c>
       <c r="BM18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BN18" s="66">
-        <v>2752</v>
+        <v>2787</v>
       </c>
       <c r="BO18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BP18" s="66">
-        <v>247382</v>
+        <v>247286</v>
       </c>
       <c r="BQ18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BR18" s="66">
-        <v>964</v>
+        <v>972</v>
       </c>
       <c r="BS18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BT18" s="66">
         <v>1027</v>
       </c>
       <c r="BU18" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BV18" s="46">
         <v>2926</v>
       </c>
       <c r="BW18" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BX18" s="45">
         <v>8897</v>
       </c>
       <c r="BY18" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BZ18" s="66">
         <v>257</v>
       </c>
       <c r="CA18" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CB18" s="66">
-        <v>888</v>
+        <v>862</v>
       </c>
       <c r="CC18" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CD18" s="63">
         <v>213</v>
       </c>
       <c r="CE18" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CF18" s="66">
-        <v>548</v>
+        <v>541</v>
       </c>
       <c r="CG18" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CH18" s="66">
-        <v>1730</v>
+        <v>1756</v>
       </c>
       <c r="CI18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CJ18" s="65">
-        <v>232.5</v>
+        <v>245.5</v>
       </c>
       <c r="CK18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CL18" s="65">
-        <v>130.1</v>
+        <v>132.30000000000001</v>
       </c>
       <c r="CM18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CN18" s="63">
-        <v>10658</v>
+        <v>10972</v>
       </c>
       <c r="CO18" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CP18" s="65">
         <v>12.3</v>
       </c>
       <c r="CQ18" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CR18" s="66">
-        <v>8948</v>
+        <v>8970</v>
       </c>
       <c r="CS18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CT18" s="66">
-        <v>5091</v>
+        <v>5094</v>
       </c>
       <c r="CU18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CV18" s="66">
         <v>1200</v>
       </c>
       <c r="CW18" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CX18" s="66">
-        <v>1481</v>
+        <v>1476</v>
       </c>
       <c r="CY18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CZ18" s="66">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="DA18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DB18" s="64">
-        <v>90.2</v>
+        <v>95</v>
       </c>
       <c r="DC18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DD18" s="65">
         <v>30.7</v>
       </c>
       <c r="DE18" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DF18" s="65">
-        <v>155.4</v>
+        <v>154.1</v>
       </c>
       <c r="DG18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DH18" s="64">
-        <v>742.2</v>
+        <v>764</v>
       </c>
       <c r="DI18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DJ18" s="64">
-        <v>400.6</v>
+        <v>418.3</v>
       </c>
       <c r="DK18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DL18" s="64">
-        <v>827.6</v>
+        <v>812.4</v>
       </c>
       <c r="DM18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DN18" s="64">
-        <v>1535.9</v>
+        <v>1604.4</v>
       </c>
       <c r="DO18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DP18" s="64">
-        <v>2852</v>
+        <v>2885.6</v>
       </c>
       <c r="DQ18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DR18" s="64">
-        <v>581.1</v>
+        <v>674.5</v>
       </c>
       <c r="DS18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DT18" s="65">
-        <v>267.3</v>
+        <v>268.10000000000002</v>
       </c>
       <c r="DU18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DV18" s="64">
-        <v>718.4</v>
+        <v>729.9</v>
       </c>
       <c r="DW18" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DX18" s="45">
         <v>86787</v>
       </c>
-      <c r="DY18" s="62" t="s">
-        <v>174</v>
+      <c r="DY18" s="61" t="s">
+        <v>175</v>
       </c>
       <c r="DZ18" s="64">
         <v>73.400000000000006</v>
       </c>
       <c r="EA18" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EB18" s="64">
-        <v>94.5</v>
+        <v>94.6</v>
       </c>
       <c r="EC18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="ED18" s="64">
-        <v>115.6</v>
+        <v>117.3</v>
       </c>
       <c r="EE18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EF18" s="64">
-        <v>108</v>
+        <v>108.1</v>
       </c>
       <c r="EG18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EH18" s="64">
-        <v>106</v>
+        <v>105.9</v>
       </c>
       <c r="EI18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EJ18" s="46" t="s">
         <v>3</v>
       </c>
       <c r="EK18" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EL18" s="64">
-        <v>94.2</v>
+        <v>98.3</v>
       </c>
       <c r="EM18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EN18" s="64">
-        <v>93.9</v>
+        <v>96.2</v>
       </c>
       <c r="EO18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EP18" s="46">
+        <v>108.5</v>
+      </c>
+      <c r="EQ18" s="51" t="s">
+        <v>176</v>
+      </c>
+      <c r="ER18" s="64">
         <v>101.7</v>
       </c>
-      <c r="EQ18" s="51" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="ES18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="ET18" s="64">
-        <v>76.8</v>
+        <v>79.3</v>
       </c>
       <c r="EU18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EV18" s="64">
-        <v>99.2</v>
+        <v>97.5</v>
       </c>
       <c r="EW18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EX18" s="64">
         <v>102.9</v>
       </c>
       <c r="EY18" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EZ18" s="64">
-        <v>99.7</v>
+        <v>99.6</v>
       </c>
       <c r="FA18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FB18" s="64">
         <v>105.2</v>
       </c>
       <c r="FC18" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FD18" s="64">
-        <v>100.6</v>
+        <v>111.1</v>
       </c>
       <c r="FE18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FF18" s="64">
-        <v>99.9</v>
+        <v>104.5</v>
       </c>
       <c r="FG18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FH18" s="64">
         <v>100.5</v>
       </c>
       <c r="FI18" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FJ18" s="64">
-        <v>99.3</v>
+        <v>103.5</v>
       </c>
       <c r="FK18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FL18" s="64">
-        <v>94.3</v>
+        <v>102.7</v>
       </c>
       <c r="FM18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FN18" s="64">
-        <v>113.4</v>
+        <v>114.7</v>
       </c>
       <c r="FO18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FP18" s="64">
-        <v>111.5</v>
+        <v>114</v>
       </c>
       <c r="FQ18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FR18" s="64">
-        <v>107.6</v>
+        <v>109</v>
       </c>
       <c r="FS18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FT18" s="64">
-        <v>94</v>
+        <v>96.2</v>
       </c>
       <c r="FU18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FV18" s="64">
-        <v>107.5</v>
+        <v>107.7</v>
       </c>
       <c r="FW18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FX18" s="64">
-        <v>107.1</v>
+        <v>107.7</v>
       </c>
       <c r="FY18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FZ18" s="64">
-        <v>99.6</v>
+        <v>96</v>
       </c>
       <c r="GA18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GB18" s="64">
-        <v>110</v>
+        <v>110.1</v>
       </c>
       <c r="GC18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GD18" s="64">
-        <v>113.7</v>
+        <v>116.1</v>
       </c>
       <c r="GE18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GF18" s="64">
-        <v>136.6</v>
+        <v>147.5</v>
       </c>
       <c r="GG18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GH18" s="64">
-        <v>111.7</v>
+        <v>121.9</v>
       </c>
       <c r="GI18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GJ18" s="64">
-        <v>109.2</v>
+        <v>110.6</v>
       </c>
       <c r="GK18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GL18" s="64">
-        <v>100.4</v>
+        <v>101.7</v>
       </c>
       <c r="GM18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GN18" s="64">
-        <v>98.2</v>
+        <v>98.1</v>
       </c>
       <c r="GO18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GP18" s="64">
-        <v>100</v>
+        <v>100.8</v>
       </c>
       <c r="GQ18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GR18" s="64">
         <v>108.1</v>
       </c>
       <c r="GS18" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GT18" s="46">
         <v>106</v>
       </c>
       <c r="GU18" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GV18" s="45">
         <v>106.7</v>
       </c>
       <c r="GW18" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GX18" s="64">
-        <v>79.900000000000006</v>
+        <v>80</v>
       </c>
       <c r="GY18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GZ18" s="64">
-        <v>93.9</v>
+        <v>91.2</v>
       </c>
       <c r="HA18" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HB18" s="64">
-        <v>163.19999999999999</v>
+        <v>162.69999999999999</v>
       </c>
       <c r="HC18" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HD18" s="64">
-        <v>139.1</v>
+        <v>137.19999999999999</v>
       </c>
       <c r="HE18" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HF18" s="64">
-        <v>107.6</v>
+        <v>109.2</v>
       </c>
       <c r="HG18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HH18" s="64">
-        <v>113.9</v>
+        <v>120.3</v>
       </c>
       <c r="HI18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HJ18" s="64">
-        <v>109.9</v>
+        <v>111.8</v>
       </c>
       <c r="HK18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HL18" s="64">
-        <v>87.2</v>
+        <v>89.8</v>
       </c>
       <c r="HM18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HN18" s="64">
-        <v>144.4</v>
+        <v>145.19999999999999</v>
       </c>
       <c r="HO18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HP18" s="64">
-        <v>99</v>
+        <v>99.3</v>
       </c>
       <c r="HQ18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HR18" s="64">
-        <v>130.9</v>
+        <v>131</v>
       </c>
       <c r="HS18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HT18" s="64">
         <v>98.2</v>
       </c>
       <c r="HU18" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HV18" s="64">
-        <v>106.6</v>
+        <v>106.3</v>
       </c>
       <c r="HW18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HX18" s="64">
-        <v>108.8</v>
+        <v>109.6</v>
       </c>
       <c r="HY18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HZ18" s="64">
-        <v>106.5</v>
+        <v>112.1</v>
       </c>
       <c r="IA18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IB18" s="64">
         <v>165.7</v>
       </c>
       <c r="IC18" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ID18" s="64">
-        <v>102.3</v>
+        <v>101.4</v>
       </c>
       <c r="IE18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IF18" s="64">
-        <v>105.3</v>
+        <v>108.4</v>
       </c>
       <c r="IG18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IH18" s="64">
-        <v>110.9</v>
+        <v>105.7</v>
       </c>
       <c r="II18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IJ18" s="64">
-        <v>91.2</v>
+        <v>84.1</v>
       </c>
       <c r="IK18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IL18" s="64">
-        <v>105.3</v>
+        <v>110</v>
       </c>
       <c r="IM18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IN18" s="64">
-        <v>98.3</v>
+        <v>99.4</v>
       </c>
       <c r="IO18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IP18" s="64">
-        <v>114</v>
+        <v>132.30000000000001</v>
       </c>
       <c r="IQ18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IR18" s="64">
-        <v>104.5</v>
+        <v>104.8</v>
       </c>
       <c r="IS18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IT18" s="64">
-        <v>110.6</v>
+        <v>112.3</v>
       </c>
       <c r="IU18" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IV18" s="59">
         <v>102.7</v>
       </c>
       <c r="IW18" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IX18" s="52"/>
     </row>
-    <row r="19" spans="1:258" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:258" x14ac:dyDescent="0.25">
       <c r="A19" s="37" t="s">
         <v>102</v>
       </c>
       <c r="B19" s="63">
-        <v>32352</v>
+        <v>32343</v>
       </c>
       <c r="C19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D19" s="63">
-        <v>28104</v>
+        <v>28122</v>
       </c>
       <c r="E19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="F19" s="63">
-        <v>139238</v>
+        <v>140489</v>
       </c>
       <c r="G19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="H19" s="56">
-        <v>1944</v>
+        <v>1948.7</v>
       </c>
       <c r="I19" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="J19" s="56">
-        <v>1432.2</v>
+        <v>1443.9</v>
       </c>
       <c r="K19" s="54" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="L19" s="61" t="s">
+        <v>176</v>
+      </c>
+      <c r="L19" s="62" t="s">
         <v>3</v>
       </c>
       <c r="M19" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N19" s="64">
-        <v>478.3</v>
+        <v>480</v>
       </c>
       <c r="O19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="P19" s="64">
-        <v>379.3</v>
+        <v>380.1</v>
       </c>
       <c r="Q19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="R19" s="65">
-        <v>49.6</v>
+        <v>49.9</v>
       </c>
       <c r="S19" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="T19" s="65">
-        <v>94.1</v>
+        <v>95.2</v>
       </c>
       <c r="U19" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="V19" s="65">
-        <v>96.1</v>
+        <v>98.2</v>
       </c>
       <c r="W19" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="X19" s="65">
-        <v>160.9</v>
+        <v>161.19999999999999</v>
       </c>
       <c r="Y19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="Z19" s="64">
-        <v>667.4</v>
+        <v>669.3</v>
       </c>
       <c r="AA19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AB19" s="64">
-        <v>266.3</v>
+        <v>267.5</v>
       </c>
       <c r="AC19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AD19" s="64">
-        <v>361</v>
+        <v>361.2</v>
       </c>
       <c r="AE19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AF19" s="64">
-        <v>1500.6</v>
+        <v>1610.8</v>
       </c>
       <c r="AG19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AH19" s="64">
-        <v>111.2</v>
+        <v>115.4</v>
       </c>
       <c r="AI19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AJ19" s="64">
-        <v>1214.5</v>
+        <v>1215.0999999999999</v>
       </c>
       <c r="AK19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AL19" s="64">
-        <v>201.8</v>
+        <v>203.9</v>
       </c>
       <c r="AM19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AN19" s="64">
-        <v>9</v>
+        <v>9.5</v>
       </c>
       <c r="AO19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AP19" s="64">
-        <v>167</v>
+        <v>167.9</v>
       </c>
       <c r="AQ19" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AR19" s="64">
-        <v>77.599999999999994</v>
+        <v>79.5</v>
       </c>
       <c r="AS19" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AT19" s="64">
-        <v>42.7</v>
+        <v>42.9</v>
       </c>
       <c r="AU19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AV19" s="64">
-        <v>754.3</v>
+        <v>761.4</v>
       </c>
       <c r="AW19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AX19" s="64">
-        <v>1287.5999999999999</v>
+        <v>1287.5</v>
       </c>
       <c r="AY19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AZ19" s="64">
-        <v>1025.0999999999999</v>
+        <v>1027.9000000000001</v>
       </c>
       <c r="BA19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BB19" s="64">
-        <v>24369.5</v>
+        <v>23495.4</v>
       </c>
       <c r="BC19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BD19" s="66">
-        <v>37378</v>
+        <v>37381</v>
       </c>
       <c r="BE19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BF19" s="66">
-        <v>21466</v>
+        <v>21542</v>
       </c>
       <c r="BG19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BH19" s="66">
-        <v>102870</v>
+        <v>100340</v>
       </c>
       <c r="BI19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BJ19" s="66">
-        <v>214272</v>
+        <v>240298</v>
       </c>
       <c r="BK19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BL19" s="67">
-        <v>2226</v>
+        <v>2239</v>
       </c>
       <c r="BM19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BN19" s="66">
-        <v>4018</v>
+        <v>4043</v>
       </c>
       <c r="BO19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BP19" s="66">
-        <v>363883</v>
+        <v>362914</v>
       </c>
       <c r="BQ19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BR19" s="66">
-        <v>1415</v>
+        <v>1430</v>
       </c>
       <c r="BS19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BT19" s="66">
-        <v>1693</v>
+        <v>1691</v>
       </c>
       <c r="BU19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BV19" s="46">
         <v>4547</v>
       </c>
       <c r="BW19" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BX19" s="45">
         <v>13700</v>
       </c>
       <c r="BY19" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BZ19" s="66">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="CA19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CB19" s="66">
-        <v>1217</v>
+        <v>1225</v>
       </c>
       <c r="CC19" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CD19" s="63">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="CE19" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CF19" s="66">
-        <v>777</v>
+        <v>762</v>
       </c>
       <c r="CG19" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CH19" s="66">
-        <v>2608</v>
+        <v>2629</v>
       </c>
       <c r="CI19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CJ19" s="65">
-        <v>355</v>
+        <v>387.5</v>
       </c>
       <c r="CK19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CL19" s="65">
-        <v>182.6</v>
+        <v>184.1</v>
       </c>
       <c r="CM19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CN19" s="63">
-        <v>16973</v>
+        <v>17139</v>
       </c>
       <c r="CO19" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CP19" s="65">
-        <v>19.399999999999999</v>
+        <v>19.5</v>
       </c>
       <c r="CQ19" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CR19" s="66">
-        <v>14387</v>
+        <v>14405</v>
       </c>
       <c r="CS19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CT19" s="66">
-        <v>7622</v>
+        <v>7629</v>
       </c>
       <c r="CU19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CV19" s="66">
         <v>1825</v>
       </c>
       <c r="CW19" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CX19" s="66">
-        <v>2193</v>
+        <v>2206</v>
       </c>
       <c r="CY19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CZ19" s="66">
-        <v>876</v>
+        <v>907</v>
       </c>
       <c r="DA19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DB19" s="64">
-        <v>140</v>
+        <v>146.6</v>
       </c>
       <c r="DC19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DD19" s="65">
-        <v>47.7</v>
+        <v>47.8</v>
       </c>
       <c r="DE19" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DF19" s="65">
         <v>235.7</v>
       </c>
       <c r="DG19" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DH19" s="64">
-        <v>1185.0999999999999</v>
+        <v>1183.4000000000001</v>
       </c>
       <c r="DI19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DJ19" s="64">
-        <v>593.29999999999995</v>
+        <v>602.70000000000005</v>
       </c>
       <c r="DK19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DL19" s="64">
-        <v>1373.3</v>
+        <v>1306.0999999999999</v>
       </c>
       <c r="DM19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DN19" s="64">
-        <v>2445.1</v>
+        <v>2502.5</v>
       </c>
       <c r="DO19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DP19" s="64">
-        <v>4200.6000000000004</v>
+        <v>4237.5</v>
       </c>
       <c r="DQ19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DR19" s="64">
-        <v>1749.7</v>
+        <v>1608.4</v>
       </c>
       <c r="DS19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DT19" s="65">
-        <v>401.3</v>
+        <v>406.9</v>
       </c>
       <c r="DU19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DV19" s="64">
-        <v>871.1</v>
+        <v>902.4</v>
       </c>
       <c r="DW19" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DX19" s="45">
         <v>128496</v>
       </c>
-      <c r="DY19" s="62" t="s">
-        <v>174</v>
+      <c r="DY19" s="61" t="s">
+        <v>175</v>
       </c>
       <c r="DZ19" s="64">
         <v>93.1</v>
       </c>
       <c r="EA19" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EB19" s="64">
         <v>92.3</v>
       </c>
       <c r="EC19" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ED19" s="64">
-        <v>111.7</v>
+        <v>112.7</v>
       </c>
       <c r="EE19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EF19" s="64">
-        <v>109.6</v>
+        <v>108.4</v>
       </c>
       <c r="EG19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EH19" s="64">
-        <v>106</v>
+        <v>107.5</v>
       </c>
       <c r="EI19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EJ19" s="46" t="s">
         <v>3</v>
       </c>
       <c r="EK19" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EL19" s="64">
-        <v>98.5</v>
+        <v>98.9</v>
       </c>
       <c r="EM19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EN19" s="64">
-        <v>97.2</v>
+        <v>97.4</v>
       </c>
       <c r="EO19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EP19" s="46">
-        <v>99.2</v>
+        <v>99.8</v>
       </c>
       <c r="EQ19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="ER19" s="64">
-        <v>93.4</v>
+        <v>94.5</v>
       </c>
       <c r="ES19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="ET19" s="64">
-        <v>78</v>
+        <v>79.7</v>
       </c>
       <c r="EU19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EV19" s="64">
-        <v>101.1</v>
+        <v>101.4</v>
       </c>
       <c r="EW19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EX19" s="64">
-        <v>102.9</v>
+        <v>103.2</v>
       </c>
       <c r="EY19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EZ19" s="64">
-        <v>101.2</v>
+        <v>101.6</v>
       </c>
       <c r="FA19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FB19" s="64">
         <v>104.2</v>
       </c>
       <c r="FC19" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FD19" s="64">
-        <v>102.9</v>
+        <v>110.5</v>
       </c>
       <c r="FE19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FF19" s="64">
-        <v>101.9</v>
+        <v>105.8</v>
       </c>
       <c r="FG19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FH19" s="64">
         <v>92.6</v>
       </c>
       <c r="FI19" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FJ19" s="64">
-        <v>107.6</v>
+        <v>108.7</v>
       </c>
       <c r="FK19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FL19" s="64">
-        <v>84.8</v>
+        <v>90.3</v>
       </c>
       <c r="FM19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FN19" s="64">
-        <v>112.8</v>
+        <v>113.4</v>
       </c>
       <c r="FO19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FP19" s="64">
-        <v>107.8</v>
+        <v>110.4</v>
       </c>
       <c r="FQ19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FR19" s="64">
-        <v>107.3</v>
+        <v>107.9</v>
       </c>
       <c r="FS19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FT19" s="64">
-        <v>95</v>
+        <v>95.9</v>
       </c>
       <c r="FU19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FV19" s="64">
         <v>101</v>
       </c>
       <c r="FW19" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FX19" s="64">
-        <v>98.4</v>
+        <v>98.7</v>
       </c>
       <c r="FY19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FZ19" s="64">
-        <v>97</v>
+        <v>93.5</v>
       </c>
       <c r="GA19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GB19" s="64">
         <v>110.8</v>
       </c>
       <c r="GC19" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GD19" s="64">
-        <v>115.9</v>
+        <v>116.3</v>
       </c>
       <c r="GE19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GF19" s="64">
-        <v>145.5</v>
+        <v>141.9</v>
       </c>
       <c r="GG19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GH19" s="64">
-        <v>114.3</v>
+        <v>128.19999999999999</v>
       </c>
       <c r="GI19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GJ19" s="64">
-        <v>105.7</v>
+        <v>106.3</v>
       </c>
       <c r="GK19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GL19" s="64">
-        <v>99.6</v>
+        <v>100.3</v>
       </c>
       <c r="GM19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GN19" s="64">
-        <v>100.3</v>
+        <v>100</v>
       </c>
       <c r="GO19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GP19" s="64">
-        <v>101.1</v>
+        <v>102.2</v>
       </c>
       <c r="GQ19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GR19" s="64">
-        <v>111.4</v>
+        <v>111.3</v>
       </c>
       <c r="GS19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GT19" s="46">
         <v>106</v>
       </c>
       <c r="GU19" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GV19" s="45">
         <v>101.8</v>
       </c>
       <c r="GW19" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GX19" s="64">
-        <v>85.3</v>
+        <v>85</v>
       </c>
       <c r="GY19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GZ19" s="64">
-        <v>85.3</v>
+        <v>85.8</v>
       </c>
       <c r="HA19" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HB19" s="64">
-        <v>135.19999999999999</v>
+        <v>134.30000000000001</v>
       </c>
       <c r="HC19" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HD19" s="64">
-        <v>118.6</v>
+        <v>116.4</v>
       </c>
       <c r="HE19" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HF19" s="64">
-        <v>108.4</v>
+        <v>109.3</v>
       </c>
       <c r="HG19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HH19" s="64">
-        <v>111.5</v>
+        <v>121.7</v>
       </c>
       <c r="HI19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HJ19" s="64">
-        <v>103</v>
+        <v>103.8</v>
       </c>
       <c r="HK19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HL19" s="64">
-        <v>96.3</v>
+        <v>97.2</v>
       </c>
       <c r="HM19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HN19" s="64">
-        <v>134.9</v>
+        <v>135.5</v>
       </c>
       <c r="HO19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HP19" s="64">
-        <v>99.3</v>
+        <v>99.4</v>
       </c>
       <c r="HQ19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HR19" s="64">
-        <v>132.30000000000001</v>
+        <v>132.4</v>
       </c>
       <c r="HS19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HT19" s="64">
         <v>100.5</v>
       </c>
       <c r="HU19" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HV19" s="64">
-        <v>109.1</v>
+        <v>109.7</v>
       </c>
       <c r="HW19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HX19" s="64">
-        <v>111.1</v>
+        <v>115</v>
       </c>
       <c r="HY19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HZ19" s="64">
-        <v>119.1</v>
+        <v>124.7</v>
       </c>
       <c r="IA19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IB19" s="64">
-        <v>179.1</v>
+        <v>179.4</v>
       </c>
       <c r="IC19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="ID19" s="64">
         <v>100.9</v>
       </c>
       <c r="IE19" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IF19" s="64">
-        <v>100</v>
+        <v>99.9</v>
       </c>
       <c r="IG19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IH19" s="64">
-        <v>103.5</v>
+        <v>96.3</v>
       </c>
       <c r="II19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IJ19" s="64">
-        <v>101.2</v>
+        <v>90.4</v>
       </c>
       <c r="IK19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IL19" s="64">
-        <v>100.1</v>
+        <v>102.4</v>
       </c>
       <c r="IM19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IN19" s="64">
-        <v>97.4</v>
+        <v>98.3</v>
       </c>
       <c r="IO19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IP19" s="64">
-        <v>139.4</v>
+        <v>128.1</v>
       </c>
       <c r="IQ19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IR19" s="64">
-        <v>107.1</v>
+        <v>108.6</v>
       </c>
       <c r="IS19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IT19" s="64">
-        <v>108.1</v>
+        <v>111.9</v>
       </c>
       <c r="IU19" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IV19" s="58">
         <v>102.3</v>
       </c>
       <c r="IW19" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IX19" s="52"/>
     </row>
-    <row r="20" spans="1:258" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:258" x14ac:dyDescent="0.25">
       <c r="A20" s="37" t="s">
         <v>103</v>
       </c>
       <c r="B20" s="63">
-        <v>46291</v>
+        <v>46345</v>
       </c>
       <c r="C20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D20" s="63">
-        <v>37814</v>
+        <v>37817</v>
       </c>
       <c r="E20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="F20" s="63">
-        <v>182338</v>
+        <v>181336</v>
       </c>
       <c r="G20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="H20" s="56">
-        <v>2636</v>
+        <v>2650.2</v>
       </c>
       <c r="I20" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="J20" s="56">
-        <v>1934.8</v>
+        <v>1946.4</v>
       </c>
       <c r="K20" s="54" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="L20" s="61" t="s">
+        <v>176</v>
+      </c>
+      <c r="L20" s="62" t="s">
         <v>3</v>
       </c>
       <c r="M20" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N20" s="64">
-        <v>629.9</v>
+        <v>630</v>
       </c>
       <c r="O20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="P20" s="64">
-        <v>499.5</v>
+        <v>498</v>
       </c>
       <c r="Q20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="R20" s="65">
         <v>62.5</v>
       </c>
       <c r="S20" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="T20" s="65">
-        <v>129.80000000000001</v>
+        <v>131</v>
       </c>
       <c r="U20" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="V20" s="65">
-        <v>135.4</v>
+        <v>143.4</v>
       </c>
       <c r="W20" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="X20" s="65">
-        <v>222</v>
+        <v>223.2</v>
       </c>
       <c r="Y20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="Z20" s="64">
-        <v>905.1</v>
+        <v>909.5</v>
       </c>
       <c r="AA20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AB20" s="64">
-        <v>363.2</v>
+        <v>366.6</v>
       </c>
       <c r="AC20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AD20" s="64">
-        <v>488.5</v>
+        <v>488.8</v>
       </c>
       <c r="AE20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AF20" s="64">
-        <v>2022.7</v>
+        <v>2164.5</v>
       </c>
       <c r="AG20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AH20" s="64">
-        <v>149.4</v>
+        <v>153.69999999999999</v>
       </c>
       <c r="AI20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AJ20" s="64">
-        <v>1603.5</v>
+        <v>1605.3</v>
       </c>
       <c r="AK20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AL20" s="64">
-        <v>277</v>
+        <v>279.39999999999998</v>
       </c>
       <c r="AM20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AN20" s="64">
-        <v>11.8</v>
+        <v>13.7</v>
       </c>
       <c r="AO20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AP20" s="64">
-        <v>229.2</v>
+        <v>230.3</v>
       </c>
       <c r="AQ20" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AR20" s="64">
-        <v>107.5</v>
+        <v>109.2</v>
       </c>
       <c r="AS20" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AT20" s="64">
-        <v>58.7</v>
+        <v>58.9</v>
       </c>
       <c r="AU20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AV20" s="64">
-        <v>1247.7</v>
+        <v>1251.0999999999999</v>
       </c>
       <c r="AW20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AX20" s="64">
-        <v>1825.3</v>
+        <v>1824.6</v>
       </c>
       <c r="AY20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AZ20" s="64">
-        <v>1417.1</v>
+        <v>1416.8</v>
       </c>
       <c r="BA20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BB20" s="64">
-        <v>31546.2</v>
+        <v>30526.1</v>
       </c>
       <c r="BC20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BD20" s="66">
-        <v>47533</v>
+        <v>47508</v>
       </c>
       <c r="BE20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BF20" s="66">
-        <v>29154</v>
+        <v>29194</v>
       </c>
       <c r="BG20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BH20" s="66">
-        <v>112488</v>
+        <v>112114</v>
       </c>
       <c r="BI20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BJ20" s="66">
-        <v>297195</v>
+        <v>287199</v>
       </c>
       <c r="BK20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BL20" s="67">
-        <v>2998</v>
+        <v>4265</v>
       </c>
       <c r="BM20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BN20" s="66">
-        <v>5467</v>
+        <v>5452</v>
       </c>
       <c r="BO20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BP20" s="66">
-        <v>363884</v>
+        <v>493844</v>
       </c>
       <c r="BQ20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BR20" s="66">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="BS20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BT20" s="66">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="BU20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BV20" s="46">
         <v>5761.49</v>
       </c>
       <c r="BW20" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BX20" s="45">
         <v>18584</v>
       </c>
       <c r="BY20" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BZ20" s="66">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="CA20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CB20" s="66">
-        <v>1664</v>
+        <v>1691</v>
       </c>
       <c r="CC20" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CD20" s="63">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="CE20" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CF20" s="66">
-        <v>969</v>
+        <v>974</v>
       </c>
       <c r="CG20" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CH20" s="66">
-        <v>3489</v>
+        <v>3552</v>
       </c>
       <c r="CI20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CJ20" s="65">
-        <v>512.1</v>
+        <v>511.4</v>
       </c>
       <c r="CK20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CL20" s="65">
-        <v>234.4</v>
+        <v>240.2</v>
       </c>
       <c r="CM20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CN20" s="63">
-        <v>21881</v>
+        <v>21922</v>
       </c>
       <c r="CO20" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CP20" s="65">
-        <v>25.4</v>
+        <v>25.5</v>
       </c>
       <c r="CQ20" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CR20" s="66">
-        <v>18862</v>
+        <v>19080</v>
       </c>
       <c r="CS20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CT20" s="66">
-        <v>10016</v>
+        <v>10026</v>
       </c>
       <c r="CU20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CV20" s="66">
-        <v>2343</v>
+        <v>2358</v>
       </c>
       <c r="CW20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CX20" s="66">
-        <v>2855</v>
+        <v>2956</v>
       </c>
       <c r="CY20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CZ20" s="66">
-        <v>1142</v>
+        <v>1241</v>
       </c>
       <c r="DA20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DB20" s="64">
-        <v>218.3</v>
+        <v>230.6</v>
       </c>
       <c r="DC20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DD20" s="65">
-        <v>61.7</v>
+        <v>62.2</v>
       </c>
       <c r="DE20" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DF20" s="65">
-        <v>308.89999999999998</v>
+        <v>309</v>
       </c>
       <c r="DG20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DH20" s="64">
-        <v>1567</v>
+        <v>1580.2</v>
       </c>
       <c r="DI20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DJ20" s="64">
-        <v>941.9</v>
+        <v>942</v>
       </c>
       <c r="DK20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DL20" s="64">
-        <v>1983.6</v>
+        <v>1897.7</v>
       </c>
       <c r="DM20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DN20" s="64">
-        <v>3077.6</v>
+        <v>3119.3</v>
       </c>
       <c r="DO20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DP20" s="64">
-        <v>5339.8</v>
+        <v>5307.3</v>
       </c>
       <c r="DQ20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DR20" s="64">
-        <v>2330.9</v>
+        <v>2363.3000000000002</v>
       </c>
       <c r="DS20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DT20" s="65">
-        <v>561.79999999999995</v>
+        <v>567.9</v>
       </c>
       <c r="DU20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DV20" s="64">
-        <v>957.3</v>
+        <v>987.4</v>
       </c>
       <c r="DW20" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DX20" s="45">
         <v>175624</v>
       </c>
-      <c r="DY20" s="62" t="s">
-        <v>174</v>
+      <c r="DY20" s="61" t="s">
+        <v>175</v>
       </c>
       <c r="DZ20" s="64">
-        <v>99.3</v>
+        <v>99.4</v>
       </c>
       <c r="EA20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EB20" s="64">
         <v>91.7</v>
       </c>
       <c r="EC20" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ED20" s="64">
-        <v>115.6</v>
+        <v>115</v>
       </c>
       <c r="EE20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EF20" s="64">
-        <v>109.1</v>
+        <v>107.7</v>
       </c>
       <c r="EG20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EH20" s="64">
-        <v>107.5</v>
+        <v>108.1</v>
       </c>
       <c r="EI20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EJ20" s="46" t="s">
         <v>3</v>
       </c>
       <c r="EK20" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EL20" s="64">
-        <v>101.5</v>
+        <v>101.6</v>
       </c>
       <c r="EM20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EN20" s="64">
-        <v>101.4</v>
+        <v>101.1</v>
       </c>
       <c r="EO20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EP20" s="46">
-        <v>89.2</v>
+        <v>89.3</v>
       </c>
       <c r="EQ20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="ER20" s="64">
-        <v>91.7</v>
+        <v>92.5</v>
       </c>
       <c r="ES20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="ET20" s="64">
-        <v>84.1</v>
+        <v>89.1</v>
       </c>
       <c r="EU20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EV20" s="64">
-        <v>101.5</v>
+        <v>102.1</v>
       </c>
       <c r="EW20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EX20" s="64">
-        <v>103.8</v>
+        <v>104.3</v>
       </c>
       <c r="EY20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EZ20" s="64">
-        <v>103.2</v>
+        <v>104.2</v>
       </c>
       <c r="FA20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FB20" s="64">
-        <v>104.2</v>
+        <v>104.3</v>
       </c>
       <c r="FC20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FD20" s="64">
-        <v>97.1</v>
+        <v>103.9</v>
       </c>
       <c r="FE20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FF20" s="64">
-        <v>98.4</v>
+        <v>101.2</v>
       </c>
       <c r="FG20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FH20" s="64">
-        <v>107.6</v>
+        <v>107.7</v>
       </c>
       <c r="FI20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FJ20" s="64">
-        <v>96.6</v>
+        <v>97.4</v>
       </c>
       <c r="FK20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FL20" s="64">
-        <v>61.9</v>
+        <v>72</v>
       </c>
       <c r="FM20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FN20" s="64">
-        <v>113.2</v>
+        <v>113.8</v>
       </c>
       <c r="FO20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FP20" s="64">
-        <v>110.1</v>
+        <v>111.8</v>
       </c>
       <c r="FQ20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FR20" s="64">
-        <v>105.2</v>
+        <v>105.5</v>
       </c>
       <c r="FS20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FT20" s="64">
-        <v>97.6</v>
+        <v>97.9</v>
       </c>
       <c r="FU20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FV20" s="64">
         <v>96</v>
       </c>
       <c r="FW20" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FX20" s="64">
         <v>94.2</v>
       </c>
       <c r="FY20" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="FZ20" s="64">
-        <v>99.3</v>
+        <v>96.1</v>
       </c>
       <c r="GA20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GB20" s="64">
-        <v>104.8</v>
+        <v>104.7</v>
       </c>
       <c r="GC20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GD20" s="64">
-        <v>122.2</v>
+        <v>122.4</v>
       </c>
       <c r="GE20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GF20" s="64">
-        <v>113.9</v>
+        <v>113.5</v>
       </c>
       <c r="GG20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GH20" s="64">
-        <v>110.6</v>
+        <v>106.9</v>
       </c>
       <c r="GI20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GJ20" s="64">
-        <v>78.7</v>
+        <v>112</v>
       </c>
       <c r="GK20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GL20" s="64">
-        <v>102.1</v>
+        <v>101.8</v>
       </c>
       <c r="GM20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GN20" s="64">
-        <v>108.5</v>
+        <v>108.6</v>
       </c>
       <c r="GO20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GP20" s="64">
         <v>103.4</v>
       </c>
       <c r="GQ20" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GR20" s="64">
-        <v>93.9</v>
+        <v>93.8</v>
       </c>
       <c r="GS20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GT20" s="45">
         <v>100.9</v>
       </c>
       <c r="GU20" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GV20" s="45">
         <v>105.7</v>
       </c>
       <c r="GW20" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GX20" s="64">
-        <v>90.2</v>
+        <v>89.9</v>
       </c>
       <c r="GY20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GZ20" s="64">
-        <v>84.7</v>
+        <v>86.1</v>
       </c>
       <c r="HA20" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HB20" s="64">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="HC20" s="51" t="s">
+        <v>175</v>
+      </c>
+      <c r="HD20" s="64">
+        <v>109.6</v>
+      </c>
+      <c r="HE20" s="51" t="s">
+        <v>175</v>
+      </c>
+      <c r="HF20" s="64">
+        <v>111.8</v>
+      </c>
+      <c r="HG20" s="51" t="s">
+        <v>176</v>
+      </c>
+      <c r="HH20" s="64">
+        <v>120.7</v>
+      </c>
+      <c r="HI20" s="51" t="s">
+        <v>176</v>
+      </c>
+      <c r="HJ20" s="64">
+        <v>101.6</v>
+      </c>
+      <c r="HK20" s="51" t="s">
+        <v>176</v>
+      </c>
+      <c r="HL20" s="64">
+        <v>105.8</v>
+      </c>
+      <c r="HM20" s="51" t="s">
+        <v>176</v>
+      </c>
+      <c r="HN20" s="64">
+        <v>120.6</v>
+      </c>
+      <c r="HO20" s="51" t="s">
+        <v>176</v>
+      </c>
+      <c r="HP20" s="64">
+        <v>98</v>
+      </c>
+      <c r="HQ20" s="51" t="s">
+        <v>176</v>
+      </c>
+      <c r="HR20" s="64">
+        <v>101.9</v>
+      </c>
+      <c r="HS20" s="51" t="s">
+        <v>176</v>
+      </c>
+      <c r="HT20" s="64">
+        <v>98.1</v>
+      </c>
+      <c r="HU20" s="51" t="s">
+        <v>176</v>
+      </c>
+      <c r="HV20" s="64">
+        <v>110.5</v>
+      </c>
+      <c r="HW20" s="51" t="s">
+        <v>176</v>
+      </c>
+      <c r="HX20" s="64">
+        <v>111.9</v>
+      </c>
+      <c r="HY20" s="51" t="s">
+        <v>176</v>
+      </c>
+      <c r="HZ20" s="68">
         <v>129.30000000000001</v>
       </c>
-      <c r="HC20" s="51" t="s">
-[...70 lines deleted...]
-      </c>
       <c r="IA20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IB20" s="64">
-        <v>168.6</v>
+        <v>170</v>
       </c>
       <c r="IC20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="ID20" s="64">
         <v>102.6</v>
       </c>
       <c r="IE20" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IF20" s="64">
-        <v>99</v>
+        <v>99.9</v>
       </c>
       <c r="IG20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IH20" s="64">
-        <v>118.9</v>
+        <v>109.3</v>
       </c>
       <c r="II20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IJ20" s="64">
-        <v>105.7</v>
+        <v>95.2</v>
       </c>
       <c r="IK20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IL20" s="64">
-        <v>84.7</v>
+        <v>85.8</v>
       </c>
       <c r="IM20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IN20" s="64">
-        <v>93.3</v>
+        <v>92.7</v>
       </c>
       <c r="IO20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IP20" s="64">
-        <v>114.8</v>
+        <v>116.4</v>
       </c>
       <c r="IQ20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IR20" s="64">
-        <v>108.1</v>
+        <v>109.2</v>
       </c>
       <c r="IS20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IT20" s="64">
-        <v>100.9</v>
+        <v>104.1</v>
       </c>
       <c r="IU20" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IV20" s="58">
         <v>102.4</v>
       </c>
       <c r="IW20" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="IX20" s="52"/>
     </row>
-    <row r="21" spans="1:258" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:258" x14ac:dyDescent="0.25">
       <c r="A21" s="37" t="s">
         <v>104</v>
       </c>
       <c r="B21" s="63">
         <v>12429</v>
       </c>
       <c r="C21" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D21" s="63">
         <v>10385</v>
       </c>
       <c r="E21" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F21" s="63">
         <v>40117</v>
       </c>
       <c r="G21" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H21" s="56">
-        <v>691</v>
+        <v>701.5</v>
       </c>
       <c r="I21" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="J21" s="56">
-        <v>489.3</v>
+        <v>489.9</v>
       </c>
       <c r="K21" s="54" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="L21" s="61" t="s">
+        <v>176</v>
+      </c>
+      <c r="L21" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="M21" s="54"/>
+      <c r="M21" s="54" t="s">
+        <v>175</v>
+      </c>
       <c r="N21" s="64">
-        <v>149.4</v>
+        <v>150.19999999999999</v>
       </c>
       <c r="O21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="P21" s="64">
-        <v>121.6</v>
+        <v>123.9</v>
       </c>
       <c r="Q21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="R21" s="65">
-        <v>16</v>
+        <v>16.2</v>
       </c>
       <c r="S21" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="T21" s="65">
-        <v>29.6</v>
+        <v>30.2</v>
       </c>
       <c r="U21" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="V21" s="65">
-        <v>57.3</v>
+        <v>63.7</v>
       </c>
       <c r="W21" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="X21" s="65">
-        <v>68.3</v>
+        <v>68.8</v>
       </c>
       <c r="Y21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="Z21" s="64">
-        <v>242.2</v>
+        <v>238.4</v>
       </c>
       <c r="AA21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AB21" s="64">
-        <v>94.4</v>
+        <v>94.5</v>
       </c>
       <c r="AC21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AD21" s="64">
-        <v>133.4</v>
+        <v>129.30000000000001</v>
       </c>
       <c r="AE21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AF21" s="64">
-        <v>519.1</v>
+        <v>519.5</v>
       </c>
       <c r="AG21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AH21" s="64">
-        <v>37.700000000000003</v>
+        <v>37.9</v>
       </c>
       <c r="AI21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AJ21" s="64">
-        <v>382.6</v>
+        <v>383.4</v>
       </c>
       <c r="AK21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AL21" s="64">
-        <v>73.8</v>
+        <v>74.599999999999994</v>
       </c>
       <c r="AM21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AN21" s="64">
-        <v>5.3</v>
+        <v>4.5</v>
       </c>
       <c r="AO21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AP21" s="64">
-        <v>55.9</v>
+        <v>55.6</v>
       </c>
       <c r="AQ21" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AR21" s="64">
-        <v>30.8</v>
+        <v>30.4</v>
       </c>
       <c r="AS21" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AT21" s="64">
         <v>13.4</v>
       </c>
       <c r="AU21" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AV21" s="64">
-        <v>167.3</v>
+        <v>277.89999999999998</v>
       </c>
       <c r="AW21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AX21" s="64">
         <v>394.1</v>
       </c>
       <c r="AY21" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AZ21" s="64">
-        <v>333.7</v>
+        <v>334.7</v>
       </c>
       <c r="BA21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BB21" s="64">
-        <v>5807.5</v>
+        <v>5708.1</v>
       </c>
       <c r="BC21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BD21" s="66">
-        <v>13827</v>
+        <v>13805</v>
       </c>
       <c r="BE21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BF21" s="66">
-        <v>8221</v>
+        <v>8451</v>
       </c>
       <c r="BG21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BH21" s="66">
-        <v>36908</v>
+        <v>36983</v>
       </c>
       <c r="BI21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BJ21" s="66">
-        <v>50980</v>
+        <v>51975</v>
       </c>
       <c r="BK21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BL21" s="67">
         <v>643</v>
       </c>
       <c r="BM21" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BN21" s="66">
         <v>1377</v>
       </c>
       <c r="BO21" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BP21" s="66">
         <v>136226</v>
       </c>
       <c r="BQ21" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BR21" s="66">
         <v>500</v>
       </c>
       <c r="BS21" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="BT21" s="66">
         <v>317</v>
       </c>
       <c r="BU21" s="54" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>175</v>
+      </c>
+      <c r="BV21" s="46">
+        <v>1430</v>
       </c>
       <c r="BW21" s="54" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>176</v>
+      </c>
+      <c r="BX21" s="45">
+        <v>4227</v>
       </c>
       <c r="BY21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="BZ21" s="66">
         <v>185</v>
       </c>
       <c r="CA21" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CB21" s="66">
         <v>478</v>
       </c>
       <c r="CC21" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CD21" s="65">
-        <v>68.3</v>
+        <v>68.2</v>
       </c>
       <c r="CE21" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CF21" s="66">
         <v>250</v>
       </c>
       <c r="CG21" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CH21" s="66">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="CI21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CJ21" s="65">
-        <v>132.5</v>
+        <v>134.9</v>
       </c>
       <c r="CK21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CL21" s="65">
         <v>52.4</v>
       </c>
       <c r="CM21" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CN21" s="63">
-        <v>4759</v>
+        <v>4747</v>
       </c>
       <c r="CO21" s="57" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="CP21" s="65">
         <v>7</v>
       </c>
       <c r="CQ21" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CR21" s="66">
         <v>2799</v>
       </c>
       <c r="CS21" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CT21" s="66">
         <v>2624</v>
       </c>
       <c r="CU21" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CV21" s="66">
         <v>653</v>
       </c>
       <c r="CW21" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CX21" s="66">
         <v>744</v>
       </c>
       <c r="CY21" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="CZ21" s="66">
         <v>280</v>
       </c>
       <c r="DA21" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DB21" s="64">
         <v>28.7</v>
       </c>
       <c r="DC21" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DD21" s="65">
         <v>14.9</v>
       </c>
       <c r="DE21" s="57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DF21" s="65">
         <v>72.099999999999994</v>
       </c>
       <c r="DG21" s="54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DH21" s="64">
-        <v>334</v>
+        <v>339.2</v>
       </c>
       <c r="DI21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DJ21" s="64">
-        <v>215.1</v>
+        <v>151.6</v>
       </c>
       <c r="DK21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DL21" s="64">
-        <v>442.2</v>
+        <v>423.1</v>
       </c>
       <c r="DM21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DN21" s="64">
-        <v>931.1</v>
+        <v>872.1</v>
       </c>
       <c r="DO21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DP21" s="64">
-        <v>1360</v>
+        <v>1358.5</v>
       </c>
       <c r="DQ21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DR21" s="64">
-        <v>304.5</v>
+        <v>243.9</v>
       </c>
       <c r="DS21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DT21" s="65">
-        <v>158.9</v>
+        <v>159</v>
       </c>
       <c r="DU21" s="54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="DV21" s="64">
-        <v>326.7</v>
+        <v>339.3</v>
       </c>
       <c r="DW21" s="54" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>174</v>
+        <v>176</v>
+      </c>
+      <c r="DX21" s="45">
+        <v>48874</v>
+      </c>
+      <c r="DY21" s="61" t="s">
+        <v>176</v>
       </c>
       <c r="DZ21" s="64">
         <v>107.6</v>
       </c>
       <c r="EA21" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="EB21" s="64">
         <v>93.5</v>
       </c>
       <c r="EC21" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="ED21" s="64">
-        <v>107.8</v>
+        <v>103.8</v>
       </c>
       <c r="EE21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EF21" s="64">
-        <v>107</v>
+        <v>108.4</v>
       </c>
       <c r="EG21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EH21" s="64">
-        <v>106.6</v>
+        <v>107.1</v>
       </c>
       <c r="EI21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EJ21" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="EK21" s="51"/>
+      <c r="EK21" s="51" t="s">
+        <v>175</v>
+      </c>
       <c r="EL21" s="64">
-        <v>105.1</v>
+        <v>101.7</v>
       </c>
       <c r="EM21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EN21" s="64">
-        <v>107.4</v>
+        <v>107.2</v>
       </c>
       <c r="EO21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EP21" s="46">
-        <v>103.4</v>
+        <v>99.9</v>
       </c>
       <c r="EQ21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="ER21" s="64">
-        <v>100.4</v>
+        <v>100.8</v>
       </c>
       <c r="ES21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="ET21" s="64">
-        <v>142.30000000000001</v>
+        <v>155.69999999999999</v>
       </c>
       <c r="EU21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EV21" s="64">
-        <v>129.80000000000001</v>
+        <v>130.19999999999999</v>
       </c>
       <c r="EW21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EX21" s="64">
-        <v>108.4</v>
+        <v>107</v>
       </c>
       <c r="EY21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="EZ21" s="64">
-        <v>107.3</v>
+        <v>108</v>
       </c>
       <c r="FA21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FB21" s="64">
-        <v>109.2</v>
+        <v>105.9</v>
       </c>
       <c r="FC21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FD21" s="64">
-        <v>103.1</v>
+        <v>91.6</v>
       </c>
       <c r="FE21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FF21" s="64">
-        <v>101.1</v>
+        <v>98.4</v>
       </c>
       <c r="FG21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FH21" s="64">
-        <v>100.3</v>
+        <v>100.5</v>
       </c>
       <c r="FI21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FJ21" s="64">
-        <v>94.4</v>
+        <v>95.4</v>
       </c>
       <c r="FK21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FL21" s="64">
-        <v>192</v>
+        <v>153.80000000000001</v>
       </c>
       <c r="FM21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FN21" s="64">
-        <v>99.3</v>
+        <v>98.9</v>
       </c>
       <c r="FO21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FP21" s="64">
-        <v>130.4</v>
+        <v>126.7</v>
       </c>
       <c r="FQ21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FR21" s="64">
-        <v>82.9</v>
+        <v>82.2</v>
       </c>
       <c r="FS21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FT21" s="64">
-        <v>82.5</v>
+        <v>132.30000000000001</v>
       </c>
       <c r="FU21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FV21" s="64">
-        <v>89.4</v>
+        <v>89</v>
       </c>
       <c r="FW21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FX21" s="64">
-        <v>97.8</v>
+        <v>97.6</v>
       </c>
       <c r="FY21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="FZ21" s="64">
-        <v>85.9</v>
+        <v>87.2</v>
       </c>
       <c r="GA21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GB21" s="64">
-        <v>102.4</v>
+        <v>102.2</v>
       </c>
       <c r="GC21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GD21" s="64">
-        <v>110.1</v>
+        <v>110.9</v>
       </c>
       <c r="GE21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GF21" s="64">
-        <v>84.8</v>
+        <v>79.7</v>
       </c>
       <c r="GG21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GH21" s="64">
-        <v>69.900000000000006</v>
+        <v>67.5</v>
       </c>
       <c r="GI21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GJ21" s="64">
-        <v>86.6</v>
+        <v>85</v>
       </c>
       <c r="GK21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GL21" s="64">
-        <v>99</v>
+        <v>96.2</v>
       </c>
       <c r="GM21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GN21" s="64">
         <v>101.4</v>
       </c>
       <c r="GO21" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="GP21" s="64">
-        <v>101.5</v>
+        <v>99.9</v>
       </c>
       <c r="GQ21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GR21" s="64">
-        <v>58.2</v>
+        <v>57.6</v>
       </c>
       <c r="GS21" s="51" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>176</v>
+      </c>
+      <c r="GT21" s="45">
+        <v>108.3</v>
       </c>
       <c r="GU21" s="51" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>176</v>
+      </c>
+      <c r="GV21" s="45">
+        <v>100.5</v>
       </c>
       <c r="GW21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GX21" s="64">
-        <v>135.19999999999999</v>
+        <v>134.6</v>
       </c>
       <c r="GY21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="GZ21" s="64">
-        <v>98.4</v>
+        <v>100.3</v>
       </c>
       <c r="HA21" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HB21" s="64">
-        <v>63.5</v>
+        <v>63.4</v>
       </c>
       <c r="HC21" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HD21" s="64">
-        <v>80.2</v>
+        <v>83.6</v>
       </c>
       <c r="HE21" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HF21" s="64">
+        <v>102.1</v>
+      </c>
+      <c r="HG21" s="51" t="s">
+        <v>176</v>
+      </c>
+      <c r="HH21" s="64">
         <v>102.7</v>
       </c>
-      <c r="HG21" s="51" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="HI21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HJ21" s="64">
-        <v>87.6</v>
+        <v>87.5</v>
       </c>
       <c r="HK21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HL21" s="64">
-        <v>85</v>
+        <v>82.9</v>
       </c>
       <c r="HM21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HN21" s="64">
-        <v>92.9</v>
+        <v>92.5</v>
       </c>
       <c r="HO21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HP21" s="64">
-        <v>75</v>
+        <v>74.7</v>
       </c>
       <c r="HQ21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HR21" s="64">
-        <v>106.6</v>
+        <v>108.6</v>
       </c>
       <c r="HS21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HT21" s="64">
         <v>107.2</v>
       </c>
       <c r="HU21" s="51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="HV21" s="64">
-        <v>98.8</v>
+        <v>99.8</v>
       </c>
       <c r="HW21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HX21" s="64">
-        <v>94</v>
+        <v>94.2</v>
       </c>
       <c r="HY21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="HZ21" s="68">
-        <v>78.900000000000006</v>
+        <v>67.8</v>
       </c>
       <c r="IA21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IB21" s="64">
-        <v>111.3</v>
+        <v>110.3</v>
       </c>
       <c r="IC21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="ID21" s="64">
-        <v>91</v>
+        <v>91.1</v>
       </c>
       <c r="IE21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IF21" s="64">
-        <v>97.9</v>
+        <v>99.1</v>
       </c>
       <c r="IG21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IH21" s="64">
-        <v>109.5</v>
+        <v>76.400000000000006</v>
       </c>
       <c r="II21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IJ21" s="64">
-        <v>102</v>
+        <v>101.7</v>
       </c>
       <c r="IK21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IL21" s="64">
-        <v>111.8</v>
+        <v>101.3</v>
       </c>
       <c r="IM21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IN21" s="64">
-        <v>97.4</v>
+        <v>96.7</v>
       </c>
       <c r="IO21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IP21" s="64">
-        <v>181.9</v>
+        <v>103.9</v>
       </c>
       <c r="IQ21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IR21" s="64">
-        <v>126.6</v>
+        <v>126.2</v>
       </c>
       <c r="IS21" s="51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="IT21" s="64">
-        <v>80.7</v>
+        <v>87.8</v>
       </c>
       <c r="IU21" s="51" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="IV21" s="58" t="s">
+        <v>176</v>
+      </c>
+      <c r="IV21" s="58">
+        <v>106.4</v>
+      </c>
+      <c r="IW21" s="51" t="s">
+        <v>176</v>
+      </c>
+      <c r="IX21" s="52"/>
+    </row>
+    <row r="22" spans="1:258" x14ac:dyDescent="0.25">
+      <c r="A22" s="37" t="s">
+        <v>105</v>
+      </c>
+      <c r="B22" s="63">
+        <v>24074</v>
+      </c>
+      <c r="C22" s="54"/>
+      <c r="D22" s="63">
+        <v>19655</v>
+      </c>
+      <c r="E22" s="54"/>
+      <c r="F22" s="63">
+        <v>87109</v>
+      </c>
+      <c r="G22" s="54"/>
+      <c r="H22" s="56">
+        <v>1316.1</v>
+      </c>
+      <c r="I22" s="57"/>
+      <c r="J22" s="56">
+        <v>1005.3</v>
+      </c>
+      <c r="K22" s="54"/>
+      <c r="L22" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="IW21" s="51" t="s">
-[...2 lines deleted...]
-      <c r="IX21" s="52"/>
+      <c r="M22" s="54"/>
+      <c r="N22" s="64">
+        <v>309.8</v>
+      </c>
+      <c r="O22" s="54"/>
+      <c r="P22" s="64">
+        <v>254.8</v>
+      </c>
+      <c r="Q22" s="54"/>
+      <c r="R22" s="65">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="S22" s="57"/>
+      <c r="T22" s="65">
+        <v>53.6</v>
+      </c>
+      <c r="U22" s="57"/>
+      <c r="V22" s="65">
+        <v>119.9</v>
+      </c>
+      <c r="W22" s="57"/>
+      <c r="X22" s="65">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="Y22" s="54"/>
+      <c r="Z22" s="64">
+        <v>469.1</v>
+      </c>
+      <c r="AA22" s="54"/>
+      <c r="AB22" s="64">
+        <v>182.9</v>
+      </c>
+      <c r="AC22" s="54"/>
+      <c r="AD22" s="64">
+        <v>257.60000000000002</v>
+      </c>
+      <c r="AE22" s="54"/>
+      <c r="AF22" s="64">
+        <v>1017.4</v>
+      </c>
+      <c r="AG22" s="54"/>
+      <c r="AH22" s="64">
+        <v>78.3</v>
+      </c>
+      <c r="AI22" s="54"/>
+      <c r="AJ22" s="64">
+        <v>766.9</v>
+      </c>
+      <c r="AK22" s="54"/>
+      <c r="AL22" s="64">
+        <v>146.4</v>
+      </c>
+      <c r="AM22" s="54"/>
+      <c r="AN22" s="64">
+        <v>7.6</v>
+      </c>
+      <c r="AO22" s="54"/>
+      <c r="AP22" s="64">
+        <v>111.9</v>
+      </c>
+      <c r="AQ22" s="57"/>
+      <c r="AR22" s="64">
+        <v>59.4</v>
+      </c>
+      <c r="AS22" s="57"/>
+      <c r="AT22" s="64">
+        <v>25.3</v>
+      </c>
+      <c r="AU22" s="54"/>
+      <c r="AV22" s="64">
+        <v>390.5</v>
+      </c>
+      <c r="AW22" s="54"/>
+      <c r="AX22" s="64">
+        <v>808.4</v>
+      </c>
+      <c r="AY22" s="54"/>
+      <c r="AZ22" s="64">
+        <v>660</v>
+      </c>
+      <c r="BA22" s="54"/>
+      <c r="BB22" s="64">
+        <v>13935.3</v>
+      </c>
+      <c r="BC22" s="54"/>
+      <c r="BD22" s="66">
+        <v>23043</v>
+      </c>
+      <c r="BE22" s="54"/>
+      <c r="BF22" s="66">
+        <v>16451</v>
+      </c>
+      <c r="BG22" s="54"/>
+      <c r="BH22" s="66">
+        <v>56329</v>
+      </c>
+      <c r="BI22" s="54"/>
+      <c r="BJ22" s="66">
+        <v>86347</v>
+      </c>
+      <c r="BK22" s="54"/>
+      <c r="BL22" s="67">
+        <v>1403</v>
+      </c>
+      <c r="BM22" s="54"/>
+      <c r="BN22" s="66">
+        <v>2598</v>
+      </c>
+      <c r="BO22" s="54"/>
+      <c r="BP22" s="66">
+        <v>255086</v>
+      </c>
+      <c r="BQ22" s="54"/>
+      <c r="BR22" s="66">
+        <v>1024</v>
+      </c>
+      <c r="BS22" s="54"/>
+      <c r="BT22" s="66">
+        <v>469</v>
+      </c>
+      <c r="BU22" s="54"/>
+      <c r="BV22" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="BW22" s="54"/>
+      <c r="BX22" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="BY22" s="54"/>
+      <c r="BZ22" s="66">
+        <v>329</v>
+      </c>
+      <c r="CA22" s="54"/>
+      <c r="CB22" s="66">
+        <v>848</v>
+      </c>
+      <c r="CC22" s="54"/>
+      <c r="CD22" s="65">
+        <v>140</v>
+      </c>
+      <c r="CE22" s="54"/>
+      <c r="CF22" s="66">
+        <v>482</v>
+      </c>
+      <c r="CG22" s="54"/>
+      <c r="CH22" s="66">
+        <v>2141</v>
+      </c>
+      <c r="CI22" s="54"/>
+      <c r="CJ22" s="65">
+        <v>276.8</v>
+      </c>
+      <c r="CK22" s="54"/>
+      <c r="CL22" s="65">
+        <v>110.8</v>
+      </c>
+      <c r="CM22" s="54"/>
+      <c r="CN22" s="63">
+        <v>9478</v>
+      </c>
+      <c r="CO22" s="57"/>
+      <c r="CP22" s="65">
+        <v>10.4</v>
+      </c>
+      <c r="CQ22" s="57"/>
+      <c r="CR22" s="66">
+        <v>8012</v>
+      </c>
+      <c r="CS22" s="54"/>
+      <c r="CT22" s="66">
+        <v>5332</v>
+      </c>
+      <c r="CU22" s="54"/>
+      <c r="CV22" s="66">
+        <v>1299</v>
+      </c>
+      <c r="CW22" s="54"/>
+      <c r="CX22" s="66">
+        <v>1524</v>
+      </c>
+      <c r="CY22" s="54"/>
+      <c r="CZ22" s="66">
+        <v>535</v>
+      </c>
+      <c r="DA22" s="54"/>
+      <c r="DB22" s="64">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="DC22" s="54"/>
+      <c r="DD22" s="65">
+        <v>32.1</v>
+      </c>
+      <c r="DE22" s="57"/>
+      <c r="DF22" s="65">
+        <v>146.9</v>
+      </c>
+      <c r="DG22" s="54"/>
+      <c r="DH22" s="64">
+        <v>787.4</v>
+      </c>
+      <c r="DI22" s="54"/>
+      <c r="DJ22" s="64">
+        <v>359</v>
+      </c>
+      <c r="DK22" s="54"/>
+      <c r="DL22" s="64">
+        <v>856.4</v>
+      </c>
+      <c r="DM22" s="54"/>
+      <c r="DN22" s="64">
+        <v>1870</v>
+      </c>
+      <c r="DO22" s="54"/>
+      <c r="DP22" s="64">
+        <v>2817.5</v>
+      </c>
+      <c r="DQ22" s="54"/>
+      <c r="DR22" s="64">
+        <v>583.1</v>
+      </c>
+      <c r="DS22" s="54"/>
+      <c r="DT22" s="65">
+        <v>331.5</v>
+      </c>
+      <c r="DU22" s="54"/>
+      <c r="DV22" s="64">
+        <v>686.7</v>
+      </c>
+      <c r="DW22" s="54"/>
+      <c r="DX22" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="DY22" s="61"/>
+      <c r="DZ22" s="64">
+        <v>113.9</v>
+      </c>
+      <c r="EA22" s="51"/>
+      <c r="EB22" s="64">
+        <v>104</v>
+      </c>
+      <c r="EC22" s="51"/>
+      <c r="ED22" s="64">
+        <v>92.3</v>
+      </c>
+      <c r="EE22" s="51"/>
+      <c r="EF22" s="64">
+        <v>101.2</v>
+      </c>
+      <c r="EG22" s="51"/>
+      <c r="EH22" s="64">
+        <v>105.7</v>
+      </c>
+      <c r="EI22" s="51"/>
+      <c r="EJ22" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="EK22" s="51"/>
+      <c r="EL22" s="64">
+        <v>99</v>
+      </c>
+      <c r="EM22" s="51"/>
+      <c r="EN22" s="64">
+        <v>102.5</v>
+      </c>
+      <c r="EO22" s="51"/>
+      <c r="EP22" s="46">
+        <v>103.1</v>
+      </c>
+      <c r="EQ22" s="51"/>
+      <c r="ER22" s="64">
+        <v>84.8</v>
+      </c>
+      <c r="ES22" s="51"/>
+      <c r="ET22" s="64">
+        <v>168.6</v>
+      </c>
+      <c r="EU22" s="51"/>
+      <c r="EV22" s="64">
+        <v>122.8</v>
+      </c>
+      <c r="EW22" s="51"/>
+      <c r="EX22" s="64">
+        <v>104.8</v>
+      </c>
+      <c r="EY22" s="51"/>
+      <c r="EZ22" s="64">
+        <v>103.7</v>
+      </c>
+      <c r="FA22" s="51"/>
+      <c r="FB22" s="64">
+        <v>105.1</v>
+      </c>
+      <c r="FC22" s="51"/>
+      <c r="FD22" s="64">
+        <v>94.7</v>
+      </c>
+      <c r="FE22" s="51"/>
+      <c r="FF22" s="64">
+        <v>101.8</v>
+      </c>
+      <c r="FG22" s="51"/>
+      <c r="FH22" s="64">
+        <v>99.5</v>
+      </c>
+      <c r="FI22" s="51"/>
+      <c r="FJ22" s="64">
+        <v>104.3</v>
+      </c>
+      <c r="FK22" s="51"/>
+      <c r="FL22" s="64">
+        <v>120.6</v>
+      </c>
+      <c r="FM22" s="51"/>
+      <c r="FN22" s="64">
+        <v>99.9</v>
+      </c>
+      <c r="FO22" s="51"/>
+      <c r="FP22" s="64">
+        <v>113.8</v>
+      </c>
+      <c r="FQ22" s="51"/>
+      <c r="FR22" s="64">
+        <v>87.2</v>
+      </c>
+      <c r="FS22" s="51"/>
+      <c r="FT22" s="64">
+        <v>85</v>
+      </c>
+      <c r="FU22" s="51"/>
+      <c r="FV22" s="64">
+        <v>91.4</v>
+      </c>
+      <c r="FW22" s="51"/>
+      <c r="FX22" s="64">
+        <v>92.1</v>
+      </c>
+      <c r="FY22" s="51"/>
+      <c r="FZ22" s="64">
+        <v>91.2</v>
+      </c>
+      <c r="GA22" s="51"/>
+      <c r="GB22" s="64">
+        <v>91.3</v>
+      </c>
+      <c r="GC22" s="51"/>
+      <c r="GD22" s="64">
+        <v>119</v>
+      </c>
+      <c r="GE22" s="51"/>
+      <c r="GF22" s="64">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="GG22" s="51"/>
+      <c r="GH22" s="64">
+        <v>66.3</v>
+      </c>
+      <c r="GI22" s="51"/>
+      <c r="GJ22" s="64">
+        <v>92.9</v>
+      </c>
+      <c r="GK22" s="51"/>
+      <c r="GL22" s="64">
+        <v>93.2</v>
+      </c>
+      <c r="GM22" s="51"/>
+      <c r="GN22" s="64">
+        <v>103.2</v>
+      </c>
+      <c r="GO22" s="51"/>
+      <c r="GP22" s="64">
+        <v>105.3</v>
+      </c>
+      <c r="GQ22" s="51"/>
+      <c r="GR22" s="64">
+        <v>45.7</v>
+      </c>
+      <c r="GS22" s="51"/>
+      <c r="GT22" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="GU22" s="51"/>
+      <c r="GV22" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="GW22" s="51"/>
+      <c r="GX22" s="64">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="GY22" s="51"/>
+      <c r="GZ22" s="64">
+        <v>98.4</v>
+      </c>
+      <c r="HA22" s="51"/>
+      <c r="HB22" s="64">
+        <v>65.7</v>
+      </c>
+      <c r="HC22" s="51"/>
+      <c r="HD22" s="64">
+        <v>87.9</v>
+      </c>
+      <c r="HE22" s="51"/>
+      <c r="HF22" s="64">
+        <v>122</v>
+      </c>
+      <c r="HG22" s="51"/>
+      <c r="HH22" s="64">
+        <v>112.7</v>
+      </c>
+      <c r="HI22" s="51"/>
+      <c r="HJ22" s="64">
+        <v>83.7</v>
+      </c>
+      <c r="HK22" s="51"/>
+      <c r="HL22" s="64">
+        <v>86.4</v>
+      </c>
+      <c r="HM22" s="51"/>
+      <c r="HN22" s="64">
+        <v>84.8</v>
+      </c>
+      <c r="HO22" s="51"/>
+      <c r="HP22" s="64">
+        <v>89.3</v>
+      </c>
+      <c r="HQ22" s="51"/>
+      <c r="HR22" s="64">
+        <v>104.7</v>
+      </c>
+      <c r="HS22" s="51"/>
+      <c r="HT22" s="64">
+        <v>108.2</v>
+      </c>
+      <c r="HU22" s="51"/>
+      <c r="HV22" s="64">
+        <v>103.3</v>
+      </c>
+      <c r="HW22" s="51"/>
+      <c r="HX22" s="64">
+        <v>91.5</v>
+      </c>
+      <c r="HY22" s="51"/>
+      <c r="HZ22" s="68">
+        <v>78.5</v>
+      </c>
+      <c r="IA22" s="51"/>
+      <c r="IB22" s="64">
+        <v>104.5</v>
+      </c>
+      <c r="IC22" s="51"/>
+      <c r="ID22" s="64">
+        <v>95.3</v>
+      </c>
+      <c r="IE22" s="51"/>
+      <c r="IF22" s="64">
+        <v>103.1</v>
+      </c>
+      <c r="IG22" s="51"/>
+      <c r="IH22" s="64">
+        <v>85.8</v>
+      </c>
+      <c r="II22" s="51"/>
+      <c r="IJ22" s="64">
+        <v>105.4</v>
+      </c>
+      <c r="IK22" s="51"/>
+      <c r="IL22" s="64">
+        <v>116.6</v>
+      </c>
+      <c r="IM22" s="51"/>
+      <c r="IN22" s="64">
+        <v>97.6</v>
+      </c>
+      <c r="IO22" s="51"/>
+      <c r="IP22" s="64">
+        <v>86.5</v>
+      </c>
+      <c r="IQ22" s="51"/>
+      <c r="IR22" s="64">
+        <v>123.6</v>
+      </c>
+      <c r="IS22" s="51"/>
+      <c r="IT22" s="64">
+        <v>94.1</v>
+      </c>
+      <c r="IU22" s="51"/>
+      <c r="IV22" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="IW22" s="51"/>
+      <c r="IX22" s="52"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="278">
     <mergeCell ref="HF6:HY6"/>
     <mergeCell ref="HZ6:IW6"/>
     <mergeCell ref="DH6:DW6"/>
     <mergeCell ref="DX6:DY6"/>
     <mergeCell ref="DZ6:EW6"/>
     <mergeCell ref="EX6:FQ6"/>
     <mergeCell ref="FR6:GK6"/>
     <mergeCell ref="GL6:HE6"/>
     <mergeCell ref="BH6:BK6"/>
     <mergeCell ref="BL6:BO6"/>
     <mergeCell ref="BP6:BQ6"/>
     <mergeCell ref="BR6:CM6"/>
     <mergeCell ref="CN6:CO6"/>
     <mergeCell ref="CP6:DG6"/>
     <mergeCell ref="IN5:IO5"/>
     <mergeCell ref="IP5:IQ5"/>
     <mergeCell ref="IR5:IS5"/>
     <mergeCell ref="IT5:IU5"/>
     <mergeCell ref="IV5:IW5"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="V6:AO6"/>
@@ -17787,331 +18318,331 @@
     <mergeCell ref="AX4:AY4"/>
     <mergeCell ref="AB4:AC4"/>
     <mergeCell ref="AD4:AE4"/>
     <mergeCell ref="AF4:AG4"/>
     <mergeCell ref="AH4:AI4"/>
     <mergeCell ref="AJ4:AK4"/>
     <mergeCell ref="AL4:AM4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="Z4:AA4"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="H1:P1"/>
     <mergeCell ref="IP1:IU1"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="H1:P1" location="Narastajace!DZ6" display="Narastajace!DZ6" xr:uid="{251B7E36-5AFB-44AD-A5E4-8114A159BC12}"/>
-    <hyperlink ref="IP1:IU1" location="Narastajace!A1" display="Narastajace!A1" xr:uid="{0BA18719-E9A6-4214-A6FD-FE18407949A7}"/>
+    <hyperlink ref="H1:P1" location="Narastajace!DZ6" display="Narastajace!DZ6" xr:uid="{96C6AC6B-70AC-4542-A6E4-416101877D41}"/>
+    <hyperlink ref="IP1:IU1" location="Narastajace!A1" display="Narastajace!A1" xr:uid="{D9BD9F0E-F2D2-4D14-A8D1-F8F6BCF5ADE1}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E0E7C28-13DB-43A3-9963-6445A209239B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{930835EE-D788-4F6F-876C-E28D8C9F5EF5}">
   <sheetPr codeName="Arkusz5"/>
   <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="5.6640625" style="77" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="16384" width="8.88671875" style="77"/>
+    <col min="1" max="1" width="5.7109375" style="77" customWidth="1"/>
+    <col min="2" max="3" width="85.7109375" style="77" customWidth="1"/>
+    <col min="4" max="4" width="3.7109375" style="77" customWidth="1"/>
+    <col min="5" max="5" width="10.7109375" style="77" customWidth="1"/>
+    <col min="6" max="7" width="40.7109375" style="77" customWidth="1"/>
+    <col min="8" max="8" width="3.7109375" style="77" customWidth="1"/>
+    <col min="9" max="9" width="10.7109375" style="77" customWidth="1"/>
+    <col min="10" max="11" width="40.7109375" style="77" customWidth="1"/>
+    <col min="12" max="16384" width="8.85546875" style="77"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="72" customFormat="1" ht="31.2" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:9" s="72" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A1" s="69" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B1" s="70" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C1" s="71" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E1" s="73"/>
       <c r="I1" s="73"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="74" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B2" s="75" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C2" s="76" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A3" s="74" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B3" s="75" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C3" s="76" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A4" s="74" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B4" s="75" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C4" s="76" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A5" s="74" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B5" s="75" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C5" s="76" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A6" s="74" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B6" s="75" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C6" s="76" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="74" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7" s="75" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C7" s="76" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="74" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8" s="75" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C8" s="76" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="74" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9" s="75" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C9" s="76" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="74" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10" s="75" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C10" s="76" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="74" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11" s="75" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C11" s="76" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="74" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12" s="75" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C12" s="76" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="74" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13" s="75" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C13" s="76" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="74" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14" s="75" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C14" s="76" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
-    <row r="15" spans="1:9" ht="20.399999999999999" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A15" s="74" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15" s="75" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C15" s="76" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="74" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B16" s="75" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C16" s="76" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A17" s="74" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B17" s="75" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C17" s="76" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A18" s="74" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B18" s="75" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C18" s="76" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A19" s="74" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B19" s="75" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C19" s="76" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A20" s="74" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B20" s="75" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C20" s="76" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A21" s="74" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B21" s="75" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C21" s="76" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A22" s="74" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B22" s="75" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C22" s="76" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A23" s="74" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23" s="78" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C23" s="79" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010021C46080551799478E82C9F006110887" ma:contentTypeVersion="0" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6b89905c94771729a0de27fa7468e115">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b2fdb080088ddf1bdd98b8e55b33ddcf">
     <xsd:element name="properties">
       <xsd:complexType>
@@ -18218,84 +18749,84 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B411BFF-C49F-4FD9-8A41-9CFC35CB34F4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9316E9DC-9369-49A7-BBA0-D9C645FC4590}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8C1AD1A-39D2-44F7-9D82-F89D30ADD509}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{960C3FB4-D8F6-41C0-9F99-025A85D7199A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B195A10-9736-4475-A4B3-5662299C304E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDB82332-5EFC-4483-8E0D-DEB6974509A4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Narastajace_Accrued_base</vt:lpstr>
       <vt:lpstr>Metadane_Metadata</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>