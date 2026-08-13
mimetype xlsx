--- v0 (2026-06-25)
+++ v1 (2026-08-13)
@@ -11,70 +11,70 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="http://intranet/udostepnianie/bs/BS_do_publikacji/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C0BD62E6-C7E4-4EC6-98DA-2CC0FF4D5620}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5F2AC93A-DA2D-490C-BCEC-CC65E09D431A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11775" xr2:uid="{037FB195-43BC-4550-8F1C-F59706818781}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11475" xr2:uid="{07E38F90-23BE-47C2-AA2A-4FFB12C564C9}"/>
   </bookViews>
   <sheets>
     <sheet name="Kwartalne_Quarterly" sheetId="1" r:id="rId1"/>
     <sheet name="Roczne_Annual" sheetId="2" r:id="rId2"/>
     <sheet name="Metadane_Metadata" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="823" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="832" uniqueCount="91">
   <si>
     <r>
       <t xml:space="preserve">TABL. 5.  SKALA WPŁYWU POSZCZEGÓLNYCH KATEGORII NA WZROST REALNY PRODUKTU KRAJOWEGO BRUTTO [1,2,3]
                 </t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>(w cenach stałych średniorocznych roku poprzedniego)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9.5"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">
                </t>
     </r>
@@ -971,51 +971,51 @@
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
-    <cellStyle name="Normalny 2" xfId="1" xr:uid="{02845034-894A-4F13-B086-E2A686A12596}"/>
+    <cellStyle name="Normalny 2" xfId="1" xr:uid="{94F2E599-5C89-4723-8C97-5728C8B9FCF5}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1298,56 +1298,56 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7AC1B1B2-ADBD-4061-8F59-56A48A6E5740}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{670AF9F7-7FD3-48EE-8FDD-7994E249CCEA}">
   <sheetPr codeName="Arkusz1"/>
-  <dimension ref="A1:AB493"/>
+  <dimension ref="A1:AB492"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A64" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="6" topLeftCell="A60" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="2.140625" style="10" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="2.140625" style="10" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="2.140625" style="10" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="2.140625" style="10" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="11" width="2.140625" style="10" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="2.140625" style="10" customWidth="1"/>
     <col min="14" max="14" width="12.7109375" customWidth="1"/>
     <col min="15" max="15" width="2.140625" style="10" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" customWidth="1"/>
     <col min="17" max="17" width="2.140625" style="10" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="2.140625" style="10" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="1"/>
   </cols>
@@ -5795,83 +5795,101 @@
       <c r="Q70" s="8" t="s">
         <v>90</v>
       </c>
       <c r="R70" s="9">
         <v>-0.3</v>
       </c>
       <c r="S70" s="7" t="s">
         <v>90</v>
       </c>
       <c r="U70" s="9"/>
       <c r="V70" s="9"/>
       <c r="W70" s="9"/>
       <c r="X70" s="9"/>
       <c r="Y70" s="9"/>
       <c r="Z70" s="9"/>
       <c r="AA70" s="9"/>
       <c r="AB70" s="9"/>
     </row>
     <row r="71" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="43" t="s">
         <v>77</v>
       </c>
       <c r="B71" s="9">
         <v>3.5</v>
       </c>
-      <c r="C71" s="8"/>
+      <c r="C71" s="8" t="s">
+        <v>90</v>
+      </c>
       <c r="D71" s="9">
         <v>2.9</v>
       </c>
-      <c r="E71" s="8"/>
+      <c r="E71" s="8" t="s">
+        <v>90</v>
+      </c>
       <c r="F71" s="9">
         <v>3.5</v>
       </c>
-      <c r="G71" s="8"/>
+      <c r="G71" s="8" t="s">
+        <v>90</v>
+      </c>
       <c r="H71" s="9">
         <v>3.2</v>
       </c>
-      <c r="I71" s="8"/>
+      <c r="I71" s="8" t="s">
+        <v>90</v>
+      </c>
       <c r="J71" s="9">
         <v>2</v>
       </c>
-      <c r="K71" s="8"/>
+      <c r="K71" s="8" t="s">
+        <v>90</v>
+      </c>
       <c r="L71" s="9">
         <v>0.3</v>
       </c>
-      <c r="M71" s="8"/>
+      <c r="M71" s="8" t="s">
+        <v>90</v>
+      </c>
       <c r="N71" s="9">
         <v>0.3</v>
       </c>
-      <c r="O71" s="8"/>
+      <c r="O71" s="8" t="s">
+        <v>90</v>
+      </c>
       <c r="P71" s="9">
         <v>0</v>
       </c>
-      <c r="Q71" s="8"/>
+      <c r="Q71" s="8" t="s">
+        <v>90</v>
+      </c>
       <c r="R71" s="9">
         <v>0</v>
       </c>
-      <c r="S71" s="7"/>
+      <c r="S71" s="7" t="s">
+        <v>90</v>
+      </c>
       <c r="U71" s="9"/>
       <c r="V71" s="9"/>
       <c r="W71" s="9"/>
       <c r="X71" s="9"/>
       <c r="Y71" s="9"/>
       <c r="Z71" s="9"/>
       <c r="AA71" s="9"/>
       <c r="AB71" s="9"/>
     </row>
     <row r="72" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="27"/>
       <c r="B72" s="27"/>
       <c r="C72" s="26"/>
       <c r="D72" s="27"/>
       <c r="E72" s="26"/>
       <c r="F72" s="27"/>
       <c r="G72" s="26"/>
       <c r="H72" s="27"/>
       <c r="I72" s="26"/>
       <c r="J72" s="27"/>
       <c r="K72" s="26"/>
       <c r="L72" s="27"/>
       <c r="M72" s="26"/>
       <c r="N72" s="27"/>
       <c r="O72" s="26"/>
@@ -14677,109 +14695,88 @@
       <c r="P491" s="27"/>
       <c r="Q491" s="26"/>
       <c r="R491" s="27"/>
       <c r="S491" s="26"/>
     </row>
     <row r="492" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A492" s="27"/>
       <c r="B492" s="27"/>
       <c r="C492" s="26"/>
       <c r="D492" s="27"/>
       <c r="E492" s="26"/>
       <c r="F492" s="27"/>
       <c r="G492" s="26"/>
       <c r="H492" s="27"/>
       <c r="I492" s="26"/>
       <c r="J492" s="27"/>
       <c r="K492" s="26"/>
       <c r="L492" s="27"/>
       <c r="M492" s="26"/>
       <c r="N492" s="27"/>
       <c r="O492" s="26"/>
       <c r="P492" s="27"/>
       <c r="Q492" s="26"/>
       <c r="R492" s="27"/>
       <c r="S492" s="26"/>
-    </row>
-[...19 lines deleted...]
-      <c r="S493" s="26"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="21">
     <mergeCell ref="P4:Q5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="B6:S6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C5"/>
     <mergeCell ref="H4:I5"/>
     <mergeCell ref="J4:K5"/>
     <mergeCell ref="L4:M5"/>
     <mergeCell ref="N4:O5"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5CF31612-FF05-4439-B300-5EAE2E0F862C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D243EE81-7AA0-4F35-96D6-24D098880D51}">
   <sheetPr codeName="Arkusz2"/>
-  <dimension ref="A1:S490"/>
+  <dimension ref="A1:S489"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A15" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="6" topLeftCell="A11" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
       <selection pane="bottomLeft" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="2.140625" style="10" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="2.140625" style="10" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="2.140625" style="10" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="2.140625" style="10" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="11" width="2.140625" style="10" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="2.140625" style="10" customWidth="1"/>
     <col min="14" max="14" width="12.7109375" customWidth="1"/>
     <col min="15" max="15" width="2.140625" style="10" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" customWidth="1"/>
     <col min="17" max="17" width="2.140625" style="10" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" customWidth="1"/>
     <col min="19" max="19" width="2.140625" style="10" customWidth="1"/>
   </cols>
@@ -16185,59 +16182,69 @@
       <c r="R48" s="12"/>
     </row>
     <row r="49" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="12"/>
       <c r="D49" s="12"/>
       <c r="F49" s="12"/>
       <c r="H49" s="12"/>
       <c r="J49" s="12"/>
       <c r="L49" s="12"/>
       <c r="N49" s="12"/>
       <c r="P49" s="12"/>
       <c r="R49" s="12"/>
     </row>
     <row r="50" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="12"/>
       <c r="D50" s="12"/>
       <c r="F50" s="12"/>
       <c r="H50" s="12"/>
       <c r="J50" s="12"/>
       <c r="L50" s="12"/>
       <c r="N50" s="12"/>
       <c r="P50" s="12"/>
       <c r="R50" s="12"/>
     </row>
     <row r="51" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B51" s="12"/>
-[...7 lines deleted...]
-      <c r="R51" s="12"/>
+      <c r="A51" s="27"/>
+      <c r="B51" s="27"/>
+      <c r="C51" s="26"/>
+      <c r="D51" s="27"/>
+      <c r="E51" s="26"/>
+      <c r="F51" s="27"/>
+      <c r="G51" s="26"/>
+      <c r="H51" s="27"/>
+      <c r="I51" s="26"/>
+      <c r="J51" s="27"/>
+      <c r="K51" s="26"/>
+      <c r="L51" s="27"/>
+      <c r="M51" s="26"/>
+      <c r="N51" s="27"/>
+      <c r="O51" s="26"/>
+      <c r="P51" s="27"/>
+      <c r="Q51" s="26"/>
+      <c r="R51" s="27"/>
+      <c r="S51" s="26"/>
     </row>
     <row r="52" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="27"/>
       <c r="B52" s="27"/>
       <c r="C52" s="26"/>
       <c r="D52" s="27"/>
       <c r="E52" s="26"/>
       <c r="F52" s="27"/>
       <c r="G52" s="26"/>
       <c r="H52" s="27"/>
       <c r="I52" s="26"/>
       <c r="J52" s="27"/>
       <c r="K52" s="26"/>
       <c r="L52" s="27"/>
       <c r="M52" s="26"/>
       <c r="N52" s="27"/>
       <c r="O52" s="26"/>
       <c r="P52" s="27"/>
       <c r="Q52" s="26"/>
       <c r="R52" s="27"/>
       <c r="S52" s="26"/>
     </row>
     <row r="53" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="27"/>
       <c r="B53" s="27"/>
@@ -25392,104 +25399,83 @@
       <c r="P488" s="27"/>
       <c r="Q488" s="26"/>
       <c r="R488" s="27"/>
       <c r="S488" s="26"/>
     </row>
     <row r="489" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A489" s="27"/>
       <c r="B489" s="27"/>
       <c r="C489" s="26"/>
       <c r="D489" s="27"/>
       <c r="E489" s="26"/>
       <c r="F489" s="27"/>
       <c r="G489" s="26"/>
       <c r="H489" s="27"/>
       <c r="I489" s="26"/>
       <c r="J489" s="27"/>
       <c r="K489" s="26"/>
       <c r="L489" s="27"/>
       <c r="M489" s="26"/>
       <c r="N489" s="27"/>
       <c r="O489" s="26"/>
       <c r="P489" s="27"/>
       <c r="Q489" s="26"/>
       <c r="R489" s="27"/>
       <c r="S489" s="26"/>
-    </row>
-[...19 lines deleted...]
-      <c r="S490" s="26"/>
     </row>
   </sheetData>
   <sheetProtection insertHyperlinks="0"/>
   <mergeCells count="21">
     <mergeCell ref="P4:Q5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="B6:S6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C5"/>
     <mergeCell ref="H4:I5"/>
     <mergeCell ref="J4:K5"/>
     <mergeCell ref="L4:M5"/>
     <mergeCell ref="N4:O5"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0AB50F5-13BA-4EED-9955-27A07DFAC3E8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{997524D9-AF35-4B7D-A96F-C4A61A93E969}">
   <sheetPr codeName="Arkusz5"/>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" style="21" customWidth="1"/>
     <col min="2" max="2" width="109.140625" style="16" customWidth="1"/>
     <col min="3" max="3" width="111.5703125" style="20" customWidth="1"/>
     <col min="4" max="4" width="3.7109375" style="16" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="16" customWidth="1"/>
     <col min="6" max="7" width="40.7109375" style="16" customWidth="1"/>
     <col min="8" max="8" width="3.7109375" style="16" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" style="16" customWidth="1"/>
     <col min="10" max="11" width="40.7109375" style="16" customWidth="1"/>
     <col min="12" max="16384" width="8.85546875" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="14" t="s">
         <v>79</v>
@@ -25660,84 +25646,84 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1084BF0-E4D6-49C4-9FD1-94B63250215D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B16A3FD2-4F91-4B30-8842-A1A0D7B0628E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F75D66AC-4BED-4C31-9483-AB5C804F2701}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB6941F2-C855-4C8A-AAF1-C6A75758C523}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90C8494A-317E-47DC-B6F5-0A6B48FA2B17}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34F1E6BE-32A5-4C9A-B6CA-E914E37217DE}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Kwartalne_Quarterly</vt:lpstr>
       <vt:lpstr>Roczne_Annual</vt:lpstr>
       <vt:lpstr>Metadane_Metadata</vt:lpstr>
     </vt:vector>